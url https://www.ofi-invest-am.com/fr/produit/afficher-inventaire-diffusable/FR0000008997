--- v4 (2026-09-05)
+++ v5 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="884">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="903">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
@@ -160,2556 +160,2613 @@
   <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>FR0129713618</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 29/04/2027</t>
   </si>
   <si>
-    <t>FR0129518264</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0129632875</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA (P 14/05/2027</t>
   </si>
   <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
+    <t>FR0129762839</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 24/06/2027</t>
+  </si>
+  <si>
     <t>XS3398399058</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>XS3329243623</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 24/03/2027</t>
   </si>
   <si>
     <t>FR0129713642</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 04/05/2027</t>
   </si>
   <si>
-    <t>50 935.56</t>
+    <t>91 287.78</t>
   </si>
   <si>
     <t>FR0129539765</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 09/12/2026</t>
   </si>
   <si>
-    <t>441 408.33</t>
+    <t>505 592.67</t>
   </si>
   <si>
     <t>BE6373373859</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129677078</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2027</t>
   </si>
   <si>
-    <t>80 860.44</t>
+    <t>112 923.56</t>
   </si>
   <si>
     <t>FR0129598696</t>
   </si>
   <si>
     <t>EURO BPCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>178 276.88</t>
+    <t>216 456.32</t>
   </si>
   <si>
     <t>FR0129539633</t>
   </si>
   <si>
     <t>EURO BPCE SA 10/12/2026</t>
   </si>
   <si>
-    <t>329 597.92</t>
+    <t>377 536.17</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>507 965.89</t>
+    <t>563 586.72</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>594 588.75</t>
+    <t>642 828.75</t>
   </si>
   <si>
     <t>FR0129381796</t>
   </si>
   <si>
     <t>EURO CAISSE CENTRALE DU CREDIT MUTUEL 03/08/2026</t>
   </si>
   <si>
-    <t>543 888.92</t>
+    <t>592 273.58</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3427420412</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 24/06/2027</t>
+  </si>
+  <si>
     <t>XS3283860545</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/07/2026</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
-    <t>XS3289873336</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3367683490</t>
   </si>
   <si>
     <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
   </si>
   <si>
+    <t>XS3425735506</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 08/07/2026</t>
+  </si>
+  <si>
     <t>XS3396985460</t>
   </si>
   <si>
     <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 29/06/2026</t>
   </si>
   <si>
     <t>XS3293646231</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 04/02/2027</t>
   </si>
   <si>
-    <t>FR0129706430</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6374744017</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 04/08/2026</t>
   </si>
   <si>
-    <t>BE6374368130</t>
-[...2 lines deleted...]
-    <t>EURO COFINIMMO SA 22/06/2026</t>
+    <t>BE6375143128</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/07/2026</t>
   </si>
   <si>
     <t>BE6374449948</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 29/06/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
-    <t>DE000CZ454P5</t>
-[...2 lines deleted...]
-    <t>EURO COMMERZBANK AG 17/06/2026</t>
+    <t>DE000CZ46BP7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 15/06/2027</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
-    <t>DE000CZ454T7</t>
-[...2 lines deleted...]
-    <t>EURO COMMERZBANK AG 22/06/2026</t>
+    <t>FR0129678647</t>
+  </si>
+  <si>
+    <t>EURO COMPAGNIE GENERALE DES ETABLISSEME 06/07/2026</t>
   </si>
   <si>
     <t>FR0129621738</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 12/02/2027</t>
   </si>
   <si>
-    <t>141 680.00</t>
+    <t>173 815.56</t>
   </si>
   <si>
     <t>FR0129621746</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/08/2026</t>
   </si>
   <si>
-    <t>135 457.78</t>
+    <t>166 260.00</t>
   </si>
   <si>
     <t>FR0129621753</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>137 324.44</t>
+    <t>168 526.67</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>445 297.22</t>
-[...11 lines deleted...]
-    <t>EURO ENDESA SA 10/06/2026</t>
+    <t>510 014.89</t>
   </si>
   <si>
     <t>ES05306747Z4</t>
   </si>
   <si>
     <t>EURO ENDESA SA 10/07/2026</t>
   </si>
   <si>
-    <t>XS3374195777</t>
-[...2 lines deleted...]
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 08/06/2026</t>
+    <t>XS3391078824</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/06/2026</t>
   </si>
   <si>
     <t>XS3396961107</t>
   </si>
   <si>
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/06/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129709046</t>
   </si>
   <si>
     <t>EURO ENGIE SA 29/06/2026</t>
   </si>
   <si>
     <t>FR0129716512</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 17/08/2026</t>
   </si>
   <si>
-    <t>FR0129705275</t>
-[...14 lines deleted...]
-    <t>EURO HEINEKEN NV 05/06/2026</t>
+    <t>XS3420471735</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/07/2026</t>
   </si>
   <si>
     <t>XS3367620492</t>
   </si>
   <si>
     <t>EURO HEINEKEN NV 06/07/2026</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
     <t>XS3367672709</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
   </si>
   <si>
     <t>XS3375218867</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 08/07/2026</t>
   </si>
   <si>
-    <t>XS3352622040</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129781268</t>
   </si>
   <si>
     <t>EURO ING BANK NV 01/06/2027</t>
   </si>
   <si>
-    <t>7 538.00</t>
-[...8 lines deleted...]
-    <t>910 121.33</t>
+    <t>55 300.00</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>420 393.75</t>
+    <t>468 037.00</t>
   </si>
   <si>
     <t>FR0129706604</t>
   </si>
   <si>
     <t>EURO ING BANK NV 23/04/2027</t>
   </si>
   <si>
-    <t>26 399.33</t>
+    <t>42 348.17</t>
   </si>
   <si>
     <t>FR0129706620</t>
   </si>
   <si>
     <t>EURO ING BANK NV 24/03/2027</t>
   </si>
   <si>
-    <t>26 282.67</t>
+    <t>42 164.83</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>158 580.67</t>
+    <t>190 335.50</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
   <si>
     <t>XS3273166648</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/12/2026</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
+    <t>XS3415149593</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 15/06/2027</t>
+  </si>
+  <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3358264185</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/04/2027</t>
   </si>
   <si>
-    <t>XS3359531426</t>
-[...2 lines deleted...]
-    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 24/06/2026</t>
+    <t>FR0129680205</t>
+  </si>
+  <si>
+    <t>EURO ITM ENTREPRISES SA SAS 22/07/2026</t>
   </si>
   <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
-    <t>BE6368907810</t>
-[...2 lines deleted...]
-    <t>EURO KBC GROEP NV 26/06/2026</t>
+    <t>BE6375183520</t>
+  </si>
+  <si>
+    <t>EURO KBC GROEP NV 23/12/2026</t>
   </si>
   <si>
     <t>FR0129632651</t>
   </si>
   <si>
     <t>EURO KERING FINANCE SNC 07/08/2026</t>
   </si>
   <si>
+    <t>FR0129762334</t>
+  </si>
+  <si>
+    <t>EURO LEGRAND FRANCE SA 18/12/2026</t>
+  </si>
+  <si>
+    <t>7 584.81</t>
+  </si>
+  <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
+    <t>XS3418600089</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 17/06/2027</t>
+  </si>
+  <si>
     <t>XS3355982888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
   </si>
   <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
     <t>XS3355977888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/12/2026</t>
   </si>
   <si>
+    <t>XS3415286742</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 16/12/2026</t>
+  </si>
+  <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
-    <t>XS3299679301</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3295143153</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 05/02/2027</t>
   </si>
   <si>
+    <t>XS3408779000</t>
+  </si>
+  <si>
+    <t>EURO NATWEST MARKETS NV 09/06/2027</t>
+  </si>
+  <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
+    <t>XS3427507374</t>
+  </si>
+  <si>
+    <t>EURO NATWEST MARKETS NV 24/06/2027</t>
+  </si>
+  <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>385 886.08</t>
+    <t>434 288.83</t>
+  </si>
+  <si>
+    <t>XS3415149833</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 04/09/2026</t>
   </si>
   <si>
     <t>XS3396982285</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
   </si>
   <si>
     <t>XS3386608122</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 13/07/2026</t>
   </si>
   <si>
-    <t>XS3384763028</t>
-[...11 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 18/06/2026</t>
+    <t>XS3415315608</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 17/09/2026</t>
+  </si>
+  <si>
+    <t>XS3417520197</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3318879270</t>
   </si>
   <si>
     <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>FR0129716322</t>
   </si>
   <si>
     <t>EURO PERNOD RICARD FINANCE SA 29/06/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
+    <t>XS3418592716</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER FINANCE SA 17/06/2027</t>
+  </si>
+  <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
     <t>BE6372794881</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>XS3352619921</t>
   </si>
   <si>
     <t>EURO SWEDBANK AB 16/04/2027</t>
   </si>
   <si>
+    <t>FR0129784411</t>
+  </si>
+  <si>
+    <t>EURO TELEPERFORMANCE 24/07/2026</t>
+  </si>
+  <si>
     <t>FR0129629764</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 30/06/2026</t>
   </si>
   <si>
     <t>FR0129629590</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 31/07/2026</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
+    <t>FR0129682839</t>
+  </si>
+  <si>
+    <t>EURO VIVENDI SE 15/07/2026</t>
+  </si>
+  <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>180 790.22</t>
+    <t>211 913.56</t>
   </si>
   <si>
     <t>FR0129716249</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 26/08/2026</t>
   </si>
   <si>
     <t>FR0129753671</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 13/05/2027</t>
   </si>
   <si>
-    <t>41 283.00</t>
-[...5 lines deleted...]
-    <t>NEUCP AXA BANQUE S.A. 23/06/2026</t>
+    <t>88 883.50</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>82 488.61</t>
+    <t>114 686.39</t>
+  </si>
+  <si>
+    <t>FR0129808897</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/06/2027</t>
+  </si>
+  <si>
+    <t>4 205.17</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>231 596.46</t>
+    <t>271 664.38</t>
   </si>
   <si>
     <t>FR0129548444</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 09/10/2026</t>
   </si>
   <si>
-    <t>228 533.96</t>
+    <t>268 101.88</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>142 317.22</t>
+    <t>174 324.89</t>
   </si>
   <si>
     <t>FR0129671345</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/03/2027</t>
   </si>
   <si>
-    <t>106 977.22</t>
+    <t>138 938.67</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>321 753.33</t>
+    <t>361 918.33</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>137 922.78</t>
+    <t>168 997.11</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>127 763.92</t>
-[...8 lines deleted...]
-    <t>295 981.88</t>
+    <t>151 494.29</t>
   </si>
   <si>
     <t>FR0129598092</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 05/02/2027</t>
   </si>
   <si>
-    <t>151 820.00</t>
+    <t>183 968.00</t>
+  </si>
+  <si>
+    <t>FR0129787802</t>
+  </si>
+  <si>
+    <t>NEUCP BPCE SA 04/06/2027</t>
+  </si>
+  <si>
+    <t>31 966.67</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>276 690.75</t>
+    <t>324 572.25</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>318 752.29</t>
+    <t>358 754.58</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>317 342.57</t>
+    <t>357 178.19</t>
   </si>
   <si>
     <t>FR0129621605</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 12/11/2026</t>
   </si>
   <si>
-    <t>140 433.89</t>
+    <t>172 041.56</t>
   </si>
   <si>
     <t>FR0129767267</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
   </si>
   <si>
     <t>FR0129780898</t>
   </si>
   <si>
     <t>NEUCP CAPGEMINI SE 31/07/2026</t>
   </si>
   <si>
+    <t>FR0129808442</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 23/09/2026</t>
+  </si>
+  <si>
     <t>FR0129677144</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/06/2026</t>
   </si>
   <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129676310</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 30/11/2026</t>
   </si>
   <si>
-    <t>FR0129716140</t>
-[...2 lines deleted...]
-    <t>NEUCP COVIVIO SA 25/06/2026</t>
+    <t>FR0129787877</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE CORPORATE AND INVE 04/06/2027</t>
+  </si>
+  <si>
+    <t>48 550.00</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>234 210.00</t>
+    <t>274 447.50</t>
   </si>
   <si>
     <t>FR0129548592</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 09/09/2026</t>
   </si>
   <si>
-    <t>225 471.46</t>
+    <t>264 539.38</t>
   </si>
   <si>
     <t>FR0129671998</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/03/2027</t>
   </si>
   <si>
-    <t>132 142.50</t>
+    <t>172 087.50</t>
   </si>
   <si>
     <t>FR0129706067</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
   </si>
   <si>
-    <t>54 535.94</t>
+    <t>86 701.72</t>
   </si>
   <si>
     <t>FR0129260818</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/07/2026</t>
   </si>
   <si>
-    <t>850 933.78</t>
+    <t>915 337.11</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>293 877.11</t>
+    <t>325 389.44</t>
   </si>
   <si>
     <t>FR0129678217</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 08/01/2027</t>
   </si>
   <si>
-    <t>107 971.83</t>
+    <t>155 253.33</t>
+  </si>
+  <si>
+    <t>FR0129806511</t>
+  </si>
+  <si>
+    <t>NEUCP DANONE SA 16/12/2026</t>
+  </si>
+  <si>
+    <t>8 894.89</t>
   </si>
   <si>
     <t>FR0129782860</t>
   </si>
   <si>
     <t>NEUCP ELIS SA 03/07/2026</t>
   </si>
   <si>
+    <t>FR0129784122</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 22/07/2026</t>
+  </si>
+  <si>
     <t>FR0129678530</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 09/07/2026</t>
   </si>
   <si>
-    <t>68 206.83</t>
-[...5 lines deleted...]
-    <t>NEUCP ENGIE SA 12/06/2026</t>
+    <t>98 658.00</t>
   </si>
   <si>
     <t>FR0129632438</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 14/08/2026</t>
   </si>
   <si>
+    <t>FR0129787950</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 04/06/2027</t>
+  </si>
+  <si>
+    <t>47 550.00</t>
+  </si>
+  <si>
     <t>FR0129678985</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 08/04/2027</t>
   </si>
   <si>
-    <t>71 690.17</t>
+    <t>103 608.00</t>
+  </si>
+  <si>
+    <t>FR0129808681</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 24/06/2027</t>
+  </si>
+  <si>
+    <t>8 690.28</t>
   </si>
   <si>
     <t>FR0129674976</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 25/03/2027</t>
   </si>
   <si>
-    <t>67 938.00</t>
+    <t>91 892.00</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>373 150.00</t>
+    <t>436 469.33</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>93 266.67</t>
+    <t>140 630.83</t>
   </si>
   <si>
     <t>FR0129516557</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 24/12/2026</t>
   </si>
   <si>
-    <t>161 257.78</t>
+    <t>192 816.56</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>117 206.25</t>
+    <t>140 875.00</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>113 006.25</t>
+    <t>135 875.00</t>
   </si>
   <si>
     <t>FR0129516680</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/10/2026</t>
   </si>
   <si>
-    <t>115 106.25</t>
-[...11 lines deleted...]
-    <t>NEUCP SAVENCIA SA 08/06/2026</t>
+    <t>138 375.00</t>
+  </si>
+  <si>
+    <t>FR0129788875</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 08/07/2026</t>
   </si>
   <si>
     <t>FR0129781334</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 30/06/2026</t>
   </si>
   <si>
     <t>FR0129780146</t>
   </si>
   <si>
     <t>NEUCP SCHNEIDER ELECTRIC SE 28/08/2026</t>
   </si>
   <si>
     <t>FR0129683191</t>
   </si>
   <si>
     <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
-    <t>FR0129767150</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129261212</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 02/07/2026</t>
   </si>
   <si>
-    <t>843 422.67</t>
+    <t>907 292.67</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>1 257 592.00</t>
+    <t>1 353 420.00</t>
   </si>
   <si>
     <t>FR0129331171</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 04/08/2026</t>
   </si>
   <si>
-    <t>950 879.86</t>
+    <t>1 030 592.50</t>
   </si>
   <si>
     <t>FR0129753432</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 15/07/2026</t>
   </si>
   <si>
-    <t>FR0129766715</t>
-[...2 lines deleted...]
-    <t>NEUCP SONEPAR SA 22/06/2026</t>
+    <t>FR0129807998</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 22/07/2026</t>
   </si>
   <si>
     <t>FR0129783280</t>
   </si>
   <si>
     <t>NEUCP TELEPERFORMANCE 06/07/2026</t>
   </si>
   <si>
     <t>FR0129680932</t>
   </si>
   <si>
     <t>NEUCP TELEPERFORMANCE 30/06/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
     <t>FR0129781755</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
   </si>
   <si>
-    <t>4 914.22</t>
+    <t>36 088.89</t>
   </si>
   <si>
     <t>FR0129678175</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
   </si>
   <si>
-    <t>54 469.25</t>
+    <t>78 310.00</t>
   </si>
   <si>
     <t>FR0129630960</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>172 931.11</t>
+    <t>204 371.33</t>
   </si>
   <si>
     <t>FR0129782480</t>
   </si>
   <si>
     <t>NEUCP VINCI SA 02/07/2026</t>
   </si>
   <si>
-    <t>FR0129732915</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>93 515.44</t>
+    <t>125 592.44</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>64 668.49</t>
+    <t>75 754.52</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>228 493.15</t>
+    <t>267 945.21</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>2 368.60</t>
+    <t>8 684.88</t>
   </si>
   <si>
     <t>XS1114159277</t>
   </si>
   <si>
     <t>ADIDAS AG 2.25 08/10/2026</t>
   </si>
   <si>
-    <t>32 633.32</t>
+    <t>35 910.31</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>132 110.96</t>
+    <t>163 195.89</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>550 345.89</t>
+    <t>646 756.85</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>92 534.25</t>
+    <t>104 041.10</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>25 376.71</t>
+    <t>72 226.03</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>55 047.95</t>
-[...8 lines deleted...]
-    <t>238 356.16</t>
+    <t>64 417.81</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>4 900.68</t>
+    <t>17 969.18</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>345 479.45</t>
+    <t>388 219.18</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>24 453.33</t>
+    <t>34 933.33</t>
   </si>
   <si>
     <t>XS2887901325</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 3 27/08/2027</t>
   </si>
   <si>
-    <t>115 479.45</t>
-[...8 lines deleted...]
-    <t>380 681.51</t>
+    <t>125 342.47</t>
+  </si>
+  <si>
+    <t>FR0013484458</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/02/2028</t>
+  </si>
+  <si>
+    <t>36 402.74</t>
+  </si>
+  <si>
+    <t>FR0014006NI7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 30/05/2028</t>
+  </si>
+  <si>
+    <t>3 972.60</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>57 328.77</t>
+    <t>72 123.29</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>42 465.75</t>
+    <t>52 657.53</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>64 672.13</t>
+    <t>2 952.00</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>843 421.23</t>
+    <t>951 667.81</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
+    <t>1 495.89</t>
+  </si>
+  <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>174 470.55</t>
+    <t>191 286.99</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>109 589.04</t>
+    <t>119 863.01</t>
   </si>
   <si>
     <t>FR0013213295</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 1 13/10/2026</t>
   </si>
   <si>
-    <t>128 219.18</t>
+    <t>141 369.86</t>
   </si>
   <si>
     <t>FR001400M9L7</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
   </si>
   <si>
-    <t>1 308 904.11</t>
+    <t>82 705.48</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>71 353.08</t>
+    <t>83 328.42</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>219 525.73</t>
+    <t>245 737.76</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>708 821.92</t>
+    <t>778 257.53</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>434 369.18</t>
+    <t>485 977.40</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>26 947.60</t>
+    <t>32 080.48</t>
   </si>
   <si>
     <t>XS2583741934</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 3.375 06/02/2027</t>
   </si>
   <si>
-    <t>141 842.47</t>
+    <t>170 691.78</t>
   </si>
   <si>
     <t>XS2150015555</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV 1.75 02/04/2027</t>
   </si>
   <si>
-    <t>18 485.75</t>
+    <t>25 527.95</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>53 791.10</t>
-[...8 lines deleted...]
-    <t>1 202.05</t>
+    <t>59 503.42</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>263 457.53</t>
+    <t>288 953.42</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>37 263.21</t>
-[...8 lines deleted...]
-    <t>38 935.76</t>
+    <t>52 952.98</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>90 506.87</t>
+    <t>113 615.01</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>29 126.71</t>
+    <t>35 599.32</t>
   </si>
   <si>
     <t>XS3373518086</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 13/05/2027</t>
   </si>
   <si>
-    <t>36 164.41</t>
+    <t>75 616.49</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>56 843.84</t>
+    <t>62 827.40</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>7 197.95</t>
+    <t>8 726.71</t>
   </si>
   <si>
     <t>XS2553798443</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 4 09/11/2026</t>
   </si>
   <si>
-    <t>272 219.18</t>
+    <t>303 780.82</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>98 301.37</t>
+    <t>116 449.32</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>363 616.44</t>
+    <t>441 534.25</t>
   </si>
   <si>
     <t>XS2443485565</t>
   </si>
   <si>
     <t>SWEDBANK AB 1.3 17/02/2027</t>
   </si>
   <si>
-    <t>76 219.18</t>
+    <t>93 315.07</t>
   </si>
   <si>
     <t>FR0014000UC8</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
   </si>
   <si>
+    <t>15 821.92</t>
+  </si>
+  <si>
     <t>FR0011224963</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 4.625 30/03/2027</t>
   </si>
   <si>
-    <t>25 089.04</t>
-[...8 lines deleted...]
-    <t>363 698.63</t>
+    <t>34 212.33</t>
   </si>
   <si>
     <t>SWAP04352459</t>
   </si>
   <si>
     <t>2554499422#S_2026092</t>
   </si>
   <si>
-    <t>-6 741.04</t>
+    <t>-7 012.68</t>
   </si>
   <si>
     <t>SWAP04352467</t>
   </si>
   <si>
     <t>2554651102#S_2026092</t>
   </si>
   <si>
-    <t>-2 074.80</t>
+    <t>-2 154.39</t>
   </si>
   <si>
     <t>SWAP04553497</t>
   </si>
   <si>
-    <t>SWAP04618200</t>
-[...26 lines deleted...]
-    <t>8 803.48</t>
+    <t>1 108.33</t>
   </si>
   <si>
     <t>SWAP04716168</t>
   </si>
   <si>
-    <t>6 517.54</t>
-[...41 lines deleted...]
-    <t>21 617.87</t>
+    <t>7 622.86</t>
   </si>
   <si>
     <t>SWAP04772677</t>
   </si>
   <si>
-    <t>24 119.46</t>
+    <t>27 341.60</t>
   </si>
   <si>
     <t>SWAP04780162</t>
   </si>
   <si>
-    <t>10 845.07</t>
+    <t>12 501.56</t>
   </si>
   <si>
     <t>SWAP04780467</t>
   </si>
   <si>
-    <t>27 551.33</t>
+    <t>31 696.08</t>
   </si>
   <si>
     <t>SWAP04785474</t>
   </si>
   <si>
-    <t>7 306.65</t>
+    <t>8 607.19</t>
   </si>
   <si>
     <t>SWAP04790431</t>
   </si>
   <si>
-    <t>8 538.99</t>
+    <t>10 030.64</t>
   </si>
   <si>
     <t>SWAP04790432</t>
   </si>
   <si>
-    <t>1 956.07</t>
+    <t>2 301.49</t>
   </si>
   <si>
     <t>SWAP04790433</t>
   </si>
   <si>
-    <t>2 645.03</t>
+    <t>3 111.09</t>
   </si>
   <si>
     <t>SWAP04793798</t>
   </si>
   <si>
-    <t>2 822.40</t>
+    <t>3 690.75</t>
   </si>
   <si>
     <t>SWAP04795115</t>
   </si>
   <si>
-    <t>35 662.22</t>
+    <t>41 854.17</t>
   </si>
   <si>
     <t>SWAP04806549</t>
   </si>
   <si>
-    <t>19 466.25</t>
+    <t>23 111.67</t>
   </si>
   <si>
     <t>SWAP04806548</t>
   </si>
   <si>
-    <t>9 624.37</t>
+    <t>11 437.92</t>
   </si>
   <si>
     <t>SWAP04827719</t>
   </si>
   <si>
-    <t>4 058.08</t>
+    <t>5 085.83</t>
   </si>
   <si>
     <t>SWAP04827721</t>
   </si>
   <si>
-    <t>4 155.16</t>
+    <t>5 192.08</t>
   </si>
   <si>
     <t>SWAP04827716</t>
   </si>
   <si>
-    <t>2 862.75</t>
+    <t>4 000.89</t>
   </si>
   <si>
     <t>SWAP04829890</t>
   </si>
   <si>
-    <t>1 198.56</t>
+    <t>1 847.80</t>
   </si>
   <si>
     <t>SWAP04829894</t>
   </si>
   <si>
     <t>SWAP04839963</t>
   </si>
   <si>
-    <t>13 038.66</t>
+    <t>15 573.56</t>
   </si>
   <si>
     <t>SWAP04839964</t>
   </si>
   <si>
-    <t>5 372.04</t>
+    <t>6 426.84</t>
   </si>
   <si>
     <t>SWAP04865154</t>
   </si>
   <si>
-    <t>26 812.67</t>
+    <t>32 045.33</t>
   </si>
   <si>
     <t>SWAP04866298</t>
   </si>
   <si>
-    <t>4 112.34</t>
+    <t>5 168.11</t>
   </si>
   <si>
     <t>SWAP04877910</t>
   </si>
   <si>
-    <t>4 351.57</t>
+    <t>6 688.64</t>
   </si>
   <si>
     <t>SWAP04879835</t>
   </si>
   <si>
-    <t>10 954.66</t>
+    <t>14 030.00</t>
   </si>
   <si>
     <t>SWAP04879833</t>
   </si>
   <si>
-    <t>8 695.55</t>
+    <t>11 212.50</t>
   </si>
   <si>
     <t>SWAP04892827</t>
   </si>
   <si>
     <t>SWAP04892826</t>
   </si>
   <si>
-    <t>3 629.17</t>
+    <t>5 304.44</t>
   </si>
   <si>
     <t>SWAP04892825</t>
   </si>
   <si>
-    <t>8 775.00</t>
+    <t>12 296.67</t>
   </si>
   <si>
     <t>SWAP04894161</t>
   </si>
   <si>
-    <t>3 168.66</t>
+    <t>4 410.00</t>
   </si>
   <si>
     <t>SWAP04894164</t>
   </si>
   <si>
     <t>SWAP04900108</t>
   </si>
   <si>
-    <t>1 675.00</t>
+    <t>2 508.16</t>
   </si>
   <si>
     <t>SWAP04901578</t>
   </si>
   <si>
+    <t>1 039.03</t>
+  </si>
+  <si>
     <t>SWAP04902359</t>
   </si>
   <si>
     <t>SWAP04902899</t>
   </si>
   <si>
     <t>SWAP04922678</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
+    <t>1 280.99</t>
+  </si>
+  <si>
     <t>SWAP04922725</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
     <t>SWAP04923561</t>
   </si>
   <si>
     <t>C00000002Y1T20260108</t>
   </si>
   <si>
+    <t>2 623.65</t>
+  </si>
+  <si>
     <t>SWAP04923741</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
+    <t>1 473.44</t>
+  </si>
+  <si>
     <t>SWAP04925385</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
+    <t>2 716.95</t>
+  </si>
+  <si>
+    <t>SWAP04943174</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260115</t>
+  </si>
+  <si>
+    <t>SWAP04943179</t>
+  </si>
+  <si>
+    <t>2 495.56</t>
+  </si>
+  <si>
     <t>SWAP04943177</t>
   </si>
   <si>
-    <t>C00000002Y1T20260115</t>
-[...5 lines deleted...]
-    <t>SWAP04943174</t>
+    <t>1 269.34</t>
   </si>
   <si>
     <t>SWAP04947592</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
+    <t>1 754.63</t>
+  </si>
+  <si>
     <t>SWAP04947594</t>
   </si>
   <si>
+    <t>1 504.63</t>
+  </si>
+  <si>
     <t>SWAP04969582</t>
   </si>
   <si>
     <t>C00000002Y1T20260127</t>
   </si>
   <si>
     <t>SWAP04981021</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
-    <t>1 355.09</t>
+    <t>2 504.18</t>
   </si>
   <si>
     <t>SWAP04986560</t>
   </si>
   <si>
     <t>C00000002Y1T20260203</t>
   </si>
   <si>
+    <t>1 985.61</t>
+  </si>
+  <si>
     <t>SWAP04986743</t>
   </si>
   <si>
     <t>C00000002Y1T20260204</t>
   </si>
   <si>
-    <t>1 330.67</t>
+    <t>2 786.25</t>
   </si>
   <si>
     <t>SWAP04987056</t>
   </si>
   <si>
     <t>C00000002Y1T20260205</t>
   </si>
   <si>
-    <t>1 261.03</t>
+    <t>2 653.10</t>
   </si>
   <si>
     <t>SWAP04987064</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
+    <t>1 424.18</t>
+  </si>
+  <si>
     <t>SWAP04987063</t>
   </si>
   <si>
-    <t>1 117.92</t>
+    <t>2 537.60</t>
   </si>
   <si>
     <t>SWAP04987151</t>
   </si>
   <si>
     <t>C00000002Y1T20260209</t>
   </si>
   <si>
-    <t>1 292.69</t>
+    <t>2 747.71</t>
   </si>
   <si>
     <t>SWAP05014509</t>
   </si>
   <si>
     <t>C00000002Y1T20260327</t>
   </si>
   <si>
-    <t>-5 114.76</t>
+    <t>-6 521.63</t>
   </si>
   <si>
     <t>SWAP05016428</t>
   </si>
   <si>
     <t>C00000002Y1T20260331</t>
   </si>
   <si>
-    <t>-3 911.76</t>
+    <t>-4 130.60</t>
   </si>
   <si>
     <t>SWAP05017520</t>
   </si>
   <si>
     <t>C00000002Y1T20260401</t>
   </si>
   <si>
-    <t>-7 565.34</t>
+    <t>-9 902.54</t>
   </si>
   <si>
     <t>SWAP05030938</t>
   </si>
   <si>
     <t>C00000002Y1T20260512</t>
   </si>
   <si>
-    <t>-6 123.07</t>
+    <t>-12 070.18</t>
+  </si>
+  <si>
+    <t>SWAP05034875</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260612</t>
+  </si>
+  <si>
+    <t>-2 342.97</t>
   </si>
   <si>
     <t>SWAP04947609</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986431</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
-    <t>1 327.63</t>
+    <t>2 779.76</t>
   </si>
   <si>
     <t>SWAP04988844</t>
   </si>
   <si>
     <t>C000000051DS20260217</t>
   </si>
   <si>
-    <t>1 145.60</t>
+    <t>2 283.86</t>
   </si>
   <si>
     <t>SWAP04988913</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
+    <t>1 416.00</t>
+  </si>
+  <si>
     <t>SWAP05009020</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
     <t>SWAP05016429</t>
   </si>
   <si>
     <t>C000000051DS20260331</t>
   </si>
   <si>
-    <t>-15 658.47</t>
+    <t>-19 460.91</t>
   </si>
   <si>
     <t>SWAP05019804</t>
   </si>
   <si>
     <t>C000000051DS20260416</t>
   </si>
   <si>
-    <t>-4 477.05</t>
+    <t>-5 846.24</t>
   </si>
   <si>
     <t>SWAP05023433</t>
   </si>
   <si>
     <t>C000000051DS20260421</t>
   </si>
   <si>
-    <t>-8 163.55</t>
+    <t>-11 386.45</t>
+  </si>
+  <si>
+    <t>SWAP05035203</t>
+  </si>
+  <si>
+    <t>C000000051DS20260616</t>
+  </si>
+  <si>
+    <t>SWAP05040217</t>
+  </si>
+  <si>
+    <t>C000000051DS20260623</t>
   </si>
   <si>
     <t>SWAP04969583</t>
   </si>
   <si>
     <t>C00000009R8J20260127</t>
   </si>
   <si>
+    <t>SWAP04987054</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260205</t>
+  </si>
+  <si>
+    <t>1 035.69</t>
+  </si>
+  <si>
     <t>SWAP04987059</t>
   </si>
   <si>
-    <t>C00000009R8J20260205</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987256</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
-    <t>1 213.33</t>
+    <t>2 354.01</t>
   </si>
   <si>
     <t>SWAP04987709</t>
   </si>
   <si>
     <t>C00000009R8J20260212</t>
   </si>
   <si>
+    <t>1 123.03</t>
+  </si>
+  <si>
     <t>SWAP04988861</t>
   </si>
   <si>
     <t>C00000009R8J20260218</t>
   </si>
   <si>
     <t>SWAP04988860</t>
   </si>
   <si>
     <t>SWAP04989115</t>
   </si>
   <si>
     <t>C00000009R8J20260223</t>
   </si>
   <si>
+    <t>1 238.05</t>
+  </si>
+  <si>
     <t>SWAP04989116</t>
   </si>
   <si>
+    <t>1 331.58</t>
+  </si>
+  <si>
     <t>SWAP04990587</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
     <t>SWAP04996165</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
     <t>SWAP05013727</t>
   </si>
   <si>
     <t>C00000009R8J20260326</t>
   </si>
   <si>
+    <t>-1 425.69</t>
+  </si>
+  <si>
     <t>SWAP05019259</t>
   </si>
   <si>
     <t>C00000009R8J20260408</t>
   </si>
   <si>
-    <t>-2 238.02</t>
+    <t>-2 277.22</t>
   </si>
   <si>
     <t>SWAP05034353</t>
   </si>
   <si>
     <t>C00000009R8J20260528</t>
   </si>
   <si>
+    <t>-8 571.42</t>
+  </si>
+  <si>
     <t>SWAP04922677</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
     <t>SWAP04943175</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
-    <t>1 060.68</t>
+    <t>3 060.09</t>
   </si>
   <si>
     <t>SWAP04987055</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
-    <t>1 175.62</t>
+    <t>2 248.80</t>
+  </si>
+  <si>
+    <t>SWAP04987452</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260211</t>
   </si>
   <si>
     <t>SWAP04987450</t>
   </si>
   <si>
-    <t>C0000000BHC120260211</t>
-[...5 lines deleted...]
-    <t>SWAP04987452</t>
+    <t>2 202.29</t>
   </si>
   <si>
     <t>SWAP04988041</t>
   </si>
   <si>
     <t>C0000000BHC120260213</t>
   </si>
   <si>
-    <t>2 180.98</t>
+    <t>3 829.65</t>
   </si>
   <si>
     <t>SWAP04989835</t>
   </si>
   <si>
     <t>C0000000BHC120260224</t>
   </si>
   <si>
     <t>SWAP04996163</t>
   </si>
   <si>
     <t>C0000000BHC120260226</t>
   </si>
   <si>
     <t>SWAP04996162</t>
   </si>
   <si>
     <t>SWAP04996164</t>
   </si>
   <si>
+    <t>SWAP04996570</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260227</t>
+  </si>
+  <si>
+    <t>SWAP04996573</t>
+  </si>
+  <si>
     <t>SWAP04996572</t>
   </si>
   <si>
-    <t>C0000000BHC120260227</t>
-[...7 lines deleted...]
-  <si>
     <t>SWAP05009423</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
-    <t>-6 719.78</t>
+    <t>-7 739.64</t>
   </si>
   <si>
     <t>SWAP05010420</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
-    <t>-13 126.17</t>
+    <t>-15 169.23</t>
   </si>
   <si>
     <t>SWAP05019801</t>
   </si>
   <si>
     <t>C0000000BHC120260416</t>
   </si>
   <si>
-    <t>-5 031.25</t>
+    <t>-7 982.88</t>
   </si>
   <si>
     <t>SWAP04922723</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>2 806.34</t>
+    <t>5 682.29</t>
   </si>
   <si>
     <t>SWAP04923568</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
-    <t>1 059.72</t>
+    <t>2 752.86</t>
   </si>
   <si>
     <t>SWAP05019983</t>
   </si>
   <si>
     <t>C0000000KKM920260417</t>
   </si>
   <si>
-    <t>-4 198.39</t>
+    <t>-4 428.66</t>
   </si>
   <si>
     <t>SWAP05027258</t>
   </si>
   <si>
     <t>C0000000KKM920260423</t>
   </si>
   <si>
-    <t>-7 374.49</t>
+    <t>-10 891.07</t>
   </si>
   <si>
     <t>SWAP05030306</t>
   </si>
   <si>
     <t>C0000000KKM920260505</t>
   </si>
   <si>
-    <t>-2 010.40</t>
+    <t>-3 187.22</t>
   </si>
   <si>
     <t>SWAP05034116</t>
   </si>
   <si>
     <t>C0000000KXHY20260521</t>
   </si>
   <si>
     <t>SWAP05002489</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
+    <t>2 231.80</t>
+  </si>
+  <si>
     <t>SWAP05019600</t>
   </si>
   <si>
     <t>C0000000NXVE20260414</t>
   </si>
   <si>
-    <t>-12 797.32</t>
+    <t>-17 502.02</t>
+  </si>
+  <si>
+    <t>SWAP05019680</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260415</t>
+  </si>
+  <si>
+    <t>-11 578.84</t>
+  </si>
+  <si>
+    <t>SWAP05019679</t>
+  </si>
+  <si>
+    <t>-18 529.65</t>
   </si>
   <si>
     <t>SWAP05019681</t>
   </si>
   <si>
-    <t>C0000000NXVE20260415</t>
-[...14 lines deleted...]
-    <t>-7 240.00</t>
+    <t>-22 609.33</t>
+  </si>
+  <si>
+    <t>SWAP05019981</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260417</t>
+  </si>
+  <si>
+    <t>-13 909.23</t>
   </si>
   <si>
     <t>SWAP05019986</t>
   </si>
   <si>
-    <t>C0000000NXVE20260417</t>
-[...2 lines deleted...]
-    <t>-12 385.21</t>
+    <t>-17 273.70</t>
   </si>
   <si>
     <t>SWAP05019985</t>
   </si>
   <si>
-    <t>-7 638.72</t>
+    <t>-10 388.40</t>
   </si>
   <si>
     <t>SWAP05019988</t>
   </si>
   <si>
-    <t>-8 928.72</t>
-[...5 lines deleted...]
-    <t>-9 967.89</t>
+    <t>-12 338.40</t>
   </si>
   <si>
     <t>SWAP05029794</t>
   </si>
   <si>
     <t>C0000000NXVE20260428</t>
   </si>
   <si>
-    <t>-2 711.14</t>
+    <t>-4 089.31</t>
   </si>
   <si>
     <t>SWAP05029796</t>
   </si>
   <si>
-    <t>-4 827.38</t>
+    <t>-7 372.37</t>
   </si>
   <si>
     <t>SWAP05030305</t>
   </si>
   <si>
     <t>C0000000NXVE20260505</t>
   </si>
   <si>
-    <t>-3 108.44</t>
+    <t>-4 920.48</t>
+  </si>
+  <si>
+    <t>SWAP05034118</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260521</t>
+  </si>
+  <si>
+    <t>-1 616.74</t>
+  </si>
+  <si>
+    <t>SWAP05034119</t>
+  </si>
+  <si>
+    <t>-7 681.15</t>
   </si>
   <si>
     <t>SWAP05034117</t>
   </si>
   <si>
-    <t>C0000000NXVE20260521</t>
-[...8 lines deleted...]
-    <t>SWAP05034118</t>
+    <t>-2 431.58</t>
   </si>
   <si>
     <t>SWAP05034135</t>
   </si>
   <si>
     <t>C0000000NXVE20260522</t>
   </si>
   <si>
-    <t>-1 350.84</t>
+    <t>-3 372.57</t>
+  </si>
+  <si>
+    <t>SWAP05034663</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260608</t>
+  </si>
+  <si>
+    <t>-2 991.16</t>
+  </si>
+  <si>
+    <t>SWAP05034783</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260609</t>
+  </si>
+  <si>
+    <t>-1 182.41</t>
+  </si>
+  <si>
+    <t>SWAP05034877</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260612</t>
+  </si>
+  <si>
+    <t>-2 361.72</t>
+  </si>
+  <si>
+    <t>SWAP05035204</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260616</t>
+  </si>
+  <si>
+    <t>SWAP04923569</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923562</t>
   </si>
   <si>
-    <t>C0000000OM5220260108</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987259</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
-    <t>1 247.78</t>
+    <t>2 695.36</t>
   </si>
   <si>
     <t>SWAP05019602</t>
   </si>
   <si>
     <t>C0000000OM5220260414</t>
   </si>
   <si>
-    <t>-13 635.98</t>
+    <t>-18 144.69</t>
   </si>
   <si>
     <t>SWAP04987062</t>
   </si>
   <si>
     <t>ST 1.912/OIS+m020327</t>
+  </si>
+  <si>
+    <t>1 386.99</t>
+  </si>
+  <si>
+    <t>SWAP05040214</t>
+  </si>
+  <si>
+    <t>ST 2.429/OIS+m240627</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3018,18598 +3075,18348 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>824574.8761</v>
+      </c>
+      <c r="C2">
+        <v>4813.39</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>3969004383.44</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>3969004383.44</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1775154.6061</v>
+      </c>
+      <c r="C3">
+        <v>107.37</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>190600607.44</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>190600607.44</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1202157.9399</v>
+      </c>
+      <c r="C4">
+        <v>1077.78</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>1295671819.48</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>1295671819.48</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>2318114.0</v>
+      </c>
+      <c r="C5">
+        <v>103.84</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>240732713.71</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>240732713.71</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C6">
+        <v>101.95</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>1019.53</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1019.53</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>3106.0</v>
+      </c>
+      <c r="C7">
+        <v>101.18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>314277.43</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>314277.43</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P366"/>
+  <dimension ref="A1:Z361"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O366" sqref="O366"/>
+      <selection activeCell="N361" sqref="N361"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="1">
+        <v>23690.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>11661.218</v>
+      </c>
+      <c r="D2" s="1">
+        <v>11636.073996201</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>275658592.97</v>
+      </c>
+      <c r="H2" s="1">
+        <v>595661.45</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.21608666125087</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>276254254.42</v>
+      </c>
+      <c r="M2" s="1">
+        <v>276254254.42</v>
+      </c>
+      <c r="N2" s="1">
+        <v>4.85</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>34</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1045.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>263058.91</v>
+      </c>
+      <c r="D3" s="1">
+        <v>262425.65713876</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>274234811.71</v>
+      </c>
+      <c r="H3" s="1">
+        <v>661749.24</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0.24130752615747</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>274896560.95</v>
+      </c>
+      <c r="M3" s="1">
+        <v>274896560.95</v>
+      </c>
+      <c r="N3" s="1">
+        <v>4.83</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>36</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>98.3942</v>
+      </c>
+      <c r="D4" s="1">
+        <v>97.78043835</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>19556087.67</v>
+      </c>
+      <c r="H4" s="1">
+        <v>122752.33</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.6276936986139</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>19678840.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>19678840.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>38</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>97.9095</v>
+      </c>
+      <c r="D5" s="1">
+        <v>97.132225</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>9713222.5</v>
+      </c>
+      <c r="H5" s="1">
+        <v>77727.5</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0.80022361270938</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>9790950.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>9790950.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>99.5028</v>
+      </c>
+      <c r="D6" s="1">
+        <v>98.023359</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>9802335.9</v>
+      </c>
+      <c r="H6" s="1">
+        <v>147944.1</v>
+      </c>
+      <c r="I6" s="1">
+        <v>1.5092739272483</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>9950280.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>9950280.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.2704</v>
+      </c>
+      <c r="D7" s="1">
+        <v>97.8132623</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>9781326.23</v>
+      </c>
+      <c r="H7" s="1">
+        <v>145713.77</v>
+      </c>
+      <c r="I7" s="1">
+        <v>1.4897138340309</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>9927040.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>9927040.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>97.7226</v>
+      </c>
+      <c r="D8" s="1">
+        <v>97.2229349</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>9722293.49</v>
+      </c>
+      <c r="H8" s="1">
+        <v>49966.51</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.51393747834699</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>9772260.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>9772260.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D4" s="1">
-[...240 lines deleted...]
-      <c r="A9" t="s">
+      <c r="C9" s="1">
+        <v>97.5863</v>
+      </c>
+      <c r="D9" s="1">
+        <v>97.1680113</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>19433602.26</v>
+      </c>
+      <c r="H9" s="1">
+        <v>83657.74</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.43047984043695</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>19517260.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>19517260.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>48</v>
       </c>
-      <c r="B9" t="s">
-[...45 lines deleted...]
-    <row r="10" spans="1:16">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>51</v>
       </c>
-      <c r="B10" t="s">
-        <v>52</v>
+      <c r="B10" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>20000000.0</v>
+        <v>98.1795</v>
       </c>
       <c r="D10" s="1">
-        <v>97.3383</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.7707721</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>19554154.42</v>
       </c>
       <c r="H10" s="1">
-        <v>19433602.26</v>
+        <v>81745.58</v>
       </c>
       <c r="I10" s="1">
-        <v>34057.74</v>
-[...2 lines deleted...]
-        <v>0.17525181149817</v>
+        <v>0.41804712310337</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10">
-        <v>0.0</v>
+      <c r="L10" s="1">
+        <v>19635900.0</v>
       </c>
       <c r="M10" s="1">
-        <v>19467660.0</v>
+        <v>19635900.0</v>
       </c>
       <c r="N10" s="1">
-        <v>19467660.0</v>
-[...8 lines deleted...]
-    <row r="11" spans="1:16">
+        <v>0.34</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>53</v>
       </c>
-      <c r="B11" t="s">
-        <v>54</v>
+      <c r="B11" s="1">
+        <v>40000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>20000000.0</v>
+        <v>98.9934</v>
       </c>
       <c r="D11" s="1">
-        <v>97.959</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.78527223</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>39114108.89</v>
       </c>
       <c r="H11" s="1">
-        <v>19554154.42</v>
+        <v>483251.11</v>
       </c>
       <c r="I11" s="1">
-        <v>37645.58</v>
-[...2 lines deleted...]
-        <v>0.19251960065067</v>
+        <v>1.2354905268558</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11">
-        <v>0.0</v>
+      <c r="L11" s="1">
+        <v>39597360.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19591800.0</v>
+        <v>39597360.0</v>
       </c>
       <c r="N11" s="1">
-        <v>19591800.0</v>
-[...8 lines deleted...]
-    <row r="12" spans="1:16">
+        <v>0.7</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>55</v>
       </c>
-      <c r="B12" t="s">
-        <v>56</v>
+      <c r="B12" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>40000000.0</v>
+        <v>99.656</v>
       </c>
       <c r="D12" s="1">
-        <v>98.8198</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>98.3627117</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>19672542.34</v>
       </c>
       <c r="H12" s="1">
-        <v>39114108.89</v>
+        <v>258657.66</v>
       </c>
       <c r="I12" s="1">
-        <v>413811.11</v>
-[...2 lines deleted...]
-        <v>1.057958679728</v>
+        <v>1.3148156223513</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
-      <c r="L12">
-        <v>0.0</v>
+      <c r="L12" s="1">
+        <v>19931200.0</v>
       </c>
       <c r="M12" s="1">
-        <v>39527920.0</v>
+        <v>19931200.0</v>
       </c>
       <c r="N12" s="1">
-        <v>39527920.0</v>
-[...8 lines deleted...]
-    <row r="13" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>57</v>
       </c>
-      <c r="B13" t="s">
-        <v>58</v>
+      <c r="B13" s="1">
+        <v>15000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>20000000.0</v>
+        <v>97.2341</v>
       </c>
       <c r="D13" s="1">
-        <v>99.5042</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.2277138</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>14584157.07</v>
       </c>
       <c r="H13" s="1">
-        <v>19672542.34</v>
+        <v>957.93</v>
       </c>
       <c r="I13" s="1">
-        <v>228297.66</v>
-[...2 lines deleted...]
-        <v>1.1604888481333</v>
+        <v>0.0065682918484915</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="L13">
-        <v>0.0</v>
+      <c r="L13" s="1">
+        <v>14585115.0</v>
       </c>
       <c r="M13" s="1">
-        <v>19900840.0</v>
+        <v>14585115.0</v>
       </c>
       <c r="N13" s="1">
-        <v>19900840.0</v>
-[...8 lines deleted...]
-    <row r="14" spans="1:16">
+        <v>0.26</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>59</v>
       </c>
-      <c r="B14" t="s">
-        <v>60</v>
+      <c r="B14" s="1">
+        <v>30000000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>30000000.0</v>
+        <v>97.4924</v>
       </c>
       <c r="D14" s="1">
-        <v>97.2418</v>
-[...1 lines deleted...]
-      <c r="E14" s="1">
         <v>97.21815647</v>
       </c>
-      <c r="F14" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>29165446.94</v>
       </c>
       <c r="H14" s="1">
-        <v>29165446.94</v>
+        <v>82273.06</v>
       </c>
       <c r="I14" s="1">
-        <v>7093.06</v>
-[...2 lines deleted...]
-        <v>0.024320079903428</v>
+        <v>0.28209085967122</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14">
-        <v>0.0</v>
+      <c r="L14" s="1">
+        <v>29247720.0</v>
       </c>
       <c r="M14" s="1">
-        <v>29172540.0</v>
+        <v>29247720.0</v>
       </c>
       <c r="N14" s="1">
-        <v>29172540.0</v>
-[...8 lines deleted...]
-    <row r="15" spans="1:16">
+        <v>0.51</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>61</v>
       </c>
-      <c r="B15" t="s">
-        <v>62</v>
+      <c r="B15" s="1">
+        <v>30000000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>30000000.0</v>
+        <v>99.3509</v>
       </c>
       <c r="D15" s="1">
-        <v>99.1992</v>
-[...1 lines deleted...]
-      <c r="E15" s="1">
         <v>98.72033763</v>
       </c>
-      <c r="F15" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>29616101.29</v>
       </c>
       <c r="H15" s="1">
-        <v>29616101.29</v>
+        <v>189168.71</v>
       </c>
       <c r="I15" s="1">
-        <v>143658.71</v>
-[...2 lines deleted...]
-        <v>0.48506962004654</v>
+        <v>0.63873603128131</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15">
-        <v>0.0</v>
+      <c r="L15" s="1">
+        <v>29805270.0</v>
       </c>
       <c r="M15" s="1">
-        <v>29759760.0</v>
+        <v>29805270.0</v>
       </c>
       <c r="N15" s="1">
-        <v>29759760.0</v>
-[...8 lines deleted...]
-    <row r="16" spans="1:16">
+        <v>0.52</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>63</v>
       </c>
-      <c r="B16" t="s">
-        <v>64</v>
+      <c r="B16" s="1">
+        <v>25000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>25000000.0</v>
+        <v>98.0035</v>
       </c>
       <c r="D16" s="1">
-        <v>97.8211</v>
-[...1 lines deleted...]
-      <c r="E16" s="1">
         <v>97.51078004</v>
       </c>
-      <c r="F16" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>24377695.01</v>
       </c>
       <c r="H16" s="1">
-        <v>24377695.01</v>
+        <v>123179.99</v>
       </c>
       <c r="I16" s="1">
-        <v>77579.99</v>
-[...2 lines deleted...]
-        <v>0.31824169581323</v>
+        <v>0.50529793710796</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16">
-        <v>0.0</v>
+      <c r="L16" s="1">
+        <v>24500875.0</v>
       </c>
       <c r="M16" s="1">
-        <v>24455275.0</v>
+        <v>24500875.0</v>
       </c>
       <c r="N16" s="1">
-        <v>24455275.0</v>
-[...8 lines deleted...]
-    <row r="17" spans="1:16">
+        <v>0.43</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>65</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>100.011</v>
+      </c>
+      <c r="D17" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>2750.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.011</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17" t="s">
         <v>66</v>
       </c>
-      <c r="C17" s="1">
-[...27 lines deleted...]
-        <v>67</v>
+      <c r="L17" s="1">
+        <v>25002750.0</v>
       </c>
       <c r="M17" s="1">
-        <v>24998475.0</v>
+        <v>25094037.78</v>
       </c>
       <c r="N17" s="1">
-        <v>25049410.56</v>
-[...8 lines deleted...]
-    <row r="18" spans="1:16">
+        <v>0.44</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>68</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>100.0333</v>
+      </c>
+      <c r="D18" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>13320.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0.0333</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18" t="s">
         <v>69</v>
       </c>
-      <c r="C18" s="1">
-[...27 lines deleted...]
-        <v>70</v>
+      <c r="L18" s="1">
+        <v>40013320.0</v>
       </c>
       <c r="M18" s="1">
-        <v>40005400.0</v>
+        <v>40518912.67</v>
       </c>
       <c r="N18" s="1">
-        <v>40446808.33</v>
-[...8 lines deleted...]
-    <row r="19" spans="1:16">
+        <v>0.71</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>71</v>
       </c>
-      <c r="B19" t="s">
-        <v>72</v>
+      <c r="B19" s="1">
+        <v>15000000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>15000000.0</v>
+        <v>99.9266</v>
       </c>
       <c r="D19" s="1">
-        <v>99.7832</v>
-[...1 lines deleted...]
-      <c r="E19" s="1">
         <v>99.43946527</v>
       </c>
-      <c r="F19" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>14915919.79</v>
       </c>
       <c r="H19" s="1">
-        <v>14915919.79</v>
+        <v>73070.21</v>
       </c>
       <c r="I19" s="1">
-        <v>51560.21</v>
-[...2 lines deleted...]
-        <v>0.34567234690124</v>
+        <v>0.4898806847231</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19">
-        <v>0.0</v>
+      <c r="L19" s="1">
+        <v>14988990.0</v>
       </c>
       <c r="M19" s="1">
-        <v>14967480.0</v>
+        <v>14988990.0</v>
       </c>
       <c r="N19" s="1">
-        <v>14967480.0</v>
-[...8 lines deleted...]
-    <row r="20" spans="1:16">
+        <v>0.26</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>73</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>100.0276</v>
+      </c>
+      <c r="D20" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>5520.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0.0276</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20" t="s">
         <v>74</v>
       </c>
-      <c r="C20" s="1">
-[...27 lines deleted...]
-        <v>75</v>
+      <c r="L20" s="1">
+        <v>20005520.0</v>
       </c>
       <c r="M20" s="1">
-        <v>20004020.0</v>
+        <v>20118443.56</v>
       </c>
       <c r="N20" s="1">
-        <v>20084880.44</v>
-[...8 lines deleted...]
-    <row r="21" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>76</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>100.0146</v>
+      </c>
+      <c r="D21" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>3650.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0.0146</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21" t="s">
         <v>77</v>
       </c>
-      <c r="C21" s="1">
-[...27 lines deleted...]
-        <v>78</v>
+      <c r="L21" s="1">
+        <v>25003650.0</v>
       </c>
       <c r="M21" s="1">
-        <v>25004775.0</v>
+        <v>25220106.32</v>
       </c>
       <c r="N21" s="1">
-        <v>25183051.88</v>
-[...8 lines deleted...]
-    <row r="22" spans="1:16">
+        <v>0.44</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>79</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>100.0451</v>
+      </c>
+      <c r="D22" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>13530.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0.0451</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22" t="s">
         <v>80</v>
       </c>
-      <c r="C22" s="1">
-[...27 lines deleted...]
-        <v>81</v>
+      <c r="L22" s="1">
+        <v>30013530.0</v>
       </c>
       <c r="M22" s="1">
-        <v>30011670.0</v>
+        <v>30391066.17</v>
       </c>
       <c r="N22" s="1">
-        <v>30341267.92</v>
-[...8 lines deleted...]
-    <row r="23" spans="1:16">
+        <v>0.53</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>82</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>100.0326</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>11410.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.0326</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23" t="s">
         <v>83</v>
       </c>
-      <c r="C23" s="1">
-[...27 lines deleted...]
-        <v>84</v>
+      <c r="L23" s="1">
+        <v>35011410.0</v>
       </c>
       <c r="M23" s="1">
-        <v>35012110.0</v>
+        <v>35574996.72</v>
       </c>
       <c r="N23" s="1">
-        <v>35520075.89</v>
-[...8 lines deleted...]
-    <row r="24" spans="1:16">
+        <v>0.62</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>85</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100.0175</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>5250.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.0175</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24" t="s">
         <v>86</v>
       </c>
-      <c r="C24" s="1">
-[...27 lines deleted...]
-        <v>87</v>
+      <c r="L24" s="1">
+        <v>30005250.0</v>
       </c>
       <c r="M24" s="1">
-        <v>30009180.0</v>
+        <v>30648078.75</v>
       </c>
       <c r="N24" s="1">
-        <v>30603768.75</v>
-[...8 lines deleted...]
-    <row r="25" spans="1:16">
+        <v>0.54</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>88</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>100.0194</v>
+      </c>
+      <c r="D25" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>5820.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0.0194</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25" t="s">
         <v>89</v>
       </c>
-      <c r="C25" s="1">
-[...27 lines deleted...]
-        <v>90</v>
+      <c r="L25" s="1">
+        <v>30005820.0</v>
       </c>
       <c r="M25" s="1">
-        <v>30006450.0</v>
+        <v>30598093.58</v>
       </c>
       <c r="N25" s="1">
-        <v>30550338.92</v>
-[...8 lines deleted...]
-    <row r="26" spans="1:16">
+        <v>0.54</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>91</v>
       </c>
-      <c r="B26" t="s">
-        <v>92</v>
+      <c r="B26" s="1">
+        <v>13000000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>13000000.0</v>
+        <v>98.5824</v>
       </c>
       <c r="D26" s="1">
-        <v>98.3799</v>
-[...1 lines deleted...]
-      <c r="E26" s="1">
         <v>97.79494138</v>
       </c>
-      <c r="F26" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>12713342.38</v>
       </c>
       <c r="H26" s="1">
-        <v>12713342.38</v>
+        <v>102369.62</v>
       </c>
       <c r="I26" s="1">
-        <v>76044.62</v>
-[...2 lines deleted...]
-        <v>0.59814813230885</v>
+        <v>0.80521405732801</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26">
-        <v>0.0</v>
+      <c r="L26" s="1">
+        <v>12815712.0</v>
       </c>
       <c r="M26" s="1">
-        <v>12789387.0</v>
+        <v>12815712.0</v>
       </c>
       <c r="N26" s="1">
-        <v>12789387.0</v>
-[...8 lines deleted...]
-    <row r="27" spans="1:16">
+        <v>0.22</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>93</v>
       </c>
-      <c r="B27" t="s">
-        <v>94</v>
+      <c r="B27" s="1">
+        <v>13500000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>20000000.0</v>
+        <v>97.3491</v>
       </c>
       <c r="D27" s="1">
-        <v>99.691</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.28509719</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>13133488.12</v>
       </c>
       <c r="H27" s="1">
-        <v>19790403.14</v>
+        <v>8640.38</v>
       </c>
       <c r="I27" s="1">
-        <v>147796.86</v>
-[...2 lines deleted...]
-        <v>0.74681075951038</v>
+        <v>0.065788920057286</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27">
-        <v>0.0</v>
+      <c r="L27" s="1">
+        <v>13142128.5</v>
       </c>
       <c r="M27" s="1">
-        <v>19938200.0</v>
+        <v>13142128.5</v>
       </c>
       <c r="N27" s="1">
-        <v>19938200.0</v>
-[...8 lines deleted...]
-    <row r="28" spans="1:16">
+        <v>0.23</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>95</v>
       </c>
-      <c r="B28" t="s">
-        <v>96</v>
+      <c r="B28" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>15000000.0</v>
+        <v>99.8356</v>
       </c>
       <c r="D28" s="1">
-        <v>98.3238</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>98.9520157</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>19790403.14</v>
       </c>
       <c r="H28" s="1">
-        <v>14672142.82</v>
+        <v>176716.86</v>
       </c>
       <c r="I28" s="1">
-        <v>76427.18</v>
-[...2 lines deleted...]
-        <v>0.52089991855736</v>
+        <v>0.89294219400121</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28">
-        <v>0.0</v>
+      <c r="L28" s="1">
+        <v>19967120.0</v>
       </c>
       <c r="M28" s="1">
-        <v>14748570.0</v>
+        <v>19967120.0</v>
       </c>
       <c r="N28" s="1">
-        <v>14748570.0</v>
-[...8 lines deleted...]
-    <row r="29" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>97</v>
       </c>
-      <c r="B29" t="s">
-        <v>98</v>
+      <c r="B29" s="1">
+        <v>15000000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>15000000.0</v>
+        <v>98.5295</v>
       </c>
       <c r="D29" s="1">
-        <v>97.5693</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.81428547</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>14672142.82</v>
       </c>
       <c r="H29" s="1">
-        <v>14598508.57</v>
+        <v>107282.18</v>
       </c>
       <c r="I29" s="1">
-        <v>36886.43</v>
-[...2 lines deleted...]
-        <v>0.25267259201945</v>
+        <v>0.73119639930004</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29">
-        <v>0.0</v>
+      <c r="L29" s="1">
+        <v>14779425.0</v>
       </c>
       <c r="M29" s="1">
-        <v>14635395.0</v>
+        <v>14779425.0</v>
       </c>
       <c r="N29" s="1">
-        <v>14635395.0</v>
-[...8 lines deleted...]
-    <row r="30" spans="1:16">
+        <v>0.26</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>99</v>
       </c>
-      <c r="B30" t="s">
-        <v>100</v>
+      <c r="B30" s="1">
+        <v>15000000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>7000000.0</v>
+        <v>97.8252</v>
       </c>
       <c r="D30" s="1">
-        <v>99.9585</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.32339047</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>14598508.57</v>
       </c>
       <c r="H30" s="1">
-        <v>6946236.13</v>
+        <v>75271.43</v>
       </c>
       <c r="I30" s="1">
-        <v>50858.87</v>
-[...2 lines deleted...]
-        <v>0.73217882387191</v>
+        <v>0.51561041074212</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30">
-        <v>0.0</v>
+      <c r="L30" s="1">
+        <v>14673780.0</v>
       </c>
       <c r="M30" s="1">
-        <v>6997095.0</v>
+        <v>14673780.0</v>
       </c>
       <c r="N30" s="1">
-        <v>6997095.0</v>
-[...8 lines deleted...]
-    <row r="31" spans="1:16">
+        <v>0.26</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>101</v>
       </c>
-      <c r="B31" t="s">
-        <v>102</v>
+      <c r="B31" s="1">
+        <v>18500000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>18500000.0</v>
+        <v>99.9669</v>
       </c>
       <c r="D31" s="1">
-        <v>99.8156</v>
-[...1 lines deleted...]
-      <c r="E31" s="1">
         <v>99.63136395</v>
       </c>
-      <c r="F31" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>18431802.33</v>
       </c>
       <c r="H31" s="1">
-        <v>18431802.33</v>
+        <v>62074.17</v>
       </c>
       <c r="I31" s="1">
-        <v>34083.67</v>
-[...2 lines deleted...]
-        <v>0.18491772746784</v>
+        <v>0.33677753747916</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
-      <c r="L31">
-        <v>0.0</v>
+      <c r="L31" s="1">
+        <v>18493876.5</v>
       </c>
       <c r="M31" s="1">
-        <v>18465886.0</v>
+        <v>18493876.5</v>
       </c>
       <c r="N31" s="1">
-        <v>18465886.0</v>
-[...8 lines deleted...]
-    <row r="32" spans="1:16">
+        <v>0.32</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>103</v>
       </c>
-      <c r="B32" t="s">
-        <v>104</v>
+      <c r="B32" s="1">
+        <v>15000000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>20000000.0</v>
+        <v>99.9338</v>
       </c>
       <c r="D32" s="1">
-        <v>99.8422</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.90811227</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>14986216.84</v>
       </c>
       <c r="H32" s="1">
-        <v>19961925.4</v>
+        <v>3853.16</v>
       </c>
       <c r="I32" s="1">
-        <v>6514.6</v>
-[...2 lines deleted...]
-        <v>0.032635128473128</v>
+        <v>0.025711358918253</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32">
-        <v>0.0</v>
+      <c r="L32" s="1">
+        <v>14990070.0</v>
       </c>
       <c r="M32" s="1">
-        <v>19968440.0</v>
+        <v>14990070.0</v>
       </c>
       <c r="N32" s="1">
-        <v>19968440.0</v>
-[...8 lines deleted...]
-    <row r="33" spans="1:16">
+        <v>0.26</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>105</v>
       </c>
-      <c r="B33" t="s">
-        <v>106</v>
+      <c r="B33" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>10000000.0</v>
+        <v>99.9934</v>
       </c>
       <c r="D33" s="1">
-        <v>98.1684</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.809627</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>19961925.4</v>
       </c>
       <c r="H33" s="1">
-        <v>9773695.51</v>
+        <v>36754.6</v>
       </c>
       <c r="I33" s="1">
-        <v>43144.49</v>
-[...2 lines deleted...]
-        <v>0.44143476698099</v>
+        <v>0.18412352147153</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33">
-        <v>0.0</v>
+      <c r="L33" s="1">
+        <v>19998680.0</v>
       </c>
       <c r="M33" s="1">
-        <v>9816840.0</v>
+        <v>19998680.0</v>
       </c>
       <c r="N33" s="1">
-        <v>9816840.0</v>
-[...8 lines deleted...]
-    <row r="34" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>107</v>
       </c>
-      <c r="B34" t="s">
-        <v>108</v>
+      <c r="B34" s="1">
+        <v>10000000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>10000000.0</v>
+        <v>98.393</v>
       </c>
       <c r="D34" s="1">
-        <v>99.8822</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.7369551</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>9773695.51</v>
       </c>
       <c r="H34" s="1">
-        <v>9962272.05</v>
+        <v>65604.49</v>
       </c>
       <c r="I34" s="1">
-        <v>25947.95</v>
-[...2 lines deleted...]
-        <v>0.26046217037408</v>
+        <v>0.67123525521003</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34">
-        <v>0.0</v>
+      <c r="L34" s="1">
+        <v>9839300.0</v>
       </c>
       <c r="M34" s="1">
-        <v>9988220.0</v>
+        <v>9839300.0</v>
       </c>
       <c r="N34" s="1">
-        <v>9988220.0</v>
-[...1 lines deleted...]
-      <c r="O34" s="1">
         <v>0.17</v>
       </c>
-      <c r="P34">
-[...3 lines deleted...]
-    <row r="35" spans="1:16">
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>109</v>
       </c>
-      <c r="B35" t="s">
-        <v>110</v>
+      <c r="B35" s="1">
+        <v>10000000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>10000000.0</v>
+        <v>99.751</v>
       </c>
       <c r="D35" s="1">
-        <v>99.6012</v>
-[...1 lines deleted...]
-      <c r="E35" s="1">
         <v>99.606747</v>
       </c>
-      <c r="F35" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>9960674.7</v>
       </c>
       <c r="H35" s="1">
-        <v>9960674.7</v>
+        <v>14425.3</v>
       </c>
       <c r="I35" s="1">
-        <v>-554.7</v>
-[...2 lines deleted...]
-        <v>-0.0055688998657892</v>
+        <v>0.14482251890025</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35">
-        <v>0.0</v>
+      <c r="L35" s="1">
+        <v>9975100.0</v>
       </c>
       <c r="M35" s="1">
-        <v>9960120.0</v>
+        <v>9975100.0</v>
       </c>
       <c r="N35" s="1">
-        <v>9960120.0</v>
-[...8 lines deleted...]
-    <row r="36" spans="1:16">
+        <v>0.18</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>111</v>
       </c>
-      <c r="B36" t="s">
-        <v>112</v>
+      <c r="B36" s="1">
+        <v>10000000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>31000000.0</v>
+        <v>99.8387</v>
       </c>
       <c r="D36" s="1">
-        <v>99.889</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.7995692</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>9979956.92</v>
       </c>
       <c r="H36" s="1">
-        <v>30941250.3</v>
+        <v>3913.08</v>
       </c>
       <c r="I36" s="1">
-        <v>24339.7</v>
-[...2 lines deleted...]
-        <v>0.078664241955342</v>
+        <v>0.039209387689421</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="L36">
-        <v>0.0</v>
+      <c r="L36" s="1">
+        <v>9983870.0</v>
       </c>
       <c r="M36" s="1">
-        <v>30965590.0</v>
+        <v>9983870.0</v>
       </c>
       <c r="N36" s="1">
-        <v>30965590.0</v>
-[...8 lines deleted...]
-    <row r="37" spans="1:16">
+        <v>0.18</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>113</v>
       </c>
-      <c r="B37" t="s">
-        <v>114</v>
+      <c r="B37" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>20000000.0</v>
+        <v>99.9933</v>
       </c>
       <c r="D37" s="1">
-        <v>99.8422</v>
-[...1 lines deleted...]
-      <c r="E37" s="1">
         <v>99.7987392</v>
       </c>
-      <c r="F37" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>19959747.84</v>
       </c>
       <c r="H37" s="1">
-        <v>19959747.84</v>
+        <v>38912.16</v>
       </c>
       <c r="I37" s="1">
-        <v>8692.16</v>
-[...2 lines deleted...]
-        <v>0.043548445950708</v>
+        <v>0.19495316429809</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37">
-        <v>0.0</v>
+      <c r="L37" s="1">
+        <v>19998660.0</v>
       </c>
       <c r="M37" s="1">
-        <v>19968440.0</v>
+        <v>19998660.0</v>
       </c>
       <c r="N37" s="1">
-        <v>19968440.0</v>
-[...8 lines deleted...]
-    <row r="38" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>115</v>
       </c>
-      <c r="B38" t="s">
-        <v>116</v>
+      <c r="B38" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>20000000.0</v>
+        <v>98.4461</v>
       </c>
       <c r="D38" s="1">
-        <v>98.2253</v>
-[...1 lines deleted...]
-      <c r="E38" s="1">
         <v>97.75144525</v>
       </c>
-      <c r="F38" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>19550289.05</v>
       </c>
       <c r="H38" s="1">
-        <v>19550289.05</v>
+        <v>138930.95</v>
       </c>
       <c r="I38" s="1">
-        <v>94770.95</v>
-[...2 lines deleted...]
-        <v>0.48475472540392</v>
+        <v>0.71063373868633</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38">
-        <v>0.0</v>
+      <c r="L38" s="1">
+        <v>19689220.0</v>
       </c>
       <c r="M38" s="1">
-        <v>19645060.0</v>
+        <v>19689220.0</v>
       </c>
       <c r="N38" s="1">
-        <v>19645060.0</v>
-[...8 lines deleted...]
-    <row r="39" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>117</v>
       </c>
-      <c r="B39" t="s">
-        <v>118</v>
+      <c r="B39" s="1">
+        <v>25000000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>25000000.0</v>
+        <v>98.1443</v>
       </c>
       <c r="D39" s="1">
-        <v>97.9043</v>
-[...1 lines deleted...]
-      <c r="E39" s="1">
         <v>97.52492576</v>
       </c>
-      <c r="F39" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>24381231.44</v>
       </c>
       <c r="H39" s="1">
-        <v>24381231.44</v>
+        <v>154843.56</v>
       </c>
       <c r="I39" s="1">
-        <v>94843.56</v>
-[...2 lines deleted...]
-        <v>0.38900233662685</v>
+        <v>0.63509326992386</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39">
-        <v>0.0</v>
+      <c r="L39" s="1">
+        <v>24536075.0</v>
       </c>
       <c r="M39" s="1">
-        <v>24476075.0</v>
+        <v>24536075.0</v>
       </c>
       <c r="N39" s="1">
-        <v>24476075.0</v>
-[...8 lines deleted...]
-    <row r="40" spans="1:16">
+        <v>0.43</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>119</v>
       </c>
-      <c r="B40" t="s">
-        <v>120</v>
+      <c r="B40" s="1">
+        <v>30000000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>30000000.0</v>
+        <v>99.073</v>
       </c>
       <c r="D40" s="1">
-        <v>98.8956</v>
-[...1 lines deleted...]
-      <c r="E40" s="1">
         <v>98.14746657</v>
       </c>
-      <c r="F40" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>29444239.97</v>
       </c>
       <c r="H40" s="1">
-        <v>29444239.97</v>
+        <v>277660.03</v>
       </c>
       <c r="I40" s="1">
-        <v>224440.03</v>
-[...2 lines deleted...]
-        <v>0.76225445190189</v>
+        <v>0.9430028769053</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="L40">
-        <v>0.0</v>
+      <c r="L40" s="1">
+        <v>29721900.0</v>
       </c>
       <c r="M40" s="1">
-        <v>29668680.0</v>
+        <v>29721900.0</v>
       </c>
       <c r="N40" s="1">
-        <v>29668680.0</v>
-[...8 lines deleted...]
-    <row r="41" spans="1:16">
+        <v>0.52</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>121</v>
       </c>
-      <c r="B41" t="s">
-        <v>122</v>
+      <c r="B41" s="1">
+        <v>30000000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>30000000.0</v>
+        <v>99.4913</v>
       </c>
       <c r="D41" s="1">
-        <v>99.3387</v>
-[...1 lines deleted...]
-      <c r="E41" s="1">
         <v>97.87236357</v>
       </c>
-      <c r="F41" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>29361709.07</v>
       </c>
       <c r="H41" s="1">
-        <v>29361709.07</v>
+        <v>485680.93</v>
       </c>
       <c r="I41" s="1">
-        <v>439900.93</v>
-[...2 lines deleted...]
-        <v>1.4982129580783</v>
+        <v>1.6541303125173</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41">
-        <v>0.0</v>
+      <c r="L41" s="1">
+        <v>29847390.0</v>
       </c>
       <c r="M41" s="1">
-        <v>29801610.0</v>
+        <v>29847390.0</v>
       </c>
       <c r="N41" s="1">
-        <v>29801610.0</v>
-[...8 lines deleted...]
-    <row r="42" spans="1:16">
+        <v>0.52</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>123</v>
       </c>
-      <c r="B42" t="s">
-        <v>124</v>
+      <c r="B42" s="1">
+        <v>30000000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>15000000.0</v>
+        <v>97.366</v>
       </c>
       <c r="D42" s="1">
-        <v>99.9244</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.16562473</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>29149687.42</v>
       </c>
       <c r="H42" s="1">
-        <v>14895370.37</v>
+        <v>60112.58</v>
       </c>
       <c r="I42" s="1">
-        <v>93289.63</v>
-[...2 lines deleted...]
-        <v>0.6262994989899</v>
+        <v>0.20622032454028</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42">
-        <v>0.0</v>
+      <c r="L42" s="1">
+        <v>29209800.0</v>
       </c>
       <c r="M42" s="1">
-        <v>14988660.0</v>
+        <v>29209800.0</v>
       </c>
       <c r="N42" s="1">
-        <v>14988660.0</v>
-[...8 lines deleted...]
-    <row r="43" spans="1:16">
+        <v>0.51</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>125</v>
       </c>
-      <c r="B43" t="s">
-        <v>126</v>
+      <c r="B43" s="1">
+        <v>30000000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>30000000.0</v>
+        <v>98.574</v>
       </c>
       <c r="D43" s="1">
-        <v>98.3617</v>
-[...1 lines deleted...]
-      <c r="E43" s="1">
         <v>97.75627623</v>
       </c>
-      <c r="F43" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>29326882.87</v>
       </c>
       <c r="H43" s="1">
-        <v>29326882.87</v>
+        <v>245317.13</v>
       </c>
       <c r="I43" s="1">
-        <v>181627.13</v>
-[...2 lines deleted...]
-        <v>0.61931958744172</v>
+        <v>0.83649234419983</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43">
-        <v>0.0</v>
+      <c r="L43" s="1">
+        <v>29572200.0</v>
       </c>
       <c r="M43" s="1">
-        <v>29508510.0</v>
+        <v>29572200.0</v>
       </c>
       <c r="N43" s="1">
-        <v>29508510.0</v>
-[...8 lines deleted...]
-    <row r="44" spans="1:16">
+        <v>0.52</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>127</v>
       </c>
-      <c r="B44" t="s">
-        <v>128</v>
+      <c r="B44" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>20000000.0</v>
+        <v>97.8255</v>
       </c>
       <c r="D44" s="1">
-        <v>97.5687</v>
-[...1 lines deleted...]
-      <c r="E44" s="1">
         <v>97.3233905</v>
       </c>
-      <c r="F44" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>19464678.1</v>
       </c>
       <c r="H44" s="1">
-        <v>19464678.1</v>
+        <v>100421.9</v>
       </c>
       <c r="I44" s="1">
-        <v>49061.9</v>
-[...2 lines deleted...]
-        <v>0.25205605634958</v>
+        <v>0.51591862698207</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44">
-        <v>0.0</v>
+      <c r="L44" s="1">
+        <v>19565100.0</v>
       </c>
       <c r="M44" s="1">
-        <v>19513740.0</v>
+        <v>19565100.0</v>
       </c>
       <c r="N44" s="1">
-        <v>19513740.0</v>
-[...8 lines deleted...]
-    <row r="45" spans="1:16">
+        <v>0.34</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>129</v>
       </c>
-      <c r="B45" t="s">
-        <v>130</v>
+      <c r="B45" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>20000000.0</v>
+        <v>99.9469</v>
       </c>
       <c r="D45" s="1">
-        <v>99.8932</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.8061958</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>19961239.16</v>
       </c>
       <c r="H45" s="1">
-        <v>19573504.22</v>
+        <v>28140.84</v>
       </c>
       <c r="I45" s="1">
-        <v>405135.78</v>
-[...2 lines deleted...]
-        <v>2.0698173175656</v>
+        <v>0.14097742016132</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
-      <c r="L45">
-        <v>0.0</v>
+      <c r="L45" s="1">
+        <v>19989380.0</v>
       </c>
       <c r="M45" s="1">
-        <v>19978640.0</v>
+        <v>19989380.0</v>
       </c>
       <c r="N45" s="1">
-        <v>19978640.0</v>
-[...8 lines deleted...]
-    <row r="46" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>131</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>100.0076</v>
+      </c>
+      <c r="D46" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>1520.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0.0076</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46" t="s">
         <v>132</v>
       </c>
-      <c r="C46" s="1">
-[...27 lines deleted...]
-        <v>133</v>
+      <c r="L46" s="1">
+        <v>20001520.0</v>
       </c>
       <c r="M46" s="1">
-        <v>20000040.0</v>
+        <v>20175335.56</v>
       </c>
       <c r="N46" s="1">
-        <v>20141720.0</v>
-[...8 lines deleted...]
-    <row r="47" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>134</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B47" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>100.0162</v>
+      </c>
+      <c r="D47" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>3240.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0.0162</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47" t="s">
         <v>135</v>
       </c>
-      <c r="C47" s="1">
-[...27 lines deleted...]
-        <v>136</v>
+      <c r="L47" s="1">
+        <v>20003240.0</v>
       </c>
       <c r="M47" s="1">
-        <v>20002940.0</v>
+        <v>20169500.0</v>
       </c>
       <c r="N47" s="1">
-        <v>20138397.78</v>
-[...8 lines deleted...]
-    <row r="48" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>137</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>100.0133</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>2660.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0.0133</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48" t="s">
         <v>138</v>
       </c>
-      <c r="C48" s="1">
-[...27 lines deleted...]
-        <v>139</v>
+      <c r="L48" s="1">
+        <v>20002660.0</v>
       </c>
       <c r="M48" s="1">
-        <v>20001720.0</v>
+        <v>20171186.67</v>
       </c>
       <c r="N48" s="1">
-        <v>20139044.44</v>
-[...8 lines deleted...]
-    <row r="49" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>140</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>100.04</v>
+      </c>
+      <c r="D49" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>16000.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49" t="s">
         <v>141</v>
       </c>
-      <c r="C49" s="1">
-[...27 lines deleted...]
-        <v>142</v>
+      <c r="L49" s="1">
+        <v>40016000.0</v>
       </c>
       <c r="M49" s="1">
-        <v>40015520.0</v>
+        <v>40526014.89</v>
       </c>
       <c r="N49" s="1">
-        <v>40460817.22</v>
-[...8 lines deleted...]
-    <row r="50" spans="1:16">
+        <v>0.71</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>143</v>
       </c>
-      <c r="B50" t="s">
-        <v>144</v>
+      <c r="B50" s="1">
+        <v>25000000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>10000000.0</v>
+        <v>99.9238</v>
       </c>
       <c r="D50" s="1">
-        <v>99.8872</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.6766324</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>24919158.1</v>
       </c>
       <c r="H50" s="1">
-        <v>9980147.82</v>
+        <v>61791.9</v>
       </c>
       <c r="I50" s="1">
-        <v>8572.18</v>
-[...2 lines deleted...]
-        <v>0.08589231496974</v>
+        <v>0.24796945286847</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50">
-        <v>0.0</v>
+      <c r="L50" s="1">
+        <v>24980950.0</v>
       </c>
       <c r="M50" s="1">
-        <v>9988720.0</v>
+        <v>24980950.0</v>
       </c>
       <c r="N50" s="1">
-        <v>9988720.0</v>
-[...8 lines deleted...]
-    <row r="51" spans="1:16">
+        <v>0.44</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>145</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>99.9866</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.76007705</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>19952015.41</v>
+      </c>
+      <c r="H51" s="1">
+        <v>45304.59</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0.22706773761458</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>19997320.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>19997320.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>145</v>
+      </c>
+      <c r="B52" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>99.9866</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.80128457</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>29940385.37</v>
+      </c>
+      <c r="H52" s="1">
+        <v>55594.63</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.18568441692706</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>29995980.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>29995980.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>146</v>
       </c>
-      <c r="C51" s="1">
-[...43 lines deleted...]
-      <c r="A52" t="s">
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>148</v>
+      </c>
+      <c r="B53" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>99.9935</v>
+      </c>
+      <c r="D53" s="1">
+        <v>99.625574</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>14943836.1</v>
+      </c>
+      <c r="H53" s="1">
+        <v>55188.9</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.36930878812302</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>14999025.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>14999025.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>147</v>
       </c>
-      <c r="B52" t="s">
-[...46 lines deleted...]
-      <c r="A53" t="s">
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>150</v>
+      </c>
+      <c r="B54" s="1">
+        <v>16000000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>99.6622</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.47499306</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>15915998.89</v>
+      </c>
+      <c r="H54" s="1">
+        <v>29953.11</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.18819497417042</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>15945952.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>15945952.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>149</v>
       </c>
-      <c r="B53" t="s">
-[...2 lines deleted...]
-      <c r="C53" s="1">
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>152</v>
+      </c>
+      <c r="B55" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D53" s="1">
-[...40 lines deleted...]
-      <c r="A54" t="s">
+      <c r="C55" s="1">
+        <v>99.8378</v>
+      </c>
+      <c r="D55" s="1">
+        <v>99.79624933</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>14969437.4</v>
+      </c>
+      <c r="H55" s="1">
+        <v>6232.6</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0.041635499274007</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>14975670.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>14975670.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
         <v>151</v>
       </c>
-      <c r="B54" t="s">
-[...95 lines deleted...]
-    <row r="56" spans="1:16">
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>154</v>
       </c>
-      <c r="B56" t="s">
-        <v>155</v>
+      <c r="B56" s="1">
+        <v>10000000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>15000000.0</v>
+        <v>99.9474</v>
       </c>
       <c r="D56" s="1">
-        <v>99.8466</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.6130035</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>9961300.35</v>
       </c>
       <c r="H56" s="1">
-        <v>14943836.1</v>
+        <v>33439.65</v>
       </c>
       <c r="I56" s="1">
-        <v>33153.9</v>
-[...2 lines deleted...]
-        <v>0.22185668912683</v>
+        <v>0.33569563034007</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56">
-        <v>0.0</v>
+      <c r="L56" s="1">
+        <v>9994740.0</v>
       </c>
       <c r="M56" s="1">
-        <v>14976990.0</v>
+        <v>9994740.0</v>
       </c>
       <c r="N56" s="1">
-        <v>14976990.0</v>
-[...8 lines deleted...]
-    <row r="57" spans="1:16">
+        <v>0.18</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>156</v>
       </c>
-      <c r="B57" t="s">
-        <v>157</v>
+      <c r="B57" s="1">
+        <v>10000000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>16000000.0</v>
+        <v>98.2646</v>
       </c>
       <c r="D57" s="1">
-        <v>99.5015</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.7369551</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>9773695.51</v>
       </c>
       <c r="H57" s="1">
-        <v>15915998.89</v>
+        <v>52764.49</v>
       </c>
       <c r="I57" s="1">
-        <v>4241.11</v>
-[...2 lines deleted...]
-        <v>0.026646835233601</v>
+        <v>0.53986222453947</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
-      <c r="L57">
-        <v>0.0</v>
+      <c r="L57" s="1">
+        <v>9826460.0</v>
       </c>
       <c r="M57" s="1">
-        <v>15920240.0</v>
+        <v>9826460.0</v>
       </c>
       <c r="N57" s="1">
-        <v>15920240.0</v>
-[...8 lines deleted...]
-    <row r="58" spans="1:16">
+        <v>0.17</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>158</v>
       </c>
-      <c r="B58" t="s">
-        <v>159</v>
+      <c r="B58" s="1">
+        <v>25000000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>30000000.0</v>
+        <v>99.9673</v>
       </c>
       <c r="D58" s="1">
-        <v>99.8791</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.63053676</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>24907634.19</v>
       </c>
       <c r="H58" s="1">
-        <v>29883123.78</v>
+        <v>84190.81</v>
       </c>
       <c r="I58" s="1">
-        <v>80606.22</v>
-[...2 lines deleted...]
-        <v>0.26973826629848</v>
+        <v>0.33801207034669</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
-      <c r="L58">
-        <v>0.0</v>
+      <c r="L58" s="1">
+        <v>24991825.0</v>
       </c>
       <c r="M58" s="1">
-        <v>29963730.0</v>
+        <v>24991825.0</v>
       </c>
       <c r="N58" s="1">
-        <v>29963730.0</v>
-[...8 lines deleted...]
-    <row r="59" spans="1:16">
+        <v>0.44</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>160</v>
       </c>
-      <c r="B59" t="s">
-        <v>161</v>
+      <c r="B59" s="1">
+        <v>22000000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>20000000.0</v>
+        <v>99.9345</v>
       </c>
       <c r="D59" s="1">
-        <v>99.8904</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.62944764</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>21918478.48</v>
       </c>
       <c r="H59" s="1">
-        <v>19962182.75</v>
+        <v>67111.52</v>
       </c>
       <c r="I59" s="1">
-        <v>15897.25</v>
-[...2 lines deleted...]
-        <v>0.079636832299814</v>
+        <v>0.30618694660415</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59">
-        <v>0.0</v>
+      <c r="L59" s="1">
+        <v>21985590.0</v>
       </c>
       <c r="M59" s="1">
-        <v>19978080.0</v>
+        <v>21985590.0</v>
       </c>
       <c r="N59" s="1">
-        <v>19978080.0</v>
-[...8 lines deleted...]
-    <row r="60" spans="1:16">
+        <v>0.39</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>162</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B60" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>99.9922</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-2340.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-0.0078</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60" t="s">
         <v>163</v>
       </c>
-      <c r="C60" s="1">
+      <c r="L60" s="1">
+        <v>29997660.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>30052960.0</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>165</v>
+      </c>
+      <c r="B61" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>100.027</v>
+      </c>
+      <c r="D61" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>8100.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0.027</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61" t="s">
+        <v>166</v>
+      </c>
+      <c r="L61" s="1">
+        <v>30008100.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>30476137.0</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>168</v>
+      </c>
+      <c r="B62" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D60" s="1">
-[...46 lines deleted...]
-      <c r="C61" s="1">
+      <c r="C62" s="1">
+        <v>100.0066</v>
+      </c>
+      <c r="D62" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D61" s="1">
-[...43 lines deleted...]
-      <c r="B62" t="s">
+      <c r="H62" s="1">
+        <v>660.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.0066</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62" t="s">
+        <v>169</v>
+      </c>
+      <c r="L62" s="1">
+        <v>10000660.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>10043008.17</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
         <v>167</v>
       </c>
-      <c r="C62" s="1">
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>171</v>
+      </c>
+      <c r="B63" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D62" s="1">
-[...45 lines deleted...]
-      </c>
       <c r="C63" s="1">
+        <v>100.0089</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>890.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.0089</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>172</v>
+      </c>
+      <c r="L63" s="1">
+        <v>10000890.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>10043054.83</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>174</v>
+      </c>
+      <c r="B64" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>100.0195</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>3900.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.0195</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64" t="s">
+        <v>175</v>
+      </c>
+      <c r="L64" s="1">
+        <v>20003900.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>20194235.5</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>177</v>
+      </c>
+      <c r="B65" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D63" s="1">
-[...95 lines deleted...]
-      </c>
       <c r="C65" s="1">
+        <v>98.6259</v>
+      </c>
+      <c r="D65" s="1">
+        <v>97.78527224</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>24446318.06</v>
+      </c>
+      <c r="H65" s="1">
+        <v>210156.94</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0.85966704468215</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>24656475.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>24656475.0</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>179</v>
+      </c>
+      <c r="B66" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>99.3106</v>
+      </c>
+      <c r="D66" s="1">
+        <v>98.376783</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>24594195.75</v>
+      </c>
+      <c r="H66" s="1">
+        <v>233454.25</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0.94922498126413</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>24827650.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>24827650.0</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>181</v>
+      </c>
+      <c r="B67" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>99.0825</v>
+      </c>
+      <c r="D67" s="1">
+        <v>98.185719</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>24546429.75</v>
+      </c>
+      <c r="H67" s="1">
+        <v>224195.25</v>
+      </c>
+      <c r="I67" s="1">
+        <v>0.91335176758241</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>24770625.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>24770625.0</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>183</v>
+      </c>
+      <c r="B68" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>98.856</v>
+      </c>
+      <c r="D68" s="1">
+        <v>97.990834</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>24497708.5</v>
+      </c>
+      <c r="H68" s="1">
+        <v>216291.5</v>
+      </c>
+      <c r="I68" s="1">
+        <v>0.88290502762738</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>24714000.0</v>
+      </c>
+      <c r="M68" s="1">
+        <v>24714000.0</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>185</v>
+      </c>
+      <c r="B69" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D65" s="1">
-[...193 lines deleted...]
-      <c r="B69" t="s">
+      <c r="C69" s="1">
+        <v>98.3699</v>
+      </c>
+      <c r="D69" s="1">
+        <v>97.79010655</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>19558021.31</v>
+      </c>
+      <c r="H69" s="1">
+        <v>115958.69</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0.59289581579866</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>19673980.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>19673980.0</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
         <v>184</v>
       </c>
-      <c r="C69" s="1">
-[...42 lines deleted...]
-    <row r="70" spans="1:16">
+    </row>
+    <row r="70" spans="1:26">
       <c r="A70" t="s">
+        <v>187</v>
+      </c>
+      <c r="B70" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>99.7031</v>
+      </c>
+      <c r="D70" s="1">
+        <v>97.85057616</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>12231322.02</v>
+      </c>
+      <c r="H70" s="1">
+        <v>231565.48</v>
+      </c>
+      <c r="I70" s="1">
+        <v>1.8932170996836</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>12462887.5</v>
+      </c>
+      <c r="M70" s="1">
+        <v>12462887.5</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>186</v>
       </c>
-      <c r="B70" t="s">
-[...45 lines deleted...]
-    <row r="71" spans="1:16">
+    </row>
+    <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>189</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B71" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>99.4873</v>
+      </c>
+      <c r="D71" s="1">
+        <v>97.86267907</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>14679401.86</v>
+      </c>
+      <c r="H71" s="1">
+        <v>243693.14</v>
+      </c>
+      <c r="I71" s="1">
+        <v>1.6601026548911</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>14923095.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>14923095.0</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>191</v>
+      </c>
+      <c r="B72" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>97.3736</v>
+      </c>
+      <c r="D72" s="1">
+        <v>97.19905</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>29159715.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>52365.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0.17957994445419</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>29212080.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>29212080.0</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
         <v>190</v>
       </c>
-      <c r="C71" s="1">
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>193</v>
+      </c>
+      <c r="B73" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>99.6768</v>
+      </c>
+      <c r="D73" s="1">
+        <v>97.85299653</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>29355898.96</v>
+      </c>
+      <c r="H73" s="1">
+        <v>547141.04</v>
+      </c>
+      <c r="I73" s="1">
+        <v>1.863819741121</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>29903040.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>29903040.0</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>195</v>
+      </c>
+      <c r="B74" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D71" s="1">
-[...2 lines deleted...]
-      <c r="E71" s="1">
+      <c r="C74" s="1">
+        <v>97.8086</v>
+      </c>
+      <c r="D74" s="1">
+        <v>97.41445795</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>19482891.59</v>
+      </c>
+      <c r="H74" s="1">
+        <v>78828.41</v>
+      </c>
+      <c r="I74" s="1">
+        <v>0.40460323682374</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>19561720.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>19561720.0</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>197</v>
+      </c>
+      <c r="B75" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>99.84</v>
+      </c>
+      <c r="D75" s="1">
+        <v>99.7941745</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>9979417.45</v>
+      </c>
+      <c r="H75" s="1">
+        <v>4582.55</v>
+      </c>
+      <c r="I75" s="1">
+        <v>0.045920015100681</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>9984000.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>9984000.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>199</v>
+      </c>
+      <c r="B76" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>99.178</v>
+      </c>
+      <c r="D76" s="1">
+        <v>98.5230842</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>4926154.21</v>
+      </c>
+      <c r="H76" s="1">
+        <v>32745.79</v>
+      </c>
+      <c r="I76" s="1">
+        <v>0.66473335190211</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>4958900.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>4958900.0</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>201</v>
+      </c>
+      <c r="B77" s="1">
+        <v>8500000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>98.6867</v>
+      </c>
+      <c r="D77" s="1">
+        <v>98.68745682</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>8388433.83</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-64.33</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-0.00076688928235844</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>8388369.5</v>
+      </c>
+      <c r="M77" s="1">
+        <v>8388369.5</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>203</v>
+      </c>
+      <c r="B78" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>99.7293</v>
+      </c>
+      <c r="D78" s="1">
+        <v>99.44454695</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>19888909.39</v>
+      </c>
+      <c r="H78" s="1">
+        <v>56950.61</v>
+      </c>
+      <c r="I78" s="1">
+        <v>0.28634355400419</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>19945860.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>19945860.0</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>205</v>
+      </c>
+      <c r="B79" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>99.9903</v>
+      </c>
+      <c r="D79" s="1">
         <v>100.0</v>
       </c>
-      <c r="F71" t="s">
-[...334 lines deleted...]
-      <c r="A78" t="s">
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-970.0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-0.0097</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79" t="s">
+        <v>206</v>
+      </c>
+      <c r="L79" s="1">
+        <v>9999030.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>10006614.81</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
         <v>204</v>
       </c>
-      <c r="B78" t="s">
-[...95 lines deleted...]
-    <row r="80" spans="1:16">
+    </row>
+    <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>208</v>
       </c>
-      <c r="B80" t="s">
-        <v>209</v>
+      <c r="B80" s="1">
+        <v>50000000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>20000000.0</v>
+        <v>99.5724</v>
       </c>
       <c r="D80" s="1">
-        <v>97.5538</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.87236356</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>48936181.78</v>
       </c>
       <c r="H80" s="1">
-        <v>19482891.59</v>
+        <v>850018.22</v>
       </c>
       <c r="I80" s="1">
-        <v>27868.41</v>
-[...2 lines deleted...]
-        <v>0.14304042021311</v>
+        <v>1.7369933433331</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80">
-        <v>0.0</v>
+      <c r="L80" s="1">
+        <v>49786200.0</v>
       </c>
       <c r="M80" s="1">
-        <v>19510760.0</v>
+        <v>49786200.0</v>
       </c>
       <c r="N80" s="1">
-        <v>19510760.0</v>
-[...8 lines deleted...]
-    <row r="81" spans="1:16">
+        <v>0.87</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>210</v>
       </c>
-      <c r="B81" t="s">
-        <v>211</v>
+      <c r="B81" s="1">
+        <v>15000000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>30000000.0</v>
+        <v>97.339</v>
       </c>
       <c r="D81" s="1">
-        <v>99.8724</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.2850972</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>14592764.58</v>
       </c>
       <c r="H81" s="1">
-        <v>29886311.64</v>
+        <v>8085.42</v>
       </c>
       <c r="I81" s="1">
-        <v>75408.36</v>
-[...2 lines deleted...]
-        <v>0.25231738498997</v>
+        <v>0.055407047483528</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81">
-        <v>0.0</v>
+      <c r="L81" s="1">
+        <v>14600850.0</v>
       </c>
       <c r="M81" s="1">
-        <v>29961720.0</v>
+        <v>14600850.0</v>
       </c>
       <c r="N81" s="1">
-        <v>29961720.0</v>
-[...8 lines deleted...]
-    <row r="82" spans="1:16">
+        <v>0.26</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>212</v>
       </c>
-      <c r="B82" t="s">
-        <v>213</v>
+      <c r="B82" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>5000000.0</v>
+        <v>98.2938</v>
       </c>
       <c r="D82" s="1">
-        <v>99.0057</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.8233224</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>19564664.48</v>
       </c>
       <c r="H82" s="1">
-        <v>4926154.21</v>
+        <v>94095.52</v>
       </c>
       <c r="I82" s="1">
-        <v>24130.79</v>
-[...2 lines deleted...]
-        <v>0.48985047912254</v>
+        <v>0.48094624927603</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82">
-        <v>0.0</v>
+      <c r="L82" s="1">
+        <v>19658760.0</v>
       </c>
       <c r="M82" s="1">
-        <v>4950285.0</v>
+        <v>19658760.0</v>
       </c>
       <c r="N82" s="1">
-        <v>4950285.0</v>
-[...8 lines deleted...]
-    <row r="83" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>214</v>
       </c>
-      <c r="B83" t="s">
-        <v>215</v>
+      <c r="B83" s="1">
+        <v>25000000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>10000000.0</v>
+        <v>97.8117</v>
       </c>
       <c r="D83" s="1">
-        <v>99.8584</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.34254844</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>24335637.11</v>
       </c>
       <c r="H83" s="1">
-        <v>9850351.3</v>
+        <v>117287.89</v>
       </c>
       <c r="I83" s="1">
-        <v>135488.7</v>
-[...2 lines deleted...]
-        <v>1.3754707408253</v>
+        <v>0.48195939752818</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83">
-        <v>0.0</v>
+      <c r="L83" s="1">
+        <v>24452925.0</v>
       </c>
       <c r="M83" s="1">
-        <v>9985840.0</v>
+        <v>24452925.0</v>
       </c>
       <c r="N83" s="1">
-        <v>9985840.0</v>
-[...8 lines deleted...]
-    <row r="84" spans="1:16">
+        <v>0.43</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>216</v>
       </c>
-      <c r="B84" t="s">
-        <v>217</v>
+      <c r="B84" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>20000000.0</v>
+        <v>98.7694</v>
       </c>
       <c r="D84" s="1">
-        <v>99.5745</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>98.3075804</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>19661516.08</v>
       </c>
       <c r="H84" s="1">
-        <v>19888909.39</v>
+        <v>92363.92</v>
       </c>
       <c r="I84" s="1">
-        <v>25990.61</v>
-[...2 lines deleted...]
-        <v>0.13067890999125</v>
+        <v>0.4697700809245</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84">
-        <v>0.0</v>
+      <c r="L84" s="1">
+        <v>19753880.0</v>
       </c>
       <c r="M84" s="1">
-        <v>19914900.0</v>
+        <v>19753880.0</v>
       </c>
       <c r="N84" s="1">
-        <v>19914900.0</v>
-[...8 lines deleted...]
-    <row r="85" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>218</v>
       </c>
-      <c r="B85" t="s">
-        <v>219</v>
+      <c r="B85" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>50000000.0</v>
+        <v>98.8219</v>
       </c>
       <c r="D85" s="1">
-        <v>99.4196</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>98.6238683</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>19724773.66</v>
       </c>
       <c r="H85" s="1">
-        <v>48936181.78</v>
+        <v>39606.34</v>
       </c>
       <c r="I85" s="1">
-        <v>773618.22</v>
-[...2 lines deleted...]
-        <v>1.5808716411058</v>
+        <v>0.20079490230257</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85">
-        <v>0.0</v>
+      <c r="L85" s="1">
+        <v>19764380.0</v>
       </c>
       <c r="M85" s="1">
-        <v>49709800.0</v>
+        <v>19764380.0</v>
       </c>
       <c r="N85" s="1">
-        <v>49709800.0</v>
-[...8 lines deleted...]
-    <row r="86" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>220</v>
       </c>
-      <c r="B86" t="s">
-        <v>221</v>
+      <c r="B86" s="1">
+        <v>25000000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>20000000.0</v>
+        <v>99.1101</v>
       </c>
       <c r="D86" s="1">
-        <v>98.0682</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.804612</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>24451153.0</v>
       </c>
       <c r="H86" s="1">
-        <v>19564664.48</v>
+        <v>326372.0</v>
       </c>
       <c r="I86" s="1">
-        <v>48975.52</v>
-[...2 lines deleted...]
-        <v>0.25032639864622</v>
+        <v>1.3347918603266</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86">
-        <v>0.0</v>
+      <c r="L86" s="1">
+        <v>24777525.0</v>
       </c>
       <c r="M86" s="1">
-        <v>19613640.0</v>
+        <v>24777525.0</v>
       </c>
       <c r="N86" s="1">
-        <v>19613640.0</v>
-[...8 lines deleted...]
-    <row r="87" spans="1:16">
+        <v>0.43</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>222</v>
       </c>
-      <c r="B87" t="s">
-        <v>223</v>
+      <c r="B87" s="1">
+        <v>40000000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>25000000.0</v>
+        <v>98.636</v>
       </c>
       <c r="D87" s="1">
-        <v>97.5558</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.780438</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>39112175.2</v>
       </c>
       <c r="H87" s="1">
-        <v>24335637.11</v>
+        <v>342224.8</v>
       </c>
       <c r="I87" s="1">
-        <v>53312.89</v>
-[...2 lines deleted...]
-        <v>0.21907332756081</v>
+        <v>0.87498278541154</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
-      <c r="L87">
-        <v>0.0</v>
+      <c r="L87" s="1">
+        <v>39454400.0</v>
       </c>
       <c r="M87" s="1">
-        <v>24388950.0</v>
+        <v>39454400.0</v>
       </c>
       <c r="N87" s="1">
-        <v>24388950.0</v>
-[...8 lines deleted...]
-    <row r="88" spans="1:16">
+        <v>0.69</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>224</v>
       </c>
-      <c r="B88" t="s">
-        <v>225</v>
+      <c r="B88" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>20000000.0</v>
+        <v>99.2777</v>
       </c>
       <c r="D88" s="1">
-        <v>98.5667</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.8626791</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>19572535.82</v>
       </c>
       <c r="H88" s="1">
-        <v>19661516.08</v>
+        <v>283004.18</v>
       </c>
       <c r="I88" s="1">
-        <v>51823.92</v>
-[...2 lines deleted...]
-        <v>0.26358048783795</v>
+        <v>1.4459249562891</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88">
-        <v>0.0</v>
+      <c r="L88" s="1">
+        <v>19855540.0</v>
       </c>
       <c r="M88" s="1">
-        <v>19713340.0</v>
+        <v>19855540.0</v>
       </c>
       <c r="N88" s="1">
-        <v>19713340.0</v>
-[...8 lines deleted...]
-    <row r="89" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>226</v>
       </c>
-      <c r="B89" t="s">
-        <v>227</v>
+      <c r="B89" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>25000000.0</v>
+        <v>98.4561</v>
       </c>
       <c r="D89" s="1">
-        <v>98.9686</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.81428545</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>19562857.09</v>
       </c>
       <c r="H89" s="1">
-        <v>24451153.0</v>
+        <v>128362.91</v>
       </c>
       <c r="I89" s="1">
-        <v>290997.0</v>
-[...2 lines deleted...]
-        <v>1.1901156563046</v>
+        <v>0.65615625268569</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
-      <c r="L89">
-        <v>0.0</v>
+      <c r="L89" s="1">
+        <v>19691220.0</v>
       </c>
       <c r="M89" s="1">
-        <v>24742150.0</v>
+        <v>19691220.0</v>
       </c>
       <c r="N89" s="1">
-        <v>24742150.0</v>
-[...8 lines deleted...]
-    <row r="90" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>228</v>
       </c>
-      <c r="B90" t="s">
-        <v>229</v>
+      <c r="B90" s="1">
+        <v>15000000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>40000000.0</v>
+        <v>97.441</v>
       </c>
       <c r="D90" s="1">
-        <v>98.4662</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.170398</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>14575559.7</v>
       </c>
       <c r="H90" s="1">
-        <v>39112175.2</v>
+        <v>40590.3</v>
       </c>
       <c r="I90" s="1">
-        <v>274304.8</v>
-[...2 lines deleted...]
-        <v>0.70132841908522</v>
+        <v>0.27848193026852</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90">
-        <v>0.0</v>
+      <c r="L90" s="1">
+        <v>14616150.0</v>
       </c>
       <c r="M90" s="1">
-        <v>39386480.0</v>
+        <v>14616150.0</v>
       </c>
       <c r="N90" s="1">
-        <v>39386480.0</v>
-[...8 lines deleted...]
-    <row r="91" spans="1:16">
+        <v>0.26</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>230</v>
       </c>
-      <c r="B91" t="s">
-        <v>231</v>
+      <c r="B91" s="1">
+        <v>15000000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>20000000.0</v>
+        <v>98.6406</v>
       </c>
       <c r="D91" s="1">
-        <v>99.1421</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.775605</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>14666340.75</v>
       </c>
       <c r="H91" s="1">
-        <v>19572535.82</v>
+        <v>129749.25</v>
       </c>
       <c r="I91" s="1">
-        <v>255884.18</v>
-[...2 lines deleted...]
-        <v>1.3073634523051</v>
+        <v>0.88467363612836</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91">
-        <v>0.0</v>
+      <c r="L91" s="1">
+        <v>14796090.0</v>
       </c>
       <c r="M91" s="1">
-        <v>19828420.0</v>
+        <v>14796090.0</v>
       </c>
       <c r="N91" s="1">
-        <v>19828420.0</v>
-[...8 lines deleted...]
-    <row r="92" spans="1:16">
+        <v>0.26</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>232</v>
       </c>
-      <c r="B92" t="s">
+      <c r="B92" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>97.3115</v>
+      </c>
+      <c r="D92" s="1">
+        <v>97.26117923</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>29178353.77</v>
+      </c>
+      <c r="H92" s="1">
+        <v>15096.23</v>
+      </c>
+      <c r="I92" s="1">
+        <v>0.051737771496627</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>29193450.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>29193450.0</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>234</v>
+      </c>
+      <c r="B93" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>100.0472</v>
+      </c>
+      <c r="D93" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>14160.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0.0472</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93" t="s">
+        <v>235</v>
+      </c>
+      <c r="L93" s="1">
+        <v>30014160.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>30448448.83</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
         <v>233</v>
       </c>
-      <c r="C92" s="1">
-[...92 lines deleted...]
-    <row r="94" spans="1:16">
+    </row>
+    <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>237</v>
       </c>
-      <c r="B94" t="s">
-        <v>238</v>
+      <c r="B94" s="1">
+        <v>25000000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>15000000.0</v>
+        <v>99.5377</v>
       </c>
       <c r="D94" s="1">
-        <v>98.4382</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.4543822</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>24863595.55</v>
       </c>
       <c r="H94" s="1">
-        <v>14666340.75</v>
+        <v>20829.45</v>
       </c>
       <c r="I94" s="1">
-        <v>99389.25</v>
-[...2 lines deleted...]
-        <v>0.67766903615682</v>
+        <v>0.083774890715675</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94">
-        <v>0.0</v>
+      <c r="L94" s="1">
+        <v>24884425.0</v>
       </c>
       <c r="M94" s="1">
-        <v>14765730.0</v>
+        <v>24884425.0</v>
       </c>
       <c r="N94" s="1">
-        <v>14765730.0</v>
-[...8 lines deleted...]
-    <row r="95" spans="1:16">
+        <v>0.44</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>239</v>
       </c>
-      <c r="B95" t="s">
+      <c r="B95" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>99.7332</v>
+      </c>
+      <c r="D95" s="1">
+        <v>99.5421063</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>9954210.63</v>
+      </c>
+      <c r="H95" s="1">
+        <v>19109.37</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.19197273104116</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>9973320.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>9973320.0</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>241</v>
+      </c>
+      <c r="B96" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>99.8952</v>
+      </c>
+      <c r="D96" s="1">
+        <v>99.66065547</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>29898196.64</v>
+      </c>
+      <c r="H96" s="1">
+        <v>70363.36</v>
+      </c>
+      <c r="I96" s="1">
+        <v>0.23534315747279</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>29968560.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>29968560.0</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
         <v>240</v>
       </c>
-      <c r="C95" s="1">
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>243</v>
+      </c>
+      <c r="B97" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>99.447</v>
+      </c>
+      <c r="D97" s="1">
+        <v>99.35759792</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>24839399.48</v>
+      </c>
+      <c r="H97" s="1">
+        <v>22350.52</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0.089980114124724</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>24861750.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>24861750.0</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>243</v>
+      </c>
+      <c r="B98" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>99.447</v>
+      </c>
+      <c r="D98" s="1">
+        <v>99.36204048</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>24840510.12</v>
+      </c>
+      <c r="H98" s="1">
+        <v>21239.88</v>
+      </c>
+      <c r="I98" s="1">
+        <v>0.085505007334366</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>24861750.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>24861750.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>246</v>
+      </c>
+      <c r="B99" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D95" s="1">
-[...2 lines deleted...]
-      <c r="E95" s="1">
+      <c r="C99" s="1">
+        <v>99.0284</v>
+      </c>
+      <c r="D99" s="1">
+        <v>98.49526593</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>29548579.78</v>
+      </c>
+      <c r="H99" s="1">
+        <v>159940.22</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0.54127887428368</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>29708520.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>29708520.0</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>248</v>
+      </c>
+      <c r="B100" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>99.2092</v>
+      </c>
+      <c r="D100" s="1">
+        <v>97.9014285</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>39160571.4</v>
+      </c>
+      <c r="H100" s="1">
+        <v>523108.6</v>
+      </c>
+      <c r="I100" s="1">
+        <v>1.3358043085143</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>39683680.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>39683680.0</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>250</v>
+      </c>
+      <c r="B101" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>98.8427</v>
+      </c>
+      <c r="D101" s="1">
+        <v>98.15917464</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>12269896.83</v>
+      </c>
+      <c r="H101" s="1">
+        <v>85440.67</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.69634383388699</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>12355337.5</v>
+      </c>
+      <c r="M101" s="1">
+        <v>12355337.5</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>250</v>
+      </c>
+      <c r="B102" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>98.8427</v>
+      </c>
+      <c r="D102" s="1">
+        <v>98.20184247</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>14730276.37</v>
+      </c>
+      <c r="H102" s="1">
+        <v>96128.63</v>
+      </c>
+      <c r="I102" s="1">
+        <v>0.6525921685745</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>14826405.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>14826405.0</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>253</v>
+      </c>
+      <c r="B103" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>99.9935</v>
+      </c>
+      <c r="D103" s="1">
+        <v>99.80490915</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>12974638.19</v>
+      </c>
+      <c r="H103" s="1">
+        <v>24516.81</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.18895948881947</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>12999155.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>12999155.0</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>255</v>
+      </c>
+      <c r="B104" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>98.3555</v>
+      </c>
+      <c r="D104" s="1">
+        <v>97.80461245</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>19560922.49</v>
+      </c>
+      <c r="H104" s="1">
+        <v>110177.51</v>
+      </c>
+      <c r="I104" s="1">
+        <v>0.56325313929507</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>19671100.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>19671100.0</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>257</v>
+      </c>
+      <c r="B105" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>97.3637</v>
+      </c>
+      <c r="D105" s="1">
+        <v>97.21815645</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>19443631.29</v>
+      </c>
+      <c r="H105" s="1">
+        <v>29108.71</v>
+      </c>
+      <c r="I105" s="1">
+        <v>0.14970819784559</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>19472740.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>19472740.0</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>259</v>
+      </c>
+      <c r="B106" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>98.5163</v>
+      </c>
+      <c r="D106" s="1">
+        <v>97.7852722</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>14667790.83</v>
+      </c>
+      <c r="H106" s="1">
+        <v>109654.17</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.74758476767834</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>14777445.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>14777445.0</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>261</v>
+      </c>
+      <c r="B107" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>99.9297</v>
+      </c>
+      <c r="D107" s="1">
+        <v>98.92074717</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>29676224.15</v>
+      </c>
+      <c r="H107" s="1">
+        <v>302685.85</v>
+      </c>
+      <c r="I107" s="1">
+        <v>1.019960789048</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>29978910.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>29978910.0</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>263</v>
+      </c>
+      <c r="B108" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>99.2188</v>
+      </c>
+      <c r="D108" s="1">
+        <v>98.76742373</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>14815113.56</v>
+      </c>
+      <c r="H108" s="1">
+        <v>67706.44</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.45700925427128</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>14882820.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>14882820.0</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>265</v>
+      </c>
+      <c r="B109" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>98.4855</v>
+      </c>
+      <c r="D109" s="1">
+        <v>97.81428547</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>14672142.82</v>
+      </c>
+      <c r="H109" s="1">
+        <v>100682.18</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.68621319486311</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>14772825.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>14772825.0</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>267</v>
+      </c>
+      <c r="B110" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>97.8888</v>
+      </c>
+      <c r="D110" s="1">
+        <v>97.3712995</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>29211389.85</v>
+      </c>
+      <c r="H110" s="1">
+        <v>155250.15</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.53147128841595</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>29366640.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>29366640.0</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>269</v>
+      </c>
+      <c r="B111" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>99.8231</v>
+      </c>
+      <c r="D111" s="1">
+        <v>99.80383</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>4990191.5</v>
+      </c>
+      <c r="H111" s="1">
+        <v>963.5</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.019307876260861</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>4991155.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>4991155.0</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>271</v>
+      </c>
+      <c r="B112" s="1">
+        <v>9000000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>99.9867</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.796858</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>8981717.22</v>
+      </c>
+      <c r="H112" s="1">
+        <v>17085.78</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0.19022843384508</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>8998803.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>8998803.0</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>273</v>
+      </c>
+      <c r="B113" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>99.7806</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.60490056</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>12450612.57</v>
+      </c>
+      <c r="H113" s="1">
+        <v>21962.43</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0.17639638111396</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>12472575.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>12472575.0</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>275</v>
+      </c>
+      <c r="B114" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>98.527</v>
+      </c>
+      <c r="D114" s="1">
+        <v>97.77932292</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>24444830.73</v>
+      </c>
+      <c r="H114" s="1">
+        <v>186919.27</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.76465765733695</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>24631750.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>24631750.0</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>277</v>
+      </c>
+      <c r="B115" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>99.8827</v>
+      </c>
+      <c r="D115" s="1">
+        <v>99.7962493</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>9979624.93</v>
+      </c>
+      <c r="H115" s="1">
+        <v>8645.07</v>
+      </c>
+      <c r="I115" s="1">
+        <v>0.08662720353359</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>9988270.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>9988270.0</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>279</v>
+      </c>
+      <c r="B116" s="1">
+        <v>21400000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>99.9479</v>
+      </c>
+      <c r="D116" s="1">
+        <v>98.04874822</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>20982432.12</v>
+      </c>
+      <c r="H116" s="1">
+        <v>406418.48</v>
+      </c>
+      <c r="I116" s="1">
+        <v>1.9369464782522</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>21388850.6</v>
+      </c>
+      <c r="M116" s="1">
+        <v>21388850.6</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>281</v>
+      </c>
+      <c r="B117" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>98.6053</v>
+      </c>
+      <c r="D117" s="1">
+        <v>97.75025085</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>12707532.61</v>
+      </c>
+      <c r="H117" s="1">
+        <v>111156.39</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0.87472834744116</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>12818689.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>12818689.0</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>283</v>
+      </c>
+      <c r="B118" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>100.0064</v>
+      </c>
+      <c r="D118" s="1">
         <v>100.0</v>
       </c>
-      <c r="F95" t="s">
-[...5 lines deleted...]
-      <c r="H95" s="1">
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>1280.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.0064</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>284</v>
+      </c>
+      <c r="L118" s="1">
+        <v>20001280.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>20213193.56</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>286</v>
+      </c>
+      <c r="B119" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="I95" s="1">
-[...81 lines deleted...]
-      <c r="C97" s="1">
+      <c r="C119" s="1">
+        <v>99.6155</v>
+      </c>
+      <c r="D119" s="1">
+        <v>99.40744877</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>29822234.63</v>
+      </c>
+      <c r="H119" s="1">
+        <v>62415.37</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.20929139205823</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>29884650.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>29884650.0</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>288</v>
+      </c>
+      <c r="B120" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D97" s="1">
-[...46 lines deleted...]
-      <c r="C98" s="1">
+      <c r="C120" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-2700.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120" t="s">
+        <v>289</v>
+      </c>
+      <c r="L120" s="1">
+        <v>29997300.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>30086183.5</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>291</v>
+      </c>
+      <c r="B121" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>100.0128</v>
+      </c>
+      <c r="D121" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>2560.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>0.0128</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121" t="s">
+        <v>292</v>
+      </c>
+      <c r="L121" s="1">
+        <v>20002560.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>20117246.39</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>294</v>
+      </c>
+      <c r="B122" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>99.9838</v>
+      </c>
+      <c r="D122" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-2430.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-0.0162</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122" t="s">
+        <v>295</v>
+      </c>
+      <c r="L122" s="1">
+        <v>14997570.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>15001775.17</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>297</v>
+      </c>
+      <c r="B123" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D98" s="1">
-[...46 lines deleted...]
-      <c r="C99" s="1">
+      <c r="C123" s="1">
+        <v>100.0312</v>
+      </c>
+      <c r="D123" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D99" s="1">
-[...46 lines deleted...]
-      <c r="C100" s="1">
+      <c r="H123" s="1">
+        <v>7800.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.0312</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123" t="s">
+        <v>298</v>
+      </c>
+      <c r="L123" s="1">
+        <v>25007800.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>25279464.38</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>300</v>
+      </c>
+      <c r="B124" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D100" s="1">
-[...46 lines deleted...]
-      <c r="C101" s="1">
+      <c r="C124" s="1">
+        <v>100.022</v>
+      </c>
+      <c r="D124" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>5500.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.022</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124" t="s">
+        <v>301</v>
+      </c>
+      <c r="L124" s="1">
+        <v>25005500.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>25273601.88</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>303</v>
+      </c>
+      <c r="B125" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>100.0205</v>
+      </c>
+      <c r="D125" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>4100.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>0.0205</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125" t="s">
+        <v>304</v>
+      </c>
+      <c r="L125" s="1">
+        <v>20004100.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>20178424.89</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>306</v>
+      </c>
+      <c r="B126" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>100.0081</v>
+      </c>
+      <c r="D126" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>1620.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0.0081</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126" t="s">
+        <v>307</v>
+      </c>
+      <c r="L126" s="1">
+        <v>20001620.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>20140558.67</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>309</v>
+      </c>
+      <c r="B127" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>100.0311</v>
+      </c>
+      <c r="D127" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>7775.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0.0311</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127" t="s">
+        <v>310</v>
+      </c>
+      <c r="L127" s="1">
+        <v>25007775.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>25369693.33</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>312</v>
+      </c>
+      <c r="B128" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>100.0146</v>
+      </c>
+      <c r="D128" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>2920.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.0146</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128" t="s">
+        <v>313</v>
+      </c>
+      <c r="L128" s="1">
+        <v>20002920.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>20171917.11</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>315</v>
+      </c>
+      <c r="B129" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>100.0212</v>
+      </c>
+      <c r="D129" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>3180.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.0212</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129" t="s">
+        <v>316</v>
+      </c>
+      <c r="L129" s="1">
+        <v>15003180.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>15154674.29</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>318</v>
+      </c>
+      <c r="B130" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>100.0254</v>
+      </c>
+      <c r="D130" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>5080.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.0254</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130" t="s">
+        <v>319</v>
+      </c>
+      <c r="L130" s="1">
+        <v>20005080.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>20189048.0</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>321</v>
+      </c>
+      <c r="B131" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>100.0024</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>480.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.0024</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>322</v>
+      </c>
+      <c r="L131" s="1">
+        <v>20000480.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>20032446.67</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>324</v>
+      </c>
+      <c r="B132" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D101" s="1">
-[...246 lines deleted...]
-      <c r="C106" s="1">
+      <c r="C132" s="1">
+        <v>100.0377</v>
+      </c>
+      <c r="D132" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>11310.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>0.0377</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132" t="s">
+        <v>325</v>
+      </c>
+      <c r="L132" s="1">
+        <v>30011310.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>30335882.25</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>327</v>
+      </c>
+      <c r="B133" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>100.0466</v>
+      </c>
+      <c r="D133" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>11650.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>0.0466</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133" t="s">
+        <v>328</v>
+      </c>
+      <c r="L133" s="1">
+        <v>25011650.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>25370404.58</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>330</v>
+      </c>
+      <c r="B134" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>100.0378</v>
+      </c>
+      <c r="D134" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>9450.0</v>
+      </c>
+      <c r="I134" s="1">
+        <v>0.0378</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134" t="s">
+        <v>331</v>
+      </c>
+      <c r="L134" s="1">
+        <v>25009450.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>25366628.19</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>333</v>
+      </c>
+      <c r="B135" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D106" s="1">
-[...482 lines deleted...]
-      <c r="O115" s="1">
+      <c r="C135" s="1">
+        <v>100.013</v>
+      </c>
+      <c r="D135" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>2600.0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.013</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135" t="s">
+        <v>334</v>
+      </c>
+      <c r="L135" s="1">
+        <v>20002600.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>20174641.56</v>
+      </c>
+      <c r="N135" s="1">
         <v>0.35</v>
       </c>
-      <c r="P115">
-[...907 lines deleted...]
-      <c r="B134" t="s">
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
         <v>332</v>
       </c>
-      <c r="C134" s="1">
-[...92 lines deleted...]
-    <row r="136" spans="1:16">
+    </row>
+    <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>336</v>
       </c>
-      <c r="B136" t="s">
-        <v>337</v>
+      <c r="B136" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>20000000.0</v>
+        <v>97.5122</v>
       </c>
       <c r="D136" s="1">
-        <v>99.6181</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.2107272</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>19442145.44</v>
       </c>
       <c r="H136" s="1">
-        <v>19920980.11</v>
+        <v>60294.56</v>
       </c>
       <c r="I136" s="1">
-        <v>2639.89</v>
-[...2 lines deleted...]
-        <v>0.013251807819811</v>
+        <v>0.31012297581084</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136">
-        <v>0.0</v>
+      <c r="L136" s="1">
+        <v>19502440.0</v>
       </c>
       <c r="M136" s="1">
-        <v>19923620.0</v>
+        <v>19502440.0</v>
       </c>
       <c r="N136" s="1">
-        <v>19923620.0</v>
-[...8 lines deleted...]
-    <row r="137" spans="1:16">
+        <v>0.34</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>338</v>
       </c>
-      <c r="B137" t="s">
-        <v>339</v>
+      <c r="B137" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>20000000.0</v>
+        <v>99.7753</v>
       </c>
       <c r="D137" s="1">
-        <v>99.8342</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.60490055</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>19920980.11</v>
       </c>
       <c r="H137" s="1">
-        <v>19885454.26</v>
+        <v>34079.89</v>
       </c>
       <c r="I137" s="1">
-        <v>81385.74</v>
-[...2 lines deleted...]
-        <v>0.40927272234212</v>
+        <v>0.17107536783741</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137">
-        <v>0.0</v>
+      <c r="L137" s="1">
+        <v>19955060.0</v>
       </c>
       <c r="M137" s="1">
-        <v>19966840.0</v>
+        <v>19955060.0</v>
       </c>
       <c r="N137" s="1">
-        <v>19966840.0</v>
-[...8 lines deleted...]
-    <row r="138" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>340</v>
       </c>
-      <c r="B138" t="s">
-        <v>341</v>
+      <c r="B138" s="1">
+        <v>10000000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>10000000.0</v>
+        <v>99.4018</v>
       </c>
       <c r="D138" s="1">
-        <v>98.68</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.3702137</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>9937021.37</v>
       </c>
       <c r="H138" s="1">
-        <v>9774178.47</v>
+        <v>3158.63</v>
       </c>
       <c r="I138" s="1">
-        <v>93821.53</v>
-[...2 lines deleted...]
-        <v>0.95989172172339</v>
+        <v>0.031786486939999</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138">
-        <v>0.0</v>
+      <c r="L138" s="1">
+        <v>9940180.0</v>
       </c>
       <c r="M138" s="1">
-        <v>9868000.0</v>
+        <v>9940180.0</v>
       </c>
       <c r="N138" s="1">
-        <v>9868000.0</v>
-[...8 lines deleted...]
-    <row r="139" spans="1:16">
+        <v>0.17</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
       <c r="A139" t="s">
         <v>342</v>
       </c>
-      <c r="B139" t="s">
-        <v>343</v>
+      <c r="B139" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>5000000.0</v>
+        <v>99.9866</v>
       </c>
       <c r="D139" s="1">
-        <v>98.0155</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.4272713</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>19885454.26</v>
       </c>
       <c r="H139" s="1">
-        <v>4885882.08</v>
+        <v>111865.74</v>
       </c>
       <c r="I139" s="1">
-        <v>14892.92</v>
-[...2 lines deleted...]
-        <v>0.30481537941661</v>
+        <v>0.56255058867335</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139">
-        <v>0.0</v>
+      <c r="L139" s="1">
+        <v>19997320.0</v>
       </c>
       <c r="M139" s="1">
-        <v>4900775.0</v>
+        <v>19997320.0</v>
       </c>
       <c r="N139" s="1">
-        <v>4900775.0</v>
-[...8 lines deleted...]
-    <row r="140" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>344</v>
       </c>
-      <c r="B140" t="s">
-        <v>345</v>
+      <c r="B140" s="1">
+        <v>10000000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>14000000.0</v>
+        <v>98.8674</v>
       </c>
       <c r="D140" s="1">
-        <v>98.7904</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.7417847</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>9774178.47</v>
       </c>
       <c r="H140" s="1">
-        <v>13687908.09</v>
+        <v>112561.53</v>
       </c>
       <c r="I140" s="1">
-        <v>142747.91</v>
-[...2 lines deleted...]
-        <v>1.0428760118888</v>
+        <v>1.1516213904369</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
-      <c r="L140">
-        <v>0.0</v>
+      <c r="L140" s="1">
+        <v>9886740.0</v>
       </c>
       <c r="M140" s="1">
-        <v>13830656.0</v>
+        <v>9886740.0</v>
       </c>
       <c r="N140" s="1">
-        <v>13830656.0</v>
-[...8 lines deleted...]
-    <row r="141" spans="1:16">
+        <v>0.17</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>346</v>
       </c>
-      <c r="B141" t="s">
-        <v>347</v>
+      <c r="B141" s="1">
+        <v>5000000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>6000000.0</v>
+        <v>98.2697</v>
       </c>
       <c r="D141" s="1">
-        <v>98.7116</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.7176416</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>4885882.08</v>
       </c>
       <c r="H141" s="1">
-        <v>5890408.94</v>
+        <v>27602.92</v>
       </c>
       <c r="I141" s="1">
-        <v>32287.06</v>
-[...2 lines deleted...]
-        <v>0.54812934600768</v>
+        <v>0.56495264412931</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141">
-        <v>0.0</v>
+      <c r="L141" s="1">
+        <v>4913485.0</v>
       </c>
       <c r="M141" s="1">
-        <v>5922696.0</v>
+        <v>4913485.0</v>
       </c>
       <c r="N141" s="1">
-        <v>5922696.0</v>
-[...8 lines deleted...]
-    <row r="142" spans="1:16">
+        <v>0.09</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
       <c r="A142" t="s">
         <v>348</v>
       </c>
-      <c r="B142" t="s">
-        <v>349</v>
+      <c r="B142" s="1">
+        <v>14000000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>20000000.0</v>
+        <v>98.9746</v>
       </c>
       <c r="D142" s="1">
-        <v>99.8695</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.77077207</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>13687908.09</v>
       </c>
       <c r="H142" s="1">
-        <v>19962182.75</v>
+        <v>168535.91</v>
       </c>
       <c r="I142" s="1">
-        <v>11717.25</v>
-[...2 lines deleted...]
-        <v>0.058697238406957</v>
+        <v>1.2312758742377</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
-      <c r="L142">
-        <v>0.0</v>
+      <c r="L142" s="1">
+        <v>13856444.0</v>
       </c>
       <c r="M142" s="1">
-        <v>19973900.0</v>
+        <v>13856444.0</v>
       </c>
       <c r="N142" s="1">
-        <v>19973900.0</v>
-[...8 lines deleted...]
-    <row r="143" spans="1:16">
+        <v>0.24</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
       <c r="A143" t="s">
         <v>350</v>
       </c>
-      <c r="B143" t="s">
+      <c r="B143" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>98.8976</v>
+      </c>
+      <c r="D143" s="1">
+        <v>98.17348233</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>5890408.94</v>
+      </c>
+      <c r="H143" s="1">
+        <v>43447.06</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0.73758987606046</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>5933856.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>5933856.0</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>352</v>
+      </c>
+      <c r="B144" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>99.9975</v>
+      </c>
+      <c r="D144" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-750.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-0.0025</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144" t="s">
+        <v>353</v>
+      </c>
+      <c r="L144" s="1">
+        <v>29999250.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>30047800.0</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
         <v>351</v>
       </c>
-      <c r="C143" s="1">
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>355</v>
+      </c>
+      <c r="B145" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D143" s="1">
-[...2 lines deleted...]
-      <c r="E143" s="1">
+      <c r="C145" s="1">
+        <v>100.0169</v>
+      </c>
+      <c r="D145" s="1">
         <v>100.0</v>
       </c>
-      <c r="F143" t="s">
-[...5 lines deleted...]
-      <c r="H143" s="1">
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="I143" s="1">
-[...28 lines deleted...]
-      <c r="B144" t="s">
+      <c r="H145" s="1">
+        <v>4225.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.0169</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145" t="s">
+        <v>356</v>
+      </c>
+      <c r="L145" s="1">
+        <v>25004225.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>25278672.5</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
         <v>354</v>
       </c>
-      <c r="C144" s="1">
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>358</v>
+      </c>
+      <c r="B146" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D144" s="1">
-[...2 lines deleted...]
-      <c r="E144" s="1">
+      <c r="C146" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="D146" s="1">
         <v>100.0</v>
       </c>
-      <c r="F144" t="s">
-[...5 lines deleted...]
-      <c r="H144" s="1">
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="I144" s="1">
-[...28 lines deleted...]
-      <c r="B145" t="s">
+      <c r="H146" s="1">
+        <v>4750.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>0.019</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146" t="s">
+        <v>359</v>
+      </c>
+      <c r="L146" s="1">
+        <v>25004750.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>25269289.38</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
         <v>357</v>
       </c>
-      <c r="C145" s="1">
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>361</v>
+      </c>
+      <c r="B147" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D145" s="1">
-[...2 lines deleted...]
-      <c r="E145" s="1">
+      <c r="C147" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="D147" s="1">
         <v>100.0</v>
       </c>
-      <c r="F145" t="s">
-[...5 lines deleted...]
-      <c r="H145" s="1">
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="I145" s="1">
-[...28 lines deleted...]
-      <c r="B146" t="s">
+      <c r="H147" s="1">
+        <v>-2250.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147" t="s">
+        <v>362</v>
+      </c>
+      <c r="L147" s="1">
+        <v>24997750.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>25169837.5</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
         <v>360</v>
       </c>
-      <c r="C146" s="1">
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>364</v>
+      </c>
+      <c r="B148" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D146" s="1">
-[...2 lines deleted...]
-      <c r="E146" s="1">
+      <c r="C148" s="1">
+        <v>99.9923</v>
+      </c>
+      <c r="D148" s="1">
         <v>100.0</v>
       </c>
-      <c r="F146" t="s">
-[...5 lines deleted...]
-      <c r="H146" s="1">
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I146" s="1">
-[...28 lines deleted...]
-      <c r="B147" t="s">
+      <c r="H148" s="1">
+        <v>-1540.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-0.0077</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148" t="s">
+        <v>365</v>
+      </c>
+      <c r="L148" s="1">
+        <v>19998460.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>20085161.72</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
         <v>363</v>
       </c>
-      <c r="C147" s="1">
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>367</v>
+      </c>
+      <c r="B149" s="1">
         <v>40000000.0</v>
       </c>
-      <c r="D147" s="1">
-[...2 lines deleted...]
-      <c r="E147" s="1">
+      <c r="C149" s="1">
+        <v>100.0022</v>
+      </c>
+      <c r="D149" s="1">
         <v>100.0</v>
       </c>
-      <c r="F147" t="s">
-[...5 lines deleted...]
-      <c r="H147" s="1">
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
         <v>40000000.0</v>
       </c>
-      <c r="I147" s="1">
-[...28 lines deleted...]
-      <c r="B148" t="s">
+      <c r="H149" s="1">
+        <v>880.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.0022</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149" t="s">
+        <v>368</v>
+      </c>
+      <c r="L149" s="1">
+        <v>40000880.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>40916217.11</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
         <v>366</v>
       </c>
-      <c r="C148" s="1">
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>370</v>
+      </c>
+      <c r="B150" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D148" s="1">
-[...2 lines deleted...]
-      <c r="E148" s="1">
+      <c r="C150" s="1">
+        <v>100.0073</v>
+      </c>
+      <c r="D150" s="1">
         <v>100.0</v>
       </c>
-      <c r="F148" t="s">
-[...5 lines deleted...]
-      <c r="H148" s="1">
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I148" s="1">
-[...28 lines deleted...]
-      <c r="B149" t="s">
+      <c r="H150" s="1">
+        <v>1460.0</v>
+      </c>
+      <c r="I150" s="1">
+        <v>0.0073</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150" t="s">
+        <v>371</v>
+      </c>
+      <c r="L150" s="1">
+        <v>20001460.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>20326849.44</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
         <v>369</v>
       </c>
-      <c r="C149" s="1">
-[...92 lines deleted...]
-    <row r="151" spans="1:16">
+    </row>
+    <row r="151" spans="1:26">
       <c r="A151" t="s">
         <v>373</v>
       </c>
-      <c r="B151" t="s">
+      <c r="B151" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>100.0107</v>
+      </c>
+      <c r="D151" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>3210.0</v>
+      </c>
+      <c r="I151" s="1">
+        <v>0.0107</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151" t="s">
         <v>374</v>
       </c>
-      <c r="C151" s="1">
-[...27 lines deleted...]
-        <v>375</v>
+      <c r="L151" s="1">
+        <v>30003210.0</v>
       </c>
       <c r="M151" s="1">
-        <v>20000820.0</v>
+        <v>30158463.33</v>
       </c>
       <c r="N151" s="1">
-        <v>20069026.83</v>
-[...8 lines deleted...]
-    <row r="152" spans="1:16">
+        <v>0.53</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
       <c r="A152" t="s">
         <v>376</v>
       </c>
-      <c r="B152" t="s">
+      <c r="B152" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>100.0081</v>
+      </c>
+      <c r="D152" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>810.0</v>
+      </c>
+      <c r="I152" s="1">
+        <v>0.0081</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152" t="s">
         <v>377</v>
       </c>
-      <c r="C152" s="1">
+      <c r="L152" s="1">
+        <v>10000810.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>10009704.89</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>379</v>
+      </c>
+      <c r="B153" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D152" s="1">
-[...40 lines deleted...]
-      <c r="A153" t="s">
+      <c r="C153" s="1">
+        <v>99.9661</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.80496447</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>29941489.34</v>
+      </c>
+      <c r="H153" s="1">
+        <v>48340.66</v>
+      </c>
+      <c r="I153" s="1">
+        <v>0.16145041901914</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>29989830.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>29989830.0</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
         <v>378</v>
       </c>
-      <c r="B153" t="s">
-[...45 lines deleted...]
-    <row r="154" spans="1:16">
+    </row>
+    <row r="154" spans="1:26">
       <c r="A154" t="s">
+        <v>381</v>
+      </c>
+      <c r="B154" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>99.8331</v>
+      </c>
+      <c r="D154" s="1">
+        <v>99.7929297</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>9979292.97</v>
+      </c>
+      <c r="H154" s="1">
+        <v>4017.03</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0.040253653360775</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>9983310.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>9983310.0</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
         <v>380</v>
       </c>
-      <c r="B154" t="s">
-[...45 lines deleted...]
-    <row r="155" spans="1:16">
+    </row>
+    <row r="155" spans="1:26">
       <c r="A155" t="s">
         <v>383</v>
       </c>
-      <c r="B155" t="s">
+      <c r="B155" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>100.002</v>
+      </c>
+      <c r="D155" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>400.0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0.002</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155" t="s">
         <v>384</v>
       </c>
-      <c r="C155" s="1">
-[...27 lines deleted...]
-        <v>385</v>
+      <c r="L155" s="1">
+        <v>20000400.0</v>
       </c>
       <c r="M155" s="1">
-        <v>15000525.0</v>
+        <v>20099058.0</v>
       </c>
       <c r="N155" s="1">
-        <v>15068463.0</v>
-[...8 lines deleted...]
-    <row r="156" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
       <c r="A156" t="s">
         <v>386</v>
       </c>
-      <c r="B156" t="s">
+      <c r="B156" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>99.6847</v>
+      </c>
+      <c r="D156" s="1">
+        <v>99.4107291</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>19882145.82</v>
+      </c>
+      <c r="H156" s="1">
+        <v>54794.18</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0.27559490055083</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>19936940.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>19936940.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>388</v>
+      </c>
+      <c r="B157" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>99.9818</v>
+      </c>
+      <c r="D157" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-5460.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-0.0182</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157" t="s">
+        <v>389</v>
+      </c>
+      <c r="L157" s="1">
+        <v>29994540.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>30042090.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
         <v>387</v>
       </c>
-      <c r="C156" s="1">
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>391</v>
+      </c>
+      <c r="B158" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>100.0111</v>
+      </c>
+      <c r="D158" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>2220.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0.0111</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158" t="s">
+        <v>392</v>
+      </c>
+      <c r="L158" s="1">
+        <v>20002220.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>20105828.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>394</v>
+      </c>
+      <c r="B159" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>99.9723</v>
+      </c>
+      <c r="D159" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-6925.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-0.0277</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159" t="s">
+        <v>395</v>
+      </c>
+      <c r="L159" s="1">
+        <v>24993075.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>25001765.28</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>397</v>
+      </c>
+      <c r="B160" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>100.015</v>
+      </c>
+      <c r="D160" s="1">
+        <v>115.855</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>2250.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0.015</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160" t="s">
+        <v>398</v>
+      </c>
+      <c r="L160" s="1">
+        <v>15002250.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>15094142.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>400</v>
+      </c>
+      <c r="B161" s="1">
         <v>40000000.0</v>
       </c>
-      <c r="D156" s="1">
-[...2 lines deleted...]
-      <c r="E156" s="1">
+      <c r="C161" s="1">
+        <v>100.0299</v>
+      </c>
+      <c r="D161" s="1">
         <v>100.0</v>
       </c>
-      <c r="F156" t="s">
-[...5 lines deleted...]
-      <c r="H156" s="1">
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
         <v>40000000.0</v>
       </c>
-      <c r="I156" s="1">
-[...31 lines deleted...]
-      <c r="C157" s="1">
+      <c r="H161" s="1">
+        <v>11960.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>0.0299</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161" t="s">
+        <v>401</v>
+      </c>
+      <c r="L161" s="1">
+        <v>40011960.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>40448429.33</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>403</v>
+      </c>
+      <c r="B162" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D157" s="1">
-[...2 lines deleted...]
-      <c r="E157" s="1">
+      <c r="C162" s="1">
+        <v>99.9974</v>
+      </c>
+      <c r="D162" s="1">
         <v>100.0</v>
       </c>
-      <c r="F157" t="s">
-[...5 lines deleted...]
-      <c r="H157" s="1">
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="I157" s="1">
-[...178 lines deleted...]
-      <c r="B161" t="s">
+      <c r="H162" s="1">
+        <v>-780.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-0.0026</v>
+      </c>
+      <c r="J162">
+        <v>0.0</v>
+      </c>
+      <c r="K162" t="s">
+        <v>404</v>
+      </c>
+      <c r="L162" s="1">
+        <v>29999220.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>30139850.83</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
         <v>402</v>
       </c>
-      <c r="C161" s="1">
-[...92 lines deleted...]
-    <row r="163" spans="1:16">
+    </row>
+    <row r="163" spans="1:26">
       <c r="A163" t="s">
         <v>406</v>
       </c>
-      <c r="B163" t="s">
+      <c r="B163" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>100.0185</v>
+      </c>
+      <c r="D163" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>3700.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>0.0185</v>
+      </c>
+      <c r="J163">
+        <v>0.0</v>
+      </c>
+      <c r="K163" t="s">
         <v>407</v>
       </c>
-      <c r="C163" s="1">
+      <c r="L163" s="1">
+        <v>20003700.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>20196516.56</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>409</v>
+      </c>
+      <c r="B164" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>100.0115</v>
+      </c>
+      <c r="D164" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>1725.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>0.0115</v>
+      </c>
+      <c r="J164">
+        <v>0.0</v>
+      </c>
+      <c r="K164" t="s">
+        <v>410</v>
+      </c>
+      <c r="L164" s="1">
+        <v>15001725.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>15142600.0</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>412</v>
+      </c>
+      <c r="B165" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>100.0085</v>
+      </c>
+      <c r="D165" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>1275.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>0.0085</v>
+      </c>
+      <c r="J165">
+        <v>0.0</v>
+      </c>
+      <c r="K165" t="s">
+        <v>413</v>
+      </c>
+      <c r="L165" s="1">
+        <v>15001275.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>15137150.0</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>415</v>
+      </c>
+      <c r="B166" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>100.0185</v>
+      </c>
+      <c r="D166" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>2775.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.0185</v>
+      </c>
+      <c r="J166">
+        <v>0.0</v>
+      </c>
+      <c r="K166" t="s">
+        <v>416</v>
+      </c>
+      <c r="L166" s="1">
+        <v>15002775.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>15141150.0</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>418</v>
+      </c>
+      <c r="B167" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D163" s="1">
-[...46 lines deleted...]
-      <c r="C164" s="1">
+      <c r="C167" s="1">
+        <v>99.9328</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.802889</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>19960577.8</v>
+      </c>
+      <c r="H167" s="1">
+        <v>25982.2</v>
+      </c>
+      <c r="I167" s="1">
+        <v>0.13016757460799</v>
+      </c>
+      <c r="J167">
+        <v>0.0</v>
+      </c>
+      <c r="K167">
+        <v>0.0</v>
+      </c>
+      <c r="L167" s="1">
+        <v>19986560.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>19986560.0</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>420</v>
+      </c>
+      <c r="B168" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D164" s="1">
-[...2 lines deleted...]
-      <c r="E164" s="1">
+      <c r="C168" s="1">
+        <v>99.9866</v>
+      </c>
+      <c r="D168" s="1">
         <v>99.79508743</v>
       </c>
-      <c r="F164" t="s">
-[...5 lines deleted...]
-      <c r="H164" s="1">
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
         <v>29938526.23</v>
       </c>
-      <c r="I164" s="1">
-[...17 lines deleted...]
-      <c r="O164" s="1">
+      <c r="H168" s="1">
+        <v>57453.77</v>
+      </c>
+      <c r="I168" s="1">
+        <v>0.19190580577887</v>
+      </c>
+      <c r="J168">
+        <v>0.0</v>
+      </c>
+      <c r="K168">
+        <v>0.0</v>
+      </c>
+      <c r="L168" s="1">
+        <v>29995980.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>29995980.0</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>422</v>
+      </c>
+      <c r="B169" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>99.5944</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.4030296</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>9940302.96</v>
+      </c>
+      <c r="H169" s="1">
+        <v>19137.04</v>
+      </c>
+      <c r="I169" s="1">
+        <v>0.19251968553683</v>
+      </c>
+      <c r="J169">
+        <v>0.0</v>
+      </c>
+      <c r="K169">
+        <v>0.0</v>
+      </c>
+      <c r="L169" s="1">
+        <v>9959440.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>9959440.0</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>424</v>
+      </c>
+      <c r="B170" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>99.8795</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.421972</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>19884394.4</v>
+      </c>
+      <c r="H170" s="1">
+        <v>91505.6</v>
+      </c>
+      <c r="I170" s="1">
+        <v>0.46018801558271</v>
+      </c>
+      <c r="J170">
+        <v>0.0</v>
+      </c>
+      <c r="K170">
+        <v>0.0</v>
+      </c>
+      <c r="L170" s="1">
+        <v>19975900.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>19975900.0</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>426</v>
+      </c>
+      <c r="B171" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>100.0024</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>960.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>0.0024</v>
+      </c>
+      <c r="J171">
+        <v>0.0</v>
+      </c>
+      <c r="K171" t="s">
+        <v>427</v>
+      </c>
+      <c r="L171" s="1">
+        <v>40000960.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>40908252.67</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>429</v>
+      </c>
+      <c r="B172" s="1">
+        <v>60000000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>100.003</v>
+      </c>
+      <c r="D172" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>60000000.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>1800.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>0.003</v>
+      </c>
+      <c r="J172">
+        <v>0.0</v>
+      </c>
+      <c r="K172" t="s">
+        <v>430</v>
+      </c>
+      <c r="L172" s="1">
+        <v>60001800.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>61355220.0</v>
+      </c>
+      <c r="N172" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>432</v>
+      </c>
+      <c r="B173" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>100.0191</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>9550.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>0.0191</v>
+      </c>
+      <c r="J173">
+        <v>0.0</v>
+      </c>
+      <c r="K173" t="s">
+        <v>433</v>
+      </c>
+      <c r="L173" s="1">
+        <v>50009550.0</v>
+      </c>
+      <c r="M173" s="1">
+        <v>51040142.5</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>435</v>
+      </c>
+      <c r="B174" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>99.886</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.6151535</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>9961515.35</v>
+      </c>
+      <c r="H174" s="1">
+        <v>27084.65</v>
+      </c>
+      <c r="I174" s="1">
+        <v>0.27189287019469</v>
+      </c>
+      <c r="J174">
+        <v>0.0</v>
+      </c>
+      <c r="K174">
+        <v>0.0</v>
+      </c>
+      <c r="L174" s="1">
+        <v>9988600.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>9988600.0</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>437</v>
+      </c>
+      <c r="B175" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>99.8376</v>
+      </c>
+      <c r="D175" s="1">
+        <v>99.7958344</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>9979583.44</v>
+      </c>
+      <c r="H175" s="1">
+        <v>4176.56</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.041851045438025</v>
+      </c>
+      <c r="J175">
+        <v>0.0</v>
+      </c>
+      <c r="K175">
+        <v>0.0</v>
+      </c>
+      <c r="L175" s="1">
+        <v>9983760.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>9983760.0</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>439</v>
+      </c>
+      <c r="B176" s="1">
+        <v>9000000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>99.9456</v>
+      </c>
+      <c r="D176" s="1">
+        <v>99.793317</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>8981398.53</v>
+      </c>
+      <c r="H176" s="1">
+        <v>13705.47</v>
+      </c>
+      <c r="I176" s="1">
+        <v>0.15259839494062</v>
+      </c>
+      <c r="J176">
+        <v>0.0</v>
+      </c>
+      <c r="K176">
+        <v>0.0</v>
+      </c>
+      <c r="L176" s="1">
+        <v>8995104.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>8995104.0</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>441</v>
+      </c>
+      <c r="B177" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>99.9864</v>
+      </c>
+      <c r="D177" s="1">
+        <v>99.61683493</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>7471262.62</v>
+      </c>
+      <c r="H177" s="1">
+        <v>27717.38</v>
+      </c>
+      <c r="I177" s="1">
+        <v>0.37098655755726</v>
+      </c>
+      <c r="J177">
+        <v>0.0</v>
+      </c>
+      <c r="K177">
+        <v>0.0</v>
+      </c>
+      <c r="L177" s="1">
+        <v>7498980.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>7498980.0</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>443</v>
+      </c>
+      <c r="B178" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>99.1266</v>
+      </c>
+      <c r="D178" s="1">
+        <v>97.8384763</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>29351542.89</v>
+      </c>
+      <c r="H178" s="1">
+        <v>386437.11</v>
+      </c>
+      <c r="I178" s="1">
+        <v>1.3165819304567</v>
+      </c>
+      <c r="J178">
+        <v>0.0</v>
+      </c>
+      <c r="K178">
+        <v>0.0</v>
+      </c>
+      <c r="L178" s="1">
+        <v>29737980.0</v>
+      </c>
+      <c r="M178" s="1">
+        <v>29737980.0</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>445</v>
+      </c>
+      <c r="B179" s="1">
+        <v>54000000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>99.8404</v>
+      </c>
+      <c r="D179" s="1">
+        <v>99.47115587</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>53714424.17</v>
+      </c>
+      <c r="H179" s="1">
+        <v>199391.83</v>
+      </c>
+      <c r="I179" s="1">
+        <v>0.37120723731292</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179">
+        <v>0.0</v>
+      </c>
+      <c r="L179" s="1">
+        <v>53913816.0</v>
+      </c>
+      <c r="M179" s="1">
+        <v>53913816.0</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>447</v>
+      </c>
+      <c r="B180" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>100.0066</v>
+      </c>
+      <c r="D180" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>1320.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>0.0066</v>
+      </c>
+      <c r="J180">
+        <v>0.0</v>
+      </c>
+      <c r="K180" t="s">
+        <v>448</v>
+      </c>
+      <c r="L180" s="1">
+        <v>20001320.0</v>
+      </c>
+      <c r="M180" s="1">
+        <v>20037408.89</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>450</v>
+      </c>
+      <c r="B181" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>100.018</v>
+      </c>
+      <c r="D181" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>2700.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>0.018</v>
+      </c>
+      <c r="J181">
+        <v>0.0</v>
+      </c>
+      <c r="K181" t="s">
+        <v>451</v>
+      </c>
+      <c r="L181" s="1">
+        <v>15002700.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>15081010.0</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>453</v>
+      </c>
+      <c r="B182" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>97.8396</v>
+      </c>
+      <c r="D182" s="1">
+        <v>97.26824825</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>19453649.65</v>
+      </c>
+      <c r="H182" s="1">
+        <v>114270.35</v>
+      </c>
+      <c r="I182" s="1">
+        <v>0.58739800528895</v>
+      </c>
+      <c r="J182">
+        <v>0.0</v>
+      </c>
+      <c r="K182">
+        <v>0.0</v>
+      </c>
+      <c r="L182" s="1">
+        <v>19567920.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>19567920.0</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>455</v>
+      </c>
+      <c r="B183" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>100.0025</v>
+      </c>
+      <c r="D183" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>500.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0.0025</v>
+      </c>
+      <c r="J183">
+        <v>0.0</v>
+      </c>
+      <c r="K183" t="s">
+        <v>456</v>
+      </c>
+      <c r="L183" s="1">
+        <v>20000500.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>20204871.33</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>458</v>
+      </c>
+      <c r="B184" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>99.9738</v>
+      </c>
+      <c r="D184" s="1">
+        <v>99.8120207</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>9981202.07</v>
+      </c>
+      <c r="H184" s="1">
+        <v>16177.93</v>
+      </c>
+      <c r="I184" s="1">
+        <v>0.16208398433917</v>
+      </c>
+      <c r="J184">
+        <v>0.0</v>
+      </c>
+      <c r="K184">
+        <v>0.0</v>
+      </c>
+      <c r="L184" s="1">
+        <v>9997380.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>9997380.0</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>460</v>
+      </c>
+      <c r="B185" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>100.0299</v>
+      </c>
+      <c r="D185" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>5980.0</v>
+      </c>
+      <c r="I185" s="1">
+        <v>0.0299</v>
+      </c>
+      <c r="J185">
+        <v>0.0</v>
+      </c>
+      <c r="K185" t="s">
+        <v>461</v>
+      </c>
+      <c r="L185" s="1">
+        <v>20005980.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>20131572.44</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>463</v>
+      </c>
+      <c r="B186" s="1">
+        <v>28100000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>98.952</v>
+      </c>
+      <c r="D186" s="1">
+        <v>98.38921708</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>27647370.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>158142.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>0.57199654071979</v>
+      </c>
+      <c r="J186">
+        <v>0.27</v>
+      </c>
+      <c r="K186" t="s">
+        <v>464</v>
+      </c>
+      <c r="L186" s="1">
+        <v>27805512.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>27881266.52</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>466</v>
+      </c>
+      <c r="B187" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>101.572</v>
+      </c>
+      <c r="D187" s="1">
+        <v>102.74379333</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>15411569.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>-175769.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-1.140500360476</v>
+      </c>
+      <c r="J187">
+        <v>1.79</v>
+      </c>
+      <c r="K187" t="s">
+        <v>467</v>
+      </c>
+      <c r="L187" s="1">
+        <v>15235800.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>15503745.21</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>469</v>
+      </c>
+      <c r="B188" s="1">
+        <v>6404000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>98.946</v>
+      </c>
+      <c r="D188" s="1">
+        <v>98.74687695</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>6323750.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>12751.84</v>
+      </c>
+      <c r="I188" s="1">
+        <v>0.20164997034987</v>
+      </c>
+      <c r="J188">
+        <v>0.14</v>
+      </c>
+      <c r="K188" t="s">
+        <v>470</v>
+      </c>
+      <c r="L188" s="1">
+        <v>6336501.84</v>
+      </c>
+      <c r="M188" s="1">
+        <v>6345186.72</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>472</v>
+      </c>
+      <c r="B189" s="1">
+        <v>2215000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>99.909</v>
+      </c>
+      <c r="D189" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>2212785.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>199.35</v>
+      </c>
+      <c r="I189" s="1">
+        <v>0.009009009009009</v>
+      </c>
+      <c r="J189">
+        <v>1.62</v>
+      </c>
+      <c r="K189" t="s">
+        <v>473</v>
+      </c>
+      <c r="L189" s="1">
+        <v>2212984.35</v>
+      </c>
+      <c r="M189" s="1">
+        <v>2248894.66</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>475</v>
+      </c>
+      <c r="B190" s="1">
+        <v>12200000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>100.804</v>
+      </c>
+      <c r="D190" s="1">
+        <v>101.60704918</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>12396060.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>-97972.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-0.79034790086527</v>
+      </c>
+      <c r="J190">
+        <v>1.34</v>
+      </c>
+      <c r="K190" t="s">
+        <v>476</v>
+      </c>
+      <c r="L190" s="1">
+        <v>12298088.0</v>
+      </c>
+      <c r="M190" s="1">
+        <v>12461283.89</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>478</v>
+      </c>
+      <c r="B191" s="1">
+        <v>34500000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>100.862</v>
+      </c>
+      <c r="D191" s="1">
+        <v>101.93998551</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>35169295.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>-371905.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-1.0574707283726</v>
+      </c>
+      <c r="J191">
+        <v>1.87</v>
+      </c>
+      <c r="K191" t="s">
+        <v>479</v>
+      </c>
+      <c r="L191" s="1">
+        <v>34797390.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>35444146.85</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>481</v>
+      </c>
+      <c r="B192" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>100.688</v>
+      </c>
+      <c r="D192" s="1">
+        <v>101.5</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>4060000.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>-32480.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-0.8</v>
+      </c>
+      <c r="J192">
+        <v>2.6</v>
+      </c>
+      <c r="K192" t="s">
+        <v>482</v>
+      </c>
+      <c r="L192" s="1">
+        <v>4027520.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>4131561.1</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>484</v>
+      </c>
+      <c r="B193" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>101.286</v>
+      </c>
+      <c r="D193" s="1">
+        <v>102.4148</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>15362220.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-169320.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-1.1021844499037</v>
+      </c>
+      <c r="J193">
+        <v>0.48</v>
+      </c>
+      <c r="K193" t="s">
+        <v>485</v>
+      </c>
+      <c r="L193" s="1">
+        <v>15192900.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>15265126.03</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>487</v>
+      </c>
+      <c r="B194" s="1">
+        <v>28500000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>98.859</v>
+      </c>
+      <c r="D194" s="1">
+        <v>98.37645614</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>28037290.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>137525.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>0.49050746345314</v>
+      </c>
+      <c r="J194">
+        <v>0.23</v>
+      </c>
+      <c r="K194" t="s">
+        <v>488</v>
+      </c>
+      <c r="L194" s="1">
+        <v>28174815.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>28239232.81</v>
+      </c>
+      <c r="N194" s="1">
         <v>0.5</v>
       </c>
-      <c r="P164">
-[...10 lines deleted...]
-      <c r="C165" s="1">
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>490</v>
+      </c>
+      <c r="B195" s="1">
+        <v>15900000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>98.717</v>
+      </c>
+      <c r="D195" s="1">
+        <v>98.63984906</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>15683736.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>12267.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>0.078214782498252</v>
+      </c>
+      <c r="J195">
+        <v>0.11</v>
+      </c>
+      <c r="K195" t="s">
+        <v>491</v>
+      </c>
+      <c r="L195" s="1">
+        <v>15696003.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>15713972.18</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>493</v>
+      </c>
+      <c r="B196" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>100.261</v>
+      </c>
+      <c r="D196" s="1">
+        <v>100.747</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>20149400.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>-97200.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-0.48239649815875</v>
+      </c>
+      <c r="J196">
+        <v>1.94</v>
+      </c>
+      <c r="K196" t="s">
+        <v>494</v>
+      </c>
+      <c r="L196" s="1">
+        <v>20052200.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>20440419.18</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>496</v>
+      </c>
+      <c r="B197" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>100.059</v>
+      </c>
+      <c r="D197" s="1">
+        <v>100.16216667</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>6009730.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>-6190.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-0.10299963559095</v>
+      </c>
+      <c r="J197">
+        <v>0.58</v>
+      </c>
+      <c r="K197" t="s">
+        <v>497</v>
+      </c>
+      <c r="L197" s="1">
+        <v>6003540.0</v>
+      </c>
+      <c r="M197" s="1">
+        <v>6038473.33</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>499</v>
+      </c>
+      <c r="B198" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>100.157</v>
+      </c>
+      <c r="D198" s="1">
+        <v>100.855</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>5042750.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>-34900.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>-0.69208269297506</v>
+      </c>
+      <c r="J198">
+        <v>2.51</v>
+      </c>
+      <c r="K198" t="s">
+        <v>500</v>
+      </c>
+      <c r="L198" s="1">
+        <v>5007850.0</v>
+      </c>
+      <c r="M198" s="1">
+        <v>5133192.47</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>502</v>
+      </c>
+      <c r="B199" s="1">
+        <v>20600000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>98.549</v>
+      </c>
+      <c r="D199" s="1">
+        <v>98.49308252</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>20289575.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>11519.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>0.056772997955847</v>
+      </c>
+      <c r="J199">
+        <v>0.18</v>
+      </c>
+      <c r="K199" t="s">
+        <v>503</v>
+      </c>
+      <c r="L199" s="1">
+        <v>20301094.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>20337496.74</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>505</v>
+      </c>
+      <c r="B200" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D165" s="1">
-[...32 lines deleted...]
-      <c r="O165" s="1">
+      <c r="C200" s="1">
+        <v>97.892</v>
+      </c>
+      <c r="D200" s="1">
+        <v>97.86532</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>9786532.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>2668.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>0.027261955511922</v>
+      </c>
+      <c r="J200">
+        <v>0.04</v>
+      </c>
+      <c r="K200" t="s">
+        <v>506</v>
+      </c>
+      <c r="L200" s="1">
+        <v>9789200.0</v>
+      </c>
+      <c r="M200" s="1">
+        <v>9793172.6</v>
+      </c>
+      <c r="N200" s="1">
         <v>0.17</v>
       </c>
-      <c r="P165">
-[...10 lines deleted...]
-      <c r="C166" s="1">
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>508</v>
+      </c>
+      <c r="B201" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>99.37</v>
+      </c>
+      <c r="D201" s="1">
+        <v>99.268</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>12408500.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>12750.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>0.10275214570657</v>
+      </c>
+      <c r="J201">
+        <v>0.58</v>
+      </c>
+      <c r="K201" t="s">
+        <v>509</v>
+      </c>
+      <c r="L201" s="1">
+        <v>12421250.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>12493373.29</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>511</v>
+      </c>
+      <c r="B202" s="1">
+        <v>31000000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>98.624</v>
+      </c>
+      <c r="D202" s="1">
+        <v>97.49172258</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>30222434.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>351006.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>1.1614087733635</v>
+      </c>
+      <c r="J202">
+        <v>0.17</v>
+      </c>
+      <c r="K202" t="s">
+        <v>512</v>
+      </c>
+      <c r="L202" s="1">
+        <v>30573440.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>30626097.53</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>514</v>
+      </c>
+      <c r="B203" s="1">
+        <v>13500000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="D203" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>13500000.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J203">
+        <v>0.02</v>
+      </c>
+      <c r="K203" t="s">
+        <v>515</v>
+      </c>
+      <c r="L203" s="1">
+        <v>13500000.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>13502952.0</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>517</v>
+      </c>
+      <c r="B204" s="1">
+        <v>43900000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>100.361</v>
+      </c>
+      <c r="D204" s="1">
+        <v>100.75132118</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>44229830.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>-171351.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-0.38741048744705</v>
+      </c>
+      <c r="J204">
+        <v>2.17</v>
+      </c>
+      <c r="K204" t="s">
+        <v>518</v>
+      </c>
+      <c r="L204" s="1">
+        <v>44058479.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>45010146.81</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>520</v>
+      </c>
+      <c r="B205" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>98.454</v>
+      </c>
+      <c r="D205" s="1">
+        <v>98.09</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>1177080.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>4368.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>0.37108777653176</v>
+      </c>
+      <c r="J205">
+        <v>0.12</v>
+      </c>
+      <c r="K205" t="s">
+        <v>521</v>
+      </c>
+      <c r="L205" s="1">
+        <v>1181448.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>1182943.89</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>523</v>
+      </c>
+      <c r="B206" s="1">
+        <v>6600000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>100.216</v>
+      </c>
+      <c r="D206" s="1">
+        <v>102.17515152</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>6743560.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>-129304.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-1.9174441986132</v>
+      </c>
+      <c r="J206">
+        <v>2.9</v>
+      </c>
+      <c r="K206" t="s">
+        <v>524</v>
+      </c>
+      <c r="L206" s="1">
+        <v>6614256.0</v>
+      </c>
+      <c r="M206" s="1">
+        <v>6805542.99</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>526</v>
+      </c>
+      <c r="B207" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>100.123</v>
+      </c>
+      <c r="D207" s="1">
+        <v>100.493844</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>5024692.2</v>
+      </c>
+      <c r="H207" s="1">
+        <v>-18542.2</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-0.36902160892562</v>
+      </c>
+      <c r="J207">
+        <v>2.4</v>
+      </c>
+      <c r="K207" t="s">
+        <v>527</v>
+      </c>
+      <c r="L207" s="1">
+        <v>5006150.0</v>
+      </c>
+      <c r="M207" s="1">
+        <v>5126013.01</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>529</v>
+      </c>
+      <c r="B208" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D166" s="1">
-[...46 lines deleted...]
-      <c r="C167" s="1">
+      <c r="C208" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="D208" s="1">
+        <v>99.2</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>19840000.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>74200.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>0.37399193548387</v>
+      </c>
+      <c r="J208">
+        <v>0.71</v>
+      </c>
+      <c r="K208" t="s">
+        <v>530</v>
+      </c>
+      <c r="L208" s="1">
+        <v>19914200.0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>20055569.86</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>532</v>
+      </c>
+      <c r="B209" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>100.794</v>
+      </c>
+      <c r="D209" s="1">
+        <v>100.93323143</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>35326631.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-48731.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-0.13794409096073</v>
+      </c>
+      <c r="J209">
+        <v>0.24</v>
+      </c>
+      <c r="K209" t="s">
+        <v>533</v>
+      </c>
+      <c r="L209" s="1">
+        <v>35277900.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>35360605.48</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>535</v>
+      </c>
+      <c r="B210" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>100.561</v>
+      </c>
+      <c r="D210" s="1">
+        <v>101.44351064</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>4767845.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>-41478.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-0.86995277740782</v>
+      </c>
+      <c r="J210">
+        <v>1.77</v>
+      </c>
+      <c r="K210" t="s">
+        <v>536</v>
+      </c>
+      <c r="L210" s="1">
+        <v>4726367.0</v>
+      </c>
+      <c r="M210" s="1">
+        <v>4809695.42</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>538</v>
+      </c>
+      <c r="B211" s="1">
+        <v>10997000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>100.297</v>
+      </c>
+      <c r="D211" s="1">
+        <v>101.38580613</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>11149397.1</v>
+      </c>
+      <c r="H211" s="1">
+        <v>-119736.01</v>
+      </c>
+      <c r="I211" s="1">
+        <v>-1.0739236294669</v>
+      </c>
+      <c r="J211">
+        <v>2.23</v>
+      </c>
+      <c r="K211" t="s">
+        <v>539</v>
+      </c>
+      <c r="L211" s="1">
+        <v>11029661.09</v>
+      </c>
+      <c r="M211" s="1">
+        <v>11275398.85</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>541</v>
+      </c>
+      <c r="B212" s="1">
+        <v>25600000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>100.426</v>
+      </c>
+      <c r="D212" s="1">
+        <v>102.00832031</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>26114130.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>-405074.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-1.5511678926313</v>
+      </c>
+      <c r="J212">
+        <v>3.04</v>
+      </c>
+      <c r="K212" t="s">
+        <v>542</v>
+      </c>
+      <c r="L212" s="1">
+        <v>25709056.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>26487313.53</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>544</v>
+      </c>
+      <c r="B213" s="1">
+        <v>16100000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>100.841</v>
+      </c>
+      <c r="D213" s="1">
+        <v>101.68176398</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>16370764.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>-135363.0</v>
+      </c>
+      <c r="I213" s="1">
+        <v>-0.82685817228811</v>
+      </c>
+      <c r="J213">
+        <v>3.02</v>
+      </c>
+      <c r="K213" t="s">
+        <v>545</v>
+      </c>
+      <c r="L213" s="1">
+        <v>16235401.0</v>
+      </c>
+      <c r="M213" s="1">
+        <v>16721378.4</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>547</v>
+      </c>
+      <c r="B214" s="1">
+        <v>6245000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>99.176</v>
+      </c>
+      <c r="D214" s="1">
+        <v>99.04783667</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>6185537.4</v>
+      </c>
+      <c r="H214" s="1">
+        <v>8003.8</v>
+      </c>
+      <c r="I214" s="1">
+        <v>0.12939538608238</v>
+      </c>
+      <c r="J214">
+        <v>0.51</v>
+      </c>
+      <c r="K214" t="s">
+        <v>548</v>
+      </c>
+      <c r="L214" s="1">
+        <v>6193541.2</v>
+      </c>
+      <c r="M214" s="1">
+        <v>6225621.68</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>550</v>
+      </c>
+      <c r="B215" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>100.376</v>
+      </c>
+      <c r="D215" s="1">
+        <v>100.98692308</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>13128300.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>-79420.0</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-0.6049526595218</v>
+      </c>
+      <c r="J215">
+        <v>1.31</v>
+      </c>
+      <c r="K215" t="s">
+        <v>551</v>
+      </c>
+      <c r="L215" s="1">
+        <v>13048880.0</v>
+      </c>
+      <c r="M215" s="1">
+        <v>13219571.78</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>553</v>
+      </c>
+      <c r="B216" s="1">
+        <v>6120000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>99.294</v>
+      </c>
+      <c r="D216" s="1">
+        <v>99.295</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>6076854.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>-61.2</v>
+      </c>
+      <c r="I216" s="1">
+        <v>-0.0010071000553905</v>
+      </c>
+      <c r="J216">
+        <v>0.42</v>
+      </c>
+      <c r="K216" t="s">
+        <v>554</v>
+      </c>
+      <c r="L216" s="1">
+        <v>6076792.8</v>
+      </c>
+      <c r="M216" s="1">
+        <v>6102320.75</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>556</v>
+      </c>
+      <c r="B217" s="1">
+        <v>13900000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>99.452</v>
+      </c>
+      <c r="D217" s="1">
+        <v>98.855</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>13740845.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>82983.0</v>
+      </c>
+      <c r="I217" s="1">
+        <v>0.60391482474331</v>
+      </c>
+      <c r="J217">
+        <v>0.43</v>
+      </c>
+      <c r="K217" t="s">
+        <v>557</v>
+      </c>
+      <c r="L217" s="1">
+        <v>13823828.0</v>
+      </c>
+      <c r="M217" s="1">
+        <v>13883331.42</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>559</v>
+      </c>
+      <c r="B218" s="1">
+        <v>9400000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>100.259</v>
+      </c>
+      <c r="D218" s="1">
+        <v>100.937</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>9488078.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>-63732.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>-0.6717061137145</v>
+      </c>
+      <c r="J218">
+        <v>3.07</v>
+      </c>
+      <c r="K218" t="s">
+        <v>560</v>
+      </c>
+      <c r="L218" s="1">
+        <v>9424346.0</v>
+      </c>
+      <c r="M218" s="1">
+        <v>9713299.42</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>562</v>
+      </c>
+      <c r="B219" s="1">
+        <v>14630000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>99.199</v>
+      </c>
+      <c r="D219" s="1">
+        <v>99.18034949</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>14510085.13</v>
+      </c>
+      <c r="H219" s="1">
+        <v>2728.57</v>
+      </c>
+      <c r="I219" s="1">
+        <v>0.018804645014512</v>
+      </c>
+      <c r="J219">
+        <v>0.36</v>
+      </c>
+      <c r="K219" t="s">
+        <v>563</v>
+      </c>
+      <c r="L219" s="1">
+        <v>14512813.7</v>
+      </c>
+      <c r="M219" s="1">
+        <v>14565766.68</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>565</v>
+      </c>
+      <c r="B220" s="1">
+        <v>25559000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>99.149</v>
+      </c>
+      <c r="D220" s="1">
+        <v>99.00726766</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>25305267.54</v>
+      </c>
+      <c r="H220" s="1">
+        <v>36225.37</v>
+      </c>
+      <c r="I220" s="1">
+        <v>0.14315347562613</v>
+      </c>
+      <c r="J220">
+        <v>0.44</v>
+      </c>
+      <c r="K220" t="s">
+        <v>566</v>
+      </c>
+      <c r="L220" s="1">
+        <v>25341492.91</v>
+      </c>
+      <c r="M220" s="1">
+        <v>25455107.92</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>568</v>
+      </c>
+      <c r="B221" s="1">
+        <v>8750000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>99.078</v>
+      </c>
+      <c r="D221" s="1">
+        <v>98.885</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>8652437.5</v>
+      </c>
+      <c r="H221" s="1">
+        <v>16887.5</v>
+      </c>
+      <c r="I221" s="1">
+        <v>0.19517621479496</v>
+      </c>
+      <c r="J221">
+        <v>0.41</v>
+      </c>
+      <c r="K221" t="s">
+        <v>569</v>
+      </c>
+      <c r="L221" s="1">
+        <v>8669325.0</v>
+      </c>
+      <c r="M221" s="1">
+        <v>8704924.32</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>571</v>
+      </c>
+      <c r="B222" s="1">
+        <v>25932000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>100.031</v>
+      </c>
+      <c r="D222" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>25932000.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>8038.92</v>
+      </c>
+      <c r="I222" s="1">
+        <v>0.031</v>
+      </c>
+      <c r="J222">
+        <v>0.29</v>
+      </c>
+      <c r="K222" t="s">
+        <v>572</v>
+      </c>
+      <c r="L222" s="1">
+        <v>25940038.92</v>
+      </c>
+      <c r="M222" s="1">
+        <v>26015655.41</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>574</v>
+      </c>
+      <c r="B223" s="1">
+        <v>9100000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>99.497</v>
+      </c>
+      <c r="D223" s="1">
+        <v>98.67873626</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>8979765.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>74462.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>0.82921991833862</v>
+      </c>
+      <c r="J223">
+        <v>0.69</v>
+      </c>
+      <c r="K223" t="s">
+        <v>575</v>
+      </c>
+      <c r="L223" s="1">
+        <v>9054227.0</v>
+      </c>
+      <c r="M223" s="1">
+        <v>9117054.4</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>577</v>
+      </c>
+      <c r="B224" s="1">
+        <v>6200000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>98.64</v>
+      </c>
+      <c r="D224" s="1">
+        <v>98.20403226</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>6088650.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>27030.0</v>
+      </c>
+      <c r="I224" s="1">
+        <v>0.44394077504866</v>
+      </c>
+      <c r="J224">
+        <v>0.14</v>
+      </c>
+      <c r="K224" t="s">
+        <v>578</v>
+      </c>
+      <c r="L224" s="1">
+        <v>6115680.0</v>
+      </c>
+      <c r="M224" s="1">
+        <v>6124406.71</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>580</v>
+      </c>
+      <c r="B225" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>100.508</v>
+      </c>
+      <c r="D225" s="1">
+        <v>101.21997975</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>12146397.57</v>
+      </c>
+      <c r="H225" s="1">
+        <v>-85437.57</v>
+      </c>
+      <c r="I225" s="1">
+        <v>-0.70339843157299</v>
+      </c>
+      <c r="J225">
+        <v>2.53</v>
+      </c>
+      <c r="K225" t="s">
+        <v>581</v>
+      </c>
+      <c r="L225" s="1">
+        <v>12060960.0</v>
+      </c>
+      <c r="M225" s="1">
+        <v>12364740.82</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>583</v>
+      </c>
+      <c r="B226" s="1">
+        <v>36800000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>98.928</v>
+      </c>
+      <c r="D226" s="1">
+        <v>98.39334511</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>36208751.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>196753.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>0.54338521646328</v>
+      </c>
+      <c r="J226">
+        <v>0.32</v>
+      </c>
+      <c r="K226" t="s">
+        <v>584</v>
+      </c>
+      <c r="L226" s="1">
+        <v>36405504.0</v>
+      </c>
+      <c r="M226" s="1">
+        <v>36521953.32</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>586</v>
+      </c>
+      <c r="B227" s="1">
+        <v>39500000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>100.191</v>
+      </c>
+      <c r="D227" s="1">
+        <v>100.56617722</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>39723640.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>-148195.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>-0.37306500612733</v>
+      </c>
+      <c r="J227">
+        <v>1.12</v>
+      </c>
+      <c r="K227" t="s">
+        <v>587</v>
+      </c>
+      <c r="L227" s="1">
+        <v>39575445.0</v>
+      </c>
+      <c r="M227" s="1">
+        <v>40016979.25</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>589</v>
+      </c>
+      <c r="B228" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>99.178</v>
+      </c>
+      <c r="D228" s="1">
+        <v>99.04495</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>19808990.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>26610.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>0.13433294680849</v>
+      </c>
+      <c r="J228">
+        <v>0.47</v>
+      </c>
+      <c r="K228" t="s">
+        <v>590</v>
+      </c>
+      <c r="L228" s="1">
+        <v>19835600.0</v>
+      </c>
+      <c r="M228" s="1">
+        <v>19928915.07</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>592</v>
+      </c>
+      <c r="B229" s="1">
+        <v>16800000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>98.125</v>
+      </c>
+      <c r="D229" s="1">
+        <v>98.00345833</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>16464581.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>20419.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>0.12401773236744</v>
+      </c>
+      <c r="J229">
+        <v>0.09</v>
+      </c>
+      <c r="K229" t="s">
+        <v>593</v>
+      </c>
+      <c r="L229" s="1">
+        <v>16485000.0</v>
+      </c>
+      <c r="M229" s="1">
+        <v>16500821.92</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>595</v>
+      </c>
+      <c r="B230" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>101.364</v>
+      </c>
+      <c r="D230" s="1">
+        <v>102.19</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>3065700.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-24780.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-0.80829826793228</v>
+      </c>
+      <c r="J230">
+        <v>1.14</v>
+      </c>
+      <c r="K230" t="s">
+        <v>596</v>
+      </c>
+      <c r="L230" s="1">
+        <v>3040920.0</v>
+      </c>
+      <c r="M230" s="1">
+        <v>3075132.33</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>598</v>
+      </c>
+      <c r="B231" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>100.0303706</v>
+      </c>
+      <c r="D231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>1518.53</v>
+      </c>
+      <c r="I231" s="1">
+        <v>0</v>
+      </c>
+      <c r="J231">
+        <v>0.0</v>
+      </c>
+      <c r="K231" t="s">
+        <v>599</v>
+      </c>
+      <c r="L231" s="1">
+        <v>1518.53</v>
+      </c>
+      <c r="M231" s="1">
+        <v>-5494.15</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>601</v>
+      </c>
+      <c r="B232" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>100.032305</v>
+      </c>
+      <c r="D232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>516.88</v>
+      </c>
+      <c r="I232" s="1">
+        <v>0</v>
+      </c>
+      <c r="J232">
+        <v>0.0</v>
+      </c>
+      <c r="K232" t="s">
+        <v>602</v>
+      </c>
+      <c r="L232" s="1">
+        <v>516.88</v>
+      </c>
+      <c r="M232" s="1">
+        <v>-1637.51</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233">
+        <v>2621898882</v>
+      </c>
+      <c r="B233" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>100.0566032</v>
+      </c>
+      <c r="D233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>2830.16</v>
+      </c>
+      <c r="I233" s="1">
+        <v>0</v>
+      </c>
+      <c r="J233">
+        <v>0.0</v>
+      </c>
+      <c r="K233" t="s">
+        <v>604</v>
+      </c>
+      <c r="L233" s="1">
+        <v>2830.16</v>
+      </c>
+      <c r="M233" s="1">
+        <v>3938.49</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234">
+        <v>2806083582</v>
+      </c>
+      <c r="B234" s="1">
+        <v>5997000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>100.21985626</v>
+      </c>
+      <c r="D234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>13184.78</v>
+      </c>
+      <c r="I234" s="1">
+        <v>0</v>
+      </c>
+      <c r="J234">
+        <v>0.0</v>
+      </c>
+      <c r="K234" t="s">
+        <v>606</v>
+      </c>
+      <c r="L234" s="1">
+        <v>13184.78</v>
+      </c>
+      <c r="M234" s="1">
+        <v>20807.64</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235">
+        <v>2855281262</v>
+      </c>
+      <c r="B235" s="1">
+        <v>21400000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>100.0124843</v>
+      </c>
+      <c r="D235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>2671.64</v>
+      </c>
+      <c r="I235" s="1">
+        <v>0</v>
+      </c>
+      <c r="J235">
+        <v>0.0</v>
+      </c>
+      <c r="K235" t="s">
+        <v>608</v>
+      </c>
+      <c r="L235" s="1">
+        <v>2671.64</v>
+      </c>
+      <c r="M235" s="1">
+        <v>30013.24</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236">
+        <v>2862709272</v>
+      </c>
+      <c r="B236" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>100.05241264</v>
+      </c>
+      <c r="D236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>6551.58</v>
+      </c>
+      <c r="I236" s="1">
+        <v>0</v>
+      </c>
+      <c r="J236">
+        <v>0.0</v>
+      </c>
+      <c r="K236" t="s">
+        <v>610</v>
+      </c>
+      <c r="L236" s="1">
+        <v>6551.58</v>
+      </c>
+      <c r="M236" s="1">
+        <v>19053.14</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237">
+        <v>2863882182</v>
+      </c>
+      <c r="B237" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>100.05785337</v>
+      </c>
+      <c r="D237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>17356.01</v>
+      </c>
+      <c r="I237" s="1">
+        <v>0</v>
+      </c>
+      <c r="J237">
+        <v>0.0</v>
+      </c>
+      <c r="K237" t="s">
+        <v>612</v>
+      </c>
+      <c r="L237" s="1">
+        <v>17356.01</v>
+      </c>
+      <c r="M237" s="1">
+        <v>49052.09</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238">
+        <v>2870139172</v>
+      </c>
+      <c r="B238" s="1">
+        <v>9100000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>100.14660758</v>
+      </c>
+      <c r="D238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>13341.29</v>
+      </c>
+      <c r="I238" s="1">
+        <v>0</v>
+      </c>
+      <c r="J238">
+        <v>0.0</v>
+      </c>
+      <c r="K238" t="s">
+        <v>614</v>
+      </c>
+      <c r="L238" s="1">
+        <v>13341.29</v>
+      </c>
+      <c r="M238" s="1">
+        <v>21948.48</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239">
+        <v>2874472682</v>
+      </c>
+      <c r="B239" s="1">
+        <v>11100000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>100.11609757</v>
+      </c>
+      <c r="D239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>12886.83</v>
+      </c>
+      <c r="I239" s="1">
+        <v>0</v>
+      </c>
+      <c r="J239">
+        <v>0.0</v>
+      </c>
+      <c r="K239" t="s">
+        <v>616</v>
+      </c>
+      <c r="L239" s="1">
+        <v>12886.83</v>
+      </c>
+      <c r="M239" s="1">
+        <v>22917.47</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240">
+        <v>2874671822</v>
+      </c>
+      <c r="B240" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>100.11542577</v>
+      </c>
+      <c r="D240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>3001.07</v>
+      </c>
+      <c r="I240" s="1">
+        <v>0</v>
+      </c>
+      <c r="J240">
+        <v>0.0</v>
+      </c>
+      <c r="K240" t="s">
+        <v>618</v>
+      </c>
+      <c r="L240" s="1">
+        <v>3001.07</v>
+      </c>
+      <c r="M240" s="1">
+        <v>5302.56</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241">
+        <v>2874739212</v>
+      </c>
+      <c r="B241" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>100.11556029</v>
+      </c>
+      <c r="D241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>4044.61</v>
+      </c>
+      <c r="I241" s="1">
+        <v>0</v>
+      </c>
+      <c r="J241">
+        <v>0.0</v>
+      </c>
+      <c r="K241" t="s">
+        <v>620</v>
+      </c>
+      <c r="L241" s="1">
+        <v>4044.61</v>
+      </c>
+      <c r="M241" s="1">
+        <v>7155.7</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242">
+        <v>2877251822</v>
+      </c>
+      <c r="B242" s="1">
+        <v>6300000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>100.31312175</v>
+      </c>
+      <c r="D242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>19726.67</v>
+      </c>
+      <c r="I242" s="1">
+        <v>0</v>
+      </c>
+      <c r="J242">
+        <v>0.0</v>
+      </c>
+      <c r="K242" t="s">
+        <v>622</v>
+      </c>
+      <c r="L242" s="1">
+        <v>19726.67</v>
+      </c>
+      <c r="M242" s="1">
+        <v>23417.42</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243">
+        <v>2880689472</v>
+      </c>
+      <c r="B243" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>100.073865</v>
+      </c>
+      <c r="D243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>36932.5</v>
+      </c>
+      <c r="I243" s="1">
+        <v>0</v>
+      </c>
+      <c r="J243">
+        <v>0.0</v>
+      </c>
+      <c r="K243" t="s">
+        <v>624</v>
+      </c>
+      <c r="L243" s="1">
+        <v>36932.5</v>
+      </c>
+      <c r="M243" s="1">
+        <v>78786.67</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244">
+        <v>2892744262</v>
+      </c>
+      <c r="B244" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>100.085956</v>
+      </c>
+      <c r="D244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>25786.8</v>
+      </c>
+      <c r="I244" s="1">
+        <v>0</v>
+      </c>
+      <c r="J244">
+        <v>0.0</v>
+      </c>
+      <c r="K244" t="s">
+        <v>626</v>
+      </c>
+      <c r="L244" s="1">
+        <v>25786.8</v>
+      </c>
+      <c r="M244" s="1">
+        <v>48898.47</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245">
+        <v>2892891122</v>
+      </c>
+      <c r="B245" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D167" s="1">
-[...46 lines deleted...]
-      <c r="C168" s="1">
+      <c r="C245" s="1">
+        <v>100.08573607</v>
+      </c>
+      <c r="D245" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>12860.41</v>
+      </c>
+      <c r="I245" s="1">
+        <v>0</v>
+      </c>
+      <c r="J245">
+        <v>0.0</v>
+      </c>
+      <c r="K245" t="s">
+        <v>628</v>
+      </c>
+      <c r="L245" s="1">
+        <v>12860.41</v>
+      </c>
+      <c r="M245" s="1">
+        <v>24298.33</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246">
+        <v>2922947892</v>
+      </c>
+      <c r="B246" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>100.0760666</v>
+      </c>
+      <c r="D246" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>7606.66</v>
+      </c>
+      <c r="I246" s="1">
+        <v>0</v>
+      </c>
+      <c r="J246">
+        <v>0.0</v>
+      </c>
+      <c r="K246" t="s">
+        <v>630</v>
+      </c>
+      <c r="L246" s="1">
+        <v>7606.66</v>
+      </c>
+      <c r="M246" s="1">
+        <v>12692.49</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247">
+        <v>2922949092</v>
+      </c>
+      <c r="B247" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>100.1180175</v>
+      </c>
+      <c r="D247" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H247" s="1">
+        <v>11801.75</v>
+      </c>
+      <c r="I247" s="1">
+        <v>0</v>
+      </c>
+      <c r="J247">
+        <v>0.0</v>
+      </c>
+      <c r="K247" t="s">
+        <v>632</v>
+      </c>
+      <c r="L247" s="1">
+        <v>11801.75</v>
+      </c>
+      <c r="M247" s="1">
+        <v>16993.83</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248">
+        <v>2923119892</v>
+      </c>
+      <c r="B248" s="1">
+        <v>11000000.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>100.26837182</v>
+      </c>
+      <c r="D248" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H248" s="1">
+        <v>29520.9</v>
+      </c>
+      <c r="I248" s="1">
+        <v>0</v>
+      </c>
+      <c r="J248">
+        <v>0.0</v>
+      </c>
+      <c r="K248" t="s">
+        <v>634</v>
+      </c>
+      <c r="L248" s="1">
+        <v>29520.9</v>
+      </c>
+      <c r="M248" s="1">
+        <v>33521.79</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249">
+        <v>2924236522</v>
+      </c>
+      <c r="B249" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>100.33003672</v>
+      </c>
+      <c r="D249" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>21122.35</v>
+      </c>
+      <c r="I249" s="1">
+        <v>0</v>
+      </c>
+      <c r="J249">
+        <v>0.0</v>
+      </c>
+      <c r="K249" t="s">
+        <v>636</v>
+      </c>
+      <c r="L249" s="1">
+        <v>21122.35</v>
+      </c>
+      <c r="M249" s="1">
+        <v>22970.15</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250">
+        <v>2924470782</v>
+      </c>
+      <c r="B250" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>100.33400765</v>
+      </c>
+      <c r="D250" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H250" s="1">
+        <v>5678.13</v>
+      </c>
+      <c r="I250" s="1">
+        <v>0</v>
+      </c>
+      <c r="J250">
+        <v>0.0</v>
+      </c>
+      <c r="K250">
+        <v>525.11</v>
+      </c>
+      <c r="L250" s="1">
+        <v>5678.13</v>
+      </c>
+      <c r="M250" s="1">
+        <v>6203.24</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251">
+        <v>2926627572</v>
+      </c>
+      <c r="B251" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>100.1306816</v>
+      </c>
+      <c r="D251" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>26136.32</v>
+      </c>
+      <c r="I251" s="1">
+        <v>0</v>
+      </c>
+      <c r="J251">
+        <v>0.0</v>
+      </c>
+      <c r="K251" t="s">
+        <v>639</v>
+      </c>
+      <c r="L251" s="1">
+        <v>26136.32</v>
+      </c>
+      <c r="M251" s="1">
+        <v>41709.88</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252">
+        <v>2926707222</v>
+      </c>
+      <c r="B252" s="1">
+        <v>8400000.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>100.11216238</v>
+      </c>
+      <c r="D252" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H252" s="1">
+        <v>9421.64</v>
+      </c>
+      <c r="I252" s="1">
+        <v>0</v>
+      </c>
+      <c r="J252">
+        <v>0.0</v>
+      </c>
+      <c r="K252" t="s">
+        <v>641</v>
+      </c>
+      <c r="L252" s="1">
+        <v>9421.64</v>
+      </c>
+      <c r="M252" s="1">
+        <v>15848.48</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253">
+        <v>2935657822</v>
+      </c>
+      <c r="B253" s="1">
         <v>40000000.0</v>
       </c>
-      <c r="D168" s="1">
-[...11 lines deleted...]
-      <c r="H168" s="1">
+      <c r="C253" s="1">
+        <v>100.1468812</v>
+      </c>
+      <c r="D253" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H253" s="1">
+        <v>58752.48</v>
+      </c>
+      <c r="I253" s="1">
+        <v>0</v>
+      </c>
+      <c r="J253">
+        <v>0.0</v>
+      </c>
+      <c r="K253" t="s">
+        <v>643</v>
+      </c>
+      <c r="L253" s="1">
+        <v>58752.48</v>
+      </c>
+      <c r="M253" s="1">
+        <v>90797.81</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254">
+        <v>2937267392</v>
+      </c>
+      <c r="B254" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>100.0009209</v>
+      </c>
+      <c r="D254" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H254" s="1">
+        <v>92.09</v>
+      </c>
+      <c r="I254" s="1">
+        <v>0</v>
+      </c>
+      <c r="J254">
+        <v>0.0</v>
+      </c>
+      <c r="K254" t="s">
+        <v>645</v>
+      </c>
+      <c r="L254" s="1">
+        <v>92.09</v>
+      </c>
+      <c r="M254" s="1">
+        <v>5260.2</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255">
+        <v>2947946482</v>
+      </c>
+      <c r="B255" s="1">
+        <v>22900000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>100.33069852</v>
+      </c>
+      <c r="D255" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H255" s="1">
+        <v>75729.96</v>
+      </c>
+      <c r="I255" s="1">
+        <v>0</v>
+      </c>
+      <c r="J255">
+        <v>0.0</v>
+      </c>
+      <c r="K255" t="s">
+        <v>647</v>
+      </c>
+      <c r="L255" s="1">
+        <v>75729.96</v>
+      </c>
+      <c r="M255" s="1">
+        <v>82418.6</v>
+      </c>
+      <c r="N255" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256">
+        <v>2949187922</v>
+      </c>
+      <c r="B256" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>100.1524854</v>
+      </c>
+      <c r="D256" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H256" s="1">
+        <v>45745.62</v>
+      </c>
+      <c r="I256" s="1">
+        <v>0</v>
+      </c>
+      <c r="J256">
+        <v>0.0</v>
+      </c>
+      <c r="K256" t="s">
+        <v>649</v>
+      </c>
+      <c r="L256" s="1">
+        <v>45745.62</v>
+      </c>
+      <c r="M256" s="1">
+        <v>59775.62</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257">
+        <v>2949233212</v>
+      </c>
+      <c r="B257" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>100.15139468</v>
+      </c>
+      <c r="D257" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H257" s="1">
+        <v>37848.67</v>
+      </c>
+      <c r="I257" s="1">
+        <v>0</v>
+      </c>
+      <c r="J257">
+        <v>0.0</v>
+      </c>
+      <c r="K257" t="s">
+        <v>651</v>
+      </c>
+      <c r="L257" s="1">
+        <v>37848.67</v>
+      </c>
+      <c r="M257" s="1">
+        <v>49061.17</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258">
+        <v>2962036302</v>
+      </c>
+      <c r="B258" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>100.32063475</v>
+      </c>
+      <c r="D258" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H258" s="1">
+        <v>12825.39</v>
+      </c>
+      <c r="I258" s="1">
+        <v>0</v>
+      </c>
+      <c r="J258">
+        <v>0.0</v>
+      </c>
+      <c r="K258">
+        <v>739.83</v>
+      </c>
+      <c r="L258" s="1">
+        <v>12825.39</v>
+      </c>
+      <c r="M258" s="1">
+        <v>13565.22</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259">
+        <v>2962647782</v>
+      </c>
+      <c r="B259" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>100.047839</v>
+      </c>
+      <c r="D259" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>9567.8</v>
+      </c>
+      <c r="I259" s="1">
+        <v>0</v>
+      </c>
+      <c r="J259">
+        <v>0.0</v>
+      </c>
+      <c r="K259" t="s">
+        <v>654</v>
+      </c>
+      <c r="L259" s="1">
+        <v>9567.8</v>
+      </c>
+      <c r="M259" s="1">
+        <v>14872.24</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260">
+        <v>2962651672</v>
+      </c>
+      <c r="B260" s="1">
         <v>40000000.0</v>
       </c>
-      <c r="I168" s="1">
-[...131 lines deleted...]
-      <c r="C171" s="1">
+      <c r="C260" s="1">
+        <v>100.16268068</v>
+      </c>
+      <c r="D260" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H260" s="1">
+        <v>65072.27</v>
+      </c>
+      <c r="I260" s="1">
+        <v>0</v>
+      </c>
+      <c r="J260">
+        <v>0.0</v>
+      </c>
+      <c r="K260" t="s">
+        <v>656</v>
+      </c>
+      <c r="L260" s="1">
+        <v>65072.27</v>
+      </c>
+      <c r="M260" s="1">
+        <v>77368.94</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261">
+        <v>2963783942</v>
+      </c>
+      <c r="B261" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>100.16465386</v>
+      </c>
+      <c r="D261" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H261" s="1">
+        <v>23051.54</v>
+      </c>
+      <c r="I261" s="1">
+        <v>0</v>
+      </c>
+      <c r="J261">
+        <v>0.0</v>
+      </c>
+      <c r="K261" t="s">
+        <v>658</v>
+      </c>
+      <c r="L261" s="1">
+        <v>23051.54</v>
+      </c>
+      <c r="M261" s="1">
+        <v>27461.54</v>
+      </c>
+      <c r="N261" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262">
+        <v>2963841042</v>
+      </c>
+      <c r="B262" s="1">
+        <v>1709000.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>100.32402516</v>
+      </c>
+      <c r="D262" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>5537.59</v>
+      </c>
+      <c r="I262" s="1">
+        <v>0</v>
+      </c>
+      <c r="J262">
+        <v>0.0</v>
+      </c>
+      <c r="K262">
+        <v>343.39</v>
+      </c>
+      <c r="L262" s="1">
+        <v>5537.59</v>
+      </c>
+      <c r="M262" s="1">
+        <v>5880.98</v>
+      </c>
+      <c r="N262" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263">
+        <v>2979716682</v>
+      </c>
+      <c r="B263" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D171" s="1">
-[...96 lines deleted...]
-      <c r="C173" s="1">
+      <c r="C263" s="1">
+        <v>100.1807999</v>
+      </c>
+      <c r="D263" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>18079.99</v>
+      </c>
+      <c r="I263" s="1">
+        <v>0</v>
+      </c>
+      <c r="J263">
+        <v>0.0</v>
+      </c>
+      <c r="K263" t="s">
+        <v>661</v>
+      </c>
+      <c r="L263" s="1">
+        <v>18079.99</v>
+      </c>
+      <c r="M263" s="1">
+        <v>20588.15</v>
+      </c>
+      <c r="N263" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264">
+        <v>2983096372</v>
+      </c>
+      <c r="B264" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>100.29908986</v>
+      </c>
+      <c r="D264" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>20936.29</v>
+      </c>
+      <c r="I264" s="1">
+        <v>0</v>
+      </c>
+      <c r="J264">
+        <v>0.0</v>
+      </c>
+      <c r="K264" t="s">
+        <v>663</v>
+      </c>
+      <c r="L264" s="1">
+        <v>20936.29</v>
+      </c>
+      <c r="M264" s="1">
+        <v>21975.32</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265">
+        <v>2984931932</v>
+      </c>
+      <c r="B265" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>100.26269533</v>
+      </c>
+      <c r="D265" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H265" s="1">
+        <v>39404.3</v>
+      </c>
+      <c r="I265" s="1">
+        <v>0</v>
+      </c>
+      <c r="J265">
+        <v>0.0</v>
+      </c>
+      <c r="K265">
+        <v>526.45</v>
+      </c>
+      <c r="L265" s="1">
+        <v>39404.3</v>
+      </c>
+      <c r="M265" s="1">
+        <v>39930.75</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266">
+        <v>2991145112</v>
+      </c>
+      <c r="B266" s="1">
         <v>9000000.0</v>
       </c>
-      <c r="D173" s="1">
-[...2967 lines deleted...]
-      <c r="J232" s="1">
+      <c r="C266" s="1">
+        <v>100.21581256</v>
+      </c>
+      <c r="D266" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>19423.13</v>
+      </c>
+      <c r="I266" s="1">
         <v>0</v>
       </c>
-      <c r="K232">
-[...1669 lines deleted...]
-      <c r="A266" t="s">
+      <c r="J266">
+        <v>0.0</v>
+      </c>
+      <c r="K266">
+        <v>-108.68</v>
+      </c>
+      <c r="L266" s="1">
+        <v>19423.13</v>
+      </c>
+      <c r="M266" s="1">
+        <v>19314.45</v>
+      </c>
+      <c r="N266" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
         <v>665</v>
       </c>
-      <c r="B266">
-[...45 lines deleted...]
-    <row r="267" spans="1:16">
+    </row>
+    <row r="267" spans="1:26">
       <c r="A267" t="s">
         <v>667</v>
       </c>
-      <c r="B267">
-        <v>2937267392</v>
+      <c r="B267" s="1">
+        <v>13000000.0</v>
       </c>
       <c r="C267" s="1">
+        <v>100.217585</v>
+      </c>
+      <c r="D267" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H267" s="1">
+        <v>28286.05</v>
+      </c>
+      <c r="I267" s="1">
+        <v>0</v>
+      </c>
+      <c r="J267">
+        <v>0.0</v>
+      </c>
+      <c r="K267" t="s">
+        <v>668</v>
+      </c>
+      <c r="L267" s="1">
+        <v>28286.05</v>
+      </c>
+      <c r="M267" s="1">
+        <v>29567.04</v>
+      </c>
+      <c r="N267" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>670</v>
+      </c>
+      <c r="B268" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>100.22810872</v>
+      </c>
+      <c r="D268" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>10721.11</v>
+      </c>
+      <c r="I268" s="1">
+        <v>0</v>
+      </c>
+      <c r="J268">
+        <v>0.0</v>
+      </c>
+      <c r="K268">
+        <v>635.3</v>
+      </c>
+      <c r="L268" s="1">
+        <v>10721.11</v>
+      </c>
+      <c r="M268" s="1">
+        <v>11356.41</v>
+      </c>
+      <c r="N268" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>672</v>
+      </c>
+      <c r="B269" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>100.2183196</v>
+      </c>
+      <c r="D269" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>54579.9</v>
+      </c>
+      <c r="I269" s="1">
+        <v>0</v>
+      </c>
+      <c r="J269">
+        <v>0.0</v>
+      </c>
+      <c r="K269" t="s">
+        <v>673</v>
+      </c>
+      <c r="L269" s="1">
+        <v>54579.9</v>
+      </c>
+      <c r="M269" s="1">
+        <v>57203.55</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>675</v>
+      </c>
+      <c r="B270" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>100.2236776</v>
+      </c>
+      <c r="D270" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>33551.64</v>
+      </c>
+      <c r="I270" s="1">
+        <v>0</v>
+      </c>
+      <c r="J270">
+        <v>0.0</v>
+      </c>
+      <c r="K270" t="s">
+        <v>676</v>
+      </c>
+      <c r="L270" s="1">
+        <v>33551.64</v>
+      </c>
+      <c r="M270" s="1">
+        <v>35025.08</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>678</v>
+      </c>
+      <c r="B271" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>100.13876133</v>
+      </c>
+      <c r="D271" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>41628.4</v>
+      </c>
+      <c r="I271" s="1">
+        <v>0</v>
+      </c>
+      <c r="J271">
+        <v>0.0</v>
+      </c>
+      <c r="K271" t="s">
+        <v>679</v>
+      </c>
+      <c r="L271" s="1">
+        <v>41628.4</v>
+      </c>
+      <c r="M271" s="1">
+        <v>44345.35</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>681</v>
+      </c>
+      <c r="B272" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>100.1012808</v>
+      </c>
+      <c r="D272" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>5064.04</v>
+      </c>
+      <c r="I272" s="1">
+        <v>0</v>
+      </c>
+      <c r="J272">
+        <v>0.0</v>
+      </c>
+      <c r="K272">
+        <v>488.21</v>
+      </c>
+      <c r="L272" s="1">
+        <v>5064.04</v>
+      </c>
+      <c r="M272" s="1">
+        <v>5552.25</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>681</v>
+      </c>
+      <c r="B273" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>100.23468492</v>
+      </c>
+      <c r="D273" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>58671.23</v>
+      </c>
+      <c r="I273" s="1">
+        <v>0</v>
+      </c>
+      <c r="J273">
+        <v>0.0</v>
+      </c>
+      <c r="K273" t="s">
+        <v>683</v>
+      </c>
+      <c r="L273" s="1">
+        <v>58671.23</v>
+      </c>
+      <c r="M273" s="1">
+        <v>61166.79</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>681</v>
+      </c>
+      <c r="B274" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>100.23284246</v>
+      </c>
+      <c r="D274" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>30269.52</v>
+      </c>
+      <c r="I274" s="1">
+        <v>0</v>
+      </c>
+      <c r="J274">
+        <v>0.0</v>
+      </c>
+      <c r="K274" t="s">
+        <v>685</v>
+      </c>
+      <c r="L274" s="1">
+        <v>30269.52</v>
+      </c>
+      <c r="M274" s="1">
+        <v>31538.86</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>687</v>
+      </c>
+      <c r="B275" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>100.24648087</v>
+      </c>
+      <c r="D275" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>36972.13</v>
+      </c>
+      <c r="I275" s="1">
+        <v>0</v>
+      </c>
+      <c r="J275">
+        <v>0.0</v>
+      </c>
+      <c r="K275" t="s">
+        <v>688</v>
+      </c>
+      <c r="L275" s="1">
+        <v>36972.13</v>
+      </c>
+      <c r="M275" s="1">
+        <v>38726.76</v>
+      </c>
+      <c r="N275" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>687</v>
+      </c>
+      <c r="B276" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>100.24415847</v>
+      </c>
+      <c r="D276" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>36623.77</v>
+      </c>
+      <c r="I276" s="1">
+        <v>0</v>
+      </c>
+      <c r="J276">
+        <v>0.0</v>
+      </c>
+      <c r="K276" t="s">
+        <v>690</v>
+      </c>
+      <c r="L276" s="1">
+        <v>36623.77</v>
+      </c>
+      <c r="M276" s="1">
+        <v>38128.4</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>692</v>
+      </c>
+      <c r="B277" s="1">
+        <v>6120000.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>100.33611683</v>
+      </c>
+      <c r="D277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>20570.35</v>
+      </c>
+      <c r="I277" s="1">
+        <v>0</v>
+      </c>
+      <c r="J277">
+        <v>0.0</v>
+      </c>
+      <c r="K277">
+        <v>299.69</v>
+      </c>
+      <c r="L277" s="1">
+        <v>20570.35</v>
+      </c>
+      <c r="M277" s="1">
+        <v>20870.04</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>694</v>
+      </c>
+      <c r="B278" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>100.26015853</v>
+      </c>
+      <c r="D278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>39023.78</v>
+      </c>
+      <c r="I278" s="1">
+        <v>0</v>
+      </c>
+      <c r="J278">
+        <v>0.0</v>
+      </c>
+      <c r="K278" t="s">
+        <v>695</v>
+      </c>
+      <c r="L278" s="1">
+        <v>39023.78</v>
+      </c>
+      <c r="M278" s="1">
+        <v>41527.96</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>697</v>
+      </c>
+      <c r="B279" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>100.25968325</v>
+      </c>
+      <c r="D279" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>51936.65</v>
+      </c>
+      <c r="I279" s="1">
+        <v>0</v>
+      </c>
+      <c r="J279">
+        <v>0.0</v>
+      </c>
+      <c r="K279" t="s">
+        <v>698</v>
+      </c>
+      <c r="L279" s="1">
+        <v>51936.65</v>
+      </c>
+      <c r="M279" s="1">
+        <v>53922.26</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>700</v>
+      </c>
+      <c r="B280" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>100.26754095</v>
+      </c>
+      <c r="D280" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>53508.19</v>
+      </c>
+      <c r="I280" s="1">
+        <v>0</v>
+      </c>
+      <c r="J280">
+        <v>0.0</v>
+      </c>
+      <c r="K280" t="s">
+        <v>701</v>
+      </c>
+      <c r="L280" s="1">
+        <v>53508.19</v>
+      </c>
+      <c r="M280" s="1">
+        <v>56294.44</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>703</v>
+      </c>
+      <c r="B281" s="1">
+        <v>19100000.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>100.23416749</v>
+      </c>
+      <c r="D281" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>44725.99</v>
+      </c>
+      <c r="I281" s="1">
+        <v>0</v>
+      </c>
+      <c r="J281">
+        <v>0.0</v>
+      </c>
+      <c r="K281" t="s">
+        <v>704</v>
+      </c>
+      <c r="L281" s="1">
+        <v>44725.99</v>
+      </c>
+      <c r="M281" s="1">
+        <v>47379.09</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>706</v>
+      </c>
+      <c r="B282" s="1">
+        <v>9609000.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>100.31114819</v>
+      </c>
+      <c r="D282" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>29898.23</v>
+      </c>
+      <c r="I282" s="1">
+        <v>0</v>
+      </c>
+      <c r="J282">
+        <v>0.0</v>
+      </c>
+      <c r="K282" t="s">
+        <v>707</v>
+      </c>
+      <c r="L282" s="1">
+        <v>29898.23</v>
+      </c>
+      <c r="M282" s="1">
+        <v>31322.41</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>706</v>
+      </c>
+      <c r="B283" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>100.10111145</v>
+      </c>
+      <c r="D283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>20222.29</v>
+      </c>
+      <c r="I283" s="1">
+        <v>0</v>
+      </c>
+      <c r="J283">
+        <v>0.0</v>
+      </c>
+      <c r="K283" t="s">
+        <v>709</v>
+      </c>
+      <c r="L283" s="1">
+        <v>20222.29</v>
+      </c>
+      <c r="M283" s="1">
+        <v>22759.89</v>
+      </c>
+      <c r="N283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>711</v>
+      </c>
+      <c r="B284" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>100.27545165</v>
+      </c>
+      <c r="D284" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E284" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>55090.33</v>
+      </c>
+      <c r="I284" s="1">
+        <v>0</v>
+      </c>
+      <c r="J284">
+        <v>0.0</v>
+      </c>
+      <c r="K284" t="s">
+        <v>712</v>
+      </c>
+      <c r="L284" s="1">
+        <v>55090.33</v>
+      </c>
+      <c r="M284" s="1">
+        <v>57838.04</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>714</v>
+      </c>
+      <c r="B285" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>99.94916567</v>
+      </c>
+      <c r="D285" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+      <c r="F285">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H285" s="1">
+        <v>-3050.06</v>
+      </c>
+      <c r="I285" s="1">
+        <v>0</v>
+      </c>
+      <c r="J285">
+        <v>0.0</v>
+      </c>
+      <c r="K285" t="s">
+        <v>715</v>
+      </c>
+      <c r="L285" s="1">
+        <v>-3050.06</v>
+      </c>
+      <c r="M285" s="1">
+        <v>-9571.69</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>717</v>
+      </c>
+      <c r="B286" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>100.00201875</v>
+      </c>
+      <c r="D286" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>403.75</v>
+      </c>
+      <c r="I286" s="1">
+        <v>0</v>
+      </c>
+      <c r="J286">
+        <v>0.0</v>
+      </c>
+      <c r="K286" t="s">
+        <v>718</v>
+      </c>
+      <c r="L286" s="1">
+        <v>403.75</v>
+      </c>
+      <c r="M286" s="1">
+        <v>-3726.85</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>720</v>
+      </c>
+      <c r="B287" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D267" s="1">
-[...17 lines deleted...]
-      <c r="J267" s="1">
+      <c r="C287" s="1">
+        <v>99.9759329</v>
+      </c>
+      <c r="D287" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E287" t="s">
+        <v>8</v>
+      </c>
+      <c r="F287">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>-2406.71</v>
+      </c>
+      <c r="I287" s="1">
         <v>0</v>
       </c>
-      <c r="K267">
-[...46 lines deleted...]
-      <c r="J268" s="1">
+      <c r="J287">
+        <v>0.0</v>
+      </c>
+      <c r="K287" t="s">
+        <v>721</v>
+      </c>
+      <c r="L287" s="1">
+        <v>-2406.71</v>
+      </c>
+      <c r="M287" s="1">
+        <v>-12309.25</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>723</v>
+      </c>
+      <c r="B288" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>99.8953756</v>
+      </c>
+      <c r="D288" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>-20924.88</v>
+      </c>
+      <c r="I288" s="1">
         <v>0</v>
       </c>
-      <c r="K268">
-[...25 lines deleted...]
-      <c r="C269" s="1">
+      <c r="J288">
+        <v>0.0</v>
+      </c>
+      <c r="K288" t="s">
+        <v>724</v>
+      </c>
+      <c r="L288" s="1">
+        <v>-20924.88</v>
+      </c>
+      <c r="M288" s="1">
+        <v>-32995.06</v>
+      </c>
+      <c r="N288" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" t="s">
+        <v>726</v>
+      </c>
+      <c r="B289" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D269" s="1">
-[...17 lines deleted...]
-      <c r="J269" s="1">
+      <c r="C289" s="1">
+        <v>99.93586643</v>
+      </c>
+      <c r="D289" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E289" t="s">
+        <v>8</v>
+      </c>
+      <c r="F289">
+        <v>1.0</v>
+      </c>
+      <c r="G289" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H289" s="1">
+        <v>-19240.07</v>
+      </c>
+      <c r="I289" s="1">
         <v>0</v>
       </c>
-      <c r="K269">
-[...25 lines deleted...]
-      <c r="C270" s="1">
+      <c r="J289">
+        <v>0.0</v>
+      </c>
+      <c r="K289" t="s">
+        <v>727</v>
+      </c>
+      <c r="L289" s="1">
+        <v>-19240.07</v>
+      </c>
+      <c r="M289" s="1">
+        <v>-21583.04</v>
+      </c>
+      <c r="N289" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" t="s">
+        <v>729</v>
+      </c>
+      <c r="B290" s="1">
+        <v>13500000.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>100.22111356</v>
+      </c>
+      <c r="D290" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E290" t="s">
+        <v>8</v>
+      </c>
+      <c r="F290">
+        <v>1.0</v>
+      </c>
+      <c r="G290" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H290" s="1">
+        <v>29850.33</v>
+      </c>
+      <c r="I290" s="1">
+        <v>0</v>
+      </c>
+      <c r="J290">
+        <v>0.0</v>
+      </c>
+      <c r="K290">
+        <v>759.45</v>
+      </c>
+      <c r="L290" s="1">
+        <v>29850.33</v>
+      </c>
+      <c r="M290" s="1">
+        <v>30609.78</v>
+      </c>
+      <c r="N290" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" t="s">
+        <v>731</v>
+      </c>
+      <c r="B291" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>100.2642449</v>
+      </c>
+      <c r="D291" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E291" t="s">
+        <v>8</v>
+      </c>
+      <c r="F291">
+        <v>1.0</v>
+      </c>
+      <c r="G291" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H291" s="1">
+        <v>52848.98</v>
+      </c>
+      <c r="I291" s="1">
+        <v>0</v>
+      </c>
+      <c r="J291">
+        <v>0.0</v>
+      </c>
+      <c r="K291" t="s">
+        <v>732</v>
+      </c>
+      <c r="L291" s="1">
+        <v>52848.98</v>
+      </c>
+      <c r="M291" s="1">
+        <v>55628.74</v>
+      </c>
+      <c r="N291" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" t="s">
+        <v>734</v>
+      </c>
+      <c r="B292" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>100.7942018</v>
+      </c>
+      <c r="D292" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E292" t="s">
+        <v>8</v>
+      </c>
+      <c r="F292">
+        <v>1.0</v>
+      </c>
+      <c r="G292" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H292" s="1">
+        <v>119130.27</v>
+      </c>
+      <c r="I292" s="1">
+        <v>0</v>
+      </c>
+      <c r="J292">
+        <v>0.0</v>
+      </c>
+      <c r="K292" t="s">
+        <v>735</v>
+      </c>
+      <c r="L292" s="1">
+        <v>119130.27</v>
+      </c>
+      <c r="M292" s="1">
+        <v>121414.13</v>
+      </c>
+      <c r="N292" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" t="s">
+        <v>737</v>
+      </c>
+      <c r="B293" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>100.2961792</v>
+      </c>
+      <c r="D293" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E293" t="s">
+        <v>8</v>
+      </c>
+      <c r="F293">
+        <v>1.0</v>
+      </c>
+      <c r="G293" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H293" s="1">
+        <v>29617.92</v>
+      </c>
+      <c r="I293" s="1">
+        <v>0</v>
+      </c>
+      <c r="J293">
+        <v>0.0</v>
+      </c>
+      <c r="K293" t="s">
+        <v>738</v>
+      </c>
+      <c r="L293" s="1">
+        <v>29617.92</v>
+      </c>
+      <c r="M293" s="1">
+        <v>31033.92</v>
+      </c>
+      <c r="N293" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" t="s">
+        <v>740</v>
+      </c>
+      <c r="B294" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>100.23224364</v>
+      </c>
+      <c r="D294" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E294" t="s">
+        <v>8</v>
+      </c>
+      <c r="F294">
+        <v>1.0</v>
+      </c>
+      <c r="G294" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H294" s="1">
+        <v>5109.36</v>
+      </c>
+      <c r="I294" s="1">
+        <v>0</v>
+      </c>
+      <c r="J294">
+        <v>0.0</v>
+      </c>
+      <c r="K294">
+        <v>-202.11</v>
+      </c>
+      <c r="L294" s="1">
+        <v>5109.36</v>
+      </c>
+      <c r="M294" s="1">
+        <v>4907.25</v>
+      </c>
+      <c r="N294" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295" t="s">
+        <v>742</v>
+      </c>
+      <c r="B295" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>99.99940023</v>
+      </c>
+      <c r="D295" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E295" t="s">
+        <v>8</v>
+      </c>
+      <c r="F295">
+        <v>1.0</v>
+      </c>
+      <c r="G295" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H295" s="1">
+        <v>-179.93</v>
+      </c>
+      <c r="I295" s="1">
+        <v>0</v>
+      </c>
+      <c r="J295">
+        <v>0.0</v>
+      </c>
+      <c r="K295" t="s">
+        <v>743</v>
+      </c>
+      <c r="L295" s="1">
+        <v>-179.93</v>
+      </c>
+      <c r="M295" s="1">
+        <v>-19640.84</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296" t="s">
+        <v>745</v>
+      </c>
+      <c r="B296" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>100.0246512</v>
+      </c>
+      <c r="D296" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E296" t="s">
+        <v>8</v>
+      </c>
+      <c r="F296">
+        <v>1.0</v>
+      </c>
+      <c r="G296" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H296" s="1">
+        <v>3697.68</v>
+      </c>
+      <c r="I296" s="1">
+        <v>0</v>
+      </c>
+      <c r="J296">
+        <v>0.0</v>
+      </c>
+      <c r="K296" t="s">
+        <v>746</v>
+      </c>
+      <c r="L296" s="1">
+        <v>3697.68</v>
+      </c>
+      <c r="M296" s="1">
+        <v>-2148.56</v>
+      </c>
+      <c r="N296" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297" t="s">
+        <v>748</v>
+      </c>
+      <c r="B297" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>100.07729735</v>
+      </c>
+      <c r="D297" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E297" t="s">
+        <v>8</v>
+      </c>
+      <c r="F297">
+        <v>1.0</v>
+      </c>
+      <c r="G297" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>15459.47</v>
+      </c>
+      <c r="I297" s="1">
+        <v>0</v>
+      </c>
+      <c r="J297">
+        <v>0.0</v>
+      </c>
+      <c r="K297" t="s">
+        <v>749</v>
+      </c>
+      <c r="L297" s="1">
+        <v>15459.47</v>
+      </c>
+      <c r="M297" s="1">
+        <v>4073.02</v>
+      </c>
+      <c r="N297" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298" t="s">
+        <v>751</v>
+      </c>
+      <c r="B298" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>99.9692834</v>
+      </c>
+      <c r="D298" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E298" t="s">
+        <v>8</v>
+      </c>
+      <c r="F298">
+        <v>1.0</v>
+      </c>
+      <c r="G298" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>-4607.49</v>
+      </c>
+      <c r="I298" s="1">
+        <v>0</v>
+      </c>
+      <c r="J298">
+        <v>0.0</v>
+      </c>
+      <c r="K298">
+        <v>-730.22</v>
+      </c>
+      <c r="L298" s="1">
+        <v>-4607.49</v>
+      </c>
+      <c r="M298" s="1">
+        <v>-5337.71</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299" t="s">
+        <v>753</v>
+      </c>
+      <c r="B299" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>99.9650387</v>
+      </c>
+      <c r="D299" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E299" t="s">
+        <v>8</v>
+      </c>
+      <c r="F299">
+        <v>1.0</v>
+      </c>
+      <c r="G299" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>-10488.39</v>
+      </c>
+      <c r="I299" s="1">
+        <v>0</v>
+      </c>
+      <c r="J299">
+        <v>0.0</v>
+      </c>
+      <c r="K299">
+        <v>0.0</v>
+      </c>
+      <c r="L299" s="1">
+        <v>-10488.39</v>
+      </c>
+      <c r="M299" s="1">
+        <v>-10488.39</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300" t="s">
+        <v>755</v>
+      </c>
+      <c r="B300" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>100.38924917</v>
+      </c>
+      <c r="D300" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E300" t="s">
+        <v>8</v>
+      </c>
+      <c r="F300">
+        <v>1.0</v>
+      </c>
+      <c r="G300" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>4670.99</v>
+      </c>
+      <c r="I300" s="1">
+        <v>0</v>
+      </c>
+      <c r="J300">
+        <v>0.0</v>
+      </c>
+      <c r="K300">
+        <v>61.73</v>
+      </c>
+      <c r="L300" s="1">
+        <v>4670.99</v>
+      </c>
+      <c r="M300" s="1">
+        <v>4732.72</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301" t="s">
+        <v>757</v>
+      </c>
+      <c r="B301" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>100.2708815</v>
+      </c>
+      <c r="D301" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E301" t="s">
+        <v>8</v>
+      </c>
+      <c r="F301">
+        <v>1.0</v>
+      </c>
+      <c r="G301" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>21670.52</v>
+      </c>
+      <c r="I301" s="1">
+        <v>0</v>
+      </c>
+      <c r="J301">
+        <v>0.0</v>
+      </c>
+      <c r="K301" t="s">
+        <v>758</v>
+      </c>
+      <c r="L301" s="1">
+        <v>21670.52</v>
+      </c>
+      <c r="M301" s="1">
+        <v>22706.21</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302" t="s">
+        <v>757</v>
+      </c>
+      <c r="B302" s="1">
+        <v>6245000.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>100.25557438</v>
+      </c>
+      <c r="D302" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E302" t="s">
+        <v>8</v>
+      </c>
+      <c r="F302">
+        <v>1.0</v>
+      </c>
+      <c r="G302" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>15960.62</v>
+      </c>
+      <c r="I302" s="1">
+        <v>0</v>
+      </c>
+      <c r="J302">
+        <v>0.0</v>
+      </c>
+      <c r="K302">
+        <v>832.09</v>
+      </c>
+      <c r="L302" s="1">
+        <v>15960.62</v>
+      </c>
+      <c r="M302" s="1">
+        <v>16792.71</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303" t="s">
+        <v>761</v>
+      </c>
+      <c r="B303" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C303" s="1">
+        <v>100.2354524</v>
+      </c>
+      <c r="D303" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E303" t="s">
+        <v>8</v>
+      </c>
+      <c r="F303">
+        <v>1.0</v>
+      </c>
+      <c r="G303" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>35317.86</v>
+      </c>
+      <c r="I303" s="1">
+        <v>0</v>
+      </c>
+      <c r="J303">
+        <v>0.0</v>
+      </c>
+      <c r="K303" t="s">
+        <v>762</v>
+      </c>
+      <c r="L303" s="1">
+        <v>35317.86</v>
+      </c>
+      <c r="M303" s="1">
+        <v>37671.87</v>
+      </c>
+      <c r="N303" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O303">
+        <v>1</v>
+      </c>
+      <c r="Z303" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304" t="s">
+        <v>764</v>
+      </c>
+      <c r="B304" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C304" s="1">
+        <v>100.43612747</v>
+      </c>
+      <c r="D304" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E304" t="s">
+        <v>8</v>
+      </c>
+      <c r="F304">
+        <v>1.0</v>
+      </c>
+      <c r="G304" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>65419.12</v>
+      </c>
+      <c r="I304" s="1">
+        <v>0</v>
+      </c>
+      <c r="J304">
+        <v>0.0</v>
+      </c>
+      <c r="K304" t="s">
+        <v>765</v>
+      </c>
+      <c r="L304" s="1">
+        <v>65419.12</v>
+      </c>
+      <c r="M304" s="1">
+        <v>66542.15</v>
+      </c>
+      <c r="N304" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O304">
+        <v>1</v>
+      </c>
+      <c r="Z304" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305" t="s">
+        <v>767</v>
+      </c>
+      <c r="B305" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>100.45030453</v>
+      </c>
+      <c r="D305" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E305" t="s">
+        <v>8</v>
+      </c>
+      <c r="F305">
+        <v>1.0</v>
+      </c>
+      <c r="G305" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>33772.84</v>
+      </c>
+      <c r="I305" s="1">
+        <v>0</v>
+      </c>
+      <c r="J305">
+        <v>0.0</v>
+      </c>
+      <c r="K305">
+        <v>622.48</v>
+      </c>
+      <c r="L305" s="1">
+        <v>33772.84</v>
+      </c>
+      <c r="M305" s="1">
+        <v>34395.32</v>
+      </c>
+      <c r="N305" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O305">
+        <v>1</v>
+      </c>
+      <c r="Z305" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306" t="s">
+        <v>767</v>
+      </c>
+      <c r="B306" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C306" s="1">
+        <v>100.277145</v>
+      </c>
+      <c r="D306" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E306" t="s">
+        <v>8</v>
+      </c>
+      <c r="F306">
+        <v>1.0</v>
+      </c>
+      <c r="G306" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>13857.25</v>
+      </c>
+      <c r="I306" s="1">
+        <v>0</v>
+      </c>
+      <c r="J306">
+        <v>0.0</v>
+      </c>
+      <c r="K306">
+        <v>808.38</v>
+      </c>
+      <c r="L306" s="1">
+        <v>13857.25</v>
+      </c>
+      <c r="M306" s="1">
+        <v>14665.63</v>
+      </c>
+      <c r="N306" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O306">
+        <v>1</v>
+      </c>
+      <c r="Z306" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307" t="s">
+        <v>770</v>
+      </c>
+      <c r="B307" s="1">
+        <v>8750000.0</v>
+      </c>
+      <c r="C307" s="1">
+        <v>100.28674617</v>
+      </c>
+      <c r="D307" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E307" t="s">
+        <v>8</v>
+      </c>
+      <c r="F307">
+        <v>1.0</v>
+      </c>
+      <c r="G307" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>25090.29</v>
+      </c>
+      <c r="I307" s="1">
+        <v>0</v>
+      </c>
+      <c r="J307">
+        <v>0.0</v>
+      </c>
+      <c r="K307" t="s">
+        <v>771</v>
+      </c>
+      <c r="L307" s="1">
+        <v>25090.29</v>
+      </c>
+      <c r="M307" s="1">
+        <v>26328.34</v>
+      </c>
+      <c r="N307" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O307">
+        <v>1</v>
+      </c>
+      <c r="Z307" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="A308" t="s">
+        <v>770</v>
+      </c>
+      <c r="B308" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C308" s="1">
+        <v>100.2389574</v>
+      </c>
+      <c r="D308" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E308" t="s">
+        <v>8</v>
+      </c>
+      <c r="F308">
+        <v>1.0</v>
+      </c>
+      <c r="G308" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>23895.74</v>
+      </c>
+      <c r="I308" s="1">
+        <v>0</v>
+      </c>
+      <c r="J308">
+        <v>0.0</v>
+      </c>
+      <c r="K308" t="s">
+        <v>773</v>
+      </c>
+      <c r="L308" s="1">
+        <v>23895.74</v>
+      </c>
+      <c r="M308" s="1">
+        <v>25227.32</v>
+      </c>
+      <c r="N308" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O308">
+        <v>1</v>
+      </c>
+      <c r="Z308" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="A309" t="s">
+        <v>775</v>
+      </c>
+      <c r="B309" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C309" s="1">
+        <v>100.36638913</v>
+      </c>
+      <c r="D309" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E309" t="s">
+        <v>8</v>
+      </c>
+      <c r="F309">
+        <v>1.0</v>
+      </c>
+      <c r="G309" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>29311.13</v>
+      </c>
+      <c r="I309" s="1">
+        <v>0</v>
+      </c>
+      <c r="J309">
+        <v>0.0</v>
+      </c>
+      <c r="K309">
+        <v>866.97</v>
+      </c>
+      <c r="L309" s="1">
+        <v>29311.13</v>
+      </c>
+      <c r="M309" s="1">
+        <v>30178.1</v>
+      </c>
+      <c r="N309" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O309">
+        <v>1</v>
+      </c>
+      <c r="Z309" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="A310" t="s">
+        <v>777</v>
+      </c>
+      <c r="B310" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C310" s="1">
+        <v>100.27805625</v>
+      </c>
+      <c r="D310" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E310" t="s">
+        <v>8</v>
+      </c>
+      <c r="F310">
+        <v>1.0</v>
+      </c>
+      <c r="G310" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>11122.25</v>
+      </c>
+      <c r="I310" s="1">
+        <v>0</v>
+      </c>
+      <c r="J310">
+        <v>0.0</v>
+      </c>
+      <c r="K310">
+        <v>541.74</v>
+      </c>
+      <c r="L310" s="1">
+        <v>11122.25</v>
+      </c>
+      <c r="M310" s="1">
+        <v>11663.99</v>
+      </c>
+      <c r="N310" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O310">
+        <v>1</v>
+      </c>
+      <c r="Z310" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="A311" t="s">
+        <v>779</v>
+      </c>
+      <c r="B311" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C311" s="1">
+        <v>99.88918556</v>
+      </c>
+      <c r="D311" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E311" t="s">
+        <v>8</v>
+      </c>
+      <c r="F311">
+        <v>1.0</v>
+      </c>
+      <c r="G311" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>-1994.66</v>
+      </c>
+      <c r="I311" s="1">
+        <v>0</v>
+      </c>
+      <c r="J311">
+        <v>0.0</v>
+      </c>
+      <c r="K311" t="s">
+        <v>780</v>
+      </c>
+      <c r="L311" s="1">
+        <v>-1994.66</v>
+      </c>
+      <c r="M311" s="1">
+        <v>-3420.35</v>
+      </c>
+      <c r="N311" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O311">
+        <v>1</v>
+      </c>
+      <c r="Z311" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="A312" t="s">
+        <v>782</v>
+      </c>
+      <c r="B312" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C312" s="1">
+        <v>100.00671567</v>
+      </c>
+      <c r="D312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E312" t="s">
+        <v>8</v>
+      </c>
+      <c r="F312">
+        <v>1.0</v>
+      </c>
+      <c r="G312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>1007.35</v>
+      </c>
+      <c r="I312" s="1">
+        <v>0</v>
+      </c>
+      <c r="J312">
+        <v>0.0</v>
+      </c>
+      <c r="K312" t="s">
+        <v>783</v>
+      </c>
+      <c r="L312" s="1">
+        <v>1007.35</v>
+      </c>
+      <c r="M312" s="1">
+        <v>-1269.87</v>
+      </c>
+      <c r="N312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O312">
+        <v>1</v>
+      </c>
+      <c r="Z312" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="A313" t="s">
+        <v>785</v>
+      </c>
+      <c r="B313" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C313" s="1">
+        <v>99.9559275</v>
+      </c>
+      <c r="D313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E313" t="s">
+        <v>8</v>
+      </c>
+      <c r="F313">
+        <v>1.0</v>
+      </c>
+      <c r="G313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>-13221.75</v>
+      </c>
+      <c r="I313" s="1">
+        <v>0</v>
+      </c>
+      <c r="J313">
+        <v>0.0</v>
+      </c>
+      <c r="K313" t="s">
+        <v>786</v>
+      </c>
+      <c r="L313" s="1">
+        <v>-13221.75</v>
+      </c>
+      <c r="M313" s="1">
+        <v>-21793.17</v>
+      </c>
+      <c r="N313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O313">
+        <v>1</v>
+      </c>
+      <c r="Z313" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="A314" t="s">
+        <v>788</v>
+      </c>
+      <c r="B314" s="1">
+        <v>6404000.0</v>
+      </c>
+      <c r="C314" s="1">
+        <v>100.40579169</v>
+      </c>
+      <c r="D314" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E314" t="s">
+        <v>8</v>
+      </c>
+      <c r="F314">
+        <v>1.0</v>
+      </c>
+      <c r="G314" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>25986.9</v>
+      </c>
+      <c r="I314" s="1">
+        <v>0</v>
+      </c>
+      <c r="J314">
+        <v>0.0</v>
+      </c>
+      <c r="K314">
+        <v>270.02</v>
+      </c>
+      <c r="L314" s="1">
+        <v>25986.9</v>
+      </c>
+      <c r="M314" s="1">
+        <v>26256.92</v>
+      </c>
+      <c r="N314" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O314">
+        <v>1</v>
+      </c>
+      <c r="Z314" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="A315" t="s">
+        <v>790</v>
+      </c>
+      <c r="B315" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C315" s="1">
+        <v>100.233404</v>
+      </c>
+      <c r="D315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E315" t="s">
+        <v>8</v>
+      </c>
+      <c r="F315">
+        <v>1.0</v>
+      </c>
+      <c r="G315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>70021.2</v>
+      </c>
+      <c r="I315" s="1">
+        <v>0</v>
+      </c>
+      <c r="J315">
+        <v>0.0</v>
+      </c>
+      <c r="K315" t="s">
+        <v>791</v>
+      </c>
+      <c r="L315" s="1">
+        <v>70021.2</v>
+      </c>
+      <c r="M315" s="1">
+        <v>73081.29</v>
+      </c>
+      <c r="N315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O315">
+        <v>1</v>
+      </c>
+      <c r="Z315" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="A316" t="s">
+        <v>793</v>
+      </c>
+      <c r="B316" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="C316" s="1">
+        <v>100.28260143</v>
+      </c>
+      <c r="D316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E316" t="s">
+        <v>8</v>
+      </c>
+      <c r="F316">
+        <v>1.0</v>
+      </c>
+      <c r="G316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>39564.2</v>
+      </c>
+      <c r="I316" s="1">
+        <v>0</v>
+      </c>
+      <c r="J316">
+        <v>0.0</v>
+      </c>
+      <c r="K316" t="s">
+        <v>794</v>
+      </c>
+      <c r="L316" s="1">
+        <v>39564.2</v>
+      </c>
+      <c r="M316" s="1">
+        <v>41813.0</v>
+      </c>
+      <c r="N316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O316">
+        <v>1</v>
+      </c>
+      <c r="Z316" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="A317" t="s">
+        <v>796</v>
+      </c>
+      <c r="B317" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C317" s="1">
+        <v>100.282208</v>
+      </c>
+      <c r="D317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E317" t="s">
+        <v>8</v>
+      </c>
+      <c r="F317">
+        <v>1.0</v>
+      </c>
+      <c r="G317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>14110.4</v>
+      </c>
+      <c r="I317" s="1">
+        <v>0</v>
+      </c>
+      <c r="J317">
+        <v>0.0</v>
+      </c>
+      <c r="K317">
+        <v>789.1</v>
+      </c>
+      <c r="L317" s="1">
+        <v>14110.4</v>
+      </c>
+      <c r="M317" s="1">
+        <v>14899.5</v>
+      </c>
+      <c r="N317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O317">
+        <v>1</v>
+      </c>
+      <c r="Z317" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="A318" t="s">
+        <v>796</v>
+      </c>
+      <c r="B318" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C318" s="1">
+        <v>100.18318413</v>
+      </c>
+      <c r="D318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E318" t="s">
+        <v>8</v>
+      </c>
+      <c r="F318">
+        <v>1.0</v>
+      </c>
+      <c r="G318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>27477.62</v>
+      </c>
+      <c r="I318" s="1">
+        <v>0</v>
+      </c>
+      <c r="J318">
+        <v>0.0</v>
+      </c>
+      <c r="K318" t="s">
+        <v>798</v>
+      </c>
+      <c r="L318" s="1">
+        <v>27477.62</v>
+      </c>
+      <c r="M318" s="1">
+        <v>29679.91</v>
+      </c>
+      <c r="N318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O318">
+        <v>1</v>
+      </c>
+      <c r="Z318" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="A319" t="s">
+        <v>800</v>
+      </c>
+      <c r="B319" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C319" s="1">
+        <v>100.2967032</v>
+      </c>
+      <c r="D319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E319" t="s">
+        <v>8</v>
+      </c>
+      <c r="F319">
+        <v>1.0</v>
+      </c>
+      <c r="G319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>59340.64</v>
+      </c>
+      <c r="I319" s="1">
+        <v>0</v>
+      </c>
+      <c r="J319">
+        <v>0.0</v>
+      </c>
+      <c r="K319" t="s">
+        <v>801</v>
+      </c>
+      <c r="L319" s="1">
+        <v>59340.64</v>
+      </c>
+      <c r="M319" s="1">
+        <v>63170.29</v>
+      </c>
+      <c r="N319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O319">
+        <v>1</v>
+      </c>
+      <c r="Z319" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="A320" t="s">
+        <v>803</v>
+      </c>
+      <c r="B320" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C320" s="1">
+        <v>100.5912398</v>
+      </c>
+      <c r="D320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E320" t="s">
+        <v>8</v>
+      </c>
+      <c r="F320">
+        <v>1.0</v>
+      </c>
+      <c r="G320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>29561.99</v>
+      </c>
+      <c r="I320" s="1">
+        <v>0</v>
+      </c>
+      <c r="J320">
+        <v>0.0</v>
+      </c>
+      <c r="K320">
+        <v>843.25</v>
+      </c>
+      <c r="L320" s="1">
+        <v>29561.99</v>
+      </c>
+      <c r="M320" s="1">
+        <v>30405.24</v>
+      </c>
+      <c r="N320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O320">
+        <v>1</v>
+      </c>
+      <c r="Z320" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="A321" t="s">
+        <v>805</v>
+      </c>
+      <c r="B321" s="1">
+        <v>5200000.0</v>
+      </c>
+      <c r="C321" s="1">
+        <v>100.29363212</v>
+      </c>
+      <c r="D321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E321" t="s">
+        <v>8</v>
+      </c>
+      <c r="F321">
+        <v>1.0</v>
+      </c>
+      <c r="G321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>15268.87</v>
+      </c>
+      <c r="I321" s="1">
+        <v>0</v>
+      </c>
+      <c r="J321">
+        <v>0.0</v>
+      </c>
+      <c r="K321">
+        <v>654.43</v>
+      </c>
+      <c r="L321" s="1">
+        <v>15268.87</v>
+      </c>
+      <c r="M321" s="1">
+        <v>15923.3</v>
+      </c>
+      <c r="N321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O321">
+        <v>1</v>
+      </c>
+      <c r="Z321" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="A322" t="s">
+        <v>805</v>
+      </c>
+      <c r="B322" s="1">
+        <v>6630000.0</v>
+      </c>
+      <c r="C322" s="1">
+        <v>100.36561071</v>
+      </c>
+      <c r="D322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E322" t="s">
+        <v>8</v>
+      </c>
+      <c r="F322">
+        <v>1.0</v>
+      </c>
+      <c r="G322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>24239.99</v>
+      </c>
+      <c r="I322" s="1">
+        <v>0</v>
+      </c>
+      <c r="J322">
+        <v>0.0</v>
+      </c>
+      <c r="K322">
+        <v>704.14</v>
+      </c>
+      <c r="L322" s="1">
+        <v>24239.99</v>
+      </c>
+      <c r="M322" s="1">
+        <v>24944.13</v>
+      </c>
+      <c r="N322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O322">
+        <v>1</v>
+      </c>
+      <c r="Z322" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="A323" t="s">
+        <v>805</v>
+      </c>
+      <c r="B323" s="1">
+        <v>7300000.0</v>
+      </c>
+      <c r="C323" s="1">
+        <v>100.24858521</v>
+      </c>
+      <c r="D323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E323" t="s">
+        <v>8</v>
+      </c>
+      <c r="F323">
+        <v>1.0</v>
+      </c>
+      <c r="G323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>18146.72</v>
+      </c>
+      <c r="I323" s="1">
+        <v>0</v>
+      </c>
+      <c r="J323">
+        <v>0.0</v>
+      </c>
+      <c r="K323">
+        <v>895.4</v>
+      </c>
+      <c r="L323" s="1">
+        <v>18146.72</v>
+      </c>
+      <c r="M323" s="1">
+        <v>19042.12</v>
+      </c>
+      <c r="N323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O323">
+        <v>1</v>
+      </c>
+      <c r="Z323" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="A324" t="s">
+        <v>809</v>
+      </c>
+      <c r="B324" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="C324" s="1">
+        <v>100.44985027</v>
+      </c>
+      <c r="D324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E324" t="s">
+        <v>8</v>
+      </c>
+      <c r="F324">
+        <v>1.0</v>
+      </c>
+      <c r="G324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>16644.46</v>
+      </c>
+      <c r="I324" s="1">
+        <v>0</v>
+      </c>
+      <c r="J324">
+        <v>0.0</v>
+      </c>
+      <c r="K324">
+        <v>305.55</v>
+      </c>
+      <c r="L324" s="1">
+        <v>16644.46</v>
+      </c>
+      <c r="M324" s="1">
+        <v>16950.01</v>
+      </c>
+      <c r="N324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O324">
+        <v>1</v>
+      </c>
+      <c r="Z324" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="A325" t="s">
+        <v>809</v>
+      </c>
+      <c r="B325" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C325" s="1">
+        <v>100.28299575</v>
+      </c>
+      <c r="D325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E325" t="s">
+        <v>8</v>
+      </c>
+      <c r="F325">
+        <v>1.0</v>
+      </c>
+      <c r="G325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>11319.83</v>
+      </c>
+      <c r="I325" s="1">
+        <v>0</v>
+      </c>
+      <c r="J325">
+        <v>0.0</v>
+      </c>
+      <c r="K325">
+        <v>607.66</v>
+      </c>
+      <c r="L325" s="1">
+        <v>11319.83</v>
+      </c>
+      <c r="M325" s="1">
+        <v>11927.49</v>
+      </c>
+      <c r="N325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O325">
+        <v>1</v>
+      </c>
+      <c r="Z325" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="A326" t="s">
+        <v>809</v>
+      </c>
+      <c r="B326" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C326" s="1">
+        <v>100.4548466</v>
+      </c>
+      <c r="D326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E326" t="s">
+        <v>8</v>
+      </c>
+      <c r="F326">
+        <v>1.0</v>
+      </c>
+      <c r="G326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>21377.79</v>
+      </c>
+      <c r="I326" s="1">
+        <v>0</v>
+      </c>
+      <c r="J326">
+        <v>0.0</v>
+      </c>
+      <c r="K326">
+        <v>409.67</v>
+      </c>
+      <c r="L326" s="1">
+        <v>21377.79</v>
+      </c>
+      <c r="M326" s="1">
+        <v>21787.46</v>
+      </c>
+      <c r="N326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O326">
+        <v>1</v>
+      </c>
+      <c r="Z326" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="A327" t="s">
+        <v>813</v>
+      </c>
+      <c r="B327" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C327" s="1">
+        <v>100.0652704</v>
+      </c>
+      <c r="D327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E327" t="s">
+        <v>8</v>
+      </c>
+      <c r="F327">
+        <v>1.0</v>
+      </c>
+      <c r="G327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>8158.8</v>
+      </c>
+      <c r="I327" s="1">
+        <v>0</v>
+      </c>
+      <c r="J327">
+        <v>0.0</v>
+      </c>
+      <c r="K327" t="s">
+        <v>814</v>
+      </c>
+      <c r="L327" s="1">
+        <v>8158.8</v>
+      </c>
+      <c r="M327" s="1">
+        <v>419.16</v>
+      </c>
+      <c r="N327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O327">
+        <v>1</v>
+      </c>
+      <c r="Z327" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="A328" t="s">
+        <v>816</v>
+      </c>
+      <c r="B328" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D270" s="1">
-[...17 lines deleted...]
-      <c r="J270" s="1">
+      <c r="C328" s="1">
+        <v>100.14483736</v>
+      </c>
+      <c r="D328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E328" t="s">
+        <v>8</v>
+      </c>
+      <c r="F328">
+        <v>1.0</v>
+      </c>
+      <c r="G328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>36209.34</v>
+      </c>
+      <c r="I328" s="1">
         <v>0</v>
       </c>
-      <c r="K270">
-[...46 lines deleted...]
-      <c r="J271" s="1">
+      <c r="J328">
+        <v>0.0</v>
+      </c>
+      <c r="K328" t="s">
+        <v>817</v>
+      </c>
+      <c r="L328" s="1">
+        <v>36209.34</v>
+      </c>
+      <c r="M328" s="1">
+        <v>21040.11</v>
+      </c>
+      <c r="N328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O328">
+        <v>1</v>
+      </c>
+      <c r="Z328" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="A329" t="s">
+        <v>819</v>
+      </c>
+      <c r="B329" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C329" s="1">
+        <v>100.03553553</v>
+      </c>
+      <c r="D329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E329" t="s">
+        <v>8</v>
+      </c>
+      <c r="F329">
+        <v>1.0</v>
+      </c>
+      <c r="G329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>5330.33</v>
+      </c>
+      <c r="I329" s="1">
         <v>0</v>
       </c>
-      <c r="K271">
-[...25 lines deleted...]
-      <c r="C272" s="1">
+      <c r="J329">
+        <v>0.0</v>
+      </c>
+      <c r="K329" t="s">
+        <v>820</v>
+      </c>
+      <c r="L329" s="1">
+        <v>5330.33</v>
+      </c>
+      <c r="M329" s="1">
+        <v>-2652.55</v>
+      </c>
+      <c r="N329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O329">
+        <v>1</v>
+      </c>
+      <c r="Z329" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="A330" t="s">
+        <v>822</v>
+      </c>
+      <c r="B330" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C330" s="1">
+        <v>100.22259465</v>
+      </c>
+      <c r="D330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E330" t="s">
+        <v>8</v>
+      </c>
+      <c r="F330">
+        <v>1.0</v>
+      </c>
+      <c r="G330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>89037.86</v>
+      </c>
+      <c r="I330" s="1">
+        <v>0</v>
+      </c>
+      <c r="J330">
+        <v>0.0</v>
+      </c>
+      <c r="K330" t="s">
+        <v>823</v>
+      </c>
+      <c r="L330" s="1">
+        <v>89037.86</v>
+      </c>
+      <c r="M330" s="1">
+        <v>94720.15</v>
+      </c>
+      <c r="N330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O330">
+        <v>1</v>
+      </c>
+      <c r="Z330" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="A331" t="s">
+        <v>825</v>
+      </c>
+      <c r="B331" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C331" s="1">
+        <v>100.13511768</v>
+      </c>
+      <c r="D331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E331" t="s">
+        <v>8</v>
+      </c>
+      <c r="F331">
+        <v>1.0</v>
+      </c>
+      <c r="G331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>33779.42</v>
+      </c>
+      <c r="I331" s="1">
+        <v>0</v>
+      </c>
+      <c r="J331">
+        <v>0.0</v>
+      </c>
+      <c r="K331" t="s">
+        <v>826</v>
+      </c>
+      <c r="L331" s="1">
+        <v>33779.42</v>
+      </c>
+      <c r="M331" s="1">
+        <v>36532.28</v>
+      </c>
+      <c r="N331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O331">
+        <v>1</v>
+      </c>
+      <c r="Z331" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="A332" t="s">
+        <v>828</v>
+      </c>
+      <c r="B332" s="1">
+        <v>34000000.0</v>
+      </c>
+      <c r="C332" s="1">
+        <v>100.01163465</v>
+      </c>
+      <c r="D332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E332" t="s">
+        <v>8</v>
+      </c>
+      <c r="F332">
+        <v>1.0</v>
+      </c>
+      <c r="G332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>3955.78</v>
+      </c>
+      <c r="I332" s="1">
+        <v>0</v>
+      </c>
+      <c r="J332">
+        <v>0.0</v>
+      </c>
+      <c r="K332" t="s">
+        <v>829</v>
+      </c>
+      <c r="L332" s="1">
+        <v>3955.78</v>
+      </c>
+      <c r="M332" s="1">
+        <v>-472.88</v>
+      </c>
+      <c r="N332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O332">
+        <v>1</v>
+      </c>
+      <c r="Z332" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="A333" t="s">
+        <v>831</v>
+      </c>
+      <c r="B333" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C333" s="1">
+        <v>99.98049893</v>
+      </c>
+      <c r="D333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F333">
+        <v>1.0</v>
+      </c>
+      <c r="G333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>-2925.16</v>
+      </c>
+      <c r="I333" s="1">
+        <v>0</v>
+      </c>
+      <c r="J333">
+        <v>0.0</v>
+      </c>
+      <c r="K333" t="s">
+        <v>832</v>
+      </c>
+      <c r="L333" s="1">
+        <v>-2925.16</v>
+      </c>
+      <c r="M333" s="1">
+        <v>-13816.23</v>
+      </c>
+      <c r="N333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O333">
+        <v>1</v>
+      </c>
+      <c r="Z333" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="A334" t="s">
+        <v>834</v>
+      </c>
+      <c r="B334" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C334" s="1">
+        <v>99.99830913</v>
+      </c>
+      <c r="D334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E334" t="s">
+        <v>8</v>
+      </c>
+      <c r="F334">
+        <v>1.0</v>
+      </c>
+      <c r="G334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>-135.27</v>
+      </c>
+      <c r="I334" s="1">
+        <v>0</v>
+      </c>
+      <c r="J334">
+        <v>0.0</v>
+      </c>
+      <c r="K334" t="s">
+        <v>835</v>
+      </c>
+      <c r="L334" s="1">
+        <v>-135.27</v>
+      </c>
+      <c r="M334" s="1">
+        <v>-3322.49</v>
+      </c>
+      <c r="N334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O334">
+        <v>1</v>
+      </c>
+      <c r="Z334" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="A335" t="s">
+        <v>837</v>
+      </c>
+      <c r="B335" s="1">
+        <v>2215000.0</v>
+      </c>
+      <c r="C335" s="1">
+        <v>100.01140316</v>
+      </c>
+      <c r="D335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E335" t="s">
+        <v>8</v>
+      </c>
+      <c r="F335">
+        <v>1.0</v>
+      </c>
+      <c r="G335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>252.58</v>
+      </c>
+      <c r="I335" s="1">
+        <v>0</v>
+      </c>
+      <c r="J335">
+        <v>0.0</v>
+      </c>
+      <c r="K335">
+        <v>-377.66</v>
+      </c>
+      <c r="L335" s="1">
+        <v>252.58</v>
+      </c>
+      <c r="M335" s="1">
+        <v>-125.08</v>
+      </c>
+      <c r="N335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O335">
+        <v>1</v>
+      </c>
+      <c r="Z335" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="A336" t="s">
+        <v>839</v>
+      </c>
+      <c r="B336" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D272" s="1">
-[...17 lines deleted...]
-      <c r="J272" s="1">
+      <c r="C336" s="1">
+        <v>100.30510925</v>
+      </c>
+      <c r="D336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E336" t="s">
+        <v>8</v>
+      </c>
+      <c r="F336">
+        <v>1.0</v>
+      </c>
+      <c r="G336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>61021.85</v>
+      </c>
+      <c r="I336" s="1">
         <v>0</v>
       </c>
-      <c r="K272">
-[...46 lines deleted...]
-      <c r="J273" s="1">
+      <c r="J336">
+        <v>0.0</v>
+      </c>
+      <c r="K336" t="s">
+        <v>840</v>
+      </c>
+      <c r="L336" s="1">
+        <v>61021.85</v>
+      </c>
+      <c r="M336" s="1">
+        <v>63253.65</v>
+      </c>
+      <c r="N336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O336">
+        <v>1</v>
+      </c>
+      <c r="Z336" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="A337" t="s">
+        <v>842</v>
+      </c>
+      <c r="B337" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C337" s="1">
+        <v>99.97674865</v>
+      </c>
+      <c r="D337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E337" t="s">
+        <v>8</v>
+      </c>
+      <c r="F337">
+        <v>1.0</v>
+      </c>
+      <c r="G337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>-4650.27</v>
+      </c>
+      <c r="I337" s="1">
         <v>0</v>
       </c>
-      <c r="K273">
-[...46 lines deleted...]
-      <c r="J274" s="1">
+      <c r="J337">
+        <v>0.0</v>
+      </c>
+      <c r="K337" t="s">
+        <v>843</v>
+      </c>
+      <c r="L337" s="1">
+        <v>-4650.27</v>
+      </c>
+      <c r="M337" s="1">
+        <v>-22152.29</v>
+      </c>
+      <c r="N337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O337">
+        <v>1</v>
+      </c>
+      <c r="Z337" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="A338" t="s">
+        <v>845</v>
+      </c>
+      <c r="B338" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C338" s="1">
+        <v>100.0074354</v>
+      </c>
+      <c r="D338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E338" t="s">
+        <v>8</v>
+      </c>
+      <c r="F338">
+        <v>1.0</v>
+      </c>
+      <c r="G338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>1487.08</v>
+      </c>
+      <c r="I338" s="1">
         <v>0</v>
       </c>
-      <c r="K274">
-[...46 lines deleted...]
-      <c r="J275" s="1">
+      <c r="J338">
+        <v>0.0</v>
+      </c>
+      <c r="K338" t="s">
+        <v>846</v>
+      </c>
+      <c r="L338" s="1">
+        <v>1487.08</v>
+      </c>
+      <c r="M338" s="1">
+        <v>-10091.76</v>
+      </c>
+      <c r="N338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O338">
+        <v>1</v>
+      </c>
+      <c r="Z338" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="A339" t="s">
+        <v>845</v>
+      </c>
+      <c r="B339" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C339" s="1">
+        <v>100.01626288</v>
+      </c>
+      <c r="D339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E339" t="s">
+        <v>8</v>
+      </c>
+      <c r="F339">
+        <v>1.0</v>
+      </c>
+      <c r="G339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>4065.72</v>
+      </c>
+      <c r="I339" s="1">
         <v>0</v>
       </c>
-      <c r="K275">
-[...25 lines deleted...]
-      <c r="C276" s="1">
+      <c r="J339">
+        <v>0.0</v>
+      </c>
+      <c r="K339" t="s">
+        <v>848</v>
+      </c>
+      <c r="L339" s="1">
+        <v>4065.72</v>
+      </c>
+      <c r="M339" s="1">
+        <v>-14463.93</v>
+      </c>
+      <c r="N339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O339">
+        <v>1</v>
+      </c>
+      <c r="Z339" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="A340" t="s">
+        <v>845</v>
+      </c>
+      <c r="B340" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C340" s="1">
+        <v>100.02181783</v>
+      </c>
+      <c r="D340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E340" t="s">
+        <v>8</v>
+      </c>
+      <c r="F340">
+        <v>1.0</v>
+      </c>
+      <c r="G340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>6545.35</v>
+      </c>
+      <c r="I340" s="1">
+        <v>0</v>
+      </c>
+      <c r="J340">
+        <v>0.0</v>
+      </c>
+      <c r="K340" t="s">
+        <v>850</v>
+      </c>
+      <c r="L340" s="1">
+        <v>6545.35</v>
+      </c>
+      <c r="M340" s="1">
+        <v>-16063.98</v>
+      </c>
+      <c r="N340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O340">
+        <v>1</v>
+      </c>
+      <c r="Z340" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="A341" t="s">
+        <v>852</v>
+      </c>
+      <c r="B341" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C341" s="1">
+        <v>100.0284261</v>
+      </c>
+      <c r="D341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E341" t="s">
+        <v>8</v>
+      </c>
+      <c r="F341">
+        <v>1.0</v>
+      </c>
+      <c r="G341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>5685.22</v>
+      </c>
+      <c r="I341" s="1">
+        <v>0</v>
+      </c>
+      <c r="J341">
+        <v>0.0</v>
+      </c>
+      <c r="K341" t="s">
+        <v>853</v>
+      </c>
+      <c r="L341" s="1">
+        <v>5685.22</v>
+      </c>
+      <c r="M341" s="1">
+        <v>-8224.01</v>
+      </c>
+      <c r="N341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O341">
+        <v>1</v>
+      </c>
+      <c r="Z341" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="A342" t="s">
+        <v>852</v>
+      </c>
+      <c r="B342" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C342" s="1">
+        <v>100.03045348</v>
+      </c>
+      <c r="D342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E342" t="s">
+        <v>8</v>
+      </c>
+      <c r="F342">
+        <v>1.0</v>
+      </c>
+      <c r="G342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>7613.37</v>
+      </c>
+      <c r="I342" s="1">
+        <v>0</v>
+      </c>
+      <c r="J342">
+        <v>0.0</v>
+      </c>
+      <c r="K342" t="s">
+        <v>855</v>
+      </c>
+      <c r="L342" s="1">
+        <v>7613.37</v>
+      </c>
+      <c r="M342" s="1">
+        <v>-9660.33</v>
+      </c>
+      <c r="N342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O342">
+        <v>1</v>
+      </c>
+      <c r="Z342" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="A343" t="s">
+        <v>852</v>
+      </c>
+      <c r="B343" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C343" s="1">
+        <v>100.0272805</v>
+      </c>
+      <c r="D343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E343" t="s">
+        <v>8</v>
+      </c>
+      <c r="F343">
+        <v>1.0</v>
+      </c>
+      <c r="G343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>5456.1</v>
+      </c>
+      <c r="I343" s="1">
+        <v>0</v>
+      </c>
+      <c r="J343">
+        <v>0.0</v>
+      </c>
+      <c r="K343" t="s">
+        <v>857</v>
+      </c>
+      <c r="L343" s="1">
+        <v>5456.1</v>
+      </c>
+      <c r="M343" s="1">
+        <v>-4932.3</v>
+      </c>
+      <c r="N343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O343">
+        <v>1</v>
+      </c>
+      <c r="Z343" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="A344" t="s">
+        <v>852</v>
+      </c>
+      <c r="B344" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C344" s="1">
+        <v>100.02996765</v>
+      </c>
+      <c r="D344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E344" t="s">
+        <v>8</v>
+      </c>
+      <c r="F344">
+        <v>1.0</v>
+      </c>
+      <c r="G344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>5993.53</v>
+      </c>
+      <c r="I344" s="1">
+        <v>0</v>
+      </c>
+      <c r="J344">
+        <v>0.0</v>
+      </c>
+      <c r="K344" t="s">
+        <v>859</v>
+      </c>
+      <c r="L344" s="1">
+        <v>5993.53</v>
+      </c>
+      <c r="M344" s="1">
+        <v>-6344.87</v>
+      </c>
+      <c r="N344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O344">
+        <v>1</v>
+      </c>
+      <c r="Z344" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="A345" t="s">
+        <v>861</v>
+      </c>
+      <c r="B345" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="C345" s="1">
+        <v>99.98310308</v>
+      </c>
+      <c r="D345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E345" t="s">
+        <v>8</v>
+      </c>
+      <c r="F345">
+        <v>1.0</v>
+      </c>
+      <c r="G345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>-1098.3</v>
+      </c>
+      <c r="I345" s="1">
+        <v>0</v>
+      </c>
+      <c r="J345">
+        <v>0.0</v>
+      </c>
+      <c r="K345" t="s">
+        <v>862</v>
+      </c>
+      <c r="L345" s="1">
+        <v>-1098.3</v>
+      </c>
+      <c r="M345" s="1">
+        <v>-5187.61</v>
+      </c>
+      <c r="N345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O345">
+        <v>1</v>
+      </c>
+      <c r="Z345" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="A346" t="s">
+        <v>861</v>
+      </c>
+      <c r="B346" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D276" s="1">
-[...17 lines deleted...]
-      <c r="J276" s="1">
+      <c r="C346" s="1">
+        <v>99.9539144</v>
+      </c>
+      <c r="D346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E346" t="s">
+        <v>8</v>
+      </c>
+      <c r="F346">
+        <v>1.0</v>
+      </c>
+      <c r="G346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>-4608.56</v>
+      </c>
+      <c r="I346" s="1">
         <v>0</v>
       </c>
-      <c r="K276">
-[...46 lines deleted...]
-      <c r="J277" s="1">
+      <c r="J346">
+        <v>0.0</v>
+      </c>
+      <c r="K346" t="s">
+        <v>864</v>
+      </c>
+      <c r="L346" s="1">
+        <v>-4608.56</v>
+      </c>
+      <c r="M346" s="1">
+        <v>-11980.93</v>
+      </c>
+      <c r="N346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O346">
+        <v>1</v>
+      </c>
+      <c r="Z346" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="A347" t="s">
+        <v>866</v>
+      </c>
+      <c r="B347" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C347" s="1">
+        <v>99.99952064</v>
+      </c>
+      <c r="D347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E347" t="s">
+        <v>8</v>
+      </c>
+      <c r="F347">
+        <v>1.0</v>
+      </c>
+      <c r="G347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>-59.92</v>
+      </c>
+      <c r="I347" s="1">
         <v>0</v>
       </c>
-      <c r="K277">
-[...25 lines deleted...]
-      <c r="C278" s="1">
+      <c r="J347">
+        <v>0.0</v>
+      </c>
+      <c r="K347" t="s">
+        <v>867</v>
+      </c>
+      <c r="L347" s="1">
+        <v>-59.92</v>
+      </c>
+      <c r="M347" s="1">
+        <v>-4980.4</v>
+      </c>
+      <c r="N347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O347">
+        <v>1</v>
+      </c>
+      <c r="Z347" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="A348" t="s">
+        <v>869</v>
+      </c>
+      <c r="B348" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C348" s="1">
+        <v>99.9876232</v>
+      </c>
+      <c r="D348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E348" t="s">
+        <v>8</v>
+      </c>
+      <c r="F348">
+        <v>1.0</v>
+      </c>
+      <c r="G348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>-618.84</v>
+      </c>
+      <c r="I348" s="1">
+        <v>0</v>
+      </c>
+      <c r="J348">
+        <v>0.0</v>
+      </c>
+      <c r="K348" t="s">
+        <v>870</v>
+      </c>
+      <c r="L348" s="1">
+        <v>-618.84</v>
+      </c>
+      <c r="M348" s="1">
+        <v>-2235.58</v>
+      </c>
+      <c r="N348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O348">
+        <v>1</v>
+      </c>
+      <c r="Z348" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="A349" t="s">
+        <v>869</v>
+      </c>
+      <c r="B349" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C349" s="1">
+        <v>99.95648985</v>
+      </c>
+      <c r="D349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E349" t="s">
+        <v>8</v>
+      </c>
+      <c r="F349">
+        <v>1.0</v>
+      </c>
+      <c r="G349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>-8702.03</v>
+      </c>
+      <c r="I349" s="1">
+        <v>0</v>
+      </c>
+      <c r="J349">
+        <v>0.0</v>
+      </c>
+      <c r="K349" t="s">
+        <v>872</v>
+      </c>
+      <c r="L349" s="1">
+        <v>-8702.03</v>
+      </c>
+      <c r="M349" s="1">
+        <v>-16383.18</v>
+      </c>
+      <c r="N349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O349">
+        <v>1</v>
+      </c>
+      <c r="Z349" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="A350" t="s">
+        <v>869</v>
+      </c>
+      <c r="B350" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C350" s="1">
+        <v>99.98693867</v>
+      </c>
+      <c r="D350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E350" t="s">
+        <v>8</v>
+      </c>
+      <c r="F350">
+        <v>1.0</v>
+      </c>
+      <c r="G350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>-979.6</v>
+      </c>
+      <c r="I350" s="1">
+        <v>0</v>
+      </c>
+      <c r="J350">
+        <v>0.0</v>
+      </c>
+      <c r="K350" t="s">
+        <v>874</v>
+      </c>
+      <c r="L350" s="1">
+        <v>-979.6</v>
+      </c>
+      <c r="M350" s="1">
+        <v>-3411.18</v>
+      </c>
+      <c r="N350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O350">
+        <v>1</v>
+      </c>
+      <c r="Z350" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="A351" t="s">
+        <v>876</v>
+      </c>
+      <c r="B351" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C351" s="1">
+        <v>100.01073223</v>
+      </c>
+      <c r="D351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E351" t="s">
+        <v>8</v>
+      </c>
+      <c r="F351">
+        <v>1.0</v>
+      </c>
+      <c r="G351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>3219.67</v>
+      </c>
+      <c r="I351" s="1">
+        <v>0</v>
+      </c>
+      <c r="J351">
+        <v>0.0</v>
+      </c>
+      <c r="K351" t="s">
+        <v>877</v>
+      </c>
+      <c r="L351" s="1">
+        <v>3219.67</v>
+      </c>
+      <c r="M351" s="1">
+        <v>-152.9</v>
+      </c>
+      <c r="N351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O351">
+        <v>1</v>
+      </c>
+      <c r="Z351" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="A352" t="s">
+        <v>879</v>
+      </c>
+      <c r="B352" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D278" s="1">
-[...17 lines deleted...]
-      <c r="J278" s="1">
+      <c r="C352" s="1">
+        <v>99.8624486</v>
+      </c>
+      <c r="D352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E352" t="s">
+        <v>8</v>
+      </c>
+      <c r="F352">
+        <v>1.0</v>
+      </c>
+      <c r="G352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>-20632.71</v>
+      </c>
+      <c r="I352" s="1">
         <v>0</v>
       </c>
-      <c r="K278">
-[...46 lines deleted...]
-      <c r="J279" s="1">
+      <c r="J352">
+        <v>0.0</v>
+      </c>
+      <c r="K352" t="s">
+        <v>880</v>
+      </c>
+      <c r="L352" s="1">
+        <v>-20632.71</v>
+      </c>
+      <c r="M352" s="1">
+        <v>-23623.87</v>
+      </c>
+      <c r="N352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O352">
+        <v>1</v>
+      </c>
+      <c r="Z352" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="A353" t="s">
+        <v>882</v>
+      </c>
+      <c r="B353" s="1">
+        <v>8600000.0</v>
+      </c>
+      <c r="C353" s="1">
+        <v>99.94561558</v>
+      </c>
+      <c r="D353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E353" t="s">
+        <v>8</v>
+      </c>
+      <c r="F353">
+        <v>1.0</v>
+      </c>
+      <c r="G353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>-4677.06</v>
+      </c>
+      <c r="I353" s="1">
         <v>0</v>
       </c>
-      <c r="K279">
-[...46 lines deleted...]
-      <c r="J280" s="1">
+      <c r="J353">
+        <v>0.0</v>
+      </c>
+      <c r="K353" t="s">
+        <v>883</v>
+      </c>
+      <c r="L353" s="1">
+        <v>-4677.06</v>
+      </c>
+      <c r="M353" s="1">
+        <v>-5859.47</v>
+      </c>
+      <c r="N353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O353">
+        <v>1</v>
+      </c>
+      <c r="Z353" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="A354" t="s">
+        <v>885</v>
+      </c>
+      <c r="B354" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C354" s="1">
+        <v>99.93345973</v>
+      </c>
+      <c r="D354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E354" t="s">
+        <v>8</v>
+      </c>
+      <c r="F354">
+        <v>1.0</v>
+      </c>
+      <c r="G354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>-19962.08</v>
+      </c>
+      <c r="I354" s="1">
         <v>0</v>
       </c>
-      <c r="K280">
-[...46 lines deleted...]
-      <c r="J281" s="1">
+      <c r="J354">
+        <v>0.0</v>
+      </c>
+      <c r="K354" t="s">
+        <v>886</v>
+      </c>
+      <c r="L354" s="1">
+        <v>-19962.08</v>
+      </c>
+      <c r="M354" s="1">
+        <v>-22323.8</v>
+      </c>
+      <c r="N354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O354">
+        <v>1</v>
+      </c>
+      <c r="Z354" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="A355" t="s">
+        <v>888</v>
+      </c>
+      <c r="B355" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C355" s="1">
+        <v>99.96879935</v>
+      </c>
+      <c r="D355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E355" t="s">
+        <v>8</v>
+      </c>
+      <c r="F355">
+        <v>1.0</v>
+      </c>
+      <c r="G355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>-6240.13</v>
+      </c>
+      <c r="I355" s="1">
         <v>0</v>
       </c>
-      <c r="K281">
-[...25 lines deleted...]
-      <c r="C282" s="1">
+      <c r="J355">
+        <v>0.0</v>
+      </c>
+      <c r="K355">
+        <v>-975.57</v>
+      </c>
+      <c r="L355" s="1">
+        <v>-6240.13</v>
+      </c>
+      <c r="M355" s="1">
+        <v>-7215.7</v>
+      </c>
+      <c r="N355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O355">
+        <v>1</v>
+      </c>
+      <c r="Z355" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="A356" t="s">
+        <v>890</v>
+      </c>
+      <c r="B356" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D282" s="1">
-[...17 lines deleted...]
-      <c r="J282" s="1">
+      <c r="C356" s="1">
+        <v>100.1755998</v>
+      </c>
+      <c r="D356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E356" t="s">
+        <v>8</v>
+      </c>
+      <c r="F356">
+        <v>1.0</v>
+      </c>
+      <c r="G356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>43899.95</v>
+      </c>
+      <c r="I356" s="1">
         <v>0</v>
       </c>
-      <c r="K282">
-[...46 lines deleted...]
-      <c r="J283" s="1">
+      <c r="J356">
+        <v>0.0</v>
+      </c>
+      <c r="K356" t="s">
+        <v>826</v>
+      </c>
+      <c r="L356" s="1">
+        <v>43899.95</v>
+      </c>
+      <c r="M356" s="1">
+        <v>46652.81</v>
+      </c>
+      <c r="N356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O356">
+        <v>1</v>
+      </c>
+      <c r="Z356" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="A357" t="s">
+        <v>890</v>
+      </c>
+      <c r="B357" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C357" s="1">
+        <v>100.09458656</v>
+      </c>
+      <c r="D357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E357" t="s">
+        <v>8</v>
+      </c>
+      <c r="F357">
+        <v>1.0</v>
+      </c>
+      <c r="G357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>23646.64</v>
+      </c>
+      <c r="I357" s="1">
         <v>0</v>
       </c>
-      <c r="K283">
-[...25 lines deleted...]
-      <c r="C284" s="1">
+      <c r="J357">
+        <v>0.0</v>
+      </c>
+      <c r="K357" t="s">
+        <v>826</v>
+      </c>
+      <c r="L357" s="1">
+        <v>23646.64</v>
+      </c>
+      <c r="M357" s="1">
+        <v>26399.5</v>
+      </c>
+      <c r="N357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O357">
+        <v>1</v>
+      </c>
+      <c r="Z357" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="A358" t="s">
+        <v>893</v>
+      </c>
+      <c r="B358" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C358" s="1">
+        <v>100.2766491</v>
+      </c>
+      <c r="D358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E358" t="s">
+        <v>8</v>
+      </c>
+      <c r="F358">
+        <v>1.0</v>
+      </c>
+      <c r="G358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>55329.82</v>
+      </c>
+      <c r="I358" s="1">
+        <v>0</v>
+      </c>
+      <c r="J358">
+        <v>0.0</v>
+      </c>
+      <c r="K358" t="s">
+        <v>894</v>
+      </c>
+      <c r="L358" s="1">
+        <v>55329.82</v>
+      </c>
+      <c r="M358" s="1">
+        <v>58025.18</v>
+      </c>
+      <c r="N358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O358">
+        <v>1</v>
+      </c>
+      <c r="Z358" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26">
+      <c r="A359" t="s">
+        <v>896</v>
+      </c>
+      <c r="B359" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D284" s="1">
-[...17 lines deleted...]
-      <c r="J284" s="1">
+      <c r="C359" s="1">
+        <v>100.00320837</v>
+      </c>
+      <c r="D359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E359" t="s">
+        <v>8</v>
+      </c>
+      <c r="F359">
+        <v>1.0</v>
+      </c>
+      <c r="G359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>962.51</v>
+      </c>
+      <c r="I359" s="1">
         <v>0</v>
       </c>
-      <c r="K284">
-[...46 lines deleted...]
-      <c r="J285" s="1">
+      <c r="J359">
+        <v>0.0</v>
+      </c>
+      <c r="K359" t="s">
+        <v>897</v>
+      </c>
+      <c r="L359" s="1">
+        <v>962.51</v>
+      </c>
+      <c r="M359" s="1">
+        <v>-17182.18</v>
+      </c>
+      <c r="N359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O359">
+        <v>1</v>
+      </c>
+      <c r="Z359" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26">
+      <c r="A360" t="s">
+        <v>899</v>
+      </c>
+      <c r="B360" s="1">
+        <v>10241000.0</v>
+      </c>
+      <c r="C360" s="1">
+        <v>100.3084358</v>
+      </c>
+      <c r="D360" s="1">
+        <v>1.912</v>
+      </c>
+      <c r="E360" t="s">
+        <v>8</v>
+      </c>
+      <c r="F360">
+        <v>1.0</v>
+      </c>
+      <c r="G360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>31586.91</v>
+      </c>
+      <c r="I360" s="1">
         <v>0</v>
       </c>
-      <c r="K285">
-[...46 lines deleted...]
-      <c r="J286" s="1">
+      <c r="J360">
+        <v>0.0</v>
+      </c>
+      <c r="K360" t="s">
+        <v>900</v>
+      </c>
+      <c r="L360" s="1">
+        <v>31586.91</v>
+      </c>
+      <c r="M360" s="1">
+        <v>32973.9</v>
+      </c>
+      <c r="N360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O360">
+        <v>1</v>
+      </c>
+      <c r="Z360" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26">
+      <c r="A361" t="s">
+        <v>902</v>
+      </c>
+      <c r="B361" s="1">
+        <v>28500000.0</v>
+      </c>
+      <c r="C361" s="1">
+        <v>99.97244175</v>
+      </c>
+      <c r="D361" s="1">
+        <v>2.429</v>
+      </c>
+      <c r="E361" t="s">
+        <v>8</v>
+      </c>
+      <c r="F361">
+        <v>1.0</v>
+      </c>
+      <c r="G361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>-7854.1</v>
+      </c>
+      <c r="I361" s="1">
         <v>0</v>
       </c>
-      <c r="K286">
-[...3747 lines deleted...]
-        <v>0</v>
+      <c r="J361">
+        <v>0.0</v>
       </c>
       <c r="K361">
         <v>0.0</v>
       </c>
-      <c r="L361" t="s">
-        <v>872</v>
+      <c r="L361" s="1">
+        <v>-7854.1</v>
       </c>
       <c r="M361" s="1">
-        <v>2217.17</v>
+        <v>-7854.1</v>
       </c>
       <c r="N361" s="1">
-        <v>866.33</v>
-[...255 lines deleted...]
-        <v>1</v>
+        <v>0.0</v>
+      </c>
+      <c r="O361">
+        <v>1</v>
+      </c>
+      <c r="Z361" t="s">
+        <v>901</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">