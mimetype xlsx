--- v5 (2026-09-28)
+++ v6 (2026-10-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="903">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="952">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
@@ -136,74 +136,92 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0007045109</t>
   </si>
   <si>
     <t>ARKEA SUPPORT MONETAIRE SI</t>
   </si>
   <si>
     <t>FR001400R6K0</t>
   </si>
   <si>
     <t>OSTRUM SRI MONEY PLUS SI EUR</t>
   </si>
   <si>
     <t>FR0129597979</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 04/02/2027</t>
   </si>
   <si>
+    <t>FR0129811727</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 05/07/2027</t>
+  </si>
+  <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
+    <t>FR0129811768</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 07/06/2027</t>
+  </si>
+  <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>FR0129713618</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 29/04/2027</t>
   </si>
   <si>
+    <t>BE6375634183</t>
+  </si>
+  <si>
+    <t>EURO AEDIFICA SA 13/08/2026</t>
+  </si>
+  <si>
     <t>FR0129632875</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA (P 14/05/2027</t>
   </si>
   <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>FR0129762839</t>
@@ -214,378 +232,375 @@
   <si>
     <t>XS3398399058</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>XS3329243623</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 24/03/2027</t>
   </si>
   <si>
     <t>FR0129713642</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 04/05/2027</t>
   </si>
   <si>
-    <t>91 287.78</t>
+    <t>132 034.24</t>
   </si>
   <si>
     <t>FR0129539765</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 09/12/2026</t>
   </si>
   <si>
-    <t>505 592.67</t>
-[...5 lines deleted...]
-    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
+    <t>570 441.33</t>
+  </si>
+  <si>
+    <t>BE6375625090</t>
+  </si>
+  <si>
+    <t>EURO BELFIUS BANQUE SA 12/07/2027</t>
   </si>
   <si>
     <t>FR0129677078</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2027</t>
   </si>
   <si>
-    <t>112 923.56</t>
+    <t>145 317.50</t>
   </si>
   <si>
     <t>FR0129598696</t>
   </si>
   <si>
     <t>EURO BPCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>216 456.32</t>
+    <t>255 132.78</t>
   </si>
   <si>
     <t>FR0129539633</t>
   </si>
   <si>
     <t>EURO BPCE SA 10/12/2026</t>
   </si>
   <si>
-    <t>377 536.17</t>
+    <t>425 981.00</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>563 586.72</t>
+    <t>619 822.78</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>642 828.75</t>
+    <t>691 601.00</t>
   </si>
   <si>
     <t>FR0129381796</t>
   </si>
   <si>
     <t>EURO CAISSE CENTRALE DU CREDIT MUTUEL 03/08/2026</t>
   </si>
   <si>
-    <t>592 273.58</t>
+    <t>641 168.67</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3450057909</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 19/07/2027</t>
+  </si>
+  <si>
     <t>XS3427420412</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/06/2027</t>
   </si>
   <si>
     <t>XS3283860545</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/07/2026</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
-    <t>XS3367683490</t>
-[...16 lines deleted...]
-  <si>
     <t>XS3293646231</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 04/02/2027</t>
   </si>
   <si>
     <t>BE6374744017</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 04/08/2026</t>
   </si>
   <si>
     <t>BE6375143128</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 22/07/2026</t>
   </si>
   <si>
-    <t>BE6374449948</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ46BP7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 15/06/2027</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
-    <t>FR0129678647</t>
-[...2 lines deleted...]
-    <t>EURO COMPAGNIE GENERALE DES ETABLISSEME 06/07/2026</t>
+    <t>FR0129863660</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 09/07/2027</t>
+  </si>
+  <si>
+    <t>16 898.00</t>
   </si>
   <si>
     <t>FR0129621738</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 12/02/2027</t>
   </si>
   <si>
-    <t>173 815.56</t>
+    <t>206 276.00</t>
   </si>
   <si>
     <t>FR0129621746</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/08/2026</t>
   </si>
   <si>
-    <t>166 260.00</t>
+    <t>197 442.67</t>
   </si>
   <si>
     <t>FR0129621753</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>168 526.67</t>
+    <t>200 092.67</t>
+  </si>
+  <si>
+    <t>FR0129887271</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 21/07/2027</t>
+  </si>
+  <si>
+    <t>1 064.17</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>510 014.89</t>
-[...20 lines deleted...]
-    <t>EURO ENGIE SA 29/06/2026</t>
+    <t>575 374.67</t>
+  </si>
+  <si>
+    <t>XS3439196463</t>
+  </si>
+  <si>
+    <t>EURO DEUTSCHE BANK AG 06/07/2027</t>
+  </si>
+  <si>
+    <t>ES05306748O6</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/08/2026</t>
+  </si>
+  <si>
+    <t>ES05306748M0</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/09/2026</t>
+  </si>
+  <si>
+    <t>XS3448543432</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 31/08/2026</t>
   </si>
   <si>
     <t>FR0129716512</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 17/08/2026</t>
   </si>
   <si>
+    <t>XS3440096868</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 07/08/2026</t>
+  </si>
+  <si>
     <t>XS3420471735</t>
   </si>
   <si>
     <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/07/2026</t>
   </si>
   <si>
-    <t>XS3367620492</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
-    <t>XS3367672709</t>
-[...8 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 08/07/2026</t>
+    <t>XS3435885341</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/09/2026</t>
+  </si>
+  <si>
+    <t>XS3440073651</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 09/09/2026</t>
   </si>
   <si>
     <t>FR0129781268</t>
   </si>
   <si>
     <t>EURO ING BANK NV 01/06/2027</t>
   </si>
   <si>
-    <t>55 300.00</t>
+    <t>103 559.75</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>468 037.00</t>
+    <t>516 233.33</t>
   </si>
   <si>
     <t>FR0129706604</t>
   </si>
   <si>
     <t>EURO ING BANK NV 23/04/2027</t>
   </si>
   <si>
-    <t>42 348.17</t>
+    <t>58 463.11</t>
   </si>
   <si>
     <t>FR0129706620</t>
   </si>
   <si>
     <t>EURO ING BANK NV 24/03/2027</t>
   </si>
   <si>
-    <t>42 164.83</t>
+    <t>58 215.89</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>190 335.50</t>
+    <t>222 439.67</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
   <si>
     <t>XS3273166648</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/12/2026</t>
   </si>
@@ -610,75 +625,81 @@
   <si>
     <t>XS3415149593</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 15/06/2027</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3358264185</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/04/2027</t>
   </si>
   <si>
     <t>FR0129680205</t>
   </si>
   <si>
     <t>EURO ITM ENTREPRISES SA SAS 22/07/2026</t>
   </si>
   <si>
+    <t>XS3441637074</t>
+  </si>
+  <si>
+    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 09/09/2026</t>
+  </si>
+  <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6375183520</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/12/2026</t>
   </si>
   <si>
     <t>FR0129632651</t>
   </si>
   <si>
     <t>EURO KERING FINANCE SNC 07/08/2026</t>
   </si>
   <si>
     <t>FR0129762334</t>
   </si>
   <si>
     <t>EURO LEGRAND FRANCE SA 18/12/2026</t>
   </si>
   <si>
-    <t>7 584.81</t>
+    <t>23 466.61</t>
   </si>
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3418600089</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 17/06/2027</t>
   </si>
   <si>
     <t>XS3355982888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
   </si>
   <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
@@ -721,2052 +742,2178 @@
   <si>
     <t>XS3408779000</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 09/06/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3427507374</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 24/06/2027</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>434 288.83</t>
+    <t>483 187.50</t>
   </si>
   <si>
     <t>XS3415149833</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 04/09/2026</t>
   </si>
   <si>
     <t>XS3396982285</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
   </si>
   <si>
-    <t>XS3386608122</t>
-[...2 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 13/07/2026</t>
+    <t>XS3443134070</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 08/10/2026</t>
+  </si>
+  <si>
+    <t>XS3417520197</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 17/09/2026</t>
   </si>
   <si>
     <t>XS3415315608</t>
   </si>
   <si>
-    <t>EURO NTT FINANCE UK LTD 17/09/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
+    <t>XS3431959587</t>
+  </si>
+  <si>
+    <t>EURO OPEN BANK SA 30/04/2027</t>
+  </si>
+  <si>
     <t>XS3318879270</t>
   </si>
   <si>
     <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
-    <t>FR0129716322</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3418592716</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 17/06/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
-    <t>BE6369222086</t>
-[...2 lines deleted...]
-    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
+    <t>XS3437345815</t>
+  </si>
+  <si>
+    <t>EURO SKANDINAVISKA ENSKILDA BANKEN AB 06/04/2027</t>
+  </si>
+  <si>
+    <t>FR0129865004</t>
+  </si>
+  <si>
+    <t>EURO SONEPAR SA 14/08/2026</t>
+  </si>
+  <si>
+    <t>BE6372902021</t>
+  </si>
+  <si>
+    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/10/2026</t>
   </si>
   <si>
     <t>BE6372794881</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>XS3352619921</t>
   </si>
   <si>
     <t>EURO SWEDBANK AB 16/04/2027</t>
   </si>
   <si>
     <t>FR0129784411</t>
   </si>
   <si>
     <t>EURO TELEPERFORMANCE 24/07/2026</t>
   </si>
   <si>
-    <t>FR0129629764</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129629590</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 31/07/2026</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
-    <t>FR0129682839</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
-    <t>FR0129519841</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0129716249</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 26/08/2026</t>
   </si>
   <si>
     <t>FR0129753671</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 13/05/2027</t>
   </si>
   <si>
-    <t>88 883.50</t>
+    <t>136 993.75</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>114 686.39</t>
+    <t>147 205.33</t>
   </si>
   <si>
     <t>FR0129808897</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/06/2027</t>
   </si>
   <si>
-    <t>4 205.17</t>
+    <t>28 402.88</t>
+  </si>
+  <si>
+    <t>FR0129810711</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/07/2027</t>
+  </si>
+  <si>
+    <t>56 324.44</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>271 664.38</t>
+    <t>312 151.39</t>
   </si>
   <si>
     <t>FR0129548444</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 09/10/2026</t>
   </si>
   <si>
-    <t>268 101.88</t>
+    <t>308 109.72</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>174 324.89</t>
+    <t>206 657.78</t>
   </si>
   <si>
     <t>FR0129671345</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/03/2027</t>
   </si>
   <si>
-    <t>138 938.67</t>
+    <t>171 233.33</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>361 918.33</t>
+    <t>402 506.39</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>168 997.11</t>
+    <t>200 435.56</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>151 494.29</t>
+    <t>175 490.00</t>
   </si>
   <si>
     <t>FR0129598092</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 05/02/2027</t>
   </si>
   <si>
-    <t>183 968.00</t>
+    <t>216 441.28</t>
+  </si>
+  <si>
+    <t>FR0129862688</t>
+  </si>
+  <si>
+    <t>NEUCP BNP PARIBAS SA 07/07/2027</t>
+  </si>
+  <si>
+    <t>19 324.67</t>
+  </si>
+  <si>
+    <t>FR0129862696</t>
+  </si>
+  <si>
+    <t>NEUCP BNP PARIBAS SA 08/06/2027</t>
+  </si>
+  <si>
+    <t>24 155.83</t>
   </si>
   <si>
     <t>FR0129787802</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 04/06/2027</t>
   </si>
   <si>
-    <t>31 966.67</t>
+    <t>64 262.06</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>324 572.25</t>
+    <t>372 965.00</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>358 754.58</t>
+    <t>399 184.03</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>357 178.19</t>
+    <t>397 447.92</t>
   </si>
   <si>
     <t>FR0129621605</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 12/11/2026</t>
   </si>
   <si>
-    <t>172 041.56</t>
+    <t>203 991.11</t>
   </si>
   <si>
     <t>FR0129767267</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
   </si>
   <si>
     <t>FR0129780898</t>
   </si>
   <si>
     <t>NEUCP CAPGEMINI SE 31/07/2026</t>
   </si>
   <si>
+    <t>FR0129810091</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 03/09/2026</t>
+  </si>
+  <si>
     <t>FR0129808442</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 23/09/2026</t>
   </si>
   <si>
-    <t>FR0129677144</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129676310</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 30/11/2026</t>
   </si>
   <si>
     <t>FR0129787877</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE CORPORATE AND INVE 04/06/2027</t>
   </si>
   <si>
-    <t>48 550.00</t>
+    <t>97 568.08</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>274 447.50</t>
+    <t>315 087.50</t>
   </si>
   <si>
     <t>FR0129548592</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 09/09/2026</t>
   </si>
   <si>
-    <t>264 539.38</t>
+    <t>304 068.06</t>
   </si>
   <si>
     <t>FR0129671998</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/03/2027</t>
   </si>
   <si>
-    <t>172 087.50</t>
+    <t>212 456.53</t>
   </si>
   <si>
     <t>FR0129706067</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
   </si>
   <si>
-    <t>86 701.72</t>
-[...17 lines deleted...]
-    <t>325 389.44</t>
+    <t>119 190.00</t>
   </si>
   <si>
     <t>FR0129678217</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 08/01/2027</t>
   </si>
   <si>
-    <t>155 253.33</t>
+    <t>203 061.25</t>
   </si>
   <si>
     <t>FR0129806511</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 16/12/2026</t>
   </si>
   <si>
-    <t>8 894.89</t>
-[...5 lines deleted...]
-    <t>NEUCP ELIS SA 03/07/2026</t>
+    <t>24 779.00</t>
   </si>
   <si>
     <t>FR0129784122</t>
   </si>
   <si>
     <t>NEUCP ELIS SA 22/07/2026</t>
   </si>
   <si>
-    <t>FR0129678530</t>
-[...5 lines deleted...]
-    <t>98 658.00</t>
+    <t>FR0129863157</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 09/10/2026</t>
+  </si>
+  <si>
+    <t>21 799.38</t>
+  </si>
+  <si>
+    <t>FR0129863009</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 09/11/2026</t>
+  </si>
+  <si>
+    <t>21 889.65</t>
   </si>
   <si>
     <t>FR0129632438</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 14/08/2026</t>
   </si>
   <si>
     <t>FR0129787950</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 04/06/2027</t>
   </si>
   <si>
-    <t>47 550.00</t>
+    <t>95 609.75</t>
   </si>
   <si>
     <t>FR0129678985</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 08/04/2027</t>
   </si>
   <si>
-    <t>103 608.00</t>
+    <t>135 864.44</t>
+  </si>
+  <si>
+    <t>FR0129865921</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 16/07/2027</t>
+  </si>
+  <si>
+    <t>5 219.58</t>
   </si>
   <si>
     <t>FR0129808681</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 24/06/2027</t>
   </si>
   <si>
-    <t>8 690.28</t>
+    <t>48 702.50</t>
   </si>
   <si>
     <t>FR0129674976</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 25/03/2027</t>
   </si>
   <si>
-    <t>91 892.00</t>
+    <t>116 099.38</t>
+  </si>
+  <si>
+    <t>FR0129785657</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 01/07/2027</t>
+  </si>
+  <si>
+    <t>34 716.67</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>436 469.33</t>
+    <t>500 489.44</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>140 630.83</t>
+    <t>188 511.42</t>
   </si>
   <si>
     <t>FR0129516557</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 24/12/2026</t>
   </si>
   <si>
-    <t>192 816.56</t>
+    <t>224 731.00</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>140 875.00</t>
+    <t>164 804.13</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>135 875.00</t>
+    <t>159 037.46</t>
   </si>
   <si>
     <t>FR0129516680</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/10/2026</t>
   </si>
   <si>
-    <t>138 375.00</t>
-[...11 lines deleted...]
-    <t>NEUCP SAVENCIA SA 30/06/2026</t>
+    <t>161 920.79</t>
+  </si>
+  <si>
+    <t>FR0129813327</t>
+  </si>
+  <si>
+    <t>NEUCP PERNOD RICARD FINANCE SA 18/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129862811</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 10/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129809820</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 28/08/2026</t>
   </si>
   <si>
     <t>FR0129780146</t>
   </si>
   <si>
     <t>NEUCP SCHNEIDER ELECTRIC SE 28/08/2026</t>
   </si>
   <si>
-    <t>FR0129683191</t>
-[...22 lines deleted...]
-  <si>
     <t>FR0129331171</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 04/08/2026</t>
   </si>
   <si>
-    <t>1 030 592.50</t>
-[...5 lines deleted...]
-    <t>NEUCP SONEPAR SA 15/07/2026</t>
+    <t>1 111 195.56</t>
   </si>
   <si>
     <t>FR0129807998</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 22/07/2026</t>
   </si>
   <si>
-    <t>FR0129783280</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
     <t>FR0129781755</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
   </si>
   <si>
-    <t>36 088.89</t>
+    <t>67 623.17</t>
   </si>
   <si>
     <t>FR0129678175</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
   </si>
   <si>
-    <t>78 310.00</t>
+    <t>102 405.63</t>
   </si>
   <si>
     <t>FR0129630960</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>204 371.33</t>
-[...5 lines deleted...]
-    <t>NEUCP VINCI SA 02/07/2026</t>
+    <t>236 170.61</t>
+  </si>
+  <si>
+    <t>FR0129810760</t>
+  </si>
+  <si>
+    <t>NEUCP VINCI SA 02/10/2026</t>
+  </si>
+  <si>
+    <t>FR0129811099</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 03/08/2027</t>
+  </si>
+  <si>
+    <t>20 065.58</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>125 592.44</t>
+    <t>157 999.11</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>75 754.52</t>
+    <t>86 378.63</t>
+  </si>
+  <si>
+    <t>XS2487054004</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
+  </si>
+  <si>
+    <t>35 787.67</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>267 945.21</t>
+    <t>305 753.42</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>8 684.88</t>
+    <t>14 737.97</t>
   </si>
   <si>
     <t>XS1114159277</t>
   </si>
   <si>
     <t>ADIDAS AG 2.25 08/10/2026</t>
   </si>
   <si>
-    <t>35 910.31</t>
+    <t>123 375.70</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>163 195.89</t>
+    <t>192 985.62</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>646 756.85</t>
+    <t>739 150.68</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>104 041.10</t>
+    <t>115 068.49</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>72 226.03</t>
+    <t>117 123.29</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>64 417.81</t>
+    <t>73 397.26</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>17 969.18</t>
+    <t>30 493.15</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>388 219.18</t>
+    <t>429 178.08</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>34 933.33</t>
+    <t>5 526.00</t>
   </si>
   <si>
     <t>XS2887901325</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 3 27/08/2027</t>
   </si>
   <si>
-    <t>125 342.47</t>
+    <t>134 794.52</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
-    <t>36 402.74</t>
+    <t>74 126.03</t>
   </si>
   <si>
     <t>FR0014006NI7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 30/05/2028</t>
   </si>
   <si>
-    <t>3 972.60</t>
+    <t>7 123.29</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>72 123.29</t>
+    <t>86 301.37</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>52 657.53</t>
+    <t>62 424.66</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>2 952.00</t>
+    <t>25 584.00</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>951 667.81</t>
+    <t>1 055 404.11</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>1 495.89</t>
+    <t>2 157.53</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>191 286.99</t>
+    <t>207 402.74</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>119 863.01</t>
+    <t>129 708.90</t>
   </si>
   <si>
     <t>FR0013213295</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 1 13/10/2026</t>
   </si>
   <si>
-    <t>141 369.86</t>
+    <t>153 972.60</t>
   </si>
   <si>
     <t>FR001400M9L7</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
   </si>
   <si>
-    <t>82 705.48</t>
+    <t>165 410.96</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>83 328.42</t>
+    <t>94 804.79</t>
+  </si>
+  <si>
+    <t>XS1527192485</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV 1.375 29/01/2027</t>
+  </si>
+  <si>
+    <t>16 292.81</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>245 737.76</t>
+    <t>270 857.62</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>778 257.53</t>
+    <t>844 800.00</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>485 977.40</t>
+    <t>535 435.27</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>32 080.48</t>
+    <t>36 999.49</t>
   </si>
   <si>
     <t>XS2583741934</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 3.375 06/02/2027</t>
   </si>
   <si>
-    <t>170 691.78</t>
+    <t>198 339.04</t>
+  </si>
+  <si>
+    <t>FR001400KHZ0</t>
+  </si>
+  <si>
+    <t>KERING SA 3.625 05/09/2027</t>
+  </si>
+  <si>
+    <t>332 655.82</t>
   </si>
   <si>
     <t>XS2150015555</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV 1.75 02/04/2027</t>
   </si>
   <si>
-    <t>25 527.95</t>
+    <t>32 276.71</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>59 503.42</t>
+    <t>64 977.74</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>288 953.42</t>
+    <t>313 386.99</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>52 952.98</t>
+    <t>67 989.02</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>113 615.01</t>
+    <t>135 760.30</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>35 599.32</t>
+    <t>41 802.23</t>
   </si>
   <si>
     <t>XS3373518086</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 13/05/2027</t>
   </si>
   <si>
-    <t>75 616.49</t>
+    <t>113 424.73</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>62 827.40</t>
+    <t>68 561.64</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>8 726.71</t>
+    <t>10 191.78</t>
   </si>
   <si>
     <t>XS2553798443</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 4 09/11/2026</t>
   </si>
   <si>
-    <t>303 780.82</t>
+    <t>334 027.40</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>116 449.32</t>
+    <t>133 841.10</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>441 534.25</t>
+    <t>516 205.48</t>
   </si>
   <si>
     <t>XS2443485565</t>
   </si>
   <si>
     <t>SWEDBANK AB 1.3 17/02/2027</t>
   </si>
   <si>
-    <t>93 315.07</t>
+    <t>109 698.63</t>
+  </si>
+  <si>
+    <t>XS3444061975</t>
+  </si>
+  <si>
+    <t>TORONTO-DOMINION BANK/THE 17/07/2028</t>
+  </si>
+  <si>
+    <t>9 405.03</t>
   </si>
   <si>
     <t>FR0014000UC8</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
   </si>
   <si>
-    <t>15 821.92</t>
+    <t>30 452.06</t>
   </si>
   <si>
     <t>FR0011224963</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 4.625 30/03/2027</t>
   </si>
   <si>
-    <t>34 212.33</t>
+    <t>42 955.48</t>
   </si>
   <si>
     <t>SWAP04352459</t>
   </si>
   <si>
     <t>2554499422#S_2026092</t>
   </si>
   <si>
-    <t>-7 012.68</t>
+    <t>-6 745.67</t>
   </si>
   <si>
     <t>SWAP04352467</t>
   </si>
   <si>
     <t>2554651102#S_2026092</t>
   </si>
   <si>
-    <t>-2 154.39</t>
+    <t>-2 060.61</t>
   </si>
   <si>
     <t>SWAP04553497</t>
   </si>
   <si>
-    <t>1 108.33</t>
+    <t>2 130.55</t>
   </si>
   <si>
     <t>SWAP04716168</t>
   </si>
   <si>
-    <t>7 622.86</t>
-[...5 lines deleted...]
-    <t>27 341.60</t>
+    <t>9 570.63</t>
   </si>
   <si>
     <t>SWAP04780162</t>
   </si>
   <si>
-    <t>12 501.56</t>
+    <t>15 843.06</t>
   </si>
   <si>
     <t>SWAP04780467</t>
   </si>
   <si>
-    <t>31 696.08</t>
+    <t>39 844.00</t>
   </si>
   <si>
     <t>SWAP04785474</t>
   </si>
   <si>
-    <t>8 607.19</t>
+    <t>11 131.04</t>
   </si>
   <si>
     <t>SWAP04790431</t>
   </si>
   <si>
-    <t>10 030.64</t>
+    <t>13 010.13</t>
   </si>
   <si>
     <t>SWAP04790432</t>
   </si>
   <si>
-    <t>2 301.49</t>
+    <t>2 994.87</t>
   </si>
   <si>
     <t>SWAP04790433</t>
   </si>
   <si>
-    <t>3 111.09</t>
+    <t>4 045.71</t>
   </si>
   <si>
     <t>SWAP04793798</t>
   </si>
   <si>
-    <t>3 690.75</t>
+    <t>5 399.19</t>
   </si>
   <si>
     <t>SWAP04795115</t>
   </si>
   <si>
-    <t>41 854.17</t>
+    <t>54 717.36</t>
   </si>
   <si>
     <t>SWAP04806549</t>
   </si>
   <si>
-    <t>23 111.67</t>
+    <t>30 697.33</t>
   </si>
   <si>
     <t>SWAP04806548</t>
   </si>
   <si>
-    <t>11 437.92</t>
+    <t>15 220.34</t>
   </si>
   <si>
     <t>SWAP04827719</t>
   </si>
   <si>
-    <t>5 085.83</t>
+    <t>7 412.22</t>
   </si>
   <si>
     <t>SWAP04827721</t>
   </si>
   <si>
-    <t>5 192.08</t>
+    <t>7 528.89</t>
   </si>
   <si>
     <t>SWAP04827716</t>
   </si>
   <si>
-    <t>4 000.89</t>
+    <t>6 556.55</t>
   </si>
   <si>
     <t>SWAP04829890</t>
   </si>
   <si>
-    <t>1 847.80</t>
+    <t>3 317.12</t>
   </si>
   <si>
     <t>SWAP04829894</t>
   </si>
   <si>
     <t>SWAP04839963</t>
   </si>
   <si>
-    <t>15 573.56</t>
+    <t>20 772.78</t>
   </si>
   <si>
     <t>SWAP04839964</t>
   </si>
   <si>
-    <t>6 426.84</t>
+    <t>8 596.23</t>
   </si>
   <si>
     <t>SWAP04865154</t>
   </si>
   <si>
-    <t>32 045.33</t>
-[...5 lines deleted...]
-    <t>5 168.11</t>
+    <t>42 621.56</t>
   </si>
   <si>
     <t>SWAP04877910</t>
   </si>
   <si>
-    <t>6 688.64</t>
+    <t>11 961.95</t>
   </si>
   <si>
     <t>SWAP04879835</t>
   </si>
   <si>
-    <t>14 030.00</t>
+    <t>20 973.75</t>
   </si>
   <si>
     <t>SWAP04879833</t>
   </si>
   <si>
-    <t>11 212.50</t>
+    <t>16 946.87</t>
   </si>
   <si>
     <t>SWAP04892827</t>
   </si>
   <si>
+    <t>1 577.34</t>
+  </si>
+  <si>
     <t>SWAP04892826</t>
   </si>
   <si>
-    <t>5 304.44</t>
+    <t>9 518.67</t>
   </si>
   <si>
     <t>SWAP04892825</t>
   </si>
   <si>
-    <t>12 296.67</t>
+    <t>20 919.55</t>
   </si>
   <si>
     <t>SWAP04894161</t>
   </si>
   <si>
-    <t>4 410.00</t>
+    <t>7 441.55</t>
   </si>
   <si>
     <t>SWAP04894164</t>
   </si>
   <si>
     <t>SWAP04900108</t>
   </si>
   <si>
-    <t>2 508.16</t>
+    <t>4 603.05</t>
   </si>
   <si>
     <t>SWAP04901578</t>
   </si>
   <si>
-    <t>1 039.03</t>
+    <t>2 441.02</t>
   </si>
   <si>
     <t>SWAP04902359</t>
   </si>
   <si>
+    <t>3 199.50</t>
+  </si>
+  <si>
     <t>SWAP04902899</t>
   </si>
   <si>
+    <t>1 446.15</t>
+  </si>
+  <si>
     <t>SWAP04922678</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
-    <t>1 280.99</t>
+    <t>3 751.74</t>
   </si>
   <si>
     <t>SWAP04922725</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
+    <t>1 554.76</t>
+  </si>
+  <si>
     <t>SWAP04923561</t>
   </si>
   <si>
     <t>C00000002Y1T20260108</t>
   </si>
   <si>
-    <t>2 623.65</t>
+    <t>7 399.07</t>
   </si>
   <si>
     <t>SWAP04923741</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
-    <t>1 473.44</t>
+    <t>4 323.35</t>
   </si>
   <si>
     <t>SWAP04925385</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
-    <t>2 716.95</t>
+    <t>8 380.60</t>
+  </si>
+  <si>
+    <t>SWAP04943177</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260115</t>
+  </si>
+  <si>
+    <t>3 737.39</t>
   </si>
   <si>
     <t>SWAP04943174</t>
   </si>
   <si>
-    <t>C00000002Y1T20260115</t>
+    <t>1 437.45</t>
   </si>
   <si>
     <t>SWAP04943179</t>
   </si>
   <si>
-    <t>2 495.56</t>
-[...5 lines deleted...]
-    <t>1 269.34</t>
+    <t>7 250.47</t>
+  </si>
+  <si>
+    <t>SWAP04947594</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260122</t>
+  </si>
+  <si>
+    <t>4 359.37</t>
   </si>
   <si>
     <t>SWAP04947592</t>
   </si>
   <si>
-    <t>C00000002Y1T20260122</t>
-[...8 lines deleted...]
-    <t>1 504.63</t>
+    <t>4 651.04</t>
   </si>
   <si>
     <t>SWAP04969582</t>
   </si>
   <si>
     <t>C00000002Y1T20260127</t>
   </si>
   <si>
+    <t>1 388.85</t>
+  </si>
+  <si>
     <t>SWAP04981021</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
-    <t>2 504.18</t>
+    <t>5 531.08</t>
   </si>
   <si>
     <t>SWAP04986560</t>
   </si>
   <si>
     <t>C00000002Y1T20260203</t>
   </si>
   <si>
-    <t>1 985.61</t>
+    <t>5 789.42</t>
   </si>
   <si>
     <t>SWAP04986743</t>
   </si>
   <si>
     <t>C00000002Y1T20260204</t>
   </si>
   <si>
-    <t>2 786.25</t>
+    <t>6 734.25</t>
   </si>
   <si>
     <t>SWAP04987056</t>
   </si>
   <si>
     <t>C00000002Y1T20260205</t>
   </si>
   <si>
-    <t>2 653.10</t>
+    <t>6 425.39</t>
   </si>
   <si>
     <t>SWAP04987064</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
-    <t>1 424.18</t>
+    <t>3 358.83</t>
   </si>
   <si>
     <t>SWAP04987063</t>
   </si>
   <si>
-    <t>2 537.60</t>
+    <t>6 444.33</t>
   </si>
   <si>
     <t>SWAP04987151</t>
   </si>
   <si>
     <t>C00000002Y1T20260209</t>
   </si>
   <si>
-    <t>2 747.71</t>
+    <t>6 694.46</t>
   </si>
   <si>
     <t>SWAP05014509</t>
   </si>
   <si>
     <t>C00000002Y1T20260327</t>
   </si>
   <si>
-    <t>-6 521.63</t>
-[...8 lines deleted...]
-    <t>-4 130.60</t>
+    <t>-7 434.09</t>
   </si>
   <si>
     <t>SWAP05017520</t>
   </si>
   <si>
     <t>C00000002Y1T20260401</t>
   </si>
   <si>
-    <t>-9 902.54</t>
+    <t>-11 415.15</t>
   </si>
   <si>
     <t>SWAP05030938</t>
   </si>
   <si>
     <t>C00000002Y1T20260512</t>
   </si>
   <si>
-    <t>-12 070.18</t>
+    <t>-16 546.35</t>
   </si>
   <si>
     <t>SWAP05034875</t>
   </si>
   <si>
     <t>C00000002Y1T20260612</t>
   </si>
   <si>
-    <t>-2 342.97</t>
+    <t>-8 187.52</t>
+  </si>
+  <si>
+    <t>SWAP05048199</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260702</t>
+  </si>
+  <si>
+    <t>SWAP05049287</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260703</t>
+  </si>
+  <si>
+    <t>-1 349.48</t>
+  </si>
+  <si>
+    <t>SWAP05052667</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260709</t>
+  </si>
+  <si>
+    <t>-1 827.93</t>
   </si>
   <si>
     <t>SWAP04947609</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
+    <t>3 229.16</t>
+  </si>
+  <si>
     <t>SWAP04986431</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
-    <t>2 779.76</t>
+    <t>6 724.11</t>
   </si>
   <si>
     <t>SWAP04988844</t>
   </si>
   <si>
     <t>C000000051DS20260217</t>
   </si>
   <si>
-    <t>2 283.86</t>
+    <t>5 296.60</t>
   </si>
   <si>
     <t>SWAP04988913</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
-    <t>1 416.00</t>
+    <t>3 407.32</t>
   </si>
   <si>
     <t>SWAP05009020</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
     <t>SWAP05016429</t>
   </si>
   <si>
     <t>C000000051DS20260331</t>
   </si>
   <si>
-    <t>-19 460.91</t>
+    <t>-20 351.08</t>
   </si>
   <si>
     <t>SWAP05019804</t>
   </si>
   <si>
     <t>C000000051DS20260416</t>
   </si>
   <si>
-    <t>-5 846.24</t>
+    <t>-5 688.39</t>
   </si>
   <si>
     <t>SWAP05023433</t>
   </si>
   <si>
     <t>C000000051DS20260421</t>
   </si>
   <si>
-    <t>-11 386.45</t>
+    <t>-12 764.22</t>
   </si>
   <si>
     <t>SWAP05035203</t>
   </si>
   <si>
     <t>C000000051DS20260616</t>
   </si>
   <si>
+    <t>-3 295.72</t>
+  </si>
+  <si>
     <t>SWAP05040217</t>
   </si>
   <si>
     <t>C000000051DS20260623</t>
   </si>
   <si>
+    <t>-5 254.46</t>
+  </si>
+  <si>
+    <t>SWAP05045457</t>
+  </si>
+  <si>
+    <t>C000000051DS20260626</t>
+  </si>
+  <si>
+    <t>-2 516.68</t>
+  </si>
+  <si>
+    <t>SWAP05048201</t>
+  </si>
+  <si>
+    <t>C000000051DS20260702</t>
+  </si>
+  <si>
+    <t>SWAP05048197</t>
+  </si>
+  <si>
+    <t>SWAP05053666</t>
+  </si>
+  <si>
+    <t>C000000051DS20260716</t>
+  </si>
+  <si>
     <t>SWAP04969583</t>
   </si>
   <si>
     <t>C00000009R8J20260127</t>
   </si>
   <si>
     <t>SWAP04987054</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
-    <t>1 035.69</t>
+    <t>2 601.82</t>
   </si>
   <si>
     <t>SWAP04987059</t>
   </si>
   <si>
+    <t>2 058.97</t>
+  </si>
+  <si>
     <t>SWAP04987256</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
-    <t>2 354.01</t>
+    <t>5 370.15</t>
   </si>
   <si>
     <t>SWAP04987709</t>
   </si>
   <si>
     <t>C00000009R8J20260212</t>
   </si>
   <si>
-    <t>1 123.03</t>
+    <t>4 002.14</t>
+  </si>
+  <si>
+    <t>SWAP04988860</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260218</t>
+  </si>
+  <si>
+    <t>1 822.64</t>
   </si>
   <si>
     <t>SWAP04988861</t>
   </si>
   <si>
-    <t>C00000009R8J20260218</t>
-[...2 lines deleted...]
-    <t>SWAP04988860</t>
+    <t>2 124.69</t>
+  </si>
+  <si>
+    <t>SWAP04989116</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260223</t>
+  </si>
+  <si>
+    <t>3 307.39</t>
   </si>
   <si>
     <t>SWAP04989115</t>
   </si>
   <si>
-    <t>C00000009R8J20260223</t>
-[...8 lines deleted...]
-    <t>1 331.58</t>
+    <t>2 982.07</t>
   </si>
   <si>
     <t>SWAP04990587</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
+    <t>2 439.56</t>
+  </si>
+  <si>
     <t>SWAP04996165</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
+    <t>1 335.98</t>
+  </si>
+  <si>
     <t>SWAP05013727</t>
   </si>
   <si>
     <t>C00000009R8J20260326</t>
   </si>
   <si>
-    <t>-1 425.69</t>
-[...8 lines deleted...]
-    <t>-2 277.22</t>
+    <t>-1 837.55</t>
   </si>
   <si>
     <t>SWAP05034353</t>
   </si>
   <si>
     <t>C00000009R8J20260528</t>
   </si>
   <si>
-    <t>-8 571.42</t>
+    <t>-13 920.98</t>
   </si>
   <si>
     <t>SWAP04922677</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
+    <t>1 334.80</t>
+  </si>
+  <si>
     <t>SWAP04943175</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
-    <t>3 060.09</t>
+    <t>8 776.40</t>
   </si>
   <si>
     <t>SWAP04987055</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
-    <t>2 248.80</t>
+    <t>5 073.58</t>
+  </si>
+  <si>
+    <t>SWAP04987450</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260211</t>
+  </si>
+  <si>
+    <t>5 191.15</t>
   </si>
   <si>
     <t>SWAP04987452</t>
   </si>
   <si>
-    <t>C0000000BHC120260211</t>
-[...5 lines deleted...]
-    <t>2 202.29</t>
+    <t>1 795.80</t>
   </si>
   <si>
     <t>SWAP04988041</t>
   </si>
   <si>
     <t>C0000000BHC120260213</t>
   </si>
   <si>
-    <t>3 829.65</t>
+    <t>7 995.75</t>
   </si>
   <si>
     <t>SWAP04989835</t>
   </si>
   <si>
     <t>C0000000BHC120260224</t>
   </si>
   <si>
+    <t>1 868.94</t>
+  </si>
+  <si>
     <t>SWAP04996163</t>
   </si>
   <si>
     <t>C0000000BHC120260226</t>
   </si>
   <si>
+    <t>1 676.10</t>
+  </si>
+  <si>
     <t>SWAP04996162</t>
   </si>
   <si>
+    <t>2 002.81</t>
+  </si>
+  <si>
     <t>SWAP04996164</t>
   </si>
   <si>
+    <t>2 324.60</t>
+  </si>
+  <si>
+    <t>SWAP04996572</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260227</t>
+  </si>
+  <si>
+    <t>1 367.38</t>
+  </si>
+  <si>
+    <t>SWAP04996573</t>
+  </si>
+  <si>
+    <t>1 416.84</t>
+  </si>
+  <si>
     <t>SWAP04996570</t>
   </si>
   <si>
-    <t>C0000000BHC120260227</t>
-[...5 lines deleted...]
-    <t>SWAP04996572</t>
+    <t>1 045.36</t>
   </si>
   <si>
     <t>SWAP05009423</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
-    <t>-7 739.64</t>
+    <t>-7 467.39</t>
   </si>
   <si>
     <t>SWAP05010420</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
-    <t>-15 169.23</t>
+    <t>-14 628.83</t>
   </si>
   <si>
     <t>SWAP05019801</t>
   </si>
   <si>
     <t>C0000000BHC120260416</t>
   </si>
   <si>
-    <t>-7 982.88</t>
+    <t>-9 624.66</t>
+  </si>
+  <si>
+    <t>SWAP05046890</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260630</t>
   </si>
   <si>
     <t>SWAP04922723</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>5 682.29</t>
+    <t>13 545.19</t>
   </si>
   <si>
     <t>SWAP04923568</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
-    <t>2 752.86</t>
+    <t>7 548.16</t>
   </si>
   <si>
     <t>SWAP05019983</t>
   </si>
   <si>
     <t>C0000000KKM920260417</t>
   </si>
   <si>
-    <t>-4 428.66</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP05027258</t>
   </si>
   <si>
     <t>C0000000KKM920260423</t>
   </si>
   <si>
-    <t>-10 891.07</t>
+    <t>-13 174.09</t>
   </si>
   <si>
     <t>SWAP05030306</t>
   </si>
   <si>
     <t>C0000000KKM920260505</t>
   </si>
   <si>
-    <t>-3 187.22</t>
+    <t>-3 611.36</t>
   </si>
   <si>
     <t>SWAP05034116</t>
   </si>
   <si>
     <t>C0000000KXHY20260521</t>
   </si>
   <si>
     <t>SWAP05002489</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
-    <t>2 231.80</t>
+    <t>6 102.47</t>
   </si>
   <si>
     <t>SWAP05019600</t>
   </si>
   <si>
     <t>C0000000NXVE20260414</t>
   </si>
   <si>
-    <t>-17 502.02</t>
+    <t>-20 562.78</t>
+  </si>
+  <si>
+    <t>SWAP05019681</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260415</t>
+  </si>
+  <si>
+    <t>-26 025.86</t>
+  </si>
+  <si>
+    <t>SWAP05019679</t>
+  </si>
+  <si>
+    <t>-21 263.91</t>
   </si>
   <si>
     <t>SWAP05019680</t>
   </si>
   <si>
-    <t>C0000000NXVE20260415</t>
-[...14 lines deleted...]
-    <t>-22 609.33</t>
+    <t>-14 226.21</t>
+  </si>
+  <si>
+    <t>SWAP05019988</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260417</t>
+  </si>
+  <si>
+    <t>-13 928.18</t>
+  </si>
+  <si>
+    <t>SWAP05019985</t>
+  </si>
+  <si>
+    <t>-11 228.18</t>
+  </si>
+  <si>
+    <t>SWAP05019986</t>
+  </si>
+  <si>
+    <t>-19 972.72</t>
   </si>
   <si>
     <t>SWAP05019981</t>
   </si>
   <si>
-    <t>C0000000NXVE20260417</t>
-[...20 lines deleted...]
-    <t>-12 338.40</t>
+    <t>-16 103.18</t>
   </si>
   <si>
     <t>SWAP05029794</t>
   </si>
   <si>
     <t>C0000000NXVE20260428</t>
   </si>
   <si>
-    <t>-4 089.31</t>
+    <t>-4 913.20</t>
   </si>
   <si>
     <t>SWAP05029796</t>
   </si>
   <si>
-    <t>-7 372.37</t>
+    <t>-9 122.53</t>
   </si>
   <si>
     <t>SWAP05030305</t>
   </si>
   <si>
     <t>C0000000NXVE20260505</t>
   </si>
   <si>
-    <t>-4 920.48</t>
+    <t>-5 552.83</t>
+  </si>
+  <si>
+    <t>SWAP05034117</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260521</t>
+  </si>
+  <si>
+    <t>-3 397.51</t>
+  </si>
+  <si>
+    <t>SWAP05034119</t>
+  </si>
+  <si>
+    <t>-11 222.23</t>
   </si>
   <si>
     <t>SWAP05034118</t>
   </si>
   <si>
-    <t>C0000000NXVE20260521</t>
-[...14 lines deleted...]
-    <t>-2 431.58</t>
+    <t>-2 257.22</t>
   </si>
   <si>
     <t>SWAP05034135</t>
   </si>
   <si>
     <t>C0000000NXVE20260522</t>
   </si>
   <si>
-    <t>-3 372.57</t>
+    <t>-2 249.13</t>
   </si>
   <si>
     <t>SWAP05034663</t>
   </si>
   <si>
     <t>C0000000NXVE20260608</t>
   </si>
   <si>
-    <t>-2 991.16</t>
+    <t>-6 713.39</t>
   </si>
   <si>
     <t>SWAP05034783</t>
   </si>
   <si>
     <t>C0000000NXVE20260609</t>
   </si>
   <si>
-    <t>-1 182.41</t>
+    <t>-2 627.40</t>
   </si>
   <si>
     <t>SWAP05034877</t>
   </si>
   <si>
     <t>C0000000NXVE20260612</t>
   </si>
   <si>
-    <t>-2 361.72</t>
+    <t>-8 258.35</t>
   </si>
   <si>
     <t>SWAP05035204</t>
   </si>
   <si>
     <t>C0000000NXVE20260616</t>
   </si>
   <si>
+    <t>-4 403.18</t>
+  </si>
+  <si>
+    <t>SWAP05055124</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260717</t>
+  </si>
+  <si>
     <t>SWAP04923569</t>
   </si>
   <si>
     <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923562</t>
   </si>
   <si>
     <t>SWAP04987259</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
-    <t>2 695.36</t>
+    <t>6 633.53</t>
   </si>
   <si>
     <t>SWAP05019602</t>
   </si>
   <si>
     <t>C0000000OM5220260414</t>
   </si>
   <si>
-    <t>-18 144.69</t>
+    <t>-19 840.01</t>
   </si>
   <si>
     <t>SWAP04987062</t>
   </si>
   <si>
     <t>ST 1.912/OIS+m020327</t>
   </si>
   <si>
-    <t>1 386.99</t>
+    <t>3 420.44</t>
   </si>
   <si>
     <t>SWAP05040214</t>
   </si>
   <si>
     <t>ST 2.429/OIS+m240627</t>
+  </si>
+  <si>
+    <t>-4 843.31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3127,244 +3274,244 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>824574.8761</v>
+        <v>914797.4451</v>
       </c>
       <c r="C2">
-        <v>4813.39</v>
+        <v>4820.67</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>3969004383.44</v>
+        <v>4409937430.59</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>3969004383.44</v>
+        <v>4409937430.59</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>1775154.6061</v>
+        <v>1792495.9033</v>
       </c>
       <c r="C3">
-        <v>107.37</v>
+        <v>107.52</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>190600607.44</v>
+        <v>192740386.68</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>190600607.44</v>
+        <v>192740386.68</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>1202157.9399</v>
+        <v>1080790.8294</v>
       </c>
       <c r="C4">
-        <v>1077.78</v>
+        <v>1079.41</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>1295671819.48</v>
+        <v>1166621504.89</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>1295671819.48</v>
+        <v>1166621504.89</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>2318114.0</v>
+        <v>2398044.0</v>
       </c>
       <c r="C5">
-        <v>103.84</v>
+        <v>104.0</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>240732713.71</v>
+        <v>249409966.79</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>240732713.71</v>
+        <v>249409966.79</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>10.0</v>
       </c>
       <c r="C6">
-        <v>101.95</v>
+        <v>102.11</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>1019.53</v>
+        <v>1021.11</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>1019.53</v>
+        <v>1021.11</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>3106.0</v>
       </c>
       <c r="C7">
-        <v>101.18</v>
+        <v>101.33</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>314277.43</v>
+        <v>314741.32</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>314277.43</v>
+        <v>314741.32</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z361"/>
+  <dimension ref="A1:Z369"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N361" sqref="N361"/>
+      <selection activeCell="N369" sqref="N369"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>20</v>
       </c>
       <c r="B1" t="s">
         <v>21</v>
       </c>
       <c r="C1" t="s">
         <v>22</v>
       </c>
       <c r="D1" t="s">
         <v>23</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>24</v>
       </c>
       <c r="G1" t="s">
         <v>25</v>
@@ -3380,18043 +3527,18443 @@
       </c>
       <c r="K1" t="s">
         <v>29</v>
       </c>
       <c r="L1" t="s">
         <v>30</v>
       </c>
       <c r="M1" t="s">
         <v>31</v>
       </c>
       <c r="N1" t="s">
         <v>32</v>
       </c>
       <c r="O1" t="s">
         <v>33</v>
       </c>
       <c r="Z1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="1">
-        <v>23690.0</v>
+        <v>25307.0</v>
       </c>
       <c r="C2" s="1">
-        <v>11661.218</v>
+        <v>11680.323</v>
       </c>
       <c r="D2" s="1">
-        <v>11636.073996201</v>
+        <v>11656.691858774</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>275658592.97</v>
+        <v>294995900.87</v>
       </c>
       <c r="H2" s="1">
-        <v>595661.45</v>
+        <v>598033.29</v>
       </c>
       <c r="I2" s="1">
-        <v>0.21608666125087</v>
+        <v>0.202725966102</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>276254254.42</v>
+        <v>295593934.16</v>
       </c>
       <c r="M2" s="1">
-        <v>276254254.42</v>
+        <v>295593934.16</v>
       </c>
       <c r="N2" s="1">
-        <v>4.85</v>
+        <v>4.91</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="1">
-        <v>1045.0</v>
+        <v>1123.0</v>
       </c>
       <c r="C3" s="1">
-        <v>263058.91</v>
+        <v>263488.98</v>
       </c>
       <c r="D3" s="1">
-        <v>262425.65713876</v>
+        <v>262880.7811398</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>274234811.71</v>
+        <v>295215117.22</v>
       </c>
       <c r="H3" s="1">
-        <v>661749.24</v>
+        <v>683007.32</v>
       </c>
       <c r="I3" s="1">
-        <v>0.24130752615747</v>
+        <v>0.23135919543409</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>274896560.95</v>
+        <v>295898124.54</v>
       </c>
       <c r="M3" s="1">
-        <v>274896560.95</v>
+        <v>295898124.54</v>
       </c>
       <c r="N3" s="1">
-        <v>4.83</v>
+        <v>4.92</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>98.3942</v>
+        <v>98.5292</v>
       </c>
       <c r="D4" s="1">
         <v>97.78043835</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>19556087.67</v>
       </c>
       <c r="H4" s="1">
-        <v>122752.33</v>
+        <v>149752.33</v>
       </c>
       <c r="I4" s="1">
-        <v>0.6276936986139</v>
+        <v>0.76575812364417</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>19678840.0</v>
+        <v>19705840.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19678840.0</v>
+        <v>19705840.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>97.9095</v>
+        <v>97.2103</v>
       </c>
       <c r="D5" s="1">
-        <v>97.132225</v>
+        <v>97.3186022</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>9713222.5</v>
+        <v>9731860.22</v>
       </c>
       <c r="H5" s="1">
-        <v>77727.5</v>
+        <v>-10830.22</v>
       </c>
       <c r="I5" s="1">
-        <v>0.80022361270938</v>
+        <v>-0.11128622642712</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>9790950.0</v>
+        <v>9721030.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9790950.0</v>
+        <v>9721030.0</v>
       </c>
       <c r="N5" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>99.5028</v>
+        <v>98.021</v>
       </c>
       <c r="D6" s="1">
-        <v>98.023359</v>
+        <v>97.132225</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>9802335.9</v>
+        <v>9713222.5</v>
       </c>
       <c r="H6" s="1">
-        <v>147944.1</v>
+        <v>88877.5</v>
       </c>
       <c r="I6" s="1">
-        <v>1.5092739272483</v>
+        <v>0.915015588287</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>9950280.0</v>
+        <v>9802100.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9950280.0</v>
+        <v>9802100.0</v>
       </c>
       <c r="N6" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>99.2704</v>
+        <v>97.4685</v>
       </c>
       <c r="D7" s="1">
-        <v>97.8132623</v>
+        <v>97.5375032</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>9781326.23</v>
+        <v>9753750.32</v>
       </c>
       <c r="H7" s="1">
-        <v>145713.77</v>
+        <v>-6900.32</v>
       </c>
       <c r="I7" s="1">
-        <v>1.4897138340309</v>
+        <v>-0.070745300767551</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>9927040.0</v>
+        <v>9746850.0</v>
       </c>
       <c r="M7" s="1">
-        <v>9927040.0</v>
+        <v>9746850.0</v>
       </c>
       <c r="N7" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>97.7226</v>
+        <v>99.6587</v>
       </c>
       <c r="D8" s="1">
-        <v>97.2229349</v>
+        <v>98.023359</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>9722293.49</v>
+        <v>9802335.9</v>
       </c>
       <c r="H8" s="1">
-        <v>49966.51</v>
+        <v>163534.1</v>
       </c>
       <c r="I8" s="1">
-        <v>0.51393747834699</v>
+        <v>1.6683176506939</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>9772260.0</v>
+        <v>9965870.0</v>
       </c>
       <c r="M8" s="1">
-        <v>9772260.0</v>
+        <v>9965870.0</v>
       </c>
       <c r="N8" s="1">
         <v>0.17</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>97.5863</v>
+        <v>99.4276</v>
       </c>
       <c r="D9" s="1">
-        <v>97.1680113</v>
+        <v>97.8132623</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>19433602.26</v>
+        <v>9781326.23</v>
       </c>
       <c r="H9" s="1">
-        <v>83657.74</v>
+        <v>161433.77</v>
       </c>
       <c r="I9" s="1">
-        <v>0.43047984043695</v>
+        <v>1.6504282364581</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>19517260.0</v>
+        <v>9942760.0</v>
       </c>
       <c r="M9" s="1">
-        <v>19517260.0</v>
+        <v>9942760.0</v>
       </c>
       <c r="N9" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>98.1795</v>
+        <v>97.8216</v>
       </c>
       <c r="D10" s="1">
-        <v>97.7707721</v>
+        <v>97.2229349</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>19554154.42</v>
+        <v>9722293.49</v>
       </c>
       <c r="H10" s="1">
-        <v>81745.58</v>
+        <v>59866.51</v>
       </c>
       <c r="I10" s="1">
-        <v>0.41804712310337</v>
+        <v>0.61576530333688</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>19635900.0</v>
+        <v>9782160.0</v>
       </c>
       <c r="M10" s="1">
-        <v>19635900.0</v>
+        <v>9782160.0</v>
       </c>
       <c r="N10" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>98.9934</v>
+        <v>99.8425</v>
       </c>
       <c r="D11" s="1">
-        <v>97.78527223</v>
+        <v>99.7933308</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>39114108.89</v>
+        <v>9979333.08</v>
       </c>
       <c r="H11" s="1">
-        <v>483251.11</v>
+        <v>4916.92</v>
       </c>
       <c r="I11" s="1">
-        <v>1.2354905268558</v>
+        <v>0.049271028039481</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>39597360.0</v>
+        <v>9984250.0</v>
       </c>
       <c r="M11" s="1">
-        <v>39597360.0</v>
+        <v>9984250.0</v>
       </c>
       <c r="N11" s="1">
-        <v>0.7</v>
+        <v>0.17</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>99.656</v>
+        <v>97.6616</v>
       </c>
       <c r="D12" s="1">
-        <v>98.3627117</v>
+        <v>97.1680113</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>19672542.34</v>
+        <v>19433602.26</v>
       </c>
       <c r="H12" s="1">
-        <v>258657.66</v>
+        <v>98717.74</v>
       </c>
       <c r="I12" s="1">
-        <v>1.3148156223513</v>
+        <v>0.50797447986877</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>19931200.0</v>
+        <v>19532320.0</v>
       </c>
       <c r="M12" s="1">
-        <v>19931200.0</v>
+        <v>19532320.0</v>
       </c>
       <c r="N12" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>97.2341</v>
+        <v>98.2853</v>
       </c>
       <c r="D13" s="1">
-        <v>97.2277138</v>
+        <v>97.7707721</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>14584157.07</v>
+        <v>19554154.42</v>
       </c>
       <c r="H13" s="1">
-        <v>957.93</v>
+        <v>102905.58</v>
       </c>
       <c r="I13" s="1">
-        <v>0.0065682918484915</v>
+        <v>0.52625942185845</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>14585115.0</v>
+        <v>19657060.0</v>
       </c>
       <c r="M13" s="1">
-        <v>14585115.0</v>
+        <v>19657060.0</v>
       </c>
       <c r="N13" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>97.4924</v>
+        <v>99.1454</v>
       </c>
       <c r="D14" s="1">
-        <v>97.21815647</v>
+        <v>97.78527223</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>29165446.94</v>
+        <v>39114108.89</v>
       </c>
       <c r="H14" s="1">
-        <v>82273.06</v>
+        <v>544051.11</v>
       </c>
       <c r="I14" s="1">
-        <v>0.28209085967122</v>
+        <v>1.3909331579815</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>29247720.0</v>
+        <v>39658160.0</v>
       </c>
       <c r="M14" s="1">
-        <v>29247720.0</v>
+        <v>39658160.0</v>
       </c>
       <c r="N14" s="1">
-        <v>0.51</v>
+        <v>0.66</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>99.3509</v>
+        <v>99.8072</v>
       </c>
       <c r="D15" s="1">
-        <v>98.72033763</v>
+        <v>98.3627117</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>29616101.29</v>
+        <v>19672542.34</v>
       </c>
       <c r="H15" s="1">
-        <v>189168.71</v>
+        <v>288897.66</v>
       </c>
       <c r="I15" s="1">
-        <v>0.63873603128131</v>
+        <v>1.4685324093195</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>29805270.0</v>
+        <v>19961440.0</v>
       </c>
       <c r="M15" s="1">
-        <v>29805270.0</v>
+        <v>19961440.0</v>
       </c>
       <c r="N15" s="1">
-        <v>0.52</v>
+        <v>0.33</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>98.0035</v>
+        <v>97.2848</v>
       </c>
       <c r="D16" s="1">
-        <v>97.51078004</v>
+        <v>97.2277138</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>24377695.01</v>
+        <v>14584157.07</v>
       </c>
       <c r="H16" s="1">
-        <v>123179.99</v>
+        <v>8562.93</v>
       </c>
       <c r="I16" s="1">
-        <v>0.50529793710796</v>
+        <v>0.058713917841808</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>24500875.0</v>
+        <v>14592720.0</v>
       </c>
       <c r="M16" s="1">
-        <v>24500875.0</v>
+        <v>14592720.0</v>
       </c>
       <c r="N16" s="1">
-        <v>0.43</v>
+        <v>0.24</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>100.011</v>
+        <v>97.5613</v>
       </c>
       <c r="D17" s="1">
-        <v>100.0</v>
+        <v>97.21815647</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>25000000.0</v>
+        <v>29165446.94</v>
       </c>
       <c r="H17" s="1">
-        <v>2750.0</v>
+        <v>102943.06</v>
       </c>
       <c r="I17" s="1">
-        <v>0.011</v>
+        <v>0.3529623948907</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
-      <c r="K17" t="s">
-        <v>66</v>
+      <c r="K17">
+        <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>25002750.0</v>
+        <v>29268390.0</v>
       </c>
       <c r="M17" s="1">
-        <v>25094037.78</v>
+        <v>29268390.0</v>
       </c>
       <c r="N17" s="1">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B18" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>100.0333</v>
+        <v>99.5013</v>
       </c>
       <c r="D18" s="1">
-        <v>100.0</v>
+        <v>98.72033763</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>40000000.0</v>
+        <v>29616101.29</v>
       </c>
       <c r="H18" s="1">
-        <v>13320.0</v>
+        <v>234288.71</v>
       </c>
       <c r="I18" s="1">
-        <v>0.0333</v>
+        <v>0.79108559126622</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
-      <c r="K18" t="s">
-        <v>69</v>
+      <c r="K18">
+        <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>40013320.0</v>
+        <v>29850390.0</v>
       </c>
       <c r="M18" s="1">
-        <v>40518912.67</v>
+        <v>29850390.0</v>
       </c>
       <c r="N18" s="1">
-        <v>0.71</v>
+        <v>0.5</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B19" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>99.9266</v>
+        <v>98.1157</v>
       </c>
       <c r="D19" s="1">
-        <v>99.43946527</v>
+        <v>97.51078004</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>14915919.79</v>
+        <v>24377695.01</v>
       </c>
       <c r="H19" s="1">
-        <v>73070.21</v>
+        <v>151229.99</v>
       </c>
       <c r="I19" s="1">
-        <v>0.4898806847231</v>
+        <v>0.62036213816755</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>14988990.0</v>
+        <v>24528925.0</v>
       </c>
       <c r="M19" s="1">
-        <v>14988990.0</v>
+        <v>24528925.0</v>
       </c>
       <c r="N19" s="1">
-        <v>0.26</v>
+        <v>0.41</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B20" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>100.0276</v>
+        <v>100.0033</v>
       </c>
       <c r="D20" s="1">
         <v>100.0</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H20" s="1">
-        <v>5520.0</v>
+        <v>825.0</v>
       </c>
       <c r="I20" s="1">
-        <v>0.0276</v>
+        <v>0.0033</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="L20" s="1">
-        <v>20005520.0</v>
+        <v>25000825.0</v>
       </c>
       <c r="M20" s="1">
-        <v>20118443.56</v>
+        <v>25132859.24</v>
       </c>
       <c r="N20" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B21" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>100.0146</v>
+        <v>100.033</v>
       </c>
       <c r="D21" s="1">
         <v>100.0</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3650.0</v>
+        <v>13200.0</v>
       </c>
       <c r="I21" s="1">
-        <v>0.0146</v>
+        <v>0.033</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="L21" s="1">
-        <v>25003650.0</v>
+        <v>40013200.0</v>
       </c>
       <c r="M21" s="1">
-        <v>25220106.32</v>
+        <v>40583641.33</v>
       </c>
       <c r="N21" s="1">
-        <v>0.44</v>
+        <v>0.67</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B22" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>100.0451</v>
+        <v>97.1465</v>
       </c>
       <c r="D22" s="1">
-        <v>100.0</v>
+        <v>97.24683407</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>30000000.0</v>
+        <v>29174050.22</v>
       </c>
       <c r="H22" s="1">
-        <v>13530.0</v>
+        <v>-30100.22</v>
       </c>
       <c r="I22" s="1">
-        <v>0.0451</v>
+        <v>-0.10317463558545</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
-      <c r="K22" t="s">
-        <v>80</v>
+      <c r="K22">
+        <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>30013530.0</v>
+        <v>29143950.0</v>
       </c>
       <c r="M22" s="1">
-        <v>30391066.17</v>
+        <v>29143950.0</v>
       </c>
       <c r="N22" s="1">
-        <v>0.53</v>
+        <v>0.48</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B23" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>100.0326</v>
+        <v>100.0358</v>
       </c>
       <c r="D23" s="1">
         <v>100.0</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H23" s="1">
-        <v>11410.0</v>
+        <v>7160.0</v>
       </c>
       <c r="I23" s="1">
-        <v>0.0326</v>
+        <v>0.0358</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="L23" s="1">
-        <v>35011410.0</v>
+        <v>20007160.0</v>
       </c>
       <c r="M23" s="1">
-        <v>35574996.72</v>
+        <v>20152477.5</v>
       </c>
       <c r="N23" s="1">
-        <v>0.62</v>
+        <v>0.33</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B24" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>100.0175</v>
+        <v>100.0071</v>
       </c>
       <c r="D24" s="1">
         <v>100.0</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H24" s="1">
-        <v>5250.0</v>
+        <v>1775.0</v>
       </c>
       <c r="I24" s="1">
-        <v>0.0175</v>
+        <v>0.0071</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="L24" s="1">
-        <v>30005250.0</v>
+        <v>25001775.0</v>
       </c>
       <c r="M24" s="1">
-        <v>30648078.75</v>
+        <v>25256907.78</v>
       </c>
       <c r="N24" s="1">
-        <v>0.54</v>
+        <v>0.42</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B25" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>100.0194</v>
+        <v>100.0476</v>
       </c>
       <c r="D25" s="1">
         <v>100.0</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H25" s="1">
-        <v>5820.0</v>
+        <v>14280.0</v>
       </c>
       <c r="I25" s="1">
-        <v>0.0194</v>
+        <v>0.0476</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="L25" s="1">
-        <v>30005820.0</v>
+        <v>30014280.0</v>
       </c>
       <c r="M25" s="1">
-        <v>30598093.58</v>
+        <v>30440261.0</v>
       </c>
       <c r="N25" s="1">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B26" s="1">
-        <v>13000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>98.5824</v>
+        <v>100.0301</v>
       </c>
       <c r="D26" s="1">
-        <v>97.79494138</v>
+        <v>100.0</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>12713342.38</v>
+        <v>35000000.0</v>
       </c>
       <c r="H26" s="1">
-        <v>102369.62</v>
+        <v>10535.0</v>
       </c>
       <c r="I26" s="1">
-        <v>0.80521405732801</v>
+        <v>0.0301</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="K26">
-        <v>0.0</v>
+      <c r="K26" t="s">
+        <v>89</v>
       </c>
       <c r="L26" s="1">
-        <v>12815712.0</v>
+        <v>35010535.0</v>
       </c>
       <c r="M26" s="1">
-        <v>12815712.0</v>
+        <v>35630357.78</v>
       </c>
       <c r="N26" s="1">
-        <v>0.22</v>
+        <v>0.59</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B27" s="1">
-        <v>13500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>97.3491</v>
+        <v>100.0021</v>
       </c>
       <c r="D27" s="1">
-        <v>97.28509719</v>
+        <v>100.0</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>13133488.12</v>
+        <v>30000000.0</v>
       </c>
       <c r="H27" s="1">
-        <v>8640.38</v>
+        <v>630.0</v>
       </c>
       <c r="I27" s="1">
-        <v>0.065788920057286</v>
+        <v>0.0021</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
-      <c r="K27">
-        <v>0.0</v>
+      <c r="K27" t="s">
+        <v>92</v>
       </c>
       <c r="L27" s="1">
-        <v>13142128.5</v>
+        <v>30000630.0</v>
       </c>
       <c r="M27" s="1">
-        <v>13142128.5</v>
+        <v>30692231.0</v>
       </c>
       <c r="N27" s="1">
-        <v>0.23</v>
+        <v>0.51</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>94</v>
+      </c>
+      <c r="B28" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>100.0075</v>
+      </c>
+      <c r="D28" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>2250.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.0075</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28" t="s">
         <v>95</v>
       </c>
-      <c r="B28" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L28" s="1">
-        <v>19967120.0</v>
+        <v>30002250.0</v>
       </c>
       <c r="M28" s="1">
-        <v>19967120.0</v>
+        <v>30643418.67</v>
       </c>
       <c r="N28" s="1">
-        <v>0.35</v>
+        <v>0.51</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>97</v>
       </c>
       <c r="B29" s="1">
-        <v>15000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>98.5295</v>
+        <v>98.7042</v>
       </c>
       <c r="D29" s="1">
-        <v>97.81428547</v>
+        <v>97.79494138</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>14672142.82</v>
+        <v>12713342.38</v>
       </c>
       <c r="H29" s="1">
-        <v>107282.18</v>
+        <v>118203.62</v>
       </c>
       <c r="I29" s="1">
-        <v>0.73119639930004</v>
+        <v>0.92976037667287</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>14779425.0</v>
+        <v>12831546.0</v>
       </c>
       <c r="M29" s="1">
-        <v>14779425.0</v>
+        <v>12831546.0</v>
       </c>
       <c r="N29" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>99</v>
       </c>
       <c r="B30" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>97.8252</v>
+        <v>97.1663</v>
       </c>
       <c r="D30" s="1">
-        <v>97.32339047</v>
+        <v>97.14176547</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>14598508.57</v>
+        <v>14571264.82</v>
       </c>
       <c r="H30" s="1">
-        <v>75271.43</v>
+        <v>3680.18</v>
       </c>
       <c r="I30" s="1">
-        <v>0.51561041074212</v>
+        <v>0.0252564210826</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>14673780.0</v>
+        <v>14574945.0</v>
       </c>
       <c r="M30" s="1">
-        <v>14673780.0</v>
+        <v>14574945.0</v>
       </c>
       <c r="N30" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31" s="1">
-        <v>18500000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>99.9669</v>
+        <v>97.3876</v>
       </c>
       <c r="D31" s="1">
-        <v>99.63136395</v>
+        <v>97.28509719</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>18431802.33</v>
+        <v>13133488.12</v>
       </c>
       <c r="H31" s="1">
-        <v>62074.17</v>
+        <v>13837.88</v>
       </c>
       <c r="I31" s="1">
-        <v>0.33677753747916</v>
+        <v>0.10536332673821</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>18493876.5</v>
+        <v>13147326.0</v>
       </c>
       <c r="M31" s="1">
-        <v>18493876.5</v>
+        <v>13147326.0</v>
       </c>
       <c r="N31" s="1">
-        <v>0.32</v>
+        <v>0.22</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>103</v>
       </c>
       <c r="B32" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>99.9338</v>
+        <v>99.981</v>
       </c>
       <c r="D32" s="1">
-        <v>99.90811227</v>
+        <v>98.9520157</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>14986216.84</v>
+        <v>19790403.14</v>
       </c>
       <c r="H32" s="1">
-        <v>3853.16</v>
+        <v>205796.86</v>
       </c>
       <c r="I32" s="1">
-        <v>0.025711358918253</v>
+        <v>1.0398821011587</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>14990070.0</v>
+        <v>19996200.0</v>
       </c>
       <c r="M32" s="1">
-        <v>14990070.0</v>
+        <v>19996200.0</v>
       </c>
       <c r="N32" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>105</v>
       </c>
       <c r="B33" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>99.9934</v>
+        <v>98.6476</v>
       </c>
       <c r="D33" s="1">
-        <v>99.809627</v>
+        <v>97.81428547</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>19961925.4</v>
+        <v>14672142.82</v>
       </c>
       <c r="H33" s="1">
-        <v>36754.6</v>
+        <v>124997.18</v>
       </c>
       <c r="I33" s="1">
-        <v>0.18412352147153</v>
+        <v>0.85193540939101</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>19998680.0</v>
+        <v>14797140.0</v>
       </c>
       <c r="M33" s="1">
-        <v>19998680.0</v>
+        <v>14797140.0</v>
       </c>
       <c r="N33" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>107</v>
       </c>
       <c r="B34" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>98.393</v>
+        <v>97.9003</v>
       </c>
       <c r="D34" s="1">
-        <v>97.7369551</v>
+        <v>97.32339047</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>9773695.51</v>
+        <v>14598508.57</v>
       </c>
       <c r="H34" s="1">
-        <v>65604.49</v>
+        <v>86536.43</v>
       </c>
       <c r="I34" s="1">
-        <v>0.67123525521003</v>
+        <v>0.59277582764744</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>9839300.0</v>
+        <v>14685045.0</v>
       </c>
       <c r="M34" s="1">
-        <v>9839300.0</v>
+        <v>14685045.0</v>
       </c>
       <c r="N34" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>109</v>
       </c>
       <c r="B35" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>99.751</v>
+        <v>98.5202</v>
       </c>
       <c r="D35" s="1">
-        <v>99.606747</v>
+        <v>97.7369551</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>9960674.7</v>
+        <v>9773695.51</v>
       </c>
       <c r="H35" s="1">
-        <v>14425.3</v>
+        <v>78324.49</v>
       </c>
       <c r="I35" s="1">
-        <v>0.14482251890025</v>
+        <v>0.80138050054723</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>9975100.0</v>
+        <v>9852020.0</v>
       </c>
       <c r="M35" s="1">
-        <v>9975100.0</v>
+        <v>9852020.0</v>
       </c>
       <c r="N35" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>111</v>
       </c>
       <c r="B36" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>99.8387</v>
+        <v>99.9053</v>
       </c>
       <c r="D36" s="1">
-        <v>99.7995692</v>
+        <v>99.606747</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>9979956.92</v>
+        <v>9960674.7</v>
       </c>
       <c r="H36" s="1">
-        <v>3913.08</v>
+        <v>29855.3</v>
       </c>
       <c r="I36" s="1">
-        <v>0.039209387689421</v>
+        <v>0.29973170391761</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>9983870.0</v>
+        <v>9990530.0</v>
       </c>
       <c r="M36" s="1">
-        <v>9983870.0</v>
+        <v>9990530.0</v>
       </c>
       <c r="N36" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C37" s="1">
         <v>99.9933</v>
       </c>
       <c r="D37" s="1">
-        <v>99.7987392</v>
+        <v>99.7995692</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>19959747.84</v>
+        <v>9979956.92</v>
       </c>
       <c r="H37" s="1">
-        <v>38912.16</v>
+        <v>19373.08</v>
       </c>
       <c r="I37" s="1">
-        <v>0.19495316429809</v>
+        <v>0.19411987602047</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>19998660.0</v>
+        <v>9999330.0</v>
       </c>
       <c r="M37" s="1">
-        <v>19998660.0</v>
+        <v>9999330.0</v>
       </c>
       <c r="N37" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>115</v>
       </c>
       <c r="B38" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>98.4461</v>
+        <v>98.5704</v>
       </c>
       <c r="D38" s="1">
         <v>97.75144525</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
         <v>19550289.05</v>
       </c>
       <c r="H38" s="1">
-        <v>138930.95</v>
+        <v>163790.95</v>
       </c>
       <c r="I38" s="1">
-        <v>0.71063373868633</v>
+        <v>0.83779298393545</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>19689220.0</v>
+        <v>19714080.0</v>
       </c>
       <c r="M38" s="1">
-        <v>19689220.0</v>
+        <v>19714080.0</v>
       </c>
       <c r="N38" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>117</v>
       </c>
       <c r="B39" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>98.1443</v>
+        <v>98.2546</v>
       </c>
       <c r="D39" s="1">
         <v>97.52492576</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
         <v>24381231.44</v>
       </c>
       <c r="H39" s="1">
-        <v>154843.56</v>
+        <v>182418.56</v>
       </c>
       <c r="I39" s="1">
-        <v>0.63509326992386</v>
+        <v>0.74819256135161</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>24536075.0</v>
+        <v>24563650.0</v>
       </c>
       <c r="M39" s="1">
-        <v>24536075.0</v>
+        <v>24563650.0</v>
       </c>
       <c r="N39" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>119</v>
       </c>
       <c r="B40" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>99.073</v>
+        <v>99.2159</v>
       </c>
       <c r="D40" s="1">
         <v>98.14746657</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
         <v>29444239.97</v>
       </c>
       <c r="H40" s="1">
-        <v>277660.03</v>
+        <v>320530.03</v>
       </c>
       <c r="I40" s="1">
-        <v>0.9430028769053</v>
+        <v>1.088600114408</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>29721900.0</v>
+        <v>29764770.0</v>
       </c>
       <c r="M40" s="1">
-        <v>29721900.0</v>
+        <v>29764770.0</v>
       </c>
       <c r="N40" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>121</v>
       </c>
       <c r="B41" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>99.4913</v>
+        <v>99.6398</v>
       </c>
       <c r="D41" s="1">
         <v>97.87236357</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
         <v>29361709.07</v>
       </c>
       <c r="H41" s="1">
-        <v>485680.93</v>
+        <v>530230.93</v>
       </c>
       <c r="I41" s="1">
-        <v>1.6541303125173</v>
+        <v>1.8058585375119</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>29847390.0</v>
+        <v>29891940.0</v>
       </c>
       <c r="M41" s="1">
-        <v>29847390.0</v>
+        <v>29891940.0</v>
       </c>
       <c r="N41" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>123</v>
       </c>
       <c r="B42" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>97.366</v>
+        <v>97.4139</v>
       </c>
       <c r="D42" s="1">
         <v>97.16562473</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
         <v>29149687.42</v>
       </c>
       <c r="H42" s="1">
-        <v>60112.58</v>
+        <v>74482.58</v>
       </c>
       <c r="I42" s="1">
-        <v>0.20622032454028</v>
+        <v>0.25551759415745</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>29209800.0</v>
+        <v>29224170.0</v>
       </c>
       <c r="M42" s="1">
-        <v>29209800.0</v>
+        <v>29224170.0</v>
       </c>
       <c r="N42" s="1">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>125</v>
       </c>
       <c r="B43" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>98.574</v>
+        <v>98.7036</v>
       </c>
       <c r="D43" s="1">
         <v>97.75627623</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
         <v>29326882.87</v>
       </c>
       <c r="H43" s="1">
-        <v>245317.13</v>
+        <v>284197.13</v>
       </c>
       <c r="I43" s="1">
-        <v>0.83649234419983</v>
+        <v>0.96906695218782</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>29572200.0</v>
+        <v>29611080.0</v>
       </c>
       <c r="M43" s="1">
-        <v>29572200.0</v>
+        <v>29611080.0</v>
       </c>
       <c r="N43" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>127</v>
       </c>
       <c r="B44" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>97.8255</v>
+        <v>97.9081</v>
       </c>
       <c r="D44" s="1">
         <v>97.3233905</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
         <v>19464678.1</v>
       </c>
       <c r="H44" s="1">
-        <v>100421.9</v>
+        <v>116941.9</v>
       </c>
       <c r="I44" s="1">
-        <v>0.51591862698207</v>
+        <v>0.60079031052664</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>19565100.0</v>
+        <v>19581620.0</v>
       </c>
       <c r="M44" s="1">
-        <v>19565100.0</v>
+        <v>19581620.0</v>
       </c>
       <c r="N44" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>129</v>
       </c>
       <c r="B45" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>99.9469</v>
+        <v>99.9748</v>
       </c>
       <c r="D45" s="1">
-        <v>99.8061958</v>
+        <v>100.0</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>19961239.16</v>
+        <v>20000000.0</v>
       </c>
       <c r="H45" s="1">
-        <v>28140.84</v>
+        <v>-5040.0</v>
       </c>
       <c r="I45" s="1">
-        <v>0.14097742016132</v>
+        <v>-0.0252</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
-      <c r="K45">
-        <v>0.0</v>
+      <c r="K45" t="s">
+        <v>130</v>
       </c>
       <c r="L45" s="1">
-        <v>19989380.0</v>
+        <v>19994960.0</v>
       </c>
       <c r="M45" s="1">
-        <v>19989380.0</v>
+        <v>20011858.0</v>
       </c>
       <c r="N45" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B46" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>100.0076</v>
+        <v>100.0228</v>
       </c>
       <c r="D46" s="1">
         <v>100.0</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1520.0</v>
+        <v>4560.0</v>
       </c>
       <c r="I46" s="1">
-        <v>0.0076</v>
+        <v>0.0228</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="L46" s="1">
-        <v>20001520.0</v>
+        <v>20004560.0</v>
       </c>
       <c r="M46" s="1">
-        <v>20175335.56</v>
+        <v>20210836.0</v>
       </c>
       <c r="N46" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B47" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>100.0162</v>
+        <v>100.0104</v>
       </c>
       <c r="D47" s="1">
         <v>100.0</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H47" s="1">
-        <v>3240.0</v>
+        <v>2080.0</v>
       </c>
       <c r="I47" s="1">
-        <v>0.0162</v>
+        <v>0.0104</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="L47" s="1">
-        <v>20003240.0</v>
+        <v>20002080.0</v>
       </c>
       <c r="M47" s="1">
-        <v>20169500.0</v>
+        <v>20199522.67</v>
       </c>
       <c r="N47" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B48" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>100.0133</v>
+        <v>100.0176</v>
       </c>
       <c r="D48" s="1">
         <v>100.0</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2660.0</v>
+        <v>3520.0</v>
       </c>
       <c r="I48" s="1">
-        <v>0.0133</v>
+        <v>0.0176</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="L48" s="1">
-        <v>20002660.0</v>
+        <v>20003520.0</v>
       </c>
       <c r="M48" s="1">
-        <v>20171186.67</v>
+        <v>20203612.67</v>
       </c>
       <c r="N48" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B49" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>100.04</v>
+        <v>99.9899</v>
       </c>
       <c r="D49" s="1">
         <v>100.0</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H49" s="1">
-        <v>16000.0</v>
+        <v>-1515.0</v>
       </c>
       <c r="I49" s="1">
-        <v>0.04</v>
+        <v>-0.0101</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="L49" s="1">
-        <v>40016000.0</v>
+        <v>14998485.0</v>
       </c>
       <c r="M49" s="1">
-        <v>40526014.89</v>
+        <v>14999549.17</v>
       </c>
       <c r="N49" s="1">
-        <v>0.71</v>
+        <v>0.25</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
+        <v>144</v>
+      </c>
+      <c r="B50" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>100.0443</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>17720.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.0443</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50" t="s">
+        <v>145</v>
+      </c>
+      <c r="L50" s="1">
+        <v>40017720.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>40593094.67</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>143</v>
-      </c>
-[...43 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B51" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>99.9866</v>
+        <v>97.2115</v>
       </c>
       <c r="D51" s="1">
-        <v>99.76007705</v>
+        <v>97.3329685</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>19952015.41</v>
+        <v>19466593.7</v>
       </c>
       <c r="H51" s="1">
-        <v>45304.59</v>
+        <v>-24293.7</v>
       </c>
       <c r="I51" s="1">
-        <v>0.22706773761458</v>
+        <v>-0.12479687188417</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>19997320.0</v>
+        <v>19442300.0</v>
       </c>
       <c r="M51" s="1">
-        <v>19997320.0</v>
+        <v>19442300.0</v>
       </c>
       <c r="N51" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B52" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>99.9866</v>
+        <v>99.8695</v>
       </c>
       <c r="D52" s="1">
-        <v>99.80128457</v>
+        <v>99.79418836</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>29940385.37</v>
+        <v>24948547.09</v>
       </c>
       <c r="H52" s="1">
-        <v>55594.63</v>
+        <v>18827.91</v>
       </c>
       <c r="I52" s="1">
-        <v>0.18568441692706</v>
+        <v>0.075466959787597</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>29995980.0</v>
+        <v>24967375.0</v>
       </c>
       <c r="M52" s="1">
-        <v>29995980.0</v>
+        <v>24967375.0</v>
       </c>
       <c r="N52" s="1">
-        <v>0.53</v>
+        <v>0.41</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B53" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>99.9935</v>
+        <v>99.6519</v>
       </c>
       <c r="D53" s="1">
-        <v>99.625574</v>
+        <v>99.58068236</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>14943836.1</v>
+        <v>24895170.59</v>
       </c>
       <c r="H53" s="1">
-        <v>55188.9</v>
+        <v>17804.41</v>
       </c>
       <c r="I53" s="1">
-        <v>0.36930878812302</v>
+        <v>0.071517525600535</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>14999025.0</v>
+        <v>24912975.0</v>
       </c>
       <c r="M53" s="1">
-        <v>14999025.0</v>
+        <v>24912975.0</v>
       </c>
       <c r="N53" s="1">
-        <v>0.26</v>
+        <v>0.41</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B54" s="1">
-        <v>16000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>99.6622</v>
+        <v>99.724</v>
       </c>
       <c r="D54" s="1">
-        <v>99.47499306</v>
+        <v>99.69592744</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>15915998.89</v>
+        <v>17945266.94</v>
       </c>
       <c r="H54" s="1">
-        <v>29953.11</v>
+        <v>5053.06</v>
       </c>
       <c r="I54" s="1">
-        <v>0.18819497417042</v>
+        <v>0.028158176843481</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>15945952.0</v>
+        <v>17950320.0</v>
       </c>
       <c r="M54" s="1">
-        <v>15945952.0</v>
+        <v>17950320.0</v>
       </c>
       <c r="N54" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B55" s="1">
-        <v>15000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>99.8378</v>
+        <v>99.8228</v>
       </c>
       <c r="D55" s="1">
-        <v>99.79624933</v>
+        <v>99.47499306</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>14969437.4</v>
+        <v>15915998.89</v>
       </c>
       <c r="H55" s="1">
-        <v>6232.6</v>
+        <v>55649.11</v>
       </c>
       <c r="I55" s="1">
-        <v>0.041635499274007</v>
+        <v>0.34964258532943</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>14975670.0</v>
+        <v>15971648.0</v>
       </c>
       <c r="M55" s="1">
-        <v>14975670.0</v>
+        <v>15971648.0</v>
       </c>
       <c r="N55" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B56" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>99.9474</v>
+        <v>99.8868</v>
       </c>
       <c r="D56" s="1">
-        <v>99.6130035</v>
+        <v>99.7987392</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>9961300.35</v>
+        <v>9979873.92</v>
       </c>
       <c r="H56" s="1">
-        <v>33439.65</v>
+        <v>8806.08</v>
       </c>
       <c r="I56" s="1">
-        <v>0.33569563034007</v>
+        <v>0.088238389288189</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>9994740.0</v>
+        <v>9988680.0</v>
       </c>
       <c r="M56" s="1">
-        <v>9994740.0</v>
+        <v>9988680.0</v>
       </c>
       <c r="N56" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B57" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>98.2646</v>
+        <v>99.9934</v>
       </c>
       <c r="D57" s="1">
-        <v>97.7369551</v>
+        <v>99.79624933</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>9773695.51</v>
+        <v>14969437.4</v>
       </c>
       <c r="H57" s="1">
-        <v>52764.49</v>
+        <v>29572.6</v>
       </c>
       <c r="I57" s="1">
-        <v>0.53986222453947</v>
+        <v>0.19755318259322</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>9826460.0</v>
+        <v>14999010.0</v>
       </c>
       <c r="M57" s="1">
-        <v>9826460.0</v>
+        <v>14999010.0</v>
       </c>
       <c r="N57" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B58" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>99.9673</v>
+        <v>98.388</v>
       </c>
       <c r="D58" s="1">
-        <v>99.63053676</v>
+        <v>97.7369551</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>24907634.19</v>
+        <v>9773695.51</v>
       </c>
       <c r="H58" s="1">
-        <v>84190.81</v>
+        <v>65104.49</v>
       </c>
       <c r="I58" s="1">
-        <v>0.33801207034669</v>
+        <v>0.66611948298766</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>24991825.0</v>
+        <v>9838800.0</v>
       </c>
       <c r="M58" s="1">
-        <v>24991825.0</v>
+        <v>9838800.0</v>
       </c>
       <c r="N58" s="1">
-        <v>0.44</v>
+        <v>0.16</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B59" s="1">
-        <v>22000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>99.9345</v>
+        <v>99.7014</v>
       </c>
       <c r="D59" s="1">
-        <v>99.62944764</v>
+        <v>99.58751404</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>21918478.48</v>
+        <v>24896878.51</v>
       </c>
       <c r="H59" s="1">
-        <v>67111.52</v>
+        <v>28471.49</v>
       </c>
       <c r="I59" s="1">
-        <v>0.30618694660415</v>
+        <v>0.11435766933017</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>21985590.0</v>
+        <v>24925350.0</v>
       </c>
       <c r="M59" s="1">
-        <v>21985590.0</v>
+        <v>24925350.0</v>
       </c>
       <c r="N59" s="1">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B60" s="1">
-        <v>30000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>99.9922</v>
+        <v>99.6598</v>
       </c>
       <c r="D60" s="1">
-        <v>100.0</v>
+        <v>99.58088891</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>30000000.0</v>
+        <v>21907795.56</v>
       </c>
       <c r="H60" s="1">
-        <v>-2340.0</v>
+        <v>17360.44</v>
       </c>
       <c r="I60" s="1">
-        <v>-0.0078</v>
+        <v>0.079243207982538</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
-      <c r="K60" t="s">
-        <v>163</v>
+      <c r="K60">
+        <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>29997660.0</v>
+        <v>21925156.0</v>
       </c>
       <c r="M60" s="1">
-        <v>30052960.0</v>
+        <v>21925156.0</v>
       </c>
       <c r="N60" s="1">
-        <v>0.53</v>
+        <v>0.36</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B61" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>100.027</v>
+        <v>100.0014</v>
       </c>
       <c r="D61" s="1">
         <v>100.0</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H61" s="1">
-        <v>8100.0</v>
+        <v>420.0</v>
       </c>
       <c r="I61" s="1">
-        <v>0.027</v>
+        <v>0.0014</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61" t="s">
+        <v>168</v>
+      </c>
+      <c r="L61" s="1">
+        <v>30000420.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>30103979.75</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
         <v>166</v>
-      </c>
-[...13 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B62" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>100.0066</v>
+        <v>100.0311</v>
       </c>
       <c r="D62" s="1">
         <v>100.0</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H62" s="1">
-        <v>660.0</v>
+        <v>9330.0</v>
       </c>
       <c r="I62" s="1">
-        <v>0.0066</v>
+        <v>0.0311</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62" t="s">
+        <v>171</v>
+      </c>
+      <c r="L62" s="1">
+        <v>30009330.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>30525563.33</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
         <v>169</v>
-      </c>
-[...13 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B63" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>100.0089</v>
+        <v>100.0138</v>
       </c>
       <c r="D63" s="1">
         <v>100.0</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H63" s="1">
-        <v>890.0</v>
+        <v>1380.0</v>
       </c>
       <c r="I63" s="1">
-        <v>0.0089</v>
+        <v>0.0138</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63" t="s">
+        <v>174</v>
+      </c>
+      <c r="L63" s="1">
+        <v>10001380.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>10059843.11</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>172</v>
-      </c>
-[...13 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B64" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>100.0195</v>
+        <v>100.0151</v>
       </c>
       <c r="D64" s="1">
         <v>100.0</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H64" s="1">
-        <v>3900.0</v>
+        <v>1510.0</v>
       </c>
       <c r="I64" s="1">
-        <v>0.0195</v>
+        <v>0.0151</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64" t="s">
+        <v>177</v>
+      </c>
+      <c r="L64" s="1">
+        <v>10001510.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>10059725.89</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B65" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>98.6259</v>
+        <v>100.03</v>
       </c>
       <c r="D65" s="1">
-        <v>97.78527224</v>
+        <v>100.0</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>24446318.06</v>
+        <v>20000000.0</v>
       </c>
       <c r="H65" s="1">
-        <v>210156.94</v>
+        <v>6000.0</v>
       </c>
       <c r="I65" s="1">
-        <v>0.85966704468215</v>
+        <v>0.03</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
-      <c r="K65">
-        <v>0.0</v>
+      <c r="K65" t="s">
+        <v>180</v>
       </c>
       <c r="L65" s="1">
-        <v>24656475.0</v>
+        <v>20006000.0</v>
       </c>
       <c r="M65" s="1">
-        <v>24656475.0</v>
+        <v>20228439.67</v>
       </c>
       <c r="N65" s="1">
-        <v>0.43</v>
+        <v>0.34</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B66" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>99.3106</v>
+        <v>98.7574</v>
       </c>
       <c r="D66" s="1">
-        <v>98.376783</v>
+        <v>97.78527224</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>24594195.75</v>
+        <v>24446318.06</v>
       </c>
       <c r="H66" s="1">
-        <v>233454.25</v>
+        <v>243031.94</v>
       </c>
       <c r="I66" s="1">
-        <v>0.94922498126413</v>
+        <v>0.99414537356306</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>24827650.0</v>
+        <v>24689350.0</v>
       </c>
       <c r="M66" s="1">
-        <v>24827650.0</v>
+        <v>24689350.0</v>
       </c>
       <c r="N66" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B67" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>99.0825</v>
+        <v>99.4624</v>
       </c>
       <c r="D67" s="1">
-        <v>98.185719</v>
+        <v>98.376783</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>24546429.75</v>
+        <v>24594195.75</v>
       </c>
       <c r="H67" s="1">
-        <v>224195.25</v>
+        <v>271404.25</v>
       </c>
       <c r="I67" s="1">
-        <v>0.91335176758241</v>
+        <v>1.1035296813883</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>24770625.0</v>
+        <v>24865600.0</v>
       </c>
       <c r="M67" s="1">
-        <v>24770625.0</v>
+        <v>24865600.0</v>
       </c>
       <c r="N67" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B68" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>98.856</v>
+        <v>99.2304</v>
       </c>
       <c r="D68" s="1">
-        <v>97.990834</v>
+        <v>98.185719</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>24497708.5</v>
+        <v>24546429.75</v>
       </c>
       <c r="H68" s="1">
-        <v>216291.5</v>
+        <v>261170.25</v>
       </c>
       <c r="I68" s="1">
-        <v>0.88290502762738</v>
+        <v>1.0639846717423</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>24714000.0</v>
+        <v>24807600.0</v>
       </c>
       <c r="M68" s="1">
-        <v>24714000.0</v>
+        <v>24807600.0</v>
       </c>
       <c r="N68" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B69" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>98.3699</v>
+        <v>98.9993</v>
       </c>
       <c r="D69" s="1">
-        <v>97.79010655</v>
+        <v>97.990834</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>19558021.31</v>
+        <v>24497708.5</v>
       </c>
       <c r="H69" s="1">
-        <v>115958.69</v>
+        <v>252116.5</v>
       </c>
       <c r="I69" s="1">
-        <v>0.59289581579866</v>
+        <v>1.0291431951686</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>19673980.0</v>
+        <v>24749825.0</v>
       </c>
       <c r="M69" s="1">
-        <v>19673980.0</v>
+        <v>24749825.0</v>
       </c>
       <c r="N69" s="1">
-        <v>0.35</v>
+        <v>0.41</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B70" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>99.7031</v>
+        <v>98.4854</v>
       </c>
       <c r="D70" s="1">
-        <v>97.85057616</v>
+        <v>97.79010655</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>12231322.02</v>
+        <v>19558021.31</v>
       </c>
       <c r="H70" s="1">
-        <v>231565.48</v>
+        <v>139058.69</v>
       </c>
       <c r="I70" s="1">
-        <v>1.8932170996836</v>
+        <v>0.71100592332875</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>12462887.5</v>
+        <v>19697080.0</v>
       </c>
       <c r="M70" s="1">
-        <v>12462887.5</v>
+        <v>19697080.0</v>
       </c>
       <c r="N70" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B71" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>99.4873</v>
+        <v>99.8522</v>
       </c>
       <c r="D71" s="1">
-        <v>97.86267907</v>
+        <v>97.85057616</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>14679401.86</v>
+        <v>12231322.02</v>
       </c>
       <c r="H71" s="1">
-        <v>243693.14</v>
+        <v>250202.98</v>
       </c>
       <c r="I71" s="1">
-        <v>1.6601026548911</v>
+        <v>2.0455922883142</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>14923095.0</v>
+        <v>12481525.0</v>
       </c>
       <c r="M71" s="1">
-        <v>14923095.0</v>
+        <v>12481525.0</v>
       </c>
       <c r="N71" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B72" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>97.3736</v>
+        <v>99.6407</v>
       </c>
       <c r="D72" s="1">
-        <v>97.19905</v>
+        <v>97.86267907</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>29159715.0</v>
+        <v>14679401.86</v>
       </c>
       <c r="H72" s="1">
-        <v>52365.0</v>
+        <v>266703.14</v>
       </c>
       <c r="I72" s="1">
-        <v>0.17957994445419</v>
+        <v>1.8168529109264</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>29212080.0</v>
+        <v>14946105.0</v>
       </c>
       <c r="M72" s="1">
-        <v>29212080.0</v>
+        <v>14946105.0</v>
       </c>
       <c r="N72" s="1">
-        <v>0.51</v>
+        <v>0.25</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B73" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>99.6768</v>
+        <v>97.4175</v>
       </c>
       <c r="D73" s="1">
-        <v>97.85299653</v>
+        <v>97.19905</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>29355898.96</v>
+        <v>29159715.0</v>
       </c>
       <c r="H73" s="1">
-        <v>547141.04</v>
+        <v>65535.0</v>
       </c>
       <c r="I73" s="1">
-        <v>1.863819741121</v>
+        <v>0.22474499493565</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>29903040.0</v>
+        <v>29225250.0</v>
       </c>
       <c r="M73" s="1">
-        <v>29903040.0</v>
+        <v>29225250.0</v>
       </c>
       <c r="N73" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B74" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>97.8086</v>
+        <v>99.8265</v>
       </c>
       <c r="D74" s="1">
-        <v>97.41445795</v>
+        <v>97.85299653</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>19482891.59</v>
+        <v>29355898.96</v>
       </c>
       <c r="H74" s="1">
-        <v>78828.41</v>
+        <v>592051.04</v>
       </c>
       <c r="I74" s="1">
-        <v>0.40460323682374</v>
+        <v>2.01680432545</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>19561720.0</v>
+        <v>29947950.0</v>
       </c>
       <c r="M74" s="1">
-        <v>19561720.0</v>
+        <v>29947950.0</v>
       </c>
       <c r="N74" s="1">
-        <v>0.34</v>
+        <v>0.5</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B75" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>99.84</v>
+        <v>97.8868</v>
       </c>
       <c r="D75" s="1">
-        <v>99.7941745</v>
+        <v>97.41445795</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>9979417.45</v>
+        <v>19482891.59</v>
       </c>
       <c r="H75" s="1">
-        <v>4582.55</v>
+        <v>94468.41</v>
       </c>
       <c r="I75" s="1">
-        <v>0.045920015100681</v>
+        <v>0.48487879513987</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>9984000.0</v>
+        <v>19577360.0</v>
       </c>
       <c r="M75" s="1">
-        <v>9984000.0</v>
+        <v>19577360.0</v>
       </c>
       <c r="N75" s="1">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B76" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>99.178</v>
+        <v>99.9933</v>
       </c>
       <c r="D76" s="1">
-        <v>98.5230842</v>
+        <v>99.7941745</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>4926154.21</v>
+        <v>9979417.45</v>
       </c>
       <c r="H76" s="1">
-        <v>32745.79</v>
+        <v>19912.55</v>
       </c>
       <c r="I76" s="1">
-        <v>0.66473335190211</v>
+        <v>0.19953619637387</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>4958900.0</v>
+        <v>9999330.0</v>
       </c>
       <c r="M76" s="1">
-        <v>4958900.0</v>
+        <v>9999330.0</v>
       </c>
       <c r="N76" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B77" s="1">
-        <v>8500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>98.6867</v>
+        <v>99.6586</v>
       </c>
       <c r="D77" s="1">
-        <v>98.68745682</v>
+        <v>99.58068236</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>8388433.83</v>
+        <v>24895170.59</v>
       </c>
       <c r="H77" s="1">
-        <v>-64.33</v>
+        <v>19479.41</v>
       </c>
       <c r="I77" s="1">
-        <v>-0.00076688928235844</v>
+        <v>0.078245738182748</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>8388369.5</v>
+        <v>24914650.0</v>
       </c>
       <c r="M77" s="1">
-        <v>8388369.5</v>
+        <v>24914650.0</v>
       </c>
       <c r="N77" s="1">
-        <v>0.15</v>
+        <v>0.41</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B78" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>99.7293</v>
+        <v>99.3289</v>
       </c>
       <c r="D78" s="1">
-        <v>99.44454695</v>
+        <v>98.5230842</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>19888909.39</v>
+        <v>4926154.21</v>
       </c>
       <c r="H78" s="1">
-        <v>56950.61</v>
+        <v>40290.79</v>
       </c>
       <c r="I78" s="1">
-        <v>0.28634355400419</v>
+        <v>0.81789542678568</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>19945860.0</v>
+        <v>4966445.0</v>
       </c>
       <c r="M78" s="1">
-        <v>19945860.0</v>
+        <v>4966445.0</v>
       </c>
       <c r="N78" s="1">
-        <v>0.35</v>
+        <v>0.08</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B79" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>99.9903</v>
+        <v>98.8419</v>
       </c>
       <c r="D79" s="1">
-        <v>100.0</v>
+        <v>98.68745682</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>10000000.0</v>
+        <v>8388433.83</v>
       </c>
       <c r="H79" s="1">
-        <v>-970.0</v>
+        <v>13127.67</v>
       </c>
       <c r="I79" s="1">
-        <v>-0.0097</v>
+        <v>0.15649727071877</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
-      <c r="K79" t="s">
-        <v>206</v>
+      <c r="K79">
+        <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>9999030.0</v>
+        <v>8401561.5</v>
       </c>
       <c r="M79" s="1">
-        <v>10006614.81</v>
+        <v>8401561.5</v>
       </c>
       <c r="N79" s="1">
-        <v>0.18</v>
+        <v>0.14</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B80" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>99.5724</v>
+        <v>99.8856</v>
       </c>
       <c r="D80" s="1">
-        <v>97.87236356</v>
+        <v>99.44454695</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>48936181.78</v>
+        <v>19888909.39</v>
       </c>
       <c r="H80" s="1">
-        <v>850018.22</v>
+        <v>88210.61</v>
       </c>
       <c r="I80" s="1">
-        <v>1.7369933433331</v>
+        <v>0.44351657635059</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>49786200.0</v>
+        <v>19977120.0</v>
       </c>
       <c r="M80" s="1">
-        <v>49786200.0</v>
+        <v>19977120.0</v>
       </c>
       <c r="N80" s="1">
-        <v>0.87</v>
+        <v>0.33</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B81" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>97.339</v>
+        <v>99.9883</v>
       </c>
       <c r="D81" s="1">
-        <v>97.2850972</v>
+        <v>100.0</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>14592764.58</v>
+        <v>10000000.0</v>
       </c>
       <c r="H81" s="1">
-        <v>8085.42</v>
+        <v>-1170.0</v>
       </c>
       <c r="I81" s="1">
-        <v>0.055407047483528</v>
+        <v>-0.0117</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
-      <c r="K81">
-        <v>0.0</v>
+      <c r="K81" t="s">
+        <v>213</v>
       </c>
       <c r="L81" s="1">
-        <v>14600850.0</v>
+        <v>9998830.0</v>
       </c>
       <c r="M81" s="1">
-        <v>14600850.0</v>
+        <v>10022296.61</v>
       </c>
       <c r="N81" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B82" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>98.2938</v>
+        <v>99.7206</v>
       </c>
       <c r="D82" s="1">
-        <v>97.8233224</v>
+        <v>97.87236356</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>19564664.48</v>
+        <v>48936181.78</v>
       </c>
       <c r="H82" s="1">
-        <v>94095.52</v>
+        <v>924118.22</v>
       </c>
       <c r="I82" s="1">
-        <v>0.48094624927603</v>
+        <v>1.8884150466714</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>19658760.0</v>
+        <v>49860300.0</v>
       </c>
       <c r="M82" s="1">
-        <v>19658760.0</v>
+        <v>49860300.0</v>
       </c>
       <c r="N82" s="1">
-        <v>0.35</v>
+        <v>0.83</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B83" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>97.8117</v>
+        <v>97.384</v>
       </c>
       <c r="D83" s="1">
-        <v>97.34254844</v>
+        <v>97.2850972</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>24335637.11</v>
+        <v>14592764.58</v>
       </c>
       <c r="H83" s="1">
-        <v>117287.89</v>
+        <v>14835.42</v>
       </c>
       <c r="I83" s="1">
-        <v>0.48195939752818</v>
+        <v>0.10166284749315</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>24452925.0</v>
+        <v>14607600.0</v>
       </c>
       <c r="M83" s="1">
-        <v>24452925.0</v>
+        <v>14607600.0</v>
       </c>
       <c r="N83" s="1">
-        <v>0.43</v>
+        <v>0.24</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B84" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>98.7694</v>
+        <v>98.4084</v>
       </c>
       <c r="D84" s="1">
-        <v>98.3075804</v>
+        <v>97.8233224</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>19661516.08</v>
+        <v>19564664.48</v>
       </c>
       <c r="H84" s="1">
-        <v>92363.92</v>
+        <v>117015.52</v>
       </c>
       <c r="I84" s="1">
-        <v>0.4697700809245</v>
+        <v>0.59809622659064</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>19753880.0</v>
+        <v>19681680.0</v>
       </c>
       <c r="M84" s="1">
-        <v>19753880.0</v>
+        <v>19681680.0</v>
       </c>
       <c r="N84" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B85" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>98.8219</v>
+        <v>97.8932</v>
       </c>
       <c r="D85" s="1">
-        <v>98.6238683</v>
+        <v>97.34254844</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>19724773.66</v>
+        <v>24335637.11</v>
       </c>
       <c r="H85" s="1">
-        <v>39606.34</v>
+        <v>137662.89</v>
       </c>
       <c r="I85" s="1">
-        <v>0.20079490230257</v>
+        <v>0.56568434751779</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>19764380.0</v>
+        <v>24473300.0</v>
       </c>
       <c r="M85" s="1">
-        <v>19764380.0</v>
+        <v>24473300.0</v>
       </c>
       <c r="N85" s="1">
-        <v>0.35</v>
+        <v>0.41</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B86" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>99.1101</v>
+        <v>98.9347</v>
       </c>
       <c r="D86" s="1">
-        <v>97.804612</v>
+        <v>98.3075804</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>24451153.0</v>
+        <v>19661516.08</v>
       </c>
       <c r="H86" s="1">
-        <v>326372.0</v>
+        <v>125423.92</v>
       </c>
       <c r="I86" s="1">
-        <v>1.3347918603266</v>
+        <v>0.63791581223781</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>24777525.0</v>
+        <v>19786940.0</v>
       </c>
       <c r="M86" s="1">
-        <v>24777525.0</v>
+        <v>19786940.0</v>
       </c>
       <c r="N86" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B87" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>98.636</v>
+        <v>98.9597</v>
       </c>
       <c r="D87" s="1">
-        <v>97.780438</v>
+        <v>98.6238683</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>39112175.2</v>
+        <v>19724773.66</v>
       </c>
       <c r="H87" s="1">
-        <v>342224.8</v>
+        <v>67166.34</v>
       </c>
       <c r="I87" s="1">
-        <v>0.87498278541154</v>
+        <v>0.34051767162331</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>39454400.0</v>
+        <v>19791940.0</v>
       </c>
       <c r="M87" s="1">
-        <v>39454400.0</v>
+        <v>19791940.0</v>
       </c>
       <c r="N87" s="1">
-        <v>0.69</v>
+        <v>0.33</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B88" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>99.2777</v>
+        <v>99.2567</v>
       </c>
       <c r="D88" s="1">
-        <v>97.8626791</v>
+        <v>97.804612</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>19572535.82</v>
+        <v>24451153.0</v>
       </c>
       <c r="H88" s="1">
-        <v>283004.18</v>
+        <v>363022.0</v>
       </c>
       <c r="I88" s="1">
-        <v>1.4459249562891</v>
+        <v>1.4846825423734</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>19855540.0</v>
+        <v>24814175.0</v>
       </c>
       <c r="M88" s="1">
-        <v>19855540.0</v>
+        <v>24814175.0</v>
       </c>
       <c r="N88" s="1">
-        <v>0.35</v>
+        <v>0.41</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B89" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>98.4561</v>
+        <v>98.7661</v>
       </c>
       <c r="D89" s="1">
-        <v>97.81428545</v>
+        <v>97.780438</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>19562857.09</v>
+        <v>39112175.2</v>
       </c>
       <c r="H89" s="1">
-        <v>128362.91</v>
+        <v>394264.8</v>
       </c>
       <c r="I89" s="1">
-        <v>0.65615625268569</v>
+        <v>1.0080359836392</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>19691220.0</v>
+        <v>39506440.0</v>
       </c>
       <c r="M89" s="1">
-        <v>19691220.0</v>
+        <v>39506440.0</v>
       </c>
       <c r="N89" s="1">
-        <v>0.35</v>
+        <v>0.66</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B90" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>97.441</v>
+        <v>99.4358</v>
       </c>
       <c r="D90" s="1">
-        <v>97.170398</v>
+        <v>97.8626791</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>14575559.7</v>
+        <v>19572535.82</v>
       </c>
       <c r="H90" s="1">
-        <v>40590.3</v>
+        <v>314624.18</v>
       </c>
       <c r="I90" s="1">
-        <v>0.27848193026852</v>
+        <v>1.6074778602704</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>14616150.0</v>
+        <v>19887160.0</v>
       </c>
       <c r="M90" s="1">
-        <v>14616150.0</v>
+        <v>19887160.0</v>
       </c>
       <c r="N90" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B91" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>98.6406</v>
+        <v>98.5726</v>
       </c>
       <c r="D91" s="1">
-        <v>97.775605</v>
+        <v>97.81428545</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>14666340.75</v>
+        <v>19562857.09</v>
       </c>
       <c r="H91" s="1">
-        <v>129749.25</v>
+        <v>151662.91</v>
       </c>
       <c r="I91" s="1">
-        <v>0.88467363612836</v>
+        <v>0.77525950990832</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>14796090.0</v>
+        <v>19714520.0</v>
       </c>
       <c r="M91" s="1">
-        <v>14796090.0</v>
+        <v>19714520.0</v>
       </c>
       <c r="N91" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B92" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>97.3115</v>
+        <v>97.5005</v>
       </c>
       <c r="D92" s="1">
-        <v>97.26117923</v>
+        <v>97.170398</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>29178353.77</v>
+        <v>14575559.7</v>
       </c>
       <c r="H92" s="1">
-        <v>15096.23</v>
+        <v>49515.3</v>
       </c>
       <c r="I92" s="1">
-        <v>0.051737771496627</v>
+        <v>0.33971457027479</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>29193450.0</v>
+        <v>14625075.0</v>
       </c>
       <c r="M92" s="1">
-        <v>29193450.0</v>
+        <v>14625075.0</v>
       </c>
       <c r="N92" s="1">
-        <v>0.51</v>
+        <v>0.24</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B93" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>100.0472</v>
+        <v>98.7636</v>
       </c>
       <c r="D93" s="1">
-        <v>100.0</v>
+        <v>97.775605</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>30000000.0</v>
+        <v>14666340.75</v>
       </c>
       <c r="H93" s="1">
-        <v>14160.0</v>
+        <v>148199.25</v>
       </c>
       <c r="I93" s="1">
-        <v>0.0472</v>
+        <v>1.0104718861111</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
-      <c r="K93" t="s">
-        <v>235</v>
+      <c r="K93">
+        <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>30014160.0</v>
+        <v>14814540.0</v>
       </c>
       <c r="M93" s="1">
-        <v>30448448.83</v>
+        <v>14814540.0</v>
       </c>
       <c r="N93" s="1">
-        <v>0.53</v>
+        <v>0.25</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B94" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>99.5377</v>
+        <v>97.3623</v>
       </c>
       <c r="D94" s="1">
-        <v>99.4543822</v>
+        <v>97.26117923</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>24863595.55</v>
+        <v>29178353.77</v>
       </c>
       <c r="H94" s="1">
-        <v>20829.45</v>
+        <v>30336.23</v>
       </c>
       <c r="I94" s="1">
-        <v>0.083774890715675</v>
+        <v>0.10396827127098</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>24884425.0</v>
+        <v>29208690.0</v>
       </c>
       <c r="M94" s="1">
-        <v>24884425.0</v>
+        <v>29208690.0</v>
       </c>
       <c r="N94" s="1">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B95" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>99.7332</v>
+        <v>100.0451</v>
       </c>
       <c r="D95" s="1">
-        <v>99.5421063</v>
+        <v>100.0</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>9954210.63</v>
+        <v>30000000.0</v>
       </c>
       <c r="H95" s="1">
-        <v>19109.37</v>
+        <v>13530.0</v>
       </c>
       <c r="I95" s="1">
-        <v>0.19197273104116</v>
+        <v>0.0451</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
-      <c r="K95">
-        <v>0.0</v>
+      <c r="K95" t="s">
+        <v>242</v>
       </c>
       <c r="L95" s="1">
-        <v>9973320.0</v>
+        <v>30013530.0</v>
       </c>
       <c r="M95" s="1">
-        <v>9973320.0</v>
+        <v>30496717.5</v>
       </c>
       <c r="N95" s="1">
-        <v>0.18</v>
+        <v>0.51</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B96" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>99.8952</v>
+        <v>99.6884</v>
       </c>
       <c r="D96" s="1">
-        <v>99.66065547</v>
+        <v>99.4543822</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>29898196.64</v>
+        <v>24863595.55</v>
       </c>
       <c r="H96" s="1">
-        <v>70363.36</v>
+        <v>58504.45</v>
       </c>
       <c r="I96" s="1">
-        <v>0.23534315747279</v>
+        <v>0.2353016476734</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>29968560.0</v>
+        <v>24922100.0</v>
       </c>
       <c r="M96" s="1">
-        <v>29968560.0</v>
+        <v>24922100.0</v>
       </c>
       <c r="N96" s="1">
-        <v>0.53</v>
+        <v>0.41</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="B97" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>99.447</v>
+        <v>99.8897</v>
       </c>
       <c r="D97" s="1">
-        <v>99.35759792</v>
+        <v>99.5421063</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>24839399.48</v>
+        <v>9954210.63</v>
       </c>
       <c r="H97" s="1">
-        <v>22350.52</v>
+        <v>34759.37</v>
       </c>
       <c r="I97" s="1">
-        <v>0.089980114124724</v>
+        <v>0.34919263105848</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>24861750.0</v>
+        <v>9988970.0</v>
       </c>
       <c r="M97" s="1">
-        <v>24861750.0</v>
+        <v>9988970.0</v>
       </c>
       <c r="N97" s="1">
-        <v>0.44</v>
+        <v>0.17</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="B98" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>99.447</v>
+        <v>99.4429</v>
       </c>
       <c r="D98" s="1">
-        <v>99.36204048</v>
+        <v>99.3922989</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>24840510.12</v>
+        <v>29817689.67</v>
       </c>
       <c r="H98" s="1">
-        <v>21239.88</v>
+        <v>15180.33</v>
       </c>
       <c r="I98" s="1">
-        <v>0.085505007334366</v>
+        <v>0.050910483568662</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>24861750.0</v>
+        <v>29832870.0</v>
       </c>
       <c r="M98" s="1">
-        <v>24861750.0</v>
+        <v>29832870.0</v>
       </c>
       <c r="N98" s="1">
-        <v>0.44</v>
+        <v>0.5</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B99" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>99.0284</v>
+        <v>99.5974</v>
       </c>
       <c r="D99" s="1">
-        <v>98.49526593</v>
+        <v>99.36204048</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>29548579.78</v>
+        <v>24840510.12</v>
       </c>
       <c r="H99" s="1">
-        <v>159940.22</v>
+        <v>58839.88</v>
       </c>
       <c r="I99" s="1">
-        <v>0.54127887428368</v>
+        <v>0.23687065891866</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>29708520.0</v>
+        <v>24899350.0</v>
       </c>
       <c r="M99" s="1">
-        <v>29708520.0</v>
+        <v>24899350.0</v>
       </c>
       <c r="N99" s="1">
-        <v>0.52</v>
+        <v>0.41</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B100" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>99.2092</v>
+        <v>99.5974</v>
       </c>
       <c r="D100" s="1">
-        <v>97.9014285</v>
+        <v>99.35759792</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>39160571.4</v>
+        <v>24839399.48</v>
       </c>
       <c r="H100" s="1">
-        <v>523108.6</v>
+        <v>59950.52</v>
       </c>
       <c r="I100" s="1">
-        <v>1.3358043085143</v>
+        <v>0.2413525336966</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>39683680.0</v>
+        <v>24899350.0</v>
       </c>
       <c r="M100" s="1">
-        <v>39683680.0</v>
+        <v>24899350.0</v>
       </c>
       <c r="N100" s="1">
-        <v>0.7</v>
+        <v>0.41</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="B101" s="1">
-        <v>12500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>98.8427</v>
+        <v>99.1775</v>
       </c>
       <c r="D101" s="1">
-        <v>98.15917464</v>
+        <v>98.49526593</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>12269896.83</v>
+        <v>29548579.78</v>
       </c>
       <c r="H101" s="1">
-        <v>85440.67</v>
+        <v>204670.22</v>
       </c>
       <c r="I101" s="1">
-        <v>0.69634383388699</v>
+        <v>0.69265670811878</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>12355337.5</v>
+        <v>29753250.0</v>
       </c>
       <c r="M101" s="1">
-        <v>12355337.5</v>
+        <v>29753250.0</v>
       </c>
       <c r="N101" s="1">
-        <v>0.22</v>
+        <v>0.49</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="B102" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>98.8427</v>
+        <v>99.3499</v>
       </c>
       <c r="D102" s="1">
-        <v>98.20184247</v>
+        <v>97.9014285</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>14730276.37</v>
+        <v>39160571.4</v>
       </c>
       <c r="H102" s="1">
-        <v>96128.63</v>
+        <v>579388.6</v>
       </c>
       <c r="I102" s="1">
-        <v>0.6525921685745</v>
+        <v>1.4795202911672</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>14826405.0</v>
+        <v>39739960.0</v>
       </c>
       <c r="M102" s="1">
-        <v>14826405.0</v>
+        <v>39739960.0</v>
       </c>
       <c r="N102" s="1">
-        <v>0.26</v>
+        <v>0.66</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="B103" s="1">
-        <v>13000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>99.9935</v>
+        <v>97.8272</v>
       </c>
       <c r="D103" s="1">
-        <v>99.80490915</v>
+        <v>97.7385472</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>12974638.19</v>
+        <v>24434636.8</v>
       </c>
       <c r="H103" s="1">
-        <v>24516.81</v>
+        <v>22163.2</v>
       </c>
       <c r="I103" s="1">
-        <v>0.18895948881947</v>
+        <v>0.090704028798988</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>12999155.0</v>
+        <v>24456800.0</v>
       </c>
       <c r="M103" s="1">
-        <v>12999155.0</v>
+        <v>24456800.0</v>
       </c>
       <c r="N103" s="1">
-        <v>0.23</v>
+        <v>0.41</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B104" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>98.3555</v>
+        <v>98.9851</v>
       </c>
       <c r="D104" s="1">
-        <v>97.80461245</v>
+        <v>98.15917464</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>19560922.49</v>
+        <v>12269896.83</v>
       </c>
       <c r="H104" s="1">
-        <v>110177.51</v>
+        <v>103240.67</v>
       </c>
       <c r="I104" s="1">
-        <v>0.56325313929507</v>
+        <v>0.84141432833873</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>19671100.0</v>
+        <v>12373137.5</v>
       </c>
       <c r="M104" s="1">
-        <v>19671100.0</v>
+        <v>12373137.5</v>
       </c>
       <c r="N104" s="1">
-        <v>0.35</v>
+        <v>0.21</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B105" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>97.3637</v>
+        <v>98.9851</v>
       </c>
       <c r="D105" s="1">
-        <v>97.21815645</v>
+        <v>98.20184247</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>19443631.29</v>
+        <v>14730276.37</v>
       </c>
       <c r="H105" s="1">
-        <v>29108.71</v>
+        <v>117488.63</v>
       </c>
       <c r="I105" s="1">
-        <v>0.14970819784559</v>
+        <v>0.79759963118737</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>19472740.0</v>
+        <v>14847765.0</v>
       </c>
       <c r="M105" s="1">
-        <v>19472740.0</v>
+        <v>14847765.0</v>
       </c>
       <c r="N105" s="1">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="B106" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>98.5163</v>
+        <v>98.4758</v>
       </c>
       <c r="D106" s="1">
-        <v>97.7852722</v>
+        <v>97.80461245</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>14667790.83</v>
+        <v>19560922.49</v>
       </c>
       <c r="H106" s="1">
-        <v>109654.17</v>
+        <v>134237.51</v>
       </c>
       <c r="I106" s="1">
-        <v>0.74758476767834</v>
+        <v>0.68625347331459</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>14777445.0</v>
+        <v>19695160.0</v>
       </c>
       <c r="M106" s="1">
-        <v>14777445.0</v>
+        <v>19695160.0</v>
       </c>
       <c r="N106" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="B107" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>99.9297</v>
+        <v>97.3947</v>
       </c>
       <c r="D107" s="1">
-        <v>98.92074717</v>
+        <v>97.21815645</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>29676224.15</v>
+        <v>19443631.29</v>
       </c>
       <c r="H107" s="1">
-        <v>302685.85</v>
+        <v>35308.71</v>
       </c>
       <c r="I107" s="1">
-        <v>1.019960789048</v>
+        <v>0.1815952456276</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>29978910.0</v>
+        <v>19478940.0</v>
       </c>
       <c r="M107" s="1">
-        <v>29978910.0</v>
+        <v>19478940.0</v>
       </c>
       <c r="N107" s="1">
-        <v>0.53</v>
+        <v>0.32</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B108" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>99.2188</v>
+        <v>98.6414</v>
       </c>
       <c r="D108" s="1">
-        <v>98.76742373</v>
+        <v>97.7852722</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>14815113.56</v>
+        <v>14667790.83</v>
       </c>
       <c r="H108" s="1">
-        <v>67706.44</v>
+        <v>128419.17</v>
       </c>
       <c r="I108" s="1">
-        <v>0.45700925427128</v>
+        <v>0.87551814372308</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>14882820.0</v>
+        <v>14796210.0</v>
       </c>
       <c r="M108" s="1">
-        <v>14882820.0</v>
+        <v>14796210.0</v>
       </c>
       <c r="N108" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B109" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>98.4855</v>
+        <v>97.9901</v>
       </c>
       <c r="D109" s="1">
-        <v>97.81428547</v>
+        <v>98.0302456</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>14672142.82</v>
+        <v>14704536.84</v>
       </c>
       <c r="H109" s="1">
-        <v>100682.18</v>
+        <v>-6021.84</v>
       </c>
       <c r="I109" s="1">
-        <v>0.68621319486311</v>
+        <v>-0.040952258922016</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>14772825.0</v>
+        <v>14698515.0</v>
       </c>
       <c r="M109" s="1">
-        <v>14772825.0</v>
+        <v>14698515.0</v>
       </c>
       <c r="N109" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B110" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>97.8888</v>
+        <v>99.8369</v>
       </c>
       <c r="D110" s="1">
-        <v>97.3712995</v>
+        <v>99.7929297</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>29211389.85</v>
+        <v>9979292.97</v>
       </c>
       <c r="H110" s="1">
-        <v>155250.15</v>
+        <v>4397.03</v>
       </c>
       <c r="I110" s="1">
-        <v>0.53147128841595</v>
+        <v>0.044061538359666</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>29366640.0</v>
+        <v>9983690.0</v>
       </c>
       <c r="M110" s="1">
-        <v>29366640.0</v>
+        <v>9983690.0</v>
       </c>
       <c r="N110" s="1">
-        <v>0.52</v>
+        <v>0.17</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="B111" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>99.8231</v>
+        <v>99.4603</v>
       </c>
       <c r="D111" s="1">
-        <v>99.80383</v>
+        <v>99.38535677</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>4990191.5</v>
+        <v>29815607.03</v>
       </c>
       <c r="H111" s="1">
-        <v>963.5</v>
+        <v>22482.97</v>
       </c>
       <c r="I111" s="1">
-        <v>0.019307876260861</v>
+        <v>0.075406715608299</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>4991155.0</v>
+        <v>29838090.0</v>
       </c>
       <c r="M111" s="1">
-        <v>4991155.0</v>
+        <v>29838090.0</v>
       </c>
       <c r="N111" s="1">
-        <v>0.09</v>
+        <v>0.5</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B112" s="1">
-        <v>9000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>99.9867</v>
+        <v>99.3776</v>
       </c>
       <c r="D112" s="1">
-        <v>99.796858</v>
+        <v>98.76742373</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>8981717.22</v>
+        <v>14815113.56</v>
       </c>
       <c r="H112" s="1">
-        <v>17085.78</v>
+        <v>91526.44</v>
       </c>
       <c r="I112" s="1">
-        <v>0.19022843384508</v>
+        <v>0.6177910120589</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>8998803.0</v>
+        <v>14906640.0</v>
       </c>
       <c r="M112" s="1">
-        <v>8998803.0</v>
+        <v>14906640.0</v>
       </c>
       <c r="N112" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B113" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>99.7806</v>
+        <v>98.6046</v>
       </c>
       <c r="D113" s="1">
-        <v>99.60490056</v>
+        <v>97.81428547</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>12450612.57</v>
+        <v>14672142.82</v>
       </c>
       <c r="H113" s="1">
-        <v>21962.43</v>
+        <v>118547.18</v>
       </c>
       <c r="I113" s="1">
-        <v>0.17639638111396</v>
+        <v>0.80797455050945</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>12472575.0</v>
+        <v>14790690.0</v>
       </c>
       <c r="M113" s="1">
-        <v>12472575.0</v>
+        <v>14790690.0</v>
       </c>
       <c r="N113" s="1">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B114" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>98.527</v>
+        <v>97.9661</v>
       </c>
       <c r="D114" s="1">
-        <v>97.77932292</v>
+        <v>97.3712995</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>24444830.73</v>
+        <v>29211389.85</v>
       </c>
       <c r="H114" s="1">
-        <v>186919.27</v>
+        <v>178440.15</v>
       </c>
       <c r="I114" s="1">
-        <v>0.76465765733695</v>
+        <v>0.61085813073697</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>24631750.0</v>
+        <v>29389830.0</v>
       </c>
       <c r="M114" s="1">
-        <v>24631750.0</v>
+        <v>29389830.0</v>
       </c>
       <c r="N114" s="1">
-        <v>0.43</v>
+        <v>0.49</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="B115" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>99.8827</v>
+        <v>99.9795</v>
       </c>
       <c r="D115" s="1">
-        <v>99.7962493</v>
+        <v>99.80383</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>9979624.93</v>
+        <v>4990191.5</v>
       </c>
       <c r="H115" s="1">
-        <v>8645.07</v>
+        <v>8783.5</v>
       </c>
       <c r="I115" s="1">
-        <v>0.08662720353359</v>
+        <v>0.17601528919281</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>9988270.0</v>
+        <v>4998975.0</v>
       </c>
       <c r="M115" s="1">
-        <v>9988270.0</v>
+        <v>4998975.0</v>
       </c>
       <c r="N115" s="1">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="B116" s="1">
-        <v>21400000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>99.9479</v>
+        <v>99.9334</v>
       </c>
       <c r="D116" s="1">
-        <v>98.04874822</v>
+        <v>99.67926095</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>20982432.12</v>
+        <v>20932644.8</v>
       </c>
       <c r="H116" s="1">
-        <v>406418.48</v>
+        <v>53369.2</v>
       </c>
       <c r="I116" s="1">
-        <v>1.9369464782522</v>
+        <v>0.25495679361071</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>21388850.6</v>
+        <v>20986014.0</v>
       </c>
       <c r="M116" s="1">
-        <v>21388850.6</v>
+        <v>20986014.0</v>
       </c>
       <c r="N116" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="B117" s="1">
-        <v>13000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>98.6053</v>
+        <v>98.6536</v>
       </c>
       <c r="D117" s="1">
-        <v>97.75025085</v>
+        <v>97.77932292</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>12707532.61</v>
+        <v>24444830.73</v>
       </c>
       <c r="H117" s="1">
-        <v>111156.39</v>
+        <v>218569.27</v>
       </c>
       <c r="I117" s="1">
-        <v>0.87472834744116</v>
+        <v>0.89413288402018</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>12818689.0</v>
+        <v>24663400.0</v>
       </c>
       <c r="M117" s="1">
-        <v>12818689.0</v>
+        <v>24663400.0</v>
       </c>
       <c r="N117" s="1">
-        <v>0.23</v>
+        <v>0.41</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B118" s="1">
-        <v>20000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>100.0064</v>
+        <v>98.7456</v>
       </c>
       <c r="D118" s="1">
-        <v>100.0</v>
+        <v>97.75025085</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>20000000.0</v>
+        <v>12707532.61</v>
       </c>
       <c r="H118" s="1">
-        <v>1280.0</v>
+        <v>129395.39</v>
       </c>
       <c r="I118" s="1">
-        <v>0.0064</v>
+        <v>1.0182573908815</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
-      <c r="K118" t="s">
-        <v>284</v>
+      <c r="K118">
+        <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>20001280.0</v>
+        <v>12836928.0</v>
       </c>
       <c r="M118" s="1">
-        <v>20213193.56</v>
+        <v>12836928.0</v>
       </c>
       <c r="N118" s="1">
-        <v>0.35</v>
+        <v>0.21</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B119" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>99.6155</v>
+        <v>99.7685</v>
       </c>
       <c r="D119" s="1">
         <v>99.40744877</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
         <v>29822234.63</v>
       </c>
       <c r="H119" s="1">
-        <v>62415.37</v>
+        <v>108315.37</v>
       </c>
       <c r="I119" s="1">
-        <v>0.20929139205823</v>
+        <v>0.36320339955692</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>29884650.0</v>
+        <v>29930550.0</v>
       </c>
       <c r="M119" s="1">
-        <v>29884650.0</v>
+        <v>29930550.0</v>
       </c>
       <c r="N119" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B120" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>99.991</v>
+        <v>99.9998</v>
       </c>
       <c r="D120" s="1">
         <v>100.0</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H120" s="1">
-        <v>-2700.0</v>
+        <v>-60.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-0.009</v>
+        <v>-0.0002</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120" t="s">
+        <v>291</v>
+      </c>
+      <c r="L120" s="1">
+        <v>29999940.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>30136933.75</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
         <v>289</v>
-      </c>
-[...13 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B121" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>100.0128</v>
+        <v>100.0076</v>
       </c>
       <c r="D121" s="1">
         <v>100.0</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H121" s="1">
-        <v>2560.0</v>
+        <v>1520.0</v>
       </c>
       <c r="I121" s="1">
-        <v>0.0128</v>
+        <v>0.0076</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121" t="s">
+        <v>294</v>
+      </c>
+      <c r="L121" s="1">
+        <v>20001520.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>20148725.33</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
         <v>292</v>
-      </c>
-[...13 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B122" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>99.9838</v>
+        <v>99.9801</v>
       </c>
       <c r="D122" s="1">
         <v>100.0</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
         <v>15000000.0</v>
       </c>
       <c r="H122" s="1">
-        <v>-2430.0</v>
+        <v>-2985.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-0.0162</v>
+        <v>-0.0199</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122" t="s">
+        <v>297</v>
+      </c>
+      <c r="L122" s="1">
+        <v>14997015.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>15025417.88</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
         <v>295</v>
-      </c>
-[...13 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B123" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>100.0312</v>
+        <v>99.9773</v>
       </c>
       <c r="D123" s="1">
         <v>100.0</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="H123" s="1">
-        <v>7800.0</v>
+        <v>-9080.0</v>
       </c>
       <c r="I123" s="1">
-        <v>0.0312</v>
+        <v>-0.0227</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123" t="s">
+        <v>300</v>
+      </c>
+      <c r="L123" s="1">
+        <v>39990920.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>40047244.44</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
         <v>298</v>
-      </c>
-[...13 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B124" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>100.022</v>
+        <v>100.0251</v>
       </c>
       <c r="D124" s="1">
         <v>100.0</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
         <v>25000000.0</v>
       </c>
       <c r="H124" s="1">
-        <v>5500.0</v>
+        <v>6275.0</v>
       </c>
       <c r="I124" s="1">
-        <v>0.022</v>
+        <v>0.0251</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124" t="s">
+        <v>303</v>
+      </c>
+      <c r="L124" s="1">
+        <v>25006275.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>25318426.39</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
         <v>301</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B125" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>100.0205</v>
+        <v>100.0233</v>
       </c>
       <c r="D125" s="1">
         <v>100.0</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H125" s="1">
-        <v>4100.0</v>
+        <v>5825.0</v>
       </c>
       <c r="I125" s="1">
-        <v>0.0205</v>
+        <v>0.0233</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125" t="s">
+        <v>306</v>
+      </c>
+      <c r="L125" s="1">
+        <v>25005825.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>25313934.72</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
         <v>304</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B126" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>100.0081</v>
+        <v>100.0132</v>
       </c>
       <c r="D126" s="1">
         <v>100.0</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1620.0</v>
+        <v>2640.0</v>
       </c>
       <c r="I126" s="1">
-        <v>0.0081</v>
+        <v>0.0132</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126" t="s">
+        <v>309</v>
+      </c>
+      <c r="L126" s="1">
+        <v>20002640.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>20209297.78</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
         <v>307</v>
-      </c>
-[...13 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B127" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>100.0311</v>
+        <v>100.0034</v>
       </c>
       <c r="D127" s="1">
         <v>100.0</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H127" s="1">
-        <v>7775.0</v>
+        <v>680.0</v>
       </c>
       <c r="I127" s="1">
-        <v>0.0311</v>
+        <v>0.0034</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127" t="s">
+        <v>312</v>
+      </c>
+      <c r="L127" s="1">
+        <v>20000680.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>20171913.33</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
         <v>310</v>
-      </c>
-[...13 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B128" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.0146</v>
+        <v>100.0323</v>
       </c>
       <c r="D128" s="1">
         <v>100.0</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H128" s="1">
-        <v>2920.0</v>
+        <v>8075.0</v>
       </c>
       <c r="I128" s="1">
-        <v>0.0146</v>
+        <v>0.0323</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128" t="s">
+        <v>315</v>
+      </c>
+      <c r="L128" s="1">
+        <v>25008075.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>25410581.39</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
         <v>313</v>
-      </c>
-[...13 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B129" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>100.0212</v>
+        <v>100.0156</v>
       </c>
       <c r="D129" s="1">
         <v>100.0</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3180.0</v>
+        <v>3120.0</v>
       </c>
       <c r="I129" s="1">
-        <v>0.0212</v>
+        <v>0.0156</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129" t="s">
+        <v>318</v>
+      </c>
+      <c r="L129" s="1">
+        <v>20003120.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>20203555.56</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
         <v>316</v>
-      </c>
-[...13 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B130" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>100.0254</v>
+        <v>100.0229</v>
       </c>
       <c r="D130" s="1">
         <v>100.0</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H130" s="1">
-        <v>5080.0</v>
+        <v>3435.0</v>
       </c>
       <c r="I130" s="1">
-        <v>0.0254</v>
+        <v>0.0229</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130" t="s">
+        <v>321</v>
+      </c>
+      <c r="L130" s="1">
+        <v>15003435.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>15178925.0</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B131" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>100.0024</v>
+        <v>100.0314</v>
       </c>
       <c r="D131" s="1">
         <v>100.0</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H131" s="1">
-        <v>480.0</v>
+        <v>6280.0</v>
       </c>
       <c r="I131" s="1">
-        <v>0.0024</v>
+        <v>0.0314</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131" t="s">
+        <v>324</v>
+      </c>
+      <c r="L131" s="1">
+        <v>20006280.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>20222721.28</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
         <v>322</v>
-      </c>
-[...13 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B132" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>100.0377</v>
+        <v>99.9763</v>
       </c>
       <c r="D132" s="1">
         <v>100.0</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H132" s="1">
-        <v>11310.0</v>
+        <v>-4740.0</v>
       </c>
       <c r="I132" s="1">
-        <v>0.0377</v>
+        <v>-0.0237</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132" t="s">
+        <v>327</v>
+      </c>
+      <c r="L132" s="1">
+        <v>19995260.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>20014584.67</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
         <v>325</v>
-      </c>
-[...13 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B133" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>100.0466</v>
+        <v>99.9873</v>
       </c>
       <c r="D133" s="1">
         <v>100.0</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
         <v>25000000.0</v>
       </c>
       <c r="H133" s="1">
-        <v>11650.0</v>
+        <v>-3175.0</v>
       </c>
       <c r="I133" s="1">
-        <v>0.0466</v>
+        <v>-0.0127</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133" t="s">
+        <v>330</v>
+      </c>
+      <c r="L133" s="1">
+        <v>24996825.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>25020980.83</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
         <v>328</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B134" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>100.0378</v>
+        <v>100.0134</v>
       </c>
       <c r="D134" s="1">
         <v>100.0</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H134" s="1">
-        <v>9450.0</v>
+        <v>2680.0</v>
       </c>
       <c r="I134" s="1">
-        <v>0.0378</v>
+        <v>0.0134</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134" t="s">
+        <v>333</v>
+      </c>
+      <c r="L134" s="1">
+        <v>20002680.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>20066942.06</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
         <v>331</v>
-      </c>
-[...13 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B135" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>100.013</v>
+        <v>100.0445</v>
       </c>
       <c r="D135" s="1">
         <v>100.0</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H135" s="1">
-        <v>2600.0</v>
+        <v>13350.0</v>
       </c>
       <c r="I135" s="1">
-        <v>0.013</v>
+        <v>0.0445</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135" t="s">
+        <v>336</v>
+      </c>
+      <c r="L135" s="1">
+        <v>30013350.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>30386315.0</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
         <v>334</v>
-      </c>
-[...13 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B136" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>97.5122</v>
+        <v>100.042</v>
       </c>
       <c r="D136" s="1">
-        <v>97.2107272</v>
+        <v>100.0</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>19442145.44</v>
+        <v>25000000.0</v>
       </c>
       <c r="H136" s="1">
-        <v>60294.56</v>
+        <v>10500.0</v>
       </c>
       <c r="I136" s="1">
-        <v>0.31012297581084</v>
+        <v>0.042</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
-      <c r="K136">
-        <v>0.0</v>
+      <c r="K136" t="s">
+        <v>339</v>
       </c>
       <c r="L136" s="1">
-        <v>19502440.0</v>
+        <v>25010500.0</v>
       </c>
       <c r="M136" s="1">
-        <v>19502440.0</v>
+        <v>25409684.03</v>
       </c>
       <c r="N136" s="1">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B137" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>99.7753</v>
+        <v>100.0355</v>
       </c>
       <c r="D137" s="1">
-        <v>99.60490055</v>
+        <v>100.0</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>19920980.11</v>
+        <v>25000000.0</v>
       </c>
       <c r="H137" s="1">
-        <v>34079.89</v>
+        <v>8875.0</v>
       </c>
       <c r="I137" s="1">
-        <v>0.17107536783741</v>
+        <v>0.0355</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
-      <c r="K137">
-        <v>0.0</v>
+      <c r="K137" t="s">
+        <v>342</v>
       </c>
       <c r="L137" s="1">
-        <v>19955060.0</v>
+        <v>25008875.0</v>
       </c>
       <c r="M137" s="1">
-        <v>19955060.0</v>
+        <v>25406322.92</v>
       </c>
       <c r="N137" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="B138" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>99.4018</v>
+        <v>100.0184</v>
       </c>
       <c r="D138" s="1">
-        <v>99.3702137</v>
+        <v>100.0</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>9937021.37</v>
+        <v>20000000.0</v>
       </c>
       <c r="H138" s="1">
-        <v>3158.63</v>
+        <v>3680.0</v>
       </c>
       <c r="I138" s="1">
-        <v>0.031786486939999</v>
+        <v>0.0184</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
-      <c r="K138">
-        <v>0.0</v>
+      <c r="K138" t="s">
+        <v>345</v>
       </c>
       <c r="L138" s="1">
-        <v>9940180.0</v>
+        <v>20003680.0</v>
       </c>
       <c r="M138" s="1">
-        <v>9940180.0</v>
+        <v>20207671.11</v>
       </c>
       <c r="N138" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="B139" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>99.9866</v>
+        <v>97.5685</v>
       </c>
       <c r="D139" s="1">
-        <v>99.4272713</v>
+        <v>97.2107272</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>19885454.26</v>
+        <v>19442145.44</v>
       </c>
       <c r="H139" s="1">
-        <v>111865.74</v>
+        <v>71554.56</v>
       </c>
       <c r="I139" s="1">
-        <v>0.56255058867335</v>
+        <v>0.36803839484085</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" s="1">
-        <v>19997320.0</v>
+        <v>19513700.0</v>
       </c>
       <c r="M139" s="1">
-        <v>19997320.0</v>
+        <v>19513700.0</v>
       </c>
       <c r="N139" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="B140" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>98.8674</v>
+        <v>99.9349</v>
       </c>
       <c r="D140" s="1">
-        <v>97.7417847</v>
+        <v>99.60490055</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>9774178.47</v>
+        <v>19920980.11</v>
       </c>
       <c r="H140" s="1">
-        <v>112561.53</v>
+        <v>65999.89</v>
       </c>
       <c r="I140" s="1">
-        <v>1.1516213904369</v>
+        <v>0.33130844785528</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>9886740.0</v>
+        <v>19986980.0</v>
       </c>
       <c r="M140" s="1">
-        <v>9886740.0</v>
+        <v>19986980.0</v>
       </c>
       <c r="N140" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="B141" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>98.2697</v>
+        <v>99.6993</v>
       </c>
       <c r="D141" s="1">
-        <v>97.7176416</v>
+        <v>99.56012405</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>4885882.08</v>
+        <v>19912024.81</v>
       </c>
       <c r="H141" s="1">
-        <v>27602.92</v>
+        <v>27835.19</v>
       </c>
       <c r="I141" s="1">
-        <v>0.56495264412931</v>
+        <v>0.13979085635742</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" s="1">
-        <v>4913485.0</v>
+        <v>19939860.0</v>
       </c>
       <c r="M141" s="1">
-        <v>4913485.0</v>
+        <v>19939860.0</v>
       </c>
       <c r="N141" s="1">
-        <v>0.09</v>
+        <v>0.33</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="B142" s="1">
-        <v>14000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>98.9746</v>
+        <v>99.5574</v>
       </c>
       <c r="D142" s="1">
-        <v>97.77077207</v>
+        <v>99.3702137</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>13687908.09</v>
+        <v>9937021.37</v>
       </c>
       <c r="H142" s="1">
-        <v>168535.91</v>
+        <v>18718.63</v>
       </c>
       <c r="I142" s="1">
-        <v>1.2312758742377</v>
+        <v>0.18837264511186</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" s="1">
-        <v>13856444.0</v>
+        <v>9955740.0</v>
       </c>
       <c r="M142" s="1">
-        <v>13856444.0</v>
+        <v>9955740.0</v>
       </c>
       <c r="N142" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="B143" s="1">
-        <v>6000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>98.8976</v>
+        <v>99.0163</v>
       </c>
       <c r="D143" s="1">
-        <v>98.17348233</v>
+        <v>97.7417847</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>5890408.94</v>
+        <v>9774178.47</v>
       </c>
       <c r="H143" s="1">
-        <v>43447.06</v>
+        <v>127451.53</v>
       </c>
       <c r="I143" s="1">
-        <v>0.73758987606046</v>
+        <v>1.3039615594414</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" s="1">
-        <v>5933856.0</v>
+        <v>9901630.0</v>
       </c>
       <c r="M143" s="1">
-        <v>5933856.0</v>
+        <v>9901630.0</v>
       </c>
       <c r="N143" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="B144" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>99.9975</v>
+        <v>98.4166</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0</v>
+        <v>97.7176416</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>30000000.0</v>
+        <v>4885882.08</v>
       </c>
       <c r="H144" s="1">
-        <v>-750.0</v>
+        <v>34947.92</v>
       </c>
       <c r="I144" s="1">
-        <v>-0.0025</v>
+        <v>0.71528373848924</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
-      <c r="K144" t="s">
-        <v>353</v>
+      <c r="K144">
+        <v>0.0</v>
       </c>
       <c r="L144" s="1">
-        <v>29999250.0</v>
+        <v>4920830.0</v>
       </c>
       <c r="M144" s="1">
-        <v>30047800.0</v>
+        <v>4920830.0</v>
       </c>
       <c r="N144" s="1">
-        <v>0.53</v>
+        <v>0.08</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B145" s="1">
-        <v>25000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>100.0169</v>
+        <v>99.1291</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0</v>
+        <v>97.77077207</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>25000000.0</v>
+        <v>13687908.09</v>
       </c>
       <c r="H145" s="1">
-        <v>4225.0</v>
+        <v>190165.91</v>
       </c>
       <c r="I145" s="1">
-        <v>0.0169</v>
+        <v>1.3892985600841</v>
       </c>
       <c r="J145">
         <v>0.0</v>
       </c>
-      <c r="K145" t="s">
-        <v>356</v>
+      <c r="K145">
+        <v>0.0</v>
       </c>
       <c r="L145" s="1">
-        <v>25004225.0</v>
+        <v>13878074.0</v>
       </c>
       <c r="M145" s="1">
-        <v>25278672.5</v>
+        <v>13878074.0</v>
       </c>
       <c r="N145" s="1">
-        <v>0.44</v>
+        <v>0.23</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="B146" s="1">
-        <v>25000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>100.019</v>
+        <v>99.0487</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0</v>
+        <v>98.17348233</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>25000000.0</v>
+        <v>5890408.94</v>
       </c>
       <c r="H146" s="1">
-        <v>4750.0</v>
+        <v>52513.06</v>
       </c>
       <c r="I146" s="1">
-        <v>0.019</v>
+        <v>0.89150109160333</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
-      <c r="K146" t="s">
-        <v>359</v>
+      <c r="K146">
+        <v>0.0</v>
       </c>
       <c r="L146" s="1">
-        <v>25004750.0</v>
+        <v>5942922.0</v>
       </c>
       <c r="M146" s="1">
-        <v>25269289.38</v>
+        <v>5942922.0</v>
       </c>
       <c r="N146" s="1">
-        <v>0.44</v>
+        <v>0.1</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B147" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>99.991</v>
+        <v>100.0039</v>
       </c>
       <c r="D147" s="1">
         <v>100.0</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H147" s="1">
-        <v>-2250.0</v>
+        <v>1170.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-0.009</v>
+        <v>0.0039</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
       <c r="K147" t="s">
+        <v>364</v>
+      </c>
+      <c r="L147" s="1">
+        <v>30001170.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>30098738.08</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
         <v>362</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B148" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>99.9923</v>
+        <v>100.0289</v>
       </c>
       <c r="D148" s="1">
         <v>100.0</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H148" s="1">
-        <v>-1540.0</v>
+        <v>7225.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-0.0077</v>
+        <v>0.0289</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
       <c r="K148" t="s">
+        <v>367</v>
+      </c>
+      <c r="L148" s="1">
+        <v>25007225.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>25322312.5</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
         <v>365</v>
-      </c>
-[...13 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B149" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>100.0022</v>
+        <v>100.0203</v>
       </c>
       <c r="D149" s="1">
         <v>100.0</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H149" s="1">
-        <v>880.0</v>
+        <v>5075.0</v>
       </c>
       <c r="I149" s="1">
-        <v>0.0022</v>
+        <v>0.0203</v>
       </c>
       <c r="J149">
         <v>0.0</v>
       </c>
       <c r="K149" t="s">
+        <v>370</v>
+      </c>
+      <c r="L149" s="1">
+        <v>25005075.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>25309143.06</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
         <v>368</v>
-      </c>
-[...13 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B150" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>100.0073</v>
+        <v>100.0056</v>
       </c>
       <c r="D150" s="1">
         <v>100.0</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H150" s="1">
-        <v>1460.0</v>
+        <v>1400.0</v>
       </c>
       <c r="I150" s="1">
-        <v>0.0073</v>
+        <v>0.0056</v>
       </c>
       <c r="J150">
         <v>0.0</v>
       </c>
       <c r="K150" t="s">
+        <v>373</v>
+      </c>
+      <c r="L150" s="1">
+        <v>25001400.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>25213856.53</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
         <v>371</v>
-      </c>
-[...13 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B151" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>100.0107</v>
+        <v>99.9983</v>
       </c>
       <c r="D151" s="1">
         <v>100.0</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H151" s="1">
-        <v>3210.0</v>
+        <v>-340.0</v>
       </c>
       <c r="I151" s="1">
-        <v>0.0107</v>
+        <v>-0.0017</v>
       </c>
       <c r="J151">
         <v>0.0</v>
       </c>
       <c r="K151" t="s">
+        <v>376</v>
+      </c>
+      <c r="L151" s="1">
+        <v>19999660.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>20118850.0</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
         <v>374</v>
-      </c>
-[...13 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B152" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>100.0081</v>
+        <v>100.0164</v>
       </c>
       <c r="D152" s="1">
         <v>100.0</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H152" s="1">
-        <v>810.0</v>
+        <v>4920.0</v>
       </c>
       <c r="I152" s="1">
-        <v>0.0081</v>
+        <v>0.0164</v>
       </c>
       <c r="J152">
         <v>0.0</v>
       </c>
       <c r="K152" t="s">
+        <v>379</v>
+      </c>
+      <c r="L152" s="1">
+        <v>30004920.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>30207981.25</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
         <v>377</v>
-      </c>
-[...13 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B153" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>99.9661</v>
+        <v>100.0143</v>
       </c>
       <c r="D153" s="1">
-        <v>99.80496447</v>
+        <v>100.0</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>29941489.34</v>
+        <v>10000000.0</v>
       </c>
       <c r="H153" s="1">
-        <v>48340.66</v>
+        <v>1430.0</v>
       </c>
       <c r="I153" s="1">
-        <v>0.16145041901914</v>
+        <v>0.0143</v>
       </c>
       <c r="J153">
         <v>0.0</v>
       </c>
-      <c r="K153">
-        <v>0.0</v>
+      <c r="K153" t="s">
+        <v>382</v>
       </c>
       <c r="L153" s="1">
-        <v>29989830.0</v>
+        <v>10001430.0</v>
       </c>
       <c r="M153" s="1">
-        <v>29989830.0</v>
+        <v>10026209.0</v>
       </c>
       <c r="N153" s="1">
-        <v>0.53</v>
+        <v>0.17</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="B154" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>99.8331</v>
+        <v>99.9931</v>
       </c>
       <c r="D154" s="1">
         <v>99.7929297</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
         <v>9979292.97</v>
       </c>
       <c r="H154" s="1">
-        <v>4017.03</v>
+        <v>20017.03</v>
       </c>
       <c r="I154" s="1">
-        <v>0.040253653360775</v>
+        <v>0.20058565331407</v>
       </c>
       <c r="J154">
         <v>0.0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" s="1">
-        <v>9983310.0</v>
+        <v>9999310.0</v>
       </c>
       <c r="M154" s="1">
-        <v>9983310.0</v>
+        <v>9999310.0</v>
       </c>
       <c r="N154" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B155" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>100.002</v>
+        <v>99.9995</v>
       </c>
       <c r="D155" s="1">
         <v>100.0</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H155" s="1">
-        <v>400.0</v>
+        <v>-125.0</v>
       </c>
       <c r="I155" s="1">
-        <v>0.002</v>
+        <v>-0.0005</v>
       </c>
       <c r="J155">
         <v>0.0</v>
       </c>
       <c r="K155" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="L155" s="1">
-        <v>20000400.0</v>
+        <v>24999875.0</v>
       </c>
       <c r="M155" s="1">
-        <v>20099058.0</v>
+        <v>25021674.38</v>
       </c>
       <c r="N155" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="B156" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>99.6847</v>
+        <v>99.9968</v>
       </c>
       <c r="D156" s="1">
-        <v>99.4107291</v>
+        <v>100.0</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>19882145.82</v>
+        <v>25000000.0</v>
       </c>
       <c r="H156" s="1">
-        <v>54794.18</v>
+        <v>-800.0</v>
       </c>
       <c r="I156" s="1">
-        <v>0.27559490055083</v>
+        <v>-0.0032</v>
       </c>
       <c r="J156">
         <v>0.0</v>
       </c>
-      <c r="K156">
-        <v>0.0</v>
+      <c r="K156" t="s">
+        <v>390</v>
       </c>
       <c r="L156" s="1">
-        <v>19936940.0</v>
+        <v>24999200.0</v>
       </c>
       <c r="M156" s="1">
-        <v>19936940.0</v>
+        <v>25021089.65</v>
       </c>
       <c r="N156" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="B157" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>99.9818</v>
+        <v>99.8429</v>
       </c>
       <c r="D157" s="1">
-        <v>100.0</v>
+        <v>99.4107291</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>30000000.0</v>
+        <v>19882145.82</v>
       </c>
       <c r="H157" s="1">
-        <v>-5460.0</v>
+        <v>86434.18</v>
       </c>
       <c r="I157" s="1">
-        <v>-0.0182</v>
+        <v>0.43473265301703</v>
       </c>
       <c r="J157">
         <v>0.0</v>
       </c>
-      <c r="K157" t="s">
-        <v>389</v>
+      <c r="K157">
+        <v>0.0</v>
       </c>
       <c r="L157" s="1">
-        <v>29994540.0</v>
+        <v>19968580.0</v>
       </c>
       <c r="M157" s="1">
-        <v>30042090.0</v>
+        <v>19968580.0</v>
       </c>
       <c r="N157" s="1">
-        <v>0.53</v>
+        <v>0.33</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B158" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>100.0111</v>
+        <v>99.9918</v>
       </c>
       <c r="D158" s="1">
         <v>100.0</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H158" s="1">
-        <v>2220.0</v>
+        <v>-2460.0</v>
       </c>
       <c r="I158" s="1">
-        <v>0.0111</v>
+        <v>-0.0082</v>
       </c>
       <c r="J158">
         <v>0.0</v>
       </c>
       <c r="K158" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="L158" s="1">
-        <v>20002220.0</v>
+        <v>29997540.0</v>
       </c>
       <c r="M158" s="1">
-        <v>20105828.0</v>
+        <v>30093149.75</v>
       </c>
       <c r="N158" s="1">
-        <v>0.35</v>
+        <v>0.5</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B159" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>99.9723</v>
+        <v>100.0172</v>
       </c>
       <c r="D159" s="1">
         <v>100.0</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H159" s="1">
-        <v>-6925.0</v>
+        <v>3440.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-0.0277</v>
+        <v>0.0172</v>
       </c>
       <c r="J159">
         <v>0.0</v>
       </c>
       <c r="K159" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="L159" s="1">
-        <v>24993075.0</v>
+        <v>20003440.0</v>
       </c>
       <c r="M159" s="1">
-        <v>25001765.28</v>
+        <v>20139304.44</v>
       </c>
       <c r="N159" s="1">
-        <v>0.44</v>
+        <v>0.33</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B160" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>100.015</v>
+        <v>99.9732</v>
       </c>
       <c r="D160" s="1">
-        <v>115.855</v>
+        <v>100.0</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
         <v>15000000.0</v>
       </c>
       <c r="H160" s="1">
-        <v>2250.0</v>
+        <v>-4020.0</v>
       </c>
       <c r="I160" s="1">
-        <v>0.015</v>
+        <v>-0.0268</v>
       </c>
       <c r="J160">
         <v>0.0</v>
       </c>
       <c r="K160" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="L160" s="1">
-        <v>15002250.0</v>
+        <v>14995980.0</v>
       </c>
       <c r="M160" s="1">
-        <v>15094142.0</v>
+        <v>15001199.58</v>
       </c>
       <c r="N160" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B161" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>100.0299</v>
+        <v>99.9833</v>
       </c>
       <c r="D161" s="1">
         <v>100.0</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H161" s="1">
-        <v>11960.0</v>
+        <v>-4175.0</v>
       </c>
       <c r="I161" s="1">
-        <v>0.0299</v>
+        <v>-0.0167</v>
       </c>
       <c r="J161">
         <v>0.0</v>
       </c>
       <c r="K161" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="L161" s="1">
-        <v>40011960.0</v>
+        <v>24995825.0</v>
       </c>
       <c r="M161" s="1">
-        <v>40448429.33</v>
+        <v>25044527.5</v>
       </c>
       <c r="N161" s="1">
-        <v>0.71</v>
+        <v>0.42</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B162" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>99.9974</v>
+        <v>100.0204</v>
       </c>
       <c r="D162" s="1">
-        <v>100.0</v>
+        <v>115.855</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H162" s="1">
-        <v>-780.0</v>
+        <v>3060.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-0.0026</v>
+        <v>0.0204</v>
       </c>
       <c r="J162">
         <v>0.0</v>
       </c>
       <c r="K162" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="L162" s="1">
-        <v>29999220.0</v>
+        <v>15003060.0</v>
       </c>
       <c r="M162" s="1">
-        <v>30139850.83</v>
+        <v>15119159.38</v>
       </c>
       <c r="N162" s="1">
-        <v>0.53</v>
+        <v>0.25</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="B163" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>100.0185</v>
+        <v>99.9851</v>
       </c>
       <c r="D163" s="1">
         <v>100.0</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H163" s="1">
-        <v>3700.0</v>
+        <v>-3725.0</v>
       </c>
       <c r="I163" s="1">
-        <v>0.0185</v>
+        <v>-0.0149</v>
       </c>
       <c r="J163">
         <v>0.0</v>
       </c>
       <c r="K163" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="L163" s="1">
-        <v>20003700.0</v>
+        <v>24996275.0</v>
       </c>
       <c r="M163" s="1">
-        <v>20196516.56</v>
+        <v>25030991.67</v>
       </c>
       <c r="N163" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B164" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>100.0115</v>
+        <v>100.0338</v>
       </c>
       <c r="D164" s="1">
         <v>100.0</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="H164" s="1">
-        <v>1725.0</v>
+        <v>13520.0</v>
       </c>
       <c r="I164" s="1">
-        <v>0.0115</v>
+        <v>0.0338</v>
       </c>
       <c r="J164">
         <v>0.0</v>
       </c>
       <c r="K164" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="L164" s="1">
-        <v>15001725.0</v>
+        <v>40013520.0</v>
       </c>
       <c r="M164" s="1">
-        <v>15142600.0</v>
+        <v>40514009.44</v>
       </c>
       <c r="N164" s="1">
-        <v>0.27</v>
+        <v>0.67</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B165" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>100.0085</v>
+        <v>100.0051</v>
       </c>
       <c r="D165" s="1">
         <v>100.0</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H165" s="1">
-        <v>1275.0</v>
+        <v>1530.0</v>
       </c>
       <c r="I165" s="1">
-        <v>0.0085</v>
+        <v>0.0051</v>
       </c>
       <c r="J165">
         <v>0.0</v>
       </c>
       <c r="K165" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="L165" s="1">
-        <v>15001275.0</v>
+        <v>30001530.0</v>
       </c>
       <c r="M165" s="1">
-        <v>15137150.0</v>
+        <v>30190041.42</v>
       </c>
       <c r="N165" s="1">
-        <v>0.27</v>
+        <v>0.5</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B166" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>100.0185</v>
+        <v>100.0298</v>
       </c>
       <c r="D166" s="1">
         <v>100.0</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H166" s="1">
-        <v>2775.0</v>
+        <v>5960.0</v>
       </c>
       <c r="I166" s="1">
-        <v>0.0185</v>
+        <v>0.0298</v>
       </c>
       <c r="J166">
         <v>0.0</v>
       </c>
       <c r="K166" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="L166" s="1">
-        <v>15002775.0</v>
+        <v>20005960.0</v>
       </c>
       <c r="M166" s="1">
-        <v>15141150.0</v>
+        <v>20230691.0</v>
       </c>
       <c r="N166" s="1">
-        <v>0.27</v>
+        <v>0.34</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="B167" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>99.9328</v>
+        <v>100.0157</v>
       </c>
       <c r="D167" s="1">
-        <v>99.802889</v>
+        <v>100.0</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>19960577.8</v>
+        <v>15000000.0</v>
       </c>
       <c r="H167" s="1">
-        <v>25982.2</v>
+        <v>2355.0</v>
       </c>
       <c r="I167" s="1">
-        <v>0.13016757460799</v>
+        <v>0.0157</v>
       </c>
       <c r="J167">
         <v>0.0</v>
       </c>
-      <c r="K167">
-        <v>0.0</v>
+      <c r="K167" t="s">
+        <v>422</v>
       </c>
       <c r="L167" s="1">
-        <v>19986560.0</v>
+        <v>15002355.0</v>
       </c>
       <c r="M167" s="1">
-        <v>19986560.0</v>
+        <v>15167159.13</v>
       </c>
       <c r="N167" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B168" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>99.9866</v>
+        <v>100.0039</v>
       </c>
       <c r="D168" s="1">
-        <v>99.79508743</v>
+        <v>100.0</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>29938526.23</v>
+        <v>15000000.0</v>
       </c>
       <c r="H168" s="1">
-        <v>57453.77</v>
+        <v>585.0</v>
       </c>
       <c r="I168" s="1">
-        <v>0.19190580577887</v>
+        <v>0.0039</v>
       </c>
       <c r="J168">
         <v>0.0</v>
       </c>
-      <c r="K168">
-        <v>0.0</v>
+      <c r="K168" t="s">
+        <v>425</v>
       </c>
       <c r="L168" s="1">
-        <v>29995980.0</v>
+        <v>15000585.0</v>
       </c>
       <c r="M168" s="1">
-        <v>29995980.0</v>
+        <v>15159622.46</v>
       </c>
       <c r="N168" s="1">
-        <v>0.53</v>
+        <v>0.25</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="B169" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>99.5944</v>
+        <v>100.0233</v>
       </c>
       <c r="D169" s="1">
-        <v>99.4030296</v>
+        <v>100.0</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>9940302.96</v>
+        <v>15000000.0</v>
       </c>
       <c r="H169" s="1">
-        <v>19137.04</v>
+        <v>3495.0</v>
       </c>
       <c r="I169" s="1">
-        <v>0.19251968553683</v>
+        <v>0.0233</v>
       </c>
       <c r="J169">
         <v>0.0</v>
       </c>
-      <c r="K169">
-        <v>0.0</v>
+      <c r="K169" t="s">
+        <v>428</v>
       </c>
       <c r="L169" s="1">
-        <v>9959440.0</v>
+        <v>15003495.0</v>
       </c>
       <c r="M169" s="1">
-        <v>9959440.0</v>
+        <v>15165415.79</v>
       </c>
       <c r="N169" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="B170" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>99.8795</v>
+        <v>99.5907</v>
       </c>
       <c r="D170" s="1">
-        <v>99.421972</v>
+        <v>99.5883681</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>19884394.4</v>
+        <v>19917673.62</v>
       </c>
       <c r="H170" s="1">
-        <v>91505.6</v>
+        <v>466.38</v>
       </c>
       <c r="I170" s="1">
-        <v>0.46018801558271</v>
+        <v>0.002341538519497</v>
       </c>
       <c r="J170">
         <v>0.0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170" s="1">
-        <v>19975900.0</v>
+        <v>19918140.0</v>
       </c>
       <c r="M170" s="1">
-        <v>19975900.0</v>
+        <v>19918140.0</v>
       </c>
       <c r="N170" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="B171" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>100.0024</v>
+        <v>99.8628</v>
       </c>
       <c r="D171" s="1">
-        <v>100.0</v>
+        <v>99.774095</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>40000000.0</v>
+        <v>29932228.5</v>
       </c>
       <c r="H171" s="1">
-        <v>960.0</v>
+        <v>26611.5</v>
       </c>
       <c r="I171" s="1">
-        <v>0.0024</v>
+        <v>0.088905842744051</v>
       </c>
       <c r="J171">
         <v>0.0</v>
       </c>
-      <c r="K171" t="s">
-        <v>427</v>
+      <c r="K171">
+        <v>0.0</v>
       </c>
       <c r="L171" s="1">
-        <v>40000960.0</v>
+        <v>29958840.0</v>
       </c>
       <c r="M171" s="1">
-        <v>40908252.67</v>
+        <v>29958840.0</v>
       </c>
       <c r="N171" s="1">
-        <v>0.72</v>
+        <v>0.5</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="B172" s="1">
-        <v>60000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>100.003</v>
+        <v>99.7393</v>
       </c>
       <c r="D172" s="1">
-        <v>100.0</v>
+        <v>99.59194967</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>60000000.0</v>
+        <v>29877584.9</v>
       </c>
       <c r="H172" s="1">
-        <v>1800.0</v>
+        <v>44205.1</v>
       </c>
       <c r="I172" s="1">
-        <v>0.003</v>
+        <v>0.14795406036985</v>
       </c>
       <c r="J172">
         <v>0.0</v>
       </c>
-      <c r="K172" t="s">
-        <v>430</v>
+      <c r="K172">
+        <v>0.0</v>
       </c>
       <c r="L172" s="1">
-        <v>60001800.0</v>
+        <v>29921790.0</v>
       </c>
       <c r="M172" s="1">
-        <v>61355220.0</v>
+        <v>29921790.0</v>
       </c>
       <c r="N172" s="1">
-        <v>1.08</v>
+        <v>0.5</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="B173" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>100.0191</v>
+        <v>99.7465</v>
       </c>
       <c r="D173" s="1">
-        <v>100.0</v>
+        <v>99.4030296</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>50000000.0</v>
+        <v>9940302.96</v>
       </c>
       <c r="H173" s="1">
-        <v>9550.0</v>
+        <v>34347.04</v>
       </c>
       <c r="I173" s="1">
-        <v>0.0191</v>
+        <v>0.34553313051135</v>
       </c>
       <c r="J173">
         <v>0.0</v>
       </c>
-      <c r="K173" t="s">
-        <v>433</v>
+      <c r="K173">
+        <v>0.0</v>
       </c>
       <c r="L173" s="1">
-        <v>50009550.0</v>
+        <v>9974650.0</v>
       </c>
       <c r="M173" s="1">
-        <v>51040142.5</v>
+        <v>9974650.0</v>
       </c>
       <c r="N173" s="1">
-        <v>0.9</v>
+        <v>0.17</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="B174" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>99.886</v>
+        <v>100.0085</v>
       </c>
       <c r="D174" s="1">
-        <v>99.6151535</v>
+        <v>100.0</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>9961515.35</v>
+        <v>50000000.0</v>
       </c>
       <c r="H174" s="1">
-        <v>27084.65</v>
+        <v>4250.0</v>
       </c>
       <c r="I174" s="1">
-        <v>0.27189287019469</v>
+        <v>0.0085</v>
       </c>
       <c r="J174">
         <v>0.0</v>
       </c>
-      <c r="K174">
-        <v>0.0</v>
+      <c r="K174" t="s">
+        <v>439</v>
       </c>
       <c r="L174" s="1">
-        <v>9988600.0</v>
+        <v>50004250.0</v>
       </c>
       <c r="M174" s="1">
-        <v>9988600.0</v>
+        <v>51115445.56</v>
       </c>
       <c r="N174" s="1">
-        <v>0.18</v>
+        <v>0.85</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="B175" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>99.8376</v>
+        <v>99.9933</v>
       </c>
       <c r="D175" s="1">
         <v>99.7958344</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
         <v>9979583.44</v>
       </c>
       <c r="H175" s="1">
-        <v>4176.56</v>
+        <v>19746.56</v>
       </c>
       <c r="I175" s="1">
-        <v>0.041851045438025</v>
+        <v>0.19786958161853</v>
       </c>
       <c r="J175">
         <v>0.0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175" s="1">
-        <v>9983760.0</v>
+        <v>9999330.0</v>
       </c>
       <c r="M175" s="1">
-        <v>9983760.0</v>
+        <v>9999330.0</v>
       </c>
       <c r="N175" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="B176" s="1">
-        <v>9000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>99.9456</v>
+        <v>99.2473</v>
       </c>
       <c r="D176" s="1">
-        <v>99.793317</v>
+        <v>97.8384763</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>8981398.53</v>
+        <v>29351542.89</v>
       </c>
       <c r="H176" s="1">
-        <v>13705.47</v>
+        <v>422647.11</v>
       </c>
       <c r="I176" s="1">
-        <v>0.15259839494062</v>
+        <v>1.439948528716</v>
       </c>
       <c r="J176">
         <v>0.0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176" s="1">
-        <v>8995104.0</v>
+        <v>29774190.0</v>
       </c>
       <c r="M176" s="1">
-        <v>8995104.0</v>
+        <v>29774190.0</v>
       </c>
       <c r="N176" s="1">
-        <v>0.16</v>
+        <v>0.49</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="B177" s="1">
-        <v>7500000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>99.9864</v>
+        <v>99.9934</v>
       </c>
       <c r="D177" s="1">
-        <v>99.61683493</v>
+        <v>99.47115587</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>7471262.62</v>
+        <v>53714424.17</v>
       </c>
       <c r="H177" s="1">
-        <v>27717.38</v>
+        <v>282011.83</v>
       </c>
       <c r="I177" s="1">
-        <v>0.37098655755726</v>
+        <v>0.52502067062558</v>
       </c>
       <c r="J177">
         <v>0.0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177" s="1">
-        <v>7498980.0</v>
+        <v>53996436.0</v>
       </c>
       <c r="M177" s="1">
-        <v>7498980.0</v>
+        <v>53996436.0</v>
       </c>
       <c r="N177" s="1">
-        <v>0.13</v>
+        <v>0.9</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="B178" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>99.1266</v>
+        <v>100.0095</v>
       </c>
       <c r="D178" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>29351542.89</v>
+        <v>20000000.0</v>
       </c>
       <c r="H178" s="1">
-        <v>386437.11</v>
+        <v>1900.0</v>
       </c>
       <c r="I178" s="1">
-        <v>1.3165819304567</v>
+        <v>0.0095</v>
       </c>
       <c r="J178">
         <v>0.0</v>
       </c>
-      <c r="K178">
-        <v>0.0</v>
+      <c r="K178" t="s">
+        <v>448</v>
       </c>
       <c r="L178" s="1">
-        <v>29737980.0</v>
+        <v>20001900.0</v>
       </c>
       <c r="M178" s="1">
-        <v>29737980.0</v>
+        <v>20069523.17</v>
       </c>
       <c r="N178" s="1">
-        <v>0.52</v>
+        <v>0.33</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="B179" s="1">
-        <v>54000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>99.8404</v>
+        <v>100.0181</v>
       </c>
       <c r="D179" s="1">
-        <v>99.47115587</v>
+        <v>100.0</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>53714424.17</v>
+        <v>15000000.0</v>
       </c>
       <c r="H179" s="1">
-        <v>199391.83</v>
+        <v>2715.0</v>
       </c>
       <c r="I179" s="1">
-        <v>0.37120723731292</v>
+        <v>0.0181</v>
       </c>
       <c r="J179">
         <v>0.0</v>
       </c>
-      <c r="K179">
-        <v>0.0</v>
+      <c r="K179" t="s">
+        <v>451</v>
       </c>
       <c r="L179" s="1">
-        <v>53913816.0</v>
+        <v>15002715.0</v>
       </c>
       <c r="M179" s="1">
-        <v>53913816.0</v>
+        <v>15105120.63</v>
       </c>
       <c r="N179" s="1">
-        <v>0.95</v>
+        <v>0.25</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="B180" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>100.0066</v>
+        <v>97.9204</v>
       </c>
       <c r="D180" s="1">
-        <v>100.0</v>
+        <v>97.26824825</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>20000000.0</v>
+        <v>19453649.65</v>
       </c>
       <c r="H180" s="1">
-        <v>1320.0</v>
+        <v>130430.35</v>
       </c>
       <c r="I180" s="1">
-        <v>0.0066</v>
+        <v>0.6704672508585</v>
       </c>
       <c r="J180">
         <v>0.0</v>
       </c>
-      <c r="K180" t="s">
-        <v>448</v>
+      <c r="K180">
+        <v>0.0</v>
       </c>
       <c r="L180" s="1">
-        <v>20001320.0</v>
+        <v>19584080.0</v>
       </c>
       <c r="M180" s="1">
-        <v>20037408.89</v>
+        <v>19584080.0</v>
       </c>
       <c r="N180" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="B181" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>100.018</v>
+        <v>100.0067</v>
       </c>
       <c r="D181" s="1">
         <v>100.0</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H181" s="1">
-        <v>2700.0</v>
+        <v>1340.0</v>
       </c>
       <c r="I181" s="1">
-        <v>0.018</v>
+        <v>0.0067</v>
       </c>
       <c r="J181">
         <v>0.0</v>
       </c>
       <c r="K181" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="L181" s="1">
-        <v>15002700.0</v>
+        <v>20001340.0</v>
       </c>
       <c r="M181" s="1">
-        <v>15081010.0</v>
+        <v>20237510.61</v>
       </c>
       <c r="N181" s="1">
-        <v>0.26</v>
+        <v>0.34</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="B182" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>97.8396</v>
+        <v>99.5002</v>
       </c>
       <c r="D182" s="1">
-        <v>97.26824825</v>
+        <v>99.3727372</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>19453649.65</v>
+        <v>9937273.72</v>
       </c>
       <c r="H182" s="1">
-        <v>114270.35</v>
+        <v>12746.28</v>
       </c>
       <c r="I182" s="1">
-        <v>0.58739800528895</v>
+        <v>0.12826737351862</v>
       </c>
       <c r="J182">
         <v>0.0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182" s="1">
-        <v>19567920.0</v>
+        <v>9950020.0</v>
       </c>
       <c r="M182" s="1">
-        <v>19567920.0</v>
+        <v>9950020.0</v>
       </c>
       <c r="N182" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="B183" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>100.0025</v>
+        <v>99.9885</v>
       </c>
       <c r="D183" s="1">
         <v>100.0</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H183" s="1">
-        <v>500.0</v>
+        <v>-1725.0</v>
       </c>
       <c r="I183" s="1">
-        <v>0.0025</v>
+        <v>-0.0115</v>
       </c>
       <c r="J183">
         <v>0.0</v>
       </c>
       <c r="K183" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="L183" s="1">
-        <v>20000500.0</v>
+        <v>14998275.0</v>
       </c>
       <c r="M183" s="1">
-        <v>20204871.33</v>
+        <v>15018340.58</v>
       </c>
       <c r="N183" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="B184" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>99.9738</v>
+        <v>100.036</v>
       </c>
       <c r="D184" s="1">
-        <v>99.8120207</v>
+        <v>100.0</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>9981202.07</v>
+        <v>20000000.0</v>
       </c>
       <c r="H184" s="1">
-        <v>16177.93</v>
+        <v>7200.0</v>
       </c>
       <c r="I184" s="1">
-        <v>0.16208398433917</v>
+        <v>0.036</v>
       </c>
       <c r="J184">
         <v>0.0</v>
       </c>
-      <c r="K184">
-        <v>0.0</v>
+      <c r="K184" t="s">
+        <v>464</v>
       </c>
       <c r="L184" s="1">
-        <v>9997380.0</v>
+        <v>20007200.0</v>
       </c>
       <c r="M184" s="1">
-        <v>9997380.0</v>
+        <v>20165199.11</v>
       </c>
       <c r="N184" s="1">
-        <v>0.18</v>
+        <v>0.34</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B185" s="1">
-        <v>20000000.0</v>
+        <v>28100000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>100.0299</v>
+        <v>99.006</v>
       </c>
       <c r="D185" s="1">
-        <v>100.0</v>
+        <v>98.38921708</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>20000000.0</v>
+        <v>27647370.0</v>
       </c>
       <c r="H185" s="1">
-        <v>5980.0</v>
+        <v>173316.0</v>
       </c>
       <c r="I185" s="1">
-        <v>0.0299</v>
+        <v>0.6268806038332</v>
       </c>
       <c r="J185">
-        <v>0.0</v>
+        <v>0.31</v>
       </c>
       <c r="K185" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="L185" s="1">
-        <v>20005980.0</v>
+        <v>27820686.0</v>
       </c>
       <c r="M185" s="1">
-        <v>20131572.44</v>
+        <v>27907064.63</v>
       </c>
       <c r="N185" s="1">
-        <v>0.35</v>
+        <v>0.46</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="B186" s="1">
-        <v>28100000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>98.952</v>
+        <v>99.567</v>
       </c>
       <c r="D186" s="1">
-        <v>98.38921708</v>
+        <v>99.71181818</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>27647370.0</v>
+        <v>10968300.0</v>
       </c>
       <c r="H186" s="1">
-        <v>158142.0</v>
+        <v>-15930.0</v>
       </c>
       <c r="I186" s="1">
-        <v>0.57199654071979</v>
+        <v>-0.14523672766062</v>
       </c>
       <c r="J186">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="K186" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="L186" s="1">
-        <v>27805512.0</v>
+        <v>10952370.0</v>
       </c>
       <c r="M186" s="1">
-        <v>27881266.52</v>
+        <v>10988157.67</v>
       </c>
       <c r="N186" s="1">
-        <v>0.49</v>
+        <v>0.18</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="B187" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>101.572</v>
+        <v>101.212</v>
       </c>
       <c r="D187" s="1">
         <v>102.74379333</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
         <v>15411569.0</v>
       </c>
       <c r="H187" s="1">
-        <v>-175769.0</v>
+        <v>-229769.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-1.140500360476</v>
+        <v>-1.4908864892342</v>
       </c>
       <c r="J187">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="K187" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="L187" s="1">
-        <v>15235800.0</v>
+        <v>15181800.0</v>
       </c>
       <c r="M187" s="1">
-        <v>15503745.21</v>
+        <v>15487553.42</v>
       </c>
       <c r="N187" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="B188" s="1">
         <v>6404000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>98.946</v>
+        <v>98.916</v>
       </c>
       <c r="D188" s="1">
         <v>98.74687695</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
         <v>6323750.0</v>
       </c>
       <c r="H188" s="1">
-        <v>12751.84</v>
+        <v>10830.64</v>
       </c>
       <c r="I188" s="1">
-        <v>0.20164997034987</v>
+        <v>0.17126926270014</v>
       </c>
       <c r="J188">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
       <c r="K188" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="L188" s="1">
-        <v>6336501.84</v>
+        <v>6334580.64</v>
       </c>
       <c r="M188" s="1">
-        <v>6345186.72</v>
+        <v>6349318.61</v>
       </c>
       <c r="N188" s="1">
         <v>0.11</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="B189" s="1">
-        <v>2215000.0</v>
+        <v>6998000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>99.909</v>
+        <v>99.895</v>
       </c>
       <c r="D189" s="1">
-        <v>99.9</v>
+        <v>99.90683481</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>2212785.0</v>
+        <v>6991480.3</v>
       </c>
       <c r="H189" s="1">
-        <v>199.35</v>
+        <v>-828.2</v>
       </c>
       <c r="I189" s="1">
-        <v>0.009009009009009</v>
+        <v>-0.011845846150779</v>
       </c>
       <c r="J189">
-        <v>1.62</v>
+        <v>1.76</v>
       </c>
       <c r="K189" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="L189" s="1">
-        <v>2212984.35</v>
+        <v>6990652.1</v>
       </c>
       <c r="M189" s="1">
-        <v>2248894.66</v>
+        <v>7114027.8</v>
       </c>
       <c r="N189" s="1">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="B190" s="1">
         <v>12200000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>100.804</v>
+        <v>100.621</v>
       </c>
       <c r="D190" s="1">
         <v>101.60704918</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
         <v>12396060.0</v>
       </c>
       <c r="H190" s="1">
-        <v>-97972.0</v>
+        <v>-120298.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-0.79034790086527</v>
+        <v>-0.9704535150685</v>
       </c>
       <c r="J190">
-        <v>1.34</v>
+        <v>1.58</v>
       </c>
       <c r="K190" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="L190" s="1">
-        <v>12298088.0</v>
+        <v>12275762.0</v>
       </c>
       <c r="M190" s="1">
-        <v>12461283.89</v>
+        <v>12468747.62</v>
       </c>
       <c r="N190" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="B191" s="1">
         <v>34500000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>100.862</v>
+        <v>100.727</v>
       </c>
       <c r="D191" s="1">
         <v>101.93998551</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
         <v>35169295.0</v>
       </c>
       <c r="H191" s="1">
-        <v>-371905.0</v>
+        <v>-418480.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-1.0574707283726</v>
+        <v>-1.1899015888718</v>
       </c>
       <c r="J191">
-        <v>1.87</v>
+        <v>2.14</v>
       </c>
       <c r="K191" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="L191" s="1">
-        <v>34797390.0</v>
+        <v>34750815.0</v>
       </c>
       <c r="M191" s="1">
-        <v>35444146.85</v>
+        <v>35489965.68</v>
       </c>
       <c r="N191" s="1">
-        <v>0.62</v>
+        <v>0.59</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="B192" s="1">
         <v>4000000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>100.688</v>
+        <v>100.546</v>
       </c>
       <c r="D192" s="1">
         <v>101.5</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
         <v>4060000.0</v>
       </c>
       <c r="H192" s="1">
-        <v>-32480.0</v>
+        <v>-38160.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-0.8</v>
+        <v>-0.93990147783251</v>
       </c>
       <c r="J192">
-        <v>2.6</v>
+        <v>2.88</v>
       </c>
       <c r="K192" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="L192" s="1">
-        <v>4027520.0</v>
+        <v>4021840.0</v>
       </c>
       <c r="M192" s="1">
-        <v>4131561.1</v>
+        <v>4136908.49</v>
       </c>
       <c r="N192" s="1">
         <v>0.07</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="B193" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>101.286</v>
+        <v>101.069</v>
       </c>
       <c r="D193" s="1">
         <v>102.4148</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
         <v>15362220.0</v>
       </c>
       <c r="H193" s="1">
-        <v>-169320.0</v>
+        <v>-201870.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-1.1021844499037</v>
+        <v>-1.3140678886255</v>
       </c>
       <c r="J193">
-        <v>0.48</v>
+        <v>0.78</v>
       </c>
       <c r="K193" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="L193" s="1">
-        <v>15192900.0</v>
+        <v>15160350.0</v>
       </c>
       <c r="M193" s="1">
-        <v>15265126.03</v>
+        <v>15277473.29</v>
       </c>
       <c r="N193" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="B194" s="1">
         <v>28500000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>98.859</v>
+        <v>98.937</v>
       </c>
       <c r="D194" s="1">
         <v>98.37645614</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
         <v>28037290.0</v>
       </c>
       <c r="H194" s="1">
-        <v>137525.0</v>
+        <v>159755.0</v>
       </c>
       <c r="I194" s="1">
-        <v>0.49050746345314</v>
+        <v>0.56979472695114</v>
       </c>
       <c r="J194">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="K194" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="L194" s="1">
-        <v>28174815.0</v>
+        <v>28197045.0</v>
       </c>
       <c r="M194" s="1">
-        <v>28239232.81</v>
+        <v>28270442.26</v>
       </c>
       <c r="N194" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="B195" s="1">
         <v>15900000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>98.717</v>
+        <v>98.72</v>
       </c>
       <c r="D195" s="1">
         <v>98.63984906</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
         <v>15683736.0</v>
       </c>
       <c r="H195" s="1">
-        <v>12267.0</v>
+        <v>12744.0</v>
       </c>
       <c r="I195" s="1">
-        <v>0.078214782498252</v>
+        <v>0.081256149682703</v>
       </c>
       <c r="J195">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="K195" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="L195" s="1">
-        <v>15696003.0</v>
+        <v>15696480.0</v>
       </c>
       <c r="M195" s="1">
-        <v>15713972.18</v>
+        <v>15726973.15</v>
       </c>
       <c r="N195" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="B196" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>100.261</v>
+        <v>100.209</v>
       </c>
       <c r="D196" s="1">
         <v>100.747</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
         <v>20149400.0</v>
       </c>
       <c r="H196" s="1">
-        <v>-97200.0</v>
+        <v>-107600.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-0.48239649815875</v>
+        <v>-0.53401093829097</v>
       </c>
       <c r="J196">
-        <v>1.94</v>
+        <v>2.15</v>
       </c>
       <c r="K196" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="L196" s="1">
-        <v>20052200.0</v>
+        <v>20041800.0</v>
       </c>
       <c r="M196" s="1">
-        <v>20440419.18</v>
+        <v>20470978.08</v>
       </c>
       <c r="N196" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="B197" s="1">
         <v>6000000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>100.059</v>
+        <v>100.03</v>
       </c>
       <c r="D197" s="1">
         <v>100.16216667</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
         <v>6009730.0</v>
       </c>
       <c r="H197" s="1">
-        <v>-6190.0</v>
+        <v>-7930.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-0.10299963559095</v>
+        <v>-0.13195268339842</v>
       </c>
       <c r="J197">
-        <v>0.58</v>
+        <v>0.09</v>
       </c>
       <c r="K197" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="L197" s="1">
-        <v>6003540.0</v>
+        <v>6001800.0</v>
       </c>
       <c r="M197" s="1">
-        <v>6038473.33</v>
+        <v>6007326.0</v>
       </c>
       <c r="N197" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="B198" s="1">
         <v>5000000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>100.157</v>
+        <v>99.967</v>
       </c>
       <c r="D198" s="1">
         <v>100.855</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
         <v>5042750.0</v>
       </c>
       <c r="H198" s="1">
-        <v>-34900.0</v>
+        <v>-44400.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-0.69208269297506</v>
+        <v>-0.8804719647018</v>
       </c>
       <c r="J198">
-        <v>2.51</v>
+        <v>2.7</v>
       </c>
       <c r="K198" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="L198" s="1">
-        <v>5007850.0</v>
+        <v>4998350.0</v>
       </c>
       <c r="M198" s="1">
-        <v>5133192.47</v>
+        <v>5133144.52</v>
       </c>
       <c r="N198" s="1">
         <v>0.09</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="B199" s="1">
-        <v>20600000.0</v>
+        <v>35600000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>98.549</v>
+        <v>98.614</v>
       </c>
       <c r="D199" s="1">
-        <v>98.49308252</v>
+        <v>98.53711517</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>20289575.0</v>
+        <v>35079213.0</v>
       </c>
       <c r="H199" s="1">
-        <v>11519.0</v>
+        <v>27371.0</v>
       </c>
       <c r="I199" s="1">
-        <v>0.056772997955847</v>
+        <v>0.078026265868621</v>
       </c>
       <c r="J199">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="K199" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="L199" s="1">
-        <v>20301094.0</v>
+        <v>35106584.0</v>
       </c>
       <c r="M199" s="1">
-        <v>20337496.74</v>
+        <v>35180710.03</v>
       </c>
       <c r="N199" s="1">
-        <v>0.36</v>
+        <v>0.58</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="B200" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>97.892</v>
+        <v>97.913</v>
       </c>
       <c r="D200" s="1">
         <v>97.86532</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
         <v>9786532.0</v>
       </c>
       <c r="H200" s="1">
-        <v>2668.0</v>
+        <v>4768.0</v>
       </c>
       <c r="I200" s="1">
-        <v>0.027261955511922</v>
+        <v>0.048720016447093</v>
       </c>
       <c r="J200">
-        <v>0.04</v>
+        <v>0.07</v>
       </c>
       <c r="K200" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="L200" s="1">
-        <v>9789200.0</v>
+        <v>9791300.0</v>
       </c>
       <c r="M200" s="1">
-        <v>9793172.6</v>
+        <v>9798423.29</v>
       </c>
       <c r="N200" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="B201" s="1">
         <v>12500000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>99.37</v>
+        <v>99.341</v>
       </c>
       <c r="D201" s="1">
         <v>99.268</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
         <v>12408500.0</v>
       </c>
       <c r="H201" s="1">
-        <v>12750.0</v>
+        <v>9125.0</v>
       </c>
       <c r="I201" s="1">
-        <v>0.10275214570657</v>
+        <v>0.073538300358625</v>
       </c>
       <c r="J201">
-        <v>0.58</v>
+        <v>0.69</v>
       </c>
       <c r="K201" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="L201" s="1">
-        <v>12421250.0</v>
+        <v>12417625.0</v>
       </c>
       <c r="M201" s="1">
-        <v>12493373.29</v>
+        <v>12503926.37</v>
       </c>
       <c r="N201" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="B202" s="1">
         <v>31000000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>98.624</v>
+        <v>98.665</v>
       </c>
       <c r="D202" s="1">
         <v>97.49172258</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
         <v>30222434.0</v>
       </c>
       <c r="H202" s="1">
-        <v>351006.0</v>
+        <v>363716.0</v>
       </c>
       <c r="I202" s="1">
-        <v>1.1614087733635</v>
+        <v>1.2034636257292</v>
       </c>
       <c r="J202">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="K202" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="L202" s="1">
-        <v>30573440.0</v>
+        <v>30586150.0</v>
       </c>
       <c r="M202" s="1">
-        <v>30626097.53</v>
+        <v>30648574.66</v>
       </c>
       <c r="N202" s="1">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="B203" s="1">
         <v>13500000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>100.0</v>
+        <v>99.94</v>
       </c>
       <c r="D203" s="1">
         <v>100.0</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
         <v>13500000.0</v>
       </c>
       <c r="H203" s="1">
-        <v>0.0</v>
+        <v>-8100.0</v>
       </c>
       <c r="I203" s="1">
-        <v>0.0</v>
+        <v>-0.06</v>
       </c>
       <c r="J203">
-        <v>0.02</v>
+        <v>0.19</v>
       </c>
       <c r="K203" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="L203" s="1">
-        <v>13500000.0</v>
+        <v>13491900.0</v>
       </c>
       <c r="M203" s="1">
-        <v>13502952.0</v>
+        <v>13517484.0</v>
       </c>
       <c r="N203" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="B204" s="1">
         <v>43900000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>100.361</v>
+        <v>100.287</v>
       </c>
       <c r="D204" s="1">
         <v>100.75132118</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
         <v>44229830.0</v>
       </c>
       <c r="H204" s="1">
-        <v>-171351.0</v>
+        <v>-203837.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-0.38741048744705</v>
+        <v>-0.46085865579859</v>
       </c>
       <c r="J204">
-        <v>2.17</v>
+        <v>2.4</v>
       </c>
       <c r="K204" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="L204" s="1">
-        <v>44058479.0</v>
+        <v>44025993.0</v>
       </c>
       <c r="M204" s="1">
-        <v>45010146.81</v>
+        <v>45081397.11</v>
       </c>
       <c r="N204" s="1">
-        <v>0.79</v>
+        <v>0.75</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="B205" s="1">
         <v>1200000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>98.454</v>
+        <v>98.457</v>
       </c>
       <c r="D205" s="1">
         <v>98.09</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
         <v>1177080.0</v>
       </c>
       <c r="H205" s="1">
-        <v>4368.0</v>
+        <v>4404.0</v>
       </c>
       <c r="I205" s="1">
-        <v>0.37108777653176</v>
+        <v>0.3741461922724</v>
       </c>
       <c r="J205">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="K205" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="L205" s="1">
-        <v>1181448.0</v>
+        <v>1181484.0</v>
       </c>
       <c r="M205" s="1">
-        <v>1182943.89</v>
+        <v>1183641.53</v>
       </c>
       <c r="N205" s="1">
         <v>0.02</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="B206" s="1">
         <v>6600000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>100.216</v>
+        <v>100.125</v>
       </c>
       <c r="D206" s="1">
         <v>102.17515152</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
         <v>6743560.0</v>
       </c>
       <c r="H206" s="1">
-        <v>-129304.0</v>
+        <v>-135310.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-1.9174441986132</v>
+        <v>-2.0065069488519</v>
       </c>
       <c r="J206">
-        <v>2.9</v>
+        <v>3.14</v>
       </c>
       <c r="K206" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="L206" s="1">
-        <v>6614256.0</v>
+        <v>6608250.0</v>
       </c>
       <c r="M206" s="1">
-        <v>6805542.99</v>
+        <v>6815652.74</v>
       </c>
       <c r="N206" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="B207" s="1">
         <v>5000000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>100.123</v>
+        <v>100.082</v>
       </c>
       <c r="D207" s="1">
         <v>100.493844</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
         <v>5024692.2</v>
       </c>
       <c r="H207" s="1">
-        <v>-18542.2</v>
+        <v>-20592.2</v>
       </c>
       <c r="I207" s="1">
-        <v>-0.36902160892562</v>
+        <v>-0.40982012788763</v>
       </c>
       <c r="J207">
-        <v>2.4</v>
+        <v>2.59</v>
       </c>
       <c r="K207" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="L207" s="1">
-        <v>5006150.0</v>
+        <v>5004100.0</v>
       </c>
       <c r="M207" s="1">
-        <v>5126013.01</v>
+        <v>5133808.9</v>
       </c>
       <c r="N207" s="1">
         <v>0.09</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="B208" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>99.571</v>
+        <v>99.667</v>
       </c>
       <c r="D208" s="1">
         <v>99.2</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
         <v>19840000.0</v>
       </c>
       <c r="H208" s="1">
-        <v>74200.0</v>
+        <v>93400.0</v>
       </c>
       <c r="I208" s="1">
-        <v>0.37399193548387</v>
+        <v>0.47076612903226</v>
       </c>
       <c r="J208">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="K208" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="L208" s="1">
-        <v>19914200.0</v>
+        <v>19933400.0</v>
       </c>
       <c r="M208" s="1">
-        <v>20055569.86</v>
+        <v>20087372.6</v>
       </c>
       <c r="N208" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="B209" s="1">
         <v>35000000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>100.794</v>
+        <v>100.664</v>
       </c>
       <c r="D209" s="1">
         <v>100.93323143</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
         <v>35326631.0</v>
       </c>
       <c r="H209" s="1">
-        <v>-48731.0</v>
+        <v>-94231.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-0.13794409096073</v>
+        <v>-0.26674210739201</v>
       </c>
       <c r="J209">
-        <v>0.24</v>
+        <v>0.47</v>
       </c>
       <c r="K209" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="L209" s="1">
-        <v>35277900.0</v>
+        <v>35232400.0</v>
       </c>
       <c r="M209" s="1">
-        <v>35360605.48</v>
+        <v>35397810.96</v>
       </c>
       <c r="N209" s="1">
-        <v>0.62</v>
+        <v>0.59</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="B210" s="1">
         <v>4700000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>100.561</v>
+        <v>100.471</v>
       </c>
       <c r="D210" s="1">
         <v>101.44351064</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
         <v>4767845.0</v>
       </c>
       <c r="H210" s="1">
-        <v>-41478.0</v>
+        <v>-45708.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-0.86995277740782</v>
+        <v>-0.95867210448326</v>
       </c>
       <c r="J210">
-        <v>1.77</v>
+        <v>2.02</v>
       </c>
       <c r="K210" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="L210" s="1">
-        <v>4726367.0</v>
+        <v>4722137.0</v>
       </c>
       <c r="M210" s="1">
-        <v>4809695.42</v>
+        <v>4816941.79</v>
       </c>
       <c r="N210" s="1">
         <v>0.08</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="B211" s="1">
-        <v>10997000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>100.297</v>
+        <v>99.301</v>
       </c>
       <c r="D211" s="1">
-        <v>101.38580613</v>
+        <v>99.2636</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
-        <v>11149397.1</v>
+        <v>2481590.0</v>
       </c>
       <c r="H211" s="1">
-        <v>-119736.01</v>
+        <v>935.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-1.0739236294669</v>
+        <v>0.037677456791815</v>
       </c>
       <c r="J211">
-        <v>2.23</v>
+        <v>0.65</v>
       </c>
       <c r="K211" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="L211" s="1">
-        <v>11029661.09</v>
+        <v>2482525.0</v>
       </c>
       <c r="M211" s="1">
-        <v>11275398.85</v>
+        <v>2498817.81</v>
       </c>
       <c r="N211" s="1">
-        <v>0.2</v>
+        <v>0.04</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="B212" s="1">
-        <v>25600000.0</v>
+        <v>10997000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>100.426</v>
+        <v>100.225</v>
       </c>
       <c r="D212" s="1">
-        <v>102.00832031</v>
+        <v>101.38580613</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
-        <v>26114130.0</v>
+        <v>11149397.1</v>
       </c>
       <c r="H212" s="1">
-        <v>-405074.0</v>
+        <v>-127653.85</v>
       </c>
       <c r="I212" s="1">
-        <v>-1.5511678926313</v>
+        <v>-1.1449394873558</v>
       </c>
       <c r="J212">
-        <v>3.04</v>
+        <v>2.46</v>
       </c>
       <c r="K212" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="L212" s="1">
-        <v>25709056.0</v>
+        <v>11021743.25</v>
       </c>
       <c r="M212" s="1">
-        <v>26487313.53</v>
+        <v>11292600.87</v>
       </c>
       <c r="N212" s="1">
-        <v>0.46</v>
+        <v>0.19</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="B213" s="1">
-        <v>16100000.0</v>
+        <v>25600000.0</v>
       </c>
       <c r="C213" s="1">
-        <v>100.841</v>
+        <v>100.307</v>
       </c>
       <c r="D213" s="1">
-        <v>101.68176398</v>
+        <v>102.00832031</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213">
         <v>1.0</v>
       </c>
       <c r="G213" s="1">
-        <v>16370764.0</v>
+        <v>26114130.0</v>
       </c>
       <c r="H213" s="1">
-        <v>-135363.0</v>
+        <v>-435538.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-0.82685817228811</v>
+        <v>-1.6678250433769</v>
       </c>
       <c r="J213">
-        <v>3.02</v>
+        <v>3.3</v>
       </c>
       <c r="K213" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="L213" s="1">
-        <v>16235401.0</v>
+        <v>25678592.0</v>
       </c>
       <c r="M213" s="1">
-        <v>16721378.4</v>
+        <v>26523392.0</v>
       </c>
       <c r="N213" s="1">
-        <v>0.29</v>
+        <v>0.44</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="B214" s="1">
-        <v>6245000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="C214" s="1">
-        <v>99.176</v>
+        <v>100.672</v>
       </c>
       <c r="D214" s="1">
-        <v>99.04783667</v>
+        <v>101.68176398</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214">
         <v>1.0</v>
       </c>
       <c r="G214" s="1">
-        <v>6185537.4</v>
+        <v>16370764.0</v>
       </c>
       <c r="H214" s="1">
-        <v>8003.8</v>
+        <v>-162572.0</v>
       </c>
       <c r="I214" s="1">
-        <v>0.12939538608238</v>
+        <v>-0.99306299938109</v>
       </c>
       <c r="J214">
-        <v>0.51</v>
+        <v>3.33</v>
       </c>
       <c r="K214" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="L214" s="1">
-        <v>6193541.2</v>
+        <v>16208192.0</v>
       </c>
       <c r="M214" s="1">
-        <v>6225621.68</v>
+        <v>16743627.27</v>
       </c>
       <c r="N214" s="1">
-        <v>0.11</v>
+        <v>0.28</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="B215" s="1">
-        <v>13000000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>100.376</v>
+        <v>99.226</v>
       </c>
       <c r="D215" s="1">
-        <v>100.98692308</v>
+        <v>99.04783667</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
-        <v>13128300.0</v>
+        <v>6185537.4</v>
       </c>
       <c r="H215" s="1">
-        <v>-79420.0</v>
+        <v>11126.3</v>
       </c>
       <c r="I215" s="1">
-        <v>-0.6049526595218</v>
+        <v>0.17987604439996</v>
       </c>
       <c r="J215">
-        <v>1.31</v>
+        <v>0.59</v>
       </c>
       <c r="K215" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="L215" s="1">
-        <v>13048880.0</v>
+        <v>6196663.7</v>
       </c>
       <c r="M215" s="1">
-        <v>13219571.78</v>
+        <v>6233663.19</v>
       </c>
       <c r="N215" s="1">
-        <v>0.23</v>
+        <v>0.1</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="B216" s="1">
-        <v>6120000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="C216" s="1">
-        <v>99.294</v>
+        <v>100.255</v>
       </c>
       <c r="D216" s="1">
-        <v>99.295</v>
+        <v>100.98692308</v>
       </c>
       <c r="E216" t="s">
         <v>8</v>
       </c>
       <c r="F216">
         <v>1.0</v>
       </c>
       <c r="G216" s="1">
-        <v>6076854.0</v>
+        <v>13128300.0</v>
       </c>
       <c r="H216" s="1">
-        <v>-61.2</v>
+        <v>-95150.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-0.0010071000553905</v>
+        <v>-0.72477015302819</v>
       </c>
       <c r="J216">
-        <v>0.42</v>
+        <v>1.53</v>
       </c>
       <c r="K216" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="L216" s="1">
-        <v>6076792.8</v>
+        <v>13033150.0</v>
       </c>
       <c r="M216" s="1">
-        <v>6102320.75</v>
+        <v>13231489.04</v>
       </c>
       <c r="N216" s="1">
-        <v>0.11</v>
+        <v>0.22</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="B217" s="1">
-        <v>13900000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>99.452</v>
+        <v>100.517</v>
       </c>
       <c r="D217" s="1">
-        <v>98.855</v>
+        <v>100.76</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
-        <v>13740845.0</v>
+        <v>10579800.0</v>
       </c>
       <c r="H217" s="1">
-        <v>82983.0</v>
+        <v>-25515.0</v>
       </c>
       <c r="I217" s="1">
-        <v>0.60391482474331</v>
+        <v>-0.24116712981342</v>
       </c>
       <c r="J217">
-        <v>0.43</v>
+        <v>3.17</v>
       </c>
       <c r="K217" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="L217" s="1">
-        <v>13823828.0</v>
+        <v>10554285.0</v>
       </c>
       <c r="M217" s="1">
-        <v>13883331.42</v>
+        <v>10886940.82</v>
       </c>
       <c r="N217" s="1">
-        <v>0.24</v>
+        <v>0.18</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="B218" s="1">
-        <v>9400000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="C218" s="1">
-        <v>100.259</v>
+        <v>99.263</v>
       </c>
       <c r="D218" s="1">
-        <v>100.937</v>
+        <v>99.295</v>
       </c>
       <c r="E218" t="s">
         <v>8</v>
       </c>
       <c r="F218">
         <v>1.0</v>
       </c>
       <c r="G218" s="1">
-        <v>9488078.0</v>
+        <v>6076854.0</v>
       </c>
       <c r="H218" s="1">
-        <v>-63732.0</v>
+        <v>-1958.4</v>
       </c>
       <c r="I218" s="1">
-        <v>-0.6717061137145</v>
+        <v>-0.032227201772496</v>
       </c>
       <c r="J218">
-        <v>3.07</v>
+        <v>0.53</v>
       </c>
       <c r="K218" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="L218" s="1">
-        <v>9424346.0</v>
+        <v>6074895.6</v>
       </c>
       <c r="M218" s="1">
-        <v>9713299.42</v>
+        <v>6107172.31</v>
       </c>
       <c r="N218" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="B219" s="1">
-        <v>14630000.0</v>
+        <v>13900000.0</v>
       </c>
       <c r="C219" s="1">
-        <v>99.199</v>
+        <v>99.559</v>
       </c>
       <c r="D219" s="1">
-        <v>99.18034949</v>
+        <v>98.855</v>
       </c>
       <c r="E219" t="s">
         <v>8</v>
       </c>
       <c r="F219">
         <v>1.0</v>
       </c>
       <c r="G219" s="1">
-        <v>14510085.13</v>
+        <v>13740845.0</v>
       </c>
       <c r="H219" s="1">
-        <v>2728.57</v>
+        <v>97856.0</v>
       </c>
       <c r="I219" s="1">
-        <v>0.018804645014512</v>
+        <v>0.71215416519144</v>
       </c>
       <c r="J219">
-        <v>0.36</v>
+        <v>0.47</v>
       </c>
       <c r="K219" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="L219" s="1">
-        <v>14512813.7</v>
+        <v>13838701.0</v>
       </c>
       <c r="M219" s="1">
-        <v>14565766.68</v>
+        <v>13903678.74</v>
       </c>
       <c r="N219" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="B220" s="1">
-        <v>25559000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>99.149</v>
+        <v>100.163</v>
       </c>
       <c r="D220" s="1">
-        <v>99.00726766</v>
+        <v>100.937</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
-        <v>25305267.54</v>
+        <v>9488078.0</v>
       </c>
       <c r="H220" s="1">
-        <v>36225.37</v>
+        <v>-72756.0</v>
       </c>
       <c r="I220" s="1">
-        <v>0.14315347562613</v>
+        <v>-0.76681494397495</v>
       </c>
       <c r="J220">
-        <v>0.44</v>
+        <v>3.33</v>
       </c>
       <c r="K220" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="L220" s="1">
-        <v>25341492.91</v>
+        <v>9415322.0</v>
       </c>
       <c r="M220" s="1">
-        <v>25455107.92</v>
+        <v>9728708.99</v>
       </c>
       <c r="N220" s="1">
-        <v>0.45</v>
+        <v>0.16</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="B221" s="1">
-        <v>8750000.0</v>
+        <v>14630000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>99.078</v>
+        <v>99.154</v>
       </c>
       <c r="D221" s="1">
-        <v>98.885</v>
+        <v>99.18034949</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
-        <v>8652437.5</v>
+        <v>14510085.13</v>
       </c>
       <c r="H221" s="1">
-        <v>16887.5</v>
+        <v>-3854.93</v>
       </c>
       <c r="I221" s="1">
-        <v>0.19517621479496</v>
+        <v>-0.026567245922147</v>
       </c>
       <c r="J221">
-        <v>0.41</v>
+        <v>0.46</v>
       </c>
       <c r="K221" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="L221" s="1">
-        <v>8669325.0</v>
+        <v>14506230.2</v>
       </c>
       <c r="M221" s="1">
-        <v>8704924.32</v>
+        <v>14574219.22</v>
       </c>
       <c r="N221" s="1">
-        <v>0.15</v>
+        <v>0.24</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="B222" s="1">
-        <v>25932000.0</v>
+        <v>25559000.0</v>
       </c>
       <c r="C222" s="1">
-        <v>100.031</v>
+        <v>99.16</v>
       </c>
       <c r="D222" s="1">
-        <v>100.0</v>
+        <v>99.00726766</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
-        <v>25932000.0</v>
+        <v>25305267.54</v>
       </c>
       <c r="H222" s="1">
-        <v>8038.92</v>
+        <v>39036.86</v>
       </c>
       <c r="I222" s="1">
-        <v>0.031</v>
+        <v>0.15426377112312</v>
       </c>
       <c r="J222">
-        <v>0.29</v>
+        <v>0.53</v>
       </c>
       <c r="K222" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="L222" s="1">
-        <v>25940038.92</v>
+        <v>25344304.4</v>
       </c>
       <c r="M222" s="1">
-        <v>26015655.41</v>
+        <v>25480064.7</v>
       </c>
       <c r="N222" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="B223" s="1">
-        <v>9100000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="C223" s="1">
-        <v>99.497</v>
+        <v>99.111</v>
       </c>
       <c r="D223" s="1">
-        <v>98.67873626</v>
+        <v>98.885</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
-        <v>8979765.0</v>
+        <v>8652437.5</v>
       </c>
       <c r="H223" s="1">
-        <v>74462.0</v>
+        <v>19775.0</v>
       </c>
       <c r="I223" s="1">
-        <v>0.82921991833862</v>
+        <v>0.22854831369773</v>
       </c>
       <c r="J223">
-        <v>0.69</v>
+        <v>0.48</v>
       </c>
       <c r="K223" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="L223" s="1">
-        <v>9054227.0</v>
+        <v>8672212.5</v>
       </c>
       <c r="M223" s="1">
-        <v>9117054.4</v>
+        <v>8714014.73</v>
       </c>
       <c r="N223" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="B224" s="1">
-        <v>6200000.0</v>
+        <v>25932000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>98.64</v>
+        <v>100.02</v>
       </c>
       <c r="D224" s="1">
-        <v>98.20403226</v>
+        <v>100.0</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
-        <v>6088650.0</v>
+        <v>25932000.0</v>
       </c>
       <c r="H224" s="1">
-        <v>27030.0</v>
+        <v>5186.4</v>
       </c>
       <c r="I224" s="1">
-        <v>0.44394077504866</v>
+        <v>0.02</v>
       </c>
       <c r="J224">
-        <v>0.14</v>
+        <v>0.44</v>
       </c>
       <c r="K224" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="L224" s="1">
-        <v>6115680.0</v>
+        <v>25937186.4</v>
       </c>
       <c r="M224" s="1">
-        <v>6124406.71</v>
+        <v>26050611.13</v>
       </c>
       <c r="N224" s="1">
-        <v>0.11</v>
+        <v>0.43</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="B225" s="1">
-        <v>12000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="C225" s="1">
-        <v>100.508</v>
+        <v>99.59</v>
       </c>
       <c r="D225" s="1">
-        <v>101.21997975</v>
+        <v>98.67873626</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
-        <v>12146397.57</v>
+        <v>8979765.0</v>
       </c>
       <c r="H225" s="1">
-        <v>-85437.57</v>
+        <v>82925.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-0.70339843157299</v>
+        <v>0.92346514635962</v>
       </c>
       <c r="J225">
-        <v>2.53</v>
+        <v>0.75</v>
       </c>
       <c r="K225" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="L225" s="1">
-        <v>12060960.0</v>
+        <v>9062690.0</v>
       </c>
       <c r="M225" s="1">
-        <v>12364740.82</v>
+        <v>9131251.64</v>
       </c>
       <c r="N225" s="1">
-        <v>0.22</v>
+        <v>0.15</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="B226" s="1">
-        <v>36800000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="C226" s="1">
-        <v>98.928</v>
+        <v>98.709</v>
       </c>
       <c r="D226" s="1">
-        <v>98.39334511</v>
+        <v>98.20403226</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
-        <v>36208751.0</v>
+        <v>6088650.0</v>
       </c>
       <c r="H226" s="1">
-        <v>196753.0</v>
+        <v>31308.0</v>
       </c>
       <c r="I226" s="1">
-        <v>0.54338521646328</v>
+        <v>0.51420265576113</v>
       </c>
       <c r="J226">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="K226" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="L226" s="1">
-        <v>36405504.0</v>
+        <v>6119958.0</v>
       </c>
       <c r="M226" s="1">
-        <v>36521953.32</v>
+        <v>6130149.78</v>
       </c>
       <c r="N226" s="1">
-        <v>0.64</v>
+        <v>0.1</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="B227" s="1">
-        <v>39500000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="C227" s="1">
-        <v>100.191</v>
+        <v>100.393</v>
       </c>
       <c r="D227" s="1">
-        <v>100.56617722</v>
+        <v>101.21997975</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
-        <v>39723640.0</v>
+        <v>12146397.57</v>
       </c>
       <c r="H227" s="1">
-        <v>-148195.0</v>
+        <v>-99237.57</v>
       </c>
       <c r="I227" s="1">
-        <v>-0.37306500612733</v>
+        <v>-0.81701236459692</v>
       </c>
       <c r="J227">
-        <v>1.12</v>
+        <v>2.78</v>
       </c>
       <c r="K227" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
       <c r="L227" s="1">
-        <v>39575445.0</v>
+        <v>12047160.0</v>
       </c>
       <c r="M227" s="1">
-        <v>40016979.25</v>
+        <v>12381187.4</v>
       </c>
       <c r="N227" s="1">
-        <v>0.7</v>
+        <v>0.21</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="B228" s="1">
-        <v>20000000.0</v>
+        <v>36800000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>99.178</v>
+        <v>98.964</v>
       </c>
       <c r="D228" s="1">
-        <v>99.04495</v>
+        <v>98.39334511</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
-        <v>19808990.0</v>
+        <v>36208751.0</v>
       </c>
       <c r="H228" s="1">
-        <v>26610.0</v>
+        <v>210001.0</v>
       </c>
       <c r="I228" s="1">
-        <v>0.13433294680849</v>
+        <v>0.5799730567895</v>
       </c>
       <c r="J228">
-        <v>0.47</v>
+        <v>0.36</v>
       </c>
       <c r="K228" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="L228" s="1">
-        <v>19835600.0</v>
+        <v>36418752.0</v>
       </c>
       <c r="M228" s="1">
-        <v>19928915.07</v>
+        <v>36552593.1</v>
       </c>
       <c r="N228" s="1">
-        <v>0.35</v>
+        <v>0.61</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="B229" s="1">
-        <v>16800000.0</v>
+        <v>39500000.0</v>
       </c>
       <c r="C229" s="1">
-        <v>98.125</v>
+        <v>100.1</v>
       </c>
       <c r="D229" s="1">
-        <v>98.00345833</v>
+        <v>100.56617722</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
-        <v>16464581.0</v>
+        <v>39723640.0</v>
       </c>
       <c r="H229" s="1">
-        <v>20419.0</v>
+        <v>-184140.0</v>
       </c>
       <c r="I229" s="1">
-        <v>0.12401773236744</v>
+        <v>-0.46355268550415</v>
       </c>
       <c r="J229">
-        <v>0.09</v>
+        <v>1.31</v>
       </c>
       <c r="K229" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="L229" s="1">
-        <v>16485000.0</v>
+        <v>39539500.0</v>
       </c>
       <c r="M229" s="1">
-        <v>16500821.92</v>
+        <v>40055705.48</v>
       </c>
       <c r="N229" s="1">
-        <v>0.29</v>
+        <v>0.67</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="B230" s="1">
-        <v>3000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C230" s="1">
-        <v>101.364</v>
+        <v>99.195</v>
       </c>
       <c r="D230" s="1">
-        <v>102.19</v>
+        <v>99.04495</v>
       </c>
       <c r="E230" t="s">
         <v>8</v>
       </c>
       <c r="F230">
         <v>1.0</v>
       </c>
       <c r="G230" s="1">
-        <v>3065700.0</v>
+        <v>19808990.0</v>
       </c>
       <c r="H230" s="1">
-        <v>-24780.0</v>
+        <v>30010.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-0.80829826793228</v>
+        <v>0.1514968708652</v>
       </c>
       <c r="J230">
-        <v>1.14</v>
+        <v>0.55</v>
       </c>
       <c r="K230" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="L230" s="1">
-        <v>3040920.0</v>
+        <v>19839000.0</v>
       </c>
       <c r="M230" s="1">
-        <v>3075132.33</v>
+        <v>19948698.63</v>
       </c>
       <c r="N230" s="1">
-        <v>0.05</v>
+        <v>0.33</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="B231" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>100.0303706</v>
+        <v>100.018</v>
       </c>
       <c r="D231" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
-        <v>0.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H231" s="1">
-        <v>1518.53</v>
+        <v>5400.0</v>
       </c>
       <c r="I231" s="1">
-        <v>0</v>
+        <v>0.018</v>
       </c>
       <c r="J231">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="K231" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
       <c r="L231" s="1">
-        <v>1518.53</v>
+        <v>30005400.0</v>
       </c>
       <c r="M231" s="1">
-        <v>-5494.15</v>
+        <v>30014805.03</v>
       </c>
       <c r="N231" s="1">
-        <v>0.0</v>
+        <v>0.5</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
       <c r="B232" s="1">
-        <v>1600000.0</v>
+        <v>22800000.0</v>
       </c>
       <c r="C232" s="1">
-        <v>100.032305</v>
+        <v>98.169</v>
       </c>
       <c r="D232" s="1">
-        <v>0.0</v>
+        <v>98.06011404</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232">
         <v>1.0</v>
       </c>
       <c r="G232" s="1">
-        <v>0.0</v>
+        <v>22357706.0</v>
       </c>
       <c r="H232" s="1">
-        <v>516.88</v>
+        <v>24826.0</v>
       </c>
       <c r="I232" s="1">
-        <v>0</v>
+        <v>0.11104001457037</v>
       </c>
       <c r="J232">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="K232" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="L232" s="1">
-        <v>516.88</v>
+        <v>22382532.0</v>
       </c>
       <c r="M232" s="1">
-        <v>-1637.51</v>
+        <v>22412984.06</v>
       </c>
       <c r="N232" s="1">
-        <v>0.0</v>
+        <v>0.37</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
     </row>
     <row r="233" spans="1:26">
-      <c r="A233">
-        <v>2621898882</v>
+      <c r="A233" t="s">
+        <v>610</v>
       </c>
       <c r="B233" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>101.164</v>
+      </c>
+      <c r="D233" s="1">
+        <v>102.19</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>3065700.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>-30780.0</v>
+      </c>
+      <c r="I233" s="1">
+        <v>-1.0040121342597</v>
+      </c>
+      <c r="J233">
+        <v>1.43</v>
+      </c>
+      <c r="K233" t="s">
+        <v>611</v>
+      </c>
+      <c r="L233" s="1">
+        <v>3034920.0</v>
+      </c>
+      <c r="M233" s="1">
+        <v>3077875.48</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>613</v>
+      </c>
+      <c r="B234" s="1">
         <v>5000000.0</v>
       </c>
-      <c r="C233" s="1">
-[...48 lines deleted...]
-      </c>
       <c r="C234" s="1">
-        <v>100.21985626</v>
+        <v>100.0254166</v>
       </c>
       <c r="D234" s="1">
         <v>0.0</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
         <v>0.0</v>
       </c>
       <c r="H234" s="1">
-        <v>13184.78</v>
+        <v>1270.83</v>
       </c>
       <c r="I234" s="1">
         <v>0</v>
       </c>
       <c r="J234">
         <v>0.0</v>
       </c>
       <c r="K234" t="s">
-        <v>606</v>
+        <v>614</v>
       </c>
       <c r="L234" s="1">
-        <v>13184.78</v>
+        <v>1270.83</v>
       </c>
       <c r="M234" s="1">
-        <v>20807.64</v>
+        <v>-5474.84</v>
       </c>
       <c r="N234" s="1">
         <v>0.0</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
     </row>
     <row r="235" spans="1:26">
-      <c r="A235">
-        <v>2855281262</v>
+      <c r="A235" t="s">
+        <v>616</v>
       </c>
       <c r="B235" s="1">
-        <v>21400000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>100.0124843</v>
+        <v>100.02684188</v>
       </c>
       <c r="D235" s="1">
         <v>0.0</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
         <v>0.0</v>
       </c>
       <c r="H235" s="1">
-        <v>2671.64</v>
+        <v>429.47</v>
       </c>
       <c r="I235" s="1">
         <v>0</v>
       </c>
       <c r="J235">
         <v>0.0</v>
       </c>
       <c r="K235" t="s">
-        <v>608</v>
+        <v>617</v>
       </c>
       <c r="L235" s="1">
-        <v>2671.64</v>
+        <v>429.47</v>
       </c>
       <c r="M235" s="1">
-        <v>30013.24</v>
+        <v>-1631.14</v>
       </c>
       <c r="N235" s="1">
         <v>0.0</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>607</v>
+        <v>615</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236">
-        <v>2862709272</v>
+        <v>2621898882</v>
       </c>
       <c r="B236" s="1">
-        <v>12500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C236" s="1">
-        <v>100.05241264</v>
+        <v>100.0361572</v>
       </c>
       <c r="D236" s="1">
         <v>0.0</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
         <v>0.0</v>
       </c>
       <c r="H236" s="1">
-        <v>6551.58</v>
+        <v>1807.86</v>
       </c>
       <c r="I236" s="1">
         <v>0</v>
       </c>
       <c r="J236">
         <v>0.0</v>
       </c>
       <c r="K236" t="s">
-        <v>610</v>
+        <v>619</v>
       </c>
       <c r="L236" s="1">
-        <v>6551.58</v>
+        <v>1807.86</v>
       </c>
       <c r="M236" s="1">
-        <v>19053.14</v>
+        <v>3938.41</v>
       </c>
       <c r="N236" s="1">
         <v>0.0</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
-        <v>609</v>
+        <v>618</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237">
-        <v>2863882182</v>
+        <v>2806083582</v>
       </c>
       <c r="B237" s="1">
-        <v>30000000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="C237" s="1">
-        <v>100.05785337</v>
+        <v>100.19969702</v>
       </c>
       <c r="D237" s="1">
         <v>0.0</v>
       </c>
       <c r="E237" t="s">
         <v>8</v>
       </c>
       <c r="F237">
         <v>1.0</v>
       </c>
       <c r="G237" s="1">
         <v>0.0</v>
       </c>
       <c r="H237" s="1">
-        <v>17356.01</v>
+        <v>11975.83</v>
       </c>
       <c r="I237" s="1">
         <v>0</v>
       </c>
       <c r="J237">
         <v>0.0</v>
       </c>
       <c r="K237" t="s">
-        <v>612</v>
+        <v>621</v>
       </c>
       <c r="L237" s="1">
-        <v>17356.01</v>
+        <v>11975.83</v>
       </c>
       <c r="M237" s="1">
-        <v>49052.09</v>
+        <v>21546.46</v>
       </c>
       <c r="N237" s="1">
         <v>0.0</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
-        <v>611</v>
+        <v>620</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238">
-        <v>2870139172</v>
+        <v>2862709272</v>
       </c>
       <c r="B238" s="1">
-        <v>9100000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C238" s="1">
-        <v>100.14660758</v>
+        <v>100.02619768</v>
       </c>
       <c r="D238" s="1">
         <v>0.0</v>
       </c>
       <c r="E238" t="s">
         <v>8</v>
       </c>
       <c r="F238">
         <v>1.0</v>
       </c>
       <c r="G238" s="1">
         <v>0.0</v>
       </c>
       <c r="H238" s="1">
-        <v>13341.29</v>
+        <v>3274.71</v>
       </c>
       <c r="I238" s="1">
         <v>0</v>
       </c>
       <c r="J238">
         <v>0.0</v>
       </c>
       <c r="K238" t="s">
-        <v>614</v>
+        <v>623</v>
       </c>
       <c r="L238" s="1">
-        <v>13341.29</v>
+        <v>3274.71</v>
       </c>
       <c r="M238" s="1">
-        <v>21948.48</v>
+        <v>19117.77</v>
       </c>
       <c r="N238" s="1">
         <v>0.0</v>
       </c>
       <c r="O238">
         <v>1</v>
       </c>
       <c r="Z238" t="s">
-        <v>613</v>
+        <v>622</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239">
-        <v>2874472682</v>
+        <v>2863882182</v>
       </c>
       <c r="B239" s="1">
-        <v>11100000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C239" s="1">
-        <v>100.11609757</v>
+        <v>100.0312436</v>
       </c>
       <c r="D239" s="1">
         <v>0.0</v>
       </c>
       <c r="E239" t="s">
         <v>8</v>
       </c>
       <c r="F239">
         <v>1.0</v>
       </c>
       <c r="G239" s="1">
         <v>0.0</v>
       </c>
       <c r="H239" s="1">
-        <v>12886.83</v>
+        <v>9373.08</v>
       </c>
       <c r="I239" s="1">
         <v>0</v>
       </c>
       <c r="J239">
         <v>0.0</v>
       </c>
       <c r="K239" t="s">
-        <v>616</v>
+        <v>625</v>
       </c>
       <c r="L239" s="1">
-        <v>12886.83</v>
+        <v>9373.08</v>
       </c>
       <c r="M239" s="1">
-        <v>22917.47</v>
+        <v>49217.08</v>
       </c>
       <c r="N239" s="1">
         <v>0.0</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="Z239" t="s">
-        <v>615</v>
+        <v>624</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240">
-        <v>2874671822</v>
+        <v>2870139172</v>
       </c>
       <c r="B240" s="1">
-        <v>2600000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="C240" s="1">
-        <v>100.11542577</v>
+        <v>100.12445989</v>
       </c>
       <c r="D240" s="1">
         <v>0.0</v>
       </c>
       <c r="E240" t="s">
         <v>8</v>
       </c>
       <c r="F240">
         <v>1.0</v>
       </c>
       <c r="G240" s="1">
         <v>0.0</v>
       </c>
       <c r="H240" s="1">
-        <v>3001.07</v>
+        <v>11325.85</v>
       </c>
       <c r="I240" s="1">
         <v>0</v>
       </c>
       <c r="J240">
         <v>0.0</v>
       </c>
       <c r="K240" t="s">
-        <v>618</v>
+        <v>627</v>
       </c>
       <c r="L240" s="1">
-        <v>3001.07</v>
+        <v>11325.85</v>
       </c>
       <c r="M240" s="1">
-        <v>5302.56</v>
+        <v>22456.89</v>
       </c>
       <c r="N240" s="1">
         <v>0.0</v>
       </c>
       <c r="O240">
         <v>1</v>
       </c>
       <c r="Z240" t="s">
-        <v>617</v>
+        <v>626</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241">
-        <v>2874739212</v>
+        <v>2874472682</v>
       </c>
       <c r="B241" s="1">
-        <v>3500000.0</v>
+        <v>11100000.0</v>
       </c>
       <c r="C241" s="1">
-        <v>100.11556029</v>
+        <v>100.09084468</v>
       </c>
       <c r="D241" s="1">
         <v>0.0</v>
       </c>
       <c r="E241" t="s">
         <v>8</v>
       </c>
       <c r="F241">
         <v>1.0</v>
       </c>
       <c r="G241" s="1">
         <v>0.0</v>
       </c>
       <c r="H241" s="1">
-        <v>4044.61</v>
+        <v>10083.76</v>
       </c>
       <c r="I241" s="1">
         <v>0</v>
       </c>
       <c r="J241">
         <v>0.0</v>
       </c>
       <c r="K241" t="s">
-        <v>620</v>
+        <v>629</v>
       </c>
       <c r="L241" s="1">
-        <v>4044.61</v>
+        <v>10083.76</v>
       </c>
       <c r="M241" s="1">
-        <v>7155.7</v>
+        <v>23093.89</v>
       </c>
       <c r="N241" s="1">
         <v>0.0</v>
       </c>
       <c r="O241">
         <v>1</v>
       </c>
       <c r="Z241" t="s">
-        <v>619</v>
+        <v>628</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242">
-        <v>2877251822</v>
+        <v>2874671822</v>
       </c>
       <c r="B242" s="1">
-        <v>6300000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="C242" s="1">
-        <v>100.31312175</v>
+        <v>100.09034308</v>
       </c>
       <c r="D242" s="1">
         <v>0.0</v>
       </c>
       <c r="E242" t="s">
         <v>8</v>
       </c>
       <c r="F242">
         <v>1.0</v>
       </c>
       <c r="G242" s="1">
         <v>0.0</v>
       </c>
       <c r="H242" s="1">
-        <v>19726.67</v>
+        <v>2348.92</v>
       </c>
       <c r="I242" s="1">
         <v>0</v>
       </c>
       <c r="J242">
         <v>0.0</v>
       </c>
       <c r="K242" t="s">
-        <v>622</v>
+        <v>631</v>
       </c>
       <c r="L242" s="1">
-        <v>19726.67</v>
+        <v>2348.92</v>
       </c>
       <c r="M242" s="1">
-        <v>23417.42</v>
+        <v>5343.79</v>
       </c>
       <c r="N242" s="1">
         <v>0.0</v>
       </c>
       <c r="O242">
         <v>1</v>
       </c>
       <c r="Z242" t="s">
-        <v>621</v>
+        <v>630</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243">
-        <v>2880689472</v>
+        <v>2874739212</v>
       </c>
       <c r="B243" s="1">
-        <v>50000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C243" s="1">
-        <v>100.073865</v>
+        <v>100.09044314</v>
       </c>
       <c r="D243" s="1">
         <v>0.0</v>
       </c>
       <c r="E243" t="s">
         <v>8</v>
       </c>
       <c r="F243">
         <v>1.0</v>
       </c>
       <c r="G243" s="1">
         <v>0.0</v>
       </c>
       <c r="H243" s="1">
-        <v>36932.5</v>
+        <v>3165.51</v>
       </c>
       <c r="I243" s="1">
         <v>0</v>
       </c>
       <c r="J243">
         <v>0.0</v>
       </c>
       <c r="K243" t="s">
-        <v>624</v>
+        <v>633</v>
       </c>
       <c r="L243" s="1">
-        <v>36932.5</v>
+        <v>3165.51</v>
       </c>
       <c r="M243" s="1">
-        <v>78786.67</v>
+        <v>7211.22</v>
       </c>
       <c r="N243" s="1">
         <v>0.0</v>
       </c>
       <c r="O243">
         <v>1</v>
       </c>
       <c r="Z243" t="s">
-        <v>623</v>
+        <v>632</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244">
-        <v>2892744262</v>
+        <v>2877251822</v>
       </c>
       <c r="B244" s="1">
-        <v>30000000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="C244" s="1">
-        <v>100.085956</v>
+        <v>100.32548937</v>
       </c>
       <c r="D244" s="1">
         <v>0.0</v>
       </c>
       <c r="E244" t="s">
         <v>8</v>
       </c>
       <c r="F244">
         <v>1.0</v>
       </c>
       <c r="G244" s="1">
         <v>0.0</v>
       </c>
       <c r="H244" s="1">
-        <v>25786.8</v>
+        <v>20505.83</v>
       </c>
       <c r="I244" s="1">
         <v>0</v>
       </c>
       <c r="J244">
         <v>0.0</v>
       </c>
       <c r="K244" t="s">
-        <v>626</v>
+        <v>635</v>
       </c>
       <c r="L244" s="1">
-        <v>25786.8</v>
+        <v>20505.83</v>
       </c>
       <c r="M244" s="1">
-        <v>48898.47</v>
+        <v>25905.02</v>
       </c>
       <c r="N244" s="1">
         <v>0.0</v>
       </c>
       <c r="O244">
         <v>1</v>
       </c>
       <c r="Z244" t="s">
-        <v>625</v>
+        <v>634</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="A245">
-        <v>2892891122</v>
+        <v>2880689472</v>
       </c>
       <c r="B245" s="1">
-        <v>15000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="C245" s="1">
-        <v>100.08573607</v>
+        <v>100.0481</v>
       </c>
       <c r="D245" s="1">
         <v>0.0</v>
       </c>
       <c r="E245" t="s">
         <v>8</v>
       </c>
       <c r="F245">
         <v>1.0</v>
       </c>
       <c r="G245" s="1">
         <v>0.0</v>
       </c>
       <c r="H245" s="1">
-        <v>12860.41</v>
+        <v>24050.0</v>
       </c>
       <c r="I245" s="1">
         <v>0</v>
       </c>
       <c r="J245">
         <v>0.0</v>
       </c>
       <c r="K245" t="s">
-        <v>628</v>
+        <v>637</v>
       </c>
       <c r="L245" s="1">
-        <v>12860.41</v>
+        <v>24050.0</v>
       </c>
       <c r="M245" s="1">
-        <v>24298.33</v>
+        <v>78767.36</v>
       </c>
       <c r="N245" s="1">
         <v>0.0</v>
       </c>
       <c r="O245">
         <v>1</v>
       </c>
       <c r="Z245" t="s">
-        <v>627</v>
+        <v>636</v>
       </c>
     </row>
     <row r="246" spans="1:26">
       <c r="A246">
-        <v>2922947892</v>
+        <v>2892744262</v>
       </c>
       <c r="B246" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C246" s="1">
-        <v>100.0760666</v>
+        <v>100.0603002</v>
       </c>
       <c r="D246" s="1">
         <v>0.0</v>
       </c>
       <c r="E246" t="s">
         <v>8</v>
       </c>
       <c r="F246">
         <v>1.0</v>
       </c>
       <c r="G246" s="1">
         <v>0.0</v>
       </c>
       <c r="H246" s="1">
-        <v>7606.66</v>
+        <v>18090.06</v>
       </c>
       <c r="I246" s="1">
         <v>0</v>
       </c>
       <c r="J246">
         <v>0.0</v>
       </c>
       <c r="K246" t="s">
-        <v>630</v>
+        <v>639</v>
       </c>
       <c r="L246" s="1">
-        <v>7606.66</v>
+        <v>18090.06</v>
       </c>
       <c r="M246" s="1">
-        <v>12692.49</v>
+        <v>48787.39</v>
       </c>
       <c r="N246" s="1">
         <v>0.0</v>
       </c>
       <c r="O246">
         <v>1</v>
       </c>
       <c r="Z246" t="s">
-        <v>629</v>
+        <v>638</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247">
-        <v>2922949092</v>
+        <v>2892891122</v>
       </c>
       <c r="B247" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C247" s="1">
-        <v>100.1180175</v>
+        <v>100.06014813</v>
       </c>
       <c r="D247" s="1">
         <v>0.0</v>
       </c>
       <c r="E247" t="s">
         <v>8</v>
       </c>
       <c r="F247">
         <v>1.0</v>
       </c>
       <c r="G247" s="1">
         <v>0.0</v>
       </c>
       <c r="H247" s="1">
-        <v>11801.75</v>
+        <v>9022.22</v>
       </c>
       <c r="I247" s="1">
         <v>0</v>
       </c>
       <c r="J247">
         <v>0.0</v>
       </c>
       <c r="K247" t="s">
-        <v>632</v>
+        <v>641</v>
       </c>
       <c r="L247" s="1">
-        <v>11801.75</v>
+        <v>9022.22</v>
       </c>
       <c r="M247" s="1">
-        <v>16993.83</v>
+        <v>24242.56</v>
       </c>
       <c r="N247" s="1">
         <v>0.0</v>
       </c>
       <c r="O247">
         <v>1</v>
       </c>
       <c r="Z247" t="s">
-        <v>631</v>
+        <v>640</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248">
-        <v>2923119892</v>
+        <v>2922947892</v>
       </c>
       <c r="B248" s="1">
-        <v>11000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C248" s="1">
-        <v>100.26837182</v>
+        <v>100.0524044</v>
       </c>
       <c r="D248" s="1">
         <v>0.0</v>
       </c>
       <c r="E248" t="s">
         <v>8</v>
       </c>
       <c r="F248">
         <v>1.0</v>
       </c>
       <c r="G248" s="1">
         <v>0.0</v>
       </c>
       <c r="H248" s="1">
-        <v>29520.9</v>
+        <v>5240.44</v>
       </c>
       <c r="I248" s="1">
         <v>0</v>
       </c>
       <c r="J248">
         <v>0.0</v>
       </c>
       <c r="K248" t="s">
-        <v>634</v>
+        <v>643</v>
       </c>
       <c r="L248" s="1">
-        <v>29520.9</v>
+        <v>5240.44</v>
       </c>
       <c r="M248" s="1">
-        <v>33521.79</v>
+        <v>12652.66</v>
       </c>
       <c r="N248" s="1">
         <v>0.0</v>
       </c>
       <c r="O248">
         <v>1</v>
       </c>
       <c r="Z248" t="s">
-        <v>633</v>
+        <v>642</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249">
-        <v>2924236522</v>
+        <v>2922949092</v>
       </c>
       <c r="B249" s="1">
-        <v>6400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C249" s="1">
-        <v>100.33003672</v>
+        <v>100.0986539</v>
       </c>
       <c r="D249" s="1">
         <v>0.0</v>
       </c>
       <c r="E249" t="s">
         <v>8</v>
       </c>
       <c r="F249">
         <v>1.0</v>
       </c>
       <c r="G249" s="1">
         <v>0.0</v>
       </c>
       <c r="H249" s="1">
-        <v>21122.35</v>
+        <v>9865.39</v>
       </c>
       <c r="I249" s="1">
         <v>0</v>
       </c>
       <c r="J249">
         <v>0.0</v>
       </c>
       <c r="K249" t="s">
-        <v>636</v>
+        <v>645</v>
       </c>
       <c r="L249" s="1">
-        <v>21122.35</v>
+        <v>9865.39</v>
       </c>
       <c r="M249" s="1">
-        <v>22970.15</v>
+        <v>17394.28</v>
       </c>
       <c r="N249" s="1">
         <v>0.0</v>
       </c>
       <c r="O249">
         <v>1</v>
       </c>
       <c r="Z249" t="s">
-        <v>635</v>
+        <v>644</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250">
-        <v>2924470782</v>
+        <v>2923119892</v>
       </c>
       <c r="B250" s="1">
-        <v>1700000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="C250" s="1">
-        <v>100.33400765</v>
+        <v>100.28091164</v>
       </c>
       <c r="D250" s="1">
         <v>0.0</v>
       </c>
       <c r="E250" t="s">
         <v>8</v>
       </c>
       <c r="F250">
         <v>1.0</v>
       </c>
       <c r="G250" s="1">
         <v>0.0</v>
       </c>
       <c r="H250" s="1">
-        <v>5678.13</v>
+        <v>30900.28</v>
       </c>
       <c r="I250" s="1">
         <v>0</v>
       </c>
       <c r="J250">
         <v>0.0</v>
       </c>
-      <c r="K250">
-        <v>525.11</v>
+      <c r="K250" t="s">
+        <v>647</v>
       </c>
       <c r="L250" s="1">
-        <v>5678.13</v>
+        <v>30900.28</v>
       </c>
       <c r="M250" s="1">
-        <v>6203.24</v>
+        <v>37456.83</v>
       </c>
       <c r="N250" s="1">
         <v>0.0</v>
       </c>
       <c r="O250">
         <v>1</v>
       </c>
       <c r="Z250" t="s">
-        <v>637</v>
+        <v>646</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251">
-        <v>2926627572</v>
+        <v>2924236522</v>
       </c>
       <c r="B251" s="1">
-        <v>20000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="C251" s="1">
-        <v>100.1306816</v>
+        <v>100.36190844</v>
       </c>
       <c r="D251" s="1">
         <v>0.0</v>
       </c>
       <c r="E251" t="s">
         <v>8</v>
       </c>
       <c r="F251">
         <v>1.0</v>
       </c>
       <c r="G251" s="1">
         <v>0.0</v>
       </c>
       <c r="H251" s="1">
-        <v>26136.32</v>
+        <v>23162.14</v>
       </c>
       <c r="I251" s="1">
         <v>0</v>
       </c>
       <c r="J251">
         <v>0.0</v>
       </c>
       <c r="K251" t="s">
-        <v>639</v>
+        <v>649</v>
       </c>
       <c r="L251" s="1">
-        <v>26136.32</v>
+        <v>23162.14</v>
       </c>
       <c r="M251" s="1">
-        <v>41709.88</v>
+        <v>26479.26</v>
       </c>
       <c r="N251" s="1">
         <v>0.0</v>
       </c>
       <c r="O251">
         <v>1</v>
       </c>
       <c r="Z251" t="s">
-        <v>638</v>
+        <v>648</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252">
-        <v>2926707222</v>
+        <v>2924470782</v>
       </c>
       <c r="B252" s="1">
-        <v>8400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C252" s="1">
-        <v>100.11216238</v>
+        <v>100.36546882</v>
       </c>
       <c r="D252" s="1">
         <v>0.0</v>
       </c>
       <c r="E252" t="s">
         <v>8</v>
       </c>
       <c r="F252">
         <v>1.0</v>
       </c>
       <c r="G252" s="1">
         <v>0.0</v>
       </c>
       <c r="H252" s="1">
-        <v>9421.64</v>
+        <v>6212.97</v>
       </c>
       <c r="I252" s="1">
         <v>0</v>
       </c>
       <c r="J252">
         <v>0.0</v>
       </c>
-      <c r="K252" t="s">
-        <v>641</v>
+      <c r="K252">
+        <v>922.48</v>
       </c>
       <c r="L252" s="1">
-        <v>9421.64</v>
+        <v>6212.97</v>
       </c>
       <c r="M252" s="1">
-        <v>15848.48</v>
+        <v>7135.45</v>
       </c>
       <c r="N252" s="1">
         <v>0.0</v>
       </c>
       <c r="O252">
         <v>1</v>
       </c>
       <c r="Z252" t="s">
-        <v>640</v>
+        <v>650</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253">
-        <v>2935657822</v>
+        <v>2926627572</v>
       </c>
       <c r="B253" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C253" s="1">
-        <v>100.1468812</v>
+        <v>100.1089911</v>
       </c>
       <c r="D253" s="1">
         <v>0.0</v>
       </c>
       <c r="E253" t="s">
         <v>8</v>
       </c>
       <c r="F253">
         <v>1.0</v>
       </c>
       <c r="G253" s="1">
         <v>0.0</v>
       </c>
       <c r="H253" s="1">
-        <v>58752.48</v>
+        <v>21798.22</v>
       </c>
       <c r="I253" s="1">
         <v>0</v>
       </c>
       <c r="J253">
         <v>0.0</v>
       </c>
       <c r="K253" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
       <c r="L253" s="1">
-        <v>58752.48</v>
+        <v>21798.22</v>
       </c>
       <c r="M253" s="1">
-        <v>90797.81</v>
+        <v>42571.0</v>
       </c>
       <c r="N253" s="1">
         <v>0.0</v>
       </c>
       <c r="O253">
         <v>1</v>
       </c>
       <c r="Z253" t="s">
-        <v>642</v>
+        <v>651</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254">
-        <v>2937267392</v>
+        <v>2926707222</v>
       </c>
       <c r="B254" s="1">
-        <v>10000000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="C254" s="1">
-        <v>100.0009209</v>
+        <v>100.08789798</v>
       </c>
       <c r="D254" s="1">
         <v>0.0</v>
       </c>
       <c r="E254" t="s">
         <v>8</v>
       </c>
       <c r="F254">
         <v>1.0</v>
       </c>
       <c r="G254" s="1">
         <v>0.0</v>
       </c>
       <c r="H254" s="1">
-        <v>92.09</v>
+        <v>7383.43</v>
       </c>
       <c r="I254" s="1">
         <v>0</v>
       </c>
       <c r="J254">
         <v>0.0</v>
       </c>
       <c r="K254" t="s">
-        <v>645</v>
+        <v>654</v>
       </c>
       <c r="L254" s="1">
-        <v>92.09</v>
+        <v>7383.43</v>
       </c>
       <c r="M254" s="1">
-        <v>5260.2</v>
+        <v>15979.66</v>
       </c>
       <c r="N254" s="1">
         <v>0.0</v>
       </c>
       <c r="O254">
         <v>1</v>
       </c>
       <c r="Z254" t="s">
-        <v>644</v>
+        <v>653</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255">
-        <v>2947946482</v>
+        <v>2935657822</v>
       </c>
       <c r="B255" s="1">
-        <v>22900000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C255" s="1">
-        <v>100.33069852</v>
+        <v>100.12698</v>
       </c>
       <c r="D255" s="1">
         <v>0.0</v>
       </c>
       <c r="E255" t="s">
         <v>8</v>
       </c>
       <c r="F255">
         <v>1.0</v>
       </c>
       <c r="G255" s="1">
         <v>0.0</v>
       </c>
       <c r="H255" s="1">
-        <v>75729.96</v>
+        <v>50792.0</v>
       </c>
       <c r="I255" s="1">
         <v>0</v>
       </c>
       <c r="J255">
         <v>0.0</v>
       </c>
       <c r="K255" t="s">
-        <v>647</v>
+        <v>656</v>
       </c>
       <c r="L255" s="1">
-        <v>75729.96</v>
+        <v>50792.0</v>
       </c>
       <c r="M255" s="1">
-        <v>82418.6</v>
+        <v>93413.56</v>
       </c>
       <c r="N255" s="1">
         <v>0.0</v>
       </c>
       <c r="O255">
         <v>1</v>
       </c>
       <c r="Z255" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256">
-        <v>2949187922</v>
+        <v>2947946482</v>
       </c>
       <c r="B256" s="1">
-        <v>30000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="C256" s="1">
-        <v>100.1524854</v>
+        <v>100.36250179</v>
       </c>
       <c r="D256" s="1">
         <v>0.0</v>
       </c>
       <c r="E256" t="s">
         <v>8</v>
       </c>
       <c r="F256">
         <v>1.0</v>
       </c>
       <c r="G256" s="1">
         <v>0.0</v>
       </c>
       <c r="H256" s="1">
-        <v>45745.62</v>
+        <v>83012.91</v>
       </c>
       <c r="I256" s="1">
         <v>0</v>
       </c>
       <c r="J256">
         <v>0.0</v>
       </c>
       <c r="K256" t="s">
-        <v>649</v>
+        <v>658</v>
       </c>
       <c r="L256" s="1">
-        <v>45745.62</v>
+        <v>83012.91</v>
       </c>
       <c r="M256" s="1">
-        <v>59775.62</v>
+        <v>94974.86</v>
       </c>
       <c r="N256" s="1">
         <v>0.0</v>
       </c>
       <c r="O256">
         <v>1</v>
       </c>
       <c r="Z256" t="s">
-        <v>648</v>
+        <v>657</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257">
-        <v>2949233212</v>
+        <v>2949187922</v>
       </c>
       <c r="B257" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C257" s="1">
-        <v>100.15139468</v>
+        <v>100.13913007</v>
       </c>
       <c r="D257" s="1">
         <v>0.0</v>
       </c>
       <c r="E257" t="s">
         <v>8</v>
       </c>
       <c r="F257">
         <v>1.0</v>
       </c>
       <c r="G257" s="1">
         <v>0.0</v>
       </c>
       <c r="H257" s="1">
-        <v>37848.67</v>
+        <v>41739.02</v>
       </c>
       <c r="I257" s="1">
         <v>0</v>
       </c>
       <c r="J257">
         <v>0.0</v>
       </c>
       <c r="K257" t="s">
-        <v>651</v>
+        <v>660</v>
       </c>
       <c r="L257" s="1">
-        <v>37848.67</v>
+        <v>41739.02</v>
       </c>
       <c r="M257" s="1">
-        <v>49061.17</v>
+        <v>62712.77</v>
       </c>
       <c r="N257" s="1">
         <v>0.0</v>
       </c>
       <c r="O257">
         <v>1</v>
       </c>
       <c r="Z257" t="s">
-        <v>650</v>
+        <v>659</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258">
-        <v>2962036302</v>
+        <v>2949233212</v>
       </c>
       <c r="B258" s="1">
-        <v>4000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C258" s="1">
-        <v>100.32063475</v>
+        <v>100.1382434</v>
       </c>
       <c r="D258" s="1">
         <v>0.0</v>
       </c>
       <c r="E258" t="s">
         <v>8</v>
       </c>
       <c r="F258">
         <v>1.0</v>
       </c>
       <c r="G258" s="1">
         <v>0.0</v>
       </c>
       <c r="H258" s="1">
-        <v>12825.39</v>
+        <v>34560.85</v>
       </c>
       <c r="I258" s="1">
         <v>0</v>
       </c>
       <c r="J258">
         <v>0.0</v>
       </c>
-      <c r="K258">
-        <v>739.83</v>
+      <c r="K258" t="s">
+        <v>662</v>
       </c>
       <c r="L258" s="1">
-        <v>12825.39</v>
+        <v>34560.85</v>
       </c>
       <c r="M258" s="1">
-        <v>13565.22</v>
+        <v>51507.72</v>
       </c>
       <c r="N258" s="1">
         <v>0.0</v>
       </c>
       <c r="O258">
         <v>1</v>
       </c>
       <c r="Z258" t="s">
-        <v>652</v>
+        <v>661</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259">
-        <v>2962647782</v>
+        <v>2962036302</v>
       </c>
       <c r="B259" s="1">
-        <v>20000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C259" s="1">
-        <v>100.047839</v>
+        <v>100.3577225</v>
       </c>
       <c r="D259" s="1">
         <v>0.0</v>
       </c>
       <c r="E259" t="s">
         <v>8</v>
       </c>
       <c r="F259">
         <v>1.0</v>
       </c>
       <c r="G259" s="1">
         <v>0.0</v>
       </c>
       <c r="H259" s="1">
-        <v>9567.8</v>
+        <v>14308.9</v>
       </c>
       <c r="I259" s="1">
         <v>0</v>
       </c>
       <c r="J259">
         <v>0.0</v>
       </c>
       <c r="K259" t="s">
-        <v>654</v>
+        <v>664</v>
       </c>
       <c r="L259" s="1">
-        <v>9567.8</v>
+        <v>14308.9</v>
       </c>
       <c r="M259" s="1">
-        <v>14872.24</v>
+        <v>15886.24</v>
       </c>
       <c r="N259" s="1">
         <v>0.0</v>
       </c>
       <c r="O259">
         <v>1</v>
       </c>
       <c r="Z259" t="s">
-        <v>653</v>
+        <v>663</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260">
-        <v>2962651672</v>
+        <v>2962647782</v>
       </c>
       <c r="B260" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C260" s="1">
-        <v>100.16268068</v>
+        <v>100.0271579</v>
       </c>
       <c r="D260" s="1">
         <v>0.0</v>
       </c>
       <c r="E260" t="s">
         <v>8</v>
       </c>
       <c r="F260">
         <v>1.0</v>
       </c>
       <c r="G260" s="1">
         <v>0.0</v>
       </c>
       <c r="H260" s="1">
-        <v>65072.27</v>
+        <v>5431.58</v>
       </c>
       <c r="I260" s="1">
         <v>0</v>
       </c>
       <c r="J260">
         <v>0.0</v>
       </c>
       <c r="K260" t="s">
-        <v>656</v>
+        <v>666</v>
       </c>
       <c r="L260" s="1">
-        <v>65072.27</v>
+        <v>5431.58</v>
       </c>
       <c r="M260" s="1">
-        <v>77368.94</v>
+        <v>14950.25</v>
       </c>
       <c r="N260" s="1">
         <v>0.0</v>
       </c>
       <c r="O260">
         <v>1</v>
       </c>
       <c r="Z260" t="s">
-        <v>655</v>
+        <v>665</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261">
-        <v>2963783942</v>
+        <v>2962651672</v>
       </c>
       <c r="B261" s="1">
-        <v>14000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C261" s="1">
-        <v>100.16465386</v>
+        <v>100.15391723</v>
       </c>
       <c r="D261" s="1">
         <v>0.0</v>
       </c>
       <c r="E261" t="s">
         <v>8</v>
       </c>
       <c r="F261">
         <v>1.0</v>
       </c>
       <c r="G261" s="1">
         <v>0.0</v>
       </c>
       <c r="H261" s="1">
-        <v>23051.54</v>
+        <v>61566.89</v>
       </c>
       <c r="I261" s="1">
         <v>0</v>
       </c>
       <c r="J261">
         <v>0.0</v>
       </c>
       <c r="K261" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="L261" s="1">
-        <v>23051.54</v>
+        <v>61566.89</v>
       </c>
       <c r="M261" s="1">
-        <v>27461.54</v>
+        <v>82486.44</v>
       </c>
       <c r="N261" s="1">
         <v>0.0</v>
       </c>
       <c r="O261">
         <v>1</v>
       </c>
       <c r="Z261" t="s">
-        <v>657</v>
+        <v>667</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262">
-        <v>2963841042</v>
+        <v>2963783942</v>
       </c>
       <c r="B262" s="1">
-        <v>1709000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="C262" s="1">
-        <v>100.32402516</v>
+        <v>100.15602336</v>
       </c>
       <c r="D262" s="1">
         <v>0.0</v>
       </c>
       <c r="E262" t="s">
         <v>8</v>
       </c>
       <c r="F262">
         <v>1.0</v>
       </c>
       <c r="G262" s="1">
         <v>0.0</v>
       </c>
       <c r="H262" s="1">
-        <v>5537.59</v>
+        <v>21843.27</v>
       </c>
       <c r="I262" s="1">
         <v>0</v>
       </c>
       <c r="J262">
         <v>0.0</v>
       </c>
-      <c r="K262">
-        <v>343.39</v>
+      <c r="K262" t="s">
+        <v>670</v>
       </c>
       <c r="L262" s="1">
-        <v>5537.59</v>
+        <v>21843.27</v>
       </c>
       <c r="M262" s="1">
-        <v>5880.98</v>
+        <v>29284.82</v>
       </c>
       <c r="N262" s="1">
         <v>0.0</v>
       </c>
       <c r="O262">
         <v>1</v>
       </c>
       <c r="Z262" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263">
-        <v>2979716682</v>
+        <v>2963841042</v>
       </c>
       <c r="B263" s="1">
-        <v>10000000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="C263" s="1">
-        <v>100.1807999</v>
+        <v>100.36077063</v>
       </c>
       <c r="D263" s="1">
         <v>0.0</v>
       </c>
       <c r="E263" t="s">
         <v>8</v>
       </c>
       <c r="F263">
         <v>1.0</v>
       </c>
       <c r="G263" s="1">
         <v>0.0</v>
       </c>
       <c r="H263" s="1">
-        <v>18079.99</v>
+        <v>6165.57</v>
       </c>
       <c r="I263" s="1">
         <v>0</v>
       </c>
       <c r="J263">
         <v>0.0</v>
       </c>
-      <c r="K263" t="s">
-        <v>661</v>
+      <c r="K263">
+        <v>707.14</v>
       </c>
       <c r="L263" s="1">
-        <v>18079.99</v>
+        <v>6165.57</v>
       </c>
       <c r="M263" s="1">
-        <v>20588.15</v>
+        <v>6872.71</v>
       </c>
       <c r="N263" s="1">
         <v>0.0</v>
       </c>
       <c r="O263">
         <v>1</v>
       </c>
       <c r="Z263" t="s">
-        <v>660</v>
+        <v>671</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264">
-        <v>2983096372</v>
+        <v>2979716682</v>
       </c>
       <c r="B264" s="1">
-        <v>7000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C264" s="1">
-        <v>100.29908986</v>
+        <v>100.1761558</v>
       </c>
       <c r="D264" s="1">
         <v>0.0</v>
       </c>
       <c r="E264" t="s">
         <v>8</v>
       </c>
       <c r="F264">
         <v>1.0</v>
       </c>
       <c r="G264" s="1">
         <v>0.0</v>
       </c>
       <c r="H264" s="1">
-        <v>20936.29</v>
+        <v>17615.58</v>
       </c>
       <c r="I264" s="1">
         <v>0</v>
       </c>
       <c r="J264">
         <v>0.0</v>
       </c>
       <c r="K264" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="L264" s="1">
-        <v>20936.29</v>
+        <v>17615.58</v>
       </c>
       <c r="M264" s="1">
-        <v>21975.32</v>
+        <v>22218.63</v>
       </c>
       <c r="N264" s="1">
         <v>0.0</v>
       </c>
       <c r="O264">
         <v>1</v>
       </c>
       <c r="Z264" t="s">
-        <v>662</v>
+        <v>672</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265">
-        <v>2984931932</v>
+        <v>2983096372</v>
       </c>
       <c r="B265" s="1">
-        <v>15000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C265" s="1">
-        <v>100.26269533</v>
+        <v>100.33279043</v>
       </c>
       <c r="D265" s="1">
         <v>0.0</v>
       </c>
       <c r="E265" t="s">
         <v>8</v>
       </c>
       <c r="F265">
         <v>1.0</v>
       </c>
       <c r="G265" s="1">
         <v>0.0</v>
       </c>
       <c r="H265" s="1">
-        <v>39404.3</v>
+        <v>23295.33</v>
       </c>
       <c r="I265" s="1">
         <v>0</v>
       </c>
       <c r="J265">
         <v>0.0</v>
       </c>
-      <c r="K265">
-        <v>526.45</v>
+      <c r="K265" t="s">
+        <v>675</v>
       </c>
       <c r="L265" s="1">
-        <v>39404.3</v>
+        <v>23295.33</v>
       </c>
       <c r="M265" s="1">
-        <v>39930.75</v>
+        <v>25736.35</v>
       </c>
       <c r="N265" s="1">
         <v>0.0</v>
       </c>
       <c r="O265">
         <v>1</v>
       </c>
       <c r="Z265" t="s">
-        <v>664</v>
+        <v>674</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266">
-        <v>2991145112</v>
+        <v>2984931932</v>
       </c>
       <c r="B266" s="1">
-        <v>9000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C266" s="1">
-        <v>100.21581256</v>
+        <v>100.29337207</v>
       </c>
       <c r="D266" s="1">
         <v>0.0</v>
       </c>
       <c r="E266" t="s">
         <v>8</v>
       </c>
       <c r="F266">
         <v>1.0</v>
       </c>
       <c r="G266" s="1">
         <v>0.0</v>
       </c>
       <c r="H266" s="1">
-        <v>19423.13</v>
+        <v>44005.81</v>
       </c>
       <c r="I266" s="1">
         <v>0</v>
       </c>
       <c r="J266">
         <v>0.0</v>
       </c>
-      <c r="K266">
-        <v>-108.68</v>
+      <c r="K266" t="s">
+        <v>677</v>
       </c>
       <c r="L266" s="1">
-        <v>19423.13</v>
+        <v>44005.81</v>
       </c>
       <c r="M266" s="1">
-        <v>19314.45</v>
+        <v>47205.31</v>
       </c>
       <c r="N266" s="1">
         <v>0.0</v>
       </c>
       <c r="O266">
         <v>1</v>
       </c>
       <c r="Z266" t="s">
-        <v>665</v>
+        <v>676</v>
       </c>
     </row>
     <row r="267" spans="1:26">
-      <c r="A267" t="s">
-        <v>667</v>
+      <c r="A267">
+        <v>2991145112</v>
       </c>
       <c r="B267" s="1">
-        <v>13000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="C267" s="1">
-        <v>100.217585</v>
+        <v>100.232609</v>
       </c>
       <c r="D267" s="1">
         <v>0.0</v>
       </c>
       <c r="E267" t="s">
         <v>8</v>
       </c>
       <c r="F267">
         <v>1.0</v>
       </c>
       <c r="G267" s="1">
         <v>0.0</v>
       </c>
       <c r="H267" s="1">
-        <v>28286.05</v>
+        <v>20934.81</v>
       </c>
       <c r="I267" s="1">
         <v>0</v>
       </c>
       <c r="J267">
         <v>0.0</v>
       </c>
       <c r="K267" t="s">
-        <v>668</v>
+        <v>679</v>
       </c>
       <c r="L267" s="1">
-        <v>28286.05</v>
+        <v>20934.81</v>
       </c>
       <c r="M267" s="1">
-        <v>29567.04</v>
+        <v>22380.96</v>
       </c>
       <c r="N267" s="1">
         <v>0.0</v>
       </c>
       <c r="O267">
         <v>1</v>
       </c>
       <c r="Z267" t="s">
-        <v>666</v>
+        <v>678</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268" t="s">
-        <v>670</v>
+        <v>681</v>
       </c>
       <c r="B268" s="1">
-        <v>4700000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="C268" s="1">
-        <v>100.22810872</v>
+        <v>100.230387</v>
       </c>
       <c r="D268" s="1">
         <v>0.0</v>
       </c>
       <c r="E268" t="s">
         <v>8</v>
       </c>
       <c r="F268">
         <v>1.0</v>
       </c>
       <c r="G268" s="1">
         <v>0.0</v>
       </c>
       <c r="H268" s="1">
-        <v>10721.11</v>
+        <v>29950.31</v>
       </c>
       <c r="I268" s="1">
         <v>0</v>
       </c>
       <c r="J268">
         <v>0.0</v>
       </c>
-      <c r="K268">
-        <v>635.3</v>
+      <c r="K268" t="s">
+        <v>682</v>
       </c>
       <c r="L268" s="1">
-        <v>10721.11</v>
+        <v>29950.31</v>
       </c>
       <c r="M268" s="1">
-        <v>11356.41</v>
+        <v>33702.05</v>
       </c>
       <c r="N268" s="1">
         <v>0.0</v>
       </c>
       <c r="O268">
         <v>1</v>
       </c>
       <c r="Z268" t="s">
-        <v>669</v>
+        <v>680</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
-        <v>672</v>
+        <v>684</v>
       </c>
       <c r="B269" s="1">
-        <v>25000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C269" s="1">
-        <v>100.2183196</v>
+        <v>100.24256787</v>
       </c>
       <c r="D269" s="1">
         <v>0.0</v>
       </c>
       <c r="E269" t="s">
         <v>8</v>
       </c>
       <c r="F269">
         <v>1.0</v>
       </c>
       <c r="G269" s="1">
         <v>0.0</v>
       </c>
       <c r="H269" s="1">
-        <v>54579.9</v>
+        <v>11400.69</v>
       </c>
       <c r="I269" s="1">
         <v>0</v>
       </c>
       <c r="J269">
         <v>0.0</v>
       </c>
       <c r="K269" t="s">
-        <v>673</v>
+        <v>685</v>
       </c>
       <c r="L269" s="1">
-        <v>54579.9</v>
+        <v>11400.69</v>
       </c>
       <c r="M269" s="1">
-        <v>57203.55</v>
+        <v>12955.45</v>
       </c>
       <c r="N269" s="1">
         <v>0.0</v>
       </c>
       <c r="O269">
         <v>1</v>
       </c>
       <c r="Z269" t="s">
-        <v>671</v>
+        <v>683</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
-        <v>675</v>
+        <v>687</v>
       </c>
       <c r="B270" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C270" s="1">
-        <v>100.2236776</v>
+        <v>100.23102564</v>
       </c>
       <c r="D270" s="1">
         <v>0.0</v>
       </c>
       <c r="E270" t="s">
         <v>8</v>
       </c>
       <c r="F270">
         <v>1.0</v>
       </c>
       <c r="G270" s="1">
         <v>0.0</v>
       </c>
       <c r="H270" s="1">
-        <v>33551.64</v>
+        <v>57756.41</v>
       </c>
       <c r="I270" s="1">
         <v>0</v>
       </c>
       <c r="J270">
         <v>0.0</v>
       </c>
       <c r="K270" t="s">
-        <v>676</v>
+        <v>688</v>
       </c>
       <c r="L270" s="1">
-        <v>33551.64</v>
+        <v>57756.41</v>
       </c>
       <c r="M270" s="1">
-        <v>35025.08</v>
+        <v>65155.48</v>
       </c>
       <c r="N270" s="1">
         <v>0.0</v>
       </c>
       <c r="O270">
         <v>1</v>
       </c>
       <c r="Z270" t="s">
-        <v>674</v>
+        <v>686</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271" t="s">
-        <v>678</v>
+        <v>690</v>
       </c>
       <c r="B271" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C271" s="1">
-        <v>100.13876133</v>
+        <v>100.23868907</v>
       </c>
       <c r="D271" s="1">
         <v>0.0</v>
       </c>
       <c r="E271" t="s">
         <v>8</v>
       </c>
       <c r="F271">
         <v>1.0</v>
       </c>
       <c r="G271" s="1">
         <v>0.0</v>
       </c>
       <c r="H271" s="1">
-        <v>41628.4</v>
+        <v>35803.36</v>
       </c>
       <c r="I271" s="1">
         <v>0</v>
       </c>
       <c r="J271">
         <v>0.0</v>
       </c>
       <c r="K271" t="s">
-        <v>679</v>
+        <v>691</v>
       </c>
       <c r="L271" s="1">
-        <v>41628.4</v>
+        <v>35803.36</v>
       </c>
       <c r="M271" s="1">
-        <v>44345.35</v>
+        <v>40126.71</v>
       </c>
       <c r="N271" s="1">
         <v>0.0</v>
       </c>
       <c r="O271">
         <v>1</v>
       </c>
       <c r="Z271" t="s">
-        <v>677</v>
+        <v>689</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272" t="s">
-        <v>681</v>
+        <v>693</v>
       </c>
       <c r="B272" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C272" s="1">
-        <v>100.1012808</v>
+        <v>100.13201203</v>
       </c>
       <c r="D272" s="1">
         <v>0.0</v>
       </c>
       <c r="E272" t="s">
         <v>8</v>
       </c>
       <c r="F272">
         <v>1.0</v>
       </c>
       <c r="G272" s="1">
         <v>0.0</v>
       </c>
       <c r="H272" s="1">
-        <v>5064.04</v>
+        <v>39603.61</v>
       </c>
       <c r="I272" s="1">
         <v>0</v>
       </c>
       <c r="J272">
         <v>0.0</v>
       </c>
-      <c r="K272">
-        <v>488.21</v>
+      <c r="K272" t="s">
+        <v>694</v>
       </c>
       <c r="L272" s="1">
-        <v>5064.04</v>
+        <v>39603.61</v>
       </c>
       <c r="M272" s="1">
-        <v>5552.25</v>
+        <v>47984.21</v>
       </c>
       <c r="N272" s="1">
         <v>0.0</v>
       </c>
       <c r="O272">
         <v>1</v>
       </c>
       <c r="Z272" t="s">
-        <v>680</v>
+        <v>692</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273" t="s">
-        <v>681</v>
+        <v>696</v>
       </c>
       <c r="B273" s="1">
-        <v>25000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="C273" s="1">
-        <v>100.23468492</v>
+        <v>100.25119723</v>
       </c>
       <c r="D273" s="1">
         <v>0.0</v>
       </c>
       <c r="E273" t="s">
         <v>8</v>
       </c>
       <c r="F273">
         <v>1.0</v>
       </c>
       <c r="G273" s="1">
         <v>0.0</v>
       </c>
       <c r="H273" s="1">
-        <v>58671.23</v>
+        <v>32655.64</v>
       </c>
       <c r="I273" s="1">
         <v>0</v>
       </c>
       <c r="J273">
         <v>0.0</v>
       </c>
       <c r="K273" t="s">
-        <v>683</v>
+        <v>697</v>
       </c>
       <c r="L273" s="1">
-        <v>58671.23</v>
+        <v>32655.64</v>
       </c>
       <c r="M273" s="1">
-        <v>61166.79</v>
+        <v>36393.03</v>
       </c>
       <c r="N273" s="1">
         <v>0.0</v>
       </c>
       <c r="O273">
         <v>1</v>
       </c>
       <c r="Z273" t="s">
-        <v>682</v>
+        <v>695</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274" t="s">
-        <v>681</v>
+        <v>696</v>
       </c>
       <c r="B274" s="1">
-        <v>13000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C274" s="1">
-        <v>100.23284246</v>
+        <v>100.0868896</v>
       </c>
       <c r="D274" s="1">
         <v>0.0</v>
       </c>
       <c r="E274" t="s">
         <v>8</v>
       </c>
       <c r="F274">
         <v>1.0</v>
       </c>
       <c r="G274" s="1">
         <v>0.0</v>
       </c>
       <c r="H274" s="1">
-        <v>30269.52</v>
+        <v>4344.48</v>
       </c>
       <c r="I274" s="1">
         <v>0</v>
       </c>
       <c r="J274">
         <v>0.0</v>
       </c>
       <c r="K274" t="s">
-        <v>685</v>
+        <v>699</v>
       </c>
       <c r="L274" s="1">
-        <v>30269.52</v>
+        <v>4344.48</v>
       </c>
       <c r="M274" s="1">
-        <v>31538.86</v>
+        <v>5781.93</v>
       </c>
       <c r="N274" s="1">
         <v>0.0</v>
       </c>
       <c r="O274">
         <v>1</v>
       </c>
       <c r="Z274" t="s">
-        <v>684</v>
+        <v>698</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
       <c r="B275" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C275" s="1">
-        <v>100.24648087</v>
+        <v>100.25355964</v>
       </c>
       <c r="D275" s="1">
         <v>0.0</v>
       </c>
       <c r="E275" t="s">
         <v>8</v>
       </c>
       <c r="F275">
         <v>1.0</v>
       </c>
       <c r="G275" s="1">
         <v>0.0</v>
       </c>
       <c r="H275" s="1">
-        <v>36972.13</v>
+        <v>63389.91</v>
       </c>
       <c r="I275" s="1">
         <v>0</v>
       </c>
       <c r="J275">
         <v>0.0</v>
       </c>
       <c r="K275" t="s">
-        <v>688</v>
+        <v>701</v>
       </c>
       <c r="L275" s="1">
-        <v>36972.13</v>
+        <v>63389.91</v>
       </c>
       <c r="M275" s="1">
-        <v>38726.76</v>
+        <v>70640.38</v>
       </c>
       <c r="N275" s="1">
         <v>0.0</v>
       </c>
       <c r="O275">
         <v>1</v>
       </c>
       <c r="Z275" t="s">
-        <v>686</v>
+        <v>700</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276" t="s">
-        <v>687</v>
+        <v>703</v>
       </c>
       <c r="B276" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C276" s="1">
-        <v>100.24415847</v>
+        <v>100.2662678</v>
       </c>
       <c r="D276" s="1">
         <v>0.0</v>
       </c>
       <c r="E276" t="s">
         <v>8</v>
       </c>
       <c r="F276">
         <v>1.0</v>
       </c>
       <c r="G276" s="1">
         <v>0.0</v>
       </c>
       <c r="H276" s="1">
-        <v>36623.77</v>
+        <v>39940.17</v>
       </c>
       <c r="I276" s="1">
         <v>0</v>
       </c>
       <c r="J276">
         <v>0.0</v>
       </c>
       <c r="K276" t="s">
-        <v>690</v>
+        <v>704</v>
       </c>
       <c r="L276" s="1">
-        <v>36623.77</v>
+        <v>39940.17</v>
       </c>
       <c r="M276" s="1">
-        <v>38128.4</v>
+        <v>44299.54</v>
       </c>
       <c r="N276" s="1">
         <v>0.0</v>
       </c>
       <c r="O276">
         <v>1</v>
       </c>
       <c r="Z276" t="s">
-        <v>689</v>
+        <v>702</v>
       </c>
     </row>
     <row r="277" spans="1:26">
       <c r="A277" t="s">
-        <v>692</v>
+        <v>703</v>
       </c>
       <c r="B277" s="1">
-        <v>6120000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C277" s="1">
-        <v>100.33611683</v>
+        <v>100.26831673</v>
       </c>
       <c r="D277" s="1">
         <v>0.0</v>
       </c>
       <c r="E277" t="s">
         <v>8</v>
       </c>
       <c r="F277">
         <v>1.0</v>
       </c>
       <c r="G277" s="1">
         <v>0.0</v>
       </c>
       <c r="H277" s="1">
-        <v>20570.35</v>
+        <v>40247.51</v>
       </c>
       <c r="I277" s="1">
         <v>0</v>
       </c>
       <c r="J277">
         <v>0.0</v>
       </c>
-      <c r="K277">
-        <v>299.69</v>
+      <c r="K277" t="s">
+        <v>706</v>
       </c>
       <c r="L277" s="1">
-        <v>20570.35</v>
+        <v>40247.51</v>
       </c>
       <c r="M277" s="1">
-        <v>20870.04</v>
+        <v>44898.55</v>
       </c>
       <c r="N277" s="1">
         <v>0.0</v>
       </c>
       <c r="O277">
         <v>1</v>
       </c>
       <c r="Z277" t="s">
-        <v>691</v>
+        <v>705</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278" t="s">
-        <v>694</v>
+        <v>708</v>
       </c>
       <c r="B278" s="1">
-        <v>15000000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="C278" s="1">
-        <v>100.26015853</v>
+        <v>100.3979951</v>
       </c>
       <c r="D278" s="1">
         <v>0.0</v>
       </c>
       <c r="E278" t="s">
         <v>8</v>
       </c>
       <c r="F278">
         <v>1.0</v>
       </c>
       <c r="G278" s="1">
         <v>0.0</v>
       </c>
       <c r="H278" s="1">
-        <v>39023.78</v>
+        <v>24357.3</v>
       </c>
       <c r="I278" s="1">
         <v>0</v>
       </c>
       <c r="J278">
         <v>0.0</v>
       </c>
       <c r="K278" t="s">
-        <v>695</v>
+        <v>709</v>
       </c>
       <c r="L278" s="1">
-        <v>39023.78</v>
+        <v>24357.3</v>
       </c>
       <c r="M278" s="1">
-        <v>41527.96</v>
+        <v>25746.15</v>
       </c>
       <c r="N278" s="1">
         <v>0.0</v>
       </c>
       <c r="O278">
         <v>1</v>
       </c>
       <c r="Z278" t="s">
-        <v>693</v>
+        <v>707</v>
       </c>
     </row>
     <row r="279" spans="1:26">
       <c r="A279" t="s">
-        <v>697</v>
+        <v>711</v>
       </c>
       <c r="B279" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C279" s="1">
-        <v>100.25968325</v>
+        <v>100.28323667</v>
       </c>
       <c r="D279" s="1">
         <v>0.0</v>
       </c>
       <c r="E279" t="s">
         <v>8</v>
       </c>
       <c r="F279">
         <v>1.0</v>
       </c>
       <c r="G279" s="1">
         <v>0.0</v>
       </c>
       <c r="H279" s="1">
-        <v>51936.65</v>
+        <v>42485.5</v>
       </c>
       <c r="I279" s="1">
         <v>0</v>
       </c>
       <c r="J279">
         <v>0.0</v>
       </c>
       <c r="K279" t="s">
-        <v>698</v>
+        <v>712</v>
       </c>
       <c r="L279" s="1">
-        <v>51936.65</v>
+        <v>42485.5</v>
       </c>
       <c r="M279" s="1">
-        <v>53922.26</v>
+        <v>48016.58</v>
       </c>
       <c r="N279" s="1">
         <v>0.0</v>
       </c>
       <c r="O279">
         <v>1</v>
       </c>
       <c r="Z279" t="s">
-        <v>696</v>
+        <v>710</v>
       </c>
     </row>
     <row r="280" spans="1:26">
       <c r="A280" t="s">
-        <v>700</v>
+        <v>714</v>
       </c>
       <c r="B280" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C280" s="1">
-        <v>100.26754095</v>
+        <v>100.2870434</v>
       </c>
       <c r="D280" s="1">
         <v>0.0</v>
       </c>
       <c r="E280" t="s">
         <v>8</v>
       </c>
       <c r="F280">
         <v>1.0</v>
       </c>
       <c r="G280" s="1">
         <v>0.0</v>
       </c>
       <c r="H280" s="1">
-        <v>53508.19</v>
+        <v>57408.68</v>
       </c>
       <c r="I280" s="1">
         <v>0</v>
       </c>
       <c r="J280">
         <v>0.0</v>
       </c>
       <c r="K280" t="s">
-        <v>701</v>
+        <v>715</v>
       </c>
       <c r="L280" s="1">
-        <v>53508.19</v>
+        <v>57408.68</v>
       </c>
       <c r="M280" s="1">
-        <v>56294.44</v>
+        <v>63198.1</v>
       </c>
       <c r="N280" s="1">
         <v>0.0</v>
       </c>
       <c r="O280">
         <v>1</v>
       </c>
       <c r="Z280" t="s">
-        <v>699</v>
+        <v>713</v>
       </c>
     </row>
     <row r="281" spans="1:26">
       <c r="A281" t="s">
-        <v>703</v>
+        <v>717</v>
       </c>
       <c r="B281" s="1">
-        <v>19100000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C281" s="1">
-        <v>100.23416749</v>
+        <v>100.2947014</v>
       </c>
       <c r="D281" s="1">
         <v>0.0</v>
       </c>
       <c r="E281" t="s">
         <v>8</v>
       </c>
       <c r="F281">
         <v>1.0</v>
       </c>
       <c r="G281" s="1">
         <v>0.0</v>
       </c>
       <c r="H281" s="1">
-        <v>44725.99</v>
+        <v>58940.28</v>
       </c>
       <c r="I281" s="1">
         <v>0</v>
       </c>
       <c r="J281">
         <v>0.0</v>
       </c>
       <c r="K281" t="s">
-        <v>704</v>
+        <v>718</v>
       </c>
       <c r="L281" s="1">
-        <v>44725.99</v>
+        <v>58940.28</v>
       </c>
       <c r="M281" s="1">
-        <v>47379.09</v>
+        <v>65674.53</v>
       </c>
       <c r="N281" s="1">
         <v>0.0</v>
       </c>
       <c r="O281">
         <v>1</v>
       </c>
       <c r="Z281" t="s">
-        <v>702</v>
+        <v>716</v>
       </c>
     </row>
     <row r="282" spans="1:26">
       <c r="A282" t="s">
-        <v>706</v>
+        <v>720</v>
       </c>
       <c r="B282" s="1">
-        <v>9609000.0</v>
+        <v>19100000.0</v>
       </c>
       <c r="C282" s="1">
-        <v>100.31114819</v>
+        <v>100.25005115</v>
       </c>
       <c r="D282" s="1">
         <v>0.0</v>
       </c>
       <c r="E282" t="s">
         <v>8</v>
       </c>
       <c r="F282">
         <v>1.0</v>
       </c>
       <c r="G282" s="1">
         <v>0.0</v>
       </c>
       <c r="H282" s="1">
-        <v>29898.23</v>
+        <v>47759.77</v>
       </c>
       <c r="I282" s="1">
         <v>0</v>
       </c>
       <c r="J282">
         <v>0.0</v>
       </c>
       <c r="K282" t="s">
-        <v>707</v>
+        <v>721</v>
       </c>
       <c r="L282" s="1">
-        <v>29898.23</v>
+        <v>47759.77</v>
       </c>
       <c r="M282" s="1">
-        <v>31322.41</v>
+        <v>54185.16</v>
       </c>
       <c r="N282" s="1">
         <v>0.0</v>
       </c>
       <c r="O282">
         <v>1</v>
       </c>
       <c r="Z282" t="s">
-        <v>705</v>
+        <v>719</v>
       </c>
     </row>
     <row r="283" spans="1:26">
       <c r="A283" t="s">
-        <v>706</v>
+        <v>723</v>
       </c>
       <c r="B283" s="1">
-        <v>20000000.0</v>
+        <v>9609000.0</v>
       </c>
       <c r="C283" s="1">
-        <v>100.10111145</v>
+        <v>100.35126517</v>
       </c>
       <c r="D283" s="1">
         <v>0.0</v>
       </c>
       <c r="E283" t="s">
         <v>8</v>
       </c>
       <c r="F283">
         <v>1.0</v>
       </c>
       <c r="G283" s="1">
         <v>0.0</v>
       </c>
       <c r="H283" s="1">
-        <v>20222.29</v>
+        <v>33753.07</v>
       </c>
       <c r="I283" s="1">
         <v>0</v>
       </c>
       <c r="J283">
         <v>0.0</v>
       </c>
       <c r="K283" t="s">
-        <v>709</v>
+        <v>724</v>
       </c>
       <c r="L283" s="1">
-        <v>20222.29</v>
+        <v>33753.07</v>
       </c>
       <c r="M283" s="1">
-        <v>22759.89</v>
+        <v>37111.9</v>
       </c>
       <c r="N283" s="1">
         <v>0.0</v>
       </c>
       <c r="O283">
         <v>1</v>
       </c>
       <c r="Z283" t="s">
-        <v>708</v>
+        <v>722</v>
       </c>
     </row>
     <row r="284" spans="1:26">
       <c r="A284" t="s">
-        <v>711</v>
+        <v>723</v>
       </c>
       <c r="B284" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C284" s="1">
-        <v>100.27545165</v>
+        <v>100.08561415</v>
       </c>
       <c r="D284" s="1">
         <v>0.0</v>
       </c>
       <c r="E284" t="s">
         <v>8</v>
       </c>
       <c r="F284">
         <v>1.0</v>
       </c>
       <c r="G284" s="1">
         <v>0.0</v>
       </c>
       <c r="H284" s="1">
-        <v>55090.33</v>
+        <v>17122.83</v>
       </c>
       <c r="I284" s="1">
         <v>0</v>
       </c>
       <c r="J284">
         <v>0.0</v>
       </c>
       <c r="K284" t="s">
-        <v>712</v>
+        <v>726</v>
       </c>
       <c r="L284" s="1">
-        <v>55090.33</v>
+        <v>17122.83</v>
       </c>
       <c r="M284" s="1">
-        <v>57838.04</v>
+        <v>23567.16</v>
       </c>
       <c r="N284" s="1">
         <v>0.0</v>
       </c>
       <c r="O284">
         <v>1</v>
       </c>
       <c r="Z284" t="s">
-        <v>710</v>
+        <v>725</v>
       </c>
     </row>
     <row r="285" spans="1:26">
       <c r="A285" t="s">
-        <v>714</v>
+        <v>728</v>
       </c>
       <c r="B285" s="1">
-        <v>6000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C285" s="1">
-        <v>99.94916567</v>
+        <v>100.3052293</v>
       </c>
       <c r="D285" s="1">
         <v>0.0</v>
       </c>
       <c r="E285" t="s">
         <v>8</v>
       </c>
       <c r="F285">
         <v>1.0</v>
       </c>
       <c r="G285" s="1">
         <v>0.0</v>
       </c>
       <c r="H285" s="1">
-        <v>-3050.06</v>
+        <v>61045.86</v>
       </c>
       <c r="I285" s="1">
         <v>0</v>
       </c>
       <c r="J285">
         <v>0.0</v>
       </c>
       <c r="K285" t="s">
-        <v>715</v>
+        <v>729</v>
       </c>
       <c r="L285" s="1">
-        <v>-3050.06</v>
+        <v>61045.86</v>
       </c>
       <c r="M285" s="1">
-        <v>-9571.69</v>
+        <v>67740.32</v>
       </c>
       <c r="N285" s="1">
         <v>0.0</v>
       </c>
       <c r="O285">
         <v>1</v>
       </c>
       <c r="Z285" t="s">
-        <v>713</v>
+        <v>727</v>
       </c>
     </row>
     <row r="286" spans="1:26">
       <c r="A286" t="s">
-        <v>717</v>
+        <v>731</v>
       </c>
       <c r="B286" s="1">
-        <v>20000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C286" s="1">
-        <v>100.00201875</v>
+        <v>99.980108</v>
       </c>
       <c r="D286" s="1">
         <v>0.0</v>
       </c>
       <c r="E286" t="s">
         <v>8</v>
       </c>
       <c r="F286">
         <v>1.0</v>
       </c>
       <c r="G286" s="1">
         <v>0.0</v>
       </c>
       <c r="H286" s="1">
-        <v>403.75</v>
+        <v>-1193.52</v>
       </c>
       <c r="I286" s="1">
         <v>0</v>
       </c>
       <c r="J286">
         <v>0.0</v>
       </c>
       <c r="K286" t="s">
-        <v>718</v>
+        <v>732</v>
       </c>
       <c r="L286" s="1">
-        <v>403.75</v>
+        <v>-1193.52</v>
       </c>
       <c r="M286" s="1">
-        <v>-3726.85</v>
+        <v>-8627.61</v>
       </c>
       <c r="N286" s="1">
         <v>0.0</v>
       </c>
       <c r="O286">
         <v>1</v>
       </c>
       <c r="Z286" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
     </row>
     <row r="287" spans="1:26">
       <c r="A287" t="s">
-        <v>720</v>
+        <v>734</v>
       </c>
       <c r="B287" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C287" s="1">
-        <v>99.9759329</v>
+        <v>100.0732707</v>
       </c>
       <c r="D287" s="1">
         <v>0.0</v>
       </c>
       <c r="E287" t="s">
         <v>8</v>
       </c>
       <c r="F287">
         <v>1.0</v>
       </c>
       <c r="G287" s="1">
         <v>0.0</v>
       </c>
       <c r="H287" s="1">
-        <v>-2406.71</v>
+        <v>7327.07</v>
       </c>
       <c r="I287" s="1">
         <v>0</v>
       </c>
       <c r="J287">
         <v>0.0</v>
       </c>
       <c r="K287" t="s">
-        <v>721</v>
+        <v>735</v>
       </c>
       <c r="L287" s="1">
-        <v>-2406.71</v>
+        <v>7327.07</v>
       </c>
       <c r="M287" s="1">
-        <v>-12309.25</v>
+        <v>-4088.08</v>
       </c>
       <c r="N287" s="1">
         <v>0.0</v>
       </c>
       <c r="O287">
         <v>1</v>
       </c>
       <c r="Z287" t="s">
-        <v>719</v>
+        <v>733</v>
       </c>
     </row>
     <row r="288" spans="1:26">
       <c r="A288" t="s">
-        <v>723</v>
+        <v>737</v>
       </c>
       <c r="B288" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C288" s="1">
-        <v>99.8953756</v>
+        <v>100.0278404</v>
       </c>
       <c r="D288" s="1">
         <v>0.0</v>
       </c>
       <c r="E288" t="s">
         <v>8</v>
       </c>
       <c r="F288">
         <v>1.0</v>
       </c>
       <c r="G288" s="1">
         <v>0.0</v>
       </c>
       <c r="H288" s="1">
-        <v>-20924.88</v>
+        <v>5568.08</v>
       </c>
       <c r="I288" s="1">
         <v>0</v>
       </c>
       <c r="J288">
         <v>0.0</v>
       </c>
       <c r="K288" t="s">
-        <v>724</v>
+        <v>738</v>
       </c>
       <c r="L288" s="1">
-        <v>-20924.88</v>
+        <v>5568.08</v>
       </c>
       <c r="M288" s="1">
-        <v>-32995.06</v>
+        <v>-10978.27</v>
       </c>
       <c r="N288" s="1">
         <v>0.0</v>
       </c>
       <c r="O288">
         <v>1</v>
       </c>
       <c r="Z288" t="s">
-        <v>722</v>
+        <v>736</v>
       </c>
     </row>
     <row r="289" spans="1:26">
       <c r="A289" t="s">
-        <v>726</v>
+        <v>740</v>
       </c>
       <c r="B289" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C289" s="1">
-        <v>99.93586643</v>
+        <v>100.08952653</v>
       </c>
       <c r="D289" s="1">
         <v>0.0</v>
       </c>
       <c r="E289" t="s">
         <v>8</v>
       </c>
       <c r="F289">
         <v>1.0</v>
       </c>
       <c r="G289" s="1">
         <v>0.0</v>
       </c>
       <c r="H289" s="1">
-        <v>-19240.07</v>
+        <v>26857.96</v>
       </c>
       <c r="I289" s="1">
         <v>0</v>
       </c>
       <c r="J289">
         <v>0.0</v>
       </c>
       <c r="K289" t="s">
-        <v>727</v>
+        <v>741</v>
       </c>
       <c r="L289" s="1">
-        <v>-19240.07</v>
+        <v>26857.96</v>
       </c>
       <c r="M289" s="1">
-        <v>-21583.04</v>
+        <v>18670.44</v>
       </c>
       <c r="N289" s="1">
         <v>0.0</v>
       </c>
       <c r="O289">
         <v>1</v>
       </c>
       <c r="Z289" t="s">
-        <v>725</v>
+        <v>739</v>
       </c>
     </row>
     <row r="290" spans="1:26">
       <c r="A290" t="s">
-        <v>729</v>
+        <v>743</v>
       </c>
       <c r="B290" s="1">
-        <v>13500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C290" s="1">
-        <v>100.22111356</v>
+        <v>100.1610529</v>
       </c>
       <c r="D290" s="1">
         <v>0.0</v>
       </c>
       <c r="E290" t="s">
         <v>8</v>
       </c>
       <c r="F290">
         <v>1.0</v>
       </c>
       <c r="G290" s="1">
         <v>0.0</v>
       </c>
       <c r="H290" s="1">
-        <v>29850.33</v>
+        <v>16105.29</v>
       </c>
       <c r="I290" s="1">
         <v>0</v>
       </c>
       <c r="J290">
         <v>0.0</v>
       </c>
       <c r="K290">
-        <v>759.45</v>
+        <v>-730.7</v>
       </c>
       <c r="L290" s="1">
-        <v>29850.33</v>
+        <v>16105.29</v>
       </c>
       <c r="M290" s="1">
-        <v>30609.78</v>
+        <v>15374.59</v>
       </c>
       <c r="N290" s="1">
         <v>0.0</v>
       </c>
       <c r="O290">
         <v>1</v>
       </c>
       <c r="Z290" t="s">
-        <v>728</v>
+        <v>742</v>
       </c>
     </row>
     <row r="291" spans="1:26">
       <c r="A291" t="s">
-        <v>731</v>
+        <v>745</v>
       </c>
       <c r="B291" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C291" s="1">
-        <v>100.2642449</v>
+        <v>100.19640445</v>
       </c>
       <c r="D291" s="1">
         <v>0.0</v>
       </c>
       <c r="E291" t="s">
         <v>8</v>
       </c>
       <c r="F291">
         <v>1.0</v>
       </c>
       <c r="G291" s="1">
         <v>0.0</v>
       </c>
       <c r="H291" s="1">
-        <v>52848.98</v>
+        <v>39280.89</v>
       </c>
       <c r="I291" s="1">
         <v>0</v>
       </c>
       <c r="J291">
         <v>0.0</v>
       </c>
       <c r="K291" t="s">
-        <v>732</v>
+        <v>746</v>
       </c>
       <c r="L291" s="1">
-        <v>52848.98</v>
+        <v>39280.89</v>
       </c>
       <c r="M291" s="1">
-        <v>55628.74</v>
+        <v>37931.41</v>
       </c>
       <c r="N291" s="1">
         <v>0.0</v>
       </c>
       <c r="O291">
         <v>1</v>
       </c>
       <c r="Z291" t="s">
-        <v>730</v>
+        <v>744</v>
       </c>
     </row>
     <row r="292" spans="1:26">
       <c r="A292" t="s">
-        <v>734</v>
+        <v>748</v>
       </c>
       <c r="B292" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C292" s="1">
-        <v>100.7942018</v>
+        <v>100.07947837</v>
       </c>
       <c r="D292" s="1">
         <v>0.0</v>
       </c>
       <c r="E292" t="s">
         <v>8</v>
       </c>
       <c r="F292">
         <v>1.0</v>
       </c>
       <c r="G292" s="1">
         <v>0.0</v>
       </c>
       <c r="H292" s="1">
-        <v>119130.27</v>
+        <v>23843.51</v>
       </c>
       <c r="I292" s="1">
         <v>0</v>
       </c>
       <c r="J292">
         <v>0.0</v>
       </c>
       <c r="K292" t="s">
-        <v>735</v>
+        <v>749</v>
       </c>
       <c r="L292" s="1">
-        <v>119130.27</v>
+        <v>23843.51</v>
       </c>
       <c r="M292" s="1">
-        <v>121414.13</v>
+        <v>22015.58</v>
       </c>
       <c r="N292" s="1">
         <v>0.0</v>
       </c>
       <c r="O292">
         <v>1</v>
       </c>
       <c r="Z292" t="s">
-        <v>733</v>
+        <v>747</v>
       </c>
     </row>
     <row r="293" spans="1:26">
       <c r="A293" t="s">
-        <v>737</v>
+        <v>751</v>
       </c>
       <c r="B293" s="1">
-        <v>10000000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="C293" s="1">
-        <v>100.2961792</v>
+        <v>100.2379057</v>
       </c>
       <c r="D293" s="1">
         <v>0.0</v>
       </c>
       <c r="E293" t="s">
         <v>8</v>
       </c>
       <c r="F293">
         <v>1.0</v>
       </c>
       <c r="G293" s="1">
         <v>0.0</v>
       </c>
       <c r="H293" s="1">
-        <v>29617.92</v>
+        <v>32117.27</v>
       </c>
       <c r="I293" s="1">
         <v>0</v>
       </c>
       <c r="J293">
         <v>0.0</v>
       </c>
       <c r="K293" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="L293" s="1">
-        <v>29617.92</v>
+        <v>32117.27</v>
       </c>
       <c r="M293" s="1">
-        <v>31033.92</v>
+        <v>35346.43</v>
       </c>
       <c r="N293" s="1">
         <v>0.0</v>
       </c>
       <c r="O293">
         <v>1</v>
       </c>
       <c r="Z293" t="s">
-        <v>736</v>
+        <v>750</v>
       </c>
     </row>
     <row r="294" spans="1:26">
       <c r="A294" t="s">
-        <v>740</v>
+        <v>754</v>
       </c>
       <c r="B294" s="1">
-        <v>2200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C294" s="1">
-        <v>100.23224364</v>
+        <v>100.2903926</v>
       </c>
       <c r="D294" s="1">
         <v>0.0</v>
       </c>
       <c r="E294" t="s">
         <v>8</v>
       </c>
       <c r="F294">
         <v>1.0</v>
       </c>
       <c r="G294" s="1">
         <v>0.0</v>
       </c>
       <c r="H294" s="1">
-        <v>5109.36</v>
+        <v>58078.52</v>
       </c>
       <c r="I294" s="1">
         <v>0</v>
       </c>
       <c r="J294">
         <v>0.0</v>
       </c>
-      <c r="K294">
-        <v>-202.11</v>
+      <c r="K294" t="s">
+        <v>755</v>
       </c>
       <c r="L294" s="1">
-        <v>5109.36</v>
+        <v>58078.52</v>
       </c>
       <c r="M294" s="1">
-        <v>4907.25</v>
+        <v>64802.63</v>
       </c>
       <c r="N294" s="1">
         <v>0.0</v>
       </c>
       <c r="O294">
         <v>1</v>
       </c>
       <c r="Z294" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
     </row>
     <row r="295" spans="1:26">
       <c r="A295" t="s">
-        <v>742</v>
+        <v>757</v>
       </c>
       <c r="B295" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C295" s="1">
-        <v>99.99940023</v>
+        <v>101.08486987</v>
       </c>
       <c r="D295" s="1">
         <v>0.0</v>
       </c>
       <c r="E295" t="s">
         <v>8</v>
       </c>
       <c r="F295">
         <v>1.0</v>
       </c>
       <c r="G295" s="1">
         <v>0.0</v>
       </c>
       <c r="H295" s="1">
-        <v>-179.93</v>
+        <v>162730.48</v>
       </c>
       <c r="I295" s="1">
         <v>0</v>
       </c>
       <c r="J295">
         <v>0.0</v>
       </c>
       <c r="K295" t="s">
-        <v>743</v>
+        <v>758</v>
       </c>
       <c r="L295" s="1">
-        <v>-179.93</v>
+        <v>162730.48</v>
       </c>
       <c r="M295" s="1">
-        <v>-19640.84</v>
+        <v>168027.08</v>
       </c>
       <c r="N295" s="1">
         <v>0.0</v>
       </c>
       <c r="O295">
         <v>1</v>
       </c>
       <c r="Z295" t="s">
-        <v>741</v>
+        <v>756</v>
       </c>
     </row>
     <row r="296" spans="1:26">
       <c r="A296" t="s">
-        <v>745</v>
+        <v>760</v>
       </c>
       <c r="B296" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C296" s="1">
-        <v>100.0246512</v>
+        <v>100.3321162</v>
       </c>
       <c r="D296" s="1">
         <v>0.0</v>
       </c>
       <c r="E296" t="s">
         <v>8</v>
       </c>
       <c r="F296">
         <v>1.0</v>
       </c>
       <c r="G296" s="1">
         <v>0.0</v>
       </c>
       <c r="H296" s="1">
-        <v>3697.68</v>
+        <v>33211.62</v>
       </c>
       <c r="I296" s="1">
         <v>0</v>
       </c>
       <c r="J296">
         <v>0.0</v>
       </c>
       <c r="K296" t="s">
-        <v>746</v>
+        <v>761</v>
       </c>
       <c r="L296" s="1">
-        <v>3697.68</v>
+        <v>33211.62</v>
       </c>
       <c r="M296" s="1">
-        <v>-2148.56</v>
+        <v>36618.94</v>
       </c>
       <c r="N296" s="1">
         <v>0.0</v>
       </c>
       <c r="O296">
         <v>1</v>
       </c>
       <c r="Z296" t="s">
-        <v>744</v>
+        <v>759</v>
       </c>
     </row>
     <row r="297" spans="1:26">
       <c r="A297" t="s">
-        <v>748</v>
+        <v>763</v>
       </c>
       <c r="B297" s="1">
-        <v>20000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C297" s="1">
-        <v>100.07729735</v>
+        <v>100.26736091</v>
       </c>
       <c r="D297" s="1">
         <v>0.0</v>
       </c>
       <c r="E297" t="s">
         <v>8</v>
       </c>
       <c r="F297">
         <v>1.0</v>
       </c>
       <c r="G297" s="1">
         <v>0.0</v>
       </c>
       <c r="H297" s="1">
-        <v>15459.47</v>
+        <v>5881.94</v>
       </c>
       <c r="I297" s="1">
         <v>0</v>
       </c>
       <c r="J297">
         <v>0.0</v>
       </c>
-      <c r="K297" t="s">
-        <v>749</v>
+      <c r="K297">
+        <v>123.23</v>
       </c>
       <c r="L297" s="1">
-        <v>15459.47</v>
+        <v>5881.94</v>
       </c>
       <c r="M297" s="1">
-        <v>4073.02</v>
+        <v>6005.17</v>
       </c>
       <c r="N297" s="1">
         <v>0.0</v>
       </c>
       <c r="O297">
         <v>1</v>
       </c>
       <c r="Z297" t="s">
-        <v>747</v>
+        <v>762</v>
       </c>
     </row>
     <row r="298" spans="1:26">
       <c r="A298" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
       <c r="B298" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C298" s="1">
-        <v>99.9692834</v>
+        <v>100.0035004</v>
       </c>
       <c r="D298" s="1">
         <v>0.0</v>
       </c>
       <c r="E298" t="s">
         <v>8</v>
       </c>
       <c r="F298">
         <v>1.0</v>
       </c>
       <c r="G298" s="1">
         <v>0.0</v>
       </c>
       <c r="H298" s="1">
-        <v>-4607.49</v>
+        <v>1050.12</v>
       </c>
       <c r="I298" s="1">
         <v>0</v>
       </c>
       <c r="J298">
         <v>0.0</v>
       </c>
-      <c r="K298">
-        <v>-730.22</v>
+      <c r="K298" t="s">
+        <v>766</v>
       </c>
       <c r="L298" s="1">
-        <v>-4607.49</v>
+        <v>1050.12</v>
       </c>
       <c r="M298" s="1">
-        <v>-5337.71</v>
+        <v>-19300.96</v>
       </c>
       <c r="N298" s="1">
         <v>0.0</v>
       </c>
       <c r="O298">
         <v>1</v>
       </c>
       <c r="Z298" t="s">
-        <v>750</v>
+        <v>764</v>
       </c>
     </row>
     <row r="299" spans="1:26">
       <c r="A299" t="s">
-        <v>753</v>
+        <v>768</v>
       </c>
       <c r="B299" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C299" s="1">
-        <v>99.9650387</v>
+        <v>100.02940047</v>
       </c>
       <c r="D299" s="1">
         <v>0.0</v>
       </c>
       <c r="E299" t="s">
         <v>8</v>
       </c>
       <c r="F299">
         <v>1.0</v>
       </c>
       <c r="G299" s="1">
         <v>0.0</v>
       </c>
       <c r="H299" s="1">
-        <v>-10488.39</v>
+        <v>4410.07</v>
       </c>
       <c r="I299" s="1">
         <v>0</v>
       </c>
       <c r="J299">
         <v>0.0</v>
       </c>
-      <c r="K299">
-        <v>0.0</v>
+      <c r="K299" t="s">
+        <v>769</v>
       </c>
       <c r="L299" s="1">
-        <v>-10488.39</v>
+        <v>4410.07</v>
       </c>
       <c r="M299" s="1">
-        <v>-10488.39</v>
+        <v>-1278.32</v>
       </c>
       <c r="N299" s="1">
         <v>0.0</v>
       </c>
       <c r="O299">
         <v>1</v>
       </c>
       <c r="Z299" t="s">
-        <v>752</v>
+        <v>767</v>
       </c>
     </row>
     <row r="300" spans="1:26">
       <c r="A300" t="s">
-        <v>755</v>
+        <v>771</v>
       </c>
       <c r="B300" s="1">
-        <v>1200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C300" s="1">
-        <v>100.38924917</v>
+        <v>100.17824745</v>
       </c>
       <c r="D300" s="1">
         <v>0.0</v>
       </c>
       <c r="E300" t="s">
         <v>8</v>
       </c>
       <c r="F300">
         <v>1.0</v>
       </c>
       <c r="G300" s="1">
         <v>0.0</v>
       </c>
       <c r="H300" s="1">
-        <v>4670.99</v>
+        <v>35649.49</v>
       </c>
       <c r="I300" s="1">
         <v>0</v>
       </c>
       <c r="J300">
         <v>0.0</v>
       </c>
-      <c r="K300">
-        <v>61.73</v>
+      <c r="K300" t="s">
+        <v>772</v>
       </c>
       <c r="L300" s="1">
-        <v>4670.99</v>
+        <v>35649.49</v>
       </c>
       <c r="M300" s="1">
-        <v>4732.72</v>
+        <v>22885.27</v>
       </c>
       <c r="N300" s="1">
         <v>0.0</v>
       </c>
       <c r="O300">
         <v>1</v>
       </c>
       <c r="Z300" t="s">
-        <v>754</v>
+        <v>770</v>
       </c>
     </row>
     <row r="301" spans="1:26">
       <c r="A301" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="B301" s="1">
-        <v>8000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C301" s="1">
-        <v>100.2708815</v>
+        <v>100.12211427</v>
       </c>
       <c r="D301" s="1">
         <v>0.0</v>
       </c>
       <c r="E301" t="s">
         <v>8</v>
       </c>
       <c r="F301">
         <v>1.0</v>
       </c>
       <c r="G301" s="1">
         <v>0.0</v>
       </c>
       <c r="H301" s="1">
-        <v>21670.52</v>
+        <v>18317.14</v>
       </c>
       <c r="I301" s="1">
         <v>0</v>
       </c>
       <c r="J301">
         <v>0.0</v>
       </c>
       <c r="K301" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="L301" s="1">
-        <v>21670.52</v>
+        <v>18317.14</v>
       </c>
       <c r="M301" s="1">
-        <v>22706.21</v>
+        <v>15021.42</v>
       </c>
       <c r="N301" s="1">
         <v>0.0</v>
       </c>
       <c r="O301">
         <v>1</v>
       </c>
       <c r="Z301" t="s">
-        <v>756</v>
+        <v>773</v>
       </c>
     </row>
     <row r="302" spans="1:26">
       <c r="A302" t="s">
-        <v>757</v>
+        <v>777</v>
       </c>
       <c r="B302" s="1">
-        <v>6245000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C302" s="1">
-        <v>100.25557438</v>
+        <v>100.12371237</v>
       </c>
       <c r="D302" s="1">
         <v>0.0</v>
       </c>
       <c r="E302" t="s">
         <v>8</v>
       </c>
       <c r="F302">
         <v>1.0</v>
       </c>
       <c r="G302" s="1">
         <v>0.0</v>
       </c>
       <c r="H302" s="1">
-        <v>15960.62</v>
+        <v>37113.71</v>
       </c>
       <c r="I302" s="1">
         <v>0</v>
       </c>
       <c r="J302">
         <v>0.0</v>
       </c>
-      <c r="K302">
-        <v>832.09</v>
+      <c r="K302" t="s">
+        <v>778</v>
       </c>
       <c r="L302" s="1">
-        <v>15960.62</v>
+        <v>37113.71</v>
       </c>
       <c r="M302" s="1">
-        <v>16792.71</v>
+        <v>31859.25</v>
       </c>
       <c r="N302" s="1">
         <v>0.0</v>
       </c>
       <c r="O302">
         <v>1</v>
       </c>
       <c r="Z302" t="s">
-        <v>759</v>
+        <v>776</v>
       </c>
     </row>
     <row r="303" spans="1:26">
       <c r="A303" t="s">
-        <v>761</v>
+        <v>780</v>
       </c>
       <c r="B303" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C303" s="1">
-        <v>100.2354524</v>
+        <v>100.12328268</v>
       </c>
       <c r="D303" s="1">
         <v>0.0</v>
       </c>
       <c r="E303" t="s">
         <v>8</v>
       </c>
       <c r="F303">
         <v>1.0</v>
       </c>
       <c r="G303" s="1">
         <v>0.0</v>
       </c>
       <c r="H303" s="1">
-        <v>35317.86</v>
+        <v>30820.67</v>
       </c>
       <c r="I303" s="1">
         <v>0</v>
       </c>
       <c r="J303">
         <v>0.0</v>
       </c>
       <c r="K303" t="s">
-        <v>762</v>
+        <v>781</v>
       </c>
       <c r="L303" s="1">
-        <v>35317.86</v>
+        <v>30820.67</v>
       </c>
       <c r="M303" s="1">
-        <v>37671.87</v>
+        <v>28303.99</v>
       </c>
       <c r="N303" s="1">
         <v>0.0</v>
       </c>
       <c r="O303">
         <v>1</v>
       </c>
       <c r="Z303" t="s">
-        <v>760</v>
+        <v>779</v>
       </c>
     </row>
     <row r="304" spans="1:26">
       <c r="A304" t="s">
-        <v>764</v>
+        <v>783</v>
       </c>
       <c r="B304" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C304" s="1">
-        <v>100.43612747</v>
+        <v>100.1858815</v>
       </c>
       <c r="D304" s="1">
         <v>0.0</v>
       </c>
       <c r="E304" t="s">
         <v>8</v>
       </c>
       <c r="F304">
         <v>1.0</v>
       </c>
       <c r="G304" s="1">
         <v>0.0</v>
       </c>
       <c r="H304" s="1">
-        <v>65419.12</v>
+        <v>18588.15</v>
       </c>
       <c r="I304" s="1">
         <v>0</v>
       </c>
       <c r="J304">
         <v>0.0</v>
       </c>
-      <c r="K304" t="s">
-        <v>765</v>
+      <c r="K304">
+        <v>-765.7</v>
       </c>
       <c r="L304" s="1">
-        <v>65419.12</v>
+        <v>18588.15</v>
       </c>
       <c r="M304" s="1">
-        <v>66542.15</v>
+        <v>17822.45</v>
       </c>
       <c r="N304" s="1">
         <v>0.0</v>
       </c>
       <c r="O304">
         <v>1</v>
       </c>
       <c r="Z304" t="s">
-        <v>763</v>
+        <v>782</v>
       </c>
     </row>
     <row r="305" spans="1:26">
       <c r="A305" t="s">
-        <v>767</v>
+        <v>783</v>
       </c>
       <c r="B305" s="1">
-        <v>7500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C305" s="1">
-        <v>100.45030453</v>
+        <v>100.11006227</v>
       </c>
       <c r="D305" s="1">
         <v>0.0</v>
       </c>
       <c r="E305" t="s">
         <v>8</v>
       </c>
       <c r="F305">
         <v>1.0</v>
       </c>
       <c r="G305" s="1">
         <v>0.0</v>
       </c>
       <c r="H305" s="1">
-        <v>33772.84</v>
+        <v>16509.34</v>
       </c>
       <c r="I305" s="1">
         <v>0</v>
       </c>
       <c r="J305">
         <v>0.0</v>
       </c>
       <c r="K305">
-        <v>622.48</v>
+        <v>-935.65</v>
       </c>
       <c r="L305" s="1">
-        <v>33772.84</v>
+        <v>16509.34</v>
       </c>
       <c r="M305" s="1">
-        <v>34395.32</v>
+        <v>15573.69</v>
       </c>
       <c r="N305" s="1">
         <v>0.0</v>
       </c>
       <c r="O305">
         <v>1</v>
       </c>
       <c r="Z305" t="s">
-        <v>766</v>
+        <v>784</v>
       </c>
     </row>
     <row r="306" spans="1:26">
       <c r="A306" t="s">
-        <v>767</v>
+        <v>786</v>
       </c>
       <c r="B306" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C306" s="1">
-        <v>100.277145</v>
+        <v>100.01492527</v>
       </c>
       <c r="D306" s="1">
         <v>0.0</v>
       </c>
       <c r="E306" t="s">
         <v>8</v>
       </c>
       <c r="F306">
         <v>1.0</v>
       </c>
       <c r="G306" s="1">
         <v>0.0</v>
       </c>
       <c r="H306" s="1">
-        <v>13857.25</v>
+        <v>2238.79</v>
       </c>
       <c r="I306" s="1">
         <v>0</v>
       </c>
       <c r="J306">
         <v>0.0</v>
       </c>
       <c r="K306">
-        <v>808.38</v>
+        <v>0.0</v>
       </c>
       <c r="L306" s="1">
-        <v>13857.25</v>
+        <v>2238.79</v>
       </c>
       <c r="M306" s="1">
-        <v>14665.63</v>
+        <v>2238.79</v>
       </c>
       <c r="N306" s="1">
         <v>0.0</v>
       </c>
       <c r="O306">
         <v>1</v>
       </c>
       <c r="Z306" t="s">
-        <v>768</v>
+        <v>785</v>
       </c>
     </row>
     <row r="307" spans="1:26">
       <c r="A307" t="s">
-        <v>770</v>
+        <v>788</v>
       </c>
       <c r="B307" s="1">
-        <v>8750000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C307" s="1">
-        <v>100.28674617</v>
+        <v>100.47681167</v>
       </c>
       <c r="D307" s="1">
         <v>0.0</v>
       </c>
       <c r="E307" t="s">
         <v>8</v>
       </c>
       <c r="F307">
         <v>1.0</v>
       </c>
       <c r="G307" s="1">
         <v>0.0</v>
       </c>
       <c r="H307" s="1">
-        <v>25090.29</v>
+        <v>5721.74</v>
       </c>
       <c r="I307" s="1">
         <v>0</v>
       </c>
       <c r="J307">
         <v>0.0</v>
       </c>
-      <c r="K307" t="s">
-        <v>771</v>
+      <c r="K307">
+        <v>273.53</v>
       </c>
       <c r="L307" s="1">
-        <v>25090.29</v>
+        <v>5721.74</v>
       </c>
       <c r="M307" s="1">
-        <v>26328.34</v>
+        <v>5995.27</v>
       </c>
       <c r="N307" s="1">
         <v>0.0</v>
       </c>
       <c r="O307">
         <v>1</v>
       </c>
       <c r="Z307" t="s">
-        <v>769</v>
+        <v>787</v>
       </c>
     </row>
     <row r="308" spans="1:26">
       <c r="A308" t="s">
-        <v>770</v>
+        <v>790</v>
       </c>
       <c r="B308" s="1">
-        <v>10000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C308" s="1">
-        <v>100.2389574</v>
+        <v>100.29977275</v>
       </c>
       <c r="D308" s="1">
         <v>0.0</v>
       </c>
       <c r="E308" t="s">
         <v>8</v>
       </c>
       <c r="F308">
         <v>1.0</v>
       </c>
       <c r="G308" s="1">
         <v>0.0</v>
       </c>
       <c r="H308" s="1">
-        <v>23895.74</v>
+        <v>23981.82</v>
       </c>
       <c r="I308" s="1">
         <v>0</v>
       </c>
       <c r="J308">
         <v>0.0</v>
       </c>
       <c r="K308" t="s">
-        <v>773</v>
+        <v>791</v>
       </c>
       <c r="L308" s="1">
-        <v>23895.74</v>
+        <v>23981.82</v>
       </c>
       <c r="M308" s="1">
-        <v>25227.32</v>
+        <v>26583.64</v>
       </c>
       <c r="N308" s="1">
         <v>0.0</v>
       </c>
       <c r="O308">
         <v>1</v>
       </c>
       <c r="Z308" t="s">
-        <v>772</v>
+        <v>789</v>
       </c>
     </row>
     <row r="309" spans="1:26">
       <c r="A309" t="s">
-        <v>775</v>
+        <v>790</v>
       </c>
       <c r="B309" s="1">
-        <v>8000000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="C309" s="1">
-        <v>100.36638913</v>
+        <v>100.27915452</v>
       </c>
       <c r="D309" s="1">
         <v>0.0</v>
       </c>
       <c r="E309" t="s">
         <v>8</v>
       </c>
       <c r="F309">
         <v>1.0</v>
       </c>
       <c r="G309" s="1">
         <v>0.0</v>
       </c>
       <c r="H309" s="1">
-        <v>29311.13</v>
+        <v>17433.2</v>
       </c>
       <c r="I309" s="1">
         <v>0</v>
       </c>
       <c r="J309">
         <v>0.0</v>
       </c>
-      <c r="K309">
-        <v>866.97</v>
+      <c r="K309" t="s">
+        <v>793</v>
       </c>
       <c r="L309" s="1">
-        <v>29311.13</v>
+        <v>17433.2</v>
       </c>
       <c r="M309" s="1">
-        <v>30178.1</v>
+        <v>19492.17</v>
       </c>
       <c r="N309" s="1">
         <v>0.0</v>
       </c>
       <c r="O309">
         <v>1</v>
       </c>
       <c r="Z309" t="s">
-        <v>774</v>
+        <v>792</v>
       </c>
     </row>
     <row r="310" spans="1:26">
       <c r="A310" t="s">
-        <v>777</v>
+        <v>795</v>
       </c>
       <c r="B310" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C310" s="1">
-        <v>100.27805625</v>
+        <v>100.25042967</v>
       </c>
       <c r="D310" s="1">
         <v>0.0</v>
       </c>
       <c r="E310" t="s">
         <v>8</v>
       </c>
       <c r="F310">
         <v>1.0</v>
       </c>
       <c r="G310" s="1">
         <v>0.0</v>
       </c>
       <c r="H310" s="1">
-        <v>11122.25</v>
+        <v>37564.45</v>
       </c>
       <c r="I310" s="1">
         <v>0</v>
       </c>
       <c r="J310">
         <v>0.0</v>
       </c>
-      <c r="K310">
-        <v>541.74</v>
+      <c r="K310" t="s">
+        <v>796</v>
       </c>
       <c r="L310" s="1">
-        <v>11122.25</v>
+        <v>37564.45</v>
       </c>
       <c r="M310" s="1">
-        <v>11663.99</v>
+        <v>42934.6</v>
       </c>
       <c r="N310" s="1">
         <v>0.0</v>
       </c>
       <c r="O310">
         <v>1</v>
       </c>
       <c r="Z310" t="s">
-        <v>776</v>
+        <v>794</v>
       </c>
     </row>
     <row r="311" spans="1:26">
       <c r="A311" t="s">
-        <v>779</v>
+        <v>798</v>
       </c>
       <c r="B311" s="1">
-        <v>1800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C311" s="1">
-        <v>99.88918556</v>
+        <v>100.53463533</v>
       </c>
       <c r="D311" s="1">
         <v>0.0</v>
       </c>
       <c r="E311" t="s">
         <v>8</v>
       </c>
       <c r="F311">
         <v>1.0</v>
       </c>
       <c r="G311" s="1">
         <v>0.0</v>
       </c>
       <c r="H311" s="1">
-        <v>-1994.66</v>
+        <v>80195.3</v>
       </c>
       <c r="I311" s="1">
         <v>0</v>
       </c>
       <c r="J311">
         <v>0.0</v>
       </c>
       <c r="K311" t="s">
-        <v>780</v>
+        <v>799</v>
       </c>
       <c r="L311" s="1">
-        <v>-1994.66</v>
+        <v>80195.3</v>
       </c>
       <c r="M311" s="1">
-        <v>-3420.35</v>
+        <v>84197.44</v>
       </c>
       <c r="N311" s="1">
         <v>0.0</v>
       </c>
       <c r="O311">
         <v>1</v>
       </c>
       <c r="Z311" t="s">
-        <v>778</v>
+        <v>797</v>
       </c>
     </row>
     <row r="312" spans="1:26">
       <c r="A312" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="B312" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C312" s="1">
-        <v>100.00671567</v>
+        <v>100.3053092</v>
       </c>
       <c r="D312" s="1">
         <v>0.0</v>
       </c>
       <c r="E312" t="s">
         <v>8</v>
       </c>
       <c r="F312">
         <v>1.0</v>
       </c>
       <c r="G312" s="1">
         <v>0.0</v>
       </c>
       <c r="H312" s="1">
-        <v>1007.35</v>
+        <v>15265.46</v>
       </c>
       <c r="I312" s="1">
         <v>0</v>
       </c>
       <c r="J312">
         <v>0.0</v>
       </c>
       <c r="K312" t="s">
-        <v>783</v>
+        <v>802</v>
       </c>
       <c r="L312" s="1">
-        <v>1007.35</v>
+        <v>15265.46</v>
       </c>
       <c r="M312" s="1">
-        <v>-1269.87</v>
+        <v>17088.1</v>
       </c>
       <c r="N312" s="1">
         <v>0.0</v>
       </c>
       <c r="O312">
         <v>1</v>
       </c>
       <c r="Z312" t="s">
-        <v>781</v>
+        <v>800</v>
       </c>
     </row>
     <row r="313" spans="1:26">
       <c r="A313" t="s">
-        <v>785</v>
+        <v>801</v>
       </c>
       <c r="B313" s="1">
-        <v>30000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C313" s="1">
-        <v>99.9559275</v>
+        <v>100.5494504</v>
       </c>
       <c r="D313" s="1">
         <v>0.0</v>
       </c>
       <c r="E313" t="s">
         <v>8</v>
       </c>
       <c r="F313">
         <v>1.0</v>
       </c>
       <c r="G313" s="1">
         <v>0.0</v>
       </c>
       <c r="H313" s="1">
-        <v>-13221.75</v>
+        <v>41208.78</v>
       </c>
       <c r="I313" s="1">
         <v>0</v>
       </c>
       <c r="J313">
         <v>0.0</v>
       </c>
       <c r="K313" t="s">
-        <v>786</v>
+        <v>804</v>
       </c>
       <c r="L313" s="1">
-        <v>-13221.75</v>
+        <v>41208.78</v>
       </c>
       <c r="M313" s="1">
-        <v>-21793.17</v>
+        <v>43333.47</v>
       </c>
       <c r="N313" s="1">
         <v>0.0</v>
       </c>
       <c r="O313">
         <v>1</v>
       </c>
       <c r="Z313" t="s">
-        <v>784</v>
+        <v>803</v>
       </c>
     </row>
     <row r="314" spans="1:26">
       <c r="A314" t="s">
-        <v>788</v>
+        <v>806</v>
       </c>
       <c r="B314" s="1">
-        <v>6404000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C314" s="1">
-        <v>100.40579169</v>
+        <v>100.2564766</v>
       </c>
       <c r="D314" s="1">
         <v>0.0</v>
       </c>
       <c r="E314" t="s">
         <v>8</v>
       </c>
       <c r="F314">
         <v>1.0</v>
       </c>
       <c r="G314" s="1">
         <v>0.0</v>
       </c>
       <c r="H314" s="1">
-        <v>25986.9</v>
+        <v>25647.66</v>
       </c>
       <c r="I314" s="1">
         <v>0</v>
       </c>
       <c r="J314">
         <v>0.0</v>
       </c>
-      <c r="K314">
-        <v>270.02</v>
+      <c r="K314" t="s">
+        <v>807</v>
       </c>
       <c r="L314" s="1">
-        <v>25986.9</v>
+        <v>25647.66</v>
       </c>
       <c r="M314" s="1">
-        <v>26256.92</v>
+        <v>28955.05</v>
       </c>
       <c r="N314" s="1">
         <v>0.0</v>
       </c>
       <c r="O314">
         <v>1</v>
       </c>
       <c r="Z314" t="s">
-        <v>787</v>
+        <v>805</v>
       </c>
     </row>
     <row r="315" spans="1:26">
       <c r="A315" t="s">
-        <v>790</v>
+        <v>806</v>
       </c>
       <c r="B315" s="1">
-        <v>30000000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="C315" s="1">
-        <v>100.233404</v>
+        <v>100.3194472</v>
       </c>
       <c r="D315" s="1">
         <v>0.0</v>
       </c>
       <c r="E315" t="s">
         <v>8</v>
       </c>
       <c r="F315">
         <v>1.0</v>
       </c>
       <c r="G315" s="1">
         <v>0.0</v>
       </c>
       <c r="H315" s="1">
-        <v>70021.2</v>
+        <v>27951.63</v>
       </c>
       <c r="I315" s="1">
         <v>0</v>
       </c>
       <c r="J315">
         <v>0.0</v>
       </c>
       <c r="K315" t="s">
-        <v>791</v>
+        <v>809</v>
       </c>
       <c r="L315" s="1">
-        <v>70021.2</v>
+        <v>27951.63</v>
       </c>
       <c r="M315" s="1">
-        <v>73081.29</v>
+        <v>30933.7</v>
       </c>
       <c r="N315" s="1">
         <v>0.0</v>
       </c>
       <c r="O315">
         <v>1</v>
       </c>
       <c r="Z315" t="s">
-        <v>789</v>
+        <v>808</v>
       </c>
     </row>
     <row r="316" spans="1:26">
       <c r="A316" t="s">
-        <v>793</v>
+        <v>811</v>
       </c>
       <c r="B316" s="1">
-        <v>14000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C316" s="1">
-        <v>100.28260143</v>
+        <v>100.430734</v>
       </c>
       <c r="D316" s="1">
         <v>0.0</v>
       </c>
       <c r="E316" t="s">
         <v>8</v>
       </c>
       <c r="F316">
         <v>1.0</v>
       </c>
       <c r="G316" s="1">
         <v>0.0</v>
       </c>
       <c r="H316" s="1">
-        <v>39564.2</v>
+        <v>34458.72</v>
       </c>
       <c r="I316" s="1">
         <v>0</v>
       </c>
       <c r="J316">
         <v>0.0</v>
       </c>
       <c r="K316" t="s">
-        <v>794</v>
+        <v>812</v>
       </c>
       <c r="L316" s="1">
-        <v>39564.2</v>
+        <v>34458.72</v>
       </c>
       <c r="M316" s="1">
-        <v>41813.0</v>
+        <v>36898.28</v>
       </c>
       <c r="N316" s="1">
         <v>0.0</v>
       </c>
       <c r="O316">
         <v>1</v>
       </c>
       <c r="Z316" t="s">
-        <v>792</v>
+        <v>810</v>
       </c>
     </row>
     <row r="317" spans="1:26">
       <c r="A317" t="s">
-        <v>796</v>
+        <v>814</v>
       </c>
       <c r="B317" s="1">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C317" s="1">
-        <v>100.282208</v>
+        <v>100.30818575</v>
       </c>
       <c r="D317" s="1">
         <v>0.0</v>
       </c>
       <c r="E317" t="s">
         <v>8</v>
       </c>
       <c r="F317">
         <v>1.0</v>
       </c>
       <c r="G317" s="1">
         <v>0.0</v>
       </c>
       <c r="H317" s="1">
-        <v>14110.4</v>
+        <v>12327.43</v>
       </c>
       <c r="I317" s="1">
         <v>0</v>
       </c>
       <c r="J317">
         <v>0.0</v>
       </c>
-      <c r="K317">
-        <v>789.1</v>
+      <c r="K317" t="s">
+        <v>815</v>
       </c>
       <c r="L317" s="1">
-        <v>14110.4</v>
+        <v>12327.43</v>
       </c>
       <c r="M317" s="1">
-        <v>14899.5</v>
+        <v>13663.41</v>
       </c>
       <c r="N317" s="1">
         <v>0.0</v>
       </c>
       <c r="O317">
         <v>1</v>
       </c>
       <c r="Z317" t="s">
-        <v>795</v>
+        <v>813</v>
       </c>
     </row>
     <row r="318" spans="1:26">
       <c r="A318" t="s">
-        <v>796</v>
+        <v>817</v>
       </c>
       <c r="B318" s="1">
-        <v>15000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C318" s="1">
-        <v>100.18318413</v>
+        <v>100.01483444</v>
       </c>
       <c r="D318" s="1">
         <v>0.0</v>
       </c>
       <c r="E318" t="s">
         <v>8</v>
       </c>
       <c r="F318">
         <v>1.0</v>
       </c>
       <c r="G318" s="1">
         <v>0.0</v>
       </c>
       <c r="H318" s="1">
-        <v>27477.62</v>
+        <v>267.02</v>
       </c>
       <c r="I318" s="1">
         <v>0</v>
       </c>
       <c r="J318">
         <v>0.0</v>
       </c>
       <c r="K318" t="s">
-        <v>798</v>
+        <v>818</v>
       </c>
       <c r="L318" s="1">
-        <v>27477.62</v>
+        <v>267.02</v>
       </c>
       <c r="M318" s="1">
-        <v>29679.91</v>
+        <v>-1570.53</v>
       </c>
       <c r="N318" s="1">
         <v>0.0</v>
       </c>
       <c r="O318">
         <v>1</v>
       </c>
       <c r="Z318" t="s">
-        <v>797</v>
+        <v>816</v>
       </c>
     </row>
     <row r="319" spans="1:26">
       <c r="A319" t="s">
-        <v>800</v>
+        <v>820</v>
       </c>
       <c r="B319" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C319" s="1">
-        <v>100.2967032</v>
+        <v>100.09650407</v>
       </c>
       <c r="D319" s="1">
         <v>0.0</v>
       </c>
       <c r="E319" t="s">
         <v>8</v>
       </c>
       <c r="F319">
         <v>1.0</v>
       </c>
       <c r="G319" s="1">
         <v>0.0</v>
       </c>
       <c r="H319" s="1">
-        <v>59340.64</v>
+        <v>28951.22</v>
       </c>
       <c r="I319" s="1">
         <v>0</v>
       </c>
       <c r="J319">
         <v>0.0</v>
       </c>
       <c r="K319" t="s">
-        <v>801</v>
+        <v>821</v>
       </c>
       <c r="L319" s="1">
-        <v>59340.64</v>
+        <v>28951.22</v>
       </c>
       <c r="M319" s="1">
-        <v>63170.29</v>
+        <v>15030.24</v>
       </c>
       <c r="N319" s="1">
         <v>0.0</v>
       </c>
       <c r="O319">
         <v>1</v>
       </c>
       <c r="Z319" t="s">
-        <v>799</v>
+        <v>819</v>
       </c>
     </row>
     <row r="320" spans="1:26">
       <c r="A320" t="s">
-        <v>803</v>
+        <v>823</v>
       </c>
       <c r="B320" s="1">
-        <v>5000000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="C320" s="1">
-        <v>100.5912398</v>
+        <v>100.50832464</v>
       </c>
       <c r="D320" s="1">
         <v>0.0</v>
       </c>
       <c r="E320" t="s">
         <v>8</v>
       </c>
       <c r="F320">
         <v>1.0</v>
       </c>
       <c r="G320" s="1">
         <v>0.0</v>
       </c>
       <c r="H320" s="1">
-        <v>29561.99</v>
+        <v>32553.11</v>
       </c>
       <c r="I320" s="1">
         <v>0</v>
       </c>
       <c r="J320">
         <v>0.0</v>
       </c>
-      <c r="K320">
-        <v>843.25</v>
+      <c r="K320" t="s">
+        <v>824</v>
       </c>
       <c r="L320" s="1">
-        <v>29561.99</v>
+        <v>32553.11</v>
       </c>
       <c r="M320" s="1">
-        <v>30405.24</v>
+        <v>33887.91</v>
       </c>
       <c r="N320" s="1">
         <v>0.0</v>
       </c>
       <c r="O320">
         <v>1</v>
       </c>
       <c r="Z320" t="s">
-        <v>802</v>
+        <v>822</v>
       </c>
     </row>
     <row r="321" spans="1:26">
       <c r="A321" t="s">
-        <v>805</v>
+        <v>826</v>
       </c>
       <c r="B321" s="1">
-        <v>5200000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C321" s="1">
-        <v>100.29363212</v>
+        <v>100.25169053</v>
       </c>
       <c r="D321" s="1">
         <v>0.0</v>
       </c>
       <c r="E321" t="s">
         <v>8</v>
       </c>
       <c r="F321">
         <v>1.0</v>
       </c>
       <c r="G321" s="1">
         <v>0.0</v>
       </c>
       <c r="H321" s="1">
-        <v>15268.87</v>
+        <v>75507.16</v>
       </c>
       <c r="I321" s="1">
         <v>0</v>
       </c>
       <c r="J321">
         <v>0.0</v>
       </c>
-      <c r="K321">
-        <v>654.43</v>
+      <c r="K321" t="s">
+        <v>827</v>
       </c>
       <c r="L321" s="1">
-        <v>15268.87</v>
+        <v>75507.16</v>
       </c>
       <c r="M321" s="1">
-        <v>15923.3</v>
+        <v>84283.56</v>
       </c>
       <c r="N321" s="1">
         <v>0.0</v>
       </c>
       <c r="O321">
         <v>1</v>
       </c>
       <c r="Z321" t="s">
-        <v>804</v>
+        <v>825</v>
       </c>
     </row>
     <row r="322" spans="1:26">
       <c r="A322" t="s">
-        <v>805</v>
+        <v>829</v>
       </c>
       <c r="B322" s="1">
-        <v>6630000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="C322" s="1">
-        <v>100.36561071</v>
+        <v>100.31297779</v>
       </c>
       <c r="D322" s="1">
         <v>0.0</v>
       </c>
       <c r="E322" t="s">
         <v>8</v>
       </c>
       <c r="F322">
         <v>1.0</v>
       </c>
       <c r="G322" s="1">
         <v>0.0</v>
       </c>
       <c r="H322" s="1">
-        <v>24239.99</v>
+        <v>43816.89</v>
       </c>
       <c r="I322" s="1">
         <v>0</v>
       </c>
       <c r="J322">
         <v>0.0</v>
       </c>
-      <c r="K322">
-        <v>704.14</v>
+      <c r="K322" t="s">
+        <v>830</v>
       </c>
       <c r="L322" s="1">
-        <v>24239.99</v>
+        <v>43816.89</v>
       </c>
       <c r="M322" s="1">
-        <v>24944.13</v>
+        <v>48890.47</v>
       </c>
       <c r="N322" s="1">
         <v>0.0</v>
       </c>
       <c r="O322">
         <v>1</v>
       </c>
       <c r="Z322" t="s">
-        <v>806</v>
+        <v>828</v>
       </c>
     </row>
     <row r="323" spans="1:26">
       <c r="A323" t="s">
-        <v>805</v>
+        <v>832</v>
       </c>
       <c r="B323" s="1">
-        <v>7300000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C323" s="1">
-        <v>100.24858521</v>
+        <v>100.1826032</v>
       </c>
       <c r="D323" s="1">
         <v>0.0</v>
       </c>
       <c r="E323" t="s">
         <v>8</v>
       </c>
       <c r="F323">
         <v>1.0</v>
       </c>
       <c r="G323" s="1">
         <v>0.0</v>
       </c>
       <c r="H323" s="1">
-        <v>18146.72</v>
+        <v>27390.48</v>
       </c>
       <c r="I323" s="1">
         <v>0</v>
       </c>
       <c r="J323">
         <v>0.0</v>
       </c>
-      <c r="K323">
-        <v>895.4</v>
+      <c r="K323" t="s">
+        <v>833</v>
       </c>
       <c r="L323" s="1">
-        <v>18146.72</v>
+        <v>27390.48</v>
       </c>
       <c r="M323" s="1">
-        <v>19042.12</v>
+        <v>32581.63</v>
       </c>
       <c r="N323" s="1">
         <v>0.0</v>
       </c>
       <c r="O323">
         <v>1</v>
       </c>
       <c r="Z323" t="s">
-        <v>807</v>
+        <v>831</v>
       </c>
     </row>
     <row r="324" spans="1:26">
       <c r="A324" t="s">
-        <v>809</v>
+        <v>832</v>
       </c>
       <c r="B324" s="1">
-        <v>3700000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C324" s="1">
-        <v>100.44985027</v>
+        <v>100.312624</v>
       </c>
       <c r="D324" s="1">
         <v>0.0</v>
       </c>
       <c r="E324" t="s">
         <v>8</v>
       </c>
       <c r="F324">
         <v>1.0</v>
       </c>
       <c r="G324" s="1">
         <v>0.0</v>
       </c>
       <c r="H324" s="1">
-        <v>16644.46</v>
+        <v>15631.2</v>
       </c>
       <c r="I324" s="1">
         <v>0</v>
       </c>
       <c r="J324">
         <v>0.0</v>
       </c>
-      <c r="K324">
-        <v>305.55</v>
+      <c r="K324" t="s">
+        <v>835</v>
       </c>
       <c r="L324" s="1">
-        <v>16644.46</v>
+        <v>15631.2</v>
       </c>
       <c r="M324" s="1">
-        <v>16950.01</v>
+        <v>17427.0</v>
       </c>
       <c r="N324" s="1">
         <v>0.0</v>
       </c>
       <c r="O324">
         <v>1</v>
       </c>
       <c r="Z324" t="s">
-        <v>808</v>
+        <v>834</v>
       </c>
     </row>
     <row r="325" spans="1:26">
       <c r="A325" t="s">
-        <v>809</v>
+        <v>837</v>
       </c>
       <c r="B325" s="1">
-        <v>4000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C325" s="1">
-        <v>100.28299575</v>
+        <v>100.32907165</v>
       </c>
       <c r="D325" s="1">
         <v>0.0</v>
       </c>
       <c r="E325" t="s">
         <v>8</v>
       </c>
       <c r="F325">
         <v>1.0</v>
       </c>
       <c r="G325" s="1">
         <v>0.0</v>
       </c>
       <c r="H325" s="1">
-        <v>11319.83</v>
+        <v>65814.33</v>
       </c>
       <c r="I325" s="1">
         <v>0</v>
       </c>
       <c r="J325">
         <v>0.0</v>
       </c>
-      <c r="K325">
-        <v>607.66</v>
+      <c r="K325" t="s">
+        <v>838</v>
       </c>
       <c r="L325" s="1">
-        <v>11319.83</v>
+        <v>65814.33</v>
       </c>
       <c r="M325" s="1">
-        <v>11927.49</v>
+        <v>73810.08</v>
       </c>
       <c r="N325" s="1">
         <v>0.0</v>
       </c>
       <c r="O325">
         <v>1</v>
       </c>
       <c r="Z325" t="s">
-        <v>810</v>
+        <v>836</v>
       </c>
     </row>
     <row r="326" spans="1:26">
       <c r="A326" t="s">
-        <v>809</v>
+        <v>840</v>
       </c>
       <c r="B326" s="1">
-        <v>4700000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C326" s="1">
-        <v>100.4548466</v>
+        <v>100.7629796</v>
       </c>
       <c r="D326" s="1">
         <v>0.0</v>
       </c>
       <c r="E326" t="s">
         <v>8</v>
       </c>
       <c r="F326">
         <v>1.0</v>
       </c>
       <c r="G326" s="1">
         <v>0.0</v>
       </c>
       <c r="H326" s="1">
-        <v>21377.79</v>
+        <v>38148.98</v>
       </c>
       <c r="I326" s="1">
         <v>0</v>
       </c>
       <c r="J326">
         <v>0.0</v>
       </c>
-      <c r="K326">
-        <v>409.67</v>
+      <c r="K326" t="s">
+        <v>841</v>
       </c>
       <c r="L326" s="1">
-        <v>21377.79</v>
+        <v>38148.98</v>
       </c>
       <c r="M326" s="1">
-        <v>21787.46</v>
+        <v>40017.92</v>
       </c>
       <c r="N326" s="1">
         <v>0.0</v>
       </c>
       <c r="O326">
         <v>1</v>
       </c>
       <c r="Z326" t="s">
-        <v>811</v>
+        <v>839</v>
       </c>
     </row>
     <row r="327" spans="1:26">
       <c r="A327" t="s">
-        <v>813</v>
+        <v>843</v>
       </c>
       <c r="B327" s="1">
-        <v>12500000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="C327" s="1">
-        <v>100.0652704</v>
+        <v>100.32981</v>
       </c>
       <c r="D327" s="1">
         <v>0.0</v>
       </c>
       <c r="E327" t="s">
         <v>8</v>
       </c>
       <c r="F327">
         <v>1.0</v>
       </c>
       <c r="G327" s="1">
         <v>0.0</v>
       </c>
       <c r="H327" s="1">
-        <v>8158.8</v>
+        <v>17150.12</v>
       </c>
       <c r="I327" s="1">
         <v>0</v>
       </c>
       <c r="J327">
         <v>0.0</v>
       </c>
       <c r="K327" t="s">
-        <v>814</v>
+        <v>844</v>
       </c>
       <c r="L327" s="1">
-        <v>8158.8</v>
+        <v>17150.12</v>
       </c>
       <c r="M327" s="1">
-        <v>419.16</v>
+        <v>18826.22</v>
       </c>
       <c r="N327" s="1">
         <v>0.0</v>
       </c>
       <c r="O327">
         <v>1</v>
       </c>
       <c r="Z327" t="s">
-        <v>812</v>
+        <v>842</v>
       </c>
     </row>
     <row r="328" spans="1:26">
       <c r="A328" t="s">
-        <v>816</v>
+        <v>843</v>
       </c>
       <c r="B328" s="1">
-        <v>25000000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="C328" s="1">
-        <v>100.14483736</v>
+        <v>100.43002459</v>
       </c>
       <c r="D328" s="1">
         <v>0.0</v>
       </c>
       <c r="E328" t="s">
         <v>8</v>
       </c>
       <c r="F328">
         <v>1.0</v>
       </c>
       <c r="G328" s="1">
         <v>0.0</v>
       </c>
       <c r="H328" s="1">
-        <v>36209.34</v>
+        <v>28510.63</v>
       </c>
       <c r="I328" s="1">
         <v>0</v>
       </c>
       <c r="J328">
         <v>0.0</v>
       </c>
       <c r="K328" t="s">
-        <v>817</v>
+        <v>846</v>
       </c>
       <c r="L328" s="1">
-        <v>36209.34</v>
+        <v>28510.63</v>
       </c>
       <c r="M328" s="1">
-        <v>21040.11</v>
+        <v>30513.44</v>
       </c>
       <c r="N328" s="1">
         <v>0.0</v>
       </c>
       <c r="O328">
         <v>1</v>
       </c>
       <c r="Z328" t="s">
-        <v>815</v>
+        <v>845</v>
       </c>
     </row>
     <row r="329" spans="1:26">
       <c r="A329" t="s">
-        <v>819</v>
+        <v>843</v>
       </c>
       <c r="B329" s="1">
-        <v>15000000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="C329" s="1">
-        <v>100.03553553</v>
+        <v>100.27007877</v>
       </c>
       <c r="D329" s="1">
         <v>0.0</v>
       </c>
       <c r="E329" t="s">
         <v>8</v>
       </c>
       <c r="F329">
         <v>1.0</v>
       </c>
       <c r="G329" s="1">
         <v>0.0</v>
       </c>
       <c r="H329" s="1">
-        <v>5330.33</v>
+        <v>19715.75</v>
       </c>
       <c r="I329" s="1">
         <v>0</v>
       </c>
       <c r="J329">
         <v>0.0</v>
       </c>
       <c r="K329" t="s">
-        <v>820</v>
+        <v>848</v>
       </c>
       <c r="L329" s="1">
-        <v>5330.33</v>
+        <v>19715.75</v>
       </c>
       <c r="M329" s="1">
-        <v>-2652.55</v>
+        <v>22040.35</v>
       </c>
       <c r="N329" s="1">
         <v>0.0</v>
       </c>
       <c r="O329">
         <v>1</v>
       </c>
       <c r="Z329" t="s">
-        <v>818</v>
+        <v>847</v>
       </c>
     </row>
     <row r="330" spans="1:26">
       <c r="A330" t="s">
-        <v>822</v>
+        <v>850</v>
       </c>
       <c r="B330" s="1">
-        <v>40000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C330" s="1">
-        <v>100.22259465</v>
+        <v>100.55364681</v>
       </c>
       <c r="D330" s="1">
         <v>0.0</v>
       </c>
       <c r="E330" t="s">
         <v>8</v>
       </c>
       <c r="F330">
         <v>1.0</v>
       </c>
       <c r="G330" s="1">
         <v>0.0</v>
       </c>
       <c r="H330" s="1">
-        <v>89037.86</v>
+        <v>26021.4</v>
       </c>
       <c r="I330" s="1">
         <v>0</v>
       </c>
       <c r="J330">
         <v>0.0</v>
       </c>
       <c r="K330" t="s">
-        <v>823</v>
+        <v>851</v>
       </c>
       <c r="L330" s="1">
-        <v>89037.86</v>
+        <v>26021.4</v>
       </c>
       <c r="M330" s="1">
-        <v>94720.15</v>
+        <v>27388.78</v>
       </c>
       <c r="N330" s="1">
         <v>0.0</v>
       </c>
       <c r="O330">
         <v>1</v>
       </c>
       <c r="Z330" t="s">
-        <v>821</v>
+        <v>849</v>
       </c>
     </row>
     <row r="331" spans="1:26">
       <c r="A331" t="s">
-        <v>825</v>
+        <v>850</v>
       </c>
       <c r="B331" s="1">
-        <v>25000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C331" s="1">
-        <v>100.13511768</v>
+        <v>100.31326775</v>
       </c>
       <c r="D331" s="1">
         <v>0.0</v>
       </c>
       <c r="E331" t="s">
         <v>8</v>
       </c>
       <c r="F331">
         <v>1.0</v>
       </c>
       <c r="G331" s="1">
         <v>0.0</v>
       </c>
       <c r="H331" s="1">
-        <v>33779.42</v>
+        <v>12530.71</v>
       </c>
       <c r="I331" s="1">
         <v>0</v>
       </c>
       <c r="J331">
         <v>0.0</v>
       </c>
       <c r="K331" t="s">
-        <v>826</v>
+        <v>853</v>
       </c>
       <c r="L331" s="1">
-        <v>33779.42</v>
+        <v>12530.71</v>
       </c>
       <c r="M331" s="1">
-        <v>36532.28</v>
+        <v>13947.55</v>
       </c>
       <c r="N331" s="1">
         <v>0.0</v>
       </c>
       <c r="O331">
         <v>1</v>
       </c>
       <c r="Z331" t="s">
-        <v>824</v>
+        <v>852</v>
       </c>
     </row>
     <row r="332" spans="1:26">
       <c r="A332" t="s">
-        <v>828</v>
+        <v>850</v>
       </c>
       <c r="B332" s="1">
-        <v>34000000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="C332" s="1">
-        <v>100.01163465</v>
+        <v>100.54903054</v>
       </c>
       <c r="D332" s="1">
         <v>0.0</v>
       </c>
       <c r="E332" t="s">
         <v>8</v>
       </c>
       <c r="F332">
         <v>1.0</v>
       </c>
       <c r="G332" s="1">
         <v>0.0</v>
       </c>
       <c r="H332" s="1">
-        <v>3955.78</v>
+        <v>20314.13</v>
       </c>
       <c r="I332" s="1">
         <v>0</v>
       </c>
       <c r="J332">
         <v>0.0</v>
       </c>
       <c r="K332" t="s">
-        <v>829</v>
+        <v>855</v>
       </c>
       <c r="L332" s="1">
-        <v>3955.78</v>
+        <v>20314.13</v>
       </c>
       <c r="M332" s="1">
-        <v>-472.88</v>
+        <v>21359.49</v>
       </c>
       <c r="N332" s="1">
         <v>0.0</v>
       </c>
       <c r="O332">
         <v>1</v>
       </c>
       <c r="Z332" t="s">
-        <v>827</v>
+        <v>854</v>
       </c>
     </row>
     <row r="333" spans="1:26">
       <c r="A333" t="s">
-        <v>831</v>
+        <v>857</v>
       </c>
       <c r="B333" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C333" s="1">
-        <v>99.98049893</v>
+        <v>100.08215424</v>
       </c>
       <c r="D333" s="1">
         <v>0.0</v>
       </c>
       <c r="E333" t="s">
         <v>8</v>
       </c>
       <c r="F333">
         <v>1.0</v>
       </c>
       <c r="G333" s="1">
         <v>0.0</v>
       </c>
       <c r="H333" s="1">
-        <v>-2925.16</v>
+        <v>10269.28</v>
       </c>
       <c r="I333" s="1">
         <v>0</v>
       </c>
       <c r="J333">
         <v>0.0</v>
       </c>
       <c r="K333" t="s">
-        <v>832</v>
+        <v>858</v>
       </c>
       <c r="L333" s="1">
-        <v>-2925.16</v>
+        <v>10269.28</v>
       </c>
       <c r="M333" s="1">
-        <v>-13816.23</v>
+        <v>2801.89</v>
       </c>
       <c r="N333" s="1">
         <v>0.0</v>
       </c>
       <c r="O333">
         <v>1</v>
       </c>
       <c r="Z333" t="s">
-        <v>830</v>
+        <v>856</v>
       </c>
     </row>
     <row r="334" spans="1:26">
       <c r="A334" t="s">
-        <v>834</v>
+        <v>860</v>
       </c>
       <c r="B334" s="1">
-        <v>8000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C334" s="1">
-        <v>99.99830913</v>
+        <v>100.20846636</v>
       </c>
       <c r="D334" s="1">
         <v>0.0</v>
       </c>
       <c r="E334" t="s">
         <v>8</v>
       </c>
       <c r="F334">
         <v>1.0</v>
       </c>
       <c r="G334" s="1">
         <v>0.0</v>
       </c>
       <c r="H334" s="1">
-        <v>-135.27</v>
+        <v>52116.59</v>
       </c>
       <c r="I334" s="1">
         <v>0</v>
       </c>
       <c r="J334">
         <v>0.0</v>
       </c>
       <c r="K334" t="s">
-        <v>835</v>
+        <v>861</v>
       </c>
       <c r="L334" s="1">
-        <v>-135.27</v>
+        <v>52116.59</v>
       </c>
       <c r="M334" s="1">
-        <v>-3322.49</v>
+        <v>37487.76</v>
       </c>
       <c r="N334" s="1">
         <v>0.0</v>
       </c>
       <c r="O334">
         <v>1</v>
       </c>
       <c r="Z334" t="s">
-        <v>833</v>
+        <v>859</v>
       </c>
     </row>
     <row r="335" spans="1:26">
       <c r="A335" t="s">
-        <v>837</v>
+        <v>863</v>
       </c>
       <c r="B335" s="1">
-        <v>2215000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C335" s="1">
-        <v>100.01140316</v>
+        <v>100.15006287</v>
       </c>
       <c r="D335" s="1">
         <v>0.0</v>
       </c>
       <c r="E335" t="s">
         <v>8</v>
       </c>
       <c r="F335">
         <v>1.0</v>
       </c>
       <c r="G335" s="1">
         <v>0.0</v>
       </c>
       <c r="H335" s="1">
-        <v>252.58</v>
+        <v>22509.43</v>
       </c>
       <c r="I335" s="1">
         <v>0</v>
       </c>
       <c r="J335">
         <v>0.0</v>
       </c>
-      <c r="K335">
-        <v>-377.66</v>
+      <c r="K335" t="s">
+        <v>864</v>
       </c>
       <c r="L335" s="1">
-        <v>252.58</v>
+        <v>22509.43</v>
       </c>
       <c r="M335" s="1">
-        <v>-125.08</v>
+        <v>12884.77</v>
       </c>
       <c r="N335" s="1">
         <v>0.0</v>
       </c>
       <c r="O335">
         <v>1</v>
       </c>
       <c r="Z335" t="s">
-        <v>836</v>
+        <v>862</v>
       </c>
     </row>
     <row r="336" spans="1:26">
       <c r="A336" t="s">
-        <v>839</v>
+        <v>866</v>
       </c>
       <c r="B336" s="1">
-        <v>20000000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="C336" s="1">
-        <v>100.30510925</v>
+        <v>100.1745121</v>
       </c>
       <c r="D336" s="1">
         <v>0.0</v>
       </c>
       <c r="E336" t="s">
         <v>8</v>
       </c>
       <c r="F336">
         <v>1.0</v>
       </c>
       <c r="G336" s="1">
         <v>0.0</v>
       </c>
       <c r="H336" s="1">
-        <v>61021.85</v>
+        <v>18323.77</v>
       </c>
       <c r="I336" s="1">
         <v>0</v>
       </c>
       <c r="J336">
         <v>0.0</v>
       </c>
-      <c r="K336" t="s">
-        <v>840</v>
+      <c r="K336">
+        <v>-852.99</v>
       </c>
       <c r="L336" s="1">
-        <v>61021.85</v>
+        <v>18323.77</v>
       </c>
       <c r="M336" s="1">
-        <v>63253.65</v>
+        <v>17470.78</v>
       </c>
       <c r="N336" s="1">
         <v>0.0</v>
       </c>
       <c r="O336">
         <v>1</v>
       </c>
       <c r="Z336" t="s">
-        <v>838</v>
+        <v>865</v>
       </c>
     </row>
     <row r="337" spans="1:26">
       <c r="A337" t="s">
-        <v>842</v>
+        <v>868</v>
       </c>
       <c r="B337" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C337" s="1">
-        <v>99.97674865</v>
+        <v>100.23475463</v>
       </c>
       <c r="D337" s="1">
         <v>0.0</v>
       </c>
       <c r="E337" t="s">
         <v>8</v>
       </c>
       <c r="F337">
         <v>1.0</v>
       </c>
       <c r="G337" s="1">
         <v>0.0</v>
       </c>
       <c r="H337" s="1">
-        <v>-4650.27</v>
+        <v>93901.85</v>
       </c>
       <c r="I337" s="1">
         <v>0</v>
       </c>
       <c r="J337">
         <v>0.0</v>
       </c>
       <c r="K337" t="s">
-        <v>843</v>
+        <v>869</v>
       </c>
       <c r="L337" s="1">
-        <v>-4650.27</v>
+        <v>93901.85</v>
       </c>
       <c r="M337" s="1">
-        <v>-22152.29</v>
+        <v>107447.04</v>
       </c>
       <c r="N337" s="1">
         <v>0.0</v>
       </c>
       <c r="O337">
         <v>1</v>
       </c>
       <c r="Z337" t="s">
-        <v>841</v>
+        <v>867</v>
       </c>
     </row>
     <row r="338" spans="1:26">
       <c r="A338" t="s">
-        <v>845</v>
+        <v>871</v>
       </c>
       <c r="B338" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C338" s="1">
-        <v>100.0074354</v>
+        <v>100.12711904</v>
       </c>
       <c r="D338" s="1">
         <v>0.0</v>
       </c>
       <c r="E338" t="s">
         <v>8</v>
       </c>
       <c r="F338">
         <v>1.0</v>
       </c>
       <c r="G338" s="1">
         <v>0.0</v>
       </c>
       <c r="H338" s="1">
-        <v>1487.08</v>
+        <v>31779.76</v>
       </c>
       <c r="I338" s="1">
         <v>0</v>
       </c>
       <c r="J338">
         <v>0.0</v>
       </c>
       <c r="K338" t="s">
-        <v>846</v>
+        <v>872</v>
       </c>
       <c r="L338" s="1">
-        <v>1487.08</v>
+        <v>31779.76</v>
       </c>
       <c r="M338" s="1">
-        <v>-10091.76</v>
+        <v>39327.92</v>
       </c>
       <c r="N338" s="1">
         <v>0.0</v>
       </c>
       <c r="O338">
         <v>1</v>
       </c>
       <c r="Z338" t="s">
-        <v>844</v>
+        <v>870</v>
       </c>
     </row>
     <row r="339" spans="1:26">
       <c r="A339" t="s">
-        <v>845</v>
+        <v>874</v>
       </c>
       <c r="B339" s="1">
-        <v>25000000.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="C339" s="1">
-        <v>100.01626288</v>
+        <v>100.00087791</v>
       </c>
       <c r="D339" s="1">
         <v>0.0</v>
       </c>
       <c r="E339" t="s">
         <v>8</v>
       </c>
       <c r="F339">
         <v>1.0</v>
       </c>
       <c r="G339" s="1">
         <v>0.0</v>
       </c>
       <c r="H339" s="1">
-        <v>4065.72</v>
+        <v>298.49</v>
       </c>
       <c r="I339" s="1">
         <v>0</v>
       </c>
       <c r="J339">
         <v>0.0</v>
       </c>
-      <c r="K339" t="s">
-        <v>848</v>
+      <c r="K339">
+        <v>-806.28</v>
       </c>
       <c r="L339" s="1">
-        <v>4065.72</v>
+        <v>298.49</v>
       </c>
       <c r="M339" s="1">
-        <v>-14463.93</v>
+        <v>-507.79</v>
       </c>
       <c r="N339" s="1">
         <v>0.0</v>
       </c>
       <c r="O339">
         <v>1</v>
       </c>
       <c r="Z339" t="s">
-        <v>847</v>
+        <v>873</v>
       </c>
     </row>
     <row r="340" spans="1:26">
       <c r="A340" t="s">
-        <v>845</v>
+        <v>876</v>
       </c>
       <c r="B340" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C340" s="1">
-        <v>100.02181783</v>
+        <v>100.09266367</v>
       </c>
       <c r="D340" s="1">
         <v>0.0</v>
       </c>
       <c r="E340" t="s">
         <v>8</v>
       </c>
       <c r="F340">
         <v>1.0</v>
       </c>
       <c r="G340" s="1">
         <v>0.0</v>
       </c>
       <c r="H340" s="1">
-        <v>6545.35</v>
+        <v>13899.55</v>
       </c>
       <c r="I340" s="1">
         <v>0</v>
       </c>
       <c r="J340">
         <v>0.0</v>
       </c>
       <c r="K340" t="s">
-        <v>850</v>
+        <v>877</v>
       </c>
       <c r="L340" s="1">
-        <v>6545.35</v>
+        <v>13899.55</v>
       </c>
       <c r="M340" s="1">
-        <v>-16063.98</v>
+        <v>725.46</v>
       </c>
       <c r="N340" s="1">
         <v>0.0</v>
       </c>
       <c r="O340">
         <v>1</v>
       </c>
       <c r="Z340" t="s">
-        <v>849</v>
+        <v>875</v>
       </c>
     </row>
     <row r="341" spans="1:26">
       <c r="A341" t="s">
-        <v>852</v>
+        <v>879</v>
       </c>
       <c r="B341" s="1">
-        <v>20000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C341" s="1">
-        <v>100.0284261</v>
+        <v>100.01176438</v>
       </c>
       <c r="D341" s="1">
         <v>0.0</v>
       </c>
       <c r="E341" t="s">
         <v>8</v>
       </c>
       <c r="F341">
         <v>1.0</v>
       </c>
       <c r="G341" s="1">
         <v>0.0</v>
       </c>
       <c r="H341" s="1">
-        <v>5685.22</v>
+        <v>941.15</v>
       </c>
       <c r="I341" s="1">
         <v>0</v>
       </c>
       <c r="J341">
         <v>0.0</v>
       </c>
       <c r="K341" t="s">
-        <v>853</v>
+        <v>880</v>
       </c>
       <c r="L341" s="1">
-        <v>5685.22</v>
+        <v>941.15</v>
       </c>
       <c r="M341" s="1">
-        <v>-8224.01</v>
+        <v>-2670.21</v>
       </c>
       <c r="N341" s="1">
         <v>0.0</v>
       </c>
       <c r="O341">
         <v>1</v>
       </c>
       <c r="Z341" t="s">
-        <v>851</v>
+        <v>878</v>
       </c>
     </row>
     <row r="342" spans="1:26">
       <c r="A342" t="s">
-        <v>852</v>
+        <v>882</v>
       </c>
       <c r="B342" s="1">
-        <v>25000000.0</v>
+        <v>2215000.0</v>
       </c>
       <c r="C342" s="1">
-        <v>100.03045348</v>
+        <v>100.01442302</v>
       </c>
       <c r="D342" s="1">
         <v>0.0</v>
       </c>
       <c r="E342" t="s">
         <v>8</v>
       </c>
       <c r="F342">
         <v>1.0</v>
       </c>
       <c r="G342" s="1">
         <v>0.0</v>
       </c>
       <c r="H342" s="1">
-        <v>7613.37</v>
+        <v>319.47</v>
       </c>
       <c r="I342" s="1">
         <v>0</v>
       </c>
       <c r="J342">
         <v>0.0</v>
       </c>
-      <c r="K342" t="s">
-        <v>855</v>
+      <c r="K342">
+        <v>-388.36</v>
       </c>
       <c r="L342" s="1">
-        <v>7613.37</v>
+        <v>319.47</v>
       </c>
       <c r="M342" s="1">
-        <v>-9660.33</v>
+        <v>-68.89</v>
       </c>
       <c r="N342" s="1">
         <v>0.0</v>
       </c>
       <c r="O342">
         <v>1</v>
       </c>
       <c r="Z342" t="s">
-        <v>854</v>
+        <v>881</v>
       </c>
     </row>
     <row r="343" spans="1:26">
       <c r="A343" t="s">
-        <v>852</v>
+        <v>884</v>
       </c>
       <c r="B343" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C343" s="1">
-        <v>100.0272805</v>
+        <v>100.34655485</v>
       </c>
       <c r="D343" s="1">
         <v>0.0</v>
       </c>
       <c r="E343" t="s">
         <v>8</v>
       </c>
       <c r="F343">
         <v>1.0</v>
       </c>
       <c r="G343" s="1">
         <v>0.0</v>
       </c>
       <c r="H343" s="1">
-        <v>5456.1</v>
+        <v>69310.97</v>
       </c>
       <c r="I343" s="1">
         <v>0</v>
       </c>
       <c r="J343">
         <v>0.0</v>
       </c>
       <c r="K343" t="s">
-        <v>857</v>
+        <v>885</v>
       </c>
       <c r="L343" s="1">
-        <v>5456.1</v>
+        <v>69310.97</v>
       </c>
       <c r="M343" s="1">
-        <v>-4932.3</v>
+        <v>75413.44</v>
       </c>
       <c r="N343" s="1">
         <v>0.0</v>
       </c>
       <c r="O343">
         <v>1</v>
       </c>
       <c r="Z343" t="s">
-        <v>856</v>
+        <v>883</v>
       </c>
     </row>
     <row r="344" spans="1:26">
       <c r="A344" t="s">
-        <v>852</v>
+        <v>887</v>
       </c>
       <c r="B344" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C344" s="1">
-        <v>100.02996765</v>
+        <v>100.08159035</v>
       </c>
       <c r="D344" s="1">
         <v>0.0</v>
       </c>
       <c r="E344" t="s">
         <v>8</v>
       </c>
       <c r="F344">
         <v>1.0</v>
       </c>
       <c r="G344" s="1">
         <v>0.0</v>
       </c>
       <c r="H344" s="1">
-        <v>5993.53</v>
+        <v>16318.07</v>
       </c>
       <c r="I344" s="1">
         <v>0</v>
       </c>
       <c r="J344">
         <v>0.0</v>
       </c>
       <c r="K344" t="s">
-        <v>859</v>
+        <v>888</v>
       </c>
       <c r="L344" s="1">
-        <v>5993.53</v>
+        <v>16318.07</v>
       </c>
       <c r="M344" s="1">
-        <v>-6344.87</v>
+        <v>-4244.71</v>
       </c>
       <c r="N344" s="1">
         <v>0.0</v>
       </c>
       <c r="O344">
         <v>1</v>
       </c>
       <c r="Z344" t="s">
-        <v>858</v>
+        <v>886</v>
       </c>
     </row>
     <row r="345" spans="1:26">
       <c r="A345" t="s">
-        <v>861</v>
+        <v>890</v>
       </c>
       <c r="B345" s="1">
-        <v>6500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C345" s="1">
-        <v>99.98310308</v>
+        <v>100.12277383</v>
       </c>
       <c r="D345" s="1">
         <v>0.0</v>
       </c>
       <c r="E345" t="s">
         <v>8</v>
       </c>
       <c r="F345">
         <v>1.0</v>
       </c>
       <c r="G345" s="1">
         <v>0.0</v>
       </c>
       <c r="H345" s="1">
-        <v>-1098.3</v>
+        <v>36832.15</v>
       </c>
       <c r="I345" s="1">
         <v>0</v>
       </c>
       <c r="J345">
         <v>0.0</v>
       </c>
       <c r="K345" t="s">
-        <v>862</v>
+        <v>891</v>
       </c>
       <c r="L345" s="1">
-        <v>-1098.3</v>
+        <v>36832.15</v>
       </c>
       <c r="M345" s="1">
-        <v>-5187.61</v>
+        <v>10806.29</v>
       </c>
       <c r="N345" s="1">
         <v>0.0</v>
       </c>
       <c r="O345">
         <v>1</v>
       </c>
       <c r="Z345" t="s">
-        <v>860</v>
+        <v>889</v>
       </c>
     </row>
     <row r="346" spans="1:26">
       <c r="A346" t="s">
-        <v>861</v>
+        <v>890</v>
       </c>
       <c r="B346" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C346" s="1">
-        <v>99.9539144</v>
+        <v>100.1003354</v>
       </c>
       <c r="D346" s="1">
         <v>0.0</v>
       </c>
       <c r="E346" t="s">
         <v>8</v>
       </c>
       <c r="F346">
         <v>1.0</v>
       </c>
       <c r="G346" s="1">
         <v>0.0</v>
       </c>
       <c r="H346" s="1">
-        <v>-4608.56</v>
+        <v>25083.85</v>
       </c>
       <c r="I346" s="1">
         <v>0</v>
       </c>
       <c r="J346">
         <v>0.0</v>
       </c>
       <c r="K346" t="s">
-        <v>864</v>
+        <v>893</v>
       </c>
       <c r="L346" s="1">
-        <v>-4608.56</v>
+        <v>25083.85</v>
       </c>
       <c r="M346" s="1">
-        <v>-11980.93</v>
+        <v>3819.94</v>
       </c>
       <c r="N346" s="1">
         <v>0.0</v>
       </c>
       <c r="O346">
         <v>1</v>
       </c>
       <c r="Z346" t="s">
-        <v>863</v>
+        <v>892</v>
       </c>
     </row>
     <row r="347" spans="1:26">
       <c r="A347" t="s">
-        <v>866</v>
+        <v>890</v>
       </c>
       <c r="B347" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C347" s="1">
-        <v>99.99952064</v>
+        <v>100.12423875</v>
       </c>
       <c r="D347" s="1">
         <v>0.0</v>
       </c>
       <c r="E347" t="s">
         <v>8</v>
       </c>
       <c r="F347">
         <v>1.0</v>
       </c>
       <c r="G347" s="1">
         <v>0.0</v>
       </c>
       <c r="H347" s="1">
-        <v>-59.92</v>
+        <v>24847.75</v>
       </c>
       <c r="I347" s="1">
         <v>0</v>
       </c>
       <c r="J347">
         <v>0.0</v>
       </c>
       <c r="K347" t="s">
-        <v>867</v>
+        <v>895</v>
       </c>
       <c r="L347" s="1">
-        <v>-59.92</v>
+        <v>24847.75</v>
       </c>
       <c r="M347" s="1">
-        <v>-4980.4</v>
+        <v>10621.54</v>
       </c>
       <c r="N347" s="1">
         <v>0.0</v>
       </c>
       <c r="O347">
         <v>1</v>
       </c>
       <c r="Z347" t="s">
-        <v>865</v>
+        <v>894</v>
       </c>
     </row>
     <row r="348" spans="1:26">
       <c r="A348" t="s">
-        <v>869</v>
+        <v>897</v>
       </c>
       <c r="B348" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C348" s="1">
-        <v>99.9876232</v>
+        <v>100.0916501</v>
       </c>
       <c r="D348" s="1">
         <v>0.0</v>
       </c>
       <c r="E348" t="s">
         <v>8</v>
       </c>
       <c r="F348">
         <v>1.0</v>
       </c>
       <c r="G348" s="1">
         <v>0.0</v>
       </c>
       <c r="H348" s="1">
-        <v>-618.84</v>
+        <v>18330.02</v>
       </c>
       <c r="I348" s="1">
         <v>0</v>
       </c>
       <c r="J348">
         <v>0.0</v>
       </c>
       <c r="K348" t="s">
-        <v>870</v>
+        <v>898</v>
       </c>
       <c r="L348" s="1">
-        <v>-618.84</v>
+        <v>18330.02</v>
       </c>
       <c r="M348" s="1">
-        <v>-2235.58</v>
+        <v>4401.84</v>
       </c>
       <c r="N348" s="1">
         <v>0.0</v>
       </c>
       <c r="O348">
         <v>1</v>
       </c>
       <c r="Z348" t="s">
-        <v>868</v>
+        <v>896</v>
       </c>
     </row>
     <row r="349" spans="1:26">
       <c r="A349" t="s">
-        <v>869</v>
+        <v>897</v>
       </c>
       <c r="B349" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C349" s="1">
-        <v>99.95648985</v>
+        <v>100.05402875</v>
       </c>
       <c r="D349" s="1">
         <v>0.0</v>
       </c>
       <c r="E349" t="s">
         <v>8</v>
       </c>
       <c r="F349">
         <v>1.0</v>
       </c>
       <c r="G349" s="1">
         <v>0.0</v>
       </c>
       <c r="H349" s="1">
-        <v>-8702.03</v>
+        <v>10805.75</v>
       </c>
       <c r="I349" s="1">
         <v>0</v>
       </c>
       <c r="J349">
         <v>0.0</v>
       </c>
       <c r="K349" t="s">
-        <v>872</v>
+        <v>900</v>
       </c>
       <c r="L349" s="1">
-        <v>-8702.03</v>
+        <v>10805.75</v>
       </c>
       <c r="M349" s="1">
-        <v>-16383.18</v>
+        <v>-422.43</v>
       </c>
       <c r="N349" s="1">
         <v>0.0</v>
       </c>
       <c r="O349">
         <v>1</v>
       </c>
       <c r="Z349" t="s">
-        <v>871</v>
+        <v>899</v>
       </c>
     </row>
     <row r="350" spans="1:26">
       <c r="A350" t="s">
-        <v>869</v>
+        <v>897</v>
       </c>
       <c r="B350" s="1">
-        <v>7500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C350" s="1">
-        <v>99.98693867</v>
+        <v>100.13379876</v>
       </c>
       <c r="D350" s="1">
         <v>0.0</v>
       </c>
       <c r="E350" t="s">
         <v>8</v>
       </c>
       <c r="F350">
         <v>1.0</v>
       </c>
       <c r="G350" s="1">
         <v>0.0</v>
       </c>
       <c r="H350" s="1">
-        <v>-979.6</v>
+        <v>33449.69</v>
       </c>
       <c r="I350" s="1">
         <v>0</v>
       </c>
       <c r="J350">
         <v>0.0</v>
       </c>
       <c r="K350" t="s">
-        <v>874</v>
+        <v>902</v>
       </c>
       <c r="L350" s="1">
-        <v>-979.6</v>
+        <v>33449.69</v>
       </c>
       <c r="M350" s="1">
-        <v>-3411.18</v>
+        <v>13476.97</v>
       </c>
       <c r="N350" s="1">
         <v>0.0</v>
       </c>
       <c r="O350">
         <v>1</v>
       </c>
       <c r="Z350" t="s">
-        <v>873</v>
+        <v>901</v>
       </c>
     </row>
     <row r="351" spans="1:26">
       <c r="A351" t="s">
-        <v>876</v>
+        <v>897</v>
       </c>
       <c r="B351" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C351" s="1">
-        <v>100.01073223</v>
+        <v>100.1319436</v>
       </c>
       <c r="D351" s="1">
         <v>0.0</v>
       </c>
       <c r="E351" t="s">
         <v>8</v>
       </c>
       <c r="F351">
         <v>1.0</v>
       </c>
       <c r="G351" s="1">
         <v>0.0</v>
       </c>
       <c r="H351" s="1">
-        <v>3219.67</v>
+        <v>26388.72</v>
       </c>
       <c r="I351" s="1">
         <v>0</v>
       </c>
       <c r="J351">
         <v>0.0</v>
       </c>
       <c r="K351" t="s">
-        <v>877</v>
+        <v>904</v>
       </c>
       <c r="L351" s="1">
-        <v>3219.67</v>
+        <v>26388.72</v>
       </c>
       <c r="M351" s="1">
-        <v>-152.9</v>
+        <v>10285.54</v>
       </c>
       <c r="N351" s="1">
         <v>0.0</v>
       </c>
       <c r="O351">
         <v>1</v>
       </c>
       <c r="Z351" t="s">
-        <v>875</v>
+        <v>903</v>
       </c>
     </row>
     <row r="352" spans="1:26">
       <c r="A352" t="s">
-        <v>879</v>
+        <v>906</v>
       </c>
       <c r="B352" s="1">
-        <v>15000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="C352" s="1">
-        <v>99.8624486</v>
+        <v>100.04574523</v>
       </c>
       <c r="D352" s="1">
         <v>0.0</v>
       </c>
       <c r="E352" t="s">
         <v>8</v>
       </c>
       <c r="F352">
         <v>1.0</v>
       </c>
       <c r="G352" s="1">
         <v>0.0</v>
       </c>
       <c r="H352" s="1">
-        <v>-20632.71</v>
+        <v>2973.44</v>
       </c>
       <c r="I352" s="1">
         <v>0</v>
       </c>
       <c r="J352">
         <v>0.0</v>
       </c>
       <c r="K352" t="s">
-        <v>880</v>
+        <v>907</v>
       </c>
       <c r="L352" s="1">
-        <v>-20632.71</v>
+        <v>2973.44</v>
       </c>
       <c r="M352" s="1">
-        <v>-23623.87</v>
+        <v>-1939.76</v>
       </c>
       <c r="N352" s="1">
         <v>0.0</v>
       </c>
       <c r="O352">
         <v>1</v>
       </c>
       <c r="Z352" t="s">
-        <v>878</v>
+        <v>905</v>
       </c>
     </row>
     <row r="353" spans="1:26">
       <c r="A353" t="s">
-        <v>882</v>
+        <v>906</v>
       </c>
       <c r="B353" s="1">
-        <v>8600000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C353" s="1">
-        <v>99.94561558</v>
+        <v>100.0705491</v>
       </c>
       <c r="D353" s="1">
         <v>0.0</v>
       </c>
       <c r="E353" t="s">
         <v>8</v>
       </c>
       <c r="F353">
         <v>1.0</v>
       </c>
       <c r="G353" s="1">
         <v>0.0</v>
       </c>
       <c r="H353" s="1">
-        <v>-4677.06</v>
+        <v>7054.91</v>
       </c>
       <c r="I353" s="1">
         <v>0</v>
       </c>
       <c r="J353">
         <v>0.0</v>
       </c>
       <c r="K353" t="s">
-        <v>883</v>
+        <v>909</v>
       </c>
       <c r="L353" s="1">
-        <v>-4677.06</v>
+        <v>7054.91</v>
       </c>
       <c r="M353" s="1">
-        <v>-5859.47</v>
+        <v>-2067.62</v>
       </c>
       <c r="N353" s="1">
         <v>0.0</v>
       </c>
       <c r="O353">
         <v>1</v>
       </c>
       <c r="Z353" t="s">
-        <v>881</v>
+        <v>908</v>
       </c>
     </row>
     <row r="354" spans="1:26">
       <c r="A354" t="s">
-        <v>885</v>
+        <v>911</v>
       </c>
       <c r="B354" s="1">
-        <v>30000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C354" s="1">
-        <v>99.93345973</v>
+        <v>100.01273528</v>
       </c>
       <c r="D354" s="1">
         <v>0.0</v>
       </c>
       <c r="E354" t="s">
         <v>8</v>
       </c>
       <c r="F354">
         <v>1.0</v>
       </c>
       <c r="G354" s="1">
         <v>0.0</v>
       </c>
       <c r="H354" s="1">
-        <v>-19962.08</v>
+        <v>1591.91</v>
       </c>
       <c r="I354" s="1">
         <v>0</v>
       </c>
       <c r="J354">
         <v>0.0</v>
       </c>
       <c r="K354" t="s">
-        <v>886</v>
+        <v>912</v>
       </c>
       <c r="L354" s="1">
-        <v>-19962.08</v>
+        <v>1591.91</v>
       </c>
       <c r="M354" s="1">
-        <v>-22323.8</v>
+        <v>-3960.92</v>
       </c>
       <c r="N354" s="1">
         <v>0.0</v>
       </c>
       <c r="O354">
         <v>1</v>
       </c>
       <c r="Z354" t="s">
-        <v>884</v>
+        <v>910</v>
       </c>
     </row>
     <row r="355" spans="1:26">
       <c r="A355" t="s">
-        <v>888</v>
+        <v>914</v>
       </c>
       <c r="B355" s="1">
-        <v>20000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C355" s="1">
-        <v>99.96879935</v>
+        <v>100.060022</v>
       </c>
       <c r="D355" s="1">
         <v>0.0</v>
       </c>
       <c r="E355" t="s">
         <v>8</v>
       </c>
       <c r="F355">
         <v>1.0</v>
       </c>
       <c r="G355" s="1">
         <v>0.0</v>
       </c>
       <c r="H355" s="1">
-        <v>-6240.13</v>
+        <v>4501.65</v>
       </c>
       <c r="I355" s="1">
         <v>0</v>
       </c>
       <c r="J355">
         <v>0.0</v>
       </c>
-      <c r="K355">
-        <v>-975.57</v>
+      <c r="K355" t="s">
+        <v>915</v>
       </c>
       <c r="L355" s="1">
-        <v>-6240.13</v>
+        <v>4501.65</v>
       </c>
       <c r="M355" s="1">
-        <v>-7215.7</v>
+        <v>1104.14</v>
       </c>
       <c r="N355" s="1">
         <v>0.0</v>
       </c>
       <c r="O355">
         <v>1</v>
       </c>
       <c r="Z355" t="s">
-        <v>887</v>
+        <v>913</v>
       </c>
     </row>
     <row r="356" spans="1:26">
       <c r="A356" t="s">
-        <v>890</v>
+        <v>914</v>
       </c>
       <c r="B356" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C356" s="1">
-        <v>100.1755998</v>
+        <v>100.0924518</v>
       </c>
       <c r="D356" s="1">
         <v>0.0</v>
       </c>
       <c r="E356" t="s">
         <v>8</v>
       </c>
       <c r="F356">
         <v>1.0</v>
       </c>
       <c r="G356" s="1">
         <v>0.0</v>
       </c>
       <c r="H356" s="1">
-        <v>43899.95</v>
+        <v>18490.36</v>
       </c>
       <c r="I356" s="1">
         <v>0</v>
       </c>
       <c r="J356">
         <v>0.0</v>
       </c>
       <c r="K356" t="s">
-        <v>826</v>
+        <v>917</v>
       </c>
       <c r="L356" s="1">
-        <v>43899.95</v>
+        <v>18490.36</v>
       </c>
       <c r="M356" s="1">
-        <v>46652.81</v>
+        <v>7268.13</v>
       </c>
       <c r="N356" s="1">
         <v>0.0</v>
       </c>
       <c r="O356">
         <v>1</v>
       </c>
       <c r="Z356" t="s">
-        <v>889</v>
+        <v>916</v>
       </c>
     </row>
     <row r="357" spans="1:26">
       <c r="A357" t="s">
-        <v>890</v>
+        <v>914</v>
       </c>
       <c r="B357" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C357" s="1">
-        <v>100.09458656</v>
+        <v>100.0606376</v>
       </c>
       <c r="D357" s="1">
         <v>0.0</v>
       </c>
       <c r="E357" t="s">
         <v>8</v>
       </c>
       <c r="F357">
         <v>1.0</v>
       </c>
       <c r="G357" s="1">
         <v>0.0</v>
       </c>
       <c r="H357" s="1">
-        <v>23646.64</v>
+        <v>3031.88</v>
       </c>
       <c r="I357" s="1">
         <v>0</v>
       </c>
       <c r="J357">
         <v>0.0</v>
       </c>
       <c r="K357" t="s">
-        <v>826</v>
+        <v>919</v>
       </c>
       <c r="L357" s="1">
-        <v>23646.64</v>
+        <v>3031.88</v>
       </c>
       <c r="M357" s="1">
-        <v>26399.5</v>
+        <v>774.66</v>
       </c>
       <c r="N357" s="1">
         <v>0.0</v>
       </c>
       <c r="O357">
         <v>1</v>
       </c>
       <c r="Z357" t="s">
-        <v>891</v>
+        <v>918</v>
       </c>
     </row>
     <row r="358" spans="1:26">
       <c r="A358" t="s">
-        <v>893</v>
+        <v>921</v>
       </c>
       <c r="B358" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C358" s="1">
-        <v>100.2766491</v>
+        <v>100.00713363</v>
       </c>
       <c r="D358" s="1">
         <v>0.0</v>
       </c>
       <c r="E358" t="s">
         <v>8</v>
       </c>
       <c r="F358">
         <v>1.0</v>
       </c>
       <c r="G358" s="1">
         <v>0.0</v>
       </c>
       <c r="H358" s="1">
-        <v>55329.82</v>
+        <v>2140.09</v>
       </c>
       <c r="I358" s="1">
         <v>0</v>
       </c>
       <c r="J358">
         <v>0.0</v>
       </c>
       <c r="K358" t="s">
-        <v>894</v>
+        <v>922</v>
       </c>
       <c r="L358" s="1">
-        <v>55329.82</v>
+        <v>2140.09</v>
       </c>
       <c r="M358" s="1">
-        <v>58025.18</v>
+        <v>-109.04</v>
       </c>
       <c r="N358" s="1">
         <v>0.0</v>
       </c>
       <c r="O358">
         <v>1</v>
       </c>
       <c r="Z358" t="s">
-        <v>892</v>
+        <v>920</v>
       </c>
     </row>
     <row r="359" spans="1:26">
       <c r="A359" t="s">
-        <v>896</v>
+        <v>924</v>
       </c>
       <c r="B359" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C359" s="1">
-        <v>100.00320837</v>
+        <v>100.01681687</v>
       </c>
       <c r="D359" s="1">
         <v>0.0</v>
       </c>
       <c r="E359" t="s">
         <v>8</v>
       </c>
       <c r="F359">
         <v>1.0</v>
       </c>
       <c r="G359" s="1">
         <v>0.0</v>
       </c>
       <c r="H359" s="1">
-        <v>962.51</v>
+        <v>2522.53</v>
       </c>
       <c r="I359" s="1">
         <v>0</v>
       </c>
       <c r="J359">
         <v>0.0</v>
       </c>
       <c r="K359" t="s">
-        <v>897</v>
+        <v>925</v>
       </c>
       <c r="L359" s="1">
-        <v>962.51</v>
+        <v>2522.53</v>
       </c>
       <c r="M359" s="1">
-        <v>-17182.18</v>
+        <v>-4190.86</v>
       </c>
       <c r="N359" s="1">
         <v>0.0</v>
       </c>
       <c r="O359">
         <v>1</v>
       </c>
       <c r="Z359" t="s">
-        <v>895</v>
+        <v>923</v>
       </c>
     </row>
     <row r="360" spans="1:26">
       <c r="A360" t="s">
-        <v>899</v>
+        <v>927</v>
       </c>
       <c r="B360" s="1">
-        <v>10241000.0</v>
+        <v>8600000.0</v>
       </c>
       <c r="C360" s="1">
-        <v>100.3084358</v>
+        <v>100.0159693</v>
       </c>
       <c r="D360" s="1">
-        <v>1.912</v>
+        <v>0.0</v>
       </c>
       <c r="E360" t="s">
         <v>8</v>
       </c>
       <c r="F360">
         <v>1.0</v>
       </c>
       <c r="G360" s="1">
         <v>0.0</v>
       </c>
       <c r="H360" s="1">
-        <v>31586.91</v>
+        <v>1373.36</v>
       </c>
       <c r="I360" s="1">
         <v>0</v>
       </c>
       <c r="J360">
         <v>0.0</v>
       </c>
       <c r="K360" t="s">
-        <v>900</v>
+        <v>928</v>
       </c>
       <c r="L360" s="1">
-        <v>31586.91</v>
+        <v>1373.36</v>
       </c>
       <c r="M360" s="1">
-        <v>32973.9</v>
+        <v>-1254.04</v>
       </c>
       <c r="N360" s="1">
         <v>0.0</v>
       </c>
       <c r="O360">
         <v>1</v>
       </c>
       <c r="Z360" t="s">
-        <v>898</v>
+        <v>926</v>
       </c>
     </row>
     <row r="361" spans="1:26">
       <c r="A361" t="s">
-        <v>902</v>
+        <v>930</v>
       </c>
       <c r="B361" s="1">
-        <v>28500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C361" s="1">
-        <v>99.97244175</v>
+        <v>100.087293</v>
       </c>
       <c r="D361" s="1">
-        <v>2.429</v>
+        <v>0.0</v>
       </c>
       <c r="E361" t="s">
         <v>8</v>
       </c>
       <c r="F361">
         <v>1.0</v>
       </c>
       <c r="G361" s="1">
         <v>0.0</v>
       </c>
       <c r="H361" s="1">
-        <v>-7854.1</v>
+        <v>26187.9</v>
       </c>
       <c r="I361" s="1">
         <v>0</v>
       </c>
       <c r="J361">
         <v>0.0</v>
       </c>
-      <c r="K361">
-        <v>0.0</v>
+      <c r="K361" t="s">
+        <v>931</v>
       </c>
       <c r="L361" s="1">
-        <v>-7854.1</v>
+        <v>26187.9</v>
       </c>
       <c r="M361" s="1">
-        <v>-7854.1</v>
+        <v>17929.55</v>
       </c>
       <c r="N361" s="1">
         <v>0.0</v>
       </c>
       <c r="O361">
         <v>1</v>
       </c>
       <c r="Z361" t="s">
-        <v>901</v>
+        <v>929</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="A362" t="s">
+        <v>933</v>
+      </c>
+      <c r="B362" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C362" s="1">
+        <v>100.12166485</v>
+      </c>
+      <c r="D362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E362" t="s">
+        <v>8</v>
+      </c>
+      <c r="F362">
+        <v>1.0</v>
+      </c>
+      <c r="G362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>24332.97</v>
+      </c>
+      <c r="I362" s="1">
+        <v>0</v>
+      </c>
+      <c r="J362">
+        <v>0.0</v>
+      </c>
+      <c r="K362" t="s">
+        <v>934</v>
+      </c>
+      <c r="L362" s="1">
+        <v>24332.97</v>
+      </c>
+      <c r="M362" s="1">
+        <v>19929.79</v>
+      </c>
+      <c r="N362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O362">
+        <v>1</v>
+      </c>
+      <c r="Z362" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26">
+      <c r="A363" t="s">
+        <v>936</v>
+      </c>
+      <c r="B363" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C363" s="1">
+        <v>100.005333</v>
+      </c>
+      <c r="D363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E363" t="s">
+        <v>8</v>
+      </c>
+      <c r="F363">
+        <v>1.0</v>
+      </c>
+      <c r="G363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>319.98</v>
+      </c>
+      <c r="I363" s="1">
+        <v>0</v>
+      </c>
+      <c r="J363">
+        <v>0.0</v>
+      </c>
+      <c r="K363">
+        <v>0.0</v>
+      </c>
+      <c r="L363" s="1">
+        <v>319.98</v>
+      </c>
+      <c r="M363" s="1">
+        <v>319.98</v>
+      </c>
+      <c r="N363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O363">
+        <v>1</v>
+      </c>
+      <c r="Z363" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="364" spans="1:26">
+      <c r="A364" t="s">
+        <v>938</v>
+      </c>
+      <c r="B364" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C364" s="1">
+        <v>100.17517116</v>
+      </c>
+      <c r="D364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E364" t="s">
+        <v>8</v>
+      </c>
+      <c r="F364">
+        <v>1.0</v>
+      </c>
+      <c r="G364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>43792.79</v>
+      </c>
+      <c r="I364" s="1">
+        <v>0</v>
+      </c>
+      <c r="J364">
+        <v>0.0</v>
+      </c>
+      <c r="K364" t="s">
+        <v>872</v>
+      </c>
+      <c r="L364" s="1">
+        <v>43792.79</v>
+      </c>
+      <c r="M364" s="1">
+        <v>51340.95</v>
+      </c>
+      <c r="N364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O364">
+        <v>1</v>
+      </c>
+      <c r="Z364" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="365" spans="1:26">
+      <c r="A365" t="s">
+        <v>938</v>
+      </c>
+      <c r="B365" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C365" s="1">
+        <v>100.07837456</v>
+      </c>
+      <c r="D365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E365" t="s">
+        <v>8</v>
+      </c>
+      <c r="F365">
+        <v>1.0</v>
+      </c>
+      <c r="G365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>19593.64</v>
+      </c>
+      <c r="I365" s="1">
+        <v>0</v>
+      </c>
+      <c r="J365">
+        <v>0.0</v>
+      </c>
+      <c r="K365" t="s">
+        <v>872</v>
+      </c>
+      <c r="L365" s="1">
+        <v>19593.64</v>
+      </c>
+      <c r="M365" s="1">
+        <v>27141.8</v>
+      </c>
+      <c r="N365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O365">
+        <v>1</v>
+      </c>
+      <c r="Z365" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="366" spans="1:26">
+      <c r="A366" t="s">
+        <v>941</v>
+      </c>
+      <c r="B366" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C366" s="1">
+        <v>100.3069903</v>
+      </c>
+      <c r="D366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E366" t="s">
+        <v>8</v>
+      </c>
+      <c r="F366">
+        <v>1.0</v>
+      </c>
+      <c r="G366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>61398.06</v>
+      </c>
+      <c r="I366" s="1">
+        <v>0</v>
+      </c>
+      <c r="J366">
+        <v>0.0</v>
+      </c>
+      <c r="K366" t="s">
+        <v>942</v>
+      </c>
+      <c r="L366" s="1">
+        <v>61398.06</v>
+      </c>
+      <c r="M366" s="1">
+        <v>68031.59</v>
+      </c>
+      <c r="N366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O366">
+        <v>1</v>
+      </c>
+      <c r="Z366" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="367" spans="1:26">
+      <c r="A367" t="s">
+        <v>944</v>
+      </c>
+      <c r="B367" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C367" s="1">
+        <v>100.02135043</v>
+      </c>
+      <c r="D367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E367" t="s">
+        <v>8</v>
+      </c>
+      <c r="F367">
+        <v>1.0</v>
+      </c>
+      <c r="G367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>6405.13</v>
+      </c>
+      <c r="I367" s="1">
+        <v>0</v>
+      </c>
+      <c r="J367">
+        <v>0.0</v>
+      </c>
+      <c r="K367" t="s">
+        <v>945</v>
+      </c>
+      <c r="L367" s="1">
+        <v>6405.13</v>
+      </c>
+      <c r="M367" s="1">
+        <v>-13434.88</v>
+      </c>
+      <c r="N367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O367">
+        <v>1</v>
+      </c>
+      <c r="Z367" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="368" spans="1:26">
+      <c r="A368" t="s">
+        <v>947</v>
+      </c>
+      <c r="B368" s="1">
+        <v>10241000.0</v>
+      </c>
+      <c r="C368" s="1">
+        <v>100.34882697</v>
+      </c>
+      <c r="D368" s="1">
+        <v>1.912</v>
+      </c>
+      <c r="E368" t="s">
+        <v>8</v>
+      </c>
+      <c r="F368">
+        <v>1.0</v>
+      </c>
+      <c r="G368" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>35723.37</v>
+      </c>
+      <c r="I368" s="1">
+        <v>0</v>
+      </c>
+      <c r="J368">
+        <v>0.0</v>
+      </c>
+      <c r="K368" t="s">
+        <v>948</v>
+      </c>
+      <c r="L368" s="1">
+        <v>35723.37</v>
+      </c>
+      <c r="M368" s="1">
+        <v>39143.81</v>
+      </c>
+      <c r="N368" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O368">
+        <v>1</v>
+      </c>
+      <c r="Z368" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="369" spans="1:26">
+      <c r="A369" t="s">
+        <v>950</v>
+      </c>
+      <c r="B369" s="1">
+        <v>28500000.0</v>
+      </c>
+      <c r="C369" s="1">
+        <v>100.13059533</v>
+      </c>
+      <c r="D369" s="1">
+        <v>2.429</v>
+      </c>
+      <c r="E369" t="s">
+        <v>8</v>
+      </c>
+      <c r="F369">
+        <v>1.0</v>
+      </c>
+      <c r="G369" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>37219.67</v>
+      </c>
+      <c r="I369" s="1">
+        <v>0</v>
+      </c>
+      <c r="J369">
+        <v>0.0</v>
+      </c>
+      <c r="K369" t="s">
+        <v>951</v>
+      </c>
+      <c r="L369" s="1">
+        <v>37219.67</v>
+      </c>
+      <c r="M369" s="1">
+        <v>32376.36</v>
+      </c>
+      <c r="N369" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O369">
+        <v>1</v>
+      </c>
+      <c r="Z369" t="s">
+        <v>949</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">