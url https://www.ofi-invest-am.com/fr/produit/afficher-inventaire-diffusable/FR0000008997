--- v0 (2026-05-12)
+++ v1 (2026-06-03)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="787">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="836">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
@@ -166,345 +166,390 @@
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>FR0129174506</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 30/04/2026</t>
   </si>
   <si>
     <t>XS3294949774</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
   </si>
   <si>
     <t>FR0129518264</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 09/06/2026</t>
   </si>
   <si>
-    <t>120 670.00</t>
+    <t>155 486.25</t>
   </si>
   <si>
     <t>FR0129448058</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 26/05/2026</t>
   </si>
   <si>
-    <t>47 711.61</t>
+    <t>59 219.22</t>
   </si>
   <si>
     <t>FR0129367936</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/03/2026</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3047943058</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129539765</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 09/12/2026</t>
   </si>
   <si>
-    <t>158 473.00</t>
+    <t>206 366.67</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
     <t>FR0129111094</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2026</t>
   </si>
   <si>
-    <t>1 011 150.00</t>
+    <t>1 070 980.28</t>
   </si>
   <si>
     <t>FR0129598696</t>
   </si>
   <si>
     <t>EURO BPCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>10 451.88</t>
+    <t>38 862.78</t>
   </si>
   <si>
     <t>FR0129539633</t>
   </si>
   <si>
     <t>EURO BPCE SA 10/12/2026</t>
   </si>
   <si>
-    <t>118 329.75</t>
+    <t>154 091.67</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>263 005.26</t>
+    <t>304 480.56</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>381 944.50</t>
+    <t>417 952.00</t>
   </si>
   <si>
     <t>FR0129381796</t>
   </si>
   <si>
     <t>EURO CAISSE CENTRALE DU CREDIT MUTUEL 03/08/2026</t>
   </si>
   <si>
-    <t>330 604.17</t>
+    <t>366 708.50</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860545</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/07/2026</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
     <t>XS3289873336</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 11/06/2026</t>
   </si>
   <si>
     <t>XS3297690037</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 21/05/2026</t>
   </si>
   <si>
-    <t>XS3277633692</t>
-[...2 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 16/02/2026</t>
+    <t>XS3309627399</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 02/04/2026</t>
   </si>
   <si>
     <t>XS3293646231</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 04/02/2027</t>
   </si>
   <si>
     <t>XS3108486112</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 27/03/2026</t>
   </si>
   <si>
     <t>BE6370368878</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 10/03/2026</t>
   </si>
   <si>
-    <t>BE6371366186</t>
-[...2 lines deleted...]
-    <t>EURO COFINIMMO SA 24/02/2026</t>
+    <t>BE6372064376</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 24/03/2026</t>
+  </si>
+  <si>
+    <t>BE6372104776</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 26/03/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ452E3</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 10/03/2026</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
+    <t>DE000CZ454P5</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 17/06/2026</t>
+  </si>
+  <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
+    <t>FR0129621738</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 12/02/2027</t>
+  </si>
+  <si>
+    <t>23 986.44</t>
+  </si>
+  <si>
+    <t>FR0129621746</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/08/2026</t>
+  </si>
+  <si>
+    <t>22 930.89</t>
+  </si>
+  <si>
+    <t>FR0129621753</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
+  </si>
+  <si>
+    <t>23 247.56</t>
+  </si>
+  <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>159 873.00</t>
+    <t>208 188.89</t>
   </si>
   <si>
     <t>FR0129544294</t>
   </si>
   <si>
     <t>EURO DASSAULT SYSTEMES 16/03/2026</t>
   </si>
   <si>
     <t>FR0129062362</t>
   </si>
   <si>
     <t>EURO ELECTRICITE DE FRANCE SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129450609</t>
   </si>
   <si>
     <t>EURO ELECTRICITE DE FRANCE SA 07/04/2026</t>
   </si>
   <si>
+    <t>FR0129582690</t>
+  </si>
+  <si>
+    <t>EURO ELIS SA 03/06/2026</t>
+  </si>
+  <si>
     <t>ES05306747F6</t>
   </si>
   <si>
     <t>EURO ENDESA SA 11/03/2026</t>
   </si>
   <si>
-    <t>ES05306747C3</t>
-[...20 lines deleted...]
-    <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 23/02/2026</t>
+    <t>XS3307922990</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 27/03/2026</t>
+  </si>
+  <si>
+    <t>XS3307208754</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 31/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129648921</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 20/04/2026</t>
+  </si>
+  <si>
+    <t>XS3306628242</t>
+  </si>
+  <si>
+    <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
     <t>XS3268844308</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 09/03/2026</t>
   </si>
   <si>
     <t>XS3281144298</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 20/03/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>628 488.00</t>
+    <t>676 175.11</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>210 509.58</t>
+    <t>246 037.00</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>18 670.83</t>
+    <t>42 358.33</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
@@ -523,207 +568,207 @@
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3268837351</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 31/03/2026</t>
   </si>
   <si>
-    <t>BE6367291174</t>
-[...2 lines deleted...]
-    <t>EURO KBC GROEP NV 23/02/2026</t>
+    <t>BE6372053262</t>
+  </si>
+  <si>
+    <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
     <t>FR0129572360</t>
   </si>
   <si>
     <t>EURO KERING FINANCE SNC 19/03/2026</t>
   </si>
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>1 348 000.50</t>
-[...5 lines deleted...]
-    <t>EURO LSEG NETHERLANDS BV 24/02/2026</t>
+    <t>1 433 498.89</t>
+  </si>
+  <si>
+    <t>XS3305859947</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 20/03/2026</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
-    <t>XS3168789116</t>
-[...5 lines deleted...]
-    <t>203 237.11</t>
+    <t>XS3299679301</t>
+  </si>
+  <si>
+    <t>EURO MUFG BANK LTD 12/06/2026</t>
+  </si>
+  <si>
+    <t>22 403.11</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3295143153</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 05/02/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3099966312</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 15/05/2026</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>172 482.92</t>
+    <t>208 615.00</t>
+  </si>
+  <si>
+    <t>XS3298382857</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 06/03/2026</t>
   </si>
   <si>
     <t>XS3252222123</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 11/03/2026</t>
   </si>
   <si>
-    <t>XS3233504185</t>
-[...8 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 20/02/2026</t>
+    <t>XS3305112065</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
+  </si>
+  <si>
+    <t>XS3303516838</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
     <t>XS3281723133</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
-    <t>FR0129578870</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129575652</t>
   </si>
   <si>
     <t>EURO RTE RESEAU DE TRANSPORT D ELECTRIC 21/04/2026</t>
   </si>
   <si>
-    <t>FR0129575793</t>
-[...2 lines deleted...]
-    <t>EURO SAFRAN SA 23/02/2026</t>
+    <t>FR0129634335</t>
+  </si>
+  <si>
+    <t>EURO SAFRAN SA 19/03/2026</t>
   </si>
   <si>
     <t>XS3025927727</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/03/2026</t>
   </si>
   <si>
-    <t>XS3005225647</t>
-[...2 lines deleted...]
-    <t>EURO SANTANDER CONSUMER BANK AG 13/02/2026</t>
+    <t>XS3299470412</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3124348148</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 15/05/2026</t>
   </si>
   <si>
     <t>XS3129352012</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 17/03/2026</t>
   </si>
   <si>
     <t>XS3112585677</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 03/06/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
@@ -736,1535 +781,1547 @@
   <si>
     <t>FR0129571768</t>
   </si>
   <si>
     <t>EURO SEB SA 16/04/2026</t>
   </si>
   <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
+    <t>XS3303709805</t>
+  </si>
+  <si>
+    <t>EURO TERNA RETE ELETTRICA NAZIONALE SPA 18/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129622058</t>
+  </si>
+  <si>
+    <t>EURO UNION FINANCES GRAINS 17/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129628394</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129628154</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 22/04/2026</t>
+  </si>
+  <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129259398</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 27/05/2026</t>
   </si>
   <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>43 854.00</t>
+    <t>67 035.83</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>526 143.75</t>
+    <t>562 446.50</t>
   </si>
   <si>
     <t>FR0129576379</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 23/06/2026</t>
   </si>
   <si>
     <t>FR0129202190</t>
   </si>
   <si>
     <t>NEUCP BANCO BILBAO VIZCAYA ARGENTARIA (P 13/05/2026</t>
   </si>
   <si>
     <t>FR0129163756</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2026</t>
   </si>
   <si>
-    <t>647 936.53</t>
+    <t>690 117.17</t>
   </si>
   <si>
     <t>FR0129111193</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/04/2026</t>
   </si>
   <si>
-    <t>404 460.00</t>
+    <t>428 392.11</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>54 993.75</t>
+    <t>84 892.50</t>
   </si>
   <si>
     <t>FR0129548444</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 09/10/2026</t>
   </si>
   <si>
-    <t>54 264.58</t>
+    <t>83 767.50</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>1 255.56</t>
+    <t>25 137.78</t>
   </si>
   <si>
     <t>FR0129104974</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 12/03/2026</t>
   </si>
   <si>
-    <t>443 493.56</t>
+    <t>467 670.00</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>144 682.78</t>
+    <t>174 655.42</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>1 216.67</t>
+    <t>24 360.00</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>23 251.04</t>
+    <t>40 945.67</t>
   </si>
   <si>
     <t>FR0129315299</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 25/06/2026</t>
   </si>
   <si>
-    <t>443 628.31</t>
+    <t>485 452.33</t>
   </si>
   <si>
     <t>FR0129598092</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 05/02/2027</t>
   </si>
   <si>
-    <t>10 090.22</t>
+    <t>34 086.00</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>65 700.83</t>
+    <t>101 421.00</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>142 471.88</t>
+    <t>172 318.06</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>141 839.93</t>
+    <t>171 554.17</t>
   </si>
   <si>
     <t>FR0129621605</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 12/11/2026</t>
   </si>
   <si>
-    <t>1 238.89</t>
+    <t>24 804.44</t>
   </si>
   <si>
     <t>FR0129387306</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 04/03/2026</t>
   </si>
   <si>
     <t>FR0129439222</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 15/04/2026</t>
   </si>
   <si>
     <t>FR0129576197</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 23/04/2026</t>
   </si>
   <si>
     <t>BE6371696574</t>
   </si>
   <si>
     <t>NEUCP COFINIMMO SA 05/03/2026</t>
   </si>
   <si>
-    <t>BE6371416684</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
-    <t>FR0129357085</t>
-[...2 lines deleted...]
-    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 13/02/2026</t>
+    <t>FR0129621878</t>
+  </si>
+  <si>
+    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129520278</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 31/03/2026</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>56 817.50</t>
+    <t>86 850.35</t>
   </si>
   <si>
     <t>FR0129548592</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 09/09/2026</t>
   </si>
   <si>
-    <t>53 535.42</t>
-[...8 lines deleted...]
-    <t>1 091 673.33</t>
+    <t>82 642.50</t>
   </si>
   <si>
     <t>FR0129105617</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 13/03/2026</t>
   </si>
   <si>
-    <t>1 101 006.67</t>
+    <t>1 161 441.67</t>
   </si>
   <si>
     <t>FR0129315281</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 26/05/2026</t>
   </si>
   <si>
-    <t>377 715.33</t>
+    <t>413 327.00</t>
   </si>
   <si>
     <t>FR0129260818</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/07/2026</t>
   </si>
   <si>
-    <t>567 134.44</t>
+    <t>615 195.00</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>645 320.00</t>
+    <t>693 646.22</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>155 113.00</t>
+    <t>178 599.72</t>
   </si>
   <si>
     <t>FR0129548634</t>
   </si>
   <si>
     <t>NEUCP EIFFAGE SA 09/04/2026</t>
   </si>
   <si>
-    <t>FR0129060457</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129062271</t>
   </si>
   <si>
     <t>NEUCP ELECTRICITE DE FRANCE SA 18/03/2026</t>
   </si>
   <si>
-    <t>FR0129521516</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129544260</t>
   </si>
   <si>
     <t>NEUCP ESSILORLUXOTTICA SA 13/03/2026</t>
   </si>
   <si>
-    <t>FR0129439669</t>
-[...2 lines deleted...]
-    <t>NEUCP FINANCIERE AGACHE SA 16/02/2026</t>
+    <t>FR0129622520</t>
+  </si>
+  <si>
+    <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129234789</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/06/2026</t>
   </si>
   <si>
-    <t>477 615.00</t>
+    <t>513 384.67</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>508 860.00</t>
+    <t>544 644.58</t>
   </si>
   <si>
     <t>FR0129621068</t>
   </si>
   <si>
     <t>NEUCP KERING FINANCE SNC 11/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>94 278.00</t>
+    <t>141 493.00</t>
   </si>
   <si>
     <t>FR0129081271</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 20/03/2026</t>
   </si>
   <si>
-    <t>637 092.50</t>
+    <t>672 755.67</t>
   </si>
   <si>
     <t>FR0129516557</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 24/12/2026</t>
   </si>
   <si>
-    <t>22 263.00</t>
+    <t>45 795.72</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>12 980.33</t>
+    <t>30 625.38</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>12 513.67</t>
+    <t>29 525.38</t>
   </si>
   <si>
     <t>FR0129516680</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/10/2026</t>
   </si>
   <si>
-    <t>12 747.00</t>
+    <t>30 075.38</t>
   </si>
   <si>
     <t>FR0129598811</t>
   </si>
   <si>
     <t>NEUCP SAFRAN SA 06/03/2026</t>
   </si>
   <si>
     <t>FR0129599272</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 09/03/2026</t>
   </si>
   <si>
-    <t>FR0129571917</t>
-[...8 lines deleted...]
-    <t>NEUCP SAVENCIA SA 20/02/2026</t>
+    <t>FR0129622504</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 16/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129634152</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 20/03/2026</t>
   </si>
   <si>
     <t>FR0129261212</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 02/07/2026</t>
   </si>
   <si>
-    <t>562 112.22</t>
+    <t>609 750.56</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>835 669.33</t>
+    <t>907 119.00</t>
   </si>
   <si>
     <t>FR0129331171</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 04/08/2026</t>
   </si>
   <si>
-    <t>599 774.31</t>
+    <t>659 202.22</t>
   </si>
   <si>
     <t>FR0129620011</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 07/05/2026</t>
   </si>
   <si>
-    <t>FR0129445633</t>
-[...2 lines deleted...]
-    <t>NEUCP SONEPAR SA 23/02/2026</t>
+    <t>FR0129633303</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129634624</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 22/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>XS3099050166</t>
   </si>
   <si>
     <t>NEUCP UNICREDIT SPA 13/03/2026</t>
   </si>
   <si>
-    <t>451 065.42</t>
+    <t>486 332.00</t>
   </si>
   <si>
     <t>FR0129571669</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>34 489.78</t>
+    <t>57 927.50</t>
+  </si>
+  <si>
+    <t>FR0129634376</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
+  </si>
+  <si>
+    <t>15 150.67</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>12 933.70</t>
+    <t>21 710.14</t>
+  </si>
+  <si>
+    <t>XS2575971994</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV 4 16/01/2028</t>
+  </si>
+  <si>
+    <t>75 616.44</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>68 952.66</t>
-[...8 lines deleted...]
-    <t>118 835.62</t>
+    <t>73 953.04</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>263 818.49</t>
+    <t>11 656.85</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>71 318.49</t>
+    <t>176 753.42</t>
+  </si>
+  <si>
+    <t>FR001400M8T2</t>
+  </si>
+  <si>
+    <t>ALD SA 4.375 23/11/2026</t>
+  </si>
+  <si>
+    <t>47 945.21</t>
   </si>
   <si>
     <t>FR001400F6O6</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.125 13/04/2026</t>
   </si>
   <si>
-    <t>179 239.73</t>
+    <t>190 405.48</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>527 054.80</t>
+    <t>556 335.62</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>11 321.91</t>
+    <t>18 739.73</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>161 643.84</t>
+    <t>174 657.53</t>
   </si>
   <si>
     <t>FR0014002S57</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.01 11/05/2026</t>
   </si>
   <si>
-    <t>1 138.36</t>
-[...8 lines deleted...]
-    <t>14 584.93</t>
+    <t>1 216.44</t>
+  </si>
+  <si>
+    <t>XS1617831026</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
+  </si>
+  <si>
+    <t>153 010.27</t>
+  </si>
+  <si>
+    <t>XS2625968693</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 3.25 22/11/2026</t>
+  </si>
+  <si>
+    <t>179 863.01</t>
+  </si>
+  <si>
+    <t>XS2915279140</t>
+  </si>
+  <si>
+    <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
+  </si>
+  <si>
+    <t>21 924.33</t>
+  </si>
+  <si>
+    <t>XS2887901325</t>
+  </si>
+  <si>
+    <t>BMW INTERNATIONAL INVESTMENT BV 3 27/08/2027</t>
+  </si>
+  <si>
+    <t>77 260.27</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>261 585.62</t>
+    <t>281 789.38</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>149 904.11</t>
+    <t>2 972.60</t>
   </si>
   <si>
     <t>FR0013323664</t>
   </si>
   <si>
     <t>BPCE SA 1.375 23/03/2026</t>
   </si>
   <si>
-    <t>307 020.55</t>
+    <t>324 914.38</t>
   </si>
   <si>
     <t>FR001400HAC0</t>
   </si>
   <si>
     <t>BPCE SA 3.625 17/04/2026</t>
   </si>
   <si>
-    <t>239 150.68</t>
+    <t>254 246.58</t>
   </si>
   <si>
     <t>FR0013382116</t>
   </si>
   <si>
     <t>BPIFRANCE FINANCEMENT SA 0.625 25/05/2026</t>
   </si>
   <si>
-    <t>67 551.37</t>
+    <t>72 431.51</t>
   </si>
   <si>
     <t>XS1968846532</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 27/03/2026</t>
   </si>
   <si>
-    <t>44 660.96</t>
+    <t>47 296.23</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>39 116.25</t>
+    <t>55 632.00</t>
   </si>
   <si>
     <t>XS2624683301</t>
   </si>
   <si>
     <t>CARLSBERG BREWERIES A/S 3.5 26/11/2026</t>
   </si>
   <si>
-    <t>20 942.47</t>
+    <t>26 043.84</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>115 582.19</t>
+    <t>144 863.01</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>8 083.56</t>
-[...5 lines deleted...]
-    <t>DEUTSCHE BOERSE AG 0 22/02/2026</t>
+    <t>8 630.14</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>95 993.84</t>
+    <t>109 306.85</t>
   </si>
   <si>
     <t>XS2050404636</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE II SARL 0.2 18/03/2026</t>
   </si>
   <si>
-    <t>19 950.68</t>
+    <t>21 095.89</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>63 356.17</t>
+    <t>69 777.40</t>
   </si>
   <si>
     <t>FR0013213295</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 1 13/10/2026</t>
   </si>
   <si>
-    <t>66 849.32</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>15 468.15</t>
+    <t>24 948.63</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>97 202.93</t>
+    <t>117 954.12</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>384 789.04</t>
+    <t>439 758.90</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>16 321.23</t>
+    <t>125 200.68</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>2 994.18</t>
+    <t>7 057.71</t>
   </si>
   <si>
     <t>XS2583741934</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 3.375 06/02/2027</t>
   </si>
   <si>
-    <t>4 438.36</t>
-[...8 lines deleted...]
-    <t>30 174.25</t>
+    <t>30 051.37</t>
   </si>
   <si>
     <t>XS2150015555</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV 1.75 02/04/2027</t>
   </si>
   <si>
-    <t>92 722.19</t>
+    <t>98 297.26</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>27 133.56</t>
+    <t>31 655.82</t>
   </si>
   <si>
     <t>XS2151069775</t>
   </si>
   <si>
     <t>LLOYDS BANK CORPORATE MARKETS PLC 2.375 09/04/2026</t>
   </si>
   <si>
-    <t>126 648.73</t>
+    <t>134 436.19</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
+    <t>XS2679903950</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
+  </si>
+  <si>
+    <t>164 660.96</t>
+  </si>
+  <si>
     <t>XS2329143510</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 0.184 13/04/2026</t>
   </si>
   <si>
-    <t>38 438.36</t>
+    <t>40 832.88</t>
+  </si>
+  <si>
+    <t>XS2465984107</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
+  </si>
+  <si>
+    <t>215 080.64</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>26 511.81</t>
+    <t>28 619.45</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>334 105.15</t>
+    <t>XS2443893255</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 1.125 16/02/2027</t>
+  </si>
+  <si>
+    <t>4 045.38</t>
   </si>
   <si>
     <t>XS2320747285</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.25 24/03/2026</t>
   </si>
   <si>
-    <t>40 549.32</t>
+    <t>42 919.89</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>28 920.55</t>
-[...8 lines deleted...]
-    <t>6 407.19</t>
+    <t>33 657.53</t>
+  </si>
+  <si>
+    <t>XS2115094737</t>
+  </si>
+  <si>
+    <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
+  </si>
+  <si>
+    <t>XS2553798443</t>
+  </si>
+  <si>
+    <t>SKANDINAVISKA ENSKILDA BANKEN AB 4 09/11/2026</t>
+  </si>
+  <si>
+    <t>149 917.81</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>10 910.96</t>
+    <t>27 978.08</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
+    <t>51 534.25</t>
+  </si>
+  <si>
+    <t>XS2443485565</t>
+  </si>
+  <si>
+    <t>SWEDBANK AB 1.3 17/02/2027</t>
+  </si>
+  <si>
+    <t>9 972.60</t>
+  </si>
+  <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>248 630.14</t>
+    <t>268 150.68</t>
   </si>
   <si>
     <t>XS2342706996</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 0 18/05/2026</t>
   </si>
   <si>
     <t>XS2671621402</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 3.875 29/08/2026</t>
   </si>
   <si>
-    <t>88 647.26</t>
+    <t>98 732.88</t>
   </si>
   <si>
     <t>SWAP04352459</t>
   </si>
   <si>
     <t>2554499422#S_2026092</t>
   </si>
   <si>
-    <t>-3 813.75</t>
+    <t>-4 322.69</t>
   </si>
   <si>
     <t>SWAP04352467</t>
   </si>
   <si>
     <t>2554651102#S_2026092</t>
   </si>
   <si>
-    <t>-1 175.40</t>
+    <t>-1 331.93</t>
   </si>
   <si>
     <t>SWAP04394350</t>
   </si>
   <si>
     <t>2581142962#S_2026051</t>
   </si>
   <si>
-    <t>-20 625.00</t>
+    <t>-22 099.00</t>
   </si>
   <si>
     <t>SWAP04553497</t>
   </si>
   <si>
-    <t>SWAP04562753</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04577210</t>
   </si>
   <si>
-    <t>-1 625.06</t>
-[...2 lines deleted...]
-    <t>SWAP04593080</t>
+    <t>-1 853.00</t>
   </si>
   <si>
     <t>SWAP04609322</t>
   </si>
   <si>
-    <t>-10 533.34</t>
+    <t>-11 313.87</t>
   </si>
   <si>
     <t>SWAP04617237</t>
   </si>
   <si>
-    <t>-1 215.00</t>
+    <t>-2 072.29</t>
   </si>
   <si>
     <t>SWAP04618200</t>
   </si>
   <si>
-    <t>-6 431.25</t>
+    <t>-6 834.67</t>
   </si>
   <si>
     <t>SWAP04619123</t>
   </si>
   <si>
-    <t>-2 205.84</t>
+    <t>-2 432.53</t>
   </si>
   <si>
     <t>SWAP04620737</t>
   </si>
   <si>
-    <t>-2 924.17</t>
-[...20 lines deleted...]
-    <t>-2 372.42</t>
+    <t>-3 487.10</t>
   </si>
   <si>
     <t>SWAP04647003</t>
   </si>
   <si>
-    <t>-47 928.89</t>
+    <t>-52 658.33</t>
   </si>
   <si>
     <t>SWAP04649572</t>
   </si>
   <si>
-    <t>-10 021.67</t>
+    <t>-11 081.43</t>
   </si>
   <si>
     <t>SWAP04656977</t>
   </si>
   <si>
-    <t>-9 506.78</t>
+    <t>-10 165.78</t>
   </si>
   <si>
     <t>SWAP04656972</t>
   </si>
   <si>
-    <t>-20 900.00</t>
+    <t>-23 179.42</t>
   </si>
   <si>
     <t>SWAP04684315</t>
   </si>
   <si>
-    <t>78 543.75</t>
+    <t>83 035.55</t>
   </si>
   <si>
     <t>SWAP04691834</t>
   </si>
   <si>
-    <t>105 400.00</t>
+    <t>111 927.08</t>
   </si>
   <si>
     <t>SWAP04693383</t>
   </si>
   <si>
-    <t>19 886.67</t>
+    <t>21 144.89</t>
   </si>
   <si>
     <t>SWAP04697167</t>
   </si>
   <si>
-    <t>32 942.00</t>
+    <t>35 161.66</t>
   </si>
   <si>
     <t>SWAP04698537</t>
   </si>
   <si>
-    <t>7 979.00</t>
+    <t>8 711.11</t>
   </si>
   <si>
     <t>SWAP04700859</t>
   </si>
   <si>
-    <t>3 733.11</t>
+    <t>3 999.77</t>
   </si>
   <si>
     <t>SWAP04702867</t>
   </si>
   <si>
-    <t>11 484.00</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04702881</t>
   </si>
   <si>
-    <t>10 474.81</t>
+    <t>11 258.80</t>
   </si>
   <si>
     <t>SWAP04706845</t>
   </si>
   <si>
-    <t>38 593.89</t>
+    <t>41 613.54</t>
   </si>
   <si>
     <t>SWAP04714391</t>
   </si>
   <si>
-    <t>8 543.02</t>
+    <t>9 234.65</t>
   </si>
   <si>
     <t>SWAP04714392</t>
   </si>
   <si>
-    <t>20 979.71</t>
+    <t>22 827.00</t>
   </si>
   <si>
     <t>SWAP04716167</t>
   </si>
   <si>
-    <t>5 741.75</t>
+    <t>6 250.10</t>
   </si>
   <si>
     <t>SWAP04716168</t>
   </si>
   <si>
-    <t>2 736.30</t>
+    <t>3 361.82</t>
   </si>
   <si>
     <t>SWAP04716895</t>
   </si>
   <si>
-    <t>35 760.00</t>
+    <t>38 871.59</t>
   </si>
   <si>
     <t>SWAP04723467</t>
   </si>
   <si>
-    <t>19 235.45</t>
+    <t>20 986.00</t>
   </si>
   <si>
     <t>SWAP04724763</t>
   </si>
   <si>
-    <t>4 280.49</t>
+    <t>4 669.02</t>
   </si>
   <si>
     <t>SWAP04724797</t>
   </si>
   <si>
-    <t>6 626.69</t>
+    <t>7 243.67</t>
   </si>
   <si>
     <t>SWAP04724793</t>
   </si>
   <si>
-    <t>20 788.11</t>
+    <t>22 692.00</t>
   </si>
   <si>
     <t>SWAP04726544</t>
   </si>
   <si>
-    <t>14 454.59</t>
+    <t>15 780.38</t>
   </si>
   <si>
     <t>SWAP04744258</t>
   </si>
   <si>
-    <t>10 488.33</t>
+    <t>11 491.89</t>
   </si>
   <si>
     <t>SWAP04752152</t>
   </si>
   <si>
-    <t>10 064.12</t>
+    <t>11 049.50</t>
   </si>
   <si>
     <t>SWAP04753998</t>
   </si>
   <si>
-    <t>15 918.78</t>
+    <t>17 531.11</t>
   </si>
   <si>
     <t>SWAP04756888</t>
   </si>
   <si>
-    <t>19 269.80</t>
+    <t>21 219.20</t>
   </si>
   <si>
     <t>SWAP04756890</t>
   </si>
   <si>
-    <t>3 630.20</t>
-[...8 lines deleted...]
-    <t>SWAP04757795</t>
+    <t>3 989.09</t>
   </si>
   <si>
     <t>SWAP04761277</t>
   </si>
   <si>
-    <t>10 916.89</t>
+    <t>12 018.83</t>
   </si>
   <si>
     <t>SWAP04761279</t>
   </si>
   <si>
-    <t>13 118.87</t>
+    <t>14 467.00</t>
   </si>
   <si>
     <t>SWAP04761533</t>
   </si>
   <si>
-    <t>13 400.00</t>
+    <t>14 762.00</t>
   </si>
   <si>
     <t>SWAP04772677</t>
   </si>
   <si>
-    <t>14 335.86</t>
-[...5 lines deleted...]
-    <t>1 337.19</t>
+    <t>15 937.77</t>
   </si>
   <si>
     <t>SWAP04780162</t>
   </si>
   <si>
-    <t>6 247.01</t>
+    <t>6 993.05</t>
   </si>
   <si>
     <t>SWAP04780467</t>
   </si>
   <si>
-    <t>15 826.75</t>
+    <t>17 738.00</t>
   </si>
   <si>
     <t>SWAP04780469</t>
   </si>
   <si>
-    <t>10 604.00</t>
-[...5 lines deleted...]
-    <t>1 480.11</t>
+    <t>11 960.00</t>
   </si>
   <si>
     <t>SWAP04785474</t>
   </si>
   <si>
-    <t>3 492.58</t>
+    <t>4 118.38</t>
   </si>
   <si>
     <t>SWAP04790434</t>
   </si>
   <si>
-    <t>5 455.33</t>
+    <t>6 176.75</t>
   </si>
   <si>
     <t>SWAP04790431</t>
   </si>
   <si>
-    <t>4 338.62</t>
+    <t>5 023.65</t>
   </si>
   <si>
     <t>SWAP04790432</t>
   </si>
   <si>
+    <t>1 149.44</t>
+  </si>
+  <si>
     <t>SWAP04790433</t>
   </si>
   <si>
-    <t>1 342.37</t>
+    <t>1 554.67</t>
   </si>
   <si>
     <t>SWAP04793798</t>
   </si>
   <si>
     <t>SWAP04795115</t>
   </si>
   <si>
-    <t>19 400.00</t>
+    <t>22 026.94</t>
   </si>
   <si>
     <t>SWAP04806549</t>
   </si>
   <si>
-    <t>10 256.17</t>
+    <t>11 746.00</t>
   </si>
   <si>
     <t>SWAP04806548</t>
   </si>
   <si>
-    <t>5 066.00</t>
+    <t>5 803.00</t>
   </si>
   <si>
     <t>SWAP04827718</t>
   </si>
   <si>
-    <t>1 271.00</t>
+    <t>1 537.25</t>
   </si>
   <si>
     <t>SWAP04827719</t>
   </si>
   <si>
-    <t>1 882.22</t>
+    <t>2 224.45</t>
   </si>
   <si>
     <t>SWAP04827721</t>
   </si>
   <si>
-    <t>1 932.64</t>
+    <t>2 282.78</t>
   </si>
   <si>
     <t>SWAP04827716</t>
   </si>
   <si>
     <t>SWAP04829890</t>
   </si>
   <si>
-    <t>1 440.00</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04829894</t>
   </si>
   <si>
     <t>SWAP04833430</t>
   </si>
   <si>
-    <t>1 137.11</t>
+    <t>1 364.67</t>
   </si>
   <si>
     <t>SWAP04839963</t>
   </si>
   <si>
-    <t>6 273.95</t>
+    <t>7 367.67</t>
   </si>
   <si>
     <t>SWAP04839964</t>
   </si>
   <si>
-    <t>2 571.61</t>
+    <t>3 024.05</t>
   </si>
   <si>
     <t>SWAP04865154</t>
   </si>
   <si>
-    <t>12 478.89</t>
+    <t>14 806.33</t>
   </si>
   <si>
     <t>SWAP04866298</t>
   </si>
   <si>
-    <t>1 813.05</t>
+    <t>2 177.00</t>
   </si>
   <si>
     <t>SWAP04877910</t>
   </si>
   <si>
-    <t>4 177.27</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04879835</t>
   </si>
   <si>
-    <t>4 528.00</t>
+    <t>5 539.16</t>
   </si>
   <si>
     <t>SWAP04879833</t>
   </si>
   <si>
-    <t>3 573.34</t>
+    <t>4 376.39</t>
   </si>
   <si>
     <t>SWAP04892827</t>
   </si>
   <si>
     <t>SWAP04892826</t>
   </si>
   <si>
-    <t>1 240.39</t>
+    <t>1 592.33</t>
   </si>
   <si>
     <t>SWAP04892825</t>
   </si>
   <si>
-    <t>3 126.33</t>
+    <t>3 978.00</t>
   </si>
   <si>
     <t>SWAP04894161</t>
   </si>
   <si>
-    <t>1 125.68</t>
+    <t>1 437.56</t>
   </si>
   <si>
     <t>SWAP04894164</t>
   </si>
   <si>
     <t>SWAP04900108</t>
   </si>
   <si>
     <t>SWAP04901578</t>
   </si>
   <si>
     <t>SWAP04902359</t>
   </si>
   <si>
     <t>SWAP04902899</t>
   </si>
   <si>
     <t>SWAP04922678</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922725</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
     <t>SWAP04923561</t>
   </si>
   <si>
     <t>C00000002Y1T20260108</t>
   </si>
   <si>
     <t>SWAP04923741</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
     <t>SWAP04925385</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
+    <t>SWAP04943174</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260115</t>
+  </si>
+  <si>
+    <t>SWAP04943179</t>
+  </si>
+  <si>
     <t>SWAP04943177</t>
   </si>
   <si>
-    <t>C00000002Y1T20260115</t>
-[...5 lines deleted...]
-    <t>SWAP04943174</t>
+    <t>SWAP04947594</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947592</t>
   </si>
   <si>
-    <t>C00000002Y1T20260122</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04969582</t>
   </si>
   <si>
     <t>C00000002Y1T20260127</t>
   </si>
   <si>
     <t>SWAP04981021</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
     <t>SWAP04986560</t>
   </si>
   <si>
     <t>C00000002Y1T20260203</t>
   </si>
   <si>
     <t>SWAP04986743</t>
   </si>
   <si>
     <t>C00000002Y1T20260204</t>
   </si>
   <si>
     <t>SWAP04987056</t>
@@ -2278,141 +2335,231 @@
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
     <t>SWAP04987063</t>
   </si>
   <si>
     <t>SWAP04987151</t>
   </si>
   <si>
     <t>C00000002Y1T20260209</t>
   </si>
   <si>
     <t>SWAP04947609</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986431</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
+    <t>SWAP04988844</t>
+  </si>
+  <si>
+    <t>C000000051DS20260217</t>
+  </si>
+  <si>
+    <t>SWAP04988913</t>
+  </si>
+  <si>
+    <t>C000000051DS20260219</t>
+  </si>
+  <si>
     <t>SWAP04969583</t>
   </si>
   <si>
     <t>C00000009R8J20260127</t>
   </si>
   <si>
     <t>SWAP04987054</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
     <t>SWAP04987059</t>
   </si>
   <si>
     <t>SWAP04987256</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
+    <t>SWAP04987709</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260212</t>
+  </si>
+  <si>
+    <t>SWAP04988860</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260218</t>
+  </si>
+  <si>
+    <t>SWAP04988861</t>
+  </si>
+  <si>
+    <t>SWAP04989116</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260223</t>
+  </si>
+  <si>
+    <t>SWAP04989115</t>
+  </si>
+  <si>
+    <t>SWAP04990587</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260225</t>
+  </si>
+  <si>
+    <t>SWAP04996165</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260226</t>
+  </si>
+  <si>
     <t>SWAP04922677</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
     <t>SWAP04943175</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
     <t>SWAP04987055</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
     <t>SWAP04987450</t>
   </si>
   <si>
     <t>C0000000BHC120260211</t>
   </si>
   <si>
     <t>SWAP04987452</t>
   </si>
   <si>
+    <t>SWAP04988041</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260213</t>
+  </si>
+  <si>
+    <t>SWAP04989835</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260224</t>
+  </si>
+  <si>
+    <t>SWAP04996164</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260226</t>
+  </si>
+  <si>
+    <t>SWAP04996162</t>
+  </si>
+  <si>
+    <t>SWAP04996163</t>
+  </si>
+  <si>
+    <t>SWAP04996572</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260227</t>
+  </si>
+  <si>
+    <t>SWAP04996573</t>
+  </si>
+  <si>
+    <t>SWAP04996570</t>
+  </si>
+  <si>
     <t>SWAP04922723</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
     <t>SWAP04923568</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
+    <t>SWAP05002489</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260302</t>
+  </si>
+  <si>
     <t>SWAP04923569</t>
   </si>
   <si>
     <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923562</t>
   </si>
   <si>
     <t>SWAP04987259</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
     <t>SWAP04506695</t>
   </si>
   <si>
     <t>S 2.1127|OISEST 2026</t>
   </si>
   <si>
-    <t>-9 754.92</t>
+    <t>-10 536.56</t>
   </si>
   <si>
     <t>SWAP04505310</t>
   </si>
   <si>
     <t>S 2.1332|OISEST 2026</t>
   </si>
   <si>
-    <t>-5 740.17</t>
+    <t>-6 185.08</t>
   </si>
   <si>
     <t>SWAP04987062</t>
   </si>
   <si>
     <t>ST 1.912/OIS+m020327</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2782,241 +2929,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>921197.0342</v>
+        <v>986267.8938</v>
       </c>
       <c r="D2">
-        <v>4775.17</v>
+        <v>4780.37</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4398869755.96</v>
+        <v>4714727808.55</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4398869755.96</v>
+        <v>4714727808.55</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1882568.381</v>
+        <v>1883280.2758</v>
       </c>
       <c r="D3">
-        <v>106.56</v>
+        <v>106.67</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>200610023.45</v>
+        <v>200892621.93</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>200610023.45</v>
+        <v>200892621.93</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>971971.6096</v>
+        <v>930250.3613</v>
       </c>
       <c r="D4">
-        <v>1069.27</v>
+        <v>1070.42</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1039301154.28</v>
+        <v>995766416.2</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1039301154.28</v>
+        <v>995766416.2</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>1640143.0</v>
+        <v>1783300.0</v>
       </c>
       <c r="D5">
-        <v>103.02</v>
+        <v>103.13</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>168976346.36</v>
+        <v>183924619.72</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>168976346.36</v>
+        <v>183924619.72</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>101.13</v>
+        <v>101.24</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1011.37</v>
+        <v>1012.49</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1011.37</v>
+        <v>1012.49</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>3106.0</v>
       </c>
       <c r="D7">
-        <v>100.4</v>
+        <v>100.5</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>311851.59</v>
+        <v>312180.95</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>311851.59</v>
+        <v>312180.95</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P337"/>
+  <dimension ref="A1:P359"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O337" sqref="O337"/>
+      <selection activeCell="O359" sqref="O359"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3035,16839 +3182,17939 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>24713.0</v>
+        <v>22638.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11569.989</v>
+        <v>11582.734</v>
       </c>
       <c r="E2" s="1">
-        <v>11556.293964715</v>
+        <v>11559.837020055</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>285590692.75</v>
+        <v>261691590.46</v>
       </c>
       <c r="I2" s="1">
-        <v>338445.41</v>
+        <v>518341.83</v>
       </c>
       <c r="J2" s="1">
-        <v>0.11850715677778</v>
+        <v>0.1980735525696</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>285929138.16</v>
+        <v>262209932.29</v>
       </c>
       <c r="N2" s="1">
-        <v>285929138.16</v>
+        <v>262209932.29</v>
       </c>
       <c r="O2" s="1">
-        <v>4.92</v>
+        <v>4.3</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>1095.0</v>
+        <v>1140.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261034.34</v>
+        <v>261315.88</v>
       </c>
       <c r="E3" s="1">
-        <v>260680.4783653</v>
+        <v>260735.51431579</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>285445123.81</v>
+        <v>297238486.32</v>
       </c>
       <c r="I3" s="1">
-        <v>387478.49</v>
+        <v>661616.88</v>
       </c>
       <c r="J3" s="1">
-        <v>0.13574535267168</v>
+        <v>0.22258789169304</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>285832602.3</v>
+        <v>297900103.2</v>
       </c>
       <c r="N3" s="1">
-        <v>285832602.3</v>
+        <v>297900103.2</v>
       </c>
       <c r="O3" s="1">
-        <v>4.92</v>
+        <v>4.89</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.8198</v>
+        <v>97.9398</v>
       </c>
       <c r="E4" s="1">
         <v>97.78043835</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>19556087.67</v>
       </c>
       <c r="I4" s="1">
-        <v>7872.33</v>
+        <v>31872.33</v>
       </c>
       <c r="J4" s="1">
-        <v>0.040255137596241</v>
+        <v>0.16297907095648</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19563960.0</v>
+        <v>19587960.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19563960.0</v>
+        <v>19587960.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>98.7482</v>
+        <v>98.8709</v>
       </c>
       <c r="E5" s="1">
         <v>98.023359</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9802335.9</v>
       </c>
       <c r="I5" s="1">
-        <v>72484.1</v>
+        <v>84754.1</v>
       </c>
       <c r="J5" s="1">
-        <v>0.73945741851185</v>
+        <v>0.86463166396899</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9874820.0</v>
+        <v>9887090.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9874820.0</v>
+        <v>9887090.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.5417</v>
+        <v>98.672</v>
       </c>
       <c r="E6" s="1">
         <v>97.8132623</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>9781326.23</v>
       </c>
       <c r="I6" s="1">
-        <v>72843.77</v>
+        <v>85873.77</v>
       </c>
       <c r="J6" s="1">
-        <v>0.74472283499331</v>
+        <v>0.87793585430797</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9854170.0</v>
+        <v>9867200.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9854170.0</v>
+        <v>9867200.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.5705</v>
+        <v>99.6783</v>
       </c>
       <c r="E7" s="1">
         <v>97.8974084</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>9789740.84</v>
       </c>
       <c r="I7" s="1">
-        <v>167309.16</v>
+        <v>178089.16</v>
       </c>
       <c r="J7" s="1">
-        <v>1.7090254250285</v>
+        <v>1.8191406995407</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>9957050.0</v>
+        <v>9967830.0</v>
       </c>
       <c r="N7" s="1">
-        <v>9957050.0</v>
+        <v>9967830.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.5119</v>
+        <v>99.6254</v>
       </c>
       <c r="E8" s="1">
         <v>99.4822914</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>19896458.28</v>
       </c>
       <c r="I8" s="1">
-        <v>5921.72</v>
+        <v>28621.72</v>
       </c>
       <c r="J8" s="1">
-        <v>0.029762683974527</v>
+        <v>0.14385334111836</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>19902380.0</v>
+        <v>19925080.0</v>
       </c>
       <c r="N8" s="1">
-        <v>19902380.0</v>
+        <v>19925080.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.015</v>
+        <v>100.0194</v>
       </c>
       <c r="E9" s="1">
         <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>4500.0</v>
+        <v>5820.0</v>
       </c>
       <c r="J9" s="1">
-        <v>0.015</v>
+        <v>0.0194</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>50</v>
       </c>
       <c r="M9" s="1">
-        <v>30004500.0</v>
+        <v>30005820.0</v>
       </c>
       <c r="N9" s="1">
-        <v>30125170.0</v>
+        <v>30161306.25</v>
       </c>
       <c r="O9" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0091</v>
+        <v>100.0125</v>
       </c>
       <c r="E10" s="1">
         <v>100.0099729</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>10000997.29</v>
       </c>
       <c r="I10" s="1">
-        <v>-87.29</v>
+        <v>252.71</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.00087281295523679</v>
+        <v>0.0025268479999758</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>53</v>
       </c>
       <c r="M10" s="1">
-        <v>10000910.0</v>
+        <v>10001250.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10048621.61</v>
+        <v>10060469.22</v>
       </c>
       <c r="O10" s="1">
         <v>0.17</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.8012</v>
+        <v>99.9076</v>
       </c>
       <c r="E11" s="1">
         <v>98.75546173</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>29626638.52</v>
       </c>
       <c r="I11" s="1">
-        <v>313721.48</v>
+        <v>345641.48</v>
       </c>
       <c r="J11" s="1">
-        <v>1.0589168926074</v>
+        <v>1.1666577690435</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>29940360.0</v>
+        <v>29972280.0</v>
       </c>
       <c r="N11" s="1">
-        <v>29940360.0</v>
+        <v>29972280.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.3134</v>
+        <v>98.435</v>
       </c>
       <c r="E12" s="1">
         <v>97.78527223</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>39114108.89</v>
       </c>
       <c r="I12" s="1">
-        <v>211251.11</v>
+        <v>259891.11</v>
       </c>
       <c r="J12" s="1">
-        <v>0.54008928234591</v>
+        <v>0.6644433872465</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>39325360.0</v>
+        <v>39374000.0</v>
       </c>
       <c r="N12" s="1">
-        <v>39325360.0</v>
+        <v>39374000.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.68</v>
+        <v>0.65</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.8726</v>
+        <v>98.9973</v>
       </c>
       <c r="E13" s="1">
         <v>98.3627117</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>19672542.34</v>
       </c>
       <c r="I13" s="1">
-        <v>101977.66</v>
+        <v>126917.66</v>
       </c>
       <c r="J13" s="1">
-        <v>0.5183756030996</v>
+        <v>0.64515128653168</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>19774520.0</v>
+        <v>19799460.0</v>
       </c>
       <c r="N13" s="1">
-        <v>19774520.0</v>
+        <v>19799460.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>60000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.7263</v>
+        <v>99.8349</v>
       </c>
       <c r="E14" s="1">
         <v>99.62226558</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>59773359.35</v>
       </c>
       <c r="I14" s="1">
-        <v>62420.65</v>
+        <v>127580.65</v>
       </c>
       <c r="J14" s="1">
-        <v>0.10442888048921</v>
+        <v>0.21344065548158</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>59835780.0</v>
+        <v>59900940.0</v>
       </c>
       <c r="N14" s="1">
-        <v>59835780.0</v>
+        <v>59900940.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.03</v>
+        <v>0.98</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.992</v>
+        <v>99.998</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>40000000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-3200.0</v>
+        <v>-800.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.008</v>
+        <v>-0.002</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
         <v>64</v>
       </c>
       <c r="M15" s="1">
-        <v>39996800.0</v>
+        <v>39999200.0</v>
       </c>
       <c r="N15" s="1">
-        <v>40155273.0</v>
+        <v>40205566.67</v>
       </c>
       <c r="O15" s="1">
-        <v>0.69</v>
+        <v>0.66</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>65</v>
       </c>
       <c r="B16" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.6798</v>
+        <v>99.7896</v>
       </c>
       <c r="E16" s="1">
         <v>98.942062</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>14841309.3</v>
       </c>
       <c r="I16" s="1">
-        <v>110660.7</v>
+        <v>127130.7</v>
       </c>
       <c r="J16" s="1">
-        <v>0.7456262635804</v>
+        <v>0.85660030008269</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>14951970.0</v>
+        <v>14968440.0</v>
       </c>
       <c r="N16" s="1">
-        <v>14951970.0</v>
+        <v>14968440.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>67</v>
       </c>
       <c r="B17" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="1">
         <v>50000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.0285</v>
+        <v>100.019</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>50000000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>14250.0</v>
+        <v>9500.0</v>
       </c>
       <c r="J17" s="1">
-        <v>0.0285</v>
+        <v>0.019</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>69</v>
       </c>
       <c r="M17" s="1">
-        <v>50014250.0</v>
+        <v>50009500.0</v>
       </c>
       <c r="N17" s="1">
-        <v>51025400.0</v>
+        <v>51080480.28</v>
       </c>
       <c r="O17" s="1">
-        <v>0.88</v>
+        <v>0.84</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>70</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.0012</v>
+        <v>100.0118</v>
       </c>
       <c r="E18" s="1">
         <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>300.0</v>
+        <v>2950.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.0012</v>
+        <v>0.0118</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
         <v>72</v>
       </c>
       <c r="M18" s="1">
-        <v>25000300.0</v>
+        <v>25002950.0</v>
       </c>
       <c r="N18" s="1">
-        <v>25010751.88</v>
+        <v>25041812.78</v>
       </c>
       <c r="O18" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>73</v>
       </c>
       <c r="B19" t="s">
         <v>74</v>
       </c>
       <c r="C19" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.0137</v>
+        <v>100.02</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>4110.0</v>
+        <v>6000.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.0137</v>
+        <v>0.02</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
         <v>75</v>
       </c>
       <c r="M19" s="1">
-        <v>30004110.0</v>
+        <v>30006000.0</v>
       </c>
       <c r="N19" s="1">
-        <v>30122439.75</v>
+        <v>30160091.67</v>
       </c>
       <c r="O19" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>76</v>
       </c>
       <c r="B20" t="s">
         <v>77</v>
       </c>
       <c r="C20" s="1">
         <v>35000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.0289</v>
+        <v>100.0327</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>35000000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>10115.0</v>
+        <v>11445.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.0289</v>
+        <v>0.0327</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
         <v>78</v>
       </c>
       <c r="M20" s="1">
-        <v>35010115.0</v>
+        <v>35011445.0</v>
       </c>
       <c r="N20" s="1">
-        <v>35273120.26</v>
+        <v>35315925.56</v>
       </c>
       <c r="O20" s="1">
-        <v>0.61</v>
+        <v>0.58</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>79</v>
       </c>
       <c r="B21" t="s">
         <v>80</v>
       </c>
       <c r="C21" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.0508</v>
+        <v>100.052</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>15240.0</v>
+        <v>15600.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.0508</v>
+        <v>0.052</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" t="s">
         <v>81</v>
       </c>
       <c r="M21" s="1">
-        <v>30015240.0</v>
+        <v>30015600.0</v>
       </c>
       <c r="N21" s="1">
-        <v>30397184.5</v>
+        <v>30433552.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>82</v>
       </c>
       <c r="B22" t="s">
         <v>83</v>
       </c>
       <c r="C22" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.0258</v>
+        <v>100.0339</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>7740.0</v>
+        <v>10170.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.0258</v>
+        <v>0.0339</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" t="s">
         <v>84</v>
       </c>
       <c r="M22" s="1">
-        <v>30007740.0</v>
+        <v>30010170.0</v>
       </c>
       <c r="N22" s="1">
-        <v>30338344.17</v>
+        <v>30376878.5</v>
       </c>
       <c r="O22" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" s="1">
         <v>13000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>97.9704</v>
+        <v>98.0772</v>
       </c>
       <c r="E23" s="1">
         <v>97.79494138</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>12713342.38</v>
       </c>
       <c r="I23" s="1">
-        <v>22809.62</v>
+        <v>36693.62</v>
       </c>
       <c r="J23" s="1">
-        <v>0.17941481727011</v>
+        <v>0.28862291994688</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>12736152.0</v>
+        <v>12750036.0</v>
       </c>
       <c r="N23" s="1">
-        <v>12736152.0</v>
+        <v>12750036.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>87</v>
       </c>
       <c r="B24" t="s">
         <v>88</v>
       </c>
       <c r="C24" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.0643</v>
+        <v>99.1635</v>
       </c>
       <c r="E24" s="1">
         <v>98.9520157</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>19790403.14</v>
       </c>
       <c r="I24" s="1">
-        <v>22456.86</v>
+        <v>42296.86</v>
       </c>
       <c r="J24" s="1">
-        <v>0.11347348430013</v>
+        <v>0.2137240949605</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19812860.0</v>
+        <v>19832700.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19812860.0</v>
+        <v>19832700.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="C25" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.9247</v>
+        <v>98.0318</v>
       </c>
       <c r="E25" s="1">
         <v>97.81428547</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>14672142.82</v>
       </c>
       <c r="I25" s="1">
-        <v>16562.18</v>
+        <v>32627.18</v>
       </c>
       <c r="J25" s="1">
-        <v>0.11288180740324</v>
+        <v>0.22237501638496</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>14688705.0</v>
+        <v>14704770.0</v>
       </c>
       <c r="N25" s="1">
-        <v>14688705.0</v>
+        <v>14704770.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>91</v>
       </c>
       <c r="B26" t="s">
         <v>92</v>
       </c>
       <c r="C26" s="1">
         <v>7000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.2829</v>
+        <v>99.4009</v>
       </c>
       <c r="E26" s="1">
         <v>99.23194471</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>6946236.13</v>
       </c>
       <c r="I26" s="1">
-        <v>3566.87</v>
+        <v>11826.87</v>
       </c>
       <c r="J26" s="1">
-        <v>0.051349679642981</v>
+        <v>0.17026299968297</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>6949803.0</v>
+        <v>6958063.0</v>
       </c>
       <c r="N26" s="1">
-        <v>6949803.0</v>
+        <v>6958063.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>93</v>
       </c>
       <c r="B27" t="s">
         <v>94</v>
       </c>
       <c r="C27" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.4128</v>
+        <v>99.5271</v>
       </c>
       <c r="E27" s="1">
         <v>99.41494305</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>19882988.61</v>
       </c>
       <c r="I27" s="1">
-        <v>-428.61</v>
+        <v>22431.39</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.0021556618494688</v>
+        <v>0.1128169936622</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>19882560.0</v>
+        <v>19905420.0</v>
       </c>
       <c r="N27" s="1">
-        <v>19882560.0</v>
+        <v>19905420.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>95</v>
       </c>
       <c r="B28" t="s">
         <v>96</v>
       </c>
       <c r="C28" s="1">
-        <v>47600000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.9769</v>
+        <v>99.8234</v>
       </c>
       <c r="E28" s="1">
-        <v>99.86385229</v>
+        <v>99.82249619</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>47535193.69</v>
+        <v>47914798.17</v>
       </c>
       <c r="I28" s="1">
-        <v>53810.71</v>
+        <v>433.83</v>
       </c>
       <c r="J28" s="1">
-        <v>0.11320183178578</v>
+        <v>0.00090541965440569</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>47589004.4</v>
+        <v>47915232.0</v>
       </c>
       <c r="N28" s="1">
-        <v>47589004.4</v>
+        <v>47915232.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.82</v>
+        <v>0.79</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>97</v>
       </c>
       <c r="B29" t="s">
         <v>98</v>
       </c>
       <c r="C29" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>97.7585</v>
+        <v>97.8935</v>
       </c>
       <c r="E29" s="1">
         <v>97.7369551</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>9773695.51</v>
       </c>
       <c r="I29" s="1">
-        <v>2154.49</v>
+        <v>15654.49</v>
       </c>
       <c r="J29" s="1">
-        <v>0.022043760190765</v>
+        <v>0.16016961019486</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>9775850.0</v>
+        <v>9789350.0</v>
       </c>
       <c r="N29" s="1">
-        <v>9775850.0</v>
+        <v>9789350.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>99</v>
       </c>
       <c r="B30" t="s">
         <v>100</v>
       </c>
       <c r="C30" s="1">
         <v>7500000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.7485</v>
+        <v>99.861</v>
       </c>
       <c r="E30" s="1">
         <v>98.39941053</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>7379955.79</v>
       </c>
       <c r="I30" s="1">
-        <v>101181.71</v>
+        <v>109619.21</v>
       </c>
       <c r="J30" s="1">
-        <v>1.371034093959</v>
+        <v>1.485364047147</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>7481137.5</v>
+        <v>7489575.0</v>
       </c>
       <c r="N30" s="1">
-        <v>7481137.5</v>
+        <v>7489575.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31" t="s">
         <v>102</v>
       </c>
       <c r="C31" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.8478</v>
+        <v>99.9596</v>
       </c>
       <c r="E31" s="1">
         <v>99.84162623</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>29952487.87</v>
       </c>
       <c r="I31" s="1">
-        <v>1852.13</v>
+        <v>35392.13</v>
       </c>
       <c r="J31" s="1">
-        <v>0.0061835598032411</v>
+        <v>0.11816090253874</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>29954340.0</v>
+        <v>29987880.0</v>
       </c>
       <c r="N31" s="1">
-        <v>29954340.0</v>
+        <v>29987880.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>103</v>
       </c>
       <c r="B32" t="s">
         <v>104</v>
       </c>
       <c r="C32" s="1">
-        <v>15500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.9308</v>
+        <v>99.8778</v>
       </c>
       <c r="E32" s="1">
-        <v>99.80786987</v>
+        <v>99.836933</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>15470219.83</v>
+        <v>24959233.25</v>
       </c>
       <c r="I32" s="1">
-        <v>19054.17</v>
+        <v>10216.75</v>
       </c>
       <c r="J32" s="1">
-        <v>0.12316676950543</v>
+        <v>0.040933749437195</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>15489274.0</v>
+        <v>24969450.0</v>
       </c>
       <c r="N32" s="1">
-        <v>15489274.0</v>
+        <v>24969450.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.27</v>
+        <v>0.41</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>105</v>
       </c>
       <c r="B33" t="s">
         <v>106</v>
       </c>
       <c r="C33" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.7891</v>
+        <v>99.8657</v>
       </c>
       <c r="E33" s="1">
-        <v>97.75144525</v>
+        <v>99.836933</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>19550289.05</v>
+        <v>4991846.65</v>
       </c>
       <c r="I33" s="1">
-        <v>7530.95</v>
+        <v>1438.35</v>
       </c>
       <c r="J33" s="1">
-        <v>0.038520913837844</v>
+        <v>0.028813986102718</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>19557820.0</v>
+        <v>4993285.0</v>
       </c>
       <c r="N33" s="1">
-        <v>19557820.0</v>
+        <v>4993285.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.34</v>
+        <v>0.08</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>107</v>
       </c>
       <c r="B34" t="s">
         <v>108</v>
       </c>
       <c r="C34" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.8525</v>
+        <v>97.935</v>
       </c>
       <c r="E34" s="1">
-        <v>97.5153099</v>
+        <v>97.75144525</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>48757654.95</v>
+        <v>19550289.05</v>
       </c>
       <c r="I34" s="1">
-        <v>1168595.05</v>
+        <v>36710.95</v>
       </c>
       <c r="J34" s="1">
-        <v>2.3967417038378</v>
+        <v>0.18777701908198</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>49926250.0</v>
+        <v>19587000.0</v>
       </c>
       <c r="N34" s="1">
-        <v>49926250.0</v>
+        <v>19587000.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.86</v>
+        <v>0.32</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>109</v>
       </c>
       <c r="B35" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.3315</v>
+        <v>99.9599</v>
       </c>
       <c r="E35" s="1">
-        <v>98.14746657</v>
+        <v>97.5153099</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>29444239.97</v>
+        <v>48757654.95</v>
       </c>
       <c r="I35" s="1">
-        <v>55210.03</v>
+        <v>1222295.05</v>
       </c>
       <c r="J35" s="1">
-        <v>0.18750706439104</v>
+        <v>2.506878255842</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>29499450.0</v>
+        <v>49979950.0</v>
       </c>
       <c r="N35" s="1">
-        <v>29499450.0</v>
+        <v>49979950.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.51</v>
+        <v>0.82</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>111</v>
       </c>
       <c r="B36" t="s">
         <v>112</v>
       </c>
       <c r="C36" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.7304</v>
+        <v>98.4671</v>
       </c>
       <c r="E36" s="1">
-        <v>97.87236357</v>
+        <v>98.14746657</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>29361709.07</v>
+        <v>29444239.97</v>
       </c>
       <c r="I36" s="1">
-        <v>257410.93</v>
+        <v>95890.03</v>
       </c>
       <c r="J36" s="1">
-        <v>0.87668919198919</v>
+        <v>0.32566651439365</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>29619120.0</v>
+        <v>29540130.0</v>
       </c>
       <c r="N36" s="1">
-        <v>29619120.0</v>
+        <v>29540130.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.51</v>
+        <v>0.48</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>113</v>
       </c>
       <c r="B37" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>97.8964</v>
+        <v>98.8594</v>
       </c>
       <c r="E37" s="1">
-        <v>97.75627623</v>
+        <v>97.87236357</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>29326882.87</v>
+        <v>29361709.07</v>
       </c>
       <c r="I37" s="1">
-        <v>42037.13</v>
+        <v>296110.93</v>
       </c>
       <c r="J37" s="1">
-        <v>0.14333991848483</v>
+        <v>1.0084935086512</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>29368920.0</v>
+        <v>29657820.0</v>
       </c>
       <c r="N37" s="1">
-        <v>29368920.0</v>
+        <v>29657820.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>115</v>
       </c>
       <c r="B38" t="s">
         <v>116</v>
       </c>
       <c r="C38" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.2535</v>
+        <v>99.3972</v>
       </c>
       <c r="E38" s="1">
-        <v>97.8675211</v>
+        <v>99.30246913</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>19573504.22</v>
+        <v>14895370.37</v>
       </c>
       <c r="I38" s="1">
-        <v>277195.78</v>
+        <v>14209.63</v>
       </c>
       <c r="J38" s="1">
-        <v>1.4161786100455</v>
+        <v>0.095396285201601</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>19850700.0</v>
+        <v>14909580.0</v>
       </c>
       <c r="N38" s="1">
-        <v>19850700.0</v>
+        <v>14909580.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.34</v>
+        <v>0.24</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>117</v>
       </c>
       <c r="B39" t="s">
         <v>118</v>
       </c>
       <c r="C39" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.0125</v>
+        <v>98.0389</v>
       </c>
       <c r="E39" s="1">
-        <v>100.0</v>
+        <v>97.75627623</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>40000000.0</v>
+        <v>29326882.87</v>
       </c>
       <c r="I39" s="1">
-        <v>5000.0</v>
+        <v>84787.13</v>
       </c>
       <c r="J39" s="1">
-        <v>0.0125</v>
+        <v>0.28911061013829</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39" t="s">
-        <v>119</v>
+      <c r="L39">
+        <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>40005000.0</v>
+        <v>29411670.0</v>
       </c>
       <c r="N39" s="1">
-        <v>40164873.0</v>
+        <v>29411670.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.69</v>
+        <v>0.48</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>119</v>
+      </c>
+      <c r="B40" t="s">
         <v>120</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.8176</v>
+        <v>99.3675</v>
       </c>
       <c r="E40" s="1">
-        <v>99.7033272</v>
+        <v>97.8675211</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>29910998.16</v>
+        <v>19573504.22</v>
       </c>
       <c r="I40" s="1">
-        <v>34281.84</v>
+        <v>299995.78</v>
       </c>
       <c r="J40" s="1">
-        <v>0.11461282507732</v>
+        <v>1.532662606696</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>29945280.0</v>
+        <v>19873500.0</v>
       </c>
       <c r="N40" s="1">
-        <v>29945280.0</v>
+        <v>19873500.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.52</v>
+        <v>0.33</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>121</v>
+      </c>
+      <c r="B41" t="s">
         <v>122</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.9888</v>
+      </c>
+      <c r="E41" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-2240.0</v>
+      </c>
+      <c r="J41" s="1">
+        <v>-0.0112</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" t="s">
         <v>123</v>
       </c>
-      <c r="C41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>29914890.0</v>
+        <v>19997760.0</v>
       </c>
       <c r="N41" s="1">
-        <v>29914890.0</v>
+        <v>20021746.44</v>
       </c>
       <c r="O41" s="1">
-        <v>0.52</v>
+        <v>0.33</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>124</v>
       </c>
       <c r="B42" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.6872</v>
+        <v>99.9941</v>
       </c>
       <c r="E42" s="1">
-        <v>99.57426469</v>
+        <v>100.0</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>34850992.64</v>
+        <v>20000000.0</v>
       </c>
       <c r="I42" s="1">
-        <v>39527.36</v>
+        <v>-1180.0</v>
       </c>
       <c r="J42" s="1">
-        <v>0.11341817551169</v>
+        <v>-0.0059</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42">
-        <v>0.0</v>
+      <c r="L42" t="s">
+        <v>126</v>
       </c>
       <c r="M42" s="1">
-        <v>34890520.0</v>
+        <v>19998820.0</v>
       </c>
       <c r="N42" s="1">
-        <v>34890520.0</v>
+        <v>20021750.89</v>
       </c>
       <c r="O42" s="1">
-        <v>0.6</v>
+        <v>0.33</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B43" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C43" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.8424</v>
+        <v>99.988</v>
       </c>
       <c r="E43" s="1">
-        <v>99.8373206</v>
+        <v>100.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>9983732.06</v>
+        <v>20000000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>507.94</v>
+        <v>-2400.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.0050876766017697</v>
+        <v>-0.012</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43">
-        <v>0.0</v>
+      <c r="L43" t="s">
+        <v>129</v>
       </c>
       <c r="M43" s="1">
-        <v>9984240.0</v>
+        <v>19997600.0</v>
       </c>
       <c r="N43" s="1">
-        <v>9984240.0</v>
+        <v>20020847.56</v>
       </c>
       <c r="O43" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B44" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C44" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.9362</v>
+        <v>100.0183</v>
       </c>
       <c r="E44" s="1">
-        <v>99.81323835</v>
+        <v>100.0</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>19962647.67</v>
+        <v>40000000.0</v>
       </c>
       <c r="I44" s="1">
-        <v>24592.33</v>
+        <v>7320.0</v>
       </c>
       <c r="J44" s="1">
-        <v>0.12319172489808</v>
+        <v>0.0183</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44">
-        <v>0.0</v>
+      <c r="L44" t="s">
+        <v>132</v>
       </c>
       <c r="M44" s="1">
-        <v>19987240.0</v>
+        <v>40007320.0</v>
       </c>
       <c r="N44" s="1">
-        <v>19987240.0</v>
+        <v>40215508.89</v>
       </c>
       <c r="O44" s="1">
-        <v>0.34</v>
+        <v>0.66</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B45" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C45" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.9167</v>
+        <v>99.9238</v>
       </c>
       <c r="E45" s="1">
-        <v>99.82951336</v>
+        <v>99.7033272</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>24957378.34</v>
+        <v>29910998.16</v>
       </c>
       <c r="I45" s="1">
-        <v>21796.66</v>
+        <v>66141.84</v>
       </c>
       <c r="J45" s="1">
-        <v>0.087335535419863</v>
+        <v>0.22112882908887</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>24979175.0</v>
+        <v>29977140.0</v>
       </c>
       <c r="N45" s="1">
-        <v>24979175.0</v>
+        <v>29977140.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.43</v>
+        <v>0.49</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B46" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C46" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.9364</v>
+        <v>99.8263</v>
       </c>
       <c r="E46" s="1">
-        <v>99.8408094</v>
+        <v>99.71430467</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>19968161.88</v>
+        <v>29914291.4</v>
       </c>
       <c r="I46" s="1">
-        <v>19118.12</v>
+        <v>33598.6</v>
       </c>
       <c r="J46" s="1">
-        <v>0.095743013878251</v>
+        <v>0.11231621551965</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>19987280.0</v>
+        <v>29947890.0</v>
       </c>
       <c r="N46" s="1">
-        <v>19987280.0</v>
+        <v>29947890.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B47" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C47" s="1">
-        <v>10000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.9365</v>
+        <v>99.7972</v>
       </c>
       <c r="E47" s="1">
-        <v>97.5345435</v>
+        <v>99.57426469</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>9753454.35</v>
+        <v>34850992.64</v>
       </c>
       <c r="I47" s="1">
-        <v>240195.65</v>
+        <v>78027.36</v>
       </c>
       <c r="J47" s="1">
-        <v>2.4626726222387</v>
+        <v>0.22388848663795</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>9993650.0</v>
+        <v>34929020.0</v>
       </c>
       <c r="N47" s="1">
-        <v>9993650.0</v>
+        <v>34929020.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.17</v>
+        <v>0.57</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B48" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C48" s="1">
-        <v>11500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.8545</v>
+        <v>99.4326</v>
       </c>
       <c r="E48" s="1">
-        <v>99.64711087</v>
+        <v>99.43839407</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>11459417.75</v>
+        <v>29831518.22</v>
       </c>
       <c r="I48" s="1">
-        <v>23849.75</v>
+        <v>-1738.22</v>
       </c>
       <c r="J48" s="1">
-        <v>0.20812357591205</v>
+        <v>-0.0058267902665264</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>11483267.5</v>
+        <v>29829780.0</v>
       </c>
       <c r="N48" s="1">
-        <v>11483267.5</v>
+        <v>29829780.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.2</v>
+        <v>0.49</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B49" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C49" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.7906</v>
+        <v>99.9536</v>
       </c>
       <c r="E49" s="1">
-        <v>99.66600813</v>
+        <v>99.8373206</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>39866403.25</v>
+        <v>9983732.06</v>
       </c>
       <c r="I49" s="1">
-        <v>49836.75</v>
+        <v>11627.94</v>
       </c>
       <c r="J49" s="1">
-        <v>0.12500939622638</v>
+        <v>0.1164688708603</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>39916240.0</v>
+        <v>9995360.0</v>
       </c>
       <c r="N49" s="1">
-        <v>39916240.0</v>
+        <v>9995360.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.69</v>
+        <v>0.16</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B50" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C50" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.0426</v>
+        <v>99.8574</v>
       </c>
       <c r="E50" s="1">
-        <v>100.0</v>
+        <v>99.82630224</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>40000000.0</v>
+        <v>24956575.56</v>
       </c>
       <c r="I50" s="1">
-        <v>17040.0</v>
+        <v>7774.44</v>
       </c>
       <c r="J50" s="1">
-        <v>0.0426</v>
+        <v>0.031151870100563</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50" t="s">
-        <v>142</v>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>40017040.0</v>
+        <v>24964350.0</v>
       </c>
       <c r="N50" s="1">
-        <v>40645528.0</v>
+        <v>24964350.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.7</v>
+        <v>0.41</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B51" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C51" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.0088</v>
+        <v>99.8337</v>
       </c>
       <c r="E51" s="1">
-        <v>100.0</v>
+        <v>99.79641532</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>30000000.0</v>
+        <v>49898207.66</v>
       </c>
       <c r="I51" s="1">
-        <v>2640.0</v>
+        <v>18642.34</v>
       </c>
       <c r="J51" s="1">
-        <v>0.0088</v>
+        <v>0.03736074074449</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51" t="s">
-        <v>145</v>
+      <c r="L51">
+        <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>30002640.0</v>
+        <v>49916850.0</v>
       </c>
       <c r="N51" s="1">
-        <v>30213149.58</v>
+        <v>49916850.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.52</v>
+        <v>0.82</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B52" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C52" s="1">
-        <v>20000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.9909</v>
+        <v>99.71945593</v>
       </c>
       <c r="E52" s="1">
-        <v>100.0</v>
+        <v>99.71945589</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>20000000.0</v>
+        <v>8974751.03</v>
       </c>
       <c r="I52" s="1">
-        <v>-1820.0</v>
+        <v>0.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.0091</v>
+        <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52" t="s">
-        <v>148</v>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>19998180.0</v>
+        <v>8974751.03</v>
       </c>
       <c r="N52" s="1">
-        <v>20016850.83</v>
+        <v>8974751.03</v>
       </c>
       <c r="O52" s="1">
-        <v>0.34</v>
+        <v>0.15</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>149</v>
       </c>
       <c r="B53" t="s">
         <v>150</v>
       </c>
       <c r="C53" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.6131</v>
+        <v>97.7649</v>
       </c>
       <c r="E53" s="1">
-        <v>97.88689386</v>
+        <v>97.7369551</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>48943446.93</v>
+        <v>9773695.51</v>
       </c>
       <c r="I53" s="1">
-        <v>863103.07</v>
+        <v>2794.49</v>
       </c>
       <c r="J53" s="1">
-        <v>1.7634701357149</v>
+        <v>0.028591948635404</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>49806550.0</v>
+        <v>9776490.0</v>
       </c>
       <c r="N53" s="1">
-        <v>49806550.0</v>
+        <v>9776490.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.86</v>
+        <v>0.16</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>151</v>
       </c>
       <c r="B54" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="1">
-        <v>25000000.0</v>
+        <v>11500000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>97.9806</v>
+        <v>99.9652</v>
       </c>
       <c r="E54" s="1">
-        <v>97.78527224</v>
+        <v>99.64711087</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>24446318.06</v>
+        <v>11459417.75</v>
       </c>
       <c r="I54" s="1">
-        <v>48831.94</v>
+        <v>36580.25</v>
       </c>
       <c r="J54" s="1">
-        <v>0.1997517167213</v>
+        <v>0.31921560761671</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>24495150.0</v>
+        <v>11495998.0</v>
       </c>
       <c r="N54" s="1">
-        <v>24495150.0</v>
+        <v>11495998.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.42</v>
+        <v>0.19</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>153</v>
       </c>
       <c r="B55" t="s">
         <v>154</v>
       </c>
       <c r="C55" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.5512</v>
+        <v>99.9014</v>
       </c>
       <c r="E55" s="1">
-        <v>98.376783</v>
+        <v>99.66600813</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>24594195.75</v>
+        <v>39866403.25</v>
       </c>
       <c r="I55" s="1">
-        <v>43604.25</v>
+        <v>94156.75</v>
       </c>
       <c r="J55" s="1">
-        <v>0.17729488064272</v>
+        <v>0.23618069934613</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>24637800.0</v>
+        <v>39960560.0</v>
       </c>
       <c r="N55" s="1">
-        <v>24637800.0</v>
+        <v>39960560.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.42</v>
+        <v>0.66</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>155</v>
       </c>
       <c r="B56" t="s">
         <v>156</v>
       </c>
       <c r="C56" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>98.3575</v>
+        <v>100.0403</v>
       </c>
       <c r="E56" s="1">
-        <v>98.185719</v>
+        <v>100.0</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>24546429.75</v>
+        <v>40000000.0</v>
       </c>
       <c r="I56" s="1">
-        <v>42945.25</v>
+        <v>16120.0</v>
       </c>
       <c r="J56" s="1">
-        <v>0.17495517856319</v>
+        <v>0.0403</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56">
-        <v>0.0</v>
+      <c r="L56" t="s">
+        <v>157</v>
       </c>
       <c r="M56" s="1">
-        <v>24589375.0</v>
+        <v>40016120.0</v>
       </c>
       <c r="N56" s="1">
-        <v>24589375.0</v>
+        <v>40692295.11</v>
       </c>
       <c r="O56" s="1">
-        <v>0.42</v>
+        <v>0.67</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B57" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C57" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>98.1693</v>
+        <v>100.0162</v>
       </c>
       <c r="E57" s="1">
-        <v>97.990834</v>
+        <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>24497708.5</v>
+        <v>30000000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>44616.5</v>
+        <v>4860.0</v>
       </c>
       <c r="J57" s="1">
-        <v>0.18212519754654</v>
+        <v>0.0162</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
-      <c r="L57">
-        <v>0.0</v>
+      <c r="L57" t="s">
+        <v>160</v>
       </c>
       <c r="M57" s="1">
-        <v>24542325.0</v>
+        <v>30004860.0</v>
       </c>
       <c r="N57" s="1">
-        <v>24542325.0</v>
+        <v>30250897.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.42</v>
+        <v>0.5</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B58" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C58" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>97.7731</v>
+        <v>99.9989</v>
       </c>
       <c r="E58" s="1">
-        <v>97.79010655</v>
+        <v>100.0</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>19558021.31</v>
+        <v>20000000.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-3401.31</v>
+        <v>-220.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.017390869690181</v>
+        <v>-0.0011</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
-      <c r="L58">
-        <v>0.0</v>
+      <c r="L58" t="s">
+        <v>163</v>
       </c>
       <c r="M58" s="1">
-        <v>19554620.0</v>
+        <v>19999780.0</v>
       </c>
       <c r="N58" s="1">
-        <v>19554620.0</v>
+        <v>20042138.33</v>
       </c>
       <c r="O58" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B59" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C59" s="1">
-        <v>12500000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.9046</v>
+        <v>99.7249</v>
       </c>
       <c r="E59" s="1">
-        <v>97.85057616</v>
+        <v>97.88689386</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>12231322.02</v>
+        <v>48943446.93</v>
       </c>
       <c r="I59" s="1">
-        <v>131752.98</v>
+        <v>919003.07</v>
       </c>
       <c r="J59" s="1">
-        <v>1.0771769379023</v>
+        <v>1.8776835871703</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>12363075.0</v>
+        <v>49862450.0</v>
       </c>
       <c r="N59" s="1">
-        <v>12363075.0</v>
+        <v>49862450.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.21</v>
+        <v>0.82</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B60" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C60" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.7069</v>
+        <v>98.101</v>
       </c>
       <c r="E60" s="1">
-        <v>97.86267907</v>
+        <v>97.78527224</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>14679401.86</v>
+        <v>24446318.06</v>
       </c>
       <c r="I60" s="1">
-        <v>126633.14</v>
+        <v>78931.94</v>
       </c>
       <c r="J60" s="1">
-        <v>0.86265871871158</v>
+        <v>0.32287864293622</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>14806035.0</v>
+        <v>24525250.0</v>
       </c>
       <c r="N60" s="1">
-        <v>14806035.0</v>
+        <v>24525250.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.25</v>
+        <v>0.4</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B61" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C61" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.88</v>
+        <v>98.6692</v>
       </c>
       <c r="E61" s="1">
-        <v>97.85299653</v>
+        <v>98.376783</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>29355898.96</v>
+        <v>24594195.75</v>
       </c>
       <c r="I61" s="1">
-        <v>308101.04</v>
+        <v>73104.25</v>
       </c>
       <c r="J61" s="1">
-        <v>1.0495370638106</v>
+        <v>0.29724188073928</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>29664000.0</v>
+        <v>24667300.0</v>
       </c>
       <c r="N61" s="1">
-        <v>29664000.0</v>
+        <v>24667300.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.51</v>
+        <v>0.4</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B62" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C62" s="1">
-        <v>9500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.7176</v>
+        <v>98.4771</v>
       </c>
       <c r="E62" s="1">
-        <v>99.507892</v>
+        <v>98.185719</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>9453249.74</v>
+        <v>24546429.75</v>
       </c>
       <c r="I62" s="1">
-        <v>19922.26</v>
+        <v>72845.25</v>
       </c>
       <c r="J62" s="1">
-        <v>0.21074509346455</v>
+        <v>0.29676515380001</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>9473172.0</v>
+        <v>24619275.0</v>
       </c>
       <c r="N62" s="1">
-        <v>9473172.0</v>
+        <v>24619275.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.16</v>
+        <v>0.4</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B63" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C63" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.9352</v>
+        <v>98.29</v>
       </c>
       <c r="E63" s="1">
-        <v>98.887108</v>
+        <v>97.990834</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>4944355.4</v>
+        <v>24497708.5</v>
       </c>
       <c r="I63" s="1">
-        <v>52404.6</v>
+        <v>74791.5</v>
       </c>
       <c r="J63" s="1">
-        <v>1.0598874021071</v>
+        <v>0.3052999834658</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>4996760.0</v>
+        <v>24572500.0</v>
       </c>
       <c r="N63" s="1">
-        <v>4996760.0</v>
+        <v>24572500.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.09</v>
+        <v>0.4</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B64" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C64" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.1803</v>
+        <v>97.8915</v>
       </c>
       <c r="E64" s="1">
-        <v>98.503513</v>
+        <v>97.79010655</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>9850351.3</v>
+        <v>19558021.31</v>
       </c>
       <c r="I64" s="1">
-        <v>67678.7</v>
+        <v>20278.69</v>
       </c>
       <c r="J64" s="1">
-        <v>0.68706889672047</v>
+        <v>0.10368477300734</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>9918030.0</v>
+        <v>19578300.0</v>
       </c>
       <c r="N64" s="1">
-        <v>9918030.0</v>
+        <v>19578300.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B65" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C65" s="1">
-        <v>28000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.7975</v>
+        <v>99.0236</v>
       </c>
       <c r="E65" s="1">
-        <v>99.68550607</v>
+        <v>97.85057616</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>27911941.7</v>
+        <v>12231322.02</v>
       </c>
       <c r="I65" s="1">
-        <v>31358.3</v>
+        <v>146627.98</v>
       </c>
       <c r="J65" s="1">
-        <v>0.11234725386375</v>
+        <v>1.1987909382178</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>27943300.0</v>
+        <v>12377950.0</v>
       </c>
       <c r="N65" s="1">
-        <v>27943300.0</v>
+        <v>12377950.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.48</v>
+        <v>0.2</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B66" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C66" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.8101</v>
+        <v>98.8233</v>
       </c>
       <c r="E66" s="1">
-        <v>97.87236356</v>
+        <v>97.86267907</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>48936181.78</v>
+        <v>14679401.86</v>
       </c>
       <c r="I66" s="1">
-        <v>468868.22</v>
+        <v>144093.14</v>
       </c>
       <c r="J66" s="1">
-        <v>0.95812178830761</v>
+        <v>0.98160089473836</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>49405050.0</v>
+        <v>14823495.0</v>
       </c>
       <c r="N66" s="1">
-        <v>49405050.0</v>
+        <v>14823495.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.85</v>
+        <v>0.24</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B67" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C67" s="1">
-        <v>70000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>100.0434</v>
+        <v>98.9982</v>
       </c>
       <c r="E67" s="1">
-        <v>100.0</v>
+        <v>97.85299653</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>70000000.0</v>
+        <v>29355898.96</v>
       </c>
       <c r="I67" s="1">
-        <v>30380.0</v>
+        <v>343561.04</v>
       </c>
       <c r="J67" s="1">
-        <v>0.0434</v>
+        <v>1.1703305031406</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67" t="s">
-        <v>179</v>
+      <c r="L67">
+        <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>70030380.0</v>
+        <v>29699460.0</v>
       </c>
       <c r="N67" s="1">
-        <v>71378380.5</v>
+        <v>29699460.0</v>
       </c>
       <c r="O67" s="1">
-        <v>1.23</v>
+        <v>0.49</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B68" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C68" s="1">
-        <v>50000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.9306</v>
+        <v>99.8319</v>
       </c>
       <c r="E68" s="1">
-        <v>99.83593628</v>
+        <v>99.507892</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>49917968.14</v>
+        <v>9453249.74</v>
       </c>
       <c r="I68" s="1">
-        <v>47331.86</v>
+        <v>30780.76</v>
       </c>
       <c r="J68" s="1">
-        <v>0.094819284044681</v>
+        <v>0.32561035460383</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>49965300.0</v>
+        <v>9484030.5</v>
       </c>
       <c r="N68" s="1">
-        <v>49965300.0</v>
+        <v>9484030.5</v>
       </c>
       <c r="O68" s="1">
-        <v>0.86</v>
+        <v>0.16</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B69" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C69" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>98.4131</v>
+        <v>98.556</v>
       </c>
       <c r="E69" s="1">
-        <v>97.804612</v>
+        <v>98.5230842</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>24451153.0</v>
+        <v>4926154.21</v>
       </c>
       <c r="I69" s="1">
-        <v>152122.0</v>
+        <v>1645.79</v>
       </c>
       <c r="J69" s="1">
-        <v>0.62214653026792</v>
+        <v>0.033409226139512</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>24603275.0</v>
+        <v>4927800.0</v>
       </c>
       <c r="N69" s="1">
-        <v>24603275.0</v>
+        <v>4927800.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.42</v>
+        <v>0.08</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B70" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C70" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>97.9953</v>
+        <v>99.3021</v>
       </c>
       <c r="E70" s="1">
-        <v>97.780438</v>
+        <v>98.503513</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>39112175.2</v>
+        <v>9850351.3</v>
       </c>
       <c r="I70" s="1">
-        <v>85944.8</v>
+        <v>79858.7</v>
       </c>
       <c r="J70" s="1">
-        <v>0.21973924886694</v>
+        <v>0.81071930906667</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>39198120.0</v>
+        <v>9930210.0</v>
       </c>
       <c r="N70" s="1">
-        <v>39198120.0</v>
+        <v>9930210.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.67</v>
+        <v>0.16</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B71" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C71" s="1">
-        <v>20000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>98.5597</v>
+        <v>99.9075</v>
       </c>
       <c r="E71" s="1">
-        <v>97.8626791</v>
+        <v>99.68550607</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>19572535.82</v>
+        <v>27911941.7</v>
       </c>
       <c r="I71" s="1">
-        <v>139404.18</v>
+        <v>62158.3</v>
       </c>
       <c r="J71" s="1">
-        <v>0.71224383637378</v>
+        <v>0.22269428858831</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>19711940.0</v>
+        <v>27974100.0</v>
       </c>
       <c r="N71" s="1">
-        <v>19711940.0</v>
+        <v>27974100.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.34</v>
+        <v>0.46</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B72" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C72" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.0002</v>
+        <v>98.9199</v>
       </c>
       <c r="E72" s="1">
-        <v>100.0</v>
+        <v>97.87236356</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>20000000.0</v>
+        <v>48936181.78</v>
       </c>
       <c r="I72" s="1">
-        <v>40.0</v>
+        <v>523768.22</v>
       </c>
       <c r="J72" s="1">
-        <v>0.0002</v>
+        <v>1.0703087183113</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
-      <c r="L72" t="s">
-        <v>190</v>
+      <c r="L72">
+        <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>20000040.0</v>
+        <v>49459950.0</v>
       </c>
       <c r="N72" s="1">
-        <v>20203277.11</v>
+        <v>49459950.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.35</v>
+        <v>0.81</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B73" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C73" s="1">
-        <v>25000000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>99.3806</v>
+        <v>100.0338</v>
       </c>
       <c r="E73" s="1">
-        <v>97.96931384</v>
+        <v>100.0</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>24492328.46</v>
+        <v>70000000.0</v>
       </c>
       <c r="I73" s="1">
-        <v>352821.54</v>
+        <v>23660.0</v>
       </c>
       <c r="J73" s="1">
-        <v>1.4405389858143</v>
+        <v>0.0338</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73">
-        <v>0.0</v>
+      <c r="L73" t="s">
+        <v>194</v>
       </c>
       <c r="M73" s="1">
-        <v>24845150.0</v>
+        <v>70023660.0</v>
       </c>
       <c r="N73" s="1">
-        <v>24845150.0</v>
+        <v>71457158.89</v>
       </c>
       <c r="O73" s="1">
-        <v>0.43</v>
+        <v>1.17</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B74" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C74" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.8427</v>
+        <v>99.9021</v>
       </c>
       <c r="E74" s="1">
-        <v>97.81428545</v>
+        <v>99.86219018</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>19562857.09</v>
+        <v>49931095.09</v>
       </c>
       <c r="I74" s="1">
-        <v>5682.91</v>
+        <v>19954.91</v>
       </c>
       <c r="J74" s="1">
-        <v>0.029049488905713</v>
+        <v>0.039964895550621</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>19568540.0</v>
+        <v>49951050.0</v>
       </c>
       <c r="N74" s="1">
-        <v>19568540.0</v>
+        <v>49951050.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.34</v>
+        <v>0.82</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B75" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C75" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>97.9965</v>
+        <v>98.5223</v>
       </c>
       <c r="E75" s="1">
-        <v>97.775605</v>
+        <v>97.804612</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>14666340.75</v>
+        <v>24451153.0</v>
       </c>
       <c r="I75" s="1">
-        <v>33134.25</v>
+        <v>179422.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.22592036121894</v>
+        <v>0.73379770679935</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>14699475.0</v>
+        <v>24630575.0</v>
       </c>
       <c r="N75" s="1">
-        <v>14699475.0</v>
+        <v>24630575.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.25</v>
+        <v>0.4</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B76" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C76" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.4797</v>
+        <v>98.1089</v>
       </c>
       <c r="E76" s="1">
-        <v>98.1034157</v>
+        <v>97.780438</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>29431024.71</v>
+        <v>39112175.2</v>
       </c>
       <c r="I76" s="1">
-        <v>412885.29</v>
+        <v>131384.8</v>
       </c>
       <c r="J76" s="1">
-        <v>1.4028913164539</v>
+        <v>0.33591790619715</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>29843910.0</v>
+        <v>39243560.0</v>
       </c>
       <c r="N76" s="1">
-        <v>29843910.0</v>
+        <v>39243560.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.51</v>
+        <v>0.64</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B77" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C77" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.984</v>
+        <v>98.6687</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0</v>
+        <v>97.8626791</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>30000000.0</v>
+        <v>19572535.82</v>
       </c>
       <c r="I77" s="1">
-        <v>-4800.0</v>
+        <v>161204.18</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.016</v>
+        <v>0.82362439636092</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77" t="s">
-        <v>201</v>
+      <c r="L77">
+        <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>29995200.0</v>
+        <v>19733740.0</v>
       </c>
       <c r="N77" s="1">
-        <v>30167682.92</v>
+        <v>19733740.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.52</v>
+        <v>0.32</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B78" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C78" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.8425</v>
+        <v>99.9958</v>
       </c>
       <c r="E78" s="1">
-        <v>99.45362665</v>
+        <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>19890725.33</v>
+        <v>20000000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>77774.67</v>
+        <v>-840.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.39100972292195</v>
+        <v>-0.0042</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78">
-        <v>0.0</v>
+      <c r="L78" t="s">
+        <v>205</v>
       </c>
       <c r="M78" s="1">
-        <v>19968500.0</v>
+        <v>19999160.0</v>
       </c>
       <c r="N78" s="1">
-        <v>19968500.0</v>
+        <v>20021563.11</v>
       </c>
       <c r="O78" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B79" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C79" s="1">
-        <v>21000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.9942</v>
+        <v>99.4915</v>
       </c>
       <c r="E79" s="1">
-        <v>99.4796111</v>
+        <v>97.96931384</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>20890718.33</v>
+        <v>24492328.46</v>
       </c>
       <c r="I79" s="1">
-        <v>108063.67</v>
+        <v>380546.54</v>
       </c>
       <c r="J79" s="1">
-        <v>0.51728077652943</v>
+        <v>1.5537376963627</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>20998782.0</v>
+        <v>24872875.0</v>
       </c>
       <c r="N79" s="1">
-        <v>20998782.0</v>
+        <v>24872875.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.36</v>
+        <v>0.41</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B80" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C80" s="1">
-        <v>60000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.9533</v>
+        <v>97.9675</v>
       </c>
       <c r="E80" s="1">
-        <v>99.48901337</v>
+        <v>97.81428545</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>59693408.02</v>
+        <v>19562857.09</v>
       </c>
       <c r="I80" s="1">
-        <v>278571.98</v>
+        <v>30642.91</v>
       </c>
       <c r="J80" s="1">
-        <v>0.46667126109916</v>
+        <v>0.15663821423949</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>59971980.0</v>
+        <v>19593500.0</v>
       </c>
       <c r="N80" s="1">
-        <v>59971980.0</v>
+        <v>19593500.0</v>
       </c>
       <c r="O80" s="1">
-        <v>1.03</v>
+        <v>0.32</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B81" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C81" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.3595</v>
+        <v>98.1201</v>
       </c>
       <c r="E81" s="1">
-        <v>99.2427776</v>
+        <v>97.775605</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>9924277.76</v>
+        <v>14666340.75</v>
       </c>
       <c r="I81" s="1">
-        <v>11672.24</v>
+        <v>51674.25</v>
       </c>
       <c r="J81" s="1">
-        <v>0.11761299192013</v>
+        <v>0.35233226120155</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>9935950.0</v>
+        <v>14718015.0</v>
       </c>
       <c r="N81" s="1">
-        <v>9935950.0</v>
+        <v>14718015.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B82" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C82" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.5111</v>
+        <v>99.5883</v>
       </c>
       <c r="E82" s="1">
-        <v>97.9014285</v>
+        <v>98.1034157</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>39160571.4</v>
+        <v>29431024.71</v>
       </c>
       <c r="I82" s="1">
-        <v>243868.6</v>
+        <v>445465.29</v>
       </c>
       <c r="J82" s="1">
-        <v>0.62274014724923</v>
+        <v>1.5135908259716</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>39404440.0</v>
+        <v>29876490.0</v>
       </c>
       <c r="N82" s="1">
-        <v>39404440.0</v>
+        <v>29876490.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.68</v>
+        <v>0.49</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B83" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C83" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.9188</v>
+        <v>99.9939</v>
       </c>
       <c r="E83" s="1">
-        <v>99.8237833</v>
+        <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>29947134.99</v>
+        <v>30000000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>28505.01</v>
+        <v>-1830.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.095184430862981</v>
+        <v>-0.0061</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83">
-        <v>0.0</v>
+      <c r="L83" t="s">
+        <v>216</v>
       </c>
       <c r="M83" s="1">
-        <v>29975640.0</v>
+        <v>29998170.0</v>
       </c>
       <c r="N83" s="1">
-        <v>29975640.0</v>
+        <v>30206785.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B84" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C84" s="1">
-        <v>28000000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.6036</v>
+        <v>99.9825</v>
       </c>
       <c r="E84" s="1">
-        <v>99.49170793</v>
+        <v>99.87881369</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>27857678.22</v>
+        <v>25968491.56</v>
       </c>
       <c r="I84" s="1">
-        <v>31329.78</v>
+        <v>26958.44</v>
       </c>
       <c r="J84" s="1">
-        <v>0.11246371557809</v>
+        <v>0.10381211375991</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>27889008.0</v>
+        <v>25995450.0</v>
       </c>
       <c r="N84" s="1">
-        <v>27889008.0</v>
+        <v>25995450.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B85" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C85" s="1">
-        <v>18000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.9355</v>
+        <v>99.9533</v>
       </c>
       <c r="E85" s="1">
-        <v>99.81412394</v>
+        <v>99.45362665</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>17966542.31</v>
+        <v>19890725.33</v>
       </c>
       <c r="I85" s="1">
-        <v>21847.69</v>
+        <v>99934.67</v>
       </c>
       <c r="J85" s="1">
-        <v>0.1216020847141</v>
+        <v>0.50241843040924</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>17988390.0</v>
+        <v>19990660.0</v>
       </c>
       <c r="N85" s="1">
-        <v>17988390.0</v>
+        <v>19990660.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B86" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C86" s="1">
-        <v>12500000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.8418</v>
+        <v>99.5477</v>
       </c>
       <c r="E86" s="1">
-        <v>97.54416312</v>
+        <v>99.48788612</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>12193020.39</v>
+        <v>59692731.67</v>
       </c>
       <c r="I86" s="1">
-        <v>287204.61</v>
+        <v>35888.33</v>
       </c>
       <c r="J86" s="1">
-        <v>2.3554837178452</v>
+        <v>0.060121775291508</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>12480225.0</v>
+        <v>59728620.0</v>
       </c>
       <c r="N86" s="1">
-        <v>12480225.0</v>
+        <v>59728620.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.21</v>
+        <v>0.98</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B87" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C87" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.9941</v>
+        <v>99.5365</v>
       </c>
       <c r="E87" s="1">
-        <v>97.64046393</v>
+        <v>99.46446673</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>14646069.59</v>
+        <v>29839340.02</v>
       </c>
       <c r="I87" s="1">
-        <v>353045.41</v>
+        <v>21609.98</v>
       </c>
       <c r="J87" s="1">
-        <v>2.4105129900588</v>
+        <v>0.072421105780208</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>14999115.0</v>
+        <v>29860950.0</v>
       </c>
       <c r="N87" s="1">
-        <v>14999115.0</v>
+        <v>29860950.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.26</v>
+        <v>0.49</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B88" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C88" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.4565</v>
+        <v>99.4861</v>
       </c>
       <c r="E88" s="1">
-        <v>98.22903955</v>
+        <v>99.2427776</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>19645807.91</v>
+        <v>9924277.76</v>
       </c>
       <c r="I88" s="1">
-        <v>245492.09</v>
+        <v>24332.24</v>
       </c>
       <c r="J88" s="1">
-        <v>1.2495901981971</v>
+        <v>0.24517894992895</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>19891300.0</v>
+        <v>9948610.0</v>
       </c>
       <c r="N88" s="1">
-        <v>19891300.0</v>
+        <v>9948610.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B89" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C89" s="1">
-        <v>24000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.8067</v>
+        <v>98.6002</v>
       </c>
       <c r="E89" s="1">
-        <v>98.56951</v>
+        <v>97.9014285</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>23656682.4</v>
+        <v>39160571.4</v>
       </c>
       <c r="I89" s="1">
-        <v>296925.6</v>
+        <v>279508.6</v>
       </c>
       <c r="J89" s="1">
-        <v>1.2551447197008</v>
+        <v>0.71375005524051</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>23953608.0</v>
+        <v>39440080.0</v>
       </c>
       <c r="N89" s="1">
-        <v>23953608.0</v>
+        <v>39440080.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.41</v>
+        <v>0.65</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B90" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C90" s="1">
-        <v>20000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.3598</v>
+        <v>99.7146</v>
       </c>
       <c r="E90" s="1">
-        <v>98.10119685</v>
+        <v>99.49170793</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>19620239.37</v>
+        <v>27857678.22</v>
       </c>
       <c r="I90" s="1">
-        <v>251720.63</v>
+        <v>62409.78</v>
       </c>
       <c r="J90" s="1">
-        <v>1.2829641129908</v>
+        <v>0.22403080223388</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>19871960.0</v>
+        <v>27920088.0</v>
       </c>
       <c r="N90" s="1">
-        <v>19871960.0</v>
+        <v>27920088.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.34</v>
+        <v>0.46</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B91" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C91" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>97.7769</v>
+        <v>99.9052</v>
       </c>
       <c r="E91" s="1">
-        <v>97.80461245</v>
+        <v>99.85853376</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>19560922.49</v>
+        <v>24964633.44</v>
       </c>
       <c r="I91" s="1">
-        <v>-5542.49</v>
+        <v>11666.56</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.028334502132164</v>
+        <v>0.046732350499115</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>19555380.0</v>
+        <v>24976300.0</v>
       </c>
       <c r="N91" s="1">
-        <v>19555380.0</v>
+        <v>24976300.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.34</v>
+        <v>0.41</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B92" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C92" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>97.8867</v>
+        <v>99.9556</v>
       </c>
       <c r="E92" s="1">
-        <v>97.7852722</v>
+        <v>97.54416312</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>14667790.83</v>
+        <v>12193020.39</v>
       </c>
       <c r="I92" s="1">
-        <v>15214.17</v>
+        <v>301429.61</v>
       </c>
       <c r="J92" s="1">
-        <v>0.10372502700872</v>
+        <v>2.4721488225117</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>14683005.0</v>
+        <v>12494450.0</v>
       </c>
       <c r="N92" s="1">
-        <v>14683005.0</v>
+        <v>12494450.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B93" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C93" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.6261</v>
+        <v>98.2887</v>
       </c>
       <c r="E93" s="1">
-        <v>99.47362905</v>
+        <v>98.20184247</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>19894725.81</v>
+        <v>14730276.37</v>
       </c>
       <c r="I93" s="1">
-        <v>30494.19</v>
+        <v>13028.63</v>
       </c>
       <c r="J93" s="1">
-        <v>0.15327775959934</v>
+        <v>0.08844796711713</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>19925220.0</v>
+        <v>14743305.0</v>
       </c>
       <c r="N93" s="1">
-        <v>19925220.0</v>
+        <v>14743305.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.34</v>
+        <v>0.24</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B94" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="C94" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.1521</v>
+        <v>99.5712</v>
       </c>
       <c r="E94" s="1">
-        <v>98.92074717</v>
+        <v>98.22903955</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>29676224.15</v>
+        <v>19645807.91</v>
       </c>
       <c r="I94" s="1">
-        <v>69405.85</v>
+        <v>268432.09</v>
       </c>
       <c r="J94" s="1">
-        <v>0.23387695701847</v>
+        <v>1.3663581117647</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>29745630.0</v>
+        <v>19914240.0</v>
       </c>
       <c r="N94" s="1">
-        <v>29745630.0</v>
+        <v>19914240.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.51</v>
+        <v>0.33</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B95" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C95" s="1">
-        <v>15000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.882</v>
+        <v>99.9223</v>
       </c>
       <c r="E95" s="1">
-        <v>97.81428547</v>
+        <v>98.56951</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>14672142.82</v>
+        <v>23656682.4</v>
       </c>
       <c r="I95" s="1">
-        <v>10157.18</v>
+        <v>324669.6</v>
       </c>
       <c r="J95" s="1">
-        <v>0.069227652188298</v>
+        <v>1.3724223646846</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>14682300.0</v>
+        <v>23981352.0</v>
       </c>
       <c r="N95" s="1">
-        <v>14682300.0</v>
+        <v>23981352.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.25</v>
+        <v>0.39</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B96" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C96" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.5627</v>
+        <v>99.476</v>
       </c>
       <c r="E96" s="1">
-        <v>97.98818018</v>
+        <v>98.10119685</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>48994090.09</v>
+        <v>19620239.37</v>
       </c>
       <c r="I96" s="1">
-        <v>787259.91</v>
+        <v>274960.63</v>
       </c>
       <c r="J96" s="1">
-        <v>1.6068466799849</v>
+        <v>1.4014132285278</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>49781350.0</v>
+        <v>19895200.0</v>
       </c>
       <c r="N96" s="1">
-        <v>49781350.0</v>
+        <v>19895200.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.86</v>
+        <v>0.33</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B97" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C97" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>97.9307</v>
+        <v>97.9021</v>
       </c>
       <c r="E97" s="1">
-        <v>97.77932292</v>
+        <v>97.80461245</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>24444830.73</v>
+        <v>19560922.49</v>
       </c>
       <c r="I97" s="1">
-        <v>37844.27</v>
+        <v>19497.51</v>
       </c>
       <c r="J97" s="1">
-        <v>0.15481502170336</v>
+        <v>0.099675820554821</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>24482675.0</v>
+        <v>19580420.0</v>
       </c>
       <c r="N97" s="1">
-        <v>24482675.0</v>
+        <v>19580420.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.42</v>
+        <v>0.32</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B98" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C98" s="1">
-        <v>21400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.1732</v>
+        <v>98.0127</v>
       </c>
       <c r="E98" s="1">
-        <v>98.04874822</v>
+        <v>97.7852722</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>20982432.12</v>
+        <v>14667790.83</v>
       </c>
       <c r="I98" s="1">
-        <v>240632.68</v>
+        <v>34114.17</v>
       </c>
       <c r="J98" s="1">
-        <v>1.1468293028368</v>
+        <v>0.23257878705378</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>21223064.8</v>
+        <v>14701905.0</v>
       </c>
       <c r="N98" s="1">
-        <v>21223064.8</v>
+        <v>14701905.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.37</v>
+        <v>0.24</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B99" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C99" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>97.9894</v>
+        <v>99.742</v>
       </c>
       <c r="E99" s="1">
-        <v>97.75025085</v>
+        <v>99.47362905</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>12707532.61</v>
+        <v>19894725.81</v>
       </c>
       <c r="I99" s="1">
-        <v>31089.39</v>
+        <v>53674.19</v>
       </c>
       <c r="J99" s="1">
-        <v>0.24465323799787</v>
+        <v>0.26979105172196</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>12738622.0</v>
+        <v>19948400.0</v>
       </c>
       <c r="N99" s="1">
-        <v>12738622.0</v>
+        <v>19948400.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="B100" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C100" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.4135</v>
+        <v>99.2674</v>
       </c>
       <c r="E100" s="1">
-        <v>98.05766825</v>
+        <v>98.92074717</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>19611533.65</v>
+        <v>29676224.15</v>
       </c>
       <c r="I100" s="1">
-        <v>271166.35</v>
+        <v>103995.85</v>
       </c>
       <c r="J100" s="1">
-        <v>1.3826881407615</v>
+        <v>0.35043491205063</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>19882700.0</v>
+        <v>29780220.0</v>
       </c>
       <c r="N100" s="1">
-        <v>19882700.0</v>
+        <v>29780220.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B101" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C101" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.0157</v>
+        <v>98.0021</v>
       </c>
       <c r="E101" s="1">
-        <v>100.0</v>
+        <v>97.81428547</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>20000000.0</v>
+        <v>14672142.82</v>
       </c>
       <c r="I101" s="1">
-        <v>3140.0</v>
+        <v>28172.18</v>
       </c>
       <c r="J101" s="1">
-        <v>0.0157</v>
+        <v>0.19201135339003</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
-      <c r="L101" t="s">
-        <v>250</v>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>20003140.0</v>
+        <v>14700315.0</v>
       </c>
       <c r="N101" s="1">
-        <v>20046994.0</v>
+        <v>14700315.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.35</v>
+        <v>0.24</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B102" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C102" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.0423</v>
+        <v>99.6726</v>
       </c>
       <c r="E102" s="1">
-        <v>100.0</v>
+        <v>97.98818018</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>30000000.0</v>
+        <v>48994090.09</v>
       </c>
       <c r="I102" s="1">
-        <v>12690.0</v>
+        <v>842209.91</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0423</v>
+        <v>1.7190030643551</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102" t="s">
-        <v>253</v>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>30012690.0</v>
+        <v>49836300.0</v>
       </c>
       <c r="N102" s="1">
-        <v>30538833.75</v>
+        <v>49836300.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.53</v>
+        <v>0.82</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B103" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C103" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.2359</v>
+        <v>99.5476</v>
       </c>
       <c r="E103" s="1">
-        <v>99.1206757</v>
+        <v>99.47617503</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>49560337.85</v>
+        <v>29842852.51</v>
       </c>
       <c r="I103" s="1">
-        <v>57612.15</v>
+        <v>21427.49</v>
       </c>
       <c r="J103" s="1">
-        <v>0.116246483578</v>
+        <v>0.071801078642934</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>49617950.0</v>
+        <v>29864280.0</v>
       </c>
       <c r="N103" s="1">
-        <v>49617950.0</v>
+        <v>29864280.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.85</v>
+        <v>0.49</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B104" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C104" s="1">
-        <v>30000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.4905</v>
+        <v>99.7345</v>
       </c>
       <c r="E104" s="1">
-        <v>97.87236357</v>
+        <v>99.65960714</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>29361709.07</v>
+        <v>6976172.5</v>
       </c>
       <c r="I104" s="1">
-        <v>485440.93</v>
+        <v>5242.5</v>
       </c>
       <c r="J104" s="1">
-        <v>1.6533129214062</v>
+        <v>0.075148657806268</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>29847150.0</v>
+        <v>6981415.0</v>
       </c>
       <c r="N104" s="1">
-        <v>29847150.0</v>
+        <v>6981415.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.51</v>
+        <v>0.11</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B105" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C105" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.0241</v>
+        <v>99.5674</v>
       </c>
       <c r="E105" s="1">
-        <v>100.0</v>
+        <v>99.57189617</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>35000000.0</v>
+        <v>29871568.85</v>
       </c>
       <c r="I105" s="1">
-        <v>8435.0</v>
+        <v>-1348.85</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0241</v>
+        <v>-0.0045154976853517</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105" t="s">
-        <v>260</v>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>35008435.0</v>
+        <v>29870220.0</v>
       </c>
       <c r="N105" s="1">
-        <v>35656371.53</v>
+        <v>29870220.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.61</v>
+        <v>0.49</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>261</v>
       </c>
       <c r="B106" t="s">
         <v>262</v>
       </c>
       <c r="C106" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.0217</v>
+        <v>99.6969</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>99.6413465</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>20000000.0</v>
+        <v>29892403.95</v>
       </c>
       <c r="I106" s="1">
-        <v>4340.0</v>
+        <v>16666.05</v>
       </c>
       <c r="J106" s="1">
-        <v>0.0217</v>
+        <v>0.055753461741909</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106" t="s">
-        <v>263</v>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>20004340.0</v>
+        <v>29909070.0</v>
       </c>
       <c r="N106" s="1">
-        <v>20408800.0</v>
+        <v>29909070.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.35</v>
+        <v>0.49</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>263</v>
+      </c>
+      <c r="B107" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="C107" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.9826</v>
+        <v>98.0296</v>
       </c>
       <c r="E107" s="1">
-        <v>100.0</v>
+        <v>97.77932292</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>25000000.0</v>
+        <v>24444830.73</v>
       </c>
       <c r="I107" s="1">
-        <v>-4350.0</v>
+        <v>62569.27</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.0174</v>
+        <v>0.25596115060519</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107" t="s">
-        <v>266</v>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>24995650.0</v>
+        <v>24507400.0</v>
       </c>
       <c r="N107" s="1">
-        <v>25050643.75</v>
+        <v>24507400.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B108" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C108" s="1">
-        <v>25000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.9939</v>
+        <v>99.2887</v>
       </c>
       <c r="E108" s="1">
-        <v>100.0</v>
+        <v>98.04874822</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>25000000.0</v>
+        <v>20982432.12</v>
       </c>
       <c r="I108" s="1">
-        <v>-1525.0</v>
+        <v>265349.68</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.0061</v>
+        <v>1.2646278490618</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108" t="s">
-        <v>269</v>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>24998475.0</v>
+        <v>21247781.8</v>
       </c>
       <c r="N108" s="1">
-        <v>25052739.58</v>
+        <v>21247781.8</v>
       </c>
       <c r="O108" s="1">
-        <v>0.43</v>
+        <v>0.35</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="B109" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C109" s="1">
-        <v>20000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.9728</v>
+        <v>98.1165</v>
       </c>
       <c r="E109" s="1">
-        <v>100.0</v>
+        <v>97.75025085</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>20000000.0</v>
+        <v>12707532.61</v>
       </c>
       <c r="I109" s="1">
-        <v>-5440.0</v>
+        <v>47612.39</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.0272</v>
+        <v>0.37467847977452</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109" t="s">
-        <v>272</v>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>19994560.0</v>
+        <v>12755145.0</v>
       </c>
       <c r="N109" s="1">
-        <v>19995815.56</v>
+        <v>12755145.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.34</v>
+        <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="B110" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="C110" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.0155</v>
+        <v>99.525</v>
       </c>
       <c r="E110" s="1">
-        <v>100.0</v>
+        <v>98.05766825</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>20000000.0</v>
+        <v>19611533.65</v>
       </c>
       <c r="I110" s="1">
-        <v>3100.0</v>
+        <v>293466.35</v>
       </c>
       <c r="J110" s="1">
-        <v>0.0155</v>
+        <v>1.4963967389669</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110" t="s">
-        <v>275</v>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>20003100.0</v>
+        <v>19905000.0</v>
       </c>
       <c r="N110" s="1">
-        <v>20446593.56</v>
+        <v>19905000.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="B111" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="C111" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.9996</v>
+        <v>100.0244</v>
       </c>
       <c r="E111" s="1">
         <v>100.0</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-100.0</v>
+        <v>4880.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.0004</v>
+        <v>0.0244</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="M111" s="1">
-        <v>24999900.0</v>
+        <v>20004880.0</v>
       </c>
       <c r="N111" s="1">
-        <v>25144582.78</v>
+        <v>20071915.83</v>
       </c>
       <c r="O111" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="B112" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="C112" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.9808</v>
+        <v>100.0363</v>
       </c>
       <c r="E112" s="1">
         <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-3840.0</v>
+        <v>10890.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.0192</v>
+        <v>0.0363</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="M112" s="1">
-        <v>19996160.0</v>
+        <v>30010890.0</v>
       </c>
       <c r="N112" s="1">
-        <v>19997376.67</v>
+        <v>30573336.5</v>
       </c>
       <c r="O112" s="1">
-        <v>0.34</v>
+        <v>0.5</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="B113" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="C113" s="1">
-        <v>15000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.99</v>
+        <v>99.3457</v>
       </c>
       <c r="E113" s="1">
-        <v>100.0</v>
+        <v>99.1206757</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>15000000.0</v>
+        <v>49560337.85</v>
       </c>
       <c r="I113" s="1">
-        <v>-1500.0</v>
+        <v>112512.15</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.01</v>
+        <v>0.22702054683431</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113" t="s">
-        <v>284</v>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>14998500.0</v>
+        <v>49672850.0</v>
       </c>
       <c r="N113" s="1">
-        <v>15021751.04</v>
+        <v>49672850.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.26</v>
+        <v>0.81</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="B114" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="C114" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.0225</v>
+        <v>99.592</v>
       </c>
       <c r="E114" s="1">
-        <v>100.0</v>
+        <v>97.87236357</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>35000000.0</v>
+        <v>29361709.07</v>
       </c>
       <c r="I114" s="1">
-        <v>7875.0</v>
+        <v>515890.93</v>
       </c>
       <c r="J114" s="1">
-        <v>0.0225</v>
+        <v>1.7570194186247</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114" t="s">
-        <v>287</v>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>35007875.0</v>
+        <v>29877600.0</v>
       </c>
       <c r="N114" s="1">
-        <v>35451503.31</v>
+        <v>29877600.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.61</v>
+        <v>0.49</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="B115" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="C115" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.9738</v>
+        <v>100.0161</v>
       </c>
       <c r="E115" s="1">
         <v>100.0</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-5240.0</v>
+        <v>5635.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.0262</v>
+        <v>0.0161</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="M115" s="1">
-        <v>19994760.0</v>
+        <v>35005635.0</v>
       </c>
       <c r="N115" s="1">
-        <v>20004850.22</v>
+        <v>35695752.17</v>
       </c>
       <c r="O115" s="1">
-        <v>0.34</v>
+        <v>0.59</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="B116" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="C116" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.0041</v>
+        <v>100.0149</v>
       </c>
       <c r="E116" s="1">
         <v>100.0</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>1230.0</v>
+        <v>2980.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.0041</v>
+        <v>0.0149</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="M116" s="1">
-        <v>30001230.0</v>
+        <v>20002980.0</v>
       </c>
       <c r="N116" s="1">
-        <v>30066930.83</v>
+        <v>20431372.11</v>
       </c>
       <c r="O116" s="1">
-        <v>0.52</v>
+        <v>0.34</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="B117" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="C117" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.022</v>
+        <v>99.9895</v>
       </c>
       <c r="E117" s="1">
         <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>5500.0</v>
+        <v>-2625.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.022</v>
+        <v>-0.0105</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="M117" s="1">
-        <v>25005500.0</v>
+        <v>24997375.0</v>
       </c>
       <c r="N117" s="1">
-        <v>25147971.88</v>
+        <v>25082267.5</v>
       </c>
       <c r="O117" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="B118" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="C118" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.026</v>
+        <v>100.0008</v>
       </c>
       <c r="E118" s="1">
         <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>6500.0</v>
+        <v>200.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.026</v>
+        <v>0.0008</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="M118" s="1">
-        <v>25006500.0</v>
+        <v>25000200.0</v>
       </c>
       <c r="N118" s="1">
-        <v>25148339.93</v>
+        <v>25083967.5</v>
       </c>
       <c r="O118" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="B119" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="C119" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.9796</v>
+        <v>99.9783</v>
       </c>
       <c r="E119" s="1">
         <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-4080.0</v>
+        <v>-4340.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.0204</v>
+        <v>-0.0217</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="M119" s="1">
-        <v>19995920.0</v>
+        <v>19995660.0</v>
       </c>
       <c r="N119" s="1">
-        <v>19997158.89</v>
+        <v>20020797.78</v>
       </c>
       <c r="O119" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="B120" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="C120" s="1">
-        <v>16000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.8833</v>
+        <v>100.0053</v>
       </c>
       <c r="E120" s="1">
-        <v>98.9453525</v>
+        <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>15831256.4</v>
+        <v>20000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>150071.6</v>
+        <v>1060.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.94794497801198</v>
+        <v>0.0053</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120">
-        <v>0.0</v>
+      <c r="L120" t="s">
+        <v>298</v>
       </c>
       <c r="M120" s="1">
-        <v>15981328.0</v>
+        <v>20001060.0</v>
       </c>
       <c r="N120" s="1">
-        <v>15981328.0</v>
+        <v>20468730.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="B121" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C121" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.6336</v>
+        <v>100.0062</v>
       </c>
       <c r="E121" s="1">
-        <v>99.196295</v>
+        <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>19839259.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>87461.0</v>
+        <v>1550.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.44084811836974</v>
+        <v>0.0062</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
-      <c r="L121">
-        <v>0.0</v>
+      <c r="L121" t="s">
+        <v>301</v>
       </c>
       <c r="M121" s="1">
-        <v>19926720.0</v>
+        <v>25001550.0</v>
       </c>
       <c r="N121" s="1">
-        <v>19926720.0</v>
+        <v>25176205.42</v>
       </c>
       <c r="O121" s="1">
-        <v>0.34</v>
+        <v>0.41</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="B122" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="C122" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.5855</v>
+        <v>99.9877</v>
       </c>
       <c r="E122" s="1">
-        <v>99.4690838</v>
+        <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>9946908.38</v>
+        <v>20000000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>11641.62</v>
+        <v>-2460.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.11703757142679</v>
+        <v>-0.0123</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
-      <c r="L122">
-        <v>0.0</v>
+      <c r="L122" t="s">
+        <v>304</v>
       </c>
       <c r="M122" s="1">
-        <v>9958550.0</v>
+        <v>19997540.0</v>
       </c>
       <c r="N122" s="1">
-        <v>9958550.0</v>
+        <v>20021900.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="B123" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="C123" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.8779</v>
+        <v>99.9974</v>
       </c>
       <c r="E123" s="1">
-        <v>99.836933</v>
+        <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>9983693.3</v>
+        <v>15000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>4096.7</v>
+        <v>-390.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.041033912770538</v>
+        <v>-0.0026</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
-      <c r="L123">
-        <v>0.0</v>
+      <c r="L123" t="s">
+        <v>307</v>
       </c>
       <c r="M123" s="1">
-        <v>9987790.0</v>
+        <v>14999610.0</v>
       </c>
       <c r="N123" s="1">
-        <v>9987790.0</v>
+        <v>15040555.67</v>
       </c>
       <c r="O123" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="B124" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="C124" s="1">
-        <v>6000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.9192</v>
+        <v>100.0258</v>
       </c>
       <c r="E124" s="1">
-        <v>99.81949317</v>
+        <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>5989169.59</v>
+        <v>35000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>5982.41</v>
+        <v>9030.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.099887136440229</v>
+        <v>0.0258</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
-      <c r="L124">
-        <v>0.0</v>
+      <c r="L124" t="s">
+        <v>310</v>
       </c>
       <c r="M124" s="1">
-        <v>5995152.0</v>
+        <v>35009030.0</v>
       </c>
       <c r="N124" s="1">
-        <v>5995152.0</v>
+        <v>35494482.33</v>
       </c>
       <c r="O124" s="1">
-        <v>0.1</v>
+        <v>0.58</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>311</v>
+      </c>
+      <c r="B125" t="s">
+        <v>312</v>
+      </c>
+      <c r="C125" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>99.9824</v>
+      </c>
+      <c r="E125" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-3520.0</v>
+      </c>
+      <c r="J125" s="1">
+        <v>-0.0176</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" t="s">
         <v>313</v>
       </c>
-      <c r="B125" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M125" s="1">
-        <v>9815160.0</v>
+        <v>19996480.0</v>
       </c>
       <c r="N125" s="1">
-        <v>9815160.0</v>
+        <v>20030566.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>314</v>
+      </c>
+      <c r="B126" t="s">
         <v>315</v>
       </c>
-      <c r="B126" t="s">
+      <c r="C126" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>100.0117</v>
+      </c>
+      <c r="E126" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>3510.0</v>
+      </c>
+      <c r="J126" s="1">
+        <v>0.0117</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" t="s">
         <v>316</v>
       </c>
-      <c r="C126" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M126" s="1">
-        <v>4999700.0</v>
+        <v>30003510.0</v>
       </c>
       <c r="N126" s="1">
-        <v>4999700.0</v>
+        <v>30104931.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.09</v>
+        <v>0.49</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>317</v>
       </c>
       <c r="B127" t="s">
         <v>318</v>
       </c>
       <c r="C127" s="1">
-        <v>14000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.2448</v>
+        <v>100.0285</v>
       </c>
       <c r="E127" s="1">
-        <v>97.77077207</v>
+        <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>13687908.09</v>
+        <v>25000000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>66363.91</v>
+        <v>7125.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.48483602873169</v>
+        <v>0.0285</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
-      <c r="L127">
-        <v>0.0</v>
+      <c r="L127" t="s">
+        <v>319</v>
       </c>
       <c r="M127" s="1">
-        <v>13754272.0</v>
+        <v>25007125.0</v>
       </c>
       <c r="N127" s="1">
-        <v>13754272.0</v>
+        <v>25179443.06</v>
       </c>
       <c r="O127" s="1">
-        <v>0.24</v>
+        <v>0.41</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B128" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C128" s="1">
-        <v>6000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.717</v>
+        <v>100.0319</v>
       </c>
       <c r="E128" s="1">
-        <v>99.26572317</v>
+        <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>5955943.39</v>
+        <v>25000000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>27076.61</v>
+        <v>7975.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.45461496570739</v>
+        <v>0.0319</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
-      <c r="L128">
-        <v>0.0</v>
+      <c r="L128" t="s">
+        <v>322</v>
       </c>
       <c r="M128" s="1">
-        <v>5983020.0</v>
+        <v>25007975.0</v>
       </c>
       <c r="N128" s="1">
-        <v>5983020.0</v>
+        <v>25179529.17</v>
       </c>
       <c r="O128" s="1">
-        <v>0.1</v>
+        <v>0.41</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B129" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C129" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.9895</v>
+        <v>99.9881</v>
       </c>
       <c r="E129" s="1">
         <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-2625.0</v>
+        <v>-2380.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.0105</v>
+        <v>-0.0119</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="M129" s="1">
-        <v>24997375.0</v>
+        <v>19997620.0</v>
       </c>
       <c r="N129" s="1">
-        <v>25054192.5</v>
+        <v>20022424.44</v>
       </c>
       <c r="O129" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B130" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C130" s="1">
-        <v>25000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.9938</v>
+        <v>99.9942</v>
       </c>
       <c r="E130" s="1">
-        <v>100.0</v>
+        <v>98.9453525</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>25000000.0</v>
+        <v>15831256.4</v>
       </c>
       <c r="I130" s="1">
-        <v>-1550.0</v>
+        <v>167815.6</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.0062</v>
+        <v>1.0600270487692</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
-      <c r="L130" t="s">
-        <v>326</v>
+      <c r="L130">
+        <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>24998450.0</v>
+        <v>15999072.0</v>
       </c>
       <c r="N130" s="1">
-        <v>25051985.42</v>
+        <v>15999072.0</v>
       </c>
       <c r="O130" s="1">
-        <v>0.43</v>
+        <v>0.26</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B131" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C131" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.0006</v>
+        <v>99.7452</v>
       </c>
       <c r="E131" s="1">
-        <v>100.0</v>
+        <v>99.196295</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>50000000.0</v>
+        <v>19839259.0</v>
       </c>
       <c r="I131" s="1">
-        <v>300.0</v>
+        <v>109781.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.0006</v>
+        <v>0.55335232026559</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
-      <c r="L131" t="s">
-        <v>329</v>
+      <c r="L131">
+        <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>50000300.0</v>
+        <v>19949040.0</v>
       </c>
       <c r="N131" s="1">
-        <v>51091973.33</v>
+        <v>19949040.0</v>
       </c>
       <c r="O131" s="1">
-        <v>0.88</v>
+        <v>0.33</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>330</v>
       </c>
       <c r="B132" t="s">
         <v>331</v>
       </c>
       <c r="C132" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.0192</v>
+        <v>99.6983</v>
       </c>
       <c r="E132" s="1">
-        <v>100.0</v>
+        <v>99.4690838</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>50000000.0</v>
+        <v>9946908.38</v>
       </c>
       <c r="I132" s="1">
-        <v>9600.0</v>
+        <v>22921.62</v>
       </c>
       <c r="J132" s="1">
-        <v>0.0192</v>
+        <v>0.23043964138735</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="L132" t="s">
-        <v>332</v>
+      <c r="L132">
+        <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>50009600.0</v>
+        <v>9969830.0</v>
       </c>
       <c r="N132" s="1">
-        <v>51110606.67</v>
+        <v>9969830.0</v>
       </c>
       <c r="O132" s="1">
-        <v>0.88</v>
+        <v>0.16</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
+        <v>332</v>
+      </c>
+      <c r="B133" t="s">
         <v>333</v>
       </c>
-      <c r="B133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C133" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.0289</v>
+        <v>99.9885</v>
       </c>
       <c r="E133" s="1">
-        <v>100.0</v>
+        <v>99.836933</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>30000000.0</v>
+        <v>9983693.3</v>
       </c>
       <c r="I133" s="1">
-        <v>8670.0</v>
+        <v>15156.7</v>
       </c>
       <c r="J133" s="1">
-        <v>0.0289</v>
+        <v>0.15181455944765</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133" t="s">
-        <v>335</v>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>30008670.0</v>
+        <v>9998850.0</v>
       </c>
       <c r="N133" s="1">
-        <v>30386385.33</v>
+        <v>9998850.0</v>
       </c>
       <c r="O133" s="1">
-        <v>0.52</v>
+        <v>0.16</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="B134" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="C134" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.0254</v>
+        <v>98.2795</v>
       </c>
       <c r="E134" s="1">
-        <v>100.0</v>
+        <v>97.7417847</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>40000000.0</v>
+        <v>9774178.47</v>
       </c>
       <c r="I134" s="1">
-        <v>10160.0</v>
+        <v>53771.53</v>
       </c>
       <c r="J134" s="1">
-        <v>0.0254</v>
+        <v>0.5501386143607</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134" t="s">
-        <v>338</v>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>40010160.0</v>
+        <v>9827950.0</v>
       </c>
       <c r="N134" s="1">
-        <v>40577294.44</v>
+        <v>9827950.0</v>
       </c>
       <c r="O134" s="1">
-        <v>0.7</v>
+        <v>0.16</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B135" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C135" s="1">
-        <v>40000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.0475</v>
+        <v>97.812</v>
       </c>
       <c r="E135" s="1">
-        <v>100.0</v>
+        <v>97.7176416</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>40000000.0</v>
+        <v>4885882.08</v>
       </c>
       <c r="I135" s="1">
-        <v>19000.0</v>
+        <v>4717.92</v>
       </c>
       <c r="J135" s="1">
-        <v>0.0475</v>
+        <v>0.096562297713088</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135" t="s">
-        <v>341</v>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>40019000.0</v>
+        <v>4890600.0</v>
       </c>
       <c r="N135" s="1">
-        <v>40664320.0</v>
+        <v>4890600.0</v>
       </c>
       <c r="O135" s="1">
-        <v>0.7</v>
+        <v>0.08</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="B136" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="C136" s="1">
-        <v>20000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.0266</v>
+        <v>98.3702</v>
       </c>
       <c r="E136" s="1">
-        <v>100.0</v>
+        <v>97.77077207</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>20000000.0</v>
+        <v>13687908.09</v>
       </c>
       <c r="I136" s="1">
-        <v>5320.0</v>
+        <v>83919.91</v>
       </c>
       <c r="J136" s="1">
-        <v>0.0266</v>
+        <v>0.61309521840894</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136" t="s">
-        <v>344</v>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>20005320.0</v>
+        <v>13771828.0</v>
       </c>
       <c r="N136" s="1">
-        <v>20160433.0</v>
+        <v>13771828.0</v>
       </c>
       <c r="O136" s="1">
-        <v>0.35</v>
+        <v>0.23</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="B137" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="C137" s="1">
-        <v>15000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.6721</v>
+        <v>99.8316</v>
       </c>
       <c r="E137" s="1">
-        <v>99.47526793</v>
+        <v>99.26572317</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>14921290.19</v>
+        <v>5955943.39</v>
       </c>
       <c r="I137" s="1">
-        <v>29524.81</v>
+        <v>33952.61</v>
       </c>
       <c r="J137" s="1">
-        <v>0.19787035587437</v>
+        <v>0.57006267146538</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>14950815.0</v>
+        <v>5989896.0</v>
       </c>
       <c r="N137" s="1">
-        <v>14950815.0</v>
+        <v>5989896.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.26</v>
+        <v>0.1</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="B138" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="C138" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.9942</v>
+        <v>100.0033</v>
       </c>
       <c r="E138" s="1">
-        <v>97.61155374</v>
+        <v>100.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>48805776.87</v>
+        <v>25000000.0</v>
       </c>
       <c r="I138" s="1">
-        <v>1191323.13</v>
+        <v>825.0</v>
       </c>
       <c r="J138" s="1">
-        <v>2.4409469665307</v>
+        <v>0.0033</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138">
-        <v>0.0</v>
+      <c r="L138" t="s">
+        <v>344</v>
       </c>
       <c r="M138" s="1">
-        <v>49997100.0</v>
+        <v>25000825.0</v>
       </c>
       <c r="N138" s="1">
-        <v>49997100.0</v>
+        <v>25087675.35</v>
       </c>
       <c r="O138" s="1">
-        <v>0.86</v>
+        <v>0.41</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="B139" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="C139" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.8035</v>
+        <v>99.9993</v>
       </c>
       <c r="E139" s="1">
-        <v>97.61480927</v>
+        <v>100.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>29284442.78</v>
+        <v>25000000.0</v>
       </c>
       <c r="I139" s="1">
-        <v>656607.22</v>
+        <v>-175.0</v>
       </c>
       <c r="J139" s="1">
-        <v>2.2421707830768</v>
+        <v>-0.0007</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139">
-        <v>0.0</v>
+      <c r="L139" t="s">
+        <v>347</v>
       </c>
       <c r="M139" s="1">
-        <v>29941050.0</v>
+        <v>24999825.0</v>
       </c>
       <c r="N139" s="1">
-        <v>29941050.0</v>
+        <v>25082467.5</v>
       </c>
       <c r="O139" s="1">
-        <v>0.52</v>
+        <v>0.41</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="B140" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C140" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.8844</v>
+        <v>100.0066</v>
       </c>
       <c r="E140" s="1">
-        <v>99.45300847</v>
+        <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>29835902.54</v>
+        <v>50000000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>129417.46</v>
+        <v>3300.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0.43376418670927</v>
+        <v>0.0066</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
-      <c r="L140">
-        <v>0.0</v>
+      <c r="L140" t="s">
+        <v>350</v>
       </c>
       <c r="M140" s="1">
-        <v>29965320.0</v>
+        <v>50003300.0</v>
       </c>
       <c r="N140" s="1">
-        <v>29965320.0</v>
+        <v>51164741.67</v>
       </c>
       <c r="O140" s="1">
-        <v>0.52</v>
+        <v>0.84</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
+        <v>351</v>
+      </c>
+      <c r="B141" t="s">
+        <v>352</v>
+      </c>
+      <c r="C141" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D141" s="1">
+        <v>100.0264</v>
+      </c>
+      <c r="E141" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F141" t="s">
+        <v>8</v>
+      </c>
+      <c r="G141">
+        <v>1.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I141" s="1">
+        <v>7920.0</v>
+      </c>
+      <c r="J141" s="1">
+        <v>0.0264</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" t="s">
         <v>353</v>
       </c>
-      <c r="B141" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M141" s="1">
-        <v>39997720.0</v>
+        <v>30007920.0</v>
       </c>
       <c r="N141" s="1">
-        <v>39997720.0</v>
+        <v>30421247.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.69</v>
+        <v>0.5</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
+        <v>354</v>
+      </c>
+      <c r="B142" t="s">
         <v>355</v>
       </c>
-      <c r="B142" t="s">
+      <c r="C142" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D142" s="1">
+        <v>100.0261</v>
+      </c>
+      <c r="E142" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F142" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>1.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>10440.0</v>
+      </c>
+      <c r="J142" s="1">
+        <v>0.0261</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" t="s">
         <v>356</v>
       </c>
-      <c r="C142" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M142" s="1">
-        <v>15973120.0</v>
+        <v>40010440.0</v>
       </c>
       <c r="N142" s="1">
-        <v>15973120.0</v>
+        <v>40625635.0</v>
       </c>
       <c r="O142" s="1">
-        <v>0.28</v>
+        <v>0.67</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>357</v>
       </c>
       <c r="B143" t="s">
         <v>358</v>
       </c>
       <c r="C143" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.9768</v>
+        <v>100.035</v>
       </c>
       <c r="E143" s="1">
-        <v>99.29291163</v>
+        <v>100.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>39717164.65</v>
+        <v>40000000.0</v>
       </c>
       <c r="I143" s="1">
-        <v>273555.35</v>
+        <v>14000.0</v>
       </c>
       <c r="J143" s="1">
-        <v>0.68875850633008</v>
+        <v>0.035</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143">
-        <v>0.0</v>
+      <c r="L143" t="s">
+        <v>359</v>
       </c>
       <c r="M143" s="1">
-        <v>39990720.0</v>
+        <v>40014000.0</v>
       </c>
       <c r="N143" s="1">
-        <v>39990720.0</v>
+        <v>40707646.22</v>
       </c>
       <c r="O143" s="1">
-        <v>0.69</v>
+        <v>0.67</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B144" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C144" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0425</v>
+        <v>100.0239</v>
       </c>
       <c r="E144" s="1">
         <v>100.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>12750.0</v>
+        <v>4780.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.0425</v>
+        <v>0.0239</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="M144" s="1">
-        <v>30012750.0</v>
+        <v>20004780.0</v>
       </c>
       <c r="N144" s="1">
-        <v>30490365.0</v>
+        <v>20183379.72</v>
       </c>
       <c r="O144" s="1">
-        <v>0.52</v>
+        <v>0.33</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B145" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C145" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0407</v>
+        <v>99.7791</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0</v>
+        <v>99.47526793</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>30000000.0</v>
+        <v>14921290.19</v>
       </c>
       <c r="I145" s="1">
-        <v>12210.0</v>
+        <v>45574.81</v>
       </c>
       <c r="J145" s="1">
-        <v>0.0407</v>
+        <v>0.30543478090483</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145" t="s">
-        <v>364</v>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>30012210.0</v>
+        <v>14966865.0</v>
       </c>
       <c r="N145" s="1">
-        <v>30521070.0</v>
+        <v>14966865.0</v>
       </c>
       <c r="O145" s="1">
-        <v>0.53</v>
+        <v>0.25</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>365</v>
       </c>
       <c r="B146" t="s">
         <v>366</v>
       </c>
       <c r="C146" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>99.4893</v>
+        <v>99.9135</v>
       </c>
       <c r="E146" s="1">
-        <v>99.4884085</v>
+        <v>97.61480927</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>19897681.7</v>
+        <v>29284442.78</v>
       </c>
       <c r="I146" s="1">
-        <v>178.3</v>
+        <v>689607.22</v>
       </c>
       <c r="J146" s="1">
-        <v>0.00089608429106593</v>
+        <v>2.3548586025033</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>19897860.0</v>
+        <v>29974050.0</v>
       </c>
       <c r="N146" s="1">
-        <v>19897860.0</v>
+        <v>29974050.0</v>
       </c>
       <c r="O146" s="1">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>367</v>
       </c>
       <c r="B147" t="s">
         <v>368</v>
       </c>
       <c r="C147" s="1">
-        <v>40000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0167</v>
+        <v>99.9421</v>
       </c>
       <c r="E147" s="1">
-        <v>100.0</v>
+        <v>99.67410719</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>40000000.0</v>
+        <v>15947857.15</v>
       </c>
       <c r="I147" s="1">
-        <v>6680.0</v>
+        <v>42878.85</v>
       </c>
       <c r="J147" s="1">
-        <v>0.0167</v>
+        <v>0.26886903736782</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147" t="s">
-        <v>369</v>
+      <c r="L147">
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>40006680.0</v>
+        <v>15990736.0</v>
       </c>
       <c r="N147" s="1">
-        <v>40100958.0</v>
+        <v>15990736.0</v>
       </c>
       <c r="O147" s="1">
-        <v>0.69</v>
+        <v>0.26</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
+        <v>369</v>
+      </c>
+      <c r="B148" t="s">
         <v>370</v>
       </c>
-      <c r="B148" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C148" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.018</v>
+        <v>99.5695</v>
       </c>
       <c r="E148" s="1">
-        <v>100.0</v>
+        <v>99.48082065</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>30000000.0</v>
+        <v>39792328.26</v>
       </c>
       <c r="I148" s="1">
-        <v>5400.0</v>
+        <v>35471.74</v>
       </c>
       <c r="J148" s="1">
-        <v>0.018</v>
+        <v>0.089142157674792</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148" t="s">
-        <v>372</v>
+      <c r="L148">
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>30005400.0</v>
+        <v>39827800.0</v>
       </c>
       <c r="N148" s="1">
-        <v>30642492.5</v>
+        <v>39827800.0</v>
       </c>
       <c r="O148" s="1">
-        <v>0.53</v>
+        <v>0.65</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="B149" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="C149" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.006</v>
+        <v>100.04</v>
       </c>
       <c r="E149" s="1">
         <v>100.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I149" s="1">
-        <v>1200.0</v>
+        <v>12000.0</v>
       </c>
       <c r="J149" s="1">
-        <v>0.006</v>
+        <v>0.04</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="M149" s="1">
-        <v>20001200.0</v>
+        <v>30012000.0</v>
       </c>
       <c r="N149" s="1">
-        <v>20023463.0</v>
+        <v>30525384.67</v>
       </c>
       <c r="O149" s="1">
-        <v>0.34</v>
+        <v>0.5</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="B150" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="C150" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.9917</v>
+        <v>100.0371</v>
       </c>
       <c r="E150" s="1">
         <v>100.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-1245.0</v>
+        <v>11130.0</v>
       </c>
       <c r="J150" s="1">
-        <v>-0.0083</v>
+        <v>0.0371</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="M150" s="1">
-        <v>14998755.0</v>
+        <v>30011130.0</v>
       </c>
       <c r="N150" s="1">
-        <v>15011735.33</v>
+        <v>30555774.58</v>
       </c>
       <c r="O150" s="1">
-        <v>0.26</v>
+        <v>0.5</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="B151" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="C151" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.0031</v>
+        <v>99.5988</v>
       </c>
       <c r="E151" s="1">
-        <v>100.0</v>
+        <v>99.4884085</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>15000000.0</v>
+        <v>19897681.7</v>
       </c>
       <c r="I151" s="1">
-        <v>465.0</v>
+        <v>22078.3</v>
       </c>
       <c r="J151" s="1">
-        <v>0.0031</v>
+        <v>0.11095915761885</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
-      <c r="L151" t="s">
-        <v>381</v>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>15000465.0</v>
+        <v>19919760.0</v>
       </c>
       <c r="N151" s="1">
-        <v>15012978.67</v>
+        <v>19919760.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="B152" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="C152" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.9955</v>
+        <v>100.0226</v>
       </c>
       <c r="E152" s="1">
         <v>100.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-675.0</v>
+        <v>9040.0</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.0045</v>
+        <v>0.0226</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="M152" s="1">
-        <v>14999325.0</v>
+        <v>40009040.0</v>
       </c>
       <c r="N152" s="1">
-        <v>15012072.0</v>
+        <v>40150533.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.26</v>
+        <v>0.66</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B153" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="C153" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.871</v>
+        <v>100.0105</v>
       </c>
       <c r="E153" s="1">
-        <v>99.8724407</v>
+        <v>100.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>19974488.14</v>
+        <v>30000000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-288.14</v>
+        <v>3150.0</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.0014425400940462</v>
+        <v>0.0105</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153">
-        <v>0.0</v>
+      <c r="L153" t="s">
+        <v>384</v>
       </c>
       <c r="M153" s="1">
-        <v>19974200.0</v>
+        <v>30003150.0</v>
       </c>
       <c r="N153" s="1">
-        <v>19974200.0</v>
+        <v>30675905.67</v>
       </c>
       <c r="O153" s="1">
-        <v>0.34</v>
+        <v>0.5</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
+        <v>385</v>
+      </c>
+      <c r="B154" t="s">
+        <v>386</v>
+      </c>
+      <c r="C154" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D154" s="1">
+        <v>100.0131</v>
+      </c>
+      <c r="E154" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F154" t="s">
+        <v>8</v>
+      </c>
+      <c r="G154">
+        <v>1.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>2620.0</v>
+      </c>
+      <c r="J154" s="1">
+        <v>0.0131</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" t="s">
         <v>387</v>
       </c>
-      <c r="B154" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M154" s="1">
-        <v>9984890.0</v>
+        <v>20002620.0</v>
       </c>
       <c r="N154" s="1">
-        <v>9984890.0</v>
+        <v>20048415.72</v>
       </c>
       <c r="O154" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>388</v>
+      </c>
+      <c r="B155" t="s">
         <v>389</v>
       </c>
-      <c r="B155" t="s">
+      <c r="C155" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D155" s="1">
+        <v>99.9995</v>
+      </c>
+      <c r="E155" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F155" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155">
+        <v>1.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-75.0</v>
+      </c>
+      <c r="J155" s="1">
+        <v>-0.0005</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" t="s">
         <v>390</v>
       </c>
-      <c r="C155" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M155" s="1">
-        <v>19995140.0</v>
+        <v>14999925.0</v>
       </c>
       <c r="N155" s="1">
-        <v>19995140.0</v>
+        <v>15030550.38</v>
       </c>
       <c r="O155" s="1">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>391</v>
       </c>
       <c r="B156" t="s">
         <v>392</v>
       </c>
       <c r="C156" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.9513</v>
+        <v>100.0127</v>
       </c>
       <c r="E156" s="1">
-        <v>99.4371306</v>
+        <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>19887426.12</v>
+        <v>15000000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>102833.88</v>
+        <v>1905.0</v>
       </c>
       <c r="J156" s="1">
-        <v>0.51707988444309</v>
+        <v>0.0127</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
-      <c r="L156">
-        <v>0.0</v>
+      <c r="L156" t="s">
+        <v>393</v>
       </c>
       <c r="M156" s="1">
-        <v>19990260.0</v>
+        <v>15001905.0</v>
       </c>
       <c r="N156" s="1">
-        <v>19990260.0</v>
+        <v>15031430.38</v>
       </c>
       <c r="O156" s="1">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B157" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C157" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.0385</v>
+        <v>100.0012</v>
       </c>
       <c r="E157" s="1">
         <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>15400.0</v>
+        <v>180.0</v>
       </c>
       <c r="J157" s="1">
-        <v>0.0385</v>
+        <v>0.0012</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="M157" s="1">
-        <v>40015400.0</v>
+        <v>15000180.0</v>
       </c>
       <c r="N157" s="1">
-        <v>40577512.22</v>
+        <v>15030255.38</v>
       </c>
       <c r="O157" s="1">
-        <v>0.7</v>
+        <v>0.25</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B158" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C158" s="1">
-        <v>60000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.0384</v>
+        <v>99.9822</v>
       </c>
       <c r="E158" s="1">
-        <v>100.0</v>
+        <v>99.8724407</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>60000000.0</v>
+        <v>19974488.14</v>
       </c>
       <c r="I158" s="1">
-        <v>23040.0</v>
+        <v>21951.86</v>
       </c>
       <c r="J158" s="1">
-        <v>0.0384</v>
+        <v>0.10989948701634</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
-      <c r="L158" t="s">
-        <v>398</v>
+      <c r="L158">
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>60023040.0</v>
+        <v>19996440.0</v>
       </c>
       <c r="N158" s="1">
-        <v>60858709.33</v>
+        <v>19996440.0</v>
       </c>
       <c r="O158" s="1">
-        <v>1.05</v>
+        <v>0.33</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>399</v>
       </c>
       <c r="B159" t="s">
         <v>400</v>
       </c>
       <c r="C159" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.0356</v>
+        <v>99.9632</v>
       </c>
       <c r="E159" s="1">
-        <v>100.0</v>
+        <v>99.829956</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>50000000.0</v>
+        <v>9982995.6</v>
       </c>
       <c r="I159" s="1">
-        <v>17800.0</v>
+        <v>13324.4</v>
       </c>
       <c r="J159" s="1">
-        <v>0.0356</v>
+        <v>0.13347095935813</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
-      <c r="L159" t="s">
-        <v>401</v>
+      <c r="L159">
+        <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>50017800.0</v>
+        <v>9996320.0</v>
       </c>
       <c r="N159" s="1">
-        <v>50617574.31</v>
+        <v>9996320.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.87</v>
+        <v>0.16</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
+        <v>401</v>
+      </c>
+      <c r="B160" t="s">
         <v>402</v>
       </c>
-      <c r="B160" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C160" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.5029</v>
+        <v>99.9202</v>
       </c>
       <c r="E160" s="1">
-        <v>99.49610747</v>
+        <v>99.8291812</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>14924416.12</v>
+        <v>19965836.24</v>
       </c>
       <c r="I160" s="1">
-        <v>1018.88</v>
+        <v>18203.76</v>
       </c>
       <c r="J160" s="1">
-        <v>0.0068269337427185</v>
+        <v>0.091174543260703</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>14925435.0</v>
+        <v>19984040.0</v>
       </c>
       <c r="N160" s="1">
-        <v>14925435.0</v>
+        <v>19984040.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>403</v>
+      </c>
+      <c r="B161" t="s">
         <v>404</v>
       </c>
-      <c r="B161" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C161" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.9349</v>
+        <v>99.8959</v>
       </c>
       <c r="E161" s="1">
-        <v>99.2784662</v>
+        <v>99.8291812</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>9927846.62</v>
+        <v>19965836.24</v>
       </c>
       <c r="I161" s="1">
-        <v>65643.38</v>
+        <v>13343.76</v>
       </c>
       <c r="J161" s="1">
-        <v>0.66120461478282</v>
+        <v>0.066832963265855</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>9993490.0</v>
+        <v>19979180.0</v>
       </c>
       <c r="N161" s="1">
-        <v>9993490.0</v>
+        <v>19979180.0</v>
       </c>
       <c r="O161" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>405</v>
+      </c>
+      <c r="B162" t="s">
         <v>406</v>
       </c>
-      <c r="B162" t="s">
+      <c r="C162" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>100.0396</v>
+      </c>
+      <c r="E162" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>15840.0</v>
+      </c>
+      <c r="J162" s="1">
+        <v>0.0396</v>
+      </c>
+      <c r="K162">
+        <v>0.0</v>
+      </c>
+      <c r="L162" t="s">
         <v>407</v>
       </c>
-      <c r="C162" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>29521440.0</v>
+        <v>40015840.0</v>
       </c>
       <c r="N162" s="1">
-        <v>29521440.0</v>
+        <v>40625590.56</v>
       </c>
       <c r="O162" s="1">
-        <v>0.51</v>
+        <v>0.67</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>408</v>
       </c>
       <c r="B163" t="s">
         <v>409</v>
       </c>
       <c r="C163" s="1">
-        <v>30000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.0141</v>
+        <v>100.0396</v>
       </c>
       <c r="E163" s="1">
         <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>30000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>4230.0</v>
+        <v>23760.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.0141</v>
+        <v>0.0396</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
         <v>410</v>
       </c>
       <c r="M163" s="1">
-        <v>30004230.0</v>
+        <v>60023760.0</v>
       </c>
       <c r="N163" s="1">
-        <v>30455295.42</v>
+        <v>60930879.0</v>
       </c>
       <c r="O163" s="1">
-        <v>0.52</v>
+        <v>1.0</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>411</v>
       </c>
       <c r="B164" t="s">
         <v>412</v>
       </c>
       <c r="C164" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.6352</v>
+        <v>100.037</v>
       </c>
       <c r="E164" s="1">
-        <v>99.47897885</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>19895795.77</v>
+        <v>50000000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>31244.23</v>
+        <v>18500.0</v>
       </c>
       <c r="J164" s="1">
-        <v>0.15703935827041</v>
+        <v>0.037</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
-      <c r="L164">
-        <v>0.0</v>
+      <c r="L164" t="s">
+        <v>413</v>
       </c>
       <c r="M164" s="1">
-        <v>19927040.0</v>
+        <v>50018500.0</v>
       </c>
       <c r="N164" s="1">
-        <v>19927040.0</v>
+        <v>50677702.22</v>
       </c>
       <c r="O164" s="1">
-        <v>0.34</v>
+        <v>0.83</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B165" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C165" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.9998</v>
+        <v>99.6172</v>
       </c>
       <c r="E165" s="1">
-        <v>100.0</v>
+        <v>99.49610747</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>20000000.0</v>
+        <v>14924416.12</v>
       </c>
       <c r="I165" s="1">
-        <v>-40.0</v>
+        <v>18163.88</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.0002</v>
+        <v>0.12170579977101</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
-      <c r="L165" t="s">
-        <v>415</v>
+      <c r="L165">
+        <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>19999960.0</v>
+        <v>14942580.0</v>
       </c>
       <c r="N165" s="1">
-        <v>20034449.78</v>
+        <v>14942580.0</v>
       </c>
       <c r="O165" s="1">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>416</v>
       </c>
       <c r="B166" t="s">
         <v>417</v>
       </c>
       <c r="C166" s="1">
-        <v>28100000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>98.556</v>
+        <v>99.5687</v>
       </c>
       <c r="E166" s="1">
-        <v>98.38921708</v>
+        <v>99.4890821</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>27647370.0</v>
+        <v>19897816.42</v>
       </c>
       <c r="I166" s="1">
-        <v>46866.0</v>
+        <v>15923.58</v>
       </c>
       <c r="J166" s="1">
-        <v>0.16951341122139</v>
+        <v>0.080026771098333</v>
       </c>
       <c r="K166">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>0.0</v>
+      </c>
+      <c r="L166">
+        <v>0.0</v>
       </c>
       <c r="M166" s="1">
-        <v>27694236.0</v>
+        <v>19913740.0</v>
       </c>
       <c r="N166" s="1">
-        <v>27707169.7</v>
+        <v>19913740.0</v>
       </c>
       <c r="O166" s="1">
-        <v>0.48</v>
+        <v>0.33</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>418</v>
+      </c>
+      <c r="B167" t="s">
         <v>419</v>
       </c>
-      <c r="B167" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C167" s="1">
-        <v>6404000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>98.955</v>
+        <v>99.5259</v>
       </c>
       <c r="E167" s="1">
-        <v>98.74687695</v>
+        <v>99.4820302</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>6323750.0</v>
+        <v>9948203.02</v>
       </c>
       <c r="I167" s="1">
-        <v>13328.2</v>
+        <v>4386.98</v>
       </c>
       <c r="J167" s="1">
-        <v>0.21076418264479</v>
+        <v>0.044098215438309</v>
       </c>
       <c r="K167">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>0.0</v>
+      </c>
+      <c r="L167">
+        <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>6337078.2</v>
+        <v>9952590.0</v>
       </c>
       <c r="N167" s="1">
-        <v>6406030.86</v>
+        <v>9952590.0</v>
       </c>
       <c r="O167" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="B168" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="C168" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.957</v>
+        <v>98.519</v>
       </c>
       <c r="E168" s="1">
-        <v>99.24</v>
+        <v>97.8384763</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>9924000.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="I168" s="1">
-        <v>71700.0</v>
+        <v>204157.11</v>
       </c>
       <c r="J168" s="1">
-        <v>0.72249093107618</v>
+        <v>0.69555835877219</v>
       </c>
       <c r="K168">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>0.0</v>
+      </c>
+      <c r="L168">
+        <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>9995700.0</v>
+        <v>29555700.0</v>
       </c>
       <c r="N168" s="1">
-        <v>10114535.62</v>
+        <v>29555700.0</v>
       </c>
       <c r="O168" s="1">
-        <v>0.17</v>
+        <v>0.48</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="B169" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="C169" s="1">
-        <v>7000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>101.555</v>
+        <v>100.0049</v>
       </c>
       <c r="E169" s="1">
-        <v>101.68</v>
+        <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>7117600.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-8750.0</v>
+        <v>1470.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.12293469708891</v>
+        <v>0.0049</v>
       </c>
       <c r="K169">
-        <v>3.77</v>
+        <v>0.0</v>
       </c>
       <c r="L169" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="M169" s="1">
-        <v>7108850.0</v>
+        <v>30001470.0</v>
       </c>
       <c r="N169" s="1">
-        <v>7372668.49</v>
+        <v>30487802.0</v>
       </c>
       <c r="O169" s="1">
-        <v>0.13</v>
+        <v>0.5</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="B170" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="C170" s="1">
-        <v>24500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>101.769</v>
+        <v>99.7464</v>
       </c>
       <c r="E170" s="1">
-        <v>102.03397959</v>
+        <v>99.47897885</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>24998325.0</v>
+        <v>19895795.77</v>
       </c>
       <c r="I170" s="1">
-        <v>-64920.0</v>
+        <v>53484.23</v>
       </c>
       <c r="J170" s="1">
-        <v>-0.25969739972578</v>
+        <v>0.26882176826848</v>
       </c>
       <c r="K170">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>0.0</v>
+      </c>
+      <c r="L170">
+        <v>0.0</v>
       </c>
       <c r="M170" s="1">
-        <v>24933405.0</v>
+        <v>19949280.0</v>
       </c>
       <c r="N170" s="1">
-        <v>25004723.49</v>
+        <v>19949280.0</v>
       </c>
       <c r="O170" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="B171" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="C171" s="1">
-        <v>5200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.136</v>
+        <v>100.0069</v>
       </c>
       <c r="E171" s="1">
-        <v>101.32059615</v>
+        <v>100.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>5268671.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-61599.0</v>
+        <v>1380.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-1.1691563204459</v>
+        <v>0.0069</v>
       </c>
       <c r="K171">
-        <v>3.45</v>
+        <v>0.0</v>
       </c>
       <c r="L171" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="M171" s="1">
-        <v>5207072.0</v>
+        <v>20001380.0</v>
       </c>
       <c r="N171" s="1">
-        <v>5386311.73</v>
+        <v>20059307.5</v>
       </c>
       <c r="O171" s="1">
-        <v>0.09</v>
+        <v>0.33</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="B172" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="C172" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>102.4148</v>
+        <v>100.0123</v>
       </c>
       <c r="E172" s="1">
-        <v>102.4148</v>
+        <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>15362220.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>0.0</v>
+        <v>2460.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0.0</v>
+        <v>0.0123</v>
       </c>
       <c r="K172">
-        <v>3.51</v>
+        <v>0.0</v>
       </c>
       <c r="L172" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="M172" s="1">
-        <v>15362220.0</v>
+        <v>20002460.0</v>
       </c>
       <c r="N172" s="1">
-        <v>15889274.8</v>
+        <v>20017610.67</v>
       </c>
       <c r="O172" s="1">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="B173" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="C173" s="1">
-        <v>28500000.0</v>
+        <v>28100000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.407</v>
+        <v>98.581</v>
       </c>
       <c r="E173" s="1">
-        <v>98.37645614</v>
+        <v>98.38921708</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>28037290.0</v>
+        <v>27647370.0</v>
       </c>
       <c r="I173" s="1">
-        <v>8705.0</v>
+        <v>53891.0</v>
       </c>
       <c r="J173" s="1">
-        <v>0.031047936515976</v>
+        <v>0.19492269969983</v>
       </c>
       <c r="K173">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="L173" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="M173" s="1">
-        <v>28045995.0</v>
+        <v>27701261.0</v>
       </c>
       <c r="N173" s="1">
-        <v>28057316.91</v>
+        <v>27722971.14</v>
       </c>
       <c r="O173" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="B174" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="C174" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.584</v>
+        <v>102.546</v>
       </c>
       <c r="E174" s="1">
-        <v>98.926908</v>
+        <v>102.74379333</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>24731727.0</v>
+        <v>15411569.0</v>
       </c>
       <c r="I174" s="1">
-        <v>164273.0</v>
+        <v>-29669.0</v>
       </c>
       <c r="J174" s="1">
-        <v>0.66421968833798</v>
+        <v>-0.19251122322458</v>
       </c>
       <c r="K174">
-        <v>0.65</v>
+        <v>0.5</v>
       </c>
       <c r="L174" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="M174" s="1">
-        <v>24896000.0</v>
+        <v>15381900.0</v>
       </c>
       <c r="N174" s="1">
-        <v>25057643.84</v>
+        <v>15457516.44</v>
       </c>
       <c r="O174" s="1">
-        <v>0.43</v>
+        <v>0.25</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="B175" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="C175" s="1">
-        <v>15000000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.484</v>
+        <v>98.92</v>
       </c>
       <c r="E175" s="1">
-        <v>96.05</v>
+        <v>98.74687695</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>14407500.0</v>
+        <v>6323750.0</v>
       </c>
       <c r="I175" s="1">
-        <v>515100.0</v>
+        <v>11086.8</v>
       </c>
       <c r="J175" s="1">
-        <v>3.5752212389381</v>
+        <v>0.1753200237201</v>
       </c>
       <c r="K175">
-        <v>0.01</v>
+        <v>1.15</v>
       </c>
       <c r="L175" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="M175" s="1">
-        <v>14922600.0</v>
+        <v>6334836.8</v>
       </c>
       <c r="N175" s="1">
-        <v>14923738.36</v>
+        <v>6408789.84</v>
       </c>
       <c r="O175" s="1">
-        <v>0.26</v>
+        <v>0.11</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="B176" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="C176" s="1">
-        <v>3900000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.0</v>
+        <v>101.472</v>
       </c>
       <c r="E176" s="1">
-        <v>97.25</v>
+        <v>101.60704918</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>3792750.0</v>
+        <v>12396060.0</v>
       </c>
       <c r="I176" s="1">
-        <v>107250.0</v>
+        <v>-16476.0</v>
       </c>
       <c r="J176" s="1">
-        <v>2.827763496144</v>
+        <v>-0.1329131998393</v>
       </c>
       <c r="K176">
-        <v>0.37</v>
+        <v>0.1</v>
       </c>
       <c r="L176" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="M176" s="1">
-        <v>3900000.0</v>
+        <v>12379584.0</v>
       </c>
       <c r="N176" s="1">
-        <v>3914584.93</v>
+        <v>12391240.85</v>
       </c>
       <c r="O176" s="1">
-        <v>0.07</v>
+        <v>0.2</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="B177" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="C177" s="1">
         <v>34500000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.646</v>
+        <v>101.645</v>
       </c>
       <c r="E177" s="1">
-        <v>98.79801159</v>
+        <v>101.93998551</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>34085314.0</v>
+        <v>35169295.0</v>
       </c>
       <c r="I177" s="1">
-        <v>292556.0</v>
+        <v>-101770.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0.85830513399407</v>
+        <v>-0.28937173747725</v>
       </c>
       <c r="K177">
-        <v>0.76</v>
+        <v>0.51</v>
       </c>
       <c r="L177" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="M177" s="1">
-        <v>34377870.0</v>
+        <v>35067525.0</v>
       </c>
       <c r="N177" s="1">
-        <v>34639455.62</v>
+        <v>35244278.42</v>
       </c>
       <c r="O177" s="1">
-        <v>0.6</v>
+        <v>0.58</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="B178" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="C178" s="1">
-        <v>31000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>98.208</v>
+        <v>101.462</v>
       </c>
       <c r="E178" s="1">
-        <v>97.49172258</v>
+        <v>101.5</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>30222434.0</v>
+        <v>4060000.0</v>
       </c>
       <c r="I178" s="1">
-        <v>222046.0</v>
+        <v>-1520.0</v>
       </c>
       <c r="J178" s="1">
-        <v>0.73470588106835</v>
+        <v>-0.03743842364532</v>
       </c>
       <c r="K178">
-        <v>0.48</v>
+        <v>1.2</v>
       </c>
       <c r="L178" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="M178" s="1">
-        <v>30444480.0</v>
+        <v>4058480.0</v>
       </c>
       <c r="N178" s="1">
-        <v>30594384.11</v>
+        <v>4106425.21</v>
       </c>
       <c r="O178" s="1">
-        <v>0.53</v>
+        <v>0.07</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="B179" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="C179" s="1">
-        <v>25000000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.912</v>
+        <v>100.131</v>
       </c>
       <c r="E179" s="1">
-        <v>98.78216</v>
+        <v>101.32059615</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>24695540.0</v>
+        <v>5268671.0</v>
       </c>
       <c r="I179" s="1">
-        <v>282460.0</v>
+        <v>-61859.0</v>
       </c>
       <c r="J179" s="1">
-        <v>1.1437692797971</v>
+        <v>-1.17409115126</v>
       </c>
       <c r="K179">
-        <v>1.23</v>
+        <v>3.66</v>
       </c>
       <c r="L179" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="M179" s="1">
-        <v>24978000.0</v>
+        <v>5206812.0</v>
       </c>
       <c r="N179" s="1">
-        <v>25285020.55</v>
+        <v>5397217.48</v>
       </c>
       <c r="O179" s="1">
-        <v>0.44</v>
+        <v>0.09</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="B180" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="C180" s="1">
-        <v>8000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.24</v>
+        <v>102.304</v>
       </c>
       <c r="E180" s="1">
-        <v>101.1</v>
+        <v>102.4148</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>8088000.0</v>
+        <v>15362220.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-68800.0</v>
+        <v>-16620.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.85064292779426</v>
+        <v>-0.10818748852705</v>
       </c>
       <c r="K180">
-        <v>2.99</v>
+        <v>3.71</v>
       </c>
       <c r="L180" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="M180" s="1">
-        <v>8019200.0</v>
+        <v>15345600.0</v>
       </c>
       <c r="N180" s="1">
-        <v>8258350.68</v>
+        <v>15901935.62</v>
       </c>
       <c r="O180" s="1">
-        <v>0.14</v>
+        <v>0.26</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="B181" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="C181" s="1">
-        <v>15000000.0</v>
+        <v>28500000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.572</v>
+        <v>98.499</v>
       </c>
       <c r="E181" s="1">
-        <v>98.92166667</v>
+        <v>98.37645614</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>14838250.0</v>
+        <v>28037290.0</v>
       </c>
       <c r="I181" s="1">
-        <v>97550.0</v>
+        <v>34925.0</v>
       </c>
       <c r="J181" s="1">
-        <v>0.65742253971998</v>
+        <v>0.1245662473085</v>
       </c>
       <c r="K181">
-        <v>0.45</v>
+        <v>0.07</v>
       </c>
       <c r="L181" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="M181" s="1">
-        <v>14935800.0</v>
+        <v>28072215.0</v>
       </c>
       <c r="N181" s="1">
-        <v>15003351.37</v>
+        <v>28090954.73</v>
       </c>
       <c r="O181" s="1">
-        <v>0.26</v>
+        <v>0.46</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="B182" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="C182" s="1">
-        <v>4500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.882</v>
+        <v>99.636</v>
       </c>
       <c r="E182" s="1">
-        <v>98.19733333</v>
+        <v>98.926908</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>4418880.0</v>
+        <v>24731727.0</v>
       </c>
       <c r="I182" s="1">
-        <v>75810.0</v>
+        <v>177273.0</v>
       </c>
       <c r="J182" s="1">
-        <v>1.7155930914621</v>
+        <v>0.71678374906855</v>
       </c>
       <c r="K182">
-        <v>0.99</v>
+        <v>0.7</v>
       </c>
       <c r="L182" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="M182" s="1">
-        <v>4494690.0</v>
+        <v>24909000.0</v>
       </c>
       <c r="N182" s="1">
-        <v>4539350.96</v>
+        <v>25083657.53</v>
       </c>
       <c r="O182" s="1">
-        <v>0.08</v>
+        <v>0.41</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="B183" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="C183" s="1">
-        <v>13500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.05</v>
+        <v>99.589</v>
       </c>
       <c r="E183" s="1">
-        <v>100.0</v>
+        <v>96.05</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>13500000.0</v>
+        <v>14407500.0</v>
       </c>
       <c r="I183" s="1">
-        <v>6750.0</v>
+        <v>530850.0</v>
       </c>
       <c r="J183" s="1">
-        <v>0.05</v>
+        <v>3.6845393024466</v>
       </c>
       <c r="K183">
-        <v>0.29</v>
+        <v>0.01</v>
       </c>
       <c r="L183" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="M183" s="1">
-        <v>13506750.0</v>
+        <v>14938350.0</v>
       </c>
       <c r="N183" s="1">
-        <v>13545866.25</v>
+        <v>14939566.44</v>
       </c>
       <c r="O183" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="B184" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="C184" s="1">
-        <v>2800000.0</v>
+        <v>15900000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.872</v>
+        <v>98.614</v>
       </c>
       <c r="E184" s="1">
-        <v>100.95</v>
+        <v>98.63984906</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>2826600.0</v>
+        <v>15683736.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-2184.0</v>
+        <v>-4110.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.077265973254086</v>
+        <v>-0.026205490834582</v>
       </c>
       <c r="K184">
-        <v>0.75</v>
+        <v>0.96</v>
       </c>
       <c r="L184" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="M184" s="1">
-        <v>2824416.0</v>
+        <v>15679626.0</v>
       </c>
       <c r="N184" s="1">
-        <v>2845358.47</v>
+        <v>15832636.27</v>
       </c>
       <c r="O184" s="1">
-        <v>0.05</v>
+        <v>0.26</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="B185" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="C185" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>101.036</v>
+        <v>100.693</v>
       </c>
       <c r="E185" s="1">
-        <v>101.13</v>
+        <v>100.747</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>15169500.0</v>
+        <v>20149400.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-14100.0</v>
+        <v>-10800.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.092949668743202</v>
+        <v>-0.053599610906528</v>
       </c>
       <c r="K185">
-        <v>0.77</v>
+        <v>0.9</v>
       </c>
       <c r="L185" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="M185" s="1">
-        <v>15155400.0</v>
+        <v>20138600.0</v>
       </c>
       <c r="N185" s="1">
-        <v>15270982.19</v>
+        <v>20318463.01</v>
       </c>
       <c r="O185" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="B186" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="C186" s="1">
-        <v>1200000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.199</v>
+        <v>100.145</v>
       </c>
       <c r="E186" s="1">
-        <v>98.09</v>
+        <v>100.16216667</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>1177080.0</v>
+        <v>6009730.0</v>
       </c>
       <c r="I186" s="1">
-        <v>1308.0</v>
+        <v>-1030.0</v>
       </c>
       <c r="J186" s="1">
-        <v>0.11112243857682</v>
+        <v>-0.017138873127412</v>
       </c>
       <c r="K186">
-        <v>0.67</v>
+        <v>0.37</v>
       </c>
       <c r="L186" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="M186" s="1">
-        <v>1178388.0</v>
+        <v>6008700.0</v>
       </c>
       <c r="N186" s="1">
-        <v>1186471.56</v>
+        <v>6030624.33</v>
       </c>
       <c r="O186" s="1">
-        <v>0.02</v>
+        <v>0.1</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="B187" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="C187" s="1">
-        <v>7500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.941</v>
+        <v>100.763</v>
       </c>
       <c r="E187" s="1">
-        <v>97.68589333</v>
+        <v>100.855</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>7326442.0</v>
+        <v>5042750.0</v>
       </c>
       <c r="I187" s="1">
-        <v>169133.0</v>
+        <v>-4600.0</v>
       </c>
       <c r="J187" s="1">
-        <v>2.3085284780798</v>
+        <v>-0.091220068415051</v>
       </c>
       <c r="K187">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.55</v>
+      </c>
+      <c r="L187" t="s">
+        <v>477</v>
       </c>
       <c r="M187" s="1">
-        <v>7495575.0</v>
+        <v>5038150.0</v>
       </c>
       <c r="N187" s="1">
-        <v>7495575.0</v>
+        <v>5115410.27</v>
       </c>
       <c r="O187" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="B188" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="C188" s="1">
-        <v>6600000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.859</v>
+        <v>99.698</v>
       </c>
       <c r="E188" s="1">
-        <v>102.17515152</v>
+        <v>98.79801159</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>6743560.0</v>
+        <v>34085314.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-86866.0</v>
+        <v>310496.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-1.2881326776955</v>
+        <v>0.91093777220301</v>
       </c>
       <c r="K188">
-        <v>1.45</v>
+        <v>0.82</v>
       </c>
       <c r="L188" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="M188" s="1">
-        <v>6656694.0</v>
+        <v>34395810.0</v>
       </c>
       <c r="N188" s="1">
-        <v>6752687.84</v>
+        <v>34677599.38</v>
       </c>
       <c r="O188" s="1">
-        <v>0.12</v>
+        <v>0.57</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="B189" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="C189" s="1">
-        <v>11000000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.814</v>
+        <v>98.266</v>
       </c>
       <c r="E189" s="1">
-        <v>97.43991173</v>
+        <v>97.49172258</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>10718390.29</v>
+        <v>30222434.0</v>
       </c>
       <c r="I189" s="1">
-        <v>261149.71</v>
+        <v>240026.0</v>
       </c>
       <c r="J189" s="1">
-        <v>2.436463899282</v>
+        <v>0.79419811124412</v>
       </c>
       <c r="K189">
-        <v>0.18</v>
+        <v>0.01</v>
       </c>
       <c r="L189" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="M189" s="1">
-        <v>10979540.0</v>
+        <v>30462460.0</v>
       </c>
       <c r="N189" s="1">
-        <v>10999490.68</v>
+        <v>30465432.6</v>
       </c>
       <c r="O189" s="1">
-        <v>0.19</v>
+        <v>0.5</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="B190" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="C190" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.488</v>
+        <v>99.953</v>
       </c>
       <c r="E190" s="1">
-        <v>100.493844</v>
+        <v>98.78216</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>5024692.2</v>
+        <v>24695540.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-292.2</v>
+        <v>292710.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.00581528158083</v>
+        <v>1.1852747500156</v>
       </c>
       <c r="K190">
-        <v>1.27</v>
+        <v>1.3</v>
       </c>
       <c r="L190" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="M190" s="1">
-        <v>5024400.0</v>
+        <v>24988250.0</v>
       </c>
       <c r="N190" s="1">
-        <v>5087756.17</v>
+        <v>25313164.38</v>
       </c>
       <c r="O190" s="1">
-        <v>0.09</v>
+        <v>0.42</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="B191" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="C191" s="1">
-        <v>20000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.192</v>
+        <v>100.164</v>
       </c>
       <c r="E191" s="1">
-        <v>99.2</v>
+        <v>101.1</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>19840000.0</v>
+        <v>8088000.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-1600.0</v>
+        <v>-74880.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-0.0080645161290323</v>
+        <v>-0.92581602373887</v>
       </c>
       <c r="K191">
-        <v>0.33</v>
+        <v>3.18</v>
       </c>
       <c r="L191" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="M191" s="1">
-        <v>19838400.0</v>
+        <v>8013120.0</v>
       </c>
       <c r="N191" s="1">
-        <v>19905249.32</v>
+        <v>8267366.58</v>
       </c>
       <c r="O191" s="1">
-        <v>0.34</v>
+        <v>0.14</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="B192" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="C192" s="1">
-        <v>4700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>101.339</v>
+        <v>99.649</v>
       </c>
       <c r="E192" s="1">
-        <v>101.44351064</v>
+        <v>98.92166667</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>4767845.0</v>
+        <v>14838250.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-4912.0</v>
+        <v>109100.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.10302348335569</v>
+        <v>0.73526190756996</v>
       </c>
       <c r="K192">
-        <v>0.33</v>
+        <v>0.48</v>
       </c>
       <c r="L192" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="M192" s="1">
-        <v>4762933.0</v>
+        <v>14947350.0</v>
       </c>
       <c r="N192" s="1">
-        <v>4778401.15</v>
+        <v>15019781.51</v>
       </c>
       <c r="O192" s="1">
-        <v>0.08</v>
+        <v>0.25</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="B193" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="C193" s="1">
-        <v>10997000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.935</v>
+        <v>99.933</v>
       </c>
       <c r="E193" s="1">
-        <v>101.38580613</v>
+        <v>98.19733333</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>11149397.1</v>
+        <v>4418880.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-49575.15</v>
+        <v>78105.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.44464422206291</v>
+        <v>1.7675293286987</v>
       </c>
       <c r="K193">
-        <v>0.88</v>
+        <v>1.05</v>
       </c>
       <c r="L193" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="M193" s="1">
-        <v>11099821.95</v>
+        <v>4496985.0</v>
       </c>
       <c r="N193" s="1">
-        <v>11197024.88</v>
+        <v>4544281.23</v>
       </c>
       <c r="O193" s="1">
-        <v>0.19</v>
+        <v>0.07</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="B194" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C194" s="1">
-        <v>25600000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>101.18</v>
+        <v>100.032</v>
       </c>
       <c r="E194" s="1">
-        <v>102.00832031</v>
+        <v>100.0</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>26114130.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-212050.0</v>
+        <v>4320.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-0.81201250051217</v>
+        <v>0.032</v>
       </c>
       <c r="K194">
-        <v>1.5</v>
+        <v>0.41</v>
       </c>
       <c r="L194" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="M194" s="1">
-        <v>25902080.0</v>
+        <v>13504320.0</v>
       </c>
       <c r="N194" s="1">
-        <v>26286869.04</v>
+        <v>13559952.0</v>
       </c>
       <c r="O194" s="1">
-        <v>0.45</v>
+        <v>0.22</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="B195" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="C195" s="1">
-        <v>1300000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>101.84</v>
+        <v>100.761</v>
       </c>
       <c r="E195" s="1">
-        <v>101.84</v>
+        <v>100.95</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>1323920.0</v>
+        <v>2826600.0</v>
       </c>
       <c r="I195" s="1">
-        <v>0.0</v>
+        <v>-5292.0</v>
       </c>
       <c r="J195" s="1">
-        <v>0.0</v>
+        <v>-0.18722139673105</v>
       </c>
       <c r="K195">
-        <v>1.26</v>
+        <v>0.93</v>
       </c>
       <c r="L195" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="M195" s="1">
-        <v>1323920.0</v>
+        <v>2821308.0</v>
       </c>
       <c r="N195" s="1">
-        <v>1340241.23</v>
+        <v>2847351.84</v>
       </c>
       <c r="O195" s="1">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="B196" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="C196" s="1">
-        <v>6245000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.06</v>
+        <v>100.919</v>
       </c>
       <c r="E196" s="1">
-        <v>99.04783667</v>
+        <v>101.13</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>6185537.4</v>
+        <v>15169500.0</v>
       </c>
       <c r="I196" s="1">
-        <v>759.6</v>
+        <v>-31650.0</v>
       </c>
       <c r="J196" s="1">
-        <v>0.012280258785599</v>
+        <v>-0.20864234154059</v>
       </c>
       <c r="K196">
-        <v>0.05</v>
+        <v>0.97</v>
       </c>
       <c r="L196" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="M196" s="1">
-        <v>6186297.0</v>
+        <v>15137850.0</v>
       </c>
       <c r="N196" s="1">
-        <v>6189291.18</v>
+        <v>15282713.01</v>
       </c>
       <c r="O196" s="1">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="B197" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="C197" s="1">
-        <v>8000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.973</v>
+        <v>98.233</v>
       </c>
       <c r="E197" s="1">
-        <v>101.01</v>
+        <v>98.09</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>8080800.0</v>
+        <v>1177080.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-2960.0</v>
+        <v>1716.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-0.036630036630037</v>
+        <v>0.14578448363748</v>
       </c>
       <c r="K197">
-        <v>0.06</v>
+        <v>0.72</v>
       </c>
       <c r="L197" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="M197" s="1">
-        <v>8077840.0</v>
+        <v>1178796.0</v>
       </c>
       <c r="N197" s="1">
-        <v>8082278.36</v>
+        <v>1187426.14</v>
       </c>
       <c r="O197" s="1">
-        <v>0.14</v>
+        <v>0.02</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="B198" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="C198" s="1">
-        <v>4992000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>99.952</v>
+        <v>100.749</v>
       </c>
       <c r="E198" s="1">
-        <v>99.11557212</v>
+        <v>102.17515152</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>4947849.36</v>
+        <v>6743560.0</v>
       </c>
       <c r="I198" s="1">
-        <v>41754.48</v>
+        <v>-94126.0</v>
       </c>
       <c r="J198" s="1">
-        <v>0.84389149632478</v>
+        <v>-1.3957909472148</v>
       </c>
       <c r="K198">
-        <v>0.6</v>
+        <v>1.66</v>
       </c>
       <c r="L198" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="M198" s="1">
-        <v>4989603.84</v>
+        <v>6649434.0</v>
       </c>
       <c r="N198" s="1">
-        <v>5019778.09</v>
+        <v>6758740.85</v>
       </c>
       <c r="O198" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="B199" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="C199" s="1">
-        <v>6120000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.304</v>
+        <v>99.92</v>
       </c>
       <c r="E199" s="1">
-        <v>99.295</v>
+        <v>97.43991173</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>6076854.0</v>
+        <v>10718390.29</v>
       </c>
       <c r="I199" s="1">
-        <v>550.8</v>
+        <v>272809.71</v>
       </c>
       <c r="J199" s="1">
-        <v>0.0090639004985145</v>
+        <v>2.5452488911</v>
       </c>
       <c r="K199">
-        <v>1.52</v>
+        <v>0.19</v>
       </c>
       <c r="L199" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="M199" s="1">
-        <v>6077404.8</v>
+        <v>10991200.0</v>
       </c>
       <c r="N199" s="1">
-        <v>6170126.99</v>
+        <v>11012295.89</v>
       </c>
       <c r="O199" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="B200" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="C200" s="1">
-        <v>13900000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>98.927</v>
+        <v>100.418</v>
       </c>
       <c r="E200" s="1">
-        <v>98.855</v>
+        <v>100.493844</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>13740845.0</v>
+        <v>5024692.2</v>
       </c>
       <c r="I200" s="1">
-        <v>10008.0</v>
+        <v>-3792.2</v>
       </c>
       <c r="J200" s="1">
-        <v>0.072833948712761</v>
+        <v>-0.075471289564762</v>
       </c>
       <c r="K200">
-        <v>0.2</v>
+        <v>1.4</v>
       </c>
       <c r="L200" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="M200" s="1">
-        <v>13750853.0</v>
+        <v>5020900.0</v>
       </c>
       <c r="N200" s="1">
-        <v>13777986.56</v>
+        <v>5090677.4</v>
       </c>
       <c r="O200" s="1">
-        <v>0.24</v>
+        <v>0.08</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="B201" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="C201" s="1">
-        <v>6299000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>100.012</v>
+        <v>99.228</v>
       </c>
       <c r="E201" s="1">
-        <v>100.18117098</v>
+        <v>99.2</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>6310411.96</v>
+        <v>19840000.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-10656.08</v>
+        <v>5600.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.16886504506435</v>
+        <v>0.028225806451613</v>
       </c>
       <c r="K201">
-        <v>2.01</v>
+        <v>0.39</v>
       </c>
       <c r="L201" t="s">
-        <v>522</v>
+        <v>477</v>
       </c>
       <c r="M201" s="1">
-        <v>6299755.88</v>
+        <v>19845600.0</v>
       </c>
       <c r="N201" s="1">
-        <v>6426404.61</v>
+        <v>19922860.27</v>
       </c>
       <c r="O201" s="1">
-        <v>0.11</v>
+        <v>0.33</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="B202" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="C202" s="1">
-        <v>1000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.327</v>
+        <v>101.21</v>
       </c>
       <c r="E202" s="1">
-        <v>98.02</v>
+        <v>101.44351064</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>980200.0</v>
+        <v>4767845.0</v>
       </c>
       <c r="I202" s="1">
-        <v>13070.0</v>
+        <v>-10975.0</v>
       </c>
       <c r="J202" s="1">
-        <v>1.3334013466639</v>
+        <v>-0.23018785216382</v>
       </c>
       <c r="K202">
+        <v>0.53</v>
+      </c>
+      <c r="L202" t="s">
+        <v>521</v>
+      </c>
+      <c r="M202" s="1">
+        <v>4756870.0</v>
+      </c>
+      <c r="N202" s="1">
+        <v>4781818.63</v>
+      </c>
+      <c r="O202" s="1">
         <v>0.08</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.02</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="B203" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="C203" s="1">
-        <v>25000000.0</v>
+        <v>10997000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.683</v>
+        <v>100.813</v>
       </c>
       <c r="E203" s="1">
-        <v>97.37396836</v>
+        <v>101.38580613</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>24343492.09</v>
+        <v>11149397.1</v>
       </c>
       <c r="I203" s="1">
-        <v>577257.91</v>
+        <v>-62991.49</v>
       </c>
       <c r="J203" s="1">
-        <v>2.371302801857</v>
+        <v>-0.56497664793014</v>
       </c>
       <c r="K203">
-        <v>0.15</v>
+        <v>1.07</v>
       </c>
       <c r="L203" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="M203" s="1">
-        <v>24920750.0</v>
+        <v>11086405.61</v>
       </c>
       <c r="N203" s="1">
-        <v>24959188.36</v>
+        <v>11204359.73</v>
       </c>
       <c r="O203" s="1">
-        <v>0.43</v>
+        <v>0.18</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="B204" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="C204" s="1">
-        <v>32391000.0</v>
+        <v>25600000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>99.288</v>
+        <v>101.048</v>
       </c>
       <c r="E204" s="1">
-        <v>97.79440718</v>
+        <v>102.00832031</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>31676586.43</v>
+        <v>26114130.0</v>
       </c>
       <c r="I204" s="1">
-        <v>483789.65</v>
+        <v>-245842.0</v>
       </c>
       <c r="J204" s="1">
-        <v>1.5272783608458</v>
+        <v>-0.94141370974258</v>
       </c>
       <c r="K204">
-        <v>0.08</v>
+        <v>1.72</v>
       </c>
       <c r="L204" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="M204" s="1">
-        <v>32160376.08</v>
+        <v>25868288.0</v>
       </c>
       <c r="N204" s="1">
-        <v>32186887.89</v>
+        <v>26308046.9</v>
       </c>
       <c r="O204" s="1">
-        <v>0.55</v>
+        <v>0.43</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="B205" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="C205" s="1">
-        <v>25559000.0</v>
+        <v>8600000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>99.103</v>
+        <v>101.68</v>
       </c>
       <c r="E205" s="1">
-        <v>99.00726766</v>
+        <v>101.82132558</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>25305267.54</v>
+        <v>8756634.0</v>
       </c>
       <c r="I205" s="1">
-        <v>24468.23</v>
+        <v>-12154.0</v>
       </c>
       <c r="J205" s="1">
-        <v>0.096692239911406</v>
+        <v>-0.13879762474942</v>
       </c>
       <c r="K205">
-        <v>1.31</v>
+        <v>1.46</v>
       </c>
       <c r="L205" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="M205" s="1">
-        <v>25329735.77</v>
+        <v>8744480.0</v>
       </c>
       <c r="N205" s="1">
-        <v>25663840.92</v>
+        <v>8869680.68</v>
       </c>
       <c r="O205" s="1">
-        <v>0.44</v>
+        <v>0.15</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="B206" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="C206" s="1">
-        <v>18216000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>99.789</v>
+        <v>99.062</v>
       </c>
       <c r="E206" s="1">
-        <v>98.71901845</v>
+        <v>99.04783667</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>17982656.4</v>
+        <v>6185537.4</v>
       </c>
       <c r="I206" s="1">
-        <v>194907.84</v>
+        <v>884.5</v>
       </c>
       <c r="J206" s="1">
-        <v>1.0838656740391</v>
+        <v>0.014299485118302</v>
       </c>
       <c r="K206">
-        <v>0.22</v>
+        <v>0.11</v>
       </c>
       <c r="L206" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="M206" s="1">
-        <v>18177564.24</v>
+        <v>6186421.9</v>
       </c>
       <c r="N206" s="1">
-        <v>18218113.56</v>
+        <v>6193479.61</v>
       </c>
       <c r="O206" s="1">
-        <v>0.31</v>
+        <v>0.1</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="B207" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="C207" s="1">
-        <v>9100000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>99.178</v>
+        <v>100.831</v>
       </c>
       <c r="E207" s="1">
-        <v>98.67873626</v>
+        <v>100.98692308</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>8979765.0</v>
+        <v>13128300.0</v>
       </c>
       <c r="I207" s="1">
-        <v>45433.0</v>
+        <v>-20270.0</v>
       </c>
       <c r="J207" s="1">
-        <v>0.5059486523311</v>
+        <v>-0.15439927484899</v>
       </c>
       <c r="K207">
-        <v>0.32</v>
+        <v>0.23</v>
       </c>
       <c r="L207" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="M207" s="1">
-        <v>9025198.0</v>
+        <v>13108030.0</v>
       </c>
       <c r="N207" s="1">
-        <v>9054118.55</v>
+        <v>13138081.37</v>
       </c>
       <c r="O207" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="B208" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="C208" s="1">
-        <v>5300000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>99.937</v>
+        <v>99.298</v>
       </c>
       <c r="E208" s="1">
-        <v>97.14377358</v>
+        <v>99.295</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>5148620.0</v>
+        <v>6076854.0</v>
       </c>
       <c r="I208" s="1">
-        <v>148041.0</v>
+        <v>183.6</v>
       </c>
       <c r="J208" s="1">
-        <v>2.8753530072136</v>
+        <v>0.0030213001661715</v>
       </c>
       <c r="K208">
-        <v>0.12</v>
+        <v>1.61</v>
       </c>
       <c r="L208" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="M208" s="1">
-        <v>5296661.0</v>
+        <v>6077037.6</v>
       </c>
       <c r="N208" s="1">
-        <v>5303068.19</v>
+        <v>6175334.86</v>
       </c>
       <c r="O208" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="B209" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="C209" s="1">
-        <v>29500000.0</v>
+        <v>13900000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>98.595</v>
+        <v>99.011</v>
       </c>
       <c r="E209" s="1">
-        <v>98.3307661</v>
+        <v>98.855</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>29007576.0</v>
+        <v>13740845.0</v>
       </c>
       <c r="I209" s="1">
-        <v>77949.0</v>
+        <v>21684.0</v>
       </c>
       <c r="J209" s="1">
-        <v>0.26871945453146</v>
+        <v>0.15780688887765</v>
       </c>
       <c r="K209">
-        <v>0.04</v>
+        <v>0.23</v>
       </c>
       <c r="L209" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="M209" s="1">
-        <v>29085525.0</v>
+        <v>13762529.0</v>
       </c>
       <c r="N209" s="1">
-        <v>29096435.96</v>
+        <v>13794184.82</v>
       </c>
       <c r="O209" s="1">
-        <v>0.5</v>
+        <v>0.23</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="B210" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="C210" s="1">
-        <v>29000000.0</v>
+        <v>6299000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>100.679</v>
+        <v>100.011</v>
       </c>
       <c r="E210" s="1">
-        <v>100.6385</v>
+        <v>100.18117098</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>29185165.0</v>
+        <v>6310411.96</v>
       </c>
       <c r="I210" s="1">
-        <v>11745.0</v>
+        <v>-10719.07</v>
       </c>
       <c r="J210" s="1">
-        <v>0.040243048137641</v>
+        <v>-0.16986323663091</v>
       </c>
       <c r="K210">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.13</v>
+      </c>
+      <c r="L210" t="s">
+        <v>545</v>
       </c>
       <c r="M210" s="1">
-        <v>29196910.0</v>
+        <v>6299692.89</v>
       </c>
       <c r="N210" s="1">
-        <v>29196910.0</v>
+        <v>6434129.08</v>
       </c>
       <c r="O210" s="1">
-        <v>0.5</v>
+        <v>0.11</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="B211" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="C211" s="1">
-        <v>25000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>99.744</v>
+        <v>99.423</v>
       </c>
       <c r="E211" s="1">
-        <v>99.721</v>
+        <v>98.02</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>24930250.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I211" s="1">
-        <v>5750.0</v>
+        <v>14030.0</v>
       </c>
       <c r="J211" s="1">
-        <v>0.023064349535203</v>
+        <v>1.4313405427464</v>
       </c>
       <c r="K211">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>550</v>
+        <v>0.09</v>
+      </c>
+      <c r="L211">
+        <v>883.56</v>
       </c>
       <c r="M211" s="1">
-        <v>24936000.0</v>
+        <v>994230.0</v>
       </c>
       <c r="N211" s="1">
-        <v>25184630.14</v>
+        <v>995113.56</v>
       </c>
       <c r="O211" s="1">
-        <v>0.43</v>
+        <v>0.02</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="B212" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="C212" s="1">
-        <v>7969000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>99.419</v>
+        <v>100.874</v>
       </c>
       <c r="E212" s="1">
-        <v>97.83736655</v>
+        <v>100.937</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>7796659.74</v>
+        <v>9488078.0</v>
       </c>
       <c r="I212" s="1">
-        <v>126040.37</v>
+        <v>-5922.0</v>
       </c>
       <c r="J212" s="1">
-        <v>1.6165944674148</v>
+        <v>-0.062415169858427</v>
       </c>
       <c r="K212">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.75</v>
+      </c>
+      <c r="L212" t="s">
+        <v>550</v>
       </c>
       <c r="M212" s="1">
-        <v>7922700.11</v>
+        <v>9482156.0</v>
       </c>
       <c r="N212" s="1">
-        <v>7922700.11</v>
+        <v>9646816.96</v>
       </c>
       <c r="O212" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
+        <v>551</v>
+      </c>
+      <c r="B213" t="s">
+        <v>552</v>
+      </c>
+      <c r="C213" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D213" s="1">
+        <v>99.774</v>
+      </c>
+      <c r="E213" s="1">
+        <v>97.37396836</v>
+      </c>
+      <c r="F213" t="s">
+        <v>8</v>
+      </c>
+      <c r="G213">
+        <v>1.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>24343492.09</v>
+      </c>
+      <c r="I213" s="1">
+        <v>600007.91</v>
+      </c>
+      <c r="J213" s="1">
+        <v>2.4647569370151</v>
+      </c>
+      <c r="K213">
+        <v>0.16</v>
+      </c>
+      <c r="L213" t="s">
         <v>553</v>
       </c>
-      <c r="B213" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M213" s="1">
-        <v>5036150.0</v>
+        <v>24943500.0</v>
       </c>
       <c r="N213" s="1">
-        <v>5124797.26</v>
+        <v>24984332.88</v>
       </c>
       <c r="O213" s="1">
-        <v>0.09</v>
+        <v>0.41</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
+        <v>554</v>
+      </c>
+      <c r="B214" t="s">
+        <v>555</v>
+      </c>
+      <c r="C214" s="1">
+        <v>14630000.0</v>
+      </c>
+      <c r="D214" s="1">
+        <v>99.123</v>
+      </c>
+      <c r="E214" s="1">
+        <v>99.18034949</v>
+      </c>
+      <c r="F214" t="s">
+        <v>8</v>
+      </c>
+      <c r="G214">
+        <v>1.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>14510085.13</v>
+      </c>
+      <c r="I214" s="1">
+        <v>-8390.23</v>
+      </c>
+      <c r="J214" s="1">
+        <v>-0.05782343745629</v>
+      </c>
+      <c r="K214">
+        <v>1.47</v>
+      </c>
+      <c r="L214" t="s">
         <v>556</v>
       </c>
-      <c r="B214" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M214" s="1">
-        <v>-6375.48</v>
+        <v>14501694.9</v>
       </c>
       <c r="N214" s="1">
-        <v>-10189.23</v>
+        <v>14716775.54</v>
       </c>
       <c r="O214" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
+        <v>557</v>
+      </c>
+      <c r="B215" t="s">
+        <v>558</v>
+      </c>
+      <c r="C215" s="1">
+        <v>32391000.0</v>
+      </c>
+      <c r="D215" s="1">
+        <v>99.383</v>
+      </c>
+      <c r="E215" s="1">
+        <v>97.79440718</v>
+      </c>
+      <c r="F215" t="s">
+        <v>8</v>
+      </c>
+      <c r="G215">
+        <v>1.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>31676586.43</v>
+      </c>
+      <c r="I215" s="1">
+        <v>514561.1</v>
+      </c>
+      <c r="J215" s="1">
+        <v>1.6244209303837</v>
+      </c>
+      <c r="K215">
+        <v>0.09</v>
+      </c>
+      <c r="L215" t="s">
         <v>559</v>
       </c>
-      <c r="B215" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M215" s="1">
-        <v>-1965.29</v>
+        <v>32191147.53</v>
       </c>
       <c r="N215" s="1">
-        <v>-3140.69</v>
+        <v>32219766.98</v>
       </c>
       <c r="O215" s="1">
-        <v>0.0</v>
+        <v>0.53</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="B216" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="C216" s="1">
-        <v>15000000.0</v>
+        <v>25559000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.9549318</v>
+        <v>99.083</v>
       </c>
       <c r="E216" s="1">
-        <v>0.0</v>
+        <v>99.00726766</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>0.0</v>
+        <v>25305267.54</v>
       </c>
       <c r="I216" s="1">
-        <v>-6760.23</v>
+        <v>19356.43</v>
       </c>
       <c r="J216" s="1">
-        <v>0</v>
+        <v>0.076491702644137</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
-      <c r="L216" t="s">
-        <v>564</v>
+      <c r="L216">
+        <v>962.84</v>
       </c>
       <c r="M216" s="1">
-        <v>-6760.23</v>
+        <v>25324623.97</v>
       </c>
       <c r="N216" s="1">
-        <v>-27385.23</v>
+        <v>25325586.81</v>
       </c>
       <c r="O216" s="1">
-        <v>0.0</v>
+        <v>0.42</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-        <v>2621898882</v>
+        <v>562</v>
+      </c>
+      <c r="B217" t="s">
+        <v>563</v>
       </c>
       <c r="C217" s="1">
-        <v>5000000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>100.0087496</v>
+        <v>98.821</v>
       </c>
       <c r="E217" s="1">
-        <v>0.0</v>
+        <v>98.885</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>0.0</v>
+        <v>8652437.5</v>
       </c>
       <c r="I217" s="1">
-        <v>437.48</v>
+        <v>-5600.0</v>
       </c>
       <c r="J217" s="1">
-        <v>0</v>
+        <v>-0.064721646356879</v>
       </c>
       <c r="K217">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>262.83</v>
+        <v>0.05</v>
+      </c>
+      <c r="L217" t="s">
+        <v>564</v>
       </c>
       <c r="M217" s="1">
-        <v>437.48</v>
+        <v>8646837.5</v>
       </c>
       <c r="N217" s="1">
-        <v>700.31</v>
+        <v>8650882.88</v>
       </c>
       <c r="O217" s="1">
-        <v>0.0</v>
+        <v>0.14</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
+        <v>565</v>
+      </c>
+      <c r="B218" t="s">
         <v>566</v>
       </c>
-      <c r="B218">
-[...1 lines deleted...]
-      </c>
       <c r="C218" s="1">
-        <v>3900000.0</v>
+        <v>18216000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.99941846</v>
+        <v>99.891</v>
       </c>
       <c r="E218" s="1">
-        <v>0.0</v>
+        <v>98.71901845</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>0.0</v>
+        <v>17982656.4</v>
       </c>
       <c r="I218" s="1">
-        <v>-22.68</v>
+        <v>213488.16</v>
       </c>
       <c r="J218" s="1">
-        <v>0</v>
+        <v>1.1871892297292</v>
       </c>
       <c r="K218">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>660.66</v>
+        <v>0.24</v>
+      </c>
+      <c r="L218" t="s">
+        <v>567</v>
       </c>
       <c r="M218" s="1">
-        <v>-22.68</v>
+        <v>18196144.56</v>
       </c>
       <c r="N218" s="1">
-        <v>637.98</v>
+        <v>18239064.45</v>
       </c>
       <c r="O218" s="1">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>2631260012</v>
+        <v>568</v>
+      </c>
+      <c r="B219" t="s">
+        <v>569</v>
       </c>
       <c r="C219" s="1">
-        <v>4500000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.98857422</v>
+        <v>99.169</v>
       </c>
       <c r="E219" s="1">
-        <v>0.0</v>
+        <v>98.67873626</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>0.0</v>
+        <v>8979765.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-514.16</v>
+        <v>44614.0</v>
       </c>
       <c r="J219" s="1">
-        <v>0</v>
+        <v>0.49682814639359</v>
       </c>
       <c r="K219">
-        <v>0.0</v>
+        <v>0.37</v>
       </c>
       <c r="L219" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="M219" s="1">
-        <v>-514.16</v>
+        <v>9024379.0</v>
       </c>
       <c r="N219" s="1">
-        <v>-2139.22</v>
+        <v>9058036.53</v>
       </c>
       <c r="O219" s="1">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-        <v>2642155372</v>
+        <v>571</v>
+      </c>
+      <c r="B220" t="s">
+        <v>572</v>
       </c>
       <c r="C220" s="1">
-        <v>5300000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>99.99604264</v>
+        <v>98.19</v>
       </c>
       <c r="E220" s="1">
-        <v>0.0</v>
+        <v>98.22</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>0.0</v>
+        <v>3928800.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-209.74</v>
+        <v>-1200.0</v>
       </c>
       <c r="J220" s="1">
-        <v>0</v>
+        <v>-0.030543677458766</v>
       </c>
       <c r="K220">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="L220">
-        <v>-456.04</v>
+        <v>821.92</v>
       </c>
       <c r="M220" s="1">
-        <v>-209.74</v>
+        <v>3927600.0</v>
       </c>
       <c r="N220" s="1">
-        <v>-665.78</v>
+        <v>3928421.92</v>
       </c>
       <c r="O220" s="1">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-        <v>2669237042</v>
+        <v>573</v>
+      </c>
+      <c r="B221" t="s">
+        <v>574</v>
       </c>
       <c r="C221" s="1">
-        <v>8000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.96723688</v>
+        <v>101.15</v>
       </c>
       <c r="E221" s="1">
-        <v>0.0</v>
+        <v>101.21997975</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>0.0</v>
+        <v>12146397.57</v>
       </c>
       <c r="I221" s="1">
-        <v>-2621.05</v>
+        <v>-8397.57</v>
       </c>
       <c r="J221" s="1">
-        <v>0</v>
+        <v>-0.069136301126359</v>
       </c>
       <c r="K221">
-        <v>0.0</v>
+        <v>1.25</v>
       </c>
       <c r="L221" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="M221" s="1">
-        <v>-2621.05</v>
+        <v>12138000.0</v>
       </c>
       <c r="N221" s="1">
-        <v>-13154.39</v>
+        <v>12287917.81</v>
       </c>
       <c r="O221" s="1">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>2674133282</v>
+        <v>576</v>
+      </c>
+      <c r="B222" t="s">
+        <v>577</v>
       </c>
       <c r="C222" s="1">
-        <v>25000000.0</v>
+        <v>36800000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.992999</v>
+        <v>98.609</v>
       </c>
       <c r="E222" s="1">
-        <v>0.0</v>
+        <v>98.39334511</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>0.0</v>
+        <v>36208751.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-1750.25</v>
+        <v>79361.0</v>
       </c>
       <c r="J222" s="1">
-        <v>0</v>
+        <v>0.21917629801702</v>
       </c>
       <c r="K222">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L222" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="M222" s="1">
-        <v>-1750.25</v>
+        <v>36288112.0</v>
       </c>
       <c r="N222" s="1">
-        <v>-2965.25</v>
+        <v>36316090.08</v>
       </c>
       <c r="O222" s="1">
-        <v>0.0</v>
+        <v>0.6</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-        <v>2675905932</v>
+        <v>579</v>
+      </c>
+      <c r="B223" t="s">
+        <v>580</v>
       </c>
       <c r="C223" s="1">
-        <v>10000000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.9748189</v>
+        <v>100.61</v>
       </c>
       <c r="E223" s="1">
-        <v>0.0</v>
+        <v>100.63928788</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>0.0</v>
+        <v>33210965.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-2518.11</v>
+        <v>-9665.0</v>
       </c>
       <c r="J223" s="1">
-        <v>0</v>
+        <v>-0.029101834288766</v>
       </c>
       <c r="K223">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="L223" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="M223" s="1">
-        <v>-2518.11</v>
+        <v>33201300.0</v>
       </c>
       <c r="N223" s="1">
-        <v>-8949.36</v>
+        <v>33252834.25</v>
       </c>
       <c r="O223" s="1">
-        <v>0.0</v>
+        <v>0.55</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>2677223842</v>
+        <v>582</v>
+      </c>
+      <c r="B224" t="s">
+        <v>583</v>
       </c>
       <c r="C224" s="1">
-        <v>5200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.98641615</v>
+        <v>99.063</v>
       </c>
       <c r="E224" s="1">
-        <v>0.0</v>
+        <v>99.04495</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>0.0</v>
+        <v>19808990.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-706.36</v>
+        <v>3610.0</v>
       </c>
       <c r="J224" s="1">
-        <v>0</v>
+        <v>0.018224048777853</v>
       </c>
       <c r="K224">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="L224" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="M224" s="1">
-        <v>-706.36</v>
+        <v>19812600.0</v>
       </c>
       <c r="N224" s="1">
-        <v>-2912.2</v>
+        <v>19822572.6</v>
       </c>
       <c r="O224" s="1">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>2679849762</v>
+        <v>585</v>
+      </c>
+      <c r="B225" t="s">
+        <v>586</v>
       </c>
       <c r="C225" s="1">
-        <v>11000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.99093527</v>
+        <v>99.774</v>
       </c>
       <c r="E225" s="1">
-        <v>0.0</v>
+        <v>99.721</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>0.0</v>
+        <v>24930250.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-997.12</v>
+        <v>13250.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0</v>
+        <v>0.053148283711555</v>
       </c>
       <c r="K225">
-        <v>0.0</v>
+        <v>1.07</v>
       </c>
       <c r="L225" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="M225" s="1">
-        <v>-997.12</v>
+        <v>24943500.0</v>
       </c>
       <c r="N225" s="1">
-        <v>-3921.29</v>
+        <v>25211650.68</v>
       </c>
       <c r="O225" s="1">
-        <v>0.0</v>
+        <v>0.41</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>2680113432</v>
+        <v>588</v>
+      </c>
+      <c r="B226" t="s">
+        <v>589</v>
       </c>
       <c r="C226" s="1">
-        <v>15000000.0</v>
+        <v>7969000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>99.99929667</v>
+        <v>99.534</v>
       </c>
       <c r="E226" s="1">
-        <v>0.0</v>
+        <v>97.83736655</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>0.0</v>
+        <v>7796659.74</v>
       </c>
       <c r="I226" s="1">
-        <v>-105.5</v>
+        <v>135204.72</v>
       </c>
       <c r="J226" s="1">
-        <v>0</v>
+        <v>1.7341364700879</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226">
-        <v>15.08</v>
+        <v>0.0</v>
       </c>
       <c r="M226" s="1">
-        <v>-105.5</v>
+        <v>7931864.46</v>
       </c>
       <c r="N226" s="1">
-        <v>-90.42</v>
+        <v>7931864.46</v>
       </c>
       <c r="O226" s="1">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-        <v>2681106792</v>
+        <v>590</v>
+      </c>
+      <c r="B227" t="s">
+        <v>591</v>
       </c>
       <c r="C227" s="1">
-        <v>50000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.9991249</v>
+        <v>100.622</v>
       </c>
       <c r="E227" s="1">
-        <v>0.0</v>
+        <v>101.91</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>0.0</v>
+        <v>5095500.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-437.55</v>
+        <v>-64400.0</v>
       </c>
       <c r="J227" s="1">
-        <v>0</v>
+        <v>-1.2638602688647</v>
       </c>
       <c r="K227">
-        <v>0.0</v>
+        <v>1.97</v>
       </c>
       <c r="L227" t="s">
-        <v>582</v>
+        <v>592</v>
       </c>
       <c r="M227" s="1">
-        <v>-437.55</v>
+        <v>5031100.0</v>
       </c>
       <c r="N227" s="1">
-        <v>-16727.55</v>
+        <v>5129832.88</v>
       </c>
       <c r="O227" s="1">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>2690521412</v>
+        <v>593</v>
+      </c>
+      <c r="B228" t="s">
+        <v>594</v>
       </c>
       <c r="C228" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.9953117</v>
+        <v>99.8954994</v>
       </c>
       <c r="E228" s="1">
         <v>0.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
         <v>0.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-468.83</v>
+        <v>-5225.03</v>
       </c>
       <c r="J228" s="1">
         <v>0</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228" t="s">
-        <v>584</v>
+        <v>595</v>
       </c>
       <c r="M228" s="1">
-        <v>-468.83</v>
+        <v>-5225.03</v>
       </c>
       <c r="N228" s="1">
-        <v>-4409.27</v>
+        <v>-9547.72</v>
       </c>
       <c r="O228" s="1">
         <v>0.0</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>2699033282</v>
+        <v>596</v>
+      </c>
+      <c r="B229" t="s">
+        <v>597</v>
       </c>
       <c r="C229" s="1">
-        <v>7500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>99.99609733</v>
+        <v>99.89978938</v>
       </c>
       <c r="E229" s="1">
         <v>0.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
         <v>0.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-292.7</v>
+        <v>-1603.37</v>
       </c>
       <c r="J229" s="1">
         <v>0</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229" t="s">
-        <v>586</v>
+        <v>598</v>
       </c>
       <c r="M229" s="1">
-        <v>-292.7</v>
+        <v>-1603.37</v>
       </c>
       <c r="N229" s="1">
-        <v>-2665.12</v>
+        <v>-2935.3</v>
       </c>
       <c r="O229" s="1">
         <v>0.0</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-        <v>2706544722</v>
+        <v>599</v>
+      </c>
+      <c r="B230" t="s">
+        <v>600</v>
       </c>
       <c r="C230" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>99.98692532</v>
+        <v>99.9657634</v>
       </c>
       <c r="E230" s="1">
         <v>0.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
         <v>0.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-6537.34</v>
+        <v>-5135.49</v>
       </c>
       <c r="J230" s="1">
         <v>0</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230" t="s">
-        <v>588</v>
+        <v>601</v>
       </c>
       <c r="M230" s="1">
-        <v>-6537.34</v>
+        <v>-5135.49</v>
       </c>
       <c r="N230" s="1">
-        <v>-54466.23</v>
+        <v>-27234.49</v>
       </c>
       <c r="O230" s="1">
         <v>0.0</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>589</v>
+        <v>602</v>
       </c>
       <c r="B231">
-        <v>2708509122</v>
+        <v>2621898882</v>
       </c>
       <c r="C231" s="1">
-        <v>12500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>99.98743328</v>
+        <v>100.0169786</v>
       </c>
       <c r="E231" s="1">
         <v>0.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
         <v>0.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-1570.84</v>
+        <v>848.93</v>
       </c>
       <c r="J231" s="1">
         <v>0</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
-      <c r="L231" t="s">
-        <v>590</v>
+      <c r="L231">
+        <v>326.32</v>
       </c>
       <c r="M231" s="1">
-        <v>-1570.84</v>
+        <v>848.93</v>
       </c>
       <c r="N231" s="1">
-        <v>-11592.51</v>
+        <v>1175.25</v>
       </c>
       <c r="O231" s="1">
         <v>0.0</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>591</v>
+        <v>603</v>
       </c>
       <c r="B232">
-        <v>2715283662</v>
+        <v>2631260012</v>
       </c>
       <c r="C232" s="1">
-        <v>10000000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.9559425</v>
+        <v>99.99370178</v>
       </c>
       <c r="E232" s="1">
         <v>0.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>0.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-4405.75</v>
+        <v>-283.42</v>
       </c>
       <c r="J232" s="1">
         <v>0</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232" t="s">
-        <v>592</v>
+        <v>604</v>
       </c>
       <c r="M232" s="1">
-        <v>-4405.75</v>
+        <v>-283.42</v>
       </c>
       <c r="N232" s="1">
-        <v>-13912.53</v>
+        <v>-2136.42</v>
       </c>
       <c r="O232" s="1">
         <v>0.0</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>593</v>
+        <v>605</v>
       </c>
       <c r="B233">
-        <v>2715298442</v>
+        <v>2669237042</v>
       </c>
       <c r="C233" s="1">
-        <v>30000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>99.98645787</v>
+        <v>99.9773735</v>
       </c>
       <c r="E233" s="1">
         <v>0.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>0.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-4062.64</v>
+        <v>-1810.12</v>
       </c>
       <c r="J233" s="1">
         <v>0</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233" t="s">
-        <v>594</v>
+        <v>606</v>
       </c>
       <c r="M233" s="1">
-        <v>-4062.64</v>
+        <v>-1810.12</v>
       </c>
       <c r="N233" s="1">
-        <v>-24962.64</v>
+        <v>-13123.99</v>
       </c>
       <c r="O233" s="1">
         <v>0.0</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>595</v>
+        <v>607</v>
       </c>
       <c r="B234">
-        <v>2753099542</v>
+        <v>2674133282</v>
       </c>
       <c r="C234" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.03219834</v>
+        <v>99.99645432</v>
       </c>
       <c r="E234" s="1">
         <v>0.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>0.0</v>
       </c>
       <c r="I234" s="1">
-        <v>16099.17</v>
+        <v>-886.42</v>
       </c>
       <c r="J234" s="1">
         <v>0</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234" t="s">
-        <v>596</v>
+        <v>608</v>
       </c>
       <c r="M234" s="1">
-        <v>16099.17</v>
+        <v>-886.42</v>
       </c>
       <c r="N234" s="1">
-        <v>94642.92</v>
+        <v>-2958.71</v>
       </c>
       <c r="O234" s="1">
         <v>0.0</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>597</v>
+        <v>609</v>
       </c>
       <c r="B235">
-        <v>2760392002</v>
+        <v>2675905932</v>
       </c>
       <c r="C235" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.05213054</v>
+        <v>99.9815412</v>
       </c>
       <c r="E235" s="1">
         <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>26065.27</v>
+        <v>-1845.88</v>
       </c>
       <c r="J235" s="1">
         <v>0</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235" t="s">
-        <v>598</v>
+        <v>610</v>
       </c>
       <c r="M235" s="1">
-        <v>26065.27</v>
+        <v>-1845.88</v>
       </c>
       <c r="N235" s="1">
-        <v>131465.27</v>
+        <v>-8680.55</v>
       </c>
       <c r="O235" s="1">
         <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>599</v>
+        <v>611</v>
       </c>
       <c r="B236">
-        <v>2763112582</v>
+        <v>2677223842</v>
       </c>
       <c r="C236" s="1">
-        <v>10000000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.0506042</v>
+        <v>99.99117173</v>
       </c>
       <c r="E236" s="1">
         <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>5060.42</v>
+        <v>-459.07</v>
       </c>
       <c r="J236" s="1">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" t="s">
-        <v>600</v>
+        <v>612</v>
       </c>
       <c r="M236" s="1">
-        <v>5060.42</v>
+        <v>-459.07</v>
       </c>
       <c r="N236" s="1">
-        <v>24947.09</v>
+        <v>-2891.6</v>
       </c>
       <c r="O236" s="1">
         <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>601</v>
+        <v>613</v>
       </c>
       <c r="B237">
-        <v>2773882062</v>
+        <v>2679849762</v>
       </c>
       <c r="C237" s="1">
-        <v>30000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.03473603</v>
+        <v>99.99598327</v>
       </c>
       <c r="E237" s="1">
         <v>0.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>0.0</v>
       </c>
       <c r="I237" s="1">
-        <v>10420.81</v>
+        <v>-441.84</v>
       </c>
       <c r="J237" s="1">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" t="s">
-        <v>602</v>
+        <v>614</v>
       </c>
       <c r="M237" s="1">
-        <v>10420.81</v>
+        <v>-441.84</v>
       </c>
       <c r="N237" s="1">
-        <v>43362.81</v>
+        <v>-3928.94</v>
       </c>
       <c r="O237" s="1">
         <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>603</v>
+        <v>615</v>
       </c>
       <c r="B238">
-        <v>2777134362</v>
+        <v>2706544722</v>
       </c>
       <c r="C238" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.0478696</v>
+        <v>99.99621274</v>
       </c>
       <c r="E238" s="1">
         <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>4786.96</v>
+        <v>-1893.63</v>
       </c>
       <c r="J238" s="1">
         <v>0</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>604</v>
+        <v>616</v>
       </c>
       <c r="M238" s="1">
-        <v>4786.96</v>
+        <v>-1893.63</v>
       </c>
       <c r="N238" s="1">
-        <v>12765.96</v>
+        <v>-54551.96</v>
       </c>
       <c r="O238" s="1">
         <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>605</v>
+        <v>617</v>
       </c>
       <c r="B239">
-        <v>2782643402</v>
+        <v>2708509122</v>
       </c>
       <c r="C239" s="1">
-        <v>3216000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.01781437</v>
+        <v>99.99576064</v>
       </c>
       <c r="E239" s="1">
         <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>572.91</v>
+        <v>-529.92</v>
       </c>
       <c r="J239" s="1">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>606</v>
+        <v>618</v>
       </c>
       <c r="M239" s="1">
-        <v>572.91</v>
+        <v>-529.92</v>
       </c>
       <c r="N239" s="1">
-        <v>4306.02</v>
+        <v>-11611.35</v>
       </c>
       <c r="O239" s="1">
         <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>607</v>
+        <v>619</v>
       </c>
       <c r="B240">
-        <v>2786856992</v>
+        <v>2715283662</v>
       </c>
       <c r="C240" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.0085572</v>
+        <v>99.9657181</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>855.72</v>
+        <v>-3428.19</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
-        <v>608</v>
+        <v>620</v>
       </c>
       <c r="M240" s="1">
-        <v>855.72</v>
+        <v>-3428.19</v>
       </c>
       <c r="N240" s="1">
-        <v>12339.72</v>
+        <v>-13593.97</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>609</v>
+        <v>621</v>
       </c>
       <c r="B241">
-        <v>2788199742</v>
+        <v>2715298442</v>
       </c>
       <c r="C241" s="1">
-        <v>7969000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.04905998</v>
+        <v>99.99393787</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>3909.59</v>
+        <v>-1818.64</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="M241" s="1">
-        <v>3909.59</v>
+        <v>-1818.64</v>
       </c>
       <c r="N241" s="1">
-        <v>14384.4</v>
+        <v>-24998.06</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="B242">
-        <v>2792185192</v>
+        <v>2753099542</v>
       </c>
       <c r="C242" s="1">
-        <v>25000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.06850652</v>
+        <v>100.0240494</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>17126.63</v>
+        <v>12024.7</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>612</v>
+        <v>624</v>
       </c>
       <c r="M242" s="1">
-        <v>17126.63</v>
+        <v>12024.7</v>
       </c>
       <c r="N242" s="1">
-        <v>55720.52</v>
+        <v>95060.25</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>613</v>
+        <v>625</v>
       </c>
       <c r="B243">
-        <v>2798428702</v>
+        <v>2760392002</v>
       </c>
       <c r="C243" s="1">
-        <v>6299000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.03275647</v>
+        <v>100.04018844</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>2063.33</v>
+        <v>20094.22</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>614</v>
+        <v>626</v>
       </c>
       <c r="M243" s="1">
-        <v>2063.33</v>
+        <v>20094.22</v>
       </c>
       <c r="N243" s="1">
-        <v>10606.35</v>
+        <v>132021.3</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>615</v>
+        <v>627</v>
       </c>
       <c r="B244">
-        <v>2798594422</v>
+        <v>2763112582</v>
       </c>
       <c r="C244" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.08264473</v>
+        <v>100.0391465</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>12396.71</v>
+        <v>3914.65</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>616</v>
+        <v>628</v>
       </c>
       <c r="M244" s="1">
-        <v>12396.71</v>
+        <v>3914.65</v>
       </c>
       <c r="N244" s="1">
-        <v>33376.42</v>
+        <v>25059.54</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>617</v>
+        <v>629</v>
       </c>
       <c r="B245">
-        <v>2805968982</v>
+        <v>2773882062</v>
       </c>
       <c r="C245" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.0657552</v>
+        <v>100.0287371</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>3287.76</v>
+        <v>8621.13</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>618</v>
+        <v>630</v>
       </c>
       <c r="M245" s="1">
-        <v>3287.76</v>
+        <v>8621.13</v>
       </c>
       <c r="N245" s="1">
-        <v>9029.51</v>
+        <v>43782.79</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="B246">
-        <v>2806083582</v>
+        <v>2777134362</v>
       </c>
       <c r="C246" s="1">
-        <v>5997000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.13765249</v>
+        <v>100.044078</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>8255.02</v>
+        <v>4407.8</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="M246" s="1">
-        <v>8255.02</v>
+        <v>4407.8</v>
       </c>
       <c r="N246" s="1">
-        <v>10991.32</v>
+        <v>13118.91</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>621</v>
+        <v>633</v>
       </c>
       <c r="B247">
-        <v>2807665232</v>
+        <v>2782643402</v>
       </c>
       <c r="C247" s="1">
-        <v>30000000.0</v>
+        <v>3216000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.0501226</v>
+        <v>100.00971549</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>15036.78</v>
+        <v>312.45</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>622</v>
+        <v>634</v>
       </c>
       <c r="M247" s="1">
-        <v>15036.78</v>
+        <v>312.45</v>
       </c>
       <c r="N247" s="1">
-        <v>50796.78</v>
+        <v>4312.22</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>623</v>
+        <v>635</v>
       </c>
       <c r="B248">
-        <v>2813843002</v>
+        <v>2786856992</v>
       </c>
       <c r="C248" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.0585618</v>
+        <v>100.0</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>11712.36</v>
+        <v>0.0</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
-      <c r="L248" t="s">
-        <v>624</v>
+      <c r="L248">
+        <v>0.0</v>
       </c>
       <c r="M248" s="1">
-        <v>11712.36</v>
+        <v>0.0</v>
       </c>
       <c r="N248" s="1">
-        <v>30947.81</v>
+        <v>0.0</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>625</v>
+        <v>636</v>
       </c>
       <c r="B249">
-        <v>2818053312</v>
+        <v>2788199742</v>
       </c>
       <c r="C249" s="1">
-        <v>3884000.0</v>
+        <v>7969000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.06508883</v>
+        <v>100.04083812</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>2528.05</v>
+        <v>3254.39</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>626</v>
+        <v>637</v>
       </c>
       <c r="M249" s="1">
-        <v>2528.05</v>
+        <v>3254.39</v>
       </c>
       <c r="N249" s="1">
-        <v>6808.54</v>
+        <v>14513.19</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>627</v>
+        <v>638</v>
       </c>
       <c r="B250">
-        <v>2820060352</v>
+        <v>2792185192</v>
       </c>
       <c r="C250" s="1">
-        <v>7500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.01904133</v>
+        <v>100.05875932</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>1428.1</v>
+        <v>14689.83</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>628</v>
+        <v>639</v>
       </c>
       <c r="M250" s="1">
-        <v>1428.1</v>
+        <v>14689.83</v>
       </c>
       <c r="N250" s="1">
-        <v>8054.79</v>
+        <v>56303.37</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>629</v>
+        <v>640</v>
       </c>
       <c r="B251">
-        <v>2820282912</v>
+        <v>2798428702</v>
       </c>
       <c r="C251" s="1">
-        <v>20000000.0</v>
+        <v>6299000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.0517714</v>
+        <v>100.02230878</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>10354.28</v>
+        <v>1405.23</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>630</v>
+        <v>641</v>
       </c>
       <c r="M251" s="1">
-        <v>10354.28</v>
+        <v>1405.23</v>
       </c>
       <c r="N251" s="1">
-        <v>31142.39</v>
+        <v>10639.88</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>631</v>
+        <v>642</v>
       </c>
       <c r="B252">
-        <v>2821297082</v>
+        <v>2798594422</v>
       </c>
       <c r="C252" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.06555784</v>
+        <v>100.0742008</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>8194.73</v>
+        <v>11130.12</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>632</v>
+        <v>643</v>
       </c>
       <c r="M252" s="1">
-        <v>8194.73</v>
+        <v>11130.12</v>
       </c>
       <c r="N252" s="1">
-        <v>22649.32</v>
+        <v>33957.12</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>633</v>
+        <v>644</v>
       </c>
       <c r="B253">
-        <v>2829527952</v>
+        <v>2805968982</v>
       </c>
       <c r="C253" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.0320258</v>
+        <v>100.0590892</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>3202.58</v>
+        <v>2954.46</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>634</v>
+        <v>645</v>
       </c>
       <c r="M253" s="1">
-        <v>3202.58</v>
+        <v>2954.46</v>
       </c>
       <c r="N253" s="1">
-        <v>13690.91</v>
+        <v>9204.56</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>635</v>
+        <v>646</v>
       </c>
       <c r="B254">
-        <v>2833851572</v>
+        <v>2806083582</v>
       </c>
       <c r="C254" s="1">
-        <v>10000000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.0641619</v>
+        <v>100.14641304</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>6416.19</v>
+        <v>8780.39</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>636</v>
+        <v>647</v>
       </c>
       <c r="M254" s="1">
-        <v>6416.19</v>
+        <v>8780.39</v>
       </c>
       <c r="N254" s="1">
-        <v>16480.31</v>
+        <v>12142.21</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>637</v>
+        <v>648</v>
       </c>
       <c r="B255">
-        <v>2834781292</v>
+        <v>2807665232</v>
       </c>
       <c r="C255" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.03876545</v>
+        <v>100.041242</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>7753.09</v>
+        <v>12372.6</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>638</v>
+        <v>649</v>
       </c>
       <c r="M255" s="1">
-        <v>7753.09</v>
+        <v>12372.6</v>
       </c>
       <c r="N255" s="1">
-        <v>23671.87</v>
+        <v>51244.19</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>639</v>
+        <v>650</v>
       </c>
       <c r="B256">
-        <v>2837008342</v>
+        <v>2813843002</v>
       </c>
       <c r="C256" s="1">
-        <v>24000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.01456154</v>
+        <v>100.05361375</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>3494.77</v>
+        <v>10722.75</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>640</v>
+        <v>651</v>
       </c>
       <c r="M256" s="1">
-        <v>3494.77</v>
+        <v>10722.75</v>
       </c>
       <c r="N256" s="1">
-        <v>22764.57</v>
+        <v>31708.75</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>641</v>
+        <v>652</v>
       </c>
       <c r="B257">
-        <v>2837532542</v>
+        <v>2818053312</v>
       </c>
       <c r="C257" s="1">
-        <v>3507000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.0666661</v>
+        <v>100.05857956</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>2337.98</v>
+        <v>2275.23</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
-        <v>642</v>
+        <v>653</v>
       </c>
       <c r="M257" s="1">
-        <v>2337.98</v>
+        <v>2275.23</v>
       </c>
       <c r="N257" s="1">
-        <v>5968.18</v>
+        <v>6944.25</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>643</v>
+        <v>654</v>
       </c>
       <c r="B258">
-        <v>2838401762</v>
+        <v>2820060352</v>
       </c>
       <c r="C258" s="1">
-        <v>3849000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.00521382</v>
+        <v>100.01103427</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>200.68</v>
+        <v>827.57</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
-        <v>644</v>
+        <v>655</v>
       </c>
       <c r="M258" s="1">
-        <v>200.68</v>
+        <v>827.57</v>
       </c>
       <c r="N258" s="1">
-        <v>3051.67</v>
+        <v>8071.24</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>645</v>
+        <v>656</v>
       </c>
       <c r="B259">
-        <v>2838692972</v>
+        <v>2820282912</v>
       </c>
       <c r="C259" s="1">
-        <v>1143000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.00535608</v>
+        <v>100.044241</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>61.22</v>
+        <v>8848.2</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
-      <c r="L259">
-        <v>873.05</v>
+      <c r="L259" t="s">
+        <v>657</v>
       </c>
       <c r="M259" s="1">
-        <v>61.22</v>
+        <v>8848.2</v>
       </c>
       <c r="N259" s="1">
-        <v>934.27</v>
+        <v>31540.2</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>646</v>
+        <v>658</v>
       </c>
       <c r="B260">
-        <v>2842055272</v>
+        <v>2821297082</v>
       </c>
       <c r="C260" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.0739602</v>
+        <v>100.0579052</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>7396.02</v>
+        <v>7238.15</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>647</v>
+        <v>659</v>
       </c>
       <c r="M260" s="1">
-        <v>7396.02</v>
+        <v>7238.15</v>
       </c>
       <c r="N260" s="1">
-        <v>18312.91</v>
+        <v>23018.53</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>648</v>
+        <v>660</v>
       </c>
       <c r="B261">
-        <v>2842080562</v>
+        <v>2829527952</v>
       </c>
       <c r="C261" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.01939093</v>
+        <v>100.0225799</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>2908.64</v>
+        <v>2257.99</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="M261" s="1">
-        <v>2908.64</v>
+        <v>2257.99</v>
       </c>
       <c r="N261" s="1">
-        <v>16027.51</v>
+        <v>13749.88</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>650</v>
+        <v>662</v>
       </c>
       <c r="B262">
-        <v>2844936832</v>
+        <v>2833851572</v>
       </c>
       <c r="C262" s="1">
-        <v>12000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.07018083</v>
+        <v>100.0577887</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>8421.7</v>
+        <v>5778.87</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>651</v>
+        <v>663</v>
       </c>
       <c r="M262" s="1">
-        <v>8421.7</v>
+        <v>5778.87</v>
       </c>
       <c r="N262" s="1">
-        <v>21821.7</v>
+        <v>16828.37</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>652</v>
+        <v>664</v>
       </c>
       <c r="B263">
-        <v>2855281262</v>
+        <v>2834781292</v>
       </c>
       <c r="C263" s="1">
-        <v>21400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.05482888</v>
+        <v>100.0321418</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>11733.38</v>
+        <v>6428.36</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>653</v>
+        <v>665</v>
       </c>
       <c r="M263" s="1">
-        <v>11733.38</v>
+        <v>6428.36</v>
       </c>
       <c r="N263" s="1">
-        <v>26069.24</v>
+        <v>23959.47</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>654</v>
+        <v>666</v>
       </c>
       <c r="B264">
-        <v>2861772472</v>
+        <v>2837008342</v>
       </c>
       <c r="C264" s="1">
-        <v>5000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.000371</v>
+        <v>100.00649492</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>18.55</v>
+        <v>1558.78</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" t="s">
-        <v>655</v>
+        <v>667</v>
       </c>
       <c r="M264" s="1">
-        <v>18.55</v>
+        <v>1558.78</v>
       </c>
       <c r="N264" s="1">
-        <v>1355.74</v>
+        <v>22777.98</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>656</v>
+        <v>668</v>
       </c>
       <c r="B265">
-        <v>2862709272</v>
+        <v>2837532542</v>
       </c>
       <c r="C265" s="1">
-        <v>12500000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.05281968</v>
+        <v>100.05991788</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>6602.46</v>
+        <v>2101.32</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>657</v>
+        <v>669</v>
       </c>
       <c r="M265" s="1">
-        <v>6602.46</v>
+        <v>2101.32</v>
       </c>
       <c r="N265" s="1">
-        <v>12849.47</v>
+        <v>6090.41</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>658</v>
+        <v>670</v>
       </c>
       <c r="B266">
-        <v>2863882182</v>
+        <v>2842055272</v>
       </c>
       <c r="C266" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.05770817</v>
+        <v>100.0667675</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>17312.45</v>
+        <v>6676.75</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" t="s">
-        <v>659</v>
+        <v>671</v>
       </c>
       <c r="M266" s="1">
-        <v>17312.45</v>
+        <v>6676.75</v>
       </c>
       <c r="N266" s="1">
-        <v>33139.2</v>
+        <v>18695.58</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>660</v>
+        <v>672</v>
       </c>
       <c r="B267">
-        <v>2863986052</v>
+        <v>2842080562</v>
       </c>
       <c r="C267" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.00866693</v>
+        <v>100.01056807</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>2600.08</v>
+        <v>1585.21</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" t="s">
-        <v>661</v>
+        <v>673</v>
       </c>
       <c r="M267" s="1">
-        <v>2600.08</v>
+        <v>1585.21</v>
       </c>
       <c r="N267" s="1">
-        <v>13204.08</v>
+        <v>16052.21</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>662</v>
+        <v>674</v>
       </c>
       <c r="B268">
-        <v>2870136642</v>
+        <v>2844936832</v>
       </c>
       <c r="C268" s="1">
-        <v>5000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.0025336</v>
+        <v>100.06178158</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>126.68</v>
+        <v>7413.79</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>663</v>
+        <v>675</v>
       </c>
       <c r="M268" s="1">
-        <v>126.68</v>
+        <v>7413.79</v>
       </c>
       <c r="N268" s="1">
-        <v>1606.79</v>
+        <v>22175.79</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>664</v>
+        <v>676</v>
       </c>
       <c r="B269">
-        <v>2870139172</v>
+        <v>2855281262</v>
       </c>
       <c r="C269" s="1">
-        <v>9100000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.07879593</v>
+        <v>100.05229953</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>7170.43</v>
+        <v>11192.1</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
-        <v>665</v>
+        <v>677</v>
       </c>
       <c r="M269" s="1">
-        <v>7170.43</v>
+        <v>11192.1</v>
       </c>
       <c r="N269" s="1">
-        <v>10663.01</v>
+        <v>27129.87</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>666</v>
+        <v>678</v>
       </c>
       <c r="B270">
-        <v>2874445782</v>
+        <v>2862709272</v>
       </c>
       <c r="C270" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.02575947</v>
+        <v>100.05500944</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>3863.92</v>
+        <v>6876.18</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" t="s">
-        <v>667</v>
+        <v>679</v>
       </c>
       <c r="M270" s="1">
-        <v>3863.92</v>
+        <v>6876.18</v>
       </c>
       <c r="N270" s="1">
-        <v>9319.25</v>
+        <v>13869.23</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>668</v>
+        <v>680</v>
       </c>
       <c r="B271">
-        <v>2874472682</v>
+        <v>2863882182</v>
       </c>
       <c r="C271" s="1">
-        <v>11100000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.06641883</v>
+        <v>100.0598152</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>7372.49</v>
+        <v>17944.56</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271" t="s">
-        <v>669</v>
+        <v>681</v>
       </c>
       <c r="M271" s="1">
-        <v>7372.49</v>
+        <v>17944.56</v>
       </c>
       <c r="N271" s="1">
-        <v>11711.11</v>
+        <v>35682.56</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>670</v>
+        <v>682</v>
       </c>
       <c r="B272">
-        <v>2874671822</v>
+        <v>2863986052</v>
       </c>
       <c r="C272" s="1">
-        <v>2600000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.06483231</v>
+        <v>100.0041694</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>1685.64</v>
+        <v>1250.82</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
-      <c r="L272">
-        <v>992.42</v>
+      <c r="L272" t="s">
+        <v>683</v>
       </c>
       <c r="M272" s="1">
-        <v>1685.64</v>
+        <v>1250.82</v>
       </c>
       <c r="N272" s="1">
-        <v>2678.06</v>
+        <v>13210.82</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>671</v>
+        <v>684</v>
       </c>
       <c r="B273">
-        <v>2874739212</v>
+        <v>2870139172</v>
       </c>
       <c r="C273" s="1">
-        <v>3500000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.06514971</v>
+        <v>100.0879722</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>2280.24</v>
+        <v>8005.47</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273" t="s">
-        <v>672</v>
+        <v>685</v>
       </c>
       <c r="M273" s="1">
-        <v>2280.24</v>
+        <v>8005.47</v>
       </c>
       <c r="N273" s="1">
-        <v>3622.61</v>
+        <v>12123.85</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>673</v>
+        <v>686</v>
       </c>
       <c r="B274">
-        <v>2877251822</v>
+        <v>2874445782</v>
       </c>
       <c r="C274" s="1">
-        <v>6300000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.09626254</v>
+        <v>100.0227412</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>6064.54</v>
+        <v>3411.18</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
-      <c r="L274">
-        <v>334.6</v>
+      <c r="L274" t="s">
+        <v>687</v>
       </c>
       <c r="M274" s="1">
-        <v>6064.54</v>
+        <v>3411.18</v>
       </c>
       <c r="N274" s="1">
-        <v>6399.14</v>
+        <v>9587.93</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>674</v>
+        <v>688</v>
       </c>
       <c r="B275">
-        <v>2880689472</v>
+        <v>2874472682</v>
       </c>
       <c r="C275" s="1">
-        <v>50000000.0</v>
+        <v>11100000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.05068346</v>
+        <v>100.07397658</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>25341.73</v>
+        <v>8211.4</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275" t="s">
-        <v>675</v>
+        <v>689</v>
       </c>
       <c r="M275" s="1">
-        <v>25341.73</v>
+        <v>8211.4</v>
       </c>
       <c r="N275" s="1">
-        <v>44741.73</v>
+        <v>13235.05</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>676</v>
+        <v>690</v>
       </c>
       <c r="B276">
-        <v>2892744262</v>
+        <v>2874671822</v>
       </c>
       <c r="C276" s="1">
-        <v>30000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.04953127</v>
+        <v>100.07251962</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>14859.38</v>
+        <v>1885.51</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276" t="s">
-        <v>677</v>
+        <v>691</v>
       </c>
       <c r="M276" s="1">
-        <v>14859.38</v>
+        <v>1885.51</v>
       </c>
       <c r="N276" s="1">
-        <v>25115.55</v>
+        <v>3034.95</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>678</v>
+        <v>692</v>
       </c>
       <c r="B277">
-        <v>2892891122</v>
+        <v>2874739212</v>
       </c>
       <c r="C277" s="1">
-        <v>15000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.0489456</v>
+        <v>100.07281114</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>7341.84</v>
+        <v>2548.39</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277" t="s">
-        <v>679</v>
+        <v>693</v>
       </c>
       <c r="M277" s="1">
-        <v>7341.84</v>
+        <v>2548.39</v>
       </c>
       <c r="N277" s="1">
-        <v>12407.84</v>
+        <v>4103.06</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>680</v>
+        <v>694</v>
       </c>
       <c r="B278">
-        <v>2922922912</v>
+        <v>2877251822</v>
       </c>
       <c r="C278" s="1">
-        <v>15000000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.00558667</v>
+        <v>100.11898587</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>838.0</v>
+        <v>7496.11</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
-      <c r="L278" t="s">
-        <v>681</v>
+      <c r="L278">
+        <v>740.52</v>
       </c>
       <c r="M278" s="1">
-        <v>838.0</v>
+        <v>7496.11</v>
       </c>
       <c r="N278" s="1">
-        <v>2109.0</v>
+        <v>8236.63</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>682</v>
+        <v>695</v>
       </c>
       <c r="B279">
-        <v>2922947892</v>
+        <v>2880689472</v>
       </c>
       <c r="C279" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.032376</v>
+        <v>100.05526574</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>3237.6</v>
+        <v>27632.87</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279" t="s">
-        <v>683</v>
+        <v>696</v>
       </c>
       <c r="M279" s="1">
-        <v>3237.6</v>
+        <v>27632.87</v>
       </c>
       <c r="N279" s="1">
-        <v>5119.82</v>
+        <v>49659.81</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>684</v>
+        <v>697</v>
       </c>
       <c r="B280">
-        <v>2922949092</v>
+        <v>2892744262</v>
       </c>
       <c r="C280" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.0352225</v>
+        <v>100.05559393</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>3522.25</v>
+        <v>16678.18</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280" t="s">
-        <v>685</v>
+        <v>698</v>
       </c>
       <c r="M280" s="1">
-        <v>3522.25</v>
+        <v>16678.18</v>
       </c>
       <c r="N280" s="1">
-        <v>5454.89</v>
+        <v>28424.18</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>686</v>
+        <v>699</v>
       </c>
       <c r="B281">
-        <v>2923119892</v>
+        <v>2892891122</v>
       </c>
       <c r="C281" s="1">
-        <v>11000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.04204336</v>
+        <v>100.05506007</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>4624.77</v>
+        <v>8259.01</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
-      <c r="L281">
-        <v>445.56</v>
+      <c r="L281" t="s">
+        <v>700</v>
       </c>
       <c r="M281" s="1">
-        <v>4624.77</v>
+        <v>8259.01</v>
       </c>
       <c r="N281" s="1">
-        <v>5070.33</v>
+        <v>14062.01</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>687</v>
+        <v>701</v>
       </c>
       <c r="B282">
-        <v>2924236522</v>
+        <v>2922922912</v>
       </c>
       <c r="C282" s="1">
-        <v>6400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.04303078</v>
+        <v>100.00420667</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>2753.97</v>
+        <v>631.0</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282" t="s">
-        <v>688</v>
+        <v>702</v>
       </c>
       <c r="M282" s="1">
-        <v>2753.97</v>
+        <v>631.0</v>
       </c>
       <c r="N282" s="1">
-        <v>4193.97</v>
+        <v>2168.25</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>689</v>
+        <v>703</v>
       </c>
       <c r="B283">
-        <v>2924470782</v>
+        <v>2922947892</v>
       </c>
       <c r="C283" s="1">
-        <v>1700000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.04920941</v>
+        <v>100.0395678</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>836.56</v>
+        <v>3956.78</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
-      <c r="L283">
-        <v>416.5</v>
+      <c r="L283" t="s">
+        <v>704</v>
       </c>
       <c r="M283" s="1">
-        <v>836.56</v>
+        <v>3956.78</v>
       </c>
       <c r="N283" s="1">
-        <v>1253.06</v>
+        <v>6181.23</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>690</v>
+        <v>705</v>
       </c>
       <c r="B284">
-        <v>2925413132</v>
+        <v>2922949092</v>
       </c>
       <c r="C284" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.0077158</v>
+        <v>100.0469979</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>771.58</v>
+        <v>4699.79</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284" t="s">
-        <v>691</v>
+        <v>706</v>
       </c>
       <c r="M284" s="1">
-        <v>771.58</v>
+        <v>4699.79</v>
       </c>
       <c r="N284" s="1">
-        <v>1908.69</v>
+        <v>6982.57</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>692</v>
+        <v>707</v>
       </c>
       <c r="B285">
-        <v>2926627572</v>
+        <v>2923119892</v>
       </c>
       <c r="C285" s="1">
-        <v>20000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.06020135</v>
+        <v>100.06699191</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>12040.27</v>
+        <v>7369.11</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
-      <c r="L285" t="s">
-        <v>693</v>
+      <c r="L285">
+        <v>827.75</v>
       </c>
       <c r="M285" s="1">
-        <v>12040.27</v>
+        <v>7369.11</v>
       </c>
       <c r="N285" s="1">
-        <v>18314.22</v>
+        <v>8196.86</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>694</v>
+        <v>708</v>
       </c>
       <c r="B286">
-        <v>2926707222</v>
+        <v>2924236522</v>
       </c>
       <c r="C286" s="1">
-        <v>8400000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.05728452</v>
+        <v>100.07285188</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>4811.9</v>
+        <v>4662.52</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
-      <c r="L286" t="s">
-        <v>695</v>
+      <c r="L286">
+        <v>67.94</v>
       </c>
       <c r="M286" s="1">
-        <v>4811.9</v>
+        <v>4662.52</v>
       </c>
       <c r="N286" s="1">
-        <v>7383.51</v>
+        <v>4730.46</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>696</v>
+        <v>709</v>
       </c>
       <c r="B287">
-        <v>2935657822</v>
+        <v>2924470782</v>
       </c>
       <c r="C287" s="1">
-        <v>40000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.06637375</v>
+        <v>100.07871941</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>26549.5</v>
+        <v>1338.23</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
-      <c r="L287" t="s">
-        <v>697</v>
+      <c r="L287">
+        <v>19.75</v>
       </c>
       <c r="M287" s="1">
-        <v>26549.5</v>
+        <v>1338.23</v>
       </c>
       <c r="N287" s="1">
-        <v>39028.39</v>
+        <v>1357.98</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>698</v>
+        <v>710</v>
       </c>
       <c r="B288">
-        <v>2937267392</v>
+        <v>2925413132</v>
       </c>
       <c r="C288" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.0246137</v>
+        <v>100.0059541</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>2461.37</v>
+        <v>595.41</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288" t="s">
-        <v>699</v>
+        <v>711</v>
       </c>
       <c r="M288" s="1">
-        <v>2461.37</v>
+        <v>595.41</v>
       </c>
       <c r="N288" s="1">
-        <v>4274.42</v>
+        <v>1960.08</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>700</v>
+        <v>712</v>
       </c>
       <c r="B289">
-        <v>2947946482</v>
+        <v>2926627572</v>
       </c>
       <c r="C289" s="1">
-        <v>22900000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.04398926</v>
+        <v>100.07016875</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>10073.54</v>
+        <v>14033.75</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289" t="s">
-        <v>701</v>
+        <v>713</v>
       </c>
       <c r="M289" s="1">
-        <v>10073.54</v>
+        <v>14033.75</v>
       </c>
       <c r="N289" s="1">
-        <v>14250.81</v>
+        <v>21401.42</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>702</v>
+        <v>714</v>
       </c>
       <c r="B290">
-        <v>2949187922</v>
+        <v>2926707222</v>
       </c>
       <c r="C290" s="1">
-        <v>30000000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.0354435</v>
+        <v>100.0656019</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>10633.05</v>
+        <v>5510.56</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290" t="s">
-        <v>703</v>
+        <v>715</v>
       </c>
       <c r="M290" s="1">
-        <v>10633.05</v>
+        <v>5510.56</v>
       </c>
       <c r="N290" s="1">
-        <v>15161.05</v>
+        <v>8534.61</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="B291">
-        <v>2949233212</v>
+        <v>2935657822</v>
       </c>
       <c r="C291" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.03325328</v>
+        <v>100.0770253</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>8313.32</v>
+        <v>30810.12</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291" t="s">
-        <v>705</v>
+        <v>717</v>
       </c>
       <c r="M291" s="1">
-        <v>8313.32</v>
+        <v>30810.12</v>
       </c>
       <c r="N291" s="1">
-        <v>11886.66</v>
+        <v>45616.45</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>706</v>
+        <v>718</v>
       </c>
       <c r="B292">
-        <v>2962036302</v>
+        <v>2937267392</v>
       </c>
       <c r="C292" s="1">
-        <v>4000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.01287225</v>
+        <v>100.0249805</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>514.89</v>
+        <v>2498.05</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
-      <c r="L292">
-        <v>344.91</v>
+      <c r="L292" t="s">
+        <v>719</v>
       </c>
       <c r="M292" s="1">
-        <v>514.89</v>
+        <v>2498.05</v>
       </c>
       <c r="N292" s="1">
-        <v>859.8</v>
+        <v>4675.05</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>707</v>
+        <v>720</v>
       </c>
       <c r="B293">
-        <v>2962647782</v>
+        <v>2947946482</v>
       </c>
       <c r="C293" s="1">
-        <v>20000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.01343875</v>
+        <v>100.07382978</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>2687.75</v>
+        <v>16907.02</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
-      <c r="L293" t="s">
-        <v>708</v>
+      <c r="L293">
+        <v>246.94</v>
       </c>
       <c r="M293" s="1">
-        <v>2687.75</v>
+        <v>16907.02</v>
       </c>
       <c r="N293" s="1">
-        <v>3928.14</v>
+        <v>17153.96</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>709</v>
+        <v>721</v>
       </c>
       <c r="B294">
-        <v>2962651672</v>
+        <v>2949187922</v>
       </c>
       <c r="C294" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.01848503</v>
+        <v>100.04995403</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>7394.01</v>
+        <v>14986.21</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
       <c r="L294" t="s">
-        <v>710</v>
+        <v>722</v>
       </c>
       <c r="M294" s="1">
-        <v>7394.01</v>
+        <v>14986.21</v>
       </c>
       <c r="N294" s="1">
-        <v>10520.34</v>
+        <v>20525.37</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>711</v>
+        <v>723</v>
       </c>
       <c r="B295">
-        <v>2963783942</v>
+        <v>2949233212</v>
       </c>
       <c r="C295" s="1">
-        <v>14000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.01956257</v>
+        <v>100.04791968</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>2738.76</v>
+        <v>11979.92</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295" t="s">
-        <v>712</v>
+        <v>724</v>
       </c>
       <c r="M295" s="1">
-        <v>2738.76</v>
+        <v>11979.92</v>
       </c>
       <c r="N295" s="1">
-        <v>3864.44</v>
+        <v>16356.31</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>713</v>
+        <v>725</v>
       </c>
       <c r="B296">
-        <v>2963841042</v>
+        <v>2962036302</v>
       </c>
       <c r="C296" s="1">
-        <v>1709000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.01811059</v>
+        <v>100.03441825</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>309.51</v>
+        <v>1376.73</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296">
-        <v>164.66</v>
+        <v>437.47</v>
       </c>
       <c r="M296" s="1">
-        <v>309.51</v>
+        <v>1376.73</v>
       </c>
       <c r="N296" s="1">
-        <v>474.17</v>
+        <v>1814.2</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>714</v>
+        <v>726</v>
       </c>
       <c r="B297">
-        <v>2979716682</v>
+        <v>2962647782</v>
       </c>
       <c r="C297" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.0117828</v>
+        <v>100.02025975</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>1178.28</v>
+        <v>4051.95</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
-      <c r="L297">
-        <v>515.67</v>
+      <c r="L297" t="s">
+        <v>727</v>
       </c>
       <c r="M297" s="1">
-        <v>1178.28</v>
+        <v>4051.95</v>
       </c>
       <c r="N297" s="1">
-        <v>1693.95</v>
+        <v>5644.28</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>715</v>
+        <v>728</v>
       </c>
       <c r="B298">
-        <v>2983096372</v>
+        <v>2962651672</v>
       </c>
       <c r="C298" s="1">
-        <v>7000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>99.99979186</v>
+        <v>100.0358284</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>-14.57</v>
+        <v>14331.36</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
-      <c r="L298">
-        <v>294.93</v>
+      <c r="L298" t="s">
+        <v>729</v>
       </c>
       <c r="M298" s="1">
-        <v>-14.57</v>
+        <v>14331.36</v>
       </c>
       <c r="N298" s="1">
-        <v>280.36</v>
+        <v>18309.36</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="B299">
-        <v>2984931932</v>
+        <v>2963783942</v>
       </c>
       <c r="C299" s="1">
-        <v>15000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>99.96773307</v>
+        <v>100.03694829</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>-4840.04</v>
+        <v>5172.76</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
-      <c r="L299">
-        <v>-259.88</v>
+      <c r="L299" t="s">
+        <v>731</v>
       </c>
       <c r="M299" s="1">
-        <v>-4840.04</v>
+        <v>5172.76</v>
       </c>
       <c r="N299" s="1">
-        <v>-5099.92</v>
+        <v>6610.32</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>717</v>
+        <v>732</v>
       </c>
       <c r="B300">
-        <v>2991145112</v>
+        <v>2963841042</v>
       </c>
       <c r="C300" s="1">
-        <v>9000000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>99.96287367</v>
+        <v>100.03809362</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>-3341.37</v>
+        <v>651.02</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
       <c r="L300">
-        <v>-151.88</v>
+        <v>209.05</v>
       </c>
       <c r="M300" s="1">
-        <v>-3341.37</v>
+        <v>651.02</v>
       </c>
       <c r="N300" s="1">
-        <v>-3493.25</v>
+        <v>860.07</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>718</v>
-[...2 lines deleted...]
-        <v>719</v>
+        <v>733</v>
+      </c>
+      <c r="B301">
+        <v>2979716682</v>
       </c>
       <c r="C301" s="1">
-        <v>13000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>99.98682892</v>
+        <v>100.0318744</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>-1712.24</v>
+        <v>3187.44</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
       <c r="L301">
-        <v>24.11</v>
+        <v>686.34</v>
       </c>
       <c r="M301" s="1">
-        <v>-1712.24</v>
+        <v>3187.44</v>
       </c>
       <c r="N301" s="1">
-        <v>-1688.13</v>
+        <v>3873.78</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>721</v>
+        <v>734</v>
+      </c>
+      <c r="B302">
+        <v>2983096372</v>
       </c>
       <c r="C302" s="1">
-        <v>4700000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>99.99388745</v>
+        <v>100.03161471</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-287.29</v>
+        <v>2213.03</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
       <c r="L302">
-        <v>39.53</v>
+        <v>29.4</v>
       </c>
       <c r="M302" s="1">
-        <v>-287.29</v>
+        <v>2213.03</v>
       </c>
       <c r="N302" s="1">
-        <v>-247.76</v>
+        <v>2242.43</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>735</v>
+      </c>
+      <c r="B303">
+        <v>2984931932</v>
       </c>
       <c r="C303" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>99.98808896</v>
+        <v>99.99966447</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-2977.76</v>
+        <v>-50.33</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303">
-        <v>76.78</v>
+        <v>-87.0</v>
       </c>
       <c r="M303" s="1">
-        <v>-2977.76</v>
+        <v>-50.33</v>
       </c>
       <c r="N303" s="1">
-        <v>-2900.98</v>
+        <v>-137.33</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>736</v>
+      </c>
+      <c r="B304">
+        <v>2991145112</v>
       </c>
       <c r="C304" s="1">
-        <v>15000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>99.98649133</v>
+        <v>99.99196911</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>-2026.3</v>
+        <v>-722.78</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
       <c r="L304">
-        <v>24.59</v>
+        <v>-246.1</v>
       </c>
       <c r="M304" s="1">
-        <v>-2026.3</v>
+        <v>-722.78</v>
       </c>
       <c r="N304" s="1">
-        <v>-2001.71</v>
+        <v>-968.88</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>726</v>
+        <v>737</v>
       </c>
       <c r="B305" t="s">
-        <v>727</v>
+        <v>738</v>
       </c>
       <c r="C305" s="1">
-        <v>30000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>99.9905747</v>
+        <v>100.01102785</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-2827.59</v>
+        <v>1433.62</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
       <c r="L305">
-        <v>10.19</v>
+        <v>57.52</v>
       </c>
       <c r="M305" s="1">
-        <v>-2827.59</v>
+        <v>1433.62</v>
       </c>
       <c r="N305" s="1">
-        <v>-2817.4</v>
+        <v>1491.14</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>728</v>
+        <v>739</v>
       </c>
       <c r="B306" t="s">
-        <v>729</v>
+        <v>740</v>
       </c>
       <c r="C306" s="1">
-        <v>13000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>99.98592454</v>
+        <v>100.0181966</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-1829.81</v>
+        <v>855.24</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
       <c r="L306">
-        <v>19.93</v>
+        <v>71.67</v>
       </c>
       <c r="M306" s="1">
-        <v>-1829.81</v>
+        <v>855.24</v>
       </c>
       <c r="N306" s="1">
-        <v>-1809.88</v>
+        <v>926.91</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>730</v>
+        <v>741</v>
       </c>
       <c r="B307" t="s">
-        <v>729</v>
+        <v>742</v>
       </c>
       <c r="C307" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>99.986317</v>
+        <v>100.01221408</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>-3420.75</v>
+        <v>3053.52</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
       <c r="L307">
-        <v>46.31</v>
+        <v>159.42</v>
       </c>
       <c r="M307" s="1">
-        <v>-3420.75</v>
+        <v>3053.52</v>
       </c>
       <c r="N307" s="1">
-        <v>-3374.44</v>
+        <v>3212.94</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>731</v>
+        <v>743</v>
       </c>
       <c r="B308" t="s">
-        <v>729</v>
+        <v>744</v>
       </c>
       <c r="C308" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>99.9944852</v>
+        <v>100.01122093</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-275.74</v>
+        <v>1683.14</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
       <c r="L308">
-        <v>7.66</v>
+        <v>62.98</v>
       </c>
       <c r="M308" s="1">
-        <v>-275.74</v>
+        <v>1683.14</v>
       </c>
       <c r="N308" s="1">
-        <v>-268.08</v>
+        <v>1746.12</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>732</v>
+        <v>745</v>
       </c>
       <c r="B309" t="s">
-        <v>733</v>
+        <v>746</v>
       </c>
       <c r="C309" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>99.989966</v>
+        <v>100.00785127</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>-1505.1</v>
+        <v>2355.38</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
       <c r="L309">
-        <v>46.92</v>
+        <v>59.92</v>
       </c>
       <c r="M309" s="1">
-        <v>-1505.1</v>
+        <v>2355.38</v>
       </c>
       <c r="N309" s="1">
-        <v>-1458.18</v>
+        <v>2415.3</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>734</v>
+        <v>747</v>
       </c>
       <c r="B310" t="s">
-        <v>733</v>
+        <v>748</v>
       </c>
       <c r="C310" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>99.98617293</v>
+        <v>100.0081918</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-2074.06</v>
+        <v>409.59</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
       <c r="L310">
-        <v>20.25</v>
+        <v>20.14</v>
       </c>
       <c r="M310" s="1">
-        <v>-2074.06</v>
+        <v>409.59</v>
       </c>
       <c r="N310" s="1">
-        <v>-2053.81</v>
+        <v>429.73</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>735</v>
+        <v>749</v>
       </c>
       <c r="B311" t="s">
-        <v>736</v>
+        <v>748</v>
       </c>
       <c r="C311" s="1">
-        <v>6120000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>99.96666209</v>
+        <v>100.0119412</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-2040.28</v>
+        <v>2985.3</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
       <c r="L311">
-        <v>-17.36</v>
+        <v>115.27</v>
       </c>
       <c r="M311" s="1">
-        <v>-2040.28</v>
+        <v>2985.3</v>
       </c>
       <c r="N311" s="1">
-        <v>-2057.64</v>
+        <v>3100.57</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>737</v>
+        <v>750</v>
       </c>
       <c r="B312" t="s">
-        <v>738</v>
+        <v>748</v>
       </c>
       <c r="C312" s="1">
-        <v>15000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.001835</v>
+        <v>100.01144415</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>275.25</v>
+        <v>1487.74</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
       <c r="L312">
-        <v>94.09</v>
+        <v>52.35</v>
       </c>
       <c r="M312" s="1">
-        <v>275.25</v>
+        <v>1487.74</v>
       </c>
       <c r="N312" s="1">
-        <v>369.34</v>
+        <v>1540.09</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>739</v>
+        <v>751</v>
       </c>
       <c r="B313" t="s">
-        <v>740</v>
+        <v>752</v>
       </c>
       <c r="C313" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>99.98555625</v>
+        <v>100.0125494</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>-2888.75</v>
+        <v>1882.41</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
       <c r="L313">
-        <v>10.02</v>
+        <v>63.8</v>
       </c>
       <c r="M313" s="1">
-        <v>-2888.75</v>
+        <v>1882.41</v>
       </c>
       <c r="N313" s="1">
-        <v>-2878.73</v>
+        <v>1946.21</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>741</v>
+        <v>753</v>
       </c>
       <c r="B314" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="C314" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>99.99567505</v>
+        <v>100.0161344</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-864.99</v>
+        <v>2420.16</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
       <c r="L314">
-        <v>36.79</v>
+        <v>122.13</v>
       </c>
       <c r="M314" s="1">
-        <v>-864.99</v>
+        <v>2420.16</v>
       </c>
       <c r="N314" s="1">
-        <v>-828.2</v>
+        <v>2542.29</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>743</v>
+        <v>754</v>
       </c>
       <c r="B315" t="s">
-        <v>744</v>
+        <v>755</v>
       </c>
       <c r="C315" s="1">
-        <v>19100000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>99.99661524</v>
+        <v>100.00097925</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-646.49</v>
+        <v>59.93</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
       <c r="L315">
-        <v>14.17</v>
+        <v>-32.91</v>
       </c>
       <c r="M315" s="1">
-        <v>-646.49</v>
+        <v>59.93</v>
       </c>
       <c r="N315" s="1">
-        <v>-632.32</v>
+        <v>27.02</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>745</v>
+        <v>756</v>
       </c>
       <c r="B316" t="s">
-        <v>746</v>
+        <v>757</v>
       </c>
       <c r="C316" s="1">
-        <v>9609000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.00189666</v>
+        <v>100.0278494</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>182.25</v>
+        <v>4177.41</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
       <c r="L316">
-        <v>5.55</v>
+        <v>268.92</v>
       </c>
       <c r="M316" s="1">
-        <v>182.25</v>
+        <v>4177.41</v>
       </c>
       <c r="N316" s="1">
-        <v>187.8</v>
+        <v>4446.33</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>747</v>
+        <v>758</v>
       </c>
       <c r="B317" t="s">
-        <v>746</v>
+        <v>759</v>
       </c>
       <c r="C317" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.00019575</v>
+        <v>100.01318075</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>39.15</v>
+        <v>2636.15</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
       <c r="L317">
-        <v>5.45</v>
+        <v>67.68</v>
       </c>
       <c r="M317" s="1">
-        <v>39.15</v>
+        <v>2636.15</v>
       </c>
       <c r="N317" s="1">
-        <v>44.6</v>
+        <v>2703.83</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>748</v>
+        <v>760</v>
       </c>
       <c r="B318" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="C318" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>99.99555685</v>
+        <v>100.0228775</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>-888.63</v>
+        <v>4575.5</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
       <c r="L318">
-        <v>0.0</v>
+        <v>204.2</v>
       </c>
       <c r="M318" s="1">
-        <v>-888.63</v>
+        <v>4575.5</v>
       </c>
       <c r="N318" s="1">
-        <v>-888.63</v>
+        <v>4779.7</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="B319" t="s">
-        <v>751</v>
+        <v>763</v>
       </c>
       <c r="C319" s="1">
-        <v>13500000.0</v>
+        <v>19100000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>99.97720415</v>
+        <v>100.02111953</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-3077.44</v>
+        <v>4033.83</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
       <c r="L319">
-        <v>-43.6</v>
+        <v>175.95</v>
       </c>
       <c r="M319" s="1">
-        <v>-3077.44</v>
+        <v>4033.83</v>
       </c>
       <c r="N319" s="1">
-        <v>-3121.04</v>
+        <v>4209.78</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="B320" t="s">
-        <v>753</v>
+        <v>765</v>
       </c>
       <c r="C320" s="1">
-        <v>20000000.0</v>
+        <v>9609000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>99.9954382</v>
+        <v>100.03289416</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-912.36</v>
+        <v>3160.8</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
       <c r="L320">
-        <v>51.92</v>
+        <v>0.0</v>
       </c>
       <c r="M320" s="1">
-        <v>-912.36</v>
+        <v>3160.8</v>
       </c>
       <c r="N320" s="1">
-        <v>-860.44</v>
+        <v>3160.8</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>754</v>
+        <v>766</v>
       </c>
       <c r="B321" t="s">
-        <v>755</v>
+        <v>765</v>
       </c>
       <c r="C321" s="1">
-        <v>1200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>99.96657167</v>
+        <v>100.0132017</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-401.14</v>
+        <v>2640.34</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
       <c r="L321">
-        <v>-2.6</v>
+        <v>142.09</v>
       </c>
       <c r="M321" s="1">
-        <v>-401.14</v>
+        <v>2640.34</v>
       </c>
       <c r="N321" s="1">
-        <v>-403.74</v>
+        <v>2782.43</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>756</v>
+        <v>767</v>
       </c>
       <c r="B322" t="s">
-        <v>757</v>
+        <v>768</v>
       </c>
       <c r="C322" s="1">
-        <v>8000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>99.99333163</v>
+        <v>100.0233662</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>-533.47</v>
+        <v>4673.24</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
       <c r="L322">
-        <v>4.82</v>
+        <v>167.21</v>
       </c>
       <c r="M322" s="1">
-        <v>-533.47</v>
+        <v>4673.24</v>
       </c>
       <c r="N322" s="1">
-        <v>-528.65</v>
+        <v>4840.45</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>758</v>
+        <v>769</v>
       </c>
       <c r="B323" t="s">
-        <v>757</v>
+        <v>770</v>
       </c>
       <c r="C323" s="1">
-        <v>6245000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>99.9946237</v>
+        <v>100.00269807</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>-335.75</v>
+        <v>364.24</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
       <c r="L323">
-        <v>4.11</v>
+        <v>-79.97</v>
       </c>
       <c r="M323" s="1">
-        <v>-335.75</v>
+        <v>364.24</v>
       </c>
       <c r="N323" s="1">
-        <v>-331.64</v>
+        <v>284.27</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>759</v>
+        <v>771</v>
       </c>
       <c r="B324" t="s">
-        <v>760</v>
+        <v>772</v>
       </c>
       <c r="C324" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.00138847</v>
+        <v>100.0224143</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>208.27</v>
+        <v>4482.86</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
       <c r="L324">
-        <v>0.0</v>
+        <v>216.24</v>
       </c>
       <c r="M324" s="1">
-        <v>208.27</v>
+        <v>4482.86</v>
       </c>
       <c r="N324" s="1">
-        <v>208.27</v>
+        <v>4699.1</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>761</v>
+        <v>773</v>
       </c>
       <c r="B325" t="s">
-        <v>762</v>
+        <v>774</v>
       </c>
       <c r="C325" s="1">
-        <v>6404000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>99.9508287</v>
+        <v>100.09604753</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>-3148.93</v>
+        <v>14407.13</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
       <c r="L325">
-        <v>-96.99</v>
+        <v>101.2</v>
       </c>
       <c r="M325" s="1">
-        <v>-3148.93</v>
+        <v>14407.13</v>
       </c>
       <c r="N325" s="1">
-        <v>-3245.92</v>
+        <v>14508.33</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>763</v>
+        <v>775</v>
       </c>
       <c r="B326" t="s">
-        <v>764</v>
+        <v>776</v>
       </c>
       <c r="C326" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>99.98685373</v>
+        <v>100.0273324</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-3943.88</v>
+        <v>2733.24</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
       <c r="L326">
-        <v>65.15</v>
+        <v>38.18</v>
       </c>
       <c r="M326" s="1">
-        <v>-3943.88</v>
+        <v>2733.24</v>
       </c>
       <c r="N326" s="1">
-        <v>-3878.73</v>
+        <v>2771.42</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>765</v>
+        <v>777</v>
       </c>
       <c r="B327" t="s">
-        <v>766</v>
+        <v>778</v>
       </c>
       <c r="C327" s="1">
-        <v>14000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.001903</v>
+        <v>100.00368667</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>266.42</v>
+        <v>44.24</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
       <c r="L327">
-        <v>15.44</v>
+        <v>-4.32</v>
       </c>
       <c r="M327" s="1">
-        <v>266.42</v>
+        <v>44.24</v>
       </c>
       <c r="N327" s="1">
-        <v>281.86</v>
+        <v>39.92</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>767</v>
+        <v>779</v>
       </c>
       <c r="B328" t="s">
-        <v>768</v>
+        <v>780</v>
       </c>
       <c r="C328" s="1">
-        <v>15000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.0006612</v>
+        <v>100.0210205</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>99.18</v>
+        <v>1681.64</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
       <c r="L328">
-        <v>0.0</v>
+        <v>62.03</v>
       </c>
       <c r="M328" s="1">
-        <v>99.18</v>
+        <v>1681.64</v>
       </c>
       <c r="N328" s="1">
-        <v>99.18</v>
+        <v>1743.67</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>769</v>
+        <v>781</v>
       </c>
       <c r="B329" t="s">
-        <v>768</v>
+        <v>780</v>
       </c>
       <c r="C329" s="1">
-        <v>5000000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.0011964</v>
+        <v>100.02101553</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>59.82</v>
+        <v>1312.42</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
       <c r="L329">
-        <v>0.0</v>
+        <v>52.06</v>
       </c>
       <c r="M329" s="1">
-        <v>59.82</v>
+        <v>1312.42</v>
       </c>
       <c r="N329" s="1">
-        <v>59.82</v>
+        <v>1364.48</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>770</v>
+        <v>782</v>
       </c>
       <c r="B330" t="s">
-        <v>771</v>
+        <v>783</v>
       </c>
       <c r="C330" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>99.9953035</v>
+        <v>100.02553973</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-1878.6</v>
+        <v>3830.96</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
       <c r="L330">
-        <v>416.18</v>
+        <v>160.13</v>
       </c>
       <c r="M330" s="1">
-        <v>-1878.6</v>
+        <v>3830.96</v>
       </c>
       <c r="N330" s="1">
-        <v>-1462.42</v>
+        <v>3991.09</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>772</v>
+        <v>784</v>
       </c>
       <c r="B331" t="s">
-        <v>773</v>
+        <v>785</v>
       </c>
       <c r="C331" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>99.99414676</v>
+        <v>100.0333912</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-1463.31</v>
+        <v>5008.68</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
       <c r="L331">
-        <v>95.71</v>
+        <v>116.25</v>
       </c>
       <c r="M331" s="1">
-        <v>-1463.31</v>
+        <v>5008.68</v>
       </c>
       <c r="N331" s="1">
-        <v>-1367.6</v>
+        <v>5124.93</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>774</v>
+        <v>786</v>
       </c>
       <c r="B332" t="s">
-        <v>775</v>
+        <v>787</v>
       </c>
       <c r="C332" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>99.99162548</v>
+        <v>100.030709</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-2093.63</v>
+        <v>1535.45</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
       <c r="L332">
-        <v>95.71</v>
+        <v>34.59</v>
       </c>
       <c r="M332" s="1">
-        <v>-2093.63</v>
+        <v>1535.45</v>
       </c>
       <c r="N332" s="1">
-        <v>-1997.92</v>
+        <v>1570.04</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>776</v>
+        <v>788</v>
       </c>
       <c r="B333" t="s">
-        <v>775</v>
+        <v>787</v>
       </c>
       <c r="C333" s="1">
-        <v>25000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>99.99688072</v>
+        <v>100.04868133</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-779.82</v>
+        <v>3651.1</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
       <c r="L333">
-        <v>95.71</v>
+        <v>67.51</v>
       </c>
       <c r="M333" s="1">
-        <v>-779.82</v>
+        <v>3651.1</v>
       </c>
       <c r="N333" s="1">
-        <v>-684.11</v>
+        <v>3718.61</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>777</v>
+        <v>789</v>
       </c>
       <c r="B334" t="s">
-        <v>778</v>
+        <v>790</v>
       </c>
       <c r="C334" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>99.9949063</v>
+        <v>100.0216875</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>-1018.74</v>
+        <v>2168.75</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
       <c r="L334">
-        <v>0.0</v>
+        <v>24.37</v>
       </c>
       <c r="M334" s="1">
-        <v>-1018.74</v>
+        <v>2168.75</v>
       </c>
       <c r="N334" s="1">
-        <v>-1018.74</v>
+        <v>2193.12</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>779</v>
+        <v>791</v>
       </c>
       <c r="B335" t="s">
-        <v>780</v>
+        <v>790</v>
       </c>
       <c r="C335" s="1">
-        <v>10000000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>99.9755373</v>
+        <v>100.02691451</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-2446.27</v>
+        <v>2355.02</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
-      <c r="L335" t="s">
-        <v>781</v>
+      <c r="L335">
+        <v>24.36</v>
       </c>
       <c r="M335" s="1">
-        <v>-2446.27</v>
+        <v>2355.02</v>
       </c>
       <c r="N335" s="1">
-        <v>-12201.19</v>
+        <v>2379.38</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>782</v>
+        <v>792</v>
       </c>
       <c r="B336" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="C336" s="1">
-        <v>5000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>99.9721324</v>
+        <v>100.03074313</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>-1393.38</v>
+        <v>2459.45</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
-      <c r="L336" t="s">
-        <v>784</v>
+      <c r="L336">
+        <v>12.87</v>
       </c>
       <c r="M336" s="1">
-        <v>-1393.38</v>
+        <v>2459.45</v>
       </c>
       <c r="N336" s="1">
-        <v>-7133.55</v>
+        <v>2472.32</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>785</v>
+        <v>794</v>
       </c>
       <c r="B337" t="s">
-        <v>786</v>
+        <v>795</v>
       </c>
       <c r="C337" s="1">
-        <v>10241000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>99.99771145</v>
+        <v>100.02539225</v>
       </c>
       <c r="E337" s="1">
-        <v>1.912</v>
+        <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>-234.37</v>
+        <v>1015.69</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
       <c r="L337">
-        <v>4.78</v>
+        <v>0.0</v>
       </c>
       <c r="M337" s="1">
-        <v>-234.37</v>
+        <v>1015.69</v>
       </c>
       <c r="N337" s="1">
-        <v>-229.59</v>
+        <v>1015.69</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:16">
+      <c r="A338" t="s">
+        <v>796</v>
+      </c>
+      <c r="B338" t="s">
+        <v>797</v>
+      </c>
+      <c r="C338" s="1">
+        <v>6404000.0</v>
+      </c>
+      <c r="D338" s="1">
+        <v>99.98973454</v>
+      </c>
+      <c r="E338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F338" t="s">
+        <v>8</v>
+      </c>
+      <c r="G338">
+        <v>1.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I338" s="1">
+        <v>-657.4</v>
+      </c>
+      <c r="J338" s="1">
+        <v>0</v>
+      </c>
+      <c r="K338">
+        <v>0.0</v>
+      </c>
+      <c r="L338">
+        <v>-141.37</v>
+      </c>
+      <c r="M338" s="1">
+        <v>-657.4</v>
+      </c>
+      <c r="N338" s="1">
+        <v>-798.77</v>
+      </c>
+      <c r="O338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:16">
+      <c r="A339" t="s">
+        <v>798</v>
+      </c>
+      <c r="B339" t="s">
+        <v>799</v>
+      </c>
+      <c r="C339" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D339" s="1">
+        <v>100.0123212</v>
+      </c>
+      <c r="E339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F339" t="s">
+        <v>8</v>
+      </c>
+      <c r="G339">
+        <v>1.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I339" s="1">
+        <v>3696.36</v>
+      </c>
+      <c r="J339" s="1">
+        <v>0</v>
+      </c>
+      <c r="K339">
+        <v>0.0</v>
+      </c>
+      <c r="L339">
+        <v>155.82</v>
+      </c>
+      <c r="M339" s="1">
+        <v>3696.36</v>
+      </c>
+      <c r="N339" s="1">
+        <v>3852.18</v>
+      </c>
+      <c r="O339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>800</v>
+      </c>
+      <c r="B340" t="s">
+        <v>801</v>
+      </c>
+      <c r="C340" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="D340" s="1">
+        <v>100.02961493</v>
+      </c>
+      <c r="E340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I340" s="1">
+        <v>4146.09</v>
+      </c>
+      <c r="J340" s="1">
+        <v>0</v>
+      </c>
+      <c r="K340">
+        <v>0.0</v>
+      </c>
+      <c r="L340">
+        <v>156.46</v>
+      </c>
+      <c r="M340" s="1">
+        <v>4146.09</v>
+      </c>
+      <c r="N340" s="1">
+        <v>4302.55</v>
+      </c>
+      <c r="O340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>802</v>
+      </c>
+      <c r="B341" t="s">
+        <v>803</v>
+      </c>
+      <c r="C341" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D341" s="1">
+        <v>100.0204994</v>
+      </c>
+      <c r="E341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I341" s="1">
+        <v>3074.91</v>
+      </c>
+      <c r="J341" s="1">
+        <v>0</v>
+      </c>
+      <c r="K341">
+        <v>0.0</v>
+      </c>
+      <c r="L341">
+        <v>133.24</v>
+      </c>
+      <c r="M341" s="1">
+        <v>3074.91</v>
+      </c>
+      <c r="N341" s="1">
+        <v>3208.15</v>
+      </c>
+      <c r="O341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>804</v>
+      </c>
+      <c r="B342" t="s">
+        <v>803</v>
+      </c>
+      <c r="C342" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D342" s="1">
+        <v>100.029045</v>
+      </c>
+      <c r="E342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>1452.25</v>
+      </c>
+      <c r="J342" s="1">
+        <v>0</v>
+      </c>
+      <c r="K342">
+        <v>0.0</v>
+      </c>
+      <c r="L342">
+        <v>51.5</v>
+      </c>
+      <c r="M342" s="1">
+        <v>1452.25</v>
+      </c>
+      <c r="N342" s="1">
+        <v>1503.75</v>
+      </c>
+      <c r="O342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>805</v>
+      </c>
+      <c r="B343" t="s">
+        <v>806</v>
+      </c>
+      <c r="C343" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D343" s="1">
+        <v>100.03932655</v>
+      </c>
+      <c r="E343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>7865.31</v>
+      </c>
+      <c r="J343" s="1">
+        <v>0</v>
+      </c>
+      <c r="K343">
+        <v>0.0</v>
+      </c>
+      <c r="L343">
+        <v>235.2</v>
+      </c>
+      <c r="M343" s="1">
+        <v>7865.31</v>
+      </c>
+      <c r="N343" s="1">
+        <v>8100.51</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>807</v>
+      </c>
+      <c r="B344" t="s">
+        <v>808</v>
+      </c>
+      <c r="C344" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>100.0618758</v>
+      </c>
+      <c r="E344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>3093.79</v>
+      </c>
+      <c r="J344" s="1">
+        <v>0</v>
+      </c>
+      <c r="K344">
+        <v>0.0</v>
+      </c>
+      <c r="L344">
+        <v>15.63</v>
+      </c>
+      <c r="M344" s="1">
+        <v>3093.79</v>
+      </c>
+      <c r="N344" s="1">
+        <v>3109.42</v>
+      </c>
+      <c r="O344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>809</v>
+      </c>
+      <c r="B345" t="s">
+        <v>810</v>
+      </c>
+      <c r="C345" s="1">
+        <v>7300000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>100.02006164</v>
+      </c>
+      <c r="E345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>1464.5</v>
+      </c>
+      <c r="J345" s="1">
+        <v>0</v>
+      </c>
+      <c r="K345">
+        <v>0.0</v>
+      </c>
+      <c r="L345">
+        <v>0.0</v>
+      </c>
+      <c r="M345" s="1">
+        <v>1464.5</v>
+      </c>
+      <c r="N345" s="1">
+        <v>1464.5</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>811</v>
+      </c>
+      <c r="B346" t="s">
+        <v>810</v>
+      </c>
+      <c r="C346" s="1">
+        <v>6630000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>100.02961674</v>
+      </c>
+      <c r="E346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>1963.59</v>
+      </c>
+      <c r="J346" s="1">
+        <v>0</v>
+      </c>
+      <c r="K346">
+        <v>0.0</v>
+      </c>
+      <c r="L346">
+        <v>0.0</v>
+      </c>
+      <c r="M346" s="1">
+        <v>1963.59</v>
+      </c>
+      <c r="N346" s="1">
+        <v>1963.59</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>812</v>
+      </c>
+      <c r="B347" t="s">
+        <v>810</v>
+      </c>
+      <c r="C347" s="1">
+        <v>5200000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>100.02371212</v>
+      </c>
+      <c r="E347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>1233.03</v>
+      </c>
+      <c r="J347" s="1">
+        <v>0</v>
+      </c>
+      <c r="K347">
+        <v>0.0</v>
+      </c>
+      <c r="L347">
+        <v>0.0</v>
+      </c>
+      <c r="M347" s="1">
+        <v>1233.03</v>
+      </c>
+      <c r="N347" s="1">
+        <v>1233.03</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>813</v>
+      </c>
+      <c r="B348" t="s">
+        <v>814</v>
+      </c>
+      <c r="C348" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>100.05444298</v>
+      </c>
+      <c r="E348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>2558.82</v>
+      </c>
+      <c r="J348" s="1">
+        <v>0</v>
+      </c>
+      <c r="K348">
+        <v>0.0</v>
+      </c>
+      <c r="L348">
+        <v>0.0</v>
+      </c>
+      <c r="M348" s="1">
+        <v>2558.82</v>
+      </c>
+      <c r="N348" s="1">
+        <v>2558.82</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>815</v>
+      </c>
+      <c r="B349" t="s">
+        <v>814</v>
+      </c>
+      <c r="C349" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>100.03054</v>
+      </c>
+      <c r="E349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>1221.6</v>
+      </c>
+      <c r="J349" s="1">
+        <v>0</v>
+      </c>
+      <c r="K349">
+        <v>0.0</v>
+      </c>
+      <c r="L349">
+        <v>0.0</v>
+      </c>
+      <c r="M349" s="1">
+        <v>1221.6</v>
+      </c>
+      <c r="N349" s="1">
+        <v>1221.6</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>816</v>
+      </c>
+      <c r="B350" t="s">
+        <v>814</v>
+      </c>
+      <c r="C350" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>100.04772189</v>
+      </c>
+      <c r="E350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>1765.71</v>
+      </c>
+      <c r="J350" s="1">
+        <v>0</v>
+      </c>
+      <c r="K350">
+        <v>0.0</v>
+      </c>
+      <c r="L350">
+        <v>0.0</v>
+      </c>
+      <c r="M350" s="1">
+        <v>1765.71</v>
+      </c>
+      <c r="N350" s="1">
+        <v>1765.71</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>817</v>
+      </c>
+      <c r="B351" t="s">
+        <v>818</v>
+      </c>
+      <c r="C351" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>100.01901248</v>
+      </c>
+      <c r="E351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>7604.99</v>
+      </c>
+      <c r="J351" s="1">
+        <v>0</v>
+      </c>
+      <c r="K351">
+        <v>0.0</v>
+      </c>
+      <c r="L351">
+        <v>717.3</v>
+      </c>
+      <c r="M351" s="1">
+        <v>7604.99</v>
+      </c>
+      <c r="N351" s="1">
+        <v>8322.29</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>819</v>
+      </c>
+      <c r="B352" t="s">
+        <v>820</v>
+      </c>
+      <c r="C352" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>100.01074408</v>
+      </c>
+      <c r="E352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>2686.02</v>
+      </c>
+      <c r="J352" s="1">
+        <v>0</v>
+      </c>
+      <c r="K352">
+        <v>0.0</v>
+      </c>
+      <c r="L352">
+        <v>194.04</v>
+      </c>
+      <c r="M352" s="1">
+        <v>2686.02</v>
+      </c>
+      <c r="N352" s="1">
+        <v>2880.06</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>821</v>
+      </c>
+      <c r="B353" t="s">
+        <v>822</v>
+      </c>
+      <c r="C353" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>100.02047305</v>
+      </c>
+      <c r="E353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>4094.61</v>
+      </c>
+      <c r="J353" s="1">
+        <v>0</v>
+      </c>
+      <c r="K353">
+        <v>0.0</v>
+      </c>
+      <c r="L353">
+        <v>0.0</v>
+      </c>
+      <c r="M353" s="1">
+        <v>4094.61</v>
+      </c>
+      <c r="N353" s="1">
+        <v>4094.61</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>823</v>
+      </c>
+      <c r="B354" t="s">
+        <v>824</v>
+      </c>
+      <c r="C354" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>100.01174476</v>
+      </c>
+      <c r="E354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>2936.19</v>
+      </c>
+      <c r="J354" s="1">
+        <v>0</v>
+      </c>
+      <c r="K354">
+        <v>0.0</v>
+      </c>
+      <c r="L354">
+        <v>194.04</v>
+      </c>
+      <c r="M354" s="1">
+        <v>2936.19</v>
+      </c>
+      <c r="N354" s="1">
+        <v>3130.23</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>825</v>
+      </c>
+      <c r="B355" t="s">
+        <v>824</v>
+      </c>
+      <c r="C355" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>100.0096778</v>
+      </c>
+      <c r="E355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F355" t="s">
+        <v>8</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>2419.45</v>
+      </c>
+      <c r="J355" s="1">
+        <v>0</v>
+      </c>
+      <c r="K355">
+        <v>0.0</v>
+      </c>
+      <c r="L355">
+        <v>194.04</v>
+      </c>
+      <c r="M355" s="1">
+        <v>2419.45</v>
+      </c>
+      <c r="N355" s="1">
+        <v>2613.49</v>
+      </c>
+      <c r="O355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>826</v>
+      </c>
+      <c r="B356" t="s">
+        <v>827</v>
+      </c>
+      <c r="C356" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>100.02290005</v>
+      </c>
+      <c r="E356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>4580.01</v>
+      </c>
+      <c r="J356" s="1">
+        <v>0</v>
+      </c>
+      <c r="K356">
+        <v>0.0</v>
+      </c>
+      <c r="L356">
+        <v>153.51</v>
+      </c>
+      <c r="M356" s="1">
+        <v>4580.01</v>
+      </c>
+      <c r="N356" s="1">
+        <v>4733.52</v>
+      </c>
+      <c r="O356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>828</v>
+      </c>
+      <c r="B357" t="s">
+        <v>829</v>
+      </c>
+      <c r="C357" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>99.9836828</v>
+      </c>
+      <c r="E357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>-1631.72</v>
+      </c>
+      <c r="J357" s="1">
+        <v>0</v>
+      </c>
+      <c r="K357">
+        <v>0.0</v>
+      </c>
+      <c r="L357" t="s">
+        <v>830</v>
+      </c>
+      <c r="M357" s="1">
+        <v>-1631.72</v>
+      </c>
+      <c r="N357" s="1">
+        <v>-12168.28</v>
+      </c>
+      <c r="O357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>831</v>
+      </c>
+      <c r="B358" t="s">
+        <v>832</v>
+      </c>
+      <c r="C358" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>99.981339</v>
+      </c>
+      <c r="E358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>-933.05</v>
+      </c>
+      <c r="J358" s="1">
+        <v>0</v>
+      </c>
+      <c r="K358">
+        <v>0.0</v>
+      </c>
+      <c r="L358" t="s">
+        <v>833</v>
+      </c>
+      <c r="M358" s="1">
+        <v>-933.05</v>
+      </c>
+      <c r="N358" s="1">
+        <v>-7118.13</v>
+      </c>
+      <c r="O358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>834</v>
+      </c>
+      <c r="B359" t="s">
+        <v>835</v>
+      </c>
+      <c r="C359" s="1">
+        <v>10241000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>100.02869485</v>
+      </c>
+      <c r="E359" s="1">
+        <v>1.912</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I359" s="1">
+        <v>2938.64</v>
+      </c>
+      <c r="J359" s="1">
+        <v>0</v>
+      </c>
+      <c r="K359">
+        <v>0.0</v>
+      </c>
+      <c r="L359">
+        <v>0.0</v>
+      </c>
+      <c r="M359" s="1">
+        <v>2938.64</v>
+      </c>
+      <c r="N359" s="1">
+        <v>2938.64</v>
+      </c>
+      <c r="O359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P359">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>