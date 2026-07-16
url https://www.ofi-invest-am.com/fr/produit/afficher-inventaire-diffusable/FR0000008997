--- v1 (2026-06-03)
+++ v2 (2026-07-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="836">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="802">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
@@ -136,420 +136,390 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0007045109</t>
   </si>
   <si>
     <t>ARKEA SUPPORT MONETAIRE SI</t>
   </si>
   <si>
     <t>FR001400R6K0</t>
   </si>
   <si>
     <t>OSTRUM SRI MONEY PLUS SI EUR</t>
   </si>
   <si>
     <t>FR0129597979</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 04/02/2027</t>
   </si>
   <si>
+    <t>FR0129677722</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 06/04/2027</t>
+  </si>
+  <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>FR0129174506</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 30/04/2026</t>
   </si>
   <si>
-    <t>XS3294949774</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129518264</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 09/06/2026</t>
   </si>
   <si>
-    <t>155 486.25</t>
+    <t>236 252.75</t>
   </si>
   <si>
     <t>FR0129448058</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 26/05/2026</t>
   </si>
   <si>
-    <t>59 219.22</t>
-[...5 lines deleted...]
-    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/03/2026</t>
+    <t>85 913.94</t>
+  </si>
+  <si>
+    <t>XS3311140738</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
-    <t>XS3047943058</t>
-[...2 lines deleted...]
-    <t>EURO BANCO SANTANDER SA 02/04/2026</t>
+    <t>XS3336921476</t>
+  </si>
+  <si>
+    <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>FR0129539765</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 09/12/2026</t>
   </si>
   <si>
-    <t>206 366.67</t>
-[...14 lines deleted...]
-    <t>1 070 980.28</t>
+    <t>317 464.00</t>
+  </si>
+  <si>
+    <t>BE6373373859</t>
+  </si>
+  <si>
+    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129677078</t>
+  </si>
+  <si>
+    <t>EURO BPCE SA 02/04/2027</t>
+  </si>
+  <si>
+    <t>18 934.17</t>
   </si>
   <si>
     <t>FR0129598696</t>
   </si>
   <si>
     <t>EURO BPCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>38 862.78</t>
+    <t>104 752.08</t>
   </si>
   <si>
     <t>FR0129539633</t>
   </si>
   <si>
     <t>EURO BPCE SA 10/12/2026</t>
   </si>
   <si>
-    <t>154 091.67</t>
+    <t>237 048.00</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>304 480.56</t>
+    <t>400 657.44</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>417 952.00</t>
+    <t>501 432.17</t>
   </si>
   <si>
     <t>FR0129381796</t>
   </si>
   <si>
     <t>EURO CAISSE CENTRALE DU CREDIT MUTUEL 03/08/2026</t>
   </si>
   <si>
-    <t>366 708.50</t>
+    <t>450 454.67</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860545</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/07/2026</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
+    <t>XS3311089950</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 07/05/2026</t>
+  </si>
+  <si>
     <t>XS3289873336</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 11/06/2026</t>
   </si>
   <si>
     <t>XS3297690037</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 21/05/2026</t>
   </si>
   <si>
-    <t>XS3309627399</t>
-[...2 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 02/04/2026</t>
+    <t>XS3336911915</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 04/05/2026</t>
+  </si>
+  <si>
+    <t>XS3336907210</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 30/04/2026</t>
   </si>
   <si>
     <t>XS3293646231</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 04/02/2027</t>
   </si>
   <si>
-    <t>XS3108486112</t>
-[...20 lines deleted...]
-    <t>EURO COFINIMMO SA 26/03/2026</t>
+    <t>BE6373282910</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 04/05/2026</t>
+  </si>
+  <si>
+    <t>BE6372997971</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 24/04/2026</t>
+  </si>
+  <si>
+    <t>BE6373027307</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 27/04/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
-    <t>DE000CZ452E3</t>
-[...2 lines deleted...]
-    <t>EURO COMMERZBANK AG 10/03/2026</t>
+    <t>DE000CZ46AH6</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ454P5</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/06/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
     <t>FR0129621738</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 12/02/2027</t>
   </si>
   <si>
-    <t>23 986.44</t>
+    <t>79 614.50</t>
   </si>
   <si>
     <t>FR0129621746</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/08/2026</t>
   </si>
   <si>
-    <t>22 930.89</t>
+    <t>76 114.50</t>
   </si>
   <si>
     <t>FR0129621753</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>23 247.56</t>
+    <t>77 164.50</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>208 188.89</t>
-[...17 lines deleted...]
-    <t>EURO ELECTRICITE DE FRANCE SA 07/04/2026</t>
+    <t>320 264.00</t>
   </si>
   <si>
     <t>FR0129582690</t>
   </si>
   <si>
     <t>EURO ELIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>ES05306747F6</t>
-[...14 lines deleted...]
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 31/03/2026</t>
+    <t>ES05306747Y7</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/06/2026</t>
   </si>
   <si>
     <t>FR0129648921</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 20/04/2026</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
-    <t>XS3268844308</t>
-[...8 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 20/03/2026</t>
+    <t>XS3315890395</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>676 175.11</t>
+    <t>786 765.00</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>246 037.00</t>
+    <t>328 445.33</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>42 358.33</t>
+    <t>97 292.00</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
@@ -562,2004 +532,1932 @@
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
-    <t>XS3268837351</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
-    <t>FR0129572360</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>1 433 498.89</t>
-[...5 lines deleted...]
-    <t>EURO LSEG NETHERLANDS BV 20/03/2026</t>
+    <t>1 631 770.00</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3299679301</t>
   </si>
   <si>
     <t>EURO MUFG BANK LTD 12/06/2026</t>
   </si>
   <si>
-    <t>22 403.11</t>
+    <t>74 364.50</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3295143153</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 05/02/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3099966312</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 15/05/2026</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>208 615.00</t>
-[...11 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 11/03/2026</t>
+    <t>292 407.50</t>
+  </si>
+  <si>
+    <t>XS3348765788</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 13/05/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3303516838</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
     <t>XS3281723133</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
   </si>
   <si>
+    <t>XS3351072502</t>
+  </si>
+  <si>
+    <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
+  </si>
+  <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>FR0129575652</t>
   </si>
   <si>
     <t>EURO RTE RESEAU DE TRANSPORT D ELECTRIC 21/04/2026</t>
   </si>
   <si>
-    <t>FR0129634335</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
+    <t>XS3318879270</t>
+  </si>
+  <si>
     <t>XS3124348148</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 15/05/2026</t>
   </si>
   <si>
-    <t>XS3129352012</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3112585677</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 03/06/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
-    <t>FR0129571768</t>
-[...2 lines deleted...]
-    <t>EURO SEB SA 16/04/2026</t>
+    <t>FR0129677953</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 07/05/2026</t>
   </si>
   <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
     <t>XS3303709805</t>
   </si>
   <si>
     <t>EURO TERNA RETE ELETTRICA NAZIONALE SPA 18/05/2026</t>
   </si>
   <si>
     <t>FR0129622058</t>
   </si>
   <si>
     <t>EURO UNION FINANCES GRAINS 17/04/2026</t>
   </si>
   <si>
+    <t>FR0129628576</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 07/05/2026</t>
+  </si>
+  <si>
     <t>FR0129628394</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
   </si>
   <si>
     <t>FR0129628154</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 22/04/2026</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129259398</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 27/05/2026</t>
   </si>
   <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>67 035.83</t>
+    <t>120 802.00</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>562 446.50</t>
+    <t>646 565.83</t>
   </si>
   <si>
     <t>FR0129576379</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 23/06/2026</t>
   </si>
   <si>
     <t>FR0129202190</t>
   </si>
   <si>
     <t>NEUCP BANCO BILBAO VIZCAYA ARGENTARIA (P 13/05/2026</t>
   </si>
   <si>
-    <t>FR0129163756</t>
-[...14 lines deleted...]
-    <t>428 392.11</t>
+    <t>FR0129676880</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
+  </si>
+  <si>
+    <t>20 285.33</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>84 892.50</t>
+    <t>154 234.31</t>
   </si>
   <si>
     <t>FR0129548444</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 09/10/2026</t>
   </si>
   <si>
-    <t>83 767.50</t>
+    <t>152 192.64</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>25 137.78</t>
-[...8 lines deleted...]
-    <t>467 670.00</t>
+    <t>80 526.22</t>
+  </si>
+  <si>
+    <t>FR0129671345</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/03/2027</t>
+  </si>
+  <si>
+    <t>45 260.00</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>174 655.42</t>
+    <t>244 178.82</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>24 360.00</t>
+    <t>78 037.33</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>40 945.67</t>
+    <t>81 983.00</t>
   </si>
   <si>
     <t>FR0129315299</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 25/06/2026</t>
   </si>
   <si>
-    <t>485 452.33</t>
+    <t>249 607.75</t>
   </si>
   <si>
     <t>FR0129598092</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 05/02/2027</t>
   </si>
   <si>
-    <t>34 086.00</t>
+    <t>89 736.11</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>101 421.00</t>
+    <t>184 264.50</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>172 318.06</t>
+    <t>241 534.03</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>171 554.17</t>
+    <t>240 464.58</t>
   </si>
   <si>
     <t>FR0129621605</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 12/11/2026</t>
   </si>
   <si>
-    <t>24 804.44</t>
-[...11 lines deleted...]
-    <t>NEUCP COFACE SA 15/04/2026</t>
+    <t>79 459.56</t>
   </si>
   <si>
     <t>FR0129576197</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 23/04/2026</t>
   </si>
   <si>
-    <t>BE6371696574</t>
-[...2 lines deleted...]
-    <t>NEUCP COFINIMMO SA 05/03/2026</t>
+    <t>FR0129677144</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 30/06/2026</t>
   </si>
   <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
-    <t>FR0129520278</t>
-[...2 lines deleted...]
-    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 31/03/2026</t>
+    <t>FR0129676310</t>
+  </si>
+  <si>
+    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 30/11/2026</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>86 850.35</t>
+    <t>156 502.50</t>
   </si>
   <si>
     <t>FR0129548592</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 09/09/2026</t>
   </si>
   <si>
-    <t>82 642.50</t>
-[...17 lines deleted...]
-    <t>413 327.00</t>
+    <t>150 150.97</t>
+  </si>
+  <si>
+    <t>FR0129671998</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 12/03/2027</t>
+  </si>
+  <si>
+    <t>55 003.47</t>
   </si>
   <si>
     <t>FR0129260818</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/07/2026</t>
   </si>
   <si>
-    <t>615 195.00</t>
+    <t>726 610.22</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>693 646.22</t>
+    <t>402 853.00</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>178 599.72</t>
-[...17 lines deleted...]
-    <t>NEUCP ESSILORLUXOTTICA SA 13/03/2026</t>
+    <t>233 089.50</t>
+  </si>
+  <si>
+    <t>FR0129678217</t>
+  </si>
+  <si>
+    <t>NEUCP DANONE SA 08/01/2027</t>
+  </si>
+  <si>
+    <t>16 741.50</t>
+  </si>
+  <si>
+    <t>FR0129678530</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 09/07/2026</t>
+  </si>
+  <si>
+    <t>9 565.33</t>
+  </si>
+  <si>
+    <t>FR0129681963</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 12/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129649382</t>
+  </si>
+  <si>
+    <t>NEUCP ESSILORLUXOTTICA SA 29/05/2026</t>
   </si>
   <si>
     <t>FR0129622520</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129234789</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/06/2026</t>
   </si>
   <si>
-    <t>513 384.67</t>
+    <t>596 329.50</t>
+  </si>
+  <si>
+    <t>FR0129678985</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 08/04/2027</t>
+  </si>
+  <si>
+    <t>10 054.22</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>544 644.58</t>
+    <t>627 677.25</t>
+  </si>
+  <si>
+    <t>FR0129674976</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 25/03/2027</t>
+  </si>
+  <si>
+    <t>21 678.46</t>
   </si>
   <si>
     <t>FR0129621068</t>
   </si>
   <si>
     <t>NEUCP KERING FINANCE SNC 11/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>141 493.00</t>
-[...8 lines deleted...]
-    <t>672 755.67</t>
+    <t>250 985.00</t>
+  </si>
+  <si>
+    <t>FR0129651875</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
+  </si>
+  <si>
+    <t>1 864.17</t>
   </si>
   <si>
     <t>FR0129516557</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 24/12/2026</t>
   </si>
   <si>
-    <t>45 795.72</t>
+    <t>100 368.00</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>30 625.38</t>
+    <t>71 549.04</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>29 525.38</t>
+    <t>68 982.38</t>
   </si>
   <si>
     <t>FR0129516680</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/10/2026</t>
   </si>
   <si>
-    <t>30 075.38</t>
-[...23 lines deleted...]
-    <t>NEUCP SAVENCIA SA 20/03/2026</t>
+    <t>70 265.71</t>
+  </si>
+  <si>
+    <t>FR0129677565</t>
+  </si>
+  <si>
+    <t>NEUCP SAFRAN SA 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129683191</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
     <t>FR0129261212</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 02/07/2026</t>
   </si>
   <si>
-    <t>609 750.56</t>
+    <t>720 188.00</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>907 119.00</t>
+    <t>1 072 758.17</t>
   </si>
   <si>
     <t>FR0129331171</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 04/08/2026</t>
   </si>
   <si>
-    <t>659 202.22</t>
+    <t>797 084.44</t>
   </si>
   <si>
     <t>FR0129620011</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 07/05/2026</t>
   </si>
   <si>
     <t>FR0129633303</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129634624</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 22/05/2026</t>
   </si>
   <si>
+    <t>FR0129582765</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
+  </si>
+  <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>XS3099050166</t>
-[...11 lines deleted...]
-    <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2026</t>
+    <t>FR0129678860</t>
+  </si>
+  <si>
+    <t>NEUCP UNION FINANCES GRAINS 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129678175</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
+  </si>
+  <si>
+    <t>8 445.75</t>
+  </si>
+  <si>
+    <t>FR0129630960</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>57 927.50</t>
+    <t>112 283.89</t>
+  </si>
+  <si>
+    <t>FR0129681781</t>
+  </si>
+  <si>
+    <t>NEUCP VIVENDI SE 13/05/2026</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>15 150.67</t>
+    <t>31 559.72</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>21 710.14</t>
+    <t>42 034.52</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>75 616.44</t>
+    <t>147 945.21</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>73 953.04</t>
+    <t>85 532.88</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>11 656.85</t>
+    <t>68 645.89</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>176 753.42</t>
+    <t>353 506.85</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>47 945.21</t>
-[...8 lines deleted...]
-    <t>190 405.48</t>
+    <t>69 041.10</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>556 335.62</t>
+    <t>642 226.03</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>18 739.73</t>
+    <t>35 917.81</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>174 657.53</t>
+    <t>204 794.52</t>
   </si>
   <si>
     <t>FR0014002S57</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.01 11/05/2026</t>
   </si>
   <si>
-    <t>1 216.44</t>
+    <t>1 397.26</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>153 010.27</t>
+    <t>176 969.18</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>179 863.01</t>
+    <t>258 219.18</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>21 924.33</t>
+    <t>3 056.67</t>
   </si>
   <si>
     <t>XS2887901325</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 3 27/08/2027</t>
   </si>
   <si>
-    <t>77 260.27</t>
+    <t>95 342.47</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>281 789.38</t>
+    <t>328 577.05</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>2 972.60</t>
-[...17 lines deleted...]
-    <t>254 246.58</t>
+    <t>21 657.53</t>
   </si>
   <si>
     <t>FR0013382116</t>
   </si>
   <si>
     <t>BPIFRANCE FINANCEMENT SA 0.625 25/05/2026</t>
   </si>
   <si>
-    <t>72 431.51</t>
-[...8 lines deleted...]
-    <t>47 296.23</t>
+    <t>83 732.88</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>55 632.00</t>
+    <t>20 039.25</t>
   </si>
   <si>
     <t>XS2624683301</t>
   </si>
   <si>
     <t>CARLSBERG BREWERIES A/S 3.5 26/11/2026</t>
   </si>
   <si>
-    <t>26 043.84</t>
+    <t>37 857.53</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>144 863.01</t>
+    <t>212 671.23</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>8 630.14</t>
+    <t>9 895.89</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>109 306.85</t>
-[...8 lines deleted...]
-    <t>21 095.89</t>
+    <t>140 136.99</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>69 777.40</t>
+    <t>88 613.01</t>
   </si>
   <si>
     <t>FR0013213295</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 1 13/10/2026</t>
   </si>
   <si>
+    <t>101 369.86</t>
+  </si>
+  <si>
+    <t>FR001400M9L7</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
+  </si>
+  <si>
+    <t>649 315.08</t>
+  </si>
+  <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>24 948.63</t>
+    <t>46 903.42</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>117 954.12</t>
+    <t>166 009.51</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>439 758.90</t>
+    <t>567 057.53</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>125 200.68</t>
+    <t>329 002.40</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>7 057.71</t>
+    <t>16 467.98</t>
   </si>
   <si>
     <t>XS2583741934</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 3.375 06/02/2027</t>
   </si>
   <si>
-    <t>30 051.37</t>
+    <t>82 941.78</t>
   </si>
   <si>
     <t>XS2150015555</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV 1.75 02/04/2027</t>
   </si>
   <si>
-    <t>98 297.26</t>
+    <t>4 107.95</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>31 655.82</t>
-[...8 lines deleted...]
-    <t>134 436.19</t>
+    <t>42 128.42</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
+    <t>1 034.25</t>
+  </si>
+  <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>164 660.96</t>
-[...8 lines deleted...]
-    <t>40 832.88</t>
+    <t>211 403.42</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>215 080.64</t>
+    <t>5 229.92</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>28 619.45</t>
+    <t>33 500.28</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
+    <t>43 327.76</t>
+  </si>
+  <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>4 045.38</t>
-[...8 lines deleted...]
-    <t>42 919.89</t>
+    <t>15 911.82</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>33 657.53</t>
+    <t>44 627.40</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
+    <t>4 076.71</t>
+  </si>
+  <si>
     <t>XS2553798443</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 4 09/11/2026</t>
   </si>
   <si>
-    <t>149 917.81</t>
+    <t>207 780.82</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>27 978.08</t>
+    <t>61 249.32</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>51 534.25</t>
+    <t>170 876.71</t>
   </si>
   <si>
     <t>XS2443485565</t>
   </si>
   <si>
     <t>SWEDBANK AB 1.3 17/02/2027</t>
   </si>
   <si>
-    <t>9 972.60</t>
+    <t>41 315.07</t>
+  </si>
+  <si>
+    <t>FR0014000UC8</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
+  </si>
+  <si>
+    <t>10 695.21</t>
+  </si>
+  <si>
+    <t>FR0011224963</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 4.625 30/03/2027</t>
+  </si>
+  <si>
+    <t>6 462.33</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>268 150.68</t>
-[...14 lines deleted...]
-    <t>98 732.88</t>
+    <t>313 356.16</t>
   </si>
   <si>
     <t>SWAP04352459</t>
   </si>
   <si>
     <t>2554499422#S_2026092</t>
   </si>
   <si>
-    <t>-4 322.69</t>
+    <t>-5 480.75</t>
   </si>
   <si>
     <t>SWAP04352467</t>
   </si>
   <si>
     <t>2554651102#S_2026092</t>
   </si>
   <si>
-    <t>-1 331.93</t>
+    <t>-1 687.84</t>
   </si>
   <si>
     <t>SWAP04394350</t>
   </si>
   <si>
     <t>2581142962#S_2026051</t>
   </si>
   <si>
-    <t>-22 099.00</t>
+    <t>-25 448.58</t>
   </si>
   <si>
     <t>SWAP04553497</t>
   </si>
   <si>
-    <t>SWAP04577210</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04609322</t>
   </si>
   <si>
-    <t>-11 313.87</t>
-[...5 lines deleted...]
-    <t>-2 072.29</t>
+    <t>-13 100.27</t>
   </si>
   <si>
     <t>SWAP04618200</t>
   </si>
   <si>
-    <t>-6 834.67</t>
-[...23 lines deleted...]
-    <t>-11 081.43</t>
+    <t>-7 717.11</t>
   </si>
   <si>
     <t>SWAP04656977</t>
   </si>
   <si>
-    <t>-10 165.78</t>
-[...5 lines deleted...]
-    <t>-23 179.42</t>
+    <t>-11 663.75</t>
   </si>
   <si>
     <t>SWAP04684315</t>
   </si>
   <si>
-    <t>83 035.55</t>
+    <t>93 726.39</t>
   </si>
   <si>
     <t>SWAP04691834</t>
   </si>
   <si>
-    <t>111 927.08</t>
+    <t>127 335.00</t>
   </si>
   <si>
     <t>SWAP04693383</t>
   </si>
   <si>
-    <t>21 144.89</t>
+    <t>24 089.33</t>
   </si>
   <si>
     <t>SWAP04697167</t>
   </si>
   <si>
-    <t>35 161.66</t>
+    <t>40 404.00</t>
   </si>
   <si>
     <t>SWAP04698537</t>
   </si>
   <si>
-    <t>8 711.11</t>
-[...8 lines deleted...]
-    <t>SWAP04702867</t>
+    <t>10 458.33</t>
   </si>
   <si>
     <t>SWAP04702881</t>
   </si>
   <si>
-    <t>11 258.80</t>
+    <t>13 120.18</t>
   </si>
   <si>
     <t>SWAP04706845</t>
   </si>
   <si>
-    <t>41 613.54</t>
-[...5 lines deleted...]
-    <t>9 234.65</t>
+    <t>48 738.75</t>
   </si>
   <si>
     <t>SWAP04714392</t>
   </si>
   <si>
-    <t>22 827.00</t>
+    <t>27 182.67</t>
   </si>
   <si>
     <t>SWAP04716167</t>
   </si>
   <si>
-    <t>6 250.10</t>
+    <t>7 441.39</t>
   </si>
   <si>
     <t>SWAP04716168</t>
   </si>
   <si>
-    <t>3 361.82</t>
+    <t>4 840.08</t>
   </si>
   <si>
     <t>SWAP04716895</t>
   </si>
   <si>
-    <t>38 871.59</t>
+    <t>46 232.75</t>
   </si>
   <si>
     <t>SWAP04723467</t>
   </si>
   <si>
-    <t>20 986.00</t>
+    <t>25 143.56</t>
   </si>
   <si>
     <t>SWAP04724763</t>
   </si>
   <si>
-    <t>4 669.02</t>
-[...5 lines deleted...]
-    <t>7 243.67</t>
+    <t>5 588.91</t>
   </si>
   <si>
     <t>SWAP04724793</t>
   </si>
   <si>
-    <t>22 692.00</t>
+    <t>27 204.67</t>
   </si>
   <si>
     <t>SWAP04726544</t>
   </si>
   <si>
-    <t>15 780.38</t>
-[...5 lines deleted...]
-    <t>11 491.89</t>
+    <t>18 915.45</t>
   </si>
   <si>
     <t>SWAP04752152</t>
   </si>
   <si>
-    <t>11 049.50</t>
+    <t>13 383.34</t>
   </si>
   <si>
     <t>SWAP04753998</t>
   </si>
   <si>
-    <t>17 531.11</t>
-[...5 lines deleted...]
-    <t>21 219.20</t>
+    <t>21 326.33</t>
   </si>
   <si>
     <t>SWAP04756890</t>
   </si>
   <si>
-    <t>3 989.09</t>
+    <t>4 838.41</t>
   </si>
   <si>
     <t>SWAP04761277</t>
   </si>
   <si>
-    <t>12 018.83</t>
-[...5 lines deleted...]
-    <t>14 467.00</t>
+    <t>14 622.61</t>
   </si>
   <si>
     <t>SWAP04761533</t>
   </si>
   <si>
-    <t>14 762.00</t>
+    <t>17 978.40</t>
   </si>
   <si>
     <t>SWAP04772677</t>
   </si>
   <si>
-    <t>15 937.77</t>
+    <t>19 743.64</t>
   </si>
   <si>
     <t>SWAP04780162</t>
   </si>
   <si>
-    <t>6 993.05</t>
+    <t>8 785.69</t>
   </si>
   <si>
     <t>SWAP04780467</t>
   </si>
   <si>
-    <t>17 738.00</t>
-[...5 lines deleted...]
-    <t>11 960.00</t>
+    <t>22 300.00</t>
   </si>
   <si>
     <t>SWAP04785474</t>
   </si>
   <si>
-    <t>4 118.38</t>
+    <t>5 601.66</t>
   </si>
   <si>
     <t>SWAP04790434</t>
   </si>
   <si>
-    <t>6 176.75</t>
+    <t>7 915.83</t>
   </si>
   <si>
     <t>SWAP04790431</t>
   </si>
   <si>
-    <t>5 023.65</t>
+    <t>6 655.84</t>
   </si>
   <si>
     <t>SWAP04790432</t>
   </si>
   <si>
-    <t>1 149.44</t>
+    <t>1 523.82</t>
   </si>
   <si>
     <t>SWAP04790433</t>
   </si>
   <si>
-    <t>1 554.67</t>
+    <t>2 060.77</t>
   </si>
   <si>
     <t>SWAP04793798</t>
   </si>
   <si>
+    <t>1 708.77</t>
+  </si>
+  <si>
     <t>SWAP04795115</t>
   </si>
   <si>
-    <t>22 026.94</t>
+    <t>28 339.59</t>
   </si>
   <si>
     <t>SWAP04806549</t>
   </si>
   <si>
-    <t>11 746.00</t>
+    <t>15 317.00</t>
   </si>
   <si>
     <t>SWAP04806548</t>
   </si>
   <si>
-    <t>5 803.00</t>
-[...5 lines deleted...]
-    <t>1 537.25</t>
+    <t>7 570.17</t>
   </si>
   <si>
     <t>SWAP04827719</t>
   </si>
   <si>
-    <t>2 224.45</t>
+    <t>3 066.66</t>
   </si>
   <si>
     <t>SWAP04827721</t>
   </si>
   <si>
-    <t>2 282.78</t>
+    <t>3 143.33</t>
   </si>
   <si>
     <t>SWAP04827716</t>
   </si>
   <si>
+    <t>1 760.61</t>
+  </si>
+  <si>
     <t>SWAP04829890</t>
   </si>
   <si>
     <t>SWAP04829894</t>
   </si>
   <si>
     <t>SWAP04833430</t>
   </si>
   <si>
-    <t>1 364.67</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04839963</t>
   </si>
   <si>
-    <t>7 367.67</t>
+    <t>9 999.89</t>
   </si>
   <si>
     <t>SWAP04839964</t>
   </si>
   <si>
-    <t>3 024.05</t>
+    <t>4 113.52</t>
   </si>
   <si>
     <t>SWAP04865154</t>
   </si>
   <si>
-    <t>14 806.33</t>
+    <t>20 375.55</t>
   </si>
   <si>
     <t>SWAP04866298</t>
   </si>
   <si>
-    <t>2 177.00</t>
+    <t>3 064.72</t>
   </si>
   <si>
     <t>SWAP04877910</t>
   </si>
   <si>
+    <t>2 130.98</t>
+  </si>
+  <si>
     <t>SWAP04879835</t>
   </si>
   <si>
-    <t>5 539.16</t>
+    <t>8 016.25</t>
   </si>
   <si>
     <t>SWAP04879833</t>
   </si>
   <si>
-    <t>4 376.39</t>
+    <t>6 348.96</t>
   </si>
   <si>
     <t>SWAP04892827</t>
   </si>
   <si>
     <t>SWAP04892826</t>
   </si>
   <si>
-    <t>1 592.33</t>
+    <t>2 506.33</t>
   </si>
   <si>
     <t>SWAP04892825</t>
   </si>
   <si>
-    <t>3 978.00</t>
+    <t>6 148.22</t>
   </si>
   <si>
     <t>SWAP04894161</t>
   </si>
   <si>
-    <t>1 437.56</t>
+    <t>2 216.09</t>
   </si>
   <si>
     <t>SWAP04894164</t>
   </si>
   <si>
     <t>SWAP04900108</t>
   </si>
   <si>
+    <t>1 128.06</t>
+  </si>
+  <si>
     <t>SWAP04901578</t>
   </si>
   <si>
     <t>SWAP04902359</t>
   </si>
   <si>
     <t>SWAP04902899</t>
   </si>
   <si>
     <t>SWAP04922678</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922725</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
     <t>SWAP04923561</t>
   </si>
   <si>
     <t>C00000002Y1T20260108</t>
   </si>
   <si>
     <t>SWAP04923741</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
     <t>SWAP04925385</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
+    <t>SWAP04943177</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260115</t>
+  </si>
+  <si>
+    <t>SWAP04943179</t>
+  </si>
+  <si>
     <t>SWAP04943174</t>
   </si>
   <si>
-    <t>C00000002Y1T20260115</t>
-[...5 lines deleted...]
-    <t>SWAP04943177</t>
+    <t>SWAP04947592</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947594</t>
   </si>
   <si>
-    <t>C00000002Y1T20260122</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04969582</t>
   </si>
   <si>
     <t>C00000002Y1T20260127</t>
   </si>
   <si>
     <t>SWAP04981021</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
     <t>SWAP04986560</t>
   </si>
   <si>
     <t>C00000002Y1T20260203</t>
   </si>
   <si>
     <t>SWAP04986743</t>
   </si>
   <si>
     <t>C00000002Y1T20260204</t>
   </si>
   <si>
     <t>SWAP04987056</t>
   </si>
   <si>
     <t>C00000002Y1T20260205</t>
   </si>
   <si>
+    <t>SWAP04987063</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260206</t>
+  </si>
+  <si>
     <t>SWAP04987064</t>
   </si>
   <si>
-    <t>C00000002Y1T20260206</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987151</t>
   </si>
   <si>
     <t>C00000002Y1T20260209</t>
   </si>
   <si>
+    <t>SWAP05014509</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260327</t>
+  </si>
+  <si>
+    <t>-1 204.83</t>
+  </si>
+  <si>
+    <t>SWAP05016428</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260331</t>
+  </si>
+  <si>
+    <t>SWAP05017520</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260401</t>
+  </si>
+  <si>
+    <t>-1 066.11</t>
+  </si>
+  <si>
     <t>SWAP04947609</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986431</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
     <t>SWAP04988844</t>
   </si>
   <si>
     <t>C000000051DS20260217</t>
   </si>
   <si>
     <t>SWAP04988913</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
+    <t>SWAP05009020</t>
+  </si>
+  <si>
+    <t>C000000051DS20260304</t>
+  </si>
+  <si>
+    <t>SWAP05016429</t>
+  </si>
+  <si>
+    <t>C000000051DS20260331</t>
+  </si>
+  <si>
+    <t>-3 307.38</t>
+  </si>
+  <si>
     <t>SWAP04969583</t>
   </si>
   <si>
     <t>C00000009R8J20260127</t>
   </si>
   <si>
+    <t>SWAP04987059</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260205</t>
+  </si>
+  <si>
     <t>SWAP04987054</t>
   </si>
   <si>
-    <t>C00000009R8J20260205</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987256</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
     <t>SWAP04987709</t>
   </si>
   <si>
     <t>C00000009R8J20260212</t>
   </si>
   <si>
+    <t>SWAP04988861</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260218</t>
+  </si>
+  <si>
     <t>SWAP04988860</t>
   </si>
   <si>
-    <t>C00000009R8J20260218</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04989116</t>
   </si>
   <si>
     <t>C00000009R8J20260223</t>
   </si>
   <si>
     <t>SWAP04989115</t>
   </si>
   <si>
     <t>SWAP04990587</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
     <t>SWAP04996165</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
+    <t>SWAP05013727</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260326</t>
+  </si>
+  <si>
+    <t>SWAP05019259</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260408</t>
+  </si>
+  <si>
     <t>SWAP04922677</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
     <t>SWAP04943175</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
     <t>SWAP04987055</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
+    <t>SWAP04987452</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260211</t>
+  </si>
+  <si>
     <t>SWAP04987450</t>
   </si>
   <si>
-    <t>C0000000BHC120260211</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04988041</t>
   </si>
   <si>
     <t>C0000000BHC120260213</t>
   </si>
   <si>
+    <t>1 103.03</t>
+  </si>
+  <si>
     <t>SWAP04989835</t>
   </si>
   <si>
     <t>C0000000BHC120260224</t>
   </si>
   <si>
     <t>SWAP04996164</t>
   </si>
   <si>
     <t>C0000000BHC120260226</t>
   </si>
   <si>
     <t>SWAP04996162</t>
   </si>
   <si>
     <t>SWAP04996163</t>
   </si>
   <si>
     <t>SWAP04996572</t>
   </si>
   <si>
     <t>C0000000BHC120260227</t>
   </si>
   <si>
     <t>SWAP04996573</t>
   </si>
   <si>
     <t>SWAP04996570</t>
   </si>
   <si>
+    <t>SWAP05009423</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260309</t>
+  </si>
+  <si>
+    <t>-2 828.85</t>
+  </si>
+  <si>
+    <t>SWAP05010420</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260311</t>
+  </si>
+  <si>
+    <t>-5 337.26</t>
+  </si>
+  <si>
     <t>SWAP04922723</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
+    <t>1 599.96</t>
+  </si>
+  <si>
     <t>SWAP04923568</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
     <t>SWAP05002489</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
+    <t>SWAP05019600</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260414</t>
+  </si>
+  <si>
+    <t>SWAP05019680</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260415</t>
+  </si>
+  <si>
+    <t>SWAP05019679</t>
+  </si>
+  <si>
+    <t>SWAP05019681</t>
+  </si>
+  <si>
+    <t>SWAP04923562</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260108</t>
+  </si>
+  <si>
     <t>SWAP04923569</t>
   </si>
   <si>
-    <t>C0000000OM5220260108</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987259</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
-    <t>SWAP04506695</t>
-[...14 lines deleted...]
-    <t>-6 185.08</t>
+    <t>SWAP05019602</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260414</t>
   </si>
   <si>
     <t>SWAP04987062</t>
   </si>
   <si>
     <t>ST 1.912/OIS+m020327</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2929,241 +2827,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>986267.8938</v>
+        <v>817683.8287</v>
       </c>
       <c r="D2">
-        <v>4780.37</v>
+        <v>4792.36</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4714727808.55</v>
+        <v>3918635098.26</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4714727808.55</v>
+        <v>3918635098.26</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1883280.2758</v>
+        <v>1815640.5439</v>
       </c>
       <c r="D3">
-        <v>106.67</v>
+        <v>106.92</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>200892621.93</v>
+        <v>194135983.82</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>200892621.93</v>
+        <v>194135983.82</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>930250.3613</v>
+        <v>1109064.936</v>
       </c>
       <c r="D4">
-        <v>1070.42</v>
+        <v>1073.08</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>995766416.2</v>
+        <v>1190125622.07</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>995766416.2</v>
+        <v>1190125622.07</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>1783300.0</v>
+        <v>2039013.0</v>
       </c>
       <c r="D5">
-        <v>103.13</v>
+        <v>103.39</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>183924619.72</v>
+        <v>210822146.41</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>183924619.72</v>
+        <v>210822146.41</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>101.24</v>
+        <v>101.5</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1012.49</v>
+        <v>1015.04</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1012.49</v>
+        <v>1015.04</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>3106.0</v>
       </c>
       <c r="D7">
-        <v>100.5</v>
+        <v>100.75</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>312180.95</v>
+        <v>312938.22</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>312180.95</v>
+        <v>312938.22</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P359"/>
+  <dimension ref="A1:P339"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O359" sqref="O359"/>
+      <selection activeCell="O339" sqref="O339"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3182,17939 +3080,16939 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>22638.0</v>
+        <v>23281.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11582.734</v>
+        <v>11611.221</v>
       </c>
       <c r="E2" s="1">
-        <v>11559.837020055</v>
+        <v>11598.314232636</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>261691590.46</v>
+        <v>270020353.65</v>
       </c>
       <c r="I2" s="1">
-        <v>518341.83</v>
+        <v>300482.45</v>
       </c>
       <c r="J2" s="1">
-        <v>0.1980735525696</v>
+        <v>0.11128140747104</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>262209932.29</v>
+        <v>270320836.1</v>
       </c>
       <c r="N2" s="1">
-        <v>262209932.29</v>
+        <v>270320836.1</v>
       </c>
       <c r="O2" s="1">
-        <v>4.3</v>
+        <v>4.9</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>1140.0</v>
+        <v>1029.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261315.88</v>
+        <v>261945.23</v>
       </c>
       <c r="E3" s="1">
-        <v>260735.51431579</v>
+        <v>261674.7049174</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>297238486.32</v>
+        <v>269263271.36</v>
       </c>
       <c r="I3" s="1">
-        <v>661616.88</v>
+        <v>278370.31</v>
       </c>
       <c r="J3" s="1">
-        <v>0.22258789169304</v>
+        <v>0.10338220604466</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>297900103.2</v>
+        <v>269541641.67</v>
       </c>
       <c r="N3" s="1">
-        <v>297900103.2</v>
+        <v>269541641.67</v>
       </c>
       <c r="O3" s="1">
         <v>4.89</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.9398</v>
+        <v>97.8619</v>
       </c>
       <c r="E4" s="1">
         <v>97.78043835</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>19556087.67</v>
       </c>
       <c r="I4" s="1">
-        <v>31872.33</v>
+        <v>16292.33</v>
       </c>
       <c r="J4" s="1">
-        <v>0.16297907095648</v>
+        <v>0.08331078421679</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19587960.0</v>
+        <v>19572380.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19587960.0</v>
+        <v>19572380.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>98.8709</v>
+        <v>97.3277</v>
       </c>
       <c r="E5" s="1">
-        <v>98.023359</v>
+        <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>9802335.9</v>
+        <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>84754.1</v>
+        <v>19547.5</v>
       </c>
       <c r="J5" s="1">
-        <v>0.86463166396899</v>
+        <v>0.20124629081646</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9887090.0</v>
+        <v>9732770.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9887090.0</v>
+        <v>9732770.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.672</v>
+        <v>99.0248</v>
       </c>
       <c r="E6" s="1">
-        <v>97.8132623</v>
+        <v>98.023359</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>9781326.23</v>
+        <v>9802335.9</v>
       </c>
       <c r="I6" s="1">
-        <v>85873.77</v>
+        <v>100144.1</v>
       </c>
       <c r="J6" s="1">
-        <v>0.87793585430797</v>
+        <v>1.0216350574152</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9867200.0</v>
+        <v>9902480.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9867200.0</v>
+        <v>9902480.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.6783</v>
+        <v>98.775</v>
       </c>
       <c r="E7" s="1">
-        <v>97.8974084</v>
+        <v>97.8132623</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>9789740.84</v>
+        <v>9781326.23</v>
       </c>
       <c r="I7" s="1">
-        <v>178089.16</v>
+        <v>96173.77</v>
       </c>
       <c r="J7" s="1">
-        <v>1.8191406995407</v>
+        <v>0.98323854801027</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>9967830.0</v>
+        <v>9877500.0</v>
       </c>
       <c r="N7" s="1">
-        <v>9967830.0</v>
+        <v>9877500.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.6254</v>
+        <v>99.9186</v>
       </c>
       <c r="E8" s="1">
-        <v>99.4822914</v>
+        <v>97.8974084</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>19896458.28</v>
+        <v>9789740.84</v>
       </c>
       <c r="I8" s="1">
-        <v>28621.72</v>
+        <v>202119.16</v>
       </c>
       <c r="J8" s="1">
-        <v>0.14385334111836</v>
+        <v>2.0646017428179</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>19925080.0</v>
+        <v>9991860.0</v>
       </c>
       <c r="N8" s="1">
-        <v>19925080.0</v>
+        <v>9991860.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.0194</v>
+        <v>100.0147</v>
       </c>
       <c r="E9" s="1">
         <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>5820.0</v>
+        <v>4410.0</v>
       </c>
       <c r="J9" s="1">
-        <v>0.0194</v>
+        <v>0.0147</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>50</v>
       </c>
       <c r="M9" s="1">
-        <v>30005820.0</v>
+        <v>30004410.0</v>
       </c>
       <c r="N9" s="1">
-        <v>30161306.25</v>
+        <v>30240662.75</v>
       </c>
       <c r="O9" s="1">
-        <v>0.49</v>
+        <v>0.55</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0125</v>
+        <v>100.0131</v>
       </c>
       <c r="E10" s="1">
         <v>100.0099729</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>10000997.29</v>
       </c>
       <c r="I10" s="1">
-        <v>252.71</v>
+        <v>312.71</v>
       </c>
       <c r="J10" s="1">
-        <v>0.0025268479999758</v>
+        <v>0.0031267881685427</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>53</v>
       </c>
       <c r="M10" s="1">
-        <v>10001250.0</v>
+        <v>10001310.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10060469.22</v>
+        <v>10087223.94</v>
       </c>
       <c r="O10" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.9076</v>
+        <v>97.6872</v>
       </c>
       <c r="E11" s="1">
-        <v>98.75546173</v>
+        <v>97.7707721</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>29626638.52</v>
+        <v>19554154.42</v>
       </c>
       <c r="I11" s="1">
-        <v>345641.48</v>
+        <v>-16714.42</v>
       </c>
       <c r="J11" s="1">
-        <v>1.1666577690435</v>
+        <v>-0.085477590291015</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>29972280.0</v>
+        <v>19537440.0</v>
       </c>
       <c r="N11" s="1">
-        <v>29972280.0</v>
+        <v>19537440.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.49</v>
+        <v>0.35</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.435</v>
+        <v>98.5293</v>
       </c>
       <c r="E12" s="1">
         <v>97.78527223</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>39114108.89</v>
       </c>
       <c r="I12" s="1">
-        <v>259891.11</v>
+        <v>297611.11</v>
       </c>
       <c r="J12" s="1">
-        <v>0.6644433872465</v>
+        <v>0.76087917747779</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>39374000.0</v>
+        <v>39411720.0</v>
       </c>
       <c r="N12" s="1">
-        <v>39374000.0</v>
+        <v>39411720.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.65</v>
+        <v>0.71</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.9973</v>
+        <v>99.2054</v>
       </c>
       <c r="E13" s="1">
         <v>98.3627117</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>19672542.34</v>
       </c>
       <c r="I13" s="1">
-        <v>126917.66</v>
+        <v>168537.66</v>
       </c>
       <c r="J13" s="1">
-        <v>0.64515128653168</v>
+        <v>0.8567151976962</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>19799460.0</v>
+        <v>19841080.0</v>
       </c>
       <c r="N13" s="1">
-        <v>19799460.0</v>
+        <v>19841080.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>60000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.8349</v>
+        <v>98.8621</v>
       </c>
       <c r="E14" s="1">
-        <v>99.62226558</v>
+        <v>98.72033763</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>59773359.35</v>
+        <v>29616101.29</v>
       </c>
       <c r="I14" s="1">
-        <v>127580.65</v>
+        <v>42528.71</v>
       </c>
       <c r="J14" s="1">
-        <v>0.21344065548158</v>
+        <v>0.14359996133036</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>59900940.0</v>
+        <v>29658630.0</v>
       </c>
       <c r="N14" s="1">
-        <v>59900940.0</v>
+        <v>29658630.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.98</v>
+        <v>0.54</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.998</v>
+        <v>100.0097</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>40000000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-800.0</v>
+        <v>3880.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.002</v>
+        <v>0.0097</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
         <v>64</v>
       </c>
       <c r="M15" s="1">
-        <v>39999200.0</v>
+        <v>40003880.0</v>
       </c>
       <c r="N15" s="1">
-        <v>40205566.67</v>
+        <v>40321344.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.66</v>
+        <v>0.73</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>65</v>
       </c>
       <c r="B16" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.7896</v>
+        <v>99.4813</v>
       </c>
       <c r="E16" s="1">
-        <v>98.942062</v>
+        <v>99.43946527</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>14841309.3</v>
+        <v>14915919.79</v>
       </c>
       <c r="I16" s="1">
-        <v>127130.7</v>
+        <v>6275.21</v>
       </c>
       <c r="J16" s="1">
-        <v>0.85660030008269</v>
+        <v>0.042070553397633</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>14968440.0</v>
+        <v>14922195.0</v>
       </c>
       <c r="N16" s="1">
-        <v>14968440.0</v>
+        <v>14922195.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>67</v>
       </c>
       <c r="B17" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.019</v>
+        <v>99.9821</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>9500.0</v>
+        <v>-3580.0</v>
       </c>
       <c r="J17" s="1">
-        <v>0.019</v>
+        <v>-0.0179</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>69</v>
       </c>
       <c r="M17" s="1">
-        <v>50009500.0</v>
+        <v>19996420.0</v>
       </c>
       <c r="N17" s="1">
-        <v>51080480.28</v>
+        <v>20015354.17</v>
       </c>
       <c r="O17" s="1">
-        <v>0.84</v>
+        <v>0.36</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>70</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.0118</v>
+        <v>100.0166</v>
       </c>
       <c r="E18" s="1">
         <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>2950.0</v>
+        <v>4150.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.0118</v>
+        <v>0.0166</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
         <v>72</v>
       </c>
       <c r="M18" s="1">
-        <v>25002950.0</v>
+        <v>25004150.0</v>
       </c>
       <c r="N18" s="1">
-        <v>25041812.78</v>
+        <v>25108902.08</v>
       </c>
       <c r="O18" s="1">
-        <v>0.41</v>
+        <v>0.46</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>73</v>
       </c>
       <c r="B19" t="s">
         <v>74</v>
       </c>
       <c r="C19" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.02</v>
+        <v>100.0303</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>6000.0</v>
+        <v>9090.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.02</v>
+        <v>0.0303</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
         <v>75</v>
       </c>
       <c r="M19" s="1">
-        <v>30006000.0</v>
+        <v>30009090.0</v>
       </c>
       <c r="N19" s="1">
-        <v>30160091.67</v>
+        <v>30246138.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.49</v>
+        <v>0.55</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>76</v>
       </c>
       <c r="B20" t="s">
         <v>77</v>
       </c>
       <c r="C20" s="1">
         <v>35000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.0327</v>
+        <v>100.046</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>35000000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>11445.0</v>
+        <v>16100.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.0327</v>
+        <v>0.046</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
         <v>78</v>
       </c>
       <c r="M20" s="1">
-        <v>35011445.0</v>
+        <v>35016100.0</v>
       </c>
       <c r="N20" s="1">
-        <v>35315925.56</v>
+        <v>35416757.44</v>
       </c>
       <c r="O20" s="1">
-        <v>0.58</v>
+        <v>0.64</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>79</v>
       </c>
       <c r="B21" t="s">
         <v>80</v>
       </c>
       <c r="C21" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.052</v>
+        <v>100.0428</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>15600.0</v>
+        <v>12840.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.052</v>
+        <v>0.0428</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" t="s">
         <v>81</v>
       </c>
       <c r="M21" s="1">
-        <v>30015600.0</v>
+        <v>30012840.0</v>
       </c>
       <c r="N21" s="1">
-        <v>30433552.0</v>
+        <v>30514272.17</v>
       </c>
       <c r="O21" s="1">
-        <v>0.5</v>
+        <v>0.55</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>82</v>
       </c>
       <c r="B22" t="s">
         <v>83</v>
       </c>
       <c r="C22" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.0339</v>
+        <v>100.0164</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>10170.0</v>
+        <v>4920.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.0339</v>
+        <v>0.0164</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" t="s">
         <v>84</v>
       </c>
       <c r="M22" s="1">
-        <v>30010170.0</v>
+        <v>30004920.0</v>
       </c>
       <c r="N22" s="1">
-        <v>30376878.5</v>
+        <v>30455374.67</v>
       </c>
       <c r="O22" s="1">
-        <v>0.5</v>
+        <v>0.55</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" s="1">
         <v>13000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.0772</v>
+        <v>98.0959</v>
       </c>
       <c r="E23" s="1">
         <v>97.79494138</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>12713342.38</v>
       </c>
       <c r="I23" s="1">
-        <v>36693.62</v>
+        <v>39124.62</v>
       </c>
       <c r="J23" s="1">
-        <v>0.28862291994688</v>
+        <v>0.30774456339309</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>12750036.0</v>
+        <v>12752467.0</v>
       </c>
       <c r="N23" s="1">
-        <v>12750036.0</v>
+        <v>12752467.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>87</v>
       </c>
       <c r="B24" t="s">
         <v>88</v>
       </c>
       <c r="C24" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.1635</v>
+        <v>99.3936</v>
       </c>
       <c r="E24" s="1">
         <v>98.9520157</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>19790403.14</v>
       </c>
       <c r="I24" s="1">
-        <v>42296.86</v>
+        <v>88316.86</v>
       </c>
       <c r="J24" s="1">
-        <v>0.2137240949605</v>
+        <v>0.44626104569591</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19832700.0</v>
+        <v>19878720.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19832700.0</v>
+        <v>19878720.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="C25" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.0318</v>
+        <v>98.0391</v>
       </c>
       <c r="E25" s="1">
         <v>97.81428547</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>14672142.82</v>
       </c>
       <c r="I25" s="1">
-        <v>32627.18</v>
+        <v>33722.18</v>
       </c>
       <c r="J25" s="1">
-        <v>0.22237501638496</v>
+        <v>0.22983813893927</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>14704770.0</v>
+        <v>14705865.0</v>
       </c>
       <c r="N25" s="1">
-        <v>14704770.0</v>
+        <v>14705865.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>91</v>
       </c>
       <c r="B26" t="s">
         <v>92</v>
       </c>
       <c r="C26" s="1">
-        <v>7000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.4009</v>
+        <v>99.8719</v>
       </c>
       <c r="E26" s="1">
-        <v>99.23194471</v>
+        <v>99.6192332</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>6946236.13</v>
+        <v>9961923.32</v>
       </c>
       <c r="I26" s="1">
-        <v>11826.87</v>
+        <v>25266.68</v>
       </c>
       <c r="J26" s="1">
-        <v>0.17026299968297</v>
+        <v>0.25363254853883</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>6958063.0</v>
+        <v>9987190.0</v>
       </c>
       <c r="N26" s="1">
-        <v>6958063.0</v>
+        <v>9987190.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>93</v>
       </c>
       <c r="B27" t="s">
         <v>94</v>
       </c>
       <c r="C27" s="1">
-        <v>20000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.5271</v>
+        <v>99.6497</v>
       </c>
       <c r="E27" s="1">
-        <v>99.41494305</v>
+        <v>99.23194471</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>19882988.61</v>
+        <v>6946236.13</v>
       </c>
       <c r="I27" s="1">
-        <v>22431.39</v>
+        <v>29242.87</v>
       </c>
       <c r="J27" s="1">
-        <v>0.1128169936622</v>
+        <v>0.42098871176727</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>19905420.0</v>
+        <v>6975479.0</v>
       </c>
       <c r="N27" s="1">
-        <v>19905420.0</v>
+        <v>6975479.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.33</v>
+        <v>0.13</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>95</v>
       </c>
       <c r="B28" t="s">
         <v>96</v>
       </c>
       <c r="C28" s="1">
-        <v>48000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.8234</v>
+        <v>99.7845</v>
       </c>
       <c r="E28" s="1">
-        <v>99.82249619</v>
+        <v>99.41494305</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>47914798.17</v>
+        <v>19882988.61</v>
       </c>
       <c r="I28" s="1">
-        <v>433.83</v>
+        <v>73911.39</v>
       </c>
       <c r="J28" s="1">
-        <v>0.00090541965440569</v>
+        <v>0.37173179268848</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>47915232.0</v>
+        <v>19956900.0</v>
       </c>
       <c r="N28" s="1">
-        <v>47915232.0</v>
+        <v>19956900.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.79</v>
+        <v>0.36</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>97</v>
       </c>
       <c r="B29" t="s">
         <v>98</v>
       </c>
       <c r="C29" s="1">
-        <v>10000000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>97.8935</v>
+        <v>99.8916</v>
       </c>
       <c r="E29" s="1">
-        <v>97.7369551</v>
+        <v>99.83751443</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>9773695.51</v>
+        <v>18469940.17</v>
       </c>
       <c r="I29" s="1">
-        <v>15654.49</v>
+        <v>10005.83</v>
       </c>
       <c r="J29" s="1">
-        <v>0.16016961019486</v>
+        <v>0.054173591835734</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>9789350.0</v>
+        <v>18479946.0</v>
       </c>
       <c r="N29" s="1">
-        <v>9789350.0</v>
+        <v>18479946.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>99</v>
       </c>
       <c r="B30" t="s">
         <v>100</v>
       </c>
       <c r="C30" s="1">
-        <v>7500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.861</v>
+        <v>99.9157</v>
       </c>
       <c r="E30" s="1">
-        <v>98.39941053</v>
+        <v>99.83073145</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>7379955.79</v>
+        <v>19966146.29</v>
       </c>
       <c r="I30" s="1">
-        <v>109619.21</v>
+        <v>16993.71</v>
       </c>
       <c r="J30" s="1">
-        <v>1.485364047147</v>
+        <v>0.085112618895872</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>7489575.0</v>
+        <v>19983140.0</v>
       </c>
       <c r="N30" s="1">
-        <v>7489575.0</v>
+        <v>19983140.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.12</v>
+        <v>0.36</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31" t="s">
         <v>102</v>
       </c>
       <c r="C31" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.9596</v>
+        <v>97.6263</v>
       </c>
       <c r="E31" s="1">
-        <v>99.84162623</v>
+        <v>97.7369551</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>29952487.87</v>
+        <v>9773695.51</v>
       </c>
       <c r="I31" s="1">
-        <v>35392.13</v>
+        <v>-11065.51</v>
       </c>
       <c r="J31" s="1">
-        <v>0.11816090253874</v>
+        <v>-0.1132172573688</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>29987880.0</v>
+        <v>9762630.0</v>
       </c>
       <c r="N31" s="1">
-        <v>29987880.0</v>
+        <v>9762630.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.49</v>
+        <v>0.18</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>103</v>
       </c>
       <c r="B32" t="s">
         <v>104</v>
       </c>
       <c r="C32" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.8778</v>
+        <v>99.8915</v>
       </c>
       <c r="E32" s="1">
-        <v>99.836933</v>
+        <v>99.8048261</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>24959233.25</v>
+        <v>9980482.61</v>
       </c>
       <c r="I32" s="1">
-        <v>10216.75</v>
+        <v>8667.39</v>
       </c>
       <c r="J32" s="1">
-        <v>0.040933749437195</v>
+        <v>0.086843395642167</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>24969450.0</v>
+        <v>9989150.0</v>
       </c>
       <c r="N32" s="1">
-        <v>24969450.0</v>
+        <v>9989150.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.41</v>
+        <v>0.18</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>105</v>
       </c>
       <c r="B33" t="s">
         <v>106</v>
       </c>
       <c r="C33" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.8657</v>
+        <v>99.9517</v>
       </c>
       <c r="E33" s="1">
-        <v>99.836933</v>
+        <v>99.809198</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>4991846.65</v>
+        <v>4990459.9</v>
       </c>
       <c r="I33" s="1">
-        <v>1438.35</v>
+        <v>7125.1</v>
       </c>
       <c r="J33" s="1">
-        <v>0.028813986102718</v>
+        <v>0.14277441644206</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4993285.0</v>
+        <v>4997585.0</v>
       </c>
       <c r="N33" s="1">
-        <v>4993285.0</v>
+        <v>4997585.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>107</v>
       </c>
       <c r="B34" t="s">
         <v>108</v>
       </c>
       <c r="C34" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>97.935</v>
+        <v>99.9337</v>
       </c>
       <c r="E34" s="1">
-        <v>97.75144525</v>
+        <v>99.803498</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>19550289.05</v>
+        <v>9980349.8</v>
       </c>
       <c r="I34" s="1">
-        <v>36710.95</v>
+        <v>13020.2</v>
       </c>
       <c r="J34" s="1">
-        <v>0.18777701908198</v>
+        <v>0.13045835327335</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>19587000.0</v>
+        <v>9993370.0</v>
       </c>
       <c r="N34" s="1">
-        <v>19587000.0</v>
+        <v>9993370.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.32</v>
+        <v>0.18</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>109</v>
       </c>
       <c r="B35" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.9599</v>
+        <v>97.9083</v>
       </c>
       <c r="E35" s="1">
-        <v>97.5153099</v>
+        <v>97.75144525</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>48757654.95</v>
+        <v>19550289.05</v>
       </c>
       <c r="I35" s="1">
-        <v>1222295.05</v>
+        <v>31370.95</v>
       </c>
       <c r="J35" s="1">
-        <v>2.506878255842</v>
+        <v>0.16046284492147</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>49979950.0</v>
+        <v>19581660.0</v>
       </c>
       <c r="N35" s="1">
-        <v>49979950.0</v>
+        <v>19581660.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.82</v>
+        <v>0.36</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>111</v>
       </c>
       <c r="B36" t="s">
         <v>112</v>
       </c>
       <c r="C36" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.4671</v>
+        <v>97.6038</v>
       </c>
       <c r="E36" s="1">
-        <v>98.14746657</v>
+        <v>97.52492576</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>29444239.97</v>
+        <v>24381231.44</v>
       </c>
       <c r="I36" s="1">
-        <v>95890.03</v>
+        <v>19718.56</v>
       </c>
       <c r="J36" s="1">
-        <v>0.32566651439365</v>
+        <v>0.080875980561218</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>29540130.0</v>
+        <v>24400950.0</v>
       </c>
       <c r="N36" s="1">
-        <v>29540130.0</v>
+        <v>24400950.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>113</v>
       </c>
       <c r="B37" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.8594</v>
+        <v>98.5822</v>
       </c>
       <c r="E37" s="1">
-        <v>97.87236357</v>
+        <v>98.14746657</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>29361709.07</v>
+        <v>29444239.97</v>
       </c>
       <c r="I37" s="1">
-        <v>296110.93</v>
+        <v>130420.03</v>
       </c>
       <c r="J37" s="1">
-        <v>1.0084935086512</v>
+        <v>0.44293902689586</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>29657820.0</v>
+        <v>29574660.0</v>
       </c>
       <c r="N37" s="1">
-        <v>29657820.0</v>
+        <v>29574660.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>115</v>
       </c>
       <c r="B38" t="s">
         <v>116</v>
       </c>
       <c r="C38" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.3972</v>
+        <v>99.0375</v>
       </c>
       <c r="E38" s="1">
-        <v>99.30246913</v>
+        <v>97.87236357</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>14895370.37</v>
+        <v>29361709.07</v>
       </c>
       <c r="I38" s="1">
-        <v>14209.63</v>
+        <v>349540.93</v>
       </c>
       <c r="J38" s="1">
-        <v>0.095396285201601</v>
+        <v>1.1904652047559</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>14909580.0</v>
+        <v>29711250.0</v>
       </c>
       <c r="N38" s="1">
-        <v>14909580.0</v>
+        <v>29711250.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.24</v>
+        <v>0.54</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>117</v>
       </c>
       <c r="B39" t="s">
         <v>118</v>
       </c>
       <c r="C39" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.0389</v>
+        <v>99.6349</v>
       </c>
       <c r="E39" s="1">
-        <v>97.75627623</v>
+        <v>99.30246913</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>29326882.87</v>
+        <v>14895370.37</v>
       </c>
       <c r="I39" s="1">
-        <v>84787.13</v>
+        <v>49864.63</v>
       </c>
       <c r="J39" s="1">
-        <v>0.28911061013829</v>
+        <v>0.3347659625868</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>29411670.0</v>
+        <v>14945235.0</v>
       </c>
       <c r="N39" s="1">
-        <v>29411670.0</v>
+        <v>14945235.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.48</v>
+        <v>0.27</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>119</v>
       </c>
       <c r="B40" t="s">
         <v>120</v>
       </c>
       <c r="C40" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.3675</v>
+        <v>98.0373</v>
       </c>
       <c r="E40" s="1">
-        <v>97.8675211</v>
+        <v>97.75627623</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>19573504.22</v>
+        <v>29326882.87</v>
       </c>
       <c r="I40" s="1">
-        <v>299995.78</v>
+        <v>84307.13</v>
       </c>
       <c r="J40" s="1">
-        <v>1.532662606696</v>
+        <v>0.28747388658289</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>19873500.0</v>
+        <v>29411190.0</v>
       </c>
       <c r="N40" s="1">
-        <v>19873500.0</v>
+        <v>29411190.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.33</v>
+        <v>0.53</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>121</v>
       </c>
       <c r="B41" t="s">
         <v>122</v>
       </c>
       <c r="C41" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.9888</v>
+        <v>99.6032</v>
       </c>
       <c r="E41" s="1">
-        <v>100.0</v>
+        <v>97.8675211</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>20000000.0</v>
+        <v>19573504.22</v>
       </c>
       <c r="I41" s="1">
-        <v>-2240.0</v>
+        <v>347135.78</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.0112</v>
+        <v>1.773498378718</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41" t="s">
-        <v>123</v>
+      <c r="L41">
+        <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>19997760.0</v>
+        <v>19920640.0</v>
       </c>
       <c r="N41" s="1">
-        <v>20021746.44</v>
+        <v>19920640.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>123</v>
+      </c>
+      <c r="B42" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="C42" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.9941</v>
+        <v>100.0005</v>
       </c>
       <c r="E42" s="1">
         <v>100.0</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-1180.0</v>
+        <v>100.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.0059</v>
+        <v>0.0005</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="M42" s="1">
-        <v>19998820.0</v>
+        <v>20000100.0</v>
       </c>
       <c r="N42" s="1">
-        <v>20021750.89</v>
+        <v>20079714.5</v>
       </c>
       <c r="O42" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>126</v>
+      </c>
+      <c r="B43" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="C43" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.988</v>
+        <v>100.009</v>
       </c>
       <c r="E43" s="1">
         <v>100.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-2400.0</v>
+        <v>1800.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.012</v>
+        <v>0.009</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="M43" s="1">
-        <v>19997600.0</v>
+        <v>20001800.0</v>
       </c>
       <c r="N43" s="1">
-        <v>20020847.56</v>
+        <v>20077914.5</v>
       </c>
       <c r="O43" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>129</v>
+      </c>
+      <c r="B44" t="s">
         <v>130</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>100.0183</v>
+        <v>99.9977</v>
       </c>
       <c r="E44" s="1">
         <v>100.0</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I44" s="1">
-        <v>7320.0</v>
+        <v>-460.0</v>
       </c>
       <c r="J44" s="1">
-        <v>0.0183</v>
+        <v>-0.0023</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="M44" s="1">
-        <v>40007320.0</v>
+        <v>19999540.0</v>
       </c>
       <c r="N44" s="1">
-        <v>40215508.89</v>
+        <v>20076704.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.66</v>
+        <v>0.36</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>132</v>
+      </c>
+      <c r="B45" t="s">
         <v>133</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.035</v>
+      </c>
+      <c r="E45" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>14000.0</v>
+      </c>
+      <c r="J45" s="1">
+        <v>0.035</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" t="s">
         <v>134</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>29977140.0</v>
+        <v>40014000.0</v>
       </c>
       <c r="N45" s="1">
-        <v>29977140.0</v>
+        <v>40334264.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.49</v>
+        <v>0.73</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>135</v>
       </c>
       <c r="B46" t="s">
         <v>136</v>
       </c>
       <c r="C46" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.8263</v>
+        <v>99.6961</v>
       </c>
       <c r="E46" s="1">
-        <v>99.71430467</v>
+        <v>99.43839407</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>29914291.4</v>
+        <v>29831518.22</v>
       </c>
       <c r="I46" s="1">
-        <v>33598.6</v>
+        <v>77311.78</v>
       </c>
       <c r="J46" s="1">
-        <v>0.11231621551965</v>
+        <v>0.25916139912774</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>29947890.0</v>
+        <v>29908830.0</v>
       </c>
       <c r="N46" s="1">
-        <v>29947890.0</v>
+        <v>29908830.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>137</v>
       </c>
       <c r="B47" t="s">
         <v>138</v>
       </c>
       <c r="C47" s="1">
-        <v>35000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.7972</v>
+        <v>99.6607</v>
       </c>
       <c r="E47" s="1">
-        <v>99.57426469</v>
+        <v>99.625243</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>34850992.64</v>
+        <v>9962524.3</v>
       </c>
       <c r="I47" s="1">
-        <v>78027.36</v>
+        <v>3545.7</v>
       </c>
       <c r="J47" s="1">
-        <v>0.22388848663795</v>
+        <v>0.035590377430748</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>34929020.0</v>
+        <v>9966070.0</v>
       </c>
       <c r="N47" s="1">
-        <v>34929020.0</v>
+        <v>9966070.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.57</v>
+        <v>0.18</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>139</v>
       </c>
       <c r="B48" t="s">
         <v>140</v>
       </c>
       <c r="C48" s="1">
-        <v>30000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.4326</v>
+        <v>99.9765</v>
       </c>
       <c r="E48" s="1">
-        <v>99.43839407</v>
+        <v>99.71945589</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>29831518.22</v>
+        <v>8974751.03</v>
       </c>
       <c r="I48" s="1">
-        <v>-1738.22</v>
+        <v>23133.97</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.0058267902665264</v>
+        <v>0.25776726198498</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>29829780.0</v>
+        <v>8997885.0</v>
       </c>
       <c r="N48" s="1">
-        <v>29829780.0</v>
+        <v>8997885.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.49</v>
+        <v>0.16</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>141</v>
       </c>
       <c r="B49" t="s">
         <v>142</v>
       </c>
       <c r="C49" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.9536</v>
+        <v>97.7332</v>
       </c>
       <c r="E49" s="1">
-        <v>99.8373206</v>
+        <v>97.7369551</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>9983732.06</v>
+        <v>9773695.51</v>
       </c>
       <c r="I49" s="1">
-        <v>11627.94</v>
+        <v>-375.51</v>
       </c>
       <c r="J49" s="1">
-        <v>0.1164688708603</v>
+        <v>-0.0038420472544474</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>9995360.0</v>
+        <v>9773320.0</v>
       </c>
       <c r="N49" s="1">
-        <v>9995360.0</v>
+        <v>9773320.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>143</v>
       </c>
       <c r="B50" t="s">
         <v>144</v>
       </c>
       <c r="C50" s="1">
-        <v>25000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.8574</v>
+        <v>99.869</v>
       </c>
       <c r="E50" s="1">
-        <v>99.82630224</v>
+        <v>99.64625582</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>24956575.56</v>
+        <v>10961088.14</v>
       </c>
       <c r="I50" s="1">
-        <v>7774.44</v>
+        <v>24501.86</v>
       </c>
       <c r="J50" s="1">
-        <v>0.031151870100563</v>
+        <v>0.22353492360477</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>24964350.0</v>
+        <v>10985590.0</v>
       </c>
       <c r="N50" s="1">
-        <v>24964350.0</v>
+        <v>10985590.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.41</v>
+        <v>0.2</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>145</v>
       </c>
       <c r="B51" t="s">
         <v>146</v>
       </c>
       <c r="C51" s="1">
-        <v>50000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.8337</v>
+        <v>100.0259</v>
       </c>
       <c r="E51" s="1">
-        <v>99.79641532</v>
+        <v>100.0</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>49898207.66</v>
+        <v>40000000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>18642.34</v>
+        <v>10360.0</v>
       </c>
       <c r="J51" s="1">
-        <v>0.03736074074449</v>
+        <v>0.0259</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51">
-        <v>0.0</v>
+      <c r="L51" t="s">
+        <v>147</v>
       </c>
       <c r="M51" s="1">
-        <v>49916850.0</v>
+        <v>40010360.0</v>
       </c>
       <c r="N51" s="1">
-        <v>49916850.0</v>
+        <v>40797125.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.82</v>
+        <v>0.74</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B52" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C52" s="1">
-        <v>9000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.71945593</v>
+        <v>100.0299</v>
       </c>
       <c r="E52" s="1">
-        <v>99.71945589</v>
+        <v>100.0</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>8974751.03</v>
+        <v>30000000.0</v>
       </c>
       <c r="I52" s="1">
-        <v>0.0</v>
+        <v>8970.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.0</v>
+        <v>0.0299</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52">
-        <v>0.0</v>
+      <c r="L52" t="s">
+        <v>150</v>
       </c>
       <c r="M52" s="1">
-        <v>8974751.03</v>
+        <v>30008970.0</v>
       </c>
       <c r="N52" s="1">
-        <v>8974751.03</v>
+        <v>30337415.33</v>
       </c>
       <c r="O52" s="1">
-        <v>0.15</v>
+        <v>0.55</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B53" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C53" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>97.7649</v>
+        <v>100.0179</v>
       </c>
       <c r="E53" s="1">
-        <v>97.7369551</v>
+        <v>100.0</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>9773695.51</v>
+        <v>20000000.0</v>
       </c>
       <c r="I53" s="1">
-        <v>2794.49</v>
+        <v>3580.0</v>
       </c>
       <c r="J53" s="1">
-        <v>0.028591948635404</v>
+        <v>0.0179</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53">
-        <v>0.0</v>
+      <c r="L53" t="s">
+        <v>153</v>
       </c>
       <c r="M53" s="1">
-        <v>9776490.0</v>
+        <v>20003580.0</v>
       </c>
       <c r="N53" s="1">
-        <v>9776490.0</v>
+        <v>20100872.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.16</v>
+        <v>0.36</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B54" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C54" s="1">
-        <v>11500000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.9652</v>
+        <v>99.972</v>
       </c>
       <c r="E54" s="1">
-        <v>99.64711087</v>
+        <v>97.88689386</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>11459417.75</v>
+        <v>48943446.93</v>
       </c>
       <c r="I54" s="1">
-        <v>36580.25</v>
+        <v>1042553.07</v>
       </c>
       <c r="J54" s="1">
-        <v>0.31921560761671</v>
+        <v>2.1301177898056</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>11495998.0</v>
+        <v>49986000.0</v>
       </c>
       <c r="N54" s="1">
-        <v>11495998.0</v>
+        <v>49986000.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.19</v>
+        <v>0.91</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B55" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C55" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.9014</v>
+        <v>98.1113</v>
       </c>
       <c r="E55" s="1">
-        <v>99.66600813</v>
+        <v>97.78527224</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>39866403.25</v>
+        <v>24446318.06</v>
       </c>
       <c r="I55" s="1">
-        <v>94156.75</v>
+        <v>81506.94</v>
       </c>
       <c r="J55" s="1">
-        <v>0.23618069934613</v>
+        <v>0.33341192649115</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>39960560.0</v>
+        <v>24527825.0</v>
       </c>
       <c r="N55" s="1">
-        <v>39960560.0</v>
+        <v>24527825.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.66</v>
+        <v>0.44</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B56" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C56" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.0403</v>
+        <v>98.8138</v>
       </c>
       <c r="E56" s="1">
-        <v>100.0</v>
+        <v>98.376783</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>40000000.0</v>
+        <v>24594195.75</v>
       </c>
       <c r="I56" s="1">
-        <v>16120.0</v>
+        <v>109254.25</v>
       </c>
       <c r="J56" s="1">
-        <v>0.0403</v>
+        <v>0.4442277808576</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56" t="s">
-        <v>157</v>
+      <c r="L56">
+        <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>40016120.0</v>
+        <v>24703450.0</v>
       </c>
       <c r="N56" s="1">
-        <v>40692295.11</v>
+        <v>24703450.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.67</v>
+        <v>0.45</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B57" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C57" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.0162</v>
+        <v>98.5786</v>
       </c>
       <c r="E57" s="1">
-        <v>100.0</v>
+        <v>98.185719</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>30000000.0</v>
+        <v>24546429.75</v>
       </c>
       <c r="I57" s="1">
-        <v>4860.0</v>
+        <v>98220.25</v>
       </c>
       <c r="J57" s="1">
-        <v>0.0162</v>
+        <v>0.40014067626271</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
-      <c r="L57" t="s">
-        <v>160</v>
+      <c r="L57">
+        <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>30004860.0</v>
+        <v>24644650.0</v>
       </c>
       <c r="N57" s="1">
-        <v>30250897.0</v>
+        <v>24644650.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.5</v>
+        <v>0.45</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B58" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C58" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.9989</v>
+        <v>98.3478</v>
       </c>
       <c r="E58" s="1">
-        <v>100.0</v>
+        <v>97.990834</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>20000000.0</v>
+        <v>24497708.5</v>
       </c>
       <c r="I58" s="1">
-        <v>-220.0</v>
+        <v>89241.5</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.0011</v>
+        <v>0.36428509221587</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
-      <c r="L58" t="s">
-        <v>163</v>
+      <c r="L58">
+        <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>19999780.0</v>
+        <v>24586950.0</v>
       </c>
       <c r="N58" s="1">
-        <v>20042138.33</v>
+        <v>24586950.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.33</v>
+        <v>0.45</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>164</v>
       </c>
       <c r="B59" t="s">
         <v>165</v>
       </c>
       <c r="C59" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.7249</v>
+        <v>97.8444</v>
       </c>
       <c r="E59" s="1">
-        <v>97.88689386</v>
+        <v>97.79010655</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>48943446.93</v>
+        <v>19558021.31</v>
       </c>
       <c r="I59" s="1">
-        <v>919003.07</v>
+        <v>10858.69</v>
       </c>
       <c r="J59" s="1">
-        <v>1.8776835871703</v>
+        <v>0.055520391495064</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>49862450.0</v>
+        <v>19568880.0</v>
       </c>
       <c r="N59" s="1">
-        <v>49862450.0</v>
+        <v>19568880.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.82</v>
+        <v>0.35</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>166</v>
       </c>
       <c r="B60" t="s">
         <v>167</v>
       </c>
       <c r="C60" s="1">
-        <v>25000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.101</v>
+        <v>99.2447</v>
       </c>
       <c r="E60" s="1">
-        <v>97.78527224</v>
+        <v>97.85057616</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>24446318.06</v>
+        <v>12231322.02</v>
       </c>
       <c r="I60" s="1">
-        <v>78931.94</v>
+        <v>174265.48</v>
       </c>
       <c r="J60" s="1">
-        <v>0.32287864293622</v>
+        <v>1.4247477068713</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>24525250.0</v>
+        <v>12405587.5</v>
       </c>
       <c r="N60" s="1">
-        <v>24525250.0</v>
+        <v>12405587.5</v>
       </c>
       <c r="O60" s="1">
-        <v>0.4</v>
+        <v>0.22</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>168</v>
       </c>
       <c r="B61" t="s">
         <v>169</v>
       </c>
       <c r="C61" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.6692</v>
+        <v>99.0083</v>
       </c>
       <c r="E61" s="1">
-        <v>98.376783</v>
+        <v>97.86267907</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>24594195.75</v>
+        <v>14679401.86</v>
       </c>
       <c r="I61" s="1">
-        <v>73104.25</v>
+        <v>171843.14</v>
       </c>
       <c r="J61" s="1">
-        <v>0.29724188073928</v>
+        <v>1.1706412947809</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>24667300.0</v>
+        <v>14851245.0</v>
       </c>
       <c r="N61" s="1">
-        <v>24667300.0</v>
+        <v>14851245.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.4</v>
+        <v>0.27</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>170</v>
       </c>
       <c r="B62" t="s">
         <v>171</v>
       </c>
       <c r="C62" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.4771</v>
+        <v>99.2159</v>
       </c>
       <c r="E62" s="1">
-        <v>98.185719</v>
+        <v>97.85299653</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>24546429.75</v>
+        <v>29355898.96</v>
       </c>
       <c r="I62" s="1">
-        <v>72845.25</v>
+        <v>408871.04</v>
       </c>
       <c r="J62" s="1">
-        <v>0.29676515380001</v>
+        <v>1.3928070830232</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>24619275.0</v>
+        <v>29764770.0</v>
       </c>
       <c r="N62" s="1">
-        <v>24619275.0</v>
+        <v>29764770.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.4</v>
+        <v>0.54</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>172</v>
       </c>
       <c r="B63" t="s">
         <v>173</v>
       </c>
       <c r="C63" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.29</v>
+        <v>98.6987</v>
       </c>
       <c r="E63" s="1">
-        <v>97.990834</v>
+        <v>98.5230842</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>24497708.5</v>
+        <v>4926154.21</v>
       </c>
       <c r="I63" s="1">
-        <v>74791.5</v>
+        <v>8780.79</v>
       </c>
       <c r="J63" s="1">
-        <v>0.3052999834658</v>
+        <v>0.17824837846479</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>24572500.0</v>
+        <v>4934935.0</v>
       </c>
       <c r="N63" s="1">
-        <v>24572500.0</v>
+        <v>4934935.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.4</v>
+        <v>0.09</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>174</v>
       </c>
       <c r="B64" t="s">
         <v>175</v>
       </c>
       <c r="C64" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.8915</v>
+        <v>99.5478</v>
       </c>
       <c r="E64" s="1">
-        <v>97.79010655</v>
+        <v>98.503513</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>19558021.31</v>
+        <v>9850351.3</v>
       </c>
       <c r="I64" s="1">
-        <v>20278.69</v>
+        <v>104428.7</v>
       </c>
       <c r="J64" s="1">
-        <v>0.10368477300734</v>
+        <v>1.0601520374202</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>19578300.0</v>
+        <v>9954780.0</v>
       </c>
       <c r="N64" s="1">
-        <v>19578300.0</v>
+        <v>9954780.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.32</v>
+        <v>0.18</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>176</v>
       </c>
       <c r="B65" t="s">
         <v>177</v>
       </c>
       <c r="C65" s="1">
-        <v>12500000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.0236</v>
+        <v>99.1228</v>
       </c>
       <c r="E65" s="1">
-        <v>97.85057616</v>
+        <v>97.87236356</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>12231322.02</v>
+        <v>48936181.78</v>
       </c>
       <c r="I65" s="1">
-        <v>146627.98</v>
+        <v>625218.22</v>
       </c>
       <c r="J65" s="1">
-        <v>1.1987909382178</v>
+        <v>1.2776195388736</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>12377950.0</v>
+        <v>49561400.0</v>
       </c>
       <c r="N65" s="1">
-        <v>12377950.0</v>
+        <v>49561400.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.2</v>
+        <v>0.9</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>178</v>
       </c>
       <c r="B66" t="s">
         <v>179</v>
       </c>
       <c r="C66" s="1">
-        <v>15000000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.8233</v>
+        <v>100.0037</v>
       </c>
       <c r="E66" s="1">
-        <v>97.86267907</v>
+        <v>100.0</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>14679401.86</v>
+        <v>70000000.0</v>
       </c>
       <c r="I66" s="1">
-        <v>144093.14</v>
+        <v>2590.0</v>
       </c>
       <c r="J66" s="1">
-        <v>0.98160089473836</v>
+        <v>0.0037</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66">
-        <v>0.0</v>
+      <c r="L66" t="s">
+        <v>180</v>
       </c>
       <c r="M66" s="1">
-        <v>14823495.0</v>
+        <v>70002590.0</v>
       </c>
       <c r="N66" s="1">
-        <v>14823495.0</v>
+        <v>71634360.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.24</v>
+        <v>1.3</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B67" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C67" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.9982</v>
+        <v>98.6552</v>
       </c>
       <c r="E67" s="1">
-        <v>97.85299653</v>
+        <v>97.804612</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>29355898.96</v>
+        <v>24451153.0</v>
       </c>
       <c r="I67" s="1">
-        <v>343561.04</v>
+        <v>212647.0</v>
       </c>
       <c r="J67" s="1">
-        <v>1.1703305031406</v>
+        <v>0.86968086944612</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>29699460.0</v>
+        <v>24663800.0</v>
       </c>
       <c r="N67" s="1">
-        <v>29699460.0</v>
+        <v>24663800.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B68" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C68" s="1">
-        <v>9500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.8319</v>
+        <v>98.1493</v>
       </c>
       <c r="E68" s="1">
-        <v>99.507892</v>
+        <v>97.780438</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>9453249.74</v>
+        <v>39112175.2</v>
       </c>
       <c r="I68" s="1">
-        <v>30780.76</v>
+        <v>147544.8</v>
       </c>
       <c r="J68" s="1">
-        <v>0.32561035460383</v>
+        <v>0.37723496390965</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>9484030.5</v>
+        <v>39259720.0</v>
       </c>
       <c r="N68" s="1">
-        <v>9484030.5</v>
+        <v>39259720.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.16</v>
+        <v>0.71</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B69" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C69" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>98.556</v>
+        <v>98.8297</v>
       </c>
       <c r="E69" s="1">
-        <v>98.5230842</v>
+        <v>97.8626791</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>4926154.21</v>
+        <v>19572535.82</v>
       </c>
       <c r="I69" s="1">
-        <v>1645.79</v>
+        <v>193404.18</v>
       </c>
       <c r="J69" s="1">
-        <v>0.033409226139512</v>
+        <v>0.98814063634193</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>4927800.0</v>
+        <v>19765940.0</v>
       </c>
       <c r="N69" s="1">
-        <v>4927800.0</v>
+        <v>19765940.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.08</v>
+        <v>0.36</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B70" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C70" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.3021</v>
+        <v>99.9972</v>
       </c>
       <c r="E70" s="1">
-        <v>98.503513</v>
+        <v>100.0</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>9850351.3</v>
+        <v>20000000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>79858.7</v>
+        <v>-560.0</v>
       </c>
       <c r="J70" s="1">
-        <v>0.81071930906667</v>
+        <v>-0.0028</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70">
-        <v>0.0</v>
+      <c r="L70" t="s">
+        <v>189</v>
       </c>
       <c r="M70" s="1">
-        <v>9930210.0</v>
+        <v>19999440.0</v>
       </c>
       <c r="N70" s="1">
-        <v>9930210.0</v>
+        <v>20073804.5</v>
       </c>
       <c r="O70" s="1">
-        <v>0.16</v>
+        <v>0.36</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B71" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C71" s="1">
-        <v>28000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.9075</v>
+        <v>99.735</v>
       </c>
       <c r="E71" s="1">
-        <v>99.68550607</v>
+        <v>97.96931384</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>27911941.7</v>
+        <v>24492328.46</v>
       </c>
       <c r="I71" s="1">
-        <v>62158.3</v>
+        <v>441421.54</v>
       </c>
       <c r="J71" s="1">
-        <v>0.22269428858831</v>
+        <v>1.8022849102359</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>27974100.0</v>
+        <v>24933750.0</v>
       </c>
       <c r="N71" s="1">
-        <v>27974100.0</v>
+        <v>24933750.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B72" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C72" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>98.9199</v>
+        <v>97.9395</v>
       </c>
       <c r="E72" s="1">
-        <v>97.87236356</v>
+        <v>97.81428545</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>48936181.78</v>
+        <v>19562857.09</v>
       </c>
       <c r="I72" s="1">
-        <v>523768.22</v>
+        <v>25042.91</v>
       </c>
       <c r="J72" s="1">
-        <v>1.0703087183113</v>
+        <v>0.12801253868384</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>49459950.0</v>
+        <v>19587900.0</v>
       </c>
       <c r="N72" s="1">
-        <v>49459950.0</v>
+        <v>19587900.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.81</v>
+        <v>0.36</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B73" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C73" s="1">
-        <v>70000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.0338</v>
+        <v>98.1299</v>
       </c>
       <c r="E73" s="1">
-        <v>100.0</v>
+        <v>97.775605</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>70000000.0</v>
+        <v>14666340.75</v>
       </c>
       <c r="I73" s="1">
-        <v>23660.0</v>
+        <v>53144.25</v>
       </c>
       <c r="J73" s="1">
-        <v>0.0338</v>
+        <v>0.36235521120018</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73" t="s">
-        <v>194</v>
+      <c r="L73">
+        <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>70023660.0</v>
+        <v>14719485.0</v>
       </c>
       <c r="N73" s="1">
-        <v>71457158.89</v>
+        <v>14719485.0</v>
       </c>
       <c r="O73" s="1">
-        <v>1.17</v>
+        <v>0.27</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B74" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C74" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.9021</v>
+        <v>99.8364</v>
       </c>
       <c r="E74" s="1">
-        <v>99.86219018</v>
+        <v>98.1034157</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>49931095.09</v>
+        <v>29431024.71</v>
       </c>
       <c r="I74" s="1">
-        <v>19954.91</v>
+        <v>519895.29</v>
       </c>
       <c r="J74" s="1">
-        <v>0.039964895550621</v>
+        <v>1.766487219262</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>49951050.0</v>
+        <v>29950920.0</v>
       </c>
       <c r="N74" s="1">
-        <v>49951050.0</v>
+        <v>29950920.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.82</v>
+        <v>0.54</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B75" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C75" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>98.5223</v>
+        <v>99.9964</v>
       </c>
       <c r="E75" s="1">
-        <v>97.804612</v>
+        <v>100.0</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>24451153.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I75" s="1">
-        <v>179422.0</v>
+        <v>-1080.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.73379770679935</v>
+        <v>-0.0036</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75">
-        <v>0.0</v>
+      <c r="L75" t="s">
+        <v>200</v>
       </c>
       <c r="M75" s="1">
-        <v>24630575.0</v>
+        <v>29998920.0</v>
       </c>
       <c r="N75" s="1">
-        <v>24630575.0</v>
+        <v>30291327.5</v>
       </c>
       <c r="O75" s="1">
-        <v>0.4</v>
+        <v>0.55</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B76" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C76" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>98.1089</v>
+        <v>99.835</v>
       </c>
       <c r="E76" s="1">
-        <v>97.780438</v>
+        <v>99.82995632</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>39112175.2</v>
+        <v>24957489.08</v>
       </c>
       <c r="I76" s="1">
-        <v>131384.8</v>
+        <v>1260.92</v>
       </c>
       <c r="J76" s="1">
-        <v>0.33591790619715</v>
+        <v>0.005052271067647</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>39243560.0</v>
+        <v>24958750.0</v>
       </c>
       <c r="N76" s="1">
-        <v>39243560.0</v>
+        <v>24958750.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.64</v>
+        <v>0.45</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B77" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C77" s="1">
-        <v>20000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>98.6687</v>
+        <v>99.8035</v>
       </c>
       <c r="E77" s="1">
-        <v>97.8626791</v>
+        <v>99.48788612</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>19572535.82</v>
+        <v>59692731.67</v>
       </c>
       <c r="I77" s="1">
-        <v>161204.18</v>
+        <v>189368.33</v>
       </c>
       <c r="J77" s="1">
-        <v>0.82362439636092</v>
+        <v>0.31723850576463</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>19733740.0</v>
+        <v>59882100.0</v>
       </c>
       <c r="N77" s="1">
-        <v>19733740.0</v>
+        <v>59882100.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.32</v>
+        <v>1.09</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B78" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C78" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.9958</v>
+        <v>99.7912</v>
       </c>
       <c r="E78" s="1">
-        <v>100.0</v>
+        <v>99.46446673</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>20000000.0</v>
+        <v>29839340.02</v>
       </c>
       <c r="I78" s="1">
-        <v>-840.0</v>
+        <v>98019.98</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.0042</v>
+        <v>0.32849245303114</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78" t="s">
-        <v>205</v>
+      <c r="L78">
+        <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>19999160.0</v>
+        <v>29937360.0</v>
       </c>
       <c r="N78" s="1">
-        <v>20021563.11</v>
+        <v>29937360.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.33</v>
+        <v>0.54</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B79" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C79" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.4915</v>
+        <v>99.7354</v>
       </c>
       <c r="E79" s="1">
-        <v>97.96931384</v>
+        <v>99.2427776</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>24492328.46</v>
+        <v>9924277.76</v>
       </c>
       <c r="I79" s="1">
-        <v>380546.54</v>
+        <v>49262.24</v>
       </c>
       <c r="J79" s="1">
-        <v>1.5537376963627</v>
+        <v>0.49638110894631</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>24872875.0</v>
+        <v>9973540.0</v>
       </c>
       <c r="N79" s="1">
-        <v>24872875.0</v>
+        <v>9973540.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.41</v>
+        <v>0.18</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B80" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C80" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>97.9675</v>
+        <v>98.4693</v>
       </c>
       <c r="E80" s="1">
-        <v>97.81428545</v>
+        <v>98.4952659</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>19562857.09</v>
+        <v>29548579.77</v>
       </c>
       <c r="I80" s="1">
-        <v>30642.91</v>
+        <v>-7789.77</v>
       </c>
       <c r="J80" s="1">
-        <v>0.15663821423949</v>
+        <v>-0.026362586833729</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>19593500.0</v>
+        <v>29540790.0</v>
       </c>
       <c r="N80" s="1">
-        <v>19593500.0</v>
+        <v>29540790.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.32</v>
+        <v>0.54</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B81" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C81" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.1201</v>
+        <v>98.6417</v>
       </c>
       <c r="E81" s="1">
-        <v>97.775605</v>
+        <v>97.9014285</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>14666340.75</v>
+        <v>39160571.4</v>
       </c>
       <c r="I81" s="1">
-        <v>51674.25</v>
+        <v>296108.6</v>
       </c>
       <c r="J81" s="1">
-        <v>0.35233226120155</v>
+        <v>0.75613963079201</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>14718015.0</v>
+        <v>39456680.0</v>
       </c>
       <c r="N81" s="1">
-        <v>14718015.0</v>
+        <v>39456680.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.24</v>
+        <v>0.72</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B82" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C82" s="1">
-        <v>30000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.5883</v>
+        <v>99.9711</v>
       </c>
       <c r="E82" s="1">
-        <v>98.1034157</v>
+        <v>99.49170793</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>29431024.71</v>
+        <v>27857678.22</v>
       </c>
       <c r="I82" s="1">
-        <v>445465.29</v>
+        <v>134229.78</v>
       </c>
       <c r="J82" s="1">
-        <v>1.5135908259716</v>
+        <v>0.48184123220876</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>29876490.0</v>
+        <v>27991908.0</v>
       </c>
       <c r="N82" s="1">
-        <v>29876490.0</v>
+        <v>27991908.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B83" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C83" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.9939</v>
+        <v>98.3356</v>
       </c>
       <c r="E83" s="1">
-        <v>100.0</v>
+        <v>98.20184247</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>30000000.0</v>
+        <v>14730276.37</v>
       </c>
       <c r="I83" s="1">
-        <v>-1830.0</v>
+        <v>20063.63</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.0061</v>
+        <v>0.13620674518275</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83" t="s">
-        <v>216</v>
+      <c r="L83">
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>29998170.0</v>
+        <v>14750340.0</v>
       </c>
       <c r="N83" s="1">
-        <v>30206785.0</v>
+        <v>14750340.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.5</v>
+        <v>0.27</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>217</v>
       </c>
       <c r="B84" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="C84" s="1">
-        <v>26000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.9825</v>
+        <v>98.3356</v>
       </c>
       <c r="E84" s="1">
-        <v>99.87881369</v>
+        <v>98.15917464</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>25968491.56</v>
+        <v>12269896.83</v>
       </c>
       <c r="I84" s="1">
-        <v>26958.44</v>
+        <v>22053.17</v>
       </c>
       <c r="J84" s="1">
-        <v>0.10381211375991</v>
+        <v>0.1797339480971</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>25995450.0</v>
+        <v>12291950.0</v>
       </c>
       <c r="N84" s="1">
-        <v>25995450.0</v>
+        <v>12291950.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.43</v>
+        <v>0.22</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>218</v>
+      </c>
+      <c r="B85" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="C85" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.9533</v>
+        <v>99.8305</v>
       </c>
       <c r="E85" s="1">
-        <v>99.45362665</v>
+        <v>98.22903955</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>19890725.33</v>
+        <v>19645807.91</v>
       </c>
       <c r="I85" s="1">
-        <v>99934.67</v>
+        <v>320292.09</v>
       </c>
       <c r="J85" s="1">
-        <v>0.50241843040924</v>
+        <v>1.6303330026808</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>19990660.0</v>
+        <v>19966100.0</v>
       </c>
       <c r="N85" s="1">
-        <v>19990660.0</v>
+        <v>19966100.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>220</v>
+      </c>
+      <c r="B86" t="s">
         <v>221</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>60000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.5477</v>
+        <v>99.7267</v>
       </c>
       <c r="E86" s="1">
-        <v>99.48788612</v>
+        <v>98.10119685</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>59692731.67</v>
+        <v>19620239.37</v>
       </c>
       <c r="I86" s="1">
-        <v>35888.33</v>
+        <v>325100.63</v>
       </c>
       <c r="J86" s="1">
-        <v>0.060121775291508</v>
+        <v>1.6569656662655</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>59728620.0</v>
+        <v>19945340.0</v>
       </c>
       <c r="N86" s="1">
-        <v>59728620.0</v>
+        <v>19945340.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.98</v>
+        <v>0.36</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>222</v>
+      </c>
+      <c r="B87" t="s">
         <v>223</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.5365</v>
+        <v>97.8488</v>
       </c>
       <c r="E87" s="1">
-        <v>99.46446673</v>
+        <v>97.80461245</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>29839340.02</v>
+        <v>19560922.49</v>
       </c>
       <c r="I87" s="1">
-        <v>21609.98</v>
+        <v>8837.51</v>
       </c>
       <c r="J87" s="1">
-        <v>0.072421105780208</v>
+        <v>0.045179413212838</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>29860950.0</v>
+        <v>19569760.0</v>
       </c>
       <c r="N87" s="1">
-        <v>29860950.0</v>
+        <v>19569760.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.49</v>
+        <v>0.35</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>224</v>
+      </c>
+      <c r="B88" t="s">
         <v>225</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.4861</v>
+        <v>97.9877</v>
       </c>
       <c r="E88" s="1">
-        <v>99.2427776</v>
+        <v>97.7852722</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>9924277.76</v>
+        <v>14667790.83</v>
       </c>
       <c r="I88" s="1">
-        <v>24332.24</v>
+        <v>30364.17</v>
       </c>
       <c r="J88" s="1">
-        <v>0.24517894992895</v>
+        <v>0.20701256482262</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>9948610.0</v>
+        <v>14698155.0</v>
       </c>
       <c r="N88" s="1">
-        <v>9948610.0</v>
+        <v>14698155.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>226</v>
+      </c>
+      <c r="B89" t="s">
         <v>227</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>98.6002</v>
+        <v>99.8698</v>
       </c>
       <c r="E89" s="1">
-        <v>97.9014285</v>
+        <v>99.826856</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>39160571.4</v>
+        <v>9982685.6</v>
       </c>
       <c r="I89" s="1">
-        <v>279508.6</v>
+        <v>4294.4</v>
       </c>
       <c r="J89" s="1">
-        <v>0.71375005524051</v>
+        <v>0.043018483923805</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>39440080.0</v>
+        <v>9986980.0</v>
       </c>
       <c r="N89" s="1">
-        <v>39440080.0</v>
+        <v>9986980.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.65</v>
+        <v>0.18</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>228</v>
+      </c>
+      <c r="B90" t="s">
         <v>229</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>28000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.7146</v>
+        <v>99.4779</v>
       </c>
       <c r="E90" s="1">
-        <v>99.49170793</v>
+        <v>98.92074717</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>27857678.22</v>
+        <v>29676224.15</v>
       </c>
       <c r="I90" s="1">
-        <v>62409.78</v>
+        <v>167145.85</v>
       </c>
       <c r="J90" s="1">
-        <v>0.22403080223388</v>
+        <v>0.56323152553085</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>27920088.0</v>
+        <v>29843370.0</v>
       </c>
       <c r="N90" s="1">
-        <v>27920088.0</v>
+        <v>29843370.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.46</v>
+        <v>0.54</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>230</v>
+      </c>
+      <c r="B91" t="s">
         <v>231</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.9052</v>
+        <v>97.9755</v>
       </c>
       <c r="E91" s="1">
-        <v>99.85853376</v>
+        <v>97.81428547</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>24964633.44</v>
+        <v>14672142.82</v>
       </c>
       <c r="I91" s="1">
-        <v>11666.56</v>
+        <v>24182.18</v>
       </c>
       <c r="J91" s="1">
-        <v>0.046732350499115</v>
+        <v>0.16481696161679</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>24976300.0</v>
+        <v>14696325.0</v>
       </c>
       <c r="N91" s="1">
-        <v>24976300.0</v>
+        <v>14696325.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.41</v>
+        <v>0.27</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>232</v>
+      </c>
+      <c r="B92" t="s">
         <v>233</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.9556</v>
+        <v>99.9265</v>
       </c>
       <c r="E92" s="1">
-        <v>97.54416312</v>
+        <v>97.9881802</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>12193020.39</v>
+        <v>19597636.04</v>
       </c>
       <c r="I92" s="1">
-        <v>301429.61</v>
+        <v>387663.96</v>
       </c>
       <c r="J92" s="1">
-        <v>2.4721488225117</v>
+        <v>1.9781159279045</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>12494450.0</v>
+        <v>19985300.0</v>
       </c>
       <c r="N92" s="1">
-        <v>12494450.0</v>
+        <v>19985300.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.2</v>
+        <v>0.36</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>234</v>
+      </c>
+      <c r="B93" t="s">
         <v>235</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.2887</v>
+        <v>99.8155</v>
       </c>
       <c r="E93" s="1">
-        <v>98.20184247</v>
+        <v>99.47617503</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>14730276.37</v>
+        <v>29842852.51</v>
       </c>
       <c r="I93" s="1">
-        <v>13028.63</v>
+        <v>101797.49</v>
       </c>
       <c r="J93" s="1">
-        <v>0.08844796711713</v>
+        <v>0.3411117954153</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>14743305.0</v>
+        <v>29944650.0</v>
       </c>
       <c r="N93" s="1">
-        <v>14743305.0</v>
+        <v>29944650.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.24</v>
+        <v>0.54</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>236</v>
+      </c>
+      <c r="B94" t="s">
         <v>237</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" s="1">
-        <v>20000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.5712</v>
+        <v>99.994</v>
       </c>
       <c r="E94" s="1">
-        <v>98.22903955</v>
+        <v>99.65960714</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>19645807.91</v>
+        <v>6976172.5</v>
       </c>
       <c r="I94" s="1">
-        <v>268432.09</v>
+        <v>23407.5</v>
       </c>
       <c r="J94" s="1">
-        <v>1.3663581117647</v>
+        <v>0.33553499429666</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>19914240.0</v>
+        <v>6999580.0</v>
       </c>
       <c r="N94" s="1">
-        <v>19914240.0</v>
+        <v>6999580.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.33</v>
+        <v>0.13</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>238</v>
+      </c>
+      <c r="B95" t="s">
         <v>239</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="1">
-        <v>24000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.9223</v>
+        <v>99.8748</v>
       </c>
       <c r="E95" s="1">
-        <v>98.56951</v>
+        <v>99.66048993</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>23656682.4</v>
+        <v>14949073.49</v>
       </c>
       <c r="I95" s="1">
-        <v>324669.6</v>
+        <v>32146.51</v>
       </c>
       <c r="J95" s="1">
-        <v>1.3724223646846</v>
+        <v>0.21504014962201</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>23981352.0</v>
+        <v>14981220.0</v>
       </c>
       <c r="N95" s="1">
-        <v>23981352.0</v>
+        <v>14981220.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.39</v>
+        <v>0.27</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>240</v>
+      </c>
+      <c r="B96" t="s">
         <v>241</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.476</v>
+        <v>99.8383</v>
       </c>
       <c r="E96" s="1">
-        <v>98.10119685</v>
+        <v>99.57189617</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>19620239.37</v>
+        <v>29871568.85</v>
       </c>
       <c r="I96" s="1">
-        <v>274960.63</v>
+        <v>79921.15</v>
       </c>
       <c r="J96" s="1">
-        <v>1.4014132285278</v>
+        <v>0.26754922180795</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>19895200.0</v>
+        <v>29951490.0</v>
       </c>
       <c r="N96" s="1">
-        <v>19895200.0</v>
+        <v>29951490.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.33</v>
+        <v>0.54</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>242</v>
+      </c>
+      <c r="B97" t="s">
         <v>243</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>97.9021</v>
+        <v>99.9642</v>
       </c>
       <c r="E97" s="1">
-        <v>97.80461245</v>
+        <v>99.6413465</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>19560922.49</v>
+        <v>29892403.95</v>
       </c>
       <c r="I97" s="1">
-        <v>19497.51</v>
+        <v>96856.05</v>
       </c>
       <c r="J97" s="1">
-        <v>0.099675820554821</v>
+        <v>0.32401559326579</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>19580420.0</v>
+        <v>29989260.0</v>
       </c>
       <c r="N97" s="1">
-        <v>19580420.0</v>
+        <v>29989260.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.32</v>
+        <v>0.54</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>244</v>
+      </c>
+      <c r="B98" t="s">
         <v>245</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.0127</v>
+        <v>98.0078</v>
       </c>
       <c r="E98" s="1">
-        <v>97.7852722</v>
+        <v>97.77932292</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>14667790.83</v>
+        <v>24444830.73</v>
       </c>
       <c r="I98" s="1">
-        <v>34114.17</v>
+        <v>57119.27</v>
       </c>
       <c r="J98" s="1">
-        <v>0.23257878705378</v>
+        <v>0.23366604838012</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>14701905.0</v>
+        <v>24501950.0</v>
       </c>
       <c r="N98" s="1">
-        <v>14701905.0</v>
+        <v>24501950.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.24</v>
+        <v>0.44</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>246</v>
+      </c>
+      <c r="B99" t="s">
         <v>247</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" s="1">
-        <v>20000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.742</v>
+        <v>99.5004</v>
       </c>
       <c r="E99" s="1">
-        <v>99.47362905</v>
+        <v>98.04874822</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>19894725.81</v>
+        <v>20982432.12</v>
       </c>
       <c r="I99" s="1">
-        <v>53674.19</v>
+        <v>310653.48</v>
       </c>
       <c r="J99" s="1">
-        <v>0.26979105172196</v>
+        <v>1.4805408554325</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>19948400.0</v>
+        <v>21293085.6</v>
       </c>
       <c r="N99" s="1">
-        <v>19948400.0</v>
+        <v>21293085.6</v>
       </c>
       <c r="O99" s="1">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>248</v>
+      </c>
+      <c r="B100" t="s">
         <v>249</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="1">
-        <v>30000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.2674</v>
+        <v>98.0881</v>
       </c>
       <c r="E100" s="1">
-        <v>98.92074717</v>
+        <v>97.75025085</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>29676224.15</v>
+        <v>12707532.61</v>
       </c>
       <c r="I100" s="1">
-        <v>103995.85</v>
+        <v>43920.39</v>
       </c>
       <c r="J100" s="1">
-        <v>0.35043491205063</v>
+        <v>0.34562484589209</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>29780220.0</v>
+        <v>12751453.0</v>
       </c>
       <c r="N100" s="1">
-        <v>29780220.0</v>
+        <v>12751453.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.49</v>
+        <v>0.23</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>250</v>
+      </c>
+      <c r="B101" t="s">
         <v>251</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.0021</v>
+        <v>99.7588</v>
       </c>
       <c r="E101" s="1">
-        <v>97.81428547</v>
+        <v>98.05766825</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>14672142.82</v>
+        <v>19611533.65</v>
       </c>
       <c r="I101" s="1">
-        <v>28172.18</v>
+        <v>340226.35</v>
       </c>
       <c r="J101" s="1">
-        <v>0.19201135339003</v>
+        <v>1.7348278623788</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>14700315.0</v>
+        <v>19951760.0</v>
       </c>
       <c r="N101" s="1">
-        <v>14700315.0</v>
+        <v>19951760.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>252</v>
+      </c>
+      <c r="B102" t="s">
         <v>253</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>100.0031</v>
+      </c>
+      <c r="E102" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I102" s="1">
+        <v>620.0</v>
+      </c>
+      <c r="J102" s="1">
+        <v>0.0031</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" t="s">
         <v>254</v>
       </c>
-      <c r="C102" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>49836300.0</v>
+        <v>20000620.0</v>
       </c>
       <c r="N102" s="1">
-        <v>49836300.0</v>
+        <v>20121422.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.82</v>
+        <v>0.36</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>255</v>
       </c>
       <c r="B103" t="s">
         <v>256</v>
       </c>
       <c r="C103" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.5476</v>
+        <v>100.0183</v>
       </c>
       <c r="E103" s="1">
-        <v>99.47617503</v>
+        <v>100.0</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>29842852.51</v>
+        <v>30000000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>21427.49</v>
+        <v>5490.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.071801078642934</v>
+        <v>0.0183</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103">
-        <v>0.0</v>
+      <c r="L103" t="s">
+        <v>257</v>
       </c>
       <c r="M103" s="1">
-        <v>29864280.0</v>
+        <v>30005490.0</v>
       </c>
       <c r="N103" s="1">
-        <v>29864280.0</v>
+        <v>30652055.83</v>
       </c>
       <c r="O103" s="1">
-        <v>0.49</v>
+        <v>0.56</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B104" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C104" s="1">
-        <v>7000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.7345</v>
+        <v>99.5958</v>
       </c>
       <c r="E104" s="1">
-        <v>99.65960714</v>
+        <v>99.1206757</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>6976172.5</v>
+        <v>49560337.85</v>
       </c>
       <c r="I104" s="1">
-        <v>5242.5</v>
+        <v>237562.15</v>
       </c>
       <c r="J104" s="1">
-        <v>0.075148657806268</v>
+        <v>0.47933924647368</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>6981415.0</v>
+        <v>49797900.0</v>
       </c>
       <c r="N104" s="1">
-        <v>6981415.0</v>
+        <v>49797900.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.11</v>
+        <v>0.9</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B105" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C105" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.5674</v>
+        <v>99.8442</v>
       </c>
       <c r="E105" s="1">
-        <v>99.57189617</v>
+        <v>97.87236357</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>29871568.85</v>
+        <v>29361709.07</v>
       </c>
       <c r="I105" s="1">
-        <v>-1348.85</v>
+        <v>591550.93</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.0045154976853517</v>
+        <v>2.0147019663934</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>29870220.0</v>
+        <v>29953260.0</v>
       </c>
       <c r="N105" s="1">
-        <v>29870220.0</v>
+        <v>29953260.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B106" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C106" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.6969</v>
+        <v>99.9797</v>
       </c>
       <c r="E106" s="1">
-        <v>99.6413465</v>
+        <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>29892403.95</v>
+        <v>20000000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>16666.05</v>
+        <v>-4060.0</v>
       </c>
       <c r="J106" s="1">
-        <v>0.055753461741909</v>
+        <v>-0.0203</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106">
-        <v>0.0</v>
+      <c r="L106" t="s">
+        <v>264</v>
       </c>
       <c r="M106" s="1">
-        <v>29909070.0</v>
+        <v>19995940.0</v>
       </c>
       <c r="N106" s="1">
-        <v>29909070.0</v>
+        <v>20016225.33</v>
       </c>
       <c r="O106" s="1">
-        <v>0.49</v>
+        <v>0.36</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B107" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C107" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>98.0296</v>
+        <v>99.9962</v>
       </c>
       <c r="E107" s="1">
-        <v>97.77932292</v>
+        <v>100.0</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>24444830.73</v>
+        <v>25000000.0</v>
       </c>
       <c r="I107" s="1">
-        <v>62569.27</v>
+        <v>-950.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.25596115060519</v>
+        <v>-0.0038</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107">
-        <v>0.0</v>
+      <c r="L107" t="s">
+        <v>267</v>
       </c>
       <c r="M107" s="1">
-        <v>24507400.0</v>
+        <v>24999050.0</v>
       </c>
       <c r="N107" s="1">
-        <v>24507400.0</v>
+        <v>25153284.31</v>
       </c>
       <c r="O107" s="1">
-        <v>0.4</v>
+        <v>0.46</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B108" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C108" s="1">
-        <v>21400000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.2887</v>
+        <v>100.008</v>
       </c>
       <c r="E108" s="1">
-        <v>98.04874822</v>
+        <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>20982432.12</v>
+        <v>25000000.0</v>
       </c>
       <c r="I108" s="1">
-        <v>265349.68</v>
+        <v>2000.0</v>
       </c>
       <c r="J108" s="1">
-        <v>1.2646278490618</v>
+        <v>0.008</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>0.0</v>
+      <c r="L108" t="s">
+        <v>270</v>
       </c>
       <c r="M108" s="1">
-        <v>21247781.8</v>
+        <v>25002000.0</v>
       </c>
       <c r="N108" s="1">
-        <v>21247781.8</v>
+        <v>25154192.64</v>
       </c>
       <c r="O108" s="1">
-        <v>0.35</v>
+        <v>0.46</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B109" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="C109" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>98.1165</v>
+        <v>99.9844</v>
       </c>
       <c r="E109" s="1">
-        <v>97.75025085</v>
+        <v>100.0</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>12707532.61</v>
+        <v>20000000.0</v>
       </c>
       <c r="I109" s="1">
-        <v>47612.39</v>
+        <v>-3120.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.37467847977452</v>
+        <v>-0.0156</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109">
-        <v>0.0</v>
+      <c r="L109" t="s">
+        <v>273</v>
       </c>
       <c r="M109" s="1">
-        <v>12755145.0</v>
+        <v>19996880.0</v>
       </c>
       <c r="N109" s="1">
-        <v>12755145.0</v>
+        <v>20077406.22</v>
       </c>
       <c r="O109" s="1">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="B110" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="C110" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.525</v>
+        <v>99.9723</v>
       </c>
       <c r="E110" s="1">
-        <v>98.05766825</v>
+        <v>100.0</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>19611533.65</v>
+        <v>20000000.0</v>
       </c>
       <c r="I110" s="1">
-        <v>293466.35</v>
+        <v>-5540.0</v>
       </c>
       <c r="J110" s="1">
-        <v>1.4963967389669</v>
+        <v>-0.0277</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110">
-        <v>0.0</v>
+      <c r="L110" t="s">
+        <v>276</v>
       </c>
       <c r="M110" s="1">
-        <v>19905000.0</v>
+        <v>19994460.0</v>
       </c>
       <c r="N110" s="1">
-        <v>19905000.0</v>
+        <v>20039720.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="B111" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C111" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.0244</v>
+        <v>100.0168</v>
       </c>
       <c r="E111" s="1">
         <v>100.0</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I111" s="1">
-        <v>4880.0</v>
+        <v>4200.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.0244</v>
+        <v>0.0168</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="M111" s="1">
-        <v>20004880.0</v>
+        <v>25004200.0</v>
       </c>
       <c r="N111" s="1">
-        <v>20071915.83</v>
+        <v>25248378.82</v>
       </c>
       <c r="O111" s="1">
-        <v>0.33</v>
+        <v>0.46</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="B112" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="C112" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.0363</v>
+        <v>99.9975</v>
       </c>
       <c r="E112" s="1">
         <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>10890.0</v>
+        <v>-500.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.0363</v>
+        <v>-0.0025</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="M112" s="1">
-        <v>30010890.0</v>
+        <v>19999500.0</v>
       </c>
       <c r="N112" s="1">
-        <v>30573336.5</v>
+        <v>20077537.33</v>
       </c>
       <c r="O112" s="1">
-        <v>0.5</v>
+        <v>0.36</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="B113" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="C113" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.3457</v>
+        <v>100.006</v>
       </c>
       <c r="E113" s="1">
-        <v>99.1206757</v>
+        <v>100.0</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>49560337.85</v>
+        <v>15000000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>112512.15</v>
+        <v>900.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.22702054683431</v>
+        <v>0.006</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113">
-        <v>0.0</v>
+      <c r="L113" t="s">
+        <v>285</v>
       </c>
       <c r="M113" s="1">
-        <v>49672850.0</v>
+        <v>15000900.0</v>
       </c>
       <c r="N113" s="1">
-        <v>49672850.0</v>
+        <v>15082883.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.81</v>
+        <v>0.27</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="B114" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="C114" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.592</v>
+        <v>100.0181</v>
       </c>
       <c r="E114" s="1">
-        <v>97.87236357</v>
+        <v>100.0</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>29361709.07</v>
+        <v>15000000.0</v>
       </c>
       <c r="I114" s="1">
-        <v>515890.93</v>
+        <v>2715.0</v>
       </c>
       <c r="J114" s="1">
-        <v>1.7570194186247</v>
+        <v>0.0181</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114">
-        <v>0.0</v>
+      <c r="L114" t="s">
+        <v>288</v>
       </c>
       <c r="M114" s="1">
-        <v>29877600.0</v>
+        <v>15002715.0</v>
       </c>
       <c r="N114" s="1">
-        <v>29877600.0</v>
+        <v>15252322.75</v>
       </c>
       <c r="O114" s="1">
-        <v>0.49</v>
+        <v>0.28</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="B115" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="C115" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.0161</v>
+        <v>100.0025</v>
       </c>
       <c r="E115" s="1">
         <v>100.0</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>5635.0</v>
+        <v>500.0</v>
       </c>
       <c r="J115" s="1">
-        <v>0.0161</v>
+        <v>0.0025</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="M115" s="1">
-        <v>35005635.0</v>
+        <v>20000500.0</v>
       </c>
       <c r="N115" s="1">
-        <v>35695752.17</v>
+        <v>20090236.11</v>
       </c>
       <c r="O115" s="1">
-        <v>0.59</v>
+        <v>0.36</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="B116" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="C116" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.0149</v>
+        <v>100.0135</v>
       </c>
       <c r="E116" s="1">
         <v>100.0</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>2980.0</v>
+        <v>4050.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.0149</v>
+        <v>0.0135</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="M116" s="1">
-        <v>20002980.0</v>
+        <v>30004050.0</v>
       </c>
       <c r="N116" s="1">
-        <v>20431372.11</v>
+        <v>30188314.5</v>
       </c>
       <c r="O116" s="1">
-        <v>0.34</v>
+        <v>0.55</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="B117" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="C117" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.9895</v>
+        <v>100.0408</v>
       </c>
       <c r="E117" s="1">
         <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-2625.0</v>
+        <v>10200.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.0105</v>
+        <v>0.0408</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="M117" s="1">
-        <v>24997375.0</v>
+        <v>25010200.0</v>
       </c>
       <c r="N117" s="1">
-        <v>25082267.5</v>
+        <v>25251734.03</v>
       </c>
       <c r="O117" s="1">
-        <v>0.41</v>
+        <v>0.46</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="B118" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="C118" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.0008</v>
+        <v>100.0412</v>
       </c>
       <c r="E118" s="1">
         <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>200.0</v>
+        <v>10300.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.0008</v>
+        <v>0.0412</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="M118" s="1">
-        <v>25000200.0</v>
+        <v>25010300.0</v>
       </c>
       <c r="N118" s="1">
-        <v>25083967.5</v>
+        <v>25250764.58</v>
       </c>
       <c r="O118" s="1">
-        <v>0.41</v>
+        <v>0.46</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="B119" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="C119" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.9783</v>
+        <v>100.0019</v>
       </c>
       <c r="E119" s="1">
         <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-4340.0</v>
+        <v>380.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.0217</v>
+        <v>0.0019</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="M119" s="1">
-        <v>19995660.0</v>
+        <v>20000380.0</v>
       </c>
       <c r="N119" s="1">
-        <v>20020797.78</v>
+        <v>20079839.56</v>
       </c>
       <c r="O119" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="B120" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="C120" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.0053</v>
+        <v>99.958</v>
       </c>
       <c r="E120" s="1">
-        <v>100.0</v>
+        <v>99.4690838</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>20000000.0</v>
+        <v>9946908.38</v>
       </c>
       <c r="I120" s="1">
-        <v>1060.0</v>
+        <v>48891.62</v>
       </c>
       <c r="J120" s="1">
-        <v>0.0053</v>
+        <v>0.49152579004654</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120" t="s">
-        <v>298</v>
+      <c r="L120">
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>20001060.0</v>
+        <v>9995800.0</v>
       </c>
       <c r="N120" s="1">
-        <v>20468730.0</v>
+        <v>9995800.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.34</v>
+        <v>0.18</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="B121" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C121" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.0062</v>
+        <v>99.5156</v>
       </c>
       <c r="E121" s="1">
-        <v>100.0</v>
+        <v>99.4272713</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>25000000.0</v>
+        <v>19885454.26</v>
       </c>
       <c r="I121" s="1">
-        <v>1550.0</v>
+        <v>17665.74</v>
       </c>
       <c r="J121" s="1">
-        <v>0.0062</v>
+        <v>0.088837497846529</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
-      <c r="L121" t="s">
-        <v>301</v>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>25001550.0</v>
+        <v>19903120.0</v>
       </c>
       <c r="N121" s="1">
-        <v>25176205.42</v>
+        <v>19903120.0</v>
       </c>
       <c r="O121" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="B122" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="C122" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.9877</v>
+        <v>98.323</v>
       </c>
       <c r="E122" s="1">
-        <v>100.0</v>
+        <v>97.7417847</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>20000000.0</v>
+        <v>9774178.47</v>
       </c>
       <c r="I122" s="1">
-        <v>-2460.0</v>
+        <v>58121.53</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.0123</v>
+        <v>0.59464363351245</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
-      <c r="L122" t="s">
-        <v>304</v>
+      <c r="L122">
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>19997540.0</v>
+        <v>9832300.0</v>
       </c>
       <c r="N122" s="1">
-        <v>20021900.0</v>
+        <v>9832300.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="B123" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="C123" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.9974</v>
+        <v>97.6857</v>
       </c>
       <c r="E123" s="1">
-        <v>100.0</v>
+        <v>97.7176416</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>15000000.0</v>
+        <v>4885882.08</v>
       </c>
       <c r="I123" s="1">
-        <v>-390.0</v>
+        <v>-1597.08</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.0026</v>
+        <v>-0.032687649309784</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
-      <c r="L123" t="s">
-        <v>307</v>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>14999610.0</v>
+        <v>4884285.0</v>
       </c>
       <c r="N123" s="1">
-        <v>15040555.67</v>
+        <v>4884285.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.25</v>
+        <v>0.09</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="B124" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="C124" s="1">
-        <v>35000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.0258</v>
+        <v>98.452</v>
       </c>
       <c r="E124" s="1">
-        <v>100.0</v>
+        <v>97.77077207</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>35000000.0</v>
+        <v>13687908.09</v>
       </c>
       <c r="I124" s="1">
-        <v>9030.0</v>
+        <v>95371.91</v>
       </c>
       <c r="J124" s="1">
-        <v>0.0258</v>
+        <v>0.69676030386028</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
-      <c r="L124" t="s">
-        <v>310</v>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>35009030.0</v>
+        <v>13783280.0</v>
       </c>
       <c r="N124" s="1">
-        <v>35494482.33</v>
+        <v>13783280.0</v>
       </c>
       <c r="O124" s="1">
-        <v>0.58</v>
+        <v>0.25</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B125" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C125" s="1">
-        <v>20000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.9824</v>
+        <v>98.3602</v>
       </c>
       <c r="E125" s="1">
-        <v>100.0</v>
+        <v>98.17348233</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>20000000.0</v>
+        <v>5890408.94</v>
       </c>
       <c r="I125" s="1">
-        <v>-3520.0</v>
+        <v>11203.06</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.0176</v>
+        <v>0.19019154890798</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
-      <c r="L125" t="s">
-        <v>313</v>
+      <c r="L125">
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>19996480.0</v>
+        <v>5901612.0</v>
       </c>
       <c r="N125" s="1">
-        <v>20030566.0</v>
+        <v>5901612.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.33</v>
+        <v>0.11</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B126" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C126" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.0117</v>
+        <v>100.0118</v>
       </c>
       <c r="E126" s="1">
         <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>3510.0</v>
+        <v>2950.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.0117</v>
+        <v>0.0118</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="M126" s="1">
-        <v>30003510.0</v>
+        <v>25002950.0</v>
       </c>
       <c r="N126" s="1">
-        <v>30104931.0</v>
+        <v>25159452.5</v>
       </c>
       <c r="O126" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B127" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C127" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.0285</v>
+        <v>100.0082</v>
       </c>
       <c r="E127" s="1">
         <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>7125.0</v>
+        <v>2050.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.0285</v>
+        <v>0.0082</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="M127" s="1">
-        <v>25007125.0</v>
+        <v>25002050.0</v>
       </c>
       <c r="N127" s="1">
-        <v>25179443.06</v>
+        <v>25152200.97</v>
       </c>
       <c r="O127" s="1">
-        <v>0.41</v>
+        <v>0.46</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B128" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C128" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.0319</v>
+        <v>99.9809</v>
       </c>
       <c r="E128" s="1">
         <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>7975.0</v>
+        <v>-4775.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.0319</v>
+        <v>-0.0191</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="M128" s="1">
-        <v>25007975.0</v>
+        <v>24995225.0</v>
       </c>
       <c r="N128" s="1">
-        <v>25179529.17</v>
+        <v>25050228.47</v>
       </c>
       <c r="O128" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B129" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C129" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.9881</v>
+        <v>100.0204</v>
       </c>
       <c r="E129" s="1">
         <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-2380.0</v>
+        <v>8160.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.0119</v>
+        <v>0.0204</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="M129" s="1">
-        <v>19997620.0</v>
+        <v>40008160.0</v>
       </c>
       <c r="N129" s="1">
-        <v>20022424.44</v>
+        <v>40734770.22</v>
       </c>
       <c r="O129" s="1">
-        <v>0.33</v>
+        <v>0.74</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B130" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C130" s="1">
-        <v>16000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.9942</v>
+        <v>100.0264</v>
       </c>
       <c r="E130" s="1">
-        <v>98.9453525</v>
+        <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>15831256.4</v>
+        <v>20000000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>167815.6</v>
+        <v>5280.0</v>
       </c>
       <c r="J130" s="1">
-        <v>1.0600270487692</v>
+        <v>0.0264</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
-      <c r="L130">
-        <v>0.0</v>
+      <c r="L130" t="s">
+        <v>330</v>
       </c>
       <c r="M130" s="1">
-        <v>15999072.0</v>
+        <v>20005280.0</v>
       </c>
       <c r="N130" s="1">
-        <v>15999072.0</v>
+        <v>20408133.0</v>
       </c>
       <c r="O130" s="1">
-        <v>0.26</v>
+        <v>0.37</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="B131" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C131" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.7452</v>
+        <v>100.0222</v>
       </c>
       <c r="E131" s="1">
-        <v>99.196295</v>
+        <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>19839259.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>109781.0</v>
+        <v>4440.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.55335232026559</v>
+        <v>0.0222</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
-      <c r="L131">
-        <v>0.0</v>
+      <c r="L131" t="s">
+        <v>333</v>
       </c>
       <c r="M131" s="1">
-        <v>19949040.0</v>
+        <v>20004440.0</v>
       </c>
       <c r="N131" s="1">
-        <v>19949040.0</v>
+        <v>20237529.5</v>
       </c>
       <c r="O131" s="1">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="B132" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C132" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.6983</v>
+        <v>99.9786</v>
       </c>
       <c r="E132" s="1">
-        <v>99.4690838</v>
+        <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>9946908.38</v>
+        <v>30000000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>22921.62</v>
+        <v>-6420.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.23043964138735</v>
+        <v>-0.0214</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="L132">
-        <v>0.0</v>
+      <c r="L132" t="s">
+        <v>336</v>
       </c>
       <c r="M132" s="1">
-        <v>9969830.0</v>
+        <v>29993580.0</v>
       </c>
       <c r="N132" s="1">
-        <v>9969830.0</v>
+        <v>30010321.5</v>
       </c>
       <c r="O132" s="1">
-        <v>0.16</v>
+        <v>0.54</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="B133" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="C133" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.9885</v>
+        <v>100.0001</v>
       </c>
       <c r="E133" s="1">
-        <v>99.836933</v>
+        <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>9983693.3</v>
+        <v>20000000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>15156.7</v>
+        <v>20.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.15181455944765</v>
+        <v>0.0001</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133">
-        <v>0.0</v>
+      <c r="L133" t="s">
+        <v>339</v>
       </c>
       <c r="M133" s="1">
-        <v>9998850.0</v>
+        <v>20000020.0</v>
       </c>
       <c r="N133" s="1">
-        <v>9998850.0</v>
+        <v>20009585.33</v>
       </c>
       <c r="O133" s="1">
-        <v>0.16</v>
+        <v>0.36</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="B134" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="C134" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>98.2795</v>
+        <v>99.659</v>
       </c>
       <c r="E134" s="1">
-        <v>97.7417847</v>
+        <v>99.63136397</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>9774178.47</v>
+        <v>29889409.19</v>
       </c>
       <c r="I134" s="1">
-        <v>53771.53</v>
+        <v>8290.81</v>
       </c>
       <c r="J134" s="1">
-        <v>0.5501386143607</v>
+        <v>0.027738286652965</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>9827950.0</v>
+        <v>29897700.0</v>
       </c>
       <c r="N134" s="1">
-        <v>9827950.0</v>
+        <v>29897700.0</v>
       </c>
       <c r="O134" s="1">
-        <v>0.16</v>
+        <v>0.54</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="B135" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="C135" s="1">
-        <v>5000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>97.812</v>
+        <v>99.7423</v>
       </c>
       <c r="E135" s="1">
-        <v>97.7176416</v>
+        <v>99.53694581</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>4885882.08</v>
+        <v>15925911.33</v>
       </c>
       <c r="I135" s="1">
-        <v>4717.92</v>
+        <v>32856.67</v>
       </c>
       <c r="J135" s="1">
-        <v>0.096562297713088</v>
+        <v>0.20630951233608</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>4890600.0</v>
+        <v>15958768.0</v>
       </c>
       <c r="N135" s="1">
-        <v>4890600.0</v>
+        <v>15958768.0</v>
       </c>
       <c r="O135" s="1">
-        <v>0.08</v>
+        <v>0.29</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="B136" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C136" s="1">
-        <v>14000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.3702</v>
+        <v>99.827</v>
       </c>
       <c r="E136" s="1">
-        <v>97.77077207</v>
+        <v>99.48082065</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>13687908.09</v>
+        <v>39792328.26</v>
       </c>
       <c r="I136" s="1">
-        <v>83919.91</v>
+        <v>138471.74</v>
       </c>
       <c r="J136" s="1">
-        <v>0.61309521840894</v>
+        <v>0.34798602156485</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>13771828.0</v>
+        <v>39930800.0</v>
       </c>
       <c r="N136" s="1">
-        <v>13771828.0</v>
+        <v>39930800.0</v>
       </c>
       <c r="O136" s="1">
-        <v>0.23</v>
+        <v>0.72</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="B137" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="C137" s="1">
-        <v>6000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.8316</v>
+        <v>100.0254</v>
       </c>
       <c r="E137" s="1">
-        <v>99.26572317</v>
+        <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>5955943.39</v>
+        <v>30000000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>33952.61</v>
+        <v>7620.0</v>
       </c>
       <c r="J137" s="1">
-        <v>0.57006267146538</v>
+        <v>0.0254</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137">
-        <v>0.0</v>
+      <c r="L137" t="s">
+        <v>348</v>
       </c>
       <c r="M137" s="1">
-        <v>5989896.0</v>
+        <v>30007620.0</v>
       </c>
       <c r="N137" s="1">
-        <v>5989896.0</v>
+        <v>30603949.5</v>
       </c>
       <c r="O137" s="1">
-        <v>0.1</v>
+        <v>0.56</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="B138" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="C138" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.0033</v>
+        <v>99.9955</v>
       </c>
       <c r="E138" s="1">
         <v>100.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I138" s="1">
-        <v>825.0</v>
+        <v>-900.0</v>
       </c>
       <c r="J138" s="1">
-        <v>0.0033</v>
+        <v>-0.0045</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
       <c r="M138" s="1">
-        <v>25000825.0</v>
+        <v>19999100.0</v>
       </c>
       <c r="N138" s="1">
-        <v>25087675.35</v>
+        <v>20009154.22</v>
       </c>
       <c r="O138" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="B139" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="C139" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.9993</v>
+        <v>100.0199</v>
       </c>
       <c r="E139" s="1">
         <v>100.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-175.0</v>
+        <v>5970.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.0007</v>
+        <v>0.0199</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="M139" s="1">
-        <v>24999825.0</v>
+        <v>30005970.0</v>
       </c>
       <c r="N139" s="1">
-        <v>25082467.5</v>
+        <v>30633647.25</v>
       </c>
       <c r="O139" s="1">
-        <v>0.41</v>
+        <v>0.56</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="B140" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="C140" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.0066</v>
+        <v>100.0024</v>
       </c>
       <c r="E140" s="1">
-        <v>100.0</v>
+        <v>115.855</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>3300.0</v>
+        <v>360.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0.0066</v>
+        <v>0.0024</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="M140" s="1">
-        <v>50003300.0</v>
+        <v>15000360.0</v>
       </c>
       <c r="N140" s="1">
-        <v>51164741.67</v>
+        <v>15022038.46</v>
       </c>
       <c r="O140" s="1">
-        <v>0.84</v>
+        <v>0.27</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="B141" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="C141" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.0264</v>
+        <v>99.8527</v>
       </c>
       <c r="E141" s="1">
-        <v>100.0</v>
+        <v>99.4884085</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>30000000.0</v>
+        <v>19897681.7</v>
       </c>
       <c r="I141" s="1">
-        <v>7920.0</v>
+        <v>72858.3</v>
       </c>
       <c r="J141" s="1">
-        <v>0.0264</v>
+        <v>0.3661647678282</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141" t="s">
-        <v>353</v>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>30007920.0</v>
+        <v>19970540.0</v>
       </c>
       <c r="N141" s="1">
-        <v>30421247.0</v>
+        <v>19970540.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.5</v>
+        <v>0.36</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="B142" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="C142" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0261</v>
+        <v>100.0223</v>
       </c>
       <c r="E142" s="1">
         <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>40000000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>10440.0</v>
+        <v>8920.0</v>
       </c>
       <c r="J142" s="1">
-        <v>0.0261</v>
+        <v>0.0223</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="M142" s="1">
-        <v>40010440.0</v>
+        <v>40008920.0</v>
       </c>
       <c r="N142" s="1">
-        <v>40625635.0</v>
+        <v>40259905.0</v>
       </c>
       <c r="O142" s="1">
-        <v>0.67</v>
+        <v>0.73</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="B143" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="C143" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.035</v>
+        <v>99.9771</v>
       </c>
       <c r="E143" s="1">
         <v>100.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I143" s="1">
-        <v>14000.0</v>
+        <v>-6870.0</v>
       </c>
       <c r="J143" s="1">
-        <v>0.035</v>
+        <v>-0.0229</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="M143" s="1">
-        <v>40014000.0</v>
+        <v>29993130.0</v>
       </c>
       <c r="N143" s="1">
-        <v>40707646.22</v>
+        <v>29994994.17</v>
       </c>
       <c r="O143" s="1">
-        <v>0.67</v>
+        <v>0.54</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="B144" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="C144" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0239</v>
+        <v>100.0137</v>
       </c>
       <c r="E144" s="1">
         <v>100.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>4780.0</v>
+        <v>2740.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.0239</v>
+        <v>0.0137</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="M144" s="1">
-        <v>20004780.0</v>
+        <v>20002740.0</v>
       </c>
       <c r="N144" s="1">
-        <v>20183379.72</v>
+        <v>20103108.0</v>
       </c>
       <c r="O144" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="B145" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="C145" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>99.7791</v>
+        <v>100.0009</v>
       </c>
       <c r="E145" s="1">
-        <v>99.47526793</v>
+        <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>14921290.19</v>
+        <v>15000000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>45574.81</v>
+        <v>135.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0.30543478090483</v>
+        <v>0.0009</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145">
-        <v>0.0</v>
+      <c r="L145" t="s">
+        <v>371</v>
       </c>
       <c r="M145" s="1">
-        <v>14966865.0</v>
+        <v>15000135.0</v>
       </c>
       <c r="N145" s="1">
-        <v>14966865.0</v>
+        <v>15071684.04</v>
       </c>
       <c r="O145" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="B146" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
       <c r="C146" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>99.9135</v>
+        <v>100.0144</v>
       </c>
       <c r="E146" s="1">
-        <v>97.61480927</v>
+        <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>29284442.78</v>
+        <v>15000000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>689607.22</v>
+        <v>2160.0</v>
       </c>
       <c r="J146" s="1">
-        <v>2.3548586025033</v>
+        <v>0.0144</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
-      <c r="L146">
-        <v>0.0</v>
+      <c r="L146" t="s">
+        <v>374</v>
       </c>
       <c r="M146" s="1">
-        <v>29974050.0</v>
+        <v>15002160.0</v>
       </c>
       <c r="N146" s="1">
-        <v>29974050.0</v>
+        <v>15071142.38</v>
       </c>
       <c r="O146" s="1">
-        <v>0.49</v>
+        <v>0.27</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="B147" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="C147" s="1">
-        <v>16000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.9421</v>
+        <v>100.0032</v>
       </c>
       <c r="E147" s="1">
-        <v>99.67410719</v>
+        <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>15947857.15</v>
+        <v>15000000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>42878.85</v>
+        <v>480.0</v>
       </c>
       <c r="J147" s="1">
-        <v>0.26886903736782</v>
+        <v>0.0032</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147">
-        <v>0.0</v>
+      <c r="L147" t="s">
+        <v>377</v>
       </c>
       <c r="M147" s="1">
-        <v>15990736.0</v>
+        <v>15000480.0</v>
       </c>
       <c r="N147" s="1">
-        <v>15990736.0</v>
+        <v>15070745.71</v>
       </c>
       <c r="O147" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="B148" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="C148" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.5695</v>
+        <v>99.8725</v>
       </c>
       <c r="E148" s="1">
-        <v>99.48082065</v>
+        <v>99.81990825</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>39792328.26</v>
+        <v>19963981.65</v>
       </c>
       <c r="I148" s="1">
-        <v>35471.74</v>
+        <v>10518.35</v>
       </c>
       <c r="J148" s="1">
-        <v>0.089142157674792</v>
+        <v>0.052686634281694</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>39827800.0</v>
+        <v>19974500.0</v>
       </c>
       <c r="N148" s="1">
-        <v>39827800.0</v>
+        <v>19974500.0</v>
       </c>
       <c r="O148" s="1">
-        <v>0.65</v>
+        <v>0.36</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
       <c r="B149" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="C149" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.04</v>
+        <v>99.4142</v>
       </c>
       <c r="E149" s="1">
-        <v>100.0</v>
+        <v>99.421972</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>30000000.0</v>
+        <v>19884394.4</v>
       </c>
       <c r="I149" s="1">
-        <v>12000.0</v>
+        <v>-1554.4</v>
       </c>
       <c r="J149" s="1">
-        <v>0.04</v>
+        <v>-0.007817185521124</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149" t="s">
-        <v>373</v>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>30012000.0</v>
+        <v>19882840.0</v>
       </c>
       <c r="N149" s="1">
-        <v>30525384.67</v>
+        <v>19882840.0</v>
       </c>
       <c r="O149" s="1">
-        <v>0.5</v>
+        <v>0.36</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="B150" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="C150" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.0371</v>
+        <v>100.0291</v>
       </c>
       <c r="E150" s="1">
         <v>100.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I150" s="1">
-        <v>11130.0</v>
+        <v>11640.0</v>
       </c>
       <c r="J150" s="1">
-        <v>0.0371</v>
+        <v>0.0291</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="M150" s="1">
-        <v>30011130.0</v>
+        <v>40011640.0</v>
       </c>
       <c r="N150" s="1">
-        <v>30555774.58</v>
+        <v>40731828.0</v>
       </c>
       <c r="O150" s="1">
-        <v>0.5</v>
+        <v>0.74</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="B151" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="C151" s="1">
-        <v>20000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.5988</v>
+        <v>100.0294</v>
       </c>
       <c r="E151" s="1">
-        <v>99.4884085</v>
+        <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>19897681.7</v>
+        <v>60000000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>22078.3</v>
+        <v>17640.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.11095915761885</v>
+        <v>0.0294</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
-      <c r="L151">
-        <v>0.0</v>
+      <c r="L151" t="s">
+        <v>387</v>
       </c>
       <c r="M151" s="1">
-        <v>19919760.0</v>
+        <v>60017640.0</v>
       </c>
       <c r="N151" s="1">
-        <v>19919760.0</v>
+        <v>61090398.17</v>
       </c>
       <c r="O151" s="1">
-        <v>0.33</v>
+        <v>1.11</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="B152" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="C152" s="1">
-        <v>40000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.0226</v>
+        <v>100.0327</v>
       </c>
       <c r="E152" s="1">
         <v>100.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>40000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I152" s="1">
-        <v>9040.0</v>
+        <v>16350.0</v>
       </c>
       <c r="J152" s="1">
-        <v>0.0226</v>
+        <v>0.0327</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="M152" s="1">
-        <v>40009040.0</v>
+        <v>50016350.0</v>
       </c>
       <c r="N152" s="1">
-        <v>40150533.0</v>
+        <v>50813434.44</v>
       </c>
       <c r="O152" s="1">
-        <v>0.66</v>
+        <v>0.92</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="B153" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="C153" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.0105</v>
+        <v>99.8744</v>
       </c>
       <c r="E153" s="1">
-        <v>100.0</v>
+        <v>99.49610747</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>30000000.0</v>
+        <v>14924416.12</v>
       </c>
       <c r="I153" s="1">
-        <v>3150.0</v>
+        <v>56743.88</v>
       </c>
       <c r="J153" s="1">
-        <v>0.0105</v>
+        <v>0.38020837494579</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153" t="s">
-        <v>384</v>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>30003150.0</v>
+        <v>14981160.0</v>
       </c>
       <c r="N153" s="1">
-        <v>30675905.67</v>
+        <v>14981160.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.5</v>
+        <v>0.27</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="B154" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="C154" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.0131</v>
+        <v>99.8253</v>
       </c>
       <c r="E154" s="1">
-        <v>100.0</v>
+        <v>99.4890821</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>20000000.0</v>
+        <v>19897816.42</v>
       </c>
       <c r="I154" s="1">
-        <v>2620.0</v>
+        <v>67243.58</v>
       </c>
       <c r="J154" s="1">
-        <v>0.0131</v>
+        <v>0.33794451903984</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
-      <c r="L154" t="s">
-        <v>387</v>
+      <c r="L154">
+        <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>20002620.0</v>
+        <v>19965060.0</v>
       </c>
       <c r="N154" s="1">
-        <v>20048415.72</v>
+        <v>19965060.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
       <c r="B155" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
       <c r="C155" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.9995</v>
+        <v>99.7823</v>
       </c>
       <c r="E155" s="1">
-        <v>100.0</v>
+        <v>99.4820302</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>15000000.0</v>
+        <v>9948203.02</v>
       </c>
       <c r="I155" s="1">
-        <v>-75.0</v>
+        <v>30026.98</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.0005</v>
+        <v>0.30183320484748</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
-      <c r="L155" t="s">
-        <v>390</v>
+      <c r="L155">
+        <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>14999925.0</v>
+        <v>9978230.0</v>
       </c>
       <c r="N155" s="1">
-        <v>15030550.38</v>
+        <v>9978230.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="B156" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="C156" s="1">
-        <v>15000000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.0127</v>
+        <v>99.8894</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0</v>
+        <v>99.63533466</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>15000000.0</v>
+        <v>7273379.43</v>
       </c>
       <c r="I156" s="1">
-        <v>1905.0</v>
+        <v>18546.77</v>
       </c>
       <c r="J156" s="1">
-        <v>0.0127</v>
+        <v>0.25499522166411</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
-      <c r="L156" t="s">
-        <v>393</v>
+      <c r="L156">
+        <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>15001905.0</v>
+        <v>7291926.2</v>
       </c>
       <c r="N156" s="1">
-        <v>15031430.38</v>
+        <v>7291926.2</v>
       </c>
       <c r="O156" s="1">
-        <v>0.25</v>
+        <v>0.13</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="B157" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="C157" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.0012</v>
+        <v>98.631</v>
       </c>
       <c r="E157" s="1">
-        <v>100.0</v>
+        <v>97.8384763</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>15000000.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="I157" s="1">
-        <v>180.0</v>
+        <v>237757.11</v>
       </c>
       <c r="J157" s="1">
-        <v>0.0012</v>
+        <v>0.81003274986612</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157" t="s">
-        <v>396</v>
+      <c r="L157">
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>15000180.0</v>
+        <v>29589300.0</v>
       </c>
       <c r="N157" s="1">
-        <v>15030255.38</v>
+        <v>29589300.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.25</v>
+        <v>0.54</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="B158" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="C158" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>99.9822</v>
+        <v>99.8732</v>
       </c>
       <c r="E158" s="1">
-        <v>99.8724407</v>
+        <v>99.8307314</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>19974488.14</v>
+        <v>4991536.57</v>
       </c>
       <c r="I158" s="1">
-        <v>21951.86</v>
+        <v>2123.43</v>
       </c>
       <c r="J158" s="1">
-        <v>0.10989948701634</v>
+        <v>0.042540607891409</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>19996440.0</v>
+        <v>4993660.0</v>
       </c>
       <c r="N158" s="1">
-        <v>19996440.0</v>
+        <v>4993660.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.33</v>
+        <v>0.09</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="B159" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="C159" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.9632</v>
+        <v>100.0132</v>
       </c>
       <c r="E159" s="1">
-        <v>99.829956</v>
+        <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>9982995.6</v>
+        <v>15000000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>13324.4</v>
+        <v>1980.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.13347095935813</v>
+        <v>0.0132</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
-      <c r="L159">
-        <v>0.0</v>
+      <c r="L159" t="s">
+        <v>405</v>
       </c>
       <c r="M159" s="1">
-        <v>9996320.0</v>
+        <v>15001980.0</v>
       </c>
       <c r="N159" s="1">
-        <v>9996320.0</v>
+        <v>15010425.75</v>
       </c>
       <c r="O159" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="B160" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="C160" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.9202</v>
+        <v>97.3078</v>
       </c>
       <c r="E160" s="1">
-        <v>99.8291812</v>
+        <v>97.26824825</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>19965836.24</v>
+        <v>19453649.65</v>
       </c>
       <c r="I160" s="1">
-        <v>18203.76</v>
+        <v>7910.35</v>
       </c>
       <c r="J160" s="1">
-        <v>0.091174543260703</v>
+        <v>0.040662549919007</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>19984040.0</v>
+        <v>19461560.0</v>
       </c>
       <c r="N160" s="1">
-        <v>19984040.0</v>
+        <v>19461560.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="B161" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="C161" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.8959</v>
+        <v>99.9895</v>
       </c>
       <c r="E161" s="1">
-        <v>99.8291812</v>
+        <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>19965836.24</v>
+        <v>20000000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>13343.76</v>
+        <v>-2100.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0.066832963265855</v>
+        <v>-0.0105</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
-      <c r="L161">
-        <v>0.0</v>
+      <c r="L161" t="s">
+        <v>410</v>
       </c>
       <c r="M161" s="1">
-        <v>19979180.0</v>
+        <v>19997900.0</v>
       </c>
       <c r="N161" s="1">
-        <v>19979180.0</v>
+        <v>20110183.89</v>
       </c>
       <c r="O161" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="B162" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="C162" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.0396</v>
+        <v>99.8324</v>
       </c>
       <c r="E162" s="1">
-        <v>100.0</v>
+        <v>99.81409627</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>40000000.0</v>
+        <v>14972114.44</v>
       </c>
       <c r="I162" s="1">
-        <v>15840.0</v>
+        <v>2745.56</v>
       </c>
       <c r="J162" s="1">
-        <v>0.0396</v>
+        <v>0.018337824032822</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
-      <c r="L162" t="s">
-        <v>407</v>
+      <c r="L162">
+        <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>40015840.0</v>
+        <v>14974860.0</v>
       </c>
       <c r="N162" s="1">
-        <v>40625590.56</v>
+        <v>14974860.0</v>
       </c>
       <c r="O162" s="1">
-        <v>0.67</v>
+        <v>0.27</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="B163" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="C163" s="1">
-        <v>60000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.0396</v>
+        <v>99.9981</v>
       </c>
       <c r="E163" s="1">
         <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>60000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>23760.0</v>
+        <v>-380.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.0396</v>
+        <v>-0.0019</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="M163" s="1">
-        <v>60023760.0</v>
+        <v>19999620.0</v>
       </c>
       <c r="N163" s="1">
-        <v>60930879.0</v>
+        <v>20031179.72</v>
       </c>
       <c r="O163" s="1">
-        <v>1.0</v>
+        <v>0.36</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="B164" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="C164" s="1">
-        <v>50000000.0</v>
+        <v>28100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.037</v>
+        <v>98.558</v>
       </c>
       <c r="E164" s="1">
-        <v>100.0</v>
+        <v>98.38921708</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>50000000.0</v>
+        <v>27647370.0</v>
       </c>
       <c r="I164" s="1">
-        <v>18500.0</v>
+        <v>47428.0</v>
       </c>
       <c r="J164" s="1">
-        <v>0.037</v>
+        <v>0.17154615429967</v>
       </c>
       <c r="K164">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="L164" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="M164" s="1">
-        <v>50018500.0</v>
+        <v>27694798.0</v>
       </c>
       <c r="N164" s="1">
-        <v>50677702.22</v>
+        <v>27736832.52</v>
       </c>
       <c r="O164" s="1">
-        <v>0.83</v>
+        <v>0.5</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="B165" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="C165" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.6172</v>
+        <v>101.615</v>
       </c>
       <c r="E165" s="1">
-        <v>99.49610747</v>
+        <v>102.74379333</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>14924416.12</v>
+        <v>15411569.0</v>
       </c>
       <c r="I165" s="1">
-        <v>18163.88</v>
+        <v>-169319.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0.12170579977101</v>
+        <v>-1.0986486839854</v>
       </c>
       <c r="K165">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.99</v>
+      </c>
+      <c r="L165" t="s">
+        <v>421</v>
       </c>
       <c r="M165" s="1">
-        <v>14942580.0</v>
+        <v>15242250.0</v>
       </c>
       <c r="N165" s="1">
-        <v>14942580.0</v>
+        <v>15390195.21</v>
       </c>
       <c r="O165" s="1">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="B166" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C166" s="1">
-        <v>20000000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>99.5687</v>
+        <v>98.801</v>
       </c>
       <c r="E166" s="1">
-        <v>99.4890821</v>
+        <v>98.74687695</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>19897816.42</v>
+        <v>6323750.0</v>
       </c>
       <c r="I166" s="1">
-        <v>15923.58</v>
+        <v>3466.04</v>
       </c>
       <c r="J166" s="1">
-        <v>0.080026771098333</v>
+        <v>0.054809883376161</v>
       </c>
       <c r="K166">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.34</v>
+      </c>
+      <c r="L166" t="s">
+        <v>424</v>
       </c>
       <c r="M166" s="1">
-        <v>19913740.0</v>
+        <v>6327216.04</v>
       </c>
       <c r="N166" s="1">
-        <v>19913740.0</v>
+        <v>6412748.92</v>
       </c>
       <c r="O166" s="1">
-        <v>0.33</v>
+        <v>0.12</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="B167" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="C167" s="1">
-        <v>10000000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.5259</v>
+        <v>101.018</v>
       </c>
       <c r="E167" s="1">
-        <v>99.4820302</v>
+        <v>101.60704918</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>9948203.02</v>
+        <v>12396060.0</v>
       </c>
       <c r="I167" s="1">
-        <v>4386.98</v>
+        <v>-71864.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.044098215438309</v>
+        <v>-0.57973259245276</v>
       </c>
       <c r="K167">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.56</v>
+      </c>
+      <c r="L167" t="s">
+        <v>427</v>
       </c>
       <c r="M167" s="1">
-        <v>9952590.0</v>
+        <v>12324196.0</v>
       </c>
       <c r="N167" s="1">
-        <v>9952590.0</v>
+        <v>12392841.89</v>
       </c>
       <c r="O167" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="B168" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="C168" s="1">
-        <v>30000000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>98.519</v>
+        <v>101.19</v>
       </c>
       <c r="E168" s="1">
-        <v>97.8384763</v>
+        <v>101.93998551</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>29351542.89</v>
+        <v>35169295.0</v>
       </c>
       <c r="I168" s="1">
-        <v>204157.11</v>
+        <v>-258745.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.69555835877219</v>
+        <v>-0.73571278582639</v>
       </c>
       <c r="K168">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.02</v>
+      </c>
+      <c r="L168" t="s">
+        <v>430</v>
       </c>
       <c r="M168" s="1">
-        <v>29555700.0</v>
+        <v>34910550.0</v>
       </c>
       <c r="N168" s="1">
-        <v>29555700.0</v>
+        <v>35264056.85</v>
       </c>
       <c r="O168" s="1">
-        <v>0.48</v>
+        <v>0.64</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>422</v>
+        <v>431</v>
       </c>
       <c r="B169" t="s">
-        <v>423</v>
+        <v>432</v>
       </c>
       <c r="C169" s="1">
-        <v>30000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.0049</v>
+        <v>101.017</v>
       </c>
       <c r="E169" s="1">
-        <v>100.0</v>
+        <v>101.5</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>30000000.0</v>
+        <v>4060000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>1470.0</v>
+        <v>-19320.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.0049</v>
+        <v>-0.47586206896552</v>
       </c>
       <c r="K169">
-        <v>0.0</v>
+        <v>1.73</v>
       </c>
       <c r="L169" t="s">
-        <v>424</v>
+        <v>433</v>
       </c>
       <c r="M169" s="1">
-        <v>30001470.0</v>
+        <v>4040680.0</v>
       </c>
       <c r="N169" s="1">
-        <v>30487802.0</v>
+        <v>4109721.1</v>
       </c>
       <c r="O169" s="1">
-        <v>0.5</v>
+        <v>0.07</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
       <c r="B170" t="s">
-        <v>426</v>
+        <v>435</v>
       </c>
       <c r="C170" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.7464</v>
+        <v>101.76</v>
       </c>
       <c r="E170" s="1">
-        <v>99.47897885</v>
+        <v>102.4148</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>19895795.77</v>
+        <v>15362220.0</v>
       </c>
       <c r="I170" s="1">
-        <v>53484.23</v>
+        <v>-98220.0</v>
       </c>
       <c r="J170" s="1">
-        <v>0.26882176826848</v>
+        <v>-0.63936071739631</v>
       </c>
       <c r="K170">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.28</v>
+      </c>
+      <c r="L170" t="s">
+        <v>436</v>
       </c>
       <c r="M170" s="1">
-        <v>19949280.0</v>
+        <v>15264000.0</v>
       </c>
       <c r="N170" s="1">
-        <v>19949280.0</v>
+        <v>15906226.03</v>
       </c>
       <c r="O170" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>427</v>
+        <v>437</v>
       </c>
       <c r="B171" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
       <c r="C171" s="1">
-        <v>20000000.0</v>
+        <v>28500000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.0069</v>
+        <v>98.422</v>
       </c>
       <c r="E171" s="1">
-        <v>100.0</v>
+        <v>98.37645614</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>20000000.0</v>
+        <v>28037290.0</v>
       </c>
       <c r="I171" s="1">
-        <v>1380.0</v>
+        <v>12980.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0.0069</v>
+        <v>0.046295487188669</v>
       </c>
       <c r="K171">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="L171" t="s">
-        <v>429</v>
+        <v>439</v>
       </c>
       <c r="M171" s="1">
-        <v>20001380.0</v>
+        <v>28050270.0</v>
       </c>
       <c r="N171" s="1">
-        <v>20059307.5</v>
+        <v>28086187.81</v>
       </c>
       <c r="O171" s="1">
-        <v>0.33</v>
+        <v>0.51</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>430</v>
+        <v>440</v>
       </c>
       <c r="B172" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="C172" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.0123</v>
+        <v>99.757</v>
       </c>
       <c r="E172" s="1">
-        <v>100.0</v>
+        <v>98.926908</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>20000000.0</v>
+        <v>24731727.0</v>
       </c>
       <c r="I172" s="1">
-        <v>2460.0</v>
+        <v>207523.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0.0123</v>
+        <v>0.83909627499932</v>
       </c>
       <c r="K172">
-        <v>0.0</v>
+        <v>0.82</v>
       </c>
       <c r="L172" t="s">
-        <v>432</v>
+        <v>442</v>
       </c>
       <c r="M172" s="1">
-        <v>20002460.0</v>
+        <v>24939250.0</v>
       </c>
       <c r="N172" s="1">
-        <v>20017610.67</v>
+        <v>25144044.52</v>
       </c>
       <c r="O172" s="1">
-        <v>0.33</v>
+        <v>0.46</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>433</v>
+        <v>443</v>
       </c>
       <c r="B173" t="s">
-        <v>434</v>
+        <v>444</v>
       </c>
       <c r="C173" s="1">
-        <v>28100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.581</v>
+        <v>99.857</v>
       </c>
       <c r="E173" s="1">
-        <v>98.38921708</v>
+        <v>96.05</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>27647370.0</v>
+        <v>14407500.0</v>
       </c>
       <c r="I173" s="1">
-        <v>53891.0</v>
+        <v>571050.0</v>
       </c>
       <c r="J173" s="1">
-        <v>0.19492269969983</v>
+        <v>3.9635606454971</v>
       </c>
       <c r="K173">
-        <v>0.08</v>
+        <v>0.01</v>
       </c>
       <c r="L173" t="s">
-        <v>435</v>
+        <v>445</v>
       </c>
       <c r="M173" s="1">
-        <v>27701261.0</v>
+        <v>14978550.0</v>
       </c>
       <c r="N173" s="1">
-        <v>27722971.14</v>
+        <v>14979947.26</v>
       </c>
       <c r="O173" s="1">
-        <v>0.45</v>
+        <v>0.27</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="B174" t="s">
-        <v>437</v>
+        <v>447</v>
       </c>
       <c r="C174" s="1">
-        <v>15000000.0</v>
+        <v>15900000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>102.546</v>
+        <v>98.386</v>
       </c>
       <c r="E174" s="1">
-        <v>102.74379333</v>
+        <v>98.63984906</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>15411569.0</v>
+        <v>15683736.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-29669.0</v>
+        <v>-40362.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.19251122322458</v>
+        <v>-0.25734939685289</v>
       </c>
       <c r="K174">
-        <v>0.5</v>
+        <v>1.11</v>
       </c>
       <c r="L174" t="s">
-        <v>438</v>
+        <v>448</v>
       </c>
       <c r="M174" s="1">
-        <v>15381900.0</v>
+        <v>15643374.0</v>
       </c>
       <c r="N174" s="1">
-        <v>15457516.44</v>
+        <v>15820343.18</v>
       </c>
       <c r="O174" s="1">
-        <v>0.25</v>
+        <v>0.29</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
       <c r="B175" t="s">
-        <v>440</v>
+        <v>450</v>
       </c>
       <c r="C175" s="1">
-        <v>6404000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>98.92</v>
+        <v>100.411</v>
       </c>
       <c r="E175" s="1">
-        <v>98.74687695</v>
+        <v>100.747</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>6323750.0</v>
+        <v>20149400.0</v>
       </c>
       <c r="I175" s="1">
-        <v>11086.8</v>
+        <v>-67200.0</v>
       </c>
       <c r="J175" s="1">
-        <v>0.1753200237201</v>
+        <v>-0.33350869008506</v>
       </c>
       <c r="K175">
-        <v>1.15</v>
+        <v>1.29</v>
       </c>
       <c r="L175" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="M175" s="1">
-        <v>6334836.8</v>
+        <v>20082200.0</v>
       </c>
       <c r="N175" s="1">
-        <v>6408789.84</v>
+        <v>20340419.18</v>
       </c>
       <c r="O175" s="1">
-        <v>0.11</v>
+        <v>0.37</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>442</v>
+        <v>452</v>
       </c>
       <c r="B176" t="s">
-        <v>443</v>
+        <v>453</v>
       </c>
       <c r="C176" s="1">
-        <v>12200000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>101.472</v>
+        <v>100.085</v>
       </c>
       <c r="E176" s="1">
-        <v>101.60704918</v>
+        <v>100.16216667</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>12396060.0</v>
+        <v>6009730.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-16476.0</v>
+        <v>-4630.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.1329131998393</v>
+        <v>-0.077041730660113</v>
       </c>
       <c r="K176">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="L176" t="s">
-        <v>444</v>
+        <v>454</v>
       </c>
       <c r="M176" s="1">
-        <v>12379584.0</v>
+        <v>6005100.0</v>
       </c>
       <c r="N176" s="1">
-        <v>12391240.85</v>
+        <v>6008156.67</v>
       </c>
       <c r="O176" s="1">
-        <v>0.2</v>
+        <v>0.11</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>445</v>
+        <v>455</v>
       </c>
       <c r="B177" t="s">
-        <v>446</v>
+        <v>456</v>
       </c>
       <c r="C177" s="1">
-        <v>34500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>101.645</v>
+        <v>100.147</v>
       </c>
       <c r="E177" s="1">
-        <v>101.93998551</v>
+        <v>100.855</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>35169295.0</v>
+        <v>5042750.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-101770.0</v>
+        <v>-35400.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.28937173747725</v>
+        <v>-0.70199791780279</v>
       </c>
       <c r="K177">
-        <v>0.51</v>
+        <v>1.91</v>
       </c>
       <c r="L177" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M177" s="1">
-        <v>35067525.0</v>
+        <v>5007350.0</v>
       </c>
       <c r="N177" s="1">
-        <v>35244278.42</v>
+        <v>5102692.47</v>
       </c>
       <c r="O177" s="1">
-        <v>0.58</v>
+        <v>0.09</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>448</v>
+        <v>458</v>
       </c>
       <c r="B178" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="C178" s="1">
-        <v>4000000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>101.462</v>
+        <v>99.812</v>
       </c>
       <c r="E178" s="1">
-        <v>101.5</v>
+        <v>98.79801159</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>4060000.0</v>
+        <v>34085314.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-1520.0</v>
+        <v>349826.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.03743842364532</v>
+        <v>1.0263247098149</v>
       </c>
       <c r="K178">
-        <v>1.2</v>
+        <v>0.95</v>
       </c>
       <c r="L178" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="M178" s="1">
-        <v>4058480.0</v>
+        <v>34435140.0</v>
       </c>
       <c r="N178" s="1">
-        <v>4106425.21</v>
+        <v>34763717.05</v>
       </c>
       <c r="O178" s="1">
-        <v>0.07</v>
+        <v>0.63</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>451</v>
+        <v>461</v>
       </c>
       <c r="B179" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="C179" s="1">
-        <v>5200000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.131</v>
+        <v>98.223</v>
       </c>
       <c r="E179" s="1">
-        <v>101.32059615</v>
+        <v>97.49172258</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>5268671.0</v>
+        <v>30222434.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-61859.0</v>
+        <v>226696.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-1.17409115126</v>
+        <v>0.75009180266553</v>
       </c>
       <c r="K179">
-        <v>3.66</v>
+        <v>0.07</v>
       </c>
       <c r="L179" t="s">
-        <v>453</v>
+        <v>463</v>
       </c>
       <c r="M179" s="1">
-        <v>5206812.0</v>
+        <v>30449130.0</v>
       </c>
       <c r="N179" s="1">
-        <v>5397217.48</v>
+        <v>30470787.53</v>
       </c>
       <c r="O179" s="1">
-        <v>0.09</v>
+        <v>0.55</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>454</v>
+        <v>464</v>
       </c>
       <c r="B180" t="s">
-        <v>455</v>
+        <v>465</v>
       </c>
       <c r="C180" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>102.304</v>
+        <v>99.834</v>
       </c>
       <c r="E180" s="1">
-        <v>102.4148</v>
+        <v>98.92166667</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>15362220.0</v>
+        <v>14838250.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-16620.0</v>
+        <v>136850.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.10818748852705</v>
+        <v>0.92227857058615</v>
       </c>
       <c r="K180">
-        <v>3.71</v>
+        <v>0.56</v>
       </c>
       <c r="L180" t="s">
-        <v>456</v>
+        <v>466</v>
       </c>
       <c r="M180" s="1">
-        <v>15345600.0</v>
+        <v>14975100.0</v>
       </c>
       <c r="N180" s="1">
-        <v>15901935.62</v>
+        <v>15058832.88</v>
       </c>
       <c r="O180" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="B181" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="C181" s="1">
-        <v>28500000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>98.499</v>
+        <v>99.991</v>
       </c>
       <c r="E181" s="1">
-        <v>98.37645614</v>
+        <v>100.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>28037290.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="I181" s="1">
-        <v>34925.0</v>
+        <v>-1215.0</v>
       </c>
       <c r="J181" s="1">
-        <v>0.1245662473085</v>
+        <v>-0.009</v>
       </c>
       <c r="K181">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="L181" t="s">
-        <v>459</v>
+        <v>469</v>
       </c>
       <c r="M181" s="1">
-        <v>28072215.0</v>
+        <v>13498785.0</v>
       </c>
       <c r="N181" s="1">
-        <v>28090954.73</v>
+        <v>13518824.25</v>
       </c>
       <c r="O181" s="1">
-        <v>0.46</v>
+        <v>0.25</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>460</v>
+        <v>470</v>
       </c>
       <c r="B182" t="s">
-        <v>461</v>
+        <v>471</v>
       </c>
       <c r="C182" s="1">
-        <v>25000000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.636</v>
+        <v>100.488</v>
       </c>
       <c r="E182" s="1">
-        <v>98.926908</v>
+        <v>100.95</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>24731727.0</v>
+        <v>2826600.0</v>
       </c>
       <c r="I182" s="1">
-        <v>177273.0</v>
+        <v>-12936.0</v>
       </c>
       <c r="J182" s="1">
-        <v>0.71678374906855</v>
+        <v>-0.45765230312036</v>
       </c>
       <c r="K182">
-        <v>0.7</v>
+        <v>1.35</v>
       </c>
       <c r="L182" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="M182" s="1">
-        <v>24909000.0</v>
+        <v>2813664.0</v>
       </c>
       <c r="N182" s="1">
-        <v>25083657.53</v>
+        <v>2851521.53</v>
       </c>
       <c r="O182" s="1">
-        <v>0.41</v>
+        <v>0.05</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="B183" t="s">
-        <v>464</v>
+        <v>474</v>
       </c>
       <c r="C183" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.589</v>
+        <v>100.597</v>
       </c>
       <c r="E183" s="1">
-        <v>96.05</v>
+        <v>101.13</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>14407500.0</v>
+        <v>15169500.0</v>
       </c>
       <c r="I183" s="1">
-        <v>530850.0</v>
+        <v>-79950.0</v>
       </c>
       <c r="J183" s="1">
-        <v>3.6845393024466</v>
+        <v>-0.52704439829922</v>
       </c>
       <c r="K183">
-        <v>0.01</v>
+        <v>1.42</v>
       </c>
       <c r="L183" t="s">
-        <v>465</v>
+        <v>475</v>
       </c>
       <c r="M183" s="1">
-        <v>14938350.0</v>
+        <v>15089550.0</v>
       </c>
       <c r="N183" s="1">
-        <v>14939566.44</v>
+        <v>15302221.23</v>
       </c>
       <c r="O183" s="1">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>466</v>
+        <v>476</v>
       </c>
       <c r="B184" t="s">
-        <v>467</v>
+        <v>477</v>
       </c>
       <c r="C184" s="1">
-        <v>15900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>98.614</v>
+        <v>98.081</v>
       </c>
       <c r="E184" s="1">
-        <v>98.63984906</v>
+        <v>98.09</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>15683736.0</v>
+        <v>1177080.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-4110.0</v>
+        <v>-108.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.026205490834582</v>
+        <v>-0.009175247221939</v>
       </c>
       <c r="K184">
-        <v>0.96</v>
+        <v>0.82</v>
       </c>
       <c r="L184" t="s">
-        <v>468</v>
+        <v>478</v>
       </c>
       <c r="M184" s="1">
-        <v>15679626.0</v>
+        <v>1176972.0</v>
       </c>
       <c r="N184" s="1">
-        <v>15832636.27</v>
+        <v>1186867.89</v>
       </c>
       <c r="O184" s="1">
-        <v>0.26</v>
+        <v>0.02</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
       <c r="B185" t="s">
-        <v>470</v>
+        <v>480</v>
       </c>
       <c r="C185" s="1">
-        <v>20000000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.693</v>
+        <v>100.473</v>
       </c>
       <c r="E185" s="1">
-        <v>100.747</v>
+        <v>102.17515152</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>20149400.0</v>
+        <v>6743560.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-10800.0</v>
+        <v>-112342.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.053599610906528</v>
+        <v>-1.6659153325543</v>
       </c>
       <c r="K185">
-        <v>0.9</v>
+        <v>2.12</v>
       </c>
       <c r="L185" t="s">
-        <v>471</v>
+        <v>481</v>
       </c>
       <c r="M185" s="1">
-        <v>20138600.0</v>
+        <v>6631218.0</v>
       </c>
       <c r="N185" s="1">
-        <v>20318463.01</v>
+        <v>6771354.99</v>
       </c>
       <c r="O185" s="1">
-        <v>0.33</v>
+        <v>0.12</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="B186" t="s">
-        <v>473</v>
+        <v>483</v>
       </c>
       <c r="C186" s="1">
-        <v>6000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.145</v>
+        <v>100.226</v>
       </c>
       <c r="E186" s="1">
-        <v>100.16216667</v>
+        <v>100.493844</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>6009730.0</v>
+        <v>5024692.2</v>
       </c>
       <c r="I186" s="1">
-        <v>-1030.0</v>
+        <v>-13392.2</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.017138873127412</v>
+        <v>-0.2665277686064</v>
       </c>
       <c r="K186">
-        <v>0.37</v>
+        <v>1.77</v>
       </c>
       <c r="L186" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="M186" s="1">
-        <v>6008700.0</v>
+        <v>5011300.0</v>
       </c>
       <c r="N186" s="1">
-        <v>6030624.33</v>
+        <v>5099913.01</v>
       </c>
       <c r="O186" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="B187" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="C187" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.763</v>
+        <v>99.271</v>
       </c>
       <c r="E187" s="1">
-        <v>100.855</v>
+        <v>99.2</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>5042750.0</v>
+        <v>19840000.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-4600.0</v>
+        <v>14200.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.091220068415051</v>
+        <v>0.071572580645161</v>
       </c>
       <c r="K187">
-        <v>1.55</v>
+        <v>0.51</v>
       </c>
       <c r="L187" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="M187" s="1">
-        <v>5038150.0</v>
+        <v>19854200.0</v>
       </c>
       <c r="N187" s="1">
-        <v>5115410.27</v>
+        <v>19955569.86</v>
       </c>
       <c r="O187" s="1">
-        <v>0.08</v>
+        <v>0.36</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>478</v>
+        <v>488</v>
       </c>
       <c r="B188" t="s">
-        <v>479</v>
+        <v>489</v>
       </c>
       <c r="C188" s="1">
-        <v>34500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.698</v>
+        <v>100.929</v>
       </c>
       <c r="E188" s="1">
-        <v>98.79801159</v>
+        <v>100.933155</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>34085314.0</v>
+        <v>20186631.0</v>
       </c>
       <c r="I188" s="1">
-        <v>310496.0</v>
+        <v>-831.0</v>
       </c>
       <c r="J188" s="1">
-        <v>0.91093777220301</v>
+        <v>-0.0041165858730959</v>
       </c>
       <c r="K188">
-        <v>0.82</v>
+        <v>3.25</v>
       </c>
       <c r="L188" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="M188" s="1">
-        <v>34395810.0</v>
+        <v>20185800.0</v>
       </c>
       <c r="N188" s="1">
-        <v>34677599.38</v>
+        <v>20835115.08</v>
       </c>
       <c r="O188" s="1">
-        <v>0.57</v>
+        <v>0.38</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>481</v>
+        <v>491</v>
       </c>
       <c r="B189" t="s">
-        <v>482</v>
+        <v>492</v>
       </c>
       <c r="C189" s="1">
-        <v>31000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>98.266</v>
+        <v>100.834</v>
       </c>
       <c r="E189" s="1">
-        <v>97.49172258</v>
+        <v>101.44351064</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>30222434.0</v>
+        <v>4767845.0</v>
       </c>
       <c r="I189" s="1">
-        <v>240026.0</v>
+        <v>-28647.0</v>
       </c>
       <c r="J189" s="1">
-        <v>0.79419811124412</v>
+        <v>-0.60083748527899</v>
       </c>
       <c r="K189">
-        <v>0.01</v>
+        <v>1.0</v>
       </c>
       <c r="L189" t="s">
-        <v>483</v>
+        <v>493</v>
       </c>
       <c r="M189" s="1">
-        <v>30462460.0</v>
+        <v>4739198.0</v>
       </c>
       <c r="N189" s="1">
-        <v>30465432.6</v>
+        <v>4786101.42</v>
       </c>
       <c r="O189" s="1">
-        <v>0.5</v>
+        <v>0.09</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>484</v>
+        <v>494</v>
       </c>
       <c r="B190" t="s">
-        <v>485</v>
+        <v>495</v>
       </c>
       <c r="C190" s="1">
-        <v>25000000.0</v>
+        <v>10997000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.953</v>
+        <v>100.529</v>
       </c>
       <c r="E190" s="1">
-        <v>98.78216</v>
+        <v>101.38580613</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>24695540.0</v>
+        <v>11149397.1</v>
       </c>
       <c r="I190" s="1">
-        <v>292710.0</v>
+        <v>-94222.97</v>
       </c>
       <c r="J190" s="1">
-        <v>1.1852747500156</v>
+        <v>-0.84509475404728</v>
       </c>
       <c r="K190">
-        <v>1.3</v>
+        <v>1.51</v>
       </c>
       <c r="L190" t="s">
-        <v>486</v>
+        <v>496</v>
       </c>
       <c r="M190" s="1">
-        <v>24988250.0</v>
+        <v>11055174.13</v>
       </c>
       <c r="N190" s="1">
-        <v>25313164.38</v>
+        <v>11221183.64</v>
       </c>
       <c r="O190" s="1">
-        <v>0.42</v>
+        <v>0.2</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>487</v>
+        <v>497</v>
       </c>
       <c r="B191" t="s">
-        <v>488</v>
+        <v>498</v>
       </c>
       <c r="C191" s="1">
-        <v>8000000.0</v>
+        <v>25600000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.164</v>
+        <v>100.724</v>
       </c>
       <c r="E191" s="1">
-        <v>101.1</v>
+        <v>102.00832031</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>8088000.0</v>
+        <v>26114130.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-74880.0</v>
+        <v>-328786.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-0.92581602373887</v>
+        <v>-1.2590348596718</v>
       </c>
       <c r="K191">
-        <v>3.18</v>
+        <v>2.22</v>
       </c>
       <c r="L191" t="s">
-        <v>489</v>
+        <v>499</v>
       </c>
       <c r="M191" s="1">
-        <v>8013120.0</v>
+        <v>25785344.0</v>
       </c>
       <c r="N191" s="1">
-        <v>8267366.58</v>
+        <v>26352401.53</v>
       </c>
       <c r="O191" s="1">
-        <v>0.14</v>
+        <v>0.48</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
       <c r="B192" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
       <c r="C192" s="1">
-        <v>15000000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.649</v>
+        <v>101.217</v>
       </c>
       <c r="E192" s="1">
-        <v>98.92166667</v>
+        <v>101.68176398</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>14838250.0</v>
+        <v>16370764.0</v>
       </c>
       <c r="I192" s="1">
-        <v>109100.0</v>
+        <v>-74827.0</v>
       </c>
       <c r="J192" s="1">
-        <v>0.73526190756996</v>
+        <v>-0.45707701851911</v>
       </c>
       <c r="K192">
-        <v>0.48</v>
+        <v>2.04</v>
       </c>
       <c r="L192" t="s">
-        <v>492</v>
+        <v>502</v>
       </c>
       <c r="M192" s="1">
-        <v>14947350.0</v>
+        <v>16295937.0</v>
       </c>
       <c r="N192" s="1">
-        <v>15019781.51</v>
+        <v>16624939.4</v>
       </c>
       <c r="O192" s="1">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
       <c r="B193" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="C193" s="1">
-        <v>4500000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.933</v>
+        <v>98.965</v>
       </c>
       <c r="E193" s="1">
-        <v>98.19733333</v>
+        <v>99.04783667</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>4418880.0</v>
+        <v>6185537.4</v>
       </c>
       <c r="I193" s="1">
-        <v>78105.0</v>
+        <v>-5173.15</v>
       </c>
       <c r="J193" s="1">
-        <v>1.7675293286987</v>
+        <v>-0.083632992017799</v>
       </c>
       <c r="K193">
-        <v>1.05</v>
+        <v>0.26</v>
       </c>
       <c r="L193" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="M193" s="1">
-        <v>4496985.0</v>
+        <v>6180364.25</v>
       </c>
       <c r="N193" s="1">
-        <v>4544281.23</v>
+        <v>6196832.23</v>
       </c>
       <c r="O193" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="B194" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
       <c r="C194" s="1">
-        <v>13500000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.032</v>
+        <v>100.492</v>
       </c>
       <c r="E194" s="1">
-        <v>100.0</v>
+        <v>100.98692308</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>13500000.0</v>
+        <v>13128300.0</v>
       </c>
       <c r="I194" s="1">
-        <v>4320.0</v>
+        <v>-64340.0</v>
       </c>
       <c r="J194" s="1">
-        <v>0.032</v>
+        <v>-0.49008630211071</v>
       </c>
       <c r="K194">
-        <v>0.41</v>
+        <v>0.64</v>
       </c>
       <c r="L194" t="s">
-        <v>498</v>
+        <v>508</v>
       </c>
       <c r="M194" s="1">
-        <v>13504320.0</v>
+        <v>13063960.0</v>
       </c>
       <c r="N194" s="1">
-        <v>13559952.0</v>
+        <v>13146901.78</v>
       </c>
       <c r="O194" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>499</v>
+        <v>509</v>
       </c>
       <c r="B195" t="s">
-        <v>500</v>
+        <v>510</v>
       </c>
       <c r="C195" s="1">
-        <v>2800000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.761</v>
+        <v>99.06</v>
       </c>
       <c r="E195" s="1">
-        <v>100.95</v>
+        <v>99.295</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>2826600.0</v>
+        <v>6076854.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-5292.0</v>
+        <v>-14382.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-0.18722139673105</v>
+        <v>-0.23666851301677</v>
       </c>
       <c r="K195">
-        <v>0.93</v>
+        <v>0.07</v>
       </c>
       <c r="L195" t="s">
-        <v>501</v>
+        <v>511</v>
       </c>
       <c r="M195" s="1">
-        <v>2821308.0</v>
+        <v>6062472.0</v>
       </c>
       <c r="N195" s="1">
-        <v>2847351.84</v>
+        <v>6066579.95</v>
       </c>
       <c r="O195" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
       <c r="B196" t="s">
-        <v>503</v>
+        <v>513</v>
       </c>
       <c r="C196" s="1">
-        <v>15000000.0</v>
+        <v>13900000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>100.919</v>
+        <v>99.104</v>
       </c>
       <c r="E196" s="1">
-        <v>101.13</v>
+        <v>98.855</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>15169500.0</v>
+        <v>13740845.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-31650.0</v>
+        <v>34611.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-0.20864234154059</v>
+        <v>0.25188407263163</v>
       </c>
       <c r="K196">
-        <v>0.97</v>
+        <v>0.3</v>
       </c>
       <c r="L196" t="s">
-        <v>504</v>
+        <v>514</v>
       </c>
       <c r="M196" s="1">
-        <v>15137850.0</v>
+        <v>13775456.0</v>
       </c>
       <c r="N196" s="1">
-        <v>15282713.01</v>
+        <v>13817584.42</v>
       </c>
       <c r="O196" s="1">
         <v>0.25</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>505</v>
+        <v>515</v>
       </c>
       <c r="B197" t="s">
-        <v>506</v>
+        <v>516</v>
       </c>
       <c r="C197" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>98.233</v>
+        <v>99.647</v>
       </c>
       <c r="E197" s="1">
-        <v>98.09</v>
+        <v>98.02</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>1177080.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I197" s="1">
-        <v>1716.0</v>
+        <v>16270.0</v>
       </c>
       <c r="J197" s="1">
-        <v>0.14578448363748</v>
+        <v>1.6598653336054</v>
       </c>
       <c r="K197">
-        <v>0.72</v>
+        <v>0.1</v>
       </c>
       <c r="L197" t="s">
-        <v>507</v>
+        <v>517</v>
       </c>
       <c r="M197" s="1">
-        <v>1178796.0</v>
+        <v>996470.0</v>
       </c>
       <c r="N197" s="1">
-        <v>1187426.14</v>
+        <v>997504.25</v>
       </c>
       <c r="O197" s="1">
         <v>0.02</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>508</v>
+        <v>518</v>
       </c>
       <c r="B198" t="s">
-        <v>509</v>
+        <v>519</v>
       </c>
       <c r="C198" s="1">
-        <v>6600000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>100.749</v>
+        <v>100.569</v>
       </c>
       <c r="E198" s="1">
-        <v>102.17515152</v>
+        <v>100.937</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>6743560.0</v>
+        <v>9488078.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-94126.0</v>
+        <v>-34592.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.3957909472148</v>
+        <v>-0.36458384933176</v>
       </c>
       <c r="K198">
-        <v>1.66</v>
+        <v>2.25</v>
       </c>
       <c r="L198" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="M198" s="1">
-        <v>6649434.0</v>
+        <v>9453486.0</v>
       </c>
       <c r="N198" s="1">
-        <v>6758740.85</v>
+        <v>9664889.42</v>
       </c>
       <c r="O198" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
       <c r="B199" t="s">
-        <v>512</v>
+        <v>522</v>
       </c>
       <c r="C199" s="1">
-        <v>11000000.0</v>
+        <v>14630000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.92</v>
+        <v>98.926</v>
       </c>
       <c r="E199" s="1">
-        <v>97.43991173</v>
+        <v>99.18034949</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>10718390.29</v>
+        <v>14510085.13</v>
       </c>
       <c r="I199" s="1">
-        <v>272809.71</v>
+        <v>-37211.33</v>
       </c>
       <c r="J199" s="1">
-        <v>2.5452488911</v>
+        <v>-0.25645149333455</v>
       </c>
       <c r="K199">
-        <v>0.19</v>
+        <v>0.04</v>
       </c>
       <c r="L199" t="s">
-        <v>513</v>
+        <v>523</v>
       </c>
       <c r="M199" s="1">
-        <v>10991200.0</v>
+        <v>14472873.8</v>
       </c>
       <c r="N199" s="1">
-        <v>11012295.89</v>
+        <v>14478103.72</v>
       </c>
       <c r="O199" s="1">
-        <v>0.18</v>
+        <v>0.26</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>514</v>
+        <v>524</v>
       </c>
       <c r="B200" t="s">
-        <v>515</v>
+        <v>525</v>
       </c>
       <c r="C200" s="1">
-        <v>5000000.0</v>
+        <v>32391000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>100.418</v>
+        <v>99.616</v>
       </c>
       <c r="E200" s="1">
-        <v>100.493844</v>
+        <v>97.79440718</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>5024692.2</v>
+        <v>31676586.43</v>
       </c>
       <c r="I200" s="1">
-        <v>-3792.2</v>
+        <v>590032.13</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.075471289564762</v>
+        <v>1.8626758640925</v>
       </c>
       <c r="K200">
-        <v>1.4</v>
+        <v>0.1</v>
       </c>
       <c r="L200" t="s">
-        <v>516</v>
+        <v>526</v>
       </c>
       <c r="M200" s="1">
-        <v>5020900.0</v>
+        <v>32266618.56</v>
       </c>
       <c r="N200" s="1">
-        <v>5090677.4</v>
+        <v>32300118.84</v>
       </c>
       <c r="O200" s="1">
-        <v>0.08</v>
+        <v>0.59</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>517</v>
+        <v>527</v>
       </c>
       <c r="B201" t="s">
-        <v>518</v>
+        <v>528</v>
       </c>
       <c r="C201" s="1">
-        <v>20000000.0</v>
+        <v>25559000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>99.228</v>
+        <v>98.919</v>
       </c>
       <c r="E201" s="1">
-        <v>99.2</v>
+        <v>99.00726766</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>19840000.0</v>
+        <v>25305267.54</v>
       </c>
       <c r="I201" s="1">
-        <v>5600.0</v>
+        <v>-22560.33</v>
       </c>
       <c r="J201" s="1">
-        <v>0.028225806451613</v>
+        <v>-0.089152702947475</v>
       </c>
       <c r="K201">
-        <v>0.39</v>
+        <v>0.17</v>
       </c>
       <c r="L201" t="s">
-        <v>477</v>
+        <v>529</v>
       </c>
       <c r="M201" s="1">
-        <v>19845600.0</v>
+        <v>25282707.21</v>
       </c>
       <c r="N201" s="1">
-        <v>19922860.27</v>
+        <v>25326034.97</v>
       </c>
       <c r="O201" s="1">
-        <v>0.33</v>
+        <v>0.46</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>519</v>
+        <v>530</v>
       </c>
       <c r="B202" t="s">
-        <v>520</v>
+        <v>531</v>
       </c>
       <c r="C202" s="1">
-        <v>4700000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>101.21</v>
+        <v>98.736</v>
       </c>
       <c r="E202" s="1">
-        <v>101.44351064</v>
+        <v>98.885</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>4767845.0</v>
+        <v>8652437.5</v>
       </c>
       <c r="I202" s="1">
-        <v>-10975.0</v>
+        <v>-13037.5</v>
       </c>
       <c r="J202" s="1">
-        <v>-0.23018785216382</v>
+        <v>-0.15068008292461</v>
       </c>
       <c r="K202">
-        <v>0.53</v>
+        <v>0.18</v>
       </c>
       <c r="L202" t="s">
-        <v>521</v>
+        <v>532</v>
       </c>
       <c r="M202" s="1">
-        <v>4756870.0</v>
+        <v>8639400.0</v>
       </c>
       <c r="N202" s="1">
-        <v>4781818.63</v>
+        <v>8655311.82</v>
       </c>
       <c r="O202" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>522</v>
+        <v>533</v>
       </c>
       <c r="B203" t="s">
-        <v>523</v>
+        <v>534</v>
       </c>
       <c r="C203" s="1">
-        <v>10997000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.813</v>
+        <v>99.145</v>
       </c>
       <c r="E203" s="1">
-        <v>101.38580613</v>
+        <v>98.67873626</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>11149397.1</v>
+        <v>8979765.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-62991.49</v>
+        <v>42430.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.56497664793014</v>
+        <v>0.47250679722688</v>
       </c>
       <c r="K203">
-        <v>1.07</v>
+        <v>0.49</v>
       </c>
       <c r="L203" t="s">
-        <v>524</v>
+        <v>535</v>
       </c>
       <c r="M203" s="1">
-        <v>11086405.61</v>
+        <v>9022195.0</v>
       </c>
       <c r="N203" s="1">
-        <v>11204359.73</v>
+        <v>9066822.4</v>
       </c>
       <c r="O203" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>525</v>
+        <v>536</v>
       </c>
       <c r="B204" t="s">
-        <v>526</v>
+        <v>537</v>
       </c>
       <c r="C204" s="1">
-        <v>25600000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>101.048</v>
+        <v>98.151</v>
       </c>
       <c r="E204" s="1">
-        <v>102.00832031</v>
+        <v>98.20403226</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>26114130.0</v>
+        <v>6088650.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-245842.0</v>
+        <v>-3288.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.94141370974258</v>
+        <v>-0.054002118696263</v>
       </c>
       <c r="K204">
-        <v>1.72</v>
+        <v>0.07</v>
       </c>
       <c r="L204" t="s">
-        <v>527</v>
+        <v>538</v>
       </c>
       <c r="M204" s="1">
-        <v>25868288.0</v>
+        <v>6085362.0</v>
       </c>
       <c r="N204" s="1">
-        <v>26308046.9</v>
+        <v>6089438.71</v>
       </c>
       <c r="O204" s="1">
-        <v>0.43</v>
+        <v>0.11</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>528</v>
+        <v>539</v>
       </c>
       <c r="B205" t="s">
-        <v>529</v>
+        <v>540</v>
       </c>
       <c r="C205" s="1">
-        <v>8600000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>101.68</v>
+        <v>100.79</v>
       </c>
       <c r="E205" s="1">
-        <v>101.82132558</v>
+        <v>101.21997975</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>8756634.0</v>
+        <v>12146397.57</v>
       </c>
       <c r="I205" s="1">
-        <v>-12154.0</v>
+        <v>-51597.57</v>
       </c>
       <c r="J205" s="1">
-        <v>-0.13879762474942</v>
+        <v>-0.42479730885344</v>
       </c>
       <c r="K205">
-        <v>1.46</v>
+        <v>1.73</v>
       </c>
       <c r="L205" t="s">
-        <v>530</v>
+        <v>541</v>
       </c>
       <c r="M205" s="1">
-        <v>8744480.0</v>
+        <v>12094800.0</v>
       </c>
       <c r="N205" s="1">
-        <v>8869680.68</v>
+        <v>12302580.82</v>
       </c>
       <c r="O205" s="1">
-        <v>0.15</v>
+        <v>0.22</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>531</v>
+        <v>542</v>
       </c>
       <c r="B206" t="s">
-        <v>532</v>
+        <v>543</v>
       </c>
       <c r="C206" s="1">
-        <v>6245000.0</v>
+        <v>36800000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>99.062</v>
+        <v>98.592</v>
       </c>
       <c r="E206" s="1">
-        <v>99.04783667</v>
+        <v>98.39334511</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>6185537.4</v>
+        <v>36208751.0</v>
       </c>
       <c r="I206" s="1">
-        <v>884.5</v>
+        <v>73105.0</v>
       </c>
       <c r="J206" s="1">
-        <v>0.014299485118302</v>
+        <v>0.20189870675186</v>
       </c>
       <c r="K206">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="L206" t="s">
-        <v>533</v>
+        <v>544</v>
       </c>
       <c r="M206" s="1">
-        <v>6186421.9</v>
+        <v>36281856.0</v>
       </c>
       <c r="N206" s="1">
-        <v>6193479.61</v>
+        <v>36343105.32</v>
       </c>
       <c r="O206" s="1">
-        <v>0.1</v>
+        <v>0.66</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>534</v>
+        <v>545</v>
       </c>
       <c r="B207" t="s">
-        <v>535</v>
+        <v>546</v>
       </c>
       <c r="C207" s="1">
-        <v>13000000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>100.831</v>
+        <v>100.214</v>
       </c>
       <c r="E207" s="1">
-        <v>100.98692308</v>
+        <v>100.63928788</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>13128300.0</v>
+        <v>33210965.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-20270.0</v>
+        <v>-140345.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.15439927484899</v>
+        <v>-0.42258633556718</v>
       </c>
       <c r="K207">
-        <v>0.23</v>
+        <v>0.52</v>
       </c>
       <c r="L207" t="s">
-        <v>536</v>
+        <v>547</v>
       </c>
       <c r="M207" s="1">
-        <v>13108030.0</v>
+        <v>33070620.0</v>
       </c>
       <c r="N207" s="1">
-        <v>13138081.37</v>
+        <v>33241496.71</v>
       </c>
       <c r="O207" s="1">
-        <v>0.22</v>
+        <v>0.6</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>537</v>
+        <v>548</v>
       </c>
       <c r="B208" t="s">
-        <v>538</v>
+        <v>549</v>
       </c>
       <c r="C208" s="1">
-        <v>6120000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>99.298</v>
+        <v>98.917</v>
       </c>
       <c r="E208" s="1">
-        <v>99.295</v>
+        <v>99.04495</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>6076854.0</v>
+        <v>19808990.0</v>
       </c>
       <c r="I208" s="1">
-        <v>183.6</v>
+        <v>-25590.0</v>
       </c>
       <c r="J208" s="1">
-        <v>0.0030213001661715</v>
+        <v>-0.12918376959148</v>
       </c>
       <c r="K208">
-        <v>1.61</v>
+        <v>0.21</v>
       </c>
       <c r="L208" t="s">
-        <v>539</v>
+        <v>550</v>
       </c>
       <c r="M208" s="1">
-        <v>6077037.6</v>
+        <v>19783400.0</v>
       </c>
       <c r="N208" s="1">
-        <v>6175334.86</v>
+        <v>19824715.07</v>
       </c>
       <c r="O208" s="1">
-        <v>0.1</v>
+        <v>0.36</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>540</v>
+        <v>551</v>
       </c>
       <c r="B209" t="s">
-        <v>541</v>
+        <v>552</v>
       </c>
       <c r="C209" s="1">
-        <v>13900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.011</v>
+        <v>97.721</v>
       </c>
       <c r="E209" s="1">
-        <v>98.855</v>
+        <v>97.44894444</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>13740845.0</v>
+        <v>1754081.0</v>
       </c>
       <c r="I209" s="1">
-        <v>21684.0</v>
+        <v>4897.0</v>
       </c>
       <c r="J209" s="1">
-        <v>0.15780688887765</v>
+        <v>0.27917752942994</v>
       </c>
       <c r="K209">
-        <v>0.23</v>
+        <v>0.59</v>
       </c>
       <c r="L209" t="s">
-        <v>542</v>
+        <v>553</v>
       </c>
       <c r="M209" s="1">
-        <v>13762529.0</v>
+        <v>1758978.0</v>
       </c>
       <c r="N209" s="1">
-        <v>13794184.82</v>
+        <v>1769673.21</v>
       </c>
       <c r="O209" s="1">
-        <v>0.23</v>
+        <v>0.03</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>543</v>
+        <v>554</v>
       </c>
       <c r="B210" t="s">
-        <v>544</v>
+        <v>555</v>
       </c>
       <c r="C210" s="1">
-        <v>6299000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>100.011</v>
+        <v>101.751</v>
       </c>
       <c r="E210" s="1">
-        <v>100.18117098</v>
+        <v>102.19</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>6310411.96</v>
+        <v>3065700.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-10719.07</v>
+        <v>-13170.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-0.16986323663091</v>
+        <v>-0.42959193658871</v>
       </c>
       <c r="K210">
-        <v>2.13</v>
+        <v>0.22</v>
       </c>
       <c r="L210" t="s">
-        <v>545</v>
+        <v>556</v>
       </c>
       <c r="M210" s="1">
-        <v>6299692.89</v>
+        <v>3052530.0</v>
       </c>
       <c r="N210" s="1">
-        <v>6434129.08</v>
+        <v>3058992.33</v>
       </c>
       <c r="O210" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>546</v>
+        <v>557</v>
       </c>
       <c r="B211" t="s">
-        <v>547</v>
+        <v>558</v>
       </c>
       <c r="C211" s="1">
-        <v>1000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>99.423</v>
+        <v>99.852</v>
       </c>
       <c r="E211" s="1">
-        <v>98.02</v>
+        <v>99.721</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>980200.0</v>
+        <v>24930250.0</v>
       </c>
       <c r="I211" s="1">
-        <v>14030.0</v>
+        <v>32750.0</v>
       </c>
       <c r="J211" s="1">
-        <v>1.4313405427464</v>
+        <v>0.13136651257007</v>
       </c>
       <c r="K211">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>883.56</v>
+        <v>1.25</v>
+      </c>
+      <c r="L211" t="s">
+        <v>559</v>
       </c>
       <c r="M211" s="1">
-        <v>994230.0</v>
+        <v>24963000.0</v>
       </c>
       <c r="N211" s="1">
-        <v>995113.56</v>
+        <v>25276356.16</v>
       </c>
       <c r="O211" s="1">
-        <v>0.02</v>
+        <v>0.46</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>548</v>
+        <v>560</v>
       </c>
       <c r="B212" t="s">
-        <v>549</v>
+        <v>561</v>
       </c>
       <c r="C212" s="1">
-        <v>9400000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.874</v>
+        <v>100.020218</v>
       </c>
       <c r="E212" s="1">
-        <v>100.937</v>
+        <v>0.0</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>9488078.0</v>
+        <v>0.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-5922.0</v>
+        <v>1010.9</v>
       </c>
       <c r="J212" s="1">
-        <v>-0.062415169858427</v>
+        <v>0</v>
       </c>
       <c r="K212">
-        <v>1.75</v>
+        <v>0.0</v>
       </c>
       <c r="L212" t="s">
-        <v>550</v>
+        <v>562</v>
       </c>
       <c r="M212" s="1">
-        <v>9482156.0</v>
+        <v>1010.9</v>
       </c>
       <c r="N212" s="1">
-        <v>9646816.96</v>
+        <v>-4469.85</v>
       </c>
       <c r="O212" s="1">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>551</v>
+        <v>563</v>
       </c>
       <c r="B213" t="s">
-        <v>552</v>
+        <v>564</v>
       </c>
       <c r="C213" s="1">
-        <v>25000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.774</v>
+        <v>100.02360125</v>
       </c>
       <c r="E213" s="1">
-        <v>97.37396836</v>
+        <v>0.0</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>24343492.09</v>
+        <v>0.0</v>
       </c>
       <c r="I213" s="1">
-        <v>600007.91</v>
+        <v>377.62</v>
       </c>
       <c r="J213" s="1">
-        <v>2.4647569370151</v>
+        <v>0</v>
       </c>
       <c r="K213">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L213" t="s">
-        <v>553</v>
+        <v>565</v>
       </c>
       <c r="M213" s="1">
-        <v>24943500.0</v>
+        <v>377.62</v>
       </c>
       <c r="N213" s="1">
-        <v>24984332.88</v>
+        <v>-1310.22</v>
       </c>
       <c r="O213" s="1">
-        <v>0.41</v>
+        <v>0.0</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>554</v>
+        <v>566</v>
       </c>
       <c r="B214" t="s">
-        <v>555</v>
+        <v>567</v>
       </c>
       <c r="C214" s="1">
-        <v>14630000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.123</v>
+        <v>99.98818127</v>
       </c>
       <c r="E214" s="1">
-        <v>99.18034949</v>
+        <v>0.0</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>14510085.13</v>
+        <v>0.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-8390.23</v>
+        <v>-1772.81</v>
       </c>
       <c r="J214" s="1">
-        <v>-0.05782343745629</v>
+        <v>0</v>
       </c>
       <c r="K214">
-        <v>1.47</v>
+        <v>0.0</v>
       </c>
       <c r="L214" t="s">
-        <v>556</v>
+        <v>568</v>
       </c>
       <c r="M214" s="1">
-        <v>14501694.9</v>
+        <v>-1772.81</v>
       </c>
       <c r="N214" s="1">
-        <v>14716775.54</v>
+        <v>-27221.39</v>
       </c>
       <c r="O214" s="1">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-        <v>558</v>
+        <v>569</v>
+      </c>
+      <c r="B215">
+        <v>2621898882</v>
       </c>
       <c r="C215" s="1">
-        <v>32391000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>99.383</v>
+        <v>100.0819732</v>
       </c>
       <c r="E215" s="1">
-        <v>97.79440718</v>
+        <v>0.0</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>31676586.43</v>
+        <v>0.0</v>
       </c>
       <c r="I215" s="1">
-        <v>514561.1</v>
+        <v>4098.66</v>
       </c>
       <c r="J215" s="1">
-        <v>1.6244209303837</v>
+        <v>0</v>
       </c>
       <c r="K215">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>559</v>
+        <v>0.0</v>
+      </c>
+      <c r="L215">
+        <v>496.16</v>
       </c>
       <c r="M215" s="1">
-        <v>32191147.53</v>
+        <v>4098.66</v>
       </c>
       <c r="N215" s="1">
-        <v>32219766.98</v>
+        <v>4594.82</v>
       </c>
       <c r="O215" s="1">
-        <v>0.53</v>
+        <v>0.0</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>570</v>
+      </c>
+      <c r="B216">
+        <v>2669237042</v>
       </c>
       <c r="C216" s="1">
-        <v>25559000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.083</v>
+        <v>99.99906338</v>
       </c>
       <c r="E216" s="1">
-        <v>99.00726766</v>
+        <v>0.0</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>25305267.54</v>
+        <v>0.0</v>
       </c>
       <c r="I216" s="1">
-        <v>19356.43</v>
+        <v>-74.93</v>
       </c>
       <c r="J216" s="1">
-        <v>0.076491702644137</v>
+        <v>0</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
-      <c r="L216">
-        <v>962.84</v>
+      <c r="L216" t="s">
+        <v>571</v>
       </c>
       <c r="M216" s="1">
-        <v>25324623.97</v>
+        <v>-74.93</v>
       </c>
       <c r="N216" s="1">
-        <v>25325586.81</v>
+        <v>-13175.2</v>
       </c>
       <c r="O216" s="1">
-        <v>0.42</v>
+        <v>0.0</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-        <v>563</v>
+        <v>572</v>
+      </c>
+      <c r="B217">
+        <v>2675905932</v>
       </c>
       <c r="C217" s="1">
-        <v>8750000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>98.821</v>
+        <v>99.9946785</v>
       </c>
       <c r="E217" s="1">
-        <v>98.885</v>
+        <v>0.0</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>8652437.5</v>
+        <v>0.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-5600.0</v>
+        <v>-532.15</v>
       </c>
       <c r="J217" s="1">
-        <v>-0.064721646356879</v>
+        <v>0</v>
       </c>
       <c r="K217">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L217" t="s">
-        <v>564</v>
+        <v>573</v>
       </c>
       <c r="M217" s="1">
-        <v>8646837.5</v>
+        <v>-532.15</v>
       </c>
       <c r="N217" s="1">
-        <v>8650882.88</v>
+        <v>-8249.26</v>
       </c>
       <c r="O217" s="1">
-        <v>0.14</v>
+        <v>0.0</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-        <v>566</v>
+        <v>574</v>
+      </c>
+      <c r="B218">
+        <v>2715283662</v>
       </c>
       <c r="C218" s="1">
-        <v>18216000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.891</v>
+        <v>99.9870418</v>
       </c>
       <c r="E218" s="1">
-        <v>98.71901845</v>
+        <v>0.0</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>17982656.4</v>
+        <v>0.0</v>
       </c>
       <c r="I218" s="1">
-        <v>213488.16</v>
+        <v>-1295.82</v>
       </c>
       <c r="J218" s="1">
-        <v>1.1871892297292</v>
+        <v>0</v>
       </c>
       <c r="K218">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="L218" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
       <c r="M218" s="1">
-        <v>18196144.56</v>
+        <v>-1295.82</v>
       </c>
       <c r="N218" s="1">
-        <v>18239064.45</v>
+        <v>-12959.57</v>
       </c>
       <c r="O218" s="1">
-        <v>0.3</v>
+        <v>0.0</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>576</v>
+      </c>
+      <c r="B219">
+        <v>2753099542</v>
       </c>
       <c r="C219" s="1">
-        <v>9100000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.169</v>
+        <v>100.00287414</v>
       </c>
       <c r="E219" s="1">
-        <v>98.67873626</v>
+        <v>0.0</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>8979765.0</v>
+        <v>0.0</v>
       </c>
       <c r="I219" s="1">
-        <v>44614.0</v>
+        <v>1437.07</v>
       </c>
       <c r="J219" s="1">
-        <v>0.49682814639359</v>
+        <v>0</v>
       </c>
       <c r="K219">
-        <v>0.37</v>
+        <v>0.0</v>
       </c>
       <c r="L219" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="M219" s="1">
-        <v>9024379.0</v>
+        <v>1437.07</v>
       </c>
       <c r="N219" s="1">
-        <v>9058036.53</v>
+        <v>95163.46</v>
       </c>
       <c r="O219" s="1">
-        <v>0.15</v>
+        <v>0.0</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>578</v>
+      </c>
+      <c r="B220">
+        <v>2760392002</v>
       </c>
       <c r="C220" s="1">
-        <v>4000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>98.19</v>
+        <v>100.00966392</v>
       </c>
       <c r="E220" s="1">
-        <v>98.22</v>
+        <v>0.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>3928800.0</v>
+        <v>0.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-1200.0</v>
+        <v>4831.96</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.030543677458766</v>
+        <v>0</v>
       </c>
       <c r="K220">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>821.92</v>
+        <v>0.0</v>
+      </c>
+      <c r="L220" t="s">
+        <v>579</v>
       </c>
       <c r="M220" s="1">
-        <v>3927600.0</v>
+        <v>4831.96</v>
       </c>
       <c r="N220" s="1">
-        <v>3928421.92</v>
+        <v>132166.96</v>
       </c>
       <c r="O220" s="1">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>574</v>
+        <v>580</v>
+      </c>
+      <c r="B221">
+        <v>2763112582</v>
       </c>
       <c r="C221" s="1">
-        <v>12000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>101.15</v>
+        <v>100.0099523</v>
       </c>
       <c r="E221" s="1">
-        <v>101.21997975</v>
+        <v>0.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>12146397.57</v>
+        <v>0.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-8397.57</v>
+        <v>995.23</v>
       </c>
       <c r="J221" s="1">
-        <v>-0.069136301126359</v>
+        <v>0</v>
       </c>
       <c r="K221">
-        <v>1.25</v>
+        <v>0.0</v>
       </c>
       <c r="L221" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="M221" s="1">
-        <v>12138000.0</v>
+        <v>995.23</v>
       </c>
       <c r="N221" s="1">
-        <v>12287917.81</v>
+        <v>25084.56</v>
       </c>
       <c r="O221" s="1">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>582</v>
+      </c>
+      <c r="B222">
+        <v>2773882062</v>
       </c>
       <c r="C222" s="1">
-        <v>36800000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>98.609</v>
+        <v>100.01246087</v>
       </c>
       <c r="E222" s="1">
-        <v>98.39334511</v>
+        <v>0.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>36208751.0</v>
+        <v>0.0</v>
       </c>
       <c r="I222" s="1">
-        <v>79361.0</v>
+        <v>3738.26</v>
       </c>
       <c r="J222" s="1">
-        <v>0.21917629801702</v>
+        <v>0</v>
       </c>
       <c r="K222">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="L222" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="M222" s="1">
-        <v>36288112.0</v>
+        <v>3738.26</v>
       </c>
       <c r="N222" s="1">
-        <v>36316090.08</v>
+        <v>44142.26</v>
       </c>
       <c r="O222" s="1">
-        <v>0.6</v>
+        <v>0.0</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>584</v>
+      </c>
+      <c r="B223">
+        <v>2777134362</v>
       </c>
       <c r="C223" s="1">
-        <v>33000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>100.61</v>
+        <v>100.0339739</v>
       </c>
       <c r="E223" s="1">
-        <v>100.63928788</v>
+        <v>0.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>33210965.0</v>
+        <v>0.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-9665.0</v>
+        <v>3397.39</v>
       </c>
       <c r="J223" s="1">
-        <v>-0.029101834288766</v>
+        <v>0</v>
       </c>
       <c r="K223">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L223" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="M223" s="1">
-        <v>33201300.0</v>
+        <v>3397.39</v>
       </c>
       <c r="N223" s="1">
-        <v>33252834.25</v>
+        <v>13855.72</v>
       </c>
       <c r="O223" s="1">
-        <v>0.55</v>
+        <v>0.0</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>583</v>
+        <v>586</v>
+      </c>
+      <c r="B224">
+        <v>2788199742</v>
       </c>
       <c r="C224" s="1">
-        <v>20000000.0</v>
+        <v>7969000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.063</v>
+        <v>100.01959581</v>
       </c>
       <c r="E224" s="1">
-        <v>99.04495</v>
+        <v>0.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>19808990.0</v>
+        <v>0.0</v>
       </c>
       <c r="I224" s="1">
-        <v>3610.0</v>
+        <v>1561.59</v>
       </c>
       <c r="J224" s="1">
-        <v>0.018224048777853</v>
+        <v>0</v>
       </c>
       <c r="K224">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L224" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="M224" s="1">
-        <v>19812600.0</v>
+        <v>1561.59</v>
       </c>
       <c r="N224" s="1">
-        <v>19822572.6</v>
+        <v>14681.77</v>
       </c>
       <c r="O224" s="1">
-        <v>0.33</v>
+        <v>0.0</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>588</v>
+      </c>
+      <c r="B225">
+        <v>2792185192</v>
       </c>
       <c r="C225" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.774</v>
+        <v>100.03383772</v>
       </c>
       <c r="E225" s="1">
-        <v>99.721</v>
+        <v>0.0</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>24930250.0</v>
+        <v>0.0</v>
       </c>
       <c r="I225" s="1">
-        <v>13250.0</v>
+        <v>8459.43</v>
       </c>
       <c r="J225" s="1">
-        <v>0.053148283711555</v>
+        <v>0</v>
       </c>
       <c r="K225">
-        <v>1.07</v>
+        <v>0.0</v>
       </c>
       <c r="L225" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="M225" s="1">
-        <v>24943500.0</v>
+        <v>8459.43</v>
       </c>
       <c r="N225" s="1">
-        <v>25211650.68</v>
+        <v>57198.18</v>
       </c>
       <c r="O225" s="1">
-        <v>0.41</v>
+        <v>0.0</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>590</v>
+      </c>
+      <c r="B226">
+        <v>2798594422</v>
       </c>
       <c r="C226" s="1">
-        <v>7969000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>99.534</v>
+        <v>100.05415167</v>
       </c>
       <c r="E226" s="1">
-        <v>97.83736655</v>
+        <v>0.0</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>7796659.74</v>
+        <v>0.0</v>
       </c>
       <c r="I226" s="1">
-        <v>135204.72</v>
+        <v>8122.75</v>
       </c>
       <c r="J226" s="1">
-        <v>1.7341364700879</v>
+        <v>0</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
-      <c r="L226">
-        <v>0.0</v>
+      <c r="L226" t="s">
+        <v>591</v>
       </c>
       <c r="M226" s="1">
-        <v>7931864.46</v>
+        <v>8122.75</v>
       </c>
       <c r="N226" s="1">
-        <v>7931864.46</v>
+        <v>35305.42</v>
       </c>
       <c r="O226" s="1">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-        <v>591</v>
+        <v>592</v>
+      </c>
+      <c r="B227">
+        <v>2805968982</v>
       </c>
       <c r="C227" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.622</v>
+        <v>100.0423414</v>
       </c>
       <c r="E227" s="1">
-        <v>101.91</v>
+        <v>0.0</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>5095500.0</v>
+        <v>0.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-64400.0</v>
+        <v>2117.07</v>
       </c>
       <c r="J227" s="1">
-        <v>-1.2638602688647</v>
+        <v>0</v>
       </c>
       <c r="K227">
-        <v>1.97</v>
+        <v>0.0</v>
       </c>
       <c r="L227" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="M227" s="1">
-        <v>5031100.0</v>
+        <v>2117.07</v>
       </c>
       <c r="N227" s="1">
-        <v>5129832.88</v>
+        <v>9558.46</v>
       </c>
       <c r="O227" s="1">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>593</v>
-[...1 lines deleted...]
-      <c r="B228" t="s">
         <v>594</v>
       </c>
+      <c r="B228">
+        <v>2806083582</v>
+      </c>
       <c r="C228" s="1">
-        <v>5000000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.8954994</v>
+        <v>100.29615041</v>
       </c>
       <c r="E228" s="1">
         <v>0.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
         <v>0.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-5225.03</v>
+        <v>17760.14</v>
       </c>
       <c r="J228" s="1">
         <v>0</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228" t="s">
         <v>595</v>
       </c>
       <c r="M228" s="1">
-        <v>-5225.03</v>
+        <v>17760.14</v>
       </c>
       <c r="N228" s="1">
-        <v>-9547.72</v>
+        <v>22600.22</v>
       </c>
       <c r="O228" s="1">
         <v>0.0</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
         <v>596</v>
       </c>
-      <c r="B229" t="s">
-        <v>597</v>
+      <c r="B229">
+        <v>2807665232</v>
       </c>
       <c r="C229" s="1">
-        <v>1600000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>99.89978938</v>
+        <v>100.01830687</v>
       </c>
       <c r="E229" s="1">
         <v>0.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
         <v>0.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-1603.37</v>
+        <v>5492.06</v>
       </c>
       <c r="J229" s="1">
         <v>0</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="M229" s="1">
-        <v>-1603.37</v>
+        <v>5492.06</v>
       </c>
       <c r="N229" s="1">
-        <v>-2935.3</v>
+        <v>51724.81</v>
       </c>
       <c r="O229" s="1">
         <v>0.0</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>598</v>
+      </c>
+      <c r="B230">
+        <v>2813843002</v>
       </c>
       <c r="C230" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>99.9657634</v>
+        <v>100.04166025</v>
       </c>
       <c r="E230" s="1">
         <v>0.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
         <v>0.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-5135.49</v>
+        <v>8332.05</v>
       </c>
       <c r="J230" s="1">
         <v>0</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="M230" s="1">
-        <v>-5135.49</v>
+        <v>8332.05</v>
       </c>
       <c r="N230" s="1">
-        <v>-27234.49</v>
+        <v>33475.61</v>
       </c>
       <c r="O230" s="1">
         <v>0.0</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="B231">
-        <v>2621898882</v>
+        <v>2818053312</v>
       </c>
       <c r="C231" s="1">
-        <v>5000000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.0169786</v>
+        <v>100.04195881</v>
       </c>
       <c r="E231" s="1">
         <v>0.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
         <v>0.0</v>
       </c>
       <c r="I231" s="1">
-        <v>848.93</v>
+        <v>1629.68</v>
       </c>
       <c r="J231" s="1">
         <v>0</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
-      <c r="L231">
-        <v>326.32</v>
+      <c r="L231" t="s">
+        <v>601</v>
       </c>
       <c r="M231" s="1">
-        <v>848.93</v>
+        <v>1629.68</v>
       </c>
       <c r="N231" s="1">
-        <v>1175.25</v>
+        <v>7218.59</v>
       </c>
       <c r="O231" s="1">
         <v>0.0</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="B232">
-        <v>2631260012</v>
+        <v>2820282912</v>
       </c>
       <c r="C232" s="1">
-        <v>4500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.99370178</v>
+        <v>100.0246728</v>
       </c>
       <c r="E232" s="1">
         <v>0.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>0.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-283.42</v>
+        <v>4934.56</v>
       </c>
       <c r="J232" s="1">
         <v>0</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="M232" s="1">
-        <v>-283.42</v>
+        <v>4934.56</v>
       </c>
       <c r="N232" s="1">
-        <v>-2136.42</v>
+        <v>32139.23</v>
       </c>
       <c r="O232" s="1">
         <v>0.0</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="B233">
-        <v>2669237042</v>
+        <v>2821297082</v>
       </c>
       <c r="C233" s="1">
-        <v>8000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>99.9773735</v>
+        <v>100.03776064</v>
       </c>
       <c r="E233" s="1">
         <v>0.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>0.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-1810.12</v>
+        <v>4720.08</v>
       </c>
       <c r="J233" s="1">
         <v>0</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="M233" s="1">
-        <v>-1810.12</v>
+        <v>4720.08</v>
       </c>
       <c r="N233" s="1">
-        <v>-13123.99</v>
+        <v>23635.53</v>
       </c>
       <c r="O233" s="1">
         <v>0.0</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="B234">
-        <v>2674133282</v>
+        <v>2833851572</v>
       </c>
       <c r="C234" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>99.99645432</v>
+        <v>100.0414829</v>
       </c>
       <c r="E234" s="1">
         <v>0.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>0.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-886.42</v>
+        <v>4148.29</v>
       </c>
       <c r="J234" s="1">
         <v>0</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="M234" s="1">
-        <v>-886.42</v>
+        <v>4148.29</v>
       </c>
       <c r="N234" s="1">
-        <v>-2958.71</v>
+        <v>17531.63</v>
       </c>
       <c r="O234" s="1">
         <v>0.0</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="B235">
-        <v>2675905932</v>
+        <v>2834781292</v>
       </c>
       <c r="C235" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>99.9815412</v>
+        <v>100.0146462</v>
       </c>
       <c r="E235" s="1">
         <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-1845.88</v>
+        <v>2929.24</v>
       </c>
       <c r="J235" s="1">
         <v>0</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="M235" s="1">
-        <v>-1845.88</v>
+        <v>2929.24</v>
       </c>
       <c r="N235" s="1">
-        <v>-8680.55</v>
+        <v>24255.57</v>
       </c>
       <c r="O235" s="1">
         <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="B236">
-        <v>2677223842</v>
+        <v>2837532542</v>
       </c>
       <c r="C236" s="1">
-        <v>5200000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>99.99117173</v>
+        <v>100.04274394</v>
       </c>
       <c r="E236" s="1">
         <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-459.07</v>
+        <v>1499.03</v>
       </c>
       <c r="J236" s="1">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="M236" s="1">
-        <v>-459.07</v>
+        <v>1499.03</v>
       </c>
       <c r="N236" s="1">
-        <v>-2891.6</v>
+        <v>6337.44</v>
       </c>
       <c r="O236" s="1">
         <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="B237">
-        <v>2679849762</v>
+        <v>2842055272</v>
       </c>
       <c r="C237" s="1">
-        <v>11000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>99.99598327</v>
+        <v>100.0496151</v>
       </c>
       <c r="E237" s="1">
         <v>0.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>0.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-441.84</v>
+        <v>4961.51</v>
       </c>
       <c r="J237" s="1">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="M237" s="1">
-        <v>-441.84</v>
+        <v>4961.51</v>
       </c>
       <c r="N237" s="1">
-        <v>-3928.94</v>
+        <v>19584.12</v>
       </c>
       <c r="O237" s="1">
         <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="B238">
-        <v>2706544722</v>
+        <v>2844936832</v>
       </c>
       <c r="C238" s="1">
-        <v>50000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>99.99621274</v>
+        <v>100.03990975</v>
       </c>
       <c r="E238" s="1">
         <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-1893.63</v>
+        <v>4789.17</v>
       </c>
       <c r="J238" s="1">
         <v>0</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="M238" s="1">
-        <v>-1893.63</v>
+        <v>4789.17</v>
       </c>
       <c r="N238" s="1">
-        <v>-54551.96</v>
+        <v>22767.57</v>
       </c>
       <c r="O238" s="1">
         <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="B239">
-        <v>2708509122</v>
+        <v>2855281262</v>
       </c>
       <c r="C239" s="1">
-        <v>12500000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.99576064</v>
+        <v>100.05241322</v>
       </c>
       <c r="E239" s="1">
         <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-529.92</v>
+        <v>11216.43</v>
       </c>
       <c r="J239" s="1">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="M239" s="1">
-        <v>-529.92</v>
+        <v>11216.43</v>
       </c>
       <c r="N239" s="1">
-        <v>-11611.35</v>
+        <v>30960.07</v>
       </c>
       <c r="O239" s="1">
         <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="B240">
-        <v>2715283662</v>
+        <v>2862709272</v>
       </c>
       <c r="C240" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>99.9657181</v>
+        <v>100.09198112</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-3428.19</v>
+        <v>11497.64</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="M240" s="1">
-        <v>-3428.19</v>
+        <v>11497.64</v>
       </c>
       <c r="N240" s="1">
-        <v>-13593.97</v>
+        <v>20283.33</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="B241">
-        <v>2715298442</v>
+        <v>2863882182</v>
       </c>
       <c r="C241" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>99.99393787</v>
+        <v>100.09965393</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>-1818.64</v>
+        <v>29896.18</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="M241" s="1">
-        <v>-1818.64</v>
+        <v>29896.18</v>
       </c>
       <c r="N241" s="1">
-        <v>-24998.06</v>
+        <v>52196.18</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="B242">
-        <v>2753099542</v>
+        <v>2870139172</v>
       </c>
       <c r="C242" s="1">
-        <v>50000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.0240494</v>
+        <v>100.20446099</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>12024.7</v>
+        <v>18605.95</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="M242" s="1">
-        <v>12024.7</v>
+        <v>18605.95</v>
       </c>
       <c r="N242" s="1">
-        <v>95060.25</v>
+        <v>24207.61</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="B243">
-        <v>2760392002</v>
+        <v>2874445782</v>
       </c>
       <c r="C243" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.04018844</v>
+        <v>100.0137484</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>20094.22</v>
+        <v>2062.26</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="M243" s="1">
-        <v>20094.22</v>
+        <v>2062.26</v>
       </c>
       <c r="N243" s="1">
-        <v>132021.3</v>
+        <v>9978.09</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="B244">
-        <v>2763112582</v>
+        <v>2874472682</v>
       </c>
       <c r="C244" s="1">
-        <v>10000000.0</v>
+        <v>11100000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.0391465</v>
+        <v>100.16689342</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>3914.65</v>
+        <v>18525.17</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="M244" s="1">
-        <v>3914.65</v>
+        <v>18525.17</v>
       </c>
       <c r="N244" s="1">
-        <v>25059.54</v>
+        <v>25181.01</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="B245">
-        <v>2773882062</v>
+        <v>2874671822</v>
       </c>
       <c r="C245" s="1">
-        <v>30000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.0287371</v>
+        <v>100.16573923</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>8621.13</v>
+        <v>4309.22</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="M245" s="1">
-        <v>8621.13</v>
+        <v>4309.22</v>
       </c>
       <c r="N245" s="1">
-        <v>43782.79</v>
+        <v>5833.04</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="B246">
-        <v>2777134362</v>
+        <v>2874739212</v>
       </c>
       <c r="C246" s="1">
-        <v>10000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.044078</v>
+        <v>100.16597</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>4407.8</v>
+        <v>5808.95</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="M246" s="1">
-        <v>4407.8</v>
+        <v>5808.95</v>
       </c>
       <c r="N246" s="1">
-        <v>13118.91</v>
+        <v>7869.72</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="B247">
-        <v>2782643402</v>
+        <v>2877251822</v>
       </c>
       <c r="C247" s="1">
-        <v>3216000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.00971549</v>
+        <v>100.3887519</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>312.45</v>
+        <v>24491.37</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="M247" s="1">
-        <v>312.45</v>
+        <v>24491.37</v>
       </c>
       <c r="N247" s="1">
-        <v>4312.22</v>
+        <v>26200.14</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="B248">
-        <v>2786856992</v>
+        <v>2880689472</v>
       </c>
       <c r="C248" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.0</v>
+        <v>100.114224</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>0.0</v>
+        <v>57112.0</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
-      <c r="L248">
-        <v>0.0</v>
+      <c r="L248" t="s">
+        <v>635</v>
       </c>
       <c r="M248" s="1">
-        <v>0.0</v>
+        <v>57112.0</v>
       </c>
       <c r="N248" s="1">
-        <v>0.0</v>
+        <v>85451.59</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
         <v>636</v>
       </c>
       <c r="B249">
-        <v>2788199742</v>
+        <v>2892744262</v>
       </c>
       <c r="C249" s="1">
-        <v>7969000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.04083812</v>
+        <v>100.12745787</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>3254.39</v>
+        <v>38237.36</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
         <v>637</v>
       </c>
       <c r="M249" s="1">
-        <v>3254.39</v>
+        <v>38237.36</v>
       </c>
       <c r="N249" s="1">
-        <v>14513.19</v>
+        <v>53554.36</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
         <v>638</v>
       </c>
       <c r="B250">
-        <v>2792185192</v>
+        <v>2892891122</v>
       </c>
       <c r="C250" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.05875932</v>
+        <v>100.12704473</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>14689.83</v>
+        <v>19056.71</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
         <v>639</v>
       </c>
       <c r="M250" s="1">
-        <v>14689.83</v>
+        <v>19056.71</v>
       </c>
       <c r="N250" s="1">
-        <v>56303.37</v>
+        <v>26626.88</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
         <v>640</v>
       </c>
       <c r="B251">
-        <v>2798428702</v>
+        <v>2922947892</v>
       </c>
       <c r="C251" s="1">
-        <v>6299000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.02230878</v>
+        <v>100.1112276</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>1405.23</v>
+        <v>11122.76</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
         <v>641</v>
       </c>
       <c r="M251" s="1">
-        <v>1405.23</v>
+        <v>11122.76</v>
       </c>
       <c r="N251" s="1">
-        <v>10639.88</v>
+        <v>14189.42</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
         <v>642</v>
       </c>
       <c r="B252">
-        <v>2798594422</v>
+        <v>2922949092</v>
       </c>
       <c r="C252" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.0742008</v>
+        <v>100.1621495</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>11130.12</v>
+        <v>16214.95</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
         <v>643</v>
       </c>
       <c r="M252" s="1">
-        <v>11130.12</v>
+        <v>16214.95</v>
       </c>
       <c r="N252" s="1">
-        <v>33957.12</v>
+        <v>19358.28</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
         <v>644</v>
       </c>
       <c r="B253">
-        <v>2805968982</v>
+        <v>2923119892</v>
       </c>
       <c r="C253" s="1">
-        <v>5000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.0590892</v>
+        <v>100.33228427</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>2954.46</v>
+        <v>36551.27</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
         <v>645</v>
       </c>
       <c r="M253" s="1">
-        <v>2954.46</v>
+        <v>36551.27</v>
       </c>
       <c r="N253" s="1">
-        <v>9204.56</v>
+        <v>38311.88</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>646</v>
       </c>
       <c r="B254">
-        <v>2806083582</v>
+        <v>2924236522</v>
       </c>
       <c r="C254" s="1">
-        <v>5997000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.14641304</v>
+        <v>100.39819156</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>8780.39</v>
+        <v>25484.26</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
-      <c r="L254" t="s">
-        <v>647</v>
+      <c r="L254">
+        <v>586.67</v>
       </c>
       <c r="M254" s="1">
-        <v>8780.39</v>
+        <v>25484.26</v>
       </c>
       <c r="N254" s="1">
-        <v>12142.21</v>
+        <v>26070.93</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B255">
-        <v>2807665232</v>
+        <v>2924470782</v>
       </c>
       <c r="C255" s="1">
-        <v>30000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.041242</v>
+        <v>100.40332</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>12372.6</v>
+        <v>6856.44</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
-      <c r="L255" t="s">
-        <v>649</v>
+      <c r="L255">
+        <v>170.0</v>
       </c>
       <c r="M255" s="1">
-        <v>12372.6</v>
+        <v>6856.44</v>
       </c>
       <c r="N255" s="1">
-        <v>51244.19</v>
+        <v>7026.44</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="B256">
-        <v>2813843002</v>
+        <v>2925413132</v>
       </c>
       <c r="C256" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.05361375</v>
+        <v>100.0</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>10722.75</v>
+        <v>0.0</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
-      <c r="L256" t="s">
-        <v>651</v>
+      <c r="L256">
+        <v>0.0</v>
       </c>
       <c r="M256" s="1">
-        <v>10722.75</v>
+        <v>0.0</v>
       </c>
       <c r="N256" s="1">
-        <v>31708.75</v>
+        <v>0.0</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="B257">
-        <v>2818053312</v>
+        <v>2926627572</v>
       </c>
       <c r="C257" s="1">
-        <v>3884000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.05857956</v>
+        <v>100.18229415</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>2275.23</v>
+        <v>36458.83</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="M257" s="1">
-        <v>2275.23</v>
+        <v>36458.83</v>
       </c>
       <c r="N257" s="1">
-        <v>6944.25</v>
+        <v>46458.72</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
       <c r="B258">
-        <v>2820060352</v>
+        <v>2926707222</v>
       </c>
       <c r="C258" s="1">
-        <v>7500000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.01103427</v>
+        <v>100.16015071</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>827.57</v>
+        <v>13452.66</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="M258" s="1">
-        <v>827.57</v>
+        <v>13452.66</v>
       </c>
       <c r="N258" s="1">
-        <v>8071.24</v>
+        <v>17566.18</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="B259">
-        <v>2820282912</v>
+        <v>2935657822</v>
       </c>
       <c r="C259" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.044241</v>
+        <v>100.2018025</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>8848.2</v>
+        <v>80721.0</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="M259" s="1">
-        <v>8848.2</v>
+        <v>80721.0</v>
       </c>
       <c r="N259" s="1">
-        <v>31540.2</v>
+        <v>101096.55</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="B260">
-        <v>2821297082</v>
+        <v>2937267392</v>
       </c>
       <c r="C260" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.0579052</v>
+        <v>100.0268301</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>7238.15</v>
+        <v>2683.01</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="M260" s="1">
-        <v>7238.15</v>
+        <v>2683.01</v>
       </c>
       <c r="N260" s="1">
-        <v>23018.53</v>
+        <v>5747.73</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="B261">
-        <v>2829527952</v>
+        <v>2947946482</v>
       </c>
       <c r="C261" s="1">
-        <v>10000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.0225799</v>
+        <v>100.3990462</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>2257.99</v>
+        <v>91381.58</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="M261" s="1">
-        <v>2257.99</v>
+        <v>91381.58</v>
       </c>
       <c r="N261" s="1">
-        <v>13749.88</v>
+        <v>93512.56</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="B262">
-        <v>2833851572</v>
+        <v>2949187922</v>
       </c>
       <c r="C262" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.0577887</v>
+        <v>100.20108417</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>5778.87</v>
+        <v>60325.25</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="M262" s="1">
-        <v>5778.87</v>
+        <v>60325.25</v>
       </c>
       <c r="N262" s="1">
-        <v>16828.37</v>
+        <v>68341.5</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="B263">
-        <v>2834781292</v>
+        <v>2949233212</v>
       </c>
       <c r="C263" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.0321418</v>
+        <v>100.19941428</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>6428.36</v>
+        <v>49853.57</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="M263" s="1">
-        <v>6428.36</v>
+        <v>49853.57</v>
       </c>
       <c r="N263" s="1">
-        <v>23959.47</v>
+        <v>56202.53</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="B264">
-        <v>2837008342</v>
+        <v>2962036302</v>
       </c>
       <c r="C264" s="1">
-        <v>24000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.00649492</v>
+        <v>100.38401675</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>1558.78</v>
+        <v>15360.67</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
-      <c r="L264" t="s">
-        <v>667</v>
+      <c r="L264">
+        <v>181.86</v>
       </c>
       <c r="M264" s="1">
-        <v>1558.78</v>
+        <v>15360.67</v>
       </c>
       <c r="N264" s="1">
-        <v>22777.98</v>
+        <v>15542.53</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="B265">
-        <v>2837532542</v>
+        <v>2962647782</v>
       </c>
       <c r="C265" s="1">
-        <v>3507000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.05991788</v>
+        <v>100.07310505</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>2101.32</v>
+        <v>14621.01</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="M265" s="1">
-        <v>2101.32</v>
+        <v>14621.01</v>
       </c>
       <c r="N265" s="1">
-        <v>6090.41</v>
+        <v>17127.34</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="B266">
-        <v>2842055272</v>
+        <v>2962651672</v>
       </c>
       <c r="C266" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.0667675</v>
+        <v>100.2092096</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>6676.75</v>
+        <v>83683.84</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="M266" s="1">
-        <v>6676.75</v>
+        <v>83683.84</v>
       </c>
       <c r="N266" s="1">
-        <v>18695.58</v>
+        <v>89832.06</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
       <c r="B267">
-        <v>2842080562</v>
+        <v>2963783942</v>
       </c>
       <c r="C267" s="1">
-        <v>15000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.01056807</v>
+        <v>100.21168021</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>1585.21</v>
+        <v>29635.23</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" t="s">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="M267" s="1">
-        <v>1585.21</v>
+        <v>29635.23</v>
       </c>
       <c r="N267" s="1">
-        <v>16052.21</v>
+        <v>31851.32</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="B268">
-        <v>2844936832</v>
+        <v>2963841042</v>
       </c>
       <c r="C268" s="1">
-        <v>12000000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.06178158</v>
+        <v>100.38837156</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>7413.79</v>
+        <v>6637.27</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
-      <c r="L268" t="s">
-        <v>675</v>
+      <c r="L268">
+        <v>88.15</v>
       </c>
       <c r="M268" s="1">
-        <v>7413.79</v>
+        <v>6637.27</v>
       </c>
       <c r="N268" s="1">
-        <v>22175.79</v>
+        <v>6725.42</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="B269">
-        <v>2855281262</v>
+        <v>2979716682</v>
       </c>
       <c r="C269" s="1">
-        <v>21400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.05229953</v>
+        <v>100.2291892</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>11192.1</v>
+        <v>22918.92</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="M269" s="1">
-        <v>11192.1</v>
+        <v>22918.92</v>
       </c>
       <c r="N269" s="1">
-        <v>27129.87</v>
+        <v>24046.98</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
       <c r="B270">
-        <v>2862709272</v>
+        <v>2983096372</v>
       </c>
       <c r="C270" s="1">
-        <v>12500000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.05500944</v>
+        <v>100.35887714</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>6876.18</v>
+        <v>25121.4</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
-      <c r="L270" t="s">
-        <v>679</v>
+      <c r="L270">
+        <v>238.0</v>
       </c>
       <c r="M270" s="1">
-        <v>6876.18</v>
+        <v>25121.4</v>
       </c>
       <c r="N270" s="1">
-        <v>13869.23</v>
+        <v>25359.4</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>680</v>
+        <v>674</v>
       </c>
       <c r="B271">
-        <v>2863882182</v>
+        <v>2984931932</v>
       </c>
       <c r="C271" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.0598152</v>
+        <v>100.31482867</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>17944.56</v>
+        <v>47224.3</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
-      <c r="L271" t="s">
-        <v>681</v>
+      <c r="L271">
+        <v>-232.5</v>
       </c>
       <c r="M271" s="1">
-        <v>17944.56</v>
+        <v>47224.3</v>
       </c>
       <c r="N271" s="1">
-        <v>35682.56</v>
+        <v>46991.8</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>682</v>
+        <v>675</v>
       </c>
       <c r="B272">
-        <v>2863986052</v>
+        <v>2991145112</v>
       </c>
       <c r="C272" s="1">
-        <v>30000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.0041694</v>
+        <v>100.26282</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>1250.82</v>
+        <v>23653.8</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
-      <c r="L272" t="s">
-        <v>683</v>
+      <c r="L272">
+        <v>-423.0</v>
       </c>
       <c r="M272" s="1">
-        <v>1250.82</v>
+        <v>23653.8</v>
       </c>
       <c r="N272" s="1">
-        <v>13210.82</v>
+        <v>23230.8</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>2870139172</v>
+        <v>676</v>
+      </c>
+      <c r="B273" t="s">
+        <v>677</v>
       </c>
       <c r="C273" s="1">
-        <v>9100000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.0879722</v>
+        <v>100.26615046</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>8005.47</v>
+        <v>34599.56</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
-      <c r="L273" t="s">
-        <v>685</v>
+      <c r="L273">
+        <v>195.09</v>
       </c>
       <c r="M273" s="1">
-        <v>8005.47</v>
+        <v>34599.56</v>
       </c>
       <c r="N273" s="1">
-        <v>12123.85</v>
+        <v>34794.65</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-        <v>2874445782</v>
+        <v>678</v>
+      </c>
+      <c r="B274" t="s">
+        <v>679</v>
       </c>
       <c r="C274" s="1">
-        <v>15000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.0227412</v>
+        <v>100.27877128</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>3411.18</v>
+        <v>13102.25</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
-      <c r="L274" t="s">
-        <v>687</v>
+      <c r="L274">
+        <v>167.84</v>
       </c>
       <c r="M274" s="1">
-        <v>3411.18</v>
+        <v>13102.25</v>
       </c>
       <c r="N274" s="1">
-        <v>9587.93</v>
+        <v>13270.09</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>688</v>
-[...2 lines deleted...]
-        <v>2874472682</v>
+        <v>680</v>
+      </c>
+      <c r="B275" t="s">
+        <v>681</v>
       </c>
       <c r="C275" s="1">
-        <v>11100000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.07397658</v>
+        <v>100.26715192</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>8211.4</v>
+        <v>66787.98</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
-      <c r="L275" t="s">
-        <v>689</v>
+      <c r="L275">
+        <v>466.64</v>
       </c>
       <c r="M275" s="1">
-        <v>8211.4</v>
+        <v>66787.98</v>
       </c>
       <c r="N275" s="1">
-        <v>13235.05</v>
+        <v>67254.62</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-        <v>2874671822</v>
+        <v>682</v>
+      </c>
+      <c r="B276" t="s">
+        <v>683</v>
       </c>
       <c r="C276" s="1">
-        <v>2600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.07251962</v>
+        <v>100.27277407</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>1885.51</v>
+        <v>40916.11</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
-      <c r="L276" t="s">
-        <v>691</v>
+      <c r="L276">
+        <v>221.34</v>
       </c>
       <c r="M276" s="1">
-        <v>1885.51</v>
+        <v>40916.11</v>
       </c>
       <c r="N276" s="1">
-        <v>3034.95</v>
+        <v>41137.45</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>692</v>
-[...2 lines deleted...]
-        <v>2874739212</v>
+        <v>684</v>
+      </c>
+      <c r="B277" t="s">
+        <v>685</v>
       </c>
       <c r="C277" s="1">
-        <v>3500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.07281114</v>
+        <v>100.17567423</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>2548.39</v>
+        <v>52702.27</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
-      <c r="L277" t="s">
-        <v>693</v>
+      <c r="L277">
+        <v>314.03</v>
       </c>
       <c r="M277" s="1">
-        <v>2548.39</v>
+        <v>52702.27</v>
       </c>
       <c r="N277" s="1">
-        <v>4103.06</v>
+        <v>53016.3</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-        <v>2877251822</v>
+        <v>686</v>
+      </c>
+      <c r="B278" t="s">
+        <v>687</v>
       </c>
       <c r="C278" s="1">
-        <v>6300000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.11898587</v>
+        <v>100.28263592</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>7496.11</v>
+        <v>36742.67</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278">
-        <v>740.52</v>
+        <v>187.64</v>
       </c>
       <c r="M278" s="1">
-        <v>7496.11</v>
+        <v>36742.67</v>
       </c>
       <c r="N278" s="1">
-        <v>8236.63</v>
+        <v>36930.31</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>695</v>
-[...2 lines deleted...]
-        <v>2880689472</v>
+        <v>688</v>
+      </c>
+      <c r="B279" t="s">
+        <v>687</v>
       </c>
       <c r="C279" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.05526574</v>
+        <v>100.28469136</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>27632.87</v>
+        <v>71172.84</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
-      <c r="L279" t="s">
-        <v>696</v>
+      <c r="L279">
+        <v>390.71</v>
       </c>
       <c r="M279" s="1">
-        <v>27632.87</v>
+        <v>71172.84</v>
       </c>
       <c r="N279" s="1">
-        <v>49659.81</v>
+        <v>71563.55</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>697</v>
-[...2 lines deleted...]
-        <v>2892744262</v>
+        <v>689</v>
+      </c>
+      <c r="B280" t="s">
+        <v>687</v>
       </c>
       <c r="C280" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.05559393</v>
+        <v>100.1331376</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>16678.18</v>
+        <v>6656.88</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
-      <c r="L280" t="s">
-        <v>698</v>
+      <c r="L280">
+        <v>72.17</v>
       </c>
       <c r="M280" s="1">
-        <v>16678.18</v>
+        <v>6656.88</v>
       </c>
       <c r="N280" s="1">
-        <v>28424.18</v>
+        <v>6729.05</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>699</v>
-[...2 lines deleted...]
-        <v>2892891122</v>
+        <v>690</v>
+      </c>
+      <c r="B281" t="s">
+        <v>691</v>
       </c>
       <c r="C281" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.05506007</v>
+        <v>100.29797787</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>8259.01</v>
+        <v>44696.68</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
-      <c r="L281" t="s">
-        <v>700</v>
+      <c r="L281">
+        <v>365.71</v>
       </c>
       <c r="M281" s="1">
-        <v>8259.01</v>
+        <v>44696.68</v>
       </c>
       <c r="N281" s="1">
-        <v>14062.01</v>
+        <v>45062.39</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>2922922912</v>
+        <v>692</v>
+      </c>
+      <c r="B282" t="s">
+        <v>691</v>
       </c>
       <c r="C282" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.00420667</v>
+        <v>100.29488373</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>631.0</v>
+        <v>44232.56</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
-      <c r="L282" t="s">
-        <v>702</v>
+      <c r="L282">
+        <v>234.04</v>
       </c>
       <c r="M282" s="1">
-        <v>631.0</v>
+        <v>44232.56</v>
       </c>
       <c r="N282" s="1">
-        <v>2168.25</v>
+        <v>44466.6</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>703</v>
-[...2 lines deleted...]
-        <v>2922947892</v>
+        <v>693</v>
+      </c>
+      <c r="B283" t="s">
+        <v>694</v>
       </c>
       <c r="C283" s="1">
-        <v>10000000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.0395678</v>
+        <v>100.39218905</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>3956.78</v>
+        <v>24001.97</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
-      <c r="L283" t="s">
-        <v>704</v>
+      <c r="L283">
+        <v>-13.91</v>
       </c>
       <c r="M283" s="1">
-        <v>3956.78</v>
+        <v>24001.97</v>
       </c>
       <c r="N283" s="1">
-        <v>6181.23</v>
+        <v>23988.06</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>2922949092</v>
+        <v>695</v>
+      </c>
+      <c r="B284" t="s">
+        <v>696</v>
       </c>
       <c r="C284" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.0469979</v>
+        <v>100.31452893</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>4699.79</v>
+        <v>47179.34</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
-      <c r="L284" t="s">
-        <v>706</v>
+      <c r="L284">
+        <v>743.21</v>
       </c>
       <c r="M284" s="1">
-        <v>4699.79</v>
+        <v>47179.34</v>
       </c>
       <c r="N284" s="1">
-        <v>6982.57</v>
+        <v>47922.55</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>707</v>
-[...2 lines deleted...]
-        <v>2923119892</v>
+        <v>697</v>
+      </c>
+      <c r="B285" t="s">
+        <v>698</v>
       </c>
       <c r="C285" s="1">
-        <v>11000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.06699191</v>
+        <v>100.31157435</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>7369.11</v>
+        <v>62314.87</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285">
-        <v>827.75</v>
+        <v>293.74</v>
       </c>
       <c r="M285" s="1">
-        <v>7369.11</v>
+        <v>62314.87</v>
       </c>
       <c r="N285" s="1">
-        <v>8196.86</v>
+        <v>62608.61</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>708</v>
-[...2 lines deleted...]
-        <v>2924236522</v>
+        <v>699</v>
+      </c>
+      <c r="B286" t="s">
+        <v>700</v>
       </c>
       <c r="C286" s="1">
-        <v>6400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.07285188</v>
+        <v>100.32155615</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>4662.52</v>
+        <v>64311.23</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286">
-        <v>67.94</v>
+        <v>684.37</v>
       </c>
       <c r="M286" s="1">
-        <v>4662.52</v>
+        <v>64311.23</v>
       </c>
       <c r="N286" s="1">
-        <v>4730.46</v>
+        <v>64995.6</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-        <v>2924470782</v>
+        <v>701</v>
+      </c>
+      <c r="B287" t="s">
+        <v>702</v>
       </c>
       <c r="C287" s="1">
-        <v>1700000.0</v>
+        <v>19100000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.07871941</v>
+        <v>100.28572963</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>1338.23</v>
+        <v>54574.36</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287">
-        <v>19.75</v>
+        <v>638.92</v>
       </c>
       <c r="M287" s="1">
-        <v>1338.23</v>
+        <v>54574.36</v>
       </c>
       <c r="N287" s="1">
-        <v>1357.98</v>
+        <v>55213.28</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>710</v>
-[...2 lines deleted...]
-        <v>2925413132</v>
+        <v>703</v>
+      </c>
+      <c r="B288" t="s">
+        <v>704</v>
       </c>
       <c r="C288" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.0059541</v>
+        <v>100.1340285</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>595.41</v>
+        <v>26805.7</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
-      <c r="L288" t="s">
-        <v>711</v>
+      <c r="L288">
+        <v>551.01</v>
       </c>
       <c r="M288" s="1">
-        <v>595.41</v>
+        <v>26805.7</v>
       </c>
       <c r="N288" s="1">
-        <v>1960.08</v>
+        <v>27356.71</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>712</v>
-[...2 lines deleted...]
-        <v>2926627572</v>
+        <v>705</v>
+      </c>
+      <c r="B289" t="s">
+        <v>704</v>
       </c>
       <c r="C289" s="1">
-        <v>20000000.0</v>
+        <v>9609000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.07016875</v>
+        <v>100.3695985</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>14033.75</v>
+        <v>35514.72</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
-      <c r="L289" t="s">
-        <v>713</v>
+      <c r="L289">
+        <v>301.27</v>
       </c>
       <c r="M289" s="1">
-        <v>14033.75</v>
+        <v>35514.72</v>
       </c>
       <c r="N289" s="1">
-        <v>21401.42</v>
+        <v>35815.99</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>714</v>
-[...2 lines deleted...]
-        <v>2926707222</v>
+        <v>706</v>
+      </c>
+      <c r="B290" t="s">
+        <v>707</v>
       </c>
       <c r="C290" s="1">
-        <v>8400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.0656019</v>
+        <v>100.3301105</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>5510.56</v>
+        <v>66022.1</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
-      <c r="L290" t="s">
-        <v>715</v>
+      <c r="L290">
+        <v>646.93</v>
       </c>
       <c r="M290" s="1">
-        <v>5510.56</v>
+        <v>66022.1</v>
       </c>
       <c r="N290" s="1">
-        <v>8534.61</v>
+        <v>66669.03</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>716</v>
-[...2 lines deleted...]
-        <v>2935657822</v>
+        <v>708</v>
+      </c>
+      <c r="B291" t="s">
+        <v>709</v>
       </c>
       <c r="C291" s="1">
-        <v>40000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.0770253</v>
+        <v>99.89407567</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>30810.12</v>
+        <v>-6355.46</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="M291" s="1">
-        <v>30810.12</v>
+        <v>-6355.46</v>
       </c>
       <c r="N291" s="1">
-        <v>45616.45</v>
+        <v>-7560.29</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>718</v>
-[...2 lines deleted...]
-        <v>2937267392</v>
+        <v>711</v>
+      </c>
+      <c r="B292" t="s">
+        <v>712</v>
       </c>
       <c r="C292" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.0249805</v>
+        <v>99.989683</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>2498.05</v>
+        <v>-2063.4</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
-      <c r="L292" t="s">
-        <v>719</v>
+      <c r="L292">
+        <v>-836.31</v>
       </c>
       <c r="M292" s="1">
-        <v>2498.05</v>
+        <v>-2063.4</v>
       </c>
       <c r="N292" s="1">
-        <v>4675.05</v>
+        <v>-2899.71</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>2947946482</v>
+        <v>713</v>
+      </c>
+      <c r="B293" t="s">
+        <v>714</v>
       </c>
       <c r="C293" s="1">
-        <v>22900000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.07382978</v>
+        <v>99.9411323</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>16907.02</v>
+        <v>-5886.77</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
-      <c r="L293">
-        <v>246.94</v>
+      <c r="L293" t="s">
+        <v>715</v>
       </c>
       <c r="M293" s="1">
-        <v>16907.02</v>
+        <v>-5886.77</v>
       </c>
       <c r="N293" s="1">
-        <v>17153.96</v>
+        <v>-6952.88</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>721</v>
-[...2 lines deleted...]
-        <v>2949187922</v>
+        <v>716</v>
+      </c>
+      <c r="B294" t="s">
+        <v>717</v>
       </c>
       <c r="C294" s="1">
-        <v>30000000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.04995403</v>
+        <v>100.26850615</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>14986.21</v>
+        <v>36248.33</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
-      <c r="L294" t="s">
-        <v>722</v>
+      <c r="L294">
+        <v>-101.71</v>
       </c>
       <c r="M294" s="1">
-        <v>14986.21</v>
+        <v>36248.33</v>
       </c>
       <c r="N294" s="1">
-        <v>20525.37</v>
+        <v>36146.62</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>2949233212</v>
+        <v>718</v>
+      </c>
+      <c r="B295" t="s">
+        <v>719</v>
       </c>
       <c r="C295" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.04791968</v>
+        <v>100.31796165</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>11979.92</v>
+        <v>63592.33</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
-      <c r="L295" t="s">
-        <v>724</v>
+      <c r="L295">
+        <v>689.28</v>
       </c>
       <c r="M295" s="1">
-        <v>11979.92</v>
+        <v>63592.33</v>
       </c>
       <c r="N295" s="1">
-        <v>16356.31</v>
+        <v>64281.61</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-        <v>2962036302</v>
+        <v>720</v>
+      </c>
+      <c r="B296" t="s">
+        <v>721</v>
       </c>
       <c r="C296" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.03441825</v>
+        <v>100.89530773</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>1376.73</v>
+        <v>134296.16</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296">
-        <v>437.47</v>
+        <v>555.77</v>
       </c>
       <c r="M296" s="1">
-        <v>1376.73</v>
+        <v>134296.16</v>
       </c>
       <c r="N296" s="1">
-        <v>1814.2</v>
+        <v>134851.93</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>726</v>
-[...2 lines deleted...]
-        <v>2962647782</v>
+        <v>722</v>
+      </c>
+      <c r="B297" t="s">
+        <v>723</v>
       </c>
       <c r="C297" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.02025975</v>
+        <v>100.3529555</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>4051.95</v>
+        <v>35295.55</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
-      <c r="L297" t="s">
-        <v>727</v>
+      <c r="L297">
+        <v>311.71</v>
       </c>
       <c r="M297" s="1">
-        <v>4051.95</v>
+        <v>35295.55</v>
       </c>
       <c r="N297" s="1">
-        <v>5644.28</v>
+        <v>35607.26</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2962651672</v>
+        <v>724</v>
+      </c>
+      <c r="B298" t="s">
+        <v>725</v>
       </c>
       <c r="C298" s="1">
-        <v>40000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.0358284</v>
+        <v>100.27328273</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>14331.36</v>
+        <v>6012.22</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
-      <c r="L298" t="s">
-        <v>729</v>
+      <c r="L298">
+        <v>-125.44</v>
       </c>
       <c r="M298" s="1">
-        <v>14331.36</v>
+        <v>6012.22</v>
       </c>
       <c r="N298" s="1">
-        <v>18309.36</v>
+        <v>5886.78</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-        <v>2963783942</v>
+        <v>726</v>
+      </c>
+      <c r="B299" t="s">
+        <v>727</v>
       </c>
       <c r="C299" s="1">
-        <v>14000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.03694829</v>
+        <v>99.96614213</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>5172.76</v>
+        <v>-10157.36</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
       <c r="L299" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="M299" s="1">
-        <v>5172.76</v>
+        <v>-10157.36</v>
       </c>
       <c r="N299" s="1">
-        <v>6610.32</v>
+        <v>-13464.74</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-        <v>2963841042</v>
+        <v>729</v>
+      </c>
+      <c r="B300" t="s">
+        <v>730</v>
       </c>
       <c r="C300" s="1">
-        <v>1709000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.03809362</v>
+        <v>100.45045833</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>651.02</v>
+        <v>5405.5</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
       <c r="L300">
-        <v>209.05</v>
+        <v>-2.73</v>
       </c>
       <c r="M300" s="1">
-        <v>651.02</v>
+        <v>5405.5</v>
       </c>
       <c r="N300" s="1">
-        <v>860.07</v>
+        <v>5402.77</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>2979716682</v>
+        <v>731</v>
+      </c>
+      <c r="B301" t="s">
+        <v>732</v>
       </c>
       <c r="C301" s="1">
-        <v>10000000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.0318744</v>
+        <v>100.30846549</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>3187.44</v>
+        <v>19263.67</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
       <c r="L301">
-        <v>686.34</v>
+        <v>191.99</v>
       </c>
       <c r="M301" s="1">
-        <v>3187.44</v>
+        <v>19263.67</v>
       </c>
       <c r="N301" s="1">
-        <v>3873.78</v>
+        <v>19455.66</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-        <v>2983096372</v>
+        <v>733</v>
+      </c>
+      <c r="B302" t="s">
+        <v>732</v>
       </c>
       <c r="C302" s="1">
-        <v>7000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>100.03161471</v>
+        <v>100.324839</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>2213.03</v>
+        <v>25987.12</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
       <c r="L302">
-        <v>29.4</v>
+        <v>231.5</v>
       </c>
       <c r="M302" s="1">
-        <v>2213.03</v>
+        <v>25987.12</v>
       </c>
       <c r="N302" s="1">
-        <v>2242.43</v>
+        <v>26218.62</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
+        <v>734</v>
+      </c>
+      <c r="B303" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>2984931932</v>
       </c>
       <c r="C303" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>99.99966447</v>
+        <v>100.28789333</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-50.33</v>
+        <v>43184.0</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303">
-        <v>-87.0</v>
+        <v>618.86</v>
       </c>
       <c r="M303" s="1">
-        <v>-50.33</v>
+        <v>43184.0</v>
       </c>
       <c r="N303" s="1">
-        <v>-137.33</v>
+        <v>43802.86</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
         <v>736</v>
       </c>
-      <c r="B304">
-        <v>2991145112</v>
+      <c r="B304" t="s">
+        <v>737</v>
       </c>
       <c r="C304" s="1">
-        <v>9000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>99.99196911</v>
+        <v>100.50441693</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>-722.78</v>
+        <v>75662.54</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
       <c r="L304">
-        <v>-246.1</v>
+        <v>539.87</v>
       </c>
       <c r="M304" s="1">
-        <v>-722.78</v>
+        <v>75662.54</v>
       </c>
       <c r="N304" s="1">
-        <v>-968.88</v>
+        <v>76202.41</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="B305" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="C305" s="1">
-        <v>13000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.01102785</v>
+        <v>100.52129907</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>1433.62</v>
+        <v>39097.43</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
       <c r="L305">
-        <v>57.52</v>
+        <v>390.09</v>
       </c>
       <c r="M305" s="1">
-        <v>1433.62</v>
+        <v>39097.43</v>
       </c>
       <c r="N305" s="1">
-        <v>1491.14</v>
+        <v>39487.52</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
+        <v>740</v>
+      </c>
+      <c r="B306" t="s">
         <v>739</v>
       </c>
-      <c r="B306" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C306" s="1">
-        <v>4700000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.0181966</v>
+        <v>100.3330742</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>855.24</v>
+        <v>16653.71</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
       <c r="L306">
-        <v>71.67</v>
+        <v>203.81</v>
       </c>
       <c r="M306" s="1">
-        <v>855.24</v>
+        <v>16653.71</v>
       </c>
       <c r="N306" s="1">
-        <v>926.91</v>
+        <v>16857.52</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
         <v>741</v>
       </c>
       <c r="B307" t="s">
         <v>742</v>
       </c>
       <c r="C307" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.01221408</v>
+        <v>100.2909111</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>3053.52</v>
+        <v>29091.11</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
       <c r="L307">
-        <v>159.42</v>
+        <v>270.91</v>
       </c>
       <c r="M307" s="1">
-        <v>3053.52</v>
+        <v>29091.11</v>
       </c>
       <c r="N307" s="1">
-        <v>3212.94</v>
+        <v>29362.02</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
         <v>743</v>
       </c>
       <c r="B308" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="C308" s="1">
-        <v>15000000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.01122093</v>
+        <v>100.3427632</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>1683.14</v>
+        <v>29991.78</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
       <c r="L308">
-        <v>62.98</v>
+        <v>266.82</v>
       </c>
       <c r="M308" s="1">
-        <v>1683.14</v>
+        <v>29991.78</v>
       </c>
       <c r="N308" s="1">
-        <v>1746.12</v>
+        <v>30258.6</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
+        <v>744</v>
+      </c>
+      <c r="B309" t="s">
         <v>745</v>
       </c>
-      <c r="B309" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C309" s="1">
-        <v>30000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.00785127</v>
+        <v>100.42847338</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>2355.38</v>
+        <v>34277.87</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
       <c r="L309">
-        <v>59.92</v>
+        <v>33.1</v>
       </c>
       <c r="M309" s="1">
-        <v>2355.38</v>
+        <v>34277.87</v>
       </c>
       <c r="N309" s="1">
-        <v>2415.3</v>
+        <v>34310.97</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
+        <v>746</v>
+      </c>
+      <c r="B310" t="s">
         <v>747</v>
       </c>
-      <c r="B310" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C310" s="1">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.0081918</v>
+        <v>100.33319125</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>409.59</v>
+        <v>13327.65</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
       <c r="L310">
-        <v>20.14</v>
+        <v>105.86</v>
       </c>
       <c r="M310" s="1">
-        <v>409.59</v>
+        <v>13327.65</v>
       </c>
       <c r="N310" s="1">
-        <v>429.73</v>
+        <v>13433.51</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
+        <v>748</v>
+      </c>
+      <c r="B311" t="s">
         <v>749</v>
       </c>
-      <c r="B311" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C311" s="1">
-        <v>25000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.0119412</v>
+        <v>99.83708389</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>2985.3</v>
+        <v>-2932.49</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
       <c r="L311">
-        <v>115.27</v>
+        <v>-558.94</v>
       </c>
       <c r="M311" s="1">
-        <v>2985.3</v>
+        <v>-2932.49</v>
       </c>
       <c r="N311" s="1">
-        <v>3100.57</v>
+        <v>-3491.43</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
         <v>750</v>
       </c>
       <c r="B312" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="C312" s="1">
-        <v>13000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.01144415</v>
+        <v>99.99757533</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>1487.74</v>
+        <v>-363.7</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
       <c r="L312">
-        <v>52.35</v>
+        <v>-210.53</v>
       </c>
       <c r="M312" s="1">
-        <v>1487.74</v>
+        <v>-363.7</v>
       </c>
       <c r="N312" s="1">
-        <v>1540.09</v>
+        <v>-574.23</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B313" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C313" s="1">
-        <v>15000000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.0125494</v>
+        <v>100.46788726</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>1882.41</v>
+        <v>29963.5</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
       <c r="L313">
-        <v>63.8</v>
+        <v>-214.49</v>
       </c>
       <c r="M313" s="1">
-        <v>1882.41</v>
+        <v>29963.5</v>
       </c>
       <c r="N313" s="1">
-        <v>1946.21</v>
+        <v>29749.01</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="B314" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="C314" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>100.0161344</v>
+        <v>100.28339043</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>2420.16</v>
+        <v>85017.13</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
       <c r="L314">
-        <v>122.13</v>
+        <v>504.68</v>
       </c>
       <c r="M314" s="1">
-        <v>2420.16</v>
+        <v>85017.13</v>
       </c>
       <c r="N314" s="1">
-        <v>2542.29</v>
+        <v>85521.81</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="B315" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="C315" s="1">
-        <v>6120000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.00097925</v>
+        <v>100.33875143</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>59.93</v>
+        <v>47425.2</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
       <c r="L315">
-        <v>-32.91</v>
+        <v>601.71</v>
       </c>
       <c r="M315" s="1">
-        <v>59.93</v>
+        <v>47425.2</v>
       </c>
       <c r="N315" s="1">
-        <v>27.02</v>
+        <v>48026.91</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="B316" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="C316" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.0278494</v>
+        <v>100.3382392</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>4177.41</v>
+        <v>16911.96</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
       <c r="L316">
-        <v>268.92</v>
+        <v>206.82</v>
       </c>
       <c r="M316" s="1">
-        <v>4177.41</v>
+        <v>16911.96</v>
       </c>
       <c r="N316" s="1">
-        <v>4446.33</v>
+        <v>17118.78</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="B317" t="s">
         <v>759</v>
       </c>
       <c r="C317" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.01318075</v>
+        <v>100.22888727</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>2636.15</v>
+        <v>34333.09</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
       <c r="L317">
-        <v>67.68</v>
+        <v>544.21</v>
       </c>
       <c r="M317" s="1">
-        <v>2636.15</v>
+        <v>34333.09</v>
       </c>
       <c r="N317" s="1">
-        <v>2703.83</v>
+        <v>34877.3</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="B318" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="C318" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.0228775</v>
+        <v>100.355351</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>4575.5</v>
+        <v>71070.2</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
-      <c r="L318">
-        <v>204.2</v>
+      <c r="L318" t="s">
+        <v>763</v>
       </c>
       <c r="M318" s="1">
-        <v>4575.5</v>
+        <v>71070.2</v>
       </c>
       <c r="N318" s="1">
-        <v>4779.7</v>
+        <v>72173.23</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="B319" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="C319" s="1">
-        <v>19100000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.02111953</v>
+        <v>100.6747864</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>4033.83</v>
+        <v>33739.32</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
       <c r="L319">
-        <v>175.95</v>
+        <v>205.49</v>
       </c>
       <c r="M319" s="1">
-        <v>4033.83</v>
+        <v>33739.32</v>
       </c>
       <c r="N319" s="1">
-        <v>4209.78</v>
+        <v>33944.81</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="B320" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="C320" s="1">
-        <v>9609000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.03289416</v>
+        <v>100.30083808</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>3160.8</v>
+        <v>21961.18</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
       <c r="L320">
-        <v>0.0</v>
+        <v>157.51</v>
       </c>
       <c r="M320" s="1">
-        <v>3160.8</v>
+        <v>21961.18</v>
       </c>
       <c r="N320" s="1">
-        <v>3160.8</v>
+        <v>22118.69</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="B321" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="C321" s="1">
-        <v>20000000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.0132017</v>
+        <v>100.42750196</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>2640.34</v>
+        <v>28343.38</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
       <c r="L321">
-        <v>142.09</v>
+        <v>26.15</v>
       </c>
       <c r="M321" s="1">
-        <v>2640.34</v>
+        <v>28343.38</v>
       </c>
       <c r="N321" s="1">
-        <v>2782.43</v>
+        <v>28369.53</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
+        <v>769</v>
+      </c>
+      <c r="B322" t="s">
         <v>767</v>
       </c>
-      <c r="B322" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C322" s="1">
-        <v>20000000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.0233662</v>
+        <v>100.34967115</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>4673.24</v>
+        <v>18182.9</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
       <c r="L322">
-        <v>167.21</v>
+        <v>118.55</v>
       </c>
       <c r="M322" s="1">
-        <v>4673.24</v>
+        <v>18182.9</v>
       </c>
       <c r="N322" s="1">
-        <v>4840.45</v>
+        <v>18301.45</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="B323" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="C323" s="1">
-        <v>13500000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.00269807</v>
+        <v>100.5266734</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>364.24</v>
+        <v>24753.65</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
       <c r="L323">
-        <v>-79.97</v>
+        <v>219.19</v>
       </c>
       <c r="M323" s="1">
-        <v>364.24</v>
+        <v>24753.65</v>
       </c>
       <c r="N323" s="1">
-        <v>284.27</v>
+        <v>24972.84</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
+        <v>772</v>
+      </c>
+      <c r="B324" t="s">
         <v>771</v>
       </c>
-      <c r="B324" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C324" s="1">
-        <v>20000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.0224143</v>
+        <v>100.33929725</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>4482.86</v>
+        <v>13571.89</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
       <c r="L324">
-        <v>216.24</v>
+        <v>129.22</v>
       </c>
       <c r="M324" s="1">
-        <v>4482.86</v>
+        <v>13571.89</v>
       </c>
       <c r="N324" s="1">
-        <v>4699.1</v>
+        <v>13701.11</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
         <v>773</v>
       </c>
       <c r="B325" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="C325" s="1">
-        <v>15000000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>100.09604753</v>
+        <v>100.52061946</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>14407.13</v>
+        <v>19262.92</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
       <c r="L325">
-        <v>101.2</v>
+        <v>148.25</v>
       </c>
       <c r="M325" s="1">
-        <v>14407.13</v>
+        <v>19262.92</v>
       </c>
       <c r="N325" s="1">
-        <v>14508.33</v>
+        <v>19411.17</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
+        <v>774</v>
+      </c>
+      <c r="B326" t="s">
         <v>775</v>
       </c>
-      <c r="B326" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C326" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.0273324</v>
+        <v>100.06140392</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>2733.24</v>
+        <v>7675.49</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
-      <c r="L326">
-        <v>38.18</v>
+      <c r="L326" t="s">
+        <v>776</v>
       </c>
       <c r="M326" s="1">
-        <v>2733.24</v>
+        <v>7675.49</v>
       </c>
       <c r="N326" s="1">
-        <v>2771.42</v>
+        <v>4846.64</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
         <v>777</v>
       </c>
       <c r="B327" t="s">
         <v>778</v>
       </c>
       <c r="C327" s="1">
-        <v>1200000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.00368667</v>
+        <v>100.15465596</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>44.24</v>
+        <v>38663.99</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
-      <c r="L327">
-        <v>-4.32</v>
+      <c r="L327" t="s">
+        <v>779</v>
       </c>
       <c r="M327" s="1">
-        <v>44.24</v>
+        <v>38663.99</v>
       </c>
       <c r="N327" s="1">
-        <v>39.92</v>
+        <v>33326.73</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B328" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="C328" s="1">
-        <v>8000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.0210205</v>
+        <v>100.27297065</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>1681.64</v>
+        <v>109188.26</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
-      <c r="L328">
-        <v>62.03</v>
+      <c r="L328" t="s">
+        <v>782</v>
       </c>
       <c r="M328" s="1">
-        <v>1681.64</v>
+        <v>109188.26</v>
       </c>
       <c r="N328" s="1">
-        <v>1743.67</v>
+        <v>110788.22</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="B329" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="C329" s="1">
-        <v>6245000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.02101553</v>
+        <v>100.1721946</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>1312.42</v>
+        <v>43048.65</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
       <c r="L329">
-        <v>52.06</v>
+        <v>537.55</v>
       </c>
       <c r="M329" s="1">
-        <v>1312.42</v>
+        <v>43048.65</v>
       </c>
       <c r="N329" s="1">
-        <v>1364.48</v>
+        <v>43586.2</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="B330" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="C330" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.02553973</v>
+        <v>100.3615226</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>3830.96</v>
+        <v>72304.52</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
       <c r="L330">
-        <v>160.13</v>
+        <v>336.84</v>
       </c>
       <c r="M330" s="1">
-        <v>3830.96</v>
+        <v>72304.52</v>
       </c>
       <c r="N330" s="1">
-        <v>3991.09</v>
+        <v>72641.36</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="B331" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="C331" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>100.0333912</v>
+        <v>99.94419935</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>5008.68</v>
+        <v>-11160.13</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
       <c r="L331">
-        <v>116.25</v>
+        <v>0.0</v>
       </c>
       <c r="M331" s="1">
-        <v>5008.68</v>
+        <v>-11160.13</v>
       </c>
       <c r="N331" s="1">
-        <v>5124.93</v>
+        <v>-11160.13</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="B332" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="C332" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.030709</v>
+        <v>99.98460485</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>1535.45</v>
+        <v>-3079.03</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
       <c r="L332">
-        <v>34.59</v>
+        <v>0.0</v>
       </c>
       <c r="M332" s="1">
-        <v>1535.45</v>
+        <v>-3079.03</v>
       </c>
       <c r="N332" s="1">
-        <v>1570.04</v>
+        <v>-3079.03</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="B333" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="C333" s="1">
-        <v>7500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.04868133</v>
+        <v>99.9934998</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>3651.1</v>
+        <v>-1625.05</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
       <c r="L333">
-        <v>67.51</v>
+        <v>0.0</v>
       </c>
       <c r="M333" s="1">
-        <v>3651.1</v>
+        <v>-1625.05</v>
       </c>
       <c r="N333" s="1">
-        <v>3718.61</v>
+        <v>-1625.05</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="B334" t="s">
         <v>790</v>
       </c>
       <c r="C334" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.0216875</v>
+        <v>100.0011578</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>2168.75</v>
+        <v>347.34</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
       <c r="L334">
-        <v>24.37</v>
+        <v>0.0</v>
       </c>
       <c r="M334" s="1">
-        <v>2168.75</v>
+        <v>347.34</v>
       </c>
       <c r="N334" s="1">
-        <v>2193.12</v>
+        <v>347.34</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="B335" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="C335" s="1">
-        <v>8750000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.02691451</v>
+        <v>100.125418</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>2355.02</v>
+        <v>31354.5</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
       <c r="L335">
-        <v>24.36</v>
+        <v>537.55</v>
       </c>
       <c r="M335" s="1">
-        <v>2355.02</v>
+        <v>31354.5</v>
       </c>
       <c r="N335" s="1">
-        <v>2379.38</v>
+        <v>31892.05</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="B336" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="C336" s="1">
-        <v>8000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.03074313</v>
+        <v>100.218755</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>2459.45</v>
+        <v>54688.75</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
       <c r="L336">
-        <v>12.87</v>
+        <v>537.55</v>
       </c>
       <c r="M336" s="1">
-        <v>2459.45</v>
+        <v>54688.75</v>
       </c>
       <c r="N336" s="1">
-        <v>2472.32</v>
+        <v>55226.3</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="B337" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="C337" s="1">
-        <v>4000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>100.02539225</v>
+        <v>100.331322</v>
       </c>
       <c r="E337" s="1">
         <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>1015.69</v>
+        <v>66264.4</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
       <c r="L337">
-        <v>0.0</v>
+        <v>618.47</v>
       </c>
       <c r="M337" s="1">
-        <v>1015.69</v>
+        <v>66264.4</v>
       </c>
       <c r="N337" s="1">
-        <v>1015.69</v>
+        <v>66882.87</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B338" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="C338" s="1">
-        <v>6404000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>99.98973454</v>
+        <v>99.9728893</v>
       </c>
       <c r="E338" s="1">
         <v>0.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>0.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-657.4</v>
+        <v>-8133.21</v>
       </c>
       <c r="J338" s="1">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0.0</v>
       </c>
       <c r="L338">
-        <v>-141.37</v>
+        <v>0.0</v>
       </c>
       <c r="M338" s="1">
-        <v>-657.4</v>
+        <v>-8133.21</v>
       </c>
       <c r="N338" s="1">
-        <v>-798.77</v>
+        <v>-8133.21</v>
       </c>
       <c r="O338" s="1">
         <v>0.0</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="B339" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="C339" s="1">
-        <v>30000000.0</v>
+        <v>10241000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>100.0123212</v>
+        <v>100.36611444</v>
       </c>
       <c r="E339" s="1">
-        <v>0.0</v>
+        <v>1.912</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>0.0</v>
       </c>
       <c r="I339" s="1">
-        <v>3696.36</v>
+        <v>37493.78</v>
       </c>
       <c r="J339" s="1">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0.0</v>
       </c>
       <c r="L339">
-        <v>155.82</v>
+        <v>271.03</v>
       </c>
       <c r="M339" s="1">
-        <v>3696.36</v>
+        <v>37493.78</v>
       </c>
       <c r="N339" s="1">
-        <v>3852.18</v>
+        <v>37764.81</v>
       </c>
       <c r="O339" s="1">
         <v>0.0</v>
       </c>
       <c r="P339">
-        <v>1</v>
-[...998 lines deleted...]
-      <c r="P359">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>