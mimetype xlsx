--- v2 (2026-07-16)
+++ v3 (2026-08-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="802">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="877">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
@@ -154,1929 +154,2046 @@
   <si>
     <t>FR0129597979</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 04/02/2027</t>
   </si>
   <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
-    <t>FR0129174506</t>
-[...2 lines deleted...]
-    <t>EURO ACHMEA BANK NV 30/04/2026</t>
+    <t>FR0129713618</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 29/04/2027</t>
   </si>
   <si>
     <t>FR0129518264</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 09/06/2026</t>
   </si>
   <si>
-    <t>236 252.75</t>
+    <t>273 017.67</t>
   </si>
   <si>
     <t>FR0129448058</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 26/05/2026</t>
   </si>
   <si>
-    <t>85 913.94</t>
+    <t>98 064.00</t>
   </si>
   <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
+    <t>XS3329243623</t>
+  </si>
+  <si>
+    <t>EURO BANCO SANTANDER SA 24/03/2027</t>
+  </si>
+  <si>
+    <t>FR0129713642</t>
+  </si>
+  <si>
+    <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 04/05/2027</t>
+  </si>
+  <si>
+    <t>4 775.21</t>
+  </si>
+  <si>
     <t>FR0129539765</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 09/12/2026</t>
   </si>
   <si>
-    <t>317 464.00</t>
+    <t>368 033.56</t>
   </si>
   <si>
     <t>BE6373373859</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129677078</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2027</t>
   </si>
   <si>
-    <t>18 934.17</t>
+    <t>44 203.06</t>
   </si>
   <si>
     <t>FR0129598696</t>
   </si>
   <si>
     <t>EURO BPCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>104 752.08</t>
+    <t>134 750.00</t>
   </si>
   <si>
     <t>FR0129539633</t>
   </si>
   <si>
     <t>EURO BPCE SA 10/12/2026</t>
   </si>
   <si>
-    <t>237 048.00</t>
+    <t>274 808.50</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>400 657.44</t>
+    <t>444 445.17</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>501 432.17</t>
+    <t>539 443.67</t>
   </si>
   <si>
     <t>FR0129381796</t>
   </si>
   <si>
     <t>EURO CAISSE CENTRALE DU CREDIT MUTUEL 03/08/2026</t>
   </si>
   <si>
-    <t>450 454.67</t>
+    <t>488 587.50</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860545</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/07/2026</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
+    <t>XS3361234886</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 26/04/2027</t>
+  </si>
+  <si>
     <t>XS3311089950</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 07/05/2026</t>
   </si>
   <si>
     <t>XS3289873336</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 11/06/2026</t>
   </si>
   <si>
     <t>XS3297690037</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 21/05/2026</t>
   </si>
   <si>
-    <t>XS3336911915</t>
-[...8 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 30/04/2026</t>
+    <t>XS3367683490</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
+  </si>
+  <si>
+    <t>XS3366186222</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 29/05/2026</t>
   </si>
   <si>
     <t>XS3293646231</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 04/02/2027</t>
   </si>
   <si>
-    <t>BE6373282910</t>
-[...14 lines deleted...]
-    <t>EURO COFINIMMO SA 27/04/2026</t>
+    <t>FR0129706430</t>
+  </si>
+  <si>
+    <t>EURO COFACE SA 23/06/2026</t>
+  </si>
+  <si>
+    <t>BE6373663846</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/05/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ454P5</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/06/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
+    <t>DE000CZ46AQ7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 20/04/2027</t>
+  </si>
+  <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
+    <t>FR0129705994</t>
+  </si>
+  <si>
+    <t>EURO COMPAGNIE DE SAINT GOBAIN SA 01/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129582237</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 25/05/2026</t>
+  </si>
+  <si>
     <t>FR0129621738</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 12/02/2027</t>
   </si>
   <si>
-    <t>79 614.50</t>
+    <t>104 939.67</t>
   </si>
   <si>
     <t>FR0129621746</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/08/2026</t>
   </si>
   <si>
-    <t>76 114.50</t>
+    <t>100 328.56</t>
   </si>
   <si>
     <t>FR0129621753</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>77 164.50</t>
+    <t>101 711.89</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>320 264.00</t>
+    <t>371 278.00</t>
   </si>
   <si>
     <t>FR0129582690</t>
   </si>
   <si>
     <t>EURO ELIS SA 03/06/2026</t>
   </si>
   <si>
+    <t>FR0129448090</t>
+  </si>
+  <si>
+    <t>EURO ELIS SA 22/05/2026</t>
+  </si>
+  <si>
     <t>ES05306747Y7</t>
   </si>
   <si>
     <t>EURO ENDESA SA 10/06/2026</t>
   </si>
   <si>
-    <t>FR0129648921</t>
-[...2 lines deleted...]
-    <t>EURO ESSILORLUXOTTICA SA 20/04/2026</t>
+    <t>XS3353674305</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 08/05/2026</t>
+  </si>
+  <si>
+    <t>XS3358231929</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 22/05/2026</t>
+  </si>
+  <si>
+    <t>XS3364651508</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 29/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129709046</t>
+  </si>
+  <si>
+    <t>EURO ENGIE SA 29/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129705275</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
+  </si>
+  <si>
+    <t>XS3358227067</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/05/2026</t>
+  </si>
+  <si>
+    <t>XS3359534529</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 05/06/2026</t>
+  </si>
+  <si>
+    <t>XS3367620492</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 06/07/2026</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
+    <t>XS3367672709</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
+  </si>
+  <si>
     <t>XS3315890395</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
+    <t>XS3352622040</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 19/06/2026</t>
+  </si>
+  <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>786 765.00</t>
+    <t>837 090.56</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>328 445.33</t>
+    <t>365 964.67</t>
+  </si>
+  <si>
+    <t>FR0129706604</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 23/04/2027</t>
+  </si>
+  <si>
+    <t>8 169.06</t>
+  </si>
+  <si>
+    <t>FR0129706620</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 24/03/2027</t>
+  </si>
+  <si>
+    <t>8 132.94</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>97 292.00</t>
-[...5 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
+    <t>122 298.56</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
   <si>
     <t>XS3273166648</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/12/2026</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
+    <t>XS3358264185</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/04/2027</t>
+  </si>
+  <si>
+    <t>XS3359531426</t>
+  </si>
+  <si>
+    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 24/06/2026</t>
+  </si>
+  <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
-    <t>XS3059595531</t>
-[...5 lines deleted...]
-    <t>1 631 770.00</t>
+    <t>XS3355982888</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
+  </si>
+  <si>
+    <t>XS3355988224</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
+  </si>
+  <si>
+    <t>XS3355977888</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/12/2026</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3299679301</t>
   </si>
   <si>
     <t>EURO MUFG BANK LTD 12/06/2026</t>
   </si>
   <si>
-    <t>74 364.50</t>
+    <t>98 023.00</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3295143153</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 05/02/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3099966312</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 15/05/2026</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>292 407.50</t>
+    <t>330 542.00</t>
   </si>
   <si>
     <t>XS3348765788</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 13/05/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3303516838</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
     <t>XS3281723133</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
-    <t>FR0129575652</t>
-[...2 lines deleted...]
-    <t>EURO RTE RESEAU DE TRANSPORT D ELECTRIC 21/04/2026</t>
+    <t>XS3318879270</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
-    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3124348148</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 15/05/2026</t>
   </si>
   <si>
     <t>XS3112585677</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 03/06/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
     <t>FR0129677953</t>
   </si>
   <si>
     <t>EURO SAVENCIA SA 07/05/2026</t>
   </si>
   <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
+    <t>BE6372794881</t>
+  </si>
+  <si>
+    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
+  </si>
+  <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
-    <t>FR0129063246</t>
-[...2 lines deleted...]
-    <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
+    <t>XS3352619921</t>
+  </si>
+  <si>
+    <t>EURO SWEDBANK AB 16/04/2027</t>
   </si>
   <si>
     <t>XS3303709805</t>
   </si>
   <si>
     <t>EURO TERNA RETE ELETTRICA NAZIONALE SPA 18/05/2026</t>
   </si>
   <si>
-    <t>FR0129622058</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129628576</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 07/05/2026</t>
   </si>
   <si>
     <t>FR0129628394</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
   </si>
   <si>
-    <t>FR0129628154</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129259398</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 27/05/2026</t>
   </si>
   <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>120 802.00</t>
+    <t>145 279.17</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>646 565.83</t>
+    <t>684 883.83</t>
   </si>
   <si>
     <t>FR0129576379</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 23/06/2026</t>
   </si>
   <si>
     <t>FR0129202190</t>
   </si>
   <si>
     <t>NEUCP BANCO BILBAO VIZCAYA ARGENTARIA (P 13/05/2026</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>20 285.33</t>
+    <t>45 666.00</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>154 234.31</t>
+    <t>185 800.83</t>
   </si>
   <si>
     <t>FR0129548444</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 09/10/2026</t>
   </si>
   <si>
-    <t>152 192.64</t>
+    <t>183 342.50</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>80 526.22</t>
+    <t>105 737.33</t>
   </si>
   <si>
     <t>FR0129671345</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/03/2027</t>
   </si>
   <si>
-    <t>45 260.00</t>
+    <t>70 441.78</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>244 178.82</t>
+    <t>275 831.60</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>78 037.33</t>
+    <t>102 470.67</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>81 983.00</t>
+    <t>100 665.00</t>
   </si>
   <si>
     <t>FR0129315299</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 25/06/2026</t>
   </si>
   <si>
-    <t>249 607.75</t>
+    <t>268 530.17</t>
   </si>
   <si>
     <t>FR0129598092</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 05/02/2027</t>
   </si>
   <si>
-    <t>89 736.11</t>
+    <t>115 069.50</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>184 264.50</t>
+    <t>221 977.67</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>241 534.03</t>
+    <t>273 035.00</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>240 464.58</t>
+    <t>271 826.67</t>
   </si>
   <si>
     <t>FR0129621605</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 12/11/2026</t>
   </si>
   <si>
-    <t>79 459.56</t>
-[...5 lines deleted...]
-    <t>NEUCP COFACE SA 23/04/2026</t>
+    <t>104 337.33</t>
   </si>
   <si>
     <t>FR0129677144</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/06/2026</t>
   </si>
   <si>
+    <t>BE6373961919</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 04/06/2026</t>
+  </si>
+  <si>
+    <t>BE6373705290</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 27/05/2026</t>
+  </si>
+  <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129676310</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 30/11/2026</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>156 502.50</t>
+    <t>188 210.07</t>
   </si>
   <si>
     <t>FR0129548592</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 09/09/2026</t>
   </si>
   <si>
-    <t>150 150.97</t>
+    <t>180 884.17</t>
   </si>
   <si>
     <t>FR0129671998</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/03/2027</t>
   </si>
   <si>
-    <t>55 003.47</t>
+    <t>86 479.86</t>
+  </si>
+  <si>
+    <t>FR0129706067</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
+  </si>
+  <si>
+    <t>17 751.22</t>
   </si>
   <si>
     <t>FR0129260818</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/07/2026</t>
   </si>
   <si>
-    <t>726 610.22</t>
+    <t>777 341.00</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>402 853.00</t>
+    <t>428 377.44</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>233 089.50</t>
+    <t>257 894.39</t>
   </si>
   <si>
     <t>FR0129678217</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 08/01/2027</t>
   </si>
   <si>
-    <t>16 741.50</t>
+    <t>53 966.58</t>
+  </si>
+  <si>
+    <t>FR0129683761</t>
+  </si>
+  <si>
+    <t>NEUCP ELECTRICITE DE FRANCE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129678530</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 09/07/2026</t>
   </si>
   <si>
-    <t>9 565.33</t>
+    <t>33 492.67</t>
   </si>
   <si>
     <t>FR0129681963</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 12/06/2026</t>
   </si>
   <si>
     <t>FR0129649382</t>
   </si>
   <si>
     <t>NEUCP ESSILORLUXOTTICA SA 29/05/2026</t>
   </si>
   <si>
     <t>FR0129622520</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129234789</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/06/2026</t>
   </si>
   <si>
-    <t>596 329.50</t>
+    <t>634 116.17</t>
   </si>
   <si>
     <t>FR0129678985</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 08/04/2027</t>
   </si>
   <si>
-    <t>10 054.22</t>
+    <t>35 203.78</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>627 677.25</t>
+    <t>665 463.83</t>
   </si>
   <si>
     <t>FR0129674976</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 25/03/2027</t>
   </si>
   <si>
-    <t>21 678.46</t>
+    <t>40 552.58</t>
   </si>
   <si>
     <t>FR0129621068</t>
   </si>
   <si>
     <t>NEUCP KERING FINANCE SNC 11/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>250 985.00</t>
+    <t>300 832.89</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>1 864.17</t>
+    <t>39 159.75</t>
   </si>
   <si>
     <t>FR0129516557</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 24/12/2026</t>
   </si>
   <si>
-    <t>100 368.00</t>
+    <t>125 211.94</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>71 549.04</t>
+    <t>90 177.67</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>68 982.38</t>
+    <t>86 944.33</t>
   </si>
   <si>
     <t>FR0129516680</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/10/2026</t>
   </si>
   <si>
-    <t>70 265.71</t>
+    <t>88 561.00</t>
+  </si>
+  <si>
+    <t>FR0129680197</t>
+  </si>
+  <si>
+    <t>NEUCP PERNOD RICARD FINANCE SA 22/05/2026</t>
   </si>
   <si>
     <t>FR0129677565</t>
   </si>
   <si>
     <t>NEUCP SAFRAN SA 07/05/2026</t>
   </si>
   <si>
     <t>FR0129683191</t>
   </si>
   <si>
     <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
     <t>FR0129261212</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 02/07/2026</t>
   </si>
   <si>
-    <t>720 188.00</t>
+    <t>770 474.33</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>1 072 758.17</t>
+    <t>1 148 180.00</t>
   </si>
   <si>
     <t>FR0129331171</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 04/08/2026</t>
   </si>
   <si>
-    <t>797 084.44</t>
-[...5 lines deleted...]
-    <t>NEUCP SONEPAR SA 07/05/2026</t>
+    <t>859 816.67</t>
   </si>
   <si>
     <t>FR0129633303</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129634624</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 22/05/2026</t>
   </si>
   <si>
-    <t>FR0129582765</t>
-[...2 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
+    <t>FR0129681195</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129680932</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 30/06/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>FR0129678860</t>
   </si>
   <si>
     <t>NEUCP UNION FINANCES GRAINS 07/05/2026</t>
   </si>
   <si>
+    <t>FR0129629715</t>
+  </si>
+  <si>
+    <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
+  </si>
+  <si>
     <t>FR0129678175</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
   </si>
   <si>
-    <t>8 445.75</t>
+    <t>27 224.96</t>
   </si>
   <si>
     <t>FR0129630960</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>112 283.89</t>
+    <t>137 029.50</t>
   </si>
   <si>
     <t>FR0129681781</t>
   </si>
   <si>
     <t>NEUCP VIVENDI SE 13/05/2026</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>31 559.72</t>
+    <t>56 840.00</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>42 034.52</t>
+    <t>51 272.88</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>147 945.21</t>
+    <t>180 821.92</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>85 532.88</t>
+    <t>90 796.44</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>68 645.89</t>
+    <t>94 550.00</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>353 506.85</t>
+    <t>433 849.32</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>69 041.10</t>
+    <t>78 630.14</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>642 226.03</t>
+    <t>681 267.12</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>35 917.81</t>
+    <t>43 726.03</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>204 794.52</t>
+    <t>218 493.15</t>
   </si>
   <si>
     <t>FR0014002S57</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.01 11/05/2026</t>
   </si>
   <si>
-    <t>1 397.26</t>
+    <t>1 479.45</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>176 969.18</t>
+    <t>187 859.59</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>258 219.18</t>
+    <t>293 835.62</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>3 056.67</t>
+    <t>11 790.00</t>
   </si>
   <si>
     <t>XS2887901325</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 3 27/08/2027</t>
   </si>
   <si>
-    <t>95 342.47</t>
+    <t>103 561.64</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>328 577.05</t>
+    <t>349 844.18</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>21 657.53</t>
+    <t>30 150.68</t>
   </si>
   <si>
     <t>FR0013382116</t>
   </si>
   <si>
     <t>BPIFRANCE FINANCEMENT SA 0.625 25/05/2026</t>
   </si>
   <si>
-    <t>83 732.88</t>
+    <t>88 869.86</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>20 039.25</t>
+    <t>38 256.75</t>
   </si>
   <si>
     <t>XS2624683301</t>
   </si>
   <si>
     <t>CARLSBERG BREWERIES A/S 3.5 26/11/2026</t>
   </si>
   <si>
-    <t>37 857.53</t>
+    <t>43 227.40</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>212 671.23</t>
+    <t>714 729.46</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>9 895.89</t>
+    <t>10 471.23</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>140 136.99</t>
+    <t>154 150.68</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>88 613.01</t>
+    <t>97 174.66</t>
   </si>
   <si>
     <t>FR0013213295</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 1 13/10/2026</t>
   </si>
   <si>
-    <t>101 369.86</t>
+    <t>112 328.77</t>
   </si>
   <si>
     <t>FR001400M9L7</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
   </si>
   <si>
-    <t>649 315.08</t>
+    <t>1 204 623.29</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>46 903.42</t>
+    <t>56 882.88</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>166 009.51</t>
+    <t>187 852.86</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>567 057.53</t>
+    <t>624 920.55</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>329 002.40</t>
+    <t>372 009.25</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>16 467.98</t>
+    <t>20 745.38</t>
   </si>
   <si>
     <t>XS2583741934</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 3.375 06/02/2027</t>
   </si>
   <si>
-    <t>82 941.78</t>
+    <t>106 982.88</t>
   </si>
   <si>
     <t>XS2150015555</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV 1.75 02/04/2027</t>
   </si>
   <si>
-    <t>4 107.95</t>
+    <t>9 976.44</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>42 128.42</t>
+    <t>46 888.70</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>1 034.25</t>
+    <t>1 102.74</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>211 403.42</t>
+    <t>232 650.00</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>5 229.92</t>
+    <t>18 304.74</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>33 500.28</t>
+    <t>35 718.84</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>43 327.76</t>
+    <t>62 584.54</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>15 911.82</t>
+    <t>21 305.65</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>44 627.40</t>
+    <t>49 613.70</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>4 076.71</t>
+    <t>5 350.68</t>
   </si>
   <si>
     <t>XS2553798443</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 4 09/11/2026</t>
   </si>
   <si>
-    <t>207 780.82</t>
+    <t>234 082.19</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>61 249.32</t>
+    <t>76 372.60</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>170 876.71</t>
+    <t>269 465.75</t>
   </si>
   <si>
     <t>XS2443485565</t>
   </si>
   <si>
     <t>SWEDBANK AB 1.3 17/02/2027</t>
   </si>
   <si>
-    <t>41 315.07</t>
+    <t>55 561.64</t>
   </si>
   <si>
     <t>FR0014000UC8</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
   </si>
   <si>
-    <t>10 695.21</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0011224963</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 4.625 30/03/2027</t>
   </si>
   <si>
-    <t>6 462.33</t>
+    <t>14 065.07</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>313 356.16</t>
+    <t>333 904.11</t>
   </si>
   <si>
     <t>SWAP04352459</t>
   </si>
   <si>
     <t>2554499422#S_2026092</t>
   </si>
   <si>
-    <t>-5 480.75</t>
+    <t>-5 995.00</t>
   </si>
   <si>
     <t>SWAP04352467</t>
   </si>
   <si>
     <t>2554651102#S_2026092</t>
   </si>
   <si>
-    <t>-1 687.84</t>
+    <t>-1 845.73</t>
   </si>
   <si>
     <t>SWAP04394350</t>
   </si>
   <si>
     <t>2581142962#S_2026051</t>
   </si>
   <si>
-    <t>-25 448.58</t>
+    <t>-26 939.50</t>
   </si>
   <si>
     <t>SWAP04553497</t>
   </si>
   <si>
-    <t>SWAP04609322</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04618200</t>
   </si>
   <si>
-    <t>-7 717.11</t>
+    <t>-8 099.78</t>
   </si>
   <si>
     <t>SWAP04656977</t>
   </si>
   <si>
-    <t>-11 663.75</t>
-[...17 lines deleted...]
-    <t>24 089.33</t>
+    <t>-12 322.84</t>
   </si>
   <si>
     <t>SWAP04697167</t>
   </si>
   <si>
-    <t>40 404.00</t>
+    <t>42 868.34</t>
   </si>
   <si>
     <t>SWAP04698537</t>
   </si>
   <si>
-    <t>10 458.33</t>
+    <t>11 271.11</t>
   </si>
   <si>
     <t>SWAP04702881</t>
   </si>
   <si>
-    <t>13 120.18</t>
+    <t>13 978.14</t>
   </si>
   <si>
     <t>SWAP04706845</t>
   </si>
   <si>
-    <t>48 738.75</t>
+    <t>52 000.97</t>
   </si>
   <si>
     <t>SWAP04714392</t>
   </si>
   <si>
-    <t>27 182.67</t>
+    <t>29 190.50</t>
   </si>
   <si>
     <t>SWAP04716167</t>
   </si>
   <si>
-    <t>7 441.39</t>
+    <t>7 993.79</t>
   </si>
   <si>
     <t>SWAP04716168</t>
   </si>
   <si>
-    <t>4 840.08</t>
+    <t>5 523.54</t>
   </si>
   <si>
     <t>SWAP04716895</t>
   </si>
   <si>
-    <t>46 232.75</t>
+    <t>49 634.33</t>
   </si>
   <si>
     <t>SWAP04723467</t>
   </si>
   <si>
-    <t>25 143.56</t>
+    <t>27 070.66</t>
   </si>
   <si>
     <t>SWAP04724763</t>
   </si>
   <si>
-    <t>5 588.91</t>
+    <t>6 010.92</t>
   </si>
   <si>
     <t>SWAP04724793</t>
   </si>
   <si>
-    <t>27 204.67</t>
+    <t>29 293.34</t>
   </si>
   <si>
     <t>SWAP04726544</t>
   </si>
   <si>
-    <t>18 915.45</t>
+    <t>20 363.96</t>
   </si>
   <si>
     <t>SWAP04752152</t>
   </si>
   <si>
-    <t>13 383.34</t>
+    <t>14 455.00</t>
   </si>
   <si>
     <t>SWAP04753998</t>
   </si>
   <si>
-    <t>21 326.33</t>
+    <t>23 095.34</t>
   </si>
   <si>
     <t>SWAP04756890</t>
   </si>
   <si>
-    <t>4 838.41</t>
+    <t>5 228.31</t>
   </si>
   <si>
     <t>SWAP04761277</t>
   </si>
   <si>
-    <t>14 622.61</t>
+    <t>15 817.39</t>
   </si>
   <si>
     <t>SWAP04761533</t>
   </si>
   <si>
-    <t>17 978.40</t>
+    <t>19 463.46</t>
   </si>
   <si>
     <t>SWAP04772677</t>
   </si>
   <si>
-    <t>19 743.64</t>
+    <t>21 520.79</t>
   </si>
   <si>
     <t>SWAP04780162</t>
   </si>
   <si>
-    <t>8 785.69</t>
+    <t>9 615.84</t>
   </si>
   <si>
     <t>SWAP04780467</t>
   </si>
   <si>
-    <t>22 300.00</t>
+    <t>24 440.00</t>
   </si>
   <si>
     <t>SWAP04785474</t>
   </si>
   <si>
-    <t>5 601.66</t>
+    <t>6 294.37</t>
   </si>
   <si>
     <t>SWAP04790434</t>
   </si>
   <si>
-    <t>7 915.83</t>
+    <t>8 739.58</t>
   </si>
   <si>
     <t>SWAP04790431</t>
   </si>
   <si>
-    <t>6 655.84</t>
+    <t>7 418.03</t>
   </si>
   <si>
     <t>SWAP04790432</t>
   </si>
   <si>
-    <t>1 523.82</t>
+    <t>1 698.74</t>
   </si>
   <si>
     <t>SWAP04790433</t>
   </si>
   <si>
-    <t>2 060.77</t>
+    <t>2 297.21</t>
   </si>
   <si>
     <t>SWAP04793798</t>
   </si>
   <si>
-    <t>1 708.77</t>
+    <t>2 160.43</t>
   </si>
   <si>
     <t>SWAP04795115</t>
   </si>
   <si>
-    <t>28 339.59</t>
+    <t>31 286.25</t>
   </si>
   <si>
     <t>SWAP04806549</t>
   </si>
   <si>
-    <t>15 317.00</t>
+    <t>17 013.33</t>
   </si>
   <si>
     <t>SWAP04806548</t>
   </si>
   <si>
-    <t>7 570.17</t>
+    <t>8 410.00</t>
   </si>
   <si>
     <t>SWAP04827719</t>
   </si>
   <si>
-    <t>3 066.66</t>
+    <t>3 462.34</t>
   </si>
   <si>
     <t>SWAP04827721</t>
   </si>
   <si>
-    <t>3 143.33</t>
+    <t>3 547.34</t>
   </si>
   <si>
     <t>SWAP04827716</t>
   </si>
   <si>
-    <t>1 760.61</t>
+    <t>2 205.68</t>
   </si>
   <si>
     <t>SWAP04829890</t>
   </si>
   <si>
     <t>SWAP04829894</t>
   </si>
   <si>
-    <t>SWAP04833430</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04839963</t>
   </si>
   <si>
-    <t>9 999.89</t>
+    <t>11 233.45</t>
   </si>
   <si>
     <t>SWAP04839964</t>
   </si>
   <si>
-    <t>4 113.52</t>
+    <t>4 619.65</t>
   </si>
   <si>
     <t>SWAP04865154</t>
   </si>
   <si>
-    <t>20 375.55</t>
+    <t>22 988.44</t>
   </si>
   <si>
     <t>SWAP04866298</t>
   </si>
   <si>
-    <t>3 064.72</t>
+    <t>3 488.61</t>
   </si>
   <si>
     <t>SWAP04877910</t>
   </si>
   <si>
-    <t>2 130.98</t>
+    <t>3 027.89</t>
   </si>
   <si>
     <t>SWAP04879835</t>
   </si>
   <si>
-    <t>8 016.25</t>
+    <t>9 203.59</t>
   </si>
   <si>
     <t>SWAP04879833</t>
   </si>
   <si>
-    <t>6 348.96</t>
+    <t>7 296.74</t>
   </si>
   <si>
     <t>SWAP04892827</t>
   </si>
   <si>
     <t>SWAP04892826</t>
   </si>
   <si>
-    <t>2 506.33</t>
+    <t>2 951.11</t>
   </si>
   <si>
     <t>SWAP04892825</t>
   </si>
   <si>
-    <t>6 148.22</t>
+    <t>7 193.34</t>
   </si>
   <si>
     <t>SWAP04894161</t>
   </si>
   <si>
-    <t>2 216.09</t>
+    <t>2 598.75</t>
   </si>
   <si>
     <t>SWAP04894164</t>
   </si>
   <si>
     <t>SWAP04900108</t>
   </si>
   <si>
-    <t>1 128.06</t>
+    <t>1 350.61</t>
   </si>
   <si>
     <t>SWAP04901578</t>
   </si>
   <si>
     <t>SWAP04902359</t>
   </si>
   <si>
     <t>SWAP04902899</t>
   </si>
   <si>
     <t>SWAP04922678</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922725</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
     <t>SWAP04923561</t>
   </si>
@@ -2146,318 +2263,426 @@
   <si>
     <t>C00000002Y1T20260205</t>
   </si>
   <si>
     <t>SWAP04987063</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
     <t>SWAP04987064</t>
   </si>
   <si>
     <t>SWAP04987151</t>
   </si>
   <si>
     <t>C00000002Y1T20260209</t>
   </si>
   <si>
     <t>SWAP05014509</t>
   </si>
   <si>
     <t>C00000002Y1T20260327</t>
   </si>
   <si>
-    <t>-1 204.83</t>
+    <t>-2 803.24</t>
   </si>
   <si>
     <t>SWAP05016428</t>
   </si>
   <si>
     <t>C00000002Y1T20260331</t>
   </si>
   <si>
+    <t>-2 099.97</t>
+  </si>
+  <si>
     <t>SWAP05017520</t>
   </si>
   <si>
     <t>C00000002Y1T20260401</t>
   </si>
   <si>
-    <t>-1 066.11</t>
+    <t>-3 723.05</t>
   </si>
   <si>
     <t>SWAP04947609</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986431</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
     <t>SWAP04988844</t>
   </si>
   <si>
     <t>C000000051DS20260217</t>
   </si>
   <si>
     <t>SWAP04988913</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
     <t>SWAP05009020</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
     <t>SWAP05016429</t>
   </si>
   <si>
     <t>C000000051DS20260331</t>
   </si>
   <si>
-    <t>-3 307.38</t>
+    <t>-8 361.20</t>
+  </si>
+  <si>
+    <t>SWAP05019804</t>
+  </si>
+  <si>
+    <t>C000000051DS20260416</t>
+  </si>
+  <si>
+    <t>-1 530.85</t>
+  </si>
+  <si>
+    <t>SWAP05023433</t>
+  </si>
+  <si>
+    <t>C000000051DS20260421</t>
+  </si>
+  <si>
+    <t>-2 393.61</t>
   </si>
   <si>
     <t>SWAP04969583</t>
   </si>
   <si>
     <t>C00000009R8J20260127</t>
   </si>
   <si>
     <t>SWAP04987059</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
     <t>SWAP04987054</t>
   </si>
   <si>
     <t>SWAP04987256</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
     <t>SWAP04987709</t>
   </si>
   <si>
     <t>C00000009R8J20260212</t>
   </si>
   <si>
     <t>SWAP04988861</t>
   </si>
   <si>
     <t>C00000009R8J20260218</t>
   </si>
   <si>
     <t>SWAP04988860</t>
   </si>
   <si>
+    <t>SWAP04989115</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260223</t>
+  </si>
+  <si>
     <t>SWAP04989116</t>
   </si>
   <si>
-    <t>C00000009R8J20260223</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04990587</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
     <t>SWAP04996165</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
     <t>SWAP05013727</t>
   </si>
   <si>
     <t>C00000009R8J20260326</t>
   </si>
   <si>
     <t>SWAP05019259</t>
   </si>
   <si>
     <t>C00000009R8J20260408</t>
   </si>
   <si>
+    <t>-1 044.36</t>
+  </si>
+  <si>
     <t>SWAP04922677</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
     <t>SWAP04943175</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
     <t>SWAP04987055</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
+    <t>SWAP04987450</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260211</t>
+  </si>
+  <si>
     <t>SWAP04987452</t>
   </si>
   <si>
-    <t>C0000000BHC120260211</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04988041</t>
   </si>
   <si>
     <t>C0000000BHC120260213</t>
   </si>
   <si>
-    <t>1 103.03</t>
+    <t>1 534.62</t>
   </si>
   <si>
     <t>SWAP04989835</t>
   </si>
   <si>
     <t>C0000000BHC120260224</t>
   </si>
   <si>
+    <t>SWAP04996163</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260226</t>
+  </si>
+  <si>
+    <t>SWAP04996162</t>
+  </si>
+  <si>
     <t>SWAP04996164</t>
   </si>
   <si>
-    <t>C0000000BHC120260226</t>
-[...7 lines deleted...]
-  <si>
     <t>SWAP04996572</t>
   </si>
   <si>
     <t>C0000000BHC120260227</t>
   </si>
   <si>
     <t>SWAP04996573</t>
   </si>
   <si>
     <t>SWAP04996570</t>
   </si>
   <si>
     <t>SWAP05009423</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
-    <t>-2 828.85</t>
+    <t>-4 422.22</t>
   </si>
   <si>
     <t>SWAP05010420</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
-    <t>-5 337.26</t>
+    <t>-8 526.88</t>
+  </si>
+  <si>
+    <t>SWAP05019801</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260416</t>
   </si>
   <si>
     <t>SWAP04922723</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>1 599.96</t>
+    <t>2 075.55</t>
   </si>
   <si>
     <t>SWAP04923568</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
+    <t>SWAP05019983</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260417</t>
+  </si>
+  <si>
+    <t>-1 308.01</t>
+  </si>
+  <si>
+    <t>SWAP05027258</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260423</t>
+  </si>
+  <si>
+    <t>-1 598.05</t>
+  </si>
+  <si>
+    <t>SWAP05030306</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260505</t>
+  </si>
+  <si>
     <t>SWAP05002489</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
     <t>SWAP05019600</t>
   </si>
   <si>
     <t>C0000000NXVE20260414</t>
   </si>
   <si>
+    <t>-5 073.51</t>
+  </si>
+  <si>
     <t>SWAP05019680</t>
   </si>
   <si>
     <t>C0000000NXVE20260415</t>
   </si>
   <si>
     <t>SWAP05019679</t>
   </si>
   <si>
+    <t>-5 221.51</t>
+  </si>
+  <si>
     <t>SWAP05019681</t>
   </si>
   <si>
+    <t>-6 363.32</t>
+  </si>
+  <si>
+    <t>SWAP05019981</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260417</t>
+  </si>
+  <si>
+    <t>-3 250.72</t>
+  </si>
+  <si>
+    <t>SWAP05019986</t>
+  </si>
+  <si>
+    <t>-4 039.10</t>
+  </si>
+  <si>
+    <t>SWAP05019985</t>
+  </si>
+  <si>
+    <t>-2 492.39</t>
+  </si>
+  <si>
+    <t>SWAP05019988</t>
+  </si>
+  <si>
+    <t>-2 912.39</t>
+  </si>
+  <si>
+    <t>SWAP05029794</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260428</t>
+  </si>
+  <si>
+    <t>SWAP05029796</t>
+  </si>
+  <si>
+    <t>SWAP05030305</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260505</t>
+  </si>
+  <si>
+    <t>SWAP04923569</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260108</t>
+  </si>
+  <si>
     <t>SWAP04923562</t>
   </si>
   <si>
-    <t>C0000000OM5220260108</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987259</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
     <t>SWAP05019602</t>
   </si>
   <si>
     <t>C0000000OM5220260414</t>
+  </si>
+  <si>
+    <t>-5 409.43</t>
   </si>
   <si>
     <t>SWAP04987062</t>
   </si>
   <si>
     <t>ST 1.912/OIS+m020327</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2827,241 +3052,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>817683.8287</v>
+        <v>844587.4092</v>
       </c>
       <c r="D2">
-        <v>4792.36</v>
+        <v>4798.05</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>3918635098.26</v>
+        <v>4052376379.58</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>3918635098.26</v>
+        <v>4052376379.58</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1815640.5439</v>
+        <v>1811375.4913</v>
       </c>
       <c r="D3">
-        <v>106.92</v>
+        <v>107.04</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>194135983.82</v>
+        <v>193899297.27</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>194135983.82</v>
+        <v>193899297.27</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1109064.936</v>
+        <v>1161394.9518</v>
       </c>
       <c r="D4">
-        <v>1073.08</v>
+        <v>1074.36</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1190125622.07</v>
+        <v>1247758636.85</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1190125622.07</v>
+        <v>1247758636.85</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2039013.0</v>
+        <v>2128721.0</v>
       </c>
       <c r="D5">
-        <v>103.39</v>
+        <v>103.51</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>210822146.41</v>
+        <v>220359551.01</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>210822146.41</v>
+        <v>220359551.01</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>101.5</v>
+        <v>101.62</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1015.04</v>
+        <v>1016.25</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1015.04</v>
+        <v>1016.25</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>3106.0</v>
       </c>
       <c r="D7">
-        <v>100.75</v>
+        <v>100.86</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>312938.22</v>
+        <v>313301.12</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>312938.22</v>
+        <v>313301.12</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P339"/>
+  <dimension ref="A1:P370"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O339" sqref="O339"/>
+      <selection activeCell="O370" sqref="O370"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3080,16939 +3305,18489 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>23281.0</v>
+        <v>21252.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11611.221</v>
+        <v>11625.091</v>
       </c>
       <c r="E2" s="1">
-        <v>11598.314232636</v>
+        <v>11613.498063712</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>270020353.65</v>
+        <v>246810060.85</v>
       </c>
       <c r="I2" s="1">
-        <v>300482.45</v>
+        <v>246373.08</v>
       </c>
       <c r="J2" s="1">
-        <v>0.11128140747104</v>
+        <v>0.09982294852629</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>270320836.1</v>
+        <v>247056433.93</v>
       </c>
       <c r="N2" s="1">
-        <v>270320836.1</v>
+        <v>247056433.93</v>
       </c>
       <c r="O2" s="1">
-        <v>4.9</v>
+        <v>4.32</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>1029.0</v>
+        <v>941.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261945.23</v>
+        <v>262249.99</v>
       </c>
       <c r="E3" s="1">
-        <v>261674.7049174</v>
+        <v>261933.26100956</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>269263271.36</v>
+        <v>246479198.61</v>
       </c>
       <c r="I3" s="1">
-        <v>278370.31</v>
+        <v>298041.98</v>
       </c>
       <c r="J3" s="1">
-        <v>0.10338220604466</v>
+        <v>0.12091972940548</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>269541641.67</v>
+        <v>246777240.59</v>
       </c>
       <c r="N3" s="1">
-        <v>269541641.67</v>
+        <v>246777240.59</v>
       </c>
       <c r="O3" s="1">
-        <v>4.89</v>
+        <v>4.32</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.8619</v>
+        <v>97.9316</v>
       </c>
       <c r="E4" s="1">
         <v>97.78043835</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>19556087.67</v>
       </c>
       <c r="I4" s="1">
-        <v>16292.33</v>
+        <v>30232.33</v>
       </c>
       <c r="J4" s="1">
-        <v>0.08331078421679</v>
+        <v>0.15459293551019</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19572380.0</v>
+        <v>19586320.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19572380.0</v>
+        <v>19586320.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.3277</v>
+        <v>97.3768</v>
       </c>
       <c r="E5" s="1">
         <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>19547.5</v>
+        <v>24457.5</v>
       </c>
       <c r="J5" s="1">
-        <v>0.20124629081646</v>
+        <v>0.2517959410484</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9732770.0</v>
+        <v>9737680.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9732770.0</v>
+        <v>9737680.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.0248</v>
+        <v>99.1424</v>
       </c>
       <c r="E6" s="1">
         <v>98.023359</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>9802335.9</v>
       </c>
       <c r="I6" s="1">
-        <v>100144.1</v>
+        <v>111904.1</v>
       </c>
       <c r="J6" s="1">
-        <v>1.0216350574152</v>
+        <v>1.1416064613742</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9902480.0</v>
+        <v>9914240.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9902480.0</v>
+        <v>9914240.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.775</v>
+        <v>98.8857</v>
       </c>
       <c r="E7" s="1">
         <v>97.8132623</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>9781326.23</v>
       </c>
       <c r="I7" s="1">
-        <v>96173.77</v>
+        <v>107243.77</v>
       </c>
       <c r="J7" s="1">
-        <v>0.98323854801027</v>
+        <v>1.096413384834</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>9877500.0</v>
+        <v>9888570.0</v>
       </c>
       <c r="N7" s="1">
-        <v>9877500.0</v>
+        <v>9888570.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.9186</v>
+        <v>97.1629</v>
       </c>
       <c r="E8" s="1">
-        <v>97.8974084</v>
+        <v>97.2229349</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>9789740.84</v>
+        <v>9722293.49</v>
       </c>
       <c r="I8" s="1">
-        <v>202119.16</v>
+        <v>-6003.49</v>
       </c>
       <c r="J8" s="1">
-        <v>2.0646017428179</v>
+        <v>-0.061749730206921</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>9991860.0</v>
+        <v>9716290.0</v>
       </c>
       <c r="N8" s="1">
-        <v>9991860.0</v>
+        <v>9716290.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.0147</v>
+        <v>100.0112</v>
       </c>
       <c r="E9" s="1">
         <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>4410.0</v>
+        <v>3360.0</v>
       </c>
       <c r="J9" s="1">
-        <v>0.0147</v>
+        <v>0.0112</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>50</v>
       </c>
       <c r="M9" s="1">
-        <v>30004410.0</v>
+        <v>30003360.0</v>
       </c>
       <c r="N9" s="1">
-        <v>30240662.75</v>
+        <v>30276377.67</v>
       </c>
       <c r="O9" s="1">
-        <v>0.55</v>
+        <v>0.53</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0131</v>
+        <v>100.0091</v>
       </c>
       <c r="E10" s="1">
         <v>100.0099729</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>10000997.29</v>
       </c>
       <c r="I10" s="1">
-        <v>312.71</v>
+        <v>-87.29</v>
       </c>
       <c r="J10" s="1">
-        <v>0.0031267881685427</v>
+        <v>-0.00087281295523679</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>53</v>
       </c>
       <c r="M10" s="1">
-        <v>10001310.0</v>
+        <v>10000910.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10087223.94</v>
+        <v>10098974.0</v>
       </c>
       <c r="O10" s="1">
         <v>0.18</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>97.6872</v>
+        <v>97.7441</v>
       </c>
       <c r="E11" s="1">
         <v>97.7707721</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19554154.42</v>
       </c>
       <c r="I11" s="1">
-        <v>-16714.42</v>
+        <v>-5334.42</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.085477590291015</v>
+        <v>-0.027280238692111</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19537440.0</v>
+        <v>19548820.0</v>
       </c>
       <c r="N11" s="1">
-        <v>19537440.0</v>
+        <v>19548820.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.5293</v>
+        <v>98.6329</v>
       </c>
       <c r="E12" s="1">
         <v>97.78527223</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>39114108.89</v>
       </c>
       <c r="I12" s="1">
-        <v>297611.11</v>
+        <v>339051.11</v>
       </c>
       <c r="J12" s="1">
-        <v>0.76087917747779</v>
+        <v>0.86682560237665</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>39411720.0</v>
+        <v>39453160.0</v>
       </c>
       <c r="N12" s="1">
-        <v>39411720.0</v>
+        <v>39453160.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.71</v>
+        <v>0.69</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.2054</v>
+        <v>99.3285</v>
       </c>
       <c r="E13" s="1">
         <v>98.3627117</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>19672542.34</v>
       </c>
       <c r="I13" s="1">
-        <v>168537.66</v>
+        <v>193157.66</v>
       </c>
       <c r="J13" s="1">
-        <v>0.8567151976962</v>
+        <v>0.98186424846195</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>19841080.0</v>
+        <v>19865700.0</v>
       </c>
       <c r="N13" s="1">
-        <v>19841080.0</v>
+        <v>19865700.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.8621</v>
+        <v>98.993</v>
       </c>
       <c r="E14" s="1">
         <v>98.72033763</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>29616101.29</v>
       </c>
       <c r="I14" s="1">
-        <v>42528.71</v>
+        <v>81798.71</v>
       </c>
       <c r="J14" s="1">
-        <v>0.14359996133036</v>
+        <v>0.27619675256722</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>29658630.0</v>
+        <v>29697900.0</v>
       </c>
       <c r="N14" s="1">
-        <v>29658630.0</v>
+        <v>29697900.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.0097</v>
+        <v>97.5309</v>
       </c>
       <c r="E15" s="1">
-        <v>100.0</v>
+        <v>97.51078004</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>40000000.0</v>
+        <v>24377695.01</v>
       </c>
       <c r="I15" s="1">
-        <v>3880.0</v>
+        <v>5029.99</v>
       </c>
       <c r="J15" s="1">
-        <v>0.0097</v>
+        <v>0.020633575069081</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15" t="s">
-        <v>64</v>
+      <c r="L15">
+        <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>40003880.0</v>
+        <v>24382725.0</v>
       </c>
       <c r="N15" s="1">
-        <v>40321344.0</v>
+        <v>24382725.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.73</v>
+        <v>0.43</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" t="s">
         <v>65</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.9813</v>
+      </c>
+      <c r="E16" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-4675.0</v>
+      </c>
+      <c r="J16" s="1">
+        <v>-0.0187</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" t="s">
         <v>66</v>
       </c>
-      <c r="C16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>14922195.0</v>
+        <v>24995325.0</v>
       </c>
       <c r="N16" s="1">
-        <v>14922195.0</v>
+        <v>25000100.21</v>
       </c>
       <c r="O16" s="1">
-        <v>0.27</v>
+        <v>0.44</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>67</v>
       </c>
       <c r="B17" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.9821</v>
+        <v>100.0082</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-3580.0</v>
+        <v>3280.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.0179</v>
+        <v>0.0082</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>69</v>
       </c>
       <c r="M17" s="1">
-        <v>19996420.0</v>
+        <v>40003280.0</v>
       </c>
       <c r="N17" s="1">
-        <v>20015354.17</v>
+        <v>40371313.56</v>
       </c>
       <c r="O17" s="1">
-        <v>0.36</v>
+        <v>0.71</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>70</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.0166</v>
+        <v>99.6075</v>
       </c>
       <c r="E18" s="1">
-        <v>100.0</v>
+        <v>99.43946527</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>25000000.0</v>
+        <v>14915919.79</v>
       </c>
       <c r="I18" s="1">
-        <v>4150.0</v>
+        <v>25205.21</v>
       </c>
       <c r="J18" s="1">
-        <v>0.0166</v>
+        <v>0.16898193577642</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18" t="s">
-        <v>72</v>
+      <c r="L18">
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>25004150.0</v>
+        <v>14941125.0</v>
       </c>
       <c r="N18" s="1">
-        <v>25108902.08</v>
+        <v>14941125.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.46</v>
+        <v>0.26</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" t="s">
         <v>73</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.0303</v>
+        <v>99.9931</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>9090.0</v>
+        <v>-1380.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.0303</v>
+        <v>-0.0069</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="M19" s="1">
-        <v>30009090.0</v>
+        <v>19998620.0</v>
       </c>
       <c r="N19" s="1">
-        <v>30246138.0</v>
+        <v>20042823.06</v>
       </c>
       <c r="O19" s="1">
-        <v>0.55</v>
+        <v>0.35</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" t="s">
         <v>76</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>35000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.046</v>
+        <v>100.0162</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>35000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>16100.0</v>
+        <v>4050.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.046</v>
+        <v>0.0162</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="M20" s="1">
-        <v>35016100.0</v>
+        <v>25004050.0</v>
       </c>
       <c r="N20" s="1">
-        <v>35416757.44</v>
+        <v>25138800.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.64</v>
+        <v>0.44</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="C21" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.0428</v>
+        <v>100.0349</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>12840.0</v>
+        <v>10470.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.0428</v>
+        <v>0.0349</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="M21" s="1">
-        <v>30012840.0</v>
+        <v>30010470.0</v>
       </c>
       <c r="N21" s="1">
-        <v>30514272.17</v>
+        <v>30285278.5</v>
       </c>
       <c r="O21" s="1">
-        <v>0.55</v>
+        <v>0.53</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" t="s">
         <v>82</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.0164</v>
+        <v>100.0425</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>4920.0</v>
+        <v>14875.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.0164</v>
+        <v>0.0425</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M22" s="1">
-        <v>30004920.0</v>
+        <v>35014875.0</v>
       </c>
       <c r="N22" s="1">
-        <v>30455374.67</v>
+        <v>35459320.17</v>
       </c>
       <c r="O22" s="1">
-        <v>0.55</v>
+        <v>0.62</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" t="s">
         <v>85</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.0399</v>
+      </c>
+      <c r="E23" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>11970.0</v>
+      </c>
+      <c r="J23" s="1">
+        <v>0.0399</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" t="s">
         <v>86</v>
       </c>
-      <c r="C23" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>12752467.0</v>
+        <v>30011970.0</v>
       </c>
       <c r="N23" s="1">
-        <v>12752467.0</v>
+        <v>30551413.67</v>
       </c>
       <c r="O23" s="1">
-        <v>0.23</v>
+        <v>0.53</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>87</v>
       </c>
       <c r="B24" t="s">
         <v>88</v>
       </c>
       <c r="C24" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.3936</v>
+        <v>100.0247</v>
       </c>
       <c r="E24" s="1">
-        <v>98.9520157</v>
+        <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>19790403.14</v>
+        <v>30000000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>88316.86</v>
+        <v>7410.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.44626104569591</v>
+        <v>0.0247</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24">
-        <v>0.0</v>
+      <c r="L24" t="s">
+        <v>89</v>
       </c>
       <c r="M24" s="1">
-        <v>19878720.0</v>
+        <v>30007410.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19878720.0</v>
+        <v>30495997.5</v>
       </c>
       <c r="O24" s="1">
-        <v>0.36</v>
+        <v>0.53</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C25" s="1">
-        <v>15000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.0391</v>
+        <v>98.1302</v>
       </c>
       <c r="E25" s="1">
-        <v>97.81428547</v>
+        <v>97.79494138</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>14672142.82</v>
+        <v>12713342.38</v>
       </c>
       <c r="I25" s="1">
-        <v>33722.18</v>
+        <v>43583.62</v>
       </c>
       <c r="J25" s="1">
-        <v>0.22983813893927</v>
+        <v>0.34281795217412</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>14705865.0</v>
+        <v>12756926.0</v>
       </c>
       <c r="N25" s="1">
-        <v>14705865.0</v>
+        <v>12756926.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.27</v>
+        <v>0.22</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C26" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.8719</v>
+        <v>99.5213</v>
       </c>
       <c r="E26" s="1">
-        <v>99.6192332</v>
+        <v>98.9520157</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>9961923.32</v>
+        <v>19790403.14</v>
       </c>
       <c r="I26" s="1">
-        <v>25266.68</v>
+        <v>113856.86</v>
       </c>
       <c r="J26" s="1">
-        <v>0.25363254853883</v>
+        <v>0.57531349510448</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>9987190.0</v>
+        <v>19904260.0</v>
       </c>
       <c r="N26" s="1">
-        <v>9987190.0</v>
+        <v>19904260.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.18</v>
+        <v>0.35</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C27" s="1">
-        <v>7000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.6497</v>
+        <v>98.0727</v>
       </c>
       <c r="E27" s="1">
-        <v>99.23194471</v>
+        <v>97.81428547</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>6946236.13</v>
+        <v>14672142.82</v>
       </c>
       <c r="I27" s="1">
-        <v>29242.87</v>
+        <v>38762.18</v>
       </c>
       <c r="J27" s="1">
-        <v>0.42098871176727</v>
+        <v>0.26418894960021</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>6975479.0</v>
+        <v>14710905.0</v>
       </c>
       <c r="N27" s="1">
-        <v>6975479.0</v>
+        <v>14710905.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.13</v>
+        <v>0.26</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B28" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C28" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.7845</v>
+        <v>97.275</v>
       </c>
       <c r="E28" s="1">
-        <v>99.41494305</v>
+        <v>97.32339047</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>19882988.61</v>
+        <v>14598508.57</v>
       </c>
       <c r="I28" s="1">
-        <v>73911.39</v>
+        <v>-7258.57</v>
       </c>
       <c r="J28" s="1">
-        <v>0.37173179268848</v>
+        <v>-0.04972131204496</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>19956900.0</v>
+        <v>14591250.0</v>
       </c>
       <c r="N28" s="1">
-        <v>19956900.0</v>
+        <v>14591250.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.36</v>
+        <v>0.26</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B29" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C29" s="1">
-        <v>18500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.8916</v>
+        <v>99.9938</v>
       </c>
       <c r="E29" s="1">
-        <v>99.83751443</v>
+        <v>99.6192332</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>18469940.17</v>
+        <v>9961923.32</v>
       </c>
       <c r="I29" s="1">
-        <v>10005.83</v>
+        <v>37456.68</v>
       </c>
       <c r="J29" s="1">
-        <v>0.054173591835734</v>
+        <v>0.37599847737033</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>18479946.0</v>
+        <v>9999380.0</v>
       </c>
       <c r="N29" s="1">
-        <v>18479946.0</v>
+        <v>9999380.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B30" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C30" s="1">
-        <v>20000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.9157</v>
+        <v>99.7765</v>
       </c>
       <c r="E30" s="1">
-        <v>99.83073145</v>
+        <v>99.23194471</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>19966146.29</v>
+        <v>6946236.13</v>
       </c>
       <c r="I30" s="1">
-        <v>16993.71</v>
+        <v>38118.87</v>
       </c>
       <c r="J30" s="1">
-        <v>0.085112618895872</v>
+        <v>0.54877014381024</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>19983140.0</v>
+        <v>6984355.0</v>
       </c>
       <c r="N30" s="1">
-        <v>19983140.0</v>
+        <v>6984355.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.36</v>
+        <v>0.12</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B31" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C31" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.6263</v>
+        <v>99.907</v>
       </c>
       <c r="E31" s="1">
-        <v>97.7369551</v>
+        <v>99.41494305</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>9773695.51</v>
+        <v>19882988.61</v>
       </c>
       <c r="I31" s="1">
-        <v>-11065.51</v>
+        <v>98411.39</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.1132172573688</v>
+        <v>0.49495270520099</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>9762630.0</v>
+        <v>19981400.0</v>
       </c>
       <c r="N31" s="1">
-        <v>9762630.0</v>
+        <v>19981400.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.18</v>
+        <v>0.35</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C32" s="1">
-        <v>10000000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.8915</v>
+        <v>99.6412</v>
       </c>
       <c r="E32" s="1">
-        <v>99.8048261</v>
+        <v>99.63136395</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>9980482.61</v>
+        <v>18431802.33</v>
       </c>
       <c r="I32" s="1">
-        <v>8667.39</v>
+        <v>1819.67</v>
       </c>
       <c r="J32" s="1">
-        <v>0.086843395642167</v>
+        <v>0.00987244745479</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>9989150.0</v>
+        <v>18433622.0</v>
       </c>
       <c r="N32" s="1">
-        <v>9989150.0</v>
+        <v>18433622.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.18</v>
+        <v>0.32</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B33" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C33" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.9517</v>
+        <v>99.8608</v>
       </c>
       <c r="E33" s="1">
-        <v>99.809198</v>
+        <v>99.82469675</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>4990459.9</v>
+        <v>19964939.35</v>
       </c>
       <c r="I33" s="1">
-        <v>7125.1</v>
+        <v>7220.65</v>
       </c>
       <c r="J33" s="1">
-        <v>0.14277441644206</v>
+        <v>0.036166651315172</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4997585.0</v>
+        <v>19972160.0</v>
       </c>
       <c r="N33" s="1">
-        <v>4997585.0</v>
+        <v>19972160.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.09</v>
+        <v>0.35</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B34" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C34" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.9337</v>
+        <v>97.9207</v>
       </c>
       <c r="E34" s="1">
-        <v>99.803498</v>
+        <v>97.7369551</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>9980349.8</v>
+        <v>9773695.51</v>
       </c>
       <c r="I34" s="1">
-        <v>13020.2</v>
+        <v>18374.49</v>
       </c>
       <c r="J34" s="1">
-        <v>0.13045835327335</v>
+        <v>0.18799941108458</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>9993370.0</v>
+        <v>9792070.0</v>
       </c>
       <c r="N34" s="1">
-        <v>9993370.0</v>
+        <v>9792070.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B35" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C35" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>97.9083</v>
+        <v>99.6973</v>
       </c>
       <c r="E35" s="1">
-        <v>97.75144525</v>
+        <v>99.6227205</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>19550289.05</v>
+        <v>9962272.05</v>
       </c>
       <c r="I35" s="1">
-        <v>31370.95</v>
+        <v>7457.95</v>
       </c>
       <c r="J35" s="1">
-        <v>0.16046284492147</v>
+        <v>0.0748619387482</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>19581660.0</v>
+        <v>9969730.0</v>
       </c>
       <c r="N35" s="1">
-        <v>19581660.0</v>
+        <v>9969730.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.36</v>
+        <v>0.17</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B36" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C36" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>97.6038</v>
+        <v>99.9034</v>
       </c>
       <c r="E36" s="1">
-        <v>97.52492576</v>
+        <v>99.82271508</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>24381231.44</v>
+        <v>24955678.77</v>
       </c>
       <c r="I36" s="1">
-        <v>19718.56</v>
+        <v>20171.23</v>
       </c>
       <c r="J36" s="1">
-        <v>0.080875980561218</v>
+        <v>0.080828216238496</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>24400950.0</v>
+        <v>24975850.0</v>
       </c>
       <c r="N36" s="1">
-        <v>24400950.0</v>
+        <v>24975850.0</v>
       </c>
       <c r="O36" s="1">
         <v>0.44</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C37" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.5822</v>
+        <v>97.9811</v>
       </c>
       <c r="E37" s="1">
-        <v>98.14746657</v>
+        <v>97.75144525</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>29444239.97</v>
+        <v>19550289.05</v>
       </c>
       <c r="I37" s="1">
-        <v>130420.03</v>
+        <v>45930.95</v>
       </c>
       <c r="J37" s="1">
-        <v>0.44293902689586</v>
+        <v>0.2349374471269</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>29574660.0</v>
+        <v>19596220.0</v>
       </c>
       <c r="N37" s="1">
-        <v>29574660.0</v>
+        <v>19596220.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.54</v>
+        <v>0.34</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B38" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C38" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.0375</v>
+        <v>97.6566</v>
       </c>
       <c r="E38" s="1">
-        <v>97.87236357</v>
+        <v>97.52492576</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>29361709.07</v>
+        <v>24381231.44</v>
       </c>
       <c r="I38" s="1">
-        <v>349540.93</v>
+        <v>32918.56</v>
       </c>
       <c r="J38" s="1">
-        <v>1.1904652047559</v>
+        <v>0.13501598588656</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>29711250.0</v>
+        <v>24414150.0</v>
       </c>
       <c r="N38" s="1">
-        <v>29711250.0</v>
+        <v>24414150.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.54</v>
+        <v>0.43</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B39" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C39" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.6349</v>
+        <v>98.6912</v>
       </c>
       <c r="E39" s="1">
-        <v>99.30246913</v>
+        <v>98.14746657</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>14895370.37</v>
+        <v>29444239.97</v>
       </c>
       <c r="I39" s="1">
-        <v>49864.63</v>
+        <v>163120.03</v>
       </c>
       <c r="J39" s="1">
-        <v>0.3347659625868</v>
+        <v>0.55399640189796</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>14945235.0</v>
+        <v>29607360.0</v>
       </c>
       <c r="N39" s="1">
-        <v>14945235.0</v>
+        <v>29607360.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.27</v>
+        <v>0.52</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B40" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C40" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.0373</v>
+        <v>99.1589</v>
       </c>
       <c r="E40" s="1">
-        <v>97.75627623</v>
+        <v>97.87236357</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>29326882.87</v>
+        <v>29361709.07</v>
       </c>
       <c r="I40" s="1">
-        <v>84307.13</v>
+        <v>385960.93</v>
       </c>
       <c r="J40" s="1">
-        <v>0.28747388658289</v>
+        <v>1.3145043058626</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>29411190.0</v>
+        <v>29747670.0</v>
       </c>
       <c r="N40" s="1">
-        <v>29411190.0</v>
+        <v>29747670.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B41" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C41" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.6032</v>
+        <v>99.7531</v>
       </c>
       <c r="E41" s="1">
-        <v>97.8675211</v>
+        <v>99.30246913</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>19573504.22</v>
+        <v>14895370.37</v>
       </c>
       <c r="I41" s="1">
-        <v>347135.78</v>
+        <v>67594.63</v>
       </c>
       <c r="J41" s="1">
-        <v>1.773498378718</v>
+        <v>0.45379623548092</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>19920640.0</v>
+        <v>14962965.0</v>
       </c>
       <c r="N41" s="1">
-        <v>19920640.0</v>
+        <v>14962965.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.36</v>
+        <v>0.26</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B42" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C42" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.0005</v>
+        <v>98.124</v>
       </c>
       <c r="E42" s="1">
-        <v>100.0</v>
+        <v>97.75627623</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>20000000.0</v>
+        <v>29326882.87</v>
       </c>
       <c r="I42" s="1">
-        <v>100.0</v>
+        <v>110317.13</v>
       </c>
       <c r="J42" s="1">
-        <v>0.0005</v>
+        <v>0.37616384424152</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42" t="s">
-        <v>125</v>
+      <c r="L42">
+        <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>20000100.0</v>
+        <v>29437200.0</v>
       </c>
       <c r="N42" s="1">
-        <v>20079714.5</v>
+        <v>29437200.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.36</v>
+        <v>0.52</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>126</v>
       </c>
       <c r="B43" t="s">
         <v>127</v>
       </c>
       <c r="C43" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.009</v>
+        <v>97.3088</v>
       </c>
       <c r="E43" s="1">
-        <v>100.0</v>
+        <v>97.3233905</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>20000000.0</v>
+        <v>19464678.1</v>
       </c>
       <c r="I43" s="1">
-        <v>1800.0</v>
+        <v>-2918.1</v>
       </c>
       <c r="J43" s="1">
-        <v>0.009</v>
+        <v>-0.014991771171392</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43" t="s">
-        <v>128</v>
+      <c r="L43">
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>20001800.0</v>
+        <v>19461760.0</v>
       </c>
       <c r="N43" s="1">
-        <v>20077914.5</v>
+        <v>19461760.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>128</v>
+      </c>
+      <c r="B44" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C44" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.9977</v>
+        <v>99.722</v>
       </c>
       <c r="E44" s="1">
-        <v>100.0</v>
+        <v>97.8675211</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>20000000.0</v>
+        <v>19573504.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-460.0</v>
+        <v>370895.78</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.0023</v>
+        <v>1.8948869647011</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44" t="s">
-        <v>131</v>
+      <c r="L44">
+        <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>19999540.0</v>
+        <v>19944400.0</v>
       </c>
       <c r="N44" s="1">
-        <v>20076704.5</v>
+        <v>19944400.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B45" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C45" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.035</v>
+        <v>99.8461</v>
       </c>
       <c r="E45" s="1">
-        <v>100.0</v>
+        <v>99.81102445</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>40000000.0</v>
+        <v>19962204.89</v>
       </c>
       <c r="I45" s="1">
-        <v>14000.0</v>
+        <v>7015.11</v>
       </c>
       <c r="J45" s="1">
-        <v>0.035</v>
+        <v>0.035141959711646</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
-      <c r="L45" t="s">
-        <v>134</v>
+      <c r="L45">
+        <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>40014000.0</v>
+        <v>19969220.0</v>
       </c>
       <c r="N45" s="1">
-        <v>40334264.0</v>
+        <v>19969220.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.73</v>
+        <v>0.35</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B46" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C46" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.6961</v>
+        <v>99.8863</v>
       </c>
       <c r="E46" s="1">
-        <v>99.43839407</v>
+        <v>99.8105817</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>29831518.22</v>
+        <v>19962116.34</v>
       </c>
       <c r="I46" s="1">
-        <v>77311.78</v>
+        <v>15143.66</v>
       </c>
       <c r="J46" s="1">
-        <v>0.25916139912774</v>
+        <v>0.075861996504124</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>29908830.0</v>
+        <v>19977260.0</v>
       </c>
       <c r="N46" s="1">
-        <v>29908830.0</v>
+        <v>19977260.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.54</v>
+        <v>0.35</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B47" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C47" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.6607</v>
+        <v>99.9896</v>
       </c>
       <c r="E47" s="1">
-        <v>99.625243</v>
+        <v>100.0</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>9962524.3</v>
+        <v>20000000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>3545.7</v>
+        <v>-2080.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.035590377430748</v>
+        <v>-0.0104</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
-      <c r="L47">
-        <v>0.0</v>
+      <c r="L47" t="s">
+        <v>136</v>
       </c>
       <c r="M47" s="1">
-        <v>9966070.0</v>
+        <v>19997920.0</v>
       </c>
       <c r="N47" s="1">
-        <v>9966070.0</v>
+        <v>20102859.67</v>
       </c>
       <c r="O47" s="1">
-        <v>0.18</v>
+        <v>0.35</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>137</v>
+      </c>
+      <c r="B48" t="s">
+        <v>138</v>
+      </c>
+      <c r="C48" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.0073</v>
+      </c>
+      <c r="E48" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>1460.0</v>
+      </c>
+      <c r="J48" s="1">
+        <v>0.0073</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" t="s">
         <v>139</v>
       </c>
-      <c r="B48" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>8997885.0</v>
+        <v>20001460.0</v>
       </c>
       <c r="N48" s="1">
-        <v>8997885.0</v>
+        <v>20101788.56</v>
       </c>
       <c r="O48" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>140</v>
+      </c>
+      <c r="B49" t="s">
         <v>141</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>99.998</v>
+      </c>
+      <c r="E49" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-400.0</v>
+      </c>
+      <c r="J49" s="1">
+        <v>-0.002</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" t="s">
         <v>142</v>
       </c>
-      <c r="C49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>9773320.0</v>
+        <v>19999600.0</v>
       </c>
       <c r="N49" s="1">
-        <v>9773320.0</v>
+        <v>20101311.89</v>
       </c>
       <c r="O49" s="1">
-        <v>0.18</v>
+        <v>0.35</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>143</v>
       </c>
       <c r="B50" t="s">
         <v>144</v>
       </c>
       <c r="C50" s="1">
-        <v>11000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.869</v>
+        <v>100.0353</v>
       </c>
       <c r="E50" s="1">
-        <v>99.64625582</v>
+        <v>100.0</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>10961088.14</v>
+        <v>40000000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>24501.86</v>
+        <v>14120.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.22353492360477</v>
+        <v>0.0353</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50">
-        <v>0.0</v>
+      <c r="L50" t="s">
+        <v>145</v>
       </c>
       <c r="M50" s="1">
-        <v>10985590.0</v>
+        <v>40014120.0</v>
       </c>
       <c r="N50" s="1">
-        <v>10985590.0</v>
+        <v>40385398.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.2</v>
+        <v>0.71</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B51" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C51" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.0259</v>
+        <v>99.8175</v>
       </c>
       <c r="E51" s="1">
-        <v>100.0</v>
+        <v>99.43839407</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>40000000.0</v>
+        <v>29831518.22</v>
       </c>
       <c r="I51" s="1">
-        <v>10360.0</v>
+        <v>113731.78</v>
       </c>
       <c r="J51" s="1">
-        <v>0.0259</v>
+        <v>0.38124703932685</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51" t="s">
-        <v>147</v>
+      <c r="L51">
+        <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>40010360.0</v>
+        <v>29945250.0</v>
       </c>
       <c r="N51" s="1">
-        <v>40797125.0</v>
+        <v>29945250.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.74</v>
+        <v>0.52</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>148</v>
       </c>
       <c r="B52" t="s">
         <v>149</v>
       </c>
       <c r="C52" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>100.0299</v>
+        <v>99.9015</v>
       </c>
       <c r="E52" s="1">
-        <v>100.0</v>
+        <v>99.8233681</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>30000000.0</v>
+        <v>9982336.81</v>
       </c>
       <c r="I52" s="1">
-        <v>8970.0</v>
+        <v>7813.19</v>
       </c>
       <c r="J52" s="1">
-        <v>0.0299</v>
+        <v>0.078270150053172</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52" t="s">
-        <v>150</v>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>30008970.0</v>
+        <v>9990150.0</v>
       </c>
       <c r="N52" s="1">
-        <v>30337415.33</v>
+        <v>9990150.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.55</v>
+        <v>0.17</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>150</v>
+      </c>
+      <c r="B53" t="s">
         <v>151</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.0179</v>
+        <v>99.7938</v>
       </c>
       <c r="E53" s="1">
-        <v>100.0</v>
+        <v>99.625243</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>20000000.0</v>
+        <v>9962524.3</v>
       </c>
       <c r="I53" s="1">
-        <v>3580.0</v>
+        <v>16855.7</v>
       </c>
       <c r="J53" s="1">
-        <v>0.0179</v>
+        <v>0.1691910553232</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53" t="s">
-        <v>153</v>
+      <c r="L53">
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>20003580.0</v>
+        <v>9979380.0</v>
       </c>
       <c r="N53" s="1">
-        <v>20100872.0</v>
+        <v>9979380.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.36</v>
+        <v>0.17</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B54" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C54" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.972</v>
+        <v>99.988</v>
       </c>
       <c r="E54" s="1">
-        <v>97.88689386</v>
+        <v>99.89311435</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>48943446.93</v>
+        <v>19978622.87</v>
       </c>
       <c r="I54" s="1">
-        <v>1042553.07</v>
+        <v>18977.13</v>
       </c>
       <c r="J54" s="1">
-        <v>2.1301177898056</v>
+        <v>0.094987177662261</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>49986000.0</v>
+        <v>19997600.0</v>
       </c>
       <c r="N54" s="1">
-        <v>49986000.0</v>
+        <v>19997600.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.91</v>
+        <v>0.35</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B55" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C55" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.1113</v>
+        <v>99.9037</v>
       </c>
       <c r="E55" s="1">
-        <v>97.78527224</v>
+        <v>99.823894</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>24446318.06</v>
+        <v>19964778.8</v>
       </c>
       <c r="I55" s="1">
-        <v>81506.94</v>
+        <v>15961.2</v>
       </c>
       <c r="J55" s="1">
-        <v>0.33341192649115</v>
+        <v>0.079946791095927</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>24527825.0</v>
+        <v>19980740.0</v>
       </c>
       <c r="N55" s="1">
-        <v>24527825.0</v>
+        <v>19980740.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.44</v>
+        <v>0.35</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B56" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C56" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>98.8138</v>
+        <v>99.8607</v>
       </c>
       <c r="E56" s="1">
-        <v>98.376783</v>
+        <v>99.823894</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>24594195.75</v>
+        <v>19964778.8</v>
       </c>
       <c r="I56" s="1">
-        <v>109254.25</v>
+        <v>7361.2</v>
       </c>
       <c r="J56" s="1">
-        <v>0.4442277808576</v>
+        <v>0.036870931923373</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>24703450.0</v>
+        <v>19972140.0</v>
       </c>
       <c r="N56" s="1">
-        <v>24703450.0</v>
+        <v>19972140.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.45</v>
+        <v>0.35</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B57" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C57" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>98.5786</v>
+        <v>99.6732</v>
       </c>
       <c r="E57" s="1">
-        <v>98.185719</v>
+        <v>99.625574</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>24546429.75</v>
+        <v>14943836.1</v>
       </c>
       <c r="I57" s="1">
-        <v>98220.25</v>
+        <v>7143.9</v>
       </c>
       <c r="J57" s="1">
-        <v>0.40014067626271</v>
+        <v>0.047804994328063</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>24644650.0</v>
+        <v>14950980.0</v>
       </c>
       <c r="N57" s="1">
-        <v>24644650.0</v>
+        <v>14950980.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.45</v>
+        <v>0.26</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B58" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C58" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.3478</v>
+        <v>99.6982</v>
       </c>
       <c r="E58" s="1">
-        <v>97.990834</v>
+        <v>99.6104126</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>24497708.5</v>
+        <v>29883123.78</v>
       </c>
       <c r="I58" s="1">
-        <v>89241.5</v>
+        <v>26336.22</v>
       </c>
       <c r="J58" s="1">
-        <v>0.36428509221587</v>
+        <v>0.088130746283045</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>24586950.0</v>
+        <v>29909460.0</v>
       </c>
       <c r="N58" s="1">
-        <v>24586950.0</v>
+        <v>29909460.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.45</v>
+        <v>0.52</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B59" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C59" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>97.8444</v>
+        <v>99.9054</v>
       </c>
       <c r="E59" s="1">
-        <v>97.79010655</v>
+        <v>99.827105</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>19558021.31</v>
+        <v>19965421.0</v>
       </c>
       <c r="I59" s="1">
-        <v>10858.69</v>
+        <v>15659.0</v>
       </c>
       <c r="J59" s="1">
-        <v>0.055520391495064</v>
+        <v>0.078430602590349</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>19568880.0</v>
+        <v>19981080.0</v>
       </c>
       <c r="N59" s="1">
-        <v>19568880.0</v>
+        <v>19981080.0</v>
       </c>
       <c r="O59" s="1">
         <v>0.35</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B60" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C60" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.2447</v>
+        <v>99.8183</v>
       </c>
       <c r="E60" s="1">
-        <v>97.85057616</v>
+        <v>99.7849634</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>12231322.02</v>
+        <v>9978496.34</v>
       </c>
       <c r="I60" s="1">
-        <v>174265.48</v>
+        <v>3333.66</v>
       </c>
       <c r="J60" s="1">
-        <v>1.4247477068713</v>
+        <v>0.033408440374294</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>12405587.5</v>
+        <v>9981830.0</v>
       </c>
       <c r="N60" s="1">
-        <v>12405587.5</v>
+        <v>9981830.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B61" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C61" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.0083</v>
+        <v>99.6206</v>
       </c>
       <c r="E61" s="1">
-        <v>97.86267907</v>
+        <v>99.6130035</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>14679401.86</v>
+        <v>9961300.35</v>
       </c>
       <c r="I61" s="1">
-        <v>171843.14</v>
+        <v>759.65</v>
       </c>
       <c r="J61" s="1">
-        <v>1.1706412947809</v>
+        <v>0.0076260124010818</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>14851245.0</v>
+        <v>9962060.0</v>
       </c>
       <c r="N61" s="1">
-        <v>14851245.0</v>
+        <v>9962060.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.27</v>
+        <v>0.17</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B62" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C62" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.2159</v>
+        <v>97.7814</v>
       </c>
       <c r="E62" s="1">
-        <v>97.85299653</v>
+        <v>97.7369551</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>29355898.96</v>
+        <v>9773695.51</v>
       </c>
       <c r="I62" s="1">
-        <v>408871.04</v>
+        <v>4444.49</v>
       </c>
       <c r="J62" s="1">
-        <v>1.3928070830232</v>
+        <v>0.045473996969239</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>29764770.0</v>
+        <v>9778140.0</v>
       </c>
       <c r="N62" s="1">
-        <v>29764770.0</v>
+        <v>9778140.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.54</v>
+        <v>0.17</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B63" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C63" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.6987</v>
+        <v>99.6458</v>
       </c>
       <c r="E63" s="1">
-        <v>98.5230842</v>
+        <v>99.63053676</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>4926154.21</v>
+        <v>24907634.19</v>
       </c>
       <c r="I63" s="1">
-        <v>8780.79</v>
+        <v>3815.81</v>
       </c>
       <c r="J63" s="1">
-        <v>0.17824837846479</v>
+        <v>0.015319841181592</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>4934935.0</v>
+        <v>24911450.0</v>
       </c>
       <c r="N63" s="1">
-        <v>4934935.0</v>
+        <v>24911450.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.09</v>
+        <v>0.44</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B64" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C64" s="1">
-        <v>10000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.5478</v>
+        <v>99.9882</v>
       </c>
       <c r="E64" s="1">
-        <v>98.503513</v>
+        <v>99.64625582</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>9850351.3</v>
+        <v>10961088.14</v>
       </c>
       <c r="I64" s="1">
-        <v>104428.7</v>
+        <v>37613.86</v>
       </c>
       <c r="J64" s="1">
-        <v>1.0601520374202</v>
+        <v>0.34315808357326</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>9954780.0</v>
+        <v>10998702.0</v>
       </c>
       <c r="N64" s="1">
-        <v>9954780.0</v>
+        <v>10998702.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B65" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C65" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.1228</v>
+        <v>99.7355</v>
       </c>
       <c r="E65" s="1">
-        <v>97.87236356</v>
+        <v>99.61734485</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>48936181.78</v>
+        <v>19923468.97</v>
       </c>
       <c r="I65" s="1">
-        <v>625218.22</v>
+        <v>23631.03</v>
       </c>
       <c r="J65" s="1">
-        <v>1.2776195388736</v>
+        <v>0.11860901349852</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>49561400.0</v>
+        <v>19947100.0</v>
       </c>
       <c r="N65" s="1">
-        <v>49561400.0</v>
+        <v>19947100.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.9</v>
+        <v>0.35</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B66" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C66" s="1">
-        <v>70000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>100.0037</v>
+        <v>100.0187</v>
       </c>
       <c r="E66" s="1">
         <v>100.0</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>70000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I66" s="1">
-        <v>2590.0</v>
+        <v>7480.0</v>
       </c>
       <c r="J66" s="1">
-        <v>0.0037</v>
+        <v>0.0187</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="M66" s="1">
-        <v>70002590.0</v>
+        <v>40007480.0</v>
       </c>
       <c r="N66" s="1">
-        <v>71634360.0</v>
+        <v>40844570.56</v>
       </c>
       <c r="O66" s="1">
-        <v>1.3</v>
+        <v>0.71</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>179</v>
+      </c>
+      <c r="B67" t="s">
+        <v>180</v>
+      </c>
+      <c r="C67" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>100.0219</v>
+      </c>
+      <c r="E67" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>6570.0</v>
+      </c>
+      <c r="J67" s="1">
+        <v>0.0219</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" t="s">
         <v>181</v>
       </c>
-      <c r="B67" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>24663800.0</v>
+        <v>30006570.0</v>
       </c>
       <c r="N67" s="1">
-        <v>24663800.0</v>
+        <v>30372534.67</v>
       </c>
       <c r="O67" s="1">
-        <v>0.45</v>
+        <v>0.53</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>182</v>
+      </c>
+      <c r="B68" t="s">
         <v>183</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>99.9799</v>
+      </c>
+      <c r="E68" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-2010.0</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-0.0201</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" t="s">
         <v>184</v>
       </c>
-      <c r="C68" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>39259720.0</v>
+        <v>9997990.0</v>
       </c>
       <c r="N68" s="1">
-        <v>39259720.0</v>
+        <v>10006159.06</v>
       </c>
       <c r="O68" s="1">
-        <v>0.71</v>
+        <v>0.18</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>185</v>
       </c>
       <c r="B69" t="s">
         <v>186</v>
       </c>
       <c r="C69" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>98.8297</v>
+        <v>99.9911</v>
       </c>
       <c r="E69" s="1">
-        <v>97.8626791</v>
+        <v>100.0</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>19572535.82</v>
+        <v>10000000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>193404.18</v>
+        <v>-890.0</v>
       </c>
       <c r="J69" s="1">
-        <v>0.98814063634193</v>
+        <v>-0.0089</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69">
-        <v>0.0</v>
+      <c r="L69" t="s">
+        <v>187</v>
       </c>
       <c r="M69" s="1">
-        <v>19765940.0</v>
+        <v>9999110.0</v>
       </c>
       <c r="N69" s="1">
-        <v>19765940.0</v>
+        <v>10007242.94</v>
       </c>
       <c r="O69" s="1">
-        <v>0.36</v>
+        <v>0.18</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B70" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C70" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.9972</v>
+        <v>100.0147</v>
       </c>
       <c r="E70" s="1">
         <v>100.0</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-560.0</v>
+        <v>2940.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.0028</v>
+        <v>0.0147</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="M70" s="1">
-        <v>19999440.0</v>
+        <v>20002940.0</v>
       </c>
       <c r="N70" s="1">
-        <v>20073804.5</v>
+        <v>20125238.56</v>
       </c>
       <c r="O70" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B71" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C71" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.735</v>
+        <v>98.1872</v>
       </c>
       <c r="E71" s="1">
-        <v>97.96931384</v>
+        <v>97.78527224</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>24492328.46</v>
+        <v>24446318.06</v>
       </c>
       <c r="I71" s="1">
-        <v>441421.54</v>
+        <v>100481.94</v>
       </c>
       <c r="J71" s="1">
-        <v>1.8022849102359</v>
+        <v>0.41103097715321</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>24933750.0</v>
+        <v>24546800.0</v>
       </c>
       <c r="N71" s="1">
-        <v>24933750.0</v>
+        <v>24546800.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B72" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C72" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>97.9395</v>
+        <v>98.9425</v>
       </c>
       <c r="E72" s="1">
-        <v>97.81428545</v>
+        <v>98.376783</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>19562857.09</v>
+        <v>24594195.75</v>
       </c>
       <c r="I72" s="1">
-        <v>25042.91</v>
+        <v>141429.25</v>
       </c>
       <c r="J72" s="1">
-        <v>0.12801253868384</v>
+        <v>0.57505133096292</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19587900.0</v>
+        <v>24735625.0</v>
       </c>
       <c r="N72" s="1">
-        <v>19587900.0</v>
+        <v>24735625.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.36</v>
+        <v>0.43</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B73" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C73" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.1299</v>
+        <v>98.6897</v>
       </c>
       <c r="E73" s="1">
-        <v>97.775605</v>
+        <v>98.185719</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>14666340.75</v>
+        <v>24546429.75</v>
       </c>
       <c r="I73" s="1">
-        <v>53144.25</v>
+        <v>125995.25</v>
       </c>
       <c r="J73" s="1">
-        <v>0.36235521120018</v>
+        <v>0.51329358804207</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>14719485.0</v>
+        <v>24672425.0</v>
       </c>
       <c r="N73" s="1">
-        <v>14719485.0</v>
+        <v>24672425.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.27</v>
+        <v>0.43</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B74" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C74" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.8364</v>
+        <v>98.4411</v>
       </c>
       <c r="E74" s="1">
-        <v>98.1034157</v>
+        <v>97.990834</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>29431024.71</v>
+        <v>24497708.5</v>
       </c>
       <c r="I74" s="1">
-        <v>519895.29</v>
+        <v>112566.5</v>
       </c>
       <c r="J74" s="1">
-        <v>1.766487219262</v>
+        <v>0.45949807917749</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>29950920.0</v>
+        <v>24610275.0</v>
       </c>
       <c r="N74" s="1">
-        <v>29950920.0</v>
+        <v>24610275.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.54</v>
+        <v>0.43</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B75" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C75" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.9964</v>
+        <v>97.9017</v>
       </c>
       <c r="E75" s="1">
-        <v>100.0</v>
+        <v>97.79010655</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>30000000.0</v>
+        <v>19558021.31</v>
       </c>
       <c r="I75" s="1">
-        <v>-1080.0</v>
+        <v>22318.69</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.0036</v>
+        <v>0.11411527600999</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75" t="s">
-        <v>200</v>
+      <c r="L75">
+        <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>29998920.0</v>
+        <v>19580340.0</v>
       </c>
       <c r="N75" s="1">
-        <v>30291327.5</v>
+        <v>19580340.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.55</v>
+        <v>0.34</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>201</v>
       </c>
       <c r="B76" t="s">
         <v>202</v>
       </c>
       <c r="C76" s="1">
-        <v>25000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.835</v>
+        <v>99.3763</v>
       </c>
       <c r="E76" s="1">
-        <v>99.82995632</v>
+        <v>97.85057616</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>24957489.08</v>
+        <v>12231322.02</v>
       </c>
       <c r="I76" s="1">
-        <v>1260.92</v>
+        <v>190715.48</v>
       </c>
       <c r="J76" s="1">
-        <v>0.005052271067647</v>
+        <v>1.5592384836909</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>24958750.0</v>
+        <v>12422037.5</v>
       </c>
       <c r="N76" s="1">
-        <v>24958750.0</v>
+        <v>12422037.5</v>
       </c>
       <c r="O76" s="1">
-        <v>0.45</v>
+        <v>0.22</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>203</v>
       </c>
       <c r="B77" t="s">
         <v>204</v>
       </c>
       <c r="C77" s="1">
-        <v>60000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.8035</v>
+        <v>99.1391</v>
       </c>
       <c r="E77" s="1">
-        <v>99.48788612</v>
+        <v>97.86267907</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>59692731.67</v>
+        <v>14679401.86</v>
       </c>
       <c r="I77" s="1">
-        <v>189368.33</v>
+        <v>191463.14</v>
       </c>
       <c r="J77" s="1">
-        <v>0.31723850576463</v>
+        <v>1.304297966811</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>59882100.0</v>
+        <v>14870865.0</v>
       </c>
       <c r="N77" s="1">
-        <v>59882100.0</v>
+        <v>14870865.0</v>
       </c>
       <c r="O77" s="1">
-        <v>1.09</v>
+        <v>0.26</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>205</v>
       </c>
       <c r="B78" t="s">
         <v>206</v>
       </c>
       <c r="C78" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.7912</v>
+        <v>99.3473</v>
       </c>
       <c r="E78" s="1">
-        <v>99.46446673</v>
+        <v>97.85299653</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>29839340.02</v>
+        <v>29355898.96</v>
       </c>
       <c r="I78" s="1">
-        <v>98019.98</v>
+        <v>448291.04</v>
       </c>
       <c r="J78" s="1">
-        <v>0.32849245303114</v>
+        <v>1.5270901450194</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>29937360.0</v>
+        <v>29804190.0</v>
       </c>
       <c r="N78" s="1">
-        <v>29937360.0</v>
+        <v>29804190.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>207</v>
       </c>
       <c r="B79" t="s">
         <v>208</v>
       </c>
       <c r="C79" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.7354</v>
+        <v>97.2722</v>
       </c>
       <c r="E79" s="1">
-        <v>99.2427776</v>
+        <v>97.41445795</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>9924277.76</v>
+        <v>19482891.59</v>
       </c>
       <c r="I79" s="1">
-        <v>49262.24</v>
+        <v>-28451.59</v>
       </c>
       <c r="J79" s="1">
-        <v>0.49638110894631</v>
+        <v>-0.1460337130583</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>9973540.0</v>
+        <v>19454440.0</v>
       </c>
       <c r="N79" s="1">
-        <v>9973540.0</v>
+        <v>19454440.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.18</v>
+        <v>0.34</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>209</v>
       </c>
       <c r="B80" t="s">
         <v>210</v>
       </c>
       <c r="C80" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.4693</v>
+        <v>99.6887</v>
       </c>
       <c r="E80" s="1">
-        <v>98.4952659</v>
+        <v>99.6210388</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>29548579.77</v>
+        <v>29886311.64</v>
       </c>
       <c r="I80" s="1">
-        <v>-7789.77</v>
+        <v>20298.36</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.026362586833729</v>
+        <v>0.067918585085061</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>29540790.0</v>
+        <v>29906610.0</v>
       </c>
       <c r="N80" s="1">
-        <v>29540790.0</v>
+        <v>29906610.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>211</v>
       </c>
       <c r="B81" t="s">
         <v>212</v>
       </c>
       <c r="C81" s="1">
-        <v>40000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.6417</v>
+        <v>98.8087</v>
       </c>
       <c r="E81" s="1">
-        <v>97.9014285</v>
+        <v>98.5230842</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>39160571.4</v>
+        <v>4926154.21</v>
       </c>
       <c r="I81" s="1">
-        <v>296108.6</v>
+        <v>14280.79</v>
       </c>
       <c r="J81" s="1">
-        <v>0.75613963079201</v>
+        <v>0.28989733961252</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>39456680.0</v>
+        <v>4940435.0</v>
       </c>
       <c r="N81" s="1">
-        <v>39456680.0</v>
+        <v>4940435.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.72</v>
+        <v>0.09</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>213</v>
       </c>
       <c r="B82" t="s">
         <v>214</v>
       </c>
       <c r="C82" s="1">
-        <v>28000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.9711</v>
+        <v>99.6762</v>
       </c>
       <c r="E82" s="1">
-        <v>99.49170793</v>
+        <v>98.503513</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>27857678.22</v>
+        <v>9850351.3</v>
       </c>
       <c r="I82" s="1">
-        <v>134229.78</v>
+        <v>117268.7</v>
       </c>
       <c r="J82" s="1">
-        <v>0.48184123220876</v>
+        <v>1.1905027184157</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>27991908.0</v>
+        <v>9967620.0</v>
       </c>
       <c r="N82" s="1">
-        <v>27991908.0</v>
+        <v>9967620.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.51</v>
+        <v>0.17</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>215</v>
       </c>
       <c r="B83" t="s">
         <v>216</v>
       </c>
       <c r="C83" s="1">
-        <v>15000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.3356</v>
+        <v>99.242</v>
       </c>
       <c r="E83" s="1">
-        <v>98.20184247</v>
+        <v>97.87236356</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>14730276.37</v>
+        <v>48936181.78</v>
       </c>
       <c r="I83" s="1">
-        <v>20063.63</v>
+        <v>684818.22</v>
       </c>
       <c r="J83" s="1">
-        <v>0.13620674518275</v>
+        <v>1.3994108144332</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>14750340.0</v>
+        <v>49621000.0</v>
       </c>
       <c r="N83" s="1">
-        <v>14750340.0</v>
+        <v>49621000.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.27</v>
+        <v>0.87</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>217</v>
       </c>
       <c r="B84" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C84" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.3356</v>
+        <v>97.8271</v>
       </c>
       <c r="E84" s="1">
-        <v>98.15917464</v>
+        <v>97.8233224</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>12269896.83</v>
+        <v>19564664.48</v>
       </c>
       <c r="I84" s="1">
-        <v>22053.17</v>
+        <v>755.52</v>
       </c>
       <c r="J84" s="1">
-        <v>0.1797339480971</v>
+        <v>0.0038616557967162</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>12291950.0</v>
+        <v>19565420.0</v>
       </c>
       <c r="N84" s="1">
-        <v>12291950.0</v>
+        <v>19565420.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.22</v>
+        <v>0.34</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B85" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C85" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.8305</v>
+        <v>97.2979</v>
       </c>
       <c r="E85" s="1">
-        <v>98.22903955</v>
+        <v>97.34254844</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>19645807.91</v>
+        <v>24335637.11</v>
       </c>
       <c r="I85" s="1">
-        <v>320292.09</v>
+        <v>-11162.11</v>
       </c>
       <c r="J85" s="1">
-        <v>1.6303330026808</v>
+        <v>-0.045867342406307</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>19966100.0</v>
+        <v>24324475.0</v>
       </c>
       <c r="N85" s="1">
-        <v>19966100.0</v>
+        <v>24324475.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.36</v>
+        <v>0.43</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B86" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C86" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.7267</v>
+        <v>98.3446</v>
       </c>
       <c r="E86" s="1">
-        <v>98.10119685</v>
+        <v>98.3075804</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>19620239.37</v>
+        <v>19661516.08</v>
       </c>
       <c r="I86" s="1">
-        <v>325100.63</v>
+        <v>7403.92</v>
       </c>
       <c r="J86" s="1">
-        <v>1.6569656662655</v>
+        <v>0.03765691297596</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>19945340.0</v>
+        <v>19668920.0</v>
       </c>
       <c r="N86" s="1">
-        <v>19945340.0</v>
+        <v>19668920.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B87" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C87" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.8488</v>
+        <v>98.7639</v>
       </c>
       <c r="E87" s="1">
-        <v>97.80461245</v>
+        <v>97.804612</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>19560922.49</v>
+        <v>24451153.0</v>
       </c>
       <c r="I87" s="1">
-        <v>8837.51</v>
+        <v>239822.0</v>
       </c>
       <c r="J87" s="1">
-        <v>0.045179413212838</v>
+        <v>0.98082082264178</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>19569760.0</v>
+        <v>24690975.0</v>
       </c>
       <c r="N87" s="1">
-        <v>19569760.0</v>
+        <v>24690975.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.35</v>
+        <v>0.43</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B88" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C88" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>97.9877</v>
+        <v>98.2373</v>
       </c>
       <c r="E88" s="1">
-        <v>97.7852722</v>
+        <v>97.780438</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>14667790.83</v>
+        <v>39112175.2</v>
       </c>
       <c r="I88" s="1">
-        <v>30364.17</v>
+        <v>182744.8</v>
       </c>
       <c r="J88" s="1">
-        <v>0.20701256482262</v>
+        <v>0.46723251536263</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>14698155.0</v>
+        <v>39294920.0</v>
       </c>
       <c r="N88" s="1">
-        <v>14698155.0</v>
+        <v>39294920.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.27</v>
+        <v>0.69</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B89" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C89" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.8698</v>
+        <v>98.947</v>
       </c>
       <c r="E89" s="1">
-        <v>99.826856</v>
+        <v>97.8626791</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>9982685.6</v>
+        <v>19572535.82</v>
       </c>
       <c r="I89" s="1">
-        <v>4294.4</v>
+        <v>216864.18</v>
       </c>
       <c r="J89" s="1">
-        <v>0.043018483923805</v>
+        <v>1.1080024683281</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>9986980.0</v>
+        <v>19789400.0</v>
       </c>
       <c r="N89" s="1">
-        <v>9986980.0</v>
+        <v>19789400.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.18</v>
+        <v>0.35</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B90" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C90" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.4779</v>
+        <v>100.0033</v>
       </c>
       <c r="E90" s="1">
-        <v>98.92074717</v>
+        <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>29676224.15</v>
+        <v>20000000.0</v>
       </c>
       <c r="I90" s="1">
-        <v>167145.85</v>
+        <v>660.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.56323152553085</v>
+        <v>0.0033</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90">
-        <v>0.0</v>
+      <c r="L90" t="s">
+        <v>231</v>
       </c>
       <c r="M90" s="1">
-        <v>29843370.0</v>
+        <v>20000660.0</v>
       </c>
       <c r="N90" s="1">
-        <v>29843370.0</v>
+        <v>20098683.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.54</v>
+        <v>0.35</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B91" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C91" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>97.9755</v>
+        <v>99.8539</v>
       </c>
       <c r="E91" s="1">
-        <v>97.81428547</v>
+        <v>97.96931384</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>14672142.82</v>
+        <v>24492328.46</v>
       </c>
       <c r="I91" s="1">
-        <v>24182.18</v>
+        <v>471146.54</v>
       </c>
       <c r="J91" s="1">
-        <v>0.16481696161679</v>
+        <v>1.923649443006</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>14696325.0</v>
+        <v>24963475.0</v>
       </c>
       <c r="N91" s="1">
-        <v>14696325.0</v>
+        <v>24963475.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.27</v>
+        <v>0.44</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B92" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C92" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.9265</v>
+        <v>98.0078</v>
       </c>
       <c r="E92" s="1">
-        <v>97.9881802</v>
+        <v>97.81428545</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>19597636.04</v>
+        <v>19562857.09</v>
       </c>
       <c r="I92" s="1">
-        <v>387663.96</v>
+        <v>38702.91</v>
       </c>
       <c r="J92" s="1">
-        <v>1.9781159279045</v>
+        <v>0.19783874012853</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>19985300.0</v>
+        <v>19601560.0</v>
       </c>
       <c r="N92" s="1">
-        <v>19985300.0</v>
+        <v>19601560.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B93" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C93" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.8155</v>
+        <v>98.2127</v>
       </c>
       <c r="E93" s="1">
-        <v>99.47617503</v>
+        <v>97.775605</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>29842852.51</v>
+        <v>14666340.75</v>
       </c>
       <c r="I93" s="1">
-        <v>101797.49</v>
+        <v>65564.25</v>
       </c>
       <c r="J93" s="1">
-        <v>0.3411117954153</v>
+        <v>0.44703891118853</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>29944650.0</v>
+        <v>14731905.0</v>
       </c>
       <c r="N93" s="1">
-        <v>29944650.0</v>
+        <v>14731905.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.54</v>
+        <v>0.26</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B94" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C94" s="1">
-        <v>7000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.994</v>
+        <v>99.9494</v>
       </c>
       <c r="E94" s="1">
-        <v>99.65960714</v>
+        <v>98.1034157</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>6976172.5</v>
+        <v>29431024.71</v>
       </c>
       <c r="I94" s="1">
-        <v>23407.5</v>
+        <v>553795.29</v>
       </c>
       <c r="J94" s="1">
-        <v>0.33553499429666</v>
+        <v>1.8816717917804</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>6999580.0</v>
+        <v>29984820.0</v>
       </c>
       <c r="N94" s="1">
-        <v>6999580.0</v>
+        <v>29984820.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.13</v>
+        <v>0.52</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B95" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C95" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.8748</v>
+        <v>100.0089</v>
       </c>
       <c r="E95" s="1">
-        <v>99.66048993</v>
+        <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>14949073.49</v>
+        <v>30000000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>32146.51</v>
+        <v>2670.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.21504014962201</v>
+        <v>0.0089</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95">
-        <v>0.0</v>
+      <c r="L95" t="s">
+        <v>242</v>
       </c>
       <c r="M95" s="1">
-        <v>14981220.0</v>
+        <v>30002670.0</v>
       </c>
       <c r="N95" s="1">
-        <v>14981220.0</v>
+        <v>30333212.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.27</v>
+        <v>0.53</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B96" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C96" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.8383</v>
+        <v>99.9579</v>
       </c>
       <c r="E96" s="1">
-        <v>99.57189617</v>
+        <v>99.82995632</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>29871568.85</v>
+        <v>24957489.08</v>
       </c>
       <c r="I96" s="1">
-        <v>79921.15</v>
+        <v>31985.92</v>
       </c>
       <c r="J96" s="1">
-        <v>0.26754922180795</v>
+        <v>0.12816161071921</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>29951490.0</v>
+        <v>24989475.0</v>
       </c>
       <c r="N96" s="1">
-        <v>29951490.0</v>
+        <v>24989475.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.54</v>
+        <v>0.44</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B97" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C97" s="1">
-        <v>30000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.9642</v>
+        <v>99.9278</v>
       </c>
       <c r="E97" s="1">
-        <v>99.6413465</v>
+        <v>99.48788612</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>29892403.95</v>
+        <v>59692731.67</v>
       </c>
       <c r="I97" s="1">
-        <v>96856.05</v>
+        <v>263948.33</v>
       </c>
       <c r="J97" s="1">
-        <v>0.32401559326579</v>
+        <v>0.44217834000157</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>29989260.0</v>
+        <v>59956680.0</v>
       </c>
       <c r="N97" s="1">
-        <v>29989260.0</v>
+        <v>59956680.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.54</v>
+        <v>1.05</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B98" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C98" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.0078</v>
+        <v>99.9158</v>
       </c>
       <c r="E98" s="1">
-        <v>97.77932292</v>
+        <v>99.46446673</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>24444830.73</v>
+        <v>29839340.02</v>
       </c>
       <c r="I98" s="1">
-        <v>57119.27</v>
+        <v>135399.98</v>
       </c>
       <c r="J98" s="1">
-        <v>0.23366604838012</v>
+        <v>0.45376332019826</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>24501950.0</v>
+        <v>29974740.0</v>
       </c>
       <c r="N98" s="1">
-        <v>24501950.0</v>
+        <v>29974740.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.44</v>
+        <v>0.52</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="B99" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C99" s="1">
-        <v>21400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.5004</v>
+        <v>99.8586</v>
       </c>
       <c r="E99" s="1">
-        <v>98.04874822</v>
+        <v>99.2427776</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>20982432.12</v>
+        <v>9924277.76</v>
       </c>
       <c r="I99" s="1">
-        <v>310653.48</v>
+        <v>61582.24</v>
       </c>
       <c r="J99" s="1">
-        <v>1.4805408554325</v>
+        <v>0.62052112495489</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>21293085.6</v>
+        <v>9985860.0</v>
       </c>
       <c r="N99" s="1">
-        <v>21293085.6</v>
+        <v>9985860.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.39</v>
+        <v>0.17</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B100" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C100" s="1">
-        <v>13000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.0881</v>
+        <v>98.628</v>
       </c>
       <c r="E100" s="1">
-        <v>97.75025085</v>
+        <v>98.49526593</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>12707532.61</v>
+        <v>29548579.78</v>
       </c>
       <c r="I100" s="1">
-        <v>43920.39</v>
+        <v>39820.22</v>
       </c>
       <c r="J100" s="1">
-        <v>0.34562484589209</v>
+        <v>0.13476187450116</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>12751453.0</v>
+        <v>29588400.0</v>
       </c>
       <c r="N100" s="1">
-        <v>12751453.0</v>
+        <v>29588400.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.23</v>
+        <v>0.52</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="B101" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C101" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.7588</v>
+        <v>98.8229</v>
       </c>
       <c r="E101" s="1">
-        <v>98.05766825</v>
+        <v>97.9014285</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>19611533.65</v>
+        <v>39160571.4</v>
       </c>
       <c r="I101" s="1">
-        <v>340226.35</v>
+        <v>368588.6</v>
       </c>
       <c r="J101" s="1">
-        <v>1.7348278623788</v>
+        <v>0.94122375344094</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>19951760.0</v>
+        <v>39529160.0</v>
       </c>
       <c r="N101" s="1">
-        <v>19951760.0</v>
+        <v>39529160.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.36</v>
+        <v>0.69</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="B102" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C102" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.0031</v>
+        <v>98.4284</v>
       </c>
       <c r="E102" s="1">
-        <v>100.0</v>
+        <v>98.15917464</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>20000000.0</v>
+        <v>12269896.83</v>
       </c>
       <c r="I102" s="1">
-        <v>620.0</v>
+        <v>33653.17</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0031</v>
+        <v>0.27427427032408</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102" t="s">
-        <v>254</v>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>20000620.0</v>
+        <v>12303550.0</v>
       </c>
       <c r="N102" s="1">
-        <v>20121422.0</v>
+        <v>12303550.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.36</v>
+        <v>0.22</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B103" t="s">
         <v>256</v>
       </c>
       <c r="C103" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.0183</v>
+        <v>98.4284</v>
       </c>
       <c r="E103" s="1">
-        <v>100.0</v>
+        <v>98.20184247</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>30000000.0</v>
+        <v>14730276.37</v>
       </c>
       <c r="I103" s="1">
-        <v>5490.0</v>
+        <v>33983.63</v>
       </c>
       <c r="J103" s="1">
-        <v>0.0183</v>
+        <v>0.23070599048102</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103" t="s">
-        <v>257</v>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>30005490.0</v>
+        <v>14764260.0</v>
       </c>
       <c r="N103" s="1">
-        <v>30652055.83</v>
+        <v>14764260.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.56</v>
+        <v>0.26</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>258</v>
       </c>
       <c r="B104" t="s">
         <v>259</v>
       </c>
       <c r="C104" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.5958</v>
+        <v>99.9498</v>
       </c>
       <c r="E104" s="1">
-        <v>99.1206757</v>
+        <v>98.22903955</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>49560337.85</v>
+        <v>19645807.91</v>
       </c>
       <c r="I104" s="1">
-        <v>237562.15</v>
+        <v>344152.09</v>
       </c>
       <c r="J104" s="1">
-        <v>0.47933924647368</v>
+        <v>1.7517838491377</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>49797900.0</v>
+        <v>19989960.0</v>
       </c>
       <c r="N104" s="1">
-        <v>49797900.0</v>
+        <v>19989960.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.9</v>
+        <v>0.35</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>260</v>
       </c>
       <c r="B105" t="s">
         <v>261</v>
       </c>
       <c r="C105" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.8442</v>
+        <v>99.8438</v>
       </c>
       <c r="E105" s="1">
-        <v>97.87236357</v>
+        <v>98.10119685</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>29361709.07</v>
+        <v>19620239.37</v>
       </c>
       <c r="I105" s="1">
-        <v>591550.93</v>
+        <v>348520.63</v>
       </c>
       <c r="J105" s="1">
-        <v>2.0147019663934</v>
+        <v>1.7763322018023</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>29953260.0</v>
+        <v>19968760.0</v>
       </c>
       <c r="N105" s="1">
-        <v>29953260.0</v>
+        <v>19968760.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.54</v>
+        <v>0.35</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>262</v>
       </c>
       <c r="B106" t="s">
         <v>263</v>
       </c>
       <c r="C106" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.9797</v>
+        <v>97.9182</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>97.80461245</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>20000000.0</v>
+        <v>19560922.49</v>
       </c>
       <c r="I106" s="1">
-        <v>-4060.0</v>
+        <v>22717.51</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.0203</v>
+        <v>0.11613721189077</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106" t="s">
-        <v>264</v>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>19995940.0</v>
+        <v>19583640.0</v>
       </c>
       <c r="N106" s="1">
-        <v>20016225.33</v>
+        <v>19583640.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>264</v>
+      </c>
+      <c r="B107" t="s">
         <v>265</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.9962</v>
+        <v>98.0672</v>
       </c>
       <c r="E107" s="1">
-        <v>100.0</v>
+        <v>97.7852722</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>25000000.0</v>
+        <v>14667790.83</v>
       </c>
       <c r="I107" s="1">
-        <v>-950.0</v>
+        <v>42289.17</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.0038</v>
+        <v>0.28831315151772</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107" t="s">
-        <v>267</v>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>24999050.0</v>
+        <v>14710080.0</v>
       </c>
       <c r="N107" s="1">
-        <v>25153284.31</v>
+        <v>14710080.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.46</v>
+        <v>0.26</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="B108" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C108" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.008</v>
+        <v>99.9938</v>
       </c>
       <c r="E108" s="1">
-        <v>100.0</v>
+        <v>99.826856</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>25000000.0</v>
+        <v>9982685.6</v>
       </c>
       <c r="I108" s="1">
-        <v>2000.0</v>
+        <v>16694.4</v>
       </c>
       <c r="J108" s="1">
-        <v>0.008</v>
+        <v>0.16723355486624</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108" t="s">
-        <v>270</v>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>25002000.0</v>
+        <v>9999380.0</v>
       </c>
       <c r="N108" s="1">
-        <v>25154192.64</v>
+        <v>9999380.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.46</v>
+        <v>0.17</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B109" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C109" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.9844</v>
+        <v>99.6164</v>
       </c>
       <c r="E109" s="1">
-        <v>100.0</v>
+        <v>98.92074717</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>20000000.0</v>
+        <v>29676224.15</v>
       </c>
       <c r="I109" s="1">
-        <v>-3120.0</v>
+        <v>208695.85</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.0156</v>
+        <v>0.70324259900834</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109" t="s">
-        <v>273</v>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>19996880.0</v>
+        <v>29884920.0</v>
       </c>
       <c r="N109" s="1">
-        <v>20077406.22</v>
+        <v>29884920.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.36</v>
+        <v>0.52</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B110" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C110" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.9723</v>
+        <v>98.8729</v>
       </c>
       <c r="E110" s="1">
-        <v>100.0</v>
+        <v>98.76742373</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>20000000.0</v>
+        <v>14815113.56</v>
       </c>
       <c r="I110" s="1">
-        <v>-5540.0</v>
+        <v>15821.44</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.0277</v>
+        <v>0.10679256649586</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110" t="s">
-        <v>276</v>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>19994460.0</v>
+        <v>14830935.0</v>
       </c>
       <c r="N110" s="1">
-        <v>20039720.0</v>
+        <v>14830935.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.36</v>
+        <v>0.26</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="B111" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="C111" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.0168</v>
+        <v>98.0452</v>
       </c>
       <c r="E111" s="1">
-        <v>100.0</v>
+        <v>97.81428547</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>25000000.0</v>
+        <v>14672142.82</v>
       </c>
       <c r="I111" s="1">
-        <v>4200.0</v>
+        <v>34637.18</v>
       </c>
       <c r="J111" s="1">
-        <v>0.0168</v>
+        <v>0.23607444682712</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111" t="s">
-        <v>279</v>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>25004200.0</v>
+        <v>14706780.0</v>
       </c>
       <c r="N111" s="1">
-        <v>25248378.82</v>
+        <v>14706780.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.46</v>
+        <v>0.26</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="B112" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="C112" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.9975</v>
+        <v>97.3824</v>
       </c>
       <c r="E112" s="1">
-        <v>100.0</v>
+        <v>97.3712995</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>20000000.0</v>
+        <v>29211389.85</v>
       </c>
       <c r="I112" s="1">
-        <v>-500.0</v>
+        <v>3330.15</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.0025</v>
+        <v>0.011400176496566</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112" t="s">
-        <v>282</v>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>19999500.0</v>
+        <v>29214720.0</v>
       </c>
       <c r="N112" s="1">
-        <v>20077537.33</v>
+        <v>29214720.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.36</v>
+        <v>0.51</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="B113" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="C113" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.006</v>
+        <v>99.931</v>
       </c>
       <c r="E113" s="1">
-        <v>100.0</v>
+        <v>99.47617503</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>15000000.0</v>
+        <v>29842852.51</v>
       </c>
       <c r="I113" s="1">
-        <v>900.0</v>
+        <v>136447.49</v>
       </c>
       <c r="J113" s="1">
-        <v>0.006</v>
+        <v>0.45721999917494</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113" t="s">
-        <v>285</v>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>15000900.0</v>
+        <v>29979300.0</v>
       </c>
       <c r="N113" s="1">
-        <v>15082883.0</v>
+        <v>29979300.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.27</v>
+        <v>0.52</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="B114" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="C114" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.0181</v>
+        <v>99.994</v>
       </c>
       <c r="E114" s="1">
-        <v>100.0</v>
+        <v>99.66048993</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>15000000.0</v>
+        <v>14949073.49</v>
       </c>
       <c r="I114" s="1">
-        <v>2715.0</v>
+        <v>50026.51</v>
       </c>
       <c r="J114" s="1">
-        <v>0.0181</v>
+        <v>0.33464622428584</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114" t="s">
-        <v>288</v>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>15002715.0</v>
+        <v>14999100.0</v>
       </c>
       <c r="N114" s="1">
-        <v>15252322.75</v>
+        <v>14999100.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="B115" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="C115" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.0025</v>
+        <v>99.9581</v>
       </c>
       <c r="E115" s="1">
-        <v>100.0</v>
+        <v>99.57189617</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>20000000.0</v>
+        <v>29871568.85</v>
       </c>
       <c r="I115" s="1">
-        <v>500.0</v>
+        <v>115861.15</v>
       </c>
       <c r="J115" s="1">
-        <v>0.0025</v>
+        <v>0.38786429524943</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115" t="s">
-        <v>291</v>
+      <c r="L115">
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>20000500.0</v>
+        <v>29987430.0</v>
       </c>
       <c r="N115" s="1">
-        <v>20090236.11</v>
+        <v>29987430.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.36</v>
+        <v>0.52</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="B116" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="C116" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.0135</v>
+        <v>98.0876</v>
       </c>
       <c r="E116" s="1">
-        <v>100.0</v>
+        <v>97.77932292</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>30000000.0</v>
+        <v>24444830.73</v>
       </c>
       <c r="I116" s="1">
-        <v>4050.0</v>
+        <v>77069.27</v>
       </c>
       <c r="J116" s="1">
-        <v>0.0135</v>
+        <v>0.31527839505723</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
-      <c r="L116" t="s">
-        <v>294</v>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>30004050.0</v>
+        <v>24521900.0</v>
       </c>
       <c r="N116" s="1">
-        <v>30188314.5</v>
+        <v>24521900.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.55</v>
+        <v>0.43</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="B117" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C117" s="1">
-        <v>25000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.0408</v>
+        <v>99.6293</v>
       </c>
       <c r="E117" s="1">
-        <v>100.0</v>
+        <v>98.04874822</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>25000000.0</v>
+        <v>20982432.12</v>
       </c>
       <c r="I117" s="1">
-        <v>10200.0</v>
+        <v>338238.08</v>
       </c>
       <c r="J117" s="1">
-        <v>0.0408</v>
+        <v>1.6120060728213</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
-      <c r="L117" t="s">
-        <v>297</v>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>25010200.0</v>
+        <v>21320670.2</v>
       </c>
       <c r="N117" s="1">
-        <v>25251734.03</v>
+        <v>21320670.2</v>
       </c>
       <c r="O117" s="1">
-        <v>0.46</v>
+        <v>0.37</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>298</v>
+        <v>286</v>
       </c>
       <c r="B118" t="s">
-        <v>299</v>
+        <v>287</v>
       </c>
       <c r="C118" s="1">
-        <v>25000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.0412</v>
+        <v>98.1651</v>
       </c>
       <c r="E118" s="1">
-        <v>100.0</v>
+        <v>97.75025085</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>25000000.0</v>
+        <v>12707532.61</v>
       </c>
       <c r="I118" s="1">
-        <v>10300.0</v>
+        <v>53930.39</v>
       </c>
       <c r="J118" s="1">
-        <v>0.0412</v>
+        <v>0.42439702226347</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
-      <c r="L118" t="s">
-        <v>300</v>
+      <c r="L118">
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>25010300.0</v>
+        <v>12761463.0</v>
       </c>
       <c r="N118" s="1">
-        <v>25250764.58</v>
+        <v>12761463.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.46</v>
+        <v>0.22</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>301</v>
+        <v>288</v>
       </c>
       <c r="B119" t="s">
-        <v>302</v>
+        <v>289</v>
       </c>
       <c r="C119" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.0019</v>
+        <v>99.8781</v>
       </c>
       <c r="E119" s="1">
-        <v>100.0</v>
+        <v>98.05766825</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>20000000.0</v>
+        <v>19611533.65</v>
       </c>
       <c r="I119" s="1">
-        <v>380.0</v>
+        <v>364086.35</v>
       </c>
       <c r="J119" s="1">
-        <v>0.0019</v>
+        <v>1.8564909634184</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
-      <c r="L119" t="s">
-        <v>303</v>
+      <c r="L119">
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>20000380.0</v>
+        <v>19975620.0</v>
       </c>
       <c r="N119" s="1">
-        <v>20079839.56</v>
+        <v>19975620.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>304</v>
+        <v>290</v>
       </c>
       <c r="B120" t="s">
-        <v>305</v>
+        <v>291</v>
       </c>
       <c r="C120" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.958</v>
+        <v>100.0103</v>
       </c>
       <c r="E120" s="1">
-        <v>99.4690838</v>
+        <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>9946908.38</v>
+        <v>20000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>48891.62</v>
+        <v>2060.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.49152579004654</v>
+        <v>0.0103</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120">
-        <v>0.0</v>
+      <c r="L120" t="s">
+        <v>292</v>
       </c>
       <c r="M120" s="1">
-        <v>9995800.0</v>
+        <v>20002060.0</v>
       </c>
       <c r="N120" s="1">
-        <v>9995800.0</v>
+        <v>20147339.17</v>
       </c>
       <c r="O120" s="1">
-        <v>0.18</v>
+        <v>0.35</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>306</v>
+        <v>293</v>
       </c>
       <c r="B121" t="s">
-        <v>307</v>
+        <v>294</v>
       </c>
       <c r="C121" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.5156</v>
+        <v>100.0053</v>
       </c>
       <c r="E121" s="1">
-        <v>99.4272713</v>
+        <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>19885454.26</v>
+        <v>30000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>17665.74</v>
+        <v>1590.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.088837497846529</v>
+        <v>0.0053</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
-      <c r="L121">
-        <v>0.0</v>
+      <c r="L121" t="s">
+        <v>295</v>
       </c>
       <c r="M121" s="1">
-        <v>19903120.0</v>
+        <v>30001590.0</v>
       </c>
       <c r="N121" s="1">
-        <v>19903120.0</v>
+        <v>30686473.83</v>
       </c>
       <c r="O121" s="1">
-        <v>0.36</v>
+        <v>0.54</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>308</v>
+        <v>296</v>
       </c>
       <c r="B122" t="s">
-        <v>309</v>
+        <v>297</v>
       </c>
       <c r="C122" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.323</v>
+        <v>99.7196</v>
       </c>
       <c r="E122" s="1">
-        <v>97.7417847</v>
+        <v>99.1206757</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>9774178.47</v>
+        <v>49560337.85</v>
       </c>
       <c r="I122" s="1">
-        <v>58121.53</v>
+        <v>299462.15</v>
       </c>
       <c r="J122" s="1">
-        <v>0.59464363351245</v>
+        <v>0.60423750723079</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>9832300.0</v>
+        <v>49859800.0</v>
       </c>
       <c r="N122" s="1">
-        <v>9832300.0</v>
+        <v>49859800.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.18</v>
+        <v>0.87</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="B123" t="s">
-        <v>311</v>
+        <v>299</v>
       </c>
       <c r="C123" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>97.6857</v>
+        <v>99.9597</v>
       </c>
       <c r="E123" s="1">
-        <v>97.7176416</v>
+        <v>97.87236357</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>4885882.08</v>
+        <v>29361709.07</v>
       </c>
       <c r="I123" s="1">
-        <v>-1597.08</v>
+        <v>626200.93</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.032687649309784</v>
+        <v>2.1327128080559</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>4884285.0</v>
+        <v>29987910.0</v>
       </c>
       <c r="N123" s="1">
-        <v>4884285.0</v>
+        <v>29987910.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.09</v>
+        <v>0.52</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>312</v>
+        <v>300</v>
       </c>
       <c r="B124" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="C124" s="1">
-        <v>14000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.452</v>
+        <v>99.9865</v>
       </c>
       <c r="E124" s="1">
-        <v>97.77077207</v>
+        <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>13687908.09</v>
+        <v>20000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>95371.91</v>
+        <v>-2700.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.69676030386028</v>
+        <v>-0.0135</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
-      <c r="L124">
-        <v>0.0</v>
+      <c r="L124" t="s">
+        <v>302</v>
       </c>
       <c r="M124" s="1">
-        <v>13783280.0</v>
+        <v>19997300.0</v>
       </c>
       <c r="N124" s="1">
-        <v>13783280.0</v>
+        <v>20042966.0</v>
       </c>
       <c r="O124" s="1">
-        <v>0.25</v>
+        <v>0.35</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="B125" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
       <c r="C125" s="1">
-        <v>6000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>98.3602</v>
+        <v>100.0006</v>
       </c>
       <c r="E125" s="1">
-        <v>98.17348233</v>
+        <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>5890408.94</v>
+        <v>25000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>11203.06</v>
+        <v>150.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.19019154890798</v>
+        <v>0.0006</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
-      <c r="L125">
-        <v>0.0</v>
+      <c r="L125" t="s">
+        <v>305</v>
       </c>
       <c r="M125" s="1">
-        <v>5901612.0</v>
+        <v>25000150.0</v>
       </c>
       <c r="N125" s="1">
-        <v>5901612.0</v>
+        <v>25185950.83</v>
       </c>
       <c r="O125" s="1">
-        <v>0.11</v>
+        <v>0.44</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="B126" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="C126" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.0118</v>
+        <v>100.012</v>
       </c>
       <c r="E126" s="1">
         <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>2950.0</v>
+        <v>3000.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.0118</v>
+        <v>0.012</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="M126" s="1">
-        <v>25002950.0</v>
+        <v>25003000.0</v>
       </c>
       <c r="N126" s="1">
-        <v>25159452.5</v>
+        <v>25186342.5</v>
       </c>
       <c r="O126" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="B127" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="C127" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.0082</v>
+        <v>99.9894</v>
       </c>
       <c r="E127" s="1">
         <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>2050.0</v>
+        <v>-2120.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.0082</v>
+        <v>-0.0106</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="M127" s="1">
-        <v>25002050.0</v>
+        <v>19997880.0</v>
       </c>
       <c r="N127" s="1">
-        <v>25152200.97</v>
+        <v>20103617.33</v>
       </c>
       <c r="O127" s="1">
-        <v>0.46</v>
+        <v>0.35</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="B128" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="C128" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.9809</v>
+        <v>99.9783</v>
       </c>
       <c r="E128" s="1">
         <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-4775.0</v>
+        <v>-4340.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.0191</v>
+        <v>-0.0217</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>324</v>
+        <v>314</v>
       </c>
       <c r="M128" s="1">
-        <v>24995225.0</v>
+        <v>19995660.0</v>
       </c>
       <c r="N128" s="1">
-        <v>25050228.47</v>
+        <v>20066101.78</v>
       </c>
       <c r="O128" s="1">
-        <v>0.45</v>
+        <v>0.35</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="B129" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="C129" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.0204</v>
+        <v>100.013</v>
       </c>
       <c r="E129" s="1">
         <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>8160.0</v>
+        <v>3250.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.0204</v>
+        <v>0.013</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
       <c r="M129" s="1">
-        <v>40008160.0</v>
+        <v>25003250.0</v>
       </c>
       <c r="N129" s="1">
-        <v>40734770.22</v>
+        <v>25279081.6</v>
       </c>
       <c r="O129" s="1">
-        <v>0.74</v>
+        <v>0.44</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="B130" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
       <c r="C130" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.0264</v>
+        <v>100.0003</v>
       </c>
       <c r="E130" s="1">
         <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>5280.0</v>
+        <v>60.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.0264</v>
+        <v>0.0003</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="M130" s="1">
-        <v>20005280.0</v>
+        <v>20000060.0</v>
       </c>
       <c r="N130" s="1">
-        <v>20408133.0</v>
+        <v>20102530.67</v>
       </c>
       <c r="O130" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>331</v>
+        <v>321</v>
       </c>
       <c r="B131" t="s">
-        <v>332</v>
+        <v>322</v>
       </c>
       <c r="C131" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.0222</v>
+        <v>100.0084</v>
       </c>
       <c r="E131" s="1">
         <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>4440.0</v>
+        <v>1260.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.0222</v>
+        <v>0.0084</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>333</v>
+        <v>323</v>
       </c>
       <c r="M131" s="1">
-        <v>20004440.0</v>
+        <v>15001260.0</v>
       </c>
       <c r="N131" s="1">
-        <v>20237529.5</v>
+        <v>15101925.0</v>
       </c>
       <c r="O131" s="1">
-        <v>0.37</v>
+        <v>0.26</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>334</v>
+        <v>324</v>
       </c>
       <c r="B132" t="s">
-        <v>335</v>
+        <v>325</v>
       </c>
       <c r="C132" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.9786</v>
+        <v>100.018</v>
       </c>
       <c r="E132" s="1">
         <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-6420.0</v>
+        <v>2700.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.0214</v>
+        <v>0.018</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>336</v>
+        <v>326</v>
       </c>
       <c r="M132" s="1">
-        <v>29993580.0</v>
+        <v>15002700.0</v>
       </c>
       <c r="N132" s="1">
-        <v>30010321.5</v>
+        <v>15271230.17</v>
       </c>
       <c r="O132" s="1">
-        <v>0.54</v>
+        <v>0.27</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
       <c r="B133" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="C133" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.0001</v>
+        <v>100.0066</v>
       </c>
       <c r="E133" s="1">
         <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>20.0</v>
+        <v>1320.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.0001</v>
+        <v>0.0066</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
       <c r="M133" s="1">
-        <v>20000020.0</v>
+        <v>20001320.0</v>
       </c>
       <c r="N133" s="1">
-        <v>20009585.33</v>
+        <v>20116389.5</v>
       </c>
       <c r="O133" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="B134" t="s">
-        <v>341</v>
+        <v>331</v>
       </c>
       <c r="C134" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.659</v>
+        <v>100.0229</v>
       </c>
       <c r="E134" s="1">
-        <v>99.63136397</v>
+        <v>100.0</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>29889409.19</v>
+        <v>30000000.0</v>
       </c>
       <c r="I134" s="1">
-        <v>8290.81</v>
+        <v>6870.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.027738286652965</v>
+        <v>0.0229</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134">
-        <v>0.0</v>
+      <c r="L134" t="s">
+        <v>332</v>
       </c>
       <c r="M134" s="1">
-        <v>29897700.0</v>
+        <v>30006870.0</v>
       </c>
       <c r="N134" s="1">
-        <v>29897700.0</v>
+        <v>30228847.67</v>
       </c>
       <c r="O134" s="1">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
       <c r="B135" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="C135" s="1">
-        <v>16000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.7423</v>
+        <v>100.0431</v>
       </c>
       <c r="E135" s="1">
-        <v>99.53694581</v>
+        <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>15925911.33</v>
+        <v>25000000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>32856.67</v>
+        <v>10775.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.20630951233608</v>
+        <v>0.0431</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135">
-        <v>0.0</v>
+      <c r="L135" t="s">
+        <v>335</v>
       </c>
       <c r="M135" s="1">
-        <v>15958768.0</v>
+        <v>25010775.0</v>
       </c>
       <c r="N135" s="1">
-        <v>15958768.0</v>
+        <v>25283810.0</v>
       </c>
       <c r="O135" s="1">
-        <v>0.29</v>
+        <v>0.44</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="B136" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="C136" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.827</v>
+        <v>100.0481</v>
       </c>
       <c r="E136" s="1">
-        <v>99.48082065</v>
+        <v>100.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>39792328.26</v>
+        <v>25000000.0</v>
       </c>
       <c r="I136" s="1">
-        <v>138471.74</v>
+        <v>12025.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.34798602156485</v>
+        <v>0.0481</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136">
-        <v>0.0</v>
+      <c r="L136" t="s">
+        <v>338</v>
       </c>
       <c r="M136" s="1">
-        <v>39930800.0</v>
+        <v>25012025.0</v>
       </c>
       <c r="N136" s="1">
-        <v>39930800.0</v>
+        <v>25283851.67</v>
       </c>
       <c r="O136" s="1">
-        <v>0.72</v>
+        <v>0.44</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="B137" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
       <c r="C137" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.0254</v>
+        <v>99.9992</v>
       </c>
       <c r="E137" s="1">
         <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>7620.0</v>
+        <v>-160.0</v>
       </c>
       <c r="J137" s="1">
-        <v>0.0254</v>
+        <v>-0.0008</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="M137" s="1">
-        <v>30007620.0</v>
+        <v>19999840.0</v>
       </c>
       <c r="N137" s="1">
-        <v>30603949.5</v>
+        <v>20104177.33</v>
       </c>
       <c r="O137" s="1">
-        <v>0.56</v>
+        <v>0.35</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="B138" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="C138" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.9955</v>
+        <v>99.6502</v>
       </c>
       <c r="E138" s="1">
-        <v>100.0</v>
+        <v>99.4272713</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>20000000.0</v>
+        <v>19885454.26</v>
       </c>
       <c r="I138" s="1">
-        <v>-900.0</v>
+        <v>44585.74</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.0045</v>
+        <v>0.22421283123356</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138" t="s">
-        <v>351</v>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>19999100.0</v>
+        <v>19930040.0</v>
       </c>
       <c r="N138" s="1">
-        <v>20009154.22</v>
+        <v>19930040.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="B139" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="C139" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.0199</v>
+        <v>99.825</v>
       </c>
       <c r="E139" s="1">
-        <v>100.0</v>
+        <v>99.8156322</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>30000000.0</v>
+        <v>9981563.22</v>
       </c>
       <c r="I139" s="1">
-        <v>5970.0</v>
+        <v>936.78</v>
       </c>
       <c r="J139" s="1">
-        <v>0.0199</v>
+        <v>0.0093851031081282</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139" t="s">
-        <v>354</v>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>30005970.0</v>
+        <v>9982500.0</v>
       </c>
       <c r="N139" s="1">
-        <v>30633647.25</v>
+        <v>9982500.0</v>
       </c>
       <c r="O139" s="1">
-        <v>0.56</v>
+        <v>0.17</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="B140" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="C140" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.0024</v>
+        <v>99.8732</v>
       </c>
       <c r="E140" s="1">
-        <v>115.855</v>
+        <v>99.8203234</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>15000000.0</v>
+        <v>9982032.34</v>
       </c>
       <c r="I140" s="1">
-        <v>360.0</v>
+        <v>5287.66</v>
       </c>
       <c r="J140" s="1">
-        <v>0.0024</v>
+        <v>0.052971777889471</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
-      <c r="L140" t="s">
-        <v>357</v>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>15000360.0</v>
+        <v>9987320.0</v>
       </c>
       <c r="N140" s="1">
-        <v>15022038.46</v>
+        <v>9987320.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.27</v>
+        <v>0.17</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="B141" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="C141" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.8527</v>
+        <v>98.4352</v>
       </c>
       <c r="E141" s="1">
-        <v>99.4884085</v>
+        <v>97.7417847</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>19897681.7</v>
+        <v>9774178.47</v>
       </c>
       <c r="I141" s="1">
-        <v>72858.3</v>
+        <v>69341.53</v>
       </c>
       <c r="J141" s="1">
-        <v>0.3661647678282</v>
+        <v>0.70943588980732</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>19970540.0</v>
+        <v>9843520.0</v>
       </c>
       <c r="N141" s="1">
-        <v>19970540.0</v>
+        <v>9843520.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.36</v>
+        <v>0.17</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="B142" t="s">
-        <v>361</v>
+        <v>351</v>
       </c>
       <c r="C142" s="1">
-        <v>40000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0223</v>
+        <v>97.7424</v>
       </c>
       <c r="E142" s="1">
-        <v>100.0</v>
+        <v>97.7176416</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>40000000.0</v>
+        <v>4885882.08</v>
       </c>
       <c r="I142" s="1">
-        <v>8920.0</v>
+        <v>1237.92</v>
       </c>
       <c r="J142" s="1">
-        <v>0.0223</v>
+        <v>0.025336673700484</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
-      <c r="L142" t="s">
-        <v>362</v>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>40008920.0</v>
+        <v>4887120.0</v>
       </c>
       <c r="N142" s="1">
-        <v>40259905.0</v>
+        <v>4887120.0</v>
       </c>
       <c r="O142" s="1">
-        <v>0.73</v>
+        <v>0.09</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>363</v>
+        <v>352</v>
       </c>
       <c r="B143" t="s">
-        <v>364</v>
+        <v>353</v>
       </c>
       <c r="C143" s="1">
-        <v>30000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.9771</v>
+        <v>98.5675</v>
       </c>
       <c r="E143" s="1">
-        <v>100.0</v>
+        <v>97.77077207</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>30000000.0</v>
+        <v>13687908.09</v>
       </c>
       <c r="I143" s="1">
-        <v>-6870.0</v>
+        <v>111541.91</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.0229</v>
+        <v>0.81489376803669</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143" t="s">
-        <v>365</v>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>29993130.0</v>
+        <v>13799450.0</v>
       </c>
       <c r="N143" s="1">
-        <v>29994994.17</v>
+        <v>13799450.0</v>
       </c>
       <c r="O143" s="1">
-        <v>0.54</v>
+        <v>0.24</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>366</v>
+        <v>354</v>
       </c>
       <c r="B144" t="s">
-        <v>367</v>
+        <v>355</v>
       </c>
       <c r="C144" s="1">
-        <v>20000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0137</v>
+        <v>98.4732</v>
       </c>
       <c r="E144" s="1">
-        <v>100.0</v>
+        <v>98.17348233</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>20000000.0</v>
+        <v>5890408.94</v>
       </c>
       <c r="I144" s="1">
-        <v>2740.0</v>
+        <v>17983.06</v>
       </c>
       <c r="J144" s="1">
-        <v>0.0137</v>
+        <v>0.30529391394004</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144" t="s">
-        <v>368</v>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>20002740.0</v>
+        <v>5908392.0</v>
       </c>
       <c r="N144" s="1">
-        <v>20103108.0</v>
+        <v>5908392.0</v>
       </c>
       <c r="O144" s="1">
-        <v>0.36</v>
+        <v>0.1</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>369</v>
+        <v>356</v>
       </c>
       <c r="B145" t="s">
-        <v>370</v>
+        <v>357</v>
       </c>
       <c r="C145" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0009</v>
+        <v>100.0031</v>
       </c>
       <c r="E145" s="1">
         <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>135.0</v>
+        <v>775.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0.0009</v>
+        <v>0.0031</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>371</v>
+        <v>358</v>
       </c>
       <c r="M145" s="1">
-        <v>15000135.0</v>
+        <v>25000775.0</v>
       </c>
       <c r="N145" s="1">
-        <v>15071684.04</v>
+        <v>25188985.07</v>
       </c>
       <c r="O145" s="1">
-        <v>0.27</v>
+        <v>0.44</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>372</v>
+        <v>359</v>
       </c>
       <c r="B146" t="s">
-        <v>373</v>
+        <v>360</v>
       </c>
       <c r="C146" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0144</v>
+        <v>100.01</v>
       </c>
       <c r="E146" s="1">
         <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>2160.0</v>
+        <v>2500.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.0144</v>
+        <v>0.01</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>374</v>
+        <v>361</v>
       </c>
       <c r="M146" s="1">
-        <v>15002160.0</v>
+        <v>25002500.0</v>
       </c>
       <c r="N146" s="1">
-        <v>15071142.38</v>
+        <v>25183384.17</v>
       </c>
       <c r="O146" s="1">
-        <v>0.27</v>
+        <v>0.44</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>375</v>
+        <v>362</v>
       </c>
       <c r="B147" t="s">
-        <v>376</v>
+        <v>363</v>
       </c>
       <c r="C147" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0032</v>
+        <v>99.9727</v>
       </c>
       <c r="E147" s="1">
         <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>480.0</v>
+        <v>-6825.0</v>
       </c>
       <c r="J147" s="1">
-        <v>0.0032</v>
+        <v>-0.0273</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>377</v>
+        <v>364</v>
       </c>
       <c r="M147" s="1">
-        <v>15000480.0</v>
+        <v>24993175.0</v>
       </c>
       <c r="N147" s="1">
-        <v>15070745.71</v>
+        <v>25079654.86</v>
       </c>
       <c r="O147" s="1">
-        <v>0.27</v>
+        <v>0.44</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>378</v>
+        <v>365</v>
       </c>
       <c r="B148" t="s">
-        <v>379</v>
+        <v>366</v>
       </c>
       <c r="C148" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.8725</v>
+        <v>99.9754</v>
       </c>
       <c r="E148" s="1">
-        <v>99.81990825</v>
+        <v>100.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>19963981.65</v>
+        <v>20000000.0</v>
       </c>
       <c r="I148" s="1">
-        <v>10518.35</v>
+        <v>-4920.0</v>
       </c>
       <c r="J148" s="1">
-        <v>0.052686634281694</v>
+        <v>-0.0246</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148">
-        <v>0.0</v>
+      <c r="L148" t="s">
+        <v>367</v>
       </c>
       <c r="M148" s="1">
-        <v>19974500.0</v>
+        <v>19995080.0</v>
       </c>
       <c r="N148" s="1">
-        <v>19974500.0</v>
+        <v>20012831.22</v>
       </c>
       <c r="O148" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>380</v>
+        <v>368</v>
       </c>
       <c r="B149" t="s">
-        <v>381</v>
+        <v>369</v>
       </c>
       <c r="C149" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.4142</v>
+        <v>100.0198</v>
       </c>
       <c r="E149" s="1">
-        <v>99.421972</v>
+        <v>100.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>19884394.4</v>
+        <v>40000000.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-1554.4</v>
+        <v>7920.0</v>
       </c>
       <c r="J149" s="1">
-        <v>-0.007817185521124</v>
+        <v>0.0198</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149">
-        <v>0.0</v>
+      <c r="L149" t="s">
+        <v>370</v>
       </c>
       <c r="M149" s="1">
-        <v>19882840.0</v>
+        <v>40007920.0</v>
       </c>
       <c r="N149" s="1">
-        <v>19882840.0</v>
+        <v>40785261.0</v>
       </c>
       <c r="O149" s="1">
-        <v>0.36</v>
+        <v>0.71</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>382</v>
+        <v>371</v>
       </c>
       <c r="B150" t="s">
-        <v>383</v>
+        <v>372</v>
       </c>
       <c r="C150" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.0291</v>
+        <v>100.0192</v>
       </c>
       <c r="E150" s="1">
         <v>100.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I150" s="1">
-        <v>11640.0</v>
+        <v>3840.0</v>
       </c>
       <c r="J150" s="1">
-        <v>0.0291</v>
+        <v>0.0192</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>384</v>
+        <v>373</v>
       </c>
       <c r="M150" s="1">
-        <v>40011640.0</v>
+        <v>20003840.0</v>
       </c>
       <c r="N150" s="1">
-        <v>40731828.0</v>
+        <v>20432217.44</v>
       </c>
       <c r="O150" s="1">
-        <v>0.74</v>
+        <v>0.36</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>385</v>
+        <v>374</v>
       </c>
       <c r="B151" t="s">
-        <v>386</v>
+        <v>375</v>
       </c>
       <c r="C151" s="1">
-        <v>60000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.0294</v>
+        <v>100.0245</v>
       </c>
       <c r="E151" s="1">
         <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>60000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>17640.0</v>
+        <v>4900.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.0294</v>
+        <v>0.0245</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>387</v>
+        <v>376</v>
       </c>
       <c r="M151" s="1">
-        <v>60017640.0</v>
+        <v>20004900.0</v>
       </c>
       <c r="N151" s="1">
-        <v>61090398.17</v>
+        <v>20262794.39</v>
       </c>
       <c r="O151" s="1">
-        <v>1.11</v>
+        <v>0.35</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>388</v>
+        <v>377</v>
       </c>
       <c r="B152" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="C152" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.0327</v>
+        <v>99.9669</v>
       </c>
       <c r="E152" s="1">
         <v>100.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I152" s="1">
-        <v>16350.0</v>
+        <v>-9930.0</v>
       </c>
       <c r="J152" s="1">
-        <v>0.0327</v>
+        <v>-0.0331</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>390</v>
+        <v>379</v>
       </c>
       <c r="M152" s="1">
-        <v>50016350.0</v>
+        <v>29990070.0</v>
       </c>
       <c r="N152" s="1">
-        <v>50813434.44</v>
+        <v>30044036.58</v>
       </c>
       <c r="O152" s="1">
-        <v>0.92</v>
+        <v>0.53</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>391</v>
+        <v>380</v>
       </c>
       <c r="B153" t="s">
-        <v>392</v>
+        <v>381</v>
       </c>
       <c r="C153" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.8744</v>
+        <v>99.948</v>
       </c>
       <c r="E153" s="1">
-        <v>99.49610747</v>
+        <v>99.83577015</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>14924416.12</v>
+        <v>19967154.03</v>
       </c>
       <c r="I153" s="1">
-        <v>56743.88</v>
+        <v>22445.97</v>
       </c>
       <c r="J153" s="1">
-        <v>0.38020837494579</v>
+        <v>0.11241446811236</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>14981160.0</v>
+        <v>19989600.0</v>
       </c>
       <c r="N153" s="1">
-        <v>14981160.0</v>
+        <v>19989600.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.27</v>
+        <v>0.35</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
       <c r="B154" t="s">
-        <v>394</v>
+        <v>383</v>
       </c>
       <c r="C154" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.8253</v>
+        <v>100.0041</v>
       </c>
       <c r="E154" s="1">
-        <v>99.4890821</v>
+        <v>100.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>19897816.42</v>
+        <v>20000000.0</v>
       </c>
       <c r="I154" s="1">
-        <v>67243.58</v>
+        <v>820.0</v>
       </c>
       <c r="J154" s="1">
-        <v>0.33794451903984</v>
+        <v>0.0041</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
-      <c r="L154">
-        <v>0.0</v>
+      <c r="L154" t="s">
+        <v>384</v>
       </c>
       <c r="M154" s="1">
-        <v>19965060.0</v>
+        <v>20000820.0</v>
       </c>
       <c r="N154" s="1">
-        <v>19965060.0</v>
+        <v>20034312.67</v>
       </c>
       <c r="O154" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="B155" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="C155" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.7823</v>
+        <v>99.7817</v>
       </c>
       <c r="E155" s="1">
-        <v>99.4820302</v>
+        <v>99.63136397</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>9948203.02</v>
+        <v>29889409.19</v>
       </c>
       <c r="I155" s="1">
-        <v>30026.98</v>
+        <v>45100.81</v>
       </c>
       <c r="J155" s="1">
-        <v>0.30183320484748</v>
+        <v>0.15089227663653</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>9978230.0</v>
+        <v>29934510.0</v>
       </c>
       <c r="N155" s="1">
-        <v>9978230.0</v>
+        <v>29934510.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.18</v>
+        <v>0.52</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="B156" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="C156" s="1">
-        <v>7300000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.8894</v>
+        <v>99.8644</v>
       </c>
       <c r="E156" s="1">
-        <v>99.63533466</v>
+        <v>99.53694581</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>7273379.43</v>
+        <v>15925911.33</v>
       </c>
       <c r="I156" s="1">
-        <v>18546.77</v>
+        <v>52392.67</v>
       </c>
       <c r="J156" s="1">
-        <v>0.25499522166411</v>
+        <v>0.32897753173664</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>7291926.2</v>
+        <v>15978304.0</v>
       </c>
       <c r="N156" s="1">
-        <v>7291926.2</v>
+        <v>15978304.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.13</v>
+        <v>0.28</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="B157" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="C157" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>98.631</v>
+        <v>99.9474</v>
       </c>
       <c r="E157" s="1">
-        <v>97.8384763</v>
+        <v>99.48082065</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>29351542.89</v>
+        <v>39792328.26</v>
       </c>
       <c r="I157" s="1">
-        <v>237757.11</v>
+        <v>186631.74</v>
       </c>
       <c r="J157" s="1">
-        <v>0.81003274986612</v>
+        <v>0.46901437578762</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>29589300.0</v>
+        <v>39978960.0</v>
       </c>
       <c r="N157" s="1">
-        <v>29589300.0</v>
+        <v>39978960.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.54</v>
+        <v>0.7</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
       <c r="B158" t="s">
-        <v>402</v>
+        <v>392</v>
       </c>
       <c r="C158" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>99.8732</v>
+        <v>100.0176</v>
       </c>
       <c r="E158" s="1">
-        <v>99.8307314</v>
+        <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>4991536.57</v>
+        <v>30000000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>2123.43</v>
+        <v>5280.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.042540607891409</v>
+        <v>0.0176</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
-      <c r="L158">
-        <v>0.0</v>
+      <c r="L158" t="s">
+        <v>393</v>
       </c>
       <c r="M158" s="1">
-        <v>4993660.0</v>
+        <v>30005280.0</v>
       </c>
       <c r="N158" s="1">
-        <v>4993660.0</v>
+        <v>30639396.17</v>
       </c>
       <c r="O158" s="1">
-        <v>0.09</v>
+        <v>0.54</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>403</v>
+        <v>394</v>
       </c>
       <c r="B159" t="s">
-        <v>404</v>
+        <v>395</v>
       </c>
       <c r="C159" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.0132</v>
+        <v>99.9896</v>
       </c>
       <c r="E159" s="1">
         <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>1980.0</v>
+        <v>-2080.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.0132</v>
+        <v>-0.0104</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>405</v>
+        <v>396</v>
       </c>
       <c r="M159" s="1">
-        <v>15001980.0</v>
+        <v>19997920.0</v>
       </c>
       <c r="N159" s="1">
-        <v>15010425.75</v>
+        <v>20033123.78</v>
       </c>
       <c r="O159" s="1">
-        <v>0.27</v>
+        <v>0.35</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>406</v>
+        <v>397</v>
       </c>
       <c r="B160" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="C160" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>97.3078</v>
+        <v>100.0087</v>
       </c>
       <c r="E160" s="1">
-        <v>97.26824825</v>
+        <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>19453649.65</v>
+        <v>30000000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>7910.35</v>
+        <v>2610.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.040662549919007</v>
+        <v>0.0087</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
-      <c r="L160">
-        <v>0.0</v>
+      <c r="L160" t="s">
+        <v>399</v>
       </c>
       <c r="M160" s="1">
-        <v>19461560.0</v>
+        <v>30002610.0</v>
       </c>
       <c r="N160" s="1">
-        <v>19461560.0</v>
+        <v>30668073.83</v>
       </c>
       <c r="O160" s="1">
-        <v>0.35</v>
+        <v>0.54</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="B161" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="C161" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.9895</v>
+        <v>99.9979</v>
       </c>
       <c r="E161" s="1">
-        <v>100.0</v>
+        <v>115.855</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-2100.0</v>
+        <v>-315.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.0105</v>
+        <v>-0.0021</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>410</v>
+        <v>402</v>
       </c>
       <c r="M161" s="1">
-        <v>19997900.0</v>
+        <v>14999685.0</v>
       </c>
       <c r="N161" s="1">
-        <v>20110183.89</v>
+        <v>15040237.58</v>
       </c>
       <c r="O161" s="1">
-        <v>0.36</v>
+        <v>0.26</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>411</v>
+        <v>403</v>
       </c>
       <c r="B162" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="C162" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.8324</v>
+        <v>99.9708</v>
       </c>
       <c r="E162" s="1">
-        <v>99.81409627</v>
+        <v>99.4884085</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>14972114.44</v>
+        <v>19897681.7</v>
       </c>
       <c r="I162" s="1">
-        <v>2745.56</v>
+        <v>96478.3</v>
       </c>
       <c r="J162" s="1">
-        <v>0.018337824032822</v>
+        <v>0.48487206426666</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162">
         <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>14974860.0</v>
+        <v>19994160.0</v>
       </c>
       <c r="N162" s="1">
-        <v>14974860.0</v>
+        <v>19994160.0</v>
       </c>
       <c r="O162" s="1">
-        <v>0.27</v>
+        <v>0.35</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="B163" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="C163" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.9981</v>
+        <v>100.022</v>
       </c>
       <c r="E163" s="1">
         <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-380.0</v>
+        <v>8800.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.0019</v>
+        <v>0.022</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>415</v>
+        <v>407</v>
       </c>
       <c r="M163" s="1">
-        <v>19999620.0</v>
+        <v>40008800.0</v>
       </c>
       <c r="N163" s="1">
-        <v>20031179.72</v>
+        <v>40309632.89</v>
       </c>
       <c r="O163" s="1">
-        <v>0.36</v>
+        <v>0.71</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>416</v>
+        <v>408</v>
       </c>
       <c r="B164" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="C164" s="1">
-        <v>28100000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.558</v>
+        <v>99.9859</v>
       </c>
       <c r="E164" s="1">
-        <v>98.38921708</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>27647370.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>47428.0</v>
+        <v>-4230.0</v>
       </c>
       <c r="J164" s="1">
-        <v>0.17154615429967</v>
+        <v>-0.0141</v>
       </c>
       <c r="K164">
-        <v>0.15</v>
+        <v>0.0</v>
       </c>
       <c r="L164" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="M164" s="1">
-        <v>27694798.0</v>
+        <v>29995770.0</v>
       </c>
       <c r="N164" s="1">
-        <v>27736832.52</v>
+        <v>30034929.75</v>
       </c>
       <c r="O164" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
       <c r="B165" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="C165" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>101.615</v>
+        <v>100.0154</v>
       </c>
       <c r="E165" s="1">
-        <v>102.74379333</v>
+        <v>100.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>15411569.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-169319.0</v>
+        <v>3080.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.0986486839854</v>
+        <v>0.0154</v>
       </c>
       <c r="K165">
-        <v>0.99</v>
+        <v>0.0</v>
       </c>
       <c r="L165" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="M165" s="1">
-        <v>15242250.0</v>
+        <v>20003080.0</v>
       </c>
       <c r="N165" s="1">
-        <v>15390195.21</v>
+        <v>20128291.94</v>
       </c>
       <c r="O165" s="1">
-        <v>0.28</v>
+        <v>0.35</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>422</v>
+        <v>414</v>
       </c>
       <c r="B166" t="s">
-        <v>423</v>
+        <v>415</v>
       </c>
       <c r="C166" s="1">
-        <v>6404000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>98.801</v>
+        <v>100.0055</v>
       </c>
       <c r="E166" s="1">
-        <v>98.74687695</v>
+        <v>100.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>6323750.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I166" s="1">
-        <v>3466.04</v>
+        <v>825.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.054809883376161</v>
+        <v>0.0055</v>
       </c>
       <c r="K166">
-        <v>1.34</v>
+        <v>0.0</v>
       </c>
       <c r="L166" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="M166" s="1">
-        <v>6327216.04</v>
+        <v>15000825.0</v>
       </c>
       <c r="N166" s="1">
-        <v>6412748.92</v>
+        <v>15091002.67</v>
       </c>
       <c r="O166" s="1">
-        <v>0.12</v>
+        <v>0.26</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>425</v>
+        <v>417</v>
       </c>
       <c r="B167" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="C167" s="1">
-        <v>12200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>101.018</v>
+        <v>100.0149</v>
       </c>
       <c r="E167" s="1">
-        <v>101.60704918</v>
+        <v>100.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>12396060.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-71864.0</v>
+        <v>2235.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.57973259245276</v>
+        <v>0.0149</v>
       </c>
       <c r="K167">
-        <v>0.56</v>
+        <v>0.0</v>
       </c>
       <c r="L167" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="M167" s="1">
-        <v>12324196.0</v>
+        <v>15002235.0</v>
       </c>
       <c r="N167" s="1">
-        <v>12392841.89</v>
+        <v>15089179.33</v>
       </c>
       <c r="O167" s="1">
-        <v>0.22</v>
+        <v>0.26</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="B168" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="C168" s="1">
-        <v>34500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>101.19</v>
+        <v>100.0074</v>
       </c>
       <c r="E168" s="1">
-        <v>101.93998551</v>
+        <v>100.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>35169295.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-258745.0</v>
+        <v>1110.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.73571278582639</v>
+        <v>0.0074</v>
       </c>
       <c r="K168">
-        <v>1.02</v>
+        <v>0.0</v>
       </c>
       <c r="L168" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="M168" s="1">
-        <v>34910550.0</v>
+        <v>15001110.0</v>
       </c>
       <c r="N168" s="1">
-        <v>35264056.85</v>
+        <v>15089671.0</v>
       </c>
       <c r="O168" s="1">
-        <v>0.64</v>
+        <v>0.26</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="B169" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="C169" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>101.017</v>
+        <v>99.9064</v>
       </c>
       <c r="E169" s="1">
-        <v>101.5</v>
+        <v>99.8207386</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>4060000.0</v>
+        <v>14973110.79</v>
       </c>
       <c r="I169" s="1">
-        <v>-19320.0</v>
+        <v>12849.21</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.47586206896552</v>
+        <v>0.085815233589145</v>
       </c>
       <c r="K169">
-        <v>1.73</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>0.0</v>
+      </c>
+      <c r="L169">
+        <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>4040680.0</v>
+        <v>14985960.0</v>
       </c>
       <c r="N169" s="1">
-        <v>4109721.1</v>
+        <v>14985960.0</v>
       </c>
       <c r="O169" s="1">
-        <v>0.07</v>
+        <v>0.26</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>434</v>
+        <v>425</v>
       </c>
       <c r="B170" t="s">
-        <v>435</v>
+        <v>426</v>
       </c>
       <c r="C170" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>101.76</v>
+        <v>99.994</v>
       </c>
       <c r="E170" s="1">
-        <v>102.4148</v>
+        <v>99.81990825</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>15362220.0</v>
+        <v>19963981.65</v>
       </c>
       <c r="I170" s="1">
-        <v>-98220.0</v>
+        <v>34818.35</v>
       </c>
       <c r="J170" s="1">
-        <v>-0.63936071739631</v>
+        <v>0.17440584053031</v>
       </c>
       <c r="K170">
-        <v>4.28</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>0.0</v>
+      </c>
+      <c r="L170">
+        <v>0.0</v>
       </c>
       <c r="M170" s="1">
-        <v>15264000.0</v>
+        <v>19998800.0</v>
       </c>
       <c r="N170" s="1">
-        <v>15906226.03</v>
+        <v>19998800.0</v>
       </c>
       <c r="O170" s="1">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>437</v>
+        <v>427</v>
       </c>
       <c r="B171" t="s">
-        <v>438</v>
+        <v>428</v>
       </c>
       <c r="C171" s="1">
-        <v>28500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>98.422</v>
+        <v>99.5467</v>
       </c>
       <c r="E171" s="1">
-        <v>98.37645614</v>
+        <v>99.421972</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>28037290.0</v>
+        <v>19884394.4</v>
       </c>
       <c r="I171" s="1">
-        <v>12980.0</v>
+        <v>24945.6</v>
       </c>
       <c r="J171" s="1">
-        <v>0.046295487188669</v>
+        <v>0.12545315435908</v>
       </c>
       <c r="K171">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>0.0</v>
+      </c>
+      <c r="L171">
+        <v>0.0</v>
       </c>
       <c r="M171" s="1">
-        <v>28050270.0</v>
+        <v>19909340.0</v>
       </c>
       <c r="N171" s="1">
-        <v>28086187.81</v>
+        <v>19909340.0</v>
       </c>
       <c r="O171" s="1">
-        <v>0.51</v>
+        <v>0.35</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>440</v>
+        <v>429</v>
       </c>
       <c r="B172" t="s">
-        <v>441</v>
+        <v>430</v>
       </c>
       <c r="C172" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.757</v>
+        <v>100.0259</v>
       </c>
       <c r="E172" s="1">
-        <v>98.926908</v>
+        <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>24731727.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>207523.0</v>
+        <v>10360.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0.83909627499932</v>
+        <v>0.0259</v>
       </c>
       <c r="K172">
-        <v>0.82</v>
+        <v>0.0</v>
       </c>
       <c r="L172" t="s">
-        <v>442</v>
+        <v>431</v>
       </c>
       <c r="M172" s="1">
-        <v>24939250.0</v>
+        <v>40010360.0</v>
       </c>
       <c r="N172" s="1">
-        <v>25144044.52</v>
+        <v>40780834.33</v>
       </c>
       <c r="O172" s="1">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>443</v>
+        <v>432</v>
       </c>
       <c r="B173" t="s">
-        <v>444</v>
+        <v>433</v>
       </c>
       <c r="C173" s="1">
-        <v>15000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.857</v>
+        <v>100.0261</v>
       </c>
       <c r="E173" s="1">
-        <v>96.05</v>
+        <v>100.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>14407500.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>571050.0</v>
+        <v>15660.0</v>
       </c>
       <c r="J173" s="1">
-        <v>3.9635606454971</v>
+        <v>0.0261</v>
       </c>
       <c r="K173">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L173" t="s">
-        <v>445</v>
+        <v>434</v>
       </c>
       <c r="M173" s="1">
-        <v>14978550.0</v>
+        <v>60015660.0</v>
       </c>
       <c r="N173" s="1">
-        <v>14979947.26</v>
+        <v>61163840.0</v>
       </c>
       <c r="O173" s="1">
-        <v>0.27</v>
+        <v>1.07</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>446</v>
+        <v>435</v>
       </c>
       <c r="B174" t="s">
-        <v>447</v>
+        <v>436</v>
       </c>
       <c r="C174" s="1">
-        <v>15900000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.386</v>
+        <v>100.0323</v>
       </c>
       <c r="E174" s="1">
-        <v>98.63984906</v>
+        <v>100.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>15683736.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-40362.0</v>
+        <v>16150.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.25734939685289</v>
+        <v>0.0323</v>
       </c>
       <c r="K174">
-        <v>1.11</v>
+        <v>0.0</v>
       </c>
       <c r="L174" t="s">
-        <v>448</v>
+        <v>437</v>
       </c>
       <c r="M174" s="1">
-        <v>15643374.0</v>
+        <v>50016150.0</v>
       </c>
       <c r="N174" s="1">
-        <v>15820343.18</v>
+        <v>50875966.67</v>
       </c>
       <c r="O174" s="1">
-        <v>0.29</v>
+        <v>0.89</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>449</v>
+        <v>438</v>
       </c>
       <c r="B175" t="s">
-        <v>450</v>
+        <v>439</v>
       </c>
       <c r="C175" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.411</v>
+        <v>99.9462</v>
       </c>
       <c r="E175" s="1">
-        <v>100.747</v>
+        <v>99.48908207</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>20149400.0</v>
+        <v>14923362.31</v>
       </c>
       <c r="I175" s="1">
-        <v>-67200.0</v>
+        <v>68567.69</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.33350869008506</v>
+        <v>0.459465424585</v>
       </c>
       <c r="K175">
-        <v>1.29</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>0.0</v>
+      </c>
+      <c r="L175">
+        <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>20082200.0</v>
+        <v>14991930.0</v>
       </c>
       <c r="N175" s="1">
-        <v>20340419.18</v>
+        <v>14991930.0</v>
       </c>
       <c r="O175" s="1">
-        <v>0.37</v>
+        <v>0.26</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>452</v>
+        <v>440</v>
       </c>
       <c r="B176" t="s">
-        <v>453</v>
+        <v>441</v>
       </c>
       <c r="C176" s="1">
-        <v>6000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.085</v>
+        <v>99.9043</v>
       </c>
       <c r="E176" s="1">
-        <v>100.16216667</v>
+        <v>99.4820302</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>6009730.0</v>
+        <v>9948203.02</v>
       </c>
       <c r="I176" s="1">
-        <v>-4630.0</v>
+        <v>42226.98</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.077041730660113</v>
+        <v>0.4244684182169</v>
       </c>
       <c r="K176">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>0.0</v>
+      </c>
+      <c r="L176">
+        <v>0.0</v>
       </c>
       <c r="M176" s="1">
-        <v>6005100.0</v>
+        <v>9990430.0</v>
       </c>
       <c r="N176" s="1">
-        <v>6008156.67</v>
+        <v>9990430.0</v>
       </c>
       <c r="O176" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>455</v>
+        <v>442</v>
       </c>
       <c r="B177" t="s">
-        <v>456</v>
+        <v>443</v>
       </c>
       <c r="C177" s="1">
-        <v>5000000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.147</v>
+        <v>99.821</v>
       </c>
       <c r="E177" s="1">
-        <v>100.855</v>
+        <v>99.80962699</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>5042750.0</v>
+        <v>7286102.77</v>
       </c>
       <c r="I177" s="1">
-        <v>-35400.0</v>
+        <v>830.23</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.70199791780279</v>
+        <v>0.011394706144119</v>
       </c>
       <c r="K177">
-        <v>1.91</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>0.0</v>
+      </c>
+      <c r="L177">
+        <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>5007350.0</v>
+        <v>7286933.0</v>
       </c>
       <c r="N177" s="1">
-        <v>5102692.47</v>
+        <v>7286933.0</v>
       </c>
       <c r="O177" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>458</v>
+        <v>444</v>
       </c>
       <c r="B178" t="s">
-        <v>459</v>
+        <v>445</v>
       </c>
       <c r="C178" s="1">
-        <v>34500000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.812</v>
+        <v>99.6476</v>
       </c>
       <c r="E178" s="1">
-        <v>98.79801159</v>
+        <v>99.61683493</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>34085314.0</v>
+        <v>7471262.62</v>
       </c>
       <c r="I178" s="1">
-        <v>349826.0</v>
+        <v>2307.38</v>
       </c>
       <c r="J178" s="1">
-        <v>1.0263247098149</v>
+        <v>0.030883401070969</v>
       </c>
       <c r="K178">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>0.0</v>
+      </c>
+      <c r="L178">
+        <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>34435140.0</v>
+        <v>7473570.0</v>
       </c>
       <c r="N178" s="1">
-        <v>34763717.05</v>
+        <v>7473570.0</v>
       </c>
       <c r="O178" s="1">
-        <v>0.63</v>
+        <v>0.13</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>461</v>
+        <v>446</v>
       </c>
       <c r="B179" t="s">
-        <v>462</v>
+        <v>447</v>
       </c>
       <c r="C179" s="1">
-        <v>31000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>98.223</v>
+        <v>98.7142</v>
       </c>
       <c r="E179" s="1">
-        <v>97.49172258</v>
+        <v>97.8384763</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>30222434.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="I179" s="1">
-        <v>226696.0</v>
+        <v>262717.11</v>
       </c>
       <c r="J179" s="1">
-        <v>0.75009180266553</v>
+        <v>0.89507086896446</v>
       </c>
       <c r="K179">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>463</v>
+        <v>0.0</v>
+      </c>
+      <c r="L179">
+        <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>30449130.0</v>
+        <v>29614260.0</v>
       </c>
       <c r="N179" s="1">
-        <v>30470787.53</v>
+        <v>29614260.0</v>
       </c>
       <c r="O179" s="1">
-        <v>0.55</v>
+        <v>0.52</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>464</v>
+        <v>448</v>
       </c>
       <c r="B180" t="s">
-        <v>465</v>
+        <v>449</v>
       </c>
       <c r="C180" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.834</v>
+        <v>99.994</v>
       </c>
       <c r="E180" s="1">
-        <v>98.92166667</v>
+        <v>99.8307314</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>14838250.0</v>
+        <v>4991536.57</v>
       </c>
       <c r="I180" s="1">
-        <v>136850.0</v>
+        <v>8163.43</v>
       </c>
       <c r="J180" s="1">
-        <v>0.92227857058615</v>
+        <v>0.16354543106152</v>
       </c>
       <c r="K180">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>0.0</v>
+      </c>
+      <c r="L180">
+        <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>14975100.0</v>
+        <v>4999700.0</v>
       </c>
       <c r="N180" s="1">
-        <v>15058832.88</v>
+        <v>4999700.0</v>
       </c>
       <c r="O180" s="1">
-        <v>0.27</v>
+        <v>0.09</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>467</v>
+        <v>450</v>
       </c>
       <c r="B181" t="s">
-        <v>468</v>
+        <v>451</v>
       </c>
       <c r="C181" s="1">
-        <v>13500000.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.991</v>
+        <v>99.5045</v>
       </c>
       <c r="E181" s="1">
-        <v>100.0</v>
+        <v>99.42197171</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>13500000.0</v>
+        <v>33803470.38</v>
       </c>
       <c r="I181" s="1">
-        <v>-1215.0</v>
+        <v>28059.62</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.009</v>
+        <v>0.083008104447766</v>
       </c>
       <c r="K181">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>0.0</v>
+      </c>
+      <c r="L181">
+        <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>13498785.0</v>
+        <v>33831530.0</v>
       </c>
       <c r="N181" s="1">
-        <v>13518824.25</v>
+        <v>33831530.0</v>
       </c>
       <c r="O181" s="1">
-        <v>0.25</v>
+        <v>0.59</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>470</v>
+        <v>452</v>
       </c>
       <c r="B182" t="s">
-        <v>471</v>
+        <v>453</v>
       </c>
       <c r="C182" s="1">
-        <v>2800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.488</v>
+        <v>100.014</v>
       </c>
       <c r="E182" s="1">
-        <v>100.95</v>
+        <v>100.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>2826600.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-12936.0</v>
+        <v>2100.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.45765230312036</v>
+        <v>0.014</v>
       </c>
       <c r="K182">
-        <v>1.35</v>
+        <v>0.0</v>
       </c>
       <c r="L182" t="s">
-        <v>472</v>
+        <v>454</v>
       </c>
       <c r="M182" s="1">
-        <v>2813664.0</v>
+        <v>15002100.0</v>
       </c>
       <c r="N182" s="1">
-        <v>2851521.53</v>
+        <v>15029324.96</v>
       </c>
       <c r="O182" s="1">
-        <v>0.05</v>
+        <v>0.26</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>473</v>
+        <v>455</v>
       </c>
       <c r="B183" t="s">
-        <v>474</v>
+        <v>456</v>
       </c>
       <c r="C183" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.597</v>
+        <v>97.3387</v>
       </c>
       <c r="E183" s="1">
-        <v>101.13</v>
+        <v>97.26824825</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>15169500.0</v>
+        <v>19453649.65</v>
       </c>
       <c r="I183" s="1">
-        <v>-79950.0</v>
+        <v>14090.35</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.52704439829922</v>
+        <v>0.072430367841029</v>
       </c>
       <c r="K183">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>0.0</v>
+      </c>
+      <c r="L183">
+        <v>0.0</v>
       </c>
       <c r="M183" s="1">
-        <v>15089550.0</v>
+        <v>19467740.0</v>
       </c>
       <c r="N183" s="1">
-        <v>15302221.23</v>
+        <v>19467740.0</v>
       </c>
       <c r="O183" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>476</v>
+        <v>457</v>
       </c>
       <c r="B184" t="s">
-        <v>477</v>
+        <v>458</v>
       </c>
       <c r="C184" s="1">
-        <v>1200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>98.081</v>
+        <v>99.9925</v>
       </c>
       <c r="E184" s="1">
-        <v>98.09</v>
+        <v>100.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>1177080.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-108.0</v>
+        <v>-1500.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.009175247221939</v>
+        <v>-0.0075</v>
       </c>
       <c r="K184">
-        <v>0.82</v>
+        <v>0.0</v>
       </c>
       <c r="L184" t="s">
-        <v>478</v>
+        <v>459</v>
       </c>
       <c r="M184" s="1">
-        <v>1176972.0</v>
+        <v>19998500.0</v>
       </c>
       <c r="N184" s="1">
-        <v>1186867.89</v>
+        <v>20135529.5</v>
       </c>
       <c r="O184" s="1">
-        <v>0.02</v>
+        <v>0.35</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>479</v>
+        <v>460</v>
       </c>
       <c r="B185" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="C185" s="1">
-        <v>6600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.473</v>
+        <v>99.9562</v>
       </c>
       <c r="E185" s="1">
-        <v>102.17515152</v>
+        <v>99.81409627</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>6743560.0</v>
+        <v>14972114.44</v>
       </c>
       <c r="I185" s="1">
-        <v>-112342.0</v>
+        <v>21315.56</v>
       </c>
       <c r="J185" s="1">
-        <v>-1.6659153325543</v>
+        <v>0.14236840150682</v>
       </c>
       <c r="K185">
-        <v>2.12</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>0.0</v>
+      </c>
+      <c r="L185">
+        <v>0.0</v>
       </c>
       <c r="M185" s="1">
-        <v>6631218.0</v>
+        <v>14993430.0</v>
       </c>
       <c r="N185" s="1">
-        <v>6771354.99</v>
+        <v>14993430.0</v>
       </c>
       <c r="O185" s="1">
-        <v>0.12</v>
+        <v>0.26</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>482</v>
+        <v>462</v>
       </c>
       <c r="B186" t="s">
-        <v>483</v>
+        <v>463</v>
       </c>
       <c r="C186" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.226</v>
+        <v>100.0072</v>
       </c>
       <c r="E186" s="1">
-        <v>100.493844</v>
+        <v>100.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>5024692.2</v>
+        <v>20000000.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-13392.2</v>
+        <v>1440.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.2665277686064</v>
+        <v>0.0072</v>
       </c>
       <c r="K186">
-        <v>1.77</v>
+        <v>0.0</v>
       </c>
       <c r="L186" t="s">
-        <v>484</v>
+        <v>464</v>
       </c>
       <c r="M186" s="1">
-        <v>5011300.0</v>
+        <v>20001440.0</v>
       </c>
       <c r="N186" s="1">
-        <v>5099913.01</v>
+        <v>20058280.0</v>
       </c>
       <c r="O186" s="1">
-        <v>0.09</v>
+        <v>0.35</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>485</v>
+        <v>465</v>
       </c>
       <c r="B187" t="s">
-        <v>486</v>
+        <v>466</v>
       </c>
       <c r="C187" s="1">
-        <v>20000000.0</v>
+        <v>28100000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.271</v>
+        <v>98.613</v>
       </c>
       <c r="E187" s="1">
-        <v>99.2</v>
+        <v>98.38921708</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>19840000.0</v>
+        <v>27647370.0</v>
       </c>
       <c r="I187" s="1">
-        <v>14200.0</v>
+        <v>62883.0</v>
       </c>
       <c r="J187" s="1">
-        <v>0.071572580645161</v>
+        <v>0.22744658895222</v>
       </c>
       <c r="K187">
-        <v>0.51</v>
+        <v>0.18</v>
       </c>
       <c r="L187" t="s">
-        <v>487</v>
+        <v>467</v>
       </c>
       <c r="M187" s="1">
-        <v>19854200.0</v>
+        <v>27710253.0</v>
       </c>
       <c r="N187" s="1">
-        <v>19955569.86</v>
+        <v>27761525.88</v>
       </c>
       <c r="O187" s="1">
-        <v>0.36</v>
+        <v>0.49</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>488</v>
+        <v>468</v>
       </c>
       <c r="B188" t="s">
-        <v>489</v>
+        <v>469</v>
       </c>
       <c r="C188" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.929</v>
+        <v>101.394</v>
       </c>
       <c r="E188" s="1">
-        <v>100.933155</v>
+        <v>102.74379333</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>20186631.0</v>
+        <v>15411569.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-831.0</v>
+        <v>-202469.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.0041165858730959</v>
+        <v>-1.3137468352508</v>
       </c>
       <c r="K188">
-        <v>3.25</v>
+        <v>1.21</v>
       </c>
       <c r="L188" t="s">
-        <v>490</v>
+        <v>470</v>
       </c>
       <c r="M188" s="1">
-        <v>20185800.0</v>
+        <v>15209100.0</v>
       </c>
       <c r="N188" s="1">
-        <v>20835115.08</v>
+        <v>15389921.92</v>
       </c>
       <c r="O188" s="1">
-        <v>0.38</v>
+        <v>0.27</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>491</v>
+        <v>471</v>
       </c>
       <c r="B189" t="s">
-        <v>492</v>
+        <v>472</v>
       </c>
       <c r="C189" s="1">
-        <v>4700000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.834</v>
+        <v>98.751</v>
       </c>
       <c r="E189" s="1">
-        <v>101.44351064</v>
+        <v>98.74687695</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>4767845.0</v>
+        <v>6323750.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-28647.0</v>
+        <v>264.04</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.60083748527899</v>
+        <v>0.004175370626606</v>
       </c>
       <c r="K189">
-        <v>1.0</v>
+        <v>1.42</v>
       </c>
       <c r="L189" t="s">
-        <v>493</v>
+        <v>473</v>
       </c>
       <c r="M189" s="1">
-        <v>4739198.0</v>
+        <v>6324014.04</v>
       </c>
       <c r="N189" s="1">
-        <v>4786101.42</v>
+        <v>6414810.48</v>
       </c>
       <c r="O189" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>494</v>
+        <v>474</v>
       </c>
       <c r="B190" t="s">
-        <v>495</v>
+        <v>475</v>
       </c>
       <c r="C190" s="1">
-        <v>10997000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.529</v>
+        <v>100.862</v>
       </c>
       <c r="E190" s="1">
-        <v>101.38580613</v>
+        <v>101.60704918</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>11149397.1</v>
+        <v>12396060.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-94222.97</v>
+        <v>-90896.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.84509475404728</v>
+        <v>-0.73326524718338</v>
       </c>
       <c r="K190">
-        <v>1.51</v>
+        <v>0.78</v>
       </c>
       <c r="L190" t="s">
-        <v>496</v>
+        <v>476</v>
       </c>
       <c r="M190" s="1">
-        <v>11055174.13</v>
+        <v>12305164.0</v>
       </c>
       <c r="N190" s="1">
-        <v>11221183.64</v>
+        <v>12399714.0</v>
       </c>
       <c r="O190" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>497</v>
+        <v>477</v>
       </c>
       <c r="B191" t="s">
-        <v>498</v>
+        <v>478</v>
       </c>
       <c r="C191" s="1">
-        <v>25600000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.724</v>
+        <v>101.076</v>
       </c>
       <c r="E191" s="1">
-        <v>102.00832031</v>
+        <v>101.93998551</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>26114130.0</v>
+        <v>35169295.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-328786.0</v>
+        <v>-298075.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.2590348596718</v>
+        <v>-0.84754329024793</v>
       </c>
       <c r="K191">
-        <v>2.22</v>
+        <v>1.26</v>
       </c>
       <c r="L191" t="s">
-        <v>499</v>
+        <v>479</v>
       </c>
       <c r="M191" s="1">
-        <v>25785344.0</v>
+        <v>34871220.0</v>
       </c>
       <c r="N191" s="1">
-        <v>26352401.53</v>
+        <v>35305069.32</v>
       </c>
       <c r="O191" s="1">
-        <v>0.48</v>
+        <v>0.62</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>500</v>
+        <v>480</v>
       </c>
       <c r="B192" t="s">
-        <v>501</v>
+        <v>481</v>
       </c>
       <c r="C192" s="1">
-        <v>16100000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>101.217</v>
+        <v>100.882</v>
       </c>
       <c r="E192" s="1">
-        <v>101.68176398</v>
+        <v>101.5</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>16370764.0</v>
+        <v>4060000.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-74827.0</v>
+        <v>-24720.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.45707701851911</v>
+        <v>-0.60886699507389</v>
       </c>
       <c r="K192">
-        <v>2.04</v>
+        <v>1.97</v>
       </c>
       <c r="L192" t="s">
-        <v>502</v>
+        <v>482</v>
       </c>
       <c r="M192" s="1">
-        <v>16295937.0</v>
+        <v>4035280.0</v>
       </c>
       <c r="N192" s="1">
-        <v>16624939.4</v>
+        <v>4113910.14</v>
       </c>
       <c r="O192" s="1">
-        <v>0.3</v>
+        <v>0.07</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>503</v>
+        <v>483</v>
       </c>
       <c r="B193" t="s">
-        <v>504</v>
+        <v>484</v>
       </c>
       <c r="C193" s="1">
-        <v>6245000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>98.965</v>
+        <v>101.587</v>
       </c>
       <c r="E193" s="1">
-        <v>99.04783667</v>
+        <v>102.4148</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>6185537.4</v>
+        <v>15362220.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-5173.15</v>
+        <v>-124170.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.083632992017799</v>
+        <v>-0.80828161554775</v>
       </c>
       <c r="K193">
-        <v>0.26</v>
+        <v>4.54</v>
       </c>
       <c r="L193" t="s">
-        <v>505</v>
+        <v>485</v>
       </c>
       <c r="M193" s="1">
-        <v>6180364.25</v>
+        <v>15238050.0</v>
       </c>
       <c r="N193" s="1">
-        <v>6196832.23</v>
+        <v>15919317.12</v>
       </c>
       <c r="O193" s="1">
-        <v>0.11</v>
+        <v>0.28</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>506</v>
+        <v>486</v>
       </c>
       <c r="B194" t="s">
-        <v>507</v>
+        <v>487</v>
       </c>
       <c r="C194" s="1">
-        <v>13000000.0</v>
+        <v>28500000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.492</v>
+        <v>98.475</v>
       </c>
       <c r="E194" s="1">
-        <v>100.98692308</v>
+        <v>98.37645614</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>13128300.0</v>
+        <v>28037290.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-64340.0</v>
+        <v>28085.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-0.49008630211071</v>
+        <v>0.10017016623219</v>
       </c>
       <c r="K194">
-        <v>0.64</v>
+        <v>0.15</v>
       </c>
       <c r="L194" t="s">
-        <v>508</v>
+        <v>488</v>
       </c>
       <c r="M194" s="1">
-        <v>13063960.0</v>
+        <v>28065375.0</v>
       </c>
       <c r="N194" s="1">
-        <v>13146901.78</v>
+        <v>28109101.03</v>
       </c>
       <c r="O194" s="1">
-        <v>0.24</v>
+        <v>0.49</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>509</v>
+        <v>489</v>
       </c>
       <c r="B195" t="s">
-        <v>510</v>
+        <v>490</v>
       </c>
       <c r="C195" s="1">
-        <v>6120000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>99.06</v>
+        <v>99.838</v>
       </c>
       <c r="E195" s="1">
-        <v>99.295</v>
+        <v>98.926908</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>6076854.0</v>
+        <v>24731727.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-14382.0</v>
+        <v>227773.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-0.23666851301677</v>
+        <v>0.9209749080604</v>
       </c>
       <c r="K195">
-        <v>0.07</v>
+        <v>0.87</v>
       </c>
       <c r="L195" t="s">
-        <v>511</v>
+        <v>491</v>
       </c>
       <c r="M195" s="1">
-        <v>6062472.0</v>
+        <v>24959500.0</v>
       </c>
       <c r="N195" s="1">
-        <v>6066579.95</v>
+        <v>25177993.15</v>
       </c>
       <c r="O195" s="1">
-        <v>0.11</v>
+        <v>0.44</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>512</v>
+        <v>492</v>
       </c>
       <c r="B196" t="s">
-        <v>513</v>
+        <v>493</v>
       </c>
       <c r="C196" s="1">
-        <v>13900000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.104</v>
+        <v>99.977</v>
       </c>
       <c r="E196" s="1">
-        <v>98.855</v>
+        <v>96.05</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>13740845.0</v>
+        <v>14407500.0</v>
       </c>
       <c r="I196" s="1">
-        <v>34611.0</v>
+        <v>589050.0</v>
       </c>
       <c r="J196" s="1">
-        <v>0.25188407263163</v>
+        <v>4.0884955752212</v>
       </c>
       <c r="K196">
-        <v>0.3</v>
+        <v>0.01</v>
       </c>
       <c r="L196" t="s">
-        <v>514</v>
+        <v>494</v>
       </c>
       <c r="M196" s="1">
-        <v>13775456.0</v>
+        <v>14996550.0</v>
       </c>
       <c r="N196" s="1">
-        <v>13817584.42</v>
+        <v>14998029.45</v>
       </c>
       <c r="O196" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="B197" t="s">
-        <v>516</v>
+        <v>496</v>
       </c>
       <c r="C197" s="1">
-        <v>1000000.0</v>
+        <v>15900000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>99.647</v>
+        <v>98.394</v>
       </c>
       <c r="E197" s="1">
-        <v>98.02</v>
+        <v>98.63984906</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>980200.0</v>
+        <v>15683736.0</v>
       </c>
       <c r="I197" s="1">
-        <v>16270.0</v>
+        <v>-39090.0</v>
       </c>
       <c r="J197" s="1">
-        <v>1.6598653336054</v>
+        <v>-0.24923908436102</v>
       </c>
       <c r="K197">
-        <v>0.1</v>
+        <v>1.18</v>
       </c>
       <c r="L197" t="s">
-        <v>517</v>
+        <v>497</v>
       </c>
       <c r="M197" s="1">
-        <v>996470.0</v>
+        <v>15644646.0</v>
       </c>
       <c r="N197" s="1">
-        <v>997504.25</v>
+        <v>15832505.59</v>
       </c>
       <c r="O197" s="1">
-        <v>0.02</v>
+        <v>0.28</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>518</v>
+        <v>498</v>
       </c>
       <c r="B198" t="s">
-        <v>519</v>
+        <v>499</v>
       </c>
       <c r="C198" s="1">
-        <v>9400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>100.569</v>
+        <v>100.342</v>
       </c>
       <c r="E198" s="1">
-        <v>100.937</v>
+        <v>100.747</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>9488078.0</v>
+        <v>20149400.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-34592.0</v>
+        <v>-81000.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.36458384933176</v>
+        <v>-0.40199708179896</v>
       </c>
       <c r="K198">
-        <v>2.25</v>
+        <v>1.47</v>
       </c>
       <c r="L198" t="s">
-        <v>520</v>
+        <v>500</v>
       </c>
       <c r="M198" s="1">
-        <v>9453486.0</v>
+        <v>20068400.0</v>
       </c>
       <c r="N198" s="1">
-        <v>9664889.42</v>
+        <v>20362235.62</v>
       </c>
       <c r="O198" s="1">
-        <v>0.18</v>
+        <v>0.36</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>521</v>
+        <v>501</v>
       </c>
       <c r="B199" t="s">
-        <v>522</v>
+        <v>502</v>
       </c>
       <c r="C199" s="1">
-        <v>14630000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>98.926</v>
+        <v>100.089</v>
       </c>
       <c r="E199" s="1">
-        <v>99.18034949</v>
+        <v>100.16216667</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>14510085.13</v>
+        <v>6009730.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-37211.33</v>
+        <v>-4390.0</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.25645149333455</v>
+        <v>-0.073048206824599</v>
       </c>
       <c r="K199">
-        <v>0.04</v>
+        <v>0.2</v>
       </c>
       <c r="L199" t="s">
-        <v>523</v>
+        <v>503</v>
       </c>
       <c r="M199" s="1">
-        <v>14472873.8</v>
+        <v>6005340.0</v>
       </c>
       <c r="N199" s="1">
-        <v>14478103.72</v>
+        <v>6017130.0</v>
       </c>
       <c r="O199" s="1">
-        <v>0.26</v>
+        <v>0.11</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>524</v>
+        <v>504</v>
       </c>
       <c r="B200" t="s">
-        <v>525</v>
+        <v>505</v>
       </c>
       <c r="C200" s="1">
-        <v>32391000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.616</v>
+        <v>99.983</v>
       </c>
       <c r="E200" s="1">
-        <v>97.79440718</v>
+        <v>100.855</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>31676586.43</v>
+        <v>5042750.0</v>
       </c>
       <c r="I200" s="1">
-        <v>590032.13</v>
+        <v>-43600.0</v>
       </c>
       <c r="J200" s="1">
-        <v>1.8626758640925</v>
+        <v>-0.86460760497744</v>
       </c>
       <c r="K200">
-        <v>0.1</v>
+        <v>2.07</v>
       </c>
       <c r="L200" t="s">
-        <v>526</v>
+        <v>506</v>
       </c>
       <c r="M200" s="1">
-        <v>32266618.56</v>
+        <v>4999150.0</v>
       </c>
       <c r="N200" s="1">
-        <v>32300118.84</v>
+        <v>5102711.64</v>
       </c>
       <c r="O200" s="1">
-        <v>0.59</v>
+        <v>0.09</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>527</v>
+        <v>507</v>
       </c>
       <c r="B201" t="s">
-        <v>528</v>
+        <v>508</v>
       </c>
       <c r="C201" s="1">
-        <v>25559000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>98.919</v>
+        <v>99.889</v>
       </c>
       <c r="E201" s="1">
-        <v>99.00726766</v>
+        <v>98.79801159</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>25305267.54</v>
+        <v>34085314.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-22560.33</v>
+        <v>376391.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.089152702947475</v>
+        <v>1.1042615010089</v>
       </c>
       <c r="K201">
-        <v>0.17</v>
+        <v>1.01</v>
       </c>
       <c r="L201" t="s">
-        <v>529</v>
+        <v>509</v>
       </c>
       <c r="M201" s="1">
-        <v>25282707.21</v>
+        <v>34461705.0</v>
       </c>
       <c r="N201" s="1">
-        <v>25326034.97</v>
+        <v>34811549.18</v>
       </c>
       <c r="O201" s="1">
-        <v>0.46</v>
+        <v>0.61</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>530</v>
+        <v>510</v>
       </c>
       <c r="B202" t="s">
-        <v>531</v>
+        <v>511</v>
       </c>
       <c r="C202" s="1">
-        <v>8750000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>98.736</v>
+        <v>98.251</v>
       </c>
       <c r="E202" s="1">
-        <v>98.885</v>
+        <v>97.49172258</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>8652437.5</v>
+        <v>30222434.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-13037.5</v>
+        <v>235376.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-0.15068008292461</v>
+        <v>0.77881218964694</v>
       </c>
       <c r="K202">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="L202" t="s">
-        <v>532</v>
+        <v>512</v>
       </c>
       <c r="M202" s="1">
-        <v>8639400.0</v>
+        <v>30457810.0</v>
       </c>
       <c r="N202" s="1">
-        <v>8655311.82</v>
+        <v>30487960.68</v>
       </c>
       <c r="O202" s="1">
-        <v>0.16</v>
+        <v>0.53</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>533</v>
+        <v>513</v>
       </c>
       <c r="B203" t="s">
-        <v>534</v>
+        <v>514</v>
       </c>
       <c r="C203" s="1">
-        <v>9100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.145</v>
+        <v>99.927</v>
       </c>
       <c r="E203" s="1">
-        <v>98.67873626</v>
+        <v>98.92166667</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>8979765.0</v>
+        <v>14838250.0</v>
       </c>
       <c r="I203" s="1">
-        <v>42430.0</v>
+        <v>150800.0</v>
       </c>
       <c r="J203" s="1">
-        <v>0.47250679722688</v>
+        <v>1.0162923525348</v>
       </c>
       <c r="K203">
-        <v>0.49</v>
+        <v>0.59</v>
       </c>
       <c r="L203" t="s">
-        <v>535</v>
+        <v>515</v>
       </c>
       <c r="M203" s="1">
-        <v>9022195.0</v>
+        <v>14989050.0</v>
       </c>
       <c r="N203" s="1">
-        <v>9066822.4</v>
+        <v>15077919.86</v>
       </c>
       <c r="O203" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>536</v>
+        <v>516</v>
       </c>
       <c r="B204" t="s">
-        <v>537</v>
+        <v>517</v>
       </c>
       <c r="C204" s="1">
-        <v>6200000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>98.151</v>
+        <v>99.996</v>
       </c>
       <c r="E204" s="1">
-        <v>98.20403226</v>
+        <v>100.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>6088650.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-3288.0</v>
+        <v>-540.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.054002118696263</v>
+        <v>-0.004</v>
       </c>
       <c r="K204">
-        <v>0.07</v>
+        <v>0.28</v>
       </c>
       <c r="L204" t="s">
-        <v>538</v>
+        <v>518</v>
       </c>
       <c r="M204" s="1">
-        <v>6085362.0</v>
+        <v>13499460.0</v>
       </c>
       <c r="N204" s="1">
-        <v>6089438.71</v>
+        <v>13537716.75</v>
       </c>
       <c r="O204" s="1">
-        <v>0.11</v>
+        <v>0.24</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>539</v>
+        <v>519</v>
       </c>
       <c r="B205" t="s">
-        <v>540</v>
+        <v>520</v>
       </c>
       <c r="C205" s="1">
-        <v>12000000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>100.79</v>
+        <v>100.401</v>
       </c>
       <c r="E205" s="1">
-        <v>101.21997975</v>
+        <v>100.95</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>12146397.57</v>
+        <v>2826600.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-51597.57</v>
+        <v>-15372.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-0.42479730885344</v>
+        <v>-0.54383358098068</v>
       </c>
       <c r="K205">
-        <v>1.73</v>
+        <v>1.54</v>
       </c>
       <c r="L205" t="s">
-        <v>541</v>
+        <v>521</v>
       </c>
       <c r="M205" s="1">
-        <v>12094800.0</v>
+        <v>2811228.0</v>
       </c>
       <c r="N205" s="1">
-        <v>12302580.82</v>
+        <v>2854455.4</v>
       </c>
       <c r="O205" s="1">
-        <v>0.22</v>
+        <v>0.05</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>542</v>
+        <v>522</v>
       </c>
       <c r="B206" t="s">
-        <v>543</v>
+        <v>523</v>
       </c>
       <c r="C206" s="1">
-        <v>36800000.0</v>
+        <v>43900000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>98.592</v>
+        <v>100.518</v>
       </c>
       <c r="E206" s="1">
-        <v>98.39334511</v>
+        <v>100.75132118</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>36208751.0</v>
+        <v>44229830.0</v>
       </c>
       <c r="I206" s="1">
-        <v>73105.0</v>
+        <v>-102428.0</v>
       </c>
       <c r="J206" s="1">
-        <v>0.20189870675186</v>
+        <v>-0.23158126540391</v>
       </c>
       <c r="K206">
-        <v>0.17</v>
+        <v>1.63</v>
       </c>
       <c r="L206" t="s">
-        <v>544</v>
+        <v>524</v>
       </c>
       <c r="M206" s="1">
-        <v>36281856.0</v>
+        <v>44127402.0</v>
       </c>
       <c r="N206" s="1">
-        <v>36343105.32</v>
+        <v>44842131.46</v>
       </c>
       <c r="O206" s="1">
-        <v>0.66</v>
+        <v>0.78</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>545</v>
+        <v>525</v>
       </c>
       <c r="B207" t="s">
-        <v>546</v>
+        <v>526</v>
       </c>
       <c r="C207" s="1">
-        <v>33000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>100.214</v>
+        <v>98.108</v>
       </c>
       <c r="E207" s="1">
-        <v>100.63928788</v>
+        <v>98.09</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>33210965.0</v>
+        <v>1177080.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-140345.0</v>
+        <v>216.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.42258633556718</v>
+        <v>0.018350494443878</v>
       </c>
       <c r="K207">
-        <v>0.52</v>
+        <v>0.87</v>
       </c>
       <c r="L207" t="s">
-        <v>547</v>
+        <v>527</v>
       </c>
       <c r="M207" s="1">
-        <v>33070620.0</v>
+        <v>1177296.0</v>
       </c>
       <c r="N207" s="1">
-        <v>33241496.71</v>
+        <v>1187767.23</v>
       </c>
       <c r="O207" s="1">
-        <v>0.6</v>
+        <v>0.02</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>548</v>
+        <v>528</v>
       </c>
       <c r="B208" t="s">
-        <v>549</v>
+        <v>529</v>
       </c>
       <c r="C208" s="1">
-        <v>20000000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>98.917</v>
+        <v>100.411</v>
       </c>
       <c r="E208" s="1">
-        <v>99.04495</v>
+        <v>102.17515152</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>19808990.0</v>
+        <v>6743560.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-25590.0</v>
+        <v>-116434.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-0.12918376959148</v>
+        <v>-1.7265954481016</v>
       </c>
       <c r="K208">
-        <v>0.21</v>
+        <v>2.34</v>
       </c>
       <c r="L208" t="s">
-        <v>550</v>
+        <v>530</v>
       </c>
       <c r="M208" s="1">
-        <v>19783400.0</v>
+        <v>6627126.0</v>
       </c>
       <c r="N208" s="1">
-        <v>19824715.07</v>
+        <v>6781276.68</v>
       </c>
       <c r="O208" s="1">
-        <v>0.36</v>
+        <v>0.12</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>551</v>
+        <v>531</v>
       </c>
       <c r="B209" t="s">
-        <v>552</v>
+        <v>532</v>
       </c>
       <c r="C209" s="1">
-        <v>1800000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>97.721</v>
+        <v>100.185</v>
       </c>
       <c r="E209" s="1">
-        <v>97.44894444</v>
+        <v>100.493844</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>1754081.0</v>
+        <v>5024692.2</v>
       </c>
       <c r="I209" s="1">
-        <v>4897.0</v>
+        <v>-15442.2</v>
       </c>
       <c r="J209" s="1">
-        <v>0.27917752942994</v>
+        <v>-0.30732628756842</v>
       </c>
       <c r="K209">
-        <v>0.59</v>
+        <v>1.94</v>
       </c>
       <c r="L209" t="s">
-        <v>553</v>
+        <v>533</v>
       </c>
       <c r="M209" s="1">
-        <v>1758978.0</v>
+        <v>5009250.0</v>
       </c>
       <c r="N209" s="1">
-        <v>1769673.21</v>
+        <v>5106424.66</v>
       </c>
       <c r="O209" s="1">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>554</v>
+        <v>534</v>
       </c>
       <c r="B210" t="s">
-        <v>555</v>
+        <v>535</v>
       </c>
       <c r="C210" s="1">
-        <v>3000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>101.751</v>
+        <v>99.36</v>
       </c>
       <c r="E210" s="1">
-        <v>102.19</v>
+        <v>99.2</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>3065700.0</v>
+        <v>19840000.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-13170.0</v>
+        <v>32000.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-0.42959193658871</v>
+        <v>0.16129032258065</v>
       </c>
       <c r="K210">
-        <v>0.22</v>
+        <v>0.56</v>
       </c>
       <c r="L210" t="s">
-        <v>556</v>
+        <v>536</v>
       </c>
       <c r="M210" s="1">
-        <v>3052530.0</v>
+        <v>19872000.0</v>
       </c>
       <c r="N210" s="1">
-        <v>3058992.33</v>
+        <v>19984328.77</v>
       </c>
       <c r="O210" s="1">
-        <v>0.06</v>
+        <v>0.35</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="B211" t="s">
-        <v>558</v>
+        <v>538</v>
       </c>
       <c r="C211" s="1">
-        <v>25000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>99.852</v>
+        <v>100.79</v>
       </c>
       <c r="E211" s="1">
-        <v>99.721</v>
+        <v>100.93323143</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>24930250.0</v>
+        <v>35326631.0</v>
       </c>
       <c r="I211" s="1">
-        <v>32750.0</v>
+        <v>-50131.0</v>
       </c>
       <c r="J211" s="1">
-        <v>0.13136651257007</v>
+        <v>-0.14190710685092</v>
       </c>
       <c r="K211">
-        <v>1.25</v>
+        <v>3.44</v>
       </c>
       <c r="L211" t="s">
-        <v>559</v>
+        <v>539</v>
       </c>
       <c r="M211" s="1">
-        <v>24963000.0</v>
+        <v>35276500.0</v>
       </c>
       <c r="N211" s="1">
-        <v>25276356.16</v>
+        <v>36481123.29</v>
       </c>
       <c r="O211" s="1">
-        <v>0.46</v>
+        <v>0.64</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>560</v>
+        <v>540</v>
       </c>
       <c r="B212" t="s">
-        <v>561</v>
+        <v>541</v>
       </c>
       <c r="C212" s="1">
-        <v>5000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.020218</v>
+        <v>100.718</v>
       </c>
       <c r="E212" s="1">
-        <v>0.0</v>
+        <v>101.44351064</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>0.0</v>
+        <v>4767845.0</v>
       </c>
       <c r="I212" s="1">
-        <v>1010.9</v>
+        <v>-34099.0</v>
       </c>
       <c r="J212" s="1">
-        <v>0</v>
+        <v>-0.71518684017622</v>
       </c>
       <c r="K212">
-        <v>0.0</v>
+        <v>1.21</v>
       </c>
       <c r="L212" t="s">
-        <v>562</v>
+        <v>542</v>
       </c>
       <c r="M212" s="1">
-        <v>1010.9</v>
+        <v>4733746.0</v>
       </c>
       <c r="N212" s="1">
-        <v>-4469.85</v>
+        <v>4790628.88</v>
       </c>
       <c r="O212" s="1">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>563</v>
+        <v>543</v>
       </c>
       <c r="B213" t="s">
-        <v>564</v>
+        <v>544</v>
       </c>
       <c r="C213" s="1">
-        <v>1600000.0</v>
+        <v>10997000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>100.02360125</v>
+        <v>100.44</v>
       </c>
       <c r="E213" s="1">
-        <v>0.0</v>
+        <v>101.38580613</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>0.0</v>
+        <v>11149397.1</v>
       </c>
       <c r="I213" s="1">
-        <v>377.62</v>
+        <v>-104010.3</v>
       </c>
       <c r="J213" s="1">
-        <v>0</v>
+        <v>-0.93287824504878</v>
       </c>
       <c r="K213">
-        <v>0.0</v>
+        <v>1.71</v>
       </c>
       <c r="L213" t="s">
-        <v>565</v>
+        <v>545</v>
       </c>
       <c r="M213" s="1">
-        <v>377.62</v>
+        <v>11045386.8</v>
       </c>
       <c r="N213" s="1">
-        <v>-1310.22</v>
+        <v>11233239.66</v>
       </c>
       <c r="O213" s="1">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>566</v>
+        <v>546</v>
       </c>
       <c r="B214" t="s">
-        <v>567</v>
+        <v>547</v>
       </c>
       <c r="C214" s="1">
-        <v>15000000.0</v>
+        <v>25600000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.98818127</v>
+        <v>100.62</v>
       </c>
       <c r="E214" s="1">
-        <v>0.0</v>
+        <v>102.00832031</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>0.0</v>
+        <v>26114130.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-1772.81</v>
+        <v>-355410.0</v>
       </c>
       <c r="J214" s="1">
-        <v>0</v>
+        <v>-1.3609873275503</v>
       </c>
       <c r="K214">
-        <v>0.0</v>
+        <v>2.44</v>
       </c>
       <c r="L214" t="s">
-        <v>568</v>
+        <v>548</v>
       </c>
       <c r="M214" s="1">
-        <v>-1772.81</v>
+        <v>25758720.0</v>
       </c>
       <c r="N214" s="1">
-        <v>-27221.39</v>
+        <v>26383640.55</v>
       </c>
       <c r="O214" s="1">
-        <v>0.0</v>
+        <v>0.46</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-        <v>2621898882</v>
+        <v>549</v>
+      </c>
+      <c r="B215" t="s">
+        <v>550</v>
       </c>
       <c r="C215" s="1">
-        <v>5000000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.0819732</v>
+        <v>101.1</v>
       </c>
       <c r="E215" s="1">
-        <v>0.0</v>
+        <v>101.68176398</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>0.0</v>
+        <v>16370764.0</v>
       </c>
       <c r="I215" s="1">
-        <v>4098.66</v>
+        <v>-93664.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0</v>
+        <v>-0.57214189881425</v>
       </c>
       <c r="K215">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>496.16</v>
+        <v>2.31</v>
+      </c>
+      <c r="L215" t="s">
+        <v>551</v>
       </c>
       <c r="M215" s="1">
-        <v>4098.66</v>
+        <v>16277100.0</v>
       </c>
       <c r="N215" s="1">
-        <v>4594.82</v>
+        <v>16649109.25</v>
       </c>
       <c r="O215" s="1">
-        <v>0.0</v>
+        <v>0.29</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-        <v>2669237042</v>
+        <v>552</v>
+      </c>
+      <c r="B216" t="s">
+        <v>553</v>
       </c>
       <c r="C216" s="1">
-        <v>8000000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.99906338</v>
+        <v>99.001</v>
       </c>
       <c r="E216" s="1">
-        <v>0.0</v>
+        <v>99.04783667</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>0.0</v>
+        <v>6185537.4</v>
       </c>
       <c r="I216" s="1">
-        <v>-74.93</v>
+        <v>-2924.95</v>
       </c>
       <c r="J216" s="1">
-        <v>0</v>
+        <v>-0.047286918029143</v>
       </c>
       <c r="K216">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="L216" t="s">
-        <v>571</v>
+        <v>554</v>
       </c>
       <c r="M216" s="1">
-        <v>-74.93</v>
+        <v>6182612.45</v>
       </c>
       <c r="N216" s="1">
-        <v>-13175.2</v>
+        <v>6203357.83</v>
       </c>
       <c r="O216" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>2675905932</v>
+        <v>555</v>
+      </c>
+      <c r="B217" t="s">
+        <v>556</v>
       </c>
       <c r="C217" s="1">
-        <v>10000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.9946785</v>
+        <v>100.384</v>
       </c>
       <c r="E217" s="1">
-        <v>0.0</v>
+        <v>100.98692308</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>0.0</v>
+        <v>13128300.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-532.15</v>
+        <v>-78380.0</v>
       </c>
       <c r="J217" s="1">
-        <v>0</v>
+        <v>-0.59703084176931</v>
       </c>
       <c r="K217">
-        <v>0.0</v>
+        <v>0.82</v>
       </c>
       <c r="L217" t="s">
-        <v>573</v>
+        <v>557</v>
       </c>
       <c r="M217" s="1">
-        <v>-532.15</v>
+        <v>13049920.0</v>
       </c>
       <c r="N217" s="1">
-        <v>-8249.26</v>
+        <v>13156902.88</v>
       </c>
       <c r="O217" s="1">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-        <v>2715283662</v>
+        <v>558</v>
+      </c>
+      <c r="B218" t="s">
+        <v>559</v>
       </c>
       <c r="C218" s="1">
-        <v>10000000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.9870418</v>
+        <v>99.0</v>
       </c>
       <c r="E218" s="1">
-        <v>0.0</v>
+        <v>99.295</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>0.0</v>
+        <v>6076854.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-1295.82</v>
+        <v>-18054.0</v>
       </c>
       <c r="J218" s="1">
-        <v>0</v>
+        <v>-0.2970945163402</v>
       </c>
       <c r="K218">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="L218" t="s">
-        <v>575</v>
+        <v>560</v>
       </c>
       <c r="M218" s="1">
-        <v>-1295.82</v>
+        <v>6058800.0</v>
       </c>
       <c r="N218" s="1">
-        <v>-12959.57</v>
+        <v>6068776.44</v>
       </c>
       <c r="O218" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>2753099542</v>
+        <v>561</v>
+      </c>
+      <c r="B219" t="s">
+        <v>562</v>
       </c>
       <c r="C219" s="1">
-        <v>50000000.0</v>
+        <v>13900000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>100.00287414</v>
+        <v>99.202</v>
       </c>
       <c r="E219" s="1">
-        <v>0.0</v>
+        <v>98.855</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>0.0</v>
+        <v>13740845.0</v>
       </c>
       <c r="I219" s="1">
-        <v>1437.07</v>
+        <v>48233.0</v>
       </c>
       <c r="J219" s="1">
-        <v>0</v>
+        <v>0.35101916949067</v>
       </c>
       <c r="K219">
-        <v>0.0</v>
+        <v>0.34</v>
       </c>
       <c r="L219" t="s">
-        <v>577</v>
+        <v>563</v>
       </c>
       <c r="M219" s="1">
-        <v>1437.07</v>
+        <v>13789078.0</v>
       </c>
       <c r="N219" s="1">
-        <v>95163.46</v>
+        <v>13835966.7</v>
       </c>
       <c r="O219" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>2760392002</v>
+        <v>564</v>
+      </c>
+      <c r="B220" t="s">
+        <v>565</v>
       </c>
       <c r="C220" s="1">
-        <v>50000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.00966392</v>
+        <v>99.771</v>
       </c>
       <c r="E220" s="1">
-        <v>0.0</v>
+        <v>98.02</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>0.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I220" s="1">
-        <v>4831.96</v>
+        <v>17510.0</v>
       </c>
       <c r="J220" s="1">
-        <v>0</v>
+        <v>1.7863701285452</v>
       </c>
       <c r="K220">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L220" t="s">
-        <v>579</v>
+        <v>566</v>
       </c>
       <c r="M220" s="1">
-        <v>4831.96</v>
+        <v>997710.0</v>
       </c>
       <c r="N220" s="1">
-        <v>132166.96</v>
+        <v>998812.74</v>
       </c>
       <c r="O220" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>2763112582</v>
+        <v>567</v>
+      </c>
+      <c r="B221" t="s">
+        <v>568</v>
       </c>
       <c r="C221" s="1">
-        <v>10000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>100.0099523</v>
+        <v>100.473</v>
       </c>
       <c r="E221" s="1">
-        <v>0.0</v>
+        <v>100.937</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>0.0</v>
+        <v>9488078.0</v>
       </c>
       <c r="I221" s="1">
-        <v>995.23</v>
+        <v>-43616.0</v>
       </c>
       <c r="J221" s="1">
-        <v>0</v>
+        <v>-0.45969267959222</v>
       </c>
       <c r="K221">
-        <v>0.0</v>
+        <v>2.48</v>
       </c>
       <c r="L221" t="s">
-        <v>581</v>
+        <v>569</v>
       </c>
       <c r="M221" s="1">
-        <v>995.23</v>
+        <v>9444462.0</v>
       </c>
       <c r="N221" s="1">
-        <v>25084.56</v>
+        <v>9677112.0</v>
       </c>
       <c r="O221" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>2773882062</v>
+        <v>570</v>
+      </c>
+      <c r="B222" t="s">
+        <v>571</v>
       </c>
       <c r="C222" s="1">
-        <v>30000000.0</v>
+        <v>14630000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.01246087</v>
+        <v>98.937</v>
       </c>
       <c r="E222" s="1">
-        <v>0.0</v>
+        <v>99.18034949</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>0.0</v>
+        <v>14510085.13</v>
       </c>
       <c r="I222" s="1">
-        <v>3738.26</v>
+        <v>-35602.03</v>
       </c>
       <c r="J222" s="1">
-        <v>0</v>
+        <v>-0.24536058666115</v>
       </c>
       <c r="K222">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="L222" t="s">
-        <v>583</v>
+        <v>572</v>
       </c>
       <c r="M222" s="1">
-        <v>3738.26</v>
+        <v>14474483.1</v>
       </c>
       <c r="N222" s="1">
-        <v>44142.26</v>
+        <v>14492787.84</v>
       </c>
       <c r="O222" s="1">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>2777134362</v>
+        <v>573</v>
+      </c>
+      <c r="B223" t="s">
+        <v>574</v>
       </c>
       <c r="C223" s="1">
-        <v>10000000.0</v>
+        <v>32391000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>100.0339739</v>
+        <v>99.751</v>
       </c>
       <c r="E223" s="1">
-        <v>0.0</v>
+        <v>97.79440718</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>0.0</v>
+        <v>31676586.43</v>
       </c>
       <c r="I223" s="1">
-        <v>3397.39</v>
+        <v>633759.98</v>
       </c>
       <c r="J223" s="1">
-        <v>0</v>
+        <v>2.0007205681727</v>
       </c>
       <c r="K223">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L223" t="s">
-        <v>585</v>
+        <v>575</v>
       </c>
       <c r="M223" s="1">
-        <v>3397.39</v>
+        <v>32310346.41</v>
       </c>
       <c r="N223" s="1">
-        <v>13855.72</v>
+        <v>32346065.25</v>
       </c>
       <c r="O223" s="1">
-        <v>0.0</v>
+        <v>0.57</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>586</v>
-[...2 lines deleted...]
-        <v>2788199742</v>
+        <v>576</v>
+      </c>
+      <c r="B224" t="s">
+        <v>577</v>
       </c>
       <c r="C224" s="1">
-        <v>7969000.0</v>
+        <v>25559000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.01959581</v>
+        <v>98.896</v>
       </c>
       <c r="E224" s="1">
-        <v>0.0</v>
+        <v>99.00726766</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>0.0</v>
+        <v>25305267.54</v>
       </c>
       <c r="I224" s="1">
-        <v>1561.59</v>
+        <v>-28438.9</v>
       </c>
       <c r="J224" s="1">
-        <v>0</v>
+        <v>-0.11238332080484</v>
       </c>
       <c r="K224">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="L224" t="s">
-        <v>587</v>
+        <v>578</v>
       </c>
       <c r="M224" s="1">
-        <v>1561.59</v>
+        <v>25276828.64</v>
       </c>
       <c r="N224" s="1">
-        <v>14681.77</v>
+        <v>25339413.18</v>
       </c>
       <c r="O224" s="1">
-        <v>0.0</v>
+        <v>0.44</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-        <v>2792185192</v>
+        <v>579</v>
+      </c>
+      <c r="B225" t="s">
+        <v>580</v>
       </c>
       <c r="C225" s="1">
-        <v>25000000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.03383772</v>
+        <v>98.763</v>
       </c>
       <c r="E225" s="1">
-        <v>0.0</v>
+        <v>98.885</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>0.0</v>
+        <v>8652437.5</v>
       </c>
       <c r="I225" s="1">
-        <v>8459.43</v>
+        <v>-10675.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0</v>
+        <v>-0.1233756383678</v>
       </c>
       <c r="K225">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="L225" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
       <c r="M225" s="1">
-        <v>8459.43</v>
+        <v>8641762.5</v>
       </c>
       <c r="N225" s="1">
-        <v>57198.18</v>
+        <v>8663068.15</v>
       </c>
       <c r="O225" s="1">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-        <v>2798594422</v>
+        <v>582</v>
+      </c>
+      <c r="B226" t="s">
+        <v>583</v>
       </c>
       <c r="C226" s="1">
-        <v>15000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.05415167</v>
+        <v>99.252</v>
       </c>
       <c r="E226" s="1">
-        <v>0.0</v>
+        <v>98.67873626</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>0.0</v>
+        <v>8979765.0</v>
       </c>
       <c r="I226" s="1">
-        <v>8122.75</v>
+        <v>52167.0</v>
       </c>
       <c r="J226" s="1">
-        <v>0</v>
+        <v>0.58093947892846</v>
       </c>
       <c r="K226">
-        <v>0.0</v>
+        <v>0.55</v>
       </c>
       <c r="L226" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="M226" s="1">
-        <v>8122.75</v>
+        <v>9031932.0</v>
       </c>
       <c r="N226" s="1">
-        <v>35305.42</v>
+        <v>9081545.7</v>
       </c>
       <c r="O226" s="1">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>2805968982</v>
+        <v>585</v>
+      </c>
+      <c r="B227" t="s">
+        <v>586</v>
       </c>
       <c r="C227" s="1">
-        <v>5000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.0423414</v>
+        <v>98.215</v>
       </c>
       <c r="E227" s="1">
-        <v>0.0</v>
+        <v>98.20403226</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>0.0</v>
+        <v>6088650.0</v>
       </c>
       <c r="I227" s="1">
-        <v>2117.07</v>
+        <v>680.0</v>
       </c>
       <c r="J227" s="1">
-        <v>0</v>
+        <v>0.011168321384872</v>
       </c>
       <c r="K227">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L227" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
       <c r="M227" s="1">
-        <v>2117.07</v>
+        <v>6089330.0</v>
       </c>
       <c r="N227" s="1">
-        <v>9558.46</v>
+        <v>6094680.68</v>
       </c>
       <c r="O227" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-        <v>2806083582</v>
+        <v>588</v>
+      </c>
+      <c r="B228" t="s">
+        <v>589</v>
       </c>
       <c r="C228" s="1">
-        <v>5997000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>100.29615041</v>
+        <v>100.678</v>
       </c>
       <c r="E228" s="1">
-        <v>0.0</v>
+        <v>101.21997975</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>0.0</v>
+        <v>12146397.57</v>
       </c>
       <c r="I228" s="1">
-        <v>17760.14</v>
+        <v>-65037.57</v>
       </c>
       <c r="J228" s="1">
-        <v>0</v>
+        <v>-0.53544740014631</v>
       </c>
       <c r="K228">
-        <v>0.0</v>
+        <v>1.95</v>
       </c>
       <c r="L228" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="M228" s="1">
-        <v>17760.14</v>
+        <v>12081360.0</v>
       </c>
       <c r="N228" s="1">
-        <v>22600.22</v>
+        <v>12315442.19</v>
       </c>
       <c r="O228" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>596</v>
-[...2 lines deleted...]
-        <v>2807665232</v>
+        <v>591</v>
+      </c>
+      <c r="B229" t="s">
+        <v>592</v>
       </c>
       <c r="C229" s="1">
-        <v>30000000.0</v>
+        <v>36800000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.01830687</v>
+        <v>98.6</v>
       </c>
       <c r="E229" s="1">
-        <v>0.0</v>
+        <v>98.39334511</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>0.0</v>
+        <v>36208751.0</v>
       </c>
       <c r="I229" s="1">
-        <v>5492.06</v>
+        <v>76049.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0</v>
+        <v>0.21002933793546</v>
       </c>
       <c r="K229">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="L229" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="M229" s="1">
-        <v>5492.06</v>
+        <v>36284800.0</v>
       </c>
       <c r="N229" s="1">
-        <v>51724.81</v>
+        <v>36361172.6</v>
       </c>
       <c r="O229" s="1">
-        <v>0.0</v>
+        <v>0.64</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-        <v>2813843002</v>
+        <v>594</v>
+      </c>
+      <c r="B230" t="s">
+        <v>595</v>
       </c>
       <c r="C230" s="1">
-        <v>20000000.0</v>
+        <v>39500000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>100.04166025</v>
+        <v>100.138</v>
       </c>
       <c r="E230" s="1">
-        <v>0.0</v>
+        <v>100.56617722</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>0.0</v>
+        <v>39723640.0</v>
       </c>
       <c r="I230" s="1">
-        <v>8332.05</v>
+        <v>-169130.0</v>
       </c>
       <c r="J230" s="1">
-        <v>0</v>
+        <v>-0.42576662158856</v>
       </c>
       <c r="K230">
-        <v>0.0</v>
+        <v>0.68</v>
       </c>
       <c r="L230" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="M230" s="1">
-        <v>8332.05</v>
+        <v>39554510.0</v>
       </c>
       <c r="N230" s="1">
-        <v>33475.61</v>
+        <v>39823975.75</v>
       </c>
       <c r="O230" s="1">
-        <v>0.0</v>
+        <v>0.7</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>2818053312</v>
+        <v>597</v>
+      </c>
+      <c r="B231" t="s">
+        <v>598</v>
       </c>
       <c r="C231" s="1">
-        <v>3884000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.04195881</v>
+        <v>98.901</v>
       </c>
       <c r="E231" s="1">
-        <v>0.0</v>
+        <v>99.04495</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>0.0</v>
+        <v>19808990.0</v>
       </c>
       <c r="I231" s="1">
-        <v>1629.68</v>
+        <v>-28790.0</v>
       </c>
       <c r="J231" s="1">
-        <v>0</v>
+        <v>-0.14533805105662</v>
       </c>
       <c r="K231">
-        <v>0.0</v>
+        <v>0.28</v>
       </c>
       <c r="L231" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="M231" s="1">
-        <v>1629.68</v>
+        <v>19780200.0</v>
       </c>
       <c r="N231" s="1">
-        <v>7218.59</v>
+        <v>19835761.64</v>
       </c>
       <c r="O231" s="1">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-        <v>2820282912</v>
+        <v>600</v>
+      </c>
+      <c r="B232" t="s">
+        <v>601</v>
       </c>
       <c r="C232" s="1">
-        <v>20000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>100.0246728</v>
+        <v>97.756</v>
       </c>
       <c r="E232" s="1">
-        <v>0.0</v>
+        <v>97.44894444</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>0.0</v>
+        <v>1754081.0</v>
       </c>
       <c r="I232" s="1">
-        <v>4934.56</v>
+        <v>5527.0</v>
       </c>
       <c r="J232" s="1">
-        <v>0</v>
+        <v>0.31509377275052</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
-      <c r="L232" t="s">
-        <v>603</v>
+      <c r="L232">
+        <v>61.64</v>
       </c>
       <c r="M232" s="1">
-        <v>4934.56</v>
+        <v>1759608.0</v>
       </c>
       <c r="N232" s="1">
-        <v>32139.23</v>
+        <v>1759669.64</v>
       </c>
       <c r="O232" s="1">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
+        <v>602</v>
+      </c>
+      <c r="B233" t="s">
+        <v>603</v>
+      </c>
+      <c r="C233" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D233" s="1">
+        <v>101.566</v>
+      </c>
+      <c r="E233" s="1">
+        <v>102.19</v>
+      </c>
+      <c r="F233" t="s">
+        <v>8</v>
+      </c>
+      <c r="G233">
+        <v>1.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>3065700.0</v>
+      </c>
+      <c r="I233" s="1">
+        <v>-18720.0</v>
+      </c>
+      <c r="J233" s="1">
+        <v>-0.61062726294158</v>
+      </c>
+      <c r="K233">
+        <v>0.47</v>
+      </c>
+      <c r="L233" t="s">
         <v>604</v>
       </c>
-      <c r="B233">
-[...31 lines deleted...]
-      </c>
       <c r="M233" s="1">
-        <v>4720.08</v>
+        <v>3046980.0</v>
       </c>
       <c r="N233" s="1">
-        <v>23635.53</v>
+        <v>3061045.07</v>
       </c>
       <c r="O233" s="1">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
+        <v>605</v>
+      </c>
+      <c r="B234" t="s">
         <v>606</v>
       </c>
-      <c r="B234">
-[...1 lines deleted...]
-      </c>
       <c r="C234" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.0414829</v>
+        <v>99.888</v>
       </c>
       <c r="E234" s="1">
-        <v>0.0</v>
+        <v>99.721</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>0.0</v>
+        <v>24930250.0</v>
       </c>
       <c r="I234" s="1">
-        <v>4148.29</v>
+        <v>41750.0</v>
       </c>
       <c r="J234" s="1">
-        <v>0</v>
+        <v>0.16746723358169</v>
       </c>
       <c r="K234">
-        <v>0.0</v>
+        <v>1.34</v>
       </c>
       <c r="L234" t="s">
         <v>607</v>
       </c>
       <c r="M234" s="1">
-        <v>4148.29</v>
+        <v>24972000.0</v>
       </c>
       <c r="N234" s="1">
-        <v>17531.63</v>
+        <v>25305904.11</v>
       </c>
       <c r="O234" s="1">
-        <v>0.0</v>
+        <v>0.44</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
         <v>608</v>
       </c>
-      <c r="B235">
-        <v>2834781292</v>
+      <c r="B235" t="s">
+        <v>609</v>
       </c>
       <c r="C235" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.0146462</v>
+        <v>100.0355608</v>
       </c>
       <c r="E235" s="1">
         <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>2929.24</v>
+        <v>1778.04</v>
       </c>
       <c r="J235" s="1">
         <v>0</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="M235" s="1">
-        <v>2929.24</v>
+        <v>1778.04</v>
       </c>
       <c r="N235" s="1">
-        <v>24255.57</v>
+        <v>-4216.96</v>
       </c>
       <c r="O235" s="1">
         <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>2837532542</v>
+        <v>611</v>
+      </c>
+      <c r="B236" t="s">
+        <v>612</v>
       </c>
       <c r="C236" s="1">
-        <v>3507000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.04274394</v>
+        <v>100.038535</v>
       </c>
       <c r="E236" s="1">
         <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>1499.03</v>
+        <v>616.56</v>
       </c>
       <c r="J236" s="1">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="M236" s="1">
-        <v>1499.03</v>
+        <v>616.56</v>
       </c>
       <c r="N236" s="1">
-        <v>6337.44</v>
+        <v>-1229.17</v>
       </c>
       <c r="O236" s="1">
         <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>2842055272</v>
+        <v>614</v>
+      </c>
+      <c r="B237" t="s">
+        <v>615</v>
       </c>
       <c r="C237" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.0496151</v>
+        <v>99.99710887</v>
       </c>
       <c r="E237" s="1">
         <v>0.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>0.0</v>
       </c>
       <c r="I237" s="1">
-        <v>4961.51</v>
+        <v>-433.67</v>
       </c>
       <c r="J237" s="1">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="M237" s="1">
-        <v>4961.51</v>
+        <v>-433.67</v>
       </c>
       <c r="N237" s="1">
-        <v>19584.12</v>
+        <v>-27373.17</v>
       </c>
       <c r="O237" s="1">
         <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="B238">
-        <v>2844936832</v>
+        <v>2621898882</v>
       </c>
       <c r="C238" s="1">
-        <v>12000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.03990975</v>
+        <v>100.0781248</v>
       </c>
       <c r="E238" s="1">
         <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>4789.17</v>
+        <v>3906.24</v>
       </c>
       <c r="J238" s="1">
         <v>0</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
-      <c r="L238" t="s">
-        <v>615</v>
+      <c r="L238">
+        <v>584.46</v>
       </c>
       <c r="M238" s="1">
-        <v>4789.17</v>
+        <v>3906.24</v>
       </c>
       <c r="N238" s="1">
-        <v>22767.57</v>
+        <v>4490.7</v>
       </c>
       <c r="O238" s="1">
         <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B239">
-        <v>2855281262</v>
+        <v>2675905932</v>
       </c>
       <c r="C239" s="1">
-        <v>21400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.05241322</v>
+        <v>99.9943366</v>
       </c>
       <c r="E239" s="1">
         <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>11216.43</v>
+        <v>-566.34</v>
       </c>
       <c r="J239" s="1">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="M239" s="1">
-        <v>11216.43</v>
+        <v>-566.34</v>
       </c>
       <c r="N239" s="1">
-        <v>30960.07</v>
+        <v>-8666.12</v>
       </c>
       <c r="O239" s="1">
         <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B240">
-        <v>2862709272</v>
+        <v>2715283662</v>
       </c>
       <c r="C240" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.09198112</v>
+        <v>99.9893594</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>11497.64</v>
+        <v>-1064.06</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="M240" s="1">
-        <v>11497.64</v>
+        <v>-1064.06</v>
       </c>
       <c r="N240" s="1">
-        <v>20283.33</v>
+        <v>-13386.9</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="B241">
-        <v>2863882182</v>
+        <v>2773882062</v>
       </c>
       <c r="C241" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.09965393</v>
+        <v>100.00328597</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>29896.18</v>
+        <v>985.79</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="M241" s="1">
-        <v>29896.18</v>
+        <v>985.79</v>
       </c>
       <c r="N241" s="1">
-        <v>52196.18</v>
+        <v>43854.13</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B242">
-        <v>2870139172</v>
+        <v>2777134362</v>
       </c>
       <c r="C242" s="1">
-        <v>9100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.20446099</v>
+        <v>100.0218617</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>18605.95</v>
+        <v>2186.17</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="M242" s="1">
-        <v>18605.95</v>
+        <v>2186.17</v>
       </c>
       <c r="N242" s="1">
-        <v>24207.61</v>
+        <v>13457.28</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="B243">
-        <v>2874445782</v>
+        <v>2788199742</v>
       </c>
       <c r="C243" s="1">
-        <v>15000000.0</v>
+        <v>7969000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.0137484</v>
+        <v>100.0071418</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>2062.26</v>
+        <v>569.13</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="M243" s="1">
-        <v>2062.26</v>
+        <v>569.13</v>
       </c>
       <c r="N243" s="1">
-        <v>9978.09</v>
+        <v>14547.27</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="B244">
-        <v>2874472682</v>
+        <v>2792185192</v>
       </c>
       <c r="C244" s="1">
-        <v>11100000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.16689342</v>
+        <v>100.01783128</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>18525.17</v>
+        <v>4457.82</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="M244" s="1">
-        <v>18525.17</v>
+        <v>4457.82</v>
       </c>
       <c r="N244" s="1">
-        <v>25181.01</v>
+        <v>56458.79</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B245">
-        <v>2874671822</v>
+        <v>2798594422</v>
       </c>
       <c r="C245" s="1">
-        <v>2600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.16573923</v>
+        <v>100.03683367</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>4309.22</v>
+        <v>5525.05</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="M245" s="1">
-        <v>4309.22</v>
+        <v>5525.05</v>
       </c>
       <c r="N245" s="1">
-        <v>5833.04</v>
+        <v>34715.55</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="B246">
-        <v>2874739212</v>
+        <v>2805968982</v>
       </c>
       <c r="C246" s="1">
-        <v>3500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.16597</v>
+        <v>100.0273776</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>5808.95</v>
+        <v>1368.88</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="M246" s="1">
-        <v>5808.95</v>
+        <v>1368.88</v>
       </c>
       <c r="N246" s="1">
-        <v>7869.72</v>
+        <v>9362.67</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="B247">
-        <v>2877251822</v>
+        <v>2806083582</v>
       </c>
       <c r="C247" s="1">
-        <v>6300000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.3887519</v>
+        <v>100.30371953</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>24491.37</v>
+        <v>18214.06</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="M247" s="1">
-        <v>24491.37</v>
+        <v>18214.06</v>
       </c>
       <c r="N247" s="1">
-        <v>26200.14</v>
+        <v>23737.6</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="B248">
-        <v>2880689472</v>
+        <v>2807665232</v>
       </c>
       <c r="C248" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.114224</v>
+        <v>100.0057199</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>57112.0</v>
+        <v>1715.97</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="M248" s="1">
-        <v>57112.0</v>
+        <v>1715.97</v>
       </c>
       <c r="N248" s="1">
-        <v>85451.59</v>
+        <v>51350.3</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="B249">
-        <v>2892744262</v>
+        <v>2813843002</v>
       </c>
       <c r="C249" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.12745787</v>
+        <v>100.02801645</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>38237.36</v>
+        <v>5603.29</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="M249" s="1">
-        <v>38237.36</v>
+        <v>5603.29</v>
       </c>
       <c r="N249" s="1">
-        <v>53554.36</v>
+        <v>32673.95</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="B250">
-        <v>2892891122</v>
+        <v>2818053312</v>
       </c>
       <c r="C250" s="1">
-        <v>15000000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.12704473</v>
+        <v>100.02717327</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>19056.71</v>
+        <v>1055.41</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="M250" s="1">
-        <v>19056.71</v>
+        <v>1055.41</v>
       </c>
       <c r="N250" s="1">
-        <v>26626.88</v>
+        <v>7066.33</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="B251">
-        <v>2922947892</v>
+        <v>2820282912</v>
       </c>
       <c r="C251" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.1112276</v>
+        <v>100.01172675</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>11122.76</v>
+        <v>2345.35</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="M251" s="1">
-        <v>11122.76</v>
+        <v>2345.35</v>
       </c>
       <c r="N251" s="1">
-        <v>14189.42</v>
+        <v>31638.69</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="B252">
-        <v>2922949092</v>
+        <v>2821297082</v>
       </c>
       <c r="C252" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.1621495</v>
+        <v>100.02231072</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>16214.95</v>
+        <v>2788.84</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="M252" s="1">
-        <v>16214.95</v>
+        <v>2788.84</v>
       </c>
       <c r="N252" s="1">
-        <v>19358.28</v>
+        <v>23152.8</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="B253">
-        <v>2923119892</v>
+        <v>2833851572</v>
       </c>
       <c r="C253" s="1">
-        <v>11000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.33228427</v>
+        <v>100.0268385</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>36551.27</v>
+        <v>2683.85</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="M253" s="1">
-        <v>36551.27</v>
+        <v>2683.85</v>
       </c>
       <c r="N253" s="1">
-        <v>38311.88</v>
+        <v>17138.85</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="B254">
-        <v>2924236522</v>
+        <v>2834781292</v>
       </c>
       <c r="C254" s="1">
-        <v>6400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.39819156</v>
+        <v>100.00449925</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>25484.26</v>
+        <v>899.85</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
-      <c r="L254">
-        <v>586.67</v>
+      <c r="L254" t="s">
+        <v>649</v>
       </c>
       <c r="M254" s="1">
-        <v>25484.26</v>
+        <v>899.85</v>
       </c>
       <c r="N254" s="1">
-        <v>26070.93</v>
+        <v>23995.19</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="B255">
-        <v>2924470782</v>
+        <v>2837532542</v>
       </c>
       <c r="C255" s="1">
-        <v>1700000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.40332</v>
+        <v>100.02770516</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>6856.44</v>
+        <v>971.62</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
-      <c r="L255">
-        <v>170.0</v>
+      <c r="L255" t="s">
+        <v>651</v>
       </c>
       <c r="M255" s="1">
-        <v>6856.44</v>
+        <v>971.62</v>
       </c>
       <c r="N255" s="1">
-        <v>7026.44</v>
+        <v>6199.93</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="B256">
-        <v>2925413132</v>
+        <v>2842055272</v>
       </c>
       <c r="C256" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.0</v>
+        <v>100.0336975</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>0.0</v>
+        <v>3369.75</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
-      <c r="L256">
-        <v>0.0</v>
+      <c r="L256" t="s">
+        <v>653</v>
       </c>
       <c r="M256" s="1">
-        <v>0.0</v>
+        <v>3369.75</v>
       </c>
       <c r="N256" s="1">
-        <v>0.0</v>
+        <v>19187.14</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="B257">
-        <v>2926627572</v>
+        <v>2844936832</v>
       </c>
       <c r="C257" s="1">
-        <v>20000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.18229415</v>
+        <v>100.02367842</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>36458.83</v>
+        <v>2841.41</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="M257" s="1">
-        <v>36458.83</v>
+        <v>2841.41</v>
       </c>
       <c r="N257" s="1">
-        <v>46458.72</v>
+        <v>22304.87</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="B258">
-        <v>2926707222</v>
+        <v>2855281262</v>
       </c>
       <c r="C258" s="1">
-        <v>8400000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.16015071</v>
+        <v>100.03930593</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>13452.66</v>
+        <v>8411.47</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
-        <v>652</v>
+        <v>657</v>
       </c>
       <c r="M258" s="1">
-        <v>13452.66</v>
+        <v>8411.47</v>
       </c>
       <c r="N258" s="1">
-        <v>17566.18</v>
+        <v>29932.26</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>653</v>
+        <v>658</v>
       </c>
       <c r="B259">
-        <v>2935657822</v>
+        <v>2862709272</v>
       </c>
       <c r="C259" s="1">
-        <v>40000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.2018025</v>
+        <v>100.0796472</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>80721.0</v>
+        <v>9955.9</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="M259" s="1">
-        <v>80721.0</v>
+        <v>9955.9</v>
       </c>
       <c r="N259" s="1">
-        <v>101096.55</v>
+        <v>19571.74</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="B260">
-        <v>2937267392</v>
+        <v>2863882182</v>
       </c>
       <c r="C260" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.0268301</v>
+        <v>100.08741923</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>2683.01</v>
+        <v>26225.77</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
       <c r="M260" s="1">
-        <v>2683.01</v>
+        <v>26225.77</v>
       </c>
       <c r="N260" s="1">
-        <v>5747.73</v>
+        <v>50665.77</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="B261">
-        <v>2947946482</v>
+        <v>2870139172</v>
       </c>
       <c r="C261" s="1">
-        <v>22900000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.3990462</v>
+        <v>100.20631187</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>91381.58</v>
+        <v>18774.38</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>658</v>
+        <v>663</v>
       </c>
       <c r="M261" s="1">
-        <v>91381.58</v>
+        <v>18774.38</v>
       </c>
       <c r="N261" s="1">
-        <v>93512.56</v>
+        <v>25068.75</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="B262">
-        <v>2949187922</v>
+        <v>2874445782</v>
       </c>
       <c r="C262" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.20108417</v>
+        <v>100.0058068</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>60325.25</v>
+        <v>871.02</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
       <c r="M262" s="1">
-        <v>60325.25</v>
+        <v>871.02</v>
       </c>
       <c r="N262" s="1">
-        <v>68341.5</v>
+        <v>9610.6</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="B263">
-        <v>2949233212</v>
+        <v>2874472682</v>
       </c>
       <c r="C263" s="1">
-        <v>25000000.0</v>
+        <v>11100000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.19941428</v>
+        <v>100.16620009</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>49853.57</v>
+        <v>18448.21</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
       <c r="M263" s="1">
-        <v>49853.57</v>
+        <v>18448.21</v>
       </c>
       <c r="N263" s="1">
-        <v>56202.53</v>
+        <v>25866.24</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="B264">
-        <v>2962036302</v>
+        <v>2874671822</v>
       </c>
       <c r="C264" s="1">
-        <v>4000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.38401675</v>
+        <v>100.16518192</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>15360.67</v>
+        <v>4294.73</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
-      <c r="L264">
-        <v>181.86</v>
+      <c r="L264" t="s">
+        <v>669</v>
       </c>
       <c r="M264" s="1">
-        <v>15360.67</v>
+        <v>4294.73</v>
       </c>
       <c r="N264" s="1">
-        <v>15542.53</v>
+        <v>5993.47</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
       <c r="B265">
-        <v>2962647782</v>
+        <v>2874739212</v>
       </c>
       <c r="C265" s="1">
-        <v>20000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.07310505</v>
+        <v>100.16538571</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>14621.01</v>
+        <v>5788.5</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
       <c r="M265" s="1">
-        <v>14621.01</v>
+        <v>5788.5</v>
       </c>
       <c r="N265" s="1">
-        <v>17127.34</v>
+        <v>8085.71</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
       <c r="B266">
-        <v>2962651672</v>
+        <v>2877251822</v>
       </c>
       <c r="C266" s="1">
-        <v>40000000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.2092096</v>
+        <v>100.43340032</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>83683.84</v>
+        <v>27304.22</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="M266" s="1">
-        <v>83683.84</v>
+        <v>27304.22</v>
       </c>
       <c r="N266" s="1">
-        <v>89832.06</v>
+        <v>29464.65</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
       <c r="B267">
-        <v>2963783942</v>
+        <v>2880689472</v>
       </c>
       <c r="C267" s="1">
-        <v>14000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.21168021</v>
+        <v>100.10715218</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>29635.23</v>
+        <v>53576.09</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
       <c r="M267" s="1">
-        <v>29635.23</v>
+        <v>53576.09</v>
       </c>
       <c r="N267" s="1">
-        <v>31851.32</v>
+        <v>84862.34</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
       <c r="B268">
-        <v>2963841042</v>
+        <v>2892744262</v>
       </c>
       <c r="C268" s="1">
-        <v>1709000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.38837156</v>
+        <v>100.12377413</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>6637.27</v>
+        <v>37132.24</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
-      <c r="L268">
-        <v>88.15</v>
+      <c r="L268" t="s">
+        <v>677</v>
       </c>
       <c r="M268" s="1">
-        <v>6637.27</v>
+        <v>37132.24</v>
       </c>
       <c r="N268" s="1">
-        <v>6725.42</v>
+        <v>54145.57</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>671</v>
+        <v>678</v>
       </c>
       <c r="B269">
-        <v>2979716682</v>
+        <v>2892891122</v>
       </c>
       <c r="C269" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.2291892</v>
+        <v>100.12341553</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>22918.92</v>
+        <v>18512.33</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
-        <v>672</v>
+        <v>679</v>
       </c>
       <c r="M269" s="1">
-        <v>22918.92</v>
+        <v>18512.33</v>
       </c>
       <c r="N269" s="1">
-        <v>24046.98</v>
+        <v>26922.33</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>673</v>
+        <v>680</v>
       </c>
       <c r="B270">
-        <v>2983096372</v>
+        <v>2922947892</v>
       </c>
       <c r="C270" s="1">
-        <v>7000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.35887714</v>
+        <v>100.1083484</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>25121.4</v>
+        <v>10834.84</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
-      <c r="L270">
-        <v>238.0</v>
+      <c r="L270" t="s">
+        <v>681</v>
       </c>
       <c r="M270" s="1">
-        <v>25121.4</v>
+        <v>10834.84</v>
       </c>
       <c r="N270" s="1">
-        <v>25359.4</v>
+        <v>14297.18</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>674</v>
+        <v>682</v>
       </c>
       <c r="B271">
-        <v>2984931932</v>
+        <v>2922949092</v>
       </c>
       <c r="C271" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.31482867</v>
+        <v>100.1662815</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>47224.3</v>
+        <v>16628.15</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
-      <c r="L271">
-        <v>-232.5</v>
+      <c r="L271" t="s">
+        <v>683</v>
       </c>
       <c r="M271" s="1">
-        <v>47224.3</v>
+        <v>16628.15</v>
       </c>
       <c r="N271" s="1">
-        <v>46991.8</v>
+        <v>20175.49</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>675</v>
+        <v>684</v>
       </c>
       <c r="B272">
-        <v>2991145112</v>
+        <v>2923119892</v>
       </c>
       <c r="C272" s="1">
-        <v>9000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.26282</v>
+        <v>100.37642545</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>23653.8</v>
+        <v>41406.8</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
-      <c r="L272">
-        <v>-423.0</v>
+      <c r="L272" t="s">
+        <v>685</v>
       </c>
       <c r="M272" s="1">
-        <v>23653.8</v>
+        <v>41406.8</v>
       </c>
       <c r="N272" s="1">
-        <v>23230.8</v>
+        <v>43612.48</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>677</v>
+        <v>686</v>
+      </c>
+      <c r="B273">
+        <v>2924236522</v>
       </c>
       <c r="C273" s="1">
-        <v>13000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.26615046</v>
+        <v>100.46306422</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>34599.56</v>
+        <v>29636.11</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273">
-        <v>195.09</v>
+        <v>833.78</v>
       </c>
       <c r="M273" s="1">
-        <v>34599.56</v>
+        <v>29636.11</v>
       </c>
       <c r="N273" s="1">
-        <v>34794.65</v>
+        <v>30469.89</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>678</v>
-[...2 lines deleted...]
-        <v>679</v>
+        <v>687</v>
+      </c>
+      <c r="B274">
+        <v>2924470782</v>
       </c>
       <c r="C274" s="1">
-        <v>4700000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.27877128</v>
+        <v>100.46786118</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>13102.25</v>
+        <v>7953.64</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274">
-        <v>167.84</v>
+        <v>241.3</v>
       </c>
       <c r="M274" s="1">
-        <v>13102.25</v>
+        <v>7953.64</v>
       </c>
       <c r="N274" s="1">
-        <v>13270.09</v>
+        <v>8194.94</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>688</v>
+      </c>
+      <c r="B275">
+        <v>2926627572</v>
       </c>
       <c r="C275" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.26715192</v>
+        <v>100.1845264</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>66787.98</v>
+        <v>36905.28</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
-      <c r="L275">
-        <v>466.64</v>
+      <c r="L275" t="s">
+        <v>689</v>
       </c>
       <c r="M275" s="1">
-        <v>66787.98</v>
+        <v>36905.28</v>
       </c>
       <c r="N275" s="1">
-        <v>67254.62</v>
+        <v>48138.73</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>690</v>
+      </c>
+      <c r="B276">
+        <v>2926707222</v>
       </c>
       <c r="C276" s="1">
-        <v>15000000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.27277407</v>
+        <v>100.16027631</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>40916.11</v>
+        <v>13463.21</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
-      <c r="L276">
-        <v>221.34</v>
+      <c r="L276" t="s">
+        <v>691</v>
       </c>
       <c r="M276" s="1">
-        <v>40916.11</v>
+        <v>13463.21</v>
       </c>
       <c r="N276" s="1">
-        <v>41137.45</v>
+        <v>18082.86</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>692</v>
+      </c>
+      <c r="B277">
+        <v>2935657822</v>
       </c>
       <c r="C277" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.17567423</v>
+        <v>100.20567658</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>52702.27</v>
+        <v>82270.63</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
-      <c r="L277">
-        <v>314.03</v>
+      <c r="L277" t="s">
+        <v>693</v>
       </c>
       <c r="M277" s="1">
-        <v>52702.27</v>
+        <v>82270.63</v>
       </c>
       <c r="N277" s="1">
-        <v>53016.3</v>
+        <v>105259.07</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-        <v>687</v>
+        <v>694</v>
+      </c>
+      <c r="B278">
+        <v>2937267392</v>
       </c>
       <c r="C278" s="1">
-        <v>13000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.28263592</v>
+        <v>100.0183567</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>36742.67</v>
+        <v>1835.67</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
-      <c r="L278">
-        <v>187.64</v>
+      <c r="L278" t="s">
+        <v>695</v>
       </c>
       <c r="M278" s="1">
-        <v>36742.67</v>
+        <v>1835.67</v>
       </c>
       <c r="N278" s="1">
-        <v>36930.31</v>
+        <v>5324.28</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>688</v>
-[...2 lines deleted...]
-        <v>687</v>
+        <v>696</v>
+      </c>
+      <c r="B279">
+        <v>2947946482</v>
       </c>
       <c r="C279" s="1">
-        <v>25000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.28469136</v>
+        <v>100.46386371</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>71172.84</v>
+        <v>106224.79</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
-      <c r="L279">
-        <v>390.71</v>
+      <c r="L279" t="s">
+        <v>697</v>
       </c>
       <c r="M279" s="1">
-        <v>71172.84</v>
+        <v>106224.79</v>
       </c>
       <c r="N279" s="1">
-        <v>71563.55</v>
+        <v>109252.68</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-        <v>687</v>
+        <v>698</v>
+      </c>
+      <c r="B280">
+        <v>2949187922</v>
       </c>
       <c r="C280" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.1331376</v>
+        <v>100.21189233</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>6656.88</v>
+        <v>63567.7</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
-      <c r="L280">
-        <v>72.17</v>
+      <c r="L280" t="s">
+        <v>699</v>
       </c>
       <c r="M280" s="1">
-        <v>6656.88</v>
+        <v>63567.7</v>
       </c>
       <c r="N280" s="1">
-        <v>6729.05</v>
+        <v>72771.29</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>700</v>
+      </c>
+      <c r="B281">
+        <v>2949233212</v>
       </c>
       <c r="C281" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.29797787</v>
+        <v>100.21038636</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>44696.68</v>
+        <v>52596.59</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
-      <c r="L281">
-        <v>365.71</v>
+      <c r="L281" t="s">
+        <v>701</v>
       </c>
       <c r="M281" s="1">
-        <v>44696.68</v>
+        <v>52596.59</v>
       </c>
       <c r="N281" s="1">
-        <v>45062.39</v>
+        <v>59893.33</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>692</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>702</v>
+      </c>
+      <c r="B282">
+        <v>2962036302</v>
       </c>
       <c r="C282" s="1">
-        <v>15000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.29488373</v>
+        <v>100.4540245</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>44232.56</v>
+        <v>18160.98</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282">
-        <v>234.04</v>
+        <v>271.65</v>
       </c>
       <c r="M282" s="1">
-        <v>44232.56</v>
+        <v>18160.98</v>
       </c>
       <c r="N282" s="1">
-        <v>44466.6</v>
+        <v>18432.63</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>703</v>
+      </c>
+      <c r="B283">
+        <v>2962647782</v>
       </c>
       <c r="C283" s="1">
-        <v>6120000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.39218905</v>
+        <v>100.0662413</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>24001.97</v>
+        <v>13248.26</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
-      <c r="L283">
-        <v>-13.91</v>
+      <c r="L283" t="s">
+        <v>704</v>
       </c>
       <c r="M283" s="1">
-        <v>24001.97</v>
+        <v>13248.26</v>
       </c>
       <c r="N283" s="1">
-        <v>23988.06</v>
+        <v>16199.37</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>695</v>
-[...2 lines deleted...]
-        <v>696</v>
+        <v>705</v>
+      </c>
+      <c r="B284">
+        <v>2962651672</v>
       </c>
       <c r="C284" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.31452893</v>
+        <v>100.2267559</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>47179.34</v>
+        <v>90702.36</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
-      <c r="L284">
-        <v>743.21</v>
+      <c r="L284" t="s">
+        <v>706</v>
       </c>
       <c r="M284" s="1">
-        <v>47179.34</v>
+        <v>90702.36</v>
       </c>
       <c r="N284" s="1">
-        <v>47922.55</v>
+        <v>97895.7</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>697</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>707</v>
+      </c>
+      <c r="B285">
+        <v>2963783942</v>
       </c>
       <c r="C285" s="1">
-        <v>20000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.31157435</v>
+        <v>100.22955321</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>62314.87</v>
+        <v>32137.45</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
-      <c r="L285">
-        <v>293.74</v>
+      <c r="L285" t="s">
+        <v>708</v>
       </c>
       <c r="M285" s="1">
-        <v>62314.87</v>
+        <v>32137.45</v>
       </c>
       <c r="N285" s="1">
-        <v>62608.61</v>
+        <v>34736.2</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>699</v>
-[...2 lines deleted...]
-        <v>700</v>
+        <v>709</v>
+      </c>
+      <c r="B286">
+        <v>2963841042</v>
       </c>
       <c r="C286" s="1">
-        <v>20000000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.32155615</v>
+        <v>100.45810298</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>64311.23</v>
+        <v>7828.98</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286">
-        <v>684.37</v>
+        <v>131.26</v>
       </c>
       <c r="M286" s="1">
-        <v>64311.23</v>
+        <v>7828.98</v>
       </c>
       <c r="N286" s="1">
-        <v>64995.6</v>
+        <v>7960.24</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>710</v>
+      </c>
+      <c r="B287">
+        <v>2979716682</v>
       </c>
       <c r="C287" s="1">
-        <v>19100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.28572963</v>
+        <v>100.2540827</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>54574.36</v>
+        <v>25408.27</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
-      <c r="L287">
-        <v>638.92</v>
+      <c r="L287" t="s">
+        <v>711</v>
       </c>
       <c r="M287" s="1">
-        <v>54574.36</v>
+        <v>25408.27</v>
       </c>
       <c r="N287" s="1">
-        <v>55213.28</v>
+        <v>26758.88</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>703</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>712</v>
+      </c>
+      <c r="B288">
+        <v>2983096372</v>
       </c>
       <c r="C288" s="1">
-        <v>20000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.1340285</v>
+        <v>100.42488343</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>26805.7</v>
+        <v>29741.84</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288">
-        <v>551.01</v>
+        <v>345.14</v>
       </c>
       <c r="M288" s="1">
-        <v>26805.7</v>
+        <v>29741.84</v>
       </c>
       <c r="N288" s="1">
-        <v>27356.71</v>
+        <v>30086.98</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>713</v>
+      </c>
+      <c r="B289">
+        <v>2984931932</v>
       </c>
       <c r="C289" s="1">
-        <v>9609000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.3695985</v>
+        <v>100.37677673</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>35514.72</v>
+        <v>56516.51</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289">
-        <v>301.27</v>
+        <v>-273.33</v>
       </c>
       <c r="M289" s="1">
-        <v>35514.72</v>
+        <v>56516.51</v>
       </c>
       <c r="N289" s="1">
-        <v>35815.99</v>
+        <v>56243.18</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>714</v>
+      </c>
+      <c r="B290">
+        <v>2991145112</v>
       </c>
       <c r="C290" s="1">
-        <v>20000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.3301105</v>
+        <v>100.31016289</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>66022.1</v>
+        <v>27914.66</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290">
-        <v>646.93</v>
+        <v>-486.75</v>
       </c>
       <c r="M290" s="1">
-        <v>66022.1</v>
+        <v>27914.66</v>
       </c>
       <c r="N290" s="1">
-        <v>66669.03</v>
+        <v>27427.91</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>708</v>
+        <v>715</v>
       </c>
       <c r="B291" t="s">
-        <v>709</v>
+        <v>716</v>
       </c>
       <c r="C291" s="1">
-        <v>6000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>99.89407567</v>
+        <v>100.31399185</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>-6355.46</v>
+        <v>40818.94</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
-      <c r="L291" t="s">
-        <v>710</v>
+      <c r="L291">
+        <v>281.79</v>
       </c>
       <c r="M291" s="1">
-        <v>-6355.46</v>
+        <v>40818.94</v>
       </c>
       <c r="N291" s="1">
-        <v>-7560.29</v>
+        <v>41100.73</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="B292" t="s">
-        <v>712</v>
+        <v>718</v>
       </c>
       <c r="C292" s="1">
-        <v>20000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>99.989683</v>
+        <v>100.32836809</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-2063.4</v>
+        <v>15433.3</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292">
-        <v>-836.31</v>
+        <v>220.29</v>
       </c>
       <c r="M292" s="1">
-        <v>-2063.4</v>
+        <v>15433.3</v>
       </c>
       <c r="N292" s="1">
-        <v>-2899.71</v>
+        <v>15653.59</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
       <c r="B293" t="s">
-        <v>714</v>
+        <v>720</v>
       </c>
       <c r="C293" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>99.9411323</v>
+        <v>100.31491392</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>-5886.77</v>
+        <v>78728.48</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
-      <c r="L293" t="s">
-        <v>715</v>
+      <c r="L293">
+        <v>652.77</v>
       </c>
       <c r="M293" s="1">
-        <v>-5886.77</v>
+        <v>78728.48</v>
       </c>
       <c r="N293" s="1">
-        <v>-6952.88</v>
+        <v>79381.25</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="B294" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="C294" s="1">
-        <v>13500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.26850615</v>
+        <v>100.32281373</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>36248.33</v>
+        <v>48422.06</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
       <c r="L294">
-        <v>-101.71</v>
+        <v>321.21</v>
       </c>
       <c r="M294" s="1">
-        <v>36248.33</v>
+        <v>48422.06</v>
       </c>
       <c r="N294" s="1">
-        <v>36146.62</v>
+        <v>48743.27</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="B295" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="C295" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.31796165</v>
+        <v>100.19526397</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>63592.33</v>
+        <v>58579.19</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295">
-        <v>689.28</v>
+        <v>485.3</v>
       </c>
       <c r="M295" s="1">
-        <v>63592.33</v>
+        <v>58579.19</v>
       </c>
       <c r="N295" s="1">
-        <v>64281.61</v>
+        <v>59064.49</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="B296" t="s">
-        <v>721</v>
+        <v>726</v>
       </c>
       <c r="C296" s="1">
-        <v>15000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.89530773</v>
+        <v>100.336062</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>134296.16</v>
+        <v>43688.06</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296">
-        <v>555.77</v>
+        <v>273.29</v>
       </c>
       <c r="M296" s="1">
-        <v>134296.16</v>
+        <v>43688.06</v>
       </c>
       <c r="N296" s="1">
-        <v>134851.93</v>
+        <v>43961.35</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>722</v>
+        <v>727</v>
       </c>
       <c r="B297" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C297" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.3529555</v>
+        <v>100.3386666</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>35295.55</v>
+        <v>84666.65</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
       <c r="L297">
-        <v>311.71</v>
+        <v>562.37</v>
       </c>
       <c r="M297" s="1">
-        <v>35295.55</v>
+        <v>84666.65</v>
       </c>
       <c r="N297" s="1">
-        <v>35607.26</v>
+        <v>85229.02</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="B298" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C298" s="1">
-        <v>2200000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.27328273</v>
+        <v>100.142979</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>6012.22</v>
+        <v>7148.95</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
       <c r="L298">
-        <v>-125.44</v>
+        <v>105.12</v>
       </c>
       <c r="M298" s="1">
-        <v>6012.22</v>
+        <v>7148.95</v>
       </c>
       <c r="N298" s="1">
-        <v>5886.78</v>
+        <v>7254.07</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="B299" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="C299" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>99.96614213</v>
+        <v>100.3552138</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>-10157.36</v>
+        <v>53282.07</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
-      <c r="L299" t="s">
-        <v>728</v>
+      <c r="L299">
+        <v>504.3</v>
       </c>
       <c r="M299" s="1">
-        <v>-10157.36</v>
+        <v>53282.07</v>
       </c>
       <c r="N299" s="1">
-        <v>-13464.74</v>
+        <v>53786.37</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="B300" t="s">
         <v>730</v>
       </c>
       <c r="C300" s="1">
-        <v>1200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.45045833</v>
+        <v>100.35233993</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>5405.5</v>
+        <v>52850.99</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
       <c r="L300">
-        <v>-2.73</v>
+        <v>339.3</v>
       </c>
       <c r="M300" s="1">
-        <v>5405.5</v>
+        <v>52850.99</v>
       </c>
       <c r="N300" s="1">
-        <v>5402.77</v>
+        <v>53190.29</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B301" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="C301" s="1">
-        <v>6245000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.30846549</v>
+        <v>100.49213415</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>19263.67</v>
+        <v>30118.61</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
       <c r="L301">
-        <v>191.99</v>
+        <v>-28.29</v>
       </c>
       <c r="M301" s="1">
-        <v>19263.67</v>
+        <v>30118.61</v>
       </c>
       <c r="N301" s="1">
-        <v>19455.66</v>
+        <v>30090.32</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="B302" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="C302" s="1">
-        <v>8000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>100.324839</v>
+        <v>100.3734384</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>25987.12</v>
+        <v>56015.76</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
       <c r="L302">
-        <v>231.5</v>
+        <v>986.65</v>
       </c>
       <c r="M302" s="1">
-        <v>25987.12</v>
+        <v>56015.76</v>
       </c>
       <c r="N302" s="1">
-        <v>26218.62</v>
+        <v>57002.41</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="B303" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="C303" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.28789333</v>
+        <v>100.37503795</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>43184.0</v>
+        <v>75007.59</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303">
-        <v>618.86</v>
+        <v>433.63</v>
       </c>
       <c r="M303" s="1">
-        <v>43184.0</v>
+        <v>75007.59</v>
       </c>
       <c r="N303" s="1">
-        <v>43802.86</v>
+        <v>75441.22</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="B304" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="C304" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.50441693</v>
+        <v>100.3850421</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>75662.54</v>
+        <v>77008.42</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
       <c r="L304">
-        <v>539.87</v>
+        <v>939.78</v>
       </c>
       <c r="M304" s="1">
-        <v>75662.54</v>
+        <v>77008.42</v>
       </c>
       <c r="N304" s="1">
-        <v>76202.41</v>
+        <v>77948.2</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="B305" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="C305" s="1">
-        <v>7500000.0</v>
+        <v>19100000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.52129907</v>
+        <v>100.33675073</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>39097.43</v>
+        <v>64319.39</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
       <c r="L305">
-        <v>390.09</v>
+        <v>884.82</v>
       </c>
       <c r="M305" s="1">
-        <v>39097.43</v>
+        <v>64319.39</v>
       </c>
       <c r="N305" s="1">
-        <v>39487.52</v>
+        <v>65204.21</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="B306" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="C306" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.3330742</v>
+        <v>100.1429806</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>16653.71</v>
+        <v>28596.12</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
       <c r="L306">
-        <v>203.81</v>
+        <v>774.0</v>
       </c>
       <c r="M306" s="1">
-        <v>16653.71</v>
+        <v>28596.12</v>
       </c>
       <c r="N306" s="1">
-        <v>16857.52</v>
+        <v>29370.12</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="B307" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C307" s="1">
-        <v>10000000.0</v>
+        <v>9609000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.2909111</v>
+        <v>100.44828619</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>29091.11</v>
+        <v>43075.82</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
       <c r="L307">
-        <v>270.91</v>
+        <v>456.04</v>
       </c>
       <c r="M307" s="1">
-        <v>29091.11</v>
+        <v>43075.82</v>
       </c>
       <c r="N307" s="1">
-        <v>29362.02</v>
+        <v>43531.86</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="B308" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="C308" s="1">
-        <v>8750000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.3427632</v>
+        <v>100.39667435</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>29991.78</v>
+        <v>79334.87</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
       <c r="L308">
-        <v>266.82</v>
+        <v>902.11</v>
       </c>
       <c r="M308" s="1">
-        <v>29991.78</v>
+        <v>79334.87</v>
       </c>
       <c r="N308" s="1">
-        <v>30258.6</v>
+        <v>80236.98</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="B309" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="C309" s="1">
-        <v>8000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.42847338</v>
+        <v>99.9488255</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>34277.87</v>
+        <v>-3070.47</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
-      <c r="L309">
-        <v>33.1</v>
+      <c r="L309" t="s">
+        <v>749</v>
       </c>
       <c r="M309" s="1">
-        <v>34277.87</v>
+        <v>-3070.47</v>
       </c>
       <c r="N309" s="1">
-        <v>34310.97</v>
+        <v>-5873.71</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="B310" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="C310" s="1">
-        <v>4000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.33319125</v>
+        <v>99.99196855</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>13327.65</v>
+        <v>-1606.29</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
-      <c r="L310">
-        <v>105.86</v>
+      <c r="L310" t="s">
+        <v>752</v>
       </c>
       <c r="M310" s="1">
-        <v>13327.65</v>
+        <v>-1606.29</v>
       </c>
       <c r="N310" s="1">
-        <v>13433.51</v>
+        <v>-3706.26</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="B311" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="C311" s="1">
-        <v>1800000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>99.83708389</v>
+        <v>100.0699214</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-2932.49</v>
+        <v>6992.14</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
-      <c r="L311">
-        <v>-558.94</v>
+      <c r="L311" t="s">
+        <v>755</v>
       </c>
       <c r="M311" s="1">
-        <v>-2932.49</v>
+        <v>6992.14</v>
       </c>
       <c r="N311" s="1">
-        <v>-3491.43</v>
+        <v>3269.09</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
       <c r="B312" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="C312" s="1">
-        <v>15000000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>99.99757533</v>
+        <v>100.32017452</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-363.7</v>
+        <v>43223.56</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
       <c r="L312">
-        <v>-210.53</v>
+        <v>-86.51</v>
       </c>
       <c r="M312" s="1">
-        <v>-363.7</v>
+        <v>43223.56</v>
       </c>
       <c r="N312" s="1">
-        <v>-574.23</v>
+        <v>43137.05</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="B313" t="s">
-        <v>753</v>
+        <v>759</v>
       </c>
       <c r="C313" s="1">
-        <v>6404000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.46788726</v>
+        <v>100.3802602</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>29963.5</v>
+        <v>76052.04</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
       <c r="L313">
-        <v>-214.49</v>
+        <v>941.43</v>
       </c>
       <c r="M313" s="1">
-        <v>29963.5</v>
+        <v>76052.04</v>
       </c>
       <c r="N313" s="1">
-        <v>29749.01</v>
+        <v>76993.47</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="B314" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="C314" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>100.28339043</v>
+        <v>101.14902487</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>85017.13</v>
+        <v>172353.73</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
       <c r="L314">
-        <v>504.68</v>
+        <v>790.22</v>
       </c>
       <c r="M314" s="1">
-        <v>85017.13</v>
+        <v>172353.73</v>
       </c>
       <c r="N314" s="1">
-        <v>85521.81</v>
+        <v>173143.95</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
       <c r="B315" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
       <c r="C315" s="1">
-        <v>14000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.33875143</v>
+        <v>100.4268072</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>47425.2</v>
+        <v>42680.72</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
       <c r="L315">
-        <v>601.71</v>
+        <v>454.59</v>
       </c>
       <c r="M315" s="1">
-        <v>47425.2</v>
+        <v>42680.72</v>
       </c>
       <c r="N315" s="1">
-        <v>48026.91</v>
+        <v>43135.31</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="B316" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="C316" s="1">
-        <v>5000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.3382392</v>
+        <v>100.34429364</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>16911.96</v>
+        <v>7574.46</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
       <c r="L316">
-        <v>206.82</v>
+        <v>-184.02</v>
       </c>
       <c r="M316" s="1">
-        <v>16911.96</v>
+        <v>7574.46</v>
       </c>
       <c r="N316" s="1">
-        <v>17118.78</v>
+        <v>7390.44</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="B317" t="s">
-        <v>759</v>
+        <v>767</v>
       </c>
       <c r="C317" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.22888727</v>
+        <v>99.9905672</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>34333.09</v>
+        <v>-2829.84</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
-      <c r="L317">
-        <v>544.21</v>
+      <c r="L317" t="s">
+        <v>768</v>
       </c>
       <c r="M317" s="1">
-        <v>34333.09</v>
+        <v>-2829.84</v>
       </c>
       <c r="N317" s="1">
-        <v>34877.3</v>
+        <v>-11191.04</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>761</v>
+        <v>769</v>
       </c>
       <c r="B318" t="s">
-        <v>762</v>
+        <v>770</v>
       </c>
       <c r="C318" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.355351</v>
+        <v>100.03246813</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>71070.2</v>
+        <v>4870.22</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
       <c r="L318" t="s">
-        <v>763</v>
+        <v>771</v>
       </c>
       <c r="M318" s="1">
-        <v>71070.2</v>
+        <v>4870.22</v>
       </c>
       <c r="N318" s="1">
-        <v>72173.23</v>
+        <v>3339.37</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>764</v>
+        <v>772</v>
       </c>
       <c r="B319" t="s">
-        <v>765</v>
+        <v>773</v>
       </c>
       <c r="C319" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.6747864</v>
+        <v>100.2000471</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>33739.32</v>
+        <v>40009.42</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
-      <c r="L319">
-        <v>205.49</v>
+      <c r="L319" t="s">
+        <v>774</v>
       </c>
       <c r="M319" s="1">
-        <v>33739.32</v>
+        <v>40009.42</v>
       </c>
       <c r="N319" s="1">
-        <v>33944.81</v>
+        <v>37615.81</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>766</v>
+        <v>775</v>
       </c>
       <c r="B320" t="s">
-        <v>767</v>
+        <v>776</v>
       </c>
       <c r="C320" s="1">
-        <v>7300000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.30083808</v>
+        <v>100.57228667</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>21961.18</v>
+        <v>6867.44</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
       <c r="L320">
-        <v>157.51</v>
+        <v>0.21</v>
       </c>
       <c r="M320" s="1">
-        <v>21961.18</v>
+        <v>6867.44</v>
       </c>
       <c r="N320" s="1">
-        <v>22118.69</v>
+        <v>6867.65</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>768</v>
+        <v>777</v>
       </c>
       <c r="B321" t="s">
-        <v>767</v>
+        <v>778</v>
       </c>
       <c r="C321" s="1">
-        <v>6630000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.42750196</v>
+        <v>100.36775773</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>28343.38</v>
+        <v>22966.47</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
       <c r="L321">
-        <v>26.15</v>
+        <v>267.19</v>
       </c>
       <c r="M321" s="1">
-        <v>28343.38</v>
+        <v>22966.47</v>
       </c>
       <c r="N321" s="1">
-        <v>28369.53</v>
+        <v>23233.66</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>769</v>
+        <v>779</v>
       </c>
       <c r="B322" t="s">
-        <v>767</v>
+        <v>778</v>
       </c>
       <c r="C322" s="1">
-        <v>5200000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.34967115</v>
+        <v>100.39030113</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>18182.9</v>
+        <v>31224.09</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
       <c r="L322">
-        <v>118.55</v>
+        <v>323.39</v>
       </c>
       <c r="M322" s="1">
-        <v>18182.9</v>
+        <v>31224.09</v>
       </c>
       <c r="N322" s="1">
-        <v>18301.45</v>
+        <v>31547.48</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="B323" t="s">
-        <v>771</v>
+        <v>781</v>
       </c>
       <c r="C323" s="1">
-        <v>4700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.5266734</v>
+        <v>100.3380678</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>24753.65</v>
+        <v>50710.17</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
       <c r="L323">
-        <v>219.19</v>
+        <v>855.21</v>
       </c>
       <c r="M323" s="1">
-        <v>24753.65</v>
+        <v>50710.17</v>
       </c>
       <c r="N323" s="1">
-        <v>24972.84</v>
+        <v>51565.38</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>772</v>
+        <v>782</v>
       </c>
       <c r="B324" t="s">
-        <v>771</v>
+        <v>783</v>
       </c>
       <c r="C324" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.33929725</v>
+        <v>100.63594753</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>13571.89</v>
+        <v>95392.13</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
       <c r="L324">
-        <v>129.22</v>
+        <v>760.25</v>
       </c>
       <c r="M324" s="1">
-        <v>13571.89</v>
+        <v>95392.13</v>
       </c>
       <c r="N324" s="1">
-        <v>13701.11</v>
+        <v>96152.38</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>773</v>
+        <v>784</v>
       </c>
       <c r="B325" t="s">
-        <v>771</v>
+        <v>785</v>
       </c>
       <c r="C325" s="1">
-        <v>3700000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>100.52061946</v>
+        <v>100.65341493</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>19262.92</v>
+        <v>49006.12</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
       <c r="L325">
-        <v>148.25</v>
+        <v>550.64</v>
       </c>
       <c r="M325" s="1">
-        <v>19262.92</v>
+        <v>49006.12</v>
       </c>
       <c r="N325" s="1">
-        <v>19411.17</v>
+        <v>49556.76</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>774</v>
+        <v>786</v>
       </c>
       <c r="B326" t="s">
-        <v>775</v>
+        <v>785</v>
       </c>
       <c r="C326" s="1">
-        <v>12500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.06140392</v>
+        <v>100.3979258</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>7675.49</v>
+        <v>19896.29</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
-      <c r="L326" t="s">
-        <v>776</v>
+      <c r="L326">
+        <v>290.0</v>
       </c>
       <c r="M326" s="1">
-        <v>7675.49</v>
+        <v>19896.29</v>
       </c>
       <c r="N326" s="1">
-        <v>4846.64</v>
+        <v>20186.29</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>777</v>
+        <v>787</v>
       </c>
       <c r="B327" t="s">
-        <v>778</v>
+        <v>788</v>
       </c>
       <c r="C327" s="1">
-        <v>25000000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.15465596</v>
+        <v>100.41283303</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>38663.99</v>
+        <v>36122.89</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
-      <c r="L327" t="s">
-        <v>779</v>
+      <c r="L327">
+        <v>393.26</v>
       </c>
       <c r="M327" s="1">
-        <v>38663.99</v>
+        <v>36122.89</v>
       </c>
       <c r="N327" s="1">
-        <v>33326.73</v>
+        <v>36516.15</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
       <c r="B328" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="C328" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.27297065</v>
+        <v>100.343588</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>109188.26</v>
+        <v>34358.8</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
-      <c r="L328" t="s">
-        <v>782</v>
+      <c r="L328">
+        <v>401.53</v>
       </c>
       <c r="M328" s="1">
-        <v>109188.26</v>
+        <v>34358.8</v>
       </c>
       <c r="N328" s="1">
-        <v>110788.22</v>
+        <v>34760.33</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>783</v>
+        <v>790</v>
       </c>
       <c r="B329" t="s">
-        <v>784</v>
+        <v>791</v>
       </c>
       <c r="C329" s="1">
-        <v>25000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.1721946</v>
+        <v>100.530725</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>43048.65</v>
+        <v>42458.0</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
       <c r="L329">
-        <v>537.55</v>
+        <v>133.76</v>
       </c>
       <c r="M329" s="1">
-        <v>43048.65</v>
+        <v>42458.0</v>
       </c>
       <c r="N329" s="1">
-        <v>43586.2</v>
+        <v>42591.76</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>785</v>
+        <v>792</v>
       </c>
       <c r="B330" t="s">
-        <v>786</v>
+        <v>793</v>
       </c>
       <c r="C330" s="1">
-        <v>20000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.3615226</v>
+        <v>100.4001925</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>72304.52</v>
+        <v>16007.7</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
       <c r="L330">
-        <v>336.84</v>
+        <v>161.39</v>
       </c>
       <c r="M330" s="1">
-        <v>72304.52</v>
+        <v>16007.7</v>
       </c>
       <c r="N330" s="1">
-        <v>72641.36</v>
+        <v>16169.09</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
       <c r="B331" t="s">
-        <v>788</v>
+        <v>795</v>
       </c>
       <c r="C331" s="1">
-        <v>20000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>99.94419935</v>
+        <v>99.98980778</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-11160.13</v>
+        <v>-183.46</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
       <c r="L331">
-        <v>0.0</v>
+        <v>-29.41</v>
       </c>
       <c r="M331" s="1">
-        <v>-11160.13</v>
+        <v>-183.46</v>
       </c>
       <c r="N331" s="1">
-        <v>-11160.13</v>
+        <v>-212.87</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>789</v>
+        <v>796</v>
       </c>
       <c r="B332" t="s">
-        <v>790</v>
+        <v>797</v>
       </c>
       <c r="C332" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>99.98460485</v>
+        <v>99.99870753</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-3079.03</v>
+        <v>-193.87</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
-      <c r="L332">
-        <v>0.0</v>
+      <c r="L332" t="s">
+        <v>798</v>
       </c>
       <c r="M332" s="1">
-        <v>-3079.03</v>
+        <v>-193.87</v>
       </c>
       <c r="N332" s="1">
-        <v>-3079.03</v>
+        <v>-1238.23</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>791</v>
+        <v>799</v>
       </c>
       <c r="B333" t="s">
-        <v>790</v>
+        <v>800</v>
       </c>
       <c r="C333" s="1">
-        <v>25000000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>99.9934998</v>
+        <v>100.60246877</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-1625.05</v>
+        <v>38582.1</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
       <c r="L333">
-        <v>0.0</v>
+        <v>-235.81</v>
       </c>
       <c r="M333" s="1">
-        <v>-1625.05</v>
+        <v>38582.1</v>
       </c>
       <c r="N333" s="1">
-        <v>-1625.05</v>
+        <v>38346.29</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>792</v>
+        <v>801</v>
       </c>
       <c r="B334" t="s">
-        <v>790</v>
+        <v>802</v>
       </c>
       <c r="C334" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.0011578</v>
+        <v>100.3367615</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>347.34</v>
+        <v>101028.45</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
       <c r="L334">
-        <v>0.0</v>
+        <v>719.01</v>
       </c>
       <c r="M334" s="1">
-        <v>347.34</v>
+        <v>101028.45</v>
       </c>
       <c r="N334" s="1">
-        <v>347.34</v>
+        <v>101747.46</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>793</v>
+        <v>803</v>
       </c>
       <c r="B335" t="s">
-        <v>794</v>
+        <v>804</v>
       </c>
       <c r="C335" s="1">
-        <v>25000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.125418</v>
+        <v>100.40618293</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>31354.5</v>
+        <v>56865.61</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
       <c r="L335">
-        <v>537.55</v>
+        <v>830.08</v>
       </c>
       <c r="M335" s="1">
-        <v>31354.5</v>
+        <v>56865.61</v>
       </c>
       <c r="N335" s="1">
-        <v>31892.05</v>
+        <v>57695.69</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>795</v>
+        <v>805</v>
       </c>
       <c r="B336" t="s">
-        <v>794</v>
+        <v>806</v>
       </c>
       <c r="C336" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.218755</v>
+        <v>100.2614956</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>54688.75</v>
+        <v>39224.34</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
       <c r="L336">
-        <v>537.55</v>
+        <v>758.87</v>
       </c>
       <c r="M336" s="1">
-        <v>54688.75</v>
+        <v>39224.34</v>
       </c>
       <c r="N336" s="1">
-        <v>55226.3</v>
+        <v>39983.21</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>796</v>
+        <v>807</v>
       </c>
       <c r="B337" t="s">
-        <v>797</v>
+        <v>806</v>
       </c>
       <c r="C337" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>100.331322</v>
+        <v>100.4057002</v>
       </c>
       <c r="E337" s="1">
         <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>66264.4</v>
+        <v>20285.01</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
       <c r="L337">
-        <v>618.47</v>
+        <v>286.71</v>
       </c>
       <c r="M337" s="1">
-        <v>66264.4</v>
+        <v>20285.01</v>
       </c>
       <c r="N337" s="1">
-        <v>66882.87</v>
+        <v>20571.72</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>798</v>
+        <v>808</v>
       </c>
       <c r="B338" t="s">
-        <v>799</v>
+        <v>809</v>
       </c>
       <c r="C338" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>99.9728893</v>
+        <v>100.4253677</v>
       </c>
       <c r="E338" s="1">
         <v>0.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>0.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-8133.21</v>
+        <v>85073.54</v>
       </c>
       <c r="J338" s="1">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0.0</v>
       </c>
-      <c r="L338">
-        <v>0.0</v>
+      <c r="L338" t="s">
+        <v>810</v>
       </c>
       <c r="M338" s="1">
-        <v>-8133.21</v>
+        <v>85073.54</v>
       </c>
       <c r="N338" s="1">
-        <v>-8133.21</v>
+        <v>86608.16</v>
       </c>
       <c r="O338" s="1">
         <v>0.0</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>800</v>
+        <v>811</v>
       </c>
       <c r="B339" t="s">
-        <v>801</v>
+        <v>812</v>
       </c>
       <c r="C339" s="1">
-        <v>10241000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>100.36611444</v>
+        <v>100.8628692</v>
       </c>
       <c r="E339" s="1">
-        <v>1.912</v>
+        <v>0.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>0.0</v>
       </c>
       <c r="I339" s="1">
-        <v>37493.78</v>
+        <v>43143.46</v>
       </c>
       <c r="J339" s="1">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0.0</v>
       </c>
       <c r="L339">
-        <v>271.03</v>
+        <v>301.06</v>
       </c>
       <c r="M339" s="1">
-        <v>37493.78</v>
+        <v>43143.46</v>
       </c>
       <c r="N339" s="1">
-        <v>37764.81</v>
+        <v>43444.52</v>
       </c>
       <c r="O339" s="1">
         <v>0.0</v>
       </c>
       <c r="P339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>813</v>
+      </c>
+      <c r="B340" t="s">
+        <v>814</v>
+      </c>
+      <c r="C340" s="1">
+        <v>5200000.0</v>
+      </c>
+      <c r="D340" s="1">
+        <v>100.42370038</v>
+      </c>
+      <c r="E340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I340" s="1">
+        <v>22032.42</v>
+      </c>
+      <c r="J340" s="1">
+        <v>0</v>
+      </c>
+      <c r="K340">
+        <v>0.0</v>
+      </c>
+      <c r="L340">
+        <v>182.08</v>
+      </c>
+      <c r="M340" s="1">
+        <v>22032.42</v>
+      </c>
+      <c r="N340" s="1">
+        <v>22214.5</v>
+      </c>
+      <c r="O340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>815</v>
+      </c>
+      <c r="B341" t="s">
+        <v>814</v>
+      </c>
+      <c r="C341" s="1">
+        <v>6630000.0</v>
+      </c>
+      <c r="D341" s="1">
+        <v>100.52980935</v>
+      </c>
+      <c r="E341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I341" s="1">
+        <v>35126.36</v>
+      </c>
+      <c r="J341" s="1">
+        <v>0</v>
+      </c>
+      <c r="K341">
+        <v>0.0</v>
+      </c>
+      <c r="L341">
+        <v>105.88</v>
+      </c>
+      <c r="M341" s="1">
+        <v>35126.36</v>
+      </c>
+      <c r="N341" s="1">
+        <v>35232.24</v>
+      </c>
+      <c r="O341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>816</v>
+      </c>
+      <c r="B342" t="s">
+        <v>814</v>
+      </c>
+      <c r="C342" s="1">
+        <v>7300000.0</v>
+      </c>
+      <c r="D342" s="1">
+        <v>100.35772452</v>
+      </c>
+      <c r="E342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>26113.89</v>
+      </c>
+      <c r="J342" s="1">
+        <v>0</v>
+      </c>
+      <c r="K342">
+        <v>0.0</v>
+      </c>
+      <c r="L342">
+        <v>242.63</v>
+      </c>
+      <c r="M342" s="1">
+        <v>26113.89</v>
+      </c>
+      <c r="N342" s="1">
+        <v>26356.52</v>
+      </c>
+      <c r="O342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>817</v>
+      </c>
+      <c r="B343" t="s">
+        <v>818</v>
+      </c>
+      <c r="C343" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D343" s="1">
+        <v>100.65857511</v>
+      </c>
+      <c r="E343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>30953.03</v>
+      </c>
+      <c r="J343" s="1">
+        <v>0</v>
+      </c>
+      <c r="K343">
+        <v>0.0</v>
+      </c>
+      <c r="L343">
+        <v>329.87</v>
+      </c>
+      <c r="M343" s="1">
+        <v>30953.03</v>
+      </c>
+      <c r="N343" s="1">
+        <v>31282.9</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>819</v>
+      </c>
+      <c r="B344" t="s">
+        <v>818</v>
+      </c>
+      <c r="C344" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>100.4066015</v>
+      </c>
+      <c r="E344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>16264.06</v>
+      </c>
+      <c r="J344" s="1">
+        <v>0</v>
+      </c>
+      <c r="K344">
+        <v>0.0</v>
+      </c>
+      <c r="L344">
+        <v>196.74</v>
+      </c>
+      <c r="M344" s="1">
+        <v>16264.06</v>
+      </c>
+      <c r="N344" s="1">
+        <v>16460.8</v>
+      </c>
+      <c r="O344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>820</v>
+      </c>
+      <c r="B345" t="s">
+        <v>818</v>
+      </c>
+      <c r="C345" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>100.65282703</v>
+      </c>
+      <c r="E345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>24154.6</v>
+      </c>
+      <c r="J345" s="1">
+        <v>0</v>
+      </c>
+      <c r="K345">
+        <v>0.0</v>
+      </c>
+      <c r="L345">
+        <v>224.07</v>
+      </c>
+      <c r="M345" s="1">
+        <v>24154.6</v>
+      </c>
+      <c r="N345" s="1">
+        <v>24378.67</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>821</v>
+      </c>
+      <c r="B346" t="s">
+        <v>822</v>
+      </c>
+      <c r="C346" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>100.10800336</v>
+      </c>
+      <c r="E346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>13500.42</v>
+      </c>
+      <c r="J346" s="1">
+        <v>0</v>
+      </c>
+      <c r="K346">
+        <v>0.0</v>
+      </c>
+      <c r="L346" t="s">
+        <v>823</v>
+      </c>
+      <c r="M346" s="1">
+        <v>13500.42</v>
+      </c>
+      <c r="N346" s="1">
+        <v>9078.2</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>824</v>
+      </c>
+      <c r="B347" t="s">
+        <v>825</v>
+      </c>
+      <c r="C347" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>100.25392596</v>
+      </c>
+      <c r="E347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>63481.49</v>
+      </c>
+      <c r="J347" s="1">
+        <v>0</v>
+      </c>
+      <c r="K347">
+        <v>0.0</v>
+      </c>
+      <c r="L347" t="s">
+        <v>826</v>
+      </c>
+      <c r="M347" s="1">
+        <v>63481.49</v>
+      </c>
+      <c r="N347" s="1">
+        <v>54954.61</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>827</v>
+      </c>
+      <c r="B348" t="s">
+        <v>828</v>
+      </c>
+      <c r="C348" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>100.1431886</v>
+      </c>
+      <c r="E348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>21478.29</v>
+      </c>
+      <c r="J348" s="1">
+        <v>0</v>
+      </c>
+      <c r="K348">
+        <v>0.0</v>
+      </c>
+      <c r="L348">
+        <v>0.0</v>
+      </c>
+      <c r="M348" s="1">
+        <v>21478.29</v>
+      </c>
+      <c r="N348" s="1">
+        <v>21478.29</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>829</v>
+      </c>
+      <c r="B349" t="s">
+        <v>830</v>
+      </c>
+      <c r="C349" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>100.32029278</v>
+      </c>
+      <c r="E349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>128117.11</v>
+      </c>
+      <c r="J349" s="1">
+        <v>0</v>
+      </c>
+      <c r="K349">
+        <v>0.0</v>
+      </c>
+      <c r="L349" t="s">
+        <v>831</v>
+      </c>
+      <c r="M349" s="1">
+        <v>128117.11</v>
+      </c>
+      <c r="N349" s="1">
+        <v>130192.66</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>832</v>
+      </c>
+      <c r="B350" t="s">
+        <v>833</v>
+      </c>
+      <c r="C350" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>100.18979744</v>
+      </c>
+      <c r="E350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>47449.36</v>
+      </c>
+      <c r="J350" s="1">
+        <v>0</v>
+      </c>
+      <c r="K350">
+        <v>0.0</v>
+      </c>
+      <c r="L350">
+        <v>740.17</v>
+      </c>
+      <c r="M350" s="1">
+        <v>47449.36</v>
+      </c>
+      <c r="N350" s="1">
+        <v>48189.53</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>834</v>
+      </c>
+      <c r="B351" t="s">
+        <v>835</v>
+      </c>
+      <c r="C351" s="1">
+        <v>34000000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>100.00339726</v>
+      </c>
+      <c r="E351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>1155.07</v>
+      </c>
+      <c r="J351" s="1">
+        <v>0</v>
+      </c>
+      <c r="K351">
+        <v>0.0</v>
+      </c>
+      <c r="L351" t="s">
+        <v>836</v>
+      </c>
+      <c r="M351" s="1">
+        <v>1155.07</v>
+      </c>
+      <c r="N351" s="1">
+        <v>-152.94</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>837</v>
+      </c>
+      <c r="B352" t="s">
+        <v>838</v>
+      </c>
+      <c r="C352" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>100.08993087</v>
+      </c>
+      <c r="E352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>13489.63</v>
+      </c>
+      <c r="J352" s="1">
+        <v>0</v>
+      </c>
+      <c r="K352">
+        <v>0.0</v>
+      </c>
+      <c r="L352" t="s">
+        <v>839</v>
+      </c>
+      <c r="M352" s="1">
+        <v>13489.63</v>
+      </c>
+      <c r="N352" s="1">
+        <v>11891.58</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>840</v>
+      </c>
+      <c r="B353" t="s">
+        <v>841</v>
+      </c>
+      <c r="C353" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>99.99942075</v>
+      </c>
+      <c r="E353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>-46.34</v>
+      </c>
+      <c r="J353" s="1">
+        <v>0</v>
+      </c>
+      <c r="K353">
+        <v>0.0</v>
+      </c>
+      <c r="L353">
+        <v>0.0</v>
+      </c>
+      <c r="M353" s="1">
+        <v>-46.34</v>
+      </c>
+      <c r="N353" s="1">
+        <v>-46.34</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>842</v>
+      </c>
+      <c r="B354" t="s">
+        <v>843</v>
+      </c>
+      <c r="C354" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>100.44145405</v>
+      </c>
+      <c r="E354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>88290.81</v>
+      </c>
+      <c r="J354" s="1">
+        <v>0</v>
+      </c>
+      <c r="K354">
+        <v>0.0</v>
+      </c>
+      <c r="L354">
+        <v>534.42</v>
+      </c>
+      <c r="M354" s="1">
+        <v>88290.81</v>
+      </c>
+      <c r="N354" s="1">
+        <v>88825.23</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>844</v>
+      </c>
+      <c r="B355" t="s">
+        <v>845</v>
+      </c>
+      <c r="C355" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>100.07815315</v>
+      </c>
+      <c r="E355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F355" t="s">
+        <v>8</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>15630.63</v>
+      </c>
+      <c r="J355" s="1">
+        <v>0</v>
+      </c>
+      <c r="K355">
+        <v>0.0</v>
+      </c>
+      <c r="L355" t="s">
+        <v>846</v>
+      </c>
+      <c r="M355" s="1">
+        <v>15630.63</v>
+      </c>
+      <c r="N355" s="1">
+        <v>10557.12</v>
+      </c>
+      <c r="O355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>847</v>
+      </c>
+      <c r="B356" t="s">
+        <v>848</v>
+      </c>
+      <c r="C356" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>100.1054577</v>
+      </c>
+      <c r="E356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>21091.54</v>
+      </c>
+      <c r="J356" s="1">
+        <v>0</v>
+      </c>
+      <c r="K356">
+        <v>0.0</v>
+      </c>
+      <c r="L356">
+        <v>0.0</v>
+      </c>
+      <c r="M356" s="1">
+        <v>21091.54</v>
+      </c>
+      <c r="N356" s="1">
+        <v>21091.54</v>
+      </c>
+      <c r="O356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>849</v>
+      </c>
+      <c r="B357" t="s">
+        <v>848</v>
+      </c>
+      <c r="C357" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>100.10831296</v>
+      </c>
+      <c r="E357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>27078.24</v>
+      </c>
+      <c r="J357" s="1">
+        <v>0</v>
+      </c>
+      <c r="K357">
+        <v>0.0</v>
+      </c>
+      <c r="L357" t="s">
+        <v>850</v>
+      </c>
+      <c r="M357" s="1">
+        <v>27078.24</v>
+      </c>
+      <c r="N357" s="1">
+        <v>21856.73</v>
+      </c>
+      <c r="O357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>851</v>
+      </c>
+      <c r="B358" t="s">
+        <v>848</v>
+      </c>
+      <c r="C358" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>100.13094903</v>
+      </c>
+      <c r="E358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>39284.71</v>
+      </c>
+      <c r="J358" s="1">
+        <v>0</v>
+      </c>
+      <c r="K358">
+        <v>0.0</v>
+      </c>
+      <c r="L358" t="s">
+        <v>852</v>
+      </c>
+      <c r="M358" s="1">
+        <v>39284.71</v>
+      </c>
+      <c r="N358" s="1">
+        <v>32921.39</v>
+      </c>
+      <c r="O358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>853</v>
+      </c>
+      <c r="B359" t="s">
+        <v>854</v>
+      </c>
+      <c r="C359" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>100.14154135</v>
+      </c>
+      <c r="E359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I359" s="1">
+        <v>28308.27</v>
+      </c>
+      <c r="J359" s="1">
+        <v>0</v>
+      </c>
+      <c r="K359">
+        <v>0.0</v>
+      </c>
+      <c r="L359" t="s">
+        <v>855</v>
+      </c>
+      <c r="M359" s="1">
+        <v>28308.27</v>
+      </c>
+      <c r="N359" s="1">
+        <v>25057.55</v>
+      </c>
+      <c r="O359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16">
+      <c r="A360" t="s">
+        <v>856</v>
+      </c>
+      <c r="B360" t="s">
+        <v>854</v>
+      </c>
+      <c r="C360" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>100.14391188</v>
+      </c>
+      <c r="E360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F360" t="s">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>1.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>35977.97</v>
+      </c>
+      <c r="J360" s="1">
+        <v>0</v>
+      </c>
+      <c r="K360">
+        <v>0.0</v>
+      </c>
+      <c r="L360" t="s">
+        <v>857</v>
+      </c>
+      <c r="M360" s="1">
+        <v>35977.97</v>
+      </c>
+      <c r="N360" s="1">
+        <v>31938.87</v>
+      </c>
+      <c r="O360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16">
+      <c r="A361" t="s">
+        <v>858</v>
+      </c>
+      <c r="B361" t="s">
+        <v>854</v>
+      </c>
+      <c r="C361" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>100.06433685</v>
+      </c>
+      <c r="E361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>12867.37</v>
+      </c>
+      <c r="J361" s="1">
+        <v>0</v>
+      </c>
+      <c r="K361">
+        <v>0.0</v>
+      </c>
+      <c r="L361" t="s">
+        <v>859</v>
+      </c>
+      <c r="M361" s="1">
+        <v>12867.37</v>
+      </c>
+      <c r="N361" s="1">
+        <v>10374.98</v>
+      </c>
+      <c r="O361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16">
+      <c r="A362" t="s">
+        <v>860</v>
+      </c>
+      <c r="B362" t="s">
+        <v>854</v>
+      </c>
+      <c r="C362" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>100.10252445</v>
+      </c>
+      <c r="E362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>20504.89</v>
+      </c>
+      <c r="J362" s="1">
+        <v>0</v>
+      </c>
+      <c r="K362">
+        <v>0.0</v>
+      </c>
+      <c r="L362" t="s">
+        <v>861</v>
+      </c>
+      <c r="M362" s="1">
+        <v>20504.89</v>
+      </c>
+      <c r="N362" s="1">
+        <v>17592.5</v>
+      </c>
+      <c r="O362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>862</v>
+      </c>
+      <c r="B363" t="s">
+        <v>863</v>
+      </c>
+      <c r="C363" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>100.04081569</v>
+      </c>
+      <c r="E363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I363" s="1">
+        <v>2653.02</v>
+      </c>
+      <c r="J363" s="1">
+        <v>0</v>
+      </c>
+      <c r="K363">
+        <v>0.0</v>
+      </c>
+      <c r="L363">
+        <v>-400.12</v>
+      </c>
+      <c r="M363" s="1">
+        <v>2653.02</v>
+      </c>
+      <c r="N363" s="1">
+        <v>2252.9</v>
+      </c>
+      <c r="O363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16">
+      <c r="A364" t="s">
+        <v>864</v>
+      </c>
+      <c r="B364" t="s">
+        <v>863</v>
+      </c>
+      <c r="C364" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D364" s="1">
+        <v>100.061203</v>
+      </c>
+      <c r="E364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F364" t="s">
+        <v>8</v>
+      </c>
+      <c r="G364">
+        <v>1.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>6120.3</v>
+      </c>
+      <c r="J364" s="1">
+        <v>0</v>
+      </c>
+      <c r="K364">
+        <v>0.0</v>
+      </c>
+      <c r="L364">
+        <v>-712.1</v>
+      </c>
+      <c r="M364" s="1">
+        <v>6120.3</v>
+      </c>
+      <c r="N364" s="1">
+        <v>5408.2</v>
+      </c>
+      <c r="O364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P364">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16">
+      <c r="A365" t="s">
+        <v>865</v>
+      </c>
+      <c r="B365" t="s">
+        <v>866</v>
+      </c>
+      <c r="C365" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>100.0011032</v>
+      </c>
+      <c r="E365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>137.9</v>
+      </c>
+      <c r="J365" s="1">
+        <v>0</v>
+      </c>
+      <c r="K365">
+        <v>0.0</v>
+      </c>
+      <c r="L365">
+        <v>0.0</v>
+      </c>
+      <c r="M365" s="1">
+        <v>137.9</v>
+      </c>
+      <c r="N365" s="1">
+        <v>137.9</v>
+      </c>
+      <c r="O365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16">
+      <c r="A366" t="s">
+        <v>867</v>
+      </c>
+      <c r="B366" t="s">
+        <v>868</v>
+      </c>
+      <c r="C366" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>100.25102964</v>
+      </c>
+      <c r="E366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I366" s="1">
+        <v>62757.41</v>
+      </c>
+      <c r="J366" s="1">
+        <v>0</v>
+      </c>
+      <c r="K366">
+        <v>0.0</v>
+      </c>
+      <c r="L366">
+        <v>740.17</v>
+      </c>
+      <c r="M366" s="1">
+        <v>62757.41</v>
+      </c>
+      <c r="N366" s="1">
+        <v>63497.58</v>
+      </c>
+      <c r="O366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P366">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:16">
+      <c r="A367" t="s">
+        <v>869</v>
+      </c>
+      <c r="B367" t="s">
+        <v>868</v>
+      </c>
+      <c r="C367" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>100.1338592</v>
+      </c>
+      <c r="E367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I367" s="1">
+        <v>33464.8</v>
+      </c>
+      <c r="J367" s="1">
+        <v>0</v>
+      </c>
+      <c r="K367">
+        <v>0.0</v>
+      </c>
+      <c r="L367">
+        <v>740.17</v>
+      </c>
+      <c r="M367" s="1">
+        <v>33464.8</v>
+      </c>
+      <c r="N367" s="1">
+        <v>34204.97</v>
+      </c>
+      <c r="O367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P367">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:16">
+      <c r="A368" t="s">
+        <v>870</v>
+      </c>
+      <c r="B368" t="s">
+        <v>871</v>
+      </c>
+      <c r="C368" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D368" s="1">
+        <v>100.3985345</v>
+      </c>
+      <c r="E368" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F368" t="s">
+        <v>8</v>
+      </c>
+      <c r="G368">
+        <v>1.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I368" s="1">
+        <v>79706.9</v>
+      </c>
+      <c r="J368" s="1">
+        <v>0</v>
+      </c>
+      <c r="K368">
+        <v>0.0</v>
+      </c>
+      <c r="L368">
+        <v>866.94</v>
+      </c>
+      <c r="M368" s="1">
+        <v>79706.9</v>
+      </c>
+      <c r="N368" s="1">
+        <v>80573.84</v>
+      </c>
+      <c r="O368" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16">
+      <c r="A369" t="s">
+        <v>872</v>
+      </c>
+      <c r="B369" t="s">
+        <v>873</v>
+      </c>
+      <c r="C369" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>100.01219257</v>
+      </c>
+      <c r="E369" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F369" t="s">
+        <v>8</v>
+      </c>
+      <c r="G369">
+        <v>1.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I369" s="1">
+        <v>3657.77</v>
+      </c>
+      <c r="J369" s="1">
+        <v>0</v>
+      </c>
+      <c r="K369">
+        <v>0.0</v>
+      </c>
+      <c r="L369" t="s">
+        <v>874</v>
+      </c>
+      <c r="M369" s="1">
+        <v>3657.77</v>
+      </c>
+      <c r="N369" s="1">
+        <v>-1751.66</v>
+      </c>
+      <c r="O369" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16">
+      <c r="A370" t="s">
+        <v>875</v>
+      </c>
+      <c r="B370" t="s">
+        <v>876</v>
+      </c>
+      <c r="C370" s="1">
+        <v>10241000.0</v>
+      </c>
+      <c r="D370" s="1">
+        <v>100.44502344</v>
+      </c>
+      <c r="E370" s="1">
+        <v>1.912</v>
+      </c>
+      <c r="F370" t="s">
+        <v>8</v>
+      </c>
+      <c r="G370">
+        <v>1.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I370" s="1">
+        <v>45574.85</v>
+      </c>
+      <c r="J370" s="1">
+        <v>0</v>
+      </c>
+      <c r="K370">
+        <v>0.0</v>
+      </c>
+      <c r="L370">
+        <v>413.21</v>
+      </c>
+      <c r="M370" s="1">
+        <v>45574.85</v>
+      </c>
+      <c r="N370" s="1">
+        <v>45988.06</v>
+      </c>
+      <c r="O370" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P370">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>