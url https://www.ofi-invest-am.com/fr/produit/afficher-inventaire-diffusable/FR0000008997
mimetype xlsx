--- v3 (2026-08-07)
+++ v4 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="877">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="884">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
@@ -166,471 +166,474 @@
   <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>FR0129713618</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 29/04/2027</t>
   </si>
   <si>
     <t>FR0129518264</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 09/06/2026</t>
   </si>
   <si>
-    <t>273 017.67</t>
-[...8 lines deleted...]
-    <t>98 064.00</t>
+    <t>326 363.00</t>
+  </si>
+  <si>
+    <t>FR0129632875</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA (P 14/05/2027</t>
   </si>
   <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
+    <t>XS3398399058</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
+  </si>
+  <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>XS3329243623</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 24/03/2027</t>
   </si>
   <si>
     <t>FR0129713642</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 04/05/2027</t>
   </si>
   <si>
-    <t>4 775.21</t>
+    <t>50 935.56</t>
   </si>
   <si>
     <t>FR0129539765</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 09/12/2026</t>
   </si>
   <si>
-    <t>368 033.56</t>
+    <t>441 408.33</t>
   </si>
   <si>
     <t>BE6373373859</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129677078</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2027</t>
   </si>
   <si>
-    <t>44 203.06</t>
+    <t>80 860.44</t>
   </si>
   <si>
     <t>FR0129598696</t>
   </si>
   <si>
     <t>EURO BPCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>134 750.00</t>
+    <t>178 276.88</t>
   </si>
   <si>
     <t>FR0129539633</t>
   </si>
   <si>
     <t>EURO BPCE SA 10/12/2026</t>
   </si>
   <si>
-    <t>274 808.50</t>
+    <t>329 597.92</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>444 445.17</t>
+    <t>507 965.89</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>539 443.67</t>
+    <t>594 588.75</t>
   </si>
   <si>
     <t>FR0129381796</t>
   </si>
   <si>
     <t>EURO CAISSE CENTRALE DU CREDIT MUTUEL 03/08/2026</t>
   </si>
   <si>
-    <t>488 587.50</t>
+    <t>543 888.92</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860545</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/07/2026</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
-    <t>XS3311089950</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3289873336</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 11/06/2026</t>
   </si>
   <si>
-    <t>XS3297690037</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3367683490</t>
   </si>
   <si>
     <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
   </si>
   <si>
-    <t>XS3366186222</t>
-[...2 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 29/05/2026</t>
+    <t>XS3396985460</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 29/06/2026</t>
   </si>
   <si>
     <t>XS3293646231</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 04/02/2027</t>
   </si>
   <si>
     <t>FR0129706430</t>
   </si>
   <si>
     <t>EURO COFACE SA 23/06/2026</t>
   </si>
   <si>
-    <t>BE6373663846</t>
-[...2 lines deleted...]
-    <t>EURO COFINIMMO SA 22/05/2026</t>
+    <t>BE6374744017</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 04/08/2026</t>
+  </si>
+  <si>
+    <t>BE6374368130</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/06/2026</t>
+  </si>
+  <si>
+    <t>BE6374449948</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 29/06/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ454P5</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/06/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
-    <t>FR0129705994</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129621738</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 12/02/2027</t>
   </si>
   <si>
-    <t>104 939.67</t>
+    <t>141 680.00</t>
   </si>
   <si>
     <t>FR0129621746</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/08/2026</t>
   </si>
   <si>
-    <t>100 328.56</t>
+    <t>135 457.78</t>
   </si>
   <si>
     <t>FR0129621753</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>101 711.89</t>
+    <t>137 324.44</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>371 278.00</t>
-[...11 lines deleted...]
-    <t>EURO ELIS SA 22/05/2026</t>
+    <t>445 297.22</t>
+  </si>
+  <si>
+    <t>FR0129582195</t>
+  </si>
+  <si>
+    <t>EURO ELIS SA 22/06/2026</t>
   </si>
   <si>
     <t>ES05306747Y7</t>
   </si>
   <si>
     <t>EURO ENDESA SA 10/06/2026</t>
   </si>
   <si>
-    <t>XS3353674305</t>
-[...14 lines deleted...]
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 29/05/2026</t>
+    <t>ES05306747Z4</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/07/2026</t>
+  </si>
+  <si>
+    <t>XS3374195777</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 08/06/2026</t>
+  </si>
+  <si>
+    <t>XS3396961107</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/06/2026</t>
+  </si>
+  <si>
+    <t>XS3391078824</t>
   </si>
   <si>
     <t>FR0129709046</t>
   </si>
   <si>
     <t>EURO ENGIE SA 29/06/2026</t>
   </si>
   <si>
+    <t>FR0129716512</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 17/08/2026</t>
+  </si>
+  <si>
     <t>FR0129705275</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
   </si>
   <si>
-    <t>XS3358227067</t>
-[...2 lines deleted...]
-    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/05/2026</t>
+    <t>XS3391828509</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/06/2026</t>
   </si>
   <si>
     <t>XS3359534529</t>
   </si>
   <si>
     <t>EURO HEINEKEN NV 05/06/2026</t>
   </si>
   <si>
     <t>XS3367620492</t>
   </si>
   <si>
     <t>EURO HEINEKEN NV 06/07/2026</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
     <t>XS3367672709</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
   </si>
   <si>
-    <t>XS3315890395</t>
-[...2 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
+    <t>XS3375218867</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/07/2026</t>
   </si>
   <si>
     <t>XS3352622040</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 19/06/2026</t>
   </si>
   <si>
+    <t>FR0129781268</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 01/06/2027</t>
+  </si>
+  <si>
+    <t>7 538.00</t>
+  </si>
+  <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>837 090.56</t>
+    <t>910 121.33</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>365 964.67</t>
+    <t>420 393.75</t>
   </si>
   <si>
     <t>FR0129706604</t>
   </si>
   <si>
     <t>EURO ING BANK NV 23/04/2027</t>
   </si>
   <si>
-    <t>8 169.06</t>
+    <t>26 399.33</t>
   </si>
   <si>
     <t>FR0129706620</t>
   </si>
   <si>
     <t>EURO ING BANK NV 24/03/2027</t>
   </si>
   <si>
-    <t>8 132.94</t>
+    <t>26 282.67</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>122 298.56</t>
+    <t>158 580.67</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
   <si>
     <t>XS3273166648</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/12/2026</t>
   </si>
@@ -661,1539 +664,1455 @@
   <si>
     <t>XS3358264185</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/04/2027</t>
   </si>
   <si>
     <t>XS3359531426</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 24/06/2026</t>
   </si>
   <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
+    <t>FR0129632651</t>
+  </si>
+  <si>
+    <t>EURO KERING FINANCE SNC 07/08/2026</t>
+  </si>
+  <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3355982888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
   </si>
   <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
     <t>XS3355977888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/12/2026</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3299679301</t>
   </si>
   <si>
     <t>EURO MUFG BANK LTD 12/06/2026</t>
   </si>
   <si>
-    <t>98 023.00</t>
-[...5 lines deleted...]
-    <t>EURO NATWEST MARKETS NV 01/06/2026</t>
+    <t>132 346.67</t>
   </si>
   <si>
     <t>XS3295143153</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 05/02/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
-    <t>XS3099966312</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>330 542.00</t>
-[...23 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
+    <t>385 886.08</t>
+  </si>
+  <si>
+    <t>XS3396982285</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
+  </si>
+  <si>
+    <t>XS3386608122</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 13/07/2026</t>
+  </si>
+  <si>
+    <t>XS3384763028</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 17/06/2026</t>
+  </si>
+  <si>
+    <t>XS3384762996</t>
+  </si>
+  <si>
+    <t>XS3381139354</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 18/06/2026</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3318879270</t>
   </si>
   <si>
-    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
+    <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
-    <t>XS3124348148</t>
-[...8 lines deleted...]
-    <t>EURO SANTANDER CONSUMER FINANCE SA 03/06/2026</t>
+    <t>FR0129716322</t>
+  </si>
+  <si>
+    <t>EURO PERNOD RICARD FINANCE SA 29/06/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
-    <t>FR0129677953</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
     <t>BE6372794881</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>XS3352619921</t>
   </si>
   <si>
     <t>EURO SWEDBANK AB 16/04/2027</t>
   </si>
   <si>
-    <t>XS3303709805</t>
-[...14 lines deleted...]
-    <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
+    <t>FR0129629764</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 30/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129629590</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 31/07/2026</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
-    <t>FR0129259398</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>145 279.17</t>
-[...8 lines deleted...]
-    <t>684 883.83</t>
+    <t>180 790.22</t>
+  </si>
+  <si>
+    <t>FR0129716249</t>
+  </si>
+  <si>
+    <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 26/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129753671</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 13/05/2027</t>
+  </si>
+  <si>
+    <t>41 283.00</t>
   </si>
   <si>
     <t>FR0129576379</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 23/06/2026</t>
   </si>
   <si>
-    <t>FR0129202190</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>45 666.00</t>
+    <t>82 488.61</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>185 800.83</t>
+    <t>231 596.46</t>
   </si>
   <si>
     <t>FR0129548444</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 09/10/2026</t>
   </si>
   <si>
-    <t>183 342.50</t>
+    <t>228 533.96</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>105 737.33</t>
+    <t>142 317.22</t>
   </si>
   <si>
     <t>FR0129671345</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/03/2027</t>
   </si>
   <si>
-    <t>70 441.78</t>
+    <t>106 977.22</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>275 831.60</t>
+    <t>321 753.33</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>102 470.67</t>
+    <t>137 922.78</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>100 665.00</t>
+    <t>127 763.92</t>
   </si>
   <si>
     <t>FR0129315299</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 25/06/2026</t>
   </si>
   <si>
-    <t>268 530.17</t>
+    <t>295 981.88</t>
   </si>
   <si>
     <t>FR0129598092</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 05/02/2027</t>
   </si>
   <si>
-    <t>115 069.50</t>
+    <t>151 820.00</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>221 977.67</t>
+    <t>276 690.75</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>273 035.00</t>
+    <t>318 752.29</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>271 826.67</t>
+    <t>317 342.57</t>
   </si>
   <si>
     <t>FR0129621605</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 12/11/2026</t>
   </si>
   <si>
-    <t>104 337.33</t>
+    <t>140 433.89</t>
+  </si>
+  <si>
+    <t>FR0129767267</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
+  </si>
+  <si>
+    <t>FR0129780898</t>
+  </si>
+  <si>
+    <t>NEUCP CAPGEMINI SE 31/07/2026</t>
   </si>
   <si>
     <t>FR0129677144</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/06/2026</t>
   </si>
   <si>
-    <t>BE6373961919</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129676310</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 30/11/2026</t>
   </si>
   <si>
+    <t>FR0129716140</t>
+  </si>
+  <si>
+    <t>NEUCP COVIVIO SA 25/06/2026</t>
+  </si>
+  <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>188 210.07</t>
+    <t>234 210.00</t>
   </si>
   <si>
     <t>FR0129548592</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 09/09/2026</t>
   </si>
   <si>
-    <t>180 884.17</t>
+    <t>225 471.46</t>
   </si>
   <si>
     <t>FR0129671998</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/03/2027</t>
   </si>
   <si>
-    <t>86 479.86</t>
+    <t>132 142.50</t>
   </si>
   <si>
     <t>FR0129706067</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
   </si>
   <si>
-    <t>17 751.22</t>
+    <t>54 535.94</t>
   </si>
   <si>
     <t>FR0129260818</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/07/2026</t>
   </si>
   <si>
-    <t>777 341.00</t>
-[...8 lines deleted...]
-    <t>428 377.44</t>
+    <t>850 933.78</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>257 894.39</t>
+    <t>293 877.11</t>
   </si>
   <si>
     <t>FR0129678217</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 08/01/2027</t>
   </si>
   <si>
-    <t>53 966.58</t>
-[...5 lines deleted...]
-    <t>NEUCP ELECTRICITE DE FRANCE SA 15/05/2026</t>
+    <t>107 971.83</t>
+  </si>
+  <si>
+    <t>FR0129782860</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 03/07/2026</t>
   </si>
   <si>
     <t>FR0129678530</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 09/07/2026</t>
   </si>
   <si>
-    <t>33 492.67</t>
+    <t>68 206.83</t>
   </si>
   <si>
     <t>FR0129681963</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 12/06/2026</t>
   </si>
   <si>
-    <t>FR0129649382</t>
-[...17 lines deleted...]
-    <t>634 116.17</t>
+    <t>FR0129632438</t>
+  </si>
+  <si>
+    <t>NEUCP FINANCIERE AGACHE SA 14/08/2026</t>
   </si>
   <si>
     <t>FR0129678985</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 08/04/2027</t>
   </si>
   <si>
-    <t>35 203.78</t>
-[...8 lines deleted...]
-    <t>665 463.83</t>
+    <t>71 690.17</t>
   </si>
   <si>
     <t>FR0129674976</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 25/03/2027</t>
   </si>
   <si>
-    <t>40 552.58</t>
-[...5 lines deleted...]
-    <t>NEUCP KERING FINANCE SNC 11/05/2026</t>
+    <t>67 938.00</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>300 832.89</t>
+    <t>373 150.00</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>39 159.75</t>
+    <t>93 266.67</t>
   </si>
   <si>
     <t>FR0129516557</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 24/12/2026</t>
   </si>
   <si>
-    <t>125 211.94</t>
+    <t>161 257.78</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>90 177.67</t>
+    <t>117 206.25</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>86 944.33</t>
+    <t>113 006.25</t>
   </si>
   <si>
     <t>FR0129516680</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/10/2026</t>
   </si>
   <si>
-    <t>88 561.00</t>
-[...11 lines deleted...]
-    <t>NEUCP SAFRAN SA 07/05/2026</t>
+    <t>115 106.25</t>
+  </si>
+  <si>
+    <t>FR0129716108</t>
+  </si>
+  <si>
+    <t>NEUCP PERNOD RICARD FINANCE SA 22/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129728038</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 08/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129781334</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 30/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129780146</t>
+  </si>
+  <si>
+    <t>NEUCP SCHNEIDER ELECTRIC SE 28/08/2026</t>
   </si>
   <si>
     <t>FR0129683191</t>
   </si>
   <si>
     <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
+    <t>FR0129767150</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 25/06/2026</t>
+  </si>
+  <si>
     <t>FR0129261212</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 02/07/2026</t>
   </si>
   <si>
-    <t>770 474.33</t>
+    <t>843 422.67</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>1 148 180.00</t>
+    <t>1 257 592.00</t>
   </si>
   <si>
     <t>FR0129331171</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 04/08/2026</t>
   </si>
   <si>
-    <t>859 816.67</t>
-[...17 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 04/06/2026</t>
+    <t>950 879.86</t>
+  </si>
+  <si>
+    <t>FR0129753432</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129766715</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 22/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129783280</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 06/07/2026</t>
   </si>
   <si>
     <t>FR0129680932</t>
   </si>
   <si>
     <t>NEUCP TELEPERFORMANCE 30/06/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129678860</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
+    <t>FR0129781755</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
+  </si>
+  <si>
+    <t>4 914.22</t>
+  </si>
+  <si>
     <t>FR0129678175</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
   </si>
   <si>
-    <t>27 224.96</t>
+    <t>54 469.25</t>
   </si>
   <si>
     <t>FR0129630960</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>137 029.50</t>
-[...5 lines deleted...]
-    <t>NEUCP VIVENDI SE 13/05/2026</t>
+    <t>172 931.11</t>
+  </si>
+  <si>
+    <t>FR0129782480</t>
+  </si>
+  <si>
+    <t>NEUCP VINCI SA 02/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129732915</t>
+  </si>
+  <si>
+    <t>NEUCP VIVENDI SE 15/06/2026</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>56 840.00</t>
+    <t>93 515.44</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>51 272.88</t>
+    <t>64 668.49</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>180 821.92</t>
+    <t>228 493.15</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>90 796.44</t>
+    <t>2 368.60</t>
+  </si>
+  <si>
+    <t>XS1114159277</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 2.25 08/10/2026</t>
+  </si>
+  <si>
+    <t>32 633.32</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>94 550.00</t>
+    <t>132 110.96</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>433 849.32</t>
+    <t>550 345.89</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>78 630.14</t>
+    <t>92 534.25</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>681 267.12</t>
+    <t>25 376.71</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>43 726.03</t>
+    <t>55 047.95</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>218 493.15</t>
-[...8 lines deleted...]
-    <t>1 479.45</t>
+    <t>238 356.16</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>187 859.59</t>
+    <t>4 900.68</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>293 835.62</t>
+    <t>345 479.45</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>11 790.00</t>
+    <t>24 453.33</t>
   </si>
   <si>
     <t>XS2887901325</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 3 27/08/2027</t>
   </si>
   <si>
-    <t>103 561.64</t>
+    <t>115 479.45</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>349 844.18</t>
+    <t>380 681.51</t>
+  </si>
+  <si>
+    <t>XS1196503137</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
+  </si>
+  <si>
+    <t>57 328.77</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>30 150.68</t>
-[...8 lines deleted...]
-    <t>88 869.86</t>
+    <t>42 465.75</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>38 256.75</t>
-[...8 lines deleted...]
-    <t>43 227.40</t>
+    <t>64 672.13</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>714 729.46</t>
+    <t>843 421.23</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>10 471.23</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>154 150.68</t>
+    <t>174 470.55</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>97 174.66</t>
+    <t>109 589.04</t>
   </si>
   <si>
     <t>FR0013213295</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 1 13/10/2026</t>
   </si>
   <si>
-    <t>112 328.77</t>
+    <t>128 219.18</t>
   </si>
   <si>
     <t>FR001400M9L7</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
   </si>
   <si>
-    <t>1 204 623.29</t>
+    <t>1 308 904.11</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>56 882.88</t>
+    <t>71 353.08</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>187 852.86</t>
+    <t>219 525.73</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>624 920.55</t>
+    <t>708 821.92</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>372 009.25</t>
+    <t>434 369.18</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>20 745.38</t>
+    <t>26 947.60</t>
   </si>
   <si>
     <t>XS2583741934</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 3.375 06/02/2027</t>
   </si>
   <si>
-    <t>106 982.88</t>
+    <t>141 842.47</t>
   </si>
   <si>
     <t>XS2150015555</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV 1.75 02/04/2027</t>
   </si>
   <si>
-    <t>9 976.44</t>
+    <t>18 485.75</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>46 888.70</t>
+    <t>53 791.10</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>1 102.74</t>
+    <t>1 202.05</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>232 650.00</t>
+    <t>263 457.53</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>18 304.74</t>
+    <t>37 263.21</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>35 718.84</t>
+    <t>38 935.76</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>62 584.54</t>
+    <t>90 506.87</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>21 305.65</t>
+    <t>29 126.71</t>
+  </si>
+  <si>
+    <t>XS3373518086</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 13/05/2027</t>
+  </si>
+  <si>
+    <t>36 164.41</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>49 613.70</t>
+    <t>56 843.84</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>5 350.68</t>
+    <t>7 197.95</t>
   </si>
   <si>
     <t>XS2553798443</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 4 09/11/2026</t>
   </si>
   <si>
-    <t>234 082.19</t>
+    <t>272 219.18</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>76 372.60</t>
+    <t>98 301.37</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>269 465.75</t>
+    <t>363 616.44</t>
   </si>
   <si>
     <t>XS2443485565</t>
   </si>
   <si>
     <t>SWEDBANK AB 1.3 17/02/2027</t>
   </si>
   <si>
-    <t>55 561.64</t>
+    <t>76 219.18</t>
   </si>
   <si>
     <t>FR0014000UC8</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
   </si>
   <si>
     <t>FR0011224963</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 4.625 30/03/2027</t>
   </si>
   <si>
-    <t>14 065.07</t>
+    <t>25 089.04</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>333 904.11</t>
+    <t>363 698.63</t>
   </si>
   <si>
     <t>SWAP04352459</t>
   </si>
   <si>
     <t>2554499422#S_2026092</t>
   </si>
   <si>
-    <t>-5 995.00</t>
+    <t>-6 741.04</t>
   </si>
   <si>
     <t>SWAP04352467</t>
   </si>
   <si>
     <t>2554651102#S_2026092</t>
   </si>
   <si>
-    <t>-1 845.73</t>
-[...8 lines deleted...]
-    <t>-26 939.50</t>
+    <t>-2 074.80</t>
   </si>
   <si>
     <t>SWAP04553497</t>
   </si>
   <si>
     <t>SWAP04618200</t>
   </si>
   <si>
-    <t>-8 099.78</t>
+    <t>-8 647.33</t>
   </si>
   <si>
     <t>SWAP04656977</t>
   </si>
   <si>
-    <t>-12 322.84</t>
-[...5 lines deleted...]
-    <t>42 868.34</t>
+    <t>-13 261.11</t>
   </si>
   <si>
     <t>SWAP04698537</t>
   </si>
   <si>
-    <t>11 271.11</t>
-[...11 lines deleted...]
-    <t>52 000.97</t>
+    <t>12 457.36</t>
   </si>
   <si>
     <t>SWAP04714392</t>
   </si>
   <si>
-    <t>29 190.50</t>
+    <t>32 113.75</t>
   </si>
   <si>
     <t>SWAP04716167</t>
   </si>
   <si>
-    <t>7 993.79</t>
+    <t>8 803.48</t>
   </si>
   <si>
     <t>SWAP04716168</t>
   </si>
   <si>
-    <t>5 523.54</t>
-[...5 lines deleted...]
-    <t>49 634.33</t>
+    <t>6 517.54</t>
   </si>
   <si>
     <t>SWAP04723467</t>
   </si>
   <si>
-    <t>27 070.66</t>
+    <t>29 880.83</t>
   </si>
   <si>
     <t>SWAP04724763</t>
   </si>
   <si>
-    <t>6 010.92</t>
-[...5 lines deleted...]
-    <t>29 293.34</t>
+    <t>6 634.26</t>
   </si>
   <si>
     <t>SWAP04726544</t>
   </si>
   <si>
-    <t>20 363.96</t>
+    <t>22 486.39</t>
   </si>
   <si>
     <t>SWAP04752152</t>
   </si>
   <si>
-    <t>14 455.00</t>
-[...5 lines deleted...]
-    <t>23 095.34</t>
+    <t>16 029.00</t>
   </si>
   <si>
     <t>SWAP04756890</t>
   </si>
   <si>
-    <t>5 228.31</t>
+    <t>5 800.72</t>
   </si>
   <si>
     <t>SWAP04761277</t>
   </si>
   <si>
-    <t>15 817.39</t>
+    <t>17 570.00</t>
   </si>
   <si>
     <t>SWAP04761533</t>
   </si>
   <si>
-    <t>19 463.46</t>
+    <t>21 617.87</t>
   </si>
   <si>
     <t>SWAP04772677</t>
   </si>
   <si>
-    <t>21 520.79</t>
+    <t>24 119.46</t>
   </si>
   <si>
     <t>SWAP04780162</t>
   </si>
   <si>
-    <t>9 615.84</t>
+    <t>10 845.07</t>
   </si>
   <si>
     <t>SWAP04780467</t>
   </si>
   <si>
-    <t>24 440.00</t>
+    <t>27 551.33</t>
   </si>
   <si>
     <t>SWAP04785474</t>
   </si>
   <si>
-    <t>6 294.37</t>
-[...5 lines deleted...]
-    <t>8 739.58</t>
+    <t>7 306.65</t>
   </si>
   <si>
     <t>SWAP04790431</t>
   </si>
   <si>
-    <t>7 418.03</t>
+    <t>8 538.99</t>
   </si>
   <si>
     <t>SWAP04790432</t>
   </si>
   <si>
-    <t>1 698.74</t>
+    <t>1 956.07</t>
   </si>
   <si>
     <t>SWAP04790433</t>
   </si>
   <si>
-    <t>2 297.21</t>
+    <t>2 645.03</t>
   </si>
   <si>
     <t>SWAP04793798</t>
   </si>
   <si>
-    <t>2 160.43</t>
+    <t>2 822.40</t>
   </si>
   <si>
     <t>SWAP04795115</t>
   </si>
   <si>
-    <t>31 286.25</t>
+    <t>35 662.22</t>
   </si>
   <si>
     <t>SWAP04806549</t>
   </si>
   <si>
-    <t>17 013.33</t>
+    <t>19 466.25</t>
   </si>
   <si>
     <t>SWAP04806548</t>
   </si>
   <si>
-    <t>8 410.00</t>
+    <t>9 624.37</t>
   </si>
   <si>
     <t>SWAP04827719</t>
   </si>
   <si>
-    <t>3 462.34</t>
+    <t>4 058.08</t>
   </si>
   <si>
     <t>SWAP04827721</t>
   </si>
   <si>
-    <t>3 547.34</t>
+    <t>4 155.16</t>
   </si>
   <si>
     <t>SWAP04827716</t>
   </si>
   <si>
-    <t>2 205.68</t>
+    <t>2 862.75</t>
   </si>
   <si>
     <t>SWAP04829890</t>
   </si>
   <si>
+    <t>1 198.56</t>
+  </si>
+  <si>
     <t>SWAP04829894</t>
   </si>
   <si>
     <t>SWAP04839963</t>
   </si>
   <si>
-    <t>11 233.45</t>
+    <t>13 038.66</t>
   </si>
   <si>
     <t>SWAP04839964</t>
   </si>
   <si>
-    <t>4 619.65</t>
+    <t>5 372.04</t>
   </si>
   <si>
     <t>SWAP04865154</t>
   </si>
   <si>
-    <t>22 988.44</t>
+    <t>26 812.67</t>
   </si>
   <si>
     <t>SWAP04866298</t>
   </si>
   <si>
-    <t>3 488.61</t>
+    <t>4 112.34</t>
   </si>
   <si>
     <t>SWAP04877910</t>
   </si>
   <si>
-    <t>3 027.89</t>
+    <t>4 351.57</t>
   </si>
   <si>
     <t>SWAP04879835</t>
   </si>
   <si>
-    <t>9 203.59</t>
+    <t>10 954.66</t>
   </si>
   <si>
     <t>SWAP04879833</t>
   </si>
   <si>
-    <t>7 296.74</t>
+    <t>8 695.55</t>
   </si>
   <si>
     <t>SWAP04892827</t>
   </si>
   <si>
     <t>SWAP04892826</t>
   </si>
   <si>
-    <t>2 951.11</t>
+    <t>3 629.17</t>
   </si>
   <si>
     <t>SWAP04892825</t>
   </si>
   <si>
-    <t>7 193.34</t>
+    <t>8 775.00</t>
   </si>
   <si>
     <t>SWAP04894161</t>
   </si>
   <si>
-    <t>2 598.75</t>
+    <t>3 168.66</t>
   </si>
   <si>
     <t>SWAP04894164</t>
   </si>
   <si>
     <t>SWAP04900108</t>
   </si>
   <si>
-    <t>1 350.61</t>
+    <t>1 675.00</t>
   </si>
   <si>
     <t>SWAP04901578</t>
   </si>
   <si>
     <t>SWAP04902359</t>
   </si>
   <si>
     <t>SWAP04902899</t>
   </si>
   <si>
     <t>SWAP04922678</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922725</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
     <t>SWAP04923561</t>
   </si>
@@ -2224,465 +2143,567 @@
   <si>
     <t>SWAP04943174</t>
   </si>
   <si>
     <t>SWAP04947592</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947594</t>
   </si>
   <si>
     <t>SWAP04969582</t>
   </si>
   <si>
     <t>C00000002Y1T20260127</t>
   </si>
   <si>
     <t>SWAP04981021</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
+    <t>1 355.09</t>
+  </si>
+  <si>
     <t>SWAP04986560</t>
   </si>
   <si>
     <t>C00000002Y1T20260203</t>
   </si>
   <si>
     <t>SWAP04986743</t>
   </si>
   <si>
     <t>C00000002Y1T20260204</t>
   </si>
   <si>
+    <t>1 330.67</t>
+  </si>
+  <si>
     <t>SWAP04987056</t>
   </si>
   <si>
     <t>C00000002Y1T20260205</t>
   </si>
   <si>
+    <t>1 261.03</t>
+  </si>
+  <si>
+    <t>SWAP04987064</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260206</t>
+  </si>
+  <si>
     <t>SWAP04987063</t>
   </si>
   <si>
-    <t>C00000002Y1T20260206</t>
-[...2 lines deleted...]
-    <t>SWAP04987064</t>
+    <t>1 117.92</t>
   </si>
   <si>
     <t>SWAP04987151</t>
   </si>
   <si>
     <t>C00000002Y1T20260209</t>
   </si>
   <si>
+    <t>1 292.69</t>
+  </si>
+  <si>
     <t>SWAP05014509</t>
   </si>
   <si>
     <t>C00000002Y1T20260327</t>
   </si>
   <si>
-    <t>-2 803.24</t>
+    <t>-5 114.76</t>
   </si>
   <si>
     <t>SWAP05016428</t>
   </si>
   <si>
     <t>C00000002Y1T20260331</t>
   </si>
   <si>
-    <t>-2 099.97</t>
+    <t>-3 911.76</t>
   </si>
   <si>
     <t>SWAP05017520</t>
   </si>
   <si>
     <t>C00000002Y1T20260401</t>
   </si>
   <si>
-    <t>-3 723.05</t>
+    <t>-7 565.34</t>
+  </si>
+  <si>
+    <t>SWAP05030938</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260512</t>
+  </si>
+  <si>
+    <t>-6 123.07</t>
   </si>
   <si>
     <t>SWAP04947609</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986431</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
+    <t>1 327.63</t>
+  </si>
+  <si>
     <t>SWAP04988844</t>
   </si>
   <si>
     <t>C000000051DS20260217</t>
   </si>
   <si>
+    <t>1 145.60</t>
+  </si>
+  <si>
     <t>SWAP04988913</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
     <t>SWAP05009020</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
     <t>SWAP05016429</t>
   </si>
   <si>
     <t>C000000051DS20260331</t>
   </si>
   <si>
-    <t>-8 361.20</t>
+    <t>-15 658.47</t>
   </si>
   <si>
     <t>SWAP05019804</t>
   </si>
   <si>
     <t>C000000051DS20260416</t>
   </si>
   <si>
-    <t>-1 530.85</t>
+    <t>-4 477.05</t>
   </si>
   <si>
     <t>SWAP05023433</t>
   </si>
   <si>
     <t>C000000051DS20260421</t>
   </si>
   <si>
-    <t>-2 393.61</t>
+    <t>-8 163.55</t>
   </si>
   <si>
     <t>SWAP04969583</t>
   </si>
   <si>
     <t>C00000009R8J20260127</t>
   </si>
   <si>
     <t>SWAP04987059</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
     <t>SWAP04987054</t>
   </si>
   <si>
     <t>SWAP04987256</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
+    <t>1 213.33</t>
+  </si>
+  <si>
     <t>SWAP04987709</t>
   </si>
   <si>
     <t>C00000009R8J20260212</t>
   </si>
   <si>
     <t>SWAP04988861</t>
   </si>
   <si>
     <t>C00000009R8J20260218</t>
   </si>
   <si>
     <t>SWAP04988860</t>
   </si>
   <si>
     <t>SWAP04989115</t>
   </si>
   <si>
     <t>C00000009R8J20260223</t>
   </si>
   <si>
     <t>SWAP04989116</t>
   </si>
   <si>
     <t>SWAP04990587</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
     <t>SWAP04996165</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
     <t>SWAP05013727</t>
   </si>
   <si>
     <t>C00000009R8J20260326</t>
   </si>
   <si>
     <t>SWAP05019259</t>
   </si>
   <si>
     <t>C00000009R8J20260408</t>
   </si>
   <si>
-    <t>-1 044.36</t>
+    <t>-2 238.02</t>
+  </si>
+  <si>
+    <t>SWAP05034353</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260528</t>
   </si>
   <si>
     <t>SWAP04922677</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
     <t>SWAP04943175</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
+    <t>1 060.68</t>
+  </si>
+  <si>
     <t>SWAP04987055</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
+    <t>1 175.62</t>
+  </si>
+  <si>
     <t>SWAP04987450</t>
   </si>
   <si>
     <t>C0000000BHC120260211</t>
   </si>
   <si>
+    <t>1 085.54</t>
+  </si>
+  <si>
     <t>SWAP04987452</t>
   </si>
   <si>
     <t>SWAP04988041</t>
   </si>
   <si>
     <t>C0000000BHC120260213</t>
   </si>
   <si>
-    <t>1 534.62</t>
+    <t>2 180.98</t>
   </si>
   <si>
     <t>SWAP04989835</t>
   </si>
   <si>
     <t>C0000000BHC120260224</t>
   </si>
   <si>
     <t>SWAP04996163</t>
   </si>
   <si>
     <t>C0000000BHC120260226</t>
   </si>
   <si>
     <t>SWAP04996162</t>
   </si>
   <si>
     <t>SWAP04996164</t>
   </si>
   <si>
     <t>SWAP04996572</t>
   </si>
   <si>
     <t>C0000000BHC120260227</t>
   </si>
   <si>
     <t>SWAP04996573</t>
   </si>
   <si>
     <t>SWAP04996570</t>
   </si>
   <si>
     <t>SWAP05009423</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
-    <t>-4 422.22</t>
+    <t>-6 719.78</t>
   </si>
   <si>
     <t>SWAP05010420</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
-    <t>-8 526.88</t>
+    <t>-13 126.17</t>
   </si>
   <si>
     <t>SWAP05019801</t>
   </si>
   <si>
     <t>C0000000BHC120260416</t>
   </si>
   <si>
+    <t>-5 031.25</t>
+  </si>
+  <si>
     <t>SWAP04922723</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>2 075.55</t>
+    <t>2 806.34</t>
   </si>
   <si>
     <t>SWAP04923568</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
+    <t>1 059.72</t>
+  </si>
+  <si>
     <t>SWAP05019983</t>
   </si>
   <si>
     <t>C0000000KKM920260417</t>
   </si>
   <si>
-    <t>-1 308.01</t>
+    <t>-4 198.39</t>
   </si>
   <si>
     <t>SWAP05027258</t>
   </si>
   <si>
     <t>C0000000KKM920260423</t>
   </si>
   <si>
-    <t>-1 598.05</t>
+    <t>-7 374.49</t>
   </si>
   <si>
     <t>SWAP05030306</t>
   </si>
   <si>
     <t>C0000000KKM920260505</t>
   </si>
   <si>
+    <t>-2 010.40</t>
+  </si>
+  <si>
+    <t>SWAP05034116</t>
+  </si>
+  <si>
+    <t>C0000000KXHY20260521</t>
+  </si>
+  <si>
     <t>SWAP05002489</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
     <t>SWAP05019600</t>
   </si>
   <si>
     <t>C0000000NXVE20260414</t>
   </si>
   <si>
-    <t>-5 073.51</t>
+    <t>-12 797.32</t>
+  </si>
+  <si>
+    <t>SWAP05019681</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260415</t>
+  </si>
+  <si>
+    <t>-16 586.12</t>
+  </si>
+  <si>
+    <t>SWAP05019679</t>
+  </si>
+  <si>
+    <t>-13 609.62</t>
   </si>
   <si>
     <t>SWAP05019680</t>
   </si>
   <si>
-    <t>C0000000NXVE20260415</t>
-[...11 lines deleted...]
-    <t>-6 363.32</t>
+    <t>-7 240.00</t>
+  </si>
+  <si>
+    <t>SWAP05019986</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260417</t>
+  </si>
+  <si>
+    <t>-12 385.21</t>
+  </si>
+  <si>
+    <t>SWAP05019985</t>
+  </si>
+  <si>
+    <t>-7 638.72</t>
+  </si>
+  <si>
+    <t>SWAP05019988</t>
+  </si>
+  <si>
+    <t>-8 928.72</t>
   </si>
   <si>
     <t>SWAP05019981</t>
   </si>
   <si>
-    <t>C0000000NXVE20260417</t>
-[...20 lines deleted...]
-    <t>-2 912.39</t>
+    <t>-9 967.89</t>
   </si>
   <si>
     <t>SWAP05029794</t>
   </si>
   <si>
     <t>C0000000NXVE20260428</t>
   </si>
   <si>
+    <t>-2 711.14</t>
+  </si>
+  <si>
     <t>SWAP05029796</t>
   </si>
   <si>
+    <t>-4 827.38</t>
+  </si>
+  <si>
     <t>SWAP05030305</t>
   </si>
   <si>
     <t>C0000000NXVE20260505</t>
   </si>
   <si>
+    <t>-3 108.44</t>
+  </si>
+  <si>
+    <t>SWAP05034117</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260521</t>
+  </si>
+  <si>
+    <t>SWAP05034119</t>
+  </si>
+  <si>
+    <t>-2 557.99</t>
+  </si>
+  <si>
+    <t>SWAP05034118</t>
+  </si>
+  <si>
+    <t>SWAP05034135</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260522</t>
+  </si>
+  <si>
+    <t>-1 350.84</t>
+  </si>
+  <si>
+    <t>SWAP04923562</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260108</t>
+  </si>
+  <si>
     <t>SWAP04923569</t>
   </si>
   <si>
-    <t>C0000000OM5220260108</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987259</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
+    <t>1 247.78</t>
+  </si>
+  <si>
     <t>SWAP05019602</t>
   </si>
   <si>
     <t>C0000000OM5220260414</t>
   </si>
   <si>
-    <t>-5 409.43</t>
+    <t>-13 635.98</t>
   </si>
   <si>
     <t>SWAP04987062</t>
   </si>
   <si>
     <t>ST 1.912/OIS+m020327</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -3052,241 +3073,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>844587.4092</v>
+        <v>888752.6982</v>
       </c>
       <c r="D2">
-        <v>4798.05</v>
+        <v>4806.42</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4052376379.58</v>
+        <v>4271718950.04</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4052376379.58</v>
+        <v>4271718950.04</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1811375.4913</v>
+        <v>1787939.8325</v>
       </c>
       <c r="D3">
-        <v>107.04</v>
+        <v>107.22</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>193899297.27</v>
+        <v>191709695.87</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>193899297.27</v>
+        <v>191709695.87</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1161394.9518</v>
+        <v>1234748.4314</v>
       </c>
       <c r="D4">
-        <v>1074.36</v>
+        <v>1076.23</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1247758636.85</v>
+        <v>1328882625.92</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1247758636.85</v>
+        <v>1328882625.92</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2128721.0</v>
+        <v>2165577.0</v>
       </c>
       <c r="D5">
-        <v>103.51</v>
+        <v>103.69</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>220359551.01</v>
+        <v>224567761.14</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>220359551.01</v>
+        <v>224567761.14</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>101.62</v>
+        <v>101.8</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1016.25</v>
+        <v>1018.04</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1016.25</v>
+        <v>1018.04</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>3106.0</v>
       </c>
       <c r="D7">
-        <v>100.86</v>
+        <v>101.04</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>313301.12</v>
+        <v>313835.6</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>313301.12</v>
+        <v>313835.6</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P370"/>
+  <dimension ref="A1:P366"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O370" sqref="O370"/>
+      <selection activeCell="O366" sqref="O366"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3305,18489 +3326,18289 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>21252.0</v>
+        <v>25502.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11625.091</v>
+        <v>11645.842</v>
       </c>
       <c r="E2" s="1">
-        <v>11613.498063712</v>
+        <v>11620.691072465</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>246810060.85</v>
+        <v>296350863.73</v>
       </c>
       <c r="I2" s="1">
-        <v>246373.08</v>
+        <v>641398.95</v>
       </c>
       <c r="J2" s="1">
-        <v>0.09982294852629</v>
+        <v>0.21643228635378</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>247056433.93</v>
+        <v>296992262.68</v>
       </c>
       <c r="N2" s="1">
-        <v>247056433.93</v>
+        <v>296992262.68</v>
       </c>
       <c r="O2" s="1">
-        <v>4.32</v>
+        <v>4.94</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>941.0</v>
+        <v>1130.0</v>
       </c>
       <c r="D3" s="1">
-        <v>262249.99</v>
+        <v>262699.74</v>
       </c>
       <c r="E3" s="1">
-        <v>261933.26100956</v>
+        <v>262122.35059292</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>246479198.61</v>
+        <v>296198256.17</v>
       </c>
       <c r="I3" s="1">
-        <v>298041.98</v>
+        <v>652450.03</v>
       </c>
       <c r="J3" s="1">
-        <v>0.12091972940548</v>
+        <v>0.22027477083644</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>246777240.59</v>
+        <v>296850706.2</v>
       </c>
       <c r="N3" s="1">
-        <v>246777240.59</v>
+        <v>296850706.2</v>
       </c>
       <c r="O3" s="1">
-        <v>4.32</v>
+        <v>4.93</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.9316</v>
+        <v>98.1955</v>
       </c>
       <c r="E4" s="1">
         <v>97.78043835</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>19556087.67</v>
       </c>
       <c r="I4" s="1">
-        <v>30232.33</v>
+        <v>83012.33</v>
       </c>
       <c r="J4" s="1">
-        <v>0.15459293551019</v>
+        <v>0.42448331895824</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19586320.0</v>
+        <v>19639100.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19586320.0</v>
+        <v>19639100.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.3768</v>
+        <v>97.6793</v>
       </c>
       <c r="E5" s="1">
         <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>24457.5</v>
+        <v>54707.5</v>
       </c>
       <c r="J5" s="1">
-        <v>0.2517959410484</v>
+        <v>0.56322708555271</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9737680.0</v>
+        <v>9767930.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9737680.0</v>
+        <v>9767930.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.1424</v>
+        <v>99.3432</v>
       </c>
       <c r="E6" s="1">
         <v>98.023359</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>9802335.9</v>
       </c>
       <c r="I6" s="1">
-        <v>111904.1</v>
+        <v>131984.1</v>
       </c>
       <c r="J6" s="1">
-        <v>1.1416064613742</v>
+        <v>1.346455593304</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9914240.0</v>
+        <v>9934320.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9914240.0</v>
+        <v>9934320.0</v>
       </c>
       <c r="O6" s="1">
         <v>0.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.8857</v>
+        <v>99.0997</v>
       </c>
       <c r="E7" s="1">
         <v>97.8132623</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>9781326.23</v>
       </c>
       <c r="I7" s="1">
-        <v>107243.77</v>
+        <v>128643.77</v>
       </c>
       <c r="J7" s="1">
-        <v>1.096413384834</v>
+        <v>1.3151976222349</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>9888570.0</v>
+        <v>9909970.0</v>
       </c>
       <c r="N7" s="1">
-        <v>9888570.0</v>
+        <v>9909970.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>97.1629</v>
+        <v>97.4774</v>
       </c>
       <c r="E8" s="1">
         <v>97.2229349</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>9722293.49</v>
       </c>
       <c r="I8" s="1">
-        <v>-6003.49</v>
+        <v>25446.51</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.061749730206921</v>
+        <v>0.2617336128165</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>9716290.0</v>
+        <v>9747740.0</v>
       </c>
       <c r="N8" s="1">
-        <v>9716290.0</v>
+        <v>9747740.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.0112</v>
+        <v>100.0032</v>
       </c>
       <c r="E9" s="1">
         <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>3360.0</v>
+        <v>960.0</v>
       </c>
       <c r="J9" s="1">
-        <v>0.0112</v>
+        <v>0.0032</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>50</v>
       </c>
       <c r="M9" s="1">
-        <v>30003360.0</v>
+        <v>30000960.0</v>
       </c>
       <c r="N9" s="1">
-        <v>30276377.67</v>
+        <v>30327323.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0091</v>
+        <v>97.3383</v>
       </c>
       <c r="E10" s="1">
-        <v>100.0099729</v>
+        <v>97.1680113</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>10000997.29</v>
+        <v>19433602.26</v>
       </c>
       <c r="I10" s="1">
-        <v>-87.29</v>
+        <v>34057.74</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.00087281295523679</v>
+        <v>0.17525181149817</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10" t="s">
-        <v>53</v>
+      <c r="L10">
+        <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>10000910.0</v>
+        <v>19467660.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10098974.0</v>
+        <v>19467660.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.18</v>
+        <v>0.32</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>97.7441</v>
+        <v>97.959</v>
       </c>
       <c r="E11" s="1">
         <v>97.7707721</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19554154.42</v>
       </c>
       <c r="I11" s="1">
-        <v>-5334.42</v>
+        <v>37645.58</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.027280238692111</v>
+        <v>0.19251960065067</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19548820.0</v>
+        <v>19591800.0</v>
       </c>
       <c r="N11" s="1">
-        <v>19548820.0</v>
+        <v>19591800.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C12" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.6329</v>
+        <v>98.8198</v>
       </c>
       <c r="E12" s="1">
         <v>97.78527223</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>39114108.89</v>
       </c>
       <c r="I12" s="1">
-        <v>339051.11</v>
+        <v>413811.11</v>
       </c>
       <c r="J12" s="1">
-        <v>0.86682560237665</v>
+        <v>1.057958679728</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>39453160.0</v>
+        <v>39527920.0</v>
       </c>
       <c r="N12" s="1">
-        <v>39453160.0</v>
+        <v>39527920.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.69</v>
+        <v>0.66</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.3285</v>
+        <v>99.5042</v>
       </c>
       <c r="E13" s="1">
         <v>98.3627117</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>19672542.34</v>
       </c>
       <c r="I13" s="1">
-        <v>193157.66</v>
+        <v>228297.66</v>
       </c>
       <c r="J13" s="1">
-        <v>0.98186424846195</v>
+        <v>1.1604888481333</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>19865700.0</v>
+        <v>19900840.0</v>
       </c>
       <c r="N13" s="1">
-        <v>19865700.0</v>
+        <v>19900840.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.993</v>
+        <v>97.2418</v>
       </c>
       <c r="E14" s="1">
-        <v>98.72033763</v>
+        <v>97.21815647</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>29616101.29</v>
+        <v>29165446.94</v>
       </c>
       <c r="I14" s="1">
-        <v>81798.71</v>
+        <v>7093.06</v>
       </c>
       <c r="J14" s="1">
-        <v>0.27619675256722</v>
+        <v>0.024320079903428</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>29697900.0</v>
+        <v>29172540.0</v>
       </c>
       <c r="N14" s="1">
-        <v>29697900.0</v>
+        <v>29172540.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" t="s">
         <v>62</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.5309</v>
+        <v>99.1992</v>
       </c>
       <c r="E15" s="1">
-        <v>97.51078004</v>
+        <v>98.72033763</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>24377695.01</v>
+        <v>29616101.29</v>
       </c>
       <c r="I15" s="1">
-        <v>5029.99</v>
+        <v>143658.71</v>
       </c>
       <c r="J15" s="1">
-        <v>0.020633575069081</v>
+        <v>0.48506962004654</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>24382725.0</v>
+        <v>29759760.0</v>
       </c>
       <c r="N15" s="1">
-        <v>24382725.0</v>
+        <v>29759760.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.43</v>
+        <v>0.49</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.9813</v>
+        <v>97.8211</v>
       </c>
       <c r="E16" s="1">
-        <v>100.0</v>
+        <v>97.51078004</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>25000000.0</v>
+        <v>24377695.01</v>
       </c>
       <c r="I16" s="1">
-        <v>-4675.0</v>
+        <v>77579.99</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.0187</v>
+        <v>0.31824169581323</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16" t="s">
-        <v>66</v>
+      <c r="L16">
+        <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>24995325.0</v>
+        <v>24455275.0</v>
       </c>
       <c r="N16" s="1">
-        <v>25000100.21</v>
+        <v>24455275.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.0082</v>
+        <v>99.9939</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>3280.0</v>
+        <v>-1525.0</v>
       </c>
       <c r="J17" s="1">
-        <v>0.0082</v>
+        <v>-0.0061</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="M17" s="1">
-        <v>40003280.0</v>
+        <v>24998475.0</v>
       </c>
       <c r="N17" s="1">
-        <v>40371313.56</v>
+        <v>25049410.56</v>
       </c>
       <c r="O17" s="1">
-        <v>0.71</v>
+        <v>0.42</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>100.0135</v>
+      </c>
+      <c r="E18" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>5400.0</v>
+      </c>
+      <c r="J18" s="1">
+        <v>0.0135</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" t="s">
         <v>70</v>
       </c>
-      <c r="B18" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>14941125.0</v>
+        <v>40005400.0</v>
       </c>
       <c r="N18" s="1">
-        <v>14941125.0</v>
+        <v>40446808.33</v>
       </c>
       <c r="O18" s="1">
-        <v>0.26</v>
+        <v>0.67</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
         <v>72</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.9931</v>
+        <v>99.7832</v>
       </c>
       <c r="E19" s="1">
-        <v>100.0</v>
+        <v>99.43946527</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>20000000.0</v>
+        <v>14915919.79</v>
       </c>
       <c r="I19" s="1">
-        <v>-1380.0</v>
+        <v>51560.21</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.0069</v>
+        <v>0.34567234690124</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19" t="s">
-        <v>74</v>
+      <c r="L19">
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>19998620.0</v>
+        <v>14967480.0</v>
       </c>
       <c r="N19" s="1">
-        <v>20042823.06</v>
+        <v>14967480.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B20" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C20" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.0162</v>
+        <v>100.0201</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>4050.0</v>
+        <v>4020.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.0162</v>
+        <v>0.0201</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="M20" s="1">
-        <v>25004050.0</v>
+        <v>20004020.0</v>
       </c>
       <c r="N20" s="1">
-        <v>25138800.0</v>
+        <v>20084880.44</v>
       </c>
       <c r="O20" s="1">
-        <v>0.44</v>
+        <v>0.33</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B21" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C21" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.0349</v>
+        <v>100.0191</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>10470.0</v>
+        <v>4775.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.0349</v>
+        <v>0.0191</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="M21" s="1">
-        <v>30010470.0</v>
+        <v>25004775.0</v>
       </c>
       <c r="N21" s="1">
-        <v>30285278.5</v>
+        <v>25183051.88</v>
       </c>
       <c r="O21" s="1">
-        <v>0.53</v>
+        <v>0.42</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C22" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.0425</v>
+        <v>100.0389</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>14875.0</v>
+        <v>11670.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.0425</v>
+        <v>0.0389</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="M22" s="1">
-        <v>35014875.0</v>
+        <v>30011670.0</v>
       </c>
       <c r="N22" s="1">
-        <v>35459320.17</v>
+        <v>30341267.92</v>
       </c>
       <c r="O22" s="1">
-        <v>0.62</v>
+        <v>0.5</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C23" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.0399</v>
+        <v>100.0346</v>
       </c>
       <c r="E23" s="1">
         <v>100.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I23" s="1">
-        <v>11970.0</v>
+        <v>12110.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.0399</v>
+        <v>0.0346</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M23" s="1">
-        <v>30011970.0</v>
+        <v>35012110.0</v>
       </c>
       <c r="N23" s="1">
-        <v>30551413.67</v>
+        <v>35520075.89</v>
       </c>
       <c r="O23" s="1">
-        <v>0.53</v>
+        <v>0.59</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C24" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.0247</v>
+        <v>100.0306</v>
       </c>
       <c r="E24" s="1">
         <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>7410.0</v>
+        <v>9180.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.0247</v>
+        <v>0.0306</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="M24" s="1">
-        <v>30007410.0</v>
+        <v>30009180.0</v>
       </c>
       <c r="N24" s="1">
-        <v>30495997.5</v>
+        <v>30603768.75</v>
       </c>
       <c r="O24" s="1">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>88</v>
+      </c>
+      <c r="B25" t="s">
+        <v>89</v>
+      </c>
+      <c r="C25" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>100.0215</v>
+      </c>
+      <c r="E25" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>6450.0</v>
+      </c>
+      <c r="J25" s="1">
+        <v>0.0215</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" t="s">
         <v>90</v>
       </c>
-      <c r="B25" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>12756926.0</v>
+        <v>30006450.0</v>
       </c>
       <c r="N25" s="1">
-        <v>12756926.0</v>
+        <v>30550338.92</v>
       </c>
       <c r="O25" s="1">
-        <v>0.22</v>
+        <v>0.51</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B26" t="s">
         <v>92</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="1">
-        <v>20000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.5213</v>
+        <v>98.3799</v>
       </c>
       <c r="E26" s="1">
-        <v>98.9520157</v>
+        <v>97.79494138</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>19790403.14</v>
+        <v>12713342.38</v>
       </c>
       <c r="I26" s="1">
-        <v>113856.86</v>
+        <v>76044.62</v>
       </c>
       <c r="J26" s="1">
-        <v>0.57531349510448</v>
+        <v>0.59814813230885</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>19904260.0</v>
+        <v>12789387.0</v>
       </c>
       <c r="N26" s="1">
-        <v>19904260.0</v>
+        <v>12789387.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.35</v>
+        <v>0.21</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>93</v>
+      </c>
+      <c r="B27" t="s">
         <v>94</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>98.0727</v>
+        <v>99.691</v>
       </c>
       <c r="E27" s="1">
-        <v>97.81428547</v>
+        <v>98.9520157</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>14672142.82</v>
+        <v>19790403.14</v>
       </c>
       <c r="I27" s="1">
-        <v>38762.18</v>
+        <v>147796.86</v>
       </c>
       <c r="J27" s="1">
-        <v>0.26418894960021</v>
+        <v>0.74681075951038</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>14710905.0</v>
+        <v>19938200.0</v>
       </c>
       <c r="N27" s="1">
-        <v>14710905.0</v>
+        <v>19938200.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>95</v>
+      </c>
+      <c r="B28" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="C28" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>97.275</v>
+        <v>98.3238</v>
       </c>
       <c r="E28" s="1">
-        <v>97.32339047</v>
+        <v>97.81428547</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>14598508.57</v>
+        <v>14672142.82</v>
       </c>
       <c r="I28" s="1">
-        <v>-7258.57</v>
+        <v>76427.18</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.04972131204496</v>
+        <v>0.52089991855736</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>14591250.0</v>
+        <v>14748570.0</v>
       </c>
       <c r="N28" s="1">
-        <v>14591250.0</v>
+        <v>14748570.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>97</v>
+      </c>
+      <c r="B29" t="s">
         <v>98</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.9938</v>
+        <v>97.5693</v>
       </c>
       <c r="E29" s="1">
-        <v>99.6192332</v>
+        <v>97.32339047</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>9961923.32</v>
+        <v>14598508.57</v>
       </c>
       <c r="I29" s="1">
-        <v>37456.68</v>
+        <v>36886.43</v>
       </c>
       <c r="J29" s="1">
-        <v>0.37599847737033</v>
+        <v>0.25267259201945</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>9999380.0</v>
+        <v>14635395.0</v>
       </c>
       <c r="N29" s="1">
-        <v>9999380.0</v>
+        <v>14635395.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>99</v>
+      </c>
+      <c r="B30" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="C30" s="1">
         <v>7000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.7765</v>
+        <v>99.9585</v>
       </c>
       <c r="E30" s="1">
         <v>99.23194471</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>6946236.13</v>
       </c>
       <c r="I30" s="1">
-        <v>38118.87</v>
+        <v>50858.87</v>
       </c>
       <c r="J30" s="1">
-        <v>0.54877014381024</v>
+        <v>0.73217882387191</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>6984355.0</v>
+        <v>6997095.0</v>
       </c>
       <c r="N30" s="1">
-        <v>6984355.0</v>
+        <v>6997095.0</v>
       </c>
       <c r="O30" s="1">
         <v>0.12</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>101</v>
+      </c>
+      <c r="B31" t="s">
         <v>102</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>20000000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.907</v>
+        <v>99.8156</v>
       </c>
       <c r="E31" s="1">
-        <v>99.41494305</v>
+        <v>99.63136395</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>19882988.61</v>
+        <v>18431802.33</v>
       </c>
       <c r="I31" s="1">
-        <v>98411.39</v>
+        <v>34083.67</v>
       </c>
       <c r="J31" s="1">
-        <v>0.49495270520099</v>
+        <v>0.18491772746784</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>19981400.0</v>
+        <v>18465886.0</v>
       </c>
       <c r="N31" s="1">
-        <v>19981400.0</v>
+        <v>18465886.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>103</v>
+      </c>
+      <c r="B32" t="s">
         <v>104</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>18500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.6412</v>
+        <v>99.8422</v>
       </c>
       <c r="E32" s="1">
-        <v>99.63136395</v>
+        <v>99.809627</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>18431802.33</v>
+        <v>19961925.4</v>
       </c>
       <c r="I32" s="1">
-        <v>1819.67</v>
+        <v>6514.6</v>
       </c>
       <c r="J32" s="1">
-        <v>0.00987244745479</v>
+        <v>0.032635128473128</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>18433622.0</v>
+        <v>19968440.0</v>
       </c>
       <c r="N32" s="1">
-        <v>18433622.0</v>
+        <v>19968440.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>105</v>
+      </c>
+      <c r="B33" t="s">
         <v>106</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.8608</v>
+        <v>98.1684</v>
       </c>
       <c r="E33" s="1">
-        <v>99.82469675</v>
+        <v>97.7369551</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>19964939.35</v>
+        <v>9773695.51</v>
       </c>
       <c r="I33" s="1">
-        <v>7220.65</v>
+        <v>43144.49</v>
       </c>
       <c r="J33" s="1">
-        <v>0.036166651315172</v>
+        <v>0.44143476698099</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>19972160.0</v>
+        <v>9816840.0</v>
       </c>
       <c r="N33" s="1">
-        <v>19972160.0</v>
+        <v>9816840.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>107</v>
+      </c>
+      <c r="B34" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="C34" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>97.9207</v>
+        <v>99.8822</v>
       </c>
       <c r="E34" s="1">
-        <v>97.7369551</v>
+        <v>99.6227205</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>9773695.51</v>
+        <v>9962272.05</v>
       </c>
       <c r="I34" s="1">
-        <v>18374.49</v>
+        <v>25947.95</v>
       </c>
       <c r="J34" s="1">
-        <v>0.18799941108458</v>
+        <v>0.26046217037408</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>9792070.0</v>
+        <v>9988220.0</v>
       </c>
       <c r="N34" s="1">
-        <v>9792070.0</v>
+        <v>9988220.0</v>
       </c>
       <c r="O34" s="1">
         <v>0.17</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>109</v>
+      </c>
+      <c r="B35" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="C35" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.6973</v>
+        <v>99.6012</v>
       </c>
       <c r="E35" s="1">
-        <v>99.6227205</v>
+        <v>99.606747</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>9962272.05</v>
+        <v>9960674.7</v>
       </c>
       <c r="I35" s="1">
-        <v>7457.95</v>
+        <v>-554.7</v>
       </c>
       <c r="J35" s="1">
-        <v>0.0748619387482</v>
+        <v>-0.0055688998657892</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>9969730.0</v>
+        <v>9960120.0</v>
       </c>
       <c r="N35" s="1">
-        <v>9969730.0</v>
+        <v>9960120.0</v>
       </c>
       <c r="O35" s="1">
         <v>0.17</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>111</v>
+      </c>
+      <c r="B36" t="s">
         <v>112</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>25000000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.9034</v>
+        <v>99.889</v>
       </c>
       <c r="E36" s="1">
-        <v>99.82271508</v>
+        <v>99.81048484</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>24955678.77</v>
+        <v>30941250.3</v>
       </c>
       <c r="I36" s="1">
-        <v>20171.23</v>
+        <v>24339.7</v>
       </c>
       <c r="J36" s="1">
-        <v>0.080828216238496</v>
+        <v>0.078664241955342</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>24975850.0</v>
+        <v>30965590.0</v>
       </c>
       <c r="N36" s="1">
-        <v>24975850.0</v>
+        <v>30965590.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.44</v>
+        <v>0.51</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>113</v>
+      </c>
+      <c r="B37" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C37" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>97.9811</v>
+        <v>99.8422</v>
       </c>
       <c r="E37" s="1">
-        <v>97.75144525</v>
+        <v>99.7987392</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>19550289.05</v>
+        <v>19959747.84</v>
       </c>
       <c r="I37" s="1">
-        <v>45930.95</v>
+        <v>8692.16</v>
       </c>
       <c r="J37" s="1">
-        <v>0.2349374471269</v>
+        <v>0.043548445950708</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>19596220.0</v>
+        <v>19968440.0</v>
       </c>
       <c r="N37" s="1">
-        <v>19596220.0</v>
+        <v>19968440.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>115</v>
+      </c>
+      <c r="B38" t="s">
         <v>116</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>97.6566</v>
+        <v>98.2253</v>
       </c>
       <c r="E38" s="1">
-        <v>97.52492576</v>
+        <v>97.75144525</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>24381231.44</v>
+        <v>19550289.05</v>
       </c>
       <c r="I38" s="1">
-        <v>32918.56</v>
+        <v>94770.95</v>
       </c>
       <c r="J38" s="1">
-        <v>0.13501598588656</v>
+        <v>0.48475472540392</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>24414150.0</v>
+        <v>19645060.0</v>
       </c>
       <c r="N38" s="1">
-        <v>24414150.0</v>
+        <v>19645060.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>117</v>
+      </c>
+      <c r="B39" t="s">
         <v>118</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.6912</v>
+        <v>97.9043</v>
       </c>
       <c r="E39" s="1">
-        <v>98.14746657</v>
+        <v>97.52492576</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>29444239.97</v>
+        <v>24381231.44</v>
       </c>
       <c r="I39" s="1">
-        <v>163120.03</v>
+        <v>94843.56</v>
       </c>
       <c r="J39" s="1">
-        <v>0.55399640189796</v>
+        <v>0.38900233662685</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>29607360.0</v>
+        <v>24476075.0</v>
       </c>
       <c r="N39" s="1">
-        <v>29607360.0</v>
+        <v>24476075.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.52</v>
+        <v>0.41</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>119</v>
+      </c>
+      <c r="B40" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="C40" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.1589</v>
+        <v>98.8956</v>
       </c>
       <c r="E40" s="1">
-        <v>97.87236357</v>
+        <v>98.14746657</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>29361709.07</v>
+        <v>29444239.97</v>
       </c>
       <c r="I40" s="1">
-        <v>385960.93</v>
+        <v>224440.03</v>
       </c>
       <c r="J40" s="1">
-        <v>1.3145043058626</v>
+        <v>0.76225445190189</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>29747670.0</v>
+        <v>29668680.0</v>
       </c>
       <c r="N40" s="1">
-        <v>29747670.0</v>
+        <v>29668680.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>121</v>
+      </c>
+      <c r="B41" t="s">
         <v>122</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.7531</v>
+        <v>99.3387</v>
       </c>
       <c r="E41" s="1">
-        <v>99.30246913</v>
+        <v>97.87236357</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>14895370.37</v>
+        <v>29361709.07</v>
       </c>
       <c r="I41" s="1">
-        <v>67594.63</v>
+        <v>439900.93</v>
       </c>
       <c r="J41" s="1">
-        <v>0.45379623548092</v>
+        <v>1.4982129580783</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>14962965.0</v>
+        <v>29801610.0</v>
       </c>
       <c r="N41" s="1">
-        <v>14962965.0</v>
+        <v>29801610.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.26</v>
+        <v>0.5</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>123</v>
+      </c>
+      <c r="B42" t="s">
         <v>124</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.124</v>
+        <v>99.9244</v>
       </c>
       <c r="E42" s="1">
-        <v>97.75627623</v>
+        <v>99.30246913</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>29326882.87</v>
+        <v>14895370.37</v>
       </c>
       <c r="I42" s="1">
-        <v>110317.13</v>
+        <v>93289.63</v>
       </c>
       <c r="J42" s="1">
-        <v>0.37616384424152</v>
+        <v>0.6262994989899</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>29437200.0</v>
+        <v>14988660.0</v>
       </c>
       <c r="N42" s="1">
-        <v>29437200.0</v>
+        <v>14988660.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.52</v>
+        <v>0.25</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>125</v>
+      </c>
+      <c r="B43" t="s">
         <v>126</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.3088</v>
+        <v>98.3617</v>
       </c>
       <c r="E43" s="1">
-        <v>97.3233905</v>
+        <v>97.75627623</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>19464678.1</v>
+        <v>29326882.87</v>
       </c>
       <c r="I43" s="1">
-        <v>-2918.1</v>
+        <v>181627.13</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.014991771171392</v>
+        <v>0.61931958744172</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>19461760.0</v>
+        <v>29508510.0</v>
       </c>
       <c r="N43" s="1">
-        <v>19461760.0</v>
+        <v>29508510.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>127</v>
+      </c>
+      <c r="B44" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="C44" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.722</v>
+        <v>97.5687</v>
       </c>
       <c r="E44" s="1">
-        <v>97.8675211</v>
+        <v>97.3233905</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>19573504.22</v>
+        <v>19464678.1</v>
       </c>
       <c r="I44" s="1">
-        <v>370895.78</v>
+        <v>49061.9</v>
       </c>
       <c r="J44" s="1">
-        <v>1.8948869647011</v>
+        <v>0.25205605634958</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>19944400.0</v>
+        <v>19513740.0</v>
       </c>
       <c r="N44" s="1">
-        <v>19944400.0</v>
+        <v>19513740.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>129</v>
+      </c>
+      <c r="B45" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="C45" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.8461</v>
+        <v>99.8932</v>
       </c>
       <c r="E45" s="1">
-        <v>99.81102445</v>
+        <v>97.8675211</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>19962204.89</v>
+        <v>19573504.22</v>
       </c>
       <c r="I45" s="1">
-        <v>7015.11</v>
+        <v>405135.78</v>
       </c>
       <c r="J45" s="1">
-        <v>0.035141959711646</v>
+        <v>2.0698173175656</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>19969220.0</v>
+        <v>19978640.0</v>
       </c>
       <c r="N45" s="1">
-        <v>19969220.0</v>
+        <v>19978640.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>131</v>
+      </c>
+      <c r="B46" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="C46" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.8863</v>
+        <v>100.0002</v>
       </c>
       <c r="E46" s="1">
-        <v>99.8105817</v>
+        <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>19962116.34</v>
+        <v>20000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>15143.66</v>
+        <v>40.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.075861996504124</v>
+        <v>0.0002</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
-      <c r="L46">
-        <v>0.0</v>
+      <c r="L46" t="s">
+        <v>133</v>
       </c>
       <c r="M46" s="1">
-        <v>19977260.0</v>
+        <v>20000040.0</v>
       </c>
       <c r="N46" s="1">
-        <v>19977260.0</v>
+        <v>20141720.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>134</v>
       </c>
       <c r="B47" t="s">
         <v>135</v>
       </c>
       <c r="C47" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.9896</v>
+        <v>100.0147</v>
       </c>
       <c r="E47" s="1">
         <v>100.0</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-2080.0</v>
+        <v>2940.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.0104</v>
+        <v>0.0147</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" t="s">
         <v>136</v>
       </c>
       <c r="M47" s="1">
-        <v>19997920.0</v>
+        <v>20002940.0</v>
       </c>
       <c r="N47" s="1">
-        <v>20102859.67</v>
+        <v>20138397.78</v>
       </c>
       <c r="O47" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>137</v>
       </c>
       <c r="B48" t="s">
         <v>138</v>
       </c>
       <c r="C48" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.0073</v>
+        <v>100.0086</v>
       </c>
       <c r="E48" s="1">
         <v>100.0</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I48" s="1">
-        <v>1460.0</v>
+        <v>1720.0</v>
       </c>
       <c r="J48" s="1">
-        <v>0.0073</v>
+        <v>0.0086</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" t="s">
         <v>139</v>
       </c>
       <c r="M48" s="1">
-        <v>20001460.0</v>
+        <v>20001720.0</v>
       </c>
       <c r="N48" s="1">
-        <v>20101788.56</v>
+        <v>20139044.44</v>
       </c>
       <c r="O48" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>140</v>
       </c>
       <c r="B49" t="s">
         <v>141</v>
       </c>
       <c r="C49" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.998</v>
+        <v>100.0388</v>
       </c>
       <c r="E49" s="1">
         <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-400.0</v>
+        <v>15520.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.002</v>
+        <v>0.0388</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" t="s">
         <v>142</v>
       </c>
       <c r="M49" s="1">
-        <v>19999600.0</v>
+        <v>40015520.0</v>
       </c>
       <c r="N49" s="1">
-        <v>20101311.89</v>
+        <v>40460817.22</v>
       </c>
       <c r="O49" s="1">
-        <v>0.35</v>
+        <v>0.67</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>143</v>
       </c>
       <c r="B50" t="s">
         <v>144</v>
       </c>
       <c r="C50" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.0353</v>
+        <v>99.8872</v>
       </c>
       <c r="E50" s="1">
-        <v>100.0</v>
+        <v>99.8014782</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>40000000.0</v>
+        <v>9980147.82</v>
       </c>
       <c r="I50" s="1">
-        <v>14120.0</v>
+        <v>8572.18</v>
       </c>
       <c r="J50" s="1">
-        <v>0.0353</v>
+        <v>0.08589231496974</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50" t="s">
-        <v>145</v>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>40014120.0</v>
+        <v>9988720.0</v>
       </c>
       <c r="N50" s="1">
-        <v>40385398.0</v>
+        <v>9988720.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.71</v>
+        <v>0.17</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>145</v>
+      </c>
+      <c r="B51" t="s">
         <v>146</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.8175</v>
+        <v>99.9653</v>
       </c>
       <c r="E51" s="1">
-        <v>99.43839407</v>
+        <v>99.625243</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>29831518.22</v>
+        <v>9962524.3</v>
       </c>
       <c r="I51" s="1">
-        <v>113731.78</v>
+        <v>34005.7</v>
       </c>
       <c r="J51" s="1">
-        <v>0.38124703932685</v>
+        <v>0.3413361812327</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>29945250.0</v>
+        <v>9996530.0</v>
       </c>
       <c r="N51" s="1">
-        <v>29945250.0</v>
+        <v>9996530.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.52</v>
+        <v>0.17</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>147</v>
+      </c>
+      <c r="B52" t="s">
         <v>148</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.9015</v>
+        <v>99.7738</v>
       </c>
       <c r="E52" s="1">
-        <v>99.8233681</v>
+        <v>99.6766324</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>9982336.81</v>
+        <v>24919158.1</v>
       </c>
       <c r="I52" s="1">
-        <v>7813.19</v>
+        <v>24291.9</v>
       </c>
       <c r="J52" s="1">
-        <v>0.078270150053172</v>
+        <v>0.097482827880931</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>9990150.0</v>
+        <v>24943450.0</v>
       </c>
       <c r="N52" s="1">
-        <v>9990150.0</v>
+        <v>24943450.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.17</v>
+        <v>0.41</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>149</v>
+      </c>
+      <c r="B53" t="s">
         <v>150</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.7938</v>
+        <v>99.9767</v>
       </c>
       <c r="E53" s="1">
-        <v>99.625243</v>
+        <v>99.8134874</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>9962524.3</v>
+        <v>14972023.11</v>
       </c>
       <c r="I53" s="1">
-        <v>16855.7</v>
+        <v>24481.89</v>
       </c>
       <c r="J53" s="1">
-        <v>0.1691910553232</v>
+        <v>0.16351758089158</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>9979380.0</v>
+        <v>14996505.0</v>
       </c>
       <c r="N53" s="1">
-        <v>9979380.0</v>
+        <v>14996505.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>151</v>
+      </c>
+      <c r="B54" t="s">
         <v>152</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.988</v>
+        <v>99.8392</v>
       </c>
       <c r="E54" s="1">
-        <v>99.89311435</v>
+        <v>99.80128457</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>19978622.87</v>
+        <v>29940385.37</v>
       </c>
       <c r="I54" s="1">
-        <v>18977.13</v>
+        <v>11374.63</v>
       </c>
       <c r="J54" s="1">
-        <v>0.094987177662261</v>
+        <v>0.037990927168884</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>19997600.0</v>
+        <v>29951760.0</v>
       </c>
       <c r="N54" s="1">
-        <v>19997600.0</v>
+        <v>29951760.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.35</v>
+        <v>0.5</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B55" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C55" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.9037</v>
+        <v>99.8392</v>
       </c>
       <c r="E55" s="1">
-        <v>99.823894</v>
+        <v>99.76007705</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>19964778.8</v>
+        <v>19952015.41</v>
       </c>
       <c r="I55" s="1">
-        <v>15961.2</v>
+        <v>15824.59</v>
       </c>
       <c r="J55" s="1">
-        <v>0.079946791095927</v>
+        <v>0.079313240666748</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>19980740.0</v>
+        <v>19967840.0</v>
       </c>
       <c r="N55" s="1">
-        <v>19980740.0</v>
+        <v>19967840.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B56" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C56" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.8607</v>
+        <v>99.8466</v>
       </c>
       <c r="E56" s="1">
-        <v>99.823894</v>
+        <v>99.625574</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>19964778.8</v>
+        <v>14943836.1</v>
       </c>
       <c r="I56" s="1">
-        <v>7361.2</v>
+        <v>33153.9</v>
       </c>
       <c r="J56" s="1">
-        <v>0.036870931923373</v>
+        <v>0.22185668912683</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>19972140.0</v>
+        <v>14976990.0</v>
       </c>
       <c r="N56" s="1">
-        <v>19972140.0</v>
+        <v>14976990.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B57" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C57" s="1">
-        <v>15000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.6732</v>
+        <v>99.5015</v>
       </c>
       <c r="E57" s="1">
-        <v>99.625574</v>
+        <v>99.47499306</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>14943836.1</v>
+        <v>15915998.89</v>
       </c>
       <c r="I57" s="1">
-        <v>7143.9</v>
+        <v>4241.11</v>
       </c>
       <c r="J57" s="1">
-        <v>0.047804994328063</v>
+        <v>0.026646835233601</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>14950980.0</v>
+        <v>15920240.0</v>
       </c>
       <c r="N57" s="1">
-        <v>14950980.0</v>
+        <v>15920240.0</v>
       </c>
       <c r="O57" s="1">
         <v>0.26</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B58" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C58" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.6982</v>
+        <v>99.8791</v>
       </c>
       <c r="E58" s="1">
         <v>99.6104126</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>29883123.78</v>
       </c>
       <c r="I58" s="1">
-        <v>26336.22</v>
+        <v>80606.22</v>
       </c>
       <c r="J58" s="1">
-        <v>0.088130746283045</v>
+        <v>0.26973826629848</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>29909460.0</v>
+        <v>29963730.0</v>
       </c>
       <c r="N58" s="1">
-        <v>29909460.0</v>
+        <v>29963730.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B59" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C59" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.9054</v>
+        <v>99.8904</v>
       </c>
       <c r="E59" s="1">
-        <v>99.827105</v>
+        <v>99.81091375</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>19965421.0</v>
+        <v>19962182.75</v>
       </c>
       <c r="I59" s="1">
-        <v>15659.0</v>
+        <v>15897.25</v>
       </c>
       <c r="J59" s="1">
-        <v>0.078430602590349</v>
+        <v>0.079636832299814</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>19981080.0</v>
+        <v>19978080.0</v>
       </c>
       <c r="N59" s="1">
-        <v>19981080.0</v>
+        <v>19978080.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B60" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C60" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.8183</v>
+        <v>99.994</v>
       </c>
       <c r="E60" s="1">
         <v>99.7849634</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>9978496.34</v>
       </c>
       <c r="I60" s="1">
-        <v>3333.66</v>
+        <v>20903.66</v>
       </c>
       <c r="J60" s="1">
-        <v>0.033408440374294</v>
+        <v>0.20948707388111</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>9981830.0</v>
+        <v>9999400.0</v>
       </c>
       <c r="N60" s="1">
-        <v>9981830.0</v>
+        <v>9999400.0</v>
       </c>
       <c r="O60" s="1">
         <v>0.17</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B61" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C61" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.6206</v>
+        <v>99.7898</v>
       </c>
       <c r="E61" s="1">
         <v>99.6130035</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>9961300.35</v>
       </c>
       <c r="I61" s="1">
-        <v>759.65</v>
+        <v>17679.65</v>
       </c>
       <c r="J61" s="1">
-        <v>0.0076260124010818</v>
+        <v>0.17748335436949</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>9962060.0</v>
+        <v>9978980.0</v>
       </c>
       <c r="N61" s="1">
-        <v>9962060.0</v>
+        <v>9978980.0</v>
       </c>
       <c r="O61" s="1">
         <v>0.17</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B62" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C62" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>97.7814</v>
+        <v>98.0255</v>
       </c>
       <c r="E62" s="1">
         <v>97.7369551</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>9773695.51</v>
       </c>
       <c r="I62" s="1">
-        <v>4444.49</v>
+        <v>28854.49</v>
       </c>
       <c r="J62" s="1">
-        <v>0.045473996969239</v>
+        <v>0.29522599686554</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>9778140.0</v>
+        <v>9802550.0</v>
       </c>
       <c r="N62" s="1">
-        <v>9778140.0</v>
+        <v>9802550.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B63" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C63" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.6458</v>
+        <v>99.8195</v>
       </c>
       <c r="E63" s="1">
         <v>99.63053676</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>24907634.19</v>
       </c>
       <c r="I63" s="1">
-        <v>3815.81</v>
+        <v>47240.81</v>
       </c>
       <c r="J63" s="1">
-        <v>0.015319841181592</v>
+        <v>0.18966397868075</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>24911450.0</v>
+        <v>24954875.0</v>
       </c>
       <c r="N63" s="1">
-        <v>24911450.0</v>
+        <v>24954875.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B64" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C64" s="1">
-        <v>11000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.9882</v>
+        <v>99.7863</v>
       </c>
       <c r="E64" s="1">
-        <v>99.64625582</v>
+        <v>99.62944764</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>10961088.14</v>
+        <v>21918478.48</v>
       </c>
       <c r="I64" s="1">
-        <v>37613.86</v>
+        <v>34507.52</v>
       </c>
       <c r="J64" s="1">
-        <v>0.34315808357326</v>
+        <v>0.15743574551257</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>10998702.0</v>
+        <v>21952986.0</v>
       </c>
       <c r="N64" s="1">
-        <v>10998702.0</v>
+        <v>21952986.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B65" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C65" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.7355</v>
+        <v>99.9114</v>
       </c>
       <c r="E65" s="1">
         <v>99.61734485</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>19923468.97</v>
       </c>
       <c r="I65" s="1">
-        <v>23631.03</v>
+        <v>58811.03</v>
       </c>
       <c r="J65" s="1">
-        <v>0.11860901349852</v>
+        <v>0.29518468941606</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>19947100.0</v>
+        <v>19982280.0</v>
       </c>
       <c r="N65" s="1">
-        <v>19947100.0</v>
+        <v>19982280.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B66" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C66" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>100.0187</v>
+        <v>99.9724</v>
       </c>
       <c r="E66" s="1">
         <v>100.0</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I66" s="1">
-        <v>7480.0</v>
+        <v>-8280.0</v>
       </c>
       <c r="J66" s="1">
-        <v>0.0187</v>
+        <v>-0.0276</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="M66" s="1">
-        <v>40007480.0</v>
+        <v>29991720.0</v>
       </c>
       <c r="N66" s="1">
-        <v>40844570.56</v>
+        <v>29999258.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.71</v>
+        <v>0.5</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B67" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C67" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>100.0219</v>
+        <v>100.0007</v>
       </c>
       <c r="E67" s="1">
         <v>100.0</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I67" s="1">
-        <v>6570.0</v>
+        <v>280.0</v>
       </c>
       <c r="J67" s="1">
-        <v>0.0219</v>
+        <v>0.0007</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="M67" s="1">
-        <v>30006570.0</v>
+        <v>40000280.0</v>
       </c>
       <c r="N67" s="1">
-        <v>30372534.67</v>
+        <v>40910401.33</v>
       </c>
       <c r="O67" s="1">
-        <v>0.53</v>
+        <v>0.68</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B68" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C68" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.9799</v>
+        <v>100.028</v>
       </c>
       <c r="E68" s="1">
         <v>100.0</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-2010.0</v>
+        <v>8400.0</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.0201</v>
+        <v>0.028</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="M68" s="1">
-        <v>9997990.0</v>
+        <v>30008400.0</v>
       </c>
       <c r="N68" s="1">
-        <v>10006159.06</v>
+        <v>30428793.75</v>
       </c>
       <c r="O68" s="1">
-        <v>0.18</v>
+        <v>0.51</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B69" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="C69" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.9911</v>
+        <v>99.9919</v>
       </c>
       <c r="E69" s="1">
         <v>100.0</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-890.0</v>
+        <v>-810.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.0089</v>
+        <v>-0.0081</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="M69" s="1">
-        <v>9999110.0</v>
+        <v>9999190.0</v>
       </c>
       <c r="N69" s="1">
-        <v>10007242.94</v>
+        <v>10025589.33</v>
       </c>
       <c r="O69" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B70" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="C70" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.0147</v>
+        <v>99.9973</v>
       </c>
       <c r="E70" s="1">
         <v>100.0</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>2940.0</v>
+        <v>-270.0</v>
       </c>
       <c r="J70" s="1">
-        <v>0.0147</v>
+        <v>-0.0027</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="M70" s="1">
-        <v>20002940.0</v>
+        <v>9999730.0</v>
       </c>
       <c r="N70" s="1">
-        <v>20125238.56</v>
+        <v>10026012.67</v>
       </c>
       <c r="O70" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>189</v>
+      </c>
+      <c r="B71" t="s">
+        <v>190</v>
+      </c>
+      <c r="C71" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>100.0158</v>
+      </c>
+      <c r="E71" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>3160.0</v>
+      </c>
+      <c r="J71" s="1">
+        <v>0.0158</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" t="s">
         <v>191</v>
       </c>
-      <c r="B71" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>24546800.0</v>
+        <v>20003160.0</v>
       </c>
       <c r="N71" s="1">
-        <v>24546800.0</v>
+        <v>20161740.67</v>
       </c>
       <c r="O71" s="1">
-        <v>0.43</v>
+        <v>0.34</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>192</v>
+      </c>
+      <c r="B72" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="C72" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>98.9425</v>
+        <v>98.4235</v>
       </c>
       <c r="E72" s="1">
-        <v>98.376783</v>
+        <v>97.78527224</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>24594195.75</v>
+        <v>24446318.06</v>
       </c>
       <c r="I72" s="1">
-        <v>141429.25</v>
+        <v>159556.94</v>
       </c>
       <c r="J72" s="1">
-        <v>0.57505133096292</v>
+        <v>0.65268290958332</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>24735625.0</v>
+        <v>24605875.0</v>
       </c>
       <c r="N72" s="1">
-        <v>24735625.0</v>
+        <v>24605875.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>194</v>
+      </c>
+      <c r="B73" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="C73" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.6897</v>
+        <v>99.142</v>
       </c>
       <c r="E73" s="1">
-        <v>98.185719</v>
+        <v>98.376783</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>24546429.75</v>
+        <v>24594195.75</v>
       </c>
       <c r="I73" s="1">
-        <v>125995.25</v>
+        <v>191304.25</v>
       </c>
       <c r="J73" s="1">
-        <v>0.51329358804207</v>
+        <v>0.77784308112616</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>24672425.0</v>
+        <v>24785500.0</v>
       </c>
       <c r="N73" s="1">
-        <v>24672425.0</v>
+        <v>24785500.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>196</v>
+      </c>
+      <c r="B74" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="C74" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.4411</v>
+        <v>98.9031</v>
       </c>
       <c r="E74" s="1">
-        <v>97.990834</v>
+        <v>98.185719</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>24497708.5</v>
+        <v>24546429.75</v>
       </c>
       <c r="I74" s="1">
-        <v>112566.5</v>
+        <v>179345.25</v>
       </c>
       <c r="J74" s="1">
-        <v>0.45949807917749</v>
+        <v>0.73063680472717</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>24610275.0</v>
+        <v>24725775.0</v>
       </c>
       <c r="N74" s="1">
-        <v>24610275.0</v>
+        <v>24725775.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>198</v>
+      </c>
+      <c r="B75" t="s">
         <v>199</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>97.9017</v>
+        <v>98.664</v>
       </c>
       <c r="E75" s="1">
-        <v>97.79010655</v>
+        <v>97.990834</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>19558021.31</v>
+        <v>24497708.5</v>
       </c>
       <c r="I75" s="1">
-        <v>22318.69</v>
+        <v>168291.5</v>
       </c>
       <c r="J75" s="1">
-        <v>0.11411527600999</v>
+        <v>0.68696833420154</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>19580340.0</v>
+        <v>24666000.0</v>
       </c>
       <c r="N75" s="1">
-        <v>19580340.0</v>
+        <v>24666000.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.34</v>
+        <v>0.41</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>200</v>
+      </c>
+      <c r="B76" t="s">
         <v>201</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.3763</v>
+        <v>98.152</v>
       </c>
       <c r="E76" s="1">
-        <v>97.85057616</v>
+        <v>97.79010655</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>12231322.02</v>
+        <v>19558021.31</v>
       </c>
       <c r="I76" s="1">
-        <v>190715.48</v>
+        <v>72378.69</v>
       </c>
       <c r="J76" s="1">
-        <v>1.5592384836909</v>
+        <v>0.37007163890855</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>12422037.5</v>
+        <v>19630400.0</v>
       </c>
       <c r="N76" s="1">
-        <v>12422037.5</v>
+        <v>19630400.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>202</v>
+      </c>
+      <c r="B77" t="s">
         <v>203</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.1391</v>
+        <v>99.5528</v>
       </c>
       <c r="E77" s="1">
-        <v>97.86267907</v>
+        <v>97.85057616</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>14679401.86</v>
+        <v>12231322.02</v>
       </c>
       <c r="I77" s="1">
-        <v>191463.14</v>
+        <v>212777.98</v>
       </c>
       <c r="J77" s="1">
-        <v>1.304297966811</v>
+        <v>1.7396155513858</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>14870865.0</v>
+        <v>12444100.0</v>
       </c>
       <c r="N77" s="1">
-        <v>14870865.0</v>
+        <v>12444100.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>204</v>
+      </c>
+      <c r="B78" t="s">
         <v>205</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.3473</v>
+        <v>99.3277</v>
       </c>
       <c r="E78" s="1">
-        <v>97.85299653</v>
+        <v>97.86267907</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>29355898.96</v>
+        <v>14679401.86</v>
       </c>
       <c r="I78" s="1">
-        <v>448291.04</v>
+        <v>219753.14</v>
       </c>
       <c r="J78" s="1">
-        <v>1.5270901450194</v>
+        <v>1.4970169908544</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>29804190.0</v>
+        <v>14899155.0</v>
       </c>
       <c r="N78" s="1">
-        <v>29804190.0</v>
+        <v>14899155.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.52</v>
+        <v>0.25</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>206</v>
+      </c>
+      <c r="B79" t="s">
         <v>207</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>97.2722</v>
+        <v>99.5252</v>
       </c>
       <c r="E79" s="1">
-        <v>97.41445795</v>
+        <v>97.85299653</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>19482891.59</v>
+        <v>29355898.96</v>
       </c>
       <c r="I79" s="1">
-        <v>-28451.59</v>
+        <v>501661.04</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.1460337130583</v>
+        <v>1.7088934686809</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>19454440.0</v>
+        <v>29857560.0</v>
       </c>
       <c r="N79" s="1">
-        <v>19454440.0</v>
+        <v>29857560.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.34</v>
+        <v>0.5</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>208</v>
+      </c>
+      <c r="B80" t="s">
         <v>209</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.6887</v>
+        <v>97.5538</v>
       </c>
       <c r="E80" s="1">
-        <v>99.6210388</v>
+        <v>97.41445795</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>29886311.64</v>
+        <v>19482891.59</v>
       </c>
       <c r="I80" s="1">
-        <v>20298.36</v>
+        <v>27868.41</v>
       </c>
       <c r="J80" s="1">
-        <v>0.067918585085061</v>
+        <v>0.14304042021311</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>29906610.0</v>
+        <v>19510760.0</v>
       </c>
       <c r="N80" s="1">
-        <v>29906610.0</v>
+        <v>19510760.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.52</v>
+        <v>0.32</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>210</v>
+      </c>
+      <c r="B81" t="s">
         <v>211</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.8087</v>
+        <v>99.8724</v>
       </c>
       <c r="E81" s="1">
-        <v>98.5230842</v>
+        <v>99.6210388</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>4926154.21</v>
+        <v>29886311.64</v>
       </c>
       <c r="I81" s="1">
-        <v>14280.79</v>
+        <v>75408.36</v>
       </c>
       <c r="J81" s="1">
-        <v>0.28989733961252</v>
+        <v>0.25231738498997</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>4940435.0</v>
+        <v>29961720.0</v>
       </c>
       <c r="N81" s="1">
-        <v>4940435.0</v>
+        <v>29961720.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.09</v>
+        <v>0.5</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>212</v>
+      </c>
+      <c r="B82" t="s">
         <v>213</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.6762</v>
+        <v>99.0057</v>
       </c>
       <c r="E82" s="1">
-        <v>98.503513</v>
+        <v>98.5230842</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>9850351.3</v>
+        <v>4926154.21</v>
       </c>
       <c r="I82" s="1">
-        <v>117268.7</v>
+        <v>24130.79</v>
       </c>
       <c r="J82" s="1">
-        <v>1.1905027184157</v>
+        <v>0.48985047912254</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>9967620.0</v>
+        <v>4950285.0</v>
       </c>
       <c r="N82" s="1">
-        <v>9967620.0</v>
+        <v>4950285.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>214</v>
+      </c>
+      <c r="B83" t="s">
         <v>215</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.242</v>
+        <v>99.8584</v>
       </c>
       <c r="E83" s="1">
-        <v>97.87236356</v>
+        <v>98.503513</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>48936181.78</v>
+        <v>9850351.3</v>
       </c>
       <c r="I83" s="1">
-        <v>684818.22</v>
+        <v>135488.7</v>
       </c>
       <c r="J83" s="1">
-        <v>1.3994108144332</v>
+        <v>1.3754707408253</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>49621000.0</v>
+        <v>9985840.0</v>
       </c>
       <c r="N83" s="1">
-        <v>49621000.0</v>
+        <v>9985840.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.87</v>
+        <v>0.17</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>216</v>
+      </c>
+      <c r="B84" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="C84" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>97.8271</v>
+        <v>99.5745</v>
       </c>
       <c r="E84" s="1">
-        <v>97.8233224</v>
+        <v>99.44454695</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>19564664.48</v>
+        <v>19888909.39</v>
       </c>
       <c r="I84" s="1">
-        <v>755.52</v>
+        <v>25990.61</v>
       </c>
       <c r="J84" s="1">
-        <v>0.0038616557967162</v>
+        <v>0.13067890999125</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>19565420.0</v>
+        <v>19914900.0</v>
       </c>
       <c r="N84" s="1">
-        <v>19565420.0</v>
+        <v>19914900.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>218</v>
+      </c>
+      <c r="B85" t="s">
         <v>219</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>25000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>97.2979</v>
+        <v>99.4196</v>
       </c>
       <c r="E85" s="1">
-        <v>97.34254844</v>
+        <v>97.87236356</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>24335637.11</v>
+        <v>48936181.78</v>
       </c>
       <c r="I85" s="1">
-        <v>-11162.11</v>
+        <v>773618.22</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.045867342406307</v>
+        <v>1.5808716411058</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>24324475.0</v>
+        <v>49709800.0</v>
       </c>
       <c r="N85" s="1">
-        <v>24324475.0</v>
+        <v>49709800.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.43</v>
+        <v>0.83</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>220</v>
+      </c>
+      <c r="B86" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="C86" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.3446</v>
+        <v>98.0682</v>
       </c>
       <c r="E86" s="1">
-        <v>98.3075804</v>
+        <v>97.8233224</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>19661516.08</v>
+        <v>19564664.48</v>
       </c>
       <c r="I86" s="1">
-        <v>7403.92</v>
+        <v>48975.52</v>
       </c>
       <c r="J86" s="1">
-        <v>0.03765691297596</v>
+        <v>0.25032639864622</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>19668920.0</v>
+        <v>19613640.0</v>
       </c>
       <c r="N86" s="1">
-        <v>19668920.0</v>
+        <v>19613640.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>222</v>
+      </c>
+      <c r="B87" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="C87" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.7639</v>
+        <v>97.5558</v>
       </c>
       <c r="E87" s="1">
-        <v>97.804612</v>
+        <v>97.34254844</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>24451153.0</v>
+        <v>24335637.11</v>
       </c>
       <c r="I87" s="1">
-        <v>239822.0</v>
+        <v>53312.89</v>
       </c>
       <c r="J87" s="1">
-        <v>0.98082082264178</v>
+        <v>0.21907332756081</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>24690975.0</v>
+        <v>24388950.0</v>
       </c>
       <c r="N87" s="1">
-        <v>24690975.0</v>
+        <v>24388950.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>224</v>
+      </c>
+      <c r="B88" t="s">
         <v>225</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.2373</v>
+        <v>98.5667</v>
       </c>
       <c r="E88" s="1">
-        <v>97.780438</v>
+        <v>98.3075804</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>39112175.2</v>
+        <v>19661516.08</v>
       </c>
       <c r="I88" s="1">
-        <v>182744.8</v>
+        <v>51823.92</v>
       </c>
       <c r="J88" s="1">
-        <v>0.46723251536263</v>
+        <v>0.26358048783795</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>39294920.0</v>
+        <v>19713340.0</v>
       </c>
       <c r="N88" s="1">
-        <v>39294920.0</v>
+        <v>19713340.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.69</v>
+        <v>0.33</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>226</v>
+      </c>
+      <c r="B89" t="s">
         <v>227</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>98.947</v>
+        <v>98.9686</v>
       </c>
       <c r="E89" s="1">
-        <v>97.8626791</v>
+        <v>97.804612</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>19572535.82</v>
+        <v>24451153.0</v>
       </c>
       <c r="I89" s="1">
-        <v>216864.18</v>
+        <v>290997.0</v>
       </c>
       <c r="J89" s="1">
-        <v>1.1080024683281</v>
+        <v>1.1901156563046</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>19789400.0</v>
+        <v>24742150.0</v>
       </c>
       <c r="N89" s="1">
-        <v>19789400.0</v>
+        <v>24742150.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.35</v>
+        <v>0.41</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>228</v>
+      </c>
+      <c r="B90" t="s">
         <v>229</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.0033</v>
+        <v>98.4662</v>
       </c>
       <c r="E90" s="1">
-        <v>100.0</v>
+        <v>97.780438</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>20000000.0</v>
+        <v>39112175.2</v>
       </c>
       <c r="I90" s="1">
-        <v>660.0</v>
+        <v>274304.8</v>
       </c>
       <c r="J90" s="1">
-        <v>0.0033</v>
+        <v>0.70132841908522</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90" t="s">
-        <v>231</v>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>20000660.0</v>
+        <v>39386480.0</v>
       </c>
       <c r="N90" s="1">
-        <v>20098683.0</v>
+        <v>39386480.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.35</v>
+        <v>0.65</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B91" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C91" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.8539</v>
+        <v>99.1421</v>
       </c>
       <c r="E91" s="1">
-        <v>97.96931384</v>
+        <v>97.8626791</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>24492328.46</v>
+        <v>19572535.82</v>
       </c>
       <c r="I91" s="1">
-        <v>471146.54</v>
+        <v>255884.18</v>
       </c>
       <c r="J91" s="1">
-        <v>1.923649443006</v>
+        <v>1.3073634523051</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>24963475.0</v>
+        <v>19828420.0</v>
       </c>
       <c r="N91" s="1">
-        <v>24963475.0</v>
+        <v>19828420.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.44</v>
+        <v>0.33</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="B92" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C92" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.0078</v>
+        <v>100.0011</v>
       </c>
       <c r="E92" s="1">
-        <v>97.81428545</v>
+        <v>100.0</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>19562857.09</v>
+        <v>20000000.0</v>
       </c>
       <c r="I92" s="1">
-        <v>38702.91</v>
+        <v>220.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.19783874012853</v>
+        <v>0.0011</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92">
-        <v>0.0</v>
+      <c r="L92" t="s">
+        <v>234</v>
       </c>
       <c r="M92" s="1">
-        <v>19601560.0</v>
+        <v>20000220.0</v>
       </c>
       <c r="N92" s="1">
-        <v>19601560.0</v>
+        <v>20132566.67</v>
       </c>
       <c r="O92" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>235</v>
+      </c>
+      <c r="B93" t="s">
         <v>236</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.2127</v>
+        <v>98.2416</v>
       </c>
       <c r="E93" s="1">
-        <v>97.775605</v>
+        <v>97.81428545</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>14666340.75</v>
+        <v>19562857.09</v>
       </c>
       <c r="I93" s="1">
-        <v>65564.25</v>
+        <v>85462.91</v>
       </c>
       <c r="J93" s="1">
-        <v>0.44703891118853</v>
+        <v>0.43686313101825</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>14731905.0</v>
+        <v>19648320.0</v>
       </c>
       <c r="N93" s="1">
-        <v>14731905.0</v>
+        <v>19648320.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>237</v>
+      </c>
+      <c r="B94" t="s">
         <v>238</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.9494</v>
+        <v>98.4382</v>
       </c>
       <c r="E94" s="1">
-        <v>98.1034157</v>
+        <v>97.775605</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>29431024.71</v>
+        <v>14666340.75</v>
       </c>
       <c r="I94" s="1">
-        <v>553795.29</v>
+        <v>99389.25</v>
       </c>
       <c r="J94" s="1">
-        <v>1.8816717917804</v>
+        <v>0.67766903615682</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>29984820.0</v>
+        <v>14765730.0</v>
       </c>
       <c r="N94" s="1">
-        <v>29984820.0</v>
+        <v>14765730.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.52</v>
+        <v>0.25</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>239</v>
+      </c>
+      <c r="B95" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="C95" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.0089</v>
+        <v>100.0487</v>
       </c>
       <c r="E95" s="1">
         <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>2670.0</v>
+        <v>14610.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.0089</v>
+        <v>0.0487</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="M95" s="1">
-        <v>30002670.0</v>
+        <v>30014610.0</v>
       </c>
       <c r="N95" s="1">
-        <v>30333212.0</v>
+        <v>30400496.08</v>
       </c>
       <c r="O95" s="1">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>242</v>
+      </c>
+      <c r="B96" t="s">
         <v>243</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.9579</v>
+        <v>99.5811</v>
       </c>
       <c r="E96" s="1">
-        <v>99.82995632</v>
+        <v>99.5421063</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>24957489.08</v>
+        <v>9954210.63</v>
       </c>
       <c r="I96" s="1">
-        <v>31985.92</v>
+        <v>3899.37</v>
       </c>
       <c r="J96" s="1">
-        <v>0.12816161071921</v>
+        <v>0.039173071024317</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>24989475.0</v>
+        <v>9958110.0</v>
       </c>
       <c r="N96" s="1">
-        <v>24989475.0</v>
+        <v>9958110.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.44</v>
+        <v>0.17</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>244</v>
+      </c>
+      <c r="B97" t="s">
         <v>245</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="1">
-        <v>60000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.9278</v>
+        <v>99.7431</v>
       </c>
       <c r="E97" s="1">
-        <v>99.48788612</v>
+        <v>99.66065547</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>59692731.67</v>
+        <v>29898196.64</v>
       </c>
       <c r="I97" s="1">
-        <v>263948.33</v>
+        <v>24733.36</v>
       </c>
       <c r="J97" s="1">
-        <v>0.44217834000157</v>
+        <v>0.082725256970549</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>59956680.0</v>
+        <v>29922930.0</v>
       </c>
       <c r="N97" s="1">
-        <v>59956680.0</v>
+        <v>29922930.0</v>
       </c>
       <c r="O97" s="1">
-        <v>1.05</v>
+        <v>0.5</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>246</v>
+      </c>
+      <c r="B98" t="s">
         <v>247</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.9158</v>
+        <v>99.9176</v>
       </c>
       <c r="E98" s="1">
-        <v>99.46446673</v>
+        <v>99.81617188</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>29839340.02</v>
+        <v>24954042.97</v>
       </c>
       <c r="I98" s="1">
-        <v>135399.98</v>
+        <v>25357.03</v>
       </c>
       <c r="J98" s="1">
-        <v>0.45376332019826</v>
+        <v>0.10161491679118</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>29974740.0</v>
+        <v>24979400.0</v>
       </c>
       <c r="N98" s="1">
-        <v>29974740.0</v>
+        <v>24979400.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.52</v>
+        <v>0.42</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B99" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="C99" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.8586</v>
+        <v>99.9176</v>
       </c>
       <c r="E99" s="1">
-        <v>99.2427776</v>
+        <v>99.81617188</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>9924277.76</v>
+        <v>24954042.97</v>
       </c>
       <c r="I99" s="1">
-        <v>61582.24</v>
+        <v>25357.03</v>
       </c>
       <c r="J99" s="1">
-        <v>0.62052112495489</v>
+        <v>0.10161491679118</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>9985860.0</v>
+        <v>24979400.0</v>
       </c>
       <c r="N99" s="1">
-        <v>9985860.0</v>
+        <v>24979400.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.17</v>
+        <v>0.42</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B100" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="C100" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.628</v>
+        <v>99.9111</v>
       </c>
       <c r="E100" s="1">
-        <v>98.49526593</v>
+        <v>99.78048292</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>29548579.78</v>
+        <v>24945120.73</v>
       </c>
       <c r="I100" s="1">
-        <v>39820.22</v>
+        <v>32654.27</v>
       </c>
       <c r="J100" s="1">
-        <v>0.13476187450116</v>
+        <v>0.13090443759901</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>29588400.0</v>
+        <v>24977775.0</v>
       </c>
       <c r="N100" s="1">
-        <v>29588400.0</v>
+        <v>24977775.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.52</v>
+        <v>0.42</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B101" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="C101" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.8229</v>
+        <v>98.8419</v>
       </c>
       <c r="E101" s="1">
-        <v>97.9014285</v>
+        <v>98.49526593</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>39160571.4</v>
+        <v>29548579.78</v>
       </c>
       <c r="I101" s="1">
-        <v>368588.6</v>
+        <v>103990.22</v>
       </c>
       <c r="J101" s="1">
-        <v>0.94122375344094</v>
+        <v>0.35192967233703</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>39529160.0</v>
+        <v>29652570.0</v>
       </c>
       <c r="N101" s="1">
-        <v>39529160.0</v>
+        <v>29652570.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.69</v>
+        <v>0.49</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="B102" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="C102" s="1">
-        <v>12500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>98.4284</v>
+        <v>99.0354</v>
       </c>
       <c r="E102" s="1">
-        <v>98.15917464</v>
+        <v>97.9014285</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>12269896.83</v>
+        <v>39160571.4</v>
       </c>
       <c r="I102" s="1">
-        <v>33653.17</v>
+        <v>453588.6</v>
       </c>
       <c r="J102" s="1">
-        <v>0.27427427032408</v>
+        <v>1.1582788089757</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>12303550.0</v>
+        <v>39614160.0</v>
       </c>
       <c r="N102" s="1">
-        <v>12303550.0</v>
+        <v>39614160.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.22</v>
+        <v>0.66</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B103" t="s">
         <v>256</v>
       </c>
       <c r="C103" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>98.4284</v>
+        <v>98.6494</v>
       </c>
       <c r="E103" s="1">
-        <v>98.20184247</v>
+        <v>98.15917464</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>14730276.37</v>
+        <v>12269896.83</v>
       </c>
       <c r="I103" s="1">
-        <v>33983.63</v>
+        <v>61278.17</v>
       </c>
       <c r="J103" s="1">
-        <v>0.23070599048102</v>
+        <v>0.49941878769652</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>14764260.0</v>
+        <v>12331175.0</v>
       </c>
       <c r="N103" s="1">
-        <v>14764260.0</v>
+        <v>12331175.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B104" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="C104" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.9498</v>
+        <v>98.6494</v>
       </c>
       <c r="E104" s="1">
-        <v>98.22903955</v>
+        <v>98.20184247</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>19645807.91</v>
+        <v>14730276.37</v>
       </c>
       <c r="I104" s="1">
-        <v>344152.09</v>
+        <v>67133.63</v>
       </c>
       <c r="J104" s="1">
-        <v>1.7517838491377</v>
+        <v>0.45575268456419</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>19989960.0</v>
+        <v>14797410.0</v>
       </c>
       <c r="N104" s="1">
-        <v>19989960.0</v>
+        <v>14797410.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="B105" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="C105" s="1">
-        <v>20000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.8438</v>
+        <v>99.842</v>
       </c>
       <c r="E105" s="1">
-        <v>98.10119685</v>
+        <v>99.80490915</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>19620239.37</v>
+        <v>12974638.19</v>
       </c>
       <c r="I105" s="1">
-        <v>348520.63</v>
+        <v>4821.81</v>
       </c>
       <c r="J105" s="1">
-        <v>1.7763322018023</v>
+        <v>0.037163348444786</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>19968760.0</v>
+        <v>12979460.0</v>
       </c>
       <c r="N105" s="1">
-        <v>19968760.0</v>
+        <v>12979460.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.35</v>
+        <v>0.22</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B106" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C106" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>97.9182</v>
+        <v>98.1596</v>
       </c>
       <c r="E106" s="1">
         <v>97.80461245</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>19560922.49</v>
       </c>
       <c r="I106" s="1">
-        <v>22717.51</v>
+        <v>70997.51</v>
       </c>
       <c r="J106" s="1">
-        <v>0.11613721189077</v>
+        <v>0.36295583726328</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>19583640.0</v>
+        <v>19631920.0</v>
       </c>
       <c r="N106" s="1">
-        <v>19583640.0</v>
+        <v>19631920.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B107" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="C107" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>98.0672</v>
+        <v>98.3031</v>
       </c>
       <c r="E107" s="1">
         <v>97.7852722</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>14667790.83</v>
       </c>
       <c r="I107" s="1">
-        <v>42289.17</v>
+        <v>77674.17</v>
       </c>
       <c r="J107" s="1">
-        <v>0.28831315151772</v>
+        <v>0.52955602449098</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>14710080.0</v>
+        <v>14745465.0</v>
       </c>
       <c r="N107" s="1">
-        <v>14710080.0</v>
+        <v>14745465.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B108" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C108" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.9938</v>
+        <v>99.7861</v>
       </c>
       <c r="E108" s="1">
-        <v>99.826856</v>
+        <v>98.92074717</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>9982685.6</v>
+        <v>29676224.15</v>
       </c>
       <c r="I108" s="1">
-        <v>16694.4</v>
+        <v>259605.85</v>
       </c>
       <c r="J108" s="1">
-        <v>0.16723355486624</v>
+        <v>0.87479407315368</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>9999380.0</v>
+        <v>29935830.0</v>
       </c>
       <c r="N108" s="1">
-        <v>9999380.0</v>
+        <v>29935830.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.17</v>
+        <v>0.5</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="B109" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C109" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.6164</v>
+        <v>99.0584</v>
       </c>
       <c r="E109" s="1">
-        <v>98.92074717</v>
+        <v>98.76742373</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>29676224.15</v>
+        <v>14815113.56</v>
       </c>
       <c r="I109" s="1">
-        <v>208695.85</v>
+        <v>43646.44</v>
       </c>
       <c r="J109" s="1">
-        <v>0.70324259900834</v>
+        <v>0.29460752915079</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>29884920.0</v>
+        <v>14858760.0</v>
       </c>
       <c r="N109" s="1">
-        <v>29884920.0</v>
+        <v>14858760.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.52</v>
+        <v>0.25</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B110" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="C110" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>98.8729</v>
+        <v>98.2749</v>
       </c>
       <c r="E110" s="1">
-        <v>98.76742373</v>
+        <v>97.81428547</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>14815113.56</v>
+        <v>14672142.82</v>
       </c>
       <c r="I110" s="1">
-        <v>15821.44</v>
+        <v>69092.18</v>
       </c>
       <c r="J110" s="1">
-        <v>0.10679256649586</v>
+        <v>0.47090722089904</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>14830935.0</v>
+        <v>14741235.0</v>
       </c>
       <c r="N110" s="1">
-        <v>14830935.0</v>
+        <v>14741235.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B111" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="C111" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.0452</v>
+        <v>97.6492</v>
       </c>
       <c r="E111" s="1">
-        <v>97.81428547</v>
+        <v>97.3712995</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>14672142.82</v>
+        <v>29211389.85</v>
       </c>
       <c r="I111" s="1">
-        <v>34637.18</v>
+        <v>83370.15</v>
       </c>
       <c r="J111" s="1">
-        <v>0.23607444682712</v>
+        <v>0.28540288712076</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>14706780.0</v>
+        <v>29294760.0</v>
       </c>
       <c r="N111" s="1">
-        <v>14706780.0</v>
+        <v>29294760.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.26</v>
+        <v>0.49</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="B112" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="C112" s="1">
-        <v>30000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>97.3824</v>
+        <v>99.8332</v>
       </c>
       <c r="E112" s="1">
-        <v>97.3712995</v>
+        <v>99.796858</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>29211389.85</v>
+        <v>8981717.22</v>
       </c>
       <c r="I112" s="1">
-        <v>3330.15</v>
+        <v>3270.78</v>
       </c>
       <c r="J112" s="1">
-        <v>0.011400176496566</v>
+        <v>0.036415976142255</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>29214720.0</v>
+        <v>8984988.0</v>
       </c>
       <c r="N112" s="1">
-        <v>29214720.0</v>
+        <v>8984988.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.51</v>
+        <v>0.15</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="B113" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="C113" s="1">
-        <v>30000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.931</v>
+        <v>99.6171</v>
       </c>
       <c r="E113" s="1">
-        <v>99.47617503</v>
+        <v>99.60490056</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>29842852.51</v>
+        <v>12450612.57</v>
       </c>
       <c r="I113" s="1">
-        <v>136447.49</v>
+        <v>1524.93</v>
       </c>
       <c r="J113" s="1">
-        <v>0.45721999917494</v>
+        <v>0.012247831112136</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>29979300.0</v>
+        <v>12452137.5</v>
       </c>
       <c r="N113" s="1">
-        <v>29979300.0</v>
+        <v>12452137.5</v>
       </c>
       <c r="O113" s="1">
-        <v>0.52</v>
+        <v>0.21</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B114" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C114" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.994</v>
+        <v>98.3179</v>
       </c>
       <c r="E114" s="1">
-        <v>99.66048993</v>
+        <v>97.77932292</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>14949073.49</v>
+        <v>24444830.73</v>
       </c>
       <c r="I114" s="1">
-        <v>50026.51</v>
+        <v>134644.27</v>
       </c>
       <c r="J114" s="1">
-        <v>0.33464622428584</v>
+        <v>0.55080876397625</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>14999100.0</v>
+        <v>24579475.0</v>
       </c>
       <c r="N114" s="1">
-        <v>14999100.0</v>
+        <v>24579475.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.26</v>
+        <v>0.41</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B115" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="C115" s="1">
-        <v>30000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.9581</v>
+        <v>99.8042</v>
       </c>
       <c r="E115" s="1">
-        <v>99.57189617</v>
+        <v>98.04874822</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>29871568.85</v>
+        <v>20982432.12</v>
       </c>
       <c r="I115" s="1">
-        <v>115861.15</v>
+        <v>375666.68</v>
       </c>
       <c r="J115" s="1">
-        <v>0.38786429524943</v>
+        <v>1.7903867285334</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>29987430.0</v>
+        <v>21358098.8</v>
       </c>
       <c r="N115" s="1">
-        <v>29987430.0</v>
+        <v>21358098.8</v>
       </c>
       <c r="O115" s="1">
-        <v>0.52</v>
+        <v>0.35</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B116" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C116" s="1">
-        <v>25000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.0876</v>
+        <v>98.4159</v>
       </c>
       <c r="E116" s="1">
-        <v>97.77932292</v>
+        <v>97.75025085</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>24444830.73</v>
+        <v>12707532.61</v>
       </c>
       <c r="I116" s="1">
-        <v>77069.27</v>
+        <v>86534.39</v>
       </c>
       <c r="J116" s="1">
-        <v>0.31527839505723</v>
+        <v>0.68096925387312</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>24521900.0</v>
+        <v>12794067.0</v>
       </c>
       <c r="N116" s="1">
-        <v>24521900.0</v>
+        <v>12794067.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.43</v>
+        <v>0.21</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>282</v>
+      </c>
+      <c r="B117" t="s">
+        <v>283</v>
+      </c>
+      <c r="C117" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>100.0129</v>
+      </c>
+      <c r="E117" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>2580.0</v>
+      </c>
+      <c r="J117" s="1">
+        <v>0.0129</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" t="s">
         <v>284</v>
       </c>
-      <c r="B117" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>21320670.2</v>
+        <v>20002580.0</v>
       </c>
       <c r="N117" s="1">
-        <v>21320670.2</v>
+        <v>20183370.22</v>
       </c>
       <c r="O117" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>285</v>
+      </c>
+      <c r="B118" t="s">
         <v>286</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" s="1">
-        <v>13000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.1651</v>
+        <v>99.4573</v>
       </c>
       <c r="E118" s="1">
-        <v>97.75025085</v>
+        <v>99.40744877</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>12707532.61</v>
+        <v>29822234.63</v>
       </c>
       <c r="I118" s="1">
-        <v>53930.39</v>
+        <v>14955.37</v>
       </c>
       <c r="J118" s="1">
-        <v>0.42439702226347</v>
+        <v>0.050148388226265</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>12761463.0</v>
+        <v>29837190.0</v>
       </c>
       <c r="N118" s="1">
-        <v>12761463.0</v>
+        <v>29837190.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.22</v>
+        <v>0.5</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>287</v>
+      </c>
+      <c r="B119" t="s">
         <v>288</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D119" s="1">
+        <v>99.9814</v>
+      </c>
+      <c r="E119" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F119" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119">
+        <v>1.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-5580.0</v>
+      </c>
+      <c r="J119" s="1">
+        <v>-0.0186</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" t="s">
         <v>289</v>
       </c>
-      <c r="C119" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M119" s="1">
-        <v>19975620.0</v>
+        <v>29994420.0</v>
       </c>
       <c r="N119" s="1">
-        <v>19975620.0</v>
+        <v>30035703.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.35</v>
+        <v>0.5</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>290</v>
       </c>
       <c r="B120" t="s">
         <v>291</v>
       </c>
       <c r="C120" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.0103</v>
+        <v>99.8889</v>
       </c>
       <c r="E120" s="1">
-        <v>100.0</v>
+        <v>99.1206757</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>20000000.0</v>
+        <v>49560337.85</v>
       </c>
       <c r="I120" s="1">
-        <v>2060.0</v>
+        <v>384112.15</v>
       </c>
       <c r="J120" s="1">
-        <v>0.0103</v>
+        <v>0.77503940986552</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120" t="s">
-        <v>292</v>
+      <c r="L120">
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>20002060.0</v>
+        <v>49944450.0</v>
       </c>
       <c r="N120" s="1">
-        <v>20147339.17</v>
+        <v>49944450.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.35</v>
+        <v>0.83</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>292</v>
+      </c>
+      <c r="B121" t="s">
         <v>293</v>
       </c>
-      <c r="B121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C121" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.0053</v>
+        <v>99.9976</v>
       </c>
       <c r="E121" s="1">
         <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>1590.0</v>
+        <v>-480.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.0053</v>
+        <v>-0.0024</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="M121" s="1">
-        <v>30001590.0</v>
+        <v>19999520.0</v>
       </c>
       <c r="N121" s="1">
-        <v>30686473.83</v>
+        <v>20082008.61</v>
       </c>
       <c r="O121" s="1">
-        <v>0.54</v>
+        <v>0.33</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>295</v>
+      </c>
+      <c r="B122" t="s">
         <v>296</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>100.0078</v>
+      </c>
+      <c r="E122" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>1950.0</v>
+      </c>
+      <c r="J122" s="1">
+        <v>0.0078</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" t="s">
         <v>297</v>
       </c>
-      <c r="C122" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>49859800.0</v>
+        <v>25001950.0</v>
       </c>
       <c r="N122" s="1">
-        <v>49859800.0</v>
+        <v>25233546.46</v>
       </c>
       <c r="O122" s="1">
-        <v>0.87</v>
+        <v>0.42</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>298</v>
       </c>
       <c r="B123" t="s">
         <v>299</v>
       </c>
       <c r="C123" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.9597</v>
+        <v>100.0139</v>
       </c>
       <c r="E123" s="1">
-        <v>97.87236357</v>
+        <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>29361709.07</v>
+        <v>25000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>626200.93</v>
+        <v>3475.0</v>
       </c>
       <c r="J123" s="1">
-        <v>2.1327128080559</v>
+        <v>0.0139</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
-      <c r="L123">
-        <v>0.0</v>
+      <c r="L123" t="s">
+        <v>300</v>
       </c>
       <c r="M123" s="1">
-        <v>29987910.0</v>
+        <v>25003475.0</v>
       </c>
       <c r="N123" s="1">
-        <v>29987910.0</v>
+        <v>25232008.96</v>
       </c>
       <c r="O123" s="1">
-        <v>0.52</v>
+        <v>0.42</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B124" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C124" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.9865</v>
+        <v>99.9991</v>
       </c>
       <c r="E124" s="1">
         <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-2700.0</v>
+        <v>-180.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.0135</v>
+        <v>-0.0009</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M124" s="1">
-        <v>19997300.0</v>
+        <v>19999820.0</v>
       </c>
       <c r="N124" s="1">
-        <v>20042966.0</v>
+        <v>20142137.22</v>
       </c>
       <c r="O124" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B125" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C125" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0006</v>
+        <v>99.9898</v>
       </c>
       <c r="E125" s="1">
         <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>150.0</v>
+        <v>-2040.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.0006</v>
+        <v>-0.0102</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="M125" s="1">
-        <v>25000150.0</v>
+        <v>19997960.0</v>
       </c>
       <c r="N125" s="1">
-        <v>25185950.83</v>
+        <v>20104937.22</v>
       </c>
       <c r="O125" s="1">
-        <v>0.44</v>
+        <v>0.33</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B126" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C126" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.012</v>
+        <v>100.0215</v>
       </c>
       <c r="E126" s="1">
         <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>3000.0</v>
+        <v>5375.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.012</v>
+        <v>0.0215</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="M126" s="1">
-        <v>25003000.0</v>
+        <v>25005375.0</v>
       </c>
       <c r="N126" s="1">
-        <v>25186342.5</v>
+        <v>25327128.33</v>
       </c>
       <c r="O126" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B127" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C127" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.9894</v>
+        <v>100.0064</v>
       </c>
       <c r="E127" s="1">
         <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-2120.0</v>
+        <v>1280.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.0106</v>
+        <v>0.0064</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="M127" s="1">
-        <v>19997880.0</v>
+        <v>20001280.0</v>
       </c>
       <c r="N127" s="1">
-        <v>20103617.33</v>
+        <v>20139202.78</v>
       </c>
       <c r="O127" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B128" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C128" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.9783</v>
+        <v>100.0138</v>
       </c>
       <c r="E128" s="1">
         <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-4340.0</v>
+        <v>2070.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.0217</v>
+        <v>0.0138</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="M128" s="1">
-        <v>19995660.0</v>
+        <v>15002070.0</v>
       </c>
       <c r="N128" s="1">
-        <v>20066101.78</v>
+        <v>15129833.92</v>
       </c>
       <c r="O128" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B129" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C129" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.013</v>
+        <v>100.0109</v>
       </c>
       <c r="E129" s="1">
         <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>3250.0</v>
+        <v>1635.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.013</v>
+        <v>0.0109</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="M129" s="1">
-        <v>25003250.0</v>
+        <v>15001635.0</v>
       </c>
       <c r="N129" s="1">
-        <v>25279081.6</v>
+        <v>15297616.88</v>
       </c>
       <c r="O129" s="1">
-        <v>0.44</v>
+        <v>0.25</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B130" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C130" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.0003</v>
+        <v>100.0184</v>
       </c>
       <c r="E130" s="1">
         <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>60.0</v>
+        <v>3680.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.0003</v>
+        <v>0.0184</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="M130" s="1">
-        <v>20000060.0</v>
+        <v>20003680.0</v>
       </c>
       <c r="N130" s="1">
-        <v>20102530.67</v>
+        <v>20155500.0</v>
       </c>
       <c r="O130" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B131" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C131" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.0084</v>
+        <v>100.0338</v>
       </c>
       <c r="E131" s="1">
         <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>1260.0</v>
+        <v>10140.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.0084</v>
+        <v>0.0338</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="M131" s="1">
-        <v>15001260.0</v>
+        <v>30010140.0</v>
       </c>
       <c r="N131" s="1">
-        <v>15101925.0</v>
+        <v>30286830.75</v>
       </c>
       <c r="O131" s="1">
-        <v>0.26</v>
+        <v>0.5</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B132" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C132" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.018</v>
+        <v>100.0472</v>
       </c>
       <c r="E132" s="1">
         <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>2700.0</v>
+        <v>11800.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.018</v>
+        <v>0.0472</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="M132" s="1">
-        <v>15002700.0</v>
+        <v>25011800.0</v>
       </c>
       <c r="N132" s="1">
-        <v>15271230.17</v>
+        <v>25330552.29</v>
       </c>
       <c r="O132" s="1">
-        <v>0.27</v>
+        <v>0.42</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B133" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C133" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.0066</v>
+        <v>100.0423</v>
       </c>
       <c r="E133" s="1">
         <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>1320.0</v>
+        <v>10575.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.0066</v>
+        <v>0.0423</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="M133" s="1">
-        <v>20001320.0</v>
+        <v>25010575.0</v>
       </c>
       <c r="N133" s="1">
-        <v>20116389.5</v>
+        <v>25327917.57</v>
       </c>
       <c r="O133" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B134" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C134" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.0229</v>
+        <v>100.0058</v>
       </c>
       <c r="E134" s="1">
         <v>100.0</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I134" s="1">
-        <v>6870.0</v>
+        <v>1160.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.0229</v>
+        <v>0.0058</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="M134" s="1">
-        <v>30006870.0</v>
+        <v>20001160.0</v>
       </c>
       <c r="N134" s="1">
-        <v>30228847.67</v>
+        <v>20141593.89</v>
       </c>
       <c r="O134" s="1">
-        <v>0.53</v>
+        <v>0.33</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B135" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C135" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.0431</v>
+        <v>97.2398</v>
       </c>
       <c r="E135" s="1">
-        <v>100.0</v>
+        <v>97.2107272</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>25000000.0</v>
+        <v>19442145.44</v>
       </c>
       <c r="I135" s="1">
-        <v>10775.0</v>
+        <v>5814.56</v>
       </c>
       <c r="J135" s="1">
-        <v>0.0431</v>
+        <v>0.029906987466708</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135" t="s">
-        <v>335</v>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>25010775.0</v>
+        <v>19447960.0</v>
       </c>
       <c r="N135" s="1">
-        <v>25283810.0</v>
+        <v>19447960.0</v>
       </c>
       <c r="O135" s="1">
-        <v>0.44</v>
+        <v>0.32</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>336</v>
       </c>
       <c r="B136" t="s">
         <v>337</v>
       </c>
       <c r="C136" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.0481</v>
+        <v>99.6181</v>
       </c>
       <c r="E136" s="1">
-        <v>100.0</v>
+        <v>99.60490055</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>25000000.0</v>
+        <v>19920980.11</v>
       </c>
       <c r="I136" s="1">
-        <v>12025.0</v>
+        <v>2639.89</v>
       </c>
       <c r="J136" s="1">
-        <v>0.0481</v>
+        <v>0.013251807819811</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136" t="s">
-        <v>338</v>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>25012025.0</v>
+        <v>19923620.0</v>
       </c>
       <c r="N136" s="1">
-        <v>25283851.67</v>
+        <v>19923620.0</v>
       </c>
       <c r="O136" s="1">
-        <v>0.44</v>
+        <v>0.33</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
+        <v>338</v>
+      </c>
+      <c r="B137" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="C137" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.9992</v>
+        <v>99.8342</v>
       </c>
       <c r="E137" s="1">
-        <v>100.0</v>
+        <v>99.4272713</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>20000000.0</v>
+        <v>19885454.26</v>
       </c>
       <c r="I137" s="1">
-        <v>-160.0</v>
+        <v>81385.74</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.0008</v>
+        <v>0.40927272234212</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137" t="s">
-        <v>341</v>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>19999840.0</v>
+        <v>19966840.0</v>
       </c>
       <c r="N137" s="1">
-        <v>20104177.33</v>
+        <v>19966840.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B138" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="C138" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.6502</v>
+        <v>98.68</v>
       </c>
       <c r="E138" s="1">
-        <v>99.4272713</v>
+        <v>97.7417847</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>19885454.26</v>
+        <v>9774178.47</v>
       </c>
       <c r="I138" s="1">
-        <v>44585.74</v>
+        <v>93821.53</v>
       </c>
       <c r="J138" s="1">
-        <v>0.22421283123356</v>
+        <v>0.95989172172339</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>19930040.0</v>
+        <v>9868000.0</v>
       </c>
       <c r="N138" s="1">
-        <v>19930040.0</v>
+        <v>9868000.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B139" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C139" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.825</v>
+        <v>98.0155</v>
       </c>
       <c r="E139" s="1">
-        <v>99.8156322</v>
+        <v>97.7176416</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>9981563.22</v>
+        <v>4885882.08</v>
       </c>
       <c r="I139" s="1">
-        <v>936.78</v>
+        <v>14892.92</v>
       </c>
       <c r="J139" s="1">
-        <v>0.0093851031081282</v>
+        <v>0.30481537941661</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>9982500.0</v>
+        <v>4900775.0</v>
       </c>
       <c r="N139" s="1">
-        <v>9982500.0</v>
+        <v>4900775.0</v>
       </c>
       <c r="O139" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="B140" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="C140" s="1">
-        <v>10000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.8732</v>
+        <v>98.7904</v>
       </c>
       <c r="E140" s="1">
-        <v>99.8203234</v>
+        <v>97.77077207</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>9982032.34</v>
+        <v>13687908.09</v>
       </c>
       <c r="I140" s="1">
-        <v>5287.66</v>
+        <v>142747.91</v>
       </c>
       <c r="J140" s="1">
-        <v>0.052971777889471</v>
+        <v>1.0428760118888</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>9987320.0</v>
+        <v>13830656.0</v>
       </c>
       <c r="N140" s="1">
-        <v>9987320.0</v>
+        <v>13830656.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B141" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C141" s="1">
-        <v>10000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>98.4352</v>
+        <v>98.7116</v>
       </c>
       <c r="E141" s="1">
-        <v>97.7417847</v>
+        <v>98.17348233</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>9774178.47</v>
+        <v>5890408.94</v>
       </c>
       <c r="I141" s="1">
-        <v>69341.53</v>
+        <v>32287.06</v>
       </c>
       <c r="J141" s="1">
-        <v>0.70943588980732</v>
+        <v>0.54812934600768</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>9843520.0</v>
+        <v>5922696.0</v>
       </c>
       <c r="N141" s="1">
-        <v>9843520.0</v>
+        <v>5922696.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B142" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="C142" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>97.7424</v>
+        <v>99.8695</v>
       </c>
       <c r="E142" s="1">
-        <v>97.7176416</v>
+        <v>99.81091375</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>4885882.08</v>
+        <v>19962182.75</v>
       </c>
       <c r="I142" s="1">
-        <v>1237.92</v>
+        <v>11717.25</v>
       </c>
       <c r="J142" s="1">
-        <v>0.025336673700484</v>
+        <v>0.058697238406957</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>4887120.0</v>
+        <v>19973900.0</v>
       </c>
       <c r="N142" s="1">
-        <v>4887120.0</v>
+        <v>19973900.0</v>
       </c>
       <c r="O142" s="1">
-        <v>0.09</v>
+        <v>0.33</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
+        <v>350</v>
+      </c>
+      <c r="B143" t="s">
+        <v>351</v>
+      </c>
+      <c r="C143" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D143" s="1">
+        <v>100.012</v>
+      </c>
+      <c r="E143" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F143" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143">
+        <v>1.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>3000.0</v>
+      </c>
+      <c r="J143" s="1">
+        <v>0.012</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" t="s">
         <v>352</v>
       </c>
-      <c r="B143" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M143" s="1">
-        <v>13799450.0</v>
+        <v>25003000.0</v>
       </c>
       <c r="N143" s="1">
-        <v>13799450.0</v>
+        <v>25237210.0</v>
       </c>
       <c r="O143" s="1">
-        <v>0.24</v>
+        <v>0.42</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
+        <v>353</v>
+      </c>
+      <c r="B144" t="s">
         <v>354</v>
       </c>
-      <c r="B144" t="s">
+      <c r="C144" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D144" s="1">
+        <v>100.0151</v>
+      </c>
+      <c r="E144" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F144" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144">
+        <v>1.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>3775.0</v>
+      </c>
+      <c r="J144" s="1">
+        <v>0.0151</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" t="s">
         <v>355</v>
       </c>
-      <c r="C144" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M144" s="1">
-        <v>5908392.0</v>
+        <v>25003775.0</v>
       </c>
       <c r="N144" s="1">
-        <v>5908392.0</v>
+        <v>25229246.46</v>
       </c>
       <c r="O144" s="1">
-        <v>0.1</v>
+        <v>0.42</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>356</v>
       </c>
       <c r="B145" t="s">
         <v>357</v>
       </c>
       <c r="C145" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0031</v>
+        <v>99.982</v>
       </c>
       <c r="E145" s="1">
         <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>775.0</v>
+        <v>-4500.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0.0031</v>
+        <v>-0.018</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
         <v>358</v>
       </c>
       <c r="M145" s="1">
-        <v>25000775.0</v>
+        <v>24995500.0</v>
       </c>
       <c r="N145" s="1">
-        <v>25188985.07</v>
+        <v>25127642.5</v>
       </c>
       <c r="O145" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>359</v>
       </c>
       <c r="B146" t="s">
         <v>360</v>
       </c>
       <c r="C146" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.01</v>
+        <v>99.9854</v>
       </c>
       <c r="E146" s="1">
         <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>2500.0</v>
+        <v>-2920.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.01</v>
+        <v>-0.0146</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
         <v>361</v>
       </c>
       <c r="M146" s="1">
-        <v>25002500.0</v>
+        <v>19997080.0</v>
       </c>
       <c r="N146" s="1">
-        <v>25183384.17</v>
+        <v>20051615.94</v>
       </c>
       <c r="O146" s="1">
-        <v>0.44</v>
+        <v>0.33</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>362</v>
       </c>
       <c r="B147" t="s">
         <v>363</v>
       </c>
       <c r="C147" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.9727</v>
+        <v>100.0138</v>
       </c>
       <c r="E147" s="1">
         <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-6825.0</v>
+        <v>5520.0</v>
       </c>
       <c r="J147" s="1">
-        <v>-0.0273</v>
+        <v>0.0138</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
         <v>364</v>
       </c>
       <c r="M147" s="1">
-        <v>24993175.0</v>
+        <v>40005520.0</v>
       </c>
       <c r="N147" s="1">
-        <v>25079654.86</v>
+        <v>40856453.78</v>
       </c>
       <c r="O147" s="1">
-        <v>0.44</v>
+        <v>0.68</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>365</v>
       </c>
       <c r="B148" t="s">
         <v>366</v>
       </c>
       <c r="C148" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.9754</v>
+        <v>100.0186</v>
       </c>
       <c r="E148" s="1">
         <v>100.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-4920.0</v>
+        <v>3720.0</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.0246</v>
+        <v>0.0186</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
         <v>367</v>
       </c>
       <c r="M148" s="1">
-        <v>19995080.0</v>
+        <v>20003720.0</v>
       </c>
       <c r="N148" s="1">
-        <v>20012831.22</v>
+        <v>20297597.11</v>
       </c>
       <c r="O148" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>368</v>
       </c>
       <c r="B149" t="s">
         <v>369</v>
       </c>
       <c r="C149" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.0198</v>
+        <v>100.0041</v>
       </c>
       <c r="E149" s="1">
         <v>100.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I149" s="1">
-        <v>7920.0</v>
+        <v>1230.0</v>
       </c>
       <c r="J149" s="1">
-        <v>0.0198</v>
+        <v>0.0041</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
         <v>370</v>
       </c>
       <c r="M149" s="1">
-        <v>40007920.0</v>
+        <v>30001230.0</v>
       </c>
       <c r="N149" s="1">
-        <v>40785261.0</v>
+        <v>30109201.83</v>
       </c>
       <c r="O149" s="1">
-        <v>0.71</v>
+        <v>0.5</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>371</v>
       </c>
       <c r="B150" t="s">
         <v>372</v>
       </c>
       <c r="C150" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.0192</v>
+        <v>99.8091</v>
       </c>
       <c r="E150" s="1">
-        <v>100.0</v>
+        <v>99.80496447</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>20000000.0</v>
+        <v>29941489.34</v>
       </c>
       <c r="I150" s="1">
-        <v>3840.0</v>
+        <v>1240.66</v>
       </c>
       <c r="J150" s="1">
-        <v>0.0192</v>
+        <v>0.0041436148546644</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
-      <c r="L150" t="s">
-        <v>373</v>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>20003840.0</v>
+        <v>29942730.0</v>
       </c>
       <c r="N150" s="1">
-        <v>20432217.44</v>
+        <v>29942730.0</v>
       </c>
       <c r="O150" s="1">
-        <v>0.36</v>
+        <v>0.5</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
+        <v>373</v>
+      </c>
+      <c r="B151" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="C151" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.0245</v>
+        <v>100.0041</v>
       </c>
       <c r="E151" s="1">
         <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>4900.0</v>
+        <v>820.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.0245</v>
+        <v>0.0041</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="M151" s="1">
-        <v>20004900.0</v>
+        <v>20000820.0</v>
       </c>
       <c r="N151" s="1">
-        <v>20262794.39</v>
+        <v>20069026.83</v>
       </c>
       <c r="O151" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>376</v>
+      </c>
+      <c r="B152" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="C152" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.9669</v>
+        <v>99.9535</v>
       </c>
       <c r="E152" s="1">
-        <v>100.0</v>
+        <v>99.63136397</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>30000000.0</v>
+        <v>29889409.19</v>
       </c>
       <c r="I152" s="1">
-        <v>-9930.0</v>
+        <v>96640.81</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.0331</v>
+        <v>0.32332793661352</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
-      <c r="L152" t="s">
-        <v>379</v>
+      <c r="L152">
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>29990070.0</v>
+        <v>29986050.0</v>
       </c>
       <c r="N152" s="1">
-        <v>30044036.58</v>
+        <v>29986050.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="B153" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="C153" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.948</v>
+        <v>99.5269</v>
       </c>
       <c r="E153" s="1">
-        <v>99.83577015</v>
+        <v>99.4107291</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>19967154.03</v>
+        <v>19882145.82</v>
       </c>
       <c r="I153" s="1">
-        <v>22445.97</v>
+        <v>23234.18</v>
       </c>
       <c r="J153" s="1">
-        <v>0.11241446811236</v>
+        <v>0.11685951914017</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>19989600.0</v>
+        <v>19905380.0</v>
       </c>
       <c r="N153" s="1">
-        <v>19989600.0</v>
+        <v>19905380.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="B154" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="C154" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.0041</v>
+        <v>99.9981</v>
       </c>
       <c r="E154" s="1">
         <v>100.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I154" s="1">
-        <v>820.0</v>
+        <v>-380.0</v>
       </c>
       <c r="J154" s="1">
-        <v>0.0041</v>
+        <v>-0.0019</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="M154" s="1">
-        <v>20000820.0</v>
+        <v>19999620.0</v>
       </c>
       <c r="N154" s="1">
-        <v>20034312.67</v>
+        <v>20071310.17</v>
       </c>
       <c r="O154" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>383</v>
+      </c>
+      <c r="B155" t="s">
+        <v>384</v>
+      </c>
+      <c r="C155" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D155" s="1">
+        <v>100.0035</v>
+      </c>
+      <c r="E155" s="1">
+        <v>115.855</v>
+      </c>
+      <c r="F155" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155">
+        <v>1.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>525.0</v>
+      </c>
+      <c r="J155" s="1">
+        <v>0.0035</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" t="s">
         <v>385</v>
       </c>
-      <c r="B155" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M155" s="1">
-        <v>29934510.0</v>
+        <v>15000525.0</v>
       </c>
       <c r="N155" s="1">
-        <v>29934510.0</v>
+        <v>15068463.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.52</v>
+        <v>0.25</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
+        <v>386</v>
+      </c>
+      <c r="B156" t="s">
         <v>387</v>
       </c>
-      <c r="B156" t="s">
+      <c r="C156" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>100.0252</v>
+      </c>
+      <c r="E156" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F156" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>10080.0</v>
+      </c>
+      <c r="J156" s="1">
+        <v>0.0252</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" t="s">
         <v>388</v>
       </c>
-      <c r="C156" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M156" s="1">
-        <v>15978304.0</v>
+        <v>40010080.0</v>
       </c>
       <c r="N156" s="1">
-        <v>15978304.0</v>
+        <v>40383230.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.28</v>
+        <v>0.67</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>389</v>
       </c>
       <c r="B157" t="s">
         <v>390</v>
       </c>
       <c r="C157" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.9474</v>
+        <v>99.9977</v>
       </c>
       <c r="E157" s="1">
-        <v>99.48082065</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>39792328.26</v>
+        <v>30000000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>186631.74</v>
+        <v>-690.0</v>
       </c>
       <c r="J157" s="1">
-        <v>0.46901437578762</v>
+        <v>-0.0023</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157">
-        <v>0.0</v>
+      <c r="L157" t="s">
+        <v>391</v>
       </c>
       <c r="M157" s="1">
-        <v>39978960.0</v>
+        <v>29999310.0</v>
       </c>
       <c r="N157" s="1">
-        <v>39978960.0</v>
+        <v>30092576.67</v>
       </c>
       <c r="O157" s="1">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B158" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C158" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.0176</v>
+        <v>100.0204</v>
       </c>
       <c r="E158" s="1">
         <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>5280.0</v>
+        <v>4080.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.0176</v>
+        <v>0.0204</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="M158" s="1">
-        <v>30005280.0</v>
+        <v>20004080.0</v>
       </c>
       <c r="N158" s="1">
-        <v>30639396.17</v>
+        <v>20165337.78</v>
       </c>
       <c r="O158" s="1">
-        <v>0.54</v>
+        <v>0.34</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B159" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C159" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.9896</v>
+        <v>100.0131</v>
       </c>
       <c r="E159" s="1">
         <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-2080.0</v>
+        <v>1965.0</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.0104</v>
+        <v>0.0131</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="M159" s="1">
-        <v>19997920.0</v>
+        <v>15001965.0</v>
       </c>
       <c r="N159" s="1">
-        <v>20033123.78</v>
+        <v>15119171.25</v>
       </c>
       <c r="O159" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B160" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C160" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.0087</v>
+        <v>100.0127</v>
       </c>
       <c r="E160" s="1">
         <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>2610.0</v>
+        <v>1905.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.0087</v>
+        <v>0.0127</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="M160" s="1">
-        <v>30002610.0</v>
+        <v>15001905.0</v>
       </c>
       <c r="N160" s="1">
-        <v>30668073.83</v>
+        <v>15114911.25</v>
       </c>
       <c r="O160" s="1">
-        <v>0.54</v>
+        <v>0.25</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B161" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C161" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.9979</v>
+        <v>100.0203</v>
       </c>
       <c r="E161" s="1">
-        <v>115.855</v>
+        <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>15000000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-315.0</v>
+        <v>3045.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.0021</v>
+        <v>0.0203</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="M161" s="1">
-        <v>14999685.0</v>
+        <v>15003045.0</v>
       </c>
       <c r="N161" s="1">
-        <v>15040237.58</v>
+        <v>15118151.25</v>
       </c>
       <c r="O161" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B162" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C162" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.9708</v>
+        <v>99.8915</v>
       </c>
       <c r="E162" s="1">
-        <v>99.4884085</v>
+        <v>99.81177167</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>19897681.7</v>
+        <v>14971765.75</v>
       </c>
       <c r="I162" s="1">
-        <v>96478.3</v>
+        <v>11959.25</v>
       </c>
       <c r="J162" s="1">
-        <v>0.48487206426666</v>
+        <v>0.079878687655796</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162">
         <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>19994160.0</v>
+        <v>14983725.0</v>
       </c>
       <c r="N162" s="1">
-        <v>19994160.0</v>
+        <v>14983725.0</v>
       </c>
       <c r="O162" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B163" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C163" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.022</v>
+        <v>99.9754</v>
       </c>
       <c r="E163" s="1">
-        <v>100.0</v>
+        <v>99.80217</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>40000000.0</v>
+        <v>19960434.0</v>
       </c>
       <c r="I163" s="1">
-        <v>8800.0</v>
+        <v>34646.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.022</v>
+        <v>0.17357338021809</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
-      <c r="L163" t="s">
-        <v>407</v>
+      <c r="L163">
+        <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>40008800.0</v>
+        <v>19995080.0</v>
       </c>
       <c r="N163" s="1">
-        <v>40309632.89</v>
+        <v>19995080.0</v>
       </c>
       <c r="O163" s="1">
-        <v>0.71</v>
+        <v>0.33</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>408</v>
       </c>
       <c r="B164" t="s">
         <v>409</v>
       </c>
       <c r="C164" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.9859</v>
+        <v>99.8304</v>
       </c>
       <c r="E164" s="1">
-        <v>100.0</v>
+        <v>99.79508743</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>30000000.0</v>
+        <v>29938526.23</v>
       </c>
       <c r="I164" s="1">
-        <v>-4230.0</v>
+        <v>10593.77</v>
       </c>
       <c r="J164" s="1">
-        <v>-0.0141</v>
+        <v>0.035385075132337</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
-      <c r="L164" t="s">
-        <v>410</v>
+      <c r="L164">
+        <v>0.0</v>
       </c>
       <c r="M164" s="1">
-        <v>29995770.0</v>
+        <v>29949120.0</v>
       </c>
       <c r="N164" s="1">
-        <v>30034929.75</v>
+        <v>29949120.0</v>
       </c>
       <c r="O164" s="1">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>410</v>
+      </c>
+      <c r="B165" t="s">
         <v>411</v>
       </c>
-      <c r="B165" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C165" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.0154</v>
+        <v>99.4298</v>
       </c>
       <c r="E165" s="1">
-        <v>100.0</v>
+        <v>99.4030296</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>20000000.0</v>
+        <v>9940302.96</v>
       </c>
       <c r="I165" s="1">
-        <v>3080.0</v>
+        <v>2677.04</v>
       </c>
       <c r="J165" s="1">
-        <v>0.0154</v>
+        <v>0.02693117111996</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
-      <c r="L165" t="s">
-        <v>413</v>
+      <c r="L165">
+        <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>20003080.0</v>
+        <v>9942980.0</v>
       </c>
       <c r="N165" s="1">
-        <v>20128291.94</v>
+        <v>9942980.0</v>
       </c>
       <c r="O165" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="B166" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="C166" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.0055</v>
+        <v>99.7272</v>
       </c>
       <c r="E166" s="1">
-        <v>100.0</v>
+        <v>99.421972</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>15000000.0</v>
+        <v>19884394.4</v>
       </c>
       <c r="I166" s="1">
-        <v>825.0</v>
+        <v>61045.6</v>
       </c>
       <c r="J166" s="1">
-        <v>0.0055</v>
+        <v>0.30700256076192</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
-      <c r="L166" t="s">
-        <v>416</v>
+      <c r="L166">
+        <v>0.0</v>
       </c>
       <c r="M166" s="1">
-        <v>15000825.0</v>
+        <v>19945440.0</v>
       </c>
       <c r="N166" s="1">
-        <v>15091002.67</v>
+        <v>19945440.0</v>
       </c>
       <c r="O166" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="B167" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="C167" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.0149</v>
+        <v>99.8698</v>
       </c>
       <c r="E167" s="1">
-        <v>100.0</v>
+        <v>99.80748247</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>15000000.0</v>
+        <v>14971122.37</v>
       </c>
       <c r="I167" s="1">
-        <v>2235.0</v>
+        <v>9347.63</v>
       </c>
       <c r="J167" s="1">
-        <v>0.0149</v>
+        <v>0.062437736924329</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
-      <c r="L167" t="s">
-        <v>419</v>
+      <c r="L167">
+        <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>15002235.0</v>
+        <v>14980470.0</v>
       </c>
       <c r="N167" s="1">
-        <v>15089179.33</v>
+        <v>14980470.0</v>
       </c>
       <c r="O167" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="B168" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="C168" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.0074</v>
+        <v>100.0156</v>
       </c>
       <c r="E168" s="1">
         <v>100.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I168" s="1">
-        <v>1110.0</v>
+        <v>6240.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.0074</v>
+        <v>0.0156</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="M168" s="1">
-        <v>15001110.0</v>
+        <v>40006240.0</v>
       </c>
       <c r="N168" s="1">
-        <v>15089671.0</v>
+        <v>40849662.67</v>
       </c>
       <c r="O168" s="1">
-        <v>0.26</v>
+        <v>0.68</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="B169" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="C169" s="1">
-        <v>15000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.9064</v>
+        <v>100.0161</v>
       </c>
       <c r="E169" s="1">
-        <v>99.8207386</v>
+        <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>14973110.79</v>
+        <v>60000000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>12849.21</v>
+        <v>9660.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.085815233589145</v>
+        <v>0.0161</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
-      <c r="L169">
-        <v>0.0</v>
+      <c r="L169" t="s">
+        <v>421</v>
       </c>
       <c r="M169" s="1">
-        <v>14985960.0</v>
+        <v>60009660.0</v>
       </c>
       <c r="N169" s="1">
-        <v>14985960.0</v>
+        <v>61267252.0</v>
       </c>
       <c r="O169" s="1">
-        <v>0.26</v>
+        <v>1.02</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="B170" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="C170" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.994</v>
+        <v>100.0267</v>
       </c>
       <c r="E170" s="1">
-        <v>99.81990825</v>
+        <v>100.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>19963981.65</v>
+        <v>50000000.0</v>
       </c>
       <c r="I170" s="1">
-        <v>34818.35</v>
+        <v>13350.0</v>
       </c>
       <c r="J170" s="1">
-        <v>0.17440584053031</v>
+        <v>0.0267</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
-      <c r="L170">
-        <v>0.0</v>
+      <c r="L170" t="s">
+        <v>424</v>
       </c>
       <c r="M170" s="1">
-        <v>19998800.0</v>
+        <v>50013350.0</v>
       </c>
       <c r="N170" s="1">
-        <v>19998800.0</v>
+        <v>50964229.86</v>
       </c>
       <c r="O170" s="1">
-        <v>0.35</v>
+        <v>0.85</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="B171" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C171" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.5467</v>
+        <v>99.734</v>
       </c>
       <c r="E171" s="1">
-        <v>99.421972</v>
+        <v>99.6151535</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>19884394.4</v>
+        <v>9961515.35</v>
       </c>
       <c r="I171" s="1">
-        <v>24945.6</v>
+        <v>11884.65</v>
       </c>
       <c r="J171" s="1">
-        <v>0.12545315435908</v>
+        <v>0.11930564359367</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171">
         <v>0.0</v>
       </c>
       <c r="M171" s="1">
-        <v>19909340.0</v>
+        <v>9973400.0</v>
       </c>
       <c r="N171" s="1">
-        <v>19909340.0</v>
+        <v>9973400.0</v>
       </c>
       <c r="O171" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="B172" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="C172" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.0259</v>
+        <v>99.8879</v>
       </c>
       <c r="E172" s="1">
-        <v>100.0</v>
+        <v>99.8109138</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>40000000.0</v>
+        <v>9981091.38</v>
       </c>
       <c r="I172" s="1">
-        <v>10360.0</v>
+        <v>7698.62</v>
       </c>
       <c r="J172" s="1">
-        <v>0.0259</v>
+        <v>0.077132046054867</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
-      <c r="L172" t="s">
-        <v>431</v>
+      <c r="L172">
+        <v>0.0</v>
       </c>
       <c r="M172" s="1">
-        <v>40010360.0</v>
+        <v>9988790.0</v>
       </c>
       <c r="N172" s="1">
-        <v>40780834.33</v>
+        <v>9988790.0</v>
       </c>
       <c r="O172" s="1">
-        <v>0.71</v>
+        <v>0.17</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="B173" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="C173" s="1">
-        <v>60000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.0261</v>
+        <v>99.7907</v>
       </c>
       <c r="E173" s="1">
-        <v>100.0</v>
+        <v>99.793317</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>60000000.0</v>
+        <v>8981398.53</v>
       </c>
       <c r="I173" s="1">
-        <v>15660.0</v>
+        <v>-235.53</v>
       </c>
       <c r="J173" s="1">
-        <v>0.0261</v>
+        <v>-0.0026224200965281</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
-      <c r="L173" t="s">
-        <v>434</v>
+      <c r="L173">
+        <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>60015660.0</v>
+        <v>8981163.0</v>
       </c>
       <c r="N173" s="1">
-        <v>61163840.0</v>
+        <v>8981163.0</v>
       </c>
       <c r="O173" s="1">
-        <v>1.07</v>
+        <v>0.15</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B174" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="C174" s="1">
-        <v>50000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.0323</v>
+        <v>99.8318</v>
       </c>
       <c r="E174" s="1">
-        <v>100.0</v>
+        <v>99.61683493</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>50000000.0</v>
+        <v>7471262.62</v>
       </c>
       <c r="I174" s="1">
-        <v>16150.0</v>
+        <v>16122.38</v>
       </c>
       <c r="J174" s="1">
-        <v>0.0323</v>
+        <v>0.21579190586664</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
-      <c r="L174" t="s">
-        <v>437</v>
+      <c r="L174">
+        <v>0.0</v>
       </c>
       <c r="M174" s="1">
-        <v>50016150.0</v>
+        <v>7487385.0</v>
       </c>
       <c r="N174" s="1">
-        <v>50875966.67</v>
+        <v>7487385.0</v>
       </c>
       <c r="O174" s="1">
-        <v>0.89</v>
+        <v>0.12</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="B175" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="C175" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.9462</v>
+        <v>98.9306</v>
       </c>
       <c r="E175" s="1">
-        <v>99.48908207</v>
+        <v>97.8384763</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>14923362.31</v>
+        <v>29351542.89</v>
       </c>
       <c r="I175" s="1">
-        <v>68567.69</v>
+        <v>327637.11</v>
       </c>
       <c r="J175" s="1">
-        <v>0.459465424585</v>
+        <v>1.1162517460424</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
         <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>14991930.0</v>
+        <v>29679180.0</v>
       </c>
       <c r="N175" s="1">
-        <v>14991930.0</v>
+        <v>29679180.0</v>
       </c>
       <c r="O175" s="1">
-        <v>0.26</v>
+        <v>0.49</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="B176" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="C176" s="1">
-        <v>10000000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.9043</v>
+        <v>99.6806</v>
       </c>
       <c r="E176" s="1">
-        <v>99.4820302</v>
+        <v>99.47115587</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>9948203.02</v>
+        <v>53714424.17</v>
       </c>
       <c r="I176" s="1">
-        <v>42226.98</v>
+        <v>113099.83</v>
       </c>
       <c r="J176" s="1">
-        <v>0.4244684182169</v>
+        <v>0.21055765140859</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
         <v>0.0</v>
       </c>
       <c r="M176" s="1">
-        <v>9990430.0</v>
+        <v>53827524.0</v>
       </c>
       <c r="N176" s="1">
-        <v>9990430.0</v>
+        <v>53827524.0</v>
       </c>
       <c r="O176" s="1">
-        <v>0.17</v>
+        <v>0.89</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="B177" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="C177" s="1">
-        <v>7300000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.821</v>
+        <v>100.0072</v>
       </c>
       <c r="E177" s="1">
-        <v>99.80962699</v>
+        <v>100.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>7286102.77</v>
+        <v>20000000.0</v>
       </c>
       <c r="I177" s="1">
-        <v>830.23</v>
+        <v>1440.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0.011394706144119</v>
+        <v>0.0072</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
-      <c r="L177">
-        <v>0.0</v>
+      <c r="L177" t="s">
+        <v>439</v>
       </c>
       <c r="M177" s="1">
-        <v>7286933.0</v>
+        <v>20001440.0</v>
       </c>
       <c r="N177" s="1">
-        <v>7286933.0</v>
+        <v>20006354.22</v>
       </c>
       <c r="O177" s="1">
-        <v>0.13</v>
+        <v>0.33</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="B178" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="C178" s="1">
-        <v>7500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.6476</v>
+        <v>100.016</v>
       </c>
       <c r="E178" s="1">
-        <v>99.61683493</v>
+        <v>100.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>7471262.62</v>
+        <v>15000000.0</v>
       </c>
       <c r="I178" s="1">
-        <v>2307.38</v>
+        <v>2400.0</v>
       </c>
       <c r="J178" s="1">
-        <v>0.030883401070969</v>
+        <v>0.016</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
-      <c r="L178">
-        <v>0.0</v>
+      <c r="L178" t="s">
+        <v>442</v>
       </c>
       <c r="M178" s="1">
-        <v>7473570.0</v>
+        <v>15002400.0</v>
       </c>
       <c r="N178" s="1">
-        <v>7473570.0</v>
+        <v>15056869.25</v>
       </c>
       <c r="O178" s="1">
-        <v>0.13</v>
+        <v>0.25</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="B179" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="C179" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>98.7142</v>
+        <v>97.5898</v>
       </c>
       <c r="E179" s="1">
-        <v>97.8384763</v>
+        <v>97.26824825</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>29351542.89</v>
+        <v>19453649.65</v>
       </c>
       <c r="I179" s="1">
-        <v>262717.11</v>
+        <v>64310.35</v>
       </c>
       <c r="J179" s="1">
-        <v>0.89507086896446</v>
+        <v>0.33058244163454</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
         <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>29614260.0</v>
+        <v>19517960.0</v>
       </c>
       <c r="N179" s="1">
-        <v>29614260.0</v>
+        <v>19517960.0</v>
       </c>
       <c r="O179" s="1">
-        <v>0.52</v>
+        <v>0.32</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="B180" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="C180" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.994</v>
+        <v>99.9985</v>
       </c>
       <c r="E180" s="1">
-        <v>99.8307314</v>
+        <v>100.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>4991536.57</v>
+        <v>20000000.0</v>
       </c>
       <c r="I180" s="1">
-        <v>8163.43</v>
+        <v>-300.0</v>
       </c>
       <c r="J180" s="1">
-        <v>0.16354543106152</v>
+        <v>-0.0015</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
-      <c r="L180">
-        <v>0.0</v>
+      <c r="L180" t="s">
+        <v>447</v>
       </c>
       <c r="M180" s="1">
-        <v>4999700.0</v>
+        <v>19999700.0</v>
       </c>
       <c r="N180" s="1">
-        <v>4999700.0</v>
+        <v>20172631.11</v>
       </c>
       <c r="O180" s="1">
-        <v>0.09</v>
+        <v>0.34</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="B181" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="C181" s="1">
-        <v>34000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.5045</v>
+        <v>99.8267</v>
       </c>
       <c r="E181" s="1">
-        <v>99.42197171</v>
+        <v>99.8120207</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>33803470.38</v>
+        <v>9981202.07</v>
       </c>
       <c r="I181" s="1">
-        <v>28059.62</v>
+        <v>1467.93</v>
       </c>
       <c r="J181" s="1">
-        <v>0.083008104447766</v>
+        <v>0.014706946014169</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181">
         <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>33831530.0</v>
+        <v>9982670.0</v>
       </c>
       <c r="N181" s="1">
-        <v>33831530.0</v>
+        <v>9982670.0</v>
       </c>
       <c r="O181" s="1">
-        <v>0.59</v>
+        <v>0.17</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="B182" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="C182" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.014</v>
+        <v>99.9308</v>
       </c>
       <c r="E182" s="1">
-        <v>100.0</v>
+        <v>99.7960003</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>15000000.0</v>
+        <v>9979600.03</v>
       </c>
       <c r="I182" s="1">
-        <v>2100.0</v>
+        <v>13479.97</v>
       </c>
       <c r="J182" s="1">
-        <v>0.014</v>
+        <v>0.13507525311112</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
-      <c r="L182" t="s">
-        <v>454</v>
+      <c r="L182">
+        <v>0.0</v>
       </c>
       <c r="M182" s="1">
-        <v>15002100.0</v>
+        <v>9993080.0</v>
       </c>
       <c r="N182" s="1">
-        <v>15029324.96</v>
+        <v>9993080.0</v>
       </c>
       <c r="O182" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="B183" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="C183" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>97.3387</v>
+        <v>100.0215</v>
       </c>
       <c r="E183" s="1">
-        <v>97.26824825</v>
+        <v>100.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>19453649.65</v>
+        <v>20000000.0</v>
       </c>
       <c r="I183" s="1">
-        <v>14090.35</v>
+        <v>4300.0</v>
       </c>
       <c r="J183" s="1">
-        <v>0.072430367841029</v>
+        <v>0.0215</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
-      <c r="L183">
-        <v>0.0</v>
+      <c r="L183" t="s">
+        <v>454</v>
       </c>
       <c r="M183" s="1">
-        <v>19467740.0</v>
+        <v>20004300.0</v>
       </c>
       <c r="N183" s="1">
-        <v>19467740.0</v>
+        <v>20097815.44</v>
       </c>
       <c r="O183" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>455</v>
+      </c>
+      <c r="B184" t="s">
+        <v>456</v>
+      </c>
+      <c r="C184" s="1">
+        <v>28100000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>98.827</v>
+      </c>
+      <c r="E184" s="1">
+        <v>98.38921708</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>27647370.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>123017.0</v>
+      </c>
+      <c r="J184" s="1">
+        <v>0.44495009832762</v>
+      </c>
+      <c r="K184">
+        <v>0.23</v>
+      </c>
+      <c r="L184" t="s">
         <v>457</v>
       </c>
-      <c r="B184" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M184" s="1">
-        <v>19998500.0</v>
+        <v>27770387.0</v>
       </c>
       <c r="N184" s="1">
-        <v>20135529.5</v>
+        <v>27835055.49</v>
       </c>
       <c r="O184" s="1">
-        <v>0.35</v>
+        <v>0.46</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="B185" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="C185" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.9562</v>
+        <v>101.538</v>
       </c>
       <c r="E185" s="1">
-        <v>99.81409627</v>
+        <v>102.74379333</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>14972114.44</v>
+        <v>15411569.0</v>
       </c>
       <c r="I185" s="1">
-        <v>21315.56</v>
+        <v>-180869.0</v>
       </c>
       <c r="J185" s="1">
-        <v>0.14236840150682</v>
+        <v>-1.1735923837476</v>
       </c>
       <c r="K185">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.52</v>
+      </c>
+      <c r="L185" t="s">
+        <v>460</v>
       </c>
       <c r="M185" s="1">
-        <v>14993430.0</v>
+        <v>15230700.0</v>
       </c>
       <c r="N185" s="1">
-        <v>14993430.0</v>
+        <v>15459193.15</v>
       </c>
       <c r="O185" s="1">
         <v>0.26</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>461</v>
+      </c>
+      <c r="B186" t="s">
         <v>462</v>
       </c>
-      <c r="B186" t="s">
+      <c r="C186" s="1">
+        <v>6404000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>98.843</v>
+      </c>
+      <c r="E186" s="1">
+        <v>98.74687695</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>6323750.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>6155.72</v>
+      </c>
+      <c r="J186" s="1">
+        <v>0.097342874085788</v>
+      </c>
+      <c r="K186">
+        <v>0.04</v>
+      </c>
+      <c r="L186" t="s">
         <v>463</v>
       </c>
-      <c r="C186" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>20001440.0</v>
+        <v>6329905.72</v>
       </c>
       <c r="N186" s="1">
-        <v>20058280.0</v>
+        <v>6332274.32</v>
       </c>
       <c r="O186" s="1">
-        <v>0.35</v>
+        <v>0.11</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>464</v>
+      </c>
+      <c r="B187" t="s">
         <v>465</v>
       </c>
-      <c r="B187" t="s">
+      <c r="C187" s="1">
+        <v>2215000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>99.88</v>
+      </c>
+      <c r="E187" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>2212785.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-443.0</v>
+      </c>
+      <c r="J187" s="1">
+        <v>-0.02002002002002</v>
+      </c>
+      <c r="K187">
+        <v>1.47</v>
+      </c>
+      <c r="L187" t="s">
         <v>466</v>
       </c>
-      <c r="C187" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>27710253.0</v>
+        <v>2212342.0</v>
       </c>
       <c r="N187" s="1">
-        <v>27761525.88</v>
+        <v>2244975.32</v>
       </c>
       <c r="O187" s="1">
-        <v>0.49</v>
+        <v>0.04</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>467</v>
+      </c>
+      <c r="B188" t="s">
         <v>468</v>
       </c>
-      <c r="B188" t="s">
+      <c r="C188" s="1">
+        <v>12200000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>100.841</v>
+      </c>
+      <c r="E188" s="1">
+        <v>101.60704918</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>12396060.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-93458.0</v>
+      </c>
+      <c r="J188" s="1">
+        <v>-0.75393310455096</v>
+      </c>
+      <c r="K188">
+        <v>1.08</v>
+      </c>
+      <c r="L188" t="s">
         <v>469</v>
       </c>
-      <c r="C188" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>15209100.0</v>
+        <v>12302602.0</v>
       </c>
       <c r="N188" s="1">
-        <v>15389921.92</v>
+        <v>12434712.96</v>
       </c>
       <c r="O188" s="1">
-        <v>0.27</v>
+        <v>0.21</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>470</v>
+      </c>
+      <c r="B189" t="s">
         <v>471</v>
       </c>
-      <c r="B189" t="s">
+      <c r="C189" s="1">
+        <v>34500000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>100.964</v>
+      </c>
+      <c r="E189" s="1">
+        <v>101.93998551</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>35169295.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-336715.0</v>
+      </c>
+      <c r="J189" s="1">
+        <v>-0.95741185599541</v>
+      </c>
+      <c r="K189">
+        <v>1.6</v>
+      </c>
+      <c r="L189" t="s">
         <v>472</v>
       </c>
-      <c r="C189" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>6324014.04</v>
+        <v>34832580.0</v>
       </c>
       <c r="N189" s="1">
-        <v>6414810.48</v>
+        <v>35382925.89</v>
       </c>
       <c r="O189" s="1">
-        <v>0.11</v>
+        <v>0.59</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>473</v>
+      </c>
+      <c r="B190" t="s">
         <v>474</v>
       </c>
-      <c r="B190" t="s">
+      <c r="C190" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>100.767</v>
+      </c>
+      <c r="E190" s="1">
+        <v>101.5</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>4060000.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-29320.0</v>
+      </c>
+      <c r="J190" s="1">
+        <v>-0.72216748768473</v>
+      </c>
+      <c r="K190">
+        <v>2.31</v>
+      </c>
+      <c r="L190" t="s">
         <v>475</v>
       </c>
-      <c r="C190" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>12305164.0</v>
+        <v>4030680.0</v>
       </c>
       <c r="N190" s="1">
-        <v>12399714.0</v>
+        <v>4123214.25</v>
       </c>
       <c r="O190" s="1">
-        <v>0.22</v>
+        <v>0.07</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>476</v>
+      </c>
+      <c r="B191" t="s">
         <v>477</v>
       </c>
-      <c r="B191" t="s">
+      <c r="C191" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>101.398</v>
+      </c>
+      <c r="E191" s="1">
+        <v>102.4148</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>15362220.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-152520.0</v>
+      </c>
+      <c r="J191" s="1">
+        <v>-0.99282525572476</v>
+      </c>
+      <c r="K191">
+        <v>0.17</v>
+      </c>
+      <c r="L191" t="s">
         <v>478</v>
       </c>
-      <c r="C191" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>34871220.0</v>
+        <v>15209700.0</v>
       </c>
       <c r="N191" s="1">
-        <v>35305069.32</v>
+        <v>15235076.71</v>
       </c>
       <c r="O191" s="1">
-        <v>0.62</v>
+        <v>0.25</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>479</v>
+      </c>
+      <c r="B192" t="s">
         <v>480</v>
       </c>
-      <c r="B192" t="s">
+      <c r="C192" s="1">
+        <v>28500000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>98.7</v>
+      </c>
+      <c r="E192" s="1">
+        <v>98.37645614</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>28037290.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>92210.0</v>
+      </c>
+      <c r="J192" s="1">
+        <v>0.32888342632259</v>
+      </c>
+      <c r="K192">
+        <v>0.19</v>
+      </c>
+      <c r="L192" t="s">
         <v>481</v>
       </c>
-      <c r="C192" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>4035280.0</v>
+        <v>28129500.0</v>
       </c>
       <c r="N192" s="1">
-        <v>4113910.14</v>
+        <v>28184547.95</v>
       </c>
       <c r="O192" s="1">
-        <v>0.07</v>
+        <v>0.47</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>482</v>
+      </c>
+      <c r="B193" t="s">
         <v>483</v>
       </c>
-      <c r="B193" t="s">
+      <c r="C193" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>99.949</v>
+      </c>
+      <c r="E193" s="1">
+        <v>98.926908</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>24731727.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>255523.0</v>
+      </c>
+      <c r="J193" s="1">
+        <v>1.0331789607737</v>
+      </c>
+      <c r="K193">
+        <v>0.95</v>
+      </c>
+      <c r="L193" t="s">
         <v>484</v>
       </c>
-      <c r="C193" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M193" s="1">
-        <v>15238050.0</v>
+        <v>24987250.0</v>
       </c>
       <c r="N193" s="1">
-        <v>15919317.12</v>
+        <v>25225606.16</v>
       </c>
       <c r="O193" s="1">
-        <v>0.28</v>
+        <v>0.42</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>485</v>
+      </c>
+      <c r="B194" t="s">
         <v>486</v>
       </c>
-      <c r="B194" t="s">
+      <c r="C194" s="1">
+        <v>15900000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>98.57</v>
+      </c>
+      <c r="E194" s="1">
+        <v>98.63984906</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>15683736.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-11106.0</v>
+      </c>
+      <c r="J194" s="1">
+        <v>-0.07081220953987</v>
+      </c>
+      <c r="K194">
+        <v>0.03</v>
+      </c>
+      <c r="L194" t="s">
         <v>487</v>
       </c>
-      <c r="C194" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>28065375.0</v>
+        <v>15672630.0</v>
       </c>
       <c r="N194" s="1">
-        <v>28109101.03</v>
+        <v>15677530.68</v>
       </c>
       <c r="O194" s="1">
-        <v>0.49</v>
+        <v>0.26</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>488</v>
+      </c>
+      <c r="B195" t="s">
         <v>489</v>
       </c>
-      <c r="B195" t="s">
+      <c r="C195" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>100.307</v>
+      </c>
+      <c r="E195" s="1">
+        <v>100.747</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>20149400.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-88000.0</v>
+      </c>
+      <c r="J195" s="1">
+        <v>-0.43673757034949</v>
+      </c>
+      <c r="K195">
+        <v>1.73</v>
+      </c>
+      <c r="L195" t="s">
         <v>490</v>
       </c>
-      <c r="C195" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M195" s="1">
-        <v>24959500.0</v>
+        <v>20061400.0</v>
       </c>
       <c r="N195" s="1">
-        <v>25177993.15</v>
+        <v>20406879.45</v>
       </c>
       <c r="O195" s="1">
-        <v>0.44</v>
+        <v>0.34</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
+        <v>491</v>
+      </c>
+      <c r="B196" t="s">
         <v>492</v>
       </c>
-      <c r="B196" t="s">
+      <c r="C196" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>100.081</v>
+      </c>
+      <c r="E196" s="1">
+        <v>100.16216667</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>6009730.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-4870.0</v>
+      </c>
+      <c r="J196" s="1">
+        <v>-0.081035254495626</v>
+      </c>
+      <c r="K196">
+        <v>0.41</v>
+      </c>
+      <c r="L196" t="s">
         <v>493</v>
       </c>
-      <c r="C196" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M196" s="1">
-        <v>14996550.0</v>
+        <v>6004860.0</v>
       </c>
       <c r="N196" s="1">
-        <v>14998029.45</v>
+        <v>6029313.33</v>
       </c>
       <c r="O196" s="1">
-        <v>0.26</v>
+        <v>0.1</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>494</v>
+      </c>
+      <c r="B197" t="s">
         <v>495</v>
       </c>
-      <c r="B197" t="s">
+      <c r="C197" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>100.063</v>
+      </c>
+      <c r="E197" s="1">
+        <v>100.855</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>5042750.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-39600.0</v>
+      </c>
+      <c r="J197" s="1">
+        <v>-0.78528580635566</v>
+      </c>
+      <c r="K197">
+        <v>2.31</v>
+      </c>
+      <c r="L197" t="s">
         <v>496</v>
       </c>
-      <c r="C197" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M197" s="1">
-        <v>15644646.0</v>
+        <v>5003150.0</v>
       </c>
       <c r="N197" s="1">
-        <v>15832505.59</v>
+        <v>5118629.45</v>
       </c>
       <c r="O197" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
+        <v>497</v>
+      </c>
+      <c r="B198" t="s">
         <v>498</v>
       </c>
-      <c r="B198" t="s">
+      <c r="C198" s="1">
+        <v>34500000.0</v>
+      </c>
+      <c r="D198" s="1">
+        <v>99.981</v>
+      </c>
+      <c r="E198" s="1">
+        <v>98.79801159</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>34085314.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>408131.0</v>
+      </c>
+      <c r="J198" s="1">
+        <v>1.197380783994</v>
+      </c>
+      <c r="K198">
+        <v>1.1</v>
+      </c>
+      <c r="L198" t="s">
         <v>499</v>
       </c>
-      <c r="C198" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M198" s="1">
-        <v>20068400.0</v>
+        <v>34493445.0</v>
       </c>
       <c r="N198" s="1">
-        <v>20362235.62</v>
+        <v>34874126.51</v>
       </c>
       <c r="O198" s="1">
-        <v>0.36</v>
+        <v>0.58</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
+        <v>500</v>
+      </c>
+      <c r="B199" t="s">
         <v>501</v>
       </c>
-      <c r="B199" t="s">
+      <c r="C199" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D199" s="1">
+        <v>99.248</v>
+      </c>
+      <c r="E199" s="1">
+        <v>99.268</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>12408500.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-2500.0</v>
+      </c>
+      <c r="J199" s="1">
+        <v>-0.020147479550308</v>
+      </c>
+      <c r="K199">
+        <v>0.46</v>
+      </c>
+      <c r="L199" t="s">
         <v>502</v>
       </c>
-      <c r="C199" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M199" s="1">
-        <v>6005340.0</v>
+        <v>12406000.0</v>
       </c>
       <c r="N199" s="1">
-        <v>6017130.0</v>
+        <v>12463328.77</v>
       </c>
       <c r="O199" s="1">
-        <v>0.11</v>
+        <v>0.21</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
+        <v>503</v>
+      </c>
+      <c r="B200" t="s">
         <v>504</v>
       </c>
-      <c r="B200" t="s">
+      <c r="C200" s="1">
+        <v>31000000.0</v>
+      </c>
+      <c r="D200" s="1">
+        <v>98.482</v>
+      </c>
+      <c r="E200" s="1">
+        <v>97.49172258</v>
+      </c>
+      <c r="F200" t="s">
+        <v>8</v>
+      </c>
+      <c r="G200">
+        <v>1.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>30222434.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>306986.0</v>
+      </c>
+      <c r="J200" s="1">
+        <v>1.0157553822435</v>
+      </c>
+      <c r="K200">
+        <v>0.14</v>
+      </c>
+      <c r="L200" t="s">
         <v>505</v>
       </c>
-      <c r="C200" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M200" s="1">
-        <v>4999150.0</v>
+        <v>30529420.0</v>
       </c>
       <c r="N200" s="1">
-        <v>5102711.64</v>
+        <v>30571885.75</v>
       </c>
       <c r="O200" s="1">
-        <v>0.09</v>
+        <v>0.51</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
+        <v>506</v>
+      </c>
+      <c r="B201" t="s">
         <v>507</v>
       </c>
-      <c r="B201" t="s">
+      <c r="C201" s="1">
+        <v>13500000.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>99.993</v>
+      </c>
+      <c r="E201" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>13500000.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-945.0</v>
+      </c>
+      <c r="J201" s="1">
+        <v>-0.007</v>
+      </c>
+      <c r="K201">
+        <v>0.48</v>
+      </c>
+      <c r="L201" t="s">
         <v>508</v>
       </c>
-      <c r="C201" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M201" s="1">
-        <v>34461705.0</v>
+        <v>13499055.0</v>
       </c>
       <c r="N201" s="1">
-        <v>34811549.18</v>
+        <v>13563727.13</v>
       </c>
       <c r="O201" s="1">
-        <v>0.61</v>
+        <v>0.23</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
+        <v>509</v>
+      </c>
+      <c r="B202" t="s">
         <v>510</v>
       </c>
-      <c r="B202" t="s">
+      <c r="C202" s="1">
+        <v>43900000.0</v>
+      </c>
+      <c r="D202" s="1">
+        <v>100.426</v>
+      </c>
+      <c r="E202" s="1">
+        <v>100.75132118</v>
+      </c>
+      <c r="F202" t="s">
+        <v>8</v>
+      </c>
+      <c r="G202">
+        <v>1.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>44229830.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-142816.0</v>
+      </c>
+      <c r="J202" s="1">
+        <v>-0.32289520443556</v>
+      </c>
+      <c r="K202">
+        <v>1.92</v>
+      </c>
+      <c r="L202" t="s">
         <v>511</v>
       </c>
-      <c r="C202" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M202" s="1">
-        <v>30457810.0</v>
+        <v>44087014.0</v>
       </c>
       <c r="N202" s="1">
-        <v>30487960.68</v>
+        <v>44930435.23</v>
       </c>
       <c r="O202" s="1">
-        <v>0.53</v>
+        <v>0.75</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
+        <v>512</v>
+      </c>
+      <c r="B203" t="s">
         <v>513</v>
       </c>
-      <c r="B203" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C203" s="1">
-        <v>15000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.927</v>
+        <v>98.307</v>
       </c>
       <c r="E203" s="1">
-        <v>98.92166667</v>
+        <v>98.09</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>14838250.0</v>
+        <v>1177080.0</v>
       </c>
       <c r="I203" s="1">
-        <v>150800.0</v>
+        <v>2604.0</v>
       </c>
       <c r="J203" s="1">
-        <v>1.0162923525348</v>
+        <v>0.22122540524009</v>
       </c>
       <c r="K203">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>515</v>
+        <v>0.07</v>
+      </c>
+      <c r="L203">
+        <v>805.48</v>
       </c>
       <c r="M203" s="1">
-        <v>14989050.0</v>
+        <v>1179684.0</v>
       </c>
       <c r="N203" s="1">
-        <v>15077919.86</v>
+        <v>1180489.48</v>
       </c>
       <c r="O203" s="1">
-        <v>0.26</v>
+        <v>0.02</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
+        <v>514</v>
+      </c>
+      <c r="B204" t="s">
+        <v>515</v>
+      </c>
+      <c r="C204" s="1">
+        <v>6600000.0</v>
+      </c>
+      <c r="D204" s="1">
+        <v>100.3</v>
+      </c>
+      <c r="E204" s="1">
+        <v>102.17515152</v>
+      </c>
+      <c r="F204" t="s">
+        <v>8</v>
+      </c>
+      <c r="G204">
+        <v>1.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>6743560.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-123760.0</v>
+      </c>
+      <c r="J204" s="1">
+        <v>-1.835232429162</v>
+      </c>
+      <c r="K204">
+        <v>2.64</v>
+      </c>
+      <c r="L204" t="s">
         <v>516</v>
       </c>
-      <c r="B204" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M204" s="1">
-        <v>13499460.0</v>
+        <v>6619800.0</v>
       </c>
       <c r="N204" s="1">
-        <v>13537716.75</v>
+        <v>6794270.55</v>
       </c>
       <c r="O204" s="1">
-        <v>0.24</v>
+        <v>0.11</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
+        <v>517</v>
+      </c>
+      <c r="B205" t="s">
+        <v>518</v>
+      </c>
+      <c r="C205" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D205" s="1">
+        <v>100.168</v>
+      </c>
+      <c r="E205" s="1">
+        <v>100.493844</v>
+      </c>
+      <c r="F205" t="s">
+        <v>8</v>
+      </c>
+      <c r="G205">
+        <v>1.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>5024692.2</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-16292.2</v>
+      </c>
+      <c r="J205" s="1">
+        <v>-0.32424274665023</v>
+      </c>
+      <c r="K205">
+        <v>2.19</v>
+      </c>
+      <c r="L205" t="s">
         <v>519</v>
       </c>
-      <c r="B205" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M205" s="1">
-        <v>2811228.0</v>
+        <v>5008400.0</v>
       </c>
       <c r="N205" s="1">
-        <v>2854455.4</v>
+        <v>5117989.04</v>
       </c>
       <c r="O205" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
+        <v>520</v>
+      </c>
+      <c r="B206" t="s">
+        <v>521</v>
+      </c>
+      <c r="C206" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>99.48</v>
+      </c>
+      <c r="E206" s="1">
+        <v>99.2</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>19840000.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>56000.0</v>
+      </c>
+      <c r="J206" s="1">
+        <v>0.28225806451613</v>
+      </c>
+      <c r="K206">
+        <v>0.64</v>
+      </c>
+      <c r="L206" t="s">
         <v>522</v>
       </c>
-      <c r="B206" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M206" s="1">
-        <v>44127402.0</v>
+        <v>19896000.0</v>
       </c>
       <c r="N206" s="1">
-        <v>44842131.46</v>
+        <v>20024219.18</v>
       </c>
       <c r="O206" s="1">
-        <v>0.78</v>
+        <v>0.33</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
+        <v>523</v>
+      </c>
+      <c r="B207" t="s">
+        <v>524</v>
+      </c>
+      <c r="C207" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="D207" s="1">
+        <v>100.814</v>
+      </c>
+      <c r="E207" s="1">
+        <v>100.93323143</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+      <c r="G207">
+        <v>1.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>35326631.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-41731.0</v>
+      </c>
+      <c r="J207" s="1">
+        <v>-0.11812901150976</v>
+      </c>
+      <c r="K207">
+        <v>3.74</v>
+      </c>
+      <c r="L207" t="s">
         <v>525</v>
       </c>
-      <c r="B207" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M207" s="1">
-        <v>1177296.0</v>
+        <v>35284900.0</v>
       </c>
       <c r="N207" s="1">
-        <v>1187767.23</v>
+        <v>36593804.11</v>
       </c>
       <c r="O207" s="1">
-        <v>0.02</v>
+        <v>0.61</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
+        <v>526</v>
+      </c>
+      <c r="B208" t="s">
+        <v>527</v>
+      </c>
+      <c r="C208" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D208" s="1">
+        <v>100.635</v>
+      </c>
+      <c r="E208" s="1">
+        <v>101.44351064</v>
+      </c>
+      <c r="F208" t="s">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>1.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>4767845.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-38000.0</v>
+      </c>
+      <c r="J208" s="1">
+        <v>-0.79700577514579</v>
+      </c>
+      <c r="K208">
+        <v>1.52</v>
+      </c>
+      <c r="L208" t="s">
         <v>528</v>
       </c>
-      <c r="B208" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M208" s="1">
-        <v>6627126.0</v>
+        <v>4729845.0</v>
       </c>
       <c r="N208" s="1">
-        <v>6781276.68</v>
+        <v>4801198.08</v>
       </c>
       <c r="O208" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
+        <v>529</v>
+      </c>
+      <c r="B209" t="s">
+        <v>530</v>
+      </c>
+      <c r="C209" s="1">
+        <v>10997000.0</v>
+      </c>
+      <c r="D209" s="1">
+        <v>100.356</v>
+      </c>
+      <c r="E209" s="1">
+        <v>101.38580613</v>
+      </c>
+      <c r="F209" t="s">
+        <v>8</v>
+      </c>
+      <c r="G209">
+        <v>1.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>11149397.1</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-113247.78</v>
+      </c>
+      <c r="J209" s="1">
+        <v>-1.0157300792524</v>
+      </c>
+      <c r="K209">
+        <v>2.0</v>
+      </c>
+      <c r="L209" t="s">
         <v>531</v>
       </c>
-      <c r="B209" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M209" s="1">
-        <v>5009250.0</v>
+        <v>11036149.32</v>
       </c>
       <c r="N209" s="1">
-        <v>5106424.66</v>
+        <v>11255675.05</v>
       </c>
       <c r="O209" s="1">
-        <v>0.09</v>
+        <v>0.19</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
+        <v>532</v>
+      </c>
+      <c r="B210" t="s">
+        <v>533</v>
+      </c>
+      <c r="C210" s="1">
+        <v>25600000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>100.53</v>
+      </c>
+      <c r="E210" s="1">
+        <v>102.00832031</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>26114130.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-378450.0</v>
+      </c>
+      <c r="J210" s="1">
+        <v>-1.4492154247528</v>
+      </c>
+      <c r="K210">
+        <v>2.77</v>
+      </c>
+      <c r="L210" t="s">
         <v>534</v>
       </c>
-      <c r="B210" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M210" s="1">
-        <v>19872000.0</v>
+        <v>25735680.0</v>
       </c>
       <c r="N210" s="1">
-        <v>19984328.77</v>
+        <v>26444501.92</v>
       </c>
       <c r="O210" s="1">
-        <v>0.35</v>
+        <v>0.44</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
+        <v>535</v>
+      </c>
+      <c r="B211" t="s">
+        <v>536</v>
+      </c>
+      <c r="C211" s="1">
+        <v>16100000.0</v>
+      </c>
+      <c r="D211" s="1">
+        <v>100.979</v>
+      </c>
+      <c r="E211" s="1">
+        <v>101.68176398</v>
+      </c>
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>16370764.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>-113145.0</v>
+      </c>
+      <c r="J211" s="1">
+        <v>-0.69114062117077</v>
+      </c>
+      <c r="K211">
+        <v>2.7</v>
+      </c>
+      <c r="L211" t="s">
         <v>537</v>
       </c>
-      <c r="B211" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M211" s="1">
-        <v>35276500.0</v>
+        <v>16257619.0</v>
       </c>
       <c r="N211" s="1">
-        <v>36481123.29</v>
+        <v>16691988.18</v>
       </c>
       <c r="O211" s="1">
-        <v>0.64</v>
+        <v>0.28</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
+        <v>538</v>
+      </c>
+      <c r="B212" t="s">
+        <v>539</v>
+      </c>
+      <c r="C212" s="1">
+        <v>6245000.0</v>
+      </c>
+      <c r="D212" s="1">
+        <v>99.114</v>
+      </c>
+      <c r="E212" s="1">
+        <v>99.04783667</v>
+      </c>
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+      <c r="G212">
+        <v>1.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>6185537.4</v>
+      </c>
+      <c r="I212" s="1">
+        <v>4131.9</v>
+      </c>
+      <c r="J212" s="1">
+        <v>0.066799369768583</v>
+      </c>
+      <c r="K212">
+        <v>0.43</v>
+      </c>
+      <c r="L212" t="s">
         <v>540</v>
       </c>
-      <c r="B212" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M212" s="1">
-        <v>4733746.0</v>
+        <v>6189669.3</v>
       </c>
       <c r="N212" s="1">
-        <v>4790628.88</v>
+        <v>6216616.9</v>
       </c>
       <c r="O212" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
+        <v>541</v>
+      </c>
+      <c r="B213" t="s">
+        <v>542</v>
+      </c>
+      <c r="C213" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="D213" s="1">
+        <v>100.374</v>
+      </c>
+      <c r="E213" s="1">
+        <v>100.98692308</v>
+      </c>
+      <c r="F213" t="s">
+        <v>8</v>
+      </c>
+      <c r="G213">
+        <v>1.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>13128300.0</v>
+      </c>
+      <c r="I213" s="1">
+        <v>-79680.0</v>
+      </c>
+      <c r="J213" s="1">
+        <v>-0.60693311395992</v>
+      </c>
+      <c r="K213">
+        <v>1.09</v>
+      </c>
+      <c r="L213" t="s">
         <v>543</v>
       </c>
-      <c r="B213" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M213" s="1">
-        <v>11045386.8</v>
+        <v>13048620.0</v>
       </c>
       <c r="N213" s="1">
-        <v>11233239.66</v>
+        <v>13190462.47</v>
       </c>
       <c r="O213" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
+        <v>544</v>
+      </c>
+      <c r="B214" t="s">
+        <v>545</v>
+      </c>
+      <c r="C214" s="1">
+        <v>6120000.0</v>
+      </c>
+      <c r="D214" s="1">
+        <v>99.14</v>
+      </c>
+      <c r="E214" s="1">
+        <v>99.295</v>
+      </c>
+      <c r="F214" t="s">
+        <v>8</v>
+      </c>
+      <c r="G214">
+        <v>1.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>6076854.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>-9486.0</v>
+      </c>
+      <c r="J214" s="1">
+        <v>-0.15610050858553</v>
+      </c>
+      <c r="K214">
+        <v>0.3</v>
+      </c>
+      <c r="L214" t="s">
         <v>546</v>
       </c>
-      <c r="B214" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M214" s="1">
-        <v>25758720.0</v>
+        <v>6067368.0</v>
       </c>
       <c r="N214" s="1">
-        <v>26383640.55</v>
+        <v>6085853.75</v>
       </c>
       <c r="O214" s="1">
-        <v>0.46</v>
+        <v>0.1</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
+        <v>547</v>
+      </c>
+      <c r="B215" t="s">
+        <v>548</v>
+      </c>
+      <c r="C215" s="1">
+        <v>13900000.0</v>
+      </c>
+      <c r="D215" s="1">
+        <v>99.346</v>
+      </c>
+      <c r="E215" s="1">
+        <v>98.855</v>
+      </c>
+      <c r="F215" t="s">
+        <v>8</v>
+      </c>
+      <c r="G215">
+        <v>1.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>13740845.0</v>
+      </c>
+      <c r="I215" s="1">
+        <v>68249.0</v>
+      </c>
+      <c r="J215" s="1">
+        <v>0.49668706691619</v>
+      </c>
+      <c r="K215">
+        <v>0.39</v>
+      </c>
+      <c r="L215" t="s">
         <v>549</v>
       </c>
-      <c r="B215" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M215" s="1">
-        <v>16277100.0</v>
+        <v>13809094.0</v>
       </c>
       <c r="N215" s="1">
-        <v>16649109.25</v>
+        <v>13862885.1</v>
       </c>
       <c r="O215" s="1">
-        <v>0.29</v>
+        <v>0.23</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
+        <v>550</v>
+      </c>
+      <c r="B216" t="s">
+        <v>551</v>
+      </c>
+      <c r="C216" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D216" s="1">
+        <v>99.932</v>
+      </c>
+      <c r="E216" s="1">
+        <v>98.02</v>
+      </c>
+      <c r="F216" t="s">
+        <v>8</v>
+      </c>
+      <c r="G216">
+        <v>1.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>980200.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>19120.0</v>
+      </c>
+      <c r="J216" s="1">
+        <v>1.9506223219751</v>
+      </c>
+      <c r="K216">
+        <v>0.12</v>
+      </c>
+      <c r="L216" t="s">
         <v>552</v>
       </c>
-      <c r="B216" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M216" s="1">
-        <v>6182612.45</v>
+        <v>999320.0</v>
       </c>
       <c r="N216" s="1">
-        <v>6203357.83</v>
+        <v>1000522.05</v>
       </c>
       <c r="O216" s="1">
-        <v>0.11</v>
+        <v>0.02</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
+        <v>553</v>
+      </c>
+      <c r="B217" t="s">
+        <v>554</v>
+      </c>
+      <c r="C217" s="1">
+        <v>9400000.0</v>
+      </c>
+      <c r="D217" s="1">
+        <v>100.358</v>
+      </c>
+      <c r="E217" s="1">
+        <v>100.937</v>
+      </c>
+      <c r="F217" t="s">
+        <v>8</v>
+      </c>
+      <c r="G217">
+        <v>1.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>9488078.0</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-54426.0</v>
+      </c>
+      <c r="J217" s="1">
+        <v>-0.5736251325084</v>
+      </c>
+      <c r="K217">
+        <v>2.8</v>
+      </c>
+      <c r="L217" t="s">
         <v>555</v>
       </c>
-      <c r="B217" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M217" s="1">
-        <v>13049920.0</v>
+        <v>9433652.0</v>
       </c>
       <c r="N217" s="1">
-        <v>13156902.88</v>
+        <v>9697109.53</v>
       </c>
       <c r="O217" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
+        <v>556</v>
+      </c>
+      <c r="B218" t="s">
+        <v>557</v>
+      </c>
+      <c r="C218" s="1">
+        <v>14630000.0</v>
+      </c>
+      <c r="D218" s="1">
+        <v>99.111</v>
+      </c>
+      <c r="E218" s="1">
+        <v>99.18034949</v>
+      </c>
+      <c r="F218" t="s">
+        <v>8</v>
+      </c>
+      <c r="G218">
+        <v>1.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>14510085.13</v>
+      </c>
+      <c r="I218" s="1">
+        <v>-10145.83</v>
+      </c>
+      <c r="J218" s="1">
+        <v>-0.069922608372733</v>
+      </c>
+      <c r="K218">
+        <v>0.25</v>
+      </c>
+      <c r="L218" t="s">
         <v>558</v>
       </c>
-      <c r="B218" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M218" s="1">
-        <v>6058800.0</v>
+        <v>14499939.3</v>
       </c>
       <c r="N218" s="1">
-        <v>6068776.44</v>
+        <v>14537202.51</v>
       </c>
       <c r="O218" s="1">
-        <v>0.11</v>
+        <v>0.24</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
+        <v>559</v>
+      </c>
+      <c r="B219" t="s">
+        <v>560</v>
+      </c>
+      <c r="C219" s="1">
+        <v>32391000.0</v>
+      </c>
+      <c r="D219" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="E219" s="1">
+        <v>97.79440718</v>
+      </c>
+      <c r="F219" t="s">
+        <v>8</v>
+      </c>
+      <c r="G219">
+        <v>1.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>31676586.43</v>
+      </c>
+      <c r="I219" s="1">
+        <v>689148.59</v>
+      </c>
+      <c r="J219" s="1">
+        <v>2.1755771933409</v>
+      </c>
+      <c r="K219">
+        <v>0.12</v>
+      </c>
+      <c r="L219" t="s">
         <v>561</v>
       </c>
-      <c r="B219" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M219" s="1">
-        <v>13789078.0</v>
+        <v>32365735.02</v>
       </c>
       <c r="N219" s="1">
-        <v>13835966.7</v>
+        <v>32404670.78</v>
       </c>
       <c r="O219" s="1">
-        <v>0.24</v>
+        <v>0.54</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
+        <v>562</v>
+      </c>
+      <c r="B220" t="s">
+        <v>563</v>
+      </c>
+      <c r="C220" s="1">
+        <v>25559000.0</v>
+      </c>
+      <c r="D220" s="1">
+        <v>99.04</v>
+      </c>
+      <c r="E220" s="1">
+        <v>99.00726766</v>
+      </c>
+      <c r="F220" t="s">
+        <v>8</v>
+      </c>
+      <c r="G220">
+        <v>1.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>25305267.54</v>
+      </c>
+      <c r="I220" s="1">
+        <v>8366.06</v>
+      </c>
+      <c r="J220" s="1">
+        <v>0.033060547519507</v>
+      </c>
+      <c r="K220">
+        <v>0.35</v>
+      </c>
+      <c r="L220" t="s">
         <v>564</v>
       </c>
-      <c r="B220" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M220" s="1">
-        <v>997710.0</v>
+        <v>25313633.6</v>
       </c>
       <c r="N220" s="1">
-        <v>998812.74</v>
+        <v>25404140.47</v>
       </c>
       <c r="O220" s="1">
-        <v>0.02</v>
+        <v>0.42</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
+        <v>565</v>
+      </c>
+      <c r="B221" t="s">
+        <v>566</v>
+      </c>
+      <c r="C221" s="1">
+        <v>8750000.0</v>
+      </c>
+      <c r="D221" s="1">
+        <v>98.952</v>
+      </c>
+      <c r="E221" s="1">
+        <v>98.885</v>
+      </c>
+      <c r="F221" t="s">
+        <v>8</v>
+      </c>
+      <c r="G221">
+        <v>1.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>8652437.5</v>
+      </c>
+      <c r="I221" s="1">
+        <v>5862.5</v>
+      </c>
+      <c r="J221" s="1">
+        <v>0.067755473529858</v>
+      </c>
+      <c r="K221">
+        <v>0.33</v>
+      </c>
+      <c r="L221" t="s">
         <v>567</v>
       </c>
-      <c r="B221" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M221" s="1">
-        <v>9444462.0</v>
+        <v>8658300.0</v>
       </c>
       <c r="N221" s="1">
-        <v>9677112.0</v>
+        <v>8687426.71</v>
       </c>
       <c r="O221" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
+        <v>568</v>
+      </c>
+      <c r="B222" t="s">
+        <v>569</v>
+      </c>
+      <c r="C222" s="1">
+        <v>25932000.0</v>
+      </c>
+      <c r="D222" s="1">
+        <v>100.0235</v>
+      </c>
+      <c r="E222" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F222" t="s">
+        <v>8</v>
+      </c>
+      <c r="G222">
+        <v>1.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>25932000.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>6094.02</v>
+      </c>
+      <c r="J222" s="1">
+        <v>0.0235</v>
+      </c>
+      <c r="K222">
+        <v>0.14</v>
+      </c>
+      <c r="L222" t="s">
         <v>570</v>
       </c>
-      <c r="B222" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M222" s="1">
-        <v>14474483.1</v>
+        <v>25938094.02</v>
       </c>
       <c r="N222" s="1">
-        <v>14492787.84</v>
+        <v>25974258.43</v>
       </c>
       <c r="O222" s="1">
-        <v>0.25</v>
+        <v>0.43</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
+        <v>571</v>
+      </c>
+      <c r="B223" t="s">
+        <v>572</v>
+      </c>
+      <c r="C223" s="1">
+        <v>9100000.0</v>
+      </c>
+      <c r="D223" s="1">
+        <v>99.381</v>
+      </c>
+      <c r="E223" s="1">
+        <v>98.67873626</v>
+      </c>
+      <c r="F223" t="s">
+        <v>8</v>
+      </c>
+      <c r="G223">
+        <v>1.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>8979765.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>63906.0</v>
+      </c>
+      <c r="J223" s="1">
+        <v>0.71166673069952</v>
+      </c>
+      <c r="K223">
+        <v>0.62</v>
+      </c>
+      <c r="L223" t="s">
         <v>573</v>
       </c>
-      <c r="B223" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M223" s="1">
-        <v>32310346.41</v>
+        <v>9043671.0</v>
       </c>
       <c r="N223" s="1">
-        <v>32346065.25</v>
+        <v>9100514.84</v>
       </c>
       <c r="O223" s="1">
-        <v>0.57</v>
+        <v>0.15</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
+        <v>574</v>
+      </c>
+      <c r="B224" t="s">
+        <v>575</v>
+      </c>
+      <c r="C224" s="1">
+        <v>6200000.0</v>
+      </c>
+      <c r="D224" s="1">
+        <v>98.469</v>
+      </c>
+      <c r="E224" s="1">
+        <v>98.20403226</v>
+      </c>
+      <c r="F224" t="s">
+        <v>8</v>
+      </c>
+      <c r="G224">
+        <v>1.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>6088650.0</v>
+      </c>
+      <c r="I224" s="1">
+        <v>16428.0</v>
+      </c>
+      <c r="J224" s="1">
+        <v>0.26981350545687</v>
+      </c>
+      <c r="K224">
+        <v>0.12</v>
+      </c>
+      <c r="L224" t="s">
         <v>576</v>
       </c>
-      <c r="B224" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M224" s="1">
-        <v>25276828.64</v>
+        <v>6105078.0</v>
       </c>
       <c r="N224" s="1">
-        <v>25339413.18</v>
+        <v>6112275.95</v>
       </c>
       <c r="O224" s="1">
-        <v>0.44</v>
+        <v>0.1</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
+        <v>577</v>
+      </c>
+      <c r="B225" t="s">
+        <v>578</v>
+      </c>
+      <c r="C225" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="D225" s="1">
+        <v>100.598</v>
+      </c>
+      <c r="E225" s="1">
+        <v>101.21997975</v>
+      </c>
+      <c r="F225" t="s">
+        <v>8</v>
+      </c>
+      <c r="G225">
+        <v>1.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>12146397.57</v>
+      </c>
+      <c r="I225" s="1">
+        <v>-74637.57</v>
+      </c>
+      <c r="J225" s="1">
+        <v>-0.61448317964122</v>
+      </c>
+      <c r="K225">
+        <v>2.27</v>
+      </c>
+      <c r="L225" t="s">
         <v>579</v>
       </c>
-      <c r="B225" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M225" s="1">
-        <v>8641762.5</v>
+        <v>12071760.0</v>
       </c>
       <c r="N225" s="1">
-        <v>8663068.15</v>
+        <v>12343979.18</v>
       </c>
       <c r="O225" s="1">
-        <v>0.15</v>
+        <v>0.21</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
+        <v>580</v>
+      </c>
+      <c r="B226" t="s">
+        <v>581</v>
+      </c>
+      <c r="C226" s="1">
+        <v>36800000.0</v>
+      </c>
+      <c r="D226" s="1">
+        <v>98.814</v>
+      </c>
+      <c r="E226" s="1">
+        <v>98.39334511</v>
+      </c>
+      <c r="F226" t="s">
+        <v>8</v>
+      </c>
+      <c r="G226">
+        <v>1.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>36208751.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>154801.0</v>
+      </c>
+      <c r="J226" s="1">
+        <v>0.4275237220969</v>
+      </c>
+      <c r="K226">
+        <v>0.27</v>
+      </c>
+      <c r="L226" t="s">
         <v>582</v>
       </c>
-      <c r="B226" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M226" s="1">
-        <v>9031932.0</v>
+        <v>36363552.0</v>
       </c>
       <c r="N226" s="1">
-        <v>9081545.7</v>
+        <v>36461853.37</v>
       </c>
       <c r="O226" s="1">
-        <v>0.16</v>
+        <v>0.61</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
+        <v>583</v>
+      </c>
+      <c r="B227" t="s">
+        <v>584</v>
+      </c>
+      <c r="C227" s="1">
+        <v>39500000.0</v>
+      </c>
+      <c r="D227" s="1">
+        <v>100.183</v>
+      </c>
+      <c r="E227" s="1">
+        <v>100.56617722</v>
+      </c>
+      <c r="F227" t="s">
+        <v>8</v>
+      </c>
+      <c r="G227">
+        <v>1.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>39723640.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>-151355.0</v>
+      </c>
+      <c r="J227" s="1">
+        <v>-0.38101996695167</v>
+      </c>
+      <c r="K227">
+        <v>0.92</v>
+      </c>
+      <c r="L227" t="s">
         <v>585</v>
       </c>
-      <c r="B227" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M227" s="1">
-        <v>6089330.0</v>
+        <v>39572285.0</v>
       </c>
       <c r="N227" s="1">
-        <v>6094680.68</v>
+        <v>39935901.44</v>
       </c>
       <c r="O227" s="1">
-        <v>0.11</v>
+        <v>0.66</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
+        <v>586</v>
+      </c>
+      <c r="B228" t="s">
+        <v>587</v>
+      </c>
+      <c r="C228" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D228" s="1">
+        <v>99.074</v>
+      </c>
+      <c r="E228" s="1">
+        <v>99.04495</v>
+      </c>
+      <c r="F228" t="s">
+        <v>8</v>
+      </c>
+      <c r="G228">
+        <v>1.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>19808990.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>5810.0</v>
+      </c>
+      <c r="J228" s="1">
+        <v>0.029330117285132</v>
+      </c>
+      <c r="K228">
+        <v>0.38</v>
+      </c>
+      <c r="L228" t="s">
         <v>588</v>
       </c>
-      <c r="B228" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M228" s="1">
-        <v>12081360.0</v>
+        <v>19814800.0</v>
       </c>
       <c r="N228" s="1">
-        <v>12315442.19</v>
+        <v>19891019.18</v>
       </c>
       <c r="O228" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="B229" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="C229" s="1">
-        <v>36800000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.6</v>
+        <v>97.943</v>
       </c>
       <c r="E229" s="1">
-        <v>98.39334511</v>
+        <v>97.44894444</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>36208751.0</v>
+        <v>1754081.0</v>
       </c>
       <c r="I229" s="1">
-        <v>76049.0</v>
+        <v>8893.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0.21002933793546</v>
+        <v>0.50698912992045</v>
       </c>
       <c r="K229">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>0.05</v>
+      </c>
+      <c r="L229">
+        <v>955.48</v>
       </c>
       <c r="M229" s="1">
-        <v>36284800.0</v>
+        <v>1762974.0</v>
       </c>
       <c r="N229" s="1">
-        <v>36361172.6</v>
+        <v>1763929.48</v>
       </c>
       <c r="O229" s="1">
-        <v>0.64</v>
+        <v>0.03</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="B230" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="C230" s="1">
-        <v>39500000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>100.138</v>
+        <v>101.441</v>
       </c>
       <c r="E230" s="1">
-        <v>100.56617722</v>
+        <v>102.19</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>39723640.0</v>
+        <v>3065700.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-169130.0</v>
+        <v>-22470.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-0.42576662158856</v>
+        <v>-0.73294842939622</v>
       </c>
       <c r="K230">
-        <v>0.68</v>
+        <v>0.84</v>
       </c>
       <c r="L230" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="M230" s="1">
-        <v>39554510.0</v>
+        <v>3043230.0</v>
       </c>
       <c r="N230" s="1">
-        <v>39823975.75</v>
+        <v>3068319.04</v>
       </c>
       <c r="O230" s="1">
-        <v>0.7</v>
+        <v>0.05</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="B231" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="C231" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>98.901</v>
+        <v>99.97</v>
       </c>
       <c r="E231" s="1">
-        <v>99.04495</v>
+        <v>99.721</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>19808990.0</v>
+        <v>24930250.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-28790.0</v>
+        <v>62250.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-0.14533805105662</v>
+        <v>0.24969665366372</v>
       </c>
       <c r="K231">
-        <v>0.28</v>
+        <v>1.45</v>
       </c>
       <c r="L231" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="M231" s="1">
-        <v>19780200.0</v>
+        <v>24992500.0</v>
       </c>
       <c r="N231" s="1">
-        <v>19835761.64</v>
+        <v>25356198.63</v>
       </c>
       <c r="O231" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="B232" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="C232" s="1">
-        <v>1800000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>97.756</v>
+        <v>100.0373006</v>
       </c>
       <c r="E232" s="1">
-        <v>97.44894444</v>
+        <v>0.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>1754081.0</v>
+        <v>0.0</v>
       </c>
       <c r="I232" s="1">
-        <v>5527.0</v>
+        <v>1865.03</v>
       </c>
       <c r="J232" s="1">
-        <v>0.31509377275052</v>
+        <v>0</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
-      <c r="L232">
-        <v>61.64</v>
+      <c r="L232" t="s">
+        <v>599</v>
       </c>
       <c r="M232" s="1">
-        <v>1759608.0</v>
+        <v>1865.03</v>
       </c>
       <c r="N232" s="1">
-        <v>1759669.64</v>
+        <v>-4876.01</v>
       </c>
       <c r="O232" s="1">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
+        <v>600</v>
+      </c>
+      <c r="B233" t="s">
+        <v>601</v>
+      </c>
+      <c r="C233" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D233" s="1">
+        <v>100.03968313</v>
+      </c>
+      <c r="E233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F233" t="s">
+        <v>8</v>
+      </c>
+      <c r="G233">
+        <v>1.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I233" s="1">
+        <v>634.93</v>
+      </c>
+      <c r="J233" s="1">
+        <v>0</v>
+      </c>
+      <c r="K233">
+        <v>0.0</v>
+      </c>
+      <c r="L233" t="s">
         <v>602</v>
       </c>
-      <c r="B233" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M233" s="1">
-        <v>3046980.0</v>
+        <v>634.93</v>
       </c>
       <c r="N233" s="1">
-        <v>3061045.07</v>
+        <v>-1439.87</v>
       </c>
       <c r="O233" s="1">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-        <v>606</v>
+        <v>603</v>
+      </c>
+      <c r="B234">
+        <v>2621898882</v>
       </c>
       <c r="C234" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>99.888</v>
+        <v>100.0688856</v>
       </c>
       <c r="E234" s="1">
-        <v>99.721</v>
+        <v>0.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>24930250.0</v>
+        <v>0.0</v>
       </c>
       <c r="I234" s="1">
-        <v>41750.0</v>
+        <v>3444.28</v>
       </c>
       <c r="J234" s="1">
-        <v>0.16746723358169</v>
+        <v>0</v>
       </c>
       <c r="K234">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>0.0</v>
+      </c>
+      <c r="L234">
+        <v>714.31</v>
       </c>
       <c r="M234" s="1">
-        <v>24972000.0</v>
+        <v>3444.28</v>
       </c>
       <c r="N234" s="1">
-        <v>25305904.11</v>
+        <v>4158.59</v>
       </c>
       <c r="O234" s="1">
-        <v>0.44</v>
+        <v>0.0</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>609</v>
+        <v>604</v>
+      </c>
+      <c r="B235">
+        <v>2675905932</v>
       </c>
       <c r="C235" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.0355608</v>
+        <v>99.9986503</v>
       </c>
       <c r="E235" s="1">
         <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>1778.04</v>
+        <v>-134.97</v>
       </c>
       <c r="J235" s="1">
         <v>0</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
       <c r="M235" s="1">
-        <v>1778.04</v>
+        <v>-134.97</v>
       </c>
       <c r="N235" s="1">
-        <v>-4216.96</v>
+        <v>-8782.3</v>
       </c>
       <c r="O235" s="1">
         <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>606</v>
+      </c>
+      <c r="B236">
+        <v>2715283662</v>
       </c>
       <c r="C236" s="1">
-        <v>1600000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.038535</v>
+        <v>99.9963319</v>
       </c>
       <c r="E236" s="1">
         <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>616.56</v>
+        <v>-366.81</v>
       </c>
       <c r="J236" s="1">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" t="s">
-        <v>613</v>
+        <v>607</v>
       </c>
       <c r="M236" s="1">
-        <v>616.56</v>
+        <v>-366.81</v>
       </c>
       <c r="N236" s="1">
-        <v>-1229.17</v>
+        <v>-13627.92</v>
       </c>
       <c r="O236" s="1">
         <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>608</v>
+      </c>
+      <c r="B237">
+        <v>2777134362</v>
       </c>
       <c r="C237" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>99.99710887</v>
+        <v>100.0080148</v>
       </c>
       <c r="E237" s="1">
         <v>0.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>0.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-433.67</v>
+        <v>801.48</v>
       </c>
       <c r="J237" s="1">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" t="s">
-        <v>616</v>
+        <v>609</v>
       </c>
       <c r="M237" s="1">
-        <v>-433.67</v>
+        <v>801.48</v>
       </c>
       <c r="N237" s="1">
-        <v>-27373.17</v>
+        <v>13258.84</v>
       </c>
       <c r="O237" s="1">
         <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>617</v>
+        <v>610</v>
       </c>
       <c r="B238">
-        <v>2621898882</v>
+        <v>2798594422</v>
       </c>
       <c r="C238" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.0781248</v>
+        <v>100.01593853</v>
       </c>
       <c r="E238" s="1">
         <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>3906.24</v>
+        <v>2390.78</v>
       </c>
       <c r="J238" s="1">
         <v>0</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
-      <c r="L238">
-        <v>584.46</v>
+      <c r="L238" t="s">
+        <v>611</v>
       </c>
       <c r="M238" s="1">
-        <v>3906.24</v>
+        <v>2390.78</v>
       </c>
       <c r="N238" s="1">
-        <v>4490.7</v>
+        <v>34504.53</v>
       </c>
       <c r="O238" s="1">
         <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="B239">
-        <v>2675905932</v>
+        <v>2805968982</v>
       </c>
       <c r="C239" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.9943366</v>
+        <v>100.0092804</v>
       </c>
       <c r="E239" s="1">
         <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-566.34</v>
+        <v>464.02</v>
       </c>
       <c r="J239" s="1">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="M239" s="1">
-        <v>-566.34</v>
+        <v>464.02</v>
       </c>
       <c r="N239" s="1">
-        <v>-8666.12</v>
+        <v>9267.5</v>
       </c>
       <c r="O239" s="1">
         <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="B240">
-        <v>2715283662</v>
+        <v>2806083582</v>
       </c>
       <c r="C240" s="1">
-        <v>10000000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>99.9893594</v>
+        <v>100.26264732</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-1064.06</v>
+        <v>15750.96</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
       <c r="M240" s="1">
-        <v>-1064.06</v>
+        <v>15750.96</v>
       </c>
       <c r="N240" s="1">
-        <v>-13386.9</v>
+        <v>22268.5</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="B241">
-        <v>2773882062</v>
+        <v>2813843002</v>
       </c>
       <c r="C241" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.00328597</v>
+        <v>100.01245185</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>985.79</v>
+        <v>2490.37</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="M241" s="1">
-        <v>985.79</v>
+        <v>2490.37</v>
       </c>
       <c r="N241" s="1">
-        <v>43854.13</v>
+        <v>32371.2</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
       <c r="B242">
-        <v>2777134362</v>
+        <v>2818053312</v>
       </c>
       <c r="C242" s="1">
-        <v>10000000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.0218617</v>
+        <v>100.00921344</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>2186.17</v>
+        <v>357.85</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>625</v>
+        <v>619</v>
       </c>
       <c r="M242" s="1">
-        <v>2186.17</v>
+        <v>357.85</v>
       </c>
       <c r="N242" s="1">
-        <v>13457.28</v>
+        <v>6992.11</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
       <c r="B243">
-        <v>2788199742</v>
+        <v>2821297082</v>
       </c>
       <c r="C243" s="1">
-        <v>7969000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.0071418</v>
+        <v>100.0045968</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>569.13</v>
+        <v>574.6</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>627</v>
+        <v>621</v>
       </c>
       <c r="M243" s="1">
-        <v>569.13</v>
+        <v>574.6</v>
       </c>
       <c r="N243" s="1">
-        <v>14547.27</v>
+        <v>23060.99</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="B244">
-        <v>2792185192</v>
+        <v>2833851572</v>
       </c>
       <c r="C244" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.01783128</v>
+        <v>100.009173</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>4457.82</v>
+        <v>917.3</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="M244" s="1">
-        <v>4457.82</v>
+        <v>917.3</v>
       </c>
       <c r="N244" s="1">
-        <v>56458.79</v>
+        <v>16946.3</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="B245">
-        <v>2798594422</v>
+        <v>2837532542</v>
       </c>
       <c r="C245" s="1">
-        <v>15000000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.03683367</v>
+        <v>100.0094665</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>5525.05</v>
+        <v>331.99</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="M245" s="1">
-        <v>5525.05</v>
+        <v>331.99</v>
       </c>
       <c r="N245" s="1">
-        <v>34715.55</v>
+        <v>6132.71</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="B246">
-        <v>2805968982</v>
+        <v>2842055272</v>
       </c>
       <c r="C246" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.0273776</v>
+        <v>100.0147053</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>1368.88</v>
+        <v>1470.53</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="M246" s="1">
-        <v>1368.88</v>
+        <v>1470.53</v>
       </c>
       <c r="N246" s="1">
-        <v>9362.67</v>
+        <v>19040.53</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="B247">
-        <v>2806083582</v>
+        <v>2844936832</v>
       </c>
       <c r="C247" s="1">
-        <v>5997000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.30371953</v>
+        <v>100.00499308</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>18214.06</v>
+        <v>599.17</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="M247" s="1">
-        <v>18214.06</v>
+        <v>599.17</v>
       </c>
       <c r="N247" s="1">
-        <v>23737.6</v>
+        <v>22217.04</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="B248">
-        <v>2807665232</v>
+        <v>2855281262</v>
       </c>
       <c r="C248" s="1">
-        <v>30000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.0057199</v>
+        <v>100.02709005</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>1715.97</v>
+        <v>5797.27</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="M248" s="1">
-        <v>1715.97</v>
+        <v>5797.27</v>
       </c>
       <c r="N248" s="1">
-        <v>51350.3</v>
+        <v>29916.73</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="B249">
-        <v>2813843002</v>
+        <v>2862709272</v>
       </c>
       <c r="C249" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.02801645</v>
+        <v>100.06705936</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>5603.29</v>
+        <v>8382.42</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="M249" s="1">
-        <v>5603.29</v>
+        <v>8382.42</v>
       </c>
       <c r="N249" s="1">
-        <v>32673.95</v>
+        <v>19227.49</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="B250">
-        <v>2818053312</v>
+        <v>2863882182</v>
       </c>
       <c r="C250" s="1">
-        <v>3884000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.02717327</v>
+        <v>100.07357107</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>1055.41</v>
+        <v>22071.32</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
       <c r="M250" s="1">
-        <v>1055.41</v>
+        <v>22071.32</v>
       </c>
       <c r="N250" s="1">
-        <v>7066.33</v>
+        <v>49622.65</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="B251">
-        <v>2820282912</v>
+        <v>2870139172</v>
       </c>
       <c r="C251" s="1">
-        <v>20000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.01172675</v>
+        <v>100.17772176</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>2345.35</v>
+        <v>16172.68</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="M251" s="1">
-        <v>2345.35</v>
+        <v>16172.68</v>
       </c>
       <c r="N251" s="1">
-        <v>31638.69</v>
+        <v>23479.33</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
       <c r="B252">
-        <v>2821297082</v>
+        <v>2874472682</v>
       </c>
       <c r="C252" s="1">
-        <v>12500000.0</v>
+        <v>11100000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.02231072</v>
+        <v>100.14256117</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>2788.84</v>
+        <v>15824.29</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="M252" s="1">
-        <v>2788.84</v>
+        <v>15824.29</v>
       </c>
       <c r="N252" s="1">
-        <v>23152.8</v>
+        <v>24363.28</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="B253">
-        <v>2833851572</v>
+        <v>2874671822</v>
       </c>
       <c r="C253" s="1">
-        <v>10000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.0268385</v>
+        <v>100.14174038</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>2683.85</v>
+        <v>3685.25</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="M253" s="1">
-        <v>2683.85</v>
+        <v>3685.25</v>
       </c>
       <c r="N253" s="1">
-        <v>17138.85</v>
+        <v>5641.32</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
       <c r="B254">
-        <v>2834781292</v>
+        <v>2874739212</v>
       </c>
       <c r="C254" s="1">
-        <v>20000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.00449925</v>
+        <v>100.14190457</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>899.85</v>
+        <v>4966.66</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="M254" s="1">
-        <v>899.85</v>
+        <v>4966.66</v>
       </c>
       <c r="N254" s="1">
-        <v>23995.19</v>
+        <v>7611.69</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="B255">
-        <v>2837532542</v>
+        <v>2877251822</v>
       </c>
       <c r="C255" s="1">
-        <v>3507000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.02770516</v>
+        <v>100.37997905</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>971.62</v>
+        <v>23938.68</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
       <c r="M255" s="1">
-        <v>971.62</v>
+        <v>23938.68</v>
       </c>
       <c r="N255" s="1">
-        <v>6199.93</v>
+        <v>26761.08</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="B256">
-        <v>2842055272</v>
+        <v>2880689472</v>
       </c>
       <c r="C256" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.0336975</v>
+        <v>100.09119888</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>3369.75</v>
+        <v>45599.44</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="M256" s="1">
-        <v>3369.75</v>
+        <v>45599.44</v>
       </c>
       <c r="N256" s="1">
-        <v>19187.14</v>
+        <v>81261.66</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
       <c r="B257">
-        <v>2844936832</v>
+        <v>2892744262</v>
       </c>
       <c r="C257" s="1">
-        <v>12000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.02367842</v>
+        <v>100.1059366</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>2841.41</v>
+        <v>31780.98</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="M257" s="1">
-        <v>2841.41</v>
+        <v>31780.98</v>
       </c>
       <c r="N257" s="1">
-        <v>22304.87</v>
+        <v>51247.23</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="B258">
-        <v>2855281262</v>
+        <v>2892891122</v>
       </c>
       <c r="C258" s="1">
-        <v>21400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.03930593</v>
+        <v>100.10565687</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>8411.47</v>
+        <v>15848.53</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
       <c r="M258" s="1">
-        <v>8411.47</v>
+        <v>15848.53</v>
       </c>
       <c r="N258" s="1">
-        <v>29932.26</v>
+        <v>25472.9</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="B259">
-        <v>2862709272</v>
+        <v>2922947892</v>
       </c>
       <c r="C259" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.0796472</v>
+        <v>100.0933488</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>9955.9</v>
+        <v>9334.88</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>659</v>
+        <v>653</v>
       </c>
       <c r="M259" s="1">
-        <v>9955.9</v>
+        <v>9334.88</v>
       </c>
       <c r="N259" s="1">
-        <v>19571.74</v>
+        <v>13392.96</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>660</v>
+        <v>654</v>
       </c>
       <c r="B260">
-        <v>2863882182</v>
+        <v>2922949092</v>
       </c>
       <c r="C260" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.08741923</v>
+        <v>100.1440452</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>26225.77</v>
+        <v>14404.52</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>661</v>
+        <v>655</v>
       </c>
       <c r="M260" s="1">
-        <v>26225.77</v>
+        <v>14404.52</v>
       </c>
       <c r="N260" s="1">
-        <v>50665.77</v>
+        <v>18559.68</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>662</v>
+        <v>656</v>
       </c>
       <c r="B261">
-        <v>2870139172</v>
+        <v>2923119892</v>
       </c>
       <c r="C261" s="1">
-        <v>9100000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.20631187</v>
+        <v>100.32890291</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>18774.38</v>
+        <v>36179.32</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>663</v>
+        <v>657</v>
       </c>
       <c r="M261" s="1">
-        <v>18774.38</v>
+        <v>36179.32</v>
       </c>
       <c r="N261" s="1">
-        <v>25068.75</v>
+        <v>39042.07</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>664</v>
+        <v>658</v>
       </c>
       <c r="B262">
-        <v>2874445782</v>
+        <v>2924236522</v>
       </c>
       <c r="C262" s="1">
-        <v>15000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.0058068</v>
+        <v>100.40760141</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>871.02</v>
+        <v>26086.49</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>665</v>
+        <v>659</v>
       </c>
       <c r="M262" s="1">
-        <v>871.02</v>
+        <v>26086.49</v>
       </c>
       <c r="N262" s="1">
-        <v>9610.6</v>
+        <v>27285.05</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>666</v>
+        <v>660</v>
       </c>
       <c r="B263">
-        <v>2874472682</v>
+        <v>2924470782</v>
       </c>
       <c r="C263" s="1">
-        <v>11100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.16620009</v>
+        <v>100.41192765</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>18448.21</v>
+        <v>7002.77</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
-      <c r="L263" t="s">
-        <v>667</v>
+      <c r="L263">
+        <v>346.41</v>
       </c>
       <c r="M263" s="1">
-        <v>18448.21</v>
+        <v>7002.77</v>
       </c>
       <c r="N263" s="1">
-        <v>25866.24</v>
+        <v>7349.18</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>668</v>
+        <v>661</v>
       </c>
       <c r="B264">
-        <v>2874671822</v>
+        <v>2926627572</v>
       </c>
       <c r="C264" s="1">
-        <v>2600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.16518192</v>
+        <v>100.15917275</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>4294.73</v>
+        <v>31834.55</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" t="s">
-        <v>669</v>
+        <v>662</v>
       </c>
       <c r="M264" s="1">
-        <v>4294.73</v>
+        <v>31834.55</v>
       </c>
       <c r="N264" s="1">
-        <v>5993.47</v>
+        <v>44873.21</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>670</v>
+        <v>663</v>
       </c>
       <c r="B265">
-        <v>2874739212</v>
+        <v>2926707222</v>
       </c>
       <c r="C265" s="1">
-        <v>3500000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.16538571</v>
+        <v>100.1377594</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>5788.5</v>
+        <v>11571.79</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>671</v>
+        <v>664</v>
       </c>
       <c r="M265" s="1">
-        <v>5788.5</v>
+        <v>11571.79</v>
       </c>
       <c r="N265" s="1">
-        <v>8085.71</v>
+        <v>16943.83</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>672</v>
+        <v>665</v>
       </c>
       <c r="B266">
-        <v>2877251822</v>
+        <v>2935657822</v>
       </c>
       <c r="C266" s="1">
-        <v>6300000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.43340032</v>
+        <v>100.17765778</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>27304.22</v>
+        <v>71063.11</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" t="s">
-        <v>673</v>
+        <v>666</v>
       </c>
       <c r="M266" s="1">
-        <v>27304.22</v>
+        <v>71063.11</v>
       </c>
       <c r="N266" s="1">
-        <v>29464.65</v>
+        <v>97875.78</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>674</v>
+        <v>667</v>
       </c>
       <c r="B267">
-        <v>2880689472</v>
+        <v>2937267392</v>
       </c>
       <c r="C267" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.10715218</v>
+        <v>100.0113511</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>53576.09</v>
+        <v>1135.11</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" t="s">
-        <v>675</v>
+        <v>668</v>
       </c>
       <c r="M267" s="1">
-        <v>53576.09</v>
+        <v>1135.11</v>
       </c>
       <c r="N267" s="1">
-        <v>84862.34</v>
+        <v>5247.45</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>676</v>
+        <v>669</v>
       </c>
       <c r="B268">
-        <v>2892744262</v>
+        <v>2947946482</v>
       </c>
       <c r="C268" s="1">
-        <v>30000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.12377413</v>
+        <v>100.40832249</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>37132.24</v>
+        <v>93505.85</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>677</v>
+        <v>670</v>
       </c>
       <c r="M268" s="1">
-        <v>37132.24</v>
+        <v>93505.85</v>
       </c>
       <c r="N268" s="1">
-        <v>54145.57</v>
+        <v>97857.42</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>678</v>
+        <v>671</v>
       </c>
       <c r="B269">
-        <v>2892891122</v>
+        <v>2949187922</v>
       </c>
       <c r="C269" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.12341553</v>
+        <v>100.18401737</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>18512.33</v>
+        <v>55205.21</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
-        <v>679</v>
+        <v>672</v>
       </c>
       <c r="M269" s="1">
-        <v>18512.33</v>
+        <v>55205.21</v>
       </c>
       <c r="N269" s="1">
-        <v>26922.33</v>
+        <v>66159.87</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>680</v>
+        <v>673</v>
       </c>
       <c r="B270">
-        <v>2922947892</v>
+        <v>2949233212</v>
       </c>
       <c r="C270" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.1083484</v>
+        <v>100.18274772</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>10834.84</v>
+        <v>45686.93</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" t="s">
-        <v>681</v>
+        <v>674</v>
       </c>
       <c r="M270" s="1">
-        <v>10834.84</v>
+        <v>45686.93</v>
       </c>
       <c r="N270" s="1">
-        <v>14297.18</v>
+        <v>54382.48</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>682</v>
+        <v>675</v>
       </c>
       <c r="B271">
-        <v>2922949092</v>
+        <v>2962036302</v>
       </c>
       <c r="C271" s="1">
-        <v>10000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.1662815</v>
+        <v>100.39945275</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>16628.15</v>
+        <v>15978.11</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
-      <c r="L271" t="s">
-        <v>683</v>
+      <c r="L271">
+        <v>406.1</v>
       </c>
       <c r="M271" s="1">
-        <v>16628.15</v>
+        <v>15978.11</v>
       </c>
       <c r="N271" s="1">
-        <v>20175.49</v>
+        <v>16384.21</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="B272">
-        <v>2923119892</v>
+        <v>2962647782</v>
       </c>
       <c r="C272" s="1">
-        <v>11000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.37642545</v>
+        <v>100.0586506</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>41406.8</v>
+        <v>11730.12</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="M272" s="1">
-        <v>41406.8</v>
+        <v>11730.12</v>
       </c>
       <c r="N272" s="1">
-        <v>43612.48</v>
+        <v>15359.29</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
       <c r="B273">
-        <v>2924236522</v>
+        <v>2962651672</v>
       </c>
       <c r="C273" s="1">
-        <v>6400000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.46306422</v>
+        <v>100.1971705</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>29636.11</v>
+        <v>78868.2</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
-      <c r="L273">
-        <v>833.78</v>
+      <c r="L273" t="s">
+        <v>679</v>
       </c>
       <c r="M273" s="1">
-        <v>29636.11</v>
+        <v>78868.2</v>
       </c>
       <c r="N273" s="1">
-        <v>30469.89</v>
+        <v>87643.2</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>687</v>
+        <v>680</v>
       </c>
       <c r="B274">
-        <v>2924470782</v>
+        <v>2963783942</v>
       </c>
       <c r="C274" s="1">
-        <v>1700000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.46786118</v>
+        <v>100.19957243</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>7953.64</v>
+        <v>27940.14</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
-      <c r="L274">
-        <v>241.3</v>
+      <c r="L274" t="s">
+        <v>681</v>
       </c>
       <c r="M274" s="1">
-        <v>7953.64</v>
+        <v>27940.14</v>
       </c>
       <c r="N274" s="1">
-        <v>8194.94</v>
+        <v>31108.8</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>688</v>
+        <v>682</v>
       </c>
       <c r="B275">
-        <v>2926627572</v>
+        <v>2963841042</v>
       </c>
       <c r="C275" s="1">
-        <v>20000000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.1845264</v>
+        <v>100.40313926</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>36905.28</v>
+        <v>6889.65</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
-      <c r="L275" t="s">
-        <v>689</v>
+      <c r="L275">
+        <v>195.58</v>
       </c>
       <c r="M275" s="1">
-        <v>36905.28</v>
+        <v>6889.65</v>
       </c>
       <c r="N275" s="1">
-        <v>48138.73</v>
+        <v>7085.23</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>690</v>
+        <v>683</v>
       </c>
       <c r="B276">
-        <v>2926707222</v>
+        <v>2979716682</v>
       </c>
       <c r="C276" s="1">
-        <v>8400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.16027631</v>
+        <v>100.2208222</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>13463.21</v>
+        <v>22082.22</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276" t="s">
-        <v>691</v>
+        <v>684</v>
       </c>
       <c r="M276" s="1">
-        <v>13463.21</v>
+        <v>22082.22</v>
       </c>
       <c r="N276" s="1">
-        <v>18082.86</v>
+        <v>23757.22</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>692</v>
+        <v>685</v>
       </c>
       <c r="B277">
-        <v>2935657822</v>
+        <v>2983096372</v>
       </c>
       <c r="C277" s="1">
-        <v>40000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.20567658</v>
+        <v>100.37315829</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>82270.63</v>
+        <v>26121.08</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
-      <c r="L277" t="s">
-        <v>693</v>
+      <c r="L277">
+        <v>509.44</v>
       </c>
       <c r="M277" s="1">
-        <v>82270.63</v>
+        <v>26121.08</v>
       </c>
       <c r="N277" s="1">
-        <v>105259.07</v>
+        <v>26630.52</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>694</v>
+        <v>686</v>
       </c>
       <c r="B278">
-        <v>2937267392</v>
+        <v>2984931932</v>
       </c>
       <c r="C278" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.0183567</v>
+        <v>100.32995147</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>1835.67</v>
+        <v>49492.72</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
-      <c r="L278" t="s">
-        <v>695</v>
+      <c r="L278">
+        <v>-314.5</v>
       </c>
       <c r="M278" s="1">
-        <v>1835.67</v>
+        <v>49492.72</v>
       </c>
       <c r="N278" s="1">
-        <v>5324.28</v>
+        <v>49178.22</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
       <c r="B279">
-        <v>2947946482</v>
+        <v>2991145112</v>
       </c>
       <c r="C279" s="1">
-        <v>22900000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.46386371</v>
+        <v>100.27001844</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>106224.79</v>
+        <v>24301.66</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
-      <c r="L279" t="s">
-        <v>697</v>
+      <c r="L279">
+        <v>-569.9</v>
       </c>
       <c r="M279" s="1">
-        <v>106224.79</v>
+        <v>24301.66</v>
       </c>
       <c r="N279" s="1">
-        <v>109252.68</v>
+        <v>23731.76</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>698</v>
-[...2 lines deleted...]
-        <v>2949187922</v>
+        <v>688</v>
+      </c>
+      <c r="B280" t="s">
+        <v>689</v>
       </c>
       <c r="C280" s="1">
-        <v>30000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.21189233</v>
+        <v>100.26906823</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>63567.7</v>
+        <v>34978.87</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
-      <c r="L280" t="s">
-        <v>699</v>
+      <c r="L280">
+        <v>420.92</v>
       </c>
       <c r="M280" s="1">
-        <v>63567.7</v>
+        <v>34978.87</v>
       </c>
       <c r="N280" s="1">
-        <v>72771.29</v>
+        <v>35399.79</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>700</v>
-[...2 lines deleted...]
-        <v>2949233212</v>
+        <v>690</v>
+      </c>
+      <c r="B281" t="s">
+        <v>691</v>
       </c>
       <c r="C281" s="1">
-        <v>25000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.21038636</v>
+        <v>100.28164298</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>52596.59</v>
+        <v>13237.22</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
-      <c r="L281" t="s">
-        <v>701</v>
+      <c r="L281">
+        <v>301.19</v>
       </c>
       <c r="M281" s="1">
-        <v>52596.59</v>
+        <v>13237.22</v>
       </c>
       <c r="N281" s="1">
-        <v>59893.33</v>
+        <v>13538.41</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>2962036302</v>
+        <v>692</v>
+      </c>
+      <c r="B282" t="s">
+        <v>693</v>
       </c>
       <c r="C282" s="1">
-        <v>4000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.4540245</v>
+        <v>100.26988312</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>18160.98</v>
+        <v>67470.78</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282">
-        <v>271.65</v>
+        <v>948.41</v>
       </c>
       <c r="M282" s="1">
-        <v>18160.98</v>
+        <v>67470.78</v>
       </c>
       <c r="N282" s="1">
-        <v>18432.63</v>
+        <v>68419.19</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>703</v>
-[...2 lines deleted...]
-        <v>2962647782</v>
+        <v>694</v>
+      </c>
+      <c r="B283" t="s">
+        <v>695</v>
       </c>
       <c r="C283" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.0662413</v>
+        <v>100.27672773</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>13248.26</v>
+        <v>41509.16</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
-      <c r="L283" t="s">
-        <v>704</v>
+      <c r="L283">
+        <v>481.47</v>
       </c>
       <c r="M283" s="1">
-        <v>13248.26</v>
+        <v>41509.16</v>
       </c>
       <c r="N283" s="1">
-        <v>16199.37</v>
+        <v>41990.63</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>2962651672</v>
+        <v>696</v>
+      </c>
+      <c r="B284" t="s">
+        <v>697</v>
       </c>
       <c r="C284" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.2267559</v>
+        <v>100.16834713</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>90702.36</v>
+        <v>50504.14</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
-      <c r="L284" t="s">
-        <v>706</v>
+      <c r="L284">
+        <v>764.53</v>
       </c>
       <c r="M284" s="1">
-        <v>90702.36</v>
+        <v>50504.14</v>
       </c>
       <c r="N284" s="1">
-        <v>97895.7</v>
+        <v>51268.67</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>707</v>
-[...2 lines deleted...]
-        <v>2963783942</v>
+        <v>698</v>
+      </c>
+      <c r="B285" t="s">
+        <v>699</v>
       </c>
       <c r="C285" s="1">
-        <v>14000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.22955321</v>
+        <v>100.288278</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>32137.45</v>
+        <v>37476.14</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
-      <c r="L285" t="s">
-        <v>708</v>
+      <c r="L285">
+        <v>410.87</v>
       </c>
       <c r="M285" s="1">
-        <v>32137.45</v>
+        <v>37476.14</v>
       </c>
       <c r="N285" s="1">
-        <v>34736.2</v>
+        <v>37887.01</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-        <v>2963841042</v>
+        <v>700</v>
+      </c>
+      <c r="B286" t="s">
+        <v>699</v>
       </c>
       <c r="C286" s="1">
-        <v>1709000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.45810298</v>
+        <v>100.29055888</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>7828.98</v>
+        <v>72639.72</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286">
-        <v>131.26</v>
+        <v>837.02</v>
       </c>
       <c r="M286" s="1">
-        <v>7828.98</v>
+        <v>72639.72</v>
       </c>
       <c r="N286" s="1">
-        <v>7960.24</v>
+        <v>73476.74</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>710</v>
-[...2 lines deleted...]
-        <v>2979716682</v>
+        <v>701</v>
+      </c>
+      <c r="B287" t="s">
+        <v>699</v>
       </c>
       <c r="C287" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.2540827</v>
+        <v>100.123636</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>25408.27</v>
+        <v>6181.8</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
-      <c r="L287" t="s">
-        <v>711</v>
+      <c r="L287">
+        <v>158.02</v>
       </c>
       <c r="M287" s="1">
-        <v>25408.27</v>
+        <v>6181.8</v>
       </c>
       <c r="N287" s="1">
-        <v>26758.88</v>
+        <v>6339.82</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>712</v>
-[...2 lines deleted...]
-        <v>2983096372</v>
+        <v>702</v>
+      </c>
+      <c r="B288" t="s">
+        <v>703</v>
       </c>
       <c r="C288" s="1">
-        <v>7000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.42488343</v>
+        <v>100.305093</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>29741.84</v>
+        <v>45763.95</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288">
-        <v>345.14</v>
+        <v>720.69</v>
       </c>
       <c r="M288" s="1">
-        <v>29741.84</v>
+        <v>45763.95</v>
       </c>
       <c r="N288" s="1">
-        <v>30086.98</v>
+        <v>46484.64</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-        <v>2984931932</v>
+        <v>704</v>
+      </c>
+      <c r="B289" t="s">
+        <v>703</v>
       </c>
       <c r="C289" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.37677673</v>
+        <v>100.3025332</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>56516.51</v>
+        <v>45379.98</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289">
-        <v>-273.33</v>
+        <v>507.36</v>
       </c>
       <c r="M289" s="1">
-        <v>56516.51</v>
+        <v>45379.98</v>
       </c>
       <c r="N289" s="1">
-        <v>56243.18</v>
+        <v>45887.34</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>714</v>
-[...2 lines deleted...]
-        <v>2991145112</v>
+        <v>705</v>
+      </c>
+      <c r="B290" t="s">
+        <v>706</v>
       </c>
       <c r="C290" s="1">
-        <v>9000000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.31016289</v>
+        <v>100.42504118</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>27914.66</v>
+        <v>26012.52</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290">
-        <v>-486.75</v>
+        <v>-42.87</v>
       </c>
       <c r="M290" s="1">
-        <v>27914.66</v>
+        <v>26012.52</v>
       </c>
       <c r="N290" s="1">
-        <v>27427.91</v>
+        <v>25969.65</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>715</v>
+        <v>707</v>
       </c>
       <c r="B291" t="s">
-        <v>716</v>
+        <v>708</v>
       </c>
       <c r="C291" s="1">
-        <v>13000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.31399185</v>
+        <v>100.32122453</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>40818.94</v>
+        <v>48183.68</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
-      <c r="L291">
-        <v>281.79</v>
+      <c r="L291" t="s">
+        <v>709</v>
       </c>
       <c r="M291" s="1">
-        <v>40818.94</v>
+        <v>48183.68</v>
       </c>
       <c r="N291" s="1">
-        <v>41100.73</v>
+        <v>49538.77</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="B292" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
       <c r="C292" s="1">
-        <v>4700000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.32836809</v>
+        <v>100.3224446</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>15433.3</v>
+        <v>64488.92</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292">
-        <v>220.29</v>
+        <v>657.04</v>
       </c>
       <c r="M292" s="1">
-        <v>15433.3</v>
+        <v>64488.92</v>
       </c>
       <c r="N292" s="1">
-        <v>15653.59</v>
+        <v>65145.96</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>719</v>
+        <v>712</v>
       </c>
       <c r="B293" t="s">
-        <v>720</v>
+        <v>713</v>
       </c>
       <c r="C293" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.31491392</v>
+        <v>100.33136195</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>78728.48</v>
+        <v>66272.39</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
-      <c r="L293">
-        <v>652.77</v>
+      <c r="L293" t="s">
+        <v>714</v>
       </c>
       <c r="M293" s="1">
-        <v>78728.48</v>
+        <v>66272.39</v>
       </c>
       <c r="N293" s="1">
-        <v>79381.25</v>
+        <v>67603.06</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>721</v>
+        <v>715</v>
       </c>
       <c r="B294" t="s">
-        <v>722</v>
+        <v>716</v>
       </c>
       <c r="C294" s="1">
-        <v>15000000.0</v>
+        <v>19100000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.32281373</v>
+        <v>100.28899393</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>48422.06</v>
+        <v>55197.84</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
-      <c r="L294">
-        <v>321.21</v>
+      <c r="L294" t="s">
+        <v>717</v>
       </c>
       <c r="M294" s="1">
-        <v>48422.06</v>
+        <v>55197.84</v>
       </c>
       <c r="N294" s="1">
-        <v>48743.27</v>
+        <v>56458.87</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="B295" t="s">
-        <v>724</v>
+        <v>719</v>
       </c>
       <c r="C295" s="1">
-        <v>30000000.0</v>
+        <v>9609000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.19526397</v>
+        <v>100.38705516</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>58579.19</v>
+        <v>37192.13</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295">
-        <v>485.3</v>
+        <v>690.31</v>
       </c>
       <c r="M295" s="1">
-        <v>58579.19</v>
+        <v>37192.13</v>
       </c>
       <c r="N295" s="1">
-        <v>59064.49</v>
+        <v>37882.44</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>725</v>
+        <v>720</v>
       </c>
       <c r="B296" t="s">
-        <v>726</v>
+        <v>719</v>
       </c>
       <c r="C296" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.336062</v>
+        <v>100.12348725</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>43688.06</v>
+        <v>24697.45</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
-      <c r="L296">
-        <v>273.29</v>
+      <c r="L296" t="s">
+        <v>721</v>
       </c>
       <c r="M296" s="1">
-        <v>43688.06</v>
+        <v>24697.45</v>
       </c>
       <c r="N296" s="1">
-        <v>43961.35</v>
+        <v>25815.37</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>727</v>
+        <v>722</v>
       </c>
       <c r="B297" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="C297" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.3386666</v>
+        <v>100.34157595</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>84666.65</v>
+        <v>68315.19</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
-      <c r="L297">
-        <v>562.37</v>
+      <c r="L297" t="s">
+        <v>724</v>
       </c>
       <c r="M297" s="1">
-        <v>84666.65</v>
+        <v>68315.19</v>
       </c>
       <c r="N297" s="1">
-        <v>85229.02</v>
+        <v>69607.88</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="B298" t="s">
         <v>726</v>
       </c>
       <c r="C298" s="1">
-        <v>5000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.142979</v>
+        <v>99.9554475</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>7148.95</v>
+        <v>-2673.15</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
-      <c r="L298">
-        <v>105.12</v>
+      <c r="L298" t="s">
+        <v>727</v>
       </c>
       <c r="M298" s="1">
-        <v>7148.95</v>
+        <v>-2673.15</v>
       </c>
       <c r="N298" s="1">
-        <v>7254.07</v>
+        <v>-7787.91</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
+        <v>728</v>
+      </c>
+      <c r="B299" t="s">
         <v>729</v>
       </c>
-      <c r="B299" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C299" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.3552138</v>
+        <v>100.00101</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>53282.07</v>
+        <v>202.0</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
-      <c r="L299">
-        <v>504.3</v>
+      <c r="L299" t="s">
+        <v>730</v>
       </c>
       <c r="M299" s="1">
-        <v>53282.07</v>
+        <v>202.0</v>
       </c>
       <c r="N299" s="1">
-        <v>53786.37</v>
+        <v>-3709.76</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
         <v>731</v>
       </c>
       <c r="B300" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="C300" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.35233993</v>
+        <v>100.0388864</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>52850.99</v>
+        <v>3888.64</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
-      <c r="L300">
-        <v>339.3</v>
+      <c r="L300" t="s">
+        <v>733</v>
       </c>
       <c r="M300" s="1">
-        <v>52850.99</v>
+        <v>3888.64</v>
       </c>
       <c r="N300" s="1">
-        <v>53190.29</v>
+        <v>-3676.7</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="B301" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="C301" s="1">
-        <v>6120000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.49213415</v>
+        <v>99.97224085</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>30118.61</v>
+        <v>-5551.83</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
-      <c r="L301">
-        <v>-28.29</v>
+      <c r="L301" t="s">
+        <v>736</v>
       </c>
       <c r="M301" s="1">
-        <v>30118.61</v>
+        <v>-5551.83</v>
       </c>
       <c r="N301" s="1">
-        <v>30090.32</v>
+        <v>-11674.9</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="B302" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="C302" s="1">
-        <v>15000000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>100.3734384</v>
+        <v>100.27432778</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>56015.76</v>
+        <v>37034.25</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
       <c r="L302">
-        <v>986.65</v>
+        <v>-50.58</v>
       </c>
       <c r="M302" s="1">
-        <v>56015.76</v>
+        <v>37034.25</v>
       </c>
       <c r="N302" s="1">
-        <v>57002.41</v>
+        <v>36983.67</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="B303" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="C303" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.37503795</v>
+        <v>100.3271538</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>75007.59</v>
+        <v>65430.76</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
-      <c r="L303">
-        <v>433.63</v>
+      <c r="L303" t="s">
+        <v>741</v>
       </c>
       <c r="M303" s="1">
-        <v>75007.59</v>
+        <v>65430.76</v>
       </c>
       <c r="N303" s="1">
-        <v>75441.22</v>
+        <v>66758.39</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="B304" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="C304" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.3850421</v>
+        <v>101.0331038</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>77008.42</v>
+        <v>154965.57</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
-      <c r="L304">
-        <v>939.78</v>
+      <c r="L304" t="s">
+        <v>744</v>
       </c>
       <c r="M304" s="1">
-        <v>77008.42</v>
+        <v>154965.57</v>
       </c>
       <c r="N304" s="1">
-        <v>77948.2</v>
+        <v>156111.17</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="B305" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="C305" s="1">
-        <v>19100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.33675073</v>
+        <v>100.3680938</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>64319.39</v>
+        <v>36809.38</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
       <c r="L305">
-        <v>884.82</v>
+        <v>672.04</v>
       </c>
       <c r="M305" s="1">
-        <v>64319.39</v>
+        <v>36809.38</v>
       </c>
       <c r="N305" s="1">
-        <v>65204.21</v>
+        <v>37481.42</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
       <c r="B306" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
       <c r="C306" s="1">
-        <v>20000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.1429806</v>
+        <v>100.29454545</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>28596.12</v>
+        <v>6480.0</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
       <c r="L306">
-        <v>774.0</v>
+        <v>-266.69</v>
       </c>
       <c r="M306" s="1">
-        <v>28596.12</v>
+        <v>6480.0</v>
       </c>
       <c r="N306" s="1">
-        <v>29370.12</v>
+        <v>6213.31</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
       <c r="B307" t="s">
-        <v>743</v>
+        <v>750</v>
       </c>
       <c r="C307" s="1">
-        <v>9609000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.44828619</v>
+        <v>99.99943663</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>43075.82</v>
+        <v>-169.01</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
-      <c r="L307">
-        <v>456.04</v>
+      <c r="L307" t="s">
+        <v>751</v>
       </c>
       <c r="M307" s="1">
-        <v>43075.82</v>
+        <v>-169.01</v>
       </c>
       <c r="N307" s="1">
-        <v>43531.86</v>
+        <v>-15827.48</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>745</v>
+        <v>752</v>
       </c>
       <c r="B308" t="s">
-        <v>746</v>
+        <v>753</v>
       </c>
       <c r="C308" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.39667435</v>
+        <v>100.0324654</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>79334.87</v>
+        <v>4869.81</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
-      <c r="L308">
-        <v>902.11</v>
+      <c r="L308" t="s">
+        <v>754</v>
       </c>
       <c r="M308" s="1">
-        <v>79334.87</v>
+        <v>4869.81</v>
       </c>
       <c r="N308" s="1">
-        <v>80236.98</v>
+        <v>392.76</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>747</v>
+        <v>755</v>
       </c>
       <c r="B309" t="s">
-        <v>748</v>
+        <v>756</v>
       </c>
       <c r="C309" s="1">
-        <v>6000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>99.9488255</v>
+        <v>100.15550005</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>-3070.47</v>
+        <v>31100.01</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
       <c r="L309" t="s">
-        <v>749</v>
+        <v>757</v>
       </c>
       <c r="M309" s="1">
-        <v>-3070.47</v>
+        <v>31100.01</v>
       </c>
       <c r="N309" s="1">
-        <v>-5873.71</v>
+        <v>22936.46</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>750</v>
+        <v>758</v>
       </c>
       <c r="B310" t="s">
-        <v>751</v>
+        <v>759</v>
       </c>
       <c r="C310" s="1">
-        <v>20000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>99.99196855</v>
+        <v>100.49623833</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-1606.29</v>
+        <v>5954.86</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
-      <c r="L310" t="s">
-        <v>752</v>
+      <c r="L310">
+        <v>-4.11</v>
       </c>
       <c r="M310" s="1">
-        <v>-1606.29</v>
+        <v>5954.86</v>
       </c>
       <c r="N310" s="1">
-        <v>-3706.26</v>
+        <v>5950.75</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>753</v>
+        <v>760</v>
       </c>
       <c r="B311" t="s">
-        <v>754</v>
+        <v>761</v>
       </c>
       <c r="C311" s="1">
-        <v>10000000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.0699214</v>
+        <v>100.31616205</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>6992.14</v>
+        <v>19744.32</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
-      <c r="L311" t="s">
-        <v>755</v>
+      <c r="L311">
+        <v>382.64</v>
       </c>
       <c r="M311" s="1">
-        <v>6992.14</v>
+        <v>19744.32</v>
       </c>
       <c r="N311" s="1">
-        <v>3269.09</v>
+        <v>20126.96</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
       <c r="B312" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="C312" s="1">
-        <v>13500000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.32017452</v>
+        <v>100.33594775</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>43223.56</v>
+        <v>26875.82</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
       <c r="L312">
-        <v>-86.51</v>
+        <v>464.84</v>
       </c>
       <c r="M312" s="1">
-        <v>43223.56</v>
+        <v>26875.82</v>
       </c>
       <c r="N312" s="1">
-        <v>43137.05</v>
+        <v>27340.66</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>758</v>
+        <v>763</v>
       </c>
       <c r="B313" t="s">
-        <v>759</v>
+        <v>764</v>
       </c>
       <c r="C313" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.3802602</v>
+        <v>100.29018833</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>76052.04</v>
+        <v>43528.25</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
-      <c r="L313">
-        <v>941.43</v>
+      <c r="L313" t="s">
+        <v>765</v>
       </c>
       <c r="M313" s="1">
-        <v>76052.04</v>
+        <v>43528.25</v>
       </c>
       <c r="N313" s="1">
-        <v>76993.47</v>
+        <v>44741.58</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="B314" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="C314" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>101.14902487</v>
+        <v>100.55371367</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>172353.73</v>
+        <v>83057.05</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
       <c r="L314">
-        <v>790.22</v>
+        <v>94.92</v>
       </c>
       <c r="M314" s="1">
-        <v>172353.73</v>
+        <v>83057.05</v>
       </c>
       <c r="N314" s="1">
-        <v>173143.95</v>
+        <v>83151.97</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
       <c r="B315" t="s">
-        <v>763</v>
+        <v>769</v>
       </c>
       <c r="C315" s="1">
-        <v>10000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.4268072</v>
+        <v>100.5696868</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>42680.72</v>
+        <v>42726.51</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
       <c r="L315">
-        <v>454.59</v>
+        <v>53.12</v>
       </c>
       <c r="M315" s="1">
-        <v>42680.72</v>
+        <v>42726.51</v>
       </c>
       <c r="N315" s="1">
-        <v>43135.31</v>
+        <v>42779.63</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>764</v>
+        <v>770</v>
       </c>
       <c r="B316" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
       <c r="C316" s="1">
-        <v>2200000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.34429364</v>
+        <v>100.342789</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>7574.46</v>
+        <v>17139.45</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
       <c r="L316">
-        <v>-184.02</v>
+        <v>420.13</v>
       </c>
       <c r="M316" s="1">
-        <v>7574.46</v>
+        <v>17139.45</v>
       </c>
       <c r="N316" s="1">
-        <v>7390.44</v>
+        <v>17559.58</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>766</v>
+        <v>771</v>
       </c>
       <c r="B317" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
       <c r="C317" s="1">
-        <v>30000000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>99.9905672</v>
+        <v>100.35581966</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-2829.84</v>
+        <v>31134.22</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
-      <c r="L317" t="s">
-        <v>768</v>
+      <c r="L317">
+        <v>585.59</v>
       </c>
       <c r="M317" s="1">
-        <v>-2829.84</v>
+        <v>31134.22</v>
       </c>
       <c r="N317" s="1">
-        <v>-11191.04</v>
+        <v>31719.81</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="B318" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="C318" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.03246813</v>
+        <v>100.2949788</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>4870.22</v>
+        <v>29497.88</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
-      <c r="L318" t="s">
-        <v>771</v>
+      <c r="L318">
+        <v>601.19</v>
       </c>
       <c r="M318" s="1">
-        <v>4870.22</v>
+        <v>29497.88</v>
       </c>
       <c r="N318" s="1">
-        <v>3339.37</v>
+        <v>30099.07</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="B319" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="C319" s="1">
-        <v>20000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.2000471</v>
+        <v>100.45992288</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>40009.42</v>
+        <v>36793.83</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
-      <c r="L319" t="s">
-        <v>774</v>
+      <c r="L319">
+        <v>287.93</v>
       </c>
       <c r="M319" s="1">
-        <v>40009.42</v>
+        <v>36793.83</v>
       </c>
       <c r="N319" s="1">
-        <v>37615.81</v>
+        <v>37081.76</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="B320" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="C320" s="1">
-        <v>1200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.57228667</v>
+        <v>100.34470225</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>6867.44</v>
+        <v>13788.09</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
       <c r="L320">
-        <v>0.21</v>
+        <v>246.03</v>
       </c>
       <c r="M320" s="1">
-        <v>6867.44</v>
+        <v>13788.09</v>
       </c>
       <c r="N320" s="1">
-        <v>6867.65</v>
+        <v>14034.12</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="B321" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="C321" s="1">
-        <v>6245000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.36775773</v>
+        <v>99.96021611</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>22966.47</v>
+        <v>-716.11</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
       <c r="L321">
-        <v>267.19</v>
+        <v>-882.41</v>
       </c>
       <c r="M321" s="1">
-        <v>22966.47</v>
+        <v>-716.11</v>
       </c>
       <c r="N321" s="1">
-        <v>23233.66</v>
+        <v>-1598.52</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B322" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="C322" s="1">
-        <v>8000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.39030113</v>
+        <v>100.0058972</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>31224.09</v>
+        <v>884.58</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
-      <c r="L322">
-        <v>323.39</v>
+      <c r="L322" t="s">
+        <v>782</v>
       </c>
       <c r="M322" s="1">
-        <v>31224.09</v>
+        <v>884.58</v>
       </c>
       <c r="N322" s="1">
-        <v>31547.48</v>
+        <v>-1353.44</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="B323" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="C323" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.3380678</v>
+        <v>100.0460327</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>50710.17</v>
+        <v>13809.81</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
       <c r="L323">
-        <v>855.21</v>
+        <v>-854.42</v>
       </c>
       <c r="M323" s="1">
-        <v>50710.17</v>
+        <v>13809.81</v>
       </c>
       <c r="N323" s="1">
-        <v>51565.38</v>
+        <v>12955.39</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="B324" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="C324" s="1">
-        <v>15000000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.63594753</v>
+        <v>100.52229466</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>95392.13</v>
+        <v>33447.75</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
       <c r="L324">
-        <v>760.25</v>
+        <v>-24.38</v>
       </c>
       <c r="M324" s="1">
-        <v>95392.13</v>
+        <v>33447.75</v>
       </c>
       <c r="N324" s="1">
-        <v>96152.38</v>
+        <v>33423.37</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="B325" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="C325" s="1">
-        <v>7500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>100.65341493</v>
+        <v>100.28889887</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>49006.12</v>
+        <v>86669.66</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
-      <c r="L325">
-        <v>550.64</v>
+      <c r="L325" t="s">
+        <v>789</v>
       </c>
       <c r="M325" s="1">
-        <v>49006.12</v>
+        <v>86669.66</v>
       </c>
       <c r="N325" s="1">
-        <v>49556.76</v>
+        <v>87730.34</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="B326" t="s">
-        <v>785</v>
+        <v>791</v>
       </c>
       <c r="C326" s="1">
-        <v>5000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.3979258</v>
+        <v>100.35002429</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>19896.29</v>
+        <v>49003.4</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
-      <c r="L326">
-        <v>290.0</v>
+      <c r="L326" t="s">
+        <v>792</v>
       </c>
       <c r="M326" s="1">
-        <v>19896.29</v>
+        <v>49003.4</v>
       </c>
       <c r="N326" s="1">
-        <v>20186.29</v>
+        <v>50179.02</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
       <c r="B327" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
       <c r="C327" s="1">
-        <v>8750000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.41283303</v>
+        <v>100.22434133</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>36122.89</v>
+        <v>33651.2</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
-      <c r="L327">
-        <v>393.26</v>
+      <c r="L327" t="s">
+        <v>795</v>
       </c>
       <c r="M327" s="1">
-        <v>36122.89</v>
+        <v>33651.2</v>
       </c>
       <c r="N327" s="1">
-        <v>36516.15</v>
+        <v>34736.74</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>789</v>
+        <v>796</v>
       </c>
       <c r="B328" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
       <c r="C328" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.343588</v>
+        <v>100.3495918</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>34358.8</v>
+        <v>17479.59</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
       <c r="L328">
-        <v>401.53</v>
+        <v>407.68</v>
       </c>
       <c r="M328" s="1">
-        <v>34358.8</v>
+        <v>17479.59</v>
       </c>
       <c r="N328" s="1">
-        <v>34760.33</v>
+        <v>17887.27</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>790</v>
+        <v>797</v>
       </c>
       <c r="B329" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="C329" s="1">
-        <v>8000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.530725</v>
+        <v>100.36703855</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>42458.0</v>
+        <v>73407.71</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
-      <c r="L329">
-        <v>133.76</v>
+      <c r="L329" t="s">
+        <v>799</v>
       </c>
       <c r="M329" s="1">
-        <v>42458.0</v>
+        <v>73407.71</v>
       </c>
       <c r="N329" s="1">
-        <v>42591.76</v>
+        <v>75588.69</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>792</v>
+        <v>800</v>
       </c>
       <c r="B330" t="s">
-        <v>793</v>
+        <v>801</v>
       </c>
       <c r="C330" s="1">
-        <v>4000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.4001925</v>
+        <v>100.7616248</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>16007.7</v>
+        <v>38081.24</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
       <c r="L330">
-        <v>161.39</v>
+        <v>444.78</v>
       </c>
       <c r="M330" s="1">
-        <v>16007.7</v>
+        <v>38081.24</v>
       </c>
       <c r="N330" s="1">
-        <v>16169.09</v>
+        <v>38526.02</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>794</v>
+        <v>802</v>
       </c>
       <c r="B331" t="s">
-        <v>795</v>
+        <v>803</v>
       </c>
       <c r="C331" s="1">
-        <v>1800000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>99.98980778</v>
+        <v>100.3653</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-183.46</v>
+        <v>18995.6</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
       <c r="L331">
-        <v>-29.41</v>
+        <v>279.54</v>
       </c>
       <c r="M331" s="1">
-        <v>-183.46</v>
+        <v>18995.6</v>
       </c>
       <c r="N331" s="1">
-        <v>-212.87</v>
+        <v>19275.14</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>796</v>
+        <v>804</v>
       </c>
       <c r="B332" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="C332" s="1">
-        <v>15000000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>99.99870753</v>
+        <v>100.45908552</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-193.87</v>
+        <v>30437.37</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
-      <c r="L332" t="s">
-        <v>798</v>
+      <c r="L332">
+        <v>228.3</v>
       </c>
       <c r="M332" s="1">
-        <v>-193.87</v>
+        <v>30437.37</v>
       </c>
       <c r="N332" s="1">
-        <v>-1238.23</v>
+        <v>30665.67</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="B333" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="C333" s="1">
-        <v>6404000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.60246877</v>
+        <v>100.30735027</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>38582.1</v>
+        <v>22436.57</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
       <c r="L333">
-        <v>-235.81</v>
+        <v>373.57</v>
       </c>
       <c r="M333" s="1">
-        <v>38582.1</v>
+        <v>22436.57</v>
       </c>
       <c r="N333" s="1">
-        <v>38346.29</v>
+        <v>22810.14</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="B334" t="s">
-        <v>802</v>
+        <v>807</v>
       </c>
       <c r="C334" s="1">
-        <v>30000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.3367615</v>
+        <v>100.57452277</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>101028.45</v>
+        <v>27002.57</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
       <c r="L334">
-        <v>719.01</v>
+        <v>38.51</v>
       </c>
       <c r="M334" s="1">
-        <v>101028.45</v>
+        <v>27002.57</v>
       </c>
       <c r="N334" s="1">
-        <v>101747.46</v>
+        <v>27041.08</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="B335" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="C335" s="1">
-        <v>14000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.40618293</v>
+        <v>100.35041475</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>56865.61</v>
+        <v>14016.59</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
       <c r="L335">
-        <v>830.08</v>
+        <v>298.77</v>
       </c>
       <c r="M335" s="1">
-        <v>56865.61</v>
+        <v>14016.59</v>
       </c>
       <c r="N335" s="1">
-        <v>57695.69</v>
+        <v>14315.36</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="B336" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="C336" s="1">
-        <v>15000000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.2614956</v>
+        <v>100.56920351</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>39224.34</v>
+        <v>21060.53</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
       <c r="L336">
-        <v>758.87</v>
+        <v>25.79</v>
       </c>
       <c r="M336" s="1">
-        <v>39224.34</v>
+        <v>21060.53</v>
       </c>
       <c r="N336" s="1">
-        <v>39983.21</v>
+        <v>21086.32</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="B337" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="C337" s="1">
-        <v>5000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>100.4057002</v>
+        <v>100.09108456</v>
       </c>
       <c r="E337" s="1">
         <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>20285.01</v>
+        <v>11385.57</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
-      <c r="L337">
-        <v>286.71</v>
+      <c r="L337" t="s">
+        <v>812</v>
       </c>
       <c r="M337" s="1">
-        <v>20285.01</v>
+        <v>11385.57</v>
       </c>
       <c r="N337" s="1">
-        <v>20571.72</v>
+        <v>4665.79</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>808</v>
+        <v>813</v>
       </c>
       <c r="B338" t="s">
-        <v>809</v>
+        <v>814</v>
       </c>
       <c r="C338" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>100.4253677</v>
+        <v>100.21019816</v>
       </c>
       <c r="E338" s="1">
         <v>0.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>0.0</v>
       </c>
       <c r="I338" s="1">
-        <v>85073.54</v>
+        <v>52549.54</v>
       </c>
       <c r="J338" s="1">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0.0</v>
       </c>
       <c r="L338" t="s">
-        <v>810</v>
+        <v>815</v>
       </c>
       <c r="M338" s="1">
-        <v>85073.54</v>
+        <v>52549.54</v>
       </c>
       <c r="N338" s="1">
-        <v>86608.16</v>
+        <v>39423.37</v>
       </c>
       <c r="O338" s="1">
         <v>0.0</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>811</v>
+        <v>816</v>
       </c>
       <c r="B339" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
       <c r="C339" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>100.8628692</v>
+        <v>100.1172258</v>
       </c>
       <c r="E339" s="1">
         <v>0.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>0.0</v>
       </c>
       <c r="I339" s="1">
-        <v>43143.46</v>
+        <v>17583.87</v>
       </c>
       <c r="J339" s="1">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0.0</v>
       </c>
-      <c r="L339">
-        <v>301.06</v>
+      <c r="L339" t="s">
+        <v>818</v>
       </c>
       <c r="M339" s="1">
-        <v>43143.46</v>
+        <v>17583.87</v>
       </c>
       <c r="N339" s="1">
-        <v>43444.52</v>
+        <v>12552.62</v>
       </c>
       <c r="O339" s="1">
         <v>0.0</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>813</v>
+        <v>819</v>
       </c>
       <c r="B340" t="s">
-        <v>814</v>
+        <v>820</v>
       </c>
       <c r="C340" s="1">
-        <v>5200000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>100.42370038</v>
+        <v>100.27463355</v>
       </c>
       <c r="E340" s="1">
         <v>0.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
         <v>0.0</v>
       </c>
       <c r="I340" s="1">
-        <v>22032.42</v>
+        <v>109853.42</v>
       </c>
       <c r="J340" s="1">
         <v>0</v>
       </c>
       <c r="K340">
         <v>0.0</v>
       </c>
-      <c r="L340">
-        <v>182.08</v>
+      <c r="L340" t="s">
+        <v>821</v>
       </c>
       <c r="M340" s="1">
-        <v>22032.42</v>
+        <v>109853.42</v>
       </c>
       <c r="N340" s="1">
-        <v>22214.5</v>
+        <v>112659.76</v>
       </c>
       <c r="O340" s="1">
         <v>0.0</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>815</v>
+        <v>822</v>
       </c>
       <c r="B341" t="s">
-        <v>814</v>
+        <v>823</v>
       </c>
       <c r="C341" s="1">
-        <v>6630000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>100.52980935</v>
+        <v>100.16370316</v>
       </c>
       <c r="E341" s="1">
         <v>0.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
         <v>0.0</v>
       </c>
       <c r="I341" s="1">
-        <v>35126.36</v>
+        <v>40925.79</v>
       </c>
       <c r="J341" s="1">
         <v>0</v>
       </c>
       <c r="K341">
         <v>0.0</v>
       </c>
-      <c r="L341">
-        <v>105.88</v>
+      <c r="L341" t="s">
+        <v>824</v>
       </c>
       <c r="M341" s="1">
-        <v>35126.36</v>
+        <v>40925.79</v>
       </c>
       <c r="N341" s="1">
-        <v>35232.24</v>
+        <v>41985.51</v>
       </c>
       <c r="O341" s="1">
         <v>0.0</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>816</v>
+        <v>825</v>
       </c>
       <c r="B342" t="s">
-        <v>814</v>
+        <v>826</v>
       </c>
       <c r="C342" s="1">
-        <v>7300000.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>100.35772452</v>
+        <v>100.01044682</v>
       </c>
       <c r="E342" s="1">
         <v>0.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
         <v>0.0</v>
       </c>
       <c r="I342" s="1">
-        <v>26113.89</v>
+        <v>3551.92</v>
       </c>
       <c r="J342" s="1">
         <v>0</v>
       </c>
       <c r="K342">
         <v>0.0</v>
       </c>
-      <c r="L342">
-        <v>242.63</v>
+      <c r="L342" t="s">
+        <v>827</v>
       </c>
       <c r="M342" s="1">
-        <v>26113.89</v>
+        <v>3551.92</v>
       </c>
       <c r="N342" s="1">
-        <v>26356.52</v>
+        <v>-646.47</v>
       </c>
       <c r="O342" s="1">
         <v>0.0</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>817</v>
+        <v>828</v>
       </c>
       <c r="B343" t="s">
-        <v>818</v>
+        <v>829</v>
       </c>
       <c r="C343" s="1">
-        <v>4700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>100.65857511</v>
+        <v>100.05374187</v>
       </c>
       <c r="E343" s="1">
         <v>0.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
         <v>0.0</v>
       </c>
       <c r="I343" s="1">
-        <v>30953.03</v>
+        <v>8061.28</v>
       </c>
       <c r="J343" s="1">
         <v>0</v>
       </c>
       <c r="K343">
         <v>0.0</v>
       </c>
-      <c r="L343">
-        <v>329.87</v>
+      <c r="L343" t="s">
+        <v>830</v>
       </c>
       <c r="M343" s="1">
-        <v>30953.03</v>
+        <v>8061.28</v>
       </c>
       <c r="N343" s="1">
-        <v>31282.9</v>
+        <v>686.79</v>
       </c>
       <c r="O343" s="1">
         <v>0.0</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>819</v>
+        <v>831</v>
       </c>
       <c r="B344" t="s">
-        <v>818</v>
+        <v>832</v>
       </c>
       <c r="C344" s="1">
-        <v>4000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>100.4066015</v>
+        <v>100.00257438</v>
       </c>
       <c r="E344" s="1">
         <v>0.0</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
         <v>0.0</v>
       </c>
       <c r="I344" s="1">
-        <v>16264.06</v>
+        <v>205.95</v>
       </c>
       <c r="J344" s="1">
         <v>0</v>
       </c>
       <c r="K344">
         <v>0.0</v>
       </c>
-      <c r="L344">
-        <v>196.74</v>
+      <c r="L344" t="s">
+        <v>833</v>
       </c>
       <c r="M344" s="1">
-        <v>16264.06</v>
+        <v>205.95</v>
       </c>
       <c r="N344" s="1">
-        <v>16460.8</v>
+        <v>-1804.45</v>
       </c>
       <c r="O344" s="1">
         <v>0.0</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>820</v>
+        <v>834</v>
       </c>
       <c r="B345" t="s">
-        <v>818</v>
+        <v>835</v>
       </c>
       <c r="C345" s="1">
-        <v>3700000.0</v>
+        <v>2215000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>100.65282703</v>
+        <v>100.01511648</v>
       </c>
       <c r="E345" s="1">
         <v>0.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
         <v>0.0</v>
       </c>
       <c r="I345" s="1">
-        <v>24154.6</v>
+        <v>334.83</v>
       </c>
       <c r="J345" s="1">
         <v>0</v>
       </c>
       <c r="K345">
         <v>0.0</v>
       </c>
       <c r="L345">
-        <v>224.07</v>
+        <v>-145.97</v>
       </c>
       <c r="M345" s="1">
-        <v>24154.6</v>
+        <v>334.83</v>
       </c>
       <c r="N345" s="1">
-        <v>24378.67</v>
+        <v>188.86</v>
       </c>
       <c r="O345" s="1">
         <v>0.0</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>821</v>
+        <v>836</v>
       </c>
       <c r="B346" t="s">
-        <v>822</v>
+        <v>837</v>
       </c>
       <c r="C346" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>100.10800336</v>
+        <v>100.38082405</v>
       </c>
       <c r="E346" s="1">
         <v>0.0</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
         <v>0.0</v>
       </c>
       <c r="I346" s="1">
-        <v>13500.42</v>
+        <v>76164.81</v>
       </c>
       <c r="J346" s="1">
         <v>0</v>
       </c>
       <c r="K346">
         <v>0.0</v>
       </c>
-      <c r="L346" t="s">
-        <v>823</v>
+      <c r="L346">
+        <v>841.46</v>
       </c>
       <c r="M346" s="1">
-        <v>13500.42</v>
+        <v>76164.81</v>
       </c>
       <c r="N346" s="1">
-        <v>9078.2</v>
+        <v>77006.27</v>
       </c>
       <c r="O346" s="1">
         <v>0.0</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>824</v>
+        <v>838</v>
       </c>
       <c r="B347" t="s">
-        <v>825</v>
+        <v>839</v>
       </c>
       <c r="C347" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>100.25392596</v>
+        <v>100.0446691</v>
       </c>
       <c r="E347" s="1">
         <v>0.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
         <v>0.0</v>
       </c>
       <c r="I347" s="1">
-        <v>63481.49</v>
+        <v>8933.82</v>
       </c>
       <c r="J347" s="1">
         <v>0</v>
       </c>
       <c r="K347">
         <v>0.0</v>
       </c>
       <c r="L347" t="s">
-        <v>826</v>
+        <v>840</v>
       </c>
       <c r="M347" s="1">
-        <v>63481.49</v>
+        <v>8933.82</v>
       </c>
       <c r="N347" s="1">
-        <v>54954.61</v>
+        <v>-3863.5</v>
       </c>
       <c r="O347" s="1">
         <v>0.0</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>827</v>
+        <v>841</v>
       </c>
       <c r="B348" t="s">
-        <v>828</v>
+        <v>842</v>
       </c>
       <c r="C348" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>100.1431886</v>
+        <v>100.09305597</v>
       </c>
       <c r="E348" s="1">
         <v>0.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
         <v>0.0</v>
       </c>
       <c r="I348" s="1">
-        <v>21478.29</v>
+        <v>27916.79</v>
       </c>
       <c r="J348" s="1">
         <v>0</v>
       </c>
       <c r="K348">
         <v>0.0</v>
       </c>
-      <c r="L348">
-        <v>0.0</v>
+      <c r="L348" t="s">
+        <v>843</v>
       </c>
       <c r="M348" s="1">
-        <v>21478.29</v>
+        <v>27916.79</v>
       </c>
       <c r="N348" s="1">
-        <v>21478.29</v>
+        <v>11330.67</v>
       </c>
       <c r="O348" s="1">
         <v>0.0</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>829</v>
+        <v>844</v>
       </c>
       <c r="B349" t="s">
-        <v>830</v>
+        <v>842</v>
       </c>
       <c r="C349" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>100.32029278</v>
+        <v>100.076171</v>
       </c>
       <c r="E349" s="1">
         <v>0.0</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
         <v>0.0</v>
       </c>
       <c r="I349" s="1">
-        <v>128117.11</v>
+        <v>19042.75</v>
       </c>
       <c r="J349" s="1">
         <v>0</v>
       </c>
       <c r="K349">
         <v>0.0</v>
       </c>
       <c r="L349" t="s">
-        <v>831</v>
+        <v>845</v>
       </c>
       <c r="M349" s="1">
-        <v>128117.11</v>
+        <v>19042.75</v>
       </c>
       <c r="N349" s="1">
-        <v>130192.66</v>
+        <v>5433.13</v>
       </c>
       <c r="O349" s="1">
         <v>0.0</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>832</v>
+        <v>846</v>
       </c>
       <c r="B350" t="s">
-        <v>833</v>
+        <v>842</v>
       </c>
       <c r="C350" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>100.18979744</v>
+        <v>100.08718275</v>
       </c>
       <c r="E350" s="1">
         <v>0.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
         <v>0.0</v>
       </c>
       <c r="I350" s="1">
-        <v>47449.36</v>
+        <v>17436.55</v>
       </c>
       <c r="J350" s="1">
         <v>0</v>
       </c>
       <c r="K350">
         <v>0.0</v>
       </c>
-      <c r="L350">
-        <v>740.17</v>
+      <c r="L350" t="s">
+        <v>847</v>
       </c>
       <c r="M350" s="1">
-        <v>47449.36</v>
+        <v>17436.55</v>
       </c>
       <c r="N350" s="1">
-        <v>48189.53</v>
+        <v>10196.55</v>
       </c>
       <c r="O350" s="1">
         <v>0.0</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>834</v>
+        <v>848</v>
       </c>
       <c r="B351" t="s">
-        <v>835</v>
+        <v>849</v>
       </c>
       <c r="C351" s="1">
-        <v>34000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>100.00339726</v>
+        <v>100.10429076</v>
       </c>
       <c r="E351" s="1">
         <v>0.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
         <v>0.0</v>
       </c>
       <c r="I351" s="1">
-        <v>1155.07</v>
+        <v>26072.69</v>
       </c>
       <c r="J351" s="1">
         <v>0</v>
       </c>
       <c r="K351">
         <v>0.0</v>
       </c>
       <c r="L351" t="s">
-        <v>836</v>
+        <v>850</v>
       </c>
       <c r="M351" s="1">
-        <v>1155.07</v>
+        <v>26072.69</v>
       </c>
       <c r="N351" s="1">
-        <v>-152.94</v>
+        <v>13687.48</v>
       </c>
       <c r="O351" s="1">
         <v>0.0</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>837</v>
+        <v>851</v>
       </c>
       <c r="B352" t="s">
-        <v>838</v>
+        <v>849</v>
       </c>
       <c r="C352" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>100.08993087</v>
+        <v>100.051523</v>
       </c>
       <c r="E352" s="1">
         <v>0.0</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
         <v>0.0</v>
       </c>
       <c r="I352" s="1">
-        <v>13489.63</v>
+        <v>10304.6</v>
       </c>
       <c r="J352" s="1">
         <v>0</v>
       </c>
       <c r="K352">
         <v>0.0</v>
       </c>
       <c r="L352" t="s">
-        <v>839</v>
+        <v>852</v>
       </c>
       <c r="M352" s="1">
-        <v>13489.63</v>
+        <v>10304.6</v>
       </c>
       <c r="N352" s="1">
-        <v>11891.58</v>
+        <v>2665.88</v>
       </c>
       <c r="O352" s="1">
         <v>0.0</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>840</v>
+        <v>853</v>
       </c>
       <c r="B353" t="s">
-        <v>841</v>
+        <v>849</v>
       </c>
       <c r="C353" s="1">
-        <v>8000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>99.99942075</v>
+        <v>100.07639335</v>
       </c>
       <c r="E353" s="1">
         <v>0.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
         <v>0.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-46.34</v>
+        <v>15278.67</v>
       </c>
       <c r="J353" s="1">
         <v>0</v>
       </c>
       <c r="K353">
         <v>0.0</v>
       </c>
-      <c r="L353">
-        <v>0.0</v>
+      <c r="L353" t="s">
+        <v>854</v>
       </c>
       <c r="M353" s="1">
-        <v>-46.34</v>
+        <v>15278.67</v>
       </c>
       <c r="N353" s="1">
-        <v>-46.34</v>
+        <v>6349.95</v>
       </c>
       <c r="O353" s="1">
         <v>0.0</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>842</v>
+        <v>855</v>
       </c>
       <c r="B354" t="s">
-        <v>843</v>
+        <v>849</v>
       </c>
       <c r="C354" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>100.44145405</v>
+        <v>100.102116</v>
       </c>
       <c r="E354" s="1">
         <v>0.0</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
         <v>0.0</v>
       </c>
       <c r="I354" s="1">
-        <v>88290.81</v>
+        <v>20423.2</v>
       </c>
       <c r="J354" s="1">
         <v>0</v>
       </c>
       <c r="K354">
         <v>0.0</v>
       </c>
-      <c r="L354">
-        <v>534.42</v>
+      <c r="L354" t="s">
+        <v>856</v>
       </c>
       <c r="M354" s="1">
-        <v>88290.81</v>
+        <v>20423.2</v>
       </c>
       <c r="N354" s="1">
-        <v>88825.23</v>
+        <v>10455.31</v>
       </c>
       <c r="O354" s="1">
         <v>0.0</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>844</v>
+        <v>857</v>
       </c>
       <c r="B355" t="s">
-        <v>845</v>
+        <v>858</v>
       </c>
       <c r="C355" s="1">
-        <v>20000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>100.07815315</v>
+        <v>100.02210846</v>
       </c>
       <c r="E355" s="1">
         <v>0.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
         <v>0.0</v>
       </c>
       <c r="I355" s="1">
-        <v>15630.63</v>
+        <v>1437.05</v>
       </c>
       <c r="J355" s="1">
         <v>0</v>
       </c>
       <c r="K355">
         <v>0.0</v>
       </c>
       <c r="L355" t="s">
-        <v>846</v>
+        <v>859</v>
       </c>
       <c r="M355" s="1">
-        <v>15630.63</v>
+        <v>1437.05</v>
       </c>
       <c r="N355" s="1">
-        <v>10557.12</v>
+        <v>-1274.09</v>
       </c>
       <c r="O355" s="1">
         <v>0.0</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>847</v>
+        <v>860</v>
       </c>
       <c r="B356" t="s">
-        <v>848</v>
+        <v>858</v>
       </c>
       <c r="C356" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>100.1054577</v>
+        <v>100.0268178</v>
       </c>
       <c r="E356" s="1">
         <v>0.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
         <v>0.0</v>
       </c>
       <c r="I356" s="1">
-        <v>21091.54</v>
+        <v>2681.78</v>
       </c>
       <c r="J356" s="1">
         <v>0</v>
       </c>
       <c r="K356">
         <v>0.0</v>
       </c>
-      <c r="L356">
-        <v>0.0</v>
+      <c r="L356" t="s">
+        <v>861</v>
       </c>
       <c r="M356" s="1">
-        <v>21091.54</v>
+        <v>2681.78</v>
       </c>
       <c r="N356" s="1">
-        <v>21091.54</v>
+        <v>-2145.6</v>
       </c>
       <c r="O356" s="1">
         <v>0.0</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>849</v>
+        <v>862</v>
       </c>
       <c r="B357" t="s">
-        <v>848</v>
+        <v>863</v>
       </c>
       <c r="C357" s="1">
-        <v>25000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>100.10831296</v>
+        <v>100.00399744</v>
       </c>
       <c r="E357" s="1">
         <v>0.0</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
         <v>0.0</v>
       </c>
       <c r="I357" s="1">
-        <v>27078.24</v>
+        <v>499.68</v>
       </c>
       <c r="J357" s="1">
         <v>0</v>
       </c>
       <c r="K357">
         <v>0.0</v>
       </c>
       <c r="L357" t="s">
-        <v>850</v>
+        <v>864</v>
       </c>
       <c r="M357" s="1">
-        <v>27078.24</v>
+        <v>499.68</v>
       </c>
       <c r="N357" s="1">
-        <v>21856.73</v>
+        <v>-2608.76</v>
       </c>
       <c r="O357" s="1">
         <v>0.0</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>851</v>
+        <v>865</v>
       </c>
       <c r="B358" t="s">
-        <v>848</v>
+        <v>866</v>
       </c>
       <c r="C358" s="1">
-        <v>30000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>100.13094903</v>
+        <v>100.03472667</v>
       </c>
       <c r="E358" s="1">
         <v>0.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
         <v>0.0</v>
       </c>
       <c r="I358" s="1">
-        <v>39284.71</v>
+        <v>2604.5</v>
       </c>
       <c r="J358" s="1">
         <v>0</v>
       </c>
       <c r="K358">
         <v>0.0</v>
       </c>
-      <c r="L358" t="s">
-        <v>852</v>
+      <c r="L358">
+        <v>-828.94</v>
       </c>
       <c r="M358" s="1">
-        <v>39284.71</v>
+        <v>2604.5</v>
       </c>
       <c r="N358" s="1">
-        <v>32921.39</v>
+        <v>1775.56</v>
       </c>
       <c r="O358" s="1">
         <v>0.0</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>853</v>
+        <v>867</v>
       </c>
       <c r="B359" t="s">
-        <v>854</v>
+        <v>866</v>
       </c>
       <c r="C359" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>100.14154135</v>
+        <v>100.04338825</v>
       </c>
       <c r="E359" s="1">
         <v>0.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
         <v>0.0</v>
       </c>
       <c r="I359" s="1">
-        <v>28308.27</v>
+        <v>8677.65</v>
       </c>
       <c r="J359" s="1">
         <v>0</v>
       </c>
       <c r="K359">
         <v>0.0</v>
       </c>
       <c r="L359" t="s">
-        <v>855</v>
+        <v>868</v>
       </c>
       <c r="M359" s="1">
-        <v>28308.27</v>
+        <v>8677.65</v>
       </c>
       <c r="N359" s="1">
-        <v>25057.55</v>
+        <v>6119.66</v>
       </c>
       <c r="O359" s="1">
         <v>0.0</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>856</v>
+        <v>869</v>
       </c>
       <c r="B360" t="s">
-        <v>854</v>
+        <v>866</v>
       </c>
       <c r="C360" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>100.14391188</v>
+        <v>100.035471</v>
       </c>
       <c r="E360" s="1">
         <v>0.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
         <v>0.0</v>
       </c>
       <c r="I360" s="1">
-        <v>35977.97</v>
+        <v>1773.55</v>
       </c>
       <c r="J360" s="1">
         <v>0</v>
       </c>
       <c r="K360">
         <v>0.0</v>
       </c>
-      <c r="L360" t="s">
-        <v>857</v>
+      <c r="L360">
+        <v>-551.38</v>
       </c>
       <c r="M360" s="1">
-        <v>35977.97</v>
+        <v>1773.55</v>
       </c>
       <c r="N360" s="1">
-        <v>31938.87</v>
+        <v>1222.17</v>
       </c>
       <c r="O360" s="1">
         <v>0.0</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>858</v>
+        <v>870</v>
       </c>
       <c r="B361" t="s">
-        <v>854</v>
+        <v>871</v>
       </c>
       <c r="C361" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>100.06433685</v>
+        <v>100.00739057</v>
       </c>
       <c r="E361" s="1">
         <v>0.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
         <v>0.0</v>
       </c>
       <c r="I361" s="1">
-        <v>12867.37</v>
+        <v>2217.17</v>
       </c>
       <c r="J361" s="1">
         <v>0</v>
       </c>
       <c r="K361">
         <v>0.0</v>
       </c>
       <c r="L361" t="s">
-        <v>859</v>
+        <v>872</v>
       </c>
       <c r="M361" s="1">
-        <v>12867.37</v>
+        <v>2217.17</v>
       </c>
       <c r="N361" s="1">
-        <v>10374.98</v>
+        <v>866.33</v>
       </c>
       <c r="O361" s="1">
         <v>0.0</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>860</v>
+        <v>873</v>
       </c>
       <c r="B362" t="s">
-        <v>854</v>
+        <v>874</v>
       </c>
       <c r="C362" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>100.10252445</v>
+        <v>100.1157246</v>
       </c>
       <c r="E362" s="1">
         <v>0.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
         <v>0.0</v>
       </c>
       <c r="I362" s="1">
-        <v>20504.89</v>
+        <v>28931.15</v>
       </c>
       <c r="J362" s="1">
         <v>0</v>
       </c>
       <c r="K362">
         <v>0.0</v>
       </c>
       <c r="L362" t="s">
-        <v>861</v>
+        <v>824</v>
       </c>
       <c r="M362" s="1">
-        <v>20504.89</v>
+        <v>28931.15</v>
       </c>
       <c r="N362" s="1">
-        <v>17592.5</v>
+        <v>29990.87</v>
       </c>
       <c r="O362" s="1">
         <v>0.0</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>862</v>
+        <v>875</v>
       </c>
       <c r="B363" t="s">
-        <v>863</v>
+        <v>874</v>
       </c>
       <c r="C363" s="1">
-        <v>6500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>100.04081569</v>
+        <v>100.21535084</v>
       </c>
       <c r="E363" s="1">
         <v>0.0</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
         <v>0.0</v>
       </c>
       <c r="I363" s="1">
-        <v>2653.02</v>
+        <v>53837.71</v>
       </c>
       <c r="J363" s="1">
         <v>0</v>
       </c>
       <c r="K363">
         <v>0.0</v>
       </c>
-      <c r="L363">
-        <v>-400.12</v>
+      <c r="L363" t="s">
+        <v>824</v>
       </c>
       <c r="M363" s="1">
-        <v>2653.02</v>
+        <v>53837.71</v>
       </c>
       <c r="N363" s="1">
-        <v>2252.9</v>
+        <v>54897.43</v>
       </c>
       <c r="O363" s="1">
         <v>0.0</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>864</v>
+        <v>876</v>
       </c>
       <c r="B364" t="s">
-        <v>863</v>
+        <v>877</v>
       </c>
       <c r="C364" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>100.061203</v>
+        <v>100.34320075</v>
       </c>
       <c r="E364" s="1">
         <v>0.0</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
         <v>0.0</v>
       </c>
       <c r="I364" s="1">
-        <v>6120.3</v>
+        <v>68640.15</v>
       </c>
       <c r="J364" s="1">
         <v>0</v>
       </c>
       <c r="K364">
         <v>0.0</v>
       </c>
-      <c r="L364">
-        <v>-712.1</v>
+      <c r="L364" t="s">
+        <v>878</v>
       </c>
       <c r="M364" s="1">
-        <v>6120.3</v>
+        <v>68640.15</v>
       </c>
       <c r="N364" s="1">
-        <v>5408.2</v>
+        <v>69887.93</v>
       </c>
       <c r="O364" s="1">
         <v>0.0</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>865</v>
+        <v>879</v>
       </c>
       <c r="B365" t="s">
-        <v>866</v>
+        <v>880</v>
       </c>
       <c r="C365" s="1">
-        <v>12500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>100.0011032</v>
+        <v>100.01246283</v>
       </c>
       <c r="E365" s="1">
         <v>0.0</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
         <v>0.0</v>
       </c>
       <c r="I365" s="1">
-        <v>137.9</v>
+        <v>3738.85</v>
       </c>
       <c r="J365" s="1">
         <v>0</v>
       </c>
       <c r="K365">
         <v>0.0</v>
       </c>
-      <c r="L365">
-        <v>0.0</v>
+      <c r="L365" t="s">
+        <v>881</v>
       </c>
       <c r="M365" s="1">
-        <v>137.9</v>
+        <v>3738.85</v>
       </c>
       <c r="N365" s="1">
-        <v>137.9</v>
+        <v>-9897.13</v>
       </c>
       <c r="O365" s="1">
         <v>0.0</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>867</v>
+        <v>882</v>
       </c>
       <c r="B366" t="s">
-        <v>868</v>
+        <v>883</v>
       </c>
       <c r="C366" s="1">
-        <v>25000000.0</v>
+        <v>10241000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>100.25102964</v>
+        <v>100.38410595</v>
       </c>
       <c r="E366" s="1">
-        <v>0.0</v>
+        <v>1.912</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
         <v>0.0</v>
       </c>
       <c r="I366" s="1">
-        <v>62757.41</v>
+        <v>39336.29</v>
       </c>
       <c r="J366" s="1">
         <v>0</v>
       </c>
       <c r="K366">
         <v>0.0</v>
       </c>
       <c r="L366">
-        <v>740.17</v>
+        <v>629.9</v>
       </c>
       <c r="M366" s="1">
-        <v>62757.41</v>
+        <v>39336.29</v>
       </c>
       <c r="N366" s="1">
-        <v>63497.58</v>
+        <v>39966.19</v>
       </c>
       <c r="O366" s="1">
         <v>0.0</v>
       </c>
       <c r="P366">
-        <v>1</v>
-[...198 lines deleted...]
-      <c r="P370">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>