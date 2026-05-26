--- v0 (2026-05-05)
+++ v1 (2026-05-26)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>37229.4896</v>
+        <v>37653.9868</v>
       </c>
       <c r="D2">
-        <v>107.703</v>
+        <v>107.899</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4009736.84</v>
+        <v>4062844.11</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4009736.84</v>
+        <v>4062844.11</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1903.8649</v>
+        <v>1889.7281</v>
       </c>
       <c r="D3">
-        <v>1094.1</v>
+        <v>1096.27</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>2083035.24</v>
+        <v>2071656.46</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>2083035.24</v>
+        <v>2071656.46</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>363244.2193</v>
+        <v>357189.9414</v>
       </c>
       <c r="D4">
-        <v>11.2808</v>
+        <v>11.3046</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>4097720.53</v>
+        <v>4037901.98</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>4097720.53</v>
+        <v>4037901.98</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,87 +677,87 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>100081.46</v>
+        <v>99683.16</v>
       </c>
       <c r="D2" s="1">
-        <v>100.85</v>
+        <v>101.07</v>
       </c>
       <c r="E2" s="1">
-        <v>100.0579970556</v>
+        <v>100.0632012468</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>10013950.43</v>
+        <v>9974616.1</v>
       </c>
       <c r="I2" s="1">
-        <v>79264.81</v>
+        <v>100360.88</v>
       </c>
       <c r="J2" s="1">
-        <v>0.79154386227574</v>
+        <v>1.0061628336754</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10093215.24</v>
+        <v>10074976.98</v>
       </c>
       <c r="N2" s="1">
-        <v>10093215.24</v>
+        <v>10074976.98</v>
       </c>
       <c r="O2" s="1">
-        <v>99.05</v>
+        <v>99.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>