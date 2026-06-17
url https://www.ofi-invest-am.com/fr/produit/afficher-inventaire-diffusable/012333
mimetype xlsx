--- v1 (2026-05-26)
+++ v2 (2026-06-17)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>37653.9868</v>
+        <v>37712.5293</v>
       </c>
       <c r="D2">
-        <v>107.899</v>
+        <v>107.055</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4062844.11</v>
+        <v>4037328.8</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4062844.11</v>
+        <v>4037328.8</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1889.7281</v>
+        <v>1886.5298</v>
       </c>
       <c r="D3">
-        <v>1096.27</v>
+        <v>1087.84</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>2071656.46</v>
+        <v>2052259.91</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>2071656.46</v>
+        <v>2052259.91</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>357189.9414</v>
+        <v>345679.9856</v>
       </c>
       <c r="D4">
-        <v>11.3046</v>
+        <v>11.219</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>4037901.98</v>
+        <v>3878206.05</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>4037901.98</v>
+        <v>3878206.05</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,84 +677,84 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>99683.16</v>
+        <v>98424.9</v>
       </c>
       <c r="D2" s="1">
-        <v>101.07</v>
+        <v>100.3</v>
       </c>
       <c r="E2" s="1">
-        <v>100.0632012468</v>
+        <v>100.0655338233</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>9974616.1</v>
+        <v>9848940.16</v>
       </c>
       <c r="I2" s="1">
-        <v>100360.88</v>
+        <v>23077.31</v>
       </c>
       <c r="J2" s="1">
-        <v>1.0061628336754</v>
+        <v>0.23431262272996</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10074976.98</v>
+        <v>9872017.47</v>
       </c>
       <c r="N2" s="1">
-        <v>10074976.98</v>
+        <v>9872017.47</v>
       </c>
       <c r="O2" s="1">
         <v>99.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>