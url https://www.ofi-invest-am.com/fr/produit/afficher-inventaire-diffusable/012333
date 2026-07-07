--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>37712.5293</v>
+        <v>38463.2775</v>
       </c>
       <c r="D2">
-        <v>107.055</v>
+        <v>106.365</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4037328.8</v>
+        <v>4091174.21</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4037328.8</v>
+        <v>4091174.21</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1886.5298</v>
+        <v>1875.2705</v>
       </c>
       <c r="D3">
-        <v>1087.84</v>
+        <v>1081.0</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>2052259.91</v>
+        <v>2027184.72</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>2052259.91</v>
+        <v>2027184.72</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>345679.9856</v>
+        <v>338770.4513</v>
       </c>
       <c r="D4">
-        <v>11.219</v>
+        <v>11.1499</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3878206.05</v>
+        <v>3777268.93</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3878206.05</v>
+        <v>3777268.93</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,87 +677,87 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>98424.9</v>
+        <v>98314.44</v>
       </c>
       <c r="D2" s="1">
-        <v>100.3</v>
+        <v>99.68</v>
       </c>
       <c r="E2" s="1">
-        <v>100.0655338233</v>
+        <v>100.0634923008</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>9848940.16</v>
+        <v>9837686.21</v>
       </c>
       <c r="I2" s="1">
-        <v>23077.31</v>
+        <v>-37702.83</v>
       </c>
       <c r="J2" s="1">
-        <v>0.23431262272996</v>
+        <v>-0.38324895910661</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>9872017.47</v>
+        <v>9799983.38</v>
       </c>
       <c r="N2" s="1">
-        <v>9872017.47</v>
+        <v>9799983.38</v>
       </c>
       <c r="O2" s="1">
-        <v>99.04</v>
+        <v>99.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>