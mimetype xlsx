--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>38463.2775</v>
+        <v>38503.2329</v>
       </c>
       <c r="D2">
-        <v>106.365</v>
+        <v>107.048</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4091174.21</v>
+        <v>4121714.43</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4091174.21</v>
+        <v>4121714.43</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1875.2705</v>
+        <v>1872.7788</v>
       </c>
       <c r="D3">
-        <v>1081.0</v>
+        <v>1088.11</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>2027184.72</v>
+        <v>2037803.94</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>2027184.72</v>
+        <v>2037803.94</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>338770.4513</v>
+        <v>385351.1594</v>
       </c>
       <c r="D4">
-        <v>11.1499</v>
+        <v>11.2246</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3777268.93</v>
+        <v>4325437.6</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3777268.93</v>
+        <v>4325437.6</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,87 +677,87 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>98314.44</v>
+        <v>103496.52</v>
       </c>
       <c r="D2" s="1">
-        <v>99.68</v>
+        <v>100.36</v>
       </c>
       <c r="E2" s="1">
-        <v>100.0634923008</v>
+        <v>100.0875725097</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>9837686.21</v>
+        <v>10358715.45</v>
       </c>
       <c r="I2" s="1">
-        <v>-37702.83</v>
+        <v>28195.3</v>
       </c>
       <c r="J2" s="1">
-        <v>-0.38324895910661</v>
+        <v>0.27218915449599</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>9799983.38</v>
+        <v>10386910.75</v>
       </c>
       <c r="N2" s="1">
-        <v>9799983.38</v>
+        <v>10386910.75</v>
       </c>
       <c r="O2" s="1">
-        <v>99.03</v>
+        <v>99.06</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>