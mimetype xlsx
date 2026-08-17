--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>38503.2329</v>
+        <v>38731.843</v>
       </c>
       <c r="D2">
-        <v>107.048</v>
+        <v>107.083</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4121714.43</v>
+        <v>4147560.63</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4121714.43</v>
+        <v>4147560.63</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1872.7788</v>
+        <v>1870.0859</v>
       </c>
       <c r="D3">
-        <v>1088.11</v>
+        <v>1088.61</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>2037803.94</v>
+        <v>2035804.05</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>2037803.94</v>
+        <v>2035804.05</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>385351.1594</v>
+        <v>381387.1488</v>
       </c>
       <c r="D4">
-        <v>11.2246</v>
+        <v>11.2309</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>4325437.6</v>
+        <v>4283339.28</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>4325437.6</v>
+        <v>4283339.28</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,87 +677,87 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>103496.52</v>
+        <v>103963.03</v>
       </c>
       <c r="D2" s="1">
-        <v>100.36</v>
+        <v>99.75</v>
       </c>
       <c r="E2" s="1">
-        <v>100.0875725097</v>
+        <v>100.0863239557</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>10358715.45</v>
+        <v>10405277.5</v>
       </c>
       <c r="I2" s="1">
-        <v>28195.3</v>
+        <v>-34965.26</v>
       </c>
       <c r="J2" s="1">
-        <v>0.27218915449599</v>
+        <v>-0.33603390202712</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10386910.75</v>
+        <v>10370312.24</v>
       </c>
       <c r="N2" s="1">
-        <v>10386910.75</v>
+        <v>10370312.24</v>
       </c>
       <c r="O2" s="1">
-        <v>99.06</v>
+        <v>99.08</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>