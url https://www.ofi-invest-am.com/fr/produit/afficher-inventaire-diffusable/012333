--- v5 (2026-08-17)
+++ v6 (2026-10-07)
@@ -456,311 +456,311 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>39016.5229</v>
+      </c>
+      <c r="C2">
+        <v>107.997</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>4213696.41</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>4213696.41</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1845.4893</v>
+      </c>
+      <c r="C3">
+        <v>1098.33</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>2026965.48</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>2026965.48</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>413081.9688</v>
+      </c>
+      <c r="C4">
+        <v>11.3348</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>4682220.13</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>4682220.13</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P2"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O2" sqref="O2"/>
+      <selection activeCell="N2" sqref="N2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" t="s">
-[...43 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>29</v>
       </c>
+      <c r="B2" s="1">
+        <v>107630.57</v>
+      </c>
       <c r="C2" s="1">
-        <v>103963.03</v>
+        <v>100.69</v>
       </c>
       <c r="D2" s="1">
-        <v>99.75</v>
-[...7 lines deleted...]
-      <c r="G2">
+        <v>100.0733444039</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
         <v>1.0</v>
       </c>
+      <c r="G2" s="1">
+        <v>10770951.1</v>
+      </c>
       <c r="H2" s="1">
-        <v>10405277.5</v>
+        <v>66370.99</v>
       </c>
       <c r="I2" s="1">
-        <v>-34965.26</v>
-[...2 lines deleted...]
-        <v>-0.33603390202712</v>
+        <v>0.61620361455359</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
-        <v>0.0</v>
+      <c r="L2" s="1">
+        <v>10837322.09</v>
       </c>
       <c r="M2" s="1">
-        <v>10370312.24</v>
+        <v>10837322.09</v>
       </c>
       <c r="N2" s="1">
-        <v>10370312.24</v>
-[...4 lines deleted...]
-      <c r="P2">
+        <v>99.22</v>
+      </c>
+      <c r="O2">
         <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">