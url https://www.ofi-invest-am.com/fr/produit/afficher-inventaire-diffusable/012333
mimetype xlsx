--- v6 (2026-10-07)
+++ v7 (2026-11-02)
@@ -508,124 +508,124 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>39016.5229</v>
+        <v>38639.1436</v>
       </c>
       <c r="C2">
-        <v>107.997</v>
+        <v>107.67</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>4213696.41</v>
+        <v>4160289.48</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>4213696.41</v>
+        <v>4160289.48</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>1845.4893</v>
+        <v>1824.1661</v>
       </c>
       <c r="C3">
-        <v>1098.33</v>
+        <v>1095.19</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>2026965.48</v>
+        <v>1997826.17</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>2026965.48</v>
+        <v>1997826.17</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>413081.9688</v>
+        <v>407569.4723</v>
       </c>
       <c r="C4">
-        <v>11.3348</v>
+        <v>11.3041</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>4682220.13</v>
+        <v>4607215.51</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>4682220.13</v>
+        <v>4607215.51</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -674,87 +674,87 @@
       </c>
       <c r="K1" t="s">
         <v>23</v>
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="Z1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1">
-        <v>107630.57</v>
+        <v>106236.61</v>
       </c>
       <c r="C2" s="1">
-        <v>100.69</v>
+        <v>100.42</v>
       </c>
       <c r="D2" s="1">
-        <v>100.0733444039</v>
+        <v>100.0763386558</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>10770951.1</v>
+        <v>10631770.96</v>
       </c>
       <c r="H2" s="1">
-        <v>66370.99</v>
+        <v>36509.42</v>
       </c>
       <c r="I2" s="1">
-        <v>0.61620361455359</v>
+        <v>0.34339923364941</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>10837322.09</v>
+        <v>10668280.38</v>
       </c>
       <c r="M2" s="1">
-        <v>10837322.09</v>
+        <v>10668280.38</v>
       </c>
       <c r="N2" s="1">
-        <v>99.22</v>
+        <v>99.1</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>