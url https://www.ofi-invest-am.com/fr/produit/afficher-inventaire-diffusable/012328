--- v2 (2026-06-17)
+++ v3 (2026-07-08)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>26935.7775</v>
+        <v>27045.8182</v>
       </c>
       <c r="D2">
-        <v>109.533</v>
+        <v>110.671</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2950370.96</v>
+        <v>2993205.14</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2950370.96</v>
+        <v>2993205.14</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>555.68</v>
+        <v>548.6066</v>
       </c>
       <c r="D3">
-        <v>1044.8</v>
+        <v>1056.39</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>580578.16</v>
+        <v>579545.18</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>580578.16</v>
+        <v>579545.18</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>48868.3177</v>
+        <v>49219.3551</v>
       </c>
       <c r="D4">
-        <v>12.7687</v>
+        <v>12.911</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>623985.76</v>
+        <v>635472.92</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>623985.76</v>
+        <v>635472.92</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,87 +677,87 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>1278.638</v>
+        <v>1280.468</v>
       </c>
       <c r="D2" s="1">
-        <v>3173.05</v>
+        <v>3209.58</v>
       </c>
       <c r="E2" s="1">
-        <v>2979.7225407035</v>
+        <v>2980.3118937763</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>3809986.47</v>
+        <v>3816194.01</v>
       </c>
       <c r="I2" s="1">
-        <v>247195.84</v>
+        <v>293570.47</v>
       </c>
       <c r="J2" s="1">
-        <v>6.4881028304544</v>
+        <v>7.6927553795935</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4057182.31</v>
+        <v>4109764.48</v>
       </c>
       <c r="N2" s="1">
-        <v>4057182.31</v>
+        <v>4109764.48</v>
       </c>
       <c r="O2" s="1">
-        <v>97.65</v>
+        <v>97.66</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>