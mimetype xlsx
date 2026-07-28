--- v3 (2026-07-08)
+++ v4 (2026-07-28)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>27045.8182</v>
+        <v>26848.4625</v>
       </c>
       <c r="D2">
-        <v>110.671</v>
+        <v>110.137</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2993205.14</v>
+        <v>2957016.09</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2993205.14</v>
+        <v>2957016.09</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>548.6066</v>
+        <v>554.2193</v>
       </c>
       <c r="D3">
-        <v>1056.39</v>
+        <v>1051.95</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>579545.18</v>
+        <v>583014.7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>579545.18</v>
+        <v>583014.7</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>49219.3551</v>
+        <v>73822.2605</v>
       </c>
       <c r="D4">
-        <v>12.911</v>
+        <v>12.8574</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>635472.92</v>
+        <v>949163.23</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>635472.92</v>
+        <v>949163.23</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,87 +677,87 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>1280.468</v>
+        <v>1372.338</v>
       </c>
       <c r="D2" s="1">
-        <v>3209.58</v>
+        <v>3196.26</v>
       </c>
       <c r="E2" s="1">
-        <v>2980.3118937763</v>
+        <v>2999.99493565</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>3816194.01</v>
+        <v>4117007.05</v>
       </c>
       <c r="I2" s="1">
-        <v>293570.47</v>
+        <v>269342.01</v>
       </c>
       <c r="J2" s="1">
-        <v>7.6927553795935</v>
+        <v>6.5421799557035</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4109764.48</v>
+        <v>4386349.06</v>
       </c>
       <c r="N2" s="1">
-        <v>4109764.48</v>
+        <v>4386349.06</v>
       </c>
       <c r="O2" s="1">
-        <v>97.66</v>
+        <v>97.71</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>