--- v4 (2026-07-28)
+++ v5 (2026-08-31)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>26848.4625</v>
+        <v>26646.8094</v>
       </c>
       <c r="D2">
-        <v>110.137</v>
+        <v>113.253</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2957016.09</v>
+        <v>3017853.91</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2957016.09</v>
+        <v>3017853.91</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>554.2193</v>
+        <v>553.3722</v>
       </c>
       <c r="D3">
-        <v>1051.95</v>
+        <v>1082.78</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>583014.7</v>
+        <v>599181.26</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>583014.7</v>
+        <v>599181.26</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>73822.2605</v>
+        <v>73108.1388</v>
       </c>
       <c r="D4">
-        <v>12.8574</v>
+        <v>13.2351</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>949163.23</v>
+        <v>967599.09</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>949163.23</v>
+        <v>967599.09</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,87 +677,87 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>1372.338</v>
+        <v>1362.798</v>
       </c>
       <c r="D2" s="1">
-        <v>3196.26</v>
+        <v>3292.65</v>
       </c>
       <c r="E2" s="1">
-        <v>2999.99493565</v>
+        <v>3001.6719499148</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>4117007.05</v>
+        <v>4090672.53</v>
       </c>
       <c r="I2" s="1">
-        <v>269342.01</v>
+        <v>396544.3</v>
       </c>
       <c r="J2" s="1">
-        <v>6.5421799557035</v>
+        <v>9.6938656685873</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4386349.06</v>
+        <v>4487216.83</v>
       </c>
       <c r="N2" s="1">
-        <v>4386349.06</v>
+        <v>4487216.83</v>
       </c>
       <c r="O2" s="1">
-        <v>97.71</v>
+        <v>97.88</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>