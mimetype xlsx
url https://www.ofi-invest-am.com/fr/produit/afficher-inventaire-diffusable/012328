--- v5 (2026-08-31)
+++ v6 (2026-09-22)
@@ -456,311 +456,311 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>26508.5065</v>
+      </c>
+      <c r="C2">
+        <v>114.467</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>3034375.68</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>3034375.68</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>558.1445</v>
+      </c>
+      <c r="C3">
+        <v>1095.21</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>611289.62</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>611289.62</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>73700.9809</v>
+      </c>
+      <c r="C4">
+        <v>13.3879</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>986706.99</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>986706.99</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P2"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O2" sqref="O2"/>
+      <selection activeCell="N2" sqref="N2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" t="s">
-[...43 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>29</v>
       </c>
+      <c r="B2" s="1">
+        <v>1359.778</v>
+      </c>
       <c r="C2" s="1">
-        <v>1362.798</v>
+        <v>3331.85</v>
       </c>
       <c r="D2" s="1">
-        <v>3292.65</v>
-[...7 lines deleted...]
-      <c r="G2">
+        <v>3003.9841429998</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
         <v>1.0</v>
       </c>
+      <c r="G2" s="1">
+        <v>4084751.55</v>
+      </c>
       <c r="H2" s="1">
-        <v>4090672.53</v>
+        <v>445824.78</v>
       </c>
       <c r="I2" s="1">
-        <v>396544.3</v>
-[...2 lines deleted...]
-        <v>9.6938656685873</v>
+        <v>10.914367117383</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
-        <v>0.0</v>
+      <c r="L2" s="1">
+        <v>4530576.33</v>
       </c>
       <c r="M2" s="1">
-        <v>4487216.83</v>
+        <v>4530576.33</v>
       </c>
       <c r="N2" s="1">
-        <v>4487216.83</v>
-[...4 lines deleted...]
-      <c r="P2">
+        <v>97.8</v>
+      </c>
+      <c r="O2">
         <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">