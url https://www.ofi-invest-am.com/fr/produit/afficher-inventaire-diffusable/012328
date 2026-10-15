--- v6 (2026-09-22)
+++ v7 (2026-10-15)
@@ -508,124 +508,124 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>26508.5065</v>
+        <v>26690.4457</v>
       </c>
       <c r="C2">
-        <v>114.467</v>
+        <v>113.712</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>3034375.68</v>
+        <v>3035049.25</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>3034375.68</v>
+        <v>3035049.25</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>558.1445</v>
+        <v>555.9885</v>
       </c>
       <c r="C3">
-        <v>1095.21</v>
+        <v>1088.78</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>611289.62</v>
+        <v>605350.15</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>611289.62</v>
+        <v>605350.15</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>73700.9809</v>
+        <v>72299.8787</v>
       </c>
       <c r="C4">
-        <v>13.3879</v>
+        <v>13.31</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>986706.99</v>
+        <v>962316.04</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>986706.99</v>
+        <v>962316.04</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -674,87 +674,87 @@
       </c>
       <c r="K1" t="s">
         <v>23</v>
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="Z1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1">
-        <v>1359.778</v>
+        <v>1359.508</v>
       </c>
       <c r="C2" s="1">
-        <v>3331.85</v>
+        <v>3312.24</v>
       </c>
       <c r="D2" s="1">
-        <v>3003.9841429998</v>
+        <v>3007.9911556239</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>4084751.55</v>
+        <v>4089388.04</v>
       </c>
       <c r="H2" s="1">
-        <v>445824.78</v>
+        <v>413628.74</v>
       </c>
       <c r="I2" s="1">
-        <v>10.914367117383</v>
+        <v>10.114685521504</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>4530576.33</v>
+        <v>4503016.78</v>
       </c>
       <c r="M2" s="1">
-        <v>4530576.33</v>
+        <v>4503016.78</v>
       </c>
       <c r="N2" s="1">
-        <v>97.8</v>
+        <v>97.83</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>