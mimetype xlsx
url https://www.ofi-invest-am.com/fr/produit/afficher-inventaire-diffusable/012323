--- v0 (2026-05-03)
+++ v1 (2026-05-25)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>61151.2715</v>
+        <v>60314.1797</v>
       </c>
       <c r="D2">
-        <v>96.217</v>
+        <v>96.696</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5883796.83</v>
+        <v>5832152.25</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5883796.83</v>
+        <v>5832152.25</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1312.3568</v>
+        <v>1299.9091</v>
       </c>
       <c r="D3">
-        <v>995.02</v>
+        <v>1000.49</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1305832.57</v>
+        <v>1300553.74</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1305832.57</v>
+        <v>1300553.74</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>354426.0118</v>
+        <v>356569.419</v>
       </c>
       <c r="D4">
-        <v>10.6149</v>
+        <v>10.6738</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3762212.21</v>
+        <v>3805967.72</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3762212.21</v>
+        <v>3805967.72</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,87 +677,87 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>7342.761</v>
+        <v>7291.581</v>
       </c>
       <c r="D2" s="1">
-        <v>1478.33</v>
+        <v>1486.68</v>
       </c>
       <c r="E2" s="1">
-        <v>1383.3779473416</v>
+        <v>1383.95877931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>10157813.64</v>
+        <v>10091247.54</v>
       </c>
       <c r="I2" s="1">
-        <v>697210.23</v>
+        <v>749000.1</v>
       </c>
       <c r="J2" s="1">
-        <v>6.8637824507282</v>
+        <v>7.4222745704244</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10855023.87</v>
+        <v>10840247.64</v>
       </c>
       <c r="N2" s="1">
-        <v>10855023.87</v>
+        <v>10840247.64</v>
       </c>
       <c r="O2" s="1">
-        <v>99.12</v>
+        <v>99.1</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>