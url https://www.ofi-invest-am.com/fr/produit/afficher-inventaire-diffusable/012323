--- v1 (2026-05-25)
+++ v2 (2026-06-17)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>60314.1797</v>
+        <v>60748.5446</v>
       </c>
       <c r="D2">
-        <v>96.696</v>
+        <v>95.343</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5832152.25</v>
+        <v>5791958.24</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5832152.25</v>
+        <v>5791958.24</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1299.9091</v>
+        <v>1290.0638</v>
       </c>
       <c r="D3">
-        <v>1000.49</v>
+        <v>986.95</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1300553.74</v>
+        <v>1273236.15</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1300553.74</v>
+        <v>1273236.15</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>356569.419</v>
+        <v>354385.479</v>
       </c>
       <c r="D4">
-        <v>10.6738</v>
+        <v>10.5299</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3805967.72</v>
+        <v>3731648.71</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3805967.72</v>
+        <v>3731648.71</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,87 +677,87 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>7291.581</v>
+        <v>7297.741</v>
       </c>
       <c r="D2" s="1">
-        <v>1486.68</v>
+        <v>1466.49</v>
       </c>
       <c r="E2" s="1">
-        <v>1383.95877931</v>
+        <v>1384.475465764</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>10091247.54</v>
+        <v>10103543.37</v>
       </c>
       <c r="I2" s="1">
-        <v>749000.1</v>
+        <v>598520.83</v>
       </c>
       <c r="J2" s="1">
-        <v>7.4222745704244</v>
+        <v>5.9238705480016</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10840247.64</v>
+        <v>10702064.2</v>
       </c>
       <c r="N2" s="1">
-        <v>10840247.64</v>
+        <v>10702064.2</v>
       </c>
       <c r="O2" s="1">
-        <v>99.1</v>
+        <v>99.12</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>