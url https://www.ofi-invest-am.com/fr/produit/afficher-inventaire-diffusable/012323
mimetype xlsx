--- v2 (2026-06-17)
+++ v3 (2026-07-16)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>60748.5446</v>
+        <v>61411.8286</v>
       </c>
       <c r="D2">
-        <v>95.343</v>
+        <v>95.47</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5791958.24</v>
+        <v>5862997.51</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5791958.24</v>
+        <v>5862997.51</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1290.0638</v>
+        <v>1291.5291</v>
       </c>
       <c r="D3">
-        <v>986.95</v>
+        <v>988.94</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1273236.15</v>
+        <v>1277250.94</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1273236.15</v>
+        <v>1277250.94</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>354385.479</v>
+        <v>341499.5709</v>
       </c>
       <c r="D4">
-        <v>10.5299</v>
+        <v>10.552</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3731648.71</v>
+        <v>3603535.28</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3731648.71</v>
+        <v>3603535.28</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,87 +677,87 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>7297.741</v>
+        <v>7246.731</v>
       </c>
       <c r="D2" s="1">
-        <v>1466.49</v>
+        <v>1469.69</v>
       </c>
       <c r="E2" s="1">
-        <v>1384.475465764</v>
+        <v>1385.054114745</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>10103543.37</v>
+        <v>10037114.59</v>
       </c>
       <c r="I2" s="1">
-        <v>598520.83</v>
+        <v>613333.49</v>
       </c>
       <c r="J2" s="1">
-        <v>5.9238705480016</v>
+        <v>6.1106554528237</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10702064.2</v>
+        <v>10650448.08</v>
       </c>
       <c r="N2" s="1">
-        <v>10702064.2</v>
+        <v>10650448.08</v>
       </c>
       <c r="O2" s="1">
-        <v>99.12</v>
+        <v>99.13</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>