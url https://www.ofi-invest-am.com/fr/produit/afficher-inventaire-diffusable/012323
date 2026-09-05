--- v3 (2026-07-16)
+++ v4 (2026-09-05)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>61411.8286</v>
+        <v>61673.4035</v>
       </c>
       <c r="D2">
-        <v>95.47</v>
+        <v>95.758</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5862997.51</v>
+        <v>5905775.46</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5862997.51</v>
+        <v>5905775.46</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1291.5291</v>
+        <v>1285.0252</v>
       </c>
       <c r="D3">
-        <v>988.94</v>
+        <v>993.09</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1277250.94</v>
+        <v>1276147.14</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1277250.94</v>
+        <v>1276147.14</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>341499.5709</v>
+        <v>380352.1711</v>
       </c>
       <c r="D4">
-        <v>10.552</v>
+        <v>10.5976</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3603535.28</v>
+        <v>4030832.83</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3603535.28</v>
+        <v>4030832.83</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,84 +677,84 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>7246.731</v>
+        <v>7529.551</v>
       </c>
       <c r="D2" s="1">
-        <v>1469.69</v>
+        <v>1476.21</v>
       </c>
       <c r="E2" s="1">
-        <v>1385.054114745</v>
+        <v>1389.0179215202</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>10037114.59</v>
+        <v>10458681.28</v>
       </c>
       <c r="I2" s="1">
-        <v>613333.49</v>
+        <v>656517.2</v>
       </c>
       <c r="J2" s="1">
-        <v>6.1106554528237</v>
+        <v>6.2772464560656</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10650448.08</v>
+        <v>11115198.48</v>
       </c>
       <c r="N2" s="1">
-        <v>10650448.08</v>
+        <v>11115198.48</v>
       </c>
       <c r="O2" s="1">
         <v>99.13</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>