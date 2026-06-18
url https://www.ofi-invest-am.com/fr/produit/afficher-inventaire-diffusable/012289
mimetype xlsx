--- v0 (2026-05-26)
+++ v1 (2026-06-18)
@@ -517,153 +517,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>245193.241</v>
+        <v>246197.9744</v>
       </c>
       <c r="D2">
-        <v>107.34</v>
+        <v>107.44</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>26320218.61</v>
+        <v>26451835.49</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>26320218.61</v>
+        <v>26451835.49</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3461.3347</v>
+        <v>3491.6205</v>
       </c>
       <c r="D3">
-        <v>1085.13</v>
+        <v>1086.22</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3756004.95</v>
+        <v>3792692.95</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3756004.95</v>
+        <v>3792692.95</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>4187698.181</v>
+        <v>4178682.7281</v>
       </c>
       <c r="D4">
-        <v>14.8418</v>
+        <v>14.8584</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>62152990.95</v>
+        <v>62088589.01</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>62152990.95</v>
+        <v>62088589.01</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>3076706.406</v>
+        <v>3071317.9198</v>
       </c>
       <c r="D5">
-        <v>100.72</v>
+        <v>100.82</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>309886795.69</v>
+        <v>309676685.44</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>309886795.69</v>
+        <v>309676685.44</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -712,87 +712,87 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>109071.2085</v>
+        <v>108933.3145</v>
       </c>
       <c r="D2" s="1">
-        <v>3389.77</v>
+        <v>3393.58</v>
       </c>
       <c r="E2" s="1">
-        <v>3356.9155831807</v>
+        <v>3356.9780129108</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>366142839.49</v>
+        <v>365686741.65</v>
       </c>
       <c r="I2" s="1">
-        <v>3583470.95</v>
+        <v>3987175.77</v>
       </c>
       <c r="J2" s="1">
-        <v>0.97870846115451</v>
+        <v>1.090325493347</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>369726310.44</v>
+        <v>369673917.42</v>
       </c>
       <c r="N2" s="1">
-        <v>369726310.44</v>
+        <v>369673917.42</v>
       </c>
       <c r="O2" s="1">
-        <v>91.95</v>
+        <v>91.96</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>