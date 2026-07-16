--- v1 (2026-06-18)
+++ v2 (2026-07-16)
@@ -517,153 +517,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>246197.9744</v>
+        <v>245026.6518</v>
       </c>
       <c r="D2">
-        <v>107.44</v>
+        <v>107.58</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>26451835.49</v>
+        <v>26361371.17</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>26451835.49</v>
+        <v>26361371.17</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3491.6205</v>
+        <v>3453.8164</v>
       </c>
       <c r="D3">
-        <v>1086.22</v>
+        <v>1087.86</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3792692.95</v>
+        <v>3757269.27</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3792692.95</v>
+        <v>3757269.27</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>4178682.7281</v>
+        <v>4233662.2414</v>
       </c>
       <c r="D4">
-        <v>14.8584</v>
+        <v>14.8831</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>62088589.01</v>
+        <v>63010074.36</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>62088589.01</v>
+        <v>63010074.36</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>3071317.9198</v>
+        <v>3032312.2407</v>
       </c>
       <c r="D5">
-        <v>100.82</v>
+        <v>100.98</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>309676685.44</v>
+        <v>306232848.01</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>309676685.44</v>
+        <v>306232848.01</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -712,84 +712,84 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>108933.3145</v>
+        <v>108044.4495</v>
       </c>
       <c r="D2" s="1">
-        <v>3393.58</v>
+        <v>3399.25</v>
       </c>
       <c r="E2" s="1">
-        <v>3356.9780129108</v>
+        <v>3357.0124994713</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>365686741.65</v>
+        <v>362706567.47</v>
       </c>
       <c r="I2" s="1">
-        <v>3987175.77</v>
+        <v>4563527.49</v>
       </c>
       <c r="J2" s="1">
-        <v>1.090325493347</v>
+        <v>1.2581871681652</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>369673917.42</v>
+        <v>367270094.96</v>
       </c>
       <c r="N2" s="1">
-        <v>369673917.42</v>
+        <v>367270094.96</v>
       </c>
       <c r="O2" s="1">
         <v>91.96</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>