--- v5 (2026-10-14)
+++ v6 (2026-11-03)
@@ -514,153 +514,153 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>255515.8586</v>
+        <v>258368.792</v>
       </c>
       <c r="C2">
-        <v>108.06</v>
+        <v>108.18</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>27611973.35</v>
+        <v>27951008.68</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>27611973.35</v>
+        <v>27951008.68</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>3530.2116</v>
+        <v>3369.4119</v>
       </c>
       <c r="C3">
-        <v>1093.22</v>
+        <v>1094.55</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>3859325.41</v>
+        <v>3687995.49</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>3859325.41</v>
+        <v>3687995.49</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>4760483.8356</v>
+        <v>4726964.4624</v>
       </c>
       <c r="C4">
-        <v>14.9638</v>
+        <v>14.9836</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>71235117.68</v>
+        <v>70826952.02</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>71235117.68</v>
+        <v>70826952.02</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>3147332.7632</v>
+        <v>3125070.0497</v>
       </c>
       <c r="C5">
-        <v>101.51</v>
+        <v>101.64</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>319510167.15</v>
+        <v>317655261.79</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>319510167.15</v>
+        <v>317655261.79</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -709,87 +709,87 @@
       </c>
       <c r="K1" t="s">
         <v>25</v>
       </c>
       <c r="L1" t="s">
         <v>26</v>
       </c>
       <c r="M1" t="s">
         <v>27</v>
       </c>
       <c r="N1" t="s">
         <v>28</v>
       </c>
       <c r="O1" t="s">
         <v>29</v>
       </c>
       <c r="Z1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="1">
-        <v>113600.5355</v>
+        <v>112872.4765</v>
       </c>
       <c r="C2" s="1">
-        <v>3417.84</v>
+        <v>3422.39</v>
       </c>
       <c r="D2" s="1">
-        <v>3360.4863510525</v>
+        <v>3360.4863511611</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>381753049.02</v>
+        <v>379306416.7</v>
       </c>
       <c r="H2" s="1">
-        <v>6515405.23</v>
+        <v>6987218.15</v>
       </c>
       <c r="I2" s="1">
-        <v>1.706706795591</v>
+        <v>1.8421038617774</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>388268454.25</v>
+        <v>386293634.85</v>
       </c>
       <c r="M2" s="1">
-        <v>388268454.25</v>
+        <v>386293634.85</v>
       </c>
       <c r="N2" s="1">
-        <v>91.96</v>
+        <v>91.95</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>