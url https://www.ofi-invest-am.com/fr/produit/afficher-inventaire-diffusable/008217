--- v0 (2026-05-02)
+++ v1 (2026-05-25)
@@ -499,66 +499,66 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>304444.8461</v>
+        <v>303544.2337</v>
       </c>
       <c r="D2">
-        <v>169.8</v>
+        <v>172.45</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>51696518.77</v>
+        <v>52346823.48</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>51696518.77</v>
+        <v>52346823.48</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -607,84 +607,84 @@
       </c>
       <c r="L1" t="s">
         <v>19</v>
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
-        <v>499729.97</v>
+        <v>498203.62</v>
       </c>
       <c r="D2" s="1">
-        <v>103.46</v>
+        <v>105.08</v>
       </c>
       <c r="E2" s="1">
-        <v>99.4004576111</v>
+        <v>99.4095073416</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>49673387.7</v>
+        <v>49526176.42</v>
       </c>
       <c r="I2" s="1">
-        <v>2028675.0</v>
+        <v>2825059.97</v>
       </c>
       <c r="J2" s="1">
-        <v>4.0840278747487</v>
+        <v>5.704175396143</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>51702062.7</v>
+        <v>52351236.39</v>
       </c>
       <c r="N2" s="1">
-        <v>51702062.7</v>
+        <v>52351236.39</v>
       </c>
       <c r="O2" s="1">
         <v>100.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>