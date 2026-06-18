--- v1 (2026-05-25)
+++ v2 (2026-06-18)
@@ -499,66 +499,66 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>303544.2337</v>
+        <v>303131.7849</v>
       </c>
       <c r="D2">
-        <v>172.45</v>
+        <v>167.36</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>52346823.48</v>
+        <v>50734801.91</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>52346823.48</v>
+        <v>50734801.91</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -607,84 +607,84 @@
       </c>
       <c r="L1" t="s">
         <v>19</v>
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
-        <v>498203.62</v>
+        <v>497521.49</v>
       </c>
       <c r="D2" s="1">
-        <v>105.08</v>
+        <v>101.99</v>
       </c>
       <c r="E2" s="1">
-        <v>99.4095073416</v>
+        <v>99.4183659886</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>49526176.42</v>
+        <v>49462773.58</v>
       </c>
       <c r="I2" s="1">
-        <v>2825059.97</v>
+        <v>1279443.19</v>
       </c>
       <c r="J2" s="1">
-        <v>5.704175396143</v>
+        <v>2.5866790262593</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>52351236.39</v>
+        <v>50742216.77</v>
       </c>
       <c r="N2" s="1">
-        <v>52351236.39</v>
+        <v>50742216.77</v>
       </c>
       <c r="O2" s="1">
         <v>100.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>