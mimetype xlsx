--- v2 (2026-06-18)
+++ v3 (2026-07-16)
@@ -14,77 +14,83 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>008217</t>
   </si>
   <si>
     <t>EUR</t>
+  </si>
+  <si>
+    <t>S</t>
+  </si>
+  <si>
+    <t>FR0014013JT8</t>
   </si>
   <si>
     <t>CodeTitre</t>
   </si>
   <si>
     <t>LibTitre</t>
   </si>
   <si>
     <t>Quantite</t>
   </si>
   <si>
     <t>Cours</t>
   </si>
   <si>
     <t>Prix de revient unitaire</t>
   </si>
   <si>
     <t>Cours Dev</t>
   </si>
   <si>
     <t>Prix de revient total (EUR)</t>
   </si>
   <si>
     <t>PMV (EUR)</t>
   </si>
@@ -444,250 +450,279 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>303131.7849</v>
+        <v>301712.4607</v>
       </c>
       <c r="D2">
-        <v>167.36</v>
+        <v>168.87</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>50734801.91</v>
+        <v>50952790.3</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>50734801.91</v>
+        <v>50952790.3</v>
       </c>
       <c r="I2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="1">
+        <v>848.5688</v>
+      </c>
+      <c r="D3">
+        <v>102.5279</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>87002.04</v>
+      </c>
+      <c r="G3" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3">
+        <v>87002.04</v>
+      </c>
+      <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="O2" sqref="O2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="K1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="M1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="N1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="O1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="P1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>497521.49</v>
+        <v>495997.15</v>
       </c>
       <c r="D2" s="1">
-        <v>101.99</v>
+        <v>102.92</v>
       </c>
       <c r="E2" s="1">
-        <v>99.4183659886</v>
+        <v>99.427800946</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>49462773.58</v>
+        <v>49315905.9</v>
       </c>
       <c r="I2" s="1">
-        <v>1279443.19</v>
+        <v>1732120.78</v>
       </c>
       <c r="J2" s="1">
-        <v>2.5866790262593</v>
+        <v>3.5122963846843</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>50742216.77</v>
+        <v>51048026.68</v>
       </c>
       <c r="N2" s="1">
-        <v>50742216.77</v>
+        <v>51048026.68</v>
       </c>
       <c r="O2" s="1">
-        <v>100.01</v>
+        <v>100.02</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>