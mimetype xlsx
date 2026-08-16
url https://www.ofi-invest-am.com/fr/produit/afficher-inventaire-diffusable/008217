--- v3 (2026-07-16)
+++ v4 (2026-08-16)
@@ -461,139 +461,139 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>301712.4607</v>
+        <v>303771.2029</v>
       </c>
       <c r="D2">
-        <v>168.87</v>
+        <v>168.01</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>50952790.3</v>
+        <v>51039004.93</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>50952790.3</v>
+        <v>51039004.93</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>848.5688</v>
+        <v>4822.8092</v>
       </c>
       <c r="D3">
-        <v>102.5279</v>
+        <v>102.011</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>87002.04</v>
+        <v>491979.74</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>87002.04</v>
+        <v>491979.74</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -642,87 +642,87 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>495997.15</v>
+        <v>510997.89</v>
       </c>
       <c r="D2" s="1">
-        <v>102.92</v>
+        <v>100.84</v>
       </c>
       <c r="E2" s="1">
-        <v>99.427800946</v>
+        <v>99.5098325944</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>49315905.9</v>
+        <v>50849314.49</v>
       </c>
       <c r="I2" s="1">
-        <v>1732120.78</v>
+        <v>679712.74</v>
       </c>
       <c r="J2" s="1">
-        <v>3.5122963846843</v>
+        <v>1.3367195739358</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>51048026.68</v>
+        <v>51529027.23</v>
       </c>
       <c r="N2" s="1">
-        <v>51048026.68</v>
+        <v>51529027.23</v>
       </c>
       <c r="O2" s="1">
-        <v>100.02</v>
+        <v>100.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>