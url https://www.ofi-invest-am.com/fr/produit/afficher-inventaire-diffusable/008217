--- v4 (2026-08-16)
+++ v5 (2026-10-07)
@@ -450,282 +450,282 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>331663.1215</v>
+      </c>
+      <c r="C2">
+        <v>172.48</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>57207432.92</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>57207432.92</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>7626.6789</v>
+      </c>
+      <c r="C3">
+        <v>104.735</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>798780.46</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>798780.46</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>9</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P2"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O2" sqref="O2"/>
+      <selection activeCell="N2" sqref="N2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1" t="s">
+        <v>19</v>
+      </c>
+      <c r="J1" t="s">
+        <v>20</v>
+      </c>
+      <c r="K1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L1" t="s">
+        <v>22</v>
+      </c>
+      <c r="M1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1" t="s">
+        <v>24</v>
+      </c>
+      <c r="O1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z1" t="s">
         <v>11</v>
       </c>
-      <c r="B1" t="s">
-[...43 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>27</v>
       </c>
+      <c r="B2" s="1">
+        <v>560563.02</v>
+      </c>
       <c r="C2" s="1">
-        <v>510997.89</v>
+        <v>103.54</v>
       </c>
       <c r="D2" s="1">
-        <v>100.84</v>
-[...4 lines deleted...]
-      <c r="F2" t="s">
+        <v>99.7673394688</v>
+      </c>
+      <c r="E2" t="s">
         <v>8</v>
       </c>
-      <c r="G2">
+      <c r="F2">
         <v>1.0</v>
       </c>
+      <c r="G2" s="1">
+        <v>55925881.11</v>
+      </c>
       <c r="H2" s="1">
-        <v>50849314.49</v>
+        <v>2114813.98</v>
       </c>
       <c r="I2" s="1">
-        <v>679712.74</v>
-[...2 lines deleted...]
-        <v>1.3367195739358</v>
+        <v>3.7814584911776</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
-        <v>0.0</v>
+      <c r="L2" s="1">
+        <v>58040695.09</v>
       </c>
       <c r="M2" s="1">
-        <v>51529027.23</v>
+        <v>58040695.09</v>
       </c>
       <c r="N2" s="1">
-        <v>51529027.23</v>
-[...4 lines deleted...]
-      <c r="P2">
+        <v>100.06</v>
+      </c>
+      <c r="O2">
         <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">