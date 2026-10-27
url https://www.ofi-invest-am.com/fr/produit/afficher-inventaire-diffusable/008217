--- v5 (2026-10-07)
+++ v6 (2026-10-27)
@@ -460,137 +460,137 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>1</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>331663.1215</v>
+        <v>330143.6365</v>
       </c>
       <c r="C2">
-        <v>172.48</v>
+        <v>171.22</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>57207432.92</v>
+        <v>56529208.48</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>57207432.92</v>
+        <v>56529208.48</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>7626.6789</v>
+        <v>7600.1452</v>
       </c>
       <c r="C3">
-        <v>104.735</v>
+        <v>103.9736</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>798780.46</v>
+        <v>790214.82</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>798780.46</v>
+        <v>790214.82</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -639,87 +639,87 @@
       </c>
       <c r="K1" t="s">
         <v>21</v>
       </c>
       <c r="L1" t="s">
         <v>22</v>
       </c>
       <c r="M1" t="s">
         <v>23</v>
       </c>
       <c r="N1" t="s">
         <v>24</v>
       </c>
       <c r="O1" t="s">
         <v>25</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="1">
-        <v>560563.02</v>
+        <v>557675.84</v>
       </c>
       <c r="C2" s="1">
-        <v>103.54</v>
+        <v>102.79</v>
       </c>
       <c r="D2" s="1">
-        <v>99.7673394688</v>
+        <v>99.7740770516</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>55925881.11</v>
+        <v>55641592.23</v>
       </c>
       <c r="H2" s="1">
-        <v>2114813.98</v>
+        <v>1681907.36</v>
       </c>
       <c r="I2" s="1">
-        <v>3.7814584911776</v>
+        <v>3.0227520324143</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>58040695.09</v>
+        <v>57323499.59</v>
       </c>
       <c r="M2" s="1">
-        <v>58040695.09</v>
+        <v>57323499.59</v>
       </c>
       <c r="N2" s="1">
-        <v>100.06</v>
+        <v>100.01</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>