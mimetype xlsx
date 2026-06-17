--- v0 (2026-05-10)
+++ v1 (2026-06-17)
@@ -142,50 +142,56 @@
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>LU0569974404</t>
+  </si>
+  <si>
+    <t>APERAM SA</t>
+  </si>
+  <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
@@ -286,54 +292,54 @@
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
-    <t>DE0006048432</t>
-[...2 lines deleted...]
-    <t>HENKEL &amp; KGAA PREF AG</t>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
@@ -362,56 +368,50 @@
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
-  </si>
-[...4 lines deleted...]
-    <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
@@ -899,110 +899,110 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>256286.1261</v>
+        <v>255532.451</v>
       </c>
       <c r="D2">
-        <v>350.03</v>
+        <v>329.93</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>89709291.21</v>
+        <v>84308884.4</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>89709291.21</v>
+        <v>84308884.4</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1087,3751 +1087,3751 @@
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>4883835.45</v>
       </c>
       <c r="I2" s="1">
         <v>64324.55</v>
       </c>
       <c r="J2" s="1">
         <v>1.3170908532555</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>4948160.0</v>
       </c>
       <c r="N2" s="1">
         <v>4948160.0</v>
       </c>
       <c r="O2" s="1">
-        <v>5.52</v>
+        <v>5.87</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>4264.0</v>
       </c>
       <c r="D3" s="1">
-        <v>155.9</v>
+        <v>140.6</v>
       </c>
       <c r="E3" s="1">
         <v>213.4501946529</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>910151.63</v>
       </c>
       <c r="I3" s="1">
-        <v>-245394.03</v>
+        <v>-310633.23</v>
       </c>
       <c r="J3" s="1">
-        <v>-26.96188436206</v>
+        <v>-34.12983284994</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>664757.6</v>
+        <v>599518.4</v>
       </c>
       <c r="N3" s="1">
-        <v>664757.6</v>
+        <v>599518.4</v>
       </c>
       <c r="O3" s="1">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>505.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1236.4</v>
+        <v>911.5</v>
       </c>
       <c r="E4" s="1">
         <v>1061.818039604</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>536218.11</v>
       </c>
       <c r="I4" s="1">
-        <v>88163.89</v>
+        <v>-75910.61</v>
       </c>
       <c r="J4" s="1">
-        <v>16.441796417506</v>
+        <v>-14.156666584797</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>624382.0</v>
+        <v>460307.5</v>
       </c>
       <c r="N4" s="1">
-        <v>624382.0</v>
+        <v>460307.5</v>
       </c>
       <c r="O4" s="1">
-        <v>0.7</v>
+        <v>0.55</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
-        <v>6404.0</v>
+        <v>9130.0</v>
       </c>
       <c r="D5" s="1">
-        <v>191.62</v>
+        <v>170.32</v>
       </c>
       <c r="E5" s="1">
-        <v>198.6757401624</v>
+        <v>195.9926035049</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1272319.44</v>
+        <v>1789412.47</v>
       </c>
       <c r="I5" s="1">
-        <v>-45184.96</v>
+        <v>-234390.87</v>
       </c>
       <c r="J5" s="1">
-        <v>-3.5513848629083</v>
+        <v>-13.098761405189</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1227134.48</v>
+        <v>1555021.6</v>
       </c>
       <c r="N5" s="1">
-        <v>1227134.48</v>
+        <v>1555021.6</v>
       </c>
       <c r="O5" s="1">
-        <v>1.37</v>
+        <v>1.84</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
         <v>15076.0</v>
       </c>
       <c r="D6" s="1">
-        <v>60.26</v>
+        <v>51.88</v>
       </c>
       <c r="E6" s="1">
         <v>71.6832050942</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1080696.0</v>
       </c>
       <c r="I6" s="1">
-        <v>-172216.24</v>
+        <v>-298553.12</v>
       </c>
       <c r="J6" s="1">
-        <v>-15.935678488678</v>
+        <v>-27.626003982619</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>908479.76</v>
+        <v>782142.88</v>
       </c>
       <c r="N6" s="1">
-        <v>908479.76</v>
+        <v>782142.88</v>
       </c>
       <c r="O6" s="1">
-        <v>1.01</v>
+        <v>0.93</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
-        <v>6969.0</v>
+        <v>6420.0</v>
       </c>
       <c r="D7" s="1">
-        <v>377.4</v>
+        <v>362.1</v>
       </c>
       <c r="E7" s="1">
-        <v>240.2368115942</v>
+        <v>240.2368115265</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1674210.34</v>
+        <v>1542320.33</v>
       </c>
       <c r="I7" s="1">
-        <v>955890.26</v>
+        <v>782361.67</v>
       </c>
       <c r="J7" s="1">
-        <v>57.094992018745</v>
+        <v>50.726276168583</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2630100.6</v>
+        <v>2324682.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2630100.6</v>
+        <v>2324682.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.93</v>
+        <v>2.76</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
-        <v>51725.0</v>
+        <v>41131.0</v>
       </c>
       <c r="D8" s="1">
-        <v>28.81</v>
+        <v>23.41</v>
       </c>
       <c r="E8" s="1">
-        <v>19.1806749154</v>
+        <v>19.1806749167</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>992120.41</v>
+        <v>788920.34</v>
       </c>
       <c r="I8" s="1">
-        <v>498076.84</v>
+        <v>173956.37</v>
       </c>
       <c r="J8" s="1">
-        <v>50.203265146012</v>
+        <v>22.04992838694</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1490197.25</v>
+        <v>962876.71</v>
       </c>
       <c r="N8" s="1">
-        <v>1490197.25</v>
+        <v>962876.71</v>
       </c>
       <c r="O8" s="1">
-        <v>1.66</v>
+        <v>1.14</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
-        <v>11240.0</v>
+        <v>7732.0</v>
       </c>
       <c r="D9" s="1">
-        <v>53.06</v>
+        <v>51.22</v>
       </c>
       <c r="E9" s="1">
-        <v>61.0828113879</v>
+        <v>61.0828116917</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>686570.8</v>
+        <v>472292.3</v>
       </c>
       <c r="I9" s="1">
-        <v>-90176.4</v>
+        <v>-76259.26</v>
       </c>
       <c r="J9" s="1">
-        <v>-13.134319140866</v>
+        <v>-16.146623605763</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>596394.4</v>
+        <v>396033.04</v>
       </c>
       <c r="N9" s="1">
-        <v>596394.4</v>
+        <v>396033.04</v>
       </c>
       <c r="O9" s="1">
-        <v>0.66</v>
+        <v>0.47</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
-        <v>20048.0</v>
+        <v>17709.0</v>
       </c>
       <c r="D10" s="1">
-        <v>63.48</v>
+        <v>63.44</v>
       </c>
       <c r="E10" s="1">
-        <v>52.6767642658</v>
+        <v>52.6767643571</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1056063.77</v>
+        <v>932852.82</v>
       </c>
       <c r="I10" s="1">
-        <v>216583.27</v>
+        <v>190606.14</v>
       </c>
       <c r="J10" s="1">
-        <v>20.508540881011</v>
+        <v>20.432605863806</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1272647.04</v>
+        <v>1123458.96</v>
       </c>
       <c r="N10" s="1">
-        <v>1272647.04</v>
+        <v>1123458.96</v>
       </c>
       <c r="O10" s="1">
-        <v>1.42</v>
+        <v>1.33</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="1">
-        <v>772.0</v>
+        <v>4886.0</v>
       </c>
       <c r="D11" s="1">
-        <v>709.0</v>
+        <v>34.12</v>
       </c>
       <c r="E11" s="1">
-        <v>464.3851036269</v>
+        <v>33.3951002865</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>358505.3</v>
+        <v>163168.46</v>
       </c>
       <c r="I11" s="1">
-        <v>188842.7</v>
+        <v>3541.86</v>
       </c>
       <c r="J11" s="1">
-        <v>52.675009267645</v>
+        <v>2.170676857525</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>547348.0</v>
+        <v>166710.32</v>
       </c>
       <c r="N11" s="1">
-        <v>547348.0</v>
+        <v>166710.32</v>
       </c>
       <c r="O11" s="1">
-        <v>0.61</v>
+        <v>0.2</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="1">
-        <v>5571.0</v>
+        <v>772.0</v>
       </c>
       <c r="D12" s="1">
-        <v>1193.0</v>
+        <v>616.0</v>
       </c>
       <c r="E12" s="1">
-        <v>609.9065679411</v>
+        <v>464.3851036269</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>3397789.49</v>
+        <v>358505.3</v>
       </c>
       <c r="I12" s="1">
-        <v>3248413.51</v>
+        <v>117046.7</v>
       </c>
       <c r="J12" s="1">
-        <v>95.603730588972</v>
+        <v>32.648527092905</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>6646203.0</v>
+        <v>475552.0</v>
       </c>
       <c r="N12" s="1">
-        <v>6646203.0</v>
+        <v>475552.0</v>
       </c>
       <c r="O12" s="1">
-        <v>7.41</v>
+        <v>0.56</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="1">
-        <v>45342.0</v>
+        <v>5747.0</v>
       </c>
       <c r="D13" s="1">
-        <v>38.46</v>
+        <v>1193.8</v>
       </c>
       <c r="E13" s="1">
-        <v>25.9578245335</v>
+        <v>627.5125404559</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1176979.68</v>
+        <v>3606314.57</v>
       </c>
       <c r="I13" s="1">
-        <v>566873.64</v>
+        <v>3254454.03</v>
       </c>
       <c r="J13" s="1">
-        <v>48.163417740568</v>
+        <v>90.243209981541</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1743853.32</v>
+        <v>6860768.6</v>
       </c>
       <c r="N13" s="1">
-        <v>1743853.32</v>
+        <v>6860768.6</v>
       </c>
       <c r="O13" s="1">
-        <v>1.94</v>
+        <v>8.14</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="1">
-        <v>109533.0</v>
+        <v>32734.0</v>
       </c>
       <c r="D14" s="1">
-        <v>20.6</v>
+        <v>39.18</v>
       </c>
       <c r="E14" s="1">
-        <v>7.3690908676</v>
+        <v>25.9578245861</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>807158.63</v>
+        <v>849703.43</v>
       </c>
       <c r="I14" s="1">
-        <v>1449221.17</v>
+        <v>432814.69</v>
       </c>
       <c r="J14" s="1">
-        <v>179.54601687155</v>
+        <v>50.937147564533</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2256379.8</v>
+        <v>1282518.12</v>
       </c>
       <c r="N14" s="1">
-        <v>2256379.8</v>
+        <v>1282518.12</v>
       </c>
       <c r="O14" s="1">
-        <v>2.52</v>
+        <v>1.52</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="1">
-        <v>237483.0</v>
+        <v>101791.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.772</v>
+        <v>18.13</v>
       </c>
       <c r="E15" s="1">
-        <v>7.6579145455</v>
+        <v>7.3690908823</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1818624.52</v>
+        <v>750107.13</v>
       </c>
       <c r="I15" s="1">
-        <v>739542.36</v>
+        <v>1095363.7</v>
       </c>
       <c r="J15" s="1">
-        <v>40.664928459229</v>
+        <v>146.02763474599</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>2558166.88</v>
+        <v>1845470.83</v>
       </c>
       <c r="N15" s="1">
-        <v>2558166.88</v>
+        <v>1845470.83</v>
       </c>
       <c r="O15" s="1">
-        <v>2.85</v>
+        <v>2.19</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="1">
-        <v>4766.0</v>
+        <v>237483.0</v>
       </c>
       <c r="D16" s="1">
-        <v>94.35</v>
+        <v>9.594</v>
       </c>
       <c r="E16" s="1">
-        <v>112.1495992446</v>
+        <v>7.6579145455</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>534504.99</v>
+        <v>1818624.52</v>
       </c>
       <c r="I16" s="1">
-        <v>-84832.89</v>
+        <v>459787.38</v>
       </c>
       <c r="J16" s="1">
-        <v>-15.871299910596</v>
+        <v>25.282150050413</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>449672.1</v>
+        <v>2278411.9</v>
       </c>
       <c r="N16" s="1">
-        <v>449672.1</v>
+        <v>2278411.9</v>
       </c>
       <c r="O16" s="1">
-        <v>0.5</v>
+        <v>2.7</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="1">
-        <v>10541.0</v>
+        <v>4766.0</v>
       </c>
       <c r="D17" s="1">
-        <v>89.28</v>
+        <v>94.3</v>
       </c>
       <c r="E17" s="1">
-        <v>78.497800019</v>
+        <v>112.1495992446</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>827445.31</v>
+        <v>534504.99</v>
       </c>
       <c r="I17" s="1">
-        <v>113655.17</v>
+        <v>-85071.19</v>
       </c>
       <c r="J17" s="1">
-        <v>13.73567154547</v>
+        <v>-15.915883217479</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>941100.48</v>
+        <v>449433.8</v>
       </c>
       <c r="N17" s="1">
-        <v>941100.48</v>
+        <v>449433.8</v>
       </c>
       <c r="O17" s="1">
-        <v>1.05</v>
+        <v>0.53</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="1">
-        <v>19121.0</v>
+        <v>10541.0</v>
       </c>
       <c r="D18" s="1">
-        <v>93.03</v>
+        <v>79.36</v>
       </c>
       <c r="E18" s="1">
-        <v>67.73378066</v>
+        <v>78.497800019</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1295137.62</v>
+        <v>827445.31</v>
       </c>
       <c r="I18" s="1">
-        <v>483689.01</v>
+        <v>9088.45</v>
       </c>
       <c r="J18" s="1">
-        <v>37.346533876454</v>
+        <v>1.0983747070849</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1778826.63</v>
+        <v>836533.76</v>
       </c>
       <c r="N18" s="1">
-        <v>1778826.63</v>
+        <v>836533.76</v>
       </c>
       <c r="O18" s="1">
-        <v>1.98</v>
+        <v>0.99</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="1">
-        <v>40996.0</v>
+        <v>19121.0</v>
       </c>
       <c r="D19" s="1">
-        <v>28.26</v>
+        <v>85.88</v>
       </c>
       <c r="E19" s="1">
-        <v>26.7085459557</v>
+        <v>67.73378066</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1094943.55</v>
+        <v>1295137.62</v>
       </c>
       <c r="I19" s="1">
-        <v>63603.41</v>
+        <v>346973.86</v>
       </c>
       <c r="J19" s="1">
-        <v>5.8088300533849</v>
+        <v>26.790501228742</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1158546.96</v>
+        <v>1642111.48</v>
       </c>
       <c r="N19" s="1">
-        <v>1158546.96</v>
+        <v>1642111.48</v>
       </c>
       <c r="O19" s="1">
-        <v>1.29</v>
+        <v>1.95</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="1">
-        <v>5932.0</v>
+        <v>29330.0</v>
       </c>
       <c r="D20" s="1">
-        <v>113.6</v>
+        <v>27.7</v>
       </c>
       <c r="E20" s="1">
-        <v>137.5250994606</v>
+        <v>26.7085458575</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>815798.89</v>
+        <v>783361.65</v>
       </c>
       <c r="I20" s="1">
-        <v>-141923.69</v>
+        <v>29079.35</v>
       </c>
       <c r="J20" s="1">
-        <v>-17.396896678788</v>
+        <v>3.7121232575018</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>673875.2</v>
+        <v>812441.0</v>
       </c>
       <c r="N20" s="1">
-        <v>673875.2</v>
+        <v>812441.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.75</v>
+        <v>0.96</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="1">
-        <v>15676.0</v>
+        <v>5932.0</v>
       </c>
       <c r="D21" s="1">
-        <v>88.02</v>
+        <v>105.05</v>
       </c>
       <c r="E21" s="1">
-        <v>69.2242255677</v>
+        <v>137.5250994606</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1085158.96</v>
+        <v>815798.89</v>
       </c>
       <c r="I21" s="1">
-        <v>294642.56</v>
+        <v>-192642.29</v>
       </c>
       <c r="J21" s="1">
-        <v>27.152018354988</v>
+        <v>-23.6139436277</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1379801.52</v>
+        <v>623156.6</v>
       </c>
       <c r="N21" s="1">
-        <v>1379801.52</v>
+        <v>623156.6</v>
       </c>
       <c r="O21" s="1">
-        <v>1.54</v>
+        <v>0.74</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="1">
-        <v>12150.0</v>
+        <v>14510.0</v>
       </c>
       <c r="D22" s="1">
-        <v>70.0</v>
+        <v>71.16</v>
       </c>
       <c r="E22" s="1">
-        <v>66.3104748971</v>
+        <v>69.2242253618</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>805672.27</v>
+        <v>1004443.51</v>
       </c>
       <c r="I22" s="1">
-        <v>44827.73</v>
+        <v>28088.09</v>
       </c>
       <c r="J22" s="1">
-        <v>5.5640155022339</v>
+        <v>2.7963832430955</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>850500.0</v>
+        <v>1032531.6</v>
       </c>
       <c r="N22" s="1">
-        <v>850500.0</v>
+        <v>1032531.6</v>
       </c>
       <c r="O22" s="1">
-        <v>0.95</v>
+        <v>1.22</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>66</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1">
-        <v>14726.0</v>
+        <v>12150.0</v>
       </c>
       <c r="D23" s="1">
-        <v>22.44</v>
+        <v>73.12</v>
       </c>
       <c r="E23" s="1">
-        <v>36.9756043732</v>
+        <v>66.3104748971</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>544502.75</v>
+        <v>805672.27</v>
       </c>
       <c r="I23" s="1">
-        <v>-214051.31</v>
+        <v>82735.73</v>
       </c>
       <c r="J23" s="1">
-        <v>-39.31133681143</v>
+        <v>10.269154478905</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>330451.44</v>
+        <v>888408.0</v>
       </c>
       <c r="N23" s="1">
-        <v>330451.44</v>
+        <v>888408.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.37</v>
+        <v>1.05</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>68</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1">
-        <v>2501.0</v>
+        <v>14726.0</v>
       </c>
       <c r="D24" s="1">
-        <v>209.7</v>
+        <v>18.11</v>
       </c>
       <c r="E24" s="1">
-        <v>160.4114914034</v>
+        <v>36.9756043732</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>401189.14</v>
+        <v>544502.75</v>
       </c>
       <c r="I24" s="1">
-        <v>123270.56</v>
+        <v>-277814.89</v>
       </c>
       <c r="J24" s="1">
-        <v>30.72629533292</v>
+        <v>-51.021760679813</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>524459.7</v>
+        <v>266687.86</v>
       </c>
       <c r="N24" s="1">
-        <v>524459.7</v>
+        <v>266687.86</v>
       </c>
       <c r="O24" s="1">
-        <v>0.58</v>
+        <v>0.32</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1">
-        <v>12467.0</v>
+        <v>2092.0</v>
       </c>
       <c r="D25" s="1">
-        <v>51.14</v>
+        <v>251.0</v>
       </c>
       <c r="E25" s="1">
-        <v>38.9589997594</v>
+        <v>160.4114913958</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>485701.85</v>
+        <v>335580.84</v>
       </c>
       <c r="I25" s="1">
-        <v>151860.53</v>
+        <v>189511.16</v>
       </c>
       <c r="J25" s="1">
-        <v>31.266203742069</v>
+        <v>56.47258049655</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>637562.38</v>
+        <v>525092.0</v>
       </c>
       <c r="N25" s="1">
-        <v>637562.38</v>
+        <v>525092.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.71</v>
+        <v>0.62</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>72</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="1">
-        <v>41887.0</v>
+        <v>12467.0</v>
       </c>
       <c r="D26" s="1">
-        <v>30.2</v>
+        <v>44.66</v>
       </c>
       <c r="E26" s="1">
-        <v>31.9010105761</v>
+        <v>38.9589997594</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1336237.63</v>
+        <v>485701.85</v>
       </c>
       <c r="I26" s="1">
-        <v>-71250.23</v>
+        <v>71074.37</v>
       </c>
       <c r="J26" s="1">
-        <v>-5.3321526351567</v>
+        <v>14.633333185781</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1264987.4</v>
+        <v>556776.22</v>
       </c>
       <c r="N26" s="1">
-        <v>1264987.4</v>
+        <v>556776.22</v>
       </c>
       <c r="O26" s="1">
-        <v>1.41</v>
+        <v>0.66</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>74</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="1">
-        <v>15489.0</v>
+        <v>38671.0</v>
       </c>
       <c r="D27" s="1">
-        <v>70.5</v>
+        <v>33.45</v>
       </c>
       <c r="E27" s="1">
-        <v>105.1719013493</v>
+        <v>31.9010105764</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1629007.58</v>
+        <v>1233643.98</v>
       </c>
       <c r="I27" s="1">
-        <v>-537033.08</v>
+        <v>59900.97</v>
       </c>
       <c r="J27" s="1">
-        <v>-32.966886501535</v>
+        <v>4.8556123947527</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1091974.5</v>
+        <v>1293544.95</v>
       </c>
       <c r="N27" s="1">
-        <v>1091974.5</v>
+        <v>1293544.95</v>
       </c>
       <c r="O27" s="1">
-        <v>1.22</v>
+        <v>1.53</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="1">
-        <v>207830.0</v>
+        <v>15489.0</v>
       </c>
       <c r="D28" s="1">
-        <v>9.585</v>
+        <v>59.62</v>
       </c>
       <c r="E28" s="1">
-        <v>6.7496739643</v>
+        <v>105.1719013493</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1402784.74</v>
+        <v>1629007.58</v>
       </c>
       <c r="I28" s="1">
-        <v>589265.81</v>
+        <v>-705553.4</v>
       </c>
       <c r="J28" s="1">
-        <v>42.006859156452</v>
+        <v>-43.311854939312</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1992050.55</v>
+        <v>923454.18</v>
       </c>
       <c r="N28" s="1">
-        <v>1992050.55</v>
+        <v>923454.18</v>
       </c>
       <c r="O28" s="1">
-        <v>2.22</v>
+        <v>1.1</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="1">
-        <v>47322.0</v>
+        <v>207830.0</v>
       </c>
       <c r="D29" s="1">
-        <v>26.09</v>
+        <v>9.916</v>
       </c>
       <c r="E29" s="1">
-        <v>14.7187990787</v>
+        <v>6.7496739643</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>696523.01</v>
+        <v>1402784.74</v>
       </c>
       <c r="I29" s="1">
-        <v>538107.97</v>
+        <v>658057.54</v>
       </c>
       <c r="J29" s="1">
-        <v>77.256309163426</v>
+        <v>46.910799728261</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1234630.98</v>
+        <v>2060842.28</v>
       </c>
       <c r="N29" s="1">
-        <v>1234630.98</v>
+        <v>2060842.28</v>
       </c>
       <c r="O29" s="1">
-        <v>1.38</v>
+        <v>2.44</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>80</v>
       </c>
       <c r="B30" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="1">
-        <v>8381.0</v>
+        <v>47322.0</v>
       </c>
       <c r="D30" s="1">
-        <v>107.7</v>
+        <v>28.21</v>
       </c>
       <c r="E30" s="1">
-        <v>104.5645996898</v>
+        <v>14.7187990787</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>876355.91</v>
+        <v>696523.01</v>
       </c>
       <c r="I30" s="1">
-        <v>26277.79</v>
+        <v>638430.61</v>
       </c>
       <c r="J30" s="1">
-        <v>2.9985294445039</v>
+        <v>91.659658164057</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>902633.7</v>
+        <v>1334953.62</v>
       </c>
       <c r="N30" s="1">
-        <v>902633.7</v>
+        <v>1334953.62</v>
       </c>
       <c r="O30" s="1">
-        <v>1.01</v>
+        <v>1.58</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>82</v>
       </c>
       <c r="B31" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="1">
-        <v>4677.0</v>
+        <v>8381.0</v>
       </c>
       <c r="D31" s="1">
-        <v>250.5</v>
+        <v>92.55</v>
       </c>
       <c r="E31" s="1">
-        <v>173.870399829</v>
+        <v>104.5645996898</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>813191.86</v>
+        <v>876355.91</v>
       </c>
       <c r="I31" s="1">
-        <v>358396.64</v>
+        <v>-100694.36</v>
       </c>
       <c r="J31" s="1">
-        <v>44.072826798832</v>
+        <v>-11.490121633344</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1171588.5</v>
+        <v>775661.55</v>
       </c>
       <c r="N31" s="1">
-        <v>1171588.5</v>
+        <v>775661.55</v>
       </c>
       <c r="O31" s="1">
-        <v>1.31</v>
+        <v>0.92</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>84</v>
       </c>
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32" s="1">
-        <v>15651.0</v>
+        <v>4082.0</v>
       </c>
       <c r="D32" s="1">
-        <v>15.85</v>
+        <v>203.0</v>
       </c>
       <c r="E32" s="1">
-        <v>20.8879930995</v>
+        <v>173.8703993141</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>326917.98</v>
+        <v>709738.97</v>
       </c>
       <c r="I32" s="1">
-        <v>-78849.63</v>
+        <v>118907.03</v>
       </c>
       <c r="J32" s="1">
-        <v>-24.119086383686</v>
+        <v>16.753628450189</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>248068.35</v>
+        <v>828646.0</v>
       </c>
       <c r="N32" s="1">
-        <v>248068.35</v>
+        <v>828646.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.28</v>
+        <v>0.98</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="1">
-        <v>1194.0</v>
+        <v>15651.0</v>
       </c>
       <c r="D33" s="1">
-        <v>310.3</v>
+        <v>14.79</v>
       </c>
       <c r="E33" s="1">
-        <v>421.1740033501</v>
+        <v>20.8879930995</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>502881.76</v>
+        <v>326917.98</v>
       </c>
       <c r="I33" s="1">
-        <v>-132383.56</v>
+        <v>-95439.69</v>
       </c>
       <c r="J33" s="1">
-        <v>-26.324987408571</v>
+        <v>-29.193772089256</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>370498.2</v>
+        <v>231478.29</v>
       </c>
       <c r="N33" s="1">
-        <v>370498.2</v>
+        <v>231478.29</v>
       </c>
       <c r="O33" s="1">
-        <v>0.41</v>
+        <v>0.27</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="1">
-        <v>3193.0</v>
+        <v>1194.0</v>
       </c>
       <c r="D34" s="1">
-        <v>178.4</v>
+        <v>292.7</v>
       </c>
       <c r="E34" s="1">
-        <v>154.3987911055</v>
+        <v>421.1740033501</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>492995.34</v>
+        <v>502881.76</v>
       </c>
       <c r="I34" s="1">
-        <v>76635.86</v>
+        <v>-153397.96</v>
       </c>
       <c r="J34" s="1">
-        <v>15.544946124643</v>
+        <v>-30.50378283754</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>569631.2</v>
+        <v>349483.8</v>
       </c>
       <c r="N34" s="1">
-        <v>569631.2</v>
+        <v>349483.8</v>
       </c>
       <c r="O34" s="1">
-        <v>0.63</v>
+        <v>0.41</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>90</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="1">
-        <v>8271.0</v>
+        <v>1278.0</v>
       </c>
       <c r="D35" s="1">
-        <v>80.64</v>
+        <v>199.6</v>
       </c>
       <c r="E35" s="1">
-        <v>69.8050997461</v>
+        <v>154.3987871674</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>577357.98</v>
+        <v>197321.65</v>
       </c>
       <c r="I35" s="1">
-        <v>89615.46</v>
+        <v>57767.15</v>
       </c>
       <c r="J35" s="1">
-        <v>15.521645686789</v>
+        <v>29.27562687622</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>666973.44</v>
+        <v>255088.8</v>
       </c>
       <c r="N35" s="1">
-        <v>666973.44</v>
+        <v>255088.8</v>
       </c>
       <c r="O35" s="1">
-        <v>0.74</v>
+        <v>0.3</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>92</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="1">
-        <v>362.0</v>
+        <v>25406.0</v>
       </c>
       <c r="D36" s="1">
-        <v>2124.0</v>
+        <v>34.62</v>
       </c>
       <c r="E36" s="1">
-        <v>1379.694198895</v>
+        <v>34.5</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>499449.3</v>
+        <v>876507.0</v>
       </c>
       <c r="I36" s="1">
-        <v>269438.7</v>
+        <v>3048.72</v>
       </c>
       <c r="J36" s="1">
-        <v>53.947157399159</v>
+        <v>0.34782608695652</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>768888.0</v>
+        <v>879555.72</v>
       </c>
       <c r="N36" s="1">
-        <v>768888.0</v>
+        <v>879555.72</v>
       </c>
       <c r="O36" s="1">
-        <v>0.86</v>
+        <v>1.04</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" s="1">
-        <v>55710.0</v>
+        <v>362.0</v>
       </c>
       <c r="D37" s="1">
-        <v>19.59</v>
+        <v>1842.5</v>
       </c>
       <c r="E37" s="1">
-        <v>12.4409786394</v>
+        <v>1379.694198895</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>693086.92</v>
+        <v>499449.3</v>
       </c>
       <c r="I37" s="1">
-        <v>398271.98</v>
+        <v>167535.7</v>
       </c>
       <c r="J37" s="1">
-        <v>57.463496786233</v>
+        <v>33.544085455721</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1091358.9</v>
+        <v>666985.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1091358.9</v>
+        <v>666985.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.22</v>
+        <v>0.79</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>96</v>
       </c>
       <c r="B38" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="1">
-        <v>14596.0</v>
+        <v>80411.0</v>
       </c>
       <c r="D38" s="1">
-        <v>56.94</v>
+        <v>20.01</v>
       </c>
       <c r="E38" s="1">
-        <v>35.9249287476</v>
+        <v>14.7629916305</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>524360.26</v>
+        <v>1187106.92</v>
       </c>
       <c r="I38" s="1">
-        <v>306735.98</v>
+        <v>421917.19</v>
       </c>
       <c r="J38" s="1">
-        <v>58.497182833802</v>
+        <v>35.541633436018</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>831096.24</v>
+        <v>1609024.11</v>
       </c>
       <c r="N38" s="1">
-        <v>831096.24</v>
+        <v>1609024.11</v>
       </c>
       <c r="O38" s="1">
-        <v>0.93</v>
+        <v>1.91</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>98</v>
       </c>
       <c r="B39" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="1">
-        <v>31462.0</v>
+        <v>21020.0</v>
       </c>
       <c r="D39" s="1">
-        <v>42.865</v>
+        <v>51.4</v>
       </c>
       <c r="E39" s="1">
-        <v>35.0283106605</v>
+        <v>40.4799395814</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1102060.71</v>
+        <v>850888.33</v>
       </c>
       <c r="I39" s="1">
-        <v>246557.92</v>
+        <v>229539.67</v>
       </c>
       <c r="J39" s="1">
-        <v>22.372444436387</v>
+        <v>26.976474104422</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1348618.63</v>
+        <v>1080428.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1348618.63</v>
+        <v>1080428.0</v>
       </c>
       <c r="O39" s="1">
-        <v>1.5</v>
+        <v>1.28</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>100</v>
       </c>
       <c r="B40" t="s">
         <v>101</v>
       </c>
       <c r="C40" s="1">
-        <v>71701.0</v>
+        <v>31462.0</v>
       </c>
       <c r="D40" s="1">
-        <v>25.835</v>
+        <v>39.635</v>
       </c>
       <c r="E40" s="1">
-        <v>11.9679097921</v>
+        <v>35.0283106605</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>858111.1</v>
+        <v>1102060.71</v>
       </c>
       <c r="I40" s="1">
-        <v>994284.24</v>
+        <v>144935.66</v>
       </c>
       <c r="J40" s="1">
-        <v>115.86894051365</v>
+        <v>13.151331744691</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1852395.34</v>
+        <v>1246996.37</v>
       </c>
       <c r="N40" s="1">
-        <v>1852395.34</v>
+        <v>1246996.37</v>
       </c>
       <c r="O40" s="1">
-        <v>2.06</v>
+        <v>1.48</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>102</v>
       </c>
       <c r="B41" t="s">
         <v>103</v>
       </c>
       <c r="C41" s="1">
-        <v>434577.0</v>
+        <v>71701.0</v>
       </c>
       <c r="D41" s="1">
-        <v>6.048</v>
+        <v>22.565</v>
       </c>
       <c r="E41" s="1">
-        <v>2.6472776516</v>
+        <v>11.9679097921</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1150445.98</v>
+        <v>858111.1</v>
       </c>
       <c r="I41" s="1">
-        <v>1477875.72</v>
+        <v>759821.97</v>
       </c>
       <c r="J41" s="1">
-        <v>128.46111383691</v>
+        <v>88.545873605411</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2628321.7</v>
+        <v>1617933.07</v>
       </c>
       <c r="N41" s="1">
-        <v>2628321.7</v>
+        <v>1617933.07</v>
       </c>
       <c r="O41" s="1">
-        <v>2.93</v>
+        <v>1.92</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>104</v>
       </c>
       <c r="B42" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="1">
-        <v>4482.0</v>
+        <v>393835.0</v>
       </c>
       <c r="D42" s="1">
-        <v>105.2</v>
+        <v>5.171</v>
       </c>
       <c r="E42" s="1">
-        <v>99.316398929</v>
+        <v>2.6472776417</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>445136.1</v>
+        <v>1042590.59</v>
       </c>
       <c r="I42" s="1">
-        <v>26370.3</v>
+        <v>993930.2</v>
       </c>
       <c r="J42" s="1">
-        <v>5.9240982701695</v>
+        <v>95.332742260795</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>471506.4</v>
+        <v>2036520.79</v>
       </c>
       <c r="N42" s="1">
-        <v>471506.4</v>
+        <v>2036520.79</v>
       </c>
       <c r="O42" s="1">
-        <v>0.53</v>
+        <v>2.42</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>106</v>
       </c>
       <c r="B43" t="s">
         <v>107</v>
       </c>
       <c r="C43" s="1">
-        <v>210182.0</v>
+        <v>6715.0</v>
       </c>
       <c r="D43" s="1">
-        <v>4.521</v>
+        <v>99.45</v>
       </c>
       <c r="E43" s="1">
-        <v>3.3889734135</v>
+        <v>101.4724497394</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>712301.21</v>
+        <v>681387.5</v>
       </c>
       <c r="I43" s="1">
-        <v>237931.61</v>
+        <v>-13580.75</v>
       </c>
       <c r="J43" s="1">
-        <v>33.403229793755</v>
+        <v>-1.9931023096256</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>950232.82</v>
+        <v>667806.75</v>
       </c>
       <c r="N43" s="1">
-        <v>950232.82</v>
+        <v>667806.75</v>
       </c>
       <c r="O43" s="1">
-        <v>1.06</v>
+        <v>0.79</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>108</v>
       </c>
       <c r="B44" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="1">
-        <v>10357.0</v>
+        <v>124796.0</v>
       </c>
       <c r="D44" s="1">
-        <v>169.36</v>
+        <v>4.868</v>
       </c>
       <c r="E44" s="1">
-        <v>151.2940784011</v>
+        <v>3.3889734447</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1566952.77</v>
+        <v>422930.33</v>
       </c>
       <c r="I44" s="1">
-        <v>187108.75</v>
+        <v>184576.6</v>
       </c>
       <c r="J44" s="1">
-        <v>11.94093105946</v>
+        <v>43.642318109463</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1754061.52</v>
+        <v>607506.93</v>
       </c>
       <c r="N44" s="1">
-        <v>1754061.52</v>
+        <v>607506.93</v>
       </c>
       <c r="O44" s="1">
-        <v>1.96</v>
+        <v>0.72</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>110</v>
       </c>
       <c r="B45" t="s">
         <v>111</v>
       </c>
       <c r="C45" s="1">
-        <v>5810.0</v>
+        <v>11305.0</v>
       </c>
       <c r="D45" s="1">
-        <v>140.55</v>
+        <v>172.22</v>
       </c>
       <c r="E45" s="1">
-        <v>88.7700533563</v>
+        <v>152.6865961964</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>515754.01</v>
+        <v>1726121.97</v>
       </c>
       <c r="I45" s="1">
-        <v>300841.49</v>
+        <v>220825.13</v>
       </c>
       <c r="J45" s="1">
-        <v>58.330421900161</v>
+        <v>12.793135933494</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>816595.5</v>
+        <v>1946947.1</v>
       </c>
       <c r="N45" s="1">
-        <v>816595.5</v>
+        <v>1946947.1</v>
       </c>
       <c r="O45" s="1">
-        <v>0.91</v>
+        <v>2.31</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>112</v>
       </c>
       <c r="B46" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="1">
-        <v>3820.0</v>
+        <v>4080.0</v>
       </c>
       <c r="D46" s="1">
-        <v>391.4</v>
+        <v>137.7</v>
       </c>
       <c r="E46" s="1">
-        <v>382.4437382199</v>
+        <v>88.7700539216</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1460935.08</v>
+        <v>362181.82</v>
       </c>
       <c r="I46" s="1">
-        <v>34212.92</v>
+        <v>199634.18</v>
       </c>
       <c r="J46" s="1">
-        <v>2.3418508096883</v>
+        <v>55.119878739358</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1495148.0</v>
+        <v>561816.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1495148.0</v>
+        <v>561816.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.67</v>
+        <v>0.67</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>114</v>
       </c>
       <c r="B47" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="1">
-        <v>3013.0</v>
+        <v>4287.0</v>
       </c>
       <c r="D47" s="1">
-        <v>537.7</v>
+        <v>352.4</v>
       </c>
       <c r="E47" s="1">
-        <v>623.9991769001</v>
+        <v>383.3158922323</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1880109.52</v>
+        <v>1643275.23</v>
       </c>
       <c r="I47" s="1">
-        <v>-260019.42</v>
+        <v>-132536.43</v>
       </c>
       <c r="J47" s="1">
-        <v>-13.830014540855</v>
+        <v>-8.06538232795</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1620090.1</v>
+        <v>1510738.8</v>
       </c>
       <c r="N47" s="1">
-        <v>1620090.1</v>
+        <v>1510738.8</v>
       </c>
       <c r="O47" s="1">
-        <v>1.81</v>
+        <v>1.79</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>116</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" s="1">
-        <v>5019.0</v>
+        <v>4117.0</v>
       </c>
       <c r="D48" s="1">
-        <v>125.55</v>
+        <v>472.25</v>
       </c>
       <c r="E48" s="1">
-        <v>152.0760031879</v>
+        <v>603.855593879</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>763269.46</v>
+        <v>2486073.48</v>
       </c>
       <c r="I48" s="1">
-        <v>-133134.01</v>
+        <v>-541820.23</v>
       </c>
       <c r="J48" s="1">
-        <v>-17.442596222833</v>
+        <v>-21.794216235314</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>630135.45</v>
+        <v>1944253.25</v>
       </c>
       <c r="N48" s="1">
-        <v>630135.45</v>
+        <v>1944253.25</v>
       </c>
       <c r="O48" s="1">
-        <v>0.7</v>
+        <v>2.31</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>118</v>
       </c>
       <c r="B49" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="1">
         <v>65523.0</v>
       </c>
       <c r="D49" s="1">
-        <v>16.85</v>
+        <v>15.06</v>
       </c>
       <c r="E49" s="1">
         <v>11.7813195367</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>771947.4</v>
       </c>
       <c r="I49" s="1">
-        <v>332115.15</v>
+        <v>214828.98</v>
       </c>
       <c r="J49" s="1">
-        <v>43.023028512046</v>
+        <v>27.829484236879</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1104062.55</v>
+        <v>986776.38</v>
       </c>
       <c r="N49" s="1">
-        <v>1104062.55</v>
+        <v>986776.38</v>
       </c>
       <c r="O49" s="1">
-        <v>1.23</v>
+        <v>1.17</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>120</v>
       </c>
       <c r="B50" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="1">
         <v>8347.0</v>
       </c>
       <c r="D50" s="1">
-        <v>50.78</v>
+        <v>52.64</v>
       </c>
       <c r="E50" s="1">
         <v>52.2038001677</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>435745.12</v>
       </c>
       <c r="I50" s="1">
-        <v>-11884.46</v>
+        <v>3640.96</v>
       </c>
       <c r="J50" s="1">
-        <v>-2.7273879739606</v>
+        <v>0.83557103290107</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>423860.66</v>
+        <v>439386.08</v>
       </c>
       <c r="N50" s="1">
-        <v>423860.66</v>
+        <v>439386.08</v>
       </c>
       <c r="O50" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>122</v>
       </c>
       <c r="B51" t="s">
         <v>123</v>
       </c>
       <c r="C51" s="1">
-        <v>1126.0</v>
+        <v>852.0</v>
       </c>
       <c r="D51" s="1">
-        <v>527.0</v>
+        <v>553.4</v>
       </c>
       <c r="E51" s="1">
-        <v>253.4870248668</v>
+        <v>253.4870305164</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>285426.39</v>
+        <v>215970.95</v>
       </c>
       <c r="I51" s="1">
-        <v>307975.61</v>
+        <v>255525.85</v>
       </c>
       <c r="J51" s="1">
-        <v>107.90018750544</v>
+        <v>118.31491689044</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>593402.0</v>
+        <v>471496.8</v>
       </c>
       <c r="N51" s="1">
-        <v>593402.0</v>
+        <v>471496.8</v>
       </c>
       <c r="O51" s="1">
-        <v>0.66</v>
+        <v>0.56</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>124</v>
       </c>
       <c r="B52" t="s">
         <v>125</v>
       </c>
       <c r="C52" s="1">
-        <v>68114.0</v>
+        <v>107495.0</v>
       </c>
       <c r="D52" s="1">
-        <v>5.974</v>
+        <v>7.464</v>
       </c>
       <c r="E52" s="1">
-        <v>4.2328740053</v>
+        <v>5.2795416531</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>288317.98</v>
+        <v>567524.33</v>
       </c>
       <c r="I52" s="1">
-        <v>118595.06</v>
+        <v>234818.35</v>
       </c>
       <c r="J52" s="1">
-        <v>41.13342497752</v>
+        <v>41.375908941208</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>406913.04</v>
+        <v>802342.68</v>
       </c>
       <c r="N52" s="1">
-        <v>406913.04</v>
+        <v>802342.68</v>
       </c>
       <c r="O52" s="1">
-        <v>0.45</v>
+        <v>0.95</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>126</v>
       </c>
       <c r="B53" t="s">
         <v>127</v>
       </c>
       <c r="C53" s="1">
-        <v>9775.0</v>
+        <v>16224.0</v>
       </c>
       <c r="D53" s="1">
-        <v>44.6</v>
+        <v>46.555</v>
       </c>
       <c r="E53" s="1">
-        <v>32.2094578005</v>
+        <v>36.6000339004</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>314847.45</v>
+        <v>593798.95</v>
       </c>
       <c r="I53" s="1">
-        <v>121117.55</v>
+        <v>161509.37</v>
       </c>
       <c r="J53" s="1">
-        <v>38.468645688571</v>
+        <v>27.199335734763</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>435965.0</v>
+        <v>755308.32</v>
       </c>
       <c r="N53" s="1">
-        <v>435965.0</v>
+        <v>755308.32</v>
       </c>
       <c r="O53" s="1">
-        <v>0.49</v>
+        <v>0.9</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>128</v>
       </c>
       <c r="B54" t="s">
         <v>129</v>
       </c>
       <c r="C54" s="1">
         <v>7913.0</v>
       </c>
       <c r="D54" s="1">
-        <v>103.8</v>
+        <v>98.08</v>
       </c>
       <c r="E54" s="1">
         <v>44.860875774</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>354984.11</v>
       </c>
       <c r="I54" s="1">
-        <v>466385.29</v>
+        <v>421122.93</v>
       </c>
       <c r="J54" s="1">
-        <v>131.38201876135</v>
+        <v>118.631487477</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>821369.4</v>
+        <v>776107.04</v>
       </c>
       <c r="N54" s="1">
-        <v>821369.4</v>
+        <v>776107.04</v>
       </c>
       <c r="O54" s="1">
         <v>0.92</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>130</v>
       </c>
       <c r="B55" t="s">
         <v>131</v>
       </c>
       <c r="C55" s="1">
         <v>8116.0</v>
       </c>
       <c r="D55" s="1">
-        <v>79.82</v>
+        <v>74.9</v>
       </c>
       <c r="E55" s="1">
         <v>84.5794997536</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>686447.22</v>
       </c>
       <c r="I55" s="1">
-        <v>-38628.1</v>
+        <v>-78558.82</v>
       </c>
       <c r="J55" s="1">
-        <v>-5.6272498270151</v>
+        <v>-11.444262240584</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>647819.12</v>
+        <v>607888.4</v>
       </c>
       <c r="N55" s="1">
-        <v>647819.12</v>
+        <v>607888.4</v>
       </c>
       <c r="O55" s="1">
         <v>0.72</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>132</v>
       </c>
       <c r="B56" t="s">
         <v>133</v>
       </c>
       <c r="C56" s="1">
         <v>11941.0</v>
       </c>
       <c r="D56" s="1">
-        <v>31.64</v>
+        <v>28.4</v>
       </c>
       <c r="E56" s="1">
         <v>36.2436998576</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>432786.02</v>
       </c>
       <c r="I56" s="1">
-        <v>-54972.78</v>
+        <v>-93661.62</v>
       </c>
       <c r="J56" s="1">
-        <v>-12.702069258152</v>
+        <v>-21.641553948531</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>377813.24</v>
+        <v>339124.4</v>
       </c>
       <c r="N56" s="1">
-        <v>377813.24</v>
+        <v>339124.4</v>
       </c>
       <c r="O56" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>134</v>
       </c>
       <c r="B57" t="s">
         <v>135</v>
       </c>
       <c r="C57" s="1">
-        <v>2018.0</v>
+        <v>4287.0</v>
       </c>
       <c r="D57" s="1">
-        <v>308.0</v>
+        <v>304.9</v>
       </c>
       <c r="E57" s="1">
-        <v>217.2690584737</v>
+        <v>264.6188826685</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>438448.96</v>
+        <v>1134421.15</v>
       </c>
       <c r="I57" s="1">
-        <v>183095.04</v>
+        <v>172685.15</v>
       </c>
       <c r="J57" s="1">
-        <v>41.759715885744</v>
+        <v>15.222314040954</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>621544.0</v>
+        <v>1307106.3</v>
       </c>
       <c r="N57" s="1">
-        <v>621544.0</v>
+        <v>1307106.3</v>
       </c>
       <c r="O57" s="1">
-        <v>0.69</v>
+        <v>1.55</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>136</v>
       </c>
       <c r="B58" t="s">
         <v>137</v>
       </c>
       <c r="C58" s="1">
         <v>275004.0</v>
       </c>
       <c r="D58" s="1">
-        <v>3.229</v>
+        <v>3.358</v>
       </c>
       <c r="E58" s="1">
         <v>2.5731999898</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>707640.29</v>
       </c>
       <c r="I58" s="1">
-        <v>180347.63</v>
+        <v>215823.14</v>
       </c>
       <c r="J58" s="1">
-        <v>25.485777526884</v>
+        <v>30.498989818683</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>887987.92</v>
+        <v>923463.43</v>
       </c>
       <c r="N58" s="1">
-        <v>887987.92</v>
+        <v>923463.43</v>
       </c>
       <c r="O58" s="1">
-        <v>0.99</v>
+        <v>1.1</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>138</v>
       </c>
       <c r="B59" t="s">
         <v>139</v>
       </c>
       <c r="C59" s="1">
         <v>20414.0</v>
       </c>
       <c r="D59" s="1">
-        <v>82.2</v>
+        <v>76.89</v>
       </c>
       <c r="E59" s="1">
         <v>90.0209527775</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1837687.73</v>
       </c>
       <c r="I59" s="1">
-        <v>-159656.93</v>
+        <v>-268055.27</v>
       </c>
       <c r="J59" s="1">
-        <v>-8.687924906589</v>
+        <v>-14.586551655324</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1678030.8</v>
+        <v>1569632.46</v>
       </c>
       <c r="N59" s="1">
-        <v>1678030.8</v>
+        <v>1569632.46</v>
       </c>
       <c r="O59" s="1">
-        <v>1.87</v>
+        <v>1.86</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>140</v>
       </c>
       <c r="B60" t="s">
         <v>141</v>
       </c>
       <c r="C60" s="1">
         <v>17528.0</v>
       </c>
       <c r="D60" s="1">
-        <v>178.28</v>
+        <v>166.24</v>
       </c>
       <c r="E60" s="1">
         <v>192.5269728435</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>3374612.78</v>
       </c>
       <c r="I60" s="1">
-        <v>-249720.94</v>
+        <v>-460758.06</v>
       </c>
       <c r="J60" s="1">
-        <v>-7.3999879772873</v>
+        <v>-13.653657176039</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3124891.84</v>
+        <v>2913854.72</v>
       </c>
       <c r="N60" s="1">
-        <v>3124891.84</v>
+        <v>2913854.72</v>
       </c>
       <c r="O60" s="1">
-        <v>3.48</v>
+        <v>3.46</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>142</v>
       </c>
       <c r="B61" t="s">
         <v>143</v>
       </c>
       <c r="C61" s="1">
-        <v>12067.0</v>
+        <v>11002.0</v>
       </c>
       <c r="D61" s="1">
-        <v>257.35</v>
+        <v>250.85</v>
       </c>
       <c r="E61" s="1">
-        <v>165.7645023618</v>
+        <v>165.7645019087</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>2000280.25</v>
+        <v>1823741.05</v>
       </c>
       <c r="I61" s="1">
-        <v>1105162.2</v>
+        <v>936110.65</v>
       </c>
       <c r="J61" s="1">
-        <v>55.250368042178</v>
+        <v>51.329142917521</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>3105442.45</v>
+        <v>2759851.7</v>
       </c>
       <c r="N61" s="1">
-        <v>3105442.45</v>
+        <v>2759851.7</v>
       </c>
       <c r="O61" s="1">
-        <v>3.46</v>
+        <v>3.27</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>144</v>
       </c>
       <c r="B62" t="s">
         <v>145</v>
       </c>
       <c r="C62" s="1">
-        <v>8981.0</v>
+        <v>5163.0</v>
       </c>
       <c r="D62" s="1">
-        <v>52.2</v>
+        <v>43.0</v>
       </c>
       <c r="E62" s="1">
-        <v>98.0866173032</v>
+        <v>98.0866182452</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>880915.91</v>
+        <v>506421.21</v>
       </c>
       <c r="I62" s="1">
-        <v>-412107.71</v>
+        <v>-284412.21</v>
       </c>
       <c r="J62" s="1">
-        <v>-46.781730846478</v>
+        <v>-56.16119632904</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>468808.2</v>
+        <v>222009.0</v>
       </c>
       <c r="N62" s="1">
-        <v>468808.2</v>
+        <v>222009.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.52</v>
+        <v>0.26</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>146</v>
       </c>
       <c r="B63" t="s">
         <v>147</v>
       </c>
       <c r="C63" s="1">
-        <v>5605.0</v>
+        <v>8273.0</v>
       </c>
       <c r="D63" s="1">
-        <v>150.6</v>
+        <v>149.85</v>
       </c>
       <c r="E63" s="1">
-        <v>89.12</v>
+        <v>108.4569853741</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>499517.6</v>
+        <v>897264.64</v>
       </c>
       <c r="I63" s="1">
-        <v>344595.4</v>
+        <v>342444.41</v>
       </c>
       <c r="J63" s="1">
-        <v>68.985637342908</v>
+        <v>38.165374487509</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>844113.0</v>
+        <v>1239709.05</v>
       </c>
       <c r="N63" s="1">
-        <v>844113.0</v>
+        <v>1239709.05</v>
       </c>
       <c r="O63" s="1">
-        <v>0.94</v>
+        <v>1.47</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>148</v>
       </c>
       <c r="B64" t="s">
         <v>149</v>
       </c>
       <c r="C64" s="1">
         <v>17639.0</v>
       </c>
       <c r="D64" s="1">
-        <v>40.86</v>
+        <v>38.46</v>
       </c>
       <c r="E64" s="1">
         <v>52.733077272</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>930158.75</v>
       </c>
       <c r="I64" s="1">
-        <v>-209429.21</v>
+        <v>-251762.81</v>
       </c>
       <c r="J64" s="1">
-        <v>-22.515426533374</v>
+        <v>-27.066649644483</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>720729.54</v>
+        <v>678395.94</v>
       </c>
       <c r="N64" s="1">
-        <v>720729.54</v>
+        <v>678395.94</v>
       </c>
       <c r="O64" s="1">
         <v>0.8</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>150</v>
       </c>
       <c r="B65" t="s">
         <v>151</v>
       </c>
       <c r="C65" s="1">
         <v>9803.0</v>
       </c>
       <c r="D65" s="1">
-        <v>258.1</v>
+        <v>219.15</v>
       </c>
       <c r="E65" s="1">
         <v>195.5823411201</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>1917293.69</v>
       </c>
       <c r="I65" s="1">
-        <v>612860.61</v>
+        <v>231033.76</v>
       </c>
       <c r="J65" s="1">
-        <v>31.964879099978</v>
+        <v>12.049993238125</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>2530154.3</v>
+        <v>2148327.45</v>
       </c>
       <c r="N65" s="1">
-        <v>2530154.3</v>
+        <v>2148327.45</v>
       </c>
       <c r="O65" s="1">
-        <v>2.82</v>
+        <v>2.55</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>152</v>
       </c>
       <c r="B66" t="s">
         <v>153</v>
       </c>
       <c r="C66" s="1">
         <v>22656.0</v>
       </c>
       <c r="D66" s="1">
-        <v>73.42</v>
+        <v>65.6</v>
       </c>
       <c r="E66" s="1">
         <v>33.5119668079</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>759247.12</v>
       </c>
       <c r="I66" s="1">
-        <v>904156.4</v>
+        <v>726986.48</v>
       </c>
       <c r="J66" s="1">
-        <v>119.08591763904</v>
+        <v>95.750969723797</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1663403.52</v>
+        <v>1486233.6</v>
       </c>
       <c r="N66" s="1">
-        <v>1663403.52</v>
+        <v>1486233.6</v>
       </c>
       <c r="O66" s="1">
-        <v>1.85</v>
+        <v>1.76</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>154</v>
       </c>
       <c r="B67" t="s">
         <v>155</v>
       </c>
       <c r="C67" s="1">
         <v>48175.0</v>
       </c>
       <c r="D67" s="1">
-        <v>6.357</v>
+        <v>5.872</v>
       </c>
       <c r="E67" s="1">
         <v>14.1159489362</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>680035.84</v>
       </c>
       <c r="I67" s="1">
-        <v>-373787.36</v>
+        <v>-397152.24</v>
       </c>
       <c r="J67" s="1">
-        <v>-54.965832389069</v>
+        <v>-58.401663065288</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>306248.48</v>
+        <v>282883.6</v>
       </c>
       <c r="N67" s="1">
-        <v>306248.48</v>
+        <v>282883.6</v>
       </c>
       <c r="O67" s="1">
         <v>0.34</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>156</v>
       </c>
       <c r="B68" t="s">
         <v>157</v>
       </c>
       <c r="C68" s="1">
         <v>25528.0</v>
       </c>
       <c r="D68" s="1">
-        <v>28.07</v>
+        <v>29.24</v>
       </c>
       <c r="E68" s="1">
         <v>29.7792623786</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>760205.01</v>
       </c>
       <c r="I68" s="1">
-        <v>-43634.05</v>
+        <v>-13766.29</v>
       </c>
       <c r="J68" s="1">
-        <v>-5.7397740643672</v>
+        <v>-1.8108654664089</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>716570.96</v>
+        <v>746438.72</v>
       </c>
       <c r="N68" s="1">
-        <v>716570.96</v>
+        <v>746438.72</v>
       </c>
       <c r="O68" s="1">
-        <v>0.8</v>
+        <v>0.89</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>158</v>
       </c>
       <c r="B69" t="s">
         <v>159</v>
       </c>
       <c r="C69" s="1">
         <v>23532.0</v>
       </c>
       <c r="D69" s="1">
-        <v>32.5</v>
+        <v>31.74</v>
       </c>
       <c r="E69" s="1">
         <v>32.1739448411</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>757117.27</v>
       </c>
       <c r="I69" s="1">
-        <v>7672.73</v>
+        <v>-10211.59</v>
       </c>
       <c r="J69" s="1">
-        <v>1.0134136816084</v>
+        <v>-1.3487461460231</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>764790.0</v>
+        <v>746905.68</v>
       </c>
       <c r="N69" s="1">
-        <v>764790.0</v>
+        <v>746905.68</v>
       </c>
       <c r="O69" s="1">
-        <v>0.85</v>
+        <v>0.89</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>160</v>
       </c>
       <c r="B70" t="s">
         <v>161</v>
       </c>
       <c r="C70" s="1">
-        <v>2975.0</v>
+        <v>3661.0</v>
       </c>
       <c r="D70" s="1">
-        <v>265.0</v>
+        <v>257.9</v>
       </c>
       <c r="E70" s="1">
-        <v>200.6620470588</v>
+        <v>212.5303441683</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>596969.59</v>
+        <v>778073.59</v>
       </c>
       <c r="I70" s="1">
-        <v>191405.41</v>
+        <v>166098.31</v>
       </c>
       <c r="J70" s="1">
-        <v>32.062840922935</v>
+        <v>21.347377951744</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>788375.0</v>
+        <v>944171.9</v>
       </c>
       <c r="N70" s="1">
-        <v>788375.0</v>
+        <v>944171.9</v>
       </c>
       <c r="O70" s="1">
-        <v>0.88</v>
+        <v>1.12</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>162</v>
       </c>
       <c r="B71" t="s">
         <v>163</v>
       </c>
       <c r="C71" s="1">
         <v>20463.0</v>
       </c>
       <c r="D71" s="1">
-        <v>76.55</v>
+        <v>64.14</v>
       </c>
       <c r="E71" s="1">
         <v>68.1097273127</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>1393729.35</v>
       </c>
       <c r="I71" s="1">
-        <v>172713.3</v>
+        <v>-81232.53</v>
       </c>
       <c r="J71" s="1">
-        <v>12.392169254382</v>
+        <v>-5.8284293144863</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1566442.65</v>
+        <v>1312496.82</v>
       </c>
       <c r="N71" s="1">
-        <v>1566442.65</v>
+        <v>1312496.82</v>
       </c>
       <c r="O71" s="1">
-        <v>1.75</v>
+        <v>1.56</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>164</v>
       </c>
       <c r="B72" t="s">
         <v>165</v>
       </c>
       <c r="C72" s="1">
-        <v>7024.0</v>
+        <v>5873.0</v>
       </c>
       <c r="D72" s="1">
-        <v>132.95</v>
+        <v>130.5</v>
       </c>
       <c r="E72" s="1">
-        <v>109.5928046697</v>
+        <v>109.5928043589</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>769779.86</v>
+        <v>643638.54</v>
       </c>
       <c r="I72" s="1">
-        <v>164060.94</v>
+        <v>122787.96</v>
       </c>
       <c r="J72" s="1">
-        <v>21.312708804826</v>
+        <v>19.077160917058</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>933840.8</v>
+        <v>766426.5</v>
       </c>
       <c r="N72" s="1">
-        <v>933840.8</v>
+        <v>766426.5</v>
       </c>
       <c r="O72" s="1">
-        <v>1.04</v>
+        <v>0.91</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>166</v>
       </c>
       <c r="B73" t="s">
         <v>167</v>
       </c>
       <c r="C73" s="1">
         <v>10536.0</v>
       </c>
       <c r="D73" s="1">
-        <v>25.09</v>
+        <v>24.74</v>
       </c>
       <c r="E73" s="1">
         <v>28.9329005315</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>304837.04</v>
       </c>
       <c r="I73" s="1">
-        <v>-40488.8</v>
+        <v>-44176.4</v>
       </c>
       <c r="J73" s="1">
-        <v>-13.282112961076</v>
+        <v>-14.491808475768</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>264348.24</v>
+        <v>260660.64</v>
       </c>
       <c r="N73" s="1">
-        <v>264348.24</v>
+        <v>260660.64</v>
       </c>
       <c r="O73" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>168</v>
       </c>
       <c r="B74" t="s">
         <v>169</v>
       </c>
       <c r="C74" s="1">
         <v>18391.0</v>
       </c>
       <c r="D74" s="1">
-        <v>30.32</v>
+        <v>23.28</v>
       </c>
       <c r="E74" s="1">
         <v>31.9814806155</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>588171.41</v>
       </c>
       <c r="I74" s="1">
-        <v>-30556.29</v>
+        <v>-160028.93</v>
       </c>
       <c r="J74" s="1">
-        <v>-5.1951335070843</v>
+        <v>-27.207872956627</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>557615.12</v>
+        <v>428142.48</v>
       </c>
       <c r="N74" s="1">
-        <v>557615.12</v>
+        <v>428142.48</v>
       </c>
       <c r="O74" s="1">
-        <v>0.62</v>
+        <v>0.51</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>170</v>
       </c>
       <c r="B75" t="s">
         <v>171</v>
       </c>
       <c r="C75" s="1">
         <v>5300.0</v>
       </c>
       <c r="D75" s="1">
-        <v>65.72</v>
+        <v>66.28</v>
       </c>
       <c r="E75" s="1">
         <v>139.2884754717</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>738228.92</v>
       </c>
       <c r="I75" s="1">
-        <v>-389912.92</v>
+        <v>-386944.92</v>
       </c>
       <c r="J75" s="1">
-        <v>-52.817345600603</v>
+        <v>-52.415302288618</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>348316.0</v>
+        <v>351284.0</v>
       </c>
       <c r="N75" s="1">
-        <v>348316.0</v>
+        <v>351284.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>172</v>
       </c>
       <c r="B76" t="s">
         <v>173</v>
       </c>
       <c r="C76" s="1">
         <v>75.0</v>
       </c>
       <c r="D76" s="1">
-        <v>6060.0</v>
+        <v>5766.0</v>
       </c>
       <c r="E76" s="1">
         <v>5827.0</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>0.0</v>
       </c>
       <c r="I76" s="1">
-        <v>174750.0</v>
+        <v>-45750.0</v>
       </c>
       <c r="J76" s="1">
         <v>0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>174750.0</v>
+        <v>-45750.0</v>
       </c>
       <c r="N76" s="1">
-        <v>174750.0</v>
+        <v>-45750.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.19</v>
+        <v>-0.05</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>