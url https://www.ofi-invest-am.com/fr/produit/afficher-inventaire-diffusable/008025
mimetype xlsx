--- v1 (2026-06-17)
+++ v2 (2026-07-07)
@@ -14,79 +14,85 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>008025</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
+    <t>S</t>
+  </si>
+  <si>
+    <t>FR0014013N26</t>
+  </si>
+  <si>
     <t>CodeTitre</t>
   </si>
   <si>
     <t>LibTitre</t>
   </si>
   <si>
     <t>Quantite</t>
   </si>
   <si>
     <t>Cours</t>
   </si>
   <si>
     <t>Prix de revient unitaire</t>
   </si>
   <si>
     <t>Cours Dev</t>
   </si>
   <si>
     <t>Prix de revient total (EUR)</t>
   </si>
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
@@ -208,68 +214,68 @@
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
+  </si>
+  <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
-    <t>FR0014003TT8</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>IT0003128367</t>
@@ -286,56 +292,50 @@
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
-    <t>FR0011726835</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
@@ -478,108 +478,102 @@
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>NL00150001Q9</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>VG200326</t>
-[...2 lines deleted...]
-    <t>EURO STOXX 50 MAR 26</t>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -888,3952 +882,3881 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>255532.451</v>
+        <v>253351.6803</v>
       </c>
       <c r="D2">
-        <v>329.93</v>
+        <v>324.61</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>84308884.4</v>
+        <v>82242777.77</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>84308884.4</v>
+        <v>82242777.77</v>
       </c>
       <c r="I2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="1">
+        <v>1495.0035</v>
+      </c>
+      <c r="D3">
+        <v>101.5243</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>151779.27</v>
+      </c>
+      <c r="G3" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3">
+        <v>151779.27</v>
+      </c>
+      <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P76"/>
+  <dimension ref="A1:P74"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O76" sqref="O76"/>
+      <selection activeCell="O74" sqref="O74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="K1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="M1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="N1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="O1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="P1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>47000.0</v>
+        <v>47500.0</v>
       </c>
       <c r="D2" s="1">
         <v>105.28</v>
       </c>
       <c r="E2" s="1">
-        <v>103.9113925532</v>
+        <v>103.9257989474</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>4883835.45</v>
+        <v>4936475.45</v>
       </c>
       <c r="I2" s="1">
         <v>64324.55</v>
       </c>
       <c r="J2" s="1">
-        <v>1.3170908532555</v>
+        <v>1.3030460832131</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4948160.0</v>
+        <v>5000800.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4948160.0</v>
+        <v>5000800.0</v>
       </c>
       <c r="O2" s="1">
-        <v>5.87</v>
+        <v>6.07</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C3" s="1">
         <v>4264.0</v>
       </c>
       <c r="D3" s="1">
-        <v>140.6</v>
+        <v>130.85</v>
       </c>
       <c r="E3" s="1">
         <v>213.4501946529</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>910151.63</v>
       </c>
       <c r="I3" s="1">
-        <v>-310633.23</v>
+        <v>-352207.23</v>
       </c>
       <c r="J3" s="1">
-        <v>-34.12983284994</v>
+        <v>-38.697643160843</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>599518.4</v>
+        <v>557944.4</v>
       </c>
       <c r="N3" s="1">
-        <v>599518.4</v>
+        <v>557944.4</v>
       </c>
       <c r="O3" s="1">
-        <v>0.71</v>
+        <v>0.68</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C4" s="1">
-        <v>505.0</v>
+        <v>404.0</v>
       </c>
       <c r="D4" s="1">
-        <v>911.5</v>
+        <v>844.2</v>
       </c>
       <c r="E4" s="1">
-        <v>1061.818039604</v>
+        <v>1061.8180445545</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>536218.11</v>
+        <v>428974.49</v>
       </c>
       <c r="I4" s="1">
-        <v>-75910.61</v>
+        <v>-87917.69</v>
       </c>
       <c r="J4" s="1">
-        <v>-14.156666584797</v>
+        <v>-20.494852735882</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>460307.5</v>
+        <v>341056.8</v>
       </c>
       <c r="N4" s="1">
-        <v>460307.5</v>
+        <v>341056.8</v>
       </c>
       <c r="O4" s="1">
-        <v>0.55</v>
+        <v>0.41</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B5" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C5" s="1">
         <v>9130.0</v>
       </c>
       <c r="D5" s="1">
-        <v>170.32</v>
+        <v>162.62</v>
       </c>
       <c r="E5" s="1">
         <v>195.9926035049</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1789412.47</v>
       </c>
       <c r="I5" s="1">
-        <v>-234390.87</v>
+        <v>-304691.87</v>
       </c>
       <c r="J5" s="1">
-        <v>-13.098761405189</v>
+        <v>-17.027481092719</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1555021.6</v>
+        <v>1484720.6</v>
       </c>
       <c r="N5" s="1">
-        <v>1555021.6</v>
+        <v>1484720.6</v>
       </c>
       <c r="O5" s="1">
-        <v>1.84</v>
+        <v>1.8</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C6" s="1">
-        <v>15076.0</v>
+        <v>11964.0</v>
       </c>
       <c r="D6" s="1">
-        <v>51.88</v>
+        <v>48.13</v>
       </c>
       <c r="E6" s="1">
-        <v>71.6832050942</v>
+        <v>71.6832054497</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1080696.0</v>
+        <v>857617.87</v>
       </c>
       <c r="I6" s="1">
-        <v>-298553.12</v>
+        <v>-281790.55</v>
       </c>
       <c r="J6" s="1">
-        <v>-27.626003982619</v>
+        <v>-32.857355222787</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>782142.88</v>
+        <v>575827.32</v>
       </c>
       <c r="N6" s="1">
-        <v>782142.88</v>
+        <v>575827.32</v>
       </c>
       <c r="O6" s="1">
-        <v>0.93</v>
+        <v>0.7</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C7" s="1">
         <v>6420.0</v>
       </c>
       <c r="D7" s="1">
-        <v>362.1</v>
+        <v>367.2</v>
       </c>
       <c r="E7" s="1">
         <v>240.2368115265</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>1542320.33</v>
       </c>
       <c r="I7" s="1">
-        <v>782361.67</v>
+        <v>815103.67</v>
       </c>
       <c r="J7" s="1">
-        <v>50.726276168583</v>
+        <v>52.849181466732</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2324682.0</v>
+        <v>2357424.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2324682.0</v>
+        <v>2357424.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.76</v>
+        <v>2.86</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C8" s="1">
         <v>41131.0</v>
       </c>
       <c r="D8" s="1">
-        <v>23.41</v>
+        <v>24.01</v>
       </c>
       <c r="E8" s="1">
         <v>19.1806749167</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>788920.34</v>
       </c>
       <c r="I8" s="1">
-        <v>173956.37</v>
+        <v>198634.97</v>
       </c>
       <c r="J8" s="1">
-        <v>22.04992838694</v>
+        <v>25.178076914584</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>962876.71</v>
+        <v>987555.31</v>
       </c>
       <c r="N8" s="1">
-        <v>962876.71</v>
+        <v>987555.31</v>
       </c>
       <c r="O8" s="1">
-        <v>1.14</v>
+        <v>1.2</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C9" s="1">
         <v>7732.0</v>
       </c>
       <c r="D9" s="1">
-        <v>51.22</v>
+        <v>48.21</v>
       </c>
       <c r="E9" s="1">
         <v>61.0828116917</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>472292.3</v>
       </c>
       <c r="I9" s="1">
-        <v>-76259.26</v>
+        <v>-99532.58</v>
       </c>
       <c r="J9" s="1">
-        <v>-16.146623605763</v>
+        <v>-21.074360094374</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>396033.04</v>
+        <v>372759.72</v>
       </c>
       <c r="N9" s="1">
-        <v>396033.04</v>
+        <v>372759.72</v>
       </c>
       <c r="O9" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C10" s="1">
         <v>17709.0</v>
       </c>
       <c r="D10" s="1">
-        <v>63.44</v>
+        <v>61.62</v>
       </c>
       <c r="E10" s="1">
         <v>52.6767643571</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>932852.82</v>
       </c>
       <c r="I10" s="1">
-        <v>190606.14</v>
+        <v>158375.76</v>
       </c>
       <c r="J10" s="1">
-        <v>20.432605863806</v>
+        <v>16.977572089025</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1123458.96</v>
+        <v>1091228.58</v>
       </c>
       <c r="N10" s="1">
-        <v>1123458.96</v>
+        <v>1091228.58</v>
       </c>
       <c r="O10" s="1">
-        <v>1.33</v>
+        <v>1.32</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C11" s="1">
-        <v>4886.0</v>
+        <v>9349.0</v>
       </c>
       <c r="D11" s="1">
-        <v>34.12</v>
+        <v>34.82</v>
       </c>
       <c r="E11" s="1">
-        <v>33.3951002865</v>
+        <v>34.0831179805</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>163168.46</v>
+        <v>318643.07</v>
       </c>
       <c r="I11" s="1">
-        <v>3541.86</v>
+        <v>6889.11</v>
       </c>
       <c r="J11" s="1">
-        <v>2.170676857525</v>
+        <v>2.1620146956279</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>166710.32</v>
+        <v>325532.18</v>
       </c>
       <c r="N11" s="1">
-        <v>166710.32</v>
+        <v>325532.18</v>
       </c>
       <c r="O11" s="1">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C12" s="1">
         <v>772.0</v>
       </c>
       <c r="D12" s="1">
-        <v>616.0</v>
+        <v>648.6</v>
       </c>
       <c r="E12" s="1">
         <v>464.3851036269</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>358505.3</v>
       </c>
       <c r="I12" s="1">
-        <v>117046.7</v>
+        <v>142213.9</v>
       </c>
       <c r="J12" s="1">
-        <v>32.648527092905</v>
+        <v>39.668562779964</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>475552.0</v>
+        <v>500719.2</v>
       </c>
       <c r="N12" s="1">
-        <v>475552.0</v>
+        <v>500719.2</v>
       </c>
       <c r="O12" s="1">
-        <v>0.56</v>
+        <v>0.61</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C13" s="1">
         <v>5747.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1193.8</v>
+        <v>1113.8</v>
       </c>
       <c r="E13" s="1">
         <v>627.5125404559</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3606314.57</v>
       </c>
       <c r="I13" s="1">
-        <v>3254454.03</v>
+        <v>2794694.03</v>
       </c>
       <c r="J13" s="1">
-        <v>90.243209981541</v>
+        <v>77.494460778556</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6860768.6</v>
+        <v>6401008.6</v>
       </c>
       <c r="N13" s="1">
-        <v>6860768.6</v>
+        <v>6401008.6</v>
       </c>
       <c r="O13" s="1">
-        <v>8.14</v>
+        <v>7.77</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B14" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C14" s="1">
         <v>32734.0</v>
       </c>
       <c r="D14" s="1">
-        <v>39.18</v>
+        <v>40.33</v>
       </c>
       <c r="E14" s="1">
         <v>25.9578245861</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>849703.43</v>
       </c>
       <c r="I14" s="1">
-        <v>432814.69</v>
+        <v>470458.79</v>
       </c>
       <c r="J14" s="1">
-        <v>50.937147564533</v>
+        <v>55.36741095655</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1282518.12</v>
+        <v>1320162.22</v>
       </c>
       <c r="N14" s="1">
-        <v>1282518.12</v>
+        <v>1320162.22</v>
       </c>
       <c r="O14" s="1">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B15" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C15" s="1">
-        <v>101791.0</v>
+        <v>99595.0</v>
       </c>
       <c r="D15" s="1">
-        <v>18.13</v>
+        <v>18.89</v>
       </c>
       <c r="E15" s="1">
-        <v>7.3690908823</v>
+        <v>7.3690909182</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>750107.13</v>
+        <v>733924.61</v>
       </c>
       <c r="I15" s="1">
-        <v>1095363.7</v>
+        <v>1147424.94</v>
       </c>
       <c r="J15" s="1">
-        <v>146.02763474599</v>
+        <v>156.34098167113</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1845470.83</v>
+        <v>1881349.55</v>
       </c>
       <c r="N15" s="1">
-        <v>1845470.83</v>
+        <v>1881349.55</v>
       </c>
       <c r="O15" s="1">
-        <v>2.19</v>
+        <v>2.28</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B16" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C16" s="1">
-        <v>237483.0</v>
+        <v>229318.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.594</v>
+        <v>9.721</v>
       </c>
       <c r="E16" s="1">
-        <v>7.6579145455</v>
+        <v>7.6579145553</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1818624.52</v>
+        <v>1756097.65</v>
       </c>
       <c r="I16" s="1">
-        <v>459787.38</v>
+        <v>473102.63</v>
       </c>
       <c r="J16" s="1">
-        <v>25.282150050413</v>
+        <v>26.940565064819</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2278411.9</v>
+        <v>2229200.28</v>
       </c>
       <c r="N16" s="1">
-        <v>2278411.9</v>
+        <v>2229200.28</v>
       </c>
       <c r="O16" s="1">
-        <v>2.7</v>
+        <v>2.71</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B17" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C17" s="1">
         <v>4766.0</v>
       </c>
       <c r="D17" s="1">
-        <v>94.3</v>
+        <v>91.5</v>
       </c>
       <c r="E17" s="1">
         <v>112.1495992446</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>534504.99</v>
       </c>
       <c r="I17" s="1">
-        <v>-85071.19</v>
+        <v>-98415.99</v>
       </c>
       <c r="J17" s="1">
-        <v>-15.915883217479</v>
+        <v>-18.412548402963</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>449433.8</v>
+        <v>436089.0</v>
       </c>
       <c r="N17" s="1">
-        <v>449433.8</v>
+        <v>436089.0</v>
       </c>
       <c r="O17" s="1">
         <v>0.53</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B18" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C18" s="1">
         <v>10541.0</v>
       </c>
       <c r="D18" s="1">
-        <v>79.36</v>
+        <v>78.24</v>
       </c>
       <c r="E18" s="1">
         <v>78.497800019</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>827445.31</v>
       </c>
       <c r="I18" s="1">
-        <v>9088.45</v>
+        <v>-2717.47</v>
       </c>
       <c r="J18" s="1">
-        <v>1.0983747070849</v>
+        <v>-0.32841687144254</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>836533.76</v>
+        <v>824727.84</v>
       </c>
       <c r="N18" s="1">
-        <v>836533.76</v>
+        <v>824727.84</v>
       </c>
       <c r="O18" s="1">
-        <v>0.99</v>
+        <v>1.0</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B19" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C19" s="1">
-        <v>19121.0</v>
+        <v>18580.0</v>
       </c>
       <c r="D19" s="1">
-        <v>85.88</v>
+        <v>83.72</v>
       </c>
       <c r="E19" s="1">
-        <v>67.73378066</v>
+        <v>67.733780409</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1295137.62</v>
+        <v>1258493.64</v>
       </c>
       <c r="I19" s="1">
-        <v>346973.86</v>
+        <v>297023.96</v>
       </c>
       <c r="J19" s="1">
-        <v>26.790501228742</v>
+        <v>23.601546369356</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1642111.48</v>
+        <v>1555517.6</v>
       </c>
       <c r="N19" s="1">
-        <v>1642111.48</v>
+        <v>1555517.6</v>
       </c>
       <c r="O19" s="1">
-        <v>1.95</v>
+        <v>1.89</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B20" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C20" s="1">
-        <v>29330.0</v>
+        <v>16782.0</v>
       </c>
       <c r="D20" s="1">
-        <v>27.7</v>
+        <v>26.34</v>
       </c>
       <c r="E20" s="1">
-        <v>26.7085458575</v>
+        <v>26.7085460613</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>783361.65</v>
+        <v>448222.82</v>
       </c>
       <c r="I20" s="1">
-        <v>29079.35</v>
+        <v>-6184.94</v>
       </c>
       <c r="J20" s="1">
-        <v>3.7121232575018</v>
+        <v>-1.3798806584636</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>812441.0</v>
+        <v>442037.88</v>
       </c>
       <c r="N20" s="1">
-        <v>812441.0</v>
+        <v>442037.88</v>
       </c>
       <c r="O20" s="1">
-        <v>0.96</v>
+        <v>0.54</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B21" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C21" s="1">
-        <v>5932.0</v>
+        <v>6459.0</v>
       </c>
       <c r="D21" s="1">
-        <v>105.05</v>
+        <v>101.75</v>
       </c>
       <c r="E21" s="1">
-        <v>137.5250994606</v>
+        <v>134.1828549311</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>815798.89</v>
+        <v>866687.06</v>
       </c>
       <c r="I21" s="1">
-        <v>-192642.29</v>
+        <v>-209483.81</v>
       </c>
       <c r="J21" s="1">
-        <v>-23.6139436277</v>
+        <v>-24.1706400924</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>623156.6</v>
+        <v>657203.25</v>
       </c>
       <c r="N21" s="1">
-        <v>623156.6</v>
+        <v>657203.25</v>
       </c>
       <c r="O21" s="1">
-        <v>0.74</v>
+        <v>0.8</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B22" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C22" s="1">
-        <v>14510.0</v>
+        <v>12809.0</v>
       </c>
       <c r="D22" s="1">
-        <v>71.16</v>
+        <v>31.48</v>
       </c>
       <c r="E22" s="1">
-        <v>69.2242253618</v>
+        <v>31.5333000234</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1004443.51</v>
+        <v>403910.04</v>
       </c>
       <c r="I22" s="1">
-        <v>28088.09</v>
+        <v>-682.72</v>
       </c>
       <c r="J22" s="1">
-        <v>2.7963832430955</v>
+        <v>-0.16902773696836</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1032531.6</v>
+        <v>403227.32</v>
       </c>
       <c r="N22" s="1">
-        <v>1032531.6</v>
+        <v>403227.32</v>
       </c>
       <c r="O22" s="1">
-        <v>1.22</v>
+        <v>0.49</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B23" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C23" s="1">
-        <v>12150.0</v>
+        <v>14510.0</v>
       </c>
       <c r="D23" s="1">
-        <v>73.12</v>
+        <v>70.9</v>
       </c>
       <c r="E23" s="1">
-        <v>66.3104748971</v>
+        <v>69.2242253618</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>805672.27</v>
+        <v>1004443.51</v>
       </c>
       <c r="I23" s="1">
-        <v>82735.73</v>
+        <v>24315.49</v>
       </c>
       <c r="J23" s="1">
-        <v>10.269154478905</v>
+        <v>2.4207921857149</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>888408.0</v>
+        <v>1028759.0</v>
       </c>
       <c r="N23" s="1">
-        <v>888408.0</v>
+        <v>1028759.0</v>
       </c>
       <c r="O23" s="1">
-        <v>1.05</v>
+        <v>1.25</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B24" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C24" s="1">
-        <v>14726.0</v>
+        <v>12150.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.11</v>
+        <v>69.26</v>
       </c>
       <c r="E24" s="1">
-        <v>36.9756043732</v>
+        <v>66.3104748971</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>544502.75</v>
+        <v>805672.27</v>
       </c>
       <c r="I24" s="1">
-        <v>-277814.89</v>
+        <v>35836.73</v>
       </c>
       <c r="J24" s="1">
-        <v>-51.021760679813</v>
+        <v>4.4480530526389</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>266687.86</v>
+        <v>841509.0</v>
       </c>
       <c r="N24" s="1">
-        <v>266687.86</v>
+        <v>841509.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.32</v>
+        <v>1.02</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B25" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C25" s="1">
         <v>2092.0</v>
       </c>
       <c r="D25" s="1">
-        <v>251.0</v>
+        <v>256.5</v>
       </c>
       <c r="E25" s="1">
         <v>160.4114913958</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>335580.84</v>
       </c>
       <c r="I25" s="1">
-        <v>189511.16</v>
+        <v>201017.16</v>
       </c>
       <c r="J25" s="1">
-        <v>56.47258049655</v>
+        <v>59.901262539303</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>525092.0</v>
+        <v>536598.0</v>
       </c>
       <c r="N25" s="1">
-        <v>525092.0</v>
+        <v>536598.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.62</v>
+        <v>0.65</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B26" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C26" s="1">
         <v>12467.0</v>
       </c>
       <c r="D26" s="1">
-        <v>44.66</v>
+        <v>45.73</v>
       </c>
       <c r="E26" s="1">
         <v>38.9589997594</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>485701.85</v>
       </c>
       <c r="I26" s="1">
-        <v>71074.37</v>
+        <v>84414.06</v>
       </c>
       <c r="J26" s="1">
-        <v>14.633333185781</v>
+        <v>17.379810268378</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>556776.22</v>
+        <v>570115.91</v>
       </c>
       <c r="N26" s="1">
-        <v>556776.22</v>
+        <v>570115.91</v>
       </c>
       <c r="O26" s="1">
-        <v>0.66</v>
+        <v>0.69</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B27" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C27" s="1">
         <v>38671.0</v>
       </c>
       <c r="D27" s="1">
-        <v>33.45</v>
+        <v>30.81</v>
       </c>
       <c r="E27" s="1">
         <v>31.9010105764</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1233643.98</v>
       </c>
       <c r="I27" s="1">
-        <v>59900.97</v>
+        <v>-42190.47</v>
       </c>
       <c r="J27" s="1">
-        <v>4.8556123947527</v>
+        <v>-3.4199875072547</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1293544.95</v>
+        <v>1191453.51</v>
       </c>
       <c r="N27" s="1">
-        <v>1293544.95</v>
+        <v>1191453.51</v>
       </c>
       <c r="O27" s="1">
-        <v>1.53</v>
+        <v>1.45</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B28" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C28" s="1">
         <v>15489.0</v>
       </c>
       <c r="D28" s="1">
-        <v>59.62</v>
+        <v>61.24</v>
       </c>
       <c r="E28" s="1">
         <v>105.1719013493</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1629007.58</v>
       </c>
       <c r="I28" s="1">
-        <v>-705553.4</v>
+        <v>-680461.22</v>
       </c>
       <c r="J28" s="1">
-        <v>-43.311854939312</v>
+        <v>-41.771519565305</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>923454.18</v>
+        <v>948546.36</v>
       </c>
       <c r="N28" s="1">
-        <v>923454.18</v>
+        <v>948546.36</v>
       </c>
       <c r="O28" s="1">
-        <v>1.1</v>
+        <v>1.15</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B29" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C29" s="1">
         <v>207830.0</v>
       </c>
       <c r="D29" s="1">
-        <v>9.916</v>
+        <v>9.767</v>
       </c>
       <c r="E29" s="1">
         <v>6.7496739643</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>1402784.74</v>
       </c>
       <c r="I29" s="1">
-        <v>658057.54</v>
+        <v>627090.87</v>
       </c>
       <c r="J29" s="1">
-        <v>46.910799728261</v>
+        <v>44.703285694425</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2060842.28</v>
+        <v>2029875.61</v>
       </c>
       <c r="N29" s="1">
-        <v>2060842.28</v>
+        <v>2029875.61</v>
       </c>
       <c r="O29" s="1">
-        <v>2.44</v>
+        <v>2.46</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B30" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C30" s="1">
         <v>47322.0</v>
       </c>
       <c r="D30" s="1">
-        <v>28.21</v>
+        <v>29.03</v>
       </c>
       <c r="E30" s="1">
         <v>14.7187990787</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>696523.01</v>
       </c>
       <c r="I30" s="1">
-        <v>638430.61</v>
+        <v>677234.65</v>
       </c>
       <c r="J30" s="1">
-        <v>91.659658164057</v>
+        <v>97.23076485298</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1334953.62</v>
+        <v>1373757.66</v>
       </c>
       <c r="N30" s="1">
-        <v>1334953.62</v>
+        <v>1373757.66</v>
       </c>
       <c r="O30" s="1">
-        <v>1.58</v>
+        <v>1.67</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B31" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C31" s="1">
         <v>8381.0</v>
       </c>
       <c r="D31" s="1">
-        <v>92.55</v>
+        <v>94.3</v>
       </c>
       <c r="E31" s="1">
         <v>104.5645996898</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>876355.91</v>
       </c>
       <c r="I31" s="1">
-        <v>-100694.36</v>
+        <v>-86027.61</v>
       </c>
       <c r="J31" s="1">
-        <v>-11.490121633344</v>
+        <v>-9.8165150731967</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>775661.55</v>
+        <v>790328.3</v>
       </c>
       <c r="N31" s="1">
-        <v>775661.55</v>
+        <v>790328.3</v>
       </c>
       <c r="O31" s="1">
-        <v>0.92</v>
+        <v>0.96</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B32" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C32" s="1">
         <v>4082.0</v>
       </c>
       <c r="D32" s="1">
-        <v>203.0</v>
+        <v>190.2</v>
       </c>
       <c r="E32" s="1">
         <v>173.8703993141</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>709738.97</v>
       </c>
       <c r="I32" s="1">
-        <v>118907.03</v>
+        <v>66657.43</v>
       </c>
       <c r="J32" s="1">
-        <v>16.753628450189</v>
+        <v>9.391823306532</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>828646.0</v>
+        <v>776396.4</v>
       </c>
       <c r="N32" s="1">
-        <v>828646.0</v>
+        <v>776396.4</v>
       </c>
       <c r="O32" s="1">
-        <v>0.98</v>
+        <v>0.94</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B33" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C33" s="1">
-        <v>15651.0</v>
+        <v>26027.0</v>
       </c>
       <c r="D33" s="1">
-        <v>14.79</v>
+        <v>16.83</v>
       </c>
       <c r="E33" s="1">
-        <v>20.8879930995</v>
+        <v>18.325390556</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>326917.98</v>
+        <v>476954.94</v>
       </c>
       <c r="I33" s="1">
-        <v>-95439.69</v>
+        <v>-38920.53</v>
       </c>
       <c r="J33" s="1">
-        <v>-29.193772089256</v>
+        <v>-8.1602111092507</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>231478.29</v>
+        <v>438034.41</v>
       </c>
       <c r="N33" s="1">
-        <v>231478.29</v>
+        <v>438034.41</v>
       </c>
       <c r="O33" s="1">
-        <v>0.27</v>
+        <v>0.53</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B34" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C34" s="1">
         <v>1194.0</v>
       </c>
       <c r="D34" s="1">
-        <v>292.7</v>
+        <v>286.75</v>
       </c>
       <c r="E34" s="1">
         <v>421.1740033501</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>502881.76</v>
       </c>
       <c r="I34" s="1">
-        <v>-153397.96</v>
+        <v>-160502.26</v>
       </c>
       <c r="J34" s="1">
-        <v>-30.50378283754</v>
+        <v>-31.916500610402</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>349483.8</v>
+        <v>342379.5</v>
       </c>
       <c r="N34" s="1">
-        <v>349483.8</v>
+        <v>342379.5</v>
       </c>
       <c r="O34" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B35" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C35" s="1">
-        <v>1278.0</v>
+        <v>25406.0</v>
       </c>
       <c r="D35" s="1">
-        <v>199.6</v>
+        <v>35.4</v>
       </c>
       <c r="E35" s="1">
-        <v>154.3987871674</v>
+        <v>34.5</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>197321.65</v>
+        <v>876507.0</v>
       </c>
       <c r="I35" s="1">
-        <v>57767.15</v>
+        <v>22865.4</v>
       </c>
       <c r="J35" s="1">
-        <v>29.27562687622</v>
+        <v>2.6086956521739</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>255088.8</v>
+        <v>899372.4</v>
       </c>
       <c r="N35" s="1">
-        <v>255088.8</v>
+        <v>899372.4</v>
       </c>
       <c r="O35" s="1">
-        <v>0.3</v>
+        <v>1.09</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B36" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C36" s="1">
-        <v>25406.0</v>
+        <v>362.0</v>
       </c>
       <c r="D36" s="1">
-        <v>34.62</v>
+        <v>1648.5</v>
       </c>
       <c r="E36" s="1">
-        <v>34.5</v>
+        <v>1379.694198895</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>876507.0</v>
+        <v>499449.3</v>
       </c>
       <c r="I36" s="1">
-        <v>3048.72</v>
+        <v>97307.7</v>
       </c>
       <c r="J36" s="1">
-        <v>0.34782608695652</v>
+        <v>19.48299857463</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>879555.72</v>
+        <v>596757.0</v>
       </c>
       <c r="N36" s="1">
-        <v>879555.72</v>
+        <v>596757.0</v>
       </c>
       <c r="O36" s="1">
-        <v>1.04</v>
+        <v>0.72</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B37" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C37" s="1">
-        <v>362.0</v>
+        <v>80411.0</v>
       </c>
       <c r="D37" s="1">
-        <v>1842.5</v>
+        <v>20.26</v>
       </c>
       <c r="E37" s="1">
-        <v>1379.694198895</v>
+        <v>14.7629916305</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>499449.3</v>
+        <v>1187106.92</v>
       </c>
       <c r="I37" s="1">
-        <v>167535.7</v>
+        <v>442019.94</v>
       </c>
       <c r="J37" s="1">
-        <v>33.544085455721</v>
+        <v>37.235057142115</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>666985.0</v>
+        <v>1629126.86</v>
       </c>
       <c r="N37" s="1">
-        <v>666985.0</v>
+        <v>1629126.86</v>
       </c>
       <c r="O37" s="1">
-        <v>0.79</v>
+        <v>1.98</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B38" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C38" s="1">
-        <v>80411.0</v>
+        <v>21020.0</v>
       </c>
       <c r="D38" s="1">
-        <v>20.01</v>
+        <v>50.18</v>
       </c>
       <c r="E38" s="1">
-        <v>14.7629916305</v>
+        <v>40.4799395814</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1187106.92</v>
+        <v>850888.33</v>
       </c>
       <c r="I38" s="1">
-        <v>421917.19</v>
+        <v>203895.27</v>
       </c>
       <c r="J38" s="1">
-        <v>35.541633436018</v>
+        <v>23.962635614006</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1609024.11</v>
+        <v>1054783.6</v>
       </c>
       <c r="N38" s="1">
-        <v>1609024.11</v>
+        <v>1054783.6</v>
       </c>
       <c r="O38" s="1">
-        <v>1.91</v>
+        <v>1.28</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B39" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C39" s="1">
-        <v>21020.0</v>
+        <v>31462.0</v>
       </c>
       <c r="D39" s="1">
-        <v>51.4</v>
+        <v>38.265</v>
       </c>
       <c r="E39" s="1">
-        <v>40.4799395814</v>
+        <v>35.0283106605</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>850888.33</v>
+        <v>1102060.71</v>
       </c>
       <c r="I39" s="1">
-        <v>229539.67</v>
+        <v>101832.72</v>
       </c>
       <c r="J39" s="1">
-        <v>26.976474104422</v>
+        <v>9.24020964326</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1080428.0</v>
+        <v>1203893.43</v>
       </c>
       <c r="N39" s="1">
-        <v>1080428.0</v>
+        <v>1203893.43</v>
       </c>
       <c r="O39" s="1">
-        <v>1.28</v>
+        <v>1.46</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B40" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C40" s="1">
-        <v>31462.0</v>
+        <v>53919.0</v>
       </c>
       <c r="D40" s="1">
-        <v>39.635</v>
+        <v>22.95</v>
       </c>
       <c r="E40" s="1">
-        <v>35.0283106605</v>
+        <v>11.9679098277</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1102060.71</v>
+        <v>645297.73</v>
       </c>
       <c r="I40" s="1">
-        <v>144935.66</v>
+        <v>592143.32</v>
       </c>
       <c r="J40" s="1">
-        <v>13.151331744691</v>
+        <v>91.762808463622</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1246996.37</v>
+        <v>1237441.05</v>
       </c>
       <c r="N40" s="1">
-        <v>1246996.37</v>
+        <v>1237441.05</v>
       </c>
       <c r="O40" s="1">
-        <v>1.48</v>
+        <v>1.5</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B41" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C41" s="1">
-        <v>71701.0</v>
+        <v>384754.0</v>
       </c>
       <c r="D41" s="1">
-        <v>22.565</v>
+        <v>5.37</v>
       </c>
       <c r="E41" s="1">
-        <v>11.9679097921</v>
+        <v>2.6472776371</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>858111.1</v>
+        <v>1018550.66</v>
       </c>
       <c r="I41" s="1">
-        <v>759821.97</v>
+        <v>1047578.32</v>
       </c>
       <c r="J41" s="1">
-        <v>88.545873605411</v>
+        <v>102.84989850186</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1617933.07</v>
+        <v>2066128.98</v>
       </c>
       <c r="N41" s="1">
-        <v>1617933.07</v>
+        <v>2066128.98</v>
       </c>
       <c r="O41" s="1">
-        <v>1.92</v>
+        <v>2.51</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B42" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C42" s="1">
-        <v>393835.0</v>
+        <v>6715.0</v>
       </c>
       <c r="D42" s="1">
-        <v>5.171</v>
+        <v>97.95</v>
       </c>
       <c r="E42" s="1">
-        <v>2.6472776417</v>
+        <v>101.4724497394</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1042590.59</v>
+        <v>681387.5</v>
       </c>
       <c r="I42" s="1">
-        <v>993930.2</v>
+        <v>-23653.25</v>
       </c>
       <c r="J42" s="1">
-        <v>95.332742260795</v>
+        <v>-3.4713360606116</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2036520.79</v>
+        <v>657734.25</v>
       </c>
       <c r="N42" s="1">
-        <v>2036520.79</v>
+        <v>657734.25</v>
       </c>
       <c r="O42" s="1">
-        <v>2.42</v>
+        <v>0.8</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B43" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C43" s="1">
-        <v>6715.0</v>
+        <v>124796.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.45</v>
+        <v>4.825</v>
       </c>
       <c r="E43" s="1">
-        <v>101.4724497394</v>
+        <v>3.3889734447</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>681387.5</v>
+        <v>422930.33</v>
       </c>
       <c r="I43" s="1">
-        <v>-13580.75</v>
+        <v>179210.37</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.9931023096256</v>
+        <v>42.373496835755</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>667806.75</v>
+        <v>602140.7</v>
       </c>
       <c r="N43" s="1">
-        <v>667806.75</v>
+        <v>602140.7</v>
       </c>
       <c r="O43" s="1">
-        <v>0.79</v>
+        <v>0.73</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B44" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C44" s="1">
-        <v>124796.0</v>
+        <v>11305.0</v>
       </c>
       <c r="D44" s="1">
-        <v>4.868</v>
+        <v>181.5</v>
       </c>
       <c r="E44" s="1">
-        <v>3.3889734447</v>
+        <v>152.6865961964</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>422930.33</v>
+        <v>1726121.97</v>
       </c>
       <c r="I44" s="1">
-        <v>184576.6</v>
+        <v>325735.53</v>
       </c>
       <c r="J44" s="1">
-        <v>43.642318109463</v>
+        <v>18.870945139526</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>607506.93</v>
+        <v>2051857.5</v>
       </c>
       <c r="N44" s="1">
-        <v>607506.93</v>
+        <v>2051857.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.72</v>
+        <v>2.49</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B45" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C45" s="1">
-        <v>11305.0</v>
+        <v>6131.0</v>
       </c>
       <c r="D45" s="1">
-        <v>172.22</v>
+        <v>135.65</v>
       </c>
       <c r="E45" s="1">
-        <v>152.6865961964</v>
+        <v>105.9079791225</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1726121.97</v>
+        <v>649321.82</v>
       </c>
       <c r="I45" s="1">
-        <v>220825.13</v>
+        <v>182348.33</v>
       </c>
       <c r="J45" s="1">
-        <v>12.793135933494</v>
+        <v>28.082889621667</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1946947.1</v>
+        <v>831670.15</v>
       </c>
       <c r="N45" s="1">
-        <v>1946947.1</v>
+        <v>831670.15</v>
       </c>
       <c r="O45" s="1">
-        <v>2.31</v>
+        <v>1.01</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B46" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C46" s="1">
-        <v>4080.0</v>
+        <v>4551.0</v>
       </c>
       <c r="D46" s="1">
-        <v>137.7</v>
+        <v>350.8</v>
       </c>
       <c r="E46" s="1">
-        <v>88.7700539216</v>
+        <v>381.3948648649</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>362181.82</v>
+        <v>1735728.03</v>
       </c>
       <c r="I46" s="1">
-        <v>199634.18</v>
+        <v>-139237.23</v>
       </c>
       <c r="J46" s="1">
-        <v>55.119878739358</v>
+        <v>-8.0218345036463</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>561816.0</v>
+        <v>1596490.8</v>
       </c>
       <c r="N46" s="1">
-        <v>561816.0</v>
+        <v>1596490.8</v>
       </c>
       <c r="O46" s="1">
-        <v>0.67</v>
+        <v>1.94</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B47" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C47" s="1">
-        <v>4287.0</v>
+        <v>4117.0</v>
       </c>
       <c r="D47" s="1">
-        <v>352.4</v>
+        <v>466.85</v>
       </c>
       <c r="E47" s="1">
-        <v>383.3158922323</v>
+        <v>603.855593879</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1643275.23</v>
+        <v>2486073.48</v>
       </c>
       <c r="I47" s="1">
-        <v>-132536.43</v>
+        <v>-564052.03</v>
       </c>
       <c r="J47" s="1">
-        <v>-8.06538232795</v>
+        <v>-22.688469771215</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1510738.8</v>
+        <v>1922021.45</v>
       </c>
       <c r="N47" s="1">
-        <v>1510738.8</v>
+        <v>1922021.45</v>
       </c>
       <c r="O47" s="1">
-        <v>1.79</v>
+        <v>2.33</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B48" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C48" s="1">
-        <v>4117.0</v>
+        <v>61014.0</v>
       </c>
       <c r="D48" s="1">
-        <v>472.25</v>
+        <v>14.87</v>
       </c>
       <c r="E48" s="1">
-        <v>603.855593879</v>
+        <v>11.7813195332</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2486073.48</v>
+        <v>718825.43</v>
       </c>
       <c r="I48" s="1">
-        <v>-541820.23</v>
+        <v>188452.75</v>
       </c>
       <c r="J48" s="1">
-        <v>-21.794216235314</v>
+        <v>26.216761696925</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1944253.25</v>
+        <v>907278.18</v>
       </c>
       <c r="N48" s="1">
-        <v>1944253.25</v>
+        <v>907278.18</v>
       </c>
       <c r="O48" s="1">
-        <v>2.31</v>
+        <v>1.1</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B49" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C49" s="1">
-        <v>65523.0</v>
+        <v>8347.0</v>
       </c>
       <c r="D49" s="1">
-        <v>15.06</v>
+        <v>50.98</v>
       </c>
       <c r="E49" s="1">
-        <v>11.7813195367</v>
+        <v>52.2038001677</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>771947.4</v>
+        <v>435745.12</v>
       </c>
       <c r="I49" s="1">
-        <v>214828.98</v>
+        <v>-10215.06</v>
       </c>
       <c r="J49" s="1">
-        <v>27.829484236879</v>
+        <v>-2.344274102255</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>986776.38</v>
+        <v>425530.06</v>
       </c>
       <c r="N49" s="1">
-        <v>986776.38</v>
+        <v>425530.06</v>
       </c>
       <c r="O49" s="1">
-        <v>1.17</v>
+        <v>0.52</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B50" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C50" s="1">
-        <v>8347.0</v>
+        <v>852.0</v>
       </c>
       <c r="D50" s="1">
-        <v>52.64</v>
+        <v>546.4</v>
       </c>
       <c r="E50" s="1">
-        <v>52.2038001677</v>
+        <v>253.4870305164</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>435745.12</v>
+        <v>215970.95</v>
       </c>
       <c r="I50" s="1">
-        <v>3640.96</v>
+        <v>249561.85</v>
       </c>
       <c r="J50" s="1">
-        <v>0.83557103290107</v>
+        <v>115.5534343855</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>439386.08</v>
+        <v>465532.8</v>
       </c>
       <c r="N50" s="1">
-        <v>439386.08</v>
+        <v>465532.8</v>
       </c>
       <c r="O50" s="1">
-        <v>0.52</v>
+        <v>0.57</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B51" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C51" s="1">
-        <v>852.0</v>
+        <v>107495.0</v>
       </c>
       <c r="D51" s="1">
-        <v>553.4</v>
+        <v>7.476</v>
       </c>
       <c r="E51" s="1">
-        <v>253.4870305164</v>
+        <v>5.2795416531</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>215970.95</v>
+        <v>567524.33</v>
       </c>
       <c r="I51" s="1">
-        <v>255525.85</v>
+        <v>236108.29</v>
       </c>
       <c r="J51" s="1">
-        <v>118.31491689044</v>
+        <v>41.603201399313</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>471496.8</v>
+        <v>803632.62</v>
       </c>
       <c r="N51" s="1">
-        <v>471496.8</v>
+        <v>803632.62</v>
       </c>
       <c r="O51" s="1">
-        <v>0.56</v>
+        <v>0.98</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B52" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C52" s="1">
-        <v>107495.0</v>
+        <v>13386.0</v>
       </c>
       <c r="D52" s="1">
-        <v>7.464</v>
+        <v>39.765</v>
       </c>
       <c r="E52" s="1">
-        <v>5.2795416531</v>
+        <v>36.6000336172</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>567524.33</v>
+        <v>489928.05</v>
       </c>
       <c r="I52" s="1">
-        <v>234818.35</v>
+        <v>42366.24</v>
       </c>
       <c r="J52" s="1">
-        <v>41.375908941208</v>
+        <v>8.6474411905993</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>802342.68</v>
+        <v>532294.29</v>
       </c>
       <c r="N52" s="1">
-        <v>802342.68</v>
+        <v>532294.29</v>
       </c>
       <c r="O52" s="1">
-        <v>0.95</v>
+        <v>0.65</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B53" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C53" s="1">
-        <v>16224.0</v>
+        <v>4242.0</v>
       </c>
       <c r="D53" s="1">
-        <v>46.555</v>
+        <v>104.75</v>
       </c>
       <c r="E53" s="1">
-        <v>36.6000339004</v>
+        <v>44.8608769448</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>593798.95</v>
+        <v>190299.84</v>
       </c>
       <c r="I53" s="1">
-        <v>161509.37</v>
+        <v>254049.66</v>
       </c>
       <c r="J53" s="1">
-        <v>27.199335734763</v>
+        <v>133.49967083525</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>755308.32</v>
+        <v>444349.5</v>
       </c>
       <c r="N53" s="1">
-        <v>755308.32</v>
+        <v>444349.5</v>
       </c>
       <c r="O53" s="1">
-        <v>0.9</v>
+        <v>0.54</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B54" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C54" s="1">
-        <v>7913.0</v>
+        <v>8116.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.08</v>
+        <v>73.3</v>
       </c>
       <c r="E54" s="1">
-        <v>44.860875774</v>
+        <v>84.5794997536</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>354984.11</v>
+        <v>686447.22</v>
       </c>
       <c r="I54" s="1">
-        <v>421122.93</v>
+        <v>-91544.42</v>
       </c>
       <c r="J54" s="1">
-        <v>118.631487477</v>
+        <v>-13.33597359459</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>776107.04</v>
+        <v>594902.8</v>
       </c>
       <c r="N54" s="1">
-        <v>776107.04</v>
+        <v>594902.8</v>
       </c>
       <c r="O54" s="1">
-        <v>0.92</v>
+        <v>0.72</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B55" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C55" s="1">
-        <v>8116.0</v>
+        <v>11941.0</v>
       </c>
       <c r="D55" s="1">
-        <v>74.9</v>
+        <v>29.42</v>
       </c>
       <c r="E55" s="1">
-        <v>84.5794997536</v>
+        <v>36.2436998576</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>686447.22</v>
+        <v>432786.02</v>
       </c>
       <c r="I55" s="1">
-        <v>-78558.82</v>
+        <v>-81481.8</v>
       </c>
       <c r="J55" s="1">
-        <v>-11.444262240584</v>
+        <v>-18.827271731189</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>607888.4</v>
+        <v>351304.22</v>
       </c>
       <c r="N55" s="1">
-        <v>607888.4</v>
+        <v>351304.22</v>
       </c>
       <c r="O55" s="1">
-        <v>0.72</v>
+        <v>0.43</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B56" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C56" s="1">
-        <v>11941.0</v>
+        <v>4287.0</v>
       </c>
       <c r="D56" s="1">
-        <v>28.4</v>
+        <v>283.0</v>
       </c>
       <c r="E56" s="1">
-        <v>36.2436998576</v>
+        <v>264.6188826685</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>432786.02</v>
+        <v>1134421.15</v>
       </c>
       <c r="I56" s="1">
-        <v>-93661.62</v>
+        <v>78799.85</v>
       </c>
       <c r="J56" s="1">
-        <v>-21.641553948531</v>
+        <v>6.9462606546079</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>339124.4</v>
+        <v>1213221.0</v>
       </c>
       <c r="N56" s="1">
-        <v>339124.4</v>
+        <v>1213221.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.4</v>
+        <v>1.47</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B57" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C57" s="1">
-        <v>4287.0</v>
+        <v>275004.0</v>
       </c>
       <c r="D57" s="1">
-        <v>304.9</v>
+        <v>3.968</v>
       </c>
       <c r="E57" s="1">
-        <v>264.6188826685</v>
+        <v>2.5731999898</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1134421.15</v>
+        <v>707640.29</v>
       </c>
       <c r="I57" s="1">
-        <v>172685.15</v>
+        <v>383575.58</v>
       </c>
       <c r="J57" s="1">
-        <v>15.222314040954</v>
+        <v>54.204881409452</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1307106.3</v>
+        <v>1091215.87</v>
       </c>
       <c r="N57" s="1">
-        <v>1307106.3</v>
+        <v>1091215.87</v>
       </c>
       <c r="O57" s="1">
-        <v>1.55</v>
+        <v>1.32</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B58" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C58" s="1">
-        <v>275004.0</v>
+        <v>20414.0</v>
       </c>
       <c r="D58" s="1">
-        <v>3.358</v>
+        <v>80.51</v>
       </c>
       <c r="E58" s="1">
-        <v>2.5731999898</v>
+        <v>90.0209527775</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>707640.29</v>
+        <v>1837687.73</v>
       </c>
       <c r="I58" s="1">
-        <v>215823.14</v>
+        <v>-194156.59</v>
       </c>
       <c r="J58" s="1">
-        <v>30.498989818683</v>
+        <v>-10.56526562323</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>923463.43</v>
+        <v>1643531.14</v>
       </c>
       <c r="N58" s="1">
-        <v>923463.43</v>
+        <v>1643531.14</v>
       </c>
       <c r="O58" s="1">
-        <v>1.1</v>
+        <v>1.99</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B59" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C59" s="1">
-        <v>20414.0</v>
+        <v>17528.0</v>
       </c>
       <c r="D59" s="1">
-        <v>76.89</v>
+        <v>145.22</v>
       </c>
       <c r="E59" s="1">
-        <v>90.0209527775</v>
+        <v>192.5269728435</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1837687.73</v>
+        <v>3374612.78</v>
       </c>
       <c r="I59" s="1">
-        <v>-268055.27</v>
+        <v>-829196.62</v>
       </c>
       <c r="J59" s="1">
-        <v>-14.586551655324</v>
+        <v>-24.571607886817</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1569632.46</v>
+        <v>2545416.16</v>
       </c>
       <c r="N59" s="1">
-        <v>1569632.46</v>
+        <v>2545416.16</v>
       </c>
       <c r="O59" s="1">
-        <v>1.86</v>
+        <v>3.09</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B60" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C60" s="1">
-        <v>17528.0</v>
+        <v>11002.0</v>
       </c>
       <c r="D60" s="1">
-        <v>166.24</v>
+        <v>233.25</v>
       </c>
       <c r="E60" s="1">
-        <v>192.5269728435</v>
+        <v>165.7645019087</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3374612.78</v>
+        <v>1823741.05</v>
       </c>
       <c r="I60" s="1">
-        <v>-460758.06</v>
+        <v>742475.45</v>
       </c>
       <c r="J60" s="1">
-        <v>-13.653657176039</v>
+        <v>40.711670661797</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>2913854.72</v>
+        <v>2566216.5</v>
       </c>
       <c r="N60" s="1">
-        <v>2913854.72</v>
+        <v>2566216.5</v>
       </c>
       <c r="O60" s="1">
-        <v>3.46</v>
+        <v>3.11</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B61" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C61" s="1">
-        <v>11002.0</v>
+        <v>5163.0</v>
       </c>
       <c r="D61" s="1">
-        <v>250.85</v>
+        <v>44.6</v>
       </c>
       <c r="E61" s="1">
-        <v>165.7645019087</v>
+        <v>98.0866182452</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1823741.05</v>
+        <v>506421.21</v>
       </c>
       <c r="I61" s="1">
-        <v>936110.65</v>
+        <v>-276151.41</v>
       </c>
       <c r="J61" s="1">
-        <v>51.329142917521</v>
+        <v>-54.529985029655</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>2759851.7</v>
+        <v>230269.8</v>
       </c>
       <c r="N61" s="1">
-        <v>2759851.7</v>
+        <v>230269.8</v>
       </c>
       <c r="O61" s="1">
-        <v>3.27</v>
+        <v>0.28</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B62" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C62" s="1">
-        <v>5163.0</v>
+        <v>8273.0</v>
       </c>
       <c r="D62" s="1">
-        <v>43.0</v>
+        <v>147.74</v>
       </c>
       <c r="E62" s="1">
-        <v>98.0866182452</v>
+        <v>108.4569853741</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>506421.21</v>
+        <v>897264.64</v>
       </c>
       <c r="I62" s="1">
-        <v>-284412.21</v>
+        <v>324988.38</v>
       </c>
       <c r="J62" s="1">
-        <v>-56.16119632904</v>
+        <v>36.219902747979</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>222009.0</v>
+        <v>1222253.02</v>
       </c>
       <c r="N62" s="1">
-        <v>222009.0</v>
+        <v>1222253.02</v>
       </c>
       <c r="O62" s="1">
-        <v>0.26</v>
+        <v>1.48</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B63" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C63" s="1">
-        <v>8273.0</v>
+        <v>17639.0</v>
       </c>
       <c r="D63" s="1">
-        <v>149.85</v>
+        <v>35.94</v>
       </c>
       <c r="E63" s="1">
-        <v>108.4569853741</v>
+        <v>52.733077272</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>897264.64</v>
+        <v>930158.75</v>
       </c>
       <c r="I63" s="1">
-        <v>342444.41</v>
+        <v>-296213.09</v>
       </c>
       <c r="J63" s="1">
-        <v>38.165374487509</v>
+        <v>-31.845433911147</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1239709.05</v>
+        <v>633945.66</v>
       </c>
       <c r="N63" s="1">
-        <v>1239709.05</v>
+        <v>633945.66</v>
       </c>
       <c r="O63" s="1">
-        <v>1.47</v>
+        <v>0.77</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B64" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C64" s="1">
-        <v>17639.0</v>
+        <v>9803.0</v>
       </c>
       <c r="D64" s="1">
-        <v>38.46</v>
+        <v>210.0</v>
       </c>
       <c r="E64" s="1">
-        <v>52.733077272</v>
+        <v>195.5823411201</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>930158.75</v>
+        <v>1917293.69</v>
       </c>
       <c r="I64" s="1">
-        <v>-251762.81</v>
+        <v>141336.31</v>
       </c>
       <c r="J64" s="1">
-        <v>-27.066649644483</v>
+        <v>7.3716567648016</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>678395.94</v>
+        <v>2058630.0</v>
       </c>
       <c r="N64" s="1">
-        <v>678395.94</v>
+        <v>2058630.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.8</v>
+        <v>2.5</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B65" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C65" s="1">
-        <v>9803.0</v>
+        <v>22656.0</v>
       </c>
       <c r="D65" s="1">
-        <v>219.15</v>
+        <v>64.61</v>
       </c>
       <c r="E65" s="1">
-        <v>195.5823411201</v>
+        <v>33.5119668079</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1917293.69</v>
+        <v>759247.12</v>
       </c>
       <c r="I65" s="1">
-        <v>231033.76</v>
+        <v>704557.04</v>
       </c>
       <c r="J65" s="1">
-        <v>12.049993238125</v>
+        <v>92.796801125831</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>2148327.45</v>
+        <v>1463804.16</v>
       </c>
       <c r="N65" s="1">
-        <v>2148327.45</v>
+        <v>1463804.16</v>
       </c>
       <c r="O65" s="1">
-        <v>2.55</v>
+        <v>1.78</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B66" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C66" s="1">
-        <v>22656.0</v>
+        <v>25528.0</v>
       </c>
       <c r="D66" s="1">
-        <v>65.6</v>
+        <v>30.3</v>
       </c>
       <c r="E66" s="1">
-        <v>33.5119668079</v>
+        <v>29.7792623786</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>759247.12</v>
+        <v>760205.01</v>
       </c>
       <c r="I66" s="1">
-        <v>726986.48</v>
+        <v>13293.39</v>
       </c>
       <c r="J66" s="1">
-        <v>95.750969723797</v>
+        <v>1.7486585625107</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1486233.6</v>
+        <v>773498.4</v>
       </c>
       <c r="N66" s="1">
-        <v>1486233.6</v>
+        <v>773498.4</v>
       </c>
       <c r="O66" s="1">
-        <v>1.76</v>
+        <v>0.94</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B67" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C67" s="1">
-        <v>48175.0</v>
+        <v>23532.0</v>
       </c>
       <c r="D67" s="1">
-        <v>5.872</v>
+        <v>38.56</v>
       </c>
       <c r="E67" s="1">
-        <v>14.1159489362</v>
+        <v>32.1739448411</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>680035.84</v>
+        <v>757117.27</v>
       </c>
       <c r="I67" s="1">
-        <v>-397152.24</v>
+        <v>150276.65</v>
       </c>
       <c r="J67" s="1">
-        <v>-58.401663065288</v>
+        <v>19.848530201933</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>282883.6</v>
+        <v>907393.92</v>
       </c>
       <c r="N67" s="1">
-        <v>282883.6</v>
+        <v>907393.92</v>
       </c>
       <c r="O67" s="1">
-        <v>0.34</v>
+        <v>1.1</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B68" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C68" s="1">
-        <v>25528.0</v>
+        <v>3661.0</v>
       </c>
       <c r="D68" s="1">
-        <v>29.24</v>
+        <v>263.4</v>
       </c>
       <c r="E68" s="1">
-        <v>29.7792623786</v>
+        <v>212.5303441683</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>760205.01</v>
+        <v>778073.59</v>
       </c>
       <c r="I68" s="1">
-        <v>-13766.29</v>
+        <v>186233.81</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.8108654664089</v>
+        <v>23.93524370876</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>746438.72</v>
+        <v>964307.4</v>
       </c>
       <c r="N68" s="1">
-        <v>746438.72</v>
+        <v>964307.4</v>
       </c>
       <c r="O68" s="1">
-        <v>0.89</v>
+        <v>1.17</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B69" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C69" s="1">
-        <v>23532.0</v>
+        <v>19950.0</v>
       </c>
       <c r="D69" s="1">
-        <v>31.74</v>
+        <v>62.4</v>
       </c>
       <c r="E69" s="1">
-        <v>32.1739448411</v>
+        <v>68.1097273183</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>757117.27</v>
+        <v>1358789.06</v>
       </c>
       <c r="I69" s="1">
-        <v>-10211.59</v>
+        <v>-113909.06</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.3487461460231</v>
+        <v>-8.3831304912037</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>746905.68</v>
+        <v>1244880.0</v>
       </c>
       <c r="N69" s="1">
-        <v>746905.68</v>
+        <v>1244880.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.89</v>
+        <v>1.51</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B70" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C70" s="1">
-        <v>3661.0</v>
+        <v>5873.0</v>
       </c>
       <c r="D70" s="1">
-        <v>257.9</v>
+        <v>130.6</v>
       </c>
       <c r="E70" s="1">
-        <v>212.5303441683</v>
+        <v>109.5928043589</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>778073.59</v>
+        <v>643638.54</v>
       </c>
       <c r="I70" s="1">
-        <v>166098.31</v>
+        <v>123375.26</v>
       </c>
       <c r="J70" s="1">
-        <v>21.347377951744</v>
+        <v>19.168407783661</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>944171.9</v>
+        <v>767013.8</v>
       </c>
       <c r="N70" s="1">
-        <v>944171.9</v>
+        <v>767013.8</v>
       </c>
       <c r="O70" s="1">
-        <v>1.12</v>
+        <v>0.93</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B71" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C71" s="1">
-        <v>20463.0</v>
+        <v>10536.0</v>
       </c>
       <c r="D71" s="1">
-        <v>64.14</v>
+        <v>21.93</v>
       </c>
       <c r="E71" s="1">
-        <v>68.1097273127</v>
+        <v>28.9329005315</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1393729.35</v>
+        <v>304837.04</v>
       </c>
       <c r="I71" s="1">
-        <v>-81232.53</v>
+        <v>-73782.56</v>
       </c>
       <c r="J71" s="1">
-        <v>-5.8284293144863</v>
+        <v>-24.203935322295</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1312496.82</v>
+        <v>231054.48</v>
       </c>
       <c r="N71" s="1">
-        <v>1312496.82</v>
+        <v>231054.48</v>
       </c>
       <c r="O71" s="1">
-        <v>1.56</v>
+        <v>0.28</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B72" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C72" s="1">
-        <v>5873.0</v>
+        <v>18391.0</v>
       </c>
       <c r="D72" s="1">
-        <v>130.5</v>
+        <v>23.04</v>
       </c>
       <c r="E72" s="1">
-        <v>109.5928043589</v>
+        <v>31.9814806155</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>643638.54</v>
+        <v>588171.41</v>
       </c>
       <c r="I72" s="1">
-        <v>122787.96</v>
+        <v>-164442.77</v>
       </c>
       <c r="J72" s="1">
-        <v>19.077160917058</v>
+        <v>-27.958307256043</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>766426.5</v>
+        <v>423728.64</v>
       </c>
       <c r="N72" s="1">
-        <v>766426.5</v>
+        <v>423728.64</v>
       </c>
       <c r="O72" s="1">
-        <v>0.91</v>
+        <v>0.51</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B73" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C73" s="1">
-        <v>10536.0</v>
+        <v>5300.0</v>
       </c>
       <c r="D73" s="1">
-        <v>24.74</v>
+        <v>64.72</v>
       </c>
       <c r="E73" s="1">
-        <v>28.9329005315</v>
+        <v>139.2884754717</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>304837.04</v>
+        <v>738228.92</v>
       </c>
       <c r="I73" s="1">
-        <v>-44176.4</v>
+        <v>-395212.92</v>
       </c>
       <c r="J73" s="1">
-        <v>-14.491808475768</v>
+        <v>-53.535280086291</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>260660.64</v>
+        <v>343016.0</v>
       </c>
       <c r="N73" s="1">
-        <v>260660.64</v>
+        <v>343016.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.31</v>
+        <v>0.42</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B74" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C74" s="1">
-        <v>18391.0</v>
+        <v>75.0</v>
       </c>
       <c r="D74" s="1">
-        <v>23.28</v>
+        <v>5567.0</v>
       </c>
       <c r="E74" s="1">
-        <v>31.9814806155</v>
+        <v>5677.5</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>588171.41</v>
+        <v>0.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-160028.93</v>
+        <v>-82875.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-27.207872956627</v>
+        <v>0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>428142.48</v>
+        <v>-82875.0</v>
       </c>
       <c r="N74" s="1">
-        <v>428142.48</v>
+        <v>-82875.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.51</v>
+        <v>-0.1</v>
       </c>
       <c r="P74">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P76">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>