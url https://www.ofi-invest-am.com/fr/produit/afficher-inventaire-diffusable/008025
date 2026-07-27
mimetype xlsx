--- v2 (2026-07-07)
+++ v3 (2026-07-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>008025</t>
   </si>
   <si>
@@ -476,50 +476,56 @@
     <t>SEB SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
@@ -937,125 +943,125 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>253351.6803</v>
+        <v>252158.607</v>
       </c>
       <c r="D2">
-        <v>324.61</v>
+        <v>341.07</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>82242777.77</v>
+        <v>86004575.45</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>82242777.77</v>
+        <v>86004575.45</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1495.0035</v>
+        <v>5403.9773</v>
       </c>
       <c r="D3">
-        <v>101.5243</v>
+        <v>106.7054</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>151779.27</v>
+        <v>576633.72</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>151779.27</v>
+        <v>576633.72</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P74"/>
+  <dimension ref="A1:P75"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O74" sqref="O74"/>
+      <selection activeCell="O75" sqref="O75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1110,3653 +1116,3703 @@
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>4936475.45</v>
       </c>
       <c r="I2" s="1">
         <v>64324.55</v>
       </c>
       <c r="J2" s="1">
         <v>1.3030460832131</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>5000800.0</v>
       </c>
       <c r="N2" s="1">
         <v>5000800.0</v>
       </c>
       <c r="O2" s="1">
-        <v>6.07</v>
+        <v>5.78</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="1">
         <v>4264.0</v>
       </c>
       <c r="D3" s="1">
-        <v>130.85</v>
+        <v>137.8</v>
       </c>
       <c r="E3" s="1">
         <v>213.4501946529</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>910151.63</v>
       </c>
       <c r="I3" s="1">
-        <v>-352207.23</v>
+        <v>-322572.43</v>
       </c>
       <c r="J3" s="1">
-        <v>-38.697643160843</v>
+        <v>-35.441614272558</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>557944.4</v>
+        <v>587579.2</v>
       </c>
       <c r="N3" s="1">
-        <v>557944.4</v>
+        <v>587579.2</v>
       </c>
       <c r="O3" s="1">
         <v>0.68</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1">
         <v>404.0</v>
       </c>
       <c r="D4" s="1">
-        <v>844.2</v>
+        <v>966.1</v>
       </c>
       <c r="E4" s="1">
         <v>1061.8180445545</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>428974.49</v>
       </c>
       <c r="I4" s="1">
-        <v>-87917.69</v>
+        <v>-38670.09</v>
       </c>
       <c r="J4" s="1">
-        <v>-20.494852735882</v>
+        <v>-9.0145430326172</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>341056.8</v>
+        <v>390304.4</v>
       </c>
       <c r="N4" s="1">
-        <v>341056.8</v>
+        <v>390304.4</v>
       </c>
       <c r="O4" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="1">
-        <v>9130.0</v>
+        <v>11587.0</v>
       </c>
       <c r="D5" s="1">
-        <v>162.62</v>
+        <v>165.56</v>
       </c>
       <c r="E5" s="1">
-        <v>195.9926035049</v>
+        <v>191.605393976</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1789412.47</v>
+        <v>2220131.7</v>
       </c>
       <c r="I5" s="1">
-        <v>-304691.87</v>
+        <v>-301787.98</v>
       </c>
       <c r="J5" s="1">
-        <v>-17.027481092719</v>
+        <v>-13.593246742975</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1484720.6</v>
+        <v>1918343.72</v>
       </c>
       <c r="N5" s="1">
-        <v>1484720.6</v>
+        <v>1918343.72</v>
       </c>
       <c r="O5" s="1">
-        <v>1.8</v>
+        <v>2.22</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="1">
         <v>11964.0</v>
       </c>
       <c r="D6" s="1">
-        <v>48.13</v>
+        <v>51.14</v>
       </c>
       <c r="E6" s="1">
         <v>71.6832054497</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>857617.87</v>
       </c>
       <c r="I6" s="1">
-        <v>-281790.55</v>
+        <v>-245778.91</v>
       </c>
       <c r="J6" s="1">
-        <v>-32.857355222787</v>
+        <v>-28.658324248771</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>575827.32</v>
+        <v>611838.96</v>
       </c>
       <c r="N6" s="1">
-        <v>575827.32</v>
+        <v>611838.96</v>
       </c>
       <c r="O6" s="1">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="1">
         <v>6420.0</v>
       </c>
       <c r="D7" s="1">
-        <v>367.2</v>
+        <v>388.2</v>
       </c>
       <c r="E7" s="1">
         <v>240.2368115265</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>1542320.33</v>
       </c>
       <c r="I7" s="1">
-        <v>815103.67</v>
+        <v>949923.67</v>
       </c>
       <c r="J7" s="1">
-        <v>52.849181466732</v>
+        <v>61.590556223816</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2357424.0</v>
+        <v>2492244.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2357424.0</v>
+        <v>2492244.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.86</v>
+        <v>2.88</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="1">
-        <v>41131.0</v>
+        <v>22925.0</v>
       </c>
       <c r="D8" s="1">
-        <v>24.01</v>
+        <v>16.32</v>
       </c>
       <c r="E8" s="1">
-        <v>19.1806749167</v>
+        <v>19.1806748092</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>788920.34</v>
+        <v>439716.97</v>
       </c>
       <c r="I8" s="1">
-        <v>198634.97</v>
+        <v>-65580.97</v>
       </c>
       <c r="J8" s="1">
-        <v>25.178076914584</v>
+        <v>-14.914359570885</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>987555.31</v>
+        <v>374136.0</v>
       </c>
       <c r="N8" s="1">
-        <v>987555.31</v>
+        <v>374136.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.2</v>
+        <v>0.43</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="1">
         <v>7732.0</v>
       </c>
       <c r="D9" s="1">
-        <v>48.21</v>
+        <v>49.82</v>
       </c>
       <c r="E9" s="1">
         <v>61.0828116917</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>472292.3</v>
       </c>
       <c r="I9" s="1">
-        <v>-99532.58</v>
+        <v>-87084.06</v>
       </c>
       <c r="J9" s="1">
-        <v>-21.074360094374</v>
+        <v>-18.438594065582</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>372759.72</v>
+        <v>385208.24</v>
       </c>
       <c r="N9" s="1">
-        <v>372759.72</v>
+        <v>385208.24</v>
       </c>
       <c r="O9" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="1">
         <v>17709.0</v>
       </c>
       <c r="D10" s="1">
-        <v>61.62</v>
+        <v>62.62</v>
       </c>
       <c r="E10" s="1">
         <v>52.6767643571</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>932852.82</v>
       </c>
       <c r="I10" s="1">
-        <v>158375.76</v>
+        <v>176084.76</v>
       </c>
       <c r="J10" s="1">
-        <v>16.977572089025</v>
+        <v>18.875942294949</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1091228.58</v>
+        <v>1108937.58</v>
       </c>
       <c r="N10" s="1">
-        <v>1091228.58</v>
+        <v>1108937.58</v>
       </c>
       <c r="O10" s="1">
-        <v>1.32</v>
+        <v>1.28</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="1">
         <v>9349.0</v>
       </c>
       <c r="D11" s="1">
-        <v>34.82</v>
+        <v>41.08</v>
       </c>
       <c r="E11" s="1">
         <v>34.0831179805</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>318643.07</v>
       </c>
       <c r="I11" s="1">
-        <v>6889.11</v>
+        <v>65413.85</v>
       </c>
       <c r="J11" s="1">
-        <v>2.1620146956279</v>
+        <v>20.528878911442</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>325532.18</v>
+        <v>384056.92</v>
       </c>
       <c r="N11" s="1">
-        <v>325532.18</v>
+        <v>384056.92</v>
       </c>
       <c r="O11" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="1">
         <v>772.0</v>
       </c>
       <c r="D12" s="1">
-        <v>648.6</v>
+        <v>677.2</v>
       </c>
       <c r="E12" s="1">
         <v>464.3851036269</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>358505.3</v>
       </c>
       <c r="I12" s="1">
-        <v>142213.9</v>
+        <v>164293.1</v>
       </c>
       <c r="J12" s="1">
-        <v>39.668562779964</v>
+        <v>45.827244394992</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>500719.2</v>
+        <v>522798.4</v>
       </c>
       <c r="N12" s="1">
-        <v>500719.2</v>
+        <v>522798.4</v>
       </c>
       <c r="O12" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="1">
-        <v>5747.0</v>
+        <v>5779.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1113.8</v>
+        <v>1212.6</v>
       </c>
       <c r="E13" s="1">
-        <v>627.5125404559</v>
+        <v>630.7837913134</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3606314.57</v>
+        <v>3645299.53</v>
       </c>
       <c r="I13" s="1">
-        <v>2794694.03</v>
+        <v>3362315.87</v>
       </c>
       <c r="J13" s="1">
-        <v>77.494460778556</v>
+        <v>92.237025855595</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6401008.6</v>
+        <v>7007615.4</v>
       </c>
       <c r="N13" s="1">
-        <v>6401008.6</v>
+        <v>7007615.4</v>
       </c>
       <c r="O13" s="1">
-        <v>7.77</v>
+        <v>8.09</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="1">
         <v>32734.0</v>
       </c>
       <c r="D14" s="1">
-        <v>40.33</v>
+        <v>40.77</v>
       </c>
       <c r="E14" s="1">
         <v>25.9578245861</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>849703.43</v>
       </c>
       <c r="I14" s="1">
-        <v>470458.79</v>
+        <v>484861.75</v>
       </c>
       <c r="J14" s="1">
-        <v>55.36741095655</v>
+        <v>57.062468254365</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1320162.22</v>
+        <v>1334565.18</v>
       </c>
       <c r="N14" s="1">
-        <v>1320162.22</v>
+        <v>1334565.18</v>
       </c>
       <c r="O14" s="1">
-        <v>1.6</v>
+        <v>1.54</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" s="1">
         <v>99595.0</v>
       </c>
       <c r="D15" s="1">
-        <v>18.89</v>
+        <v>18.715</v>
       </c>
       <c r="E15" s="1">
         <v>7.3690909182</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>733924.61</v>
       </c>
       <c r="I15" s="1">
-        <v>1147424.94</v>
+        <v>1129995.82</v>
       </c>
       <c r="J15" s="1">
-        <v>156.34098167113</v>
+        <v>153.9661982448</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1881349.55</v>
+        <v>1863920.43</v>
       </c>
       <c r="N15" s="1">
-        <v>1881349.55</v>
+        <v>1863920.43</v>
       </c>
       <c r="O15" s="1">
-        <v>2.28</v>
+        <v>2.15</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>54</v>
       </c>
       <c r="B16" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="1">
-        <v>229318.0</v>
+        <v>271980.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.721</v>
+        <v>10.276</v>
       </c>
       <c r="E16" s="1">
-        <v>7.6579145553</v>
+        <v>8.0986494228</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1756097.65</v>
+        <v>2202670.67</v>
       </c>
       <c r="I16" s="1">
-        <v>473102.63</v>
+        <v>592195.81</v>
       </c>
       <c r="J16" s="1">
-        <v>26.940565064819</v>
+        <v>26.8853541324</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2229200.28</v>
+        <v>2794866.48</v>
       </c>
       <c r="N16" s="1">
-        <v>2229200.28</v>
+        <v>2794866.48</v>
       </c>
       <c r="O16" s="1">
-        <v>2.71</v>
+        <v>3.23</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>56</v>
       </c>
       <c r="B17" t="s">
         <v>57</v>
       </c>
       <c r="C17" s="1">
         <v>4766.0</v>
       </c>
       <c r="D17" s="1">
-        <v>91.5</v>
+        <v>71.3</v>
       </c>
       <c r="E17" s="1">
         <v>112.1495992446</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>534504.99</v>
       </c>
       <c r="I17" s="1">
-        <v>-98415.99</v>
+        <v>-194689.19</v>
       </c>
       <c r="J17" s="1">
-        <v>-18.412548402963</v>
+        <v>-36.424204383948</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>436089.0</v>
+        <v>339815.8</v>
       </c>
       <c r="N17" s="1">
-        <v>436089.0</v>
+        <v>339815.8</v>
       </c>
       <c r="O17" s="1">
-        <v>0.53</v>
+        <v>0.39</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="B18" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="1">
         <v>10541.0</v>
       </c>
       <c r="D18" s="1">
-        <v>78.24</v>
+        <v>79.3</v>
       </c>
       <c r="E18" s="1">
         <v>78.497800019</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>827445.31</v>
       </c>
       <c r="I18" s="1">
-        <v>-2717.47</v>
+        <v>8455.99</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.32841687144254</v>
+        <v>1.0219394439495</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>824727.84</v>
+        <v>835901.3</v>
       </c>
       <c r="N18" s="1">
-        <v>824727.84</v>
+        <v>835901.3</v>
       </c>
       <c r="O18" s="1">
-        <v>1.0</v>
+        <v>0.97</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>60</v>
       </c>
       <c r="B19" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="1">
         <v>18580.0</v>
       </c>
       <c r="D19" s="1">
-        <v>83.72</v>
+        <v>90.16</v>
       </c>
       <c r="E19" s="1">
         <v>67.733780409</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1258493.64</v>
       </c>
       <c r="I19" s="1">
-        <v>297023.96</v>
+        <v>416679.16</v>
       </c>
       <c r="J19" s="1">
-        <v>23.601546369356</v>
+        <v>33.109357628538</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1555517.6</v>
+        <v>1675172.8</v>
       </c>
       <c r="N19" s="1">
-        <v>1555517.6</v>
+        <v>1675172.8</v>
       </c>
       <c r="O19" s="1">
-        <v>1.89</v>
+        <v>1.93</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>62</v>
       </c>
       <c r="B20" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="1">
         <v>16782.0</v>
       </c>
       <c r="D20" s="1">
-        <v>26.34</v>
+        <v>25.86</v>
       </c>
       <c r="E20" s="1">
         <v>26.7085460613</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>448222.82</v>
       </c>
       <c r="I20" s="1">
-        <v>-6184.94</v>
+        <v>-14240.3</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.3798806584636</v>
+        <v>-3.1770582318856</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>442037.88</v>
+        <v>433982.52</v>
       </c>
       <c r="N20" s="1">
-        <v>442037.88</v>
+        <v>433982.52</v>
       </c>
       <c r="O20" s="1">
-        <v>0.54</v>
+        <v>0.5</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>64</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="1">
         <v>6459.0</v>
       </c>
       <c r="D21" s="1">
-        <v>101.75</v>
+        <v>101.6</v>
       </c>
       <c r="E21" s="1">
         <v>134.1828549311</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>866687.06</v>
       </c>
       <c r="I21" s="1">
-        <v>-209483.81</v>
+        <v>-210452.66</v>
       </c>
       <c r="J21" s="1">
-        <v>-24.1706400924</v>
+        <v>-24.282427846563</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>657203.25</v>
+        <v>656234.4</v>
       </c>
       <c r="N21" s="1">
-        <v>657203.25</v>
+        <v>656234.4</v>
       </c>
       <c r="O21" s="1">
-        <v>0.8</v>
+        <v>0.76</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>66</v>
       </c>
       <c r="B22" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="1">
         <v>12809.0</v>
       </c>
       <c r="D22" s="1">
-        <v>31.48</v>
+        <v>34.75</v>
       </c>
       <c r="E22" s="1">
         <v>31.5333000234</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>403910.04</v>
       </c>
       <c r="I22" s="1">
-        <v>-682.72</v>
+        <v>41202.71</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.16902773696836</v>
+        <v>10.200962075615</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>403227.32</v>
+        <v>445112.75</v>
       </c>
       <c r="N22" s="1">
-        <v>403227.32</v>
+        <v>445112.75</v>
       </c>
       <c r="O22" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>68</v>
       </c>
       <c r="B23" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="1">
-        <v>14510.0</v>
+        <v>17965.0</v>
       </c>
       <c r="D23" s="1">
-        <v>70.9</v>
+        <v>77.36</v>
       </c>
       <c r="E23" s="1">
-        <v>69.2242253618</v>
+        <v>70.6440495408</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1004443.51</v>
+        <v>1269120.35</v>
       </c>
       <c r="I23" s="1">
-        <v>24315.49</v>
+        <v>120652.05</v>
       </c>
       <c r="J23" s="1">
-        <v>2.4207921857149</v>
+        <v>9.5067461490157</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1028759.0</v>
+        <v>1389772.4</v>
       </c>
       <c r="N23" s="1">
-        <v>1028759.0</v>
+        <v>1389772.4</v>
       </c>
       <c r="O23" s="1">
-        <v>1.25</v>
+        <v>1.61</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>70</v>
       </c>
       <c r="B24" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="1">
         <v>12150.0</v>
       </c>
       <c r="D24" s="1">
-        <v>69.26</v>
+        <v>66.58</v>
       </c>
       <c r="E24" s="1">
         <v>66.3104748971</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>805672.27</v>
       </c>
       <c r="I24" s="1">
-        <v>35836.73</v>
+        <v>3274.73</v>
       </c>
       <c r="J24" s="1">
-        <v>4.4480530526389</v>
+        <v>0.40645931626764</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>841509.0</v>
+        <v>808947.0</v>
       </c>
       <c r="N24" s="1">
-        <v>841509.0</v>
+        <v>808947.0</v>
       </c>
       <c r="O24" s="1">
-        <v>1.02</v>
+        <v>0.93</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>72</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="1">
         <v>2092.0</v>
       </c>
       <c r="D25" s="1">
-        <v>256.5</v>
+        <v>266.4</v>
       </c>
       <c r="E25" s="1">
         <v>160.4114913958</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>335580.84</v>
       </c>
       <c r="I25" s="1">
-        <v>201017.16</v>
+        <v>221727.96</v>
       </c>
       <c r="J25" s="1">
-        <v>59.901262539303</v>
+        <v>66.072890216259</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>536598.0</v>
+        <v>557308.8</v>
       </c>
       <c r="N25" s="1">
-        <v>536598.0</v>
+        <v>557308.8</v>
       </c>
       <c r="O25" s="1">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>74</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="1">
         <v>12467.0</v>
       </c>
       <c r="D26" s="1">
-        <v>45.73</v>
+        <v>47.6</v>
       </c>
       <c r="E26" s="1">
         <v>38.9589997594</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>485701.85</v>
       </c>
       <c r="I26" s="1">
-        <v>84414.06</v>
+        <v>107727.35</v>
       </c>
       <c r="J26" s="1">
-        <v>17.379810268378</v>
+        <v>22.179728160393</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>570115.91</v>
+        <v>593429.2</v>
       </c>
       <c r="N26" s="1">
-        <v>570115.91</v>
+        <v>593429.2</v>
       </c>
       <c r="O26" s="1">
         <v>0.69</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>76</v>
       </c>
       <c r="B27" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="1">
         <v>38671.0</v>
       </c>
       <c r="D27" s="1">
-        <v>30.81</v>
+        <v>26.87</v>
       </c>
       <c r="E27" s="1">
-        <v>31.9010105764</v>
+        <v>30.9010105764</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1233643.98</v>
+        <v>1194972.98</v>
       </c>
       <c r="I27" s="1">
-        <v>-42190.47</v>
+        <v>-155883.21</v>
       </c>
       <c r="J27" s="1">
-        <v>-3.4199875072547</v>
+        <v>-13.044915040673</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1191453.51</v>
+        <v>1039089.77</v>
       </c>
       <c r="N27" s="1">
-        <v>1191453.51</v>
+        <v>1039089.77</v>
       </c>
       <c r="O27" s="1">
-        <v>1.45</v>
+        <v>1.2</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>78</v>
       </c>
       <c r="B28" t="s">
         <v>79</v>
       </c>
       <c r="C28" s="1">
         <v>15489.0</v>
       </c>
       <c r="D28" s="1">
-        <v>61.24</v>
+        <v>63.88</v>
       </c>
       <c r="E28" s="1">
         <v>105.1719013493</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1629007.58</v>
       </c>
       <c r="I28" s="1">
-        <v>-680461.22</v>
+        <v>-639570.26</v>
       </c>
       <c r="J28" s="1">
-        <v>-41.771519565305</v>
+        <v>-39.261343400256</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>948546.36</v>
+        <v>989437.32</v>
       </c>
       <c r="N28" s="1">
-        <v>948546.36</v>
+        <v>989437.32</v>
       </c>
       <c r="O28" s="1">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>80</v>
       </c>
       <c r="B29" t="s">
         <v>81</v>
       </c>
       <c r="C29" s="1">
         <v>207830.0</v>
       </c>
       <c r="D29" s="1">
-        <v>9.767</v>
+        <v>9.791</v>
       </c>
       <c r="E29" s="1">
         <v>6.7496739643</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>1402784.74</v>
       </c>
       <c r="I29" s="1">
-        <v>627090.87</v>
+        <v>632078.79</v>
       </c>
       <c r="J29" s="1">
-        <v>44.703285694425</v>
+        <v>45.058858424707</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2029875.61</v>
+        <v>2034863.53</v>
       </c>
       <c r="N29" s="1">
-        <v>2029875.61</v>
+        <v>2034863.53</v>
       </c>
       <c r="O29" s="1">
-        <v>2.46</v>
+        <v>2.35</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>82</v>
       </c>
       <c r="B30" t="s">
         <v>83</v>
       </c>
       <c r="C30" s="1">
         <v>47322.0</v>
       </c>
       <c r="D30" s="1">
-        <v>29.03</v>
+        <v>28.28</v>
       </c>
       <c r="E30" s="1">
         <v>14.7187990787</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>696523.01</v>
       </c>
       <c r="I30" s="1">
-        <v>677234.65</v>
+        <v>641743.15</v>
       </c>
       <c r="J30" s="1">
-        <v>97.23076485298</v>
+        <v>92.13524044238</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1373757.66</v>
+        <v>1338266.16</v>
       </c>
       <c r="N30" s="1">
-        <v>1373757.66</v>
+        <v>1338266.16</v>
       </c>
       <c r="O30" s="1">
-        <v>1.67</v>
+        <v>1.55</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>84</v>
       </c>
       <c r="B31" t="s">
         <v>85</v>
       </c>
       <c r="C31" s="1">
         <v>8381.0</v>
       </c>
       <c r="D31" s="1">
-        <v>94.3</v>
+        <v>100.3</v>
       </c>
       <c r="E31" s="1">
         <v>104.5645996898</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>876355.91</v>
       </c>
       <c r="I31" s="1">
-        <v>-86027.61</v>
+        <v>-35741.61</v>
       </c>
       <c r="J31" s="1">
-        <v>-9.8165150731967</v>
+        <v>-4.0784354384054</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>790328.3</v>
+        <v>840614.3</v>
       </c>
       <c r="N31" s="1">
-        <v>790328.3</v>
+        <v>840614.3</v>
       </c>
       <c r="O31" s="1">
-        <v>0.96</v>
+        <v>0.97</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>86</v>
       </c>
       <c r="B32" t="s">
         <v>87</v>
       </c>
       <c r="C32" s="1">
         <v>4082.0</v>
       </c>
       <c r="D32" s="1">
-        <v>190.2</v>
+        <v>186.45</v>
       </c>
       <c r="E32" s="1">
         <v>173.8703993141</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>709738.97</v>
       </c>
       <c r="I32" s="1">
-        <v>66657.43</v>
+        <v>51349.93</v>
       </c>
       <c r="J32" s="1">
-        <v>9.391823306532</v>
+        <v>7.2350444558511</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>776396.4</v>
+        <v>761088.9</v>
       </c>
       <c r="N32" s="1">
-        <v>776396.4</v>
+        <v>761088.9</v>
       </c>
       <c r="O32" s="1">
-        <v>0.94</v>
+        <v>0.88</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>88</v>
       </c>
       <c r="B33" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="1">
-        <v>26027.0</v>
+        <v>10644.0</v>
       </c>
       <c r="D33" s="1">
-        <v>16.83</v>
+        <v>17.64</v>
       </c>
       <c r="E33" s="1">
-        <v>18.325390556</v>
+        <v>18.3253908305</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>476954.94</v>
+        <v>195055.46</v>
       </c>
       <c r="I33" s="1">
-        <v>-38920.53</v>
+        <v>-7295.3</v>
       </c>
       <c r="J33" s="1">
-        <v>-8.1602111092507</v>
+        <v>-3.7401157598972</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>438034.41</v>
+        <v>187760.16</v>
       </c>
       <c r="N33" s="1">
-        <v>438034.41</v>
+        <v>187760.16</v>
       </c>
       <c r="O33" s="1">
-        <v>0.53</v>
+        <v>0.22</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>90</v>
       </c>
       <c r="B34" t="s">
         <v>91</v>
       </c>
       <c r="C34" s="1">
         <v>1194.0</v>
       </c>
       <c r="D34" s="1">
-        <v>286.75</v>
+        <v>296.1</v>
       </c>
       <c r="E34" s="1">
         <v>421.1740033501</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>502881.76</v>
       </c>
       <c r="I34" s="1">
-        <v>-160502.26</v>
+        <v>-149338.36</v>
       </c>
       <c r="J34" s="1">
-        <v>-31.916500610402</v>
+        <v>-29.696515538762</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>342379.5</v>
+        <v>353543.4</v>
       </c>
       <c r="N34" s="1">
-        <v>342379.5</v>
+        <v>353543.4</v>
       </c>
       <c r="O34" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>92</v>
       </c>
       <c r="B35" t="s">
         <v>93</v>
       </c>
       <c r="C35" s="1">
         <v>25406.0</v>
       </c>
       <c r="D35" s="1">
-        <v>35.4</v>
+        <v>38.21</v>
       </c>
       <c r="E35" s="1">
         <v>34.5</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>876507.0</v>
       </c>
       <c r="I35" s="1">
-        <v>22865.4</v>
+        <v>94256.26</v>
       </c>
       <c r="J35" s="1">
-        <v>2.6086956521739</v>
+        <v>10.753623188406</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>899372.4</v>
+        <v>970763.26</v>
       </c>
       <c r="N35" s="1">
-        <v>899372.4</v>
+        <v>970763.26</v>
       </c>
       <c r="O35" s="1">
-        <v>1.09</v>
+        <v>1.12</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>94</v>
       </c>
       <c r="B36" t="s">
         <v>95</v>
       </c>
       <c r="C36" s="1">
-        <v>362.0</v>
+        <v>503.0</v>
       </c>
       <c r="D36" s="1">
-        <v>1648.5</v>
+        <v>1658.0</v>
       </c>
       <c r="E36" s="1">
-        <v>1379.694198895</v>
+        <v>1450.9816500994</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>499449.3</v>
+        <v>729843.77</v>
       </c>
       <c r="I36" s="1">
-        <v>97307.7</v>
+        <v>104130.23</v>
       </c>
       <c r="J36" s="1">
-        <v>19.48299857463</v>
+        <v>14.267468502197</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>596757.0</v>
+        <v>833974.0</v>
       </c>
       <c r="N36" s="1">
-        <v>596757.0</v>
+        <v>833974.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.72</v>
+        <v>0.96</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>96</v>
       </c>
       <c r="B37" t="s">
         <v>97</v>
       </c>
       <c r="C37" s="1">
         <v>80411.0</v>
       </c>
       <c r="D37" s="1">
-        <v>20.26</v>
+        <v>19.99</v>
       </c>
       <c r="E37" s="1">
         <v>14.7629916305</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1187106.92</v>
       </c>
       <c r="I37" s="1">
-        <v>442019.94</v>
+        <v>420308.97</v>
       </c>
       <c r="J37" s="1">
-        <v>37.235057142115</v>
+        <v>35.40615953953</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1629126.86</v>
+        <v>1607415.89</v>
       </c>
       <c r="N37" s="1">
-        <v>1629126.86</v>
+        <v>1607415.89</v>
       </c>
       <c r="O37" s="1">
-        <v>1.98</v>
+        <v>1.86</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>98</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" s="1">
         <v>21020.0</v>
       </c>
       <c r="D38" s="1">
-        <v>50.18</v>
+        <v>52.12</v>
       </c>
       <c r="E38" s="1">
         <v>40.4799395814</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>850888.33</v>
       </c>
       <c r="I38" s="1">
-        <v>203895.27</v>
+        <v>244674.07</v>
       </c>
       <c r="J38" s="1">
-        <v>23.962635614006</v>
+        <v>28.755132885651</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1054783.6</v>
+        <v>1095562.4</v>
       </c>
       <c r="N38" s="1">
-        <v>1054783.6</v>
+        <v>1095562.4</v>
       </c>
       <c r="O38" s="1">
-        <v>1.28</v>
+        <v>1.27</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>100</v>
       </c>
       <c r="B39" t="s">
         <v>101</v>
       </c>
       <c r="C39" s="1">
         <v>31462.0</v>
       </c>
       <c r="D39" s="1">
-        <v>38.265</v>
+        <v>53.6</v>
       </c>
       <c r="E39" s="1">
         <v>35.0283106605</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>1102060.71</v>
       </c>
       <c r="I39" s="1">
-        <v>101832.72</v>
+        <v>584302.49</v>
       </c>
       <c r="J39" s="1">
-        <v>9.24020964326</v>
+        <v>53.019083676434</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1203893.43</v>
+        <v>1686363.2</v>
       </c>
       <c r="N39" s="1">
-        <v>1203893.43</v>
+        <v>1686363.2</v>
       </c>
       <c r="O39" s="1">
-        <v>1.46</v>
+        <v>1.95</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>102</v>
       </c>
       <c r="B40" t="s">
         <v>103</v>
       </c>
       <c r="C40" s="1">
         <v>53919.0</v>
       </c>
       <c r="D40" s="1">
-        <v>22.95</v>
+        <v>23.88</v>
       </c>
       <c r="E40" s="1">
         <v>11.9679098277</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>645297.73</v>
       </c>
       <c r="I40" s="1">
-        <v>592143.32</v>
+        <v>642287.99</v>
       </c>
       <c r="J40" s="1">
-        <v>91.762808463622</v>
+        <v>99.533588937311</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1237441.05</v>
+        <v>1287585.72</v>
       </c>
       <c r="N40" s="1">
-        <v>1237441.05</v>
+        <v>1287585.72</v>
       </c>
       <c r="O40" s="1">
-        <v>1.5</v>
+        <v>1.49</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>104</v>
       </c>
       <c r="B41" t="s">
         <v>105</v>
       </c>
       <c r="C41" s="1">
         <v>384754.0</v>
       </c>
       <c r="D41" s="1">
-        <v>5.37</v>
+        <v>5.671</v>
       </c>
       <c r="E41" s="1">
         <v>2.6472776371</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1018550.66</v>
       </c>
       <c r="I41" s="1">
-        <v>1047578.32</v>
+        <v>1163389.27</v>
       </c>
       <c r="J41" s="1">
-        <v>102.84989850186</v>
+        <v>114.22006932871</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2066128.98</v>
+        <v>2181939.93</v>
       </c>
       <c r="N41" s="1">
-        <v>2066128.98</v>
+        <v>2181939.93</v>
       </c>
       <c r="O41" s="1">
-        <v>2.51</v>
+        <v>2.52</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>106</v>
       </c>
       <c r="B42" t="s">
         <v>107</v>
       </c>
       <c r="C42" s="1">
         <v>6715.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.95</v>
+        <v>99.7</v>
       </c>
       <c r="E42" s="1">
         <v>101.4724497394</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>681387.5</v>
       </c>
       <c r="I42" s="1">
-        <v>-23653.25</v>
+        <v>-11902.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-3.4713360606116</v>
+        <v>-1.7467300177946</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>657734.25</v>
+        <v>669485.5</v>
       </c>
       <c r="N42" s="1">
-        <v>657734.25</v>
+        <v>669485.5</v>
       </c>
       <c r="O42" s="1">
-        <v>0.8</v>
+        <v>0.77</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>108</v>
       </c>
       <c r="B43" t="s">
         <v>109</v>
       </c>
       <c r="C43" s="1">
-        <v>124796.0</v>
+        <v>48978.0</v>
       </c>
       <c r="D43" s="1">
-        <v>4.825</v>
+        <v>4.595</v>
       </c>
       <c r="E43" s="1">
-        <v>3.3889734447</v>
+        <v>3.3889734166</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>422930.33</v>
+        <v>165985.14</v>
       </c>
       <c r="I43" s="1">
-        <v>179210.37</v>
+        <v>59068.77</v>
       </c>
       <c r="J43" s="1">
-        <v>42.373496835755</v>
+        <v>35.58678204567</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>602140.7</v>
+        <v>225053.91</v>
       </c>
       <c r="N43" s="1">
-        <v>602140.7</v>
+        <v>225053.91</v>
       </c>
       <c r="O43" s="1">
-        <v>0.73</v>
+        <v>0.26</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>110</v>
       </c>
       <c r="B44" t="s">
         <v>111</v>
       </c>
       <c r="C44" s="1">
         <v>11305.0</v>
       </c>
       <c r="D44" s="1">
-        <v>181.5</v>
+        <v>187.62</v>
       </c>
       <c r="E44" s="1">
         <v>152.6865961964</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1726121.97</v>
       </c>
       <c r="I44" s="1">
-        <v>325735.53</v>
+        <v>394922.13</v>
       </c>
       <c r="J44" s="1">
-        <v>18.870945139526</v>
+        <v>22.87915552109</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>2051857.5</v>
+        <v>2121044.1</v>
       </c>
       <c r="N44" s="1">
-        <v>2051857.5</v>
+        <v>2121044.1</v>
       </c>
       <c r="O44" s="1">
-        <v>2.49</v>
+        <v>2.45</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>112</v>
       </c>
       <c r="B45" t="s">
         <v>113</v>
       </c>
       <c r="C45" s="1">
         <v>6131.0</v>
       </c>
       <c r="D45" s="1">
-        <v>135.65</v>
+        <v>150.45</v>
       </c>
       <c r="E45" s="1">
         <v>105.9079791225</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>649321.82</v>
       </c>
       <c r="I45" s="1">
-        <v>182348.33</v>
+        <v>273087.13</v>
       </c>
       <c r="J45" s="1">
-        <v>28.082889621667</v>
+        <v>42.057285245705</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>831670.15</v>
+        <v>922408.95</v>
       </c>
       <c r="N45" s="1">
-        <v>831670.15</v>
+        <v>922408.95</v>
       </c>
       <c r="O45" s="1">
-        <v>1.01</v>
+        <v>1.07</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>114</v>
       </c>
       <c r="B46" t="s">
         <v>115</v>
       </c>
       <c r="C46" s="1">
         <v>4551.0</v>
       </c>
       <c r="D46" s="1">
-        <v>350.8</v>
+        <v>373.8</v>
       </c>
       <c r="E46" s="1">
         <v>381.3948648649</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>1735728.03</v>
       </c>
       <c r="I46" s="1">
-        <v>-139237.23</v>
+        <v>-34564.23</v>
       </c>
       <c r="J46" s="1">
-        <v>-8.0218345036463</v>
+        <v>-1.9913390463597</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1596490.8</v>
+        <v>1701163.8</v>
       </c>
       <c r="N46" s="1">
-        <v>1596490.8</v>
+        <v>1701163.8</v>
       </c>
       <c r="O46" s="1">
-        <v>1.94</v>
+        <v>1.96</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>116</v>
       </c>
       <c r="B47" t="s">
         <v>117</v>
       </c>
       <c r="C47" s="1">
         <v>4117.0</v>
       </c>
       <c r="D47" s="1">
-        <v>466.85</v>
+        <v>467.45</v>
       </c>
       <c r="E47" s="1">
         <v>603.855593879</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2486073.48</v>
       </c>
       <c r="I47" s="1">
-        <v>-564052.03</v>
+        <v>-561581.83</v>
       </c>
       <c r="J47" s="1">
-        <v>-22.688469771215</v>
+        <v>-22.589108267226</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1922021.45</v>
+        <v>1924491.65</v>
       </c>
       <c r="N47" s="1">
-        <v>1922021.45</v>
+        <v>1924491.65</v>
       </c>
       <c r="O47" s="1">
-        <v>2.33</v>
+        <v>2.22</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>118</v>
       </c>
       <c r="B48" t="s">
         <v>119</v>
       </c>
       <c r="C48" s="1">
         <v>61014.0</v>
       </c>
       <c r="D48" s="1">
-        <v>14.87</v>
+        <v>14.94</v>
       </c>
       <c r="E48" s="1">
         <v>11.7813195332</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>718825.43</v>
       </c>
       <c r="I48" s="1">
-        <v>188452.75</v>
+        <v>192723.73</v>
       </c>
       <c r="J48" s="1">
-        <v>26.216761696925</v>
+        <v>26.810922646407</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>907278.18</v>
+        <v>911549.16</v>
       </c>
       <c r="N48" s="1">
-        <v>907278.18</v>
+        <v>911549.16</v>
       </c>
       <c r="O48" s="1">
-        <v>1.1</v>
+        <v>1.05</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>120</v>
       </c>
       <c r="B49" t="s">
         <v>121</v>
       </c>
       <c r="C49" s="1">
         <v>8347.0</v>
       </c>
       <c r="D49" s="1">
-        <v>50.98</v>
+        <v>54.98</v>
       </c>
       <c r="E49" s="1">
         <v>52.2038001677</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>435745.12</v>
       </c>
       <c r="I49" s="1">
-        <v>-10215.06</v>
+        <v>23172.94</v>
       </c>
       <c r="J49" s="1">
-        <v>-2.344274102255</v>
+        <v>5.318003331856</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>425530.06</v>
+        <v>458918.06</v>
       </c>
       <c r="N49" s="1">
-        <v>425530.06</v>
+        <v>458918.06</v>
       </c>
       <c r="O49" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>122</v>
       </c>
       <c r="B50" t="s">
         <v>123</v>
       </c>
       <c r="C50" s="1">
         <v>852.0</v>
       </c>
       <c r="D50" s="1">
-        <v>546.4</v>
+        <v>540.8</v>
       </c>
       <c r="E50" s="1">
         <v>253.4870305164</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>215970.95</v>
       </c>
       <c r="I50" s="1">
-        <v>249561.85</v>
+        <v>244790.65</v>
       </c>
       <c r="J50" s="1">
-        <v>115.5534343855</v>
+        <v>113.34424838155</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>465532.8</v>
+        <v>460761.6</v>
       </c>
       <c r="N50" s="1">
-        <v>465532.8</v>
+        <v>460761.6</v>
       </c>
       <c r="O50" s="1">
-        <v>0.57</v>
+        <v>0.53</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>124</v>
       </c>
       <c r="B51" t="s">
         <v>125</v>
       </c>
       <c r="C51" s="1">
-        <v>107495.0</v>
+        <v>81254.0</v>
       </c>
       <c r="D51" s="1">
-        <v>7.476</v>
+        <v>9.276</v>
       </c>
       <c r="E51" s="1">
-        <v>5.2795416531</v>
+        <v>5.2795416841</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>567524.33</v>
+        <v>428983.88</v>
       </c>
       <c r="I51" s="1">
-        <v>236108.29</v>
+        <v>324728.22</v>
       </c>
       <c r="J51" s="1">
-        <v>41.603201399313</v>
+        <v>75.697068150906</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>803632.62</v>
+        <v>753712.1</v>
       </c>
       <c r="N51" s="1">
-        <v>803632.62</v>
+        <v>753712.1</v>
       </c>
       <c r="O51" s="1">
-        <v>0.98</v>
+        <v>0.87</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>126</v>
       </c>
       <c r="B52" t="s">
         <v>127</v>
       </c>
       <c r="C52" s="1">
-        <v>13386.0</v>
+        <v>15838.0</v>
       </c>
       <c r="D52" s="1">
-        <v>39.765</v>
+        <v>40.77</v>
       </c>
       <c r="E52" s="1">
-        <v>36.6000336172</v>
+        <v>37.3663751736</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>489928.05</v>
+        <v>591808.65</v>
       </c>
       <c r="I52" s="1">
-        <v>42366.24</v>
+        <v>53906.61</v>
       </c>
       <c r="J52" s="1">
-        <v>8.6474411905993</v>
+        <v>9.1087904848974</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>532294.29</v>
+        <v>645715.26</v>
       </c>
       <c r="N52" s="1">
-        <v>532294.29</v>
+        <v>645715.26</v>
       </c>
       <c r="O52" s="1">
-        <v>0.65</v>
+        <v>0.75</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>128</v>
       </c>
       <c r="B53" t="s">
         <v>129</v>
       </c>
       <c r="C53" s="1">
         <v>4242.0</v>
       </c>
       <c r="D53" s="1">
-        <v>104.75</v>
+        <v>124.55</v>
       </c>
       <c r="E53" s="1">
         <v>44.8608769448</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>190299.84</v>
       </c>
       <c r="I53" s="1">
-        <v>254049.66</v>
+        <v>338041.26</v>
       </c>
       <c r="J53" s="1">
-        <v>133.49967083525</v>
+        <v>177.63612412916</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>444349.5</v>
+        <v>528341.1</v>
       </c>
       <c r="N53" s="1">
-        <v>444349.5</v>
+        <v>528341.1</v>
       </c>
       <c r="O53" s="1">
-        <v>0.54</v>
+        <v>0.61</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>130</v>
       </c>
       <c r="B54" t="s">
         <v>131</v>
       </c>
       <c r="C54" s="1">
         <v>8116.0</v>
       </c>
       <c r="D54" s="1">
-        <v>73.3</v>
+        <v>78.78</v>
       </c>
       <c r="E54" s="1">
         <v>84.5794997536</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>686447.22</v>
       </c>
       <c r="I54" s="1">
-        <v>-91544.42</v>
+        <v>-47068.74</v>
       </c>
       <c r="J54" s="1">
-        <v>-13.33597359459</v>
+        <v>-6.8568622071191</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>594902.8</v>
+        <v>639378.48</v>
       </c>
       <c r="N54" s="1">
-        <v>594902.8</v>
+        <v>639378.48</v>
       </c>
       <c r="O54" s="1">
-        <v>0.72</v>
+        <v>0.74</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>132</v>
       </c>
       <c r="B55" t="s">
         <v>133</v>
       </c>
       <c r="C55" s="1">
         <v>11941.0</v>
       </c>
       <c r="D55" s="1">
-        <v>29.42</v>
+        <v>30.63</v>
       </c>
       <c r="E55" s="1">
         <v>36.2436998576</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>432786.02</v>
       </c>
       <c r="I55" s="1">
-        <v>-81481.8</v>
+        <v>-67033.19</v>
       </c>
       <c r="J55" s="1">
-        <v>-18.827271731189</v>
+        <v>-15.488760473363</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>351304.22</v>
+        <v>365752.83</v>
       </c>
       <c r="N55" s="1">
-        <v>351304.22</v>
+        <v>365752.83</v>
       </c>
       <c r="O55" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>134</v>
       </c>
       <c r="B56" t="s">
         <v>135</v>
       </c>
       <c r="C56" s="1">
-        <v>4287.0</v>
+        <v>4751.0</v>
       </c>
       <c r="D56" s="1">
-        <v>283.0</v>
+        <v>274.0</v>
       </c>
       <c r="E56" s="1">
-        <v>264.6188826685</v>
+        <v>268.0844495896</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1134421.15</v>
+        <v>1273669.22</v>
       </c>
       <c r="I56" s="1">
-        <v>78799.85</v>
+        <v>28104.78</v>
       </c>
       <c r="J56" s="1">
-        <v>6.9462606546079</v>
+        <v>2.2065996067645</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1213221.0</v>
+        <v>1301774.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1213221.0</v>
+        <v>1301774.0</v>
       </c>
       <c r="O56" s="1">
-        <v>1.47</v>
+        <v>1.5</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>136</v>
       </c>
       <c r="B57" t="s">
         <v>137</v>
       </c>
       <c r="C57" s="1">
-        <v>275004.0</v>
+        <v>120777.0</v>
       </c>
       <c r="D57" s="1">
-        <v>3.968</v>
+        <v>4.522</v>
       </c>
       <c r="E57" s="1">
-        <v>2.5731999898</v>
+        <v>2.5732000298</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>707640.29</v>
+        <v>310783.38</v>
       </c>
       <c r="I57" s="1">
-        <v>383575.58</v>
+        <v>235370.21</v>
       </c>
       <c r="J57" s="1">
-        <v>54.204881409452</v>
+        <v>75.73449069252</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1091215.87</v>
+        <v>546153.59</v>
       </c>
       <c r="N57" s="1">
-        <v>1091215.87</v>
+        <v>546153.59</v>
       </c>
       <c r="O57" s="1">
-        <v>1.32</v>
+        <v>0.63</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>138</v>
       </c>
       <c r="B58" t="s">
         <v>139</v>
       </c>
       <c r="C58" s="1">
         <v>20414.0</v>
       </c>
       <c r="D58" s="1">
-        <v>80.51</v>
+        <v>78.9</v>
       </c>
       <c r="E58" s="1">
         <v>90.0209527775</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>1837687.73</v>
       </c>
       <c r="I58" s="1">
-        <v>-194156.59</v>
+        <v>-227023.13</v>
       </c>
       <c r="J58" s="1">
-        <v>-10.56526562323</v>
+        <v>-12.353738140266</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1643531.14</v>
+        <v>1610664.6</v>
       </c>
       <c r="N58" s="1">
-        <v>1643531.14</v>
+        <v>1610664.6</v>
       </c>
       <c r="O58" s="1">
-        <v>1.99</v>
+        <v>1.86</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>140</v>
       </c>
       <c r="B59" t="s">
         <v>141</v>
       </c>
       <c r="C59" s="1">
-        <v>17528.0</v>
+        <v>16060.0</v>
       </c>
       <c r="D59" s="1">
-        <v>145.22</v>
+        <v>148.96</v>
       </c>
       <c r="E59" s="1">
-        <v>192.5269728435</v>
+        <v>192.5269726027</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>3374612.78</v>
+        <v>3091983.18</v>
       </c>
       <c r="I59" s="1">
-        <v>-829196.62</v>
+        <v>-699685.58</v>
       </c>
       <c r="J59" s="1">
-        <v>-24.571607886817</v>
+        <v>-22.629022839639</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2545416.16</v>
+        <v>2392297.6</v>
       </c>
       <c r="N59" s="1">
-        <v>2545416.16</v>
+        <v>2392297.6</v>
       </c>
       <c r="O59" s="1">
-        <v>3.09</v>
+        <v>2.76</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>142</v>
       </c>
       <c r="B60" t="s">
         <v>143</v>
       </c>
       <c r="C60" s="1">
         <v>11002.0</v>
       </c>
       <c r="D60" s="1">
-        <v>233.25</v>
+        <v>275.1</v>
       </c>
       <c r="E60" s="1">
         <v>165.7645019087</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>1823741.05</v>
       </c>
       <c r="I60" s="1">
-        <v>742475.45</v>
+        <v>1202909.15</v>
       </c>
       <c r="J60" s="1">
-        <v>40.711670661797</v>
+        <v>65.958330542595</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>2566216.5</v>
+        <v>3026650.2</v>
       </c>
       <c r="N60" s="1">
-        <v>2566216.5</v>
+        <v>3026650.2</v>
       </c>
       <c r="O60" s="1">
-        <v>3.11</v>
+        <v>3.5</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>144</v>
       </c>
       <c r="B61" t="s">
         <v>145</v>
       </c>
       <c r="C61" s="1">
         <v>5163.0</v>
       </c>
       <c r="D61" s="1">
-        <v>44.6</v>
+        <v>54.15</v>
       </c>
       <c r="E61" s="1">
         <v>98.0866182452</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>506421.21</v>
       </c>
       <c r="I61" s="1">
-        <v>-276151.41</v>
+        <v>-226844.76</v>
       </c>
       <c r="J61" s="1">
-        <v>-54.529985029655</v>
+        <v>-44.793692586454</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>230269.8</v>
+        <v>279576.45</v>
       </c>
       <c r="N61" s="1">
-        <v>230269.8</v>
+        <v>279576.45</v>
       </c>
       <c r="O61" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>146</v>
       </c>
       <c r="B62" t="s">
         <v>147</v>
       </c>
       <c r="C62" s="1">
         <v>8273.0</v>
       </c>
       <c r="D62" s="1">
-        <v>147.74</v>
+        <v>177.42</v>
       </c>
       <c r="E62" s="1">
         <v>108.4569853741</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>897264.64</v>
       </c>
       <c r="I62" s="1">
-        <v>324988.38</v>
+        <v>570531.02</v>
       </c>
       <c r="J62" s="1">
-        <v>36.219902747979</v>
+        <v>63.58559053436</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1222253.02</v>
+        <v>1467795.66</v>
       </c>
       <c r="N62" s="1">
-        <v>1222253.02</v>
+        <v>1467795.66</v>
       </c>
       <c r="O62" s="1">
-        <v>1.48</v>
+        <v>1.7</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>148</v>
       </c>
       <c r="B63" t="s">
         <v>149</v>
       </c>
       <c r="C63" s="1">
         <v>17639.0</v>
       </c>
       <c r="D63" s="1">
-        <v>35.94</v>
+        <v>35.57</v>
       </c>
       <c r="E63" s="1">
         <v>52.733077272</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>930158.75</v>
       </c>
       <c r="I63" s="1">
-        <v>-296213.09</v>
+        <v>-302739.52</v>
       </c>
       <c r="J63" s="1">
-        <v>-31.845433911147</v>
+        <v>-32.547080807443</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>633945.66</v>
+        <v>627419.23</v>
       </c>
       <c r="N63" s="1">
-        <v>633945.66</v>
+        <v>627419.23</v>
       </c>
       <c r="O63" s="1">
-        <v>0.77</v>
+        <v>0.72</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>150</v>
       </c>
       <c r="B64" t="s">
         <v>151</v>
       </c>
       <c r="C64" s="1">
         <v>9803.0</v>
       </c>
       <c r="D64" s="1">
-        <v>210.0</v>
+        <v>251.85</v>
       </c>
       <c r="E64" s="1">
         <v>195.5823411201</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>1917293.69</v>
       </c>
       <c r="I64" s="1">
-        <v>141336.31</v>
+        <v>551591.86</v>
       </c>
       <c r="J64" s="1">
-        <v>7.3716567648016</v>
+        <v>28.769294077216</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2058630.0</v>
+        <v>2468885.55</v>
       </c>
       <c r="N64" s="1">
-        <v>2058630.0</v>
+        <v>2468885.55</v>
       </c>
       <c r="O64" s="1">
-        <v>2.5</v>
+        <v>2.85</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>152</v>
       </c>
       <c r="B65" t="s">
         <v>153</v>
       </c>
       <c r="C65" s="1">
         <v>22656.0</v>
       </c>
       <c r="D65" s="1">
-        <v>64.61</v>
+        <v>70.03</v>
       </c>
       <c r="E65" s="1">
         <v>33.5119668079</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>759247.12</v>
       </c>
       <c r="I65" s="1">
-        <v>704557.04</v>
+        <v>827352.56</v>
       </c>
       <c r="J65" s="1">
-        <v>92.796801125831</v>
+        <v>108.97012819752</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1463804.16</v>
+        <v>1586599.68</v>
       </c>
       <c r="N65" s="1">
-        <v>1463804.16</v>
+        <v>1586599.68</v>
       </c>
       <c r="O65" s="1">
-        <v>1.78</v>
+        <v>1.83</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>154</v>
       </c>
       <c r="B66" t="s">
         <v>155</v>
       </c>
       <c r="C66" s="1">
-        <v>25528.0</v>
+        <v>7414.0</v>
       </c>
       <c r="D66" s="1">
-        <v>30.3</v>
+        <v>48.78</v>
       </c>
       <c r="E66" s="1">
-        <v>29.7792623786</v>
+        <v>47.7120002698</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>760205.01</v>
+        <v>353736.77</v>
       </c>
       <c r="I66" s="1">
-        <v>13293.39</v>
+        <v>7918.15</v>
       </c>
       <c r="J66" s="1">
-        <v>1.7486585625107</v>
+        <v>2.2384300054529</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>773498.4</v>
+        <v>361654.92</v>
       </c>
       <c r="N66" s="1">
-        <v>773498.4</v>
+        <v>361654.92</v>
       </c>
       <c r="O66" s="1">
-        <v>0.94</v>
+        <v>0.42</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>156</v>
       </c>
       <c r="B67" t="s">
         <v>157</v>
       </c>
       <c r="C67" s="1">
-        <v>23532.0</v>
+        <v>21473.0</v>
       </c>
       <c r="D67" s="1">
-        <v>38.56</v>
+        <v>42.38</v>
       </c>
       <c r="E67" s="1">
-        <v>32.1739448411</v>
+        <v>29.7792623294</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>757117.27</v>
+        <v>639450.1</v>
       </c>
       <c r="I67" s="1">
-        <v>150276.65</v>
+        <v>270575.64</v>
       </c>
       <c r="J67" s="1">
-        <v>19.848530201933</v>
+        <v>42.313800560826</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>907393.92</v>
+        <v>910025.74</v>
       </c>
       <c r="N67" s="1">
-        <v>907393.92</v>
+        <v>910025.74</v>
       </c>
       <c r="O67" s="1">
-        <v>1.1</v>
+        <v>1.05</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>158</v>
       </c>
       <c r="B68" t="s">
         <v>159</v>
       </c>
       <c r="C68" s="1">
-        <v>3661.0</v>
+        <v>23532.0</v>
       </c>
       <c r="D68" s="1">
-        <v>263.4</v>
+        <v>40.1</v>
       </c>
       <c r="E68" s="1">
-        <v>212.5303441683</v>
+        <v>32.1739448411</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>778073.59</v>
+        <v>757117.27</v>
       </c>
       <c r="I68" s="1">
-        <v>186233.81</v>
+        <v>186515.93</v>
       </c>
       <c r="J68" s="1">
-        <v>23.93524370876</v>
+        <v>24.635011957923</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>964307.4</v>
+        <v>943633.2</v>
       </c>
       <c r="N68" s="1">
-        <v>964307.4</v>
+        <v>943633.2</v>
       </c>
       <c r="O68" s="1">
-        <v>1.17</v>
+        <v>1.09</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>160</v>
       </c>
       <c r="B69" t="s">
         <v>161</v>
       </c>
       <c r="C69" s="1">
-        <v>19950.0</v>
+        <v>3661.0</v>
       </c>
       <c r="D69" s="1">
-        <v>62.4</v>
+        <v>237.9</v>
       </c>
       <c r="E69" s="1">
-        <v>68.1097273183</v>
+        <v>212.5303441683</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1358789.06</v>
+        <v>778073.59</v>
       </c>
       <c r="I69" s="1">
-        <v>-113909.06</v>
+        <v>92878.31</v>
       </c>
       <c r="J69" s="1">
-        <v>-8.3831304912037</v>
+        <v>11.936957017138</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1244880.0</v>
+        <v>870951.9</v>
       </c>
       <c r="N69" s="1">
-        <v>1244880.0</v>
+        <v>870951.9</v>
       </c>
       <c r="O69" s="1">
-        <v>1.51</v>
+        <v>1.01</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>162</v>
       </c>
       <c r="B70" t="s">
         <v>163</v>
       </c>
       <c r="C70" s="1">
-        <v>5873.0</v>
+        <v>19950.0</v>
       </c>
       <c r="D70" s="1">
-        <v>130.6</v>
+        <v>64.39</v>
       </c>
       <c r="E70" s="1">
-        <v>109.5928043589</v>
+        <v>68.1097273183</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>643638.54</v>
+        <v>1358789.06</v>
       </c>
       <c r="I70" s="1">
-        <v>123375.26</v>
+        <v>-74208.56</v>
       </c>
       <c r="J70" s="1">
-        <v>19.168407783661</v>
+        <v>-5.4613745565482</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>767013.8</v>
+        <v>1284580.5</v>
       </c>
       <c r="N70" s="1">
-        <v>767013.8</v>
+        <v>1284580.5</v>
       </c>
       <c r="O70" s="1">
-        <v>0.93</v>
+        <v>1.48</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>164</v>
       </c>
       <c r="B71" t="s">
         <v>165</v>
       </c>
       <c r="C71" s="1">
-        <v>10536.0</v>
+        <v>5873.0</v>
       </c>
       <c r="D71" s="1">
-        <v>21.93</v>
+        <v>127.75</v>
       </c>
       <c r="E71" s="1">
-        <v>28.9329005315</v>
+        <v>109.5928043589</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>304837.04</v>
+        <v>643638.54</v>
       </c>
       <c r="I71" s="1">
-        <v>-73782.56</v>
+        <v>106637.21</v>
       </c>
       <c r="J71" s="1">
-        <v>-24.203935322295</v>
+        <v>16.567872085472</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>231054.48</v>
+        <v>750275.75</v>
       </c>
       <c r="N71" s="1">
-        <v>231054.48</v>
+        <v>750275.75</v>
       </c>
       <c r="O71" s="1">
-        <v>0.28</v>
+        <v>0.87</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>166</v>
       </c>
       <c r="B72" t="s">
         <v>167</v>
       </c>
       <c r="C72" s="1">
-        <v>18391.0</v>
+        <v>22565.0</v>
       </c>
       <c r="D72" s="1">
-        <v>23.04</v>
+        <v>23.1</v>
       </c>
       <c r="E72" s="1">
-        <v>31.9814806155</v>
+        <v>25.9473201861</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>588171.41</v>
+        <v>585501.28</v>
       </c>
       <c r="I72" s="1">
-        <v>-164442.77</v>
+        <v>-64249.78</v>
       </c>
       <c r="J72" s="1">
-        <v>-27.958307256043</v>
+        <v>-10.97346533555</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>423728.64</v>
+        <v>521251.5</v>
       </c>
       <c r="N72" s="1">
-        <v>423728.64</v>
+        <v>521251.5</v>
       </c>
       <c r="O72" s="1">
-        <v>0.51</v>
+        <v>0.6</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>168</v>
       </c>
       <c r="B73" t="s">
         <v>169</v>
       </c>
       <c r="C73" s="1">
-        <v>5300.0</v>
+        <v>18391.0</v>
       </c>
       <c r="D73" s="1">
-        <v>64.72</v>
+        <v>24.72</v>
       </c>
       <c r="E73" s="1">
-        <v>139.2884754717</v>
+        <v>31.9814806155</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>738228.92</v>
+        <v>588171.41</v>
       </c>
       <c r="I73" s="1">
-        <v>-395212.92</v>
+        <v>-133545.89</v>
       </c>
       <c r="J73" s="1">
-        <v>-53.535280086291</v>
+        <v>-22.705267160129</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>343016.0</v>
+        <v>454625.52</v>
       </c>
       <c r="N73" s="1">
-        <v>343016.0</v>
+        <v>454625.52</v>
       </c>
       <c r="O73" s="1">
-        <v>0.42</v>
+        <v>0.53</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>170</v>
       </c>
       <c r="B74" t="s">
         <v>171</v>
       </c>
       <c r="C74" s="1">
+        <v>5300.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>66.52</v>
+      </c>
+      <c r="E74" s="1">
+        <v>139.2884754717</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>738228.92</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-385672.92</v>
+      </c>
+      <c r="J74" s="1">
+        <v>-52.242998012053</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74">
+        <v>0.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>352556.0</v>
+      </c>
+      <c r="N74" s="1">
+        <v>352556.0</v>
+      </c>
+      <c r="O74" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="P74">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16">
+      <c r="A75" t="s">
+        <v>172</v>
+      </c>
+      <c r="B75" t="s">
+        <v>173</v>
+      </c>
+      <c r="C75" s="1">
         <v>75.0</v>
       </c>
-      <c r="D74" s="1">
-[...2 lines deleted...]
-      <c r="E74" s="1">
+      <c r="D75" s="1">
+        <v>5812.0</v>
+      </c>
+      <c r="E75" s="1">
         <v>5677.5</v>
       </c>
-      <c r="F74" t="s">
-[...11 lines deleted...]
-      <c r="J74" s="1">
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>100875.0</v>
+      </c>
+      <c r="J75" s="1">
         <v>0</v>
       </c>
-      <c r="K74">
-[...14 lines deleted...]
-      <c r="P74">
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75">
+        <v>0.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>100875.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>100875.0</v>
+      </c>
+      <c r="O75" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P75">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>