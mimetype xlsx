--- v3 (2026-07-27)
+++ v4 (2026-10-06)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>008025</t>
   </si>
   <si>
@@ -232,116 +232,122 @@
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>DERECHOS IBERDROLA S.A. SA</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
@@ -394,74 +400,86 @@
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
+    <t>DE000RENK730</t>
+  </si>
+  <si>
+    <t>RENK GROUP AG</t>
+  </si>
+  <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
@@ -496,90 +514,90 @@
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
-    <t>NL0000395903</t>
-[...8 lines deleted...]
-    <t>EURO STOXX 50 JUN 26</t>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -888,3932 +906,4082 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>278577.7103</v>
+      </c>
+      <c r="C2">
+        <v>380.74</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>106066305.12</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>106066305.12</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>14158.8784</v>
+      </c>
+      <c r="C3">
+        <v>119.2531</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>1688490.75</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>1688490.75</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P75"/>
+  <dimension ref="A1:Z78"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O75" sqref="O75"/>
+      <selection activeCell="N78" sqref="N78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1" t="s">
+        <v>19</v>
+      </c>
+      <c r="J1" t="s">
+        <v>20</v>
+      </c>
+      <c r="K1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L1" t="s">
+        <v>22</v>
+      </c>
+      <c r="M1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1" t="s">
+        <v>24</v>
+      </c>
+      <c r="O1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z1" t="s">
         <v>11</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="1">
+        <v>56500.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>105.86</v>
+      </c>
+      <c r="D2" s="1">
+        <v>104.2339017699</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>5889215.45</v>
+      </c>
+      <c r="H2" s="1">
+        <v>91874.55</v>
+      </c>
+      <c r="I2" s="1">
+        <v>1.5600473574116</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>5981090.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>5981090.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>5.55</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>26</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="1">
+        <v>6251.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>185.4</v>
+      </c>
+      <c r="D3" s="1">
+        <v>195.1278083507</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1219743.93</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-60808.53</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-4.9853521304263</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1158935.4</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1158935.4</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>28</v>
       </c>
-      <c r="B3" t="s">
-[...38 lines deleted...]
-      <c r="O3" s="1">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="1">
+        <v>469.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>868.6</v>
+      </c>
+      <c r="D4" s="1">
+        <v>1043.1886780384</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>489255.49</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-81882.09</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-16.736059517697</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>407373.4</v>
+      </c>
+      <c r="M4" s="1">
+        <v>407373.4</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="1">
+        <v>13424.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>209.4</v>
+      </c>
+      <c r="D5" s="1">
+        <v>189.3847228844</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>2542300.52</v>
+      </c>
+      <c r="H5" s="1">
+        <v>268685.08</v>
+      </c>
+      <c r="I5" s="1">
+        <v>10.568580617684</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>2810985.6</v>
+      </c>
+      <c r="M5" s="1">
+        <v>2810985.6</v>
+      </c>
+      <c r="N5" s="1">
+        <v>2.61</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="1">
+        <v>7097.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>59.7</v>
+      </c>
+      <c r="D6" s="1">
+        <v>71.512875863</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>507526.88</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-83835.98</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-16.518530013622</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>423690.9</v>
+      </c>
+      <c r="M6" s="1">
+        <v>423690.9</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="1">
+        <v>7254.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>420.2</v>
+      </c>
+      <c r="D7" s="1">
+        <v>256.6289219741</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1861586.2</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1186544.6</v>
+      </c>
+      <c r="I7" s="1">
+        <v>63.738364626897</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>3048130.8</v>
+      </c>
+      <c r="M7" s="1">
+        <v>3048130.8</v>
+      </c>
+      <c r="N7" s="1">
+        <v>2.83</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="1">
+        <v>23603.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>16.16</v>
+      </c>
+      <c r="D8" s="1">
+        <v>19.1211943397</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>451317.55</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-69893.07</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-15.486450726323</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>381424.48</v>
+      </c>
+      <c r="M8" s="1">
+        <v>381424.48</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="1">
+        <v>10429.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>51.68</v>
+      </c>
+      <c r="D9" s="1">
+        <v>58.6308773612</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>611461.42</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-72490.7</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-11.85531868879</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>538970.72</v>
+      </c>
+      <c r="M9" s="1">
+        <v>538970.72</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="1">
+        <v>19575.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>69.46</v>
+      </c>
+      <c r="D10" s="1">
+        <v>54.4359243934</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1065583.22</v>
+      </c>
+      <c r="H10" s="1">
+        <v>294096.28</v>
+      </c>
+      <c r="I10" s="1">
+        <v>27.599559985564</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1359679.5</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1359679.5</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="1">
+        <v>9625.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>45.84</v>
+      </c>
+      <c r="D11" s="1">
+        <v>34.6083605195</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>333105.47</v>
+      </c>
+      <c r="H11" s="1">
+        <v>108104.53</v>
+      </c>
+      <c r="I11" s="1">
+        <v>32.453543918087</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>441210.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>441210.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="1">
+        <v>880.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>813.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>495.6332954545</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>436157.3</v>
+      </c>
+      <c r="H12" s="1">
+        <v>279282.7</v>
+      </c>
+      <c r="I12" s="1">
+        <v>64.032563481111</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>715440.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>715440.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="1">
+        <v>6389.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>1628.4</v>
+      </c>
+      <c r="D13" s="1">
+        <v>715.0486961966</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>4568446.12</v>
+      </c>
+      <c r="H13" s="1">
+        <v>5835401.48</v>
+      </c>
+      <c r="I13" s="1">
+        <v>127.73274165265</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>10403847.6</v>
+      </c>
+      <c r="M13" s="1">
+        <v>10403847.6</v>
+      </c>
+      <c r="N13" s="1">
+        <v>9.66</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="1">
+        <v>38870.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>44.17</v>
+      </c>
+      <c r="D14" s="1">
+        <v>28.2540936455</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1098236.62</v>
+      </c>
+      <c r="H14" s="1">
+        <v>618651.28</v>
+      </c>
+      <c r="I14" s="1">
+        <v>56.331328671229</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1716887.9</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1716887.9</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="1">
+        <v>108888.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>22.78</v>
+      </c>
+      <c r="D15" s="1">
+        <v>8.4579366872</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>920967.81</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1559500.83</v>
+      </c>
+      <c r="I15" s="1">
+        <v>169.33282717015</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>2480468.64</v>
+      </c>
+      <c r="M15" s="1">
+        <v>2480468.64</v>
+      </c>
+      <c r="N15" s="1">
+        <v>2.3</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="1">
+        <v>318949.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>12.508</v>
+      </c>
+      <c r="D16" s="1">
+        <v>8.4520506727</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2695773.11</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1293640.98</v>
+      </c>
+      <c r="I16" s="1">
+        <v>47.987754429378</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>3989414.09</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3989414.09</v>
+      </c>
+      <c r="N16" s="1">
+        <v>3.7</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="1">
+        <v>8270.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>69.55</v>
+      </c>
+      <c r="D17" s="1">
+        <v>95.2614981862</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>787812.59</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-212634.09</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-26.990440708748</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>575178.5</v>
+      </c>
+      <c r="M17" s="1">
+        <v>575178.5</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="1">
+        <v>10852.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>60.12</v>
+      </c>
+      <c r="D18" s="1">
+        <v>78.4244977884</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>851062.65</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-198640.41</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-23.340280530464</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>652422.24</v>
+      </c>
+      <c r="M18" s="1">
+        <v>652422.24</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="1">
+        <v>20449.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>103.6</v>
+      </c>
+      <c r="D19" s="1">
+        <v>70.0081837743</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1431597.35</v>
+      </c>
+      <c r="H19" s="1">
+        <v>686919.05</v>
+      </c>
+      <c r="I19" s="1">
+        <v>47.982699185633</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>2118516.4</v>
+      </c>
+      <c r="M19" s="1">
+        <v>2118516.4</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>63</v>
+      </c>
+      <c r="B20" s="1">
+        <v>19320.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>27.28</v>
+      </c>
+      <c r="D20" s="1">
+        <v>26.5826252588</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>513576.32</v>
+      </c>
+      <c r="H20" s="1">
+        <v>13473.28</v>
+      </c>
+      <c r="I20" s="1">
+        <v>2.62342313602</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>527049.6</v>
+      </c>
+      <c r="M20" s="1">
+        <v>527049.6</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" s="1">
+        <v>7798.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>92.8</v>
+      </c>
+      <c r="D21" s="1">
+        <v>128.5279315209</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1002260.81</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-278606.41</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-27.797795466032</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>723654.4</v>
+      </c>
+      <c r="M21" s="1">
+        <v>723654.4</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" s="1">
+        <v>15985.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>38.17</v>
+      </c>
+      <c r="D22" s="1">
+        <v>32.4986768846</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>519491.35</v>
+      </c>
+      <c r="H22" s="1">
+        <v>90656.1</v>
+      </c>
+      <c r="I22" s="1">
+        <v>17.45093541981</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>610147.45</v>
+      </c>
+      <c r="M22" s="1">
+        <v>610147.45</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="1">
+        <v>19202.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>79.18</v>
+      </c>
+      <c r="D23" s="1">
+        <v>71.0985965004</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1365235.25</v>
+      </c>
+      <c r="H23" s="1">
+        <v>155179.11</v>
+      </c>
+      <c r="I23" s="1">
+        <v>11.366474019771</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1520414.36</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1520414.36</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24" s="1">
+        <v>19649.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>72.5</v>
+      </c>
+      <c r="D24" s="1">
+        <v>64.8017766807</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1273290.11</v>
+      </c>
+      <c r="H24" s="1">
+        <v>151262.39</v>
+      </c>
+      <c r="I24" s="1">
+        <v>11.879648542939</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1424552.5</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1424552.5</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B25" s="1">
+        <v>81678.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>0.419</v>
+      </c>
+      <c r="D25" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>34223.08</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>34223.08</v>
+      </c>
+      <c r="M25" s="1">
+        <v>34223.08</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B26" s="1">
+        <v>2236.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>254.2</v>
+      </c>
+      <c r="D26" s="1">
+        <v>166.0651341682</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>371321.64</v>
+      </c>
+      <c r="H26" s="1">
+        <v>197069.56</v>
+      </c>
+      <c r="I26" s="1">
+        <v>53.072468386168</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>568391.2</v>
+      </c>
+      <c r="M26" s="1">
+        <v>568391.2</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="1">
+        <v>12835.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>55.72</v>
+      </c>
+      <c r="D27" s="1">
+        <v>39.3122625633</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>504572.89</v>
+      </c>
+      <c r="H27" s="1">
+        <v>210593.31</v>
+      </c>
+      <c r="I27" s="1">
+        <v>41.736945082404</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>715166.2</v>
+      </c>
+      <c r="M27" s="1">
+        <v>715166.2</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>79</v>
+      </c>
+      <c r="B28" s="1">
+        <v>46297.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>25.44</v>
+      </c>
+      <c r="D28" s="1">
+        <v>30.572762382</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1415427.18</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-237631.5</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-16.788677182248</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1177795.68</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1177795.68</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>81</v>
+      </c>
+      <c r="B29" s="1">
+        <v>11268.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>83.32</v>
+      </c>
+      <c r="D29" s="1">
+        <v>103.5319009585</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1166597.46</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-227747.7</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-19.522389496716</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>938849.76</v>
+      </c>
+      <c r="M29" s="1">
+        <v>938849.76</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B30" s="1">
+        <v>207830.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>10.146</v>
+      </c>
+      <c r="D30" s="1">
+        <v>6.7496739643</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>1402784.74</v>
+      </c>
+      <c r="H30" s="1">
+        <v>705858.44</v>
+      </c>
+      <c r="I30" s="1">
+        <v>50.318371726798</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2108643.18</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2108643.18</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>85</v>
+      </c>
+      <c r="B31" s="1">
+        <v>47322.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>27.21</v>
+      </c>
+      <c r="D31" s="1">
+        <v>14.3997990364</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>681427.29</v>
+      </c>
+      <c r="H31" s="1">
+        <v>606204.33</v>
+      </c>
+      <c r="I31" s="1">
+        <v>88.960970436039</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1287631.62</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1287631.62</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>87</v>
+      </c>
+      <c r="B32" s="1">
+        <v>8707.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>118.9</v>
+      </c>
+      <c r="D32" s="1">
+        <v>104.4273929023</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>909249.31</v>
+      </c>
+      <c r="H32" s="1">
+        <v>126012.99</v>
+      </c>
+      <c r="I32" s="1">
+        <v>13.859014091526</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1035262.3</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1035262.3</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>89</v>
+      </c>
+      <c r="B33" s="1">
+        <v>6503.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>172.6</v>
+      </c>
+      <c r="D33" s="1">
+        <v>174.3725203752</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1133944.5</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-11526.7</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-1.0165135948012</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1122417.8</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1122417.8</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>91</v>
+      </c>
+      <c r="B34" s="1">
+        <v>1773.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>338.5</v>
+      </c>
+      <c r="D34" s="1">
+        <v>379.529108855</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>672905.11</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-72744.61</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-10.810530180102</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>600160.5</v>
+      </c>
+      <c r="M34" s="1">
+        <v>600160.5</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>93</v>
+      </c>
+      <c r="B35" s="1">
+        <v>23783.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>42.94</v>
+      </c>
+      <c r="D35" s="1">
+        <v>35.022548459</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>832941.27</v>
+      </c>
+      <c r="H35" s="1">
+        <v>188300.75</v>
+      </c>
+      <c r="I35" s="1">
+        <v>22.606725921985</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1021242.02</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1021242.02</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>95</v>
+      </c>
+      <c r="B36" s="1">
+        <v>11545.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>75.22</v>
+      </c>
+      <c r="D36" s="1">
+        <v>69.7966574275</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>805802.41</v>
+      </c>
+      <c r="H36" s="1">
+        <v>62612.49</v>
+      </c>
+      <c r="I36" s="1">
+        <v>7.7702038642451</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>868414.9</v>
+      </c>
+      <c r="M36" s="1">
+        <v>868414.9</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>97</v>
+      </c>
+      <c r="B37" s="1">
+        <v>709.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>1626.5</v>
+      </c>
+      <c r="D37" s="1">
+        <v>1523.0855712271</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1079867.67</v>
+      </c>
+      <c r="H37" s="1">
+        <v>73320.83</v>
+      </c>
+      <c r="I37" s="1">
+        <v>6.789797679562</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1153188.5</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1153188.5</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>99</v>
+      </c>
+      <c r="B38" s="1">
+        <v>81678.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>20.93</v>
+      </c>
+      <c r="D38" s="1">
+        <v>15.0956240358</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1232980.38</v>
+      </c>
+      <c r="H38" s="1">
+        <v>476540.16</v>
+      </c>
+      <c r="I38" s="1">
+        <v>38.649451988847</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1709520.54</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1709520.54</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>101</v>
+      </c>
+      <c r="B39" s="1">
+        <v>21641.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>55.98</v>
+      </c>
+      <c r="D39" s="1">
+        <v>40.8610179751</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>884273.29</v>
+      </c>
+      <c r="H39" s="1">
+        <v>327189.89</v>
+      </c>
+      <c r="I39" s="1">
+        <v>37.000992080175</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1211463.18</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1211463.18</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>103</v>
+      </c>
+      <c r="B40" s="1">
+        <v>19448.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>77.21</v>
+      </c>
+      <c r="D40" s="1">
+        <v>36.321290107</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>706376.45</v>
+      </c>
+      <c r="H40" s="1">
+        <v>795203.63</v>
+      </c>
+      <c r="I40" s="1">
+        <v>112.57504833294</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1501580.08</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1501580.08</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>105</v>
+      </c>
+      <c r="B41" s="1">
+        <v>63540.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>28.72</v>
+      </c>
+      <c r="D41" s="1">
+        <v>14.1198758263</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>897176.91</v>
+      </c>
+      <c r="H41" s="1">
+        <v>927691.89</v>
+      </c>
+      <c r="I41" s="1">
+        <v>103.40122217367</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>1824868.8</v>
+      </c>
+      <c r="M41" s="1">
+        <v>1824868.8</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1.69</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>107</v>
+      </c>
+      <c r="B42" s="1">
+        <v>431346.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>6.237</v>
+      </c>
+      <c r="D42" s="1">
+        <v>2.9853885048</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1287735.39</v>
+      </c>
+      <c r="H42" s="1">
+        <v>1402569.61</v>
+      </c>
+      <c r="I42" s="1">
+        <v>108.91753235111</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>2690305.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>2690305.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>109</v>
+      </c>
+      <c r="B43" s="1">
+        <v>7981.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>108.2</v>
+      </c>
+      <c r="D43" s="1">
+        <v>101.3657812304</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>809000.3</v>
+      </c>
+      <c r="H43" s="1">
+        <v>54543.9</v>
+      </c>
+      <c r="I43" s="1">
+        <v>6.7421359423476</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>863544.2</v>
+      </c>
+      <c r="M43" s="1">
+        <v>863544.2</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>111</v>
+      </c>
+      <c r="B44" s="1">
+        <v>50427.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>4.177</v>
+      </c>
+      <c r="D44" s="1">
+        <v>3.4211569199</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>172518.68</v>
+      </c>
+      <c r="H44" s="1">
+        <v>38114.9</v>
+      </c>
+      <c r="I44" s="1">
+        <v>22.093201733285</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>210633.58</v>
+      </c>
+      <c r="M44" s="1">
+        <v>210633.58</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>113</v>
+      </c>
+      <c r="B45" s="1">
+        <v>13281.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>177.6</v>
+      </c>
+      <c r="D45" s="1">
+        <v>140.5074896469</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1866079.97</v>
+      </c>
+      <c r="H45" s="1">
+        <v>492625.63</v>
+      </c>
+      <c r="I45" s="1">
+        <v>26.398955989008</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>2358705.6</v>
+      </c>
+      <c r="M45" s="1">
+        <v>2358705.6</v>
+      </c>
+      <c r="N45" s="1">
+        <v>2.19</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>115</v>
+      </c>
+      <c r="B46" s="1">
+        <v>6312.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>143.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>107.1393647022</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>676263.67</v>
+      </c>
+      <c r="H46" s="1">
+        <v>226352.33</v>
+      </c>
+      <c r="I46" s="1">
+        <v>33.471017303059</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>902616.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>902616.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>117</v>
+      </c>
+      <c r="B47" s="1">
+        <v>4812.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>378.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>381.6799002494</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1836643.68</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-17707.68</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-0.96413257469734</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1818936.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1818936.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.69</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>119</v>
+      </c>
+      <c r="B48" s="1">
+        <v>4544.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>491.4</v>
+      </c>
+      <c r="D48" s="1">
+        <v>594.5397953345</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2701588.83</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-468667.23</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-17.347837124423</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2232921.6</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2232921.6</v>
+      </c>
+      <c r="N48" s="1">
+        <v>2.07</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>121</v>
+      </c>
+      <c r="B49" s="1">
+        <v>66001.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>15.76</v>
+      </c>
+      <c r="D49" s="1">
+        <v>12.100836351</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>798667.3</v>
+      </c>
+      <c r="H49" s="1">
+        <v>241508.46</v>
+      </c>
+      <c r="I49" s="1">
+        <v>30.23893178048</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>1040175.76</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1040175.76</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>123</v>
+      </c>
+      <c r="B50" s="1">
+        <v>18961.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>51.14</v>
+      </c>
+      <c r="D50" s="1">
+        <v>52.1515610991</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>988845.75</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-19180.21</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-1.9396564125396</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>969665.54</v>
+      </c>
+      <c r="M50" s="1">
+        <v>969665.54</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>125</v>
+      </c>
+      <c r="B51" s="1">
+        <v>878.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>495.9</v>
+      </c>
+      <c r="D51" s="1">
+        <v>259.5076879271</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>227847.75</v>
+      </c>
+      <c r="H51" s="1">
+        <v>207552.45</v>
+      </c>
+      <c r="I51" s="1">
+        <v>91.092604601099</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>435400.2</v>
+      </c>
+      <c r="M51" s="1">
+        <v>435400.2</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>127</v>
+      </c>
+      <c r="B52" s="1">
+        <v>95966.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>11.03</v>
+      </c>
+      <c r="D52" s="1">
+        <v>6.4436367047</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>618370.04</v>
+      </c>
+      <c r="H52" s="1">
+        <v>440134.94</v>
+      </c>
+      <c r="I52" s="1">
+        <v>71.176627509315</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>1058504.98</v>
+      </c>
+      <c r="M52" s="1">
+        <v>1058504.98</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>129</v>
+      </c>
+      <c r="B53" s="1">
+        <v>70.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>4816.02</v>
+      </c>
+      <c r="D53" s="1">
+        <v>4814.44</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>337010.8</v>
+      </c>
+      <c r="H53" s="1">
+        <v>110.6</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.032817939365741</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>337121.4</v>
+      </c>
+      <c r="M53" s="1">
+        <v>337121.4</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>131</v>
+      </c>
+      <c r="B54" s="1">
+        <v>18249.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>38.155</v>
+      </c>
+      <c r="D54" s="1">
+        <v>37.5853827607</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>685895.65</v>
+      </c>
+      <c r="H54" s="1">
+        <v>10394.95</v>
+      </c>
+      <c r="I54" s="1">
+        <v>1.5155293666026</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>696290.6</v>
+      </c>
+      <c r="M54" s="1">
+        <v>696290.6</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>133</v>
+      </c>
+      <c r="B55" s="1">
+        <v>4367.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>143.25</v>
+      </c>
+      <c r="D55" s="1">
+        <v>47.8789420655</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>209087.34</v>
+      </c>
+      <c r="H55" s="1">
+        <v>416485.41</v>
+      </c>
+      <c r="I55" s="1">
+        <v>199.19207446993</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>625572.75</v>
+      </c>
+      <c r="M55" s="1">
+        <v>625572.75</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>135</v>
+      </c>
+      <c r="B56" s="1">
+        <v>8355.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>86.36</v>
+      </c>
+      <c r="D56" s="1">
+        <v>84.5240191502</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>706198.18</v>
+      </c>
+      <c r="H56" s="1">
+        <v>15339.62</v>
+      </c>
+      <c r="I56" s="1">
+        <v>2.1721409704001</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>721537.8</v>
+      </c>
+      <c r="M56" s="1">
+        <v>721537.8</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>137</v>
+      </c>
+      <c r="B57" s="1">
+        <v>12294.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>26.15</v>
+      </c>
+      <c r="D57" s="1">
+        <v>36.0549479421</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>443259.53</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-121771.43</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-27.471813183577</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>321488.1</v>
+      </c>
+      <c r="M57" s="1">
+        <v>321488.1</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>139</v>
+      </c>
+      <c r="B58" s="1">
+        <v>12436.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>48.69</v>
+      </c>
+      <c r="D58" s="1">
+        <v>48.7455242843</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>606199.34</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-690.5</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-0.11390642556622</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>605508.84</v>
+      </c>
+      <c r="M58" s="1">
+        <v>605508.84</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>141</v>
+      </c>
+      <c r="B59" s="1">
+        <v>5480.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>357.1</v>
+      </c>
+      <c r="D59" s="1">
+        <v>272.8765474453</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>1495363.48</v>
+      </c>
+      <c r="H59" s="1">
+        <v>461544.52</v>
+      </c>
+      <c r="I59" s="1">
+        <v>30.865038913482</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>1956908.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>1956908.0</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.82</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>143</v>
+      </c>
+      <c r="B60" s="1">
+        <v>65750.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>4.397</v>
+      </c>
+      <c r="D60" s="1">
+        <v>2.6885145247</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>176769.83</v>
+      </c>
+      <c r="H60" s="1">
+        <v>112332.92</v>
+      </c>
+      <c r="I60" s="1">
+        <v>63.547563518051</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>289102.75</v>
+      </c>
+      <c r="M60" s="1">
+        <v>289102.75</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>145</v>
+      </c>
+      <c r="B61" s="1">
+        <v>22174.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>74.51</v>
+      </c>
+      <c r="D61" s="1">
+        <v>88.9366523857</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>1972081.33</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-319896.59</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-16.221267608674</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>1652184.74</v>
+      </c>
+      <c r="M61" s="1">
+        <v>1652184.74</v>
+      </c>
+      <c r="N61" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>147</v>
+      </c>
+      <c r="B62" s="1">
+        <v>18951.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>140.06</v>
+      </c>
+      <c r="D62" s="1">
+        <v>185.4622832568</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>3514695.73</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-860418.67</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-24.480601909742</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>2654277.06</v>
+      </c>
+      <c r="M62" s="1">
+        <v>2654277.06</v>
+      </c>
+      <c r="N62" s="1">
+        <v>2.46</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>149</v>
+      </c>
+      <c r="B63" s="1">
+        <v>11327.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>278.35</v>
+      </c>
+      <c r="D63" s="1">
+        <v>168.6763750331</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1910597.3</v>
+      </c>
+      <c r="H63" s="1">
+        <v>1242273.15</v>
+      </c>
+      <c r="I63" s="1">
+        <v>65.020145794197</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>3152870.45</v>
+      </c>
+      <c r="M63" s="1">
+        <v>3152870.45</v>
+      </c>
+      <c r="N63" s="1">
+        <v>2.93</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>151</v>
+      </c>
+      <c r="B64" s="1">
+        <v>5315.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>48.68</v>
+      </c>
+      <c r="D64" s="1">
+        <v>96.6828240828</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>513869.21</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-255135.01</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-49.649795129776</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>258734.2</v>
+      </c>
+      <c r="M64" s="1">
+        <v>258734.2</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>153</v>
+      </c>
+      <c r="B65" s="1">
+        <v>11698.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>170.44</v>
+      </c>
+      <c r="D65" s="1">
+        <v>123.6941819114</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>1446974.54</v>
+      </c>
+      <c r="H65" s="1">
+        <v>546832.58</v>
+      </c>
+      <c r="I65" s="1">
+        <v>37.791444485264</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>1993807.12</v>
+      </c>
+      <c r="M65" s="1">
+        <v>1993807.12</v>
+      </c>
+      <c r="N65" s="1">
+        <v>1.85</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>155</v>
+      </c>
+      <c r="B66" s="1">
+        <v>18160.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>34.88</v>
+      </c>
+      <c r="D66" s="1">
+        <v>52.2208827093</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>948331.23</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-314910.43</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-33.20679737606</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>633420.8</v>
+      </c>
+      <c r="M66" s="1">
+        <v>633420.8</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>157</v>
+      </c>
+      <c r="B67" s="1">
+        <v>10831.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>281.6</v>
+      </c>
+      <c r="D67" s="1">
+        <v>202.4109398947</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>2192312.89</v>
+      </c>
+      <c r="H67" s="1">
+        <v>857696.71</v>
+      </c>
+      <c r="I67" s="1">
+        <v>39.122915068934</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>3050009.6</v>
+      </c>
+      <c r="M67" s="1">
+        <v>3050009.6</v>
+      </c>
+      <c r="N67" s="1">
+        <v>2.83</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>159</v>
+      </c>
+      <c r="B68" s="1">
+        <v>24874.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>77.76</v>
+      </c>
+      <c r="D68" s="1">
+        <v>36.7709335049</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>914640.2</v>
+      </c>
+      <c r="H68" s="1">
+        <v>1019562.04</v>
+      </c>
+      <c r="I68" s="1">
+        <v>111.47137858144</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>1934202.24</v>
+      </c>
+      <c r="M68" s="1">
+        <v>1934202.24</v>
+      </c>
+      <c r="N68" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>161</v>
+      </c>
+      <c r="B69" s="1">
+        <v>13204.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>52.55</v>
+      </c>
+      <c r="D69" s="1">
+        <v>47.9701810058</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>633398.27</v>
+      </c>
+      <c r="H69" s="1">
+        <v>60471.93</v>
+      </c>
+      <c r="I69" s="1">
+        <v>9.5472205820834</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>693870.2</v>
+      </c>
+      <c r="M69" s="1">
+        <v>693870.2</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>163</v>
+      </c>
+      <c r="B70" s="1">
+        <v>19447.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>63.36</v>
+      </c>
+      <c r="D70" s="1">
+        <v>31.557628426</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>613701.2</v>
+      </c>
+      <c r="H70" s="1">
+        <v>618460.72</v>
+      </c>
+      <c r="I70" s="1">
+        <v>100.77554353813</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1232161.92</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1232161.92</v>
+      </c>
+      <c r="N70" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>165</v>
+      </c>
+      <c r="B71" s="1">
+        <v>39143.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>34.66</v>
+      </c>
+      <c r="D71" s="1">
+        <v>33.36487188</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>1306001.18</v>
+      </c>
+      <c r="H71" s="1">
+        <v>50695.2</v>
+      </c>
+      <c r="I71" s="1">
+        <v>3.8817116535837</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>1356696.38</v>
+      </c>
+      <c r="M71" s="1">
+        <v>1356696.38</v>
+      </c>
+      <c r="N71" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>167</v>
+      </c>
+      <c r="B72" s="1">
+        <v>3025.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>241.1</v>
+      </c>
+      <c r="D72" s="1">
+        <v>234.6706016529</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>709878.57</v>
+      </c>
+      <c r="H72" s="1">
+        <v>19448.93</v>
+      </c>
+      <c r="I72" s="1">
+        <v>2.739754490687</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>729327.5</v>
+      </c>
+      <c r="M72" s="1">
+        <v>729327.5</v>
+      </c>
+      <c r="N72" s="1">
         <v>0.68</v>
       </c>
-      <c r="P3">
-[...696 lines deleted...]
-      <c r="O17" s="1">
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>169</v>
+      </c>
+      <c r="B73" s="1">
+        <v>3834.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>254.4</v>
+      </c>
+      <c r="D73" s="1">
+        <v>213.9593609807</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>820320.19</v>
+      </c>
+      <c r="H73" s="1">
+        <v>155049.41</v>
+      </c>
+      <c r="I73" s="1">
+        <v>18.90108422176</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>975369.6</v>
+      </c>
+      <c r="M73" s="1">
+        <v>975369.6</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>171</v>
+      </c>
+      <c r="B74" s="1">
+        <v>26743.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>81.82</v>
+      </c>
+      <c r="D74" s="1">
+        <v>69.3010189582</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1853317.15</v>
+      </c>
+      <c r="H74" s="1">
+        <v>334795.11</v>
+      </c>
+      <c r="I74" s="1">
+        <v>18.064642093233</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>2188112.26</v>
+      </c>
+      <c r="M74" s="1">
+        <v>2188112.26</v>
+      </c>
+      <c r="N74" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>173</v>
+      </c>
+      <c r="B75" s="1">
+        <v>6186.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>125.25</v>
+      </c>
+      <c r="D75" s="1">
+        <v>110.3394907856</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>682560.09</v>
+      </c>
+      <c r="H75" s="1">
+        <v>92236.41</v>
+      </c>
+      <c r="I75" s="1">
+        <v>13.513302543077</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>774796.5</v>
+      </c>
+      <c r="M75" s="1">
+        <v>774796.5</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>175</v>
+      </c>
+      <c r="B76" s="1">
+        <v>22565.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>22.47</v>
+      </c>
+      <c r="D76" s="1">
+        <v>25.9473201861</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>585501.28</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-78465.73</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-13.401461735489</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>507035.55</v>
+      </c>
+      <c r="M76" s="1">
+        <v>507035.55</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>177</v>
+      </c>
+      <c r="B77" s="1">
+        <v>18391.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>22.96</v>
+      </c>
+      <c r="D77" s="1">
+        <v>31.9814806155</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>588171.41</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-165914.05</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-28.208452022515</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>422257.36</v>
+      </c>
+      <c r="M77" s="1">
+        <v>422257.36</v>
+      </c>
+      <c r="N77" s="1">
         <v>0.39</v>
       </c>
-      <c r="P17">
-[...2860 lines deleted...]
-      <c r="C75" s="1">
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>179</v>
+      </c>
+      <c r="B78" s="1">
         <v>75.0</v>
       </c>
-      <c r="D75" s="1">
-[...17 lines deleted...]
-      <c r="J75" s="1">
+      <c r="C78" s="1">
+        <v>6427.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>6271.0</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>117000.0</v>
+      </c>
+      <c r="I78" s="1">
         <v>0</v>
       </c>
-      <c r="K75">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>117000.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>117000.0</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>178</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">