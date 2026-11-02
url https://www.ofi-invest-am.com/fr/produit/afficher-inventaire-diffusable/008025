--- v4 (2026-10-06)
+++ v5 (2026-11-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>008025</t>
   </si>
   <si>
@@ -232,56 +232,50 @@
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
-    <t>ES06445809W9</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>IT0003128367</t>
@@ -398,56 +392,50 @@
     <t>LVMH</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
@@ -958,128 +946,128 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>278577.7103</v>
+        <v>277450.5388</v>
       </c>
       <c r="C2">
-        <v>380.74</v>
+        <v>372.58</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>106066305.12</v>
+        <v>103374120.41</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>106066305.12</v>
+        <v>103374120.41</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>14158.8784</v>
+        <v>14178.9087</v>
       </c>
       <c r="C3">
-        <v>119.2531</v>
+        <v>116.7463</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>1688490.75</v>
+        <v>1655336.45</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>1688490.75</v>
+        <v>1655336.45</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z78"/>
+  <dimension ref="A1:Z76"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N78" sqref="N78"/>
+      <selection activeCell="N76" sqref="N76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>12</v>
       </c>
       <c r="B1" t="s">
         <v>13</v>
       </c>
       <c r="C1" t="s">
         <v>14</v>
       </c>
       <c r="D1" t="s">
         <v>15</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
       </c>
       <c r="G1" t="s">
         <v>17</v>
@@ -1131,3857 +1119,3757 @@
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>5889215.45</v>
       </c>
       <c r="H2" s="1">
         <v>91874.55</v>
       </c>
       <c r="I2" s="1">
         <v>1.5600473574116</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
         <v>5981090.0</v>
       </c>
       <c r="M2" s="1">
         <v>5981090.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5.55</v>
+        <v>5.69</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="1">
-        <v>6251.0</v>
+        <v>7190.0</v>
       </c>
       <c r="C3" s="1">
-        <v>185.4</v>
+        <v>159.4</v>
       </c>
       <c r="D3" s="1">
-        <v>195.1278083507</v>
+        <v>189.2627538248</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>1219743.93</v>
+        <v>1360799.2</v>
       </c>
       <c r="H3" s="1">
-        <v>-60808.53</v>
+        <v>-214713.2</v>
       </c>
       <c r="I3" s="1">
-        <v>-4.9853521304263</v>
+        <v>-15.778463126669</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>1158935.4</v>
+        <v>1146086.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1158935.4</v>
+        <v>1146086.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1.08</v>
+        <v>1.09</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="1">
         <v>469.0</v>
       </c>
       <c r="C4" s="1">
-        <v>868.6</v>
+        <v>876.9</v>
       </c>
       <c r="D4" s="1">
         <v>1043.1886780384</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>489255.49</v>
       </c>
       <c r="H4" s="1">
-        <v>-81882.09</v>
+        <v>-77989.39</v>
       </c>
       <c r="I4" s="1">
-        <v>-16.736059517697</v>
+        <v>-15.940422048202</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>407373.4</v>
+        <v>411266.1</v>
       </c>
       <c r="M4" s="1">
-        <v>407373.4</v>
+        <v>411266.1</v>
       </c>
       <c r="N4" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="1">
-        <v>13424.0</v>
+        <v>12609.0</v>
       </c>
       <c r="C5" s="1">
-        <v>209.4</v>
+        <v>202.2</v>
       </c>
       <c r="D5" s="1">
-        <v>189.3847228844</v>
+        <v>189.384722817</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>2542300.52</v>
+        <v>2387951.97</v>
       </c>
       <c r="H5" s="1">
-        <v>268685.08</v>
+        <v>161587.83</v>
       </c>
       <c r="I5" s="1">
-        <v>10.568580617684</v>
+        <v>6.7667956487416</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>2810985.6</v>
+        <v>2549539.8</v>
       </c>
       <c r="M5" s="1">
-        <v>2810985.6</v>
+        <v>2549539.8</v>
       </c>
       <c r="N5" s="1">
-        <v>2.61</v>
+        <v>2.43</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="1">
         <v>7097.0</v>
       </c>
       <c r="C6" s="1">
-        <v>59.7</v>
+        <v>60.72</v>
       </c>
       <c r="D6" s="1">
         <v>71.512875863</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>507526.88</v>
       </c>
       <c r="H6" s="1">
-        <v>-83835.98</v>
+        <v>-76597.04</v>
       </c>
       <c r="I6" s="1">
-        <v>-16.518530013622</v>
+        <v>-15.092213440991</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>423690.9</v>
+        <v>430929.84</v>
       </c>
       <c r="M6" s="1">
-        <v>423690.9</v>
+        <v>430929.84</v>
       </c>
       <c r="N6" s="1">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="1">
         <v>7254.0</v>
       </c>
       <c r="C7" s="1">
-        <v>420.2</v>
+        <v>432.5</v>
       </c>
       <c r="D7" s="1">
         <v>256.6289219741</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>1861586.2</v>
       </c>
       <c r="H7" s="1">
-        <v>1186544.6</v>
+        <v>1275768.8</v>
       </c>
       <c r="I7" s="1">
-        <v>63.738364626897</v>
+        <v>68.531277251626</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>3048130.8</v>
+        <v>3137355.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3048130.8</v>
+        <v>3137355.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2.83</v>
+        <v>2.99</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="1">
         <v>23603.0</v>
       </c>
       <c r="C8" s="1">
-        <v>16.16</v>
+        <v>16.08</v>
       </c>
       <c r="D8" s="1">
         <v>19.1211943397</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>451317.55</v>
       </c>
       <c r="H8" s="1">
-        <v>-69893.07</v>
+        <v>-71781.31</v>
       </c>
       <c r="I8" s="1">
-        <v>-15.486450726323</v>
+        <v>-15.904834633619</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>381424.48</v>
+        <v>379536.24</v>
       </c>
       <c r="M8" s="1">
-        <v>381424.48</v>
+        <v>379536.24</v>
       </c>
       <c r="N8" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="1">
         <v>10429.0</v>
       </c>
       <c r="C9" s="1">
-        <v>51.68</v>
+        <v>53.34</v>
       </c>
       <c r="D9" s="1">
         <v>58.6308773612</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>611461.42</v>
       </c>
       <c r="H9" s="1">
-        <v>-72490.7</v>
+        <v>-55178.56</v>
       </c>
       <c r="I9" s="1">
-        <v>-11.85531868879</v>
+        <v>-9.0240460305738</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>538970.72</v>
+        <v>556282.86</v>
       </c>
       <c r="M9" s="1">
-        <v>538970.72</v>
+        <v>556282.86</v>
       </c>
       <c r="N9" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="1">
         <v>19575.0</v>
       </c>
       <c r="C10" s="1">
-        <v>69.46</v>
+        <v>75.2</v>
       </c>
       <c r="D10" s="1">
         <v>54.4359243934</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>1065583.22</v>
       </c>
       <c r="H10" s="1">
-        <v>294096.28</v>
+        <v>406456.78</v>
       </c>
       <c r="I10" s="1">
-        <v>27.599559985564</v>
+        <v>38.144067246104</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>1359679.5</v>
+        <v>1472040.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1359679.5</v>
+        <v>1472040.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1.26</v>
+        <v>1.4</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="1">
         <v>9625.0</v>
       </c>
       <c r="C11" s="1">
-        <v>45.84</v>
+        <v>45.46</v>
       </c>
       <c r="D11" s="1">
         <v>34.6083605195</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>333105.47</v>
       </c>
       <c r="H11" s="1">
-        <v>108104.53</v>
+        <v>104447.03</v>
       </c>
       <c r="I11" s="1">
-        <v>32.453543918087</v>
+        <v>31.355543335869</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>441210.0</v>
+        <v>437552.5</v>
       </c>
       <c r="M11" s="1">
-        <v>441210.0</v>
+        <v>437552.5</v>
       </c>
       <c r="N11" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" s="1">
         <v>880.0</v>
       </c>
       <c r="C12" s="1">
-        <v>813.0</v>
+        <v>745.0</v>
       </c>
       <c r="D12" s="1">
         <v>495.6332954545</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>436157.3</v>
       </c>
       <c r="H12" s="1">
-        <v>279282.7</v>
+        <v>219442.7</v>
       </c>
       <c r="I12" s="1">
-        <v>64.032563481111</v>
+        <v>50.312742673343</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>715440.0</v>
+        <v>655600.0</v>
       </c>
       <c r="M12" s="1">
-        <v>715440.0</v>
+        <v>655600.0</v>
       </c>
       <c r="N12" s="1">
-        <v>0.66</v>
+        <v>0.62</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="1">
         <v>6389.0</v>
       </c>
       <c r="C13" s="1">
-        <v>1628.4</v>
+        <v>1434.2</v>
       </c>
       <c r="D13" s="1">
         <v>715.0486961966</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>4568446.12</v>
       </c>
       <c r="H13" s="1">
-        <v>5835401.48</v>
+        <v>4594657.68</v>
       </c>
       <c r="I13" s="1">
-        <v>127.73274165265</v>
+        <v>100.57375219739</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>10403847.6</v>
+        <v>9163103.8</v>
       </c>
       <c r="M13" s="1">
-        <v>10403847.6</v>
+        <v>9163103.8</v>
       </c>
       <c r="N13" s="1">
-        <v>9.66</v>
+        <v>8.72</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="1">
         <v>38870.0</v>
       </c>
       <c r="C14" s="1">
-        <v>44.17</v>
+        <v>44.94</v>
       </c>
       <c r="D14" s="1">
         <v>28.2540936455</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>1098236.62</v>
       </c>
       <c r="H14" s="1">
-        <v>618651.28</v>
+        <v>648581.18</v>
       </c>
       <c r="I14" s="1">
-        <v>56.331328671229</v>
+        <v>59.056597475324</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>1716887.9</v>
+        <v>1746817.8</v>
       </c>
       <c r="M14" s="1">
-        <v>1716887.9</v>
+        <v>1746817.8</v>
       </c>
       <c r="N14" s="1">
-        <v>1.59</v>
+        <v>1.66</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="1">
         <v>108888.0</v>
       </c>
       <c r="C15" s="1">
-        <v>22.78</v>
+        <v>24.2</v>
       </c>
       <c r="D15" s="1">
         <v>8.4579366872</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>920967.81</v>
       </c>
       <c r="H15" s="1">
-        <v>1559500.83</v>
+        <v>1714121.79</v>
       </c>
       <c r="I15" s="1">
-        <v>169.33282717015</v>
+        <v>186.12179181377</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>2480468.64</v>
+        <v>2635089.6</v>
       </c>
       <c r="M15" s="1">
-        <v>2480468.64</v>
+        <v>2635089.6</v>
       </c>
       <c r="N15" s="1">
-        <v>2.3</v>
+        <v>2.51</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="1">
         <v>318949.0</v>
       </c>
       <c r="C16" s="1">
-        <v>12.508</v>
+        <v>12.318</v>
       </c>
       <c r="D16" s="1">
         <v>8.4520506727</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>2695773.11</v>
       </c>
       <c r="H16" s="1">
-        <v>1293640.98</v>
+        <v>1233040.67</v>
       </c>
       <c r="I16" s="1">
-        <v>47.987754429378</v>
+        <v>45.739779265029</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>3989414.09</v>
+        <v>3928813.78</v>
       </c>
       <c r="M16" s="1">
-        <v>3989414.09</v>
+        <v>3928813.78</v>
       </c>
       <c r="N16" s="1">
-        <v>3.7</v>
+        <v>3.74</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="1">
         <v>8270.0</v>
       </c>
       <c r="C17" s="1">
-        <v>69.55</v>
+        <v>69.1</v>
       </c>
       <c r="D17" s="1">
         <v>95.2614981862</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>787812.59</v>
       </c>
       <c r="H17" s="1">
-        <v>-212634.09</v>
+        <v>-216355.59</v>
       </c>
       <c r="I17" s="1">
-        <v>-26.990440708748</v>
+        <v>-27.462824629396</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>575178.5</v>
+        <v>571457.0</v>
       </c>
       <c r="M17" s="1">
-        <v>575178.5</v>
+        <v>571457.0</v>
       </c>
       <c r="N17" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>59</v>
       </c>
       <c r="B18" s="1">
         <v>10852.0</v>
       </c>
       <c r="C18" s="1">
-        <v>60.12</v>
+        <v>59.3</v>
       </c>
       <c r="D18" s="1">
         <v>78.4244977884</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>851062.65</v>
       </c>
       <c r="H18" s="1">
-        <v>-198640.41</v>
+        <v>-207539.05</v>
       </c>
       <c r="I18" s="1">
-        <v>-23.340280530464</v>
+        <v>-24.385872179915</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>652422.24</v>
+        <v>643523.6</v>
       </c>
       <c r="M18" s="1">
-        <v>652422.24</v>
+        <v>643523.6</v>
       </c>
       <c r="N18" s="1">
         <v>0.61</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="1">
-        <v>20449.0</v>
+        <v>18189.0</v>
       </c>
       <c r="C19" s="1">
-        <v>103.6</v>
+        <v>109.66</v>
       </c>
       <c r="D19" s="1">
-        <v>70.0081837743</v>
+        <v>70.0081835175</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>1431597.35</v>
+        <v>1273378.85</v>
       </c>
       <c r="H19" s="1">
-        <v>686919.05</v>
+        <v>721226.89</v>
       </c>
       <c r="I19" s="1">
-        <v>47.982699185633</v>
+        <v>56.638830619811</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>2118516.4</v>
+        <v>1994605.74</v>
       </c>
       <c r="M19" s="1">
-        <v>2118516.4</v>
+        <v>1994605.74</v>
       </c>
       <c r="N19" s="1">
-        <v>1.97</v>
+        <v>1.9</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="1">
         <v>19320.0</v>
       </c>
       <c r="C20" s="1">
-        <v>27.28</v>
+        <v>27.66</v>
       </c>
       <c r="D20" s="1">
         <v>26.5826252588</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>513576.32</v>
       </c>
       <c r="H20" s="1">
-        <v>13473.28</v>
+        <v>20814.88</v>
       </c>
       <c r="I20" s="1">
-        <v>2.62342313602</v>
+        <v>4.0529282970056</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>527049.6</v>
+        <v>534391.2</v>
       </c>
       <c r="M20" s="1">
-        <v>527049.6</v>
+        <v>534391.2</v>
       </c>
       <c r="N20" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="1">
         <v>7798.0</v>
       </c>
       <c r="C21" s="1">
-        <v>92.8</v>
+        <v>102.5</v>
       </c>
       <c r="D21" s="1">
         <v>128.5279315209</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>1002260.81</v>
       </c>
       <c r="H21" s="1">
-        <v>-278606.41</v>
+        <v>-202965.81</v>
       </c>
       <c r="I21" s="1">
-        <v>-27.797795466032</v>
+        <v>-20.25079779384</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>723654.4</v>
+        <v>799295.0</v>
       </c>
       <c r="M21" s="1">
-        <v>723654.4</v>
+        <v>799295.0</v>
       </c>
       <c r="N21" s="1">
-        <v>0.67</v>
+        <v>0.76</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>67</v>
       </c>
       <c r="B22" s="1">
         <v>15985.0</v>
       </c>
       <c r="C22" s="1">
-        <v>38.17</v>
+        <v>37.67</v>
       </c>
       <c r="D22" s="1">
         <v>32.4986768846</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>519491.35</v>
       </c>
       <c r="H22" s="1">
-        <v>90656.1</v>
+        <v>82663.6</v>
       </c>
       <c r="I22" s="1">
-        <v>17.45093541981</v>
+        <v>15.912411246116</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>610147.45</v>
+        <v>602154.95</v>
       </c>
       <c r="M22" s="1">
-        <v>610147.45</v>
+        <v>602154.95</v>
       </c>
       <c r="N22" s="1">
         <v>0.57</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="1">
-        <v>19202.0</v>
+        <v>16898.0</v>
       </c>
       <c r="C23" s="1">
-        <v>79.18</v>
+        <v>81.28</v>
       </c>
       <c r="D23" s="1">
-        <v>71.0985965004</v>
+        <v>71.0985962836</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>1365235.25</v>
+        <v>1201424.08</v>
       </c>
       <c r="H23" s="1">
-        <v>155179.11</v>
+        <v>172045.36</v>
       </c>
       <c r="I23" s="1">
-        <v>11.366474019771</v>
+        <v>14.320119170576</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>1520414.36</v>
+        <v>1373469.44</v>
       </c>
       <c r="M23" s="1">
-        <v>1520414.36</v>
+        <v>1373469.44</v>
       </c>
       <c r="N23" s="1">
-        <v>1.41</v>
+        <v>1.31</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="1">
         <v>19649.0</v>
       </c>
       <c r="C24" s="1">
-        <v>72.5</v>
+        <v>67.52</v>
       </c>
       <c r="D24" s="1">
         <v>64.8017766807</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>1273290.11</v>
       </c>
       <c r="H24" s="1">
-        <v>151262.39</v>
+        <v>53410.37</v>
       </c>
       <c r="I24" s="1">
-        <v>11.879648542939</v>
+        <v>4.1946740637136</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>1424552.5</v>
+        <v>1326700.48</v>
       </c>
       <c r="M24" s="1">
-        <v>1424552.5</v>
+        <v>1326700.48</v>
       </c>
       <c r="N24" s="1">
-        <v>1.32</v>
+        <v>1.26</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="1">
-        <v>81678.0</v>
+        <v>2236.0</v>
       </c>
       <c r="C25" s="1">
-        <v>0.419</v>
+        <v>262.3</v>
       </c>
       <c r="D25" s="1">
-        <v>0.0</v>
+        <v>166.0651341682</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>0.0</v>
+        <v>371321.64</v>
       </c>
       <c r="H25" s="1">
-        <v>34223.08</v>
+        <v>215181.16</v>
       </c>
       <c r="I25" s="1">
-        <v>0</v>
+        <v>57.950072610904</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>34223.08</v>
+        <v>586502.8</v>
       </c>
       <c r="M25" s="1">
-        <v>34223.08</v>
+        <v>586502.8</v>
       </c>
       <c r="N25" s="1">
-        <v>0.03</v>
+        <v>0.56</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="1">
-        <v>2236.0</v>
+        <v>12835.0</v>
       </c>
       <c r="C26" s="1">
-        <v>254.2</v>
+        <v>57.76</v>
       </c>
       <c r="D26" s="1">
-        <v>166.0651341682</v>
+        <v>39.3122625633</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>371321.64</v>
+        <v>504572.89</v>
       </c>
       <c r="H26" s="1">
-        <v>197069.56</v>
+        <v>236776.71</v>
       </c>
       <c r="I26" s="1">
-        <v>53.072468386168</v>
+        <v>46.926165613059</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>568391.2</v>
+        <v>741349.6</v>
       </c>
       <c r="M26" s="1">
-        <v>568391.2</v>
+        <v>741349.6</v>
       </c>
       <c r="N26" s="1">
-        <v>0.53</v>
+        <v>0.71</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>77</v>
       </c>
       <c r="B27" s="1">
-        <v>12835.0</v>
+        <v>46297.0</v>
       </c>
       <c r="C27" s="1">
-        <v>55.72</v>
+        <v>26.76</v>
       </c>
       <c r="D27" s="1">
-        <v>39.3122625633</v>
+        <v>30.572762382</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>504572.89</v>
+        <v>1415427.18</v>
       </c>
       <c r="H27" s="1">
-        <v>210593.31</v>
+        <v>-176519.46</v>
       </c>
       <c r="I27" s="1">
-        <v>41.736945082404</v>
+        <v>-12.471108545478</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>715166.2</v>
+        <v>1238907.72</v>
       </c>
       <c r="M27" s="1">
-        <v>715166.2</v>
+        <v>1238907.72</v>
       </c>
       <c r="N27" s="1">
-        <v>0.66</v>
+        <v>1.18</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="1">
-        <v>46297.0</v>
+        <v>8722.0</v>
       </c>
       <c r="C28" s="1">
-        <v>25.44</v>
+        <v>93.38</v>
       </c>
       <c r="D28" s="1">
-        <v>30.572762382</v>
+        <v>103.5319009402</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>1415427.18</v>
+        <v>903005.24</v>
       </c>
       <c r="H28" s="1">
-        <v>-237631.5</v>
+        <v>-88544.88</v>
       </c>
       <c r="I28" s="1">
-        <v>-16.788677182248</v>
+        <v>-9.8055776509115</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>1177795.68</v>
+        <v>814460.36</v>
       </c>
       <c r="M28" s="1">
-        <v>1177795.68</v>
+        <v>814460.36</v>
       </c>
       <c r="N28" s="1">
-        <v>1.09</v>
+        <v>0.78</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="1">
-        <v>11268.0</v>
+        <v>207830.0</v>
       </c>
       <c r="C29" s="1">
-        <v>83.32</v>
+        <v>9.799</v>
       </c>
       <c r="D29" s="1">
-        <v>103.5319009585</v>
+        <v>6.7496739643</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>1166597.46</v>
+        <v>1402784.74</v>
       </c>
       <c r="H29" s="1">
-        <v>-227747.7</v>
+        <v>633741.43</v>
       </c>
       <c r="I29" s="1">
-        <v>-19.522389496716</v>
+        <v>45.177382668135</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>938849.76</v>
+        <v>2036526.17</v>
       </c>
       <c r="M29" s="1">
-        <v>938849.76</v>
+        <v>2036526.17</v>
       </c>
       <c r="N29" s="1">
-        <v>0.87</v>
+        <v>1.94</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>83</v>
       </c>
       <c r="B30" s="1">
-        <v>207830.0</v>
+        <v>47322.0</v>
       </c>
       <c r="C30" s="1">
-        <v>10.146</v>
+        <v>27.11</v>
       </c>
       <c r="D30" s="1">
-        <v>6.7496739643</v>
+        <v>14.3997990364</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>1402784.74</v>
+        <v>681427.29</v>
       </c>
       <c r="H30" s="1">
-        <v>705858.44</v>
+        <v>601472.13</v>
       </c>
       <c r="I30" s="1">
-        <v>50.318371726798</v>
+        <v>88.266516299927</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>2108643.18</v>
+        <v>1282899.42</v>
       </c>
       <c r="M30" s="1">
-        <v>2108643.18</v>
+        <v>1282899.42</v>
       </c>
       <c r="N30" s="1">
-        <v>1.96</v>
+        <v>1.22</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="1">
-        <v>47322.0</v>
+        <v>8707.0</v>
       </c>
       <c r="C31" s="1">
-        <v>27.21</v>
+        <v>112.8</v>
       </c>
       <c r="D31" s="1">
-        <v>14.3997990364</v>
+        <v>104.4273929023</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>681427.29</v>
+        <v>909249.31</v>
       </c>
       <c r="H31" s="1">
-        <v>606204.33</v>
+        <v>72900.29</v>
       </c>
       <c r="I31" s="1">
-        <v>88.960970436039</v>
+        <v>8.0176348992775</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>1287631.62</v>
+        <v>982149.6</v>
       </c>
       <c r="M31" s="1">
-        <v>1287631.62</v>
+        <v>982149.6</v>
       </c>
       <c r="N31" s="1">
-        <v>1.19</v>
+        <v>0.94</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>87</v>
       </c>
       <c r="B32" s="1">
-        <v>8707.0</v>
+        <v>6503.0</v>
       </c>
       <c r="C32" s="1">
-        <v>118.9</v>
+        <v>164.05</v>
       </c>
       <c r="D32" s="1">
-        <v>104.4273929023</v>
+        <v>174.3725203752</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>909249.31</v>
+        <v>1133944.5</v>
       </c>
       <c r="H32" s="1">
-        <v>126012.99</v>
+        <v>-67127.35</v>
       </c>
       <c r="I32" s="1">
-        <v>13.859014091526</v>
+        <v>-5.9198091264608</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>1035262.3</v>
+        <v>1066817.15</v>
       </c>
       <c r="M32" s="1">
-        <v>1035262.3</v>
+        <v>1066817.15</v>
       </c>
       <c r="N32" s="1">
-        <v>0.96</v>
+        <v>1.02</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>89</v>
       </c>
       <c r="B33" s="1">
-        <v>6503.0</v>
+        <v>1773.0</v>
       </c>
       <c r="C33" s="1">
-        <v>172.6</v>
+        <v>340.1</v>
       </c>
       <c r="D33" s="1">
-        <v>174.3725203752</v>
+        <v>379.529108855</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>1133944.5</v>
+        <v>672905.11</v>
       </c>
       <c r="H33" s="1">
-        <v>-11526.7</v>
+        <v>-69907.81</v>
       </c>
       <c r="I33" s="1">
-        <v>-1.0165135948012</v>
+        <v>-10.388955138117</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>1122417.8</v>
+        <v>602997.3</v>
       </c>
       <c r="M33" s="1">
-        <v>1122417.8</v>
+        <v>602997.3</v>
       </c>
       <c r="N33" s="1">
-        <v>1.04</v>
+        <v>0.57</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>91</v>
       </c>
       <c r="B34" s="1">
-        <v>1773.0</v>
+        <v>23783.0</v>
       </c>
       <c r="C34" s="1">
-        <v>338.5</v>
+        <v>43.99</v>
       </c>
       <c r="D34" s="1">
-        <v>379.529108855</v>
+        <v>35.022548459</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>672905.11</v>
+        <v>832941.27</v>
       </c>
       <c r="H34" s="1">
-        <v>-72744.61</v>
+        <v>213272.9</v>
       </c>
       <c r="I34" s="1">
-        <v>-10.810530180102</v>
+        <v>25.60479444127</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>600160.5</v>
+        <v>1046214.17</v>
       </c>
       <c r="M34" s="1">
-        <v>600160.5</v>
+        <v>1046214.17</v>
       </c>
       <c r="N34" s="1">
-        <v>0.56</v>
+        <v>1.0</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>93</v>
       </c>
       <c r="B35" s="1">
-        <v>23783.0</v>
+        <v>11545.0</v>
       </c>
       <c r="C35" s="1">
-        <v>42.94</v>
+        <v>78.54</v>
       </c>
       <c r="D35" s="1">
-        <v>35.022548459</v>
+        <v>69.7966574275</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>832941.27</v>
+        <v>805802.41</v>
       </c>
       <c r="H35" s="1">
-        <v>188300.75</v>
+        <v>100941.89</v>
       </c>
       <c r="I35" s="1">
-        <v>22.606725921985</v>
+        <v>12.526878642619</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>1021242.02</v>
+        <v>906744.3</v>
       </c>
       <c r="M35" s="1">
-        <v>1021242.02</v>
+        <v>906744.3</v>
       </c>
       <c r="N35" s="1">
-        <v>0.95</v>
+        <v>0.86</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>95</v>
       </c>
       <c r="B36" s="1">
-        <v>11545.0</v>
+        <v>887.0</v>
       </c>
       <c r="C36" s="1">
-        <v>75.22</v>
+        <v>1531.5</v>
       </c>
       <c r="D36" s="1">
-        <v>69.7966574275</v>
+        <v>1520.1585907554</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>805802.41</v>
+        <v>1348380.67</v>
       </c>
       <c r="H36" s="1">
-        <v>62612.49</v>
+        <v>10059.83</v>
       </c>
       <c r="I36" s="1">
-        <v>7.7702038642451</v>
+        <v>0.74606750332605</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>868414.9</v>
+        <v>1358440.5</v>
       </c>
       <c r="M36" s="1">
-        <v>868414.9</v>
+        <v>1358440.5</v>
       </c>
       <c r="N36" s="1">
-        <v>0.81</v>
+        <v>1.29</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>97</v>
       </c>
       <c r="B37" s="1">
-        <v>709.0</v>
+        <v>83311.0</v>
       </c>
       <c r="C37" s="1">
-        <v>1626.5</v>
+        <v>20.65</v>
       </c>
       <c r="D37" s="1">
-        <v>1523.0855712271</v>
+        <v>14.7997308879</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>1079867.67</v>
+        <v>1232980.38</v>
       </c>
       <c r="H37" s="1">
-        <v>73320.83</v>
+        <v>487391.77</v>
       </c>
       <c r="I37" s="1">
-        <v>6.789797679562</v>
+        <v>39.529564128182</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>1153188.5</v>
+        <v>1720372.15</v>
       </c>
       <c r="M37" s="1">
-        <v>1153188.5</v>
+        <v>1720372.15</v>
       </c>
       <c r="N37" s="1">
-        <v>1.07</v>
+        <v>1.64</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>99</v>
       </c>
       <c r="B38" s="1">
-        <v>81678.0</v>
+        <v>21641.0</v>
       </c>
       <c r="C38" s="1">
-        <v>20.93</v>
+        <v>56.44</v>
       </c>
       <c r="D38" s="1">
-        <v>15.0956240358</v>
+        <v>40.8610179751</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>1232980.38</v>
+        <v>884273.29</v>
       </c>
       <c r="H38" s="1">
-        <v>476540.16</v>
+        <v>337144.75</v>
       </c>
       <c r="I38" s="1">
-        <v>38.649451988847</v>
+        <v>38.12675943203</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>1709520.54</v>
+        <v>1221418.04</v>
       </c>
       <c r="M38" s="1">
-        <v>1709520.54</v>
+        <v>1221418.04</v>
       </c>
       <c r="N38" s="1">
-        <v>1.59</v>
+        <v>1.16</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>101</v>
       </c>
       <c r="B39" s="1">
-        <v>21641.0</v>
+        <v>19448.0</v>
       </c>
       <c r="C39" s="1">
-        <v>55.98</v>
+        <v>61.67</v>
       </c>
       <c r="D39" s="1">
-        <v>40.8610179751</v>
+        <v>36.321290107</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>884273.29</v>
+        <v>706376.45</v>
       </c>
       <c r="H39" s="1">
-        <v>327189.89</v>
+        <v>492981.71</v>
       </c>
       <c r="I39" s="1">
-        <v>37.000992080175</v>
+        <v>69.790224461758</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>1211463.18</v>
+        <v>1199358.16</v>
       </c>
       <c r="M39" s="1">
-        <v>1211463.18</v>
+        <v>1199358.16</v>
       </c>
       <c r="N39" s="1">
-        <v>1.12</v>
+        <v>1.14</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>103</v>
       </c>
       <c r="B40" s="1">
-        <v>19448.0</v>
+        <v>63540.0</v>
       </c>
       <c r="C40" s="1">
-        <v>77.21</v>
+        <v>30.44</v>
       </c>
       <c r="D40" s="1">
-        <v>36.321290107</v>
+        <v>14.1198758263</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>706376.45</v>
+        <v>897176.91</v>
       </c>
       <c r="H40" s="1">
-        <v>795203.63</v>
+        <v>1036980.69</v>
       </c>
       <c r="I40" s="1">
-        <v>112.57504833294</v>
+        <v>115.58263241527</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>1501580.08</v>
+        <v>1934157.6</v>
       </c>
       <c r="M40" s="1">
-        <v>1501580.08</v>
+        <v>1934157.6</v>
       </c>
       <c r="N40" s="1">
-        <v>1.39</v>
+        <v>1.84</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>105</v>
       </c>
       <c r="B41" s="1">
-        <v>63540.0</v>
+        <v>431346.0</v>
       </c>
       <c r="C41" s="1">
-        <v>28.72</v>
+        <v>6.539</v>
       </c>
       <c r="D41" s="1">
-        <v>14.1198758263</v>
+        <v>2.9853885048</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>897176.91</v>
+        <v>1287735.39</v>
       </c>
       <c r="H41" s="1">
-        <v>927691.89</v>
+        <v>1532836.1</v>
       </c>
       <c r="I41" s="1">
-        <v>103.40122217367</v>
+        <v>119.03346851406</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>1824868.8</v>
+        <v>2820571.49</v>
       </c>
       <c r="M41" s="1">
-        <v>1824868.8</v>
+        <v>2820571.49</v>
       </c>
       <c r="N41" s="1">
-        <v>1.69</v>
+        <v>2.69</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>107</v>
       </c>
       <c r="B42" s="1">
-        <v>431346.0</v>
+        <v>7981.0</v>
       </c>
       <c r="C42" s="1">
-        <v>6.237</v>
+        <v>102.9</v>
       </c>
       <c r="D42" s="1">
-        <v>2.9853885048</v>
+        <v>101.3657812304</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>1287735.39</v>
+        <v>809000.3</v>
       </c>
       <c r="H42" s="1">
-        <v>1402569.61</v>
+        <v>12244.6</v>
       </c>
       <c r="I42" s="1">
-        <v>108.91753235111</v>
+        <v>1.5135470283509</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>2690305.0</v>
+        <v>821244.9</v>
       </c>
       <c r="M42" s="1">
-        <v>2690305.0</v>
+        <v>821244.9</v>
       </c>
       <c r="N42" s="1">
-        <v>2.5</v>
+        <v>0.78</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>109</v>
       </c>
       <c r="B43" s="1">
-        <v>7981.0</v>
+        <v>50427.0</v>
       </c>
       <c r="C43" s="1">
-        <v>108.2</v>
+        <v>4.111</v>
       </c>
       <c r="D43" s="1">
-        <v>101.3657812304</v>
+        <v>3.4211569199</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>809000.3</v>
+        <v>172518.68</v>
       </c>
       <c r="H43" s="1">
-        <v>54543.9</v>
+        <v>34786.72</v>
       </c>
       <c r="I43" s="1">
-        <v>6.7421359423476</v>
+        <v>20.164030932766</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>863544.2</v>
+        <v>207305.4</v>
       </c>
       <c r="M43" s="1">
-        <v>863544.2</v>
+        <v>207305.4</v>
       </c>
       <c r="N43" s="1">
-        <v>0.8</v>
+        <v>0.2</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>111</v>
       </c>
       <c r="B44" s="1">
-        <v>50427.0</v>
+        <v>12384.0</v>
       </c>
       <c r="C44" s="1">
-        <v>4.177</v>
+        <v>170.72</v>
       </c>
       <c r="D44" s="1">
-        <v>3.4211569199</v>
+        <v>140.5074895026</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>172518.68</v>
+        <v>1740044.75</v>
       </c>
       <c r="H44" s="1">
-        <v>38114.9</v>
+        <v>374151.73</v>
       </c>
       <c r="I44" s="1">
-        <v>22.093201733285</v>
+        <v>21.502419980865</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>210633.58</v>
+        <v>2114196.48</v>
       </c>
       <c r="M44" s="1">
-        <v>210633.58</v>
+        <v>2114196.48</v>
       </c>
       <c r="N44" s="1">
-        <v>0.2</v>
+        <v>2.01</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>113</v>
       </c>
       <c r="B45" s="1">
-        <v>13281.0</v>
+        <v>7908.0</v>
       </c>
       <c r="C45" s="1">
-        <v>177.6</v>
+        <v>131.4</v>
       </c>
       <c r="D45" s="1">
-        <v>140.5074896469</v>
+        <v>111.4907524026</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>1866079.97</v>
+        <v>881668.87</v>
       </c>
       <c r="H45" s="1">
-        <v>492625.63</v>
+        <v>157442.33</v>
       </c>
       <c r="I45" s="1">
-        <v>26.398955989008</v>
+        <v>17.8573084927</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>2358705.6</v>
+        <v>1039111.2</v>
       </c>
       <c r="M45" s="1">
-        <v>2358705.6</v>
+        <v>1039111.2</v>
       </c>
       <c r="N45" s="1">
-        <v>2.19</v>
+        <v>0.99</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>115</v>
       </c>
       <c r="B46" s="1">
-        <v>6312.0</v>
+        <v>4360.0</v>
       </c>
       <c r="C46" s="1">
-        <v>143.0</v>
+        <v>386.95</v>
       </c>
       <c r="D46" s="1">
-        <v>107.1393647022</v>
+        <v>381.6799013761</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>676263.67</v>
+        <v>1664124.37</v>
       </c>
       <c r="H46" s="1">
-        <v>226352.33</v>
+        <v>22977.63</v>
       </c>
       <c r="I46" s="1">
-        <v>33.471017303059</v>
+        <v>1.380763987009</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>902616.0</v>
+        <v>1687102.0</v>
       </c>
       <c r="M46" s="1">
-        <v>902616.0</v>
+        <v>1687102.0</v>
       </c>
       <c r="N46" s="1">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>117</v>
       </c>
       <c r="B47" s="1">
-        <v>4812.0</v>
+        <v>4544.0</v>
       </c>
       <c r="C47" s="1">
-        <v>378.0</v>
+        <v>475.15</v>
       </c>
       <c r="D47" s="1">
-        <v>381.6799002494</v>
+        <v>594.5397953345</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>1836643.68</v>
+        <v>2701588.83</v>
       </c>
       <c r="H47" s="1">
-        <v>-17707.68</v>
+        <v>-542507.23</v>
       </c>
       <c r="I47" s="1">
-        <v>-0.96413257469734</v>
+        <v>-20.081043568721</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>1818936.0</v>
+        <v>2159081.6</v>
       </c>
       <c r="M47" s="1">
-        <v>1818936.0</v>
+        <v>2159081.6</v>
       </c>
       <c r="N47" s="1">
-        <v>1.69</v>
+        <v>2.06</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>119</v>
       </c>
       <c r="B48" s="1">
-        <v>4544.0</v>
+        <v>66001.0</v>
       </c>
       <c r="C48" s="1">
-        <v>491.4</v>
+        <v>16.11</v>
       </c>
       <c r="D48" s="1">
-        <v>594.5397953345</v>
+        <v>12.100836351</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>2701588.83</v>
+        <v>798667.3</v>
       </c>
       <c r="H48" s="1">
-        <v>-468667.23</v>
+        <v>264608.81</v>
       </c>
       <c r="I48" s="1">
-        <v>-17.347837124423</v>
+        <v>33.131293844133</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>2232921.6</v>
+        <v>1063276.11</v>
       </c>
       <c r="M48" s="1">
-        <v>2232921.6</v>
+        <v>1063276.11</v>
       </c>
       <c r="N48" s="1">
-        <v>2.07</v>
+        <v>1.01</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>121</v>
       </c>
       <c r="B49" s="1">
-        <v>66001.0</v>
+        <v>18961.0</v>
       </c>
       <c r="C49" s="1">
-        <v>15.76</v>
+        <v>49.1</v>
       </c>
       <c r="D49" s="1">
-        <v>12.100836351</v>
+        <v>52.1515610991</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>798667.3</v>
+        <v>988845.75</v>
       </c>
       <c r="H49" s="1">
-        <v>241508.46</v>
+        <v>-57860.65</v>
       </c>
       <c r="I49" s="1">
-        <v>30.23893178048</v>
+        <v>-5.8513322224422</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>1040175.76</v>
+        <v>930985.1</v>
       </c>
       <c r="M49" s="1">
-        <v>1040175.76</v>
+        <v>930985.1</v>
       </c>
       <c r="N49" s="1">
-        <v>0.97</v>
+        <v>0.89</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>123</v>
       </c>
       <c r="B50" s="1">
-        <v>18961.0</v>
+        <v>878.0</v>
       </c>
       <c r="C50" s="1">
-        <v>51.14</v>
+        <v>522.2</v>
       </c>
       <c r="D50" s="1">
-        <v>52.1515610991</v>
+        <v>259.5076879271</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>988845.75</v>
+        <v>227847.75</v>
       </c>
       <c r="H50" s="1">
-        <v>-19180.21</v>
+        <v>230643.85</v>
       </c>
       <c r="I50" s="1">
-        <v>-1.9396564125396</v>
+        <v>101.22717911412</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>969665.54</v>
+        <v>458491.6</v>
       </c>
       <c r="M50" s="1">
-        <v>969665.54</v>
+        <v>458491.6</v>
       </c>
       <c r="N50" s="1">
-        <v>0.9</v>
+        <v>0.44</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>125</v>
       </c>
       <c r="B51" s="1">
-        <v>878.0</v>
+        <v>135999.0</v>
       </c>
       <c r="C51" s="1">
-        <v>495.9</v>
+        <v>7.958</v>
       </c>
       <c r="D51" s="1">
-        <v>259.5076879271</v>
+        <v>7.2208311091</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>227847.75</v>
+        <v>982025.81</v>
       </c>
       <c r="H51" s="1">
-        <v>207552.45</v>
+        <v>100254.23</v>
       </c>
       <c r="I51" s="1">
-        <v>91.092604601099</v>
+        <v>10.208920069015</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>435400.2</v>
+        <v>1082280.04</v>
       </c>
       <c r="M51" s="1">
-        <v>435400.2</v>
+        <v>1082280.04</v>
       </c>
       <c r="N51" s="1">
-        <v>0.4</v>
+        <v>1.03</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>127</v>
       </c>
       <c r="B52" s="1">
-        <v>95966.0</v>
+        <v>18249.0</v>
       </c>
       <c r="C52" s="1">
-        <v>11.03</v>
+        <v>39.965</v>
       </c>
       <c r="D52" s="1">
-        <v>6.4436367047</v>
+        <v>37.5853827607</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>618370.04</v>
+        <v>685895.65</v>
       </c>
       <c r="H52" s="1">
-        <v>440134.94</v>
+        <v>43425.64</v>
       </c>
       <c r="I52" s="1">
-        <v>71.176627509315</v>
+        <v>6.3312312886078</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>1058504.98</v>
+        <v>729321.29</v>
       </c>
       <c r="M52" s="1">
-        <v>1058504.98</v>
+        <v>729321.29</v>
       </c>
       <c r="N52" s="1">
-        <v>0.98</v>
+        <v>0.69</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>129</v>
       </c>
       <c r="B53" s="1">
-        <v>70.0</v>
+        <v>4367.0</v>
       </c>
       <c r="C53" s="1">
-        <v>4816.02</v>
+        <v>120.2</v>
       </c>
       <c r="D53" s="1">
-        <v>4814.44</v>
+        <v>47.8789420655</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>337010.8</v>
+        <v>209087.34</v>
       </c>
       <c r="H53" s="1">
-        <v>110.6</v>
+        <v>315826.06</v>
       </c>
       <c r="I53" s="1">
-        <v>0.032817939365741</v>
+        <v>151.04982444179</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>337121.4</v>
+        <v>524913.4</v>
       </c>
       <c r="M53" s="1">
-        <v>337121.4</v>
+        <v>524913.4</v>
       </c>
       <c r="N53" s="1">
-        <v>0.31</v>
+        <v>0.5</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>131</v>
       </c>
       <c r="B54" s="1">
-        <v>18249.0</v>
+        <v>8355.0</v>
       </c>
       <c r="C54" s="1">
-        <v>38.155</v>
+        <v>92.62</v>
       </c>
       <c r="D54" s="1">
-        <v>37.5853827607</v>
+        <v>84.5240191502</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>685895.65</v>
+        <v>706198.18</v>
       </c>
       <c r="H54" s="1">
-        <v>10394.95</v>
+        <v>67641.92</v>
       </c>
       <c r="I54" s="1">
-        <v>1.5155293666026</v>
+        <v>9.578319785531</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>696290.6</v>
+        <v>773840.1</v>
       </c>
       <c r="M54" s="1">
-        <v>696290.6</v>
+        <v>773840.1</v>
       </c>
       <c r="N54" s="1">
-        <v>0.65</v>
+        <v>0.74</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>133</v>
       </c>
       <c r="B55" s="1">
-        <v>4367.0</v>
+        <v>12294.0</v>
       </c>
       <c r="C55" s="1">
-        <v>143.25</v>
+        <v>27.26</v>
       </c>
       <c r="D55" s="1">
-        <v>47.8789420655</v>
+        <v>36.0549479421</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>209087.34</v>
+        <v>443259.53</v>
       </c>
       <c r="H55" s="1">
-        <v>416485.41</v>
+        <v>-108125.09</v>
       </c>
       <c r="I55" s="1">
-        <v>199.19207446993</v>
+        <v>-24.393178867468</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>625572.75</v>
+        <v>335134.44</v>
       </c>
       <c r="M55" s="1">
-        <v>625572.75</v>
+        <v>335134.44</v>
       </c>
       <c r="N55" s="1">
-        <v>0.58</v>
+        <v>0.32</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>135</v>
       </c>
       <c r="B56" s="1">
-        <v>8355.0</v>
+        <v>12436.0</v>
       </c>
       <c r="C56" s="1">
-        <v>86.36</v>
+        <v>47.85</v>
       </c>
       <c r="D56" s="1">
-        <v>84.5240191502</v>
+        <v>48.7455242843</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>706198.18</v>
+        <v>606199.34</v>
       </c>
       <c r="H56" s="1">
-        <v>15339.62</v>
+        <v>-11136.74</v>
       </c>
       <c r="I56" s="1">
-        <v>2.1721409704001</v>
+        <v>-1.8371415580888</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>721537.8</v>
+        <v>595062.6</v>
       </c>
       <c r="M56" s="1">
-        <v>721537.8</v>
+        <v>595062.6</v>
       </c>
       <c r="N56" s="1">
-        <v>0.67</v>
+        <v>0.57</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>137</v>
       </c>
       <c r="B57" s="1">
-        <v>12294.0</v>
+        <v>4871.0</v>
       </c>
       <c r="C57" s="1">
-        <v>26.15</v>
+        <v>338.4</v>
       </c>
       <c r="D57" s="1">
-        <v>36.0549479421</v>
+        <v>272.8765469103</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>443259.53</v>
+        <v>1329181.66</v>
       </c>
       <c r="H57" s="1">
-        <v>-121771.43</v>
+        <v>319164.74</v>
       </c>
       <c r="I57" s="1">
-        <v>-27.471813183577</v>
+        <v>24.012123369201</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>321488.1</v>
+        <v>1648346.4</v>
       </c>
       <c r="M57" s="1">
-        <v>321488.1</v>
+        <v>1648346.4</v>
       </c>
       <c r="N57" s="1">
-        <v>0.3</v>
+        <v>1.57</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>139</v>
       </c>
       <c r="B58" s="1">
-        <v>12436.0</v>
+        <v>65750.0</v>
       </c>
       <c r="C58" s="1">
-        <v>48.69</v>
+        <v>4.188</v>
       </c>
       <c r="D58" s="1">
-        <v>48.7455242843</v>
+        <v>2.6885145247</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>606199.34</v>
+        <v>176769.83</v>
       </c>
       <c r="H58" s="1">
-        <v>-690.5</v>
+        <v>98591.17</v>
       </c>
       <c r="I58" s="1">
-        <v>-0.11390642556622</v>
+        <v>55.773753926221</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>605508.84</v>
+        <v>275361.0</v>
       </c>
       <c r="M58" s="1">
-        <v>605508.84</v>
+        <v>275361.0</v>
       </c>
       <c r="N58" s="1">
-        <v>0.56</v>
+        <v>0.26</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>141</v>
       </c>
       <c r="B59" s="1">
-        <v>5480.0</v>
+        <v>22174.0</v>
       </c>
       <c r="C59" s="1">
-        <v>357.1</v>
+        <v>74.47</v>
       </c>
       <c r="D59" s="1">
-        <v>272.8765474453</v>
+        <v>88.9366523857</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>1495363.48</v>
+        <v>1972081.33</v>
       </c>
       <c r="H59" s="1">
-        <v>461544.52</v>
+        <v>-320783.55</v>
       </c>
       <c r="I59" s="1">
-        <v>30.865038913482</v>
+        <v>-16.26624344139</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>1956908.0</v>
+        <v>1651297.78</v>
       </c>
       <c r="M59" s="1">
-        <v>1956908.0</v>
+        <v>1651297.78</v>
       </c>
       <c r="N59" s="1">
-        <v>1.82</v>
+        <v>1.57</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>143</v>
       </c>
       <c r="B60" s="1">
-        <v>65750.0</v>
+        <v>18951.0</v>
       </c>
       <c r="C60" s="1">
-        <v>4.397</v>
+        <v>157.68</v>
       </c>
       <c r="D60" s="1">
-        <v>2.6885145247</v>
+        <v>185.4622832568</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>176769.83</v>
+        <v>3514695.73</v>
       </c>
       <c r="H60" s="1">
-        <v>112332.92</v>
+        <v>-526502.05</v>
       </c>
       <c r="I60" s="1">
-        <v>63.547563518051</v>
+        <v>-14.980017914666</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>289102.75</v>
+        <v>2988193.68</v>
       </c>
       <c r="M60" s="1">
-        <v>289102.75</v>
+        <v>2988193.68</v>
       </c>
       <c r="N60" s="1">
-        <v>0.27</v>
+        <v>2.85</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>145</v>
       </c>
       <c r="B61" s="1">
-        <v>22174.0</v>
+        <v>11327.0</v>
       </c>
       <c r="C61" s="1">
-        <v>74.51</v>
+        <v>289.6</v>
       </c>
       <c r="D61" s="1">
-        <v>88.9366523857</v>
+        <v>168.6763750331</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>1972081.33</v>
+        <v>1910597.3</v>
       </c>
       <c r="H61" s="1">
-        <v>-319896.59</v>
+        <v>1369701.9</v>
       </c>
       <c r="I61" s="1">
-        <v>-16.221267608674</v>
+        <v>71.689722371114</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>1652184.74</v>
+        <v>3280299.2</v>
       </c>
       <c r="M61" s="1">
-        <v>1652184.74</v>
+        <v>3280299.2</v>
       </c>
       <c r="N61" s="1">
-        <v>1.53</v>
+        <v>3.12</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>147</v>
       </c>
       <c r="B62" s="1">
-        <v>18951.0</v>
+        <v>5315.0</v>
       </c>
       <c r="C62" s="1">
-        <v>140.06</v>
+        <v>58.25</v>
       </c>
       <c r="D62" s="1">
-        <v>185.4622832568</v>
+        <v>96.6828240828</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>3514695.73</v>
+        <v>513869.21</v>
       </c>
       <c r="H62" s="1">
-        <v>-860418.67</v>
+        <v>-204270.46</v>
       </c>
       <c r="I62" s="1">
-        <v>-24.480601909742</v>
+        <v>-39.751449595511</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>2654277.06</v>
+        <v>309598.75</v>
       </c>
       <c r="M62" s="1">
-        <v>2654277.06</v>
+        <v>309598.75</v>
       </c>
       <c r="N62" s="1">
-        <v>2.46</v>
+        <v>0.29</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>149</v>
       </c>
       <c r="B63" s="1">
-        <v>11327.0</v>
+        <v>11698.0</v>
       </c>
       <c r="C63" s="1">
-        <v>278.35</v>
+        <v>147.44</v>
       </c>
       <c r="D63" s="1">
-        <v>168.6763750331</v>
+        <v>123.6941819114</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>1910597.3</v>
+        <v>1446974.54</v>
       </c>
       <c r="H63" s="1">
-        <v>1242273.15</v>
+        <v>277778.58</v>
       </c>
       <c r="I63" s="1">
-        <v>65.020145794197</v>
+        <v>19.197198867093</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>3152870.45</v>
+        <v>1724753.12</v>
       </c>
       <c r="M63" s="1">
-        <v>3152870.45</v>
+        <v>1724753.12</v>
       </c>
       <c r="N63" s="1">
-        <v>2.93</v>
+        <v>1.64</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>151</v>
       </c>
       <c r="B64" s="1">
-        <v>5315.0</v>
+        <v>18160.0</v>
       </c>
       <c r="C64" s="1">
-        <v>48.68</v>
+        <v>36.86</v>
       </c>
       <c r="D64" s="1">
-        <v>96.6828240828</v>
+        <v>52.2208827093</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>513869.21</v>
+        <v>948331.23</v>
       </c>
       <c r="H64" s="1">
-        <v>-255135.01</v>
+        <v>-278953.63</v>
       </c>
       <c r="I64" s="1">
-        <v>-49.649795129776</v>
+        <v>-29.41521075922</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>258734.2</v>
+        <v>669377.6</v>
       </c>
       <c r="M64" s="1">
-        <v>258734.2</v>
+        <v>669377.6</v>
       </c>
       <c r="N64" s="1">
-        <v>0.24</v>
+        <v>0.64</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>153</v>
       </c>
       <c r="B65" s="1">
-        <v>11698.0</v>
+        <v>10831.0</v>
       </c>
       <c r="C65" s="1">
-        <v>170.44</v>
+        <v>282.65</v>
       </c>
       <c r="D65" s="1">
-        <v>123.6941819114</v>
+        <v>202.4109398947</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>1446974.54</v>
+        <v>2192312.89</v>
       </c>
       <c r="H65" s="1">
-        <v>546832.58</v>
+        <v>869069.26</v>
       </c>
       <c r="I65" s="1">
-        <v>37.791444485264</v>
+        <v>39.641661733787</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>1993807.12</v>
+        <v>3061382.15</v>
       </c>
       <c r="M65" s="1">
-        <v>1993807.12</v>
+        <v>3061382.15</v>
       </c>
       <c r="N65" s="1">
-        <v>1.85</v>
+        <v>2.91</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>155</v>
       </c>
       <c r="B66" s="1">
-        <v>18160.0</v>
+        <v>24874.0</v>
       </c>
       <c r="C66" s="1">
-        <v>34.88</v>
+        <v>81.31</v>
       </c>
       <c r="D66" s="1">
-        <v>52.2208827093</v>
+        <v>36.7709335049</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>948331.23</v>
+        <v>914640.2</v>
       </c>
       <c r="H66" s="1">
-        <v>-314910.43</v>
+        <v>1107864.74</v>
       </c>
       <c r="I66" s="1">
-        <v>-33.20679737606</v>
+        <v>121.12574321575</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>633420.8</v>
+        <v>2022504.94</v>
       </c>
       <c r="M66" s="1">
-        <v>633420.8</v>
+        <v>2022504.94</v>
       </c>
       <c r="N66" s="1">
-        <v>0.59</v>
+        <v>1.93</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>157</v>
       </c>
       <c r="B67" s="1">
-        <v>10831.0</v>
+        <v>13204.0</v>
       </c>
       <c r="C67" s="1">
-        <v>281.6</v>
+        <v>46.52</v>
       </c>
       <c r="D67" s="1">
-        <v>202.4109398947</v>
+        <v>47.9701810058</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>2192312.89</v>
+        <v>633398.27</v>
       </c>
       <c r="H67" s="1">
-        <v>857696.71</v>
+        <v>-19148.19</v>
       </c>
       <c r="I67" s="1">
-        <v>39.122915068934</v>
+        <v>-3.0230884590196</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>3050009.6</v>
+        <v>614250.08</v>
       </c>
       <c r="M67" s="1">
-        <v>3050009.6</v>
+        <v>614250.08</v>
       </c>
       <c r="N67" s="1">
-        <v>2.83</v>
+        <v>0.58</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>159</v>
       </c>
       <c r="B68" s="1">
-        <v>24874.0</v>
+        <v>19447.0</v>
       </c>
       <c r="C68" s="1">
-        <v>77.76</v>
+        <v>45.675</v>
       </c>
       <c r="D68" s="1">
-        <v>36.7709335049</v>
+        <v>31.557628426</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>914640.2</v>
+        <v>613701.2</v>
       </c>
       <c r="H68" s="1">
-        <v>1019562.04</v>
+        <v>274540.53</v>
       </c>
       <c r="I68" s="1">
-        <v>111.47137858144</v>
+        <v>44.735211532909</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>1934202.24</v>
+        <v>888241.73</v>
       </c>
       <c r="M68" s="1">
-        <v>1934202.24</v>
+        <v>888241.73</v>
       </c>
       <c r="N68" s="1">
-        <v>1.8</v>
+        <v>0.85</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>161</v>
       </c>
       <c r="B69" s="1">
-        <v>13204.0</v>
+        <v>39143.0</v>
       </c>
       <c r="C69" s="1">
-        <v>52.55</v>
+        <v>29.9</v>
       </c>
       <c r="D69" s="1">
-        <v>47.9701810058</v>
+        <v>33.36487188</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>633398.27</v>
+        <v>1306001.18</v>
       </c>
       <c r="H69" s="1">
-        <v>60471.93</v>
+        <v>-135625.48</v>
       </c>
       <c r="I69" s="1">
-        <v>9.5472205820834</v>
+        <v>-10.384790004554</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>693870.2</v>
+        <v>1170375.7</v>
       </c>
       <c r="M69" s="1">
-        <v>693870.2</v>
+        <v>1170375.7</v>
       </c>
       <c r="N69" s="1">
-        <v>0.64</v>
+        <v>1.11</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>163</v>
       </c>
       <c r="B70" s="1">
-        <v>19447.0</v>
+        <v>3025.0</v>
       </c>
       <c r="C70" s="1">
-        <v>63.36</v>
+        <v>245.9</v>
       </c>
       <c r="D70" s="1">
-        <v>31.557628426</v>
+        <v>234.6706016529</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>613701.2</v>
+        <v>709878.57</v>
       </c>
       <c r="H70" s="1">
-        <v>618460.72</v>
+        <v>33968.93</v>
       </c>
       <c r="I70" s="1">
-        <v>100.77554353813</v>
+        <v>4.785174737702</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>1232161.92</v>
+        <v>743847.5</v>
       </c>
       <c r="M70" s="1">
-        <v>1232161.92</v>
+        <v>743847.5</v>
       </c>
       <c r="N70" s="1">
-        <v>1.14</v>
+        <v>0.71</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>165</v>
       </c>
       <c r="B71" s="1">
-        <v>39143.0</v>
+        <v>3834.0</v>
       </c>
       <c r="C71" s="1">
-        <v>34.66</v>
+        <v>222.9</v>
       </c>
       <c r="D71" s="1">
-        <v>33.36487188</v>
+        <v>213.9593609807</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>1306001.18</v>
+        <v>820320.19</v>
       </c>
       <c r="H71" s="1">
-        <v>50695.2</v>
+        <v>34278.41</v>
       </c>
       <c r="I71" s="1">
-        <v>3.8817116535837</v>
+        <v>4.1786622367542</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>1356696.38</v>
+        <v>854598.6</v>
       </c>
       <c r="M71" s="1">
-        <v>1356696.38</v>
+        <v>854598.6</v>
       </c>
       <c r="N71" s="1">
-        <v>1.26</v>
+        <v>0.81</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>167</v>
       </c>
       <c r="B72" s="1">
-        <v>3025.0</v>
+        <v>26743.0</v>
       </c>
       <c r="C72" s="1">
-        <v>241.1</v>
+        <v>81.61</v>
       </c>
       <c r="D72" s="1">
-        <v>234.6706016529</v>
+        <v>69.3010189582</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>709878.57</v>
+        <v>1853317.15</v>
       </c>
       <c r="H72" s="1">
-        <v>19448.93</v>
+        <v>329179.08</v>
       </c>
       <c r="I72" s="1">
-        <v>2.739754490687</v>
+        <v>17.761616245768</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>729327.5</v>
+        <v>2182496.23</v>
       </c>
       <c r="M72" s="1">
-        <v>729327.5</v>
+        <v>2182496.23</v>
       </c>
       <c r="N72" s="1">
-        <v>0.68</v>
+        <v>2.08</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>169</v>
       </c>
       <c r="B73" s="1">
-        <v>3834.0</v>
+        <v>6186.0</v>
       </c>
       <c r="C73" s="1">
-        <v>254.4</v>
+        <v>122.55</v>
       </c>
       <c r="D73" s="1">
-        <v>213.9593609807</v>
+        <v>110.3394907856</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>820320.19</v>
+        <v>682560.09</v>
       </c>
       <c r="H73" s="1">
-        <v>155049.41</v>
+        <v>75534.21</v>
       </c>
       <c r="I73" s="1">
-        <v>18.90108422176</v>
+        <v>11.066309194843</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>975369.6</v>
+        <v>758094.3</v>
       </c>
       <c r="M73" s="1">
-        <v>975369.6</v>
+        <v>758094.3</v>
       </c>
       <c r="N73" s="1">
-        <v>0.91</v>
+        <v>0.72</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>171</v>
       </c>
       <c r="B74" s="1">
-        <v>26743.0</v>
+        <v>22565.0</v>
       </c>
       <c r="C74" s="1">
-        <v>81.82</v>
+        <v>21.03</v>
       </c>
       <c r="D74" s="1">
-        <v>69.3010189582</v>
+        <v>25.9473201861</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>1853317.15</v>
+        <v>585501.28</v>
       </c>
       <c r="H74" s="1">
-        <v>334795.11</v>
+        <v>-110959.33</v>
       </c>
       <c r="I74" s="1">
-        <v>18.064642093233</v>
+        <v>-18.951167792494</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>2188112.26</v>
+        <v>474541.95</v>
       </c>
       <c r="M74" s="1">
-        <v>2188112.26</v>
+        <v>474541.95</v>
       </c>
       <c r="N74" s="1">
-        <v>2.03</v>
+        <v>0.45</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>173</v>
       </c>
       <c r="B75" s="1">
-        <v>6186.0</v>
+        <v>18391.0</v>
       </c>
       <c r="C75" s="1">
-        <v>125.25</v>
+        <v>21.26</v>
       </c>
       <c r="D75" s="1">
-        <v>110.3394907856</v>
+        <v>31.9814806155</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>682560.09</v>
+        <v>588171.41</v>
       </c>
       <c r="H75" s="1">
-        <v>92236.41</v>
+        <v>-197178.75</v>
       </c>
       <c r="I75" s="1">
-        <v>13.513302543077</v>
+        <v>-33.524028310047</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>774796.5</v>
+        <v>390992.66</v>
       </c>
       <c r="M75" s="1">
-        <v>774796.5</v>
+        <v>390992.66</v>
       </c>
       <c r="N75" s="1">
-        <v>0.72</v>
+        <v>0.37</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>175</v>
       </c>
       <c r="B76" s="1">
-        <v>22565.0</v>
+        <v>75.0</v>
       </c>
       <c r="C76" s="1">
-        <v>22.47</v>
+        <v>6373.0</v>
       </c>
       <c r="D76" s="1">
-        <v>25.9473201861</v>
+        <v>6271.0</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>585501.28</v>
+        <v>0.0</v>
       </c>
       <c r="H76" s="1">
-        <v>-78465.73</v>
+        <v>76500.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-13.401461735489</v>
+        <v>0</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>507035.55</v>
+        <v>76500.0</v>
       </c>
       <c r="M76" s="1">
-        <v>507035.55</v>
+        <v>76500.0</v>
       </c>
       <c r="N76" s="1">
-        <v>0.47</v>
+        <v>0.07</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>174</v>
-      </c>
-[...98 lines deleted...]
-        <v>178</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">