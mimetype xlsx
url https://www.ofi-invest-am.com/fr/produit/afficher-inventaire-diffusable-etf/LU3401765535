--- v0 (2026-09-15)
+++ v1 (2026-10-07)
@@ -17,150 +17,150 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LU3401765535" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
+    <t>IE00BDBRDM35</t>
+  </si>
+  <si>
+    <t>ISHARES CORE GL AGGREGATE BD UCITS</t>
+  </si>
+  <si>
+    <t>ETF</t>
+  </si>
+  <si>
+    <t>IE000QZ7JON9</t>
+  </si>
+  <si>
+    <t>ISHARES MSCI USA SWAP UCITS EUR HE</t>
+  </si>
+  <si>
+    <t>IE000HARJEE2</t>
+  </si>
+  <si>
+    <t>ISHARES CORE FTSE  UCITS EUR HEDGE</t>
+  </si>
+  <si>
+    <t>IE000Z3S26J2</t>
+  </si>
+  <si>
+    <t>ISHARES S&amp;P  SWAP UCITS EUR HEDGED</t>
+  </si>
+  <si>
+    <t>IE00BKT6FV49</t>
+  </si>
+  <si>
+    <t>ISHARES CORE MSCI JAPAN IMI UCITS</t>
+  </si>
+  <si>
+    <t>IE000HY30YW6</t>
+  </si>
+  <si>
+    <t>XTRACKERS S&amp;P  SWAP II UCITS ETF C</t>
+  </si>
+  <si>
+    <t>LU0476289540</t>
+  </si>
+  <si>
+    <t>XTRACKERS MSCI CANADA SCREENED UCI</t>
+  </si>
+  <si>
+    <t>LU3174346000</t>
+  </si>
+  <si>
+    <t>Ofi Invest EMU Equity Active UCITS ETF CLASS UCITS ETF</t>
+  </si>
+  <si>
+    <t>IE00B52MJY50</t>
+  </si>
+  <si>
+    <t>ISHARES CORE MSCI PACIFIC EX-JAPAN</t>
+  </si>
+  <si>
+    <t>IE00BTJRMP35</t>
+  </si>
+  <si>
+    <t>XTRACKERS MSCI EMERGING MARKETS UC</t>
+  </si>
+  <si>
+    <t>LU1681044720</t>
+  </si>
+  <si>
+    <t>AMUNDI MSCI SWITZERLAND UCITS ETF</t>
+  </si>
+  <si>
+    <t>VGZ6IDX</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 DEC 26</t>
+  </si>
+  <si>
+    <t>FUTURE</t>
+  </si>
+  <si>
     <t>LU1708330318</t>
   </si>
   <si>
     <t>AMUNDI CORE GL AGGREGATE BD UCITS</t>
   </si>
   <si>
-    <t>ETF</t>
-[...76 lines deleted...]
-  <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Code ISIN</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Classe d'actif</t>
   </si>
   <si>
     <t>Date des données</t>
   </si>
   <si>
-    <t>15/09/2026</t>
+    <t>07/10/2026</t>
   </si>
   <si>
     <t>Inventaire du Ofi Invest Global Dynamic Allocation Active UCITS ETF CLASS AFER Génération Allocation Active Dynamique Monde UCITS ETF - LU3401765535</t>
   </si>
   <si>
     <t>DISCLAIMER</t>
   </si>
   <si>
     <t>Ce document est basé sur des données de marché à une date donnée (précisée ci-dessus) pouvant varier dans le temps. Il est établi par Ofi Invest Asset Management société de gestion de portefeuille (APE 6630Z) de droit français agréée par l’Autorité des Marchés Financiers (AMF) sous l'agrément n° GP92012 – n° TVA intracommunautaire FR51384940342, Société Anonyme à Conseil d’Administration au capital de 71 957 490 euros, dont le siège social est situé au 127-129, quai du Président Roosevelt 92130 Issy-les-Moulineaux , immatriculée au Registre du Commerce et des Sociétés de Nanterre sous le numéro 384 940 342.
 Les informations affichées représentent les positions titres détenues à l’actif de l’ETF, mais ne se substitue pas à l’inventaire comptable. Ce document et son contenu sont la propriété exclusive d’Ofi Invest Asset Management, leur reproduction ou leur distribution sont interdites sans autorisation préalable d’Ofi Invest Asset Management.
 Ofi Invest AM ne garantit pas l'exactitude des informations contenues dans le présent document. Ces informations ne doivent pas être utilisées pour prendre des décisions d'investissement ou pour évaluer la performance des fonds. Les informations ci-dessus sont publiées avec un délai et ne reflètent donc pas des données en temps réel. La société de gestion se réserve le droit de modifier la fréquence et le contenu de ce document.
 Ce document d'information ne donne aucune assurance de l'adéquation des informations présentées à la situation ou aux objectifs de l'investisseur, et ne constitue pas une recommandation d’investissement, un conseil en investissement ou d'achat des produits financiers mentionnés.
 La valeur d'un investissement peut fluctuer à la hausse comme à la baisse, et notamment en raison des fluctuations des marchés financiers et des variations des taux de change. L’investissement dans cet ETF présente un risque de perte en capital. La description complète des risques liés à l’investissement dans cet ETF est disponible dans son prospectus et son DICI, consultables sur le site internet d’Ofi Invest AM. Les performances passées ne préjugent pas des performances futures.
 Le fonds présenté dans ce document d'information peut ne pas être enregistré dans toutes les juridictions. Le fonds peut faire l'objet de restrictions à l'égard de certaines personnes ou dans certains pays en vertu des réglementations nationales applicables à ces personnes ou dans ces pays.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00%"/>
   </numFmts>
   <fonts count="6">
     <font>
@@ -875,219 +875,219 @@
     <row r="10" spans="1:26">
       <c r="B10" t="s">
         <v>31</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="B11" t="s">
         <v>2</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="1">
-        <v>0.1298</v>
+        <v>0.0689</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="B12" t="s">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E12" s="1">
-        <v>0.1915</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="B13" t="s">
         <v>2</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E13" s="1">
-        <v>0.0178</v>
+        <v>0.0099</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="B14" t="s">
         <v>2</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E14" s="1">
-        <v>0.1364</v>
+        <v>0.1128</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="B15" t="s">
         <v>2</v>
       </c>
       <c r="C15" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0382</v>
+        <v>0.0187</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="B16" t="s">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>15</v>
       </c>
       <c r="E16" s="1">
-        <v>0</v>
+        <v>0.0595</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="B17" t="s">
         <v>2</v>
       </c>
       <c r="C17" t="s">
         <v>14</v>
       </c>
       <c r="D17" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="1">
-        <v>0.1921</v>
+        <v>0.0217</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="B18" t="s">
         <v>2</v>
       </c>
       <c r="C18" t="s">
         <v>12</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="1">
-        <v>0.0216</v>
+        <v>0.2004</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="B19" t="s">
         <v>2</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="1">
-        <v>0.0604</v>
+        <v>0.0393</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="B20" t="s">
         <v>2</v>
       </c>
       <c r="C20" t="s">
         <v>8</v>
       </c>
       <c r="D20" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="1">
-        <v>0.0187</v>
+        <v>0.1374</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="B21" t="s">
         <v>2</v>
       </c>
       <c r="C21" t="s">
         <v>6</v>
       </c>
       <c r="D21" t="s">
         <v>5</v>
       </c>
       <c r="E21" s="1">
-        <v>0.1083</v>
+        <v>0.0175</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="B22" t="s">
         <v>2</v>
       </c>
       <c r="C22" t="s">
         <v>4</v>
       </c>
       <c r="D22" t="s">
         <v>3</v>
       </c>
       <c r="E22" s="1">
-        <v>0.0098</v>
+        <v>0.1929</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="B23" t="s">
         <v>2</v>
       </c>
       <c r="C23" t="s">
         <v>1</v>
       </c>
       <c r="D23" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="1">
-        <v>0.0699</v>
+        <v>0.128</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:26" customHeight="1" ht="250">
       <c r="A32" s="3" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B5:L8"/>
     <mergeCell ref="A32:L32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>