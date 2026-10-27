--- v1 (2026-10-07)
+++ v2 (2026-10-27)
@@ -15,152 +15,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LU3401765535" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>IE00BDBRDM35</t>
   </si>
   <si>
     <t>ISHARES CORE GL AGGREGATE BD UCITS</t>
   </si>
   <si>
     <t>ETF</t>
   </si>
   <si>
     <t>IE000QZ7JON9</t>
   </si>
   <si>
     <t>ISHARES MSCI USA SWAP UCITS EUR HE</t>
   </si>
   <si>
     <t>IE000HARJEE2</t>
   </si>
   <si>
     <t>ISHARES CORE FTSE  UCITS EUR HEDGE</t>
   </si>
   <si>
     <t>IE000Z3S26J2</t>
   </si>
   <si>
     <t>ISHARES S&amp;P  SWAP UCITS EUR HEDGED</t>
   </si>
   <si>
     <t>IE00BKT6FV49</t>
   </si>
   <si>
     <t>ISHARES CORE MSCI JAPAN IMI UCITS</t>
   </si>
   <si>
+    <t>RTYZ6ID</t>
+  </si>
+  <si>
+    <t>RUSSELL 2000 EMINI CME DEC 26</t>
+  </si>
+  <si>
+    <t>FUTURE</t>
+  </si>
+  <si>
     <t>IE000HY30YW6</t>
   </si>
   <si>
     <t>XTRACKERS S&amp;P  SWAP II UCITS ETF C</t>
   </si>
   <si>
     <t>LU0476289540</t>
   </si>
   <si>
     <t>XTRACKERS MSCI CANADA SCREENED UCI</t>
   </si>
   <si>
     <t>LU3174346000</t>
   </si>
   <si>
     <t>Ofi Invest EMU Equity Active UCITS ETF CLASS UCITS ETF</t>
   </si>
   <si>
     <t>IE00B52MJY50</t>
   </si>
   <si>
     <t>ISHARES CORE MSCI PACIFIC EX-JAPAN</t>
   </si>
   <si>
     <t>IE00BTJRMP35</t>
   </si>
   <si>
     <t>XTRACKERS MSCI EMERGING MARKETS UC</t>
   </si>
   <si>
     <t>LU1681044720</t>
   </si>
   <si>
     <t>AMUNDI MSCI SWITZERLAND UCITS ETF</t>
   </si>
   <si>
+    <t>ESZ6IDX</t>
+  </si>
+  <si>
+    <t>S&amp;P500 EMINI DEC 26</t>
+  </si>
+  <si>
     <t>VGZ6IDX</t>
   </si>
   <si>
     <t>EURO STOXX 50 DEC 26</t>
   </si>
   <si>
-    <t>FUTURE</t>
-[...1 lines deleted...]
-  <si>
     <t>LU1708330318</t>
   </si>
   <si>
     <t>AMUNDI CORE GL AGGREGATE BD UCITS</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Code ISIN</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Classe d'actif</t>
   </si>
   <si>
     <t>Date des données</t>
   </si>
   <si>
-    <t>07/10/2026</t>
+    <t>27/10/2026</t>
   </si>
   <si>
     <t>Inventaire du Ofi Invest Global Dynamic Allocation Active UCITS ETF CLASS AFER Génération Allocation Active Dynamique Monde UCITS ETF - LU3401765535</t>
   </si>
   <si>
     <t>DISCLAIMER</t>
   </si>
   <si>
     <t>Ce document est basé sur des données de marché à une date donnée (précisée ci-dessus) pouvant varier dans le temps. Il est établi par Ofi Invest Asset Management société de gestion de portefeuille (APE 6630Z) de droit français agréée par l’Autorité des Marchés Financiers (AMF) sous l'agrément n° GP92012 – n° TVA intracommunautaire FR51384940342, Société Anonyme à Conseil d’Administration au capital de 71 957 490 euros, dont le siège social est situé au 127-129, quai du Président Roosevelt 92130 Issy-les-Moulineaux , immatriculée au Registre du Commerce et des Sociétés de Nanterre sous le numéro 384 940 342.
 Les informations affichées représentent les positions titres détenues à l’actif de l’ETF, mais ne se substitue pas à l’inventaire comptable. Ce document et son contenu sont la propriété exclusive d’Ofi Invest Asset Management, leur reproduction ou leur distribution sont interdites sans autorisation préalable d’Ofi Invest Asset Management.
 Ofi Invest AM ne garantit pas l'exactitude des informations contenues dans le présent document. Ces informations ne doivent pas être utilisées pour prendre des décisions d'investissement ou pour évaluer la performance des fonds. Les informations ci-dessus sont publiées avec un délai et ne reflètent donc pas des données en temps réel. La société de gestion se réserve le droit de modifier la fréquence et le contenu de ce document.
 Ce document d'information ne donne aucune assurance de l'adéquation des informations présentées à la situation ou aux objectifs de l'investisseur, et ne constitue pas une recommandation d’investissement, un conseil en investissement ou d'achat des produits financiers mentionnés.
 La valeur d'un investissement peut fluctuer à la hausse comme à la baisse, et notamment en raison des fluctuations des marchés financiers et des variations des taux de change. L’investissement dans cet ETF présente un risque de perte en capital. La description complète des risques liés à l’investissement dans cet ETF est disponible dans son prospectus et son DICI, consultables sur le site internet d’Ofi Invest AM. Les performances passées ne préjugent pas des performances futures.
 Le fonds présenté dans ce document d'information peut ne pas être enregistré dans toutes les juridictions. Le fonds peut faire l'objet de restrictions à l'égard de certaines personnes ou dans certains pays en vertu des réglementations nationales applicables à ces personnes ou dans ces pays.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00%"/>
   </numFmts>
   <fonts count="6">
     <font>
@@ -426,52 +438,52 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="1" name="Table1" displayName="Table1" ref="B10:E23" headerRowCount="1" totalsRowCount="0">
-  <autoFilter ref="B10:E23"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="1" name="Table1" displayName="Table1" ref="B10:E25" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="B10:E25"/>
   <tableColumns count="4">
     <tableColumn id="1" name="Classe d'actif"/>
     <tableColumn id="2" name="Nom"/>
     <tableColumn id="3" name="Code ISIN"/>
     <tableColumn id="4" name="Poids"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -732,114 +744,114 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_table_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:Z34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5:L8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="B1" s="2"/>
       <c r="E1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="50">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="6" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="L2" s="5" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
     </row>
     <row r="3" spans="1:26">
       <c r="E3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="E4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="B5" s="7" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="13"/>
     </row>
     <row r="6" spans="1:26">
       <c r="B6" s="8"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="J6" s="11"/>
       <c r="K6" s="11"/>
       <c r="L6" s="14"/>
     </row>
@@ -852,258 +864,286 @@
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="11"/>
       <c r="L7" s="14"/>
     </row>
     <row r="8" spans="1:26">
       <c r="B8" s="9"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
       <c r="K8" s="12"/>
       <c r="L8" s="15"/>
     </row>
     <row r="9" spans="1:26">
       <c r="E9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="B10" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="B11" t="s">
         <v>2</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>0.0689</v>
+        <v>0.0711</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="B12" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E12" s="1">
-        <v>0</v>
+        <v>0.0004</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="B13" t="s">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E13" s="1">
-        <v>0.0099</v>
+        <v>-0.0013</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="B14" t="s">
         <v>2</v>
       </c>
       <c r="C14" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="E14" s="1">
-        <v>0.1128</v>
+        <v>0.0107</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="B15" t="s">
         <v>2</v>
       </c>
       <c r="C15" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0187</v>
+        <v>0.104</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="B16" t="s">
         <v>2</v>
       </c>
       <c r="C16" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D16" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E16" s="1">
-        <v>0.0595</v>
+        <v>0.0192</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="B17" t="s">
         <v>2</v>
       </c>
       <c r="C17" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E17" s="1">
-        <v>0.0217</v>
+        <v>0.059</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="B18" t="s">
         <v>2</v>
       </c>
       <c r="C18" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E18" s="1">
-        <v>0.2004</v>
+        <v>0.0227</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="B19" t="s">
         <v>2</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D19" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E19" s="1">
-        <v>0.0393</v>
+        <v>0.1937</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="B20" t="s">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="C20" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D20" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="E20" s="1">
-        <v>0.1374</v>
+        <v>-0.0003</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="B21" t="s">
         <v>2</v>
       </c>
       <c r="C21" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D21" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E21" s="1">
-        <v>0.0175</v>
+        <v>0.038</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="B22" t="s">
         <v>2</v>
       </c>
       <c r="C22" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D22" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E22" s="1">
-        <v>0.1929</v>
+        <v>0.1382</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="B23" t="s">
         <v>2</v>
       </c>
       <c r="C23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D23" t="s">
+        <v>5</v>
+      </c>
+      <c r="E23" s="1">
+        <v>0.0182</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="B24" t="s">
+        <v>2</v>
+      </c>
+      <c r="C24" t="s">
+        <v>4</v>
+      </c>
+      <c r="D24" t="s">
+        <v>3</v>
+      </c>
+      <c r="E24" s="1">
+        <v>0.1899</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="B25" t="s">
+        <v>2</v>
+      </c>
+      <c r="C25" t="s">
         <v>1</v>
       </c>
-      <c r="D23" t="s">
+      <c r="D25" t="s">
         <v>0</v>
       </c>
-      <c r="E23" s="1">
-[...10 lines deleted...]
-        <v>36</v>
+      <c r="E25" s="1">
+        <v>0.1323</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" customHeight="1" ht="250">
+      <c r="A34" s="3" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B5:L8"/>
-    <mergeCell ref="A32:L32"/>
+    <mergeCell ref="A34:L34"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId_table_1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>