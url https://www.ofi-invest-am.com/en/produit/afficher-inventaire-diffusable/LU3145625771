--- v0 (2026-05-02)
+++ v1 (2026-06-13)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -133,618 +133,663 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
-    <t>10 758.51</t>
-[...1 lines deleted...]
-  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
+    <t>4 245.50</t>
+  </si>
+  <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
-    <t>1 763.57</t>
-[...5 lines deleted...]
-    <t>AMERICAN TOWER REIT CORP</t>
+    <t>US0326541051</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES INC</t>
+  </si>
+  <si>
+    <t>2 348.25</t>
+  </si>
+  <si>
+    <t>GB00BRXH2664</t>
+  </si>
+  <si>
+    <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
-    <t>US0420682058</t>
-[...4 lines deleted...]
-  <si>
     <t>US00206R1023</t>
   </si>
   <si>
     <t>AT&amp;T INC</t>
   </si>
   <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
+    <t>7 920.62</t>
+  </si>
+  <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
+    <t>4 883.86</t>
+  </si>
+  <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
-    <t>1 278.22</t>
-[...1 lines deleted...]
-  <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
+    <t>US21037T1097</t>
+  </si>
+  <si>
+    <t>CONSTELLATION ENERGY CORP</t>
+  </si>
+  <si>
+    <t>1 045.72</t>
+  </si>
+  <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
-    <t>1 100.46</t>
+    <t>KYG254571055</t>
+  </si>
+  <si>
+    <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
   </si>
   <si>
     <t>US23331A1097</t>
   </si>
   <si>
     <t>D R HORTON INC</t>
   </si>
   <si>
     <t>US2358511028</t>
   </si>
   <si>
     <t>DANAHER CORP</t>
   </si>
   <si>
+    <t>US23804L1035</t>
+  </si>
+  <si>
+    <t>DATADOG INC CLASS A</t>
+  </si>
+  <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
-    <t>2 530.15</t>
-[...1 lines deleted...]
-  <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
+    <t>3 269.69</t>
+  </si>
+  <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
+    <t>US35671D8570</t>
+  </si>
+  <si>
+    <t>FREEPORT MCMORAN INC</t>
+  </si>
+  <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
+    <t>1 475.37</t>
+  </si>
+  <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
+    <t>2 476.80</t>
+  </si>
+  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
+    <t>11 451.33</t>
+  </si>
+  <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
+    <t>1 772.76</t>
+  </si>
+  <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
+    <t>3 854.72</t>
+  </si>
+  <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US5738741041</t>
   </si>
   <si>
     <t>MARVELL TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
-    <t>1 395.45</t>
-[...1 lines deleted...]
-  <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
+    <t>US5951121038</t>
+  </si>
+  <si>
+    <t>MICRON TECHNOLOGY INC</t>
+  </si>
+  <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
-    <t>3 726.17</t>
-[...1 lines deleted...]
-  <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
-    <t>US64119N6085</t>
-[...2 lines deleted...]
-    <t>NETSKOPE INC CLASS A</t>
+    <t>US6516391066</t>
+  </si>
+  <si>
+    <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
+    <t>9 366.90</t>
+  </si>
+  <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
-    <t>ON HOLDING AG CLASS A</t>
+    <t>ON HOLDING LTD CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
-    <t>7 784.66</t>
-[...1 lines deleted...]
-  <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
+    <t>5 691.91</t>
+  </si>
+  <si>
     <t>US7607591002</t>
   </si>
   <si>
     <t>REPUBLIC SERVICES INC</t>
   </si>
   <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
-    <t>US78781J1097</t>
-[...2 lines deleted...]
-    <t>SAILPOINT INC</t>
+    <t>1 665.63</t>
   </si>
   <si>
     <t>US79466L3024</t>
   </si>
   <si>
     <t>SALESFORCE INC</t>
   </si>
   <si>
-    <t>US81762P1021</t>
-[...4 lines deleted...]
-  <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
+    <t>6 254.08</t>
+  </si>
+  <si>
+    <t>US8334451098</t>
+  </si>
+  <si>
+    <t>SNOWFLAKE INC</t>
+  </si>
+  <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
-    <t>5 685.13</t>
-[...1 lines deleted...]
-  <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
+    <t>2 425.78</t>
+  </si>
+  <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91913Y1001</t>
   </si>
   <si>
     <t>VALERO ENERGY CORP</t>
   </si>
   <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
+    <t>US94419L1017</t>
+  </si>
+  <si>
+    <t>WAYFAIR INC CLASS A</t>
+  </si>
+  <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>US98978V1035</t>
-[...5 lines deleted...]
-    <t>2 183.15</t>
+    <t>1 744.22</t>
   </si>
   <si>
     <t>US98980G1022</t>
   </si>
   <si>
     <t>ZSCALER INC</t>
   </si>
   <si>
-    <t>EUR-00007063</t>
-[...2 lines deleted...]
-    <t>EUR/USD 2026-02-27</t>
+    <t>EUR-00007857</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-03-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1108,270 +1153,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>103277.51</v>
+        <v>101053.7</v>
       </c>
       <c r="D2">
-        <v>200.62</v>
+        <v>195.94</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>20719115.73</v>
+        <v>19800011.1</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>20719115.73</v>
+        <v>19800011.1</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>2711.7</v>
       </c>
       <c r="D3">
-        <v>245.26</v>
+        <v>234.07</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>665083.82336107</v>
+        <v>634720.63449831</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>564012.74</v>
+        <v>550853.23</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
         <v>75057.54</v>
       </c>
       <c r="D4">
-        <v>263.39</v>
+        <v>257.47</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>19769247.15</v>
+        <v>19324846.78</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>19769247.15</v>
+        <v>19324846.78</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
         <v>239328.0</v>
       </c>
       <c r="D5">
-        <v>319.88</v>
+        <v>305.54</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>76556056.790737</v>
+        <v>73124989.295571</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>64922029.13</v>
+        <v>63462780.88</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>317474.0</v>
       </c>
       <c r="D6">
-        <v>136.95</v>
+        <v>130.4</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>43476827.86</v>
+        <v>41399790.34</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>43476827.86</v>
+        <v>41399790.34</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>107.89</v>
+        <v>105.46</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10789.33</v>
+        <v>10546.37</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10789.33</v>
+        <v>10546.37</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>6775.0</v>
+        <v>9555.0</v>
       </c>
       <c r="D8">
-        <v>98.16</v>
+        <v>95.92</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>665034.23</v>
+        <v>916494.14</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>665034.23</v>
+        <v>916494.14</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P98"/>
+  <dimension ref="A1:P102"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O98" sqref="O98"/>
+      <selection activeCell="O102" sqref="O102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -1390,4889 +1435,5089 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>10476.0</v>
+        <v>9592.0</v>
       </c>
       <c r="D2" s="1">
-        <v>225.64</v>
+        <v>225.37</v>
       </c>
       <c r="E2" s="1">
-        <v>207.40586769759</v>
+        <v>207.40586738949</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H2" s="1">
-        <v>1858171.92</v>
+        <v>1701373.14</v>
       </c>
       <c r="I2" s="1">
-        <v>146411.39</v>
+        <v>174737.98</v>
       </c>
       <c r="J2" s="1">
-        <v>7.8793242123689</v>
+        <v>10.270408994467</v>
       </c>
       <c r="K2">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>0.0</v>
+      </c>
+      <c r="L2">
+        <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2004583.31</v>
+        <v>1876111.12</v>
       </c>
       <c r="N2" s="1">
-        <v>2015341.82</v>
+        <v>1876111.12</v>
       </c>
       <c r="O2" s="1">
-        <v>1.34</v>
+        <v>1.29</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
         <v>40</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" s="1">
-        <v>4910.0</v>
+        <v>8885.0</v>
       </c>
       <c r="D3" s="1">
-        <v>246.27</v>
+        <v>197.74</v>
       </c>
       <c r="E3" s="1">
-        <v>256.32040325866</v>
+        <v>236.10999549803</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H3" s="1">
-        <v>1088730.95</v>
+        <v>1799418.94</v>
       </c>
       <c r="I3" s="1">
-        <v>-63302.1</v>
+        <v>-274645.76</v>
       </c>
       <c r="J3" s="1">
-        <v>-5.8143015039666</v>
+        <v>-15.263024851789</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1025428.85</v>
+        <v>1524773.18</v>
       </c>
       <c r="N3" s="1">
-        <v>1025428.85</v>
+        <v>1524773.18</v>
       </c>
       <c r="O3" s="1">
-        <v>0.68</v>
+        <v>1.05</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" t="s">
         <v>42</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" s="1">
+        <v>33278.0</v>
+      </c>
+      <c r="D4" s="1">
+        <v>303.55</v>
+      </c>
+      <c r="E4" s="1">
+        <v>185.67666055652</v>
+      </c>
+      <c r="F4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4">
+        <v>1.15</v>
+      </c>
+      <c r="H4" s="1">
+        <v>5277977.54</v>
+      </c>
+      <c r="I4" s="1">
+        <v>3488815.17</v>
+      </c>
+      <c r="J4" s="1">
+        <v>66.101364463177</v>
+      </c>
+      <c r="K4">
+        <v>0.13</v>
+      </c>
+      <c r="L4" t="s">
         <v>43</v>
       </c>
-      <c r="C4" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M4" s="1">
-        <v>10031772.48</v>
+        <v>8766792.71</v>
       </c>
       <c r="N4" s="1">
-        <v>10031772.48</v>
+        <v>8771038.21</v>
       </c>
       <c r="O4" s="1">
-        <v>6.68</v>
+        <v>6.03</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
-        <v>3623.0</v>
+        <v>3503.0</v>
       </c>
       <c r="D5" s="1">
-        <v>352.83</v>
+        <v>301.89</v>
       </c>
       <c r="E5" s="1">
-        <v>323.71191829975</v>
+        <v>323.711915501</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H5" s="1">
-        <v>1001416.83</v>
+        <v>968248.18</v>
       </c>
       <c r="I5" s="1">
-        <v>82625.82</v>
+        <v>-50460.66</v>
       </c>
       <c r="J5" s="1">
-        <v>8.2508918888451</v>
+        <v>-5.2115419416538</v>
       </c>
       <c r="K5">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>0.0</v>
+      </c>
+      <c r="L5">
+        <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1084042.65</v>
+        <v>917787.52</v>
       </c>
       <c r="N5" s="1">
-        <v>1085806.22</v>
+        <v>917787.52</v>
       </c>
       <c r="O5" s="1">
-        <v>0.72</v>
+        <v>0.63</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" t="s">
         <v>47</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1">
+        <v>5524.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>307.27</v>
+      </c>
+      <c r="E6" s="1">
+        <v>332.29211440985</v>
+      </c>
+      <c r="F6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6">
+        <v>1.15</v>
+      </c>
+      <c r="H6" s="1">
+        <v>1562061.77</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-88979.12</v>
+      </c>
+      <c r="J6" s="1">
+        <v>-5.6962612944557</v>
+      </c>
+      <c r="K6">
+        <v>0.43</v>
+      </c>
+      <c r="L6" t="s">
         <v>48</v>
       </c>
-      <c r="C6" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M6" s="1">
-        <v>732391.79</v>
+        <v>1473082.65</v>
       </c>
       <c r="N6" s="1">
-        <v>732391.79</v>
+        <v>1475430.9</v>
       </c>
       <c r="O6" s="1">
-        <v>0.49</v>
+        <v>1.01</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>44288.0</v>
+        <v>12188.0</v>
       </c>
       <c r="D7" s="1">
-        <v>270.01</v>
+        <v>104.7</v>
       </c>
       <c r="E7" s="1">
-        <v>210.7283200867</v>
+        <v>104.61695109944</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H7" s="1">
-        <v>7969155.37</v>
+        <v>1086759.58</v>
       </c>
       <c r="I7" s="1">
-        <v>2171790.08</v>
+        <v>20711.54</v>
       </c>
       <c r="J7" s="1">
-        <v>27.252449966978</v>
+        <v>1.9058069863069</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>10140945.45</v>
+        <v>1107471.12</v>
       </c>
       <c r="N7" s="1">
-        <v>10140945.45</v>
+        <v>1107471.12</v>
       </c>
       <c r="O7" s="1">
-        <v>6.75</v>
+        <v>0.76</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>5682.0</v>
+        <v>42821.0</v>
       </c>
       <c r="D8" s="1">
-        <v>328.4</v>
+        <v>255.76</v>
       </c>
       <c r="E8" s="1">
-        <v>304.78011615628</v>
+        <v>210.72832021672</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H8" s="1">
-        <v>1486385.91</v>
+        <v>7705184.3</v>
       </c>
       <c r="I8" s="1">
-        <v>96016.4</v>
+        <v>1799609.76</v>
       </c>
       <c r="J8" s="1">
-        <v>6.4597221592339</v>
+        <v>23.355830177871</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1582402.31</v>
+        <v>9504794.06</v>
       </c>
       <c r="N8" s="1">
-        <v>1582402.31</v>
+        <v>9504794.06</v>
       </c>
       <c r="O8" s="1">
-        <v>1.05</v>
+        <v>6.53</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>11432.0</v>
+        <v>5160.0</v>
       </c>
       <c r="D9" s="1">
-        <v>138.37</v>
+        <v>337.27</v>
       </c>
       <c r="E9" s="1">
-        <v>126.43052396781</v>
+        <v>308.79477325581</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H9" s="1">
-        <v>1237854.49</v>
+        <v>1367662.96</v>
       </c>
       <c r="I9" s="1">
-        <v>103602.29</v>
+        <v>142697.81</v>
       </c>
       <c r="J9" s="1">
-        <v>8.3695047226431</v>
+        <v>10.433697056474</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1341456.78</v>
+        <v>1510360.77</v>
       </c>
       <c r="N9" s="1">
-        <v>1341456.78</v>
+        <v>1510360.77</v>
       </c>
       <c r="O9" s="1">
-        <v>0.89</v>
+        <v>1.04</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>6982.0</v>
+        <v>12534.0</v>
       </c>
       <c r="D10" s="1">
-        <v>106.93</v>
+        <v>134.03</v>
       </c>
       <c r="E10" s="1">
-        <v>164.29189344028</v>
+        <v>130.28996968246</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H10" s="1">
-        <v>986663.17</v>
+        <v>1399666.91</v>
       </c>
       <c r="I10" s="1">
-        <v>-353534.56</v>
+        <v>58291.02</v>
       </c>
       <c r="J10" s="1">
-        <v>-35.831332388742</v>
+        <v>4.1646351416567</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>633128.61</v>
+        <v>1457957.93</v>
       </c>
       <c r="N10" s="1">
-        <v>633128.61</v>
+        <v>1457957.93</v>
       </c>
       <c r="O10" s="1">
-        <v>0.42</v>
+        <v>1.0</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>21237.0</v>
+        <v>20533.0</v>
       </c>
       <c r="D11" s="1">
-        <v>26.3</v>
+        <v>27.39</v>
       </c>
       <c r="E11" s="1">
-        <v>26.428810566464</v>
+        <v>26.428810207958</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H11" s="1">
-        <v>481018.92</v>
+        <v>465073.3</v>
       </c>
       <c r="I11" s="1">
-        <v>-7364.66</v>
+        <v>23014.24</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.5310541215302</v>
+        <v>4.948518867886</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>473654.26</v>
+        <v>488087.54</v>
       </c>
       <c r="N11" s="1">
-        <v>473654.26</v>
+        <v>488087.54</v>
       </c>
       <c r="O11" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>22788.0</v>
+        <v>22032.0</v>
       </c>
       <c r="D12" s="1">
-        <v>56.45</v>
+        <v>55.9</v>
       </c>
       <c r="E12" s="1">
-        <v>43.717838774794</v>
+        <v>43.717838598402</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H12" s="1">
-        <v>854349.65</v>
+        <v>826006.3</v>
       </c>
       <c r="I12" s="1">
-        <v>236544.68</v>
+        <v>242849.24</v>
       </c>
       <c r="J12" s="1">
-        <v>27.687104454248</v>
+        <v>29.40041014215</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1090894.33</v>
+        <v>1068855.54</v>
       </c>
       <c r="N12" s="1">
-        <v>1090894.33</v>
+        <v>1068855.54</v>
       </c>
       <c r="O12" s="1">
         <v>0.73</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>48160.0</v>
+        <v>46564.0</v>
       </c>
       <c r="D13" s="1">
-        <v>54.03</v>
+        <v>47.13</v>
       </c>
       <c r="E13" s="1">
-        <v>50.156161129568</v>
+        <v>50.156161197492</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H13" s="1">
-        <v>2062747.61</v>
+        <v>1994389.12</v>
       </c>
       <c r="I13" s="1">
-        <v>143905.03</v>
+        <v>-89801.3</v>
       </c>
       <c r="J13" s="1">
-        <v>6.9763760385596</v>
+        <v>-4.5026970464019</v>
       </c>
       <c r="K13">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.17</v>
+      </c>
+      <c r="L13" t="s">
+        <v>63</v>
       </c>
       <c r="M13" s="1">
-        <v>2206652.64</v>
+        <v>1904587.82</v>
       </c>
       <c r="N13" s="1">
-        <v>2206652.64</v>
+        <v>1912508.44</v>
       </c>
       <c r="O13" s="1">
-        <v>1.47</v>
+        <v>1.31</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>1451.0</v>
+        <v>1403.0</v>
       </c>
       <c r="D14" s="1">
-        <v>1119.66</v>
+        <v>922.9</v>
       </c>
       <c r="E14" s="1">
-        <v>1049.9053273604</v>
+        <v>1049.9053243051</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H14" s="1">
-        <v>1300668.3</v>
+        <v>1257641.36</v>
       </c>
       <c r="I14" s="1">
-        <v>77068.01</v>
+        <v>-133901.98</v>
       </c>
       <c r="J14" s="1">
-        <v>5.9252624208647</v>
+        <v>-10.647071912457</v>
       </c>
       <c r="K14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.48</v>
+      </c>
+      <c r="L14" t="s">
+        <v>66</v>
       </c>
       <c r="M14" s="1">
-        <v>1377736.31</v>
+        <v>1123739.38</v>
       </c>
       <c r="N14" s="1">
-        <v>1377736.31</v>
+        <v>1128623.24</v>
       </c>
       <c r="O14" s="1">
-        <v>0.92</v>
+        <v>0.78</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C15" s="1">
-        <v>16483.0</v>
+        <v>21349.0</v>
       </c>
       <c r="D15" s="1">
-        <v>91.87</v>
+        <v>68.55</v>
       </c>
       <c r="E15" s="1">
-        <v>96.852262937572</v>
+        <v>91.391942479741</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H15" s="1">
-        <v>1374195.93</v>
+        <v>1672649.14</v>
       </c>
       <c r="I15" s="1">
-        <v>-90025.98</v>
+        <v>-402548.08</v>
       </c>
       <c r="J15" s="1">
-        <v>-6.551174984196</v>
+        <v>-24.066498488739</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1284169.95</v>
+        <v>1270101.06</v>
       </c>
       <c r="N15" s="1">
-        <v>1284169.95</v>
+        <v>1270101.06</v>
       </c>
       <c r="O15" s="1">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C16" s="1">
-        <v>13317.0</v>
+        <v>3903.0</v>
       </c>
       <c r="D16" s="1">
-        <v>331.11</v>
+        <v>335.97</v>
       </c>
       <c r="E16" s="1">
-        <v>194.64047683412</v>
+        <v>317.0499513195</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H16" s="1">
-        <v>2286736.68</v>
+        <v>1059521.93</v>
       </c>
       <c r="I16" s="1">
-        <v>1452571.21</v>
+        <v>78504.46</v>
       </c>
       <c r="J16" s="1">
-        <v>63.521577394735</v>
+        <v>7.4094228516818</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3739307.89</v>
+        <v>1138026.39</v>
       </c>
       <c r="N16" s="1">
-        <v>3739307.89</v>
+        <v>1138026.39</v>
       </c>
       <c r="O16" s="1">
-        <v>2.49</v>
+        <v>0.78</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C17" s="1">
-        <v>4493.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D17" s="1">
-        <v>331.11</v>
+        <v>335.97</v>
       </c>
       <c r="E17" s="1">
-        <v>317.04995326063</v>
+        <v>194.64047683412</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H17" s="1">
-        <v>1219685.38</v>
+        <v>2286736.68</v>
       </c>
       <c r="I17" s="1">
-        <v>41913.36</v>
+        <v>1596198.87</v>
       </c>
       <c r="J17" s="1">
-        <v>3.4364075102712</v>
+        <v>69.802478088557</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1261598.74</v>
+        <v>3882935.55</v>
       </c>
       <c r="N17" s="1">
-        <v>1261598.74</v>
+        <v>3882935.55</v>
       </c>
       <c r="O17" s="1">
-        <v>0.84</v>
+        <v>2.67</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C18" s="1">
-        <v>10016.0</v>
+        <v>9685.0</v>
       </c>
       <c r="D18" s="1">
-        <v>223.68</v>
+        <v>177.45</v>
       </c>
       <c r="E18" s="1">
-        <v>214.83139376997</v>
+        <v>214.83139494063</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H18" s="1">
-        <v>1829506.0</v>
+        <v>1769046.09</v>
       </c>
       <c r="I18" s="1">
-        <v>70408.25</v>
+        <v>-277526.67</v>
       </c>
       <c r="J18" s="1">
-        <v>3.8484842356352</v>
+        <v>-15.68792761075</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1899914.25</v>
+        <v>1491519.42</v>
       </c>
       <c r="N18" s="1">
-        <v>1899914.25</v>
+        <v>1491519.42</v>
       </c>
       <c r="O18" s="1">
-        <v>1.27</v>
+        <v>1.03</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C19" s="1">
-        <v>1426.0</v>
+        <v>1378.0</v>
       </c>
       <c r="D19" s="1">
-        <v>690.91</v>
+        <v>700.69</v>
       </c>
       <c r="E19" s="1">
-        <v>403.13397615708</v>
+        <v>403.13397677794</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H19" s="1">
-        <v>490958.4</v>
+        <v>474432.46</v>
       </c>
       <c r="I19" s="1">
-        <v>344555.22</v>
+        <v>363537.44</v>
       </c>
       <c r="J19" s="1">
-        <v>70.180125240754</v>
+        <v>76.625751956348</v>
       </c>
       <c r="K19">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>0.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>835513.62</v>
+        <v>837969.9</v>
       </c>
       <c r="N19" s="1">
-        <v>836791.84</v>
+        <v>837969.9</v>
       </c>
       <c r="O19" s="1">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C20" s="1">
-        <v>20887.0</v>
+        <v>17065.0</v>
       </c>
       <c r="D20" s="1">
-        <v>51.32</v>
+        <v>43.68</v>
       </c>
       <c r="E20" s="1">
-        <v>42.269672523579</v>
+        <v>42.269673014943</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H20" s="1">
-        <v>757090.43</v>
+        <v>618554.52</v>
       </c>
       <c r="I20" s="1">
-        <v>151933.35</v>
+        <v>28353.01</v>
       </c>
       <c r="J20" s="1">
-        <v>20.068058448447</v>
+        <v>4.583752778979</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>909023.78</v>
+        <v>646907.53</v>
       </c>
       <c r="N20" s="1">
-        <v>909023.78</v>
+        <v>646907.53</v>
       </c>
       <c r="O20" s="1">
-        <v>0.61</v>
+        <v>0.44</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C21" s="1">
-        <v>11702.0</v>
+        <v>11314.0</v>
       </c>
       <c r="D21" s="1">
-        <v>75.33</v>
+        <v>77.61</v>
       </c>
       <c r="E21" s="1">
-        <v>69.851081011793</v>
+        <v>69.85108096164</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H21" s="1">
-        <v>700447.54</v>
+        <v>677223.0</v>
       </c>
       <c r="I21" s="1">
-        <v>47103.05</v>
+        <v>84833.45</v>
       </c>
       <c r="J21" s="1">
-        <v>6.7247077489915</v>
+        <v>12.526664038286</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>747550.59</v>
+        <v>762056.45</v>
       </c>
       <c r="N21" s="1">
-        <v>747550.59</v>
+        <v>762056.45</v>
       </c>
       <c r="O21" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C22" s="1">
-        <v>7656.0</v>
+        <v>3182.0</v>
       </c>
       <c r="D22" s="1">
-        <v>222.44</v>
+        <v>241.27</v>
       </c>
       <c r="E22" s="1">
-        <v>135.77008098224</v>
+        <v>135.77008170962</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H22" s="1">
-        <v>901231.06</v>
+        <v>374571.22</v>
       </c>
       <c r="I22" s="1">
-        <v>542968.94</v>
+        <v>291708.79</v>
       </c>
       <c r="J22" s="1">
-        <v>60.247473050918</v>
+        <v>77.878057475959</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1444200.0</v>
+        <v>666280.01</v>
       </c>
       <c r="N22" s="1">
-        <v>1444200.0</v>
+        <v>666280.01</v>
       </c>
       <c r="O22" s="1">
-        <v>0.96</v>
+        <v>0.46</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C23" s="1">
-        <v>1426.0</v>
+        <v>4036.0</v>
       </c>
       <c r="D23" s="1">
-        <v>968.36</v>
+        <v>301.55</v>
       </c>
       <c r="E23" s="1">
-        <v>983.84093267882</v>
+        <v>282.32906342914</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H23" s="1">
-        <v>1197796.09</v>
+        <v>963356.83</v>
       </c>
       <c r="I23" s="1">
-        <v>-26763.73</v>
+        <v>92886.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-2.2344145404582</v>
+        <v>9.6419101528558</v>
       </c>
       <c r="K23">
-        <v>0.77</v>
+        <v>0.26</v>
       </c>
       <c r="L23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M23" s="1">
-        <v>1171032.36</v>
+        <v>1056242.83</v>
       </c>
       <c r="N23" s="1">
-        <v>1172132.82</v>
+        <v>1057288.55</v>
       </c>
       <c r="O23" s="1">
-        <v>0.78</v>
+        <v>0.73</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C24" s="1">
-        <v>4759.0</v>
+        <v>1378.0</v>
       </c>
       <c r="D24" s="1">
-        <v>149.77</v>
+        <v>1003.32</v>
       </c>
       <c r="E24" s="1">
-        <v>131.94393570078</v>
+        <v>983.84093613933</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H24" s="1">
-        <v>536142.69</v>
+        <v>1157477.57</v>
       </c>
       <c r="I24" s="1">
-        <v>68297.12</v>
+        <v>42413.91</v>
       </c>
       <c r="J24" s="1">
-        <v>12.738608820723</v>
+        <v>3.6643396899691</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>604439.81</v>
+        <v>1199891.48</v>
       </c>
       <c r="N24" s="1">
-        <v>604439.81</v>
+        <v>1199891.48</v>
       </c>
       <c r="O24" s="1">
-        <v>0.4</v>
+        <v>0.82</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C25" s="1">
-        <v>3783.0</v>
+        <v>8960.0</v>
       </c>
       <c r="D25" s="1">
-        <v>223.42</v>
+        <v>111.57</v>
       </c>
       <c r="E25" s="1">
-        <v>236.35743589744</v>
+        <v>112.5151015625</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H25" s="1">
-        <v>766416.82</v>
+        <v>860023.06</v>
       </c>
       <c r="I25" s="1">
-        <v>-49661.51</v>
+        <v>7555.33</v>
       </c>
       <c r="J25" s="1">
-        <v>-6.4796999105526</v>
+        <v>0.87850318804242</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>716755.31</v>
+        <v>867578.39</v>
       </c>
       <c r="N25" s="1">
-        <v>716755.31</v>
+        <v>867578.39</v>
       </c>
       <c r="O25" s="1">
-        <v>0.48</v>
+        <v>0.6</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B26" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C26" s="1">
-        <v>2631.0</v>
+        <v>3561.0</v>
       </c>
       <c r="D26" s="1">
-        <v>532.25</v>
+        <v>139.04</v>
       </c>
       <c r="E26" s="1">
-        <v>478.22216647662</v>
+        <v>131.94393709632</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H26" s="1">
-        <v>1081624.1</v>
+        <v>401177.58</v>
       </c>
       <c r="I26" s="1">
-        <v>105918.09</v>
+        <v>28522.09</v>
       </c>
       <c r="J26" s="1">
-        <v>9.7925046233715</v>
+        <v>7.1095922159957</v>
       </c>
       <c r="K26">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1187542.19</v>
+        <v>429699.67</v>
       </c>
       <c r="N26" s="1">
-        <v>1190072.34</v>
+        <v>429699.67</v>
       </c>
       <c r="O26" s="1">
-        <v>0.79</v>
+        <v>0.3</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>90</v>
       </c>
       <c r="B27" t="s">
         <v>91</v>
       </c>
       <c r="C27" s="1">
-        <v>5648.0</v>
+        <v>3657.0</v>
       </c>
       <c r="D27" s="1">
-        <v>165.11</v>
+        <v>186.26</v>
       </c>
       <c r="E27" s="1">
-        <v>172.77700424929</v>
+        <v>236.35743505606</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H27" s="1">
-        <v>832586.84</v>
+        <v>740889.85</v>
       </c>
       <c r="I27" s="1">
-        <v>-41761.47</v>
+        <v>-149739.65</v>
       </c>
       <c r="J27" s="1">
-        <v>-5.0158695758391</v>
+        <v>-20.210784369633</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>790825.37</v>
+        <v>591150.2</v>
       </c>
       <c r="N27" s="1">
-        <v>790825.37</v>
+        <v>591150.2</v>
       </c>
       <c r="O27" s="1">
-        <v>0.53</v>
+        <v>0.41</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>92</v>
       </c>
       <c r="B28" t="s">
         <v>93</v>
       </c>
       <c r="C28" s="1">
-        <v>4983.0</v>
+        <v>8584.0</v>
       </c>
       <c r="D28" s="1">
-        <v>359.44</v>
+        <v>127.16</v>
       </c>
       <c r="E28" s="1">
-        <v>356.96124824403</v>
+        <v>113.54906686859</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H28" s="1">
-        <v>1515461.48</v>
+        <v>818220.51</v>
       </c>
       <c r="I28" s="1">
-        <v>3440.76</v>
+        <v>129092.52</v>
       </c>
       <c r="J28" s="1">
-        <v>0.22704371212391</v>
+        <v>15.777228561528</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1518902.24</v>
+        <v>947313.03</v>
       </c>
       <c r="N28" s="1">
-        <v>1518902.24</v>
+        <v>947313.03</v>
       </c>
       <c r="O28" s="1">
-        <v>1.01</v>
+        <v>0.65</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>94</v>
       </c>
       <c r="B29" t="s">
         <v>95</v>
       </c>
       <c r="C29" s="1">
-        <v>19348.0</v>
+        <v>1409.0</v>
       </c>
       <c r="D29" s="1">
-        <v>82.65</v>
+        <v>585.83</v>
       </c>
       <c r="E29" s="1">
-        <v>77.917094790159</v>
+        <v>478.22217175302</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H29" s="1">
-        <v>1286263.28</v>
+        <v>579250.61</v>
       </c>
       <c r="I29" s="1">
-        <v>69835.94</v>
+        <v>137116.91</v>
       </c>
       <c r="J29" s="1">
-        <v>5.4293659071104</v>
+        <v>23.671431265303</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1356099.22</v>
+        <v>716367.52</v>
       </c>
       <c r="N29" s="1">
-        <v>1356099.22</v>
+        <v>716367.52</v>
       </c>
       <c r="O29" s="1">
-        <v>0.9</v>
+        <v>0.49</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>96</v>
       </c>
       <c r="B30" t="s">
         <v>97</v>
       </c>
       <c r="C30" s="1">
-        <v>80.0</v>
+        <v>5461.0</v>
       </c>
       <c r="D30" s="1">
-        <v>1044.13</v>
+        <v>180.4</v>
       </c>
       <c r="E30" s="1">
-        <v>945.387375</v>
+        <v>172.77700421168</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H30" s="1">
-        <v>64973.09</v>
+        <v>805020.67</v>
       </c>
       <c r="I30" s="1">
-        <v>5863.41</v>
+        <v>49971.22</v>
       </c>
       <c r="J30" s="1">
-        <v>9.0243668571096</v>
+        <v>6.2074455802483</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>70836.5</v>
+        <v>854991.89</v>
       </c>
       <c r="N30" s="1">
-        <v>70836.5</v>
+        <v>854991.89</v>
       </c>
       <c r="O30" s="1">
-        <v>0.05</v>
+        <v>0.59</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B31" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C31" s="1">
-        <v>3847.0</v>
+        <v>3425.0</v>
       </c>
       <c r="D31" s="1">
-        <v>1044.13</v>
+        <v>348.64</v>
       </c>
       <c r="E31" s="1">
-        <v>593.83701845594</v>
+        <v>356.96124963504</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H31" s="1">
-        <v>2085940.71</v>
+        <v>1041632.66</v>
       </c>
       <c r="I31" s="1">
-        <v>1320409.45</v>
+        <v>-5319.36</v>
       </c>
       <c r="J31" s="1">
-        <v>63.300430528536</v>
+        <v>-0.51067523170788</v>
       </c>
       <c r="K31">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.95</v>
+      </c>
+      <c r="L31" t="s">
+        <v>100</v>
       </c>
       <c r="M31" s="1">
-        <v>3406350.16</v>
+        <v>1036313.3</v>
       </c>
       <c r="N31" s="1">
-        <v>3406350.16</v>
+        <v>1039582.99</v>
       </c>
       <c r="O31" s="1">
-        <v>2.27</v>
+        <v>0.71</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B32" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C32" s="1">
-        <v>7977.0</v>
+        <v>18707.0</v>
       </c>
       <c r="D32" s="1">
-        <v>148.63</v>
+        <v>84.61</v>
       </c>
       <c r="E32" s="1">
-        <v>144.29944841419</v>
+        <v>77.917094670444</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H32" s="1">
-        <v>988812.56</v>
+        <v>1243649.33</v>
       </c>
       <c r="I32" s="1">
-        <v>16633.09</v>
+        <v>130010.27</v>
       </c>
       <c r="J32" s="1">
-        <v>1.6821277027468</v>
+        <v>10.453933183882</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1005445.65</v>
+        <v>1373659.6</v>
       </c>
       <c r="N32" s="1">
-        <v>1005445.65</v>
+        <v>1373659.6</v>
       </c>
       <c r="O32" s="1">
-        <v>0.67</v>
+        <v>0.94</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B33" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C33" s="1">
-        <v>3486.0</v>
+        <v>3577.0</v>
       </c>
       <c r="D33" s="1">
-        <v>336.33</v>
+        <v>977.25</v>
       </c>
       <c r="E33" s="1">
-        <v>395.36653471027</v>
+        <v>593.83701984904</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H33" s="1">
-        <v>1185865.42</v>
+        <v>1939539.89</v>
       </c>
       <c r="I33" s="1">
-        <v>-191592.71</v>
+        <v>1094196.93</v>
       </c>
       <c r="J33" s="1">
-        <v>-16.156361992578</v>
+        <v>56.415283626881</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>994272.71</v>
+        <v>3033736.82</v>
       </c>
       <c r="N33" s="1">
-        <v>994272.71</v>
+        <v>3033736.82</v>
       </c>
       <c r="O33" s="1">
-        <v>0.66</v>
+        <v>2.09</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B34" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C34" s="1">
-        <v>33147.0</v>
+        <v>19.0</v>
       </c>
       <c r="D34" s="1">
-        <v>51.95</v>
+        <v>977.25</v>
       </c>
       <c r="E34" s="1">
-        <v>42.827194617914</v>
+        <v>945.38736842105</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H34" s="1">
-        <v>1221158.83</v>
+        <v>15431.11</v>
       </c>
       <c r="I34" s="1">
-        <v>239141.92</v>
+        <v>683.23</v>
       </c>
       <c r="J34" s="1">
-        <v>19.583195414474</v>
+        <v>4.4276140860897</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1460300.75</v>
+        <v>16114.34</v>
       </c>
       <c r="N34" s="1">
-        <v>1460300.75</v>
+        <v>16114.34</v>
       </c>
       <c r="O34" s="1">
-        <v>0.97</v>
+        <v>0.01</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B35" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C35" s="1">
-        <v>3185.0</v>
+        <v>7712.0</v>
       </c>
       <c r="D35" s="1">
-        <v>308.71</v>
+        <v>132.18</v>
       </c>
       <c r="E35" s="1">
-        <v>313.75960753532</v>
+        <v>144.29944761411</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H35" s="1">
-        <v>850380.25</v>
+        <v>955963.7</v>
       </c>
       <c r="I35" s="1">
-        <v>-16559.57</v>
+        <v>-71284.02</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.9473135694297</v>
+        <v>-7.4567705865819</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>833820.68</v>
+        <v>884679.68</v>
       </c>
       <c r="N35" s="1">
-        <v>833820.68</v>
+        <v>884679.68</v>
       </c>
       <c r="O35" s="1">
-        <v>0.56</v>
+        <v>0.61</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B36" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C36" s="1">
-        <v>13955.0</v>
+        <v>2828.0</v>
       </c>
       <c r="D36" s="1">
-        <v>84.27</v>
+        <v>334.55</v>
       </c>
       <c r="E36" s="1">
-        <v>84.162429236833</v>
+        <v>395.36653465347</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H36" s="1">
-        <v>1006408.53</v>
+        <v>962027.37</v>
       </c>
       <c r="I36" s="1">
-        <v>-9132.54</v>
+        <v>-140931.77</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.90743865217438</v>
+        <v>-14.649455347617</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>997275.99</v>
+        <v>821095.6</v>
       </c>
       <c r="N36" s="1">
-        <v>997275.99</v>
+        <v>821095.6</v>
       </c>
       <c r="O36" s="1">
-        <v>0.66</v>
+        <v>0.56</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C37" s="1">
-        <v>15322.0</v>
+        <v>32048.0</v>
       </c>
       <c r="D37" s="1">
-        <v>142.89</v>
+        <v>43.59</v>
       </c>
       <c r="E37" s="1">
-        <v>112.21137188357</v>
+        <v>42.827194520719</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H37" s="1">
-        <v>1464555.04</v>
+        <v>1180670.9</v>
       </c>
       <c r="I37" s="1">
-        <v>392094.03</v>
+        <v>31715.58</v>
       </c>
       <c r="J37" s="1">
-        <v>26.772229058732</v>
+        <v>2.6862337337187</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1856649.07</v>
+        <v>1212386.48</v>
       </c>
       <c r="N37" s="1">
-        <v>1856649.07</v>
+        <v>1212386.48</v>
       </c>
       <c r="O37" s="1">
-        <v>1.24</v>
+        <v>0.83</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B38" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C38" s="1">
-        <v>921.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D38" s="1">
-        <v>946.33</v>
+        <v>59.21</v>
       </c>
       <c r="E38" s="1">
-        <v>707.01786102063</v>
+        <v>64.118153488023</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H38" s="1">
-        <v>556042.89</v>
+        <v>722815.07</v>
       </c>
       <c r="I38" s="1">
-        <v>183076.79</v>
+        <v>-38502.14</v>
       </c>
       <c r="J38" s="1">
-        <v>32.924940376452</v>
+        <v>-5.326693036436</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>739119.68</v>
+        <v>684312.93</v>
       </c>
       <c r="N38" s="1">
-        <v>739119.68</v>
+        <v>684312.93</v>
       </c>
       <c r="O38" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B39" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C39" s="1">
-        <v>8368.0</v>
+        <v>3079.0</v>
       </c>
       <c r="D39" s="1">
-        <v>378.12</v>
+        <v>306.7</v>
       </c>
       <c r="E39" s="1">
-        <v>367.8539543499</v>
+        <v>313.75960701526</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H39" s="1">
-        <v>2629683.24</v>
+        <v>822078.74</v>
       </c>
       <c r="I39" s="1">
-        <v>53583.52</v>
+        <v>-2526.3</v>
       </c>
       <c r="J39" s="1">
-        <v>2.0376416134439</v>
+        <v>-0.30730632931828</v>
       </c>
       <c r="K39">
-        <v>0.0</v>
+        <v>0.29</v>
       </c>
       <c r="L39">
-        <v>0.0</v>
+        <v>879.14</v>
       </c>
       <c r="M39" s="1">
-        <v>2683266.76</v>
+        <v>819552.44</v>
       </c>
       <c r="N39" s="1">
-        <v>2683266.76</v>
+        <v>820431.58</v>
       </c>
       <c r="O39" s="1">
-        <v>1.79</v>
+        <v>0.56</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B40" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C40" s="1">
-        <v>2089.0</v>
+        <v>13492.0</v>
       </c>
       <c r="D40" s="1">
-        <v>495.59</v>
+        <v>73.45</v>
       </c>
       <c r="E40" s="1">
-        <v>448.53977979895</v>
+        <v>84.162429587904</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H40" s="1">
-        <v>801402.45</v>
+        <v>973017.84</v>
       </c>
       <c r="I40" s="1">
-        <v>76555.07</v>
+        <v>-112972.36</v>
       </c>
       <c r="J40" s="1">
-        <v>9.5526373796337</v>
+        <v>-11.610512711668</v>
       </c>
       <c r="K40">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.11</v>
+      </c>
+      <c r="L40" t="s">
+        <v>117</v>
       </c>
       <c r="M40" s="1">
-        <v>877957.52</v>
+        <v>860045.48</v>
       </c>
       <c r="N40" s="1">
-        <v>877957.52</v>
+        <v>861520.85</v>
       </c>
       <c r="O40" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B41" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C41" s="1">
-        <v>14360.0</v>
+        <v>10834.0</v>
       </c>
       <c r="D41" s="1">
-        <v>69.75</v>
+        <v>145.21</v>
       </c>
       <c r="E41" s="1">
-        <v>73.231699860724</v>
+        <v>112.2113716079</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H41" s="1">
-        <v>902695.43</v>
+        <v>1035569.07</v>
       </c>
       <c r="I41" s="1">
-        <v>-53297.53</v>
+        <v>329764.1</v>
       </c>
       <c r="J41" s="1">
-        <v>-5.9042649634329</v>
+        <v>31.843757172083</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>849397.9</v>
+        <v>1365333.17</v>
       </c>
       <c r="N41" s="1">
-        <v>849397.9</v>
+        <v>1365333.17</v>
       </c>
       <c r="O41" s="1">
-        <v>0.57</v>
+        <v>0.94</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B42" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C42" s="1">
-        <v>783.0</v>
+        <v>891.0</v>
       </c>
       <c r="D42" s="1">
-        <v>496.73</v>
+        <v>787.52</v>
       </c>
       <c r="E42" s="1">
-        <v>466.98125159642</v>
+        <v>707.01785634119</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H42" s="1">
-        <v>315527.88</v>
+        <v>537930.75</v>
       </c>
       <c r="I42" s="1">
-        <v>14305.56</v>
+        <v>71034.6</v>
       </c>
       <c r="J42" s="1">
-        <v>4.5338497504563</v>
+        <v>13.205156983496</v>
       </c>
       <c r="K42">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.78</v>
+      </c>
+      <c r="L42" t="s">
+        <v>122</v>
       </c>
       <c r="M42" s="1">
-        <v>329833.44</v>
+        <v>608965.35</v>
       </c>
       <c r="N42" s="1">
-        <v>329833.44</v>
+        <v>611442.15</v>
       </c>
       <c r="O42" s="1">
-        <v>0.22</v>
+        <v>0.42</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="B43" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="C43" s="1">
-        <v>3332.0</v>
+        <v>8090.0</v>
       </c>
       <c r="D43" s="1">
-        <v>496.73</v>
+        <v>338.93</v>
       </c>
       <c r="E43" s="1">
-        <v>254.3075210084</v>
+        <v>367.85395426452</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H43" s="1">
-        <v>764809.79</v>
+        <v>2542320.44</v>
       </c>
       <c r="I43" s="1">
-        <v>638772.6</v>
+        <v>-162677.39</v>
       </c>
       <c r="J43" s="1">
-        <v>83.520452843576</v>
+        <v>-6.3987759937925</v>
       </c>
       <c r="K43">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.42</v>
+      </c>
+      <c r="L43" t="s">
+        <v>125</v>
       </c>
       <c r="M43" s="1">
-        <v>1403582.39</v>
+        <v>2379643.05</v>
       </c>
       <c r="N43" s="1">
-        <v>1403582.39</v>
+        <v>2391094.38</v>
       </c>
       <c r="O43" s="1">
-        <v>0.93</v>
+        <v>1.64</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B44" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="C44" s="1">
-        <v>9627.0</v>
+        <v>2020.0</v>
       </c>
       <c r="D44" s="1">
-        <v>308.14</v>
+        <v>468.41</v>
       </c>
       <c r="E44" s="1">
-        <v>289.93163810117</v>
+        <v>448.53978217822</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H44" s="1">
-        <v>2383325.17</v>
+        <v>774932.0</v>
       </c>
       <c r="I44" s="1">
-        <v>132332.72</v>
+        <v>46233.72</v>
       </c>
       <c r="J44" s="1">
-        <v>5.5524408362624</v>
+        <v>5.9661647731672</v>
       </c>
       <c r="K44">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.88</v>
+      </c>
+      <c r="L44" t="s">
+        <v>128</v>
       </c>
       <c r="M44" s="1">
-        <v>2515657.89</v>
+        <v>821165.72</v>
       </c>
       <c r="N44" s="1">
-        <v>2515657.89</v>
+        <v>822938.48</v>
       </c>
       <c r="O44" s="1">
-        <v>1.68</v>
+        <v>0.57</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="B45" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="C45" s="1">
-        <v>37941.0</v>
+        <v>11002.0</v>
       </c>
       <c r="D45" s="1">
-        <v>27.47</v>
+        <v>70.01</v>
       </c>
       <c r="E45" s="1">
-        <v>32.147454732348</v>
+        <v>73.231700599891</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H45" s="1">
-        <v>1041323.05</v>
+        <v>691605.52</v>
       </c>
       <c r="I45" s="1">
-        <v>-157470.21</v>
+        <v>-23130.78</v>
       </c>
       <c r="J45" s="1">
-        <v>-15.122128526781</v>
+        <v>-3.3445048269713</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>883852.84</v>
+        <v>668474.74</v>
       </c>
       <c r="N45" s="1">
-        <v>883852.84</v>
+        <v>668474.74</v>
       </c>
       <c r="O45" s="1">
-        <v>0.59</v>
+        <v>0.46</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="B46" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="C46" s="1">
-        <v>14124.0</v>
+        <v>3332.0</v>
       </c>
       <c r="D46" s="1">
-        <v>114.36</v>
+        <v>479.27</v>
       </c>
       <c r="E46" s="1">
-        <v>133.66261894647</v>
+        <v>254.3075210084</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H46" s="1">
-        <v>1609019.3</v>
+        <v>764809.79</v>
       </c>
       <c r="I46" s="1">
-        <v>-239259.6</v>
+        <v>621111.36</v>
       </c>
       <c r="J46" s="1">
-        <v>-14.86990243063</v>
+        <v>81.211219851148</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1369759.7</v>
+        <v>1385921.15</v>
       </c>
       <c r="N46" s="1">
-        <v>1369759.7</v>
+        <v>1385921.15</v>
       </c>
       <c r="O46" s="1">
-        <v>0.91</v>
+        <v>0.95</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B47" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="C47" s="1">
-        <v>56845.0</v>
+        <v>647.0</v>
       </c>
       <c r="D47" s="1">
-        <v>19.68</v>
+        <v>479.27</v>
       </c>
       <c r="E47" s="1">
-        <v>18.90909050928</v>
+        <v>466.98123647604</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H47" s="1">
-        <v>917788.89</v>
+        <v>260723.54</v>
       </c>
       <c r="I47" s="1">
-        <v>30913.28</v>
+        <v>8391.4</v>
       </c>
       <c r="J47" s="1">
-        <v>3.3682342788002</v>
+        <v>3.2185049343838</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>948702.17</v>
+        <v>269114.94</v>
       </c>
       <c r="N47" s="1">
-        <v>948702.17</v>
+        <v>269114.94</v>
       </c>
       <c r="O47" s="1">
-        <v>0.63</v>
+        <v>0.19</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="B48" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C48" s="1">
-        <v>3179.0</v>
+        <v>11091.0</v>
       </c>
       <c r="D48" s="1">
-        <v>460.16</v>
+        <v>282.89</v>
       </c>
       <c r="E48" s="1">
-        <v>460.8560899654</v>
+        <v>290.08747993869</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H48" s="1">
-        <v>1250778.85</v>
+        <v>2749681.98</v>
       </c>
       <c r="I48" s="1">
-        <v>-10235.57</v>
+        <v>-26719.96</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.81833571138495</v>
+        <v>-0.97174728548063</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1240543.28</v>
+        <v>2722962.02</v>
       </c>
       <c r="N48" s="1">
-        <v>1240543.28</v>
+        <v>2722962.02</v>
       </c>
       <c r="O48" s="1">
-        <v>0.83</v>
+        <v>1.87</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B49" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C49" s="1">
-        <v>2174.0</v>
+        <v>36684.0</v>
       </c>
       <c r="D49" s="1">
-        <v>654.33</v>
+        <v>26.93</v>
       </c>
       <c r="E49" s="1">
-        <v>556.13495400184</v>
+        <v>32.147454476066</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H49" s="1">
-        <v>1032327.23</v>
+        <v>1006823.62</v>
       </c>
       <c r="I49" s="1">
-        <v>174010.47</v>
+        <v>-149457.49</v>
       </c>
       <c r="J49" s="1">
-        <v>16.856134851737</v>
+        <v>-14.844456072654</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1206337.7</v>
+        <v>857366.13</v>
       </c>
       <c r="N49" s="1">
-        <v>1206337.7</v>
+        <v>857366.13</v>
       </c>
       <c r="O49" s="1">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B50" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C50" s="1">
-        <v>7951.0</v>
+        <v>11692.0</v>
       </c>
       <c r="D50" s="1">
-        <v>78.66</v>
+        <v>83.88</v>
       </c>
       <c r="E50" s="1">
-        <v>77.340401207395</v>
+        <v>133.66261888471</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H50" s="1">
-        <v>525972.22</v>
+        <v>1331963.58</v>
       </c>
       <c r="I50" s="1">
-        <v>4409.11</v>
+        <v>-480824.54</v>
       </c>
       <c r="J50" s="1">
-        <v>0.83827811286307</v>
+        <v>-36.098925467617</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>530381.33</v>
+        <v>851139.04</v>
       </c>
       <c r="N50" s="1">
-        <v>530381.33</v>
+        <v>851139.04</v>
       </c>
       <c r="O50" s="1">
-        <v>0.35</v>
+        <v>0.59</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="B51" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="C51" s="1">
-        <v>2702.0</v>
+        <v>38080.0</v>
       </c>
       <c r="D51" s="1">
-        <v>555.37</v>
+        <v>18.12</v>
       </c>
       <c r="E51" s="1">
-        <v>556.6281569208</v>
+        <v>18.909090336135</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H51" s="1">
-        <v>1284097.44</v>
+        <v>614819.25</v>
       </c>
       <c r="I51" s="1">
-        <v>-11531.51</v>
+        <v>-15982.54</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.89802452997648</v>
+        <v>-2.599551006251</v>
       </c>
       <c r="K51">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>0.0</v>
+      </c>
+      <c r="L51">
+        <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1272565.93</v>
+        <v>598836.71</v>
       </c>
       <c r="N51" s="1">
-        <v>1273961.38</v>
+        <v>598836.71</v>
       </c>
       <c r="O51" s="1">
-        <v>0.85</v>
+        <v>0.41</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B52" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C52" s="1">
-        <v>21247.0</v>
+        <v>2776.0</v>
       </c>
       <c r="D52" s="1">
-        <v>113.37</v>
+        <v>490.41</v>
       </c>
       <c r="E52" s="1">
-        <v>80.401531980986</v>
+        <v>460.85609510086</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H52" s="1">
-        <v>1458771.88</v>
+        <v>1092218.34</v>
       </c>
       <c r="I52" s="1">
-        <v>583945.55</v>
+        <v>89277.13</v>
       </c>
       <c r="J52" s="1">
-        <v>40.029942858509</v>
+        <v>8.1739270190244</v>
       </c>
       <c r="K52">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.39</v>
+      </c>
+      <c r="L52" t="s">
+        <v>143</v>
       </c>
       <c r="M52" s="1">
-        <v>2042717.43</v>
+        <v>1181495.47</v>
       </c>
       <c r="N52" s="1">
-        <v>2042717.43</v>
+        <v>1185350.19</v>
       </c>
       <c r="O52" s="1">
-        <v>1.36</v>
+        <v>0.81</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="B53" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="C53" s="1">
-        <v>9162.0</v>
+        <v>1449.0</v>
       </c>
       <c r="D53" s="1">
-        <v>706.41</v>
+        <v>587.37</v>
       </c>
       <c r="E53" s="1">
-        <v>716.39081095831</v>
+        <v>556.13495514148</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H53" s="1">
-        <v>5598432.5</v>
+        <v>688059.87</v>
       </c>
       <c r="I53" s="1">
-        <v>-109856.84</v>
+        <v>50581.16</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.9622785485044</v>
+        <v>7.3512730803498</v>
       </c>
       <c r="K53">
-        <v>0.0</v>
+        <v>0.51</v>
       </c>
       <c r="L53">
-        <v>0.0</v>
+        <v>743.24</v>
       </c>
       <c r="M53" s="1">
-        <v>5488575.66</v>
+        <v>738641.03</v>
       </c>
       <c r="N53" s="1">
-        <v>5488575.66</v>
+        <v>739384.27</v>
       </c>
       <c r="O53" s="1">
-        <v>3.66</v>
+        <v>0.51</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B54" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C54" s="1">
-        <v>8682.0</v>
+        <v>7688.0</v>
       </c>
       <c r="D54" s="1">
-        <v>79.83</v>
+        <v>87.67</v>
       </c>
       <c r="E54" s="1">
-        <v>80.395492973969</v>
+        <v>77.340401925078</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H54" s="1">
-        <v>595931.27</v>
+        <v>508574.32</v>
       </c>
       <c r="I54" s="1">
-        <v>-8173.42</v>
+        <v>76374.22</v>
       </c>
       <c r="J54" s="1">
-        <v>-1.3715373586622</v>
+        <v>15.017317429633</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>587757.85</v>
+        <v>584948.54</v>
       </c>
       <c r="N54" s="1">
-        <v>587757.85</v>
+        <v>584948.54</v>
       </c>
       <c r="O54" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="B55" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="C55" s="1">
-        <v>25879.0</v>
+        <v>2613.0</v>
       </c>
       <c r="D55" s="1">
-        <v>423.37</v>
+        <v>497.31</v>
       </c>
       <c r="E55" s="1">
-        <v>500.10573708412</v>
+        <v>556.62815920398</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H55" s="1">
-        <v>11055673.25</v>
+        <v>1241801.12</v>
       </c>
       <c r="I55" s="1">
-        <v>-1764295.86</v>
+        <v>-114032.81</v>
       </c>
       <c r="J55" s="1">
-        <v>-15.958285127502</v>
+        <v>-9.1828561082309</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>9291377.39</v>
+        <v>1127768.31</v>
       </c>
       <c r="N55" s="1">
-        <v>9291377.39</v>
+        <v>1127768.31</v>
       </c>
       <c r="O55" s="1">
-        <v>6.19</v>
+        <v>0.78</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B56" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="C56" s="1">
-        <v>6277.0</v>
+        <v>18194.0</v>
       </c>
       <c r="D56" s="1">
-        <v>185.1</v>
+        <v>115.91</v>
       </c>
       <c r="E56" s="1">
-        <v>144.26844511709</v>
+        <v>80.401531823678</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H56" s="1">
-        <v>773298.3</v>
+        <v>1249159.68</v>
       </c>
       <c r="I56" s="1">
-        <v>212007.58</v>
+        <v>581056.45</v>
       </c>
       <c r="J56" s="1">
-        <v>27.416015268623</v>
+        <v>46.51578651658</v>
       </c>
       <c r="K56">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>0.0</v>
+      </c>
+      <c r="L56">
+        <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>985305.88</v>
+        <v>1830216.13</v>
       </c>
       <c r="N56" s="1">
-        <v>989032.05</v>
+        <v>1830216.13</v>
       </c>
       <c r="O56" s="1">
-        <v>0.66</v>
+        <v>1.26</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B57" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C57" s="1">
-        <v>10919.0</v>
+        <v>8607.0</v>
       </c>
       <c r="D57" s="1">
-        <v>82.76</v>
+        <v>638.18</v>
       </c>
       <c r="E57" s="1">
-        <v>91.115345727631</v>
+        <v>716.39081096782</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H57" s="1">
-        <v>851565.26</v>
+        <v>5259300.2</v>
       </c>
       <c r="I57" s="1">
-        <v>-85235.17</v>
+        <v>-492265.91</v>
       </c>
       <c r="J57" s="1">
-        <v>-10.009235228783</v>
+        <v>-9.3599127503693</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>766330.09</v>
+        <v>4767034.29</v>
       </c>
       <c r="N57" s="1">
-        <v>766330.09</v>
+        <v>4767034.29</v>
       </c>
       <c r="O57" s="1">
-        <v>0.51</v>
+        <v>3.28</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="B58" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="C58" s="1">
-        <v>11660.0</v>
+        <v>8394.0</v>
       </c>
       <c r="D58" s="1">
-        <v>82.76</v>
+        <v>68.79</v>
       </c>
       <c r="E58" s="1">
-        <v>43.225473413379</v>
+        <v>80.395493209435</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H58" s="1">
-        <v>457315.67</v>
+        <v>576162.99</v>
       </c>
       <c r="I58" s="1">
-        <v>361020.15</v>
+        <v>-75036.27</v>
       </c>
       <c r="J58" s="1">
-        <v>78.943315019142</v>
+        <v>-13.023444980387</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>818335.82</v>
+        <v>501126.72</v>
       </c>
       <c r="N58" s="1">
-        <v>818335.82</v>
+        <v>501126.72</v>
       </c>
       <c r="O58" s="1">
-        <v>0.55</v>
+        <v>0.34</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B59" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C59" s="1">
-        <v>38275.0</v>
+        <v>4454.0</v>
       </c>
       <c r="D59" s="1">
-        <v>14.1</v>
+        <v>405.35</v>
       </c>
       <c r="E59" s="1">
-        <v>23.423891312867</v>
+        <v>386.66215761114</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H59" s="1">
-        <v>771019.98</v>
+        <v>1465656.56</v>
       </c>
       <c r="I59" s="1">
-        <v>-313355.89</v>
+        <v>101215.99</v>
       </c>
       <c r="J59" s="1">
-        <v>-40.641734083208</v>
+        <v>6.9058463464319</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>457664.09</v>
+        <v>1566872.55</v>
       </c>
       <c r="N59" s="1">
-        <v>457664.09</v>
+        <v>1566872.55</v>
       </c>
       <c r="O59" s="1">
-        <v>0.3</v>
+        <v>1.08</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="B60" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="C60" s="1">
-        <v>33141.0</v>
+        <v>23777.0</v>
       </c>
       <c r="D60" s="1">
-        <v>86.33</v>
+        <v>401.86</v>
       </c>
       <c r="E60" s="1">
-        <v>74.798555867355</v>
+        <v>500.10573747739</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H60" s="1">
-        <v>2120834.81</v>
+        <v>10157685.5</v>
       </c>
       <c r="I60" s="1">
-        <v>305439.38</v>
+        <v>-1865192.36</v>
       </c>
       <c r="J60" s="1">
-        <v>14.401846789755</v>
+        <v>-18.362375562819</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>2426274.19</v>
+        <v>8292493.14</v>
       </c>
       <c r="N60" s="1">
-        <v>2426274.19</v>
+        <v>8292493.14</v>
       </c>
       <c r="O60" s="1">
-        <v>1.62</v>
+        <v>5.7</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="B61" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="C61" s="1">
-        <v>30757.0</v>
+        <v>6070.0</v>
       </c>
       <c r="D61" s="1">
-        <v>185.61</v>
+        <v>154.37</v>
       </c>
       <c r="E61" s="1">
-        <v>85.334505966121</v>
+        <v>144.26844481054</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H61" s="1">
-        <v>2465459.21</v>
+        <v>747796.83</v>
       </c>
       <c r="I61" s="1">
-        <v>2375794.83</v>
+        <v>65417.23</v>
       </c>
       <c r="J61" s="1">
-        <v>96.363177308458</v>
+        <v>8.7479950938011</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>4841254.04</v>
+        <v>813214.06</v>
       </c>
       <c r="N61" s="1">
-        <v>4841254.04</v>
+        <v>813214.06</v>
       </c>
       <c r="O61" s="1">
-        <v>3.22</v>
+        <v>0.56</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="B62" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="C62" s="1">
-        <v>52120.0</v>
+        <v>11660.0</v>
       </c>
       <c r="D62" s="1">
-        <v>185.61</v>
+        <v>94.31</v>
       </c>
       <c r="E62" s="1">
-        <v>148.50698119724</v>
+        <v>43.225473413379</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H62" s="1">
-        <v>6618713.14</v>
+        <v>457315.67</v>
       </c>
       <c r="I62" s="1">
-        <v>1585148.12</v>
+        <v>497038.51</v>
       </c>
       <c r="J62" s="1">
-        <v>23.949491184626</v>
+        <v>108.68608766457</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>8203861.26</v>
+        <v>954354.18</v>
       </c>
       <c r="N62" s="1">
-        <v>8203861.26</v>
+        <v>954354.18</v>
       </c>
       <c r="O62" s="1">
-        <v>5.46</v>
+        <v>0.66</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="B63" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="C63" s="1">
-        <v>14646.0</v>
+        <v>9874.0</v>
       </c>
       <c r="D63" s="1">
-        <v>88.13</v>
+        <v>94.31</v>
       </c>
       <c r="E63" s="1">
-        <v>92.19691656425</v>
+        <v>93.772478225643</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H63" s="1">
-        <v>1151262.97</v>
+        <v>792523.33</v>
       </c>
       <c r="I63" s="1">
-        <v>-56663.26</v>
+        <v>15649.32</v>
       </c>
       <c r="J63" s="1">
-        <v>-4.9218346699712</v>
+        <v>1.9746194727163</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1094599.71</v>
+        <v>808172.65</v>
       </c>
       <c r="N63" s="1">
-        <v>1094599.71</v>
+        <v>808172.65</v>
       </c>
       <c r="O63" s="1">
-        <v>0.73</v>
+        <v>0.56</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="B64" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="C64" s="1">
-        <v>13164.0</v>
+        <v>3206.0</v>
       </c>
       <c r="D64" s="1">
-        <v>45.94</v>
+        <v>114.48</v>
       </c>
       <c r="E64" s="1">
-        <v>51.502942114859</v>
+        <v>116.83629756706</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H64" s="1">
-        <v>578802.79</v>
+        <v>317088.95</v>
       </c>
       <c r="I64" s="1">
-        <v>-65951.57</v>
+        <v>1438.18</v>
       </c>
       <c r="J64" s="1">
-        <v>-11.394480320318</v>
+        <v>0.45355727470163</v>
       </c>
       <c r="K64">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="L64">
-        <v>0.0</v>
+        <v>515.24</v>
       </c>
       <c r="M64" s="1">
-        <v>512851.22</v>
+        <v>318527.13</v>
       </c>
       <c r="N64" s="1">
-        <v>512851.22</v>
+        <v>319042.37</v>
       </c>
       <c r="O64" s="1">
-        <v>0.34</v>
+        <v>0.22</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="B65" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="C65" s="1">
-        <v>5022.0</v>
+        <v>24318.0</v>
       </c>
       <c r="D65" s="1">
-        <v>160.06</v>
+        <v>91.73</v>
       </c>
       <c r="E65" s="1">
-        <v>219.05986857826</v>
+        <v>74.798555802286</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H65" s="1">
-        <v>942372.86</v>
+        <v>1556213.17</v>
       </c>
       <c r="I65" s="1">
-        <v>-260706.21</v>
+        <v>379729.67</v>
       </c>
       <c r="J65" s="1">
-        <v>-27.664868234851</v>
+        <v>24.400877548157</v>
       </c>
       <c r="K65">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.39</v>
+      </c>
+      <c r="L65" t="s">
+        <v>168</v>
       </c>
       <c r="M65" s="1">
-        <v>681666.65</v>
+        <v>1935942.84</v>
       </c>
       <c r="N65" s="1">
-        <v>681666.65</v>
+        <v>1945309.74</v>
       </c>
       <c r="O65" s="1">
-        <v>0.45</v>
+        <v>1.34</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="B66" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="C66" s="1">
-        <v>4819.0</v>
+        <v>30757.0</v>
       </c>
       <c r="D66" s="1">
-        <v>175.42</v>
+        <v>183.14</v>
       </c>
       <c r="E66" s="1">
-        <v>196.84425606972</v>
+        <v>85.334505966121</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H66" s="1">
-        <v>813677.73</v>
+        <v>2465459.21</v>
       </c>
       <c r="I66" s="1">
-        <v>-96794.27</v>
+        <v>2423095.34</v>
       </c>
       <c r="J66" s="1">
-        <v>-11.895897654714</v>
+        <v>98.281704689002</v>
       </c>
       <c r="K66">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L66">
-        <v>0.0</v>
+        <v>186.85</v>
       </c>
       <c r="M66" s="1">
-        <v>716883.46</v>
+        <v>4888554.55</v>
       </c>
       <c r="N66" s="1">
-        <v>716883.46</v>
+        <v>4888741.4</v>
       </c>
       <c r="O66" s="1">
-        <v>0.48</v>
+        <v>3.36</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B67" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="C67" s="1">
-        <v>1347.0</v>
+        <v>49373.0</v>
       </c>
       <c r="D67" s="1">
-        <v>952.0</v>
+        <v>183.14</v>
       </c>
       <c r="E67" s="1">
-        <v>927.82956941351</v>
+        <v>148.50698114354</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H67" s="1">
-        <v>1068558.85</v>
+        <v>6269871.91</v>
       </c>
       <c r="I67" s="1">
-        <v>18910.62</v>
+        <v>1577532.05</v>
       </c>
       <c r="J67" s="1">
-        <v>1.769731260005</v>
+        <v>25.160514802287</v>
       </c>
       <c r="K67">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L67">
-        <v>0.0</v>
+        <v>299.94</v>
       </c>
       <c r="M67" s="1">
-        <v>1087469.47</v>
+        <v>7847403.96</v>
       </c>
       <c r="N67" s="1">
-        <v>1087469.47</v>
+        <v>7847703.9</v>
       </c>
       <c r="O67" s="1">
-        <v>0.72</v>
+        <v>5.39</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="B68" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="C68" s="1">
-        <v>7434.0</v>
+        <v>17164.0</v>
       </c>
       <c r="D68" s="1">
-        <v>142.24</v>
+        <v>78.95</v>
       </c>
       <c r="E68" s="1">
-        <v>121.23546542911</v>
+        <v>90.717896760662</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H68" s="1">
-        <v>769572.63</v>
+        <v>1326331.16</v>
       </c>
       <c r="I68" s="1">
-        <v>127147.32</v>
+        <v>-150286.2</v>
       </c>
       <c r="J68" s="1">
-        <v>16.521808994169</v>
+        <v>-11.330971067588</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>896719.95</v>
+        <v>1176044.96</v>
       </c>
       <c r="N68" s="1">
-        <v>896719.95</v>
+        <v>1176044.96</v>
       </c>
       <c r="O68" s="1">
-        <v>0.6</v>
+        <v>0.81</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="B69" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="C69" s="1">
-        <v>12409.0</v>
+        <v>25001.0</v>
       </c>
       <c r="D69" s="1">
-        <v>153.19</v>
+        <v>37.96</v>
       </c>
       <c r="E69" s="1">
-        <v>158.5950713192</v>
+        <v>47.665141394344</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H69" s="1">
-        <v>1680227.22</v>
+        <v>1017241.82</v>
       </c>
       <c r="I69" s="1">
-        <v>-68172.68</v>
+        <v>-193602.89</v>
       </c>
       <c r="J69" s="1">
-        <v>-4.057348862614</v>
+        <v>-19.032140263364</v>
       </c>
       <c r="K69">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>0.0</v>
+      </c>
+      <c r="L69">
+        <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1612054.54</v>
+        <v>823638.93</v>
       </c>
       <c r="N69" s="1">
-        <v>1619839.2</v>
+        <v>823638.93</v>
       </c>
       <c r="O69" s="1">
-        <v>1.08</v>
+        <v>0.57</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B70" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C70" s="1">
-        <v>6045.0</v>
+        <v>13515.0</v>
       </c>
       <c r="D70" s="1">
-        <v>203.04</v>
+        <v>159.16</v>
       </c>
       <c r="E70" s="1">
-        <v>254.02156823821</v>
+        <v>178.75728079911</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H70" s="1">
-        <v>1312725.44</v>
+        <v>2059415.61</v>
       </c>
       <c r="I70" s="1">
-        <v>-271869.95</v>
+        <v>-192592.09</v>
       </c>
       <c r="J70" s="1">
-        <v>-20.710343664857</v>
+        <v>-9.3517835382436</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1040855.49</v>
+        <v>1866823.52</v>
       </c>
       <c r="N70" s="1">
-        <v>1040855.49</v>
+        <v>1866823.52</v>
       </c>
       <c r="O70" s="1">
-        <v>0.69</v>
+        <v>1.28</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B71" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C71" s="1">
-        <v>9148.0</v>
+        <v>5883.0</v>
       </c>
       <c r="D71" s="1">
-        <v>129.68</v>
+        <v>168.12</v>
       </c>
       <c r="E71" s="1">
-        <v>108.40553126366</v>
+        <v>189.92279279279</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H71" s="1">
-        <v>846808.03</v>
+        <v>956173.83</v>
       </c>
       <c r="I71" s="1">
-        <v>159223.72</v>
+        <v>-97809.79</v>
       </c>
       <c r="J71" s="1">
-        <v>18.802811777777</v>
+        <v>-10.229289584301</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1006031.75</v>
+        <v>858364.04</v>
       </c>
       <c r="N71" s="1">
-        <v>1006031.75</v>
+        <v>858364.04</v>
       </c>
       <c r="O71" s="1">
-        <v>0.67</v>
+        <v>0.59</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B72" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="C72" s="1">
-        <v>16995.0</v>
+        <v>1750.0</v>
       </c>
       <c r="D72" s="1">
-        <v>80.31</v>
+        <v>902.17</v>
       </c>
       <c r="E72" s="1">
-        <v>83.484711385702</v>
+        <v>933.85114857143</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H72" s="1">
-        <v>1223904.66</v>
+        <v>1398796.68</v>
       </c>
       <c r="I72" s="1">
-        <v>-66451.77</v>
+        <v>-28610.09</v>
       </c>
       <c r="J72" s="1">
-        <v>-5.4294890910866</v>
+        <v>-2.0453358525272</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1157452.89</v>
+        <v>1370186.59</v>
       </c>
       <c r="N72" s="1">
-        <v>1157452.89</v>
+        <v>1370186.59</v>
       </c>
       <c r="O72" s="1">
-        <v>0.77</v>
+        <v>0.94</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B73" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="C73" s="1">
-        <v>4542.0</v>
+        <v>7187.0</v>
       </c>
       <c r="D73" s="1">
-        <v>215.73</v>
+        <v>174.09</v>
       </c>
       <c r="E73" s="1">
-        <v>241.86243064729</v>
+        <v>121.23546542368</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H73" s="1">
-        <v>937874.54</v>
+        <v>744003.03</v>
       </c>
       <c r="I73" s="1">
-        <v>-106933.51</v>
+        <v>341859.27</v>
       </c>
       <c r="J73" s="1">
-        <v>-11.401685986699</v>
+        <v>45.948639483363</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>830941.03</v>
+        <v>1085862.3</v>
       </c>
       <c r="N73" s="1">
-        <v>830941.03</v>
+        <v>1085862.3</v>
       </c>
       <c r="O73" s="1">
-        <v>0.55</v>
+        <v>0.75</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B74" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="C74" s="1">
-        <v>10705.0</v>
+        <v>11997.0</v>
       </c>
       <c r="D74" s="1">
-        <v>89.91</v>
+        <v>150.5</v>
       </c>
       <c r="E74" s="1">
-        <v>114.07628117702</v>
+        <v>158.59507210136</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H74" s="1">
-        <v>1037036.19</v>
+        <v>1624440.8</v>
       </c>
       <c r="I74" s="1">
-        <v>-220816.25</v>
+        <v>-57464.45</v>
       </c>
       <c r="J74" s="1">
-        <v>-21.293012927543</v>
+        <v>-3.5374911785028</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>816219.94</v>
+        <v>1566976.35</v>
       </c>
       <c r="N74" s="1">
-        <v>816219.94</v>
+        <v>1566976.35</v>
       </c>
       <c r="O74" s="1">
-        <v>0.54</v>
+        <v>1.08</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="B75" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="C75" s="1">
-        <v>4054.0</v>
+        <v>5845.0</v>
       </c>
       <c r="D75" s="1">
-        <v>201.09</v>
+        <v>205.18</v>
       </c>
       <c r="E75" s="1">
-        <v>189.3427553034</v>
+        <v>254.02156886227</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H75" s="1">
-        <v>655812.32</v>
+        <v>1269293.66</v>
       </c>
       <c r="I75" s="1">
-        <v>35519.82</v>
+        <v>-228480.38</v>
       </c>
       <c r="J75" s="1">
-        <v>5.4161562564119</v>
+        <v>-18.000592550033</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>691332.14</v>
+        <v>1040813.28</v>
       </c>
       <c r="N75" s="1">
-        <v>691332.14</v>
+        <v>1040813.28</v>
       </c>
       <c r="O75" s="1">
-        <v>0.46</v>
+        <v>0.72</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B76" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C76" s="1">
-        <v>37695.0</v>
+        <v>8844.0</v>
       </c>
       <c r="D76" s="1">
-        <v>15.72</v>
+        <v>131.9</v>
       </c>
       <c r="E76" s="1">
-        <v>21.984159702878</v>
+        <v>108.40553143374</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H76" s="1">
-        <v>708277.23</v>
+        <v>818667.5</v>
       </c>
       <c r="I76" s="1">
-        <v>-205762.47</v>
+        <v>193720.09</v>
       </c>
       <c r="J76" s="1">
-        <v>-29.051120279555</v>
+        <v>23.662853356216</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>502514.76</v>
+        <v>1012387.59</v>
       </c>
       <c r="N76" s="1">
-        <v>502514.76</v>
+        <v>1012387.59</v>
       </c>
       <c r="O76" s="1">
-        <v>0.33</v>
+        <v>0.7</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B77" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C77" s="1">
-        <v>6225.0</v>
+        <v>13984.0</v>
       </c>
       <c r="D77" s="1">
-        <v>210.81</v>
+        <v>82.47</v>
       </c>
       <c r="E77" s="1">
-        <v>270.09595823293</v>
+        <v>83.484711813501</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H77" s="1">
-        <v>1435435.28</v>
+        <v>1007065.77</v>
       </c>
       <c r="I77" s="1">
-        <v>-322568.72</v>
+        <v>-6188.81</v>
       </c>
       <c r="J77" s="1">
-        <v>-22.471840040047</v>
+        <v>-0.61453881011168</v>
       </c>
       <c r="K77">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.41</v>
+      </c>
+      <c r="L77" t="s">
+        <v>191</v>
       </c>
       <c r="M77" s="1">
-        <v>1112866.56</v>
+        <v>1000876.96</v>
       </c>
       <c r="N77" s="1">
-        <v>1112866.56</v>
+        <v>1006568.87</v>
       </c>
       <c r="O77" s="1">
-        <v>0.74</v>
+        <v>0.69</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="B78" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="C78" s="1">
-        <v>13025.0</v>
+        <v>4392.0</v>
       </c>
       <c r="D78" s="1">
-        <v>118.0</v>
+        <v>225.78</v>
       </c>
       <c r="E78" s="1">
-        <v>166.95776122841</v>
+        <v>241.86243169399</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H78" s="1">
-        <v>1858135.93</v>
+        <v>906901.14</v>
       </c>
       <c r="I78" s="1">
-        <v>-554752.28</v>
+        <v>-46301.65</v>
       </c>
       <c r="J78" s="1">
-        <v>-29.855312038447</v>
+        <v>-5.1054793028488</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1303383.65</v>
+        <v>860599.49</v>
       </c>
       <c r="N78" s="1">
-        <v>1303383.65</v>
+        <v>860599.49</v>
       </c>
       <c r="O78" s="1">
-        <v>0.87</v>
+        <v>0.59</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="B79" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="C79" s="1">
-        <v>24559.0</v>
+        <v>10350.0</v>
       </c>
       <c r="D79" s="1">
-        <v>48.05</v>
+        <v>76.12</v>
       </c>
       <c r="E79" s="1">
-        <v>34.260741479702</v>
+        <v>114.07628115942</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H79" s="1">
-        <v>718442.7</v>
+        <v>1002645.92</v>
       </c>
       <c r="I79" s="1">
-        <v>282286.57</v>
+        <v>-318903.68</v>
       </c>
       <c r="J79" s="1">
-        <v>39.29145219236</v>
+        <v>-31.806211309372</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>1000729.27</v>
+        <v>683742.24</v>
       </c>
       <c r="N79" s="1">
-        <v>1000729.27</v>
+        <v>683742.24</v>
       </c>
       <c r="O79" s="1">
-        <v>0.67</v>
+        <v>0.47</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="B80" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="C80" s="1">
-        <v>1589.0</v>
+        <v>7986.0</v>
       </c>
       <c r="D80" s="1">
-        <v>194.99</v>
+        <v>203.04</v>
       </c>
       <c r="E80" s="1">
-        <v>233.95533668974</v>
+        <v>199.22094164788</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H80" s="1">
-        <v>317380.25</v>
+        <v>1357478.89</v>
       </c>
       <c r="I80" s="1">
-        <v>-54626.6</v>
+        <v>49748.22</v>
       </c>
       <c r="J80" s="1">
-        <v>-17.211720010933</v>
+        <v>3.6647509118908</v>
       </c>
       <c r="K80">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.21</v>
+      </c>
+      <c r="L80" t="s">
+        <v>198</v>
       </c>
       <c r="M80" s="1">
-        <v>262753.65</v>
+        <v>1407227.11</v>
       </c>
       <c r="N80" s="1">
-        <v>262753.65</v>
+        <v>1408892.74</v>
       </c>
       <c r="O80" s="1">
-        <v>0.18</v>
+        <v>0.97</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="B81" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="C81" s="1">
-        <v>9577.0</v>
+        <v>7359.0</v>
       </c>
       <c r="D81" s="1">
-        <v>198.67</v>
+        <v>199.28</v>
       </c>
       <c r="E81" s="1">
-        <v>172.12818001462</v>
+        <v>242.66786248132</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H81" s="1">
-        <v>1407186.79</v>
+        <v>1522677.87</v>
       </c>
       <c r="I81" s="1">
-        <v>206333.04</v>
+        <v>-249949.28</v>
       </c>
       <c r="J81" s="1">
-        <v>14.662803933798</v>
+        <v>-16.415112147128</v>
       </c>
       <c r="K81">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>0.0</v>
+      </c>
+      <c r="L81">
+        <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1613519.83</v>
+        <v>1272728.59</v>
       </c>
       <c r="N81" s="1">
-        <v>1619204.96</v>
+        <v>1272728.59</v>
       </c>
       <c r="O81" s="1">
-        <v>1.08</v>
+        <v>0.87</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="B82" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="C82" s="1">
-        <v>8540.0</v>
+        <v>23745.0</v>
       </c>
       <c r="D82" s="1">
-        <v>421.81</v>
+        <v>44.56</v>
       </c>
       <c r="E82" s="1">
-        <v>335.33270491803</v>
+        <v>34.260741208675</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H82" s="1">
-        <v>2445345.07</v>
+        <v>694630.15</v>
       </c>
       <c r="I82" s="1">
-        <v>609486.51</v>
+        <v>223640.36</v>
       </c>
       <c r="J82" s="1">
-        <v>24.924355972386</v>
+        <v>32.195602220837</v>
       </c>
       <c r="K82">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.26</v>
+      </c>
+      <c r="L82" t="s">
+        <v>203</v>
       </c>
       <c r="M82" s="1">
-        <v>3054831.58</v>
+        <v>918270.51</v>
       </c>
       <c r="N82" s="1">
-        <v>3054831.58</v>
+        <v>924524.59</v>
       </c>
       <c r="O82" s="1">
-        <v>2.03</v>
+        <v>0.64</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B83" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="C83" s="1">
-        <v>3531.0</v>
+        <v>7884.0</v>
       </c>
       <c r="D83" s="1">
-        <v>581.77</v>
+        <v>177.25</v>
       </c>
       <c r="E83" s="1">
-        <v>427.74191730388</v>
+        <v>165.08086504312</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H83" s="1">
-        <v>1289883.88</v>
+        <v>1104084.03</v>
       </c>
       <c r="I83" s="1">
-        <v>452169.94</v>
+        <v>108707.46</v>
       </c>
       <c r="J83" s="1">
-        <v>35.055088834818</v>
+        <v>9.8459408021688</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1742053.82</v>
+        <v>1212791.49</v>
       </c>
       <c r="N83" s="1">
-        <v>1742053.82</v>
+        <v>1212791.49</v>
       </c>
       <c r="O83" s="1">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="B84" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="C84" s="1">
-        <v>3326.0</v>
+        <v>1537.0</v>
       </c>
       <c r="D84" s="1">
-        <v>150.17</v>
+        <v>214.37</v>
       </c>
       <c r="E84" s="1">
-        <v>148.79794046903</v>
+        <v>233.9553415745</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H84" s="1">
-        <v>416006.35</v>
+        <v>306993.98</v>
       </c>
       <c r="I84" s="1">
-        <v>7556.59</v>
+        <v>-21043.28</v>
       </c>
       <c r="J84" s="1">
-        <v>1.8164602535514</v>
+        <v>-6.8546230124773</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>423562.94</v>
+        <v>285950.7</v>
       </c>
       <c r="N84" s="1">
-        <v>423562.94</v>
+        <v>285950.7</v>
       </c>
       <c r="O84" s="1">
-        <v>0.28</v>
+        <v>0.2</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="B85" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="C85" s="1">
-        <v>2753.0</v>
+        <v>7519.0</v>
       </c>
       <c r="D85" s="1">
-        <v>425.09</v>
+        <v>238.16</v>
       </c>
       <c r="E85" s="1">
-        <v>418.9253614239</v>
+        <v>172.12817927916</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H85" s="1">
-        <v>982453.97</v>
+        <v>1104796.65</v>
       </c>
       <c r="I85" s="1">
-        <v>9975.45</v>
+        <v>449314.91</v>
       </c>
       <c r="J85" s="1">
-        <v>1.0153605466117</v>
+        <v>40.669467091523</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>992429.42</v>
+        <v>1554111.56</v>
       </c>
       <c r="N85" s="1">
-        <v>992429.42</v>
+        <v>1554111.56</v>
       </c>
       <c r="O85" s="1">
-        <v>0.66</v>
+        <v>1.07</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="B86" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="C86" s="1">
-        <v>17156.0</v>
+        <v>8256.0</v>
       </c>
       <c r="D86" s="1">
-        <v>80.84</v>
+        <v>395.01</v>
       </c>
       <c r="E86" s="1">
-        <v>86.876270109583</v>
+        <v>335.33270591085</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H86" s="1">
-        <v>1284025.09</v>
+        <v>2364024.46</v>
       </c>
       <c r="I86" s="1">
-        <v>-107896.33</v>
+        <v>466266.33</v>
       </c>
       <c r="J86" s="1">
-        <v>-8.4029767673777</v>
+        <v>19.72341394471</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1176128.76</v>
+        <v>2830290.79</v>
       </c>
       <c r="N86" s="1">
-        <v>1176128.76</v>
+        <v>2830290.79</v>
       </c>
       <c r="O86" s="1">
-        <v>0.78</v>
+        <v>1.95</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="B87" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C87" s="1">
-        <v>1692.0</v>
+        <v>3414.0</v>
       </c>
       <c r="D87" s="1">
-        <v>778.98</v>
+        <v>475.89</v>
       </c>
       <c r="E87" s="1">
-        <v>869.17824468085</v>
+        <v>427.74191857059</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H87" s="1">
-        <v>1267449.58</v>
+        <v>1247143.46</v>
       </c>
       <c r="I87" s="1">
-        <v>-149713.69</v>
+        <v>162870.39</v>
       </c>
       <c r="J87" s="1">
-        <v>-11.812200845102</v>
+        <v>13.059475130471</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1117735.89</v>
+        <v>1410013.85</v>
       </c>
       <c r="N87" s="1">
-        <v>1117735.89</v>
+        <v>1410013.85</v>
       </c>
       <c r="O87" s="1">
-        <v>0.74</v>
+        <v>0.97</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="B88" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="C88" s="1">
-        <v>5461.0</v>
+        <v>3215.0</v>
       </c>
       <c r="D88" s="1">
-        <v>180.22</v>
+        <v>155.79</v>
       </c>
       <c r="E88" s="1">
-        <v>185.43332722945</v>
+        <v>148.79794401244</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H88" s="1">
-        <v>869900.7</v>
+        <v>402122.79</v>
       </c>
       <c r="I88" s="1">
-        <v>-35282.81</v>
+        <v>32561.39</v>
       </c>
       <c r="J88" s="1">
-        <v>-4.0559583409923</v>
+        <v>8.0973749336614</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>834617.89</v>
+        <v>434684.18</v>
       </c>
       <c r="N88" s="1">
-        <v>834617.89</v>
+        <v>434684.18</v>
       </c>
       <c r="O88" s="1">
-        <v>0.56</v>
+        <v>0.3</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="B89" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="C89" s="1">
-        <v>5460.0</v>
+        <v>2662.0</v>
       </c>
       <c r="D89" s="1">
-        <v>190.01</v>
+        <v>421.82</v>
       </c>
       <c r="E89" s="1">
-        <v>143.25428571429</v>
+        <v>418.9253606311</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H89" s="1">
-        <v>668984.92</v>
+        <v>949979.1</v>
       </c>
       <c r="I89" s="1">
-        <v>210810.36</v>
+        <v>24535.84</v>
       </c>
       <c r="J89" s="1">
-        <v>31.511974888761</v>
+        <v>2.5827768210901</v>
       </c>
       <c r="K89">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.91</v>
+      </c>
+      <c r="L89" t="s">
+        <v>218</v>
       </c>
       <c r="M89" s="1">
-        <v>879795.28</v>
+        <v>974514.94</v>
       </c>
       <c r="N89" s="1">
-        <v>879795.28</v>
+        <v>976940.72</v>
       </c>
       <c r="O89" s="1">
-        <v>0.59</v>
+        <v>0.67</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="B90" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="C90" s="1">
-        <v>4178.0</v>
+        <v>16588.0</v>
       </c>
       <c r="D90" s="1">
-        <v>333.84</v>
+        <v>72.97</v>
       </c>
       <c r="E90" s="1">
-        <v>194.01785543322</v>
+        <v>86.876269592477</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H90" s="1">
-        <v>727356.65</v>
+        <v>1241513.65</v>
       </c>
       <c r="I90" s="1">
-        <v>455465.19</v>
+        <v>-191024.29</v>
       </c>
       <c r="J90" s="1">
-        <v>62.619237756333</v>
+        <v>-15.386402718971</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>1182821.84</v>
+        <v>1050489.36</v>
       </c>
       <c r="N90" s="1">
-        <v>1182821.84</v>
+        <v>1050489.36</v>
       </c>
       <c r="O90" s="1">
-        <v>0.79</v>
+        <v>0.72</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="B91" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="C91" s="1">
-        <v>914.0</v>
+        <v>1636.0</v>
       </c>
       <c r="D91" s="1">
-        <v>333.84</v>
+        <v>733.82</v>
       </c>
       <c r="E91" s="1">
-        <v>303.38376367615</v>
+        <v>869.17824572127</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H91" s="1">
-        <v>239343.05</v>
+        <v>1225500.9</v>
       </c>
       <c r="I91" s="1">
-        <v>19416.92</v>
+        <v>-183600.69</v>
       </c>
       <c r="J91" s="1">
-        <v>8.1125898579466</v>
+        <v>-14.981685447967</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>258759.97</v>
+        <v>1041900.21</v>
       </c>
       <c r="N91" s="1">
-        <v>258759.97</v>
+        <v>1041900.21</v>
       </c>
       <c r="O91" s="1">
-        <v>0.17</v>
+        <v>0.72</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="B92" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="C92" s="1">
-        <v>5730.0</v>
+        <v>5280.0</v>
       </c>
       <c r="D92" s="1">
-        <v>124.06</v>
+        <v>235.81</v>
       </c>
       <c r="E92" s="1">
-        <v>98.554954624782</v>
+        <v>185.43332575758</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H92" s="1">
-        <v>482185.48</v>
+        <v>841068.61</v>
       </c>
       <c r="I92" s="1">
-        <v>120650.17</v>
+        <v>239492.73</v>
       </c>
       <c r="J92" s="1">
-        <v>25.02152698584</v>
+        <v>28.474814914327</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>602835.65</v>
+        <v>1080561.34</v>
       </c>
       <c r="N92" s="1">
-        <v>602835.65</v>
+        <v>1080561.34</v>
       </c>
       <c r="O92" s="1">
-        <v>0.4</v>
+        <v>0.74</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="B93" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="C93" s="1">
-        <v>10511.0</v>
+        <v>2905.0</v>
       </c>
       <c r="D93" s="1">
-        <v>92.27</v>
+        <v>265.38</v>
       </c>
       <c r="E93" s="1">
-        <v>80.722159642279</v>
+        <v>143.25428571429</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H93" s="1">
-        <v>724448.89</v>
+        <v>355934.27</v>
       </c>
       <c r="I93" s="1">
-        <v>98015.47</v>
+        <v>313129.65</v>
       </c>
       <c r="J93" s="1">
-        <v>13.529659766612</v>
+        <v>87.974009920427</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>822464.36</v>
+        <v>669063.92</v>
       </c>
       <c r="N93" s="1">
-        <v>822464.36</v>
+        <v>669063.92</v>
       </c>
       <c r="O93" s="1">
-        <v>0.55</v>
+        <v>0.46</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="B94" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="C94" s="1">
-        <v>4783.0</v>
+        <v>4178.0</v>
       </c>
       <c r="D94" s="1">
-        <v>187.43</v>
+        <v>306.5</v>
       </c>
       <c r="E94" s="1">
-        <v>185.86097010245</v>
+        <v>194.01785543322</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H94" s="1">
-        <v>760065.85</v>
+        <v>727356.65</v>
       </c>
       <c r="I94" s="1">
-        <v>176.42</v>
+        <v>383996.79</v>
       </c>
       <c r="J94" s="1">
-        <v>0.023211146771033</v>
+        <v>52.793466588915</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>760242.27</v>
+        <v>1111353.44</v>
       </c>
       <c r="N94" s="1">
-        <v>760242.27</v>
+        <v>1111353.44</v>
       </c>
       <c r="O94" s="1">
-        <v>0.51</v>
+        <v>0.76</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="B95" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="C95" s="1">
-        <v>6713.0</v>
+        <v>745.0</v>
       </c>
       <c r="D95" s="1">
-        <v>139.88</v>
+        <v>306.5</v>
       </c>
       <c r="E95" s="1">
-        <v>130.36173245941</v>
+        <v>303.38377181208</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H95" s="1">
-        <v>747213.54</v>
+        <v>195088.16</v>
       </c>
       <c r="I95" s="1">
-        <v>49101.28</v>
+        <v>3082.81</v>
       </c>
       <c r="J95" s="1">
-        <v>6.5712513721312</v>
+        <v>1.5802137864235</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>796314.82</v>
+        <v>198170.97</v>
       </c>
       <c r="N95" s="1">
-        <v>796314.82</v>
+        <v>198170.97</v>
       </c>
       <c r="O95" s="1">
-        <v>0.53</v>
+        <v>0.14</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="B96" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="C96" s="1">
-        <v>6939.0</v>
+        <v>5540.0</v>
       </c>
       <c r="D96" s="1">
-        <v>124.94</v>
+        <v>125.33</v>
       </c>
       <c r="E96" s="1">
-        <v>153.52210116731</v>
+        <v>98.554954873646</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H96" s="1">
-        <v>909415.43</v>
+        <v>466196.78</v>
       </c>
       <c r="I96" s="1">
-        <v>-174206.25</v>
+        <v>136387.9</v>
       </c>
       <c r="J96" s="1">
-        <v>-19.15584937898</v>
+        <v>29.255435869806</v>
       </c>
       <c r="K96">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>735209.18</v>
+        <v>602584.68</v>
       </c>
       <c r="N96" s="1">
-        <v>737392.33</v>
+        <v>602584.68</v>
       </c>
       <c r="O96" s="1">
-        <v>0.49</v>
+        <v>0.41</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="B97" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="C97" s="1">
-        <v>3654.0</v>
+        <v>5124.0</v>
       </c>
       <c r="D97" s="1">
-        <v>200.61</v>
+        <v>73.74</v>
       </c>
       <c r="E97" s="1">
-        <v>242.99338806787</v>
+        <v>83.288977361436</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H97" s="1">
-        <v>761389.24</v>
+        <v>362070.69</v>
       </c>
       <c r="I97" s="1">
-        <v>-139756.83</v>
+        <v>-34152.48</v>
       </c>
       <c r="J97" s="1">
-        <v>-18.355503684292</v>
+        <v>-9.4325447884224</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>621632.41</v>
+        <v>327918.21</v>
       </c>
       <c r="N97" s="1">
-        <v>621632.41</v>
+        <v>327918.21</v>
       </c>
       <c r="O97" s="1">
-        <v>0.41</v>
+        <v>0.23</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="B98" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="C98" s="1">
-        <v>43619615.39</v>
+        <v>10162.0</v>
       </c>
       <c r="D98" s="1">
-        <v>1.1804</v>
+        <v>75.25</v>
       </c>
       <c r="E98" s="1">
-        <v>0.0</v>
+        <v>80.722160007873</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H98" s="1">
-        <v>0.0</v>
+        <v>700394.79</v>
       </c>
       <c r="I98" s="1">
-        <v>-399956.38</v>
+        <v>-36744.97</v>
       </c>
       <c r="J98" s="1">
+        <v>-5.2463225775851</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>663649.82</v>
+      </c>
+      <c r="N98" s="1">
+        <v>663649.82</v>
+      </c>
+      <c r="O98" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="P98">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16">
+      <c r="A99" t="s">
+        <v>235</v>
+      </c>
+      <c r="B99" t="s">
+        <v>236</v>
+      </c>
+      <c r="C99" s="1">
+        <v>4624.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>206.2</v>
+      </c>
+      <c r="E99" s="1">
+        <v>185.86096885813</v>
+      </c>
+      <c r="F99" t="s">
+        <v>11</v>
+      </c>
+      <c r="G99">
+        <v>1.15</v>
+      </c>
+      <c r="H99" s="1">
+        <v>734799.18</v>
+      </c>
+      <c r="I99" s="1">
+        <v>92685.13</v>
+      </c>
+      <c r="J99" s="1">
+        <v>12.613668131747</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>827484.31</v>
+      </c>
+      <c r="N99" s="1">
+        <v>827484.31</v>
+      </c>
+      <c r="O99" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="P99">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16">
+      <c r="A100" t="s">
+        <v>237</v>
+      </c>
+      <c r="B100" t="s">
+        <v>238</v>
+      </c>
+      <c r="C100" s="1">
+        <v>6490.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>120.02</v>
+      </c>
+      <c r="E100" s="1">
+        <v>130.36173189522</v>
+      </c>
+      <c r="F100" t="s">
+        <v>11</v>
+      </c>
+      <c r="G100">
+        <v>1.15</v>
+      </c>
+      <c r="H100" s="1">
+        <v>722391.77</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-46384.13</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-6.4209106368972</v>
+      </c>
+      <c r="K100">
+        <v>0.27</v>
+      </c>
+      <c r="L100" t="s">
+        <v>239</v>
+      </c>
+      <c r="M100" s="1">
+        <v>676007.64</v>
+      </c>
+      <c r="N100" s="1">
+        <v>677751.86</v>
+      </c>
+      <c r="O100" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="P100">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16">
+      <c r="A101" t="s">
+        <v>240</v>
+      </c>
+      <c r="B101" t="s">
+        <v>241</v>
+      </c>
+      <c r="C101" s="1">
+        <v>3534.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>151.61</v>
+      </c>
+      <c r="E101" s="1">
+        <v>242.99338709677</v>
+      </c>
+      <c r="F101" t="s">
+        <v>11</v>
+      </c>
+      <c r="G101">
+        <v>1.15</v>
+      </c>
+      <c r="H101" s="1">
+        <v>736384.66</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-271390.31</v>
+      </c>
+      <c r="J101" s="1">
+        <v>-36.854421981034</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101">
+        <v>0.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>464994.35</v>
+      </c>
+      <c r="N101" s="1">
+        <v>464994.35</v>
+      </c>
+      <c r="O101" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="P101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16">
+      <c r="A102" t="s">
+        <v>242</v>
+      </c>
+      <c r="B102" t="s">
+        <v>243</v>
+      </c>
+      <c r="C102" s="1">
+        <v>41844524.35</v>
+      </c>
+      <c r="D102" s="1">
+        <v>1.1531</v>
+      </c>
+      <c r="E102" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F102" t="s">
+        <v>11</v>
+      </c>
+      <c r="G102">
+        <v>1.15</v>
+      </c>
+      <c r="H102" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-1013840.16</v>
+      </c>
+      <c r="J102" s="1">
         <v>0</v>
       </c>
-      <c r="K98">
-[...14 lines deleted...]
-      <c r="P98">
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>-1013840.16</v>
+      </c>
+      <c r="N102" s="1">
+        <v>-1013840.16</v>
+      </c>
+      <c r="O102" s="1">
+        <v>-0.7</v>
+      </c>
+      <c r="P102">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>