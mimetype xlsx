--- v1 (2026-06-13)
+++ v2 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -133,383 +133,374 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
+    <t>9 884.20</t>
+  </si>
+  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
-    <t>4 245.50</t>
-[...1 lines deleted...]
-  <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
+    <t>1 982.21</t>
+  </si>
+  <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
-    <t>2 348.25</t>
-[...1 lines deleted...]
-  <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
-    <t>US00206R1023</t>
-[...4 lines deleted...]
-  <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
-    <t>7 920.62</t>
-[...1 lines deleted...]
-  <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
-    <t>4 883.86</t>
+    <t>US0970231058</t>
+  </si>
+  <si>
+    <t>BOEING</t>
   </si>
   <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
+    <t>1 239.41</t>
+  </si>
+  <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
+    <t>US1729674242</t>
+  </si>
+  <si>
+    <t>CITIGROUP INC</t>
+  </si>
+  <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
-    <t>1 045.72</t>
-[...1 lines deleted...]
-  <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>KYG254571055</t>
   </si>
   <si>
     <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
   </si>
   <si>
-    <t>US23331A1097</t>
-[...2 lines deleted...]
-    <t>D R HORTON INC</t>
+    <t>US22788C1053</t>
+  </si>
+  <si>
+    <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
     <t>US2358511028</t>
   </si>
   <si>
     <t>DANAHER CORP</t>
   </si>
   <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
+    <t>1 359.61</t>
+  </si>
+  <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
-    <t>3 269.69</t>
-[...1 lines deleted...]
-  <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
+    <t>10 249.31</t>
+  </si>
+  <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
+    <t>1 189.82</t>
+  </si>
+  <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
-    <t>1 475.37</t>
-[...1 lines deleted...]
-  <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
-    <t>2 476.80</t>
-[...1 lines deleted...]
-  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
-    <t>11 451.33</t>
-[...1 lines deleted...]
-  <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
-    <t>1 772.76</t>
-[...1 lines deleted...]
-  <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
+    <t>9 909.42</t>
+  </si>
+  <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
-    <t>3 854.72</t>
-[...1 lines deleted...]
-  <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
-    <t>US5738741041</t>
-[...4 lines deleted...]
-  <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
+    <t>1 354.08</t>
+  </si>
+  <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
@@ -520,276 +511,273 @@
   <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
-    <t>9 366.90</t>
-[...1 lines deleted...]
-  <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
-    <t>ON HOLDING LTD CLASS A</t>
+    <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
+    <t>4 025.06</t>
+  </si>
+  <si>
+    <t>US69608A1088</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
+  </si>
+  <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
-    <t>5 691.91</t>
-[...5 lines deleted...]
-    <t>REPUBLIC SERVICES INC</t>
+    <t>US75734B1008</t>
+  </si>
+  <si>
+    <t>REDDIT INC CLASS A</t>
   </si>
   <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
-    <t>1 665.63</t>
-[...7 lines deleted...]
-  <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
-    <t>6 254.08</t>
-[...1 lines deleted...]
-  <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENT INC</t>
+  </si>
+  <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
-    <t>2 425.78</t>
-[...1 lines deleted...]
-  <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
+    <t>US91324P1021</t>
+  </si>
+  <si>
+    <t>UNITEDHEALTH GROUP INC</t>
+  </si>
+  <si>
     <t>US91913Y1001</t>
   </si>
   <si>
     <t>VALERO ENERGY CORP</t>
   </si>
   <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
-    <t>US98419M1009</t>
-[...5 lines deleted...]
-    <t>1 744.22</t>
+    <t>US9741551033</t>
+  </si>
+  <si>
+    <t>WINGSTOP INC</t>
   </si>
   <si>
     <t>US98980G1022</t>
   </si>
   <si>
     <t>ZSCALER INC</t>
   </si>
   <si>
-    <t>EUR-00007857</t>
-[...2 lines deleted...]
-    <t>EUR/USD 2026-03-31</t>
+    <t>EUR-00009161</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-04-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1153,270 +1141,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>101053.7</v>
+        <v>98173.49</v>
       </c>
       <c r="D2">
-        <v>195.94</v>
+        <v>204.43</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>19800011.1</v>
+        <v>20069515.32</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>19800011.1</v>
+        <v>20069515.32</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2711.7</v>
+        <v>2732.7</v>
       </c>
       <c r="D3">
-        <v>234.07</v>
+        <v>249.08</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>634720.63449831</v>
+        <v>680653.71059363</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>550853.23</v>
+        <v>579181.17</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
-        <v>75057.54</v>
+        <v>87284.54</v>
       </c>
       <c r="D4">
-        <v>257.47</v>
+        <v>268.87</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>19324846.78</v>
+        <v>23468394.32</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>19324846.78</v>
+        <v>23468394.32</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
-        <v>239328.0</v>
+        <v>234565.0</v>
       </c>
       <c r="D5">
-        <v>305.54</v>
+        <v>325.43</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>73124989.295571</v>
+        <v>76335271.423428</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>63462780.88</v>
+        <v>64955132.29</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>317474.0</v>
+        <v>318924.0</v>
       </c>
       <c r="D6">
-        <v>130.4</v>
+        <v>138.46</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>41399790.34</v>
+        <v>44158799.29</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>41399790.34</v>
+        <v>44158799.29</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>105.46</v>
+        <v>110.13</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10546.37</v>
+        <v>11013.09</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10546.37</v>
+        <v>11013.09</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>9555.0</v>
+        <v>10610.0</v>
       </c>
       <c r="D8">
-        <v>95.92</v>
+        <v>100.13</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>916494.14</v>
+        <v>1062376.72</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>916494.14</v>
+        <v>1062376.72</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P102"/>
+  <dimension ref="A1:P104"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O102" sqref="O102"/>
+      <selection activeCell="O104" sqref="O104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -1438,5086 +1426,5186 @@
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
         <v>9592.0</v>
       </c>
       <c r="D2" s="1">
-        <v>225.37</v>
+        <v>205.12</v>
       </c>
       <c r="E2" s="1">
         <v>207.40586738949</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H2" s="1">
         <v>1701373.14</v>
       </c>
       <c r="I2" s="1">
-        <v>174737.98</v>
+        <v>-27180.63</v>
       </c>
       <c r="J2" s="1">
-        <v>10.270408994467</v>
+        <v>-1.5975701838105</v>
       </c>
       <c r="K2">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.03</v>
+      </c>
+      <c r="L2" t="s">
+        <v>39</v>
       </c>
       <c r="M2" s="1">
-        <v>1876111.12</v>
+        <v>1674192.51</v>
       </c>
       <c r="N2" s="1">
-        <v>1876111.12</v>
+        <v>1684076.71</v>
       </c>
       <c r="O2" s="1">
-        <v>1.29</v>
+        <v>1.09</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>8885.0</v>
+        <v>6915.0</v>
       </c>
       <c r="D3" s="1">
-        <v>197.74</v>
+        <v>284.49</v>
       </c>
       <c r="E3" s="1">
-        <v>236.10999549803</v>
+        <v>236.10999566161</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H3" s="1">
-        <v>1799418.94</v>
+        <v>1400448.17</v>
       </c>
       <c r="I3" s="1">
-        <v>-274645.76</v>
+        <v>273520.81</v>
       </c>
       <c r="J3" s="1">
-        <v>-15.263024851789</v>
+        <v>19.53094843917</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1524773.18</v>
+        <v>1673968.98</v>
       </c>
       <c r="N3" s="1">
-        <v>1524773.18</v>
+        <v>1673968.98</v>
       </c>
       <c r="O3" s="1">
-        <v>1.05</v>
+        <v>1.08</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C4" s="1">
-        <v>33278.0</v>
+        <v>34256.0</v>
       </c>
       <c r="D4" s="1">
-        <v>303.55</v>
+        <v>332.29</v>
       </c>
       <c r="E4" s="1">
-        <v>185.67666055652</v>
+        <v>188.67867205745</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H4" s="1">
-        <v>5277977.54</v>
+        <v>5523810.45</v>
       </c>
       <c r="I4" s="1">
-        <v>3488815.17</v>
+        <v>4162137.68</v>
       </c>
       <c r="J4" s="1">
-        <v>66.101364463177</v>
+        <v>75.349031572943</v>
       </c>
       <c r="K4">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>0.0</v>
+      </c>
+      <c r="L4">
+        <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>8766792.71</v>
+        <v>9685948.13</v>
       </c>
       <c r="N4" s="1">
-        <v>8771038.21</v>
+        <v>9685948.13</v>
       </c>
       <c r="O4" s="1">
-        <v>6.03</v>
+        <v>6.28</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>3503.0</v>
       </c>
       <c r="D5" s="1">
-        <v>301.89</v>
+        <v>329.79</v>
       </c>
       <c r="E5" s="1">
         <v>323.711915501</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H5" s="1">
         <v>968248.18</v>
       </c>
       <c r="I5" s="1">
-        <v>-50460.66</v>
+        <v>14779.71</v>
       </c>
       <c r="J5" s="1">
-        <v>-5.2115419416538</v>
+        <v>1.5264381906713</v>
       </c>
       <c r="K5">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.57</v>
+      </c>
+      <c r="L5" t="s">
+        <v>46</v>
       </c>
       <c r="M5" s="1">
-        <v>917787.52</v>
+        <v>983027.89</v>
       </c>
       <c r="N5" s="1">
-        <v>917787.52</v>
+        <v>985010.1</v>
       </c>
       <c r="O5" s="1">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C6" s="1">
         <v>5524.0</v>
       </c>
       <c r="D6" s="1">
-        <v>307.27</v>
+        <v>375.27</v>
       </c>
       <c r="E6" s="1">
         <v>332.29211440985</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H6" s="1">
         <v>1562061.77</v>
       </c>
       <c r="I6" s="1">
-        <v>-88979.12</v>
+        <v>201886.05</v>
       </c>
       <c r="J6" s="1">
-        <v>-5.6962612944557</v>
+        <v>12.924332051222</v>
       </c>
       <c r="K6">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>0.0</v>
+      </c>
+      <c r="L6">
+        <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1473082.65</v>
+        <v>1763947.82</v>
       </c>
       <c r="N6" s="1">
-        <v>1475430.9</v>
+        <v>1763947.82</v>
       </c>
       <c r="O6" s="1">
-        <v>1.01</v>
+        <v>1.14</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>12188.0</v>
+        <v>6927.0</v>
       </c>
       <c r="D7" s="1">
-        <v>104.7</v>
+        <v>100.45</v>
       </c>
       <c r="E7" s="1">
-        <v>104.61695109944</v>
+        <v>103.58708387469</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H7" s="1">
-        <v>1086759.58</v>
+        <v>613084.77</v>
       </c>
       <c r="I7" s="1">
-        <v>20711.54</v>
+        <v>-21000.74</v>
       </c>
       <c r="J7" s="1">
-        <v>1.9058069863069</v>
+        <v>-3.4254219037279</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1107471.12</v>
+        <v>592084.03</v>
       </c>
       <c r="N7" s="1">
-        <v>1107471.12</v>
+        <v>592084.03</v>
       </c>
       <c r="O7" s="1">
-        <v>0.76</v>
+        <v>0.38</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>42821.0</v>
+        <v>44191.0</v>
       </c>
       <c r="D8" s="1">
-        <v>255.76</v>
+        <v>266.17</v>
       </c>
       <c r="E8" s="1">
-        <v>210.72832021672</v>
+        <v>212.48266389084</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H8" s="1">
-        <v>7705184.3</v>
+        <v>8016811.26</v>
       </c>
       <c r="I8" s="1">
-        <v>1799609.76</v>
+        <v>1991968.93</v>
       </c>
       <c r="J8" s="1">
-        <v>23.355830177871</v>
+        <v>24.84739711834</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>9504794.06</v>
+        <v>10008780.19</v>
       </c>
       <c r="N8" s="1">
-        <v>9504794.06</v>
+        <v>10008780.19</v>
       </c>
       <c r="O8" s="1">
-        <v>6.53</v>
+        <v>6.49</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>5160.0</v>
+        <v>4275.0</v>
       </c>
       <c r="D9" s="1">
-        <v>337.27</v>
+        <v>394.33</v>
       </c>
       <c r="E9" s="1">
-        <v>308.79477325581</v>
+        <v>308.79477426901</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H9" s="1">
-        <v>1367662.96</v>
+        <v>1133092.86</v>
       </c>
       <c r="I9" s="1">
-        <v>142697.81</v>
+        <v>301352.98</v>
       </c>
       <c r="J9" s="1">
-        <v>10.433697056474</v>
+        <v>26.595611943049</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1510360.77</v>
+        <v>1434445.84</v>
       </c>
       <c r="N9" s="1">
-        <v>1510360.77</v>
+        <v>1434445.84</v>
       </c>
       <c r="O9" s="1">
-        <v>1.04</v>
+        <v>0.93</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>12534.0</v>
+        <v>11626.0</v>
       </c>
       <c r="D10" s="1">
-        <v>134.03</v>
+        <v>172.86</v>
       </c>
       <c r="E10" s="1">
-        <v>130.28996968246</v>
+        <v>130.28996989506</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H10" s="1">
-        <v>1399666.91</v>
+        <v>1298270.9</v>
       </c>
       <c r="I10" s="1">
-        <v>58291.02</v>
+        <v>411795.78</v>
       </c>
       <c r="J10" s="1">
-        <v>4.1646351416567</v>
+        <v>31.718786888006</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1457957.93</v>
+        <v>1710066.68</v>
       </c>
       <c r="N10" s="1">
-        <v>1457957.93</v>
+        <v>1710066.68</v>
       </c>
       <c r="O10" s="1">
-        <v>1.0</v>
+        <v>1.11</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>20533.0</v>
+        <v>26081.0</v>
       </c>
       <c r="D11" s="1">
-        <v>27.39</v>
+        <v>60.25</v>
       </c>
       <c r="E11" s="1">
-        <v>26.428810207958</v>
+        <v>48.351957747019</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H11" s="1">
-        <v>465073.3</v>
+        <v>1077858.75</v>
       </c>
       <c r="I11" s="1">
-        <v>23014.24</v>
+        <v>259258.55</v>
       </c>
       <c r="J11" s="1">
-        <v>4.948518867886</v>
+        <v>24.053109927437</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>488087.54</v>
+        <v>1337117.3</v>
       </c>
       <c r="N11" s="1">
-        <v>488087.54</v>
+        <v>1337117.3</v>
       </c>
       <c r="O11" s="1">
-        <v>0.34</v>
+        <v>0.87</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>22032.0</v>
+        <v>46564.0</v>
       </c>
       <c r="D12" s="1">
-        <v>55.9</v>
+        <v>53.48</v>
       </c>
       <c r="E12" s="1">
-        <v>43.717838598402</v>
+        <v>50.156161197492</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H12" s="1">
-        <v>826006.3</v>
+        <v>1994389.12</v>
       </c>
       <c r="I12" s="1">
-        <v>242849.24</v>
+        <v>124605.71</v>
       </c>
       <c r="J12" s="1">
-        <v>29.40041014215</v>
+        <v>6.2478133655282</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1068855.54</v>
+        <v>2118994.83</v>
       </c>
       <c r="N12" s="1">
-        <v>1068855.54</v>
+        <v>2118994.83</v>
       </c>
       <c r="O12" s="1">
-        <v>0.73</v>
+        <v>1.37</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>46564.0</v>
+        <v>1403.0</v>
       </c>
       <c r="D13" s="1">
-        <v>47.13</v>
+        <v>1042.85</v>
       </c>
       <c r="E13" s="1">
-        <v>50.156161197492</v>
+        <v>1049.9053243051</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H13" s="1">
-        <v>1994389.12</v>
+        <v>1257641.36</v>
       </c>
       <c r="I13" s="1">
-        <v>-89801.3</v>
+        <v>-12646.0</v>
       </c>
       <c r="J13" s="1">
-        <v>-4.5026970464019</v>
+        <v>-1.0055330877477</v>
       </c>
       <c r="K13">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>0.0</v>
+      </c>
+      <c r="L13">
+        <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1904587.82</v>
+        <v>1244995.36</v>
       </c>
       <c r="N13" s="1">
-        <v>1912508.44</v>
+        <v>1244995.36</v>
       </c>
       <c r="O13" s="1">
-        <v>1.31</v>
+        <v>0.81</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
         <v>64</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1">
-        <v>1403.0</v>
+        <v>6377.0</v>
       </c>
       <c r="D14" s="1">
-        <v>922.9</v>
+        <v>219.16</v>
       </c>
       <c r="E14" s="1">
-        <v>1049.9053243051</v>
+        <v>224.16321624588</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H14" s="1">
-        <v>1257641.36</v>
+        <v>1213157.93</v>
       </c>
       <c r="I14" s="1">
-        <v>-133901.98</v>
+        <v>-23927.74</v>
       </c>
       <c r="J14" s="1">
-        <v>-10.647071912457</v>
+        <v>-1.9723516129512</v>
       </c>
       <c r="K14">
-        <v>3.48</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1123739.38</v>
+        <v>1189230.19</v>
       </c>
       <c r="N14" s="1">
-        <v>1128623.24</v>
+        <v>1189230.19</v>
       </c>
       <c r="O14" s="1">
-        <v>0.78</v>
+        <v>0.77</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C15" s="1">
-        <v>21349.0</v>
+        <v>28390.0</v>
       </c>
       <c r="D15" s="1">
-        <v>68.55</v>
+        <v>59.52</v>
       </c>
       <c r="E15" s="1">
-        <v>91.391942479741</v>
+        <v>85.907039450511</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H15" s="1">
-        <v>1672649.14</v>
+        <v>2094234.51</v>
       </c>
       <c r="I15" s="1">
-        <v>-402548.08</v>
+        <v>-656374.74</v>
       </c>
       <c r="J15" s="1">
-        <v>-24.066498488739</v>
+        <v>-31.341988534035</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1270101.06</v>
+        <v>1437859.77</v>
       </c>
       <c r="N15" s="1">
-        <v>1270101.06</v>
+        <v>1437859.77</v>
       </c>
       <c r="O15" s="1">
-        <v>0.87</v>
+        <v>0.93</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>3903.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D16" s="1">
-        <v>335.97</v>
+        <v>402.17</v>
       </c>
       <c r="E16" s="1">
-        <v>317.0499513195</v>
+        <v>194.64047683412</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H16" s="1">
-        <v>1059521.93</v>
+        <v>2286736.68</v>
       </c>
       <c r="I16" s="1">
-        <v>78504.46</v>
+        <v>2270528.38</v>
       </c>
       <c r="J16" s="1">
-        <v>7.4094228516818</v>
+        <v>99.291203917716</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1138026.39</v>
+        <v>4557265.06</v>
       </c>
       <c r="N16" s="1">
-        <v>1138026.39</v>
+        <v>4557265.06</v>
       </c>
       <c r="O16" s="1">
-        <v>0.78</v>
+        <v>2.95</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C17" s="1">
-        <v>13317.0</v>
+        <v>3903.0</v>
       </c>
       <c r="D17" s="1">
-        <v>335.97</v>
+        <v>402.17</v>
       </c>
       <c r="E17" s="1">
-        <v>194.64047683412</v>
+        <v>317.0499513195</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H17" s="1">
-        <v>2286736.68</v>
+        <v>1059521.93</v>
       </c>
       <c r="I17" s="1">
-        <v>1596198.87</v>
+        <v>276139.67</v>
       </c>
       <c r="J17" s="1">
-        <v>69.802478088557</v>
+        <v>26.06266677274</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3882935.55</v>
+        <v>1335661.6</v>
       </c>
       <c r="N17" s="1">
-        <v>3882935.55</v>
+        <v>1335661.6</v>
       </c>
       <c r="O17" s="1">
-        <v>2.67</v>
+        <v>0.87</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C18" s="1">
-        <v>9685.0</v>
+        <v>10819.0</v>
       </c>
       <c r="D18" s="1">
-        <v>177.45</v>
+        <v>202.5</v>
       </c>
       <c r="E18" s="1">
-        <v>214.83139494063</v>
+        <v>211.82877715131</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H18" s="1">
-        <v>1769046.09</v>
+        <v>1951529.65</v>
       </c>
       <c r="I18" s="1">
-        <v>-277526.67</v>
+        <v>-87295.9</v>
       </c>
       <c r="J18" s="1">
-        <v>-15.68792761075</v>
+        <v>-4.4732038788137</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1491519.42</v>
+        <v>1864233.75</v>
       </c>
       <c r="N18" s="1">
-        <v>1491519.42</v>
+        <v>1864233.75</v>
       </c>
       <c r="O18" s="1">
-        <v>1.03</v>
+        <v>1.21</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B19" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C19" s="1">
         <v>1378.0</v>
       </c>
       <c r="D19" s="1">
-        <v>700.69</v>
+        <v>800.45</v>
       </c>
       <c r="E19" s="1">
         <v>403.13397677794</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H19" s="1">
         <v>474432.46</v>
       </c>
       <c r="I19" s="1">
-        <v>363537.44</v>
+        <v>464148.29</v>
       </c>
       <c r="J19" s="1">
-        <v>76.625751956348</v>
+        <v>97.832321591149</v>
       </c>
       <c r="K19">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.9</v>
+      </c>
+      <c r="L19" t="s">
+        <v>73</v>
       </c>
       <c r="M19" s="1">
-        <v>837969.9</v>
+        <v>938580.75</v>
       </c>
       <c r="N19" s="1">
-        <v>837969.9</v>
+        <v>939820.16</v>
       </c>
       <c r="O19" s="1">
-        <v>0.58</v>
+        <v>0.61</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C20" s="1">
         <v>17065.0</v>
       </c>
       <c r="D20" s="1">
-        <v>43.68</v>
+        <v>32.69</v>
       </c>
       <c r="E20" s="1">
         <v>42.269673014943</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H20" s="1">
         <v>618554.52</v>
       </c>
       <c r="I20" s="1">
-        <v>28353.01</v>
+        <v>-143865.23</v>
       </c>
       <c r="J20" s="1">
-        <v>4.583752778979</v>
+        <v>-23.258294192079</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>646907.53</v>
+        <v>474689.29</v>
       </c>
       <c r="N20" s="1">
-        <v>646907.53</v>
+        <v>474689.29</v>
       </c>
       <c r="O20" s="1">
-        <v>0.44</v>
+        <v>0.31</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" t="s">
         <v>77</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="1">
-        <v>11314.0</v>
+        <v>5234.0</v>
       </c>
       <c r="D21" s="1">
-        <v>77.61</v>
+        <v>131.68</v>
       </c>
       <c r="E21" s="1">
-        <v>69.85108096164</v>
+        <v>124.91074894918</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H21" s="1">
-        <v>677223.0</v>
+        <v>557430.92</v>
       </c>
       <c r="I21" s="1">
-        <v>84833.45</v>
+        <v>29033.61</v>
       </c>
       <c r="J21" s="1">
-        <v>12.526664038286</v>
+        <v>5.2084678044053</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>762056.45</v>
+        <v>586464.53</v>
       </c>
       <c r="N21" s="1">
-        <v>762056.45</v>
+        <v>586464.53</v>
       </c>
       <c r="O21" s="1">
-        <v>0.52</v>
+        <v>0.38</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" t="s">
         <v>79</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1">
-        <v>3182.0</v>
+        <v>11314.0</v>
       </c>
       <c r="D22" s="1">
-        <v>241.27</v>
+        <v>74.7</v>
       </c>
       <c r="E22" s="1">
-        <v>135.77008170962</v>
+        <v>69.85108096164</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H22" s="1">
-        <v>374571.22</v>
+        <v>677223.0</v>
       </c>
       <c r="I22" s="1">
-        <v>291708.79</v>
+        <v>41936.12</v>
       </c>
       <c r="J22" s="1">
-        <v>77.878057475959</v>
+        <v>6.1923649964635</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>666280.01</v>
+        <v>719159.12</v>
       </c>
       <c r="N22" s="1">
-        <v>666280.01</v>
+        <v>719159.12</v>
       </c>
       <c r="O22" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" t="s">
         <v>81</v>
       </c>
-      <c r="B23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="1">
-        <v>4036.0</v>
+        <v>3858.0</v>
       </c>
       <c r="D23" s="1">
-        <v>301.55</v>
+        <v>343.79</v>
       </c>
       <c r="E23" s="1">
-        <v>282.32906342914</v>
+        <v>160.95920943494</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H23" s="1">
-        <v>963356.83</v>
+        <v>538603.19</v>
       </c>
       <c r="I23" s="1">
-        <v>92886.0</v>
+        <v>590006.26</v>
       </c>
       <c r="J23" s="1">
-        <v>9.6419101528558</v>
+        <v>109.54377377527</v>
       </c>
       <c r="K23">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>0.0</v>
+      </c>
+      <c r="L23">
+        <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1056242.83</v>
+        <v>1128609.45</v>
       </c>
       <c r="N23" s="1">
-        <v>1057288.55</v>
+        <v>1128609.45</v>
       </c>
       <c r="O23" s="1">
         <v>0.73</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C24" s="1">
-        <v>1378.0</v>
+        <v>5071.0</v>
       </c>
       <c r="D24" s="1">
-        <v>1003.32</v>
+        <v>277.7</v>
       </c>
       <c r="E24" s="1">
-        <v>983.84093613933</v>
+        <v>287.62378031946</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H24" s="1">
-        <v>1157477.57</v>
+        <v>1239121.82</v>
       </c>
       <c r="I24" s="1">
-        <v>42413.91</v>
+        <v>-40843.48</v>
       </c>
       <c r="J24" s="1">
-        <v>3.6643396899691</v>
+        <v>-3.2961634070813</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1199891.48</v>
+        <v>1198278.34</v>
       </c>
       <c r="N24" s="1">
-        <v>1199891.48</v>
+        <v>1198278.34</v>
       </c>
       <c r="O24" s="1">
-        <v>0.82</v>
+        <v>0.78</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C25" s="1">
-        <v>8960.0</v>
+        <v>1339.0</v>
       </c>
       <c r="D25" s="1">
-        <v>111.57</v>
+        <v>1005.81</v>
       </c>
       <c r="E25" s="1">
-        <v>112.5151015625</v>
+        <v>983.84093353249</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H25" s="1">
-        <v>860023.06</v>
+        <v>1124718.77</v>
       </c>
       <c r="I25" s="1">
-        <v>7555.33</v>
+        <v>21281.56</v>
       </c>
       <c r="J25" s="1">
-        <v>0.87850318804242</v>
+        <v>1.8921672303913</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>867578.39</v>
+        <v>1146000.33</v>
       </c>
       <c r="N25" s="1">
-        <v>867578.39</v>
+        <v>1146000.33</v>
       </c>
       <c r="O25" s="1">
-        <v>0.6</v>
+        <v>0.74</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B26" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C26" s="1">
-        <v>3561.0</v>
+        <v>5129.0</v>
       </c>
       <c r="D26" s="1">
-        <v>139.04</v>
+        <v>183.32</v>
       </c>
       <c r="E26" s="1">
-        <v>131.94393709632</v>
+        <v>112.51510235913</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H26" s="1">
-        <v>401177.58</v>
+        <v>492305.61</v>
       </c>
       <c r="I26" s="1">
-        <v>28522.09</v>
+        <v>307769.51</v>
       </c>
       <c r="J26" s="1">
-        <v>7.1095922159957</v>
+        <v>62.515946141666</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>429699.67</v>
+        <v>800075.12</v>
       </c>
       <c r="N26" s="1">
-        <v>429699.67</v>
+        <v>800075.12</v>
       </c>
       <c r="O26" s="1">
-        <v>0.3</v>
+        <v>0.52</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B27" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C27" s="1">
-        <v>3657.0</v>
+        <v>2967.0</v>
       </c>
       <c r="D27" s="1">
-        <v>186.26</v>
+        <v>449.61</v>
       </c>
       <c r="E27" s="1">
-        <v>236.35743505606</v>
+        <v>397.23863835524</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H27" s="1">
-        <v>740889.85</v>
+        <v>998058.29</v>
       </c>
       <c r="I27" s="1">
-        <v>-149739.65</v>
+        <v>137061.58</v>
       </c>
       <c r="J27" s="1">
-        <v>-20.210784369633</v>
+        <v>13.732823160058</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>591150.2</v>
+        <v>1135119.87</v>
       </c>
       <c r="N27" s="1">
-        <v>591150.2</v>
+        <v>1135119.87</v>
       </c>
       <c r="O27" s="1">
-        <v>0.41</v>
+        <v>0.74</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B28" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C28" s="1">
-        <v>8584.0</v>
+        <v>3657.0</v>
       </c>
       <c r="D28" s="1">
-        <v>127.16</v>
+        <v>194.54</v>
       </c>
       <c r="E28" s="1">
-        <v>113.54906686859</v>
+        <v>236.35743505606</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H28" s="1">
-        <v>818220.51</v>
+        <v>740889.85</v>
       </c>
       <c r="I28" s="1">
-        <v>129092.52</v>
+        <v>-135518.19</v>
       </c>
       <c r="J28" s="1">
-        <v>15.777228561528</v>
+        <v>-18.29127366234</v>
       </c>
       <c r="K28">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="L28">
-        <v>0.0</v>
+        <v>871.3</v>
       </c>
       <c r="M28" s="1">
-        <v>947313.03</v>
+        <v>605371.66</v>
       </c>
       <c r="N28" s="1">
-        <v>947313.03</v>
+        <v>606242.96</v>
       </c>
       <c r="O28" s="1">
-        <v>0.65</v>
+        <v>0.39</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B29" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C29" s="1">
-        <v>1409.0</v>
+        <v>9760.0</v>
       </c>
       <c r="D29" s="1">
-        <v>585.83</v>
+        <v>129.29</v>
       </c>
       <c r="E29" s="1">
-        <v>478.22217175302</v>
+        <v>115.05421209016</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H29" s="1">
-        <v>579250.61</v>
+        <v>943685.15</v>
       </c>
       <c r="I29" s="1">
-        <v>137116.91</v>
+        <v>130064.34</v>
       </c>
       <c r="J29" s="1">
-        <v>23.671431265303</v>
+        <v>13.782598995014</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>716367.52</v>
+        <v>1073749.49</v>
       </c>
       <c r="N29" s="1">
-        <v>716367.52</v>
+        <v>1073749.49</v>
       </c>
       <c r="O29" s="1">
-        <v>0.49</v>
+        <v>0.7</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" t="s">
+        <v>95</v>
+      </c>
+      <c r="C30" s="1">
+        <v>1409.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>587.3</v>
+      </c>
+      <c r="E30" s="1">
+        <v>478.22217175302</v>
+      </c>
+      <c r="F30" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30">
+        <v>1.18</v>
+      </c>
+      <c r="H30" s="1">
+        <v>579250.61</v>
+      </c>
+      <c r="I30" s="1">
+        <v>124889.71</v>
+      </c>
+      <c r="J30" s="1">
+        <v>21.560565987147</v>
+      </c>
+      <c r="K30">
+        <v>0.96</v>
+      </c>
+      <c r="L30" t="s">
         <v>96</v>
       </c>
-      <c r="B30" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>854991.89</v>
+        <v>704140.32</v>
       </c>
       <c r="N30" s="1">
-        <v>854991.89</v>
+        <v>705499.93</v>
       </c>
       <c r="O30" s="1">
-        <v>0.59</v>
+        <v>0.46</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>97</v>
+      </c>
+      <c r="B31" t="s">
         <v>98</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>3425.0</v>
+        <v>5461.0</v>
       </c>
       <c r="D31" s="1">
-        <v>348.64</v>
+        <v>201.27</v>
       </c>
       <c r="E31" s="1">
-        <v>356.96124963504</v>
+        <v>172.77700421168</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H31" s="1">
-        <v>1041632.66</v>
+        <v>805020.67</v>
       </c>
       <c r="I31" s="1">
-        <v>-5319.36</v>
+        <v>130254.58</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.51067523170788</v>
+        <v>16.18027770641</v>
       </c>
       <c r="K31">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>0.0</v>
+      </c>
+      <c r="L31">
+        <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1036313.3</v>
+        <v>935275.25</v>
       </c>
       <c r="N31" s="1">
-        <v>1039582.99</v>
+        <v>935275.25</v>
       </c>
       <c r="O31" s="1">
-        <v>0.71</v>
+        <v>0.61</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B32" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C32" s="1">
-        <v>18707.0</v>
+        <v>3870.0</v>
       </c>
       <c r="D32" s="1">
-        <v>84.61</v>
+        <v>409.7</v>
       </c>
       <c r="E32" s="1">
-        <v>77.917094670444</v>
+        <v>358.96101033592</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H32" s="1">
-        <v>1243649.33</v>
+        <v>1185614.36</v>
       </c>
       <c r="I32" s="1">
-        <v>130010.27</v>
+        <v>163550.89</v>
       </c>
       <c r="J32" s="1">
-        <v>10.453933183882</v>
+        <v>13.794611090912</v>
       </c>
       <c r="K32">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="L32">
-        <v>0.0</v>
+        <v>801.46</v>
       </c>
       <c r="M32" s="1">
-        <v>1373659.6</v>
+        <v>1349165.25</v>
       </c>
       <c r="N32" s="1">
-        <v>1373659.6</v>
+        <v>1349966.71</v>
       </c>
       <c r="O32" s="1">
-        <v>0.94</v>
+        <v>0.87</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B33" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C33" s="1">
-        <v>3577.0</v>
+        <v>18707.0</v>
       </c>
       <c r="D33" s="1">
-        <v>977.25</v>
+        <v>79.71</v>
       </c>
       <c r="E33" s="1">
-        <v>593.83701984904</v>
+        <v>77.917094670444</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H33" s="1">
-        <v>1939539.89</v>
+        <v>1243649.33</v>
       </c>
       <c r="I33" s="1">
-        <v>1094196.93</v>
+        <v>25185.74</v>
       </c>
       <c r="J33" s="1">
-        <v>56.415283626881</v>
+        <v>2.0251480375099</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3033736.82</v>
+        <v>1268835.07</v>
       </c>
       <c r="N33" s="1">
-        <v>3033736.82</v>
+        <v>1268835.07</v>
       </c>
       <c r="O33" s="1">
-        <v>2.09</v>
+        <v>0.82</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>103</v>
       </c>
       <c r="B34" t="s">
         <v>104</v>
       </c>
       <c r="C34" s="1">
         <v>19.0</v>
       </c>
       <c r="D34" s="1">
-        <v>977.25</v>
+        <v>903.02</v>
       </c>
       <c r="E34" s="1">
         <v>945.38736842105</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H34" s="1">
         <v>15431.11</v>
       </c>
       <c r="I34" s="1">
-        <v>683.23</v>
+        <v>-831.57</v>
       </c>
       <c r="J34" s="1">
-        <v>4.4276140860897</v>
+        <v>-5.3889188788104</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>16114.34</v>
+        <v>14599.54</v>
       </c>
       <c r="N34" s="1">
-        <v>16114.34</v>
+        <v>14599.54</v>
       </c>
       <c r="O34" s="1">
         <v>0.01</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B35" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>7712.0</v>
+        <v>3577.0</v>
       </c>
       <c r="D35" s="1">
-        <v>132.18</v>
+        <v>903.02</v>
       </c>
       <c r="E35" s="1">
-        <v>144.29944761411</v>
+        <v>593.83701984904</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H35" s="1">
-        <v>955963.7</v>
+        <v>1939539.89</v>
       </c>
       <c r="I35" s="1">
-        <v>-71284.02</v>
+        <v>809015.71</v>
       </c>
       <c r="J35" s="1">
-        <v>-7.4567705865819</v>
+        <v>41.711733497783</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>884679.68</v>
+        <v>2748555.6</v>
       </c>
       <c r="N35" s="1">
-        <v>884679.68</v>
+        <v>2748555.6</v>
       </c>
       <c r="O35" s="1">
-        <v>0.61</v>
+        <v>1.78</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B36" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>2828.0</v>
+        <v>9309.0</v>
       </c>
       <c r="D36" s="1">
-        <v>334.55</v>
+        <v>144.83</v>
       </c>
       <c r="E36" s="1">
-        <v>395.36653465347</v>
+        <v>141.98567944999</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H36" s="1">
-        <v>962027.37</v>
+        <v>1136523.21</v>
       </c>
       <c r="I36" s="1">
-        <v>-140931.77</v>
+        <v>10704.9</v>
       </c>
       <c r="J36" s="1">
-        <v>-14.649455347617</v>
+        <v>0.94189893403057</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>821095.6</v>
+        <v>1147228.11</v>
       </c>
       <c r="N36" s="1">
-        <v>821095.6</v>
+        <v>1147228.11</v>
       </c>
       <c r="O36" s="1">
-        <v>0.56</v>
+        <v>0.74</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" t="s">
+        <v>108</v>
+      </c>
+      <c r="C37" s="1">
+        <v>2828.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>358.5</v>
+      </c>
+      <c r="E37" s="1">
+        <v>395.36653465347</v>
+      </c>
+      <c r="F37" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37">
+        <v>1.18</v>
+      </c>
+      <c r="H37" s="1">
+        <v>962027.37</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-99333.36</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-10.325419327727</v>
+      </c>
+      <c r="K37">
+        <v>3.62</v>
+      </c>
+      <c r="L37" t="s">
         <v>109</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>1212386.48</v>
+        <v>862694.01</v>
       </c>
       <c r="N37" s="1">
-        <v>1212386.48</v>
+        <v>872943.32</v>
       </c>
       <c r="O37" s="1">
-        <v>0.83</v>
+        <v>0.57</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" t="s">
         <v>111</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>13317.0</v>
+        <v>32048.0</v>
       </c>
       <c r="D38" s="1">
-        <v>59.21</v>
+        <v>51.1</v>
       </c>
       <c r="E38" s="1">
-        <v>64.118153488023</v>
+        <v>42.827194520719</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H38" s="1">
-        <v>722815.07</v>
+        <v>1180670.9</v>
       </c>
       <c r="I38" s="1">
-        <v>-38502.14</v>
+        <v>212838.97</v>
       </c>
       <c r="J38" s="1">
-        <v>-5.326693036436</v>
+        <v>18.026951456159</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>684312.93</v>
+        <v>1393509.87</v>
       </c>
       <c r="N38" s="1">
-        <v>684312.93</v>
+        <v>1393509.87</v>
       </c>
       <c r="O38" s="1">
-        <v>0.47</v>
+        <v>0.9</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" t="s">
         <v>113</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1">
+        <v>10892.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>67.57</v>
+      </c>
+      <c r="E39" s="1">
+        <v>64.118153690782</v>
+      </c>
+      <c r="F39" t="s">
+        <v>11</v>
+      </c>
+      <c r="G39">
+        <v>1.18</v>
+      </c>
+      <c r="H39" s="1">
+        <v>591191.84</v>
+      </c>
+      <c r="I39" s="1">
+        <v>35061.09</v>
+      </c>
+      <c r="J39" s="1">
+        <v>5.9305774585793</v>
+      </c>
+      <c r="K39">
+        <v>0.11</v>
+      </c>
+      <c r="L39" t="s">
         <v>114</v>
       </c>
-      <c r="C39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>819552.44</v>
+        <v>626252.93</v>
       </c>
       <c r="N39" s="1">
-        <v>820431.58</v>
+        <v>627442.75</v>
       </c>
       <c r="O39" s="1">
-        <v>0.56</v>
+        <v>0.41</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>115</v>
       </c>
       <c r="B40" t="s">
         <v>116</v>
       </c>
       <c r="C40" s="1">
-        <v>13492.0</v>
+        <v>6742.0</v>
       </c>
       <c r="D40" s="1">
-        <v>73.45</v>
+        <v>286.73</v>
       </c>
       <c r="E40" s="1">
-        <v>84.162429587904</v>
+        <v>313.69987985761</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H40" s="1">
-        <v>973017.84</v>
+        <v>1797611.14</v>
       </c>
       <c r="I40" s="1">
-        <v>-112972.36</v>
+        <v>-152670.99</v>
       </c>
       <c r="J40" s="1">
-        <v>-11.610512711668</v>
+        <v>-8.4929930952698</v>
       </c>
       <c r="K40">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>0.13</v>
+      </c>
+      <c r="L40">
+        <v>861.97</v>
       </c>
       <c r="M40" s="1">
-        <v>860045.48</v>
+        <v>1644940.15</v>
       </c>
       <c r="N40" s="1">
-        <v>861520.85</v>
+        <v>1645802.12</v>
       </c>
       <c r="O40" s="1">
-        <v>0.59</v>
+        <v>1.07</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>117</v>
+      </c>
+      <c r="B41" t="s">
         <v>118</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>10834.0</v>
+        <v>13492.0</v>
       </c>
       <c r="D41" s="1">
-        <v>145.21</v>
+        <v>79.05</v>
       </c>
       <c r="E41" s="1">
-        <v>112.2113716079</v>
+        <v>84.162429587904</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H41" s="1">
-        <v>1035569.07</v>
+        <v>973017.84</v>
       </c>
       <c r="I41" s="1">
-        <v>329764.1</v>
+        <v>-65476.48</v>
       </c>
       <c r="J41" s="1">
-        <v>31.843757172083</v>
+        <v>-6.7292168044935</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1365333.17</v>
+        <v>907541.36</v>
       </c>
       <c r="N41" s="1">
-        <v>1365333.17</v>
+        <v>907541.36</v>
       </c>
       <c r="O41" s="1">
-        <v>0.94</v>
+        <v>0.59</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B42" t="s">
         <v>120</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" s="1">
-        <v>891.0</v>
+        <v>10834.0</v>
       </c>
       <c r="D42" s="1">
-        <v>787.52</v>
+        <v>133.29</v>
       </c>
       <c r="E42" s="1">
-        <v>707.01785634119</v>
+        <v>112.2113716079</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H42" s="1">
-        <v>537930.75</v>
+        <v>1035569.07</v>
       </c>
       <c r="I42" s="1">
-        <v>71034.6</v>
+        <v>193212.3</v>
       </c>
       <c r="J42" s="1">
-        <v>13.205156983496</v>
+        <v>18.657596639112</v>
       </c>
       <c r="K42">
-        <v>2.78</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>0.0</v>
+      </c>
+      <c r="L42">
+        <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>608965.35</v>
+        <v>1228781.37</v>
       </c>
       <c r="N42" s="1">
-        <v>611442.15</v>
+        <v>1228781.37</v>
       </c>
       <c r="O42" s="1">
-        <v>0.42</v>
+        <v>0.8</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B43" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C43" s="1">
-        <v>8090.0</v>
+        <v>891.0</v>
       </c>
       <c r="D43" s="1">
-        <v>338.93</v>
+        <v>926.55</v>
       </c>
       <c r="E43" s="1">
-        <v>367.85395426452</v>
+        <v>707.01785634119</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H43" s="1">
-        <v>2542320.44</v>
+        <v>537930.75</v>
       </c>
       <c r="I43" s="1">
-        <v>-162677.39</v>
+        <v>164550.57</v>
       </c>
       <c r="J43" s="1">
-        <v>-6.3987759937925</v>
+        <v>30.589545215625</v>
       </c>
       <c r="K43">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>0.0</v>
+      </c>
+      <c r="L43">
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>2379643.05</v>
+        <v>702481.32</v>
       </c>
       <c r="N43" s="1">
-        <v>2391094.38</v>
+        <v>702481.32</v>
       </c>
       <c r="O43" s="1">
-        <v>1.64</v>
+        <v>0.46</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B44" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C44" s="1">
-        <v>2020.0</v>
+        <v>8090.0</v>
       </c>
       <c r="D44" s="1">
-        <v>468.41</v>
+        <v>343.92</v>
       </c>
       <c r="E44" s="1">
-        <v>448.53978217822</v>
+        <v>367.85395426452</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H44" s="1">
-        <v>774932.0</v>
+        <v>2542320.44</v>
       </c>
       <c r="I44" s="1">
-        <v>46233.72</v>
+        <v>-174797.63</v>
       </c>
       <c r="J44" s="1">
-        <v>5.9661647731672</v>
+        <v>-6.8755152674617</v>
       </c>
       <c r="K44">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>0.0</v>
+      </c>
+      <c r="L44">
+        <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>821165.72</v>
+        <v>2367522.81</v>
       </c>
       <c r="N44" s="1">
-        <v>822938.48</v>
+        <v>2367522.81</v>
       </c>
       <c r="O44" s="1">
-        <v>0.57</v>
+        <v>1.53</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B45" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C45" s="1">
-        <v>11002.0</v>
+        <v>2294.0</v>
       </c>
       <c r="D45" s="1">
-        <v>70.01</v>
+        <v>549.11</v>
       </c>
       <c r="E45" s="1">
-        <v>73.231700599891</v>
+        <v>455.56277680907</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H45" s="1">
-        <v>691605.52</v>
+        <v>895079.49</v>
       </c>
       <c r="I45" s="1">
-        <v>-23130.78</v>
+        <v>176787.72</v>
       </c>
       <c r="J45" s="1">
-        <v>-3.3445048269713</v>
+        <v>19.751063673686</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>668474.74</v>
+        <v>1071867.21</v>
       </c>
       <c r="N45" s="1">
-        <v>668474.74</v>
+        <v>1071867.21</v>
       </c>
       <c r="O45" s="1">
-        <v>0.46</v>
+        <v>0.69</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B46" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C46" s="1">
-        <v>3332.0</v>
+        <v>6872.0</v>
       </c>
       <c r="D46" s="1">
-        <v>479.27</v>
+        <v>72.42</v>
       </c>
       <c r="E46" s="1">
-        <v>254.3075210084</v>
+        <v>73.231701105937</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H46" s="1">
-        <v>764809.79</v>
+        <v>431986.29</v>
       </c>
       <c r="I46" s="1">
-        <v>621111.36</v>
+        <v>-8509.23</v>
       </c>
       <c r="J46" s="1">
-        <v>81.211219851148</v>
+        <v>-1.9697916801943</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1385921.15</v>
+        <v>423477.06</v>
       </c>
       <c r="N46" s="1">
-        <v>1385921.15</v>
+        <v>423477.06</v>
       </c>
       <c r="O46" s="1">
-        <v>0.95</v>
+        <v>0.27</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B47" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C47" s="1">
         <v>647.0</v>
       </c>
       <c r="D47" s="1">
-        <v>479.27</v>
+        <v>451.29</v>
       </c>
       <c r="E47" s="1">
         <v>466.98123647604</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H47" s="1">
         <v>260723.54</v>
       </c>
       <c r="I47" s="1">
-        <v>8391.4</v>
+        <v>-12268.27</v>
       </c>
       <c r="J47" s="1">
-        <v>3.2185049343838</v>
+        <v>-4.7054707833439</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>269114.94</v>
+        <v>248455.27</v>
       </c>
       <c r="N47" s="1">
-        <v>269114.94</v>
+        <v>248455.27</v>
       </c>
       <c r="O47" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B48" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C48" s="1">
-        <v>11091.0</v>
+        <v>3332.0</v>
       </c>
       <c r="D48" s="1">
-        <v>282.89</v>
+        <v>451.29</v>
       </c>
       <c r="E48" s="1">
-        <v>290.08747993869</v>
+        <v>254.3075210084</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H48" s="1">
-        <v>2749681.98</v>
+        <v>764809.79</v>
       </c>
       <c r="I48" s="1">
-        <v>-26719.96</v>
+        <v>514715.64</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.97174728548063</v>
+        <v>67.299823659423</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2722962.02</v>
+        <v>1279525.43</v>
       </c>
       <c r="N48" s="1">
-        <v>2722962.02</v>
+        <v>1279525.43</v>
       </c>
       <c r="O48" s="1">
-        <v>1.87</v>
+        <v>0.83</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B49" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C49" s="1">
-        <v>36684.0</v>
+        <v>11091.0</v>
       </c>
       <c r="D49" s="1">
-        <v>26.93</v>
+        <v>313.0</v>
       </c>
       <c r="E49" s="1">
-        <v>32.147454476066</v>
+        <v>290.08747993869</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H49" s="1">
-        <v>1006823.62</v>
+        <v>2749681.98</v>
       </c>
       <c r="I49" s="1">
-        <v>-149457.49</v>
+        <v>204268.84</v>
       </c>
       <c r="J49" s="1">
-        <v>-14.844456072654</v>
+        <v>7.4288169135836</v>
       </c>
       <c r="K49">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.89</v>
+      </c>
+      <c r="L49" t="s">
+        <v>133</v>
       </c>
       <c r="M49" s="1">
-        <v>857366.13</v>
+        <v>2953950.82</v>
       </c>
       <c r="N49" s="1">
-        <v>857366.13</v>
+        <v>2963860.24</v>
       </c>
       <c r="O49" s="1">
-        <v>0.59</v>
+        <v>1.92</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B50" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>11692.0</v>
+        <v>27434.0</v>
       </c>
       <c r="D50" s="1">
-        <v>83.88</v>
+        <v>26.44</v>
       </c>
       <c r="E50" s="1">
-        <v>133.66261888471</v>
+        <v>32.147454618357</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H50" s="1">
-        <v>1331963.58</v>
+        <v>752949.49</v>
       </c>
       <c r="I50" s="1">
-        <v>-480824.54</v>
+        <v>-135731.18</v>
       </c>
       <c r="J50" s="1">
-        <v>-36.098925467617</v>
+        <v>-18.026598304755</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>851139.04</v>
+        <v>617218.31</v>
       </c>
       <c r="N50" s="1">
-        <v>851139.04</v>
+        <v>617218.31</v>
       </c>
       <c r="O50" s="1">
-        <v>0.59</v>
+        <v>0.4</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B51" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>38080.0</v>
+        <v>6580.0</v>
       </c>
       <c r="D51" s="1">
-        <v>18.12</v>
+        <v>104.45</v>
       </c>
       <c r="E51" s="1">
-        <v>18.909090336135</v>
+        <v>133.66261854103</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H51" s="1">
-        <v>614819.25</v>
+        <v>749599.76</v>
       </c>
       <c r="I51" s="1">
-        <v>-15982.54</v>
+        <v>-164779.3</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.599551006251</v>
+        <v>-21.982304263278</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>598836.71</v>
+        <v>584820.46</v>
       </c>
       <c r="N51" s="1">
-        <v>598836.71</v>
+        <v>584820.46</v>
       </c>
       <c r="O51" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B52" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>2776.0</v>
+        <v>38080.0</v>
       </c>
       <c r="D52" s="1">
-        <v>490.41</v>
+        <v>23.36</v>
       </c>
       <c r="E52" s="1">
-        <v>460.85609510086</v>
+        <v>18.909090336135</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H52" s="1">
-        <v>1092218.34</v>
+        <v>614819.25</v>
       </c>
       <c r="I52" s="1">
-        <v>89277.13</v>
+        <v>142114.72</v>
       </c>
       <c r="J52" s="1">
-        <v>8.1739270190244</v>
+        <v>23.114878071889</v>
       </c>
       <c r="K52">
-        <v>1.39</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>0.0</v>
+      </c>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1181495.47</v>
+        <v>756933.97</v>
       </c>
       <c r="N52" s="1">
-        <v>1185350.19</v>
+        <v>756933.97</v>
       </c>
       <c r="O52" s="1">
-        <v>0.81</v>
+        <v>0.49</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B53" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>1449.0</v>
+        <v>1407.0</v>
       </c>
       <c r="D53" s="1">
-        <v>587.37</v>
+        <v>494.84</v>
       </c>
       <c r="E53" s="1">
-        <v>556.13495514148</v>
+        <v>460.85609808102</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H53" s="1">
-        <v>688059.87</v>
+        <v>553584.73</v>
       </c>
       <c r="I53" s="1">
-        <v>50581.16</v>
+        <v>38859.01</v>
       </c>
       <c r="J53" s="1">
-        <v>7.3512730803498</v>
+        <v>7.0195234612053</v>
       </c>
       <c r="K53">
-        <v>0.51</v>
+        <v>0.0</v>
       </c>
       <c r="L53">
-        <v>743.24</v>
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>738641.03</v>
+        <v>592443.74</v>
       </c>
       <c r="N53" s="1">
-        <v>739384.27</v>
+        <v>592443.74</v>
       </c>
       <c r="O53" s="1">
-        <v>0.51</v>
+        <v>0.38</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B54" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>7688.0</v>
+        <v>1449.0</v>
       </c>
       <c r="D54" s="1">
-        <v>87.67</v>
+        <v>614.49</v>
       </c>
       <c r="E54" s="1">
-        <v>77.340401925078</v>
+        <v>556.13495514148</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H54" s="1">
-        <v>508574.32</v>
+        <v>688059.87</v>
       </c>
       <c r="I54" s="1">
-        <v>76374.22</v>
+        <v>69595.01</v>
       </c>
       <c r="J54" s="1">
-        <v>15.017317429633</v>
+        <v>10.114673596645</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>584948.54</v>
+        <v>757654.88</v>
       </c>
       <c r="N54" s="1">
-        <v>584948.54</v>
+        <v>757654.88</v>
       </c>
       <c r="O54" s="1">
-        <v>0.4</v>
+        <v>0.49</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B55" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C55" s="1">
         <v>2613.0</v>
       </c>
       <c r="D55" s="1">
-        <v>497.31</v>
+        <v>511.35</v>
       </c>
       <c r="E55" s="1">
         <v>556.62815920398</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H55" s="1">
         <v>1241801.12</v>
       </c>
       <c r="I55" s="1">
-        <v>-114032.81</v>
+        <v>-104839.28</v>
       </c>
       <c r="J55" s="1">
-        <v>-9.1828561082309</v>
+        <v>-8.4425177519569</v>
       </c>
       <c r="K55">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.52</v>
+      </c>
+      <c r="L55" t="s">
+        <v>146</v>
       </c>
       <c r="M55" s="1">
-        <v>1127768.31</v>
+        <v>1136961.84</v>
       </c>
       <c r="N55" s="1">
-        <v>1127768.31</v>
+        <v>1138315.92</v>
       </c>
       <c r="O55" s="1">
-        <v>0.78</v>
+        <v>0.74</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B56" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C56" s="1">
-        <v>18194.0</v>
+        <v>16665.0</v>
       </c>
       <c r="D56" s="1">
-        <v>115.91</v>
+        <v>112.56</v>
       </c>
       <c r="E56" s="1">
-        <v>80.401531823678</v>
+        <v>80.401531953195</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H56" s="1">
-        <v>1249159.68</v>
+        <v>1144181.93</v>
       </c>
       <c r="I56" s="1">
-        <v>581056.45</v>
+        <v>451982.47</v>
       </c>
       <c r="J56" s="1">
-        <v>46.51578651658</v>
+        <v>39.502675068466</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1830216.13</v>
+        <v>1596164.4</v>
       </c>
       <c r="N56" s="1">
-        <v>1830216.13</v>
+        <v>1596164.4</v>
       </c>
       <c r="O56" s="1">
-        <v>1.26</v>
+        <v>1.03</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B57" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C57" s="1">
-        <v>8607.0</v>
+        <v>8786.0</v>
       </c>
       <c r="D57" s="1">
-        <v>638.18</v>
+        <v>668.84</v>
       </c>
       <c r="E57" s="1">
-        <v>716.39081096782</v>
+        <v>713.46106419303</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H57" s="1">
-        <v>5259300.2</v>
+        <v>5348254.55</v>
       </c>
       <c r="I57" s="1">
-        <v>-492265.91</v>
+        <v>-347890.15</v>
       </c>
       <c r="J57" s="1">
-        <v>-9.3599127503693</v>
+        <v>-6.5047418133828</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4767034.29</v>
+        <v>5000364.4</v>
       </c>
       <c r="N57" s="1">
-        <v>4767034.29</v>
+        <v>5000364.4</v>
       </c>
       <c r="O57" s="1">
-        <v>3.28</v>
+        <v>3.24</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B58" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C58" s="1">
-        <v>8394.0</v>
+        <v>1663.0</v>
       </c>
       <c r="D58" s="1">
-        <v>68.79</v>
+        <v>77.48</v>
       </c>
       <c r="E58" s="1">
-        <v>80.395493209435</v>
+        <v>80.395496091401</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H58" s="1">
-        <v>576162.99</v>
+        <v>114148.09</v>
       </c>
       <c r="I58" s="1">
-        <v>-75036.27</v>
+        <v>-4507.82</v>
       </c>
       <c r="J58" s="1">
-        <v>-13.023444980387</v>
+        <v>-3.9490980532394</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>501126.72</v>
+        <v>109640.27</v>
       </c>
       <c r="N58" s="1">
-        <v>501126.72</v>
+        <v>109640.27</v>
       </c>
       <c r="O58" s="1">
-        <v>0.34</v>
+        <v>0.07</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B59" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C59" s="1">
-        <v>4454.0</v>
+        <v>6760.0</v>
       </c>
       <c r="D59" s="1">
-        <v>405.35</v>
+        <v>449.38</v>
       </c>
       <c r="E59" s="1">
-        <v>386.66215761114</v>
+        <v>393.88281360947</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H59" s="1">
-        <v>1465656.56</v>
+        <v>2276550.71</v>
       </c>
       <c r="I59" s="1">
-        <v>101215.99</v>
+        <v>308378.5</v>
       </c>
       <c r="J59" s="1">
-        <v>6.9058463464319</v>
+        <v>13.545865622295</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1566872.55</v>
+        <v>2584929.21</v>
       </c>
       <c r="N59" s="1">
-        <v>1566872.55</v>
+        <v>2584929.21</v>
       </c>
       <c r="O59" s="1">
-        <v>1.08</v>
+        <v>1.68</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B60" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C60" s="1">
-        <v>23777.0</v>
+        <v>24607.0</v>
       </c>
       <c r="D60" s="1">
-        <v>401.86</v>
+        <v>424.16</v>
       </c>
       <c r="E60" s="1">
-        <v>500.10573747739</v>
+        <v>493.77856585524</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H60" s="1">
-        <v>10157685.5</v>
+        <v>10385352.34</v>
       </c>
       <c r="I60" s="1">
-        <v>-1865192.36</v>
+        <v>-1504051.18</v>
       </c>
       <c r="J60" s="1">
-        <v>-18.362375562819</v>
+        <v>-14.482428046346</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>8292493.14</v>
+        <v>8881301.16</v>
       </c>
       <c r="N60" s="1">
-        <v>8292493.14</v>
+        <v>8881301.16</v>
       </c>
       <c r="O60" s="1">
-        <v>5.7</v>
+        <v>5.76</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B61" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C61" s="1">
         <v>6070.0</v>
       </c>
       <c r="D61" s="1">
-        <v>154.37</v>
+        <v>189.31</v>
       </c>
       <c r="E61" s="1">
         <v>144.26844481054</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H61" s="1">
         <v>747796.83</v>
       </c>
       <c r="I61" s="1">
-        <v>65417.23</v>
+        <v>230004.14</v>
       </c>
       <c r="J61" s="1">
-        <v>8.7479950938011</v>
+        <v>30.757570876571</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>813214.06</v>
+        <v>977800.97</v>
       </c>
       <c r="N61" s="1">
-        <v>813214.06</v>
+        <v>977800.97</v>
       </c>
       <c r="O61" s="1">
-        <v>0.56</v>
+        <v>0.63</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B62" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C62" s="1">
         <v>11660.0</v>
       </c>
       <c r="D62" s="1">
-        <v>94.31</v>
+        <v>92.58</v>
       </c>
       <c r="E62" s="1">
         <v>43.225473413379</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H62" s="1">
         <v>457315.67</v>
       </c>
       <c r="I62" s="1">
-        <v>497038.51</v>
+        <v>461236.75</v>
       </c>
       <c r="J62" s="1">
-        <v>108.68608766457</v>
+        <v>100.8574121241</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>954354.18</v>
+        <v>918552.42</v>
       </c>
       <c r="N62" s="1">
-        <v>954354.18</v>
+        <v>918552.42</v>
       </c>
       <c r="O62" s="1">
-        <v>0.66</v>
+        <v>0.6</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B63" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C63" s="1">
-        <v>9874.0</v>
+        <v>11501.0</v>
       </c>
       <c r="D63" s="1">
-        <v>94.31</v>
+        <v>92.58</v>
       </c>
       <c r="E63" s="1">
-        <v>93.772478225643</v>
+        <v>94.119698287106</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H63" s="1">
-        <v>792523.33</v>
+        <v>928403.56</v>
       </c>
       <c r="I63" s="1">
-        <v>15649.32</v>
+        <v>-22376.86</v>
       </c>
       <c r="J63" s="1">
-        <v>1.9746194727163</v>
+        <v>-2.4102514212677</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>808172.65</v>
+        <v>906026.7</v>
       </c>
       <c r="N63" s="1">
-        <v>808172.65</v>
+        <v>906026.7</v>
       </c>
       <c r="O63" s="1">
-        <v>0.56</v>
+        <v>0.59</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B64" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C64" s="1">
         <v>3206.0</v>
       </c>
       <c r="D64" s="1">
-        <v>114.48</v>
+        <v>109.3</v>
       </c>
       <c r="E64" s="1">
         <v>116.83629756706</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H64" s="1">
         <v>317088.95</v>
       </c>
       <c r="I64" s="1">
-        <v>1438.18</v>
+        <v>-18913.49</v>
       </c>
       <c r="J64" s="1">
-        <v>0.45355727470163</v>
+        <v>-5.9647269323009</v>
       </c>
       <c r="K64">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L64">
-        <v>515.24</v>
+        <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>318527.13</v>
+        <v>298175.46</v>
       </c>
       <c r="N64" s="1">
-        <v>319042.37</v>
+        <v>298175.46</v>
       </c>
       <c r="O64" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B65" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C65" s="1">
-        <v>24318.0</v>
+        <v>15939.0</v>
       </c>
       <c r="D65" s="1">
-        <v>91.73</v>
+        <v>90.6</v>
       </c>
       <c r="E65" s="1">
-        <v>74.798555802286</v>
+        <v>74.798555743773</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H65" s="1">
-        <v>1556213.17</v>
+        <v>1020005.0</v>
       </c>
       <c r="I65" s="1">
-        <v>379729.67</v>
+        <v>208784.48</v>
       </c>
       <c r="J65" s="1">
-        <v>24.400877548157</v>
+        <v>20.468966328596</v>
       </c>
       <c r="K65">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>0.0</v>
+      </c>
+      <c r="L65">
+        <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1935942.84</v>
+        <v>1228789.48</v>
       </c>
       <c r="N65" s="1">
-        <v>1945309.74</v>
+        <v>1228789.48</v>
       </c>
       <c r="O65" s="1">
-        <v>1.34</v>
+        <v>0.8</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B66" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C66" s="1">
         <v>30757.0</v>
       </c>
       <c r="D66" s="1">
-        <v>183.14</v>
+        <v>199.88</v>
       </c>
       <c r="E66" s="1">
         <v>85.334505966121</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H66" s="1">
         <v>2465459.21</v>
       </c>
       <c r="I66" s="1">
-        <v>2423095.34</v>
+        <v>2765743.28</v>
       </c>
       <c r="J66" s="1">
-        <v>98.281704689002</v>
+        <v>112.17964056278</v>
       </c>
       <c r="K66">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L66">
-        <v>186.85</v>
+        <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>4888554.55</v>
+        <v>5231202.49</v>
       </c>
       <c r="N66" s="1">
-        <v>4888741.4</v>
+        <v>5231202.49</v>
       </c>
       <c r="O66" s="1">
-        <v>3.36</v>
+        <v>3.39</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B67" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C67" s="1">
         <v>49373.0</v>
       </c>
       <c r="D67" s="1">
-        <v>183.14</v>
+        <v>199.88</v>
       </c>
       <c r="E67" s="1">
         <v>148.50698114354</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H67" s="1">
         <v>6269871.91</v>
       </c>
       <c r="I67" s="1">
-        <v>1577532.05</v>
+        <v>2127571.29</v>
       </c>
       <c r="J67" s="1">
-        <v>25.160514802287</v>
+        <v>33.933249682608</v>
       </c>
       <c r="K67">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L67">
-        <v>299.94</v>
+        <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>7847403.96</v>
+        <v>8397443.2</v>
       </c>
       <c r="N67" s="1">
-        <v>7847703.9</v>
+        <v>8397443.2</v>
       </c>
       <c r="O67" s="1">
-        <v>5.39</v>
+        <v>5.44</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="B68" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C68" s="1">
         <v>17164.0</v>
       </c>
       <c r="D68" s="1">
-        <v>78.95</v>
+        <v>77.64</v>
       </c>
       <c r="E68" s="1">
         <v>90.717896760662</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H68" s="1">
         <v>1326331.16</v>
       </c>
       <c r="I68" s="1">
-        <v>-150286.2</v>
+        <v>-192385.48</v>
       </c>
       <c r="J68" s="1">
-        <v>-11.330971067588</v>
+        <v>-14.50508634661</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1176044.96</v>
+        <v>1133945.68</v>
       </c>
       <c r="N68" s="1">
-        <v>1176044.96</v>
+        <v>1133945.68</v>
       </c>
       <c r="O68" s="1">
-        <v>0.81</v>
+        <v>0.73</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B69" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C69" s="1">
-        <v>25001.0</v>
+        <v>49720.0</v>
       </c>
       <c r="D69" s="1">
-        <v>37.96</v>
+        <v>36.73</v>
       </c>
       <c r="E69" s="1">
-        <v>47.665141394344</v>
+        <v>42.47759151247</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H69" s="1">
-        <v>1017241.82</v>
+        <v>1796241.02</v>
       </c>
       <c r="I69" s="1">
-        <v>-193602.89</v>
+        <v>-242279.48</v>
       </c>
       <c r="J69" s="1">
-        <v>-19.032140263364</v>
+        <v>-13.488138690876</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>823638.93</v>
+        <v>1553961.54</v>
       </c>
       <c r="N69" s="1">
-        <v>823638.93</v>
+        <v>1553961.54</v>
       </c>
       <c r="O69" s="1">
-        <v>0.57</v>
+        <v>1.01</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B70" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C70" s="1">
         <v>13515.0</v>
       </c>
       <c r="D70" s="1">
-        <v>159.16</v>
+        <v>181.17</v>
       </c>
       <c r="E70" s="1">
         <v>178.75728079911</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H70" s="1">
         <v>2059415.61</v>
       </c>
       <c r="I70" s="1">
-        <v>-192592.09</v>
+        <v>24070.22</v>
       </c>
       <c r="J70" s="1">
-        <v>-9.3517835382436</v>
+        <v>1.1687888487939</v>
       </c>
       <c r="K70">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.3</v>
+      </c>
+      <c r="L70" t="s">
+        <v>173</v>
       </c>
       <c r="M70" s="1">
-        <v>1866823.52</v>
+        <v>2083485.83</v>
       </c>
       <c r="N70" s="1">
-        <v>1866823.52</v>
+        <v>2087510.89</v>
       </c>
       <c r="O70" s="1">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B71" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C71" s="1">
-        <v>5883.0</v>
+        <v>13160.0</v>
       </c>
       <c r="D71" s="1">
-        <v>168.12</v>
+        <v>145.97</v>
       </c>
       <c r="E71" s="1">
-        <v>189.92279279279</v>
+        <v>141.68447948328</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H71" s="1">
-        <v>956173.83</v>
+        <v>1578604.13</v>
       </c>
       <c r="I71" s="1">
-        <v>-97809.79</v>
+        <v>55981.64</v>
       </c>
       <c r="J71" s="1">
-        <v>-10.229289584301</v>
+        <v>3.5462747712436</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>858364.04</v>
+        <v>1634585.77</v>
       </c>
       <c r="N71" s="1">
-        <v>858364.04</v>
+        <v>1634585.77</v>
       </c>
       <c r="O71" s="1">
-        <v>0.59</v>
+        <v>1.06</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B72" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C72" s="1">
-        <v>1750.0</v>
+        <v>8708.0</v>
       </c>
       <c r="D72" s="1">
-        <v>902.17</v>
+        <v>174.96</v>
       </c>
       <c r="E72" s="1">
-        <v>933.85114857143</v>
+        <v>180.36083027102</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H72" s="1">
-        <v>1398796.68</v>
+        <v>1349565.88</v>
       </c>
       <c r="I72" s="1">
-        <v>-28610.09</v>
+        <v>-53146.82</v>
       </c>
       <c r="J72" s="1">
-        <v>-2.0453358525272</v>
+        <v>-3.9380678474177</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1370186.59</v>
+        <v>1296419.06</v>
       </c>
       <c r="N72" s="1">
-        <v>1370186.59</v>
+        <v>1296419.06</v>
       </c>
       <c r="O72" s="1">
-        <v>0.94</v>
+        <v>0.84</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="B73" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="C73" s="1">
-        <v>7187.0</v>
+        <v>2183.0</v>
       </c>
       <c r="D73" s="1">
-        <v>174.09</v>
+        <v>972.69</v>
       </c>
       <c r="E73" s="1">
-        <v>121.23546542368</v>
+        <v>931.29937242327</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H73" s="1">
-        <v>744003.03</v>
+        <v>1743469.99</v>
       </c>
       <c r="I73" s="1">
-        <v>341859.27</v>
+        <v>63356.31</v>
       </c>
       <c r="J73" s="1">
-        <v>45.948639483363</v>
+        <v>3.6339203062509</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1085862.3</v>
+        <v>1806826.3</v>
       </c>
       <c r="N73" s="1">
-        <v>1085862.3</v>
+        <v>1806826.3</v>
       </c>
       <c r="O73" s="1">
-        <v>0.75</v>
+        <v>1.17</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="B74" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="C74" s="1">
-        <v>11997.0</v>
+        <v>1217.0</v>
       </c>
       <c r="D74" s="1">
-        <v>150.5</v>
+        <v>159.38</v>
       </c>
       <c r="E74" s="1">
-        <v>158.59507210136</v>
+        <v>121.23546425637</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H74" s="1">
-        <v>1624440.8</v>
+        <v>125984.65</v>
       </c>
       <c r="I74" s="1">
-        <v>-57464.45</v>
+        <v>39064.24</v>
       </c>
       <c r="J74" s="1">
-        <v>-3.5374911785028</v>
+        <v>31.007142536809</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1566976.35</v>
+        <v>165048.89</v>
       </c>
       <c r="N74" s="1">
-        <v>1566976.35</v>
+        <v>165048.89</v>
       </c>
       <c r="O74" s="1">
-        <v>1.08</v>
+        <v>0.11</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B75" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="C75" s="1">
-        <v>5845.0</v>
+        <v>11997.0</v>
       </c>
       <c r="D75" s="1">
-        <v>205.18</v>
+        <v>142.32</v>
       </c>
       <c r="E75" s="1">
-        <v>254.02156886227</v>
+        <v>158.59507210136</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H75" s="1">
-        <v>1269293.66</v>
+        <v>1624440.8</v>
       </c>
       <c r="I75" s="1">
-        <v>-228480.38</v>
+        <v>-171570.62</v>
       </c>
       <c r="J75" s="1">
-        <v>-18.000592550033</v>
+        <v>-10.561826568257</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1040813.28</v>
+        <v>1452870.18</v>
       </c>
       <c r="N75" s="1">
-        <v>1040813.28</v>
+        <v>1452870.18</v>
       </c>
       <c r="O75" s="1">
-        <v>0.72</v>
+        <v>0.94</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="B76" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="C76" s="1">
-        <v>8844.0</v>
+        <v>3998.0</v>
       </c>
       <c r="D76" s="1">
-        <v>131.9</v>
+        <v>207.5</v>
       </c>
       <c r="E76" s="1">
-        <v>108.40553143374</v>
+        <v>254.02156828414</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H76" s="1">
-        <v>818667.5</v>
+        <v>868201.2</v>
       </c>
       <c r="I76" s="1">
-        <v>193720.09</v>
+        <v>-162291.57</v>
       </c>
       <c r="J76" s="1">
-        <v>23.662853356216</v>
+        <v>-18.692852532339</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>1012387.59</v>
+        <v>705909.63</v>
       </c>
       <c r="N76" s="1">
-        <v>1012387.59</v>
+        <v>705909.63</v>
       </c>
       <c r="O76" s="1">
-        <v>0.7</v>
+        <v>0.46</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B77" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C77" s="1">
-        <v>13984.0</v>
+        <v>8844.0</v>
       </c>
       <c r="D77" s="1">
-        <v>82.47</v>
+        <v>141.92</v>
       </c>
       <c r="E77" s="1">
-        <v>83.484711813501</v>
+        <v>108.40553143374</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H77" s="1">
-        <v>1007065.77</v>
+        <v>818667.5</v>
       </c>
       <c r="I77" s="1">
-        <v>-6188.81</v>
+        <v>249355.37</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.61453881011168</v>
+        <v>30.458686829513</v>
       </c>
       <c r="K77">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>0.0</v>
+      </c>
+      <c r="L77">
+        <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>1000876.96</v>
+        <v>1068022.87</v>
       </c>
       <c r="N77" s="1">
-        <v>1006568.87</v>
+        <v>1068022.87</v>
       </c>
       <c r="O77" s="1">
         <v>0.69</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B78" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C78" s="1">
-        <v>4392.0</v>
+        <v>6988.0</v>
       </c>
       <c r="D78" s="1">
-        <v>225.78</v>
+        <v>78.56</v>
       </c>
       <c r="E78" s="1">
-        <v>241.86243169399</v>
+        <v>83.484712364053</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H78" s="1">
-        <v>906901.14</v>
+        <v>503244.82</v>
       </c>
       <c r="I78" s="1">
-        <v>-46301.65</v>
+        <v>-36109.63</v>
       </c>
       <c r="J78" s="1">
-        <v>-5.1054793028488</v>
+        <v>-7.1753604935268</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>860599.49</v>
+        <v>467135.19</v>
       </c>
       <c r="N78" s="1">
-        <v>860599.49</v>
+        <v>467135.19</v>
       </c>
       <c r="O78" s="1">
-        <v>0.59</v>
+        <v>0.3</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="B79" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="C79" s="1">
-        <v>10350.0</v>
+        <v>6501.0</v>
       </c>
       <c r="D79" s="1">
-        <v>76.12</v>
+        <v>156.82</v>
       </c>
       <c r="E79" s="1">
-        <v>114.07628115942</v>
+        <v>134.75772035072</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H79" s="1">
-        <v>1002645.92</v>
+        <v>760336.7</v>
       </c>
       <c r="I79" s="1">
-        <v>-318903.68</v>
+        <v>107164.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-31.806211309372</v>
+        <v>14.094282177883</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>683742.24</v>
+        <v>867500.7</v>
       </c>
       <c r="N79" s="1">
-        <v>683742.24</v>
+        <v>867500.7</v>
       </c>
       <c r="O79" s="1">
-        <v>0.47</v>
+        <v>0.56</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="B80" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="C80" s="1">
-        <v>7986.0</v>
+        <v>12449.0</v>
       </c>
       <c r="D80" s="1">
-        <v>203.04</v>
+        <v>86.43</v>
       </c>
       <c r="E80" s="1">
-        <v>199.22094164788</v>
+        <v>110.38685597237</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H80" s="1">
-        <v>1357478.89</v>
+        <v>1166448.58</v>
       </c>
       <c r="I80" s="1">
-        <v>49748.22</v>
+        <v>-250887.76</v>
       </c>
       <c r="J80" s="1">
-        <v>3.6647509118908</v>
+        <v>-21.508685792219</v>
       </c>
       <c r="K80">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>0.0</v>
+      </c>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1407227.11</v>
+        <v>915560.82</v>
       </c>
       <c r="N80" s="1">
-        <v>1408892.74</v>
+        <v>915560.82</v>
       </c>
       <c r="O80" s="1">
-        <v>0.97</v>
+        <v>0.59</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="B81" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="C81" s="1">
-        <v>7359.0</v>
+        <v>6393.0</v>
       </c>
       <c r="D81" s="1">
-        <v>199.28</v>
+        <v>187.17</v>
       </c>
       <c r="E81" s="1">
-        <v>242.66786248132</v>
+        <v>199.43042546535</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H81" s="1">
-        <v>1522677.87</v>
+        <v>1087358.16</v>
       </c>
       <c r="I81" s="1">
-        <v>-249949.28</v>
+        <v>-69167.37</v>
       </c>
       <c r="J81" s="1">
-        <v>-16.415112147128</v>
+        <v>-6.361047587117</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1272728.59</v>
+        <v>1018190.79</v>
       </c>
       <c r="N81" s="1">
-        <v>1272728.59</v>
+        <v>1018190.79</v>
       </c>
       <c r="O81" s="1">
-        <v>0.87</v>
+        <v>0.66</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="B82" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="C82" s="1">
-        <v>23745.0</v>
+        <v>4513.0</v>
       </c>
       <c r="D82" s="1">
-        <v>44.56</v>
+        <v>52.77</v>
       </c>
       <c r="E82" s="1">
-        <v>34.260741208675</v>
+        <v>34.260740084201</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H82" s="1">
-        <v>694630.15</v>
+        <v>132022.15</v>
       </c>
       <c r="I82" s="1">
-        <v>223640.36</v>
+        <v>70625.07</v>
       </c>
       <c r="J82" s="1">
-        <v>32.195602220837</v>
+        <v>53.494864308754</v>
       </c>
       <c r="K82">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>0.0</v>
+      </c>
+      <c r="L82">
+        <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>918270.51</v>
+        <v>202647.22</v>
       </c>
       <c r="N82" s="1">
-        <v>924524.59</v>
+        <v>202647.22</v>
       </c>
       <c r="O82" s="1">
-        <v>0.64</v>
+        <v>0.13</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="B83" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="C83" s="1">
-        <v>7884.0</v>
+        <v>2534.0</v>
       </c>
       <c r="D83" s="1">
-        <v>177.25</v>
+        <v>150.84</v>
       </c>
       <c r="E83" s="1">
-        <v>165.08086504312</v>
+        <v>165.08086424625</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H83" s="1">
-        <v>1104084.03</v>
+        <v>354864.15</v>
       </c>
       <c r="I83" s="1">
-        <v>108707.46</v>
+        <v>-29618.61</v>
       </c>
       <c r="J83" s="1">
-        <v>9.8459408021688</v>
+        <v>-8.3464644146218</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1212791.49</v>
+        <v>325245.54</v>
       </c>
       <c r="N83" s="1">
-        <v>1212791.49</v>
+        <v>325245.54</v>
       </c>
       <c r="O83" s="1">
-        <v>0.83</v>
+        <v>0.21</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="B84" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="C84" s="1">
         <v>1537.0</v>
       </c>
       <c r="D84" s="1">
-        <v>214.37</v>
+        <v>195.39</v>
       </c>
       <c r="E84" s="1">
         <v>233.9553415745</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H84" s="1">
         <v>306993.98</v>
       </c>
       <c r="I84" s="1">
-        <v>-21043.28</v>
+        <v>-51450.73</v>
       </c>
       <c r="J84" s="1">
-        <v>-6.8546230124773</v>
+        <v>-16.759524079267</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>285950.7</v>
+        <v>255543.25</v>
       </c>
       <c r="N84" s="1">
-        <v>285950.7</v>
+        <v>255543.25</v>
       </c>
       <c r="O84" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="B85" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="C85" s="1">
-        <v>7519.0</v>
+        <v>4583.0</v>
       </c>
       <c r="D85" s="1">
-        <v>238.16</v>
+        <v>232.65</v>
       </c>
       <c r="E85" s="1">
-        <v>172.12817927916</v>
+        <v>172.12817804931</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H85" s="1">
-        <v>1104796.65</v>
+        <v>673398.47</v>
       </c>
       <c r="I85" s="1">
-        <v>449314.91</v>
+        <v>233881.1</v>
       </c>
       <c r="J85" s="1">
-        <v>40.669467091523</v>
+        <v>34.731456993064</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1554111.56</v>
+        <v>907279.57</v>
       </c>
       <c r="N85" s="1">
-        <v>1554111.56</v>
+        <v>907279.57</v>
       </c>
       <c r="O85" s="1">
-        <v>1.07</v>
+        <v>0.59</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="B86" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="C86" s="1">
-        <v>8256.0</v>
+        <v>7810.0</v>
       </c>
       <c r="D86" s="1">
-        <v>395.01</v>
+        <v>386.42</v>
       </c>
       <c r="E86" s="1">
-        <v>335.33270591085</v>
+        <v>335.33270550576</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H86" s="1">
-        <v>2364024.46</v>
+        <v>2236316.74</v>
       </c>
       <c r="I86" s="1">
-        <v>466266.33</v>
+        <v>331705.9</v>
       </c>
       <c r="J86" s="1">
-        <v>19.72341394471</v>
+        <v>14.832688682552</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>2830290.79</v>
+        <v>2568022.64</v>
       </c>
       <c r="N86" s="1">
-        <v>2830290.79</v>
+        <v>2568022.64</v>
       </c>
       <c r="O86" s="1">
-        <v>1.95</v>
+        <v>1.66</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B87" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C87" s="1">
-        <v>3414.0</v>
+        <v>2714.0</v>
       </c>
       <c r="D87" s="1">
-        <v>475.89</v>
+        <v>233.15</v>
       </c>
       <c r="E87" s="1">
-        <v>427.74191857059</v>
+        <v>215.19041635962</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H87" s="1">
-        <v>1247143.46</v>
+        <v>497955.23</v>
       </c>
       <c r="I87" s="1">
-        <v>162870.39</v>
+        <v>40480.02</v>
       </c>
       <c r="J87" s="1">
-        <v>13.059475130471</v>
+        <v>8.1292488884995</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1410013.85</v>
+        <v>538435.25</v>
       </c>
       <c r="N87" s="1">
-        <v>1410013.85</v>
+        <v>538435.25</v>
       </c>
       <c r="O87" s="1">
-        <v>0.97</v>
+        <v>0.35</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="B88" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="C88" s="1">
-        <v>3215.0</v>
+        <v>3414.0</v>
       </c>
       <c r="D88" s="1">
-        <v>155.79</v>
+        <v>524.57</v>
       </c>
       <c r="E88" s="1">
-        <v>148.79794401244</v>
+        <v>427.74191857059</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H88" s="1">
-        <v>402122.79</v>
+        <v>1247143.46</v>
       </c>
       <c r="I88" s="1">
-        <v>32561.39</v>
+        <v>276752.03</v>
       </c>
       <c r="J88" s="1">
-        <v>8.0973749336614</v>
+        <v>22.190873694675</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>434684.18</v>
+        <v>1523895.49</v>
       </c>
       <c r="N88" s="1">
-        <v>434684.18</v>
+        <v>1523895.49</v>
       </c>
       <c r="O88" s="1">
-        <v>0.3</v>
+        <v>0.99</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="B89" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="C89" s="1">
-        <v>2662.0</v>
+        <v>3215.0</v>
       </c>
       <c r="D89" s="1">
-        <v>421.82</v>
+        <v>159.25</v>
       </c>
       <c r="E89" s="1">
-        <v>418.9253606311</v>
+        <v>148.79794401244</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H89" s="1">
-        <v>949979.1</v>
+        <v>402122.79</v>
       </c>
       <c r="I89" s="1">
-        <v>24535.84</v>
+        <v>33538.16</v>
       </c>
       <c r="J89" s="1">
-        <v>2.5827768210901</v>
+        <v>8.3402783512966</v>
       </c>
       <c r="K89">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>974514.94</v>
+        <v>435660.95</v>
       </c>
       <c r="N89" s="1">
-        <v>976940.72</v>
+        <v>435660.95</v>
       </c>
       <c r="O89" s="1">
-        <v>0.67</v>
+        <v>0.28</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="B90" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="C90" s="1">
-        <v>16588.0</v>
+        <v>2662.0</v>
       </c>
       <c r="D90" s="1">
-        <v>72.97</v>
+        <v>479.12</v>
       </c>
       <c r="E90" s="1">
-        <v>86.876269592477</v>
+        <v>418.9253606311</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H90" s="1">
-        <v>1241513.65</v>
+        <v>949979.1</v>
       </c>
       <c r="I90" s="1">
-        <v>-191024.29</v>
+        <v>135297.82</v>
       </c>
       <c r="J90" s="1">
-        <v>-15.386402718971</v>
+        <v>14.242189117634</v>
       </c>
       <c r="K90">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="L90">
-        <v>0.0</v>
+        <v>594.61</v>
       </c>
       <c r="M90" s="1">
-        <v>1050489.36</v>
+        <v>1085276.92</v>
       </c>
       <c r="N90" s="1">
-        <v>1050489.36</v>
+        <v>1085871.53</v>
       </c>
       <c r="O90" s="1">
-        <v>0.72</v>
+        <v>0.7</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="B91" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="C91" s="1">
-        <v>1636.0</v>
+        <v>20036.0</v>
       </c>
       <c r="D91" s="1">
-        <v>733.82</v>
+        <v>77.26</v>
       </c>
       <c r="E91" s="1">
-        <v>869.17824572127</v>
+        <v>84.314065182671</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H91" s="1">
-        <v>1225500.9</v>
+        <v>1456938.97</v>
       </c>
       <c r="I91" s="1">
-        <v>-183600.69</v>
+        <v>-139732.23</v>
       </c>
       <c r="J91" s="1">
-        <v>-14.981685447967</v>
+        <v>-9.5908087351113</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1041900.21</v>
+        <v>1317206.74</v>
       </c>
       <c r="N91" s="1">
-        <v>1041900.21</v>
+        <v>1317206.74</v>
       </c>
       <c r="O91" s="1">
-        <v>0.72</v>
+        <v>0.85</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="B92" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="C92" s="1">
-        <v>5280.0</v>
+        <v>762.0</v>
       </c>
       <c r="D92" s="1">
-        <v>235.81</v>
+        <v>806.22</v>
       </c>
       <c r="E92" s="1">
-        <v>185.43332575758</v>
+        <v>869.17824146982</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H92" s="1">
-        <v>841068.61</v>
+        <v>570801.76</v>
       </c>
       <c r="I92" s="1">
-        <v>239492.73</v>
+        <v>-48048.49</v>
       </c>
       <c r="J92" s="1">
-        <v>28.474814914327</v>
+        <v>-8.4177193146706</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>1080561.34</v>
+        <v>522753.27</v>
       </c>
       <c r="N92" s="1">
-        <v>1080561.34</v>
+        <v>522753.27</v>
       </c>
       <c r="O92" s="1">
-        <v>0.74</v>
+        <v>0.34</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="B93" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="C93" s="1">
-        <v>2905.0</v>
+        <v>2744.0</v>
       </c>
       <c r="D93" s="1">
-        <v>265.38</v>
+        <v>346.01</v>
       </c>
       <c r="E93" s="1">
-        <v>143.25428571429</v>
+        <v>309.12200072886</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H93" s="1">
-        <v>355934.27</v>
+        <v>723221.87</v>
       </c>
       <c r="I93" s="1">
-        <v>313129.65</v>
+        <v>84684.39</v>
       </c>
       <c r="J93" s="1">
-        <v>87.974009920427</v>
+        <v>11.709323723853</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>669063.92</v>
+        <v>807906.26</v>
       </c>
       <c r="N93" s="1">
-        <v>669063.92</v>
+        <v>807906.26</v>
       </c>
       <c r="O93" s="1">
-        <v>0.46</v>
+        <v>0.52</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="B94" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="C94" s="1">
-        <v>4178.0</v>
+        <v>922.0</v>
       </c>
       <c r="D94" s="1">
-        <v>306.5</v>
+        <v>233.39</v>
       </c>
       <c r="E94" s="1">
-        <v>194.01785543322</v>
+        <v>185.43331887202</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H94" s="1">
-        <v>727356.65</v>
+        <v>146868.42</v>
       </c>
       <c r="I94" s="1">
-        <v>383996.79</v>
+        <v>36237.08</v>
       </c>
       <c r="J94" s="1">
-        <v>52.793466588915</v>
+        <v>24.673159825645</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1111353.44</v>
+        <v>183105.5</v>
       </c>
       <c r="N94" s="1">
-        <v>1111353.44</v>
+        <v>183105.5</v>
       </c>
       <c r="O94" s="1">
-        <v>0.76</v>
+        <v>0.12</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="B95" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="C95" s="1">
-        <v>745.0</v>
+        <v>3451.0</v>
       </c>
       <c r="D95" s="1">
-        <v>306.5</v>
+        <v>312.44</v>
       </c>
       <c r="E95" s="1">
-        <v>303.38377181208</v>
+        <v>182.33972181976</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H95" s="1">
-        <v>195088.16</v>
+        <v>542165.08</v>
       </c>
       <c r="I95" s="1">
-        <v>3082.81</v>
+        <v>375321.68</v>
       </c>
       <c r="J95" s="1">
-        <v>1.5802137864235</v>
+        <v>69.226457742354</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>198170.97</v>
+        <v>917486.76</v>
       </c>
       <c r="N95" s="1">
-        <v>198170.97</v>
+        <v>917486.76</v>
       </c>
       <c r="O95" s="1">
-        <v>0.14</v>
+        <v>0.59</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="B96" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="C96" s="1">
-        <v>5540.0</v>
+        <v>4178.0</v>
       </c>
       <c r="D96" s="1">
-        <v>125.33</v>
+        <v>309.94</v>
       </c>
       <c r="E96" s="1">
-        <v>98.554954873646</v>
+        <v>194.01785543322</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H96" s="1">
-        <v>466196.78</v>
+        <v>727356.65</v>
       </c>
       <c r="I96" s="1">
-        <v>136387.9</v>
+        <v>374523.3</v>
       </c>
       <c r="J96" s="1">
-        <v>29.255435869806</v>
+        <v>51.491012009033</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>602584.68</v>
+        <v>1101879.95</v>
       </c>
       <c r="N96" s="1">
-        <v>602584.68</v>
+        <v>1101879.95</v>
       </c>
       <c r="O96" s="1">
-        <v>0.41</v>
+        <v>0.71</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="B97" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="C97" s="1">
-        <v>5124.0</v>
+        <v>3765.0</v>
       </c>
       <c r="D97" s="1">
-        <v>73.74</v>
+        <v>309.94</v>
       </c>
       <c r="E97" s="1">
-        <v>83.288977361436</v>
+        <v>305.71913413015</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H97" s="1">
-        <v>362070.69</v>
+        <v>983775.23</v>
       </c>
       <c r="I97" s="1">
-        <v>-34152.48</v>
+        <v>9182.65</v>
       </c>
       <c r="J97" s="1">
-        <v>-9.4325447884224</v>
+        <v>0.93340935205291</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>327918.21</v>
+        <v>992957.88</v>
       </c>
       <c r="N97" s="1">
-        <v>327918.21</v>
+        <v>992957.88</v>
       </c>
       <c r="O97" s="1">
-        <v>0.23</v>
+        <v>0.64</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="B98" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="C98" s="1">
-        <v>10162.0</v>
+        <v>5540.0</v>
       </c>
       <c r="D98" s="1">
-        <v>75.25</v>
+        <v>129.6</v>
       </c>
       <c r="E98" s="1">
-        <v>80.722160007873</v>
+        <v>98.554954873646</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H98" s="1">
-        <v>700394.79</v>
+        <v>466196.78</v>
       </c>
       <c r="I98" s="1">
-        <v>-36744.97</v>
+        <v>144749.44</v>
       </c>
       <c r="J98" s="1">
-        <v>-5.2463225775851</v>
+        <v>31.049000381341</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>663649.82</v>
+        <v>610946.22</v>
       </c>
       <c r="N98" s="1">
-        <v>663649.82</v>
+        <v>610946.22</v>
       </c>
       <c r="O98" s="1">
-        <v>0.46</v>
+        <v>0.4</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="B99" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="C99" s="1">
-        <v>4624.0</v>
+        <v>16130.0</v>
       </c>
       <c r="D99" s="1">
-        <v>206.2</v>
+        <v>80.07</v>
       </c>
       <c r="E99" s="1">
-        <v>185.86096885813</v>
+        <v>84.136905765654</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H99" s="1">
-        <v>734799.18</v>
+        <v>1149573.29</v>
       </c>
       <c r="I99" s="1">
-        <v>92685.13</v>
+        <v>-50586.65</v>
       </c>
       <c r="J99" s="1">
-        <v>12.613668131747</v>
+        <v>-4.4004719351125</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>827484.31</v>
+        <v>1098986.64</v>
       </c>
       <c r="N99" s="1">
-        <v>827484.31</v>
+        <v>1098986.64</v>
       </c>
       <c r="O99" s="1">
-        <v>0.57</v>
+        <v>0.71</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="B100" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="C100" s="1">
-        <v>6490.0</v>
+        <v>9344.0</v>
       </c>
       <c r="D100" s="1">
-        <v>120.02</v>
+        <v>81.55</v>
       </c>
       <c r="E100" s="1">
-        <v>130.36173189522</v>
+        <v>80.722159674658</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H100" s="1">
-        <v>722391.77</v>
+        <v>644015.84</v>
       </c>
       <c r="I100" s="1">
-        <v>-46384.13</v>
+        <v>4387.16</v>
       </c>
       <c r="J100" s="1">
-        <v>-6.4209106368972</v>
+        <v>0.6812192693894</v>
       </c>
       <c r="K100">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>676007.64</v>
+        <v>648403.0</v>
       </c>
       <c r="N100" s="1">
-        <v>677751.86</v>
+        <v>648403.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="B101" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="C101" s="1">
-        <v>3534.0</v>
+        <v>4624.0</v>
       </c>
       <c r="D101" s="1">
-        <v>151.61</v>
+        <v>206.39</v>
       </c>
       <c r="E101" s="1">
-        <v>242.99338709677</v>
+        <v>185.86096885813</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H101" s="1">
-        <v>736384.66</v>
+        <v>734799.18</v>
       </c>
       <c r="I101" s="1">
-        <v>-271390.31</v>
+        <v>77273.11</v>
       </c>
       <c r="J101" s="1">
-        <v>-36.854421981034</v>
+        <v>10.516221588598</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>464994.35</v>
+        <v>812072.29</v>
       </c>
       <c r="N101" s="1">
-        <v>464994.35</v>
+        <v>812072.29</v>
       </c>
       <c r="O101" s="1">
-        <v>0.32</v>
+        <v>0.53</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="B102" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="C102" s="1">
-        <v>41844524.35</v>
+        <v>2338.0</v>
       </c>
       <c r="D102" s="1">
-        <v>1.1531</v>
+        <v>189.19</v>
       </c>
       <c r="E102" s="1">
-        <v>0.0</v>
+        <v>194.41941402909</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
       <c r="G102">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H102" s="1">
-        <v>0.0</v>
+        <v>384920.48</v>
       </c>
       <c r="I102" s="1">
-        <v>-1013840.16</v>
+        <v>-8536.7</v>
       </c>
       <c r="J102" s="1">
+        <v>-2.2177827482705</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>376383.78</v>
+      </c>
+      <c r="N102" s="1">
+        <v>376383.78</v>
+      </c>
+      <c r="O102" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="P102">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16">
+      <c r="A103" t="s">
+        <v>236</v>
+      </c>
+      <c r="B103" t="s">
+        <v>237</v>
+      </c>
+      <c r="C103" s="1">
+        <v>3534.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>139.61</v>
+      </c>
+      <c r="E103" s="1">
+        <v>242.99338709677</v>
+      </c>
+      <c r="F103" t="s">
+        <v>11</v>
+      </c>
+      <c r="G103">
+        <v>1.18</v>
+      </c>
+      <c r="H103" s="1">
+        <v>736384.66</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-316556.77</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-42.987963654756</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>419827.89</v>
+      </c>
+      <c r="N103" s="1">
+        <v>419827.89</v>
+      </c>
+      <c r="O103" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="P103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16">
+      <c r="A104" t="s">
+        <v>238</v>
+      </c>
+      <c r="B104" t="s">
+        <v>239</v>
+      </c>
+      <c r="C104" s="1">
+        <v>43453007.08</v>
+      </c>
+      <c r="D104" s="1">
+        <v>1.1756</v>
+      </c>
+      <c r="E104" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F104" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104">
+        <v>1.18</v>
+      </c>
+      <c r="H104" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>731594.29</v>
+      </c>
+      <c r="J104" s="1">
         <v>0</v>
       </c>
-      <c r="K102">
-[...14 lines deleted...]
-      <c r="P102">
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>731594.29</v>
+      </c>
+      <c r="N104" s="1">
+        <v>731594.29</v>
+      </c>
+      <c r="O104" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="P104">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>