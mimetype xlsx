--- v2 (2026-07-21)
+++ v3 (2026-08-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -133,278 +133,281 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
-    <t>9 884.20</t>
+    <t>9 860.70</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
-    <t>1 982.21</t>
-[...1 lines deleted...]
-  <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
+    <t>6 549.06</t>
+  </si>
+  <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
+    <t>3 292.58</t>
+  </si>
+  <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
     <t>US0970231058</t>
   </si>
   <si>
     <t>BOEING</t>
   </si>
   <si>
+    <t>US09857L1089</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC</t>
+  </si>
+  <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
-    <t>1 239.41</t>
+    <t>1 236.46</t>
   </si>
   <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
+    <t>1 740.97</t>
+  </si>
+  <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
+    <t>1 091.02</t>
+  </si>
+  <si>
     <t>KYG254571055</t>
   </si>
   <si>
     <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
   </si>
   <si>
     <t>US22788C1053</t>
   </si>
   <si>
     <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
-    <t>US2358511028</t>
-[...4 lines deleted...]
-  <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
-    <t>1 359.61</t>
-[...1 lines deleted...]
-  <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
+    <t>4 137.85</t>
+  </si>
+  <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
-    <t>10 249.31</t>
-[...1 lines deleted...]
-  <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
-    <t>1 189.82</t>
-[...1 lines deleted...]
-  <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
     <t>US4370761029</t>
@@ -415,369 +418,372 @@
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
-    <t>9 909.42</t>
-[...1 lines deleted...]
-  <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
-    <t>1 354.08</t>
-[...1 lines deleted...]
-  <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
+    <t>3 365.11</t>
+  </si>
+  <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
-    <t>4 025.06</t>
-[...1 lines deleted...]
-  <si>
     <t>US69608A1088</t>
   </si>
   <si>
     <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
+    <t>2 286.58</t>
+  </si>
+  <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
+    <t>7 239.82</t>
+  </si>
+  <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
-    <t>US75734B1008</t>
-[...4 lines deleted...]
-  <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
+    <t>US8636671013</t>
+  </si>
+  <si>
+    <t>STRYKER CORP</t>
+  </si>
+  <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
+    <t>3 176.14</t>
+  </si>
+  <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT INC</t>
   </si>
   <si>
+    <t>2 115.42</t>
+  </si>
+  <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91324P1021</t>
   </si>
   <si>
     <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
-    <t>US91913Y1001</t>
-[...4 lines deleted...]
-  <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
+    <t>2 307.94</t>
+  </si>
+  <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
+    <t>US9694571004</t>
+  </si>
+  <si>
+    <t>WILLIAMS INC</t>
+  </si>
+  <si>
     <t>US9741551033</t>
   </si>
   <si>
     <t>WINGSTOP INC</t>
   </si>
   <si>
-    <t>US98980G1022</t>
-[...8 lines deleted...]
-    <t>EUR/USD 2026-04-30</t>
+    <t>EUR-00009988</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-05-29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1097,314 +1103,314 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>98173.49</v>
+        <v>96785.2</v>
       </c>
       <c r="D2">
-        <v>204.43</v>
+        <v>213.5</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>20069515.32</v>
+        <v>20663356.23</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>20069515.32</v>
+        <v>20663356.23</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>2732.7</v>
       </c>
       <c r="D3">
-        <v>249.08</v>
+        <v>260.75</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>680653.71059363</v>
+        <v>712539.38</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>579181.17</v>
+        <v>604872.14</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
         <v>87284.54</v>
       </c>
       <c r="D4">
-        <v>268.87</v>
+        <v>280.93</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>23468394.32</v>
+        <v>24520772.45</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>23468394.32</v>
+        <v>24520772.45</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
-        <v>234565.0</v>
+        <v>192337.0</v>
       </c>
       <c r="D5">
-        <v>325.43</v>
+        <v>340.84</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>76335271.423428</v>
+        <v>65555625.17</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>64955132.29</v>
+        <v>55649936.5</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>318924.0</v>
       </c>
       <c r="D6">
-        <v>138.46</v>
+        <v>144.85</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>44158799.29</v>
+        <v>46196889.78</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>44158799.29</v>
+        <v>46196889.78</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>110.13</v>
+        <v>115.07</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11013.09</v>
+        <v>11506.61</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11013.09</v>
+        <v>11506.61</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>10610.0</v>
+        <v>10760.0</v>
       </c>
       <c r="D8">
-        <v>100.13</v>
+        <v>104.6</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1062376.72</v>
+        <v>1125493.3</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1062376.72</v>
+        <v>1125493.3</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P104"/>
+  <dimension ref="A1:P103"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O104" sqref="O104"/>
+      <selection activeCell="O103" sqref="O103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -1423,5189 +1429,5139 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>9592.0</v>
+        <v>8860.0</v>
       </c>
       <c r="D2" s="1">
-        <v>205.12</v>
+        <v>202.78</v>
       </c>
       <c r="E2" s="1">
-        <v>207.40586738949</v>
+        <v>207.40586794582</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
         <v>1.18</v>
       </c>
       <c r="H2" s="1">
-        <v>1701373.14</v>
+        <v>1571535.24</v>
       </c>
       <c r="I2" s="1">
-        <v>-27180.63</v>
+        <v>-46381.76</v>
       </c>
       <c r="J2" s="1">
-        <v>-1.5975701838105</v>
+        <v>-2.9513662067164</v>
       </c>
       <c r="K2">
-        <v>1.03</v>
+        <v>1.11</v>
       </c>
       <c r="L2" t="s">
         <v>39</v>
       </c>
       <c r="M2" s="1">
-        <v>1674192.51</v>
+        <v>1525153.48</v>
       </c>
       <c r="N2" s="1">
-        <v>1684076.71</v>
+        <v>1535014.18</v>
       </c>
       <c r="O2" s="1">
-        <v>1.09</v>
+        <v>1.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>6915.0</v>
+        <v>6388.0</v>
       </c>
       <c r="D3" s="1">
-        <v>284.49</v>
+        <v>458.79</v>
       </c>
       <c r="E3" s="1">
-        <v>236.10999566161</v>
+        <v>236.10999530369</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
         <v>1.18</v>
       </c>
       <c r="H3" s="1">
-        <v>1400448.17</v>
+        <v>1293718.42</v>
       </c>
       <c r="I3" s="1">
-        <v>273520.81</v>
+        <v>1194185.25</v>
       </c>
       <c r="J3" s="1">
-        <v>19.53094843917</v>
+        <v>92.306427081714</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1673968.98</v>
+        <v>2487903.67</v>
       </c>
       <c r="N3" s="1">
-        <v>1673968.98</v>
+        <v>2487903.67</v>
       </c>
       <c r="O3" s="1">
-        <v>1.08</v>
+        <v>1.67</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
-        <v>34256.0</v>
+        <v>31643.0</v>
       </c>
       <c r="D4" s="1">
-        <v>332.29</v>
+        <v>388.64</v>
       </c>
       <c r="E4" s="1">
-        <v>188.67867205745</v>
+        <v>188.67867206017</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
         <v>1.18</v>
       </c>
       <c r="H4" s="1">
-        <v>5523810.45</v>
+        <v>5102461.88</v>
       </c>
       <c r="I4" s="1">
-        <v>4162137.68</v>
+        <v>5337041.96</v>
       </c>
       <c r="J4" s="1">
-        <v>75.349031572943</v>
+        <v>104.59739015238</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9685948.13</v>
+        <v>10439503.84</v>
       </c>
       <c r="N4" s="1">
-        <v>9685948.13</v>
+        <v>10439503.84</v>
       </c>
       <c r="O4" s="1">
-        <v>6.28</v>
+        <v>7.02</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
-        <v>3503.0</v>
+        <v>3236.0</v>
       </c>
       <c r="D5" s="1">
-        <v>329.79</v>
+        <v>312.32</v>
       </c>
       <c r="E5" s="1">
-        <v>323.711915501</v>
+        <v>323.71191594561</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
         <v>1.18</v>
       </c>
       <c r="H5" s="1">
-        <v>968248.18</v>
+        <v>894447.94</v>
       </c>
       <c r="I5" s="1">
-        <v>14779.71</v>
+        <v>-36495.89</v>
       </c>
       <c r="J5" s="1">
-        <v>1.5264381906713</v>
+        <v>-4.0802698925105</v>
       </c>
       <c r="K5">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>0.0</v>
+      </c>
+      <c r="L5">
+        <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>983027.89</v>
+        <v>857952.05</v>
       </c>
       <c r="N5" s="1">
-        <v>985010.1</v>
+        <v>857952.05</v>
       </c>
       <c r="O5" s="1">
-        <v>0.64</v>
+        <v>0.58</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" t="s">
         <v>47</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="1">
-        <v>5524.0</v>
+        <v>5103.0</v>
       </c>
       <c r="D6" s="1">
-        <v>375.27</v>
+        <v>422.73</v>
       </c>
       <c r="E6" s="1">
-        <v>332.29211440985</v>
+        <v>332.29211444249</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
         <v>1.18</v>
       </c>
       <c r="H6" s="1">
-        <v>1562061.77</v>
+        <v>1443012.53</v>
       </c>
       <c r="I6" s="1">
-        <v>201886.05</v>
+        <v>388219.38</v>
       </c>
       <c r="J6" s="1">
-        <v>12.924332051222</v>
+        <v>26.903396327404</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1763947.82</v>
+        <v>1831231.91</v>
       </c>
       <c r="N6" s="1">
-        <v>1763947.82</v>
+        <v>1831231.91</v>
       </c>
       <c r="O6" s="1">
-        <v>1.14</v>
+        <v>1.23</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" t="s">
         <v>49</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="1">
-        <v>6927.0</v>
+        <v>11076.0</v>
       </c>
       <c r="D7" s="1">
-        <v>100.45</v>
+        <v>108.34</v>
       </c>
       <c r="E7" s="1">
-        <v>103.58708387469</v>
+        <v>101.28771307331</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7">
         <v>1.18</v>
       </c>
       <c r="H7" s="1">
-        <v>613084.77</v>
+        <v>956783.26</v>
       </c>
       <c r="I7" s="1">
-        <v>-21000.74</v>
+        <v>61870.25</v>
       </c>
       <c r="J7" s="1">
-        <v>-3.4254219037279</v>
+        <v>6.4664854190697</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>592084.03</v>
+        <v>1018653.51</v>
       </c>
       <c r="N7" s="1">
-        <v>592084.03</v>
+        <v>1018653.51</v>
       </c>
       <c r="O7" s="1">
-        <v>0.38</v>
+        <v>0.68</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" t="s">
         <v>51</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" s="1">
+        <v>40819.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>292.68</v>
+      </c>
+      <c r="E8" s="1">
+        <v>212.48266395551</v>
+      </c>
+      <c r="F8" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8">
+        <v>1.18</v>
+      </c>
+      <c r="H8" s="1">
+        <v>7405087.44</v>
+      </c>
+      <c r="I8" s="1">
+        <v>2736597.56</v>
+      </c>
+      <c r="J8" s="1">
+        <v>36.955641404283</v>
+      </c>
+      <c r="K8">
+        <v>0.16</v>
+      </c>
+      <c r="L8" t="s">
         <v>52</v>
       </c>
-      <c r="C8" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M8" s="1">
-        <v>10008780.19</v>
+        <v>10141685.0</v>
       </c>
       <c r="N8" s="1">
-        <v>10008780.19</v>
+        <v>10148234.06</v>
       </c>
       <c r="O8" s="1">
-        <v>6.49</v>
+        <v>6.82</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>4275.0</v>
+        <v>3948.0</v>
       </c>
       <c r="D9" s="1">
-        <v>394.33</v>
+        <v>443.62</v>
       </c>
       <c r="E9" s="1">
-        <v>308.79477426901</v>
+        <v>308.7947745694</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
         <v>1.18</v>
       </c>
       <c r="H9" s="1">
-        <v>1133092.86</v>
+        <v>1046421.19</v>
       </c>
       <c r="I9" s="1">
-        <v>301352.98</v>
+        <v>440346.01</v>
       </c>
       <c r="J9" s="1">
-        <v>26.595611943049</v>
+        <v>42.081144209245</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1434445.84</v>
+        <v>1486767.2</v>
       </c>
       <c r="N9" s="1">
-        <v>1434445.84</v>
+        <v>1486767.2</v>
       </c>
       <c r="O9" s="1">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>11626.0</v>
+        <v>10739.0</v>
       </c>
       <c r="D10" s="1">
-        <v>172.86</v>
+        <v>136.43</v>
       </c>
       <c r="E10" s="1">
-        <v>130.28996989506</v>
+        <v>130.28996927088</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
         <v>1.18</v>
       </c>
       <c r="H10" s="1">
-        <v>1298270.9</v>
+        <v>1199219.95</v>
       </c>
       <c r="I10" s="1">
-        <v>411795.78</v>
+        <v>44516.7</v>
       </c>
       <c r="J10" s="1">
-        <v>31.718786888006</v>
+        <v>3.7121380444013</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1710066.68</v>
+        <v>1243736.65</v>
       </c>
       <c r="N10" s="1">
-        <v>1710066.68</v>
+        <v>1243736.65</v>
       </c>
       <c r="O10" s="1">
-        <v>1.11</v>
+        <v>0.84</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>26081.0</v>
+        <v>24091.0</v>
       </c>
       <c r="D11" s="1">
-        <v>60.25</v>
+        <v>64.6</v>
       </c>
       <c r="E11" s="1">
-        <v>48.351957747019</v>
+        <v>48.351957992611</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
         <v>1.18</v>
       </c>
       <c r="H11" s="1">
-        <v>1077858.75</v>
+        <v>995617.31</v>
       </c>
       <c r="I11" s="1">
-        <v>259258.55</v>
+        <v>325502.05</v>
       </c>
       <c r="J11" s="1">
-        <v>24.053109927437</v>
+        <v>32.693490433588</v>
       </c>
       <c r="K11">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.14</v>
+      </c>
+      <c r="L11" t="s">
+        <v>59</v>
       </c>
       <c r="M11" s="1">
-        <v>1337117.3</v>
+        <v>1321119.36</v>
       </c>
       <c r="N11" s="1">
-        <v>1337117.3</v>
+        <v>1324411.94</v>
       </c>
       <c r="O11" s="1">
-        <v>0.87</v>
+        <v>0.89</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C12" s="1">
-        <v>46564.0</v>
+        <v>43011.0</v>
       </c>
       <c r="D12" s="1">
-        <v>53.48</v>
+        <v>50.55</v>
       </c>
       <c r="E12" s="1">
-        <v>50.156161197492</v>
+        <v>50.156161214573</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
         <v>1.18</v>
       </c>
       <c r="H12" s="1">
-        <v>1994389.12</v>
+        <v>1842210.09</v>
       </c>
       <c r="I12" s="1">
-        <v>124605.71</v>
+        <v>3465.67</v>
       </c>
       <c r="J12" s="1">
-        <v>6.2478133655282</v>
+        <v>0.18812566594942</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2118994.83</v>
+        <v>1845675.76</v>
       </c>
       <c r="N12" s="1">
-        <v>2118994.83</v>
+        <v>1845675.76</v>
       </c>
       <c r="O12" s="1">
-        <v>1.37</v>
+        <v>1.24</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>1403.0</v>
+        <v>1296.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1042.85</v>
+        <v>1081.32</v>
       </c>
       <c r="E13" s="1">
-        <v>1049.9053243051</v>
+        <v>1049.9053240741</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
         <v>1.18</v>
       </c>
       <c r="H13" s="1">
-        <v>1257641.36</v>
+        <v>1161727.16</v>
       </c>
       <c r="I13" s="1">
-        <v>-12646.0</v>
+        <v>27908.43</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.0055330877477</v>
+        <v>2.4023222457845</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1244995.36</v>
+        <v>1189635.59</v>
       </c>
       <c r="N13" s="1">
-        <v>1244995.36</v>
+        <v>1189635.59</v>
       </c>
       <c r="O13" s="1">
-        <v>0.81</v>
+        <v>0.8</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>6377.0</v>
+        <v>5891.0</v>
       </c>
       <c r="D14" s="1">
-        <v>219.16</v>
+        <v>238.21</v>
       </c>
       <c r="E14" s="1">
-        <v>224.16321624588</v>
+        <v>224.16321677135</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
         <v>1.18</v>
       </c>
       <c r="H14" s="1">
-        <v>1213157.93</v>
+        <v>1120701.48</v>
       </c>
       <c r="I14" s="1">
-        <v>-23927.74</v>
+        <v>70550.74</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.9723516129512</v>
+        <v>6.2952303766031</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1189230.19</v>
+        <v>1191252.22</v>
       </c>
       <c r="N14" s="1">
-        <v>1189230.19</v>
+        <v>1191252.22</v>
       </c>
       <c r="O14" s="1">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>28390.0</v>
+        <v>7354.0</v>
       </c>
       <c r="D15" s="1">
-        <v>59.52</v>
+        <v>157.8</v>
       </c>
       <c r="E15" s="1">
-        <v>85.907039450511</v>
+        <v>172.65411340767</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
         <v>1.18</v>
       </c>
       <c r="H15" s="1">
-        <v>2094234.51</v>
+        <v>1078116.96</v>
       </c>
       <c r="I15" s="1">
-        <v>-656374.74</v>
+        <v>-93005.58</v>
       </c>
       <c r="J15" s="1">
-        <v>-31.341988534035</v>
+        <v>-8.6266688541844</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1437859.77</v>
+        <v>985111.38</v>
       </c>
       <c r="N15" s="1">
-        <v>1437859.77</v>
+        <v>985111.38</v>
       </c>
       <c r="O15" s="1">
-        <v>0.93</v>
+        <v>0.66</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>13317.0</v>
+        <v>26224.0</v>
       </c>
       <c r="D16" s="1">
-        <v>402.17</v>
+        <v>53.37</v>
       </c>
       <c r="E16" s="1">
-        <v>194.64047683412</v>
+        <v>85.907039353264</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
         <v>1.18</v>
       </c>
       <c r="H16" s="1">
-        <v>2286736.68</v>
+        <v>1934456.0</v>
       </c>
       <c r="I16" s="1">
-        <v>2270528.38</v>
+        <v>-746361.87</v>
       </c>
       <c r="J16" s="1">
-        <v>99.291203917716</v>
+        <v>-38.582519840203</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>4557265.06</v>
+        <v>1188094.13</v>
       </c>
       <c r="N16" s="1">
-        <v>4557265.06</v>
+        <v>1188094.13</v>
       </c>
       <c r="O16" s="1">
-        <v>2.95</v>
+        <v>0.8</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>3903.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D17" s="1">
-        <v>402.17</v>
+        <v>428.43</v>
       </c>
       <c r="E17" s="1">
-        <v>317.0499513195</v>
+        <v>194.64047683412</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
         <v>1.18</v>
       </c>
       <c r="H17" s="1">
-        <v>1059521.93</v>
+        <v>2286736.68</v>
       </c>
       <c r="I17" s="1">
-        <v>276139.67</v>
+        <v>2556559.0</v>
       </c>
       <c r="J17" s="1">
-        <v>26.06266677274</v>
+        <v>111.79944863612</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1335661.6</v>
+        <v>4843295.68</v>
       </c>
       <c r="N17" s="1">
-        <v>1335661.6</v>
+        <v>4843295.68</v>
       </c>
       <c r="O17" s="1">
-        <v>0.87</v>
+        <v>3.26</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>10819.0</v>
+        <v>2590.0</v>
       </c>
       <c r="D18" s="1">
-        <v>202.5</v>
+        <v>428.43</v>
       </c>
       <c r="E18" s="1">
-        <v>211.82877715131</v>
+        <v>317.04995366795</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
         <v>1.18</v>
       </c>
       <c r="H18" s="1">
-        <v>1951529.65</v>
+        <v>703090.39</v>
       </c>
       <c r="I18" s="1">
-        <v>-87295.9</v>
+        <v>238873.7</v>
       </c>
       <c r="J18" s="1">
-        <v>-4.4732038788137</v>
+        <v>33.974820790823</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1864233.75</v>
+        <v>941964.09</v>
       </c>
       <c r="N18" s="1">
-        <v>1864233.75</v>
+        <v>941964.09</v>
       </c>
       <c r="O18" s="1">
-        <v>1.21</v>
+        <v>0.63</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1">
-        <v>1378.0</v>
+        <v>9994.0</v>
       </c>
       <c r="D19" s="1">
-        <v>800.45</v>
+        <v>183.93</v>
       </c>
       <c r="E19" s="1">
-        <v>403.13397677794</v>
+        <v>211.82877726636</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
         <v>1.18</v>
       </c>
       <c r="H19" s="1">
-        <v>474432.46</v>
+        <v>1802716.27</v>
       </c>
       <c r="I19" s="1">
-        <v>464148.29</v>
+        <v>-242277.88</v>
       </c>
       <c r="J19" s="1">
-        <v>97.832321591149</v>
+        <v>-13.439601341147</v>
       </c>
       <c r="K19">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>0.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>938580.75</v>
+        <v>1560438.39</v>
       </c>
       <c r="N19" s="1">
-        <v>939820.16</v>
+        <v>1560438.39</v>
       </c>
       <c r="O19" s="1">
-        <v>0.61</v>
+        <v>1.05</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>17065.0</v>
+        <v>1273.0</v>
       </c>
       <c r="D20" s="1">
-        <v>32.69</v>
+        <v>926.79</v>
       </c>
       <c r="E20" s="1">
-        <v>42.269673014943</v>
+        <v>403.13397486253</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
         <v>1.18</v>
       </c>
       <c r="H20" s="1">
-        <v>618554.52</v>
+        <v>438281.94</v>
       </c>
       <c r="I20" s="1">
-        <v>-143865.23</v>
+        <v>563249.19</v>
       </c>
       <c r="J20" s="1">
-        <v>-23.258294192079</v>
+        <v>128.51298184908</v>
       </c>
       <c r="K20">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.97</v>
+      </c>
+      <c r="L20" t="s">
+        <v>76</v>
       </c>
       <c r="M20" s="1">
-        <v>474689.29</v>
+        <v>1001531.13</v>
       </c>
       <c r="N20" s="1">
-        <v>474689.29</v>
+        <v>1002767.59</v>
       </c>
       <c r="O20" s="1">
-        <v>0.31</v>
+        <v>0.67</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C21" s="1">
-        <v>5234.0</v>
+        <v>15763.0</v>
       </c>
       <c r="D21" s="1">
-        <v>131.68</v>
+        <v>30.64</v>
       </c>
       <c r="E21" s="1">
-        <v>124.91074894918</v>
+        <v>42.269672651145</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
         <v>1.18</v>
       </c>
       <c r="H21" s="1">
-        <v>557430.92</v>
+        <v>571360.97</v>
       </c>
       <c r="I21" s="1">
-        <v>29033.61</v>
+        <v>-161362.4</v>
       </c>
       <c r="J21" s="1">
-        <v>5.2084678044053</v>
+        <v>-28.241761070939</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>586464.53</v>
+        <v>409998.57</v>
       </c>
       <c r="N21" s="1">
-        <v>586464.53</v>
+        <v>409998.57</v>
       </c>
       <c r="O21" s="1">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C22" s="1">
-        <v>11314.0</v>
+        <v>4835.0</v>
       </c>
       <c r="D22" s="1">
-        <v>74.7</v>
+        <v>125.85</v>
       </c>
       <c r="E22" s="1">
-        <v>69.85108096164</v>
+        <v>124.91074870734</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
         <v>1.18</v>
       </c>
       <c r="H22" s="1">
-        <v>677223.0</v>
+        <v>514936.66</v>
       </c>
       <c r="I22" s="1">
-        <v>41936.12</v>
+        <v>1603.88</v>
       </c>
       <c r="J22" s="1">
-        <v>6.1923649964635</v>
+        <v>0.31147131765682</v>
       </c>
       <c r="K22">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.36</v>
+      </c>
+      <c r="L22" t="s">
+        <v>81</v>
       </c>
       <c r="M22" s="1">
-        <v>719159.12</v>
+        <v>516540.54</v>
       </c>
       <c r="N22" s="1">
-        <v>719159.12</v>
+        <v>518281.51</v>
       </c>
       <c r="O22" s="1">
-        <v>0.47</v>
+        <v>0.35</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C23" s="1">
-        <v>3858.0</v>
+        <v>10451.0</v>
       </c>
       <c r="D23" s="1">
-        <v>343.79</v>
+        <v>78.66</v>
       </c>
       <c r="E23" s="1">
-        <v>160.95920943494</v>
+        <v>69.851081236245</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
         <v>1.18</v>
       </c>
       <c r="H23" s="1">
-        <v>538603.19</v>
+        <v>625566.34</v>
       </c>
       <c r="I23" s="1">
-        <v>590006.26</v>
+        <v>72290.76</v>
       </c>
       <c r="J23" s="1">
-        <v>109.54377377527</v>
+        <v>11.556050154489</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1128609.45</v>
+        <v>697857.1</v>
       </c>
       <c r="N23" s="1">
-        <v>1128609.45</v>
+        <v>697857.1</v>
       </c>
       <c r="O23" s="1">
-        <v>0.73</v>
+        <v>0.47</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B24" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C24" s="1">
-        <v>5071.0</v>
+        <v>3563.0</v>
       </c>
       <c r="D24" s="1">
-        <v>277.7</v>
+        <v>379.69</v>
       </c>
       <c r="E24" s="1">
-        <v>287.62378031946</v>
+        <v>160.95920853214</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
         <v>1.18</v>
       </c>
       <c r="H24" s="1">
-        <v>1239121.82</v>
+        <v>497419.17</v>
       </c>
       <c r="I24" s="1">
-        <v>-40843.48</v>
+        <v>650998.04</v>
       </c>
       <c r="J24" s="1">
-        <v>-3.2961634070813</v>
+        <v>130.87514098019</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1198278.34</v>
+        <v>1148417.21</v>
       </c>
       <c r="N24" s="1">
-        <v>1198278.34</v>
+        <v>1148417.21</v>
       </c>
       <c r="O24" s="1">
-        <v>0.78</v>
+        <v>0.77</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C25" s="1">
-        <v>1339.0</v>
+        <v>4684.0</v>
       </c>
       <c r="D25" s="1">
-        <v>1005.81</v>
+        <v>299.69</v>
       </c>
       <c r="E25" s="1">
-        <v>983.84093353249</v>
+        <v>287.62377882152</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
         <v>1.18</v>
       </c>
       <c r="H25" s="1">
-        <v>1124718.77</v>
+        <v>1144556.62</v>
       </c>
       <c r="I25" s="1">
-        <v>21281.56</v>
+        <v>47080.02</v>
       </c>
       <c r="J25" s="1">
-        <v>1.8921672303913</v>
+        <v>4.1133849717282</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1146000.33</v>
+        <v>1191636.64</v>
       </c>
       <c r="N25" s="1">
-        <v>1146000.33</v>
+        <v>1191636.64</v>
       </c>
       <c r="O25" s="1">
-        <v>0.74</v>
+        <v>0.8</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B26" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C26" s="1">
-        <v>5129.0</v>
+        <v>1237.0</v>
       </c>
       <c r="D26" s="1">
-        <v>183.32</v>
+        <v>999.47</v>
       </c>
       <c r="E26" s="1">
-        <v>112.51510235913</v>
+        <v>983.84093775263</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
         <v>1.18</v>
       </c>
       <c r="H26" s="1">
-        <v>492305.61</v>
+        <v>1039041.91</v>
       </c>
       <c r="I26" s="1">
-        <v>307769.51</v>
+        <v>10486.44</v>
       </c>
       <c r="J26" s="1">
-        <v>62.515946141666</v>
+        <v>1.0092412922978</v>
       </c>
       <c r="K26">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.88</v>
+      </c>
+      <c r="L26" t="s">
+        <v>90</v>
       </c>
       <c r="M26" s="1">
-        <v>800075.12</v>
+        <v>1049528.35</v>
       </c>
       <c r="N26" s="1">
-        <v>800075.12</v>
+        <v>1050619.37</v>
       </c>
       <c r="O26" s="1">
-        <v>0.52</v>
+        <v>0.71</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B27" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C27" s="1">
-        <v>2967.0</v>
+        <v>4738.0</v>
       </c>
       <c r="D27" s="1">
-        <v>449.61</v>
+        <v>210.22</v>
       </c>
       <c r="E27" s="1">
-        <v>397.23863835524</v>
+        <v>112.51510130857</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
         <v>1.18</v>
       </c>
       <c r="H27" s="1">
-        <v>998058.29</v>
+        <v>454775.59</v>
       </c>
       <c r="I27" s="1">
-        <v>137061.58</v>
+        <v>390744.24</v>
       </c>
       <c r="J27" s="1">
-        <v>13.732823160058</v>
+        <v>85.920231558602</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1135119.87</v>
+        <v>845519.83</v>
       </c>
       <c r="N27" s="1">
-        <v>1135119.87</v>
+        <v>845519.83</v>
       </c>
       <c r="O27" s="1">
-        <v>0.74</v>
+        <v>0.57</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B28" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C28" s="1">
-        <v>3657.0</v>
+        <v>2741.0</v>
       </c>
       <c r="D28" s="1">
-        <v>194.54</v>
+        <v>542.26</v>
       </c>
       <c r="E28" s="1">
-        <v>236.35743505606</v>
+        <v>397.23863918278</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
         <v>1.18</v>
       </c>
       <c r="H28" s="1">
-        <v>740889.85</v>
+        <v>922034.98</v>
       </c>
       <c r="I28" s="1">
-        <v>-135518.19</v>
+        <v>339709.21</v>
       </c>
       <c r="J28" s="1">
-        <v>-18.29127366234</v>
+        <v>36.84341889068</v>
       </c>
       <c r="K28">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="L28">
-        <v>871.3</v>
+        <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>605371.66</v>
+        <v>1261744.19</v>
       </c>
       <c r="N28" s="1">
-        <v>606242.96</v>
+        <v>1261744.19</v>
       </c>
       <c r="O28" s="1">
-        <v>0.39</v>
+        <v>0.85</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B29" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C29" s="1">
-        <v>9760.0</v>
+        <v>10225.0</v>
       </c>
       <c r="D29" s="1">
-        <v>129.29</v>
+        <v>202.32</v>
       </c>
       <c r="E29" s="1">
-        <v>115.05421209016</v>
+        <v>118.49285378973</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
         <v>1.18</v>
       </c>
       <c r="H29" s="1">
-        <v>943685.15</v>
+        <v>1021426.55</v>
       </c>
       <c r="I29" s="1">
-        <v>130064.34</v>
+        <v>734704.18</v>
       </c>
       <c r="J29" s="1">
-        <v>13.782598995014</v>
+        <v>71.929222908882</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1073749.49</v>
+        <v>1756130.73</v>
       </c>
       <c r="N29" s="1">
-        <v>1073749.49</v>
+        <v>1756130.73</v>
       </c>
       <c r="O29" s="1">
-        <v>0.7</v>
+        <v>1.18</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B30" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C30" s="1">
-        <v>1409.0</v>
+        <v>1302.0</v>
       </c>
       <c r="D30" s="1">
-        <v>587.3</v>
+        <v>588.74</v>
       </c>
       <c r="E30" s="1">
-        <v>478.22217175302</v>
+        <v>478.22217357911</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
         <v>1.18</v>
       </c>
       <c r="H30" s="1">
-        <v>579250.61</v>
+        <v>535262.1</v>
       </c>
       <c r="I30" s="1">
-        <v>124889.71</v>
+        <v>115450.53</v>
       </c>
       <c r="J30" s="1">
-        <v>21.560565987147</v>
+        <v>21.568971537495</v>
       </c>
       <c r="K30">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>0.0</v>
+      </c>
+      <c r="L30">
+        <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>704140.32</v>
+        <v>650712.63</v>
       </c>
       <c r="N30" s="1">
-        <v>705499.93</v>
+        <v>650712.63</v>
       </c>
       <c r="O30" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B31" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C31" s="1">
-        <v>5461.0</v>
+        <v>5044.0</v>
       </c>
       <c r="D31" s="1">
-        <v>201.27</v>
+        <v>196.24</v>
       </c>
       <c r="E31" s="1">
-        <v>172.77700421168</v>
+        <v>172.77700436162</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
         <v>1.18</v>
       </c>
       <c r="H31" s="1">
-        <v>805020.67</v>
+        <v>743549.58</v>
       </c>
       <c r="I31" s="1">
-        <v>130254.58</v>
+        <v>96717.45</v>
       </c>
       <c r="J31" s="1">
-        <v>16.18027770641</v>
+        <v>13.007532059933</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>935275.25</v>
+        <v>840267.03</v>
       </c>
       <c r="N31" s="1">
-        <v>935275.25</v>
+        <v>840267.03</v>
       </c>
       <c r="O31" s="1">
-        <v>0.61</v>
+        <v>0.56</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B32" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C32" s="1">
-        <v>3870.0</v>
+        <v>3575.0</v>
       </c>
       <c r="D32" s="1">
-        <v>409.7</v>
+        <v>419.0</v>
       </c>
       <c r="E32" s="1">
-        <v>358.96101033592</v>
+        <v>358.96100979021</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
         <v>1.18</v>
       </c>
       <c r="H32" s="1">
-        <v>1185614.36</v>
+        <v>1095238.07</v>
       </c>
       <c r="I32" s="1">
-        <v>163550.89</v>
+        <v>176345.12</v>
       </c>
       <c r="J32" s="1">
-        <v>13.794611090912</v>
+        <v>16.101076544938</v>
       </c>
       <c r="K32">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>801.46</v>
+        <v>1.16</v>
+      </c>
+      <c r="L32" t="s">
+        <v>103</v>
       </c>
       <c r="M32" s="1">
-        <v>1349165.25</v>
+        <v>1271583.19</v>
       </c>
       <c r="N32" s="1">
-        <v>1349966.71</v>
+        <v>1275721.04</v>
       </c>
       <c r="O32" s="1">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B33" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C33" s="1">
-        <v>18707.0</v>
+        <v>17280.0</v>
       </c>
       <c r="D33" s="1">
-        <v>79.71</v>
+        <v>77.17</v>
       </c>
       <c r="E33" s="1">
-        <v>77.917094670444</v>
+        <v>77.917094328704</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
         <v>1.18</v>
       </c>
       <c r="H33" s="1">
-        <v>1243649.33</v>
+        <v>1148781.77</v>
       </c>
       <c r="I33" s="1">
-        <v>25185.74</v>
+        <v>-16780.41</v>
       </c>
       <c r="J33" s="1">
-        <v>2.0251480375099</v>
+        <v>-1.4607134651867</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1268835.07</v>
+        <v>1132001.36</v>
       </c>
       <c r="N33" s="1">
-        <v>1268835.07</v>
+        <v>1132001.36</v>
       </c>
       <c r="O33" s="1">
-        <v>0.82</v>
+        <v>0.76</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B34" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C34" s="1">
-        <v>19.0</v>
+        <v>3303.0</v>
       </c>
       <c r="D34" s="1">
-        <v>903.02</v>
+        <v>966.99</v>
       </c>
       <c r="E34" s="1">
-        <v>945.38736842105</v>
+        <v>593.8370208901</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
         <v>1.18</v>
       </c>
       <c r="H34" s="1">
-        <v>15431.11</v>
+        <v>1790970.16</v>
       </c>
       <c r="I34" s="1">
-        <v>-831.57</v>
+        <v>920377.86</v>
       </c>
       <c r="J34" s="1">
-        <v>-5.3889188788104</v>
+        <v>51.389904787693</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>14599.54</v>
+        <v>2711348.02</v>
       </c>
       <c r="N34" s="1">
-        <v>14599.54</v>
+        <v>2711348.02</v>
       </c>
       <c r="O34" s="1">
-        <v>0.01</v>
+        <v>1.82</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B35" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C35" s="1">
-        <v>3577.0</v>
+        <v>19.0</v>
       </c>
       <c r="D35" s="1">
-        <v>903.02</v>
+        <v>966.99</v>
       </c>
       <c r="E35" s="1">
-        <v>593.83701984904</v>
+        <v>945.38736842105</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35">
         <v>1.18</v>
       </c>
       <c r="H35" s="1">
-        <v>1939539.89</v>
+        <v>15431.11</v>
       </c>
       <c r="I35" s="1">
-        <v>809015.71</v>
+        <v>165.5</v>
       </c>
       <c r="J35" s="1">
-        <v>41.711733497783</v>
+        <v>1.0725087177786</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2748555.6</v>
+        <v>15596.61</v>
       </c>
       <c r="N35" s="1">
-        <v>2748555.6</v>
+        <v>15596.61</v>
       </c>
       <c r="O35" s="1">
-        <v>1.78</v>
+        <v>0.01</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B36" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C36" s="1">
-        <v>9309.0</v>
+        <v>8599.0</v>
       </c>
       <c r="D36" s="1">
-        <v>144.83</v>
+        <v>139.43</v>
       </c>
       <c r="E36" s="1">
-        <v>141.98567944999</v>
+        <v>141.9856797302</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
         <v>1.18</v>
       </c>
       <c r="H36" s="1">
-        <v>1136523.21</v>
+        <v>1049840.27</v>
       </c>
       <c r="I36" s="1">
-        <v>10704.9</v>
+        <v>-32048.61</v>
       </c>
       <c r="J36" s="1">
-        <v>0.94189893403057</v>
+        <v>-3.0527129617537</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1147228.11</v>
+        <v>1017791.66</v>
       </c>
       <c r="N36" s="1">
-        <v>1147228.11</v>
+        <v>1017791.66</v>
       </c>
       <c r="O36" s="1">
-        <v>0.74</v>
+        <v>0.68</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B37" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C37" s="1">
-        <v>2828.0</v>
+        <v>2612.0</v>
       </c>
       <c r="D37" s="1">
-        <v>358.5</v>
+        <v>329.26</v>
       </c>
       <c r="E37" s="1">
-        <v>395.36653465347</v>
+        <v>395.36653522205</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37">
         <v>1.18</v>
       </c>
       <c r="H37" s="1">
-        <v>962027.37</v>
+        <v>888548.62</v>
       </c>
       <c r="I37" s="1">
-        <v>-99333.36</v>
+        <v>-158474.66</v>
       </c>
       <c r="J37" s="1">
-        <v>-10.325419327727</v>
+        <v>-17.835226619338</v>
       </c>
       <c r="K37">
-        <v>3.62</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>0.0</v>
+      </c>
+      <c r="L37">
+        <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>862694.01</v>
+        <v>730073.96</v>
       </c>
       <c r="N37" s="1">
-        <v>872943.32</v>
+        <v>730073.96</v>
       </c>
       <c r="O37" s="1">
-        <v>0.57</v>
+        <v>0.49</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B38" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C38" s="1">
-        <v>32048.0</v>
+        <v>29603.0</v>
       </c>
       <c r="D38" s="1">
-        <v>51.1</v>
+        <v>48.65</v>
       </c>
       <c r="E38" s="1">
-        <v>42.827194520719</v>
+        <v>42.827194541094</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
         <v>1.18</v>
       </c>
       <c r="H38" s="1">
-        <v>1180670.9</v>
+        <v>1090595.38</v>
       </c>
       <c r="I38" s="1">
-        <v>212838.97</v>
+        <v>131973.34</v>
       </c>
       <c r="J38" s="1">
-        <v>18.026951456159</v>
+        <v>12.101036041433</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1393509.87</v>
+        <v>1222568.72</v>
       </c>
       <c r="N38" s="1">
-        <v>1393509.87</v>
+        <v>1222568.72</v>
       </c>
       <c r="O38" s="1">
-        <v>0.9</v>
+        <v>0.82</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B39" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C39" s="1">
-        <v>10892.0</v>
+        <v>10061.0</v>
       </c>
       <c r="D39" s="1">
-        <v>67.57</v>
+        <v>64.37</v>
       </c>
       <c r="E39" s="1">
-        <v>64.118153690782</v>
+        <v>64.11815425902</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
         <v>1.18</v>
       </c>
       <c r="H39" s="1">
-        <v>591191.84</v>
+        <v>546087.14</v>
       </c>
       <c r="I39" s="1">
-        <v>35061.09</v>
+        <v>3680.75</v>
       </c>
       <c r="J39" s="1">
-        <v>5.9305774585793</v>
+        <v>0.67402246461984</v>
       </c>
       <c r="K39">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>0.0</v>
+      </c>
+      <c r="L39">
+        <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>626252.93</v>
+        <v>549767.89</v>
       </c>
       <c r="N39" s="1">
-        <v>627442.75</v>
+        <v>549767.89</v>
       </c>
       <c r="O39" s="1">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C40" s="1">
-        <v>6742.0</v>
+        <v>6228.0</v>
       </c>
       <c r="D40" s="1">
-        <v>286.73</v>
+        <v>300.77</v>
       </c>
       <c r="E40" s="1">
-        <v>313.69987985761</v>
+        <v>313.69987957611</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
         <v>1.18</v>
       </c>
       <c r="H40" s="1">
-        <v>1797611.14</v>
+        <v>1660563.96</v>
       </c>
       <c r="I40" s="1">
-        <v>-152670.99</v>
+        <v>-70414.93</v>
       </c>
       <c r="J40" s="1">
-        <v>-8.4929930952698</v>
+        <v>-4.2404226332842</v>
       </c>
       <c r="K40">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="L40">
-        <v>861.97</v>
+        <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1644940.15</v>
+        <v>1590149.03</v>
       </c>
       <c r="N40" s="1">
-        <v>1645802.12</v>
+        <v>1590149.03</v>
       </c>
       <c r="O40" s="1">
         <v>1.07</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B41" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C41" s="1">
-        <v>13492.0</v>
+        <v>12463.0</v>
       </c>
       <c r="D41" s="1">
-        <v>79.05</v>
+        <v>75.29</v>
       </c>
       <c r="E41" s="1">
-        <v>84.162429587904</v>
+        <v>84.162429591591</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
         <v>1.18</v>
       </c>
       <c r="H41" s="1">
-        <v>973017.84</v>
+        <v>898808.28</v>
       </c>
       <c r="I41" s="1">
-        <v>-65476.48</v>
+        <v>-102255.42</v>
       </c>
       <c r="J41" s="1">
-        <v>-6.7292168044935</v>
+        <v>-11.376777703917</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>907541.36</v>
+        <v>796552.86</v>
       </c>
       <c r="N41" s="1">
-        <v>907541.36</v>
+        <v>796552.86</v>
       </c>
       <c r="O41" s="1">
-        <v>0.59</v>
+        <v>0.54</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B42" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C42" s="1">
-        <v>10834.0</v>
+        <v>10008.0</v>
       </c>
       <c r="D42" s="1">
-        <v>133.29</v>
+        <v>133.52</v>
       </c>
       <c r="E42" s="1">
-        <v>112.2113716079</v>
+        <v>112.21137090328</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
         <v>1.18</v>
       </c>
       <c r="H42" s="1">
-        <v>1035569.07</v>
+        <v>956615.77</v>
       </c>
       <c r="I42" s="1">
-        <v>193212.3</v>
+        <v>177737.51</v>
       </c>
       <c r="J42" s="1">
-        <v>18.657596639112</v>
+        <v>18.579822283298</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1228781.37</v>
+        <v>1134353.28</v>
       </c>
       <c r="N42" s="1">
-        <v>1228781.37</v>
+        <v>1134353.28</v>
       </c>
       <c r="O42" s="1">
-        <v>0.8</v>
+        <v>0.76</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B43" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C43" s="1">
-        <v>891.0</v>
+        <v>823.0</v>
       </c>
       <c r="D43" s="1">
-        <v>926.55</v>
+        <v>944.86</v>
       </c>
       <c r="E43" s="1">
-        <v>707.01785634119</v>
+        <v>707.01786148238</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
         <v>1.18</v>
       </c>
       <c r="H43" s="1">
-        <v>537930.75</v>
+        <v>496876.55</v>
       </c>
       <c r="I43" s="1">
-        <v>164550.57</v>
+        <v>163242.11</v>
       </c>
       <c r="J43" s="1">
-        <v>30.589545215625</v>
+        <v>32.853655500546</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>702481.32</v>
+        <v>660118.66</v>
       </c>
       <c r="N43" s="1">
-        <v>702481.32</v>
+        <v>660118.66</v>
       </c>
       <c r="O43" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B44" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C44" s="1">
-        <v>8090.0</v>
+        <v>7473.0</v>
       </c>
       <c r="D44" s="1">
-        <v>343.92</v>
+        <v>311.4</v>
       </c>
       <c r="E44" s="1">
-        <v>367.85395426452</v>
+        <v>367.85395423525</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
         <v>1.18</v>
       </c>
       <c r="H44" s="1">
-        <v>2542320.44</v>
+        <v>2348425.3</v>
       </c>
       <c r="I44" s="1">
-        <v>-174797.63</v>
+        <v>-372965.03</v>
       </c>
       <c r="J44" s="1">
-        <v>-6.8755152674617</v>
+        <v>-15.881494293219</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>2367522.81</v>
+        <v>1975460.27</v>
       </c>
       <c r="N44" s="1">
-        <v>2367522.81</v>
+        <v>1975460.27</v>
       </c>
       <c r="O44" s="1">
-        <v>1.53</v>
+        <v>1.33</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B45" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C45" s="1">
-        <v>2294.0</v>
+        <v>2119.0</v>
       </c>
       <c r="D45" s="1">
-        <v>549.11</v>
+        <v>490.16</v>
       </c>
       <c r="E45" s="1">
-        <v>455.56277680907</v>
+        <v>455.56277489382</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
         <v>1.18</v>
       </c>
       <c r="H45" s="1">
-        <v>895079.49</v>
+        <v>826797.49</v>
       </c>
       <c r="I45" s="1">
-        <v>176787.72</v>
+        <v>54907.98</v>
       </c>
       <c r="J45" s="1">
-        <v>19.751063673686</v>
+        <v>6.641043382945</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1071867.21</v>
+        <v>881705.47</v>
       </c>
       <c r="N45" s="1">
-        <v>1071867.21</v>
+        <v>881705.47</v>
       </c>
       <c r="O45" s="1">
-        <v>0.69</v>
+        <v>0.59</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B46" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C46" s="1">
-        <v>6872.0</v>
+        <v>706.0</v>
       </c>
       <c r="D46" s="1">
-        <v>72.42</v>
+        <v>78.75</v>
       </c>
       <c r="E46" s="1">
-        <v>73.231701105937</v>
+        <v>73.231699716714</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
         <v>1.18</v>
       </c>
       <c r="H46" s="1">
-        <v>431986.29</v>
+        <v>44380.43</v>
       </c>
       <c r="I46" s="1">
-        <v>-8509.23</v>
+        <v>2816.09</v>
       </c>
       <c r="J46" s="1">
-        <v>-1.9697916801943</v>
+        <v>6.3453418545066</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>423477.06</v>
+        <v>47196.52</v>
       </c>
       <c r="N46" s="1">
-        <v>423477.06</v>
+        <v>47196.52</v>
       </c>
       <c r="O46" s="1">
-        <v>0.27</v>
+        <v>0.03</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B47" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C47" s="1">
-        <v>647.0</v>
+        <v>3332.0</v>
       </c>
       <c r="D47" s="1">
-        <v>451.29</v>
+        <v>420.06</v>
       </c>
       <c r="E47" s="1">
-        <v>466.98123647604</v>
+        <v>254.3075210084</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
         <v>1.18</v>
       </c>
       <c r="H47" s="1">
-        <v>260723.54</v>
+        <v>764809.79</v>
       </c>
       <c r="I47" s="1">
-        <v>-12268.27</v>
+        <v>423339.55</v>
       </c>
       <c r="J47" s="1">
-        <v>-4.7054707833439</v>
+        <v>55.352266084355</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>248455.27</v>
+        <v>1188149.34</v>
       </c>
       <c r="N47" s="1">
-        <v>248455.27</v>
+        <v>1188149.34</v>
       </c>
       <c r="O47" s="1">
-        <v>0.16</v>
+        <v>0.8</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B48" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>3332.0</v>
+        <v>343.0</v>
       </c>
       <c r="D48" s="1">
-        <v>451.29</v>
+        <v>420.06</v>
       </c>
       <c r="E48" s="1">
-        <v>254.3075210084</v>
+        <v>466.9812244898</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
         <v>1.18</v>
       </c>
       <c r="H48" s="1">
-        <v>764809.79</v>
+        <v>138219.75</v>
       </c>
       <c r="I48" s="1">
-        <v>514715.64</v>
+        <v>-15910.26</v>
       </c>
       <c r="J48" s="1">
-        <v>67.299823659423</v>
+        <v>-11.510844144921</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1279525.43</v>
+        <v>122309.49</v>
       </c>
       <c r="N48" s="1">
-        <v>1279525.43</v>
+        <v>122309.49</v>
       </c>
       <c r="O48" s="1">
-        <v>0.83</v>
+        <v>0.08</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B49" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>11091.0</v>
+        <v>10245.0</v>
       </c>
       <c r="D49" s="1">
-        <v>313.0</v>
+        <v>300.0</v>
       </c>
       <c r="E49" s="1">
-        <v>290.08747993869</v>
+        <v>290.08747974622</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
         <v>1.18</v>
       </c>
       <c r="H49" s="1">
-        <v>2749681.98</v>
+        <v>2539941.57</v>
       </c>
       <c r="I49" s="1">
-        <v>204268.84</v>
+        <v>69141.62</v>
       </c>
       <c r="J49" s="1">
-        <v>7.4288169135836</v>
+        <v>2.7221736443331</v>
       </c>
       <c r="K49">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>0.0</v>
+      </c>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2953950.82</v>
+        <v>2609083.19</v>
       </c>
       <c r="N49" s="1">
-        <v>2963860.24</v>
+        <v>2609083.19</v>
       </c>
       <c r="O49" s="1">
-        <v>1.92</v>
+        <v>1.75</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>27434.0</v>
+        <v>25341.0</v>
       </c>
       <c r="D50" s="1">
-        <v>26.44</v>
+        <v>28.71</v>
       </c>
       <c r="E50" s="1">
-        <v>32.147454618357</v>
+        <v>32.147454717651</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
         <v>1.18</v>
       </c>
       <c r="H50" s="1">
-        <v>752949.49</v>
+        <v>695505.32</v>
       </c>
       <c r="I50" s="1">
-        <v>-135731.18</v>
+        <v>-77899.11</v>
       </c>
       <c r="J50" s="1">
-        <v>-18.026598304755</v>
+        <v>-11.200361486811</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>617218.31</v>
+        <v>617606.21</v>
       </c>
       <c r="N50" s="1">
-        <v>617218.31</v>
+        <v>617606.21</v>
       </c>
       <c r="O50" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>6580.0</v>
+        <v>6078.0</v>
       </c>
       <c r="D51" s="1">
-        <v>104.45</v>
+        <v>99.46</v>
       </c>
       <c r="E51" s="1">
-        <v>133.66261854103</v>
+        <v>133.66261928266</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
         <v>1.18</v>
       </c>
       <c r="H51" s="1">
-        <v>749599.76</v>
+        <v>692411.45</v>
       </c>
       <c r="I51" s="1">
-        <v>-164779.3</v>
+        <v>-179238.38</v>
       </c>
       <c r="J51" s="1">
-        <v>-21.982304263278</v>
+        <v>-25.8861086136</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>584820.46</v>
+        <v>513173.07</v>
       </c>
       <c r="N51" s="1">
-        <v>584820.46</v>
+        <v>513173.07</v>
       </c>
       <c r="O51" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>38080.0</v>
+        <v>35174.0</v>
       </c>
       <c r="D52" s="1">
-        <v>23.36</v>
+        <v>21.85</v>
       </c>
       <c r="E52" s="1">
-        <v>18.909090336135</v>
+        <v>18.909090237107</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
         <v>1.18</v>
       </c>
       <c r="H52" s="1">
-        <v>614819.25</v>
+        <v>567900.54</v>
       </c>
       <c r="I52" s="1">
-        <v>142114.72</v>
+        <v>84520.43</v>
       </c>
       <c r="J52" s="1">
-        <v>23.114878071889</v>
+        <v>14.88296348512</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>756933.97</v>
+        <v>652420.97</v>
       </c>
       <c r="N52" s="1">
-        <v>756933.97</v>
+        <v>652420.97</v>
       </c>
       <c r="O52" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>1407.0</v>
+        <v>1300.0</v>
       </c>
       <c r="D53" s="1">
-        <v>494.84</v>
+        <v>504.4</v>
       </c>
       <c r="E53" s="1">
-        <v>460.85609808102</v>
+        <v>460.8561</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
         <v>1.18</v>
       </c>
       <c r="H53" s="1">
-        <v>553584.73</v>
+        <v>511485.53</v>
       </c>
       <c r="I53" s="1">
-        <v>38859.01</v>
+        <v>45152.84</v>
       </c>
       <c r="J53" s="1">
-        <v>7.0195234612053</v>
+        <v>8.8277844340973</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>592443.74</v>
+        <v>556638.37</v>
       </c>
       <c r="N53" s="1">
-        <v>592443.74</v>
+        <v>556638.37</v>
       </c>
       <c r="O53" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>1449.0</v>
+        <v>1339.0</v>
       </c>
       <c r="D54" s="1">
-        <v>614.49</v>
+        <v>585.98</v>
       </c>
       <c r="E54" s="1">
-        <v>556.13495514148</v>
+        <v>556.13495892457</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
         <v>1.18</v>
       </c>
       <c r="H54" s="1">
-        <v>688059.87</v>
+        <v>635826.2</v>
       </c>
       <c r="I54" s="1">
-        <v>69595.01</v>
+        <v>30241.05</v>
       </c>
       <c r="J54" s="1">
-        <v>10.114673596645</v>
+        <v>4.7561817993659</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>757654.88</v>
+        <v>666067.25</v>
       </c>
       <c r="N54" s="1">
-        <v>757654.88</v>
+        <v>666067.25</v>
       </c>
       <c r="O54" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>2613.0</v>
+        <v>2414.0</v>
       </c>
       <c r="D55" s="1">
-        <v>511.35</v>
+        <v>497.81</v>
       </c>
       <c r="E55" s="1">
-        <v>556.62815920398</v>
+        <v>556.62815658658</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
         <v>1.18</v>
       </c>
       <c r="H55" s="1">
-        <v>1241801.12</v>
+        <v>1147228.44</v>
       </c>
       <c r="I55" s="1">
-        <v>-104839.28</v>
+        <v>-127098.27</v>
       </c>
       <c r="J55" s="1">
-        <v>-8.4425177519569</v>
+        <v>-11.078723780592</v>
       </c>
       <c r="K55">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>0.0</v>
+      </c>
+      <c r="L55">
+        <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1136961.84</v>
+        <v>1020130.17</v>
       </c>
       <c r="N55" s="1">
-        <v>1138315.92</v>
+        <v>1020130.17</v>
       </c>
       <c r="O55" s="1">
-        <v>0.74</v>
+        <v>0.69</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>146</v>
+      </c>
+      <c r="B56" t="s">
         <v>147</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>16665.0</v>
+        <v>15394.0</v>
       </c>
       <c r="D56" s="1">
-        <v>112.56</v>
+        <v>111.28</v>
       </c>
       <c r="E56" s="1">
-        <v>80.401531953195</v>
+        <v>80.401531765623</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
         <v>1.18</v>
       </c>
       <c r="H56" s="1">
-        <v>1144181.93</v>
+        <v>1056917.89</v>
       </c>
       <c r="I56" s="1">
-        <v>451982.47</v>
+        <v>397279.33</v>
       </c>
       <c r="J56" s="1">
-        <v>39.502675068466</v>
+        <v>37.588476243883</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1596164.4</v>
+        <v>1454197.22</v>
       </c>
       <c r="N56" s="1">
-        <v>1596164.4</v>
+        <v>1454197.22</v>
       </c>
       <c r="O56" s="1">
-        <v>1.03</v>
+        <v>0.98</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>148</v>
+      </c>
+      <c r="B57" t="s">
         <v>149</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>8786.0</v>
+        <v>8524.0</v>
       </c>
       <c r="D57" s="1">
-        <v>668.84</v>
+        <v>598.86</v>
       </c>
       <c r="E57" s="1">
-        <v>713.46106419303</v>
+        <v>711.63121773815</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
         <v>1.18</v>
       </c>
       <c r="H57" s="1">
-        <v>5348254.55</v>
+        <v>5175152.21</v>
       </c>
       <c r="I57" s="1">
-        <v>-347890.15</v>
+        <v>-841805.32</v>
       </c>
       <c r="J57" s="1">
-        <v>-6.5047418133828</v>
+        <v>-16.266291035332</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>5000364.4</v>
+        <v>4333346.89</v>
       </c>
       <c r="N57" s="1">
-        <v>5000364.4</v>
+        <v>4333346.89</v>
       </c>
       <c r="O57" s="1">
-        <v>3.24</v>
+        <v>2.91</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>150</v>
+      </c>
+      <c r="B58" t="s">
         <v>151</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>1663.0</v>
+        <v>1537.0</v>
       </c>
       <c r="D58" s="1">
-        <v>77.48</v>
+        <v>77.98</v>
       </c>
       <c r="E58" s="1">
-        <v>80.395496091401</v>
+        <v>80.395497722837</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
         <v>1.18</v>
       </c>
       <c r="H58" s="1">
-        <v>114148.09</v>
+        <v>105499.47</v>
       </c>
       <c r="I58" s="1">
-        <v>-4507.82</v>
+        <v>-3754.77</v>
       </c>
       <c r="J58" s="1">
-        <v>-3.9490980532394</v>
+        <v>-3.5590415762278</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>109640.27</v>
+        <v>101744.7</v>
       </c>
       <c r="N58" s="1">
-        <v>109640.27</v>
+        <v>101744.7</v>
       </c>
       <c r="O58" s="1">
         <v>0.07</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>152</v>
+      </c>
+      <c r="B59" t="s">
         <v>153</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1">
-        <v>6760.0</v>
+        <v>6244.0</v>
       </c>
       <c r="D59" s="1">
-        <v>449.38</v>
+        <v>795.33</v>
       </c>
       <c r="E59" s="1">
-        <v>393.88281360947</v>
+        <v>393.88281390135</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
         <v>1.18</v>
       </c>
       <c r="H59" s="1">
-        <v>2276550.71</v>
+        <v>2102778.5</v>
       </c>
       <c r="I59" s="1">
-        <v>308378.5</v>
+        <v>2112875.59</v>
       </c>
       <c r="J59" s="1">
-        <v>13.545865622295</v>
+        <v>100.48017848765</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2584929.21</v>
+        <v>4215654.09</v>
       </c>
       <c r="N59" s="1">
-        <v>2584929.21</v>
+        <v>4215654.09</v>
       </c>
       <c r="O59" s="1">
-        <v>1.68</v>
+        <v>2.83</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>154</v>
+      </c>
+      <c r="B60" t="s">
         <v>155</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>24607.0</v>
+        <v>20442.0</v>
       </c>
       <c r="D60" s="1">
-        <v>424.16</v>
+        <v>412.66</v>
       </c>
       <c r="E60" s="1">
-        <v>493.77856585524</v>
+        <v>493.77856520888</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
         <v>1.18</v>
       </c>
       <c r="H60" s="1">
-        <v>10385352.34</v>
+        <v>8627519.52</v>
       </c>
       <c r="I60" s="1">
-        <v>-1504051.18</v>
+        <v>-1466572.39</v>
       </c>
       <c r="J60" s="1">
-        <v>-14.482428046346</v>
+        <v>-16.9987722033</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>8881301.16</v>
+        <v>7160947.13</v>
       </c>
       <c r="N60" s="1">
-        <v>8881301.16</v>
+        <v>7160947.13</v>
       </c>
       <c r="O60" s="1">
-        <v>5.76</v>
+        <v>4.81</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>156</v>
+      </c>
+      <c r="B61" t="s">
         <v>157</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>5607.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>191.1</v>
+      </c>
+      <c r="E61" s="1">
+        <v>144.26844480114</v>
+      </c>
+      <c r="F61" t="s">
+        <v>11</v>
+      </c>
+      <c r="G61">
+        <v>1.18</v>
+      </c>
+      <c r="H61" s="1">
+        <v>690757.3</v>
+      </c>
+      <c r="I61" s="1">
+        <v>218833.28</v>
+      </c>
+      <c r="J61" s="1">
+        <v>31.680197950858</v>
+      </c>
+      <c r="K61">
+        <v>0.6</v>
+      </c>
+      <c r="L61" t="s">
         <v>158</v>
       </c>
-      <c r="C61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>977800.97</v>
+        <v>909590.58</v>
       </c>
       <c r="N61" s="1">
-        <v>977800.97</v>
+        <v>912955.69</v>
       </c>
       <c r="O61" s="1">
-        <v>0.63</v>
+        <v>0.61</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>159</v>
       </c>
       <c r="B62" t="s">
         <v>160</v>
       </c>
       <c r="C62" s="1">
         <v>11660.0</v>
       </c>
       <c r="D62" s="1">
-        <v>92.58</v>
+        <v>85.45</v>
       </c>
       <c r="E62" s="1">
         <v>43.225473413379</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
         <v>1.18</v>
       </c>
       <c r="H62" s="1">
         <v>457315.67</v>
       </c>
       <c r="I62" s="1">
-        <v>461236.75</v>
+        <v>388479.75</v>
       </c>
       <c r="J62" s="1">
-        <v>100.8574121241</v>
+        <v>84.947832642603</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>918552.42</v>
+        <v>845795.42</v>
       </c>
       <c r="N62" s="1">
-        <v>918552.42</v>
+        <v>845795.42</v>
       </c>
       <c r="O62" s="1">
-        <v>0.6</v>
+        <v>0.57</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>159</v>
       </c>
       <c r="B63" t="s">
         <v>160</v>
       </c>
       <c r="C63" s="1">
-        <v>11501.0</v>
+        <v>10041.0</v>
       </c>
       <c r="D63" s="1">
-        <v>92.58</v>
+        <v>85.45</v>
       </c>
       <c r="E63" s="1">
-        <v>94.119698287106</v>
+        <v>91.251395279355</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
         <v>1.18</v>
       </c>
       <c r="H63" s="1">
-        <v>928403.56</v>
+        <v>785845.46</v>
       </c>
       <c r="I63" s="1">
-        <v>-22376.86</v>
+        <v>-57489.39</v>
       </c>
       <c r="J63" s="1">
-        <v>-2.4102514212677</v>
+        <v>-7.3156101200865</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>906026.7</v>
+        <v>728356.07</v>
       </c>
       <c r="N63" s="1">
-        <v>906026.7</v>
+        <v>728356.07</v>
       </c>
       <c r="O63" s="1">
-        <v>0.59</v>
+        <v>0.49</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>161</v>
       </c>
       <c r="B64" t="s">
         <v>162</v>
       </c>
       <c r="C64" s="1">
-        <v>3206.0</v>
+        <v>2961.0</v>
       </c>
       <c r="D64" s="1">
-        <v>109.3</v>
+        <v>120.67</v>
       </c>
       <c r="E64" s="1">
-        <v>116.83629756706</v>
+        <v>116.83629854779</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
         <v>1.18</v>
       </c>
       <c r="H64" s="1">
-        <v>317088.95</v>
+        <v>292857.26</v>
       </c>
       <c r="I64" s="1">
-        <v>-18913.49</v>
+        <v>10456.72</v>
       </c>
       <c r="J64" s="1">
-        <v>-5.9647269323009</v>
+        <v>3.5705858888388</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>298175.46</v>
+        <v>303313.98</v>
       </c>
       <c r="N64" s="1">
-        <v>298175.46</v>
+        <v>303313.98</v>
       </c>
       <c r="O64" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>163</v>
       </c>
       <c r="B65" t="s">
         <v>164</v>
       </c>
       <c r="C65" s="1">
-        <v>15939.0</v>
+        <v>14723.0</v>
       </c>
       <c r="D65" s="1">
-        <v>90.6</v>
+        <v>94.84</v>
       </c>
       <c r="E65" s="1">
-        <v>74.798555743773</v>
+        <v>74.798555321606</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
         <v>1.18</v>
       </c>
       <c r="H65" s="1">
-        <v>1020005.0</v>
+        <v>942187.94</v>
       </c>
       <c r="I65" s="1">
-        <v>208784.48</v>
+        <v>243151.04</v>
       </c>
       <c r="J65" s="1">
-        <v>20.468966328596</v>
+        <v>25.8070635037</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1228789.48</v>
+        <v>1185338.98</v>
       </c>
       <c r="N65" s="1">
-        <v>1228789.48</v>
+        <v>1185338.98</v>
       </c>
       <c r="O65" s="1">
         <v>0.8</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>165</v>
       </c>
       <c r="B66" t="s">
         <v>166</v>
       </c>
       <c r="C66" s="1">
-        <v>30757.0</v>
+        <v>43256.0</v>
       </c>
       <c r="D66" s="1">
-        <v>199.88</v>
+        <v>219.44</v>
       </c>
       <c r="E66" s="1">
-        <v>85.334505966121</v>
+        <v>148.50698122804</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
         <v>1.18</v>
       </c>
       <c r="H66" s="1">
-        <v>2465459.21</v>
+        <v>5493074.74</v>
       </c>
       <c r="I66" s="1">
-        <v>2765743.28</v>
+        <v>2564732.26</v>
       </c>
       <c r="J66" s="1">
-        <v>112.17964056278</v>
+        <v>46.690285157125</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>5231202.49</v>
+        <v>8057807.0</v>
       </c>
       <c r="N66" s="1">
-        <v>5231202.49</v>
+        <v>8057807.0</v>
       </c>
       <c r="O66" s="1">
-        <v>3.39</v>
+        <v>5.42</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>165</v>
       </c>
       <c r="B67" t="s">
         <v>166</v>
       </c>
       <c r="C67" s="1">
-        <v>49373.0</v>
+        <v>30757.0</v>
       </c>
       <c r="D67" s="1">
-        <v>199.88</v>
+        <v>219.44</v>
       </c>
       <c r="E67" s="1">
-        <v>148.50698114354</v>
+        <v>85.334505966121</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
         <v>1.18</v>
       </c>
       <c r="H67" s="1">
-        <v>6269871.91</v>
+        <v>2465459.21</v>
       </c>
       <c r="I67" s="1">
-        <v>2127571.29</v>
+        <v>3264011.15</v>
       </c>
       <c r="J67" s="1">
-        <v>33.933249682608</v>
+        <v>132.38958230422</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>8397443.2</v>
+        <v>5729470.36</v>
       </c>
       <c r="N67" s="1">
-        <v>8397443.2</v>
+        <v>5729470.36</v>
       </c>
       <c r="O67" s="1">
-        <v>5.44</v>
+        <v>3.85</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>167</v>
       </c>
       <c r="B68" t="s">
         <v>168</v>
       </c>
       <c r="C68" s="1">
-        <v>17164.0</v>
+        <v>15855.0</v>
       </c>
       <c r="D68" s="1">
-        <v>77.64</v>
+        <v>81.69</v>
       </c>
       <c r="E68" s="1">
-        <v>90.717896760662</v>
+        <v>90.717896562599</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
         <v>1.18</v>
       </c>
       <c r="H68" s="1">
-        <v>1326331.16</v>
+        <v>1225179.47</v>
       </c>
       <c r="I68" s="1">
-        <v>-192385.48</v>
+        <v>-125693.09</v>
       </c>
       <c r="J68" s="1">
-        <v>-14.50508634661</v>
+        <v>-10.259157378796</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1133945.68</v>
+        <v>1099486.38</v>
       </c>
       <c r="N68" s="1">
-        <v>1133945.68</v>
+        <v>1099486.38</v>
       </c>
       <c r="O68" s="1">
-        <v>0.73</v>
+        <v>0.74</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>169</v>
       </c>
       <c r="B69" t="s">
         <v>170</v>
       </c>
       <c r="C69" s="1">
-        <v>49720.0</v>
+        <v>45927.0</v>
       </c>
       <c r="D69" s="1">
-        <v>36.73</v>
+        <v>34.04</v>
       </c>
       <c r="E69" s="1">
-        <v>42.47759151247</v>
+        <v>42.477591612777</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
         <v>1.18</v>
       </c>
       <c r="H69" s="1">
-        <v>1796241.02</v>
+        <v>1659210.81</v>
       </c>
       <c r="I69" s="1">
-        <v>-242279.48</v>
+        <v>-332084.26</v>
       </c>
       <c r="J69" s="1">
-        <v>-13.488138690876</v>
+        <v>-20.01459115373</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1553961.54</v>
+        <v>1327126.55</v>
       </c>
       <c r="N69" s="1">
-        <v>1553961.54</v>
+        <v>1327126.55</v>
       </c>
       <c r="O69" s="1">
-        <v>1.01</v>
+        <v>0.89</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>171</v>
       </c>
       <c r="B70" t="s">
         <v>172</v>
       </c>
       <c r="C70" s="1">
-        <v>13515.0</v>
+        <v>12484.0</v>
       </c>
       <c r="D70" s="1">
-        <v>181.17</v>
+        <v>193.84</v>
       </c>
       <c r="E70" s="1">
-        <v>178.75728079911</v>
+        <v>178.75728051906</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
         <v>1.18</v>
       </c>
       <c r="H70" s="1">
-        <v>2059415.61</v>
+        <v>1902311.84</v>
       </c>
       <c r="I70" s="1">
-        <v>24070.22</v>
+        <v>151931.42</v>
       </c>
       <c r="J70" s="1">
-        <v>1.1687888487939</v>
+        <v>7.9866726792806</v>
       </c>
       <c r="K70">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>0.0</v>
+      </c>
+      <c r="L70">
+        <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2083485.83</v>
+        <v>2054243.26</v>
       </c>
       <c r="N70" s="1">
-        <v>2087510.89</v>
+        <v>2054243.26</v>
       </c>
       <c r="O70" s="1">
-        <v>1.35</v>
+        <v>1.38</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>173</v>
+      </c>
+      <c r="B71" t="s">
         <v>174</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>13160.0</v>
+        <v>12156.0</v>
       </c>
       <c r="D71" s="1">
-        <v>145.97</v>
+        <v>136.89</v>
       </c>
       <c r="E71" s="1">
-        <v>141.68447948328</v>
+        <v>141.6844792695</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
         <v>1.18</v>
       </c>
       <c r="H71" s="1">
-        <v>1578604.13</v>
+        <v>1458169.59</v>
       </c>
       <c r="I71" s="1">
-        <v>55981.64</v>
+        <v>-45576.35</v>
       </c>
       <c r="J71" s="1">
-        <v>3.5462747712436</v>
+        <v>-3.1255863729815</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1634585.77</v>
+        <v>1412593.24</v>
       </c>
       <c r="N71" s="1">
-        <v>1634585.77</v>
+        <v>1412593.24</v>
       </c>
       <c r="O71" s="1">
-        <v>1.06</v>
+        <v>0.95</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>175</v>
+      </c>
+      <c r="B72" t="s">
         <v>176</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>8708.0</v>
+        <v>8043.0</v>
       </c>
       <c r="D72" s="1">
-        <v>174.96</v>
+        <v>213.66</v>
       </c>
       <c r="E72" s="1">
-        <v>180.36083027102</v>
+        <v>180.36083053587</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
         <v>1.18</v>
       </c>
       <c r="H72" s="1">
-        <v>1349565.88</v>
+        <v>1246504.18</v>
       </c>
       <c r="I72" s="1">
-        <v>-53146.82</v>
+        <v>212296.65</v>
       </c>
       <c r="J72" s="1">
-        <v>-3.9380678474177</v>
+        <v>17.031362863139</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1296419.06</v>
+        <v>1458800.83</v>
       </c>
       <c r="N72" s="1">
-        <v>1296419.06</v>
+        <v>1458800.83</v>
       </c>
       <c r="O72" s="1">
-        <v>0.84</v>
+        <v>0.98</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>177</v>
+      </c>
+      <c r="B73" t="s">
         <v>178</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" s="1">
+        <v>1924.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>874.36</v>
+      </c>
+      <c r="E73" s="1">
+        <v>931.29937110187</v>
+      </c>
+      <c r="F73" t="s">
+        <v>11</v>
+      </c>
+      <c r="G73">
+        <v>1.18</v>
+      </c>
+      <c r="H73" s="1">
+        <v>1536617.62</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-108545.77</v>
+      </c>
+      <c r="J73" s="1">
+        <v>-7.0639415159121</v>
+      </c>
+      <c r="K73">
+        <v>1.19</v>
+      </c>
+      <c r="L73" t="s">
         <v>179</v>
       </c>
-      <c r="C73" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>1806826.3</v>
+        <v>1428071.85</v>
       </c>
       <c r="N73" s="1">
-        <v>1806826.3</v>
+        <v>1430358.43</v>
       </c>
       <c r="O73" s="1">
-        <v>1.17</v>
+        <v>0.96</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>180</v>
       </c>
       <c r="B74" t="s">
         <v>181</v>
       </c>
       <c r="C74" s="1">
-        <v>1217.0</v>
+        <v>2737.0</v>
       </c>
       <c r="D74" s="1">
-        <v>159.38</v>
+        <v>175.36</v>
       </c>
       <c r="E74" s="1">
-        <v>121.23546425637</v>
+        <v>154.16118377786</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
         <v>1.18</v>
       </c>
       <c r="H74" s="1">
-        <v>125984.65</v>
+        <v>359885.2</v>
       </c>
       <c r="I74" s="1">
-        <v>39064.24</v>
+        <v>47551.4</v>
       </c>
       <c r="J74" s="1">
-        <v>31.007142536809</v>
+        <v>13.2129356806</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>165048.89</v>
+        <v>407436.6</v>
       </c>
       <c r="N74" s="1">
-        <v>165048.89</v>
+        <v>407436.6</v>
       </c>
       <c r="O74" s="1">
-        <v>0.11</v>
+        <v>0.27</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>182</v>
       </c>
       <c r="B75" t="s">
         <v>183</v>
       </c>
       <c r="C75" s="1">
-        <v>11997.0</v>
+        <v>11082.0</v>
       </c>
       <c r="D75" s="1">
-        <v>142.32</v>
+        <v>143.36</v>
       </c>
       <c r="E75" s="1">
-        <v>158.59507210136</v>
+        <v>158.59507218914</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75">
         <v>1.18</v>
       </c>
       <c r="H75" s="1">
-        <v>1624440.8</v>
+        <v>1500546.22</v>
       </c>
       <c r="I75" s="1">
-        <v>-171570.62</v>
+        <v>-151891.28</v>
       </c>
       <c r="J75" s="1">
-        <v>-10.561826568257</v>
+        <v>-10.122399295371</v>
       </c>
       <c r="K75">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.65</v>
+      </c>
+      <c r="L75" t="s">
+        <v>184</v>
       </c>
       <c r="M75" s="1">
-        <v>1452870.18</v>
+        <v>1348654.94</v>
       </c>
       <c r="N75" s="1">
-        <v>1452870.18</v>
+        <v>1355894.76</v>
       </c>
       <c r="O75" s="1">
-        <v>0.94</v>
+        <v>0.91</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B76" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C76" s="1">
-        <v>3998.0</v>
+        <v>3693.0</v>
       </c>
       <c r="D76" s="1">
-        <v>207.5</v>
+        <v>196.91</v>
       </c>
       <c r="E76" s="1">
-        <v>254.02156828414</v>
+        <v>254.02156783103</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
         <v>1.18</v>
       </c>
       <c r="H76" s="1">
-        <v>868201.2</v>
+        <v>801967.74</v>
       </c>
       <c r="I76" s="1">
-        <v>-162291.57</v>
+        <v>-184659.9</v>
       </c>
       <c r="J76" s="1">
-        <v>-18.692852532339</v>
+        <v>-23.025851388985</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>705909.63</v>
+        <v>617307.84</v>
       </c>
       <c r="N76" s="1">
-        <v>705909.63</v>
+        <v>617307.84</v>
       </c>
       <c r="O76" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B77" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C77" s="1">
-        <v>8844.0</v>
+        <v>8169.0</v>
       </c>
       <c r="D77" s="1">
-        <v>141.92</v>
+        <v>144.07</v>
       </c>
       <c r="E77" s="1">
-        <v>108.40553143374</v>
+        <v>108.40553188885</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
         <v>1.18</v>
       </c>
       <c r="H77" s="1">
-        <v>818667.5</v>
+        <v>756184.4</v>
       </c>
       <c r="I77" s="1">
-        <v>249355.37</v>
+        <v>242888.46</v>
       </c>
       <c r="J77" s="1">
-        <v>30.458686829513</v>
+        <v>32.120268548254</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>1068022.87</v>
+        <v>999072.86</v>
       </c>
       <c r="N77" s="1">
-        <v>1068022.87</v>
+        <v>999072.86</v>
       </c>
       <c r="O77" s="1">
-        <v>0.69</v>
+        <v>0.67</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B78" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C78" s="1">
-        <v>6988.0</v>
+        <v>6455.0</v>
       </c>
       <c r="D78" s="1">
-        <v>78.56</v>
+        <v>77.68</v>
       </c>
       <c r="E78" s="1">
-        <v>83.484712364053</v>
+        <v>83.484711076685</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
         <v>1.18</v>
       </c>
       <c r="H78" s="1">
-        <v>503244.82</v>
+        <v>464860.52</v>
       </c>
       <c r="I78" s="1">
-        <v>-36109.63</v>
+        <v>-39203.13</v>
       </c>
       <c r="J78" s="1">
-        <v>-7.1753604935268</v>
+        <v>-8.4333102755209</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>467135.19</v>
+        <v>425657.39</v>
       </c>
       <c r="N78" s="1">
-        <v>467135.19</v>
+        <v>425657.39</v>
       </c>
       <c r="O78" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B79" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C79" s="1">
-        <v>6501.0</v>
+        <v>11500.0</v>
       </c>
       <c r="D79" s="1">
-        <v>156.82</v>
+        <v>80.78</v>
       </c>
       <c r="E79" s="1">
-        <v>134.75772035072</v>
+        <v>110.38685565217</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
         <v>1.18</v>
       </c>
       <c r="H79" s="1">
-        <v>760336.7</v>
+        <v>1077529.01</v>
       </c>
       <c r="I79" s="1">
-        <v>107164.0</v>
+        <v>-288929.69</v>
       </c>
       <c r="J79" s="1">
-        <v>14.094282177883</v>
+        <v>-26.814098490026</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>867500.7</v>
+        <v>788599.32</v>
       </c>
       <c r="N79" s="1">
-        <v>867500.7</v>
+        <v>788599.32</v>
       </c>
       <c r="O79" s="1">
-        <v>0.56</v>
+        <v>0.53</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B80" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C80" s="1">
-        <v>12449.0</v>
+        <v>5906.0</v>
       </c>
       <c r="D80" s="1">
-        <v>86.43</v>
+        <v>178.61</v>
       </c>
       <c r="E80" s="1">
-        <v>110.38685597237</v>
+        <v>199.43042499153</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
         <v>1.18</v>
       </c>
       <c r="H80" s="1">
-        <v>1166448.58</v>
+        <v>1004526.4</v>
       </c>
       <c r="I80" s="1">
-        <v>-250887.76</v>
+        <v>-109050.46</v>
       </c>
       <c r="J80" s="1">
-        <v>-21.508685792219</v>
+        <v>-10.855907818849</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>915560.82</v>
+        <v>895475.94</v>
       </c>
       <c r="N80" s="1">
-        <v>915560.82</v>
+        <v>895475.94</v>
       </c>
       <c r="O80" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B81" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C81" s="1">
-        <v>6393.0</v>
+        <v>4169.0</v>
       </c>
       <c r="D81" s="1">
-        <v>187.17</v>
+        <v>54.93</v>
       </c>
       <c r="E81" s="1">
-        <v>199.43042546535</v>
+        <v>34.260741184936</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
         <v>1.18</v>
       </c>
       <c r="H81" s="1">
-        <v>1087358.16</v>
+        <v>121958.86</v>
       </c>
       <c r="I81" s="1">
-        <v>-69167.37</v>
+        <v>72441.11</v>
       </c>
       <c r="J81" s="1">
-        <v>-6.361047587117</v>
+        <v>59.397988797206</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1018190.79</v>
+        <v>194399.97</v>
       </c>
       <c r="N81" s="1">
-        <v>1018190.79</v>
+        <v>194399.97</v>
       </c>
       <c r="O81" s="1">
-        <v>0.66</v>
+        <v>0.13</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B82" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C82" s="1">
-        <v>4513.0</v>
+        <v>2341.0</v>
       </c>
       <c r="D82" s="1">
-        <v>52.77</v>
+        <v>151.5</v>
       </c>
       <c r="E82" s="1">
-        <v>34.260740084201</v>
+        <v>165.08086287911</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
         <v>1.18</v>
       </c>
       <c r="H82" s="1">
-        <v>132022.15</v>
+        <v>327836.21</v>
       </c>
       <c r="I82" s="1">
-        <v>70625.07</v>
+        <v>-26765.33</v>
       </c>
       <c r="J82" s="1">
-        <v>53.494864308754</v>
+        <v>-8.1642384775007</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>202647.22</v>
+        <v>301070.88</v>
       </c>
       <c r="N82" s="1">
-        <v>202647.22</v>
+        <v>301070.88</v>
       </c>
       <c r="O82" s="1">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B83" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C83" s="1">
-        <v>2534.0</v>
+        <v>3504.0</v>
       </c>
       <c r="D83" s="1">
-        <v>150.84</v>
+        <v>282.58</v>
       </c>
       <c r="E83" s="1">
-        <v>165.08086424625</v>
+        <v>330.24198059361</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
         <v>1.18</v>
       </c>
       <c r="H83" s="1">
-        <v>354864.15</v>
+        <v>987471.01</v>
       </c>
       <c r="I83" s="1">
-        <v>-29618.61</v>
+        <v>-146927.44</v>
       </c>
       <c r="J83" s="1">
-        <v>-8.3464644146218</v>
+        <v>-14.879164908345</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>325245.54</v>
+        <v>840543.57</v>
       </c>
       <c r="N83" s="1">
-        <v>325245.54</v>
+        <v>840543.57</v>
       </c>
       <c r="O83" s="1">
-        <v>0.21</v>
+        <v>0.56</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B84" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C84" s="1">
-        <v>1537.0</v>
+        <v>1420.0</v>
       </c>
       <c r="D84" s="1">
-        <v>195.39</v>
+        <v>190.85</v>
       </c>
       <c r="E84" s="1">
-        <v>233.9553415745</v>
+        <v>233.95534507042</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
         <v>1.18</v>
       </c>
       <c r="H84" s="1">
-        <v>306993.98</v>
+        <v>283624.89</v>
       </c>
       <c r="I84" s="1">
-        <v>-51450.73</v>
+        <v>-53568.01</v>
       </c>
       <c r="J84" s="1">
-        <v>-16.759524079267</v>
+        <v>-18.886921384086</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>255543.25</v>
+        <v>230056.88</v>
       </c>
       <c r="N84" s="1">
-        <v>255543.25</v>
+        <v>230056.88</v>
       </c>
       <c r="O84" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B85" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C85" s="1">
-        <v>4583.0</v>
+        <v>4234.0</v>
       </c>
       <c r="D85" s="1">
-        <v>232.65</v>
+        <v>253.18</v>
       </c>
       <c r="E85" s="1">
-        <v>172.12817804931</v>
+        <v>172.12817902693</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
         <v>1.18</v>
       </c>
       <c r="H85" s="1">
-        <v>673398.47</v>
+        <v>622118.51</v>
       </c>
       <c r="I85" s="1">
-        <v>233881.1</v>
+        <v>287868.01</v>
       </c>
       <c r="J85" s="1">
-        <v>34.731456993064</v>
+        <v>46.272214276344</v>
       </c>
       <c r="K85">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.75</v>
+      </c>
+      <c r="L85" t="s">
+        <v>205</v>
       </c>
       <c r="M85" s="1">
-        <v>907279.57</v>
+        <v>909986.52</v>
       </c>
       <c r="N85" s="1">
-        <v>907279.57</v>
+        <v>913162.66</v>
       </c>
       <c r="O85" s="1">
-        <v>0.59</v>
+        <v>0.61</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B86" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C86" s="1">
-        <v>7810.0</v>
+        <v>7215.0</v>
       </c>
       <c r="D86" s="1">
-        <v>386.42</v>
+        <v>445.0</v>
       </c>
       <c r="E86" s="1">
-        <v>335.33270550576</v>
+        <v>335.33270686071</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
         <v>1.18</v>
       </c>
       <c r="H86" s="1">
-        <v>2236316.74</v>
+        <v>2065944.34</v>
       </c>
       <c r="I86" s="1">
-        <v>331705.9</v>
+        <v>659586.22</v>
       </c>
       <c r="J86" s="1">
-        <v>14.832688682552</v>
+        <v>31.926621024069</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>2568022.64</v>
+        <v>2725530.56</v>
       </c>
       <c r="N86" s="1">
-        <v>2568022.64</v>
+        <v>2725530.56</v>
       </c>
       <c r="O86" s="1">
-        <v>1.66</v>
+        <v>1.83</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B87" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C87" s="1">
-        <v>2714.0</v>
+        <v>2507.0</v>
       </c>
       <c r="D87" s="1">
-        <v>233.15</v>
+        <v>297.76</v>
       </c>
       <c r="E87" s="1">
-        <v>215.19041635962</v>
+        <v>215.19041483845</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
         <v>1.18</v>
       </c>
       <c r="H87" s="1">
-        <v>497955.23</v>
+        <v>459975.6</v>
       </c>
       <c r="I87" s="1">
-        <v>40480.02</v>
+        <v>173712.28</v>
       </c>
       <c r="J87" s="1">
-        <v>8.1292488884995</v>
+        <v>37.765542346159</v>
       </c>
       <c r="K87">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.84</v>
+      </c>
+      <c r="L87" t="s">
+        <v>210</v>
       </c>
       <c r="M87" s="1">
-        <v>538435.25</v>
+        <v>633687.88</v>
       </c>
       <c r="N87" s="1">
-        <v>538435.25</v>
+        <v>635803.3</v>
       </c>
       <c r="O87" s="1">
-        <v>0.35</v>
+        <v>0.43</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B88" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C88" s="1">
-        <v>3414.0</v>
+        <v>3153.0</v>
       </c>
       <c r="D88" s="1">
-        <v>524.57</v>
+        <v>452.6</v>
       </c>
       <c r="E88" s="1">
-        <v>427.74191857059</v>
+        <v>427.74191880748</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
         <v>1.18</v>
       </c>
       <c r="H88" s="1">
-        <v>1247143.46</v>
+        <v>1151799.45</v>
       </c>
       <c r="I88" s="1">
-        <v>276752.03</v>
+        <v>59616.34</v>
       </c>
       <c r="J88" s="1">
-        <v>22.190873694675</v>
+        <v>5.175930584096</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>1523895.49</v>
+        <v>1211415.79</v>
       </c>
       <c r="N88" s="1">
-        <v>1523895.49</v>
+        <v>1211415.79</v>
       </c>
       <c r="O88" s="1">
-        <v>0.99</v>
+        <v>0.81</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B89" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C89" s="1">
-        <v>3215.0</v>
+        <v>2970.0</v>
       </c>
       <c r="D89" s="1">
-        <v>159.25</v>
+        <v>148.91</v>
       </c>
       <c r="E89" s="1">
-        <v>148.79794401244</v>
+        <v>148.79794276094</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
         <v>1.18</v>
       </c>
       <c r="H89" s="1">
-        <v>402122.79</v>
+        <v>371478.91</v>
       </c>
       <c r="I89" s="1">
-        <v>33538.16</v>
+        <v>3956.32</v>
       </c>
       <c r="J89" s="1">
-        <v>8.3402783512966</v>
+        <v>1.0650187382105</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>435660.95</v>
+        <v>375435.23</v>
       </c>
       <c r="N89" s="1">
-        <v>435660.95</v>
+        <v>375435.23</v>
       </c>
       <c r="O89" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B90" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C90" s="1">
-        <v>2662.0</v>
+        <v>2290.0</v>
       </c>
       <c r="D90" s="1">
-        <v>479.12</v>
+        <v>476.5</v>
       </c>
       <c r="E90" s="1">
-        <v>418.9253606311</v>
+        <v>418.92536244541</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
         <v>1.18</v>
       </c>
       <c r="H90" s="1">
-        <v>949979.1</v>
+        <v>817224.7</v>
       </c>
       <c r="I90" s="1">
-        <v>135297.82</v>
+        <v>109078.36</v>
       </c>
       <c r="J90" s="1">
-        <v>14.242189117634</v>
+        <v>13.347413508182</v>
       </c>
       <c r="K90">
-        <v>0.22</v>
+        <v>0.26</v>
       </c>
       <c r="L90">
-        <v>594.61</v>
+        <v>593.19</v>
       </c>
       <c r="M90" s="1">
-        <v>1085276.92</v>
+        <v>926303.06</v>
       </c>
       <c r="N90" s="1">
-        <v>1085871.53</v>
+        <v>926896.25</v>
       </c>
       <c r="O90" s="1">
-        <v>0.7</v>
+        <v>0.62</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B91" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C91" s="1">
-        <v>20036.0</v>
+        <v>18507.0</v>
       </c>
       <c r="D91" s="1">
-        <v>77.26</v>
+        <v>76.15</v>
       </c>
       <c r="E91" s="1">
-        <v>84.314065182671</v>
+        <v>84.314064948398</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
         <v>1.18</v>
       </c>
       <c r="H91" s="1">
-        <v>1456938.97</v>
+        <v>1345756.11</v>
       </c>
       <c r="I91" s="1">
-        <v>-139732.23</v>
+        <v>-149399.53</v>
       </c>
       <c r="J91" s="1">
-        <v>-9.5908087351113</v>
+        <v>-11.101530870999</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1317206.74</v>
+        <v>1196356.58</v>
       </c>
       <c r="N91" s="1">
-        <v>1317206.74</v>
+        <v>1196356.58</v>
       </c>
       <c r="O91" s="1">
-        <v>0.85</v>
+        <v>0.8</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B92" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C92" s="1">
-        <v>762.0</v>
+        <v>704.0</v>
       </c>
       <c r="D92" s="1">
-        <v>806.22</v>
+        <v>938.15</v>
       </c>
       <c r="E92" s="1">
-        <v>869.17824146982</v>
+        <v>869.17823863636</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
         <v>1.18</v>
       </c>
       <c r="H92" s="1">
-        <v>570801.76</v>
+        <v>527354.9</v>
       </c>
       <c r="I92" s="1">
-        <v>-48048.49</v>
+        <v>33305.2</v>
       </c>
       <c r="J92" s="1">
-        <v>-8.4177193146706</v>
+        <v>6.3155192072739</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>522753.27</v>
+        <v>560660.1</v>
       </c>
       <c r="N92" s="1">
-        <v>522753.27</v>
+        <v>560660.1</v>
       </c>
       <c r="O92" s="1">
-        <v>0.34</v>
+        <v>0.38</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B93" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C93" s="1">
-        <v>2744.0</v>
+        <v>2535.0</v>
       </c>
       <c r="D93" s="1">
-        <v>346.01</v>
+        <v>384.44</v>
       </c>
       <c r="E93" s="1">
-        <v>309.12200072886</v>
+        <v>309.122</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
         <v>1.18</v>
       </c>
       <c r="H93" s="1">
-        <v>723221.87</v>
+        <v>668136.82</v>
       </c>
       <c r="I93" s="1">
-        <v>84684.39</v>
+        <v>159159.78</v>
       </c>
       <c r="J93" s="1">
-        <v>11.709323723853</v>
+        <v>23.82143525633</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>807906.26</v>
+        <v>827296.6</v>
       </c>
       <c r="N93" s="1">
-        <v>807906.26</v>
+        <v>827296.6</v>
       </c>
       <c r="O93" s="1">
-        <v>0.52</v>
+        <v>0.56</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B94" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C94" s="1">
-        <v>922.0</v>
+        <v>3188.0</v>
       </c>
       <c r="D94" s="1">
-        <v>233.39</v>
+        <v>367.92</v>
       </c>
       <c r="E94" s="1">
-        <v>185.43331887202</v>
+        <v>182.3397208281</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
         <v>1.18</v>
       </c>
       <c r="H94" s="1">
-        <v>146868.42</v>
+        <v>500846.79</v>
       </c>
       <c r="I94" s="1">
-        <v>36237.08</v>
+        <v>494848.42</v>
       </c>
       <c r="J94" s="1">
-        <v>24.673159825645</v>
+        <v>98.80235430879</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>183105.5</v>
+        <v>995695.21</v>
       </c>
       <c r="N94" s="1">
-        <v>183105.5</v>
+        <v>995695.21</v>
       </c>
       <c r="O94" s="1">
-        <v>0.12</v>
+        <v>0.67</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B95" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C95" s="1">
-        <v>3451.0</v>
+        <v>4178.0</v>
       </c>
       <c r="D95" s="1">
-        <v>312.44</v>
+        <v>323.86</v>
       </c>
       <c r="E95" s="1">
-        <v>182.33972181976</v>
+        <v>194.01785543322</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
         <v>1.18</v>
       </c>
       <c r="H95" s="1">
-        <v>542165.08</v>
+        <v>727356.65</v>
       </c>
       <c r="I95" s="1">
-        <v>375321.68</v>
+        <v>421274.15</v>
       </c>
       <c r="J95" s="1">
-        <v>69.226457742354</v>
+        <v>57.918512190684</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>917486.76</v>
+        <v>1148630.8</v>
       </c>
       <c r="N95" s="1">
-        <v>917486.76</v>
+        <v>1148630.8</v>
       </c>
       <c r="O95" s="1">
-        <v>0.59</v>
+        <v>0.77</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B96" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C96" s="1">
-        <v>4178.0</v>
+        <v>3159.0</v>
       </c>
       <c r="D96" s="1">
-        <v>309.94</v>
+        <v>323.86</v>
       </c>
       <c r="E96" s="1">
-        <v>194.01785543322</v>
+        <v>305.71913263691</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
         <v>1.18</v>
       </c>
       <c r="H96" s="1">
-        <v>727356.65</v>
+        <v>825430.53</v>
       </c>
       <c r="I96" s="1">
-        <v>374523.3</v>
+        <v>43053.12</v>
       </c>
       <c r="J96" s="1">
-        <v>51.491012009033</v>
+        <v>5.2158380911838</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1101879.95</v>
+        <v>868483.65</v>
       </c>
       <c r="N96" s="1">
-        <v>1101879.95</v>
+        <v>868483.65</v>
       </c>
       <c r="O96" s="1">
-        <v>0.71</v>
+        <v>0.58</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B97" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C97" s="1">
-        <v>3765.0</v>
+        <v>5118.0</v>
       </c>
       <c r="D97" s="1">
-        <v>309.94</v>
+        <v>127.59</v>
       </c>
       <c r="E97" s="1">
-        <v>305.71913413015</v>
+        <v>98.554955060571</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
         <v>1.18</v>
       </c>
       <c r="H97" s="1">
-        <v>983775.23</v>
+        <v>430685.04</v>
       </c>
       <c r="I97" s="1">
-        <v>9182.65</v>
+        <v>123649.1</v>
       </c>
       <c r="J97" s="1">
-        <v>0.93340935205291</v>
+        <v>28.709866495479</v>
       </c>
       <c r="K97">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="L97">
-        <v>0.0</v>
+        <v>752.72</v>
       </c>
       <c r="M97" s="1">
-        <v>992957.88</v>
+        <v>554334.14</v>
       </c>
       <c r="N97" s="1">
-        <v>992957.88</v>
+        <v>555086.86</v>
       </c>
       <c r="O97" s="1">
-        <v>0.64</v>
+        <v>0.37</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B98" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C98" s="1">
-        <v>5540.0</v>
+        <v>14900.0</v>
       </c>
       <c r="D98" s="1">
-        <v>129.6</v>
+        <v>61.38</v>
       </c>
       <c r="E98" s="1">
-        <v>98.554954873646</v>
+        <v>84.136905369128</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
         <v>1.18</v>
       </c>
       <c r="H98" s="1">
-        <v>466196.78</v>
+        <v>1061912.09</v>
       </c>
       <c r="I98" s="1">
-        <v>144749.44</v>
+        <v>-285543.67</v>
       </c>
       <c r="J98" s="1">
-        <v>31.049000381341</v>
+        <v>-26.889577083542</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>610946.22</v>
+        <v>776368.42</v>
       </c>
       <c r="N98" s="1">
-        <v>610946.22</v>
+        <v>776368.42</v>
       </c>
       <c r="O98" s="1">
-        <v>0.4</v>
+        <v>0.52</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B99" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C99" s="1">
-        <v>16130.0</v>
+        <v>8631.0</v>
       </c>
       <c r="D99" s="1">
-        <v>80.07</v>
+        <v>73.58</v>
       </c>
       <c r="E99" s="1">
-        <v>84.136905765654</v>
+        <v>80.72215965705</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
         <v>1.18</v>
       </c>
       <c r="H99" s="1">
-        <v>1149573.29</v>
+        <v>594873.8</v>
       </c>
       <c r="I99" s="1">
-        <v>-50586.65</v>
+        <v>-55766.01</v>
       </c>
       <c r="J99" s="1">
-        <v>-4.4004719351125</v>
+        <v>-9.3744269793022</v>
       </c>
       <c r="K99">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.27</v>
+      </c>
+      <c r="L99" t="s">
+        <v>233</v>
       </c>
       <c r="M99" s="1">
-        <v>1098986.64</v>
+        <v>539107.79</v>
       </c>
       <c r="N99" s="1">
-        <v>1098986.64</v>
+        <v>541415.73</v>
       </c>
       <c r="O99" s="1">
-        <v>0.71</v>
+        <v>0.36</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B100" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C100" s="1">
-        <v>9344.0</v>
+        <v>4271.0</v>
       </c>
       <c r="D100" s="1">
-        <v>81.55</v>
+        <v>214.84</v>
       </c>
       <c r="E100" s="1">
-        <v>80.722159674658</v>
+        <v>185.86096932803</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100">
         <v>1.18</v>
       </c>
       <c r="H100" s="1">
-        <v>644015.84</v>
+        <v>678704.0</v>
       </c>
       <c r="I100" s="1">
-        <v>4387.16</v>
+        <v>100227.78</v>
       </c>
       <c r="J100" s="1">
-        <v>0.6812192693894</v>
+        <v>14.767524576251</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>648403.0</v>
+        <v>778931.78</v>
       </c>
       <c r="N100" s="1">
-        <v>648403.0</v>
+        <v>778931.78</v>
       </c>
       <c r="O100" s="1">
-        <v>0.42</v>
+        <v>0.52</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B101" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C101" s="1">
-        <v>4624.0</v>
+        <v>15305.0</v>
       </c>
       <c r="D101" s="1">
-        <v>206.39</v>
+        <v>74.18</v>
       </c>
       <c r="E101" s="1">
-        <v>185.86096885813</v>
+        <v>71.073113361647</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101">
         <v>1.18</v>
       </c>
       <c r="H101" s="1">
-        <v>734799.18</v>
+        <v>928253.62</v>
       </c>
       <c r="I101" s="1">
-        <v>77273.11</v>
+        <v>35519.64</v>
       </c>
       <c r="J101" s="1">
-        <v>10.516221588598</v>
+        <v>3.8265016407908</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>812072.29</v>
+        <v>963773.26</v>
       </c>
       <c r="N101" s="1">
-        <v>812072.29</v>
+        <v>963773.26</v>
       </c>
       <c r="O101" s="1">
-        <v>0.53</v>
+        <v>0.65</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B102" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="C102" s="1">
-        <v>2338.0</v>
+        <v>2159.0</v>
       </c>
       <c r="D102" s="1">
-        <v>189.19</v>
+        <v>127.33</v>
       </c>
       <c r="E102" s="1">
-        <v>194.41941402909</v>
+        <v>194.41941176471</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
       <c r="G102">
         <v>1.18</v>
       </c>
       <c r="H102" s="1">
-        <v>384920.48</v>
+        <v>355450.52</v>
       </c>
       <c r="I102" s="1">
-        <v>-8536.7</v>
+        <v>-122084.25</v>
       </c>
       <c r="J102" s="1">
-        <v>-2.2177827482705</v>
+        <v>-34.346341651153</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>376383.78</v>
+        <v>233366.27</v>
       </c>
       <c r="N102" s="1">
-        <v>376383.78</v>
+        <v>233366.27</v>
       </c>
       <c r="O102" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="B103" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C103" s="1">
-        <v>3534.0</v>
+        <v>44844983.93</v>
       </c>
       <c r="D103" s="1">
-        <v>139.61</v>
+        <v>1.1789</v>
       </c>
       <c r="E103" s="1">
-        <v>242.99338709677</v>
+        <v>0.0</v>
       </c>
       <c r="F103" t="s">
         <v>11</v>
       </c>
       <c r="G103">
         <v>1.18</v>
       </c>
       <c r="H103" s="1">
-        <v>736384.66</v>
+        <v>0.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-316556.77</v>
+        <v>102657.63</v>
       </c>
       <c r="J103" s="1">
-        <v>-42.987963654756</v>
+        <v>0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>419827.89</v>
+        <v>102657.63</v>
       </c>
       <c r="N103" s="1">
-        <v>419827.89</v>
+        <v>102657.63</v>
       </c>
       <c r="O103" s="1">
-        <v>0.27</v>
+        <v>0.07</v>
       </c>
       <c r="P103">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P104">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>