--- v3 (2026-08-11)
+++ v4 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -133,317 +133,332 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
-    <t>9 860.70</t>
-[...1 lines deleted...]
-  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
+    <t>US0320951017</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORP CLASS A</t>
+  </si>
+  <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
+    <t>9 814.63</t>
+  </si>
+  <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
-    <t>6 549.06</t>
-[...1 lines deleted...]
-  <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
+    <t>1 118.72</t>
+  </si>
+  <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
-    <t>3 292.58</t>
-[...1 lines deleted...]
-  <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
     <t>US0970231058</t>
   </si>
   <si>
     <t>BOEING</t>
   </si>
   <si>
     <t>US09857L1089</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC</t>
   </si>
   <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
-    <t>1 236.46</t>
-[...1 lines deleted...]
-  <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
-    <t>1 740.97</t>
-[...1 lines deleted...]
-  <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
+    <t>1 203.76</t>
+  </si>
+  <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
-    <t>1 091.02</t>
-[...1 lines deleted...]
-  <si>
     <t>KYG254571055</t>
   </si>
   <si>
     <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
   </si>
   <si>
     <t>US22788C1053</t>
   </si>
   <si>
     <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
-    <t>4 137.85</t>
+    <t>1 657.07</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
+    <t>3 443.17</t>
+  </si>
+  <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
+    <t>2 875.71</t>
+  </si>
+  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
+    <t>1 979.42</t>
+  </si>
+  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
+    <t>1 608.61</t>
+  </si>
+  <si>
+    <t>US4581401001</t>
+  </si>
+  <si>
+    <t>INTEL CORPORATION CORP</t>
+  </si>
+  <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
@@ -484,59 +499,59 @@
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
+    <t>9 946.78</t>
+  </si>
+  <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
-    <t>3 365.11</t>
-[...1 lines deleted...]
-  <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
@@ -553,146 +568,152 @@
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>US69608A1088</t>
   </si>
   <si>
     <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
-    <t>2 286.58</t>
+    <t>2 318.67</t>
   </si>
   <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
-    <t>7 239.82</t>
-[...1 lines deleted...]
-  <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
+    <t>2 305.37</t>
+  </si>
+  <si>
+    <t>US80004C2008</t>
+  </si>
+  <si>
+    <t>SANDISK CORP</t>
+  </si>
+  <si>
+    <t>IE00BKVD2N49</t>
+  </si>
+  <si>
+    <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
+  </si>
+  <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8636671013</t>
   </si>
   <si>
     <t>STRYKER CORP</t>
   </si>
   <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
-    <t>3 176.14</t>
-[...1 lines deleted...]
-  <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT INC</t>
   </si>
   <si>
-    <t>2 115.42</t>
-[...1 lines deleted...]
-  <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
@@ -715,75 +736,72 @@
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
-    <t>2 307.94</t>
-[...1 lines deleted...]
-  <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US9694571004</t>
   </si>
   <si>
     <t>WILLIAMS INC</t>
   </si>
   <si>
     <t>US9741551033</t>
   </si>
   <si>
     <t>WINGSTOP INC</t>
   </si>
   <si>
-    <t>EUR-00009988</t>
-[...2 lines deleted...]
-    <t>EUR/USD 2026-05-29</t>
+    <t>EUR-00011161</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-06-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1147,270 +1165,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>96785.2</v>
+        <v>95251.51</v>
       </c>
       <c r="D2">
-        <v>213.5</v>
+        <v>225.62</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>20663356.23</v>
+        <v>21490810.36</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>20663356.23</v>
+        <v>21490810.36</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2732.7</v>
+        <v>2732.69</v>
       </c>
       <c r="D3">
-        <v>260.75</v>
+        <v>271.74</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>712539.38</v>
+        <v>742582.15</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>604872.14</v>
+        <v>639220.24</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
-        <v>87284.54</v>
+        <v>32004.54</v>
       </c>
       <c r="D4">
-        <v>280.93</v>
+        <v>297.04</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>24520772.45</v>
+        <v>9506503.25</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>24520772.45</v>
+        <v>9506503.25</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
         <v>192337.0</v>
       </c>
       <c r="D5">
-        <v>340.84</v>
+        <v>355.38</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>65555625.17</v>
+        <v>68352962.79</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>55649936.5</v>
+        <v>58838738.71</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>318924.0</v>
+        <v>318597.0</v>
       </c>
       <c r="D6">
-        <v>144.85</v>
+        <v>150.89</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>46196889.78</v>
+        <v>48074200.81</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>46196889.78</v>
+        <v>48074200.81</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>115.07</v>
+        <v>121.66</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11506.61</v>
+        <v>12165.63</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11506.61</v>
+        <v>12165.63</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
         <v>10760.0</v>
       </c>
       <c r="D8">
-        <v>104.6</v>
+        <v>110.57</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1125493.3</v>
+        <v>1189750.33</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1125493.3</v>
+        <v>1189750.33</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P103"/>
+  <dimension ref="A1:P107"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O103" sqref="O103"/>
+      <selection activeCell="O107" sqref="O107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -1429,5139 +1447,5339 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>8860.0</v>
+        <v>7862.0</v>
       </c>
       <c r="D2" s="1">
-        <v>202.78</v>
+        <v>212.93</v>
       </c>
       <c r="E2" s="1">
-        <v>207.40586794582</v>
+        <v>207.40586746375</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
-        <v>1571535.24</v>
+        <v>1394515.81</v>
       </c>
       <c r="I2" s="1">
-        <v>-46381.76</v>
+        <v>46523.75</v>
       </c>
       <c r="J2" s="1">
-        <v>-2.9513662067164</v>
+        <v>3.3361938004848</v>
       </c>
       <c r="K2">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>0.0</v>
+      </c>
+      <c r="L2">
+        <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1525153.48</v>
+        <v>1441039.56</v>
       </c>
       <c r="N2" s="1">
-        <v>1535014.18</v>
+        <v>1441039.56</v>
       </c>
       <c r="O2" s="1">
         <v>1.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
         <v>40</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" s="1">
-        <v>6388.0</v>
+        <v>5669.0</v>
       </c>
       <c r="D3" s="1">
-        <v>458.79</v>
+        <v>510.13</v>
       </c>
       <c r="E3" s="1">
-        <v>236.10999530369</v>
+        <v>236.10999470806</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
-        <v>1293718.42</v>
+        <v>1148104.21</v>
       </c>
       <c r="I3" s="1">
-        <v>1194185.25</v>
+        <v>1341288.03</v>
       </c>
       <c r="J3" s="1">
-        <v>92.306427081714</v>
+        <v>116.82633147038</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>2487903.67</v>
+        <v>2489392.24</v>
       </c>
       <c r="N3" s="1">
-        <v>2487903.67</v>
+        <v>2489392.24</v>
       </c>
       <c r="O3" s="1">
-        <v>1.67</v>
+        <v>1.78</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" t="s">
         <v>42</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="1">
-        <v>31643.0</v>
+        <v>27684.0</v>
       </c>
       <c r="D4" s="1">
-        <v>388.64</v>
+        <v>376.37</v>
       </c>
       <c r="E4" s="1">
-        <v>188.67867206017</v>
+        <v>188.67867179598</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
-        <v>5102461.88</v>
+        <v>4464069.61</v>
       </c>
       <c r="I4" s="1">
-        <v>5337041.96</v>
+        <v>4505050.71</v>
       </c>
       <c r="J4" s="1">
-        <v>104.59739015238</v>
+        <v>100.91802107898</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>10439503.84</v>
+        <v>8969120.32</v>
       </c>
       <c r="N4" s="1">
-        <v>10439503.84</v>
+        <v>8969120.32</v>
       </c>
       <c r="O4" s="1">
-        <v>7.02</v>
+        <v>6.42</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
         <v>44</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" s="1">
-        <v>3236.0</v>
+        <v>2872.0</v>
       </c>
       <c r="D5" s="1">
-        <v>312.32</v>
+        <v>313.54</v>
       </c>
       <c r="E5" s="1">
-        <v>323.71191594561</v>
+        <v>323.71191504178</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
-        <v>894447.94</v>
+        <v>793836.37</v>
       </c>
       <c r="I5" s="1">
-        <v>-36495.89</v>
+        <v>-18690.57</v>
       </c>
       <c r="J5" s="1">
-        <v>-4.0802698925105</v>
+        <v>-2.3544612852646</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>857952.05</v>
+        <v>775145.8</v>
       </c>
       <c r="N5" s="1">
-        <v>857952.05</v>
+        <v>775145.8</v>
       </c>
       <c r="O5" s="1">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" t="s">
         <v>46</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="1">
-        <v>5103.0</v>
+        <v>5771.0</v>
       </c>
       <c r="D6" s="1">
-        <v>422.73</v>
+        <v>146.34</v>
       </c>
       <c r="E6" s="1">
-        <v>332.29211444249</v>
+        <v>150.60108473401</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
-        <v>1443012.53</v>
+        <v>744778.15</v>
       </c>
       <c r="I6" s="1">
-        <v>388219.38</v>
+        <v>-17802.05</v>
       </c>
       <c r="J6" s="1">
-        <v>26.903396327404</v>
+        <v>-2.3902486935203</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1831231.91</v>
+        <v>726976.1</v>
       </c>
       <c r="N6" s="1">
-        <v>1831231.91</v>
+        <v>726976.1</v>
       </c>
       <c r="O6" s="1">
-        <v>1.23</v>
+        <v>0.52</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" t="s">
         <v>48</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="1">
-        <v>11076.0</v>
+        <v>4528.0</v>
       </c>
       <c r="D7" s="1">
-        <v>108.34</v>
+        <v>402.69</v>
       </c>
       <c r="E7" s="1">
-        <v>101.28771307331</v>
+        <v>332.2921135159</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H7" s="1">
-        <v>956783.26</v>
+        <v>1280415.59</v>
       </c>
       <c r="I7" s="1">
-        <v>61870.25</v>
+        <v>289163.75</v>
       </c>
       <c r="J7" s="1">
-        <v>6.4664854190697</v>
+        <v>22.583585537255</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1018653.51</v>
+        <v>1569579.34</v>
       </c>
       <c r="N7" s="1">
-        <v>1018653.51</v>
+        <v>1569579.34</v>
       </c>
       <c r="O7" s="1">
-        <v>0.68</v>
+        <v>1.12</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" t="s">
         <v>50</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" s="1">
+        <v>9829.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>92.08</v>
+      </c>
+      <c r="E8" s="1">
+        <v>101.28771289043</v>
+      </c>
+      <c r="F8" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8">
+        <v>1.16</v>
+      </c>
+      <c r="H8" s="1">
+        <v>849063.08</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-69985.59</v>
+      </c>
+      <c r="J8" s="1">
+        <v>-8.2426843951335</v>
+      </c>
+      <c r="K8">
+        <v>1.0</v>
+      </c>
+      <c r="L8" t="s">
         <v>51</v>
       </c>
-      <c r="C8" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M8" s="1">
-        <v>10141685.0</v>
+        <v>779077.49</v>
       </c>
       <c r="N8" s="1">
-        <v>10148234.06</v>
+        <v>788892.12</v>
       </c>
       <c r="O8" s="1">
-        <v>6.82</v>
+        <v>0.56</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" t="s">
         <v>53</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="1">
-        <v>3948.0</v>
+        <v>36184.0</v>
       </c>
       <c r="D9" s="1">
-        <v>443.62</v>
+        <v>306.31</v>
       </c>
       <c r="E9" s="1">
-        <v>308.7947745694</v>
+        <v>212.48266416096</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
-        <v>1046421.19</v>
+        <v>6564239.3</v>
       </c>
       <c r="I9" s="1">
-        <v>440346.01</v>
+        <v>2976538.04</v>
       </c>
       <c r="J9" s="1">
-        <v>42.081144209245</v>
+        <v>45.34475213297</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1486767.2</v>
+        <v>9540777.34</v>
       </c>
       <c r="N9" s="1">
-        <v>1486767.2</v>
+        <v>9540777.34</v>
       </c>
       <c r="O9" s="1">
-        <v>1.0</v>
+        <v>6.83</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>3503.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>458.17</v>
+      </c>
+      <c r="E10" s="1">
+        <v>308.79477590637</v>
+      </c>
+      <c r="F10" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10">
+        <v>1.16</v>
+      </c>
+      <c r="H10" s="1">
+        <v>928473.51</v>
+      </c>
+      <c r="I10" s="1">
+        <v>453096.18</v>
+      </c>
+      <c r="J10" s="1">
+        <v>48.800119240882</v>
+      </c>
+      <c r="K10">
+        <v>0.32</v>
+      </c>
+      <c r="L10" t="s">
         <v>56</v>
       </c>
-      <c r="C10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>1243736.65</v>
+        <v>1381569.69</v>
       </c>
       <c r="N10" s="1">
-        <v>1243736.65</v>
+        <v>1382688.41</v>
       </c>
       <c r="O10" s="1">
-        <v>0.84</v>
+        <v>0.99</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>24091.0</v>
+        <v>9530.0</v>
       </c>
       <c r="D11" s="1">
-        <v>64.6</v>
+        <v>170.68</v>
       </c>
       <c r="E11" s="1">
-        <v>48.351957992611</v>
+        <v>130.28996956978</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
-        <v>995617.31</v>
+        <v>1064211.39</v>
       </c>
       <c r="I11" s="1">
-        <v>325502.05</v>
+        <v>335961.12</v>
       </c>
       <c r="J11" s="1">
-        <v>32.693490433588</v>
+        <v>31.569021263717</v>
       </c>
       <c r="K11">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1321119.36</v>
+        <v>1400172.51</v>
       </c>
       <c r="N11" s="1">
-        <v>1324411.94</v>
+        <v>1400172.51</v>
       </c>
       <c r="O11" s="1">
-        <v>0.89</v>
+        <v>1.0</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" t="s">
         <v>60</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1">
-        <v>43011.0</v>
+        <v>21378.0</v>
       </c>
       <c r="D12" s="1">
-        <v>50.55</v>
+        <v>62.97</v>
       </c>
       <c r="E12" s="1">
-        <v>50.156161214573</v>
+        <v>48.351958087754</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H12" s="1">
-        <v>1842210.09</v>
+        <v>883496.2</v>
       </c>
       <c r="I12" s="1">
-        <v>3465.67</v>
+        <v>275299.24</v>
       </c>
       <c r="J12" s="1">
-        <v>0.18812566594942</v>
+        <v>31.160206461556</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1845675.76</v>
+        <v>1158795.44</v>
       </c>
       <c r="N12" s="1">
-        <v>1845675.76</v>
+        <v>1158795.44</v>
       </c>
       <c r="O12" s="1">
-        <v>1.24</v>
+        <v>0.83</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
         <v>62</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>1296.0</v>
+        <v>38167.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1081.32</v>
+        <v>51.51</v>
       </c>
       <c r="E13" s="1">
-        <v>1049.9053240741</v>
+        <v>50.156161343569</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H13" s="1">
-        <v>1161727.16</v>
+        <v>1634736.06</v>
       </c>
       <c r="I13" s="1">
-        <v>27908.43</v>
+        <v>57596.01</v>
       </c>
       <c r="J13" s="1">
-        <v>2.4023222457845</v>
+        <v>3.523260507265</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1189635.59</v>
+        <v>1692332.07</v>
       </c>
       <c r="N13" s="1">
-        <v>1189635.59</v>
+        <v>1692332.07</v>
       </c>
       <c r="O13" s="1">
-        <v>0.8</v>
+        <v>1.21</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
         <v>64</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1">
-        <v>5891.0</v>
+        <v>1150.0</v>
       </c>
       <c r="D14" s="1">
-        <v>238.21</v>
+        <v>1020.73</v>
       </c>
       <c r="E14" s="1">
-        <v>224.16321677135</v>
+        <v>1049.9053217391</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
-        <v>1120701.48</v>
+        <v>1030853.58</v>
       </c>
       <c r="I14" s="1">
-        <v>70550.74</v>
+        <v>-20403.81</v>
       </c>
       <c r="J14" s="1">
-        <v>6.2952303766031</v>
+        <v>-1.9793121347069</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1191252.22</v>
+        <v>1010449.77</v>
       </c>
       <c r="N14" s="1">
-        <v>1191252.22</v>
+        <v>1010449.77</v>
       </c>
       <c r="O14" s="1">
-        <v>0.8</v>
+        <v>0.72</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
         <v>66</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>7354.0</v>
+        <v>6244.0</v>
       </c>
       <c r="D15" s="1">
-        <v>157.8</v>
+        <v>224.3</v>
       </c>
       <c r="E15" s="1">
-        <v>172.65411340767</v>
+        <v>223.90182735426</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
-        <v>1078116.96</v>
+        <v>1189057.39</v>
       </c>
       <c r="I15" s="1">
-        <v>-93005.58</v>
+        <v>16528.56</v>
       </c>
       <c r="J15" s="1">
-        <v>-8.6266688541844</v>
+        <v>1.3900556978162</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>985111.38</v>
+        <v>1205585.95</v>
       </c>
       <c r="N15" s="1">
-        <v>985111.38</v>
+        <v>1205585.95</v>
       </c>
       <c r="O15" s="1">
-        <v>0.66</v>
+        <v>0.86</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
         <v>68</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1">
-        <v>26224.0</v>
+        <v>6526.0</v>
       </c>
       <c r="D16" s="1">
-        <v>53.37</v>
+        <v>169.25</v>
       </c>
       <c r="E16" s="1">
-        <v>85.907039353264</v>
+        <v>172.65411277965</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H16" s="1">
-        <v>1934456.0</v>
+        <v>956729.85</v>
       </c>
       <c r="I16" s="1">
-        <v>-746361.87</v>
+        <v>-5946.09</v>
       </c>
       <c r="J16" s="1">
-        <v>-38.582519840203</v>
+        <v>-0.62150146146271</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1188094.13</v>
+        <v>950783.76</v>
       </c>
       <c r="N16" s="1">
-        <v>1188094.13</v>
+        <v>950783.76</v>
       </c>
       <c r="O16" s="1">
-        <v>0.8</v>
+        <v>0.68</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
         <v>70</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>13317.0</v>
+        <v>23270.0</v>
       </c>
       <c r="D17" s="1">
-        <v>428.43</v>
+        <v>47.98</v>
       </c>
       <c r="E17" s="1">
-        <v>194.64047683412</v>
+        <v>85.907039535883</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
-        <v>2286736.68</v>
+        <v>1716549.39</v>
       </c>
       <c r="I17" s="1">
-        <v>2556559.0</v>
+        <v>-755462.53</v>
       </c>
       <c r="J17" s="1">
-        <v>111.79944863612</v>
+        <v>-44.010532665186</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>4843295.68</v>
+        <v>961086.86</v>
       </c>
       <c r="N17" s="1">
-        <v>4843295.68</v>
+        <v>961086.86</v>
       </c>
       <c r="O17" s="1">
-        <v>3.26</v>
+        <v>0.69</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B18" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C18" s="1">
-        <v>2590.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D18" s="1">
-        <v>428.43</v>
+        <v>459.97</v>
       </c>
       <c r="E18" s="1">
-        <v>317.04995366795</v>
+        <v>194.64047683412</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
-        <v>703090.39</v>
+        <v>2286736.68</v>
       </c>
       <c r="I18" s="1">
-        <v>238873.7</v>
+        <v>2986070.83</v>
       </c>
       <c r="J18" s="1">
-        <v>33.974820790823</v>
+        <v>130.58218972549</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>941964.09</v>
+        <v>5272807.51</v>
       </c>
       <c r="N18" s="1">
-        <v>941964.09</v>
+        <v>5272807.51</v>
       </c>
       <c r="O18" s="1">
-        <v>0.63</v>
+        <v>3.77</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
         <v>72</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1">
-        <v>9994.0</v>
+        <v>169.0</v>
       </c>
       <c r="D19" s="1">
-        <v>183.93</v>
+        <v>459.97</v>
       </c>
       <c r="E19" s="1">
-        <v>211.82877726636</v>
+        <v>317.0499408284</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H19" s="1">
-        <v>1802716.27</v>
+        <v>45877.33</v>
       </c>
       <c r="I19" s="1">
-        <v>-242277.88</v>
+        <v>21037.48</v>
       </c>
       <c r="J19" s="1">
-        <v>-13.439601341147</v>
+        <v>45.855937998135</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1560438.39</v>
+        <v>66914.81</v>
       </c>
       <c r="N19" s="1">
-        <v>1560438.39</v>
+        <v>66914.81</v>
       </c>
       <c r="O19" s="1">
-        <v>1.05</v>
+        <v>0.05</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" t="s">
         <v>74</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>1273.0</v>
+        <v>8868.0</v>
       </c>
       <c r="D20" s="1">
-        <v>926.79</v>
+        <v>184.56</v>
       </c>
       <c r="E20" s="1">
-        <v>403.13397486253</v>
+        <v>211.82877762742</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
-        <v>438281.94</v>
+        <v>1599608.55</v>
       </c>
       <c r="I20" s="1">
-        <v>563249.19</v>
+        <v>-190743.89</v>
       </c>
       <c r="J20" s="1">
-        <v>128.51298184908</v>
+        <v>-11.924410506558</v>
       </c>
       <c r="K20">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>0.0</v>
+      </c>
+      <c r="L20">
+        <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1001531.13</v>
+        <v>1408864.66</v>
       </c>
       <c r="N20" s="1">
-        <v>1002767.59</v>
+        <v>1408864.66</v>
       </c>
       <c r="O20" s="1">
-        <v>0.67</v>
+        <v>1.01</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C21" s="1">
-        <v>15763.0</v>
+        <v>1130.0</v>
       </c>
       <c r="D21" s="1">
-        <v>30.64</v>
+        <v>865.36</v>
       </c>
       <c r="E21" s="1">
-        <v>42.269672651145</v>
+        <v>403.13397345133</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
-        <v>571360.97</v>
+        <v>389048.38</v>
       </c>
       <c r="I21" s="1">
-        <v>-161362.4</v>
+        <v>452698.03</v>
       </c>
       <c r="J21" s="1">
-        <v>-28.241761070939</v>
+        <v>116.36034315321</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>409998.57</v>
+        <v>841746.41</v>
       </c>
       <c r="N21" s="1">
-        <v>409998.57</v>
+        <v>841746.41</v>
       </c>
       <c r="O21" s="1">
-        <v>0.28</v>
+        <v>0.6</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B22" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C22" s="1">
-        <v>4835.0</v>
+        <v>13988.0</v>
       </c>
       <c r="D22" s="1">
-        <v>125.85</v>
+        <v>30.88</v>
       </c>
       <c r="E22" s="1">
-        <v>124.91074870734</v>
+        <v>42.269672576494</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
-        <v>514936.66</v>
+        <v>507022.6</v>
       </c>
       <c r="I22" s="1">
-        <v>1603.88</v>
+        <v>-135197.31</v>
       </c>
       <c r="J22" s="1">
-        <v>0.31147131765682</v>
+        <v>-26.664947479659</v>
       </c>
       <c r="K22">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>0.0</v>
+      </c>
+      <c r="L22">
+        <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>516540.54</v>
+        <v>371825.29</v>
       </c>
       <c r="N22" s="1">
-        <v>518281.51</v>
+        <v>371825.29</v>
       </c>
       <c r="O22" s="1">
-        <v>0.35</v>
+        <v>0.27</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C23" s="1">
-        <v>10451.0</v>
+        <v>4290.0</v>
       </c>
       <c r="D23" s="1">
-        <v>78.66</v>
+        <v>129.09</v>
       </c>
       <c r="E23" s="1">
-        <v>69.851081236245</v>
+        <v>124.91074825175</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H23" s="1">
-        <v>625566.34</v>
+        <v>456893.13</v>
       </c>
       <c r="I23" s="1">
-        <v>72290.76</v>
+        <v>19818.67</v>
       </c>
       <c r="J23" s="1">
-        <v>11.556050154489</v>
+        <v>4.3377036551195</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>697857.1</v>
+        <v>476711.8</v>
       </c>
       <c r="N23" s="1">
-        <v>697857.1</v>
+        <v>476711.8</v>
       </c>
       <c r="O23" s="1">
-        <v>0.47</v>
+        <v>0.34</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C24" s="1">
-        <v>3563.0</v>
+        <v>9274.0</v>
       </c>
       <c r="D24" s="1">
-        <v>379.69</v>
+        <v>78.64</v>
       </c>
       <c r="E24" s="1">
-        <v>160.95920853214</v>
+        <v>69.851081518223</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
-        <v>497419.17</v>
+        <v>555114.56</v>
       </c>
       <c r="I24" s="1">
-        <v>650998.04</v>
+        <v>72678.64</v>
       </c>
       <c r="J24" s="1">
-        <v>130.87514098019</v>
+        <v>13.09254795983</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1148417.21</v>
+        <v>627793.2</v>
       </c>
       <c r="N24" s="1">
-        <v>1148417.21</v>
+        <v>627793.2</v>
       </c>
       <c r="O24" s="1">
-        <v>0.77</v>
+        <v>0.45</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C25" s="1">
-        <v>4684.0</v>
+        <v>2578.0</v>
       </c>
       <c r="D25" s="1">
-        <v>299.69</v>
+        <v>362.9</v>
       </c>
       <c r="E25" s="1">
-        <v>287.62377882152</v>
+        <v>160.95920868891</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
-        <v>1144556.62</v>
+        <v>359906.44</v>
       </c>
       <c r="I25" s="1">
-        <v>47080.02</v>
+        <v>445427.29</v>
       </c>
       <c r="J25" s="1">
-        <v>4.1133849717282</v>
+        <v>123.7619671379</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1191636.64</v>
+        <v>805333.73</v>
       </c>
       <c r="N25" s="1">
-        <v>1191636.64</v>
+        <v>805333.73</v>
       </c>
       <c r="O25" s="1">
-        <v>0.8</v>
+        <v>0.58</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B26" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C26" s="1">
-        <v>1237.0</v>
+        <v>4156.0</v>
       </c>
       <c r="D26" s="1">
-        <v>999.47</v>
+        <v>265.7</v>
       </c>
       <c r="E26" s="1">
-        <v>983.84093775263</v>
+        <v>287.62377767084</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H26" s="1">
-        <v>1039041.91</v>
+        <v>1015537.43</v>
       </c>
       <c r="I26" s="1">
-        <v>10486.44</v>
+        <v>-64991.51</v>
       </c>
       <c r="J26" s="1">
-        <v>1.0092412922978</v>
+        <v>-6.3997158627624</v>
       </c>
       <c r="K26">
-        <v>0.88</v>
+        <v>0.29</v>
       </c>
       <c r="L26" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="M26" s="1">
-        <v>1049528.35</v>
+        <v>950545.92</v>
       </c>
       <c r="N26" s="1">
-        <v>1050619.37</v>
+        <v>951749.68</v>
       </c>
       <c r="O26" s="1">
-        <v>0.71</v>
+        <v>0.68</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B27" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C27" s="1">
-        <v>4738.0</v>
+        <v>1098.0</v>
       </c>
       <c r="D27" s="1">
-        <v>210.22</v>
+        <v>946.11</v>
       </c>
       <c r="E27" s="1">
-        <v>112.51510130857</v>
+        <v>983.84093806922</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
-        <v>454775.59</v>
+        <v>922286.19</v>
       </c>
       <c r="I27" s="1">
-        <v>390744.24</v>
+        <v>-28054.65</v>
       </c>
       <c r="J27" s="1">
-        <v>85.920231558602</v>
+        <v>-3.0418594904907</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>845519.83</v>
+        <v>894231.54</v>
       </c>
       <c r="N27" s="1">
-        <v>845519.83</v>
+        <v>894231.54</v>
       </c>
       <c r="O27" s="1">
-        <v>0.57</v>
+        <v>0.64</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B28" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C28" s="1">
-        <v>2741.0</v>
+        <v>2460.0</v>
       </c>
       <c r="D28" s="1">
-        <v>542.26</v>
+        <v>226.1</v>
       </c>
       <c r="E28" s="1">
-        <v>397.23863918278</v>
+        <v>112.51510162602</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H28" s="1">
-        <v>922034.98</v>
+        <v>236122.41</v>
       </c>
       <c r="I28" s="1">
-        <v>339709.21</v>
+        <v>242663.85</v>
       </c>
       <c r="J28" s="1">
-        <v>36.84341889068</v>
+        <v>102.77035966218</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1261744.19</v>
+        <v>478786.26</v>
       </c>
       <c r="N28" s="1">
-        <v>1261744.19</v>
+        <v>478786.26</v>
       </c>
       <c r="O28" s="1">
-        <v>0.85</v>
+        <v>0.34</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B29" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C29" s="1">
-        <v>10225.0</v>
+        <v>1442.0</v>
       </c>
       <c r="D29" s="1">
-        <v>202.32</v>
+        <v>782.17</v>
       </c>
       <c r="E29" s="1">
-        <v>118.49285378973</v>
+        <v>397.23863384189</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
-        <v>1021426.55</v>
+        <v>485069.12</v>
       </c>
       <c r="I29" s="1">
-        <v>734704.18</v>
+        <v>485826.24</v>
       </c>
       <c r="J29" s="1">
-        <v>71.929222908882</v>
+        <v>100.15608497197</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1756130.73</v>
+        <v>970895.36</v>
       </c>
       <c r="N29" s="1">
-        <v>1756130.73</v>
+        <v>970895.36</v>
       </c>
       <c r="O29" s="1">
-        <v>1.18</v>
+        <v>0.69</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B30" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C30" s="1">
-        <v>1302.0</v>
+        <v>4457.0</v>
       </c>
       <c r="D30" s="1">
-        <v>588.74</v>
+        <v>277.49</v>
       </c>
       <c r="E30" s="1">
-        <v>478.22217357911</v>
+        <v>118.49285393763</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>535262.1</v>
+        <v>445232.09</v>
       </c>
       <c r="I30" s="1">
-        <v>115450.53</v>
+        <v>619391.25</v>
       </c>
       <c r="J30" s="1">
-        <v>21.568971537495</v>
+        <v>139.116488661</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>650712.63</v>
+        <v>1064623.34</v>
       </c>
       <c r="N30" s="1">
-        <v>650712.63</v>
+        <v>1064623.34</v>
       </c>
       <c r="O30" s="1">
-        <v>0.44</v>
+        <v>0.76</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B31" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C31" s="1">
-        <v>5044.0</v>
+        <v>2010.0</v>
       </c>
       <c r="D31" s="1">
-        <v>196.24</v>
+        <v>542.43</v>
       </c>
       <c r="E31" s="1">
-        <v>172.77700436162</v>
+        <v>515.45562686567</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
-        <v>743549.58</v>
+        <v>891110.86</v>
       </c>
       <c r="I31" s="1">
-        <v>96717.45</v>
+        <v>47413.97</v>
       </c>
       <c r="J31" s="1">
-        <v>13.007532059933</v>
+        <v>5.3207712001176</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>840267.03</v>
+        <v>938524.83</v>
       </c>
       <c r="N31" s="1">
-        <v>840267.03</v>
+        <v>938524.83</v>
       </c>
       <c r="O31" s="1">
-        <v>0.56</v>
+        <v>0.67</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B32" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C32" s="1">
-        <v>3575.0</v>
+        <v>4476.0</v>
       </c>
       <c r="D32" s="1">
-        <v>419.0</v>
+        <v>185.0</v>
       </c>
       <c r="E32" s="1">
-        <v>358.96100979021</v>
+        <v>172.77700402145</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
-        <v>1095238.07</v>
+        <v>659819.18</v>
       </c>
       <c r="I32" s="1">
-        <v>176345.12</v>
+        <v>52981.03</v>
       </c>
       <c r="J32" s="1">
-        <v>16.101076544938</v>
+        <v>8.0296286628103</v>
       </c>
       <c r="K32">
-        <v>1.16</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>0.0</v>
+      </c>
+      <c r="L32">
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1271583.19</v>
+        <v>712800.21</v>
       </c>
       <c r="N32" s="1">
-        <v>1275721.04</v>
+        <v>712800.21</v>
       </c>
       <c r="O32" s="1">
-        <v>0.86</v>
+        <v>0.51</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B33" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="C33" s="1">
-        <v>17280.0</v>
+        <v>3172.0</v>
       </c>
       <c r="D33" s="1">
-        <v>77.17</v>
+        <v>400.08</v>
       </c>
       <c r="E33" s="1">
-        <v>77.917094328704</v>
+        <v>358.96100882724</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
-        <v>1148781.77</v>
+        <v>971774.87</v>
       </c>
       <c r="I33" s="1">
-        <v>-16780.41</v>
+        <v>120636.04</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.4607134651867</v>
+        <v>12.413990495556</v>
       </c>
       <c r="K33">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.52</v>
+      </c>
+      <c r="L33" t="s">
+        <v>102</v>
       </c>
       <c r="M33" s="1">
-        <v>1132001.36</v>
+        <v>1092410.91</v>
       </c>
       <c r="N33" s="1">
-        <v>1132001.36</v>
+        <v>1094067.98</v>
       </c>
       <c r="O33" s="1">
-        <v>0.76</v>
+        <v>0.78</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B34" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C34" s="1">
-        <v>3303.0</v>
+        <v>15334.0</v>
       </c>
       <c r="D34" s="1">
-        <v>966.99</v>
+        <v>88.16</v>
       </c>
       <c r="E34" s="1">
-        <v>593.8370208901</v>
+        <v>77.91709403939</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
-        <v>1790970.16</v>
+        <v>1019410.86</v>
       </c>
       <c r="I34" s="1">
-        <v>920377.86</v>
+        <v>144267.75</v>
       </c>
       <c r="J34" s="1">
-        <v>51.389904787693</v>
+        <v>14.152071128612</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2711348.02</v>
+        <v>1163678.61</v>
       </c>
       <c r="N34" s="1">
-        <v>2711348.02</v>
+        <v>1163678.61</v>
       </c>
       <c r="O34" s="1">
-        <v>1.82</v>
+        <v>0.83</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>105</v>
+      </c>
+      <c r="B35" t="s">
         <v>106</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" s="1">
+        <v>2695.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>1082.2</v>
+      </c>
+      <c r="E35" s="1">
+        <v>593.83702040816</v>
+      </c>
+      <c r="F35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35">
+        <v>1.16</v>
+      </c>
+      <c r="H35" s="1">
+        <v>1461297.18</v>
+      </c>
+      <c r="I35" s="1">
+        <v>1049272.67</v>
+      </c>
+      <c r="J35" s="1">
+        <v>71.804194544466</v>
+      </c>
+      <c r="K35">
+        <v>1.28</v>
+      </c>
+      <c r="L35" t="s">
         <v>107</v>
       </c>
-      <c r="C35" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>15596.61</v>
+        <v>2510569.85</v>
       </c>
       <c r="N35" s="1">
-        <v>15596.61</v>
+        <v>2514013.02</v>
       </c>
       <c r="O35" s="1">
-        <v>0.01</v>
+        <v>1.8</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B36" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>8599.0</v>
+        <v>19.0</v>
       </c>
       <c r="D36" s="1">
-        <v>139.43</v>
+        <v>1082.2</v>
       </c>
       <c r="E36" s="1">
-        <v>141.9856797302</v>
+        <v>945.38736842105</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>1049840.27</v>
+        <v>15431.11</v>
       </c>
       <c r="I36" s="1">
-        <v>-32048.61</v>
+        <v>2268.64</v>
       </c>
       <c r="J36" s="1">
-        <v>-3.0527129617537</v>
+        <v>14.701729169191</v>
       </c>
       <c r="K36">
-        <v>0.0</v>
+        <v>1.04</v>
       </c>
       <c r="L36">
-        <v>0.0</v>
+        <v>19.8</v>
       </c>
       <c r="M36" s="1">
-        <v>1017791.66</v>
+        <v>17699.75</v>
       </c>
       <c r="N36" s="1">
-        <v>1017791.66</v>
+        <v>17719.55</v>
       </c>
       <c r="O36" s="1">
-        <v>0.68</v>
+        <v>0.01</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" t="s">
+        <v>109</v>
+      </c>
+      <c r="C37" s="1">
+        <v>7631.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>141.65</v>
+      </c>
+      <c r="E37" s="1">
+        <v>141.98567946534</v>
+      </c>
+      <c r="F37" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37">
+        <v>1.16</v>
+      </c>
+      <c r="H37" s="1">
+        <v>931658.46</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-1184.89</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-0.12718072672254</v>
+      </c>
+      <c r="K37">
+        <v>0.38</v>
+      </c>
+      <c r="L37" t="s">
         <v>110</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>730073.96</v>
+        <v>930473.57</v>
       </c>
       <c r="N37" s="1">
-        <v>730073.96</v>
+        <v>933349.28</v>
       </c>
       <c r="O37" s="1">
-        <v>0.49</v>
+        <v>0.67</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>111</v>
+      </c>
+      <c r="B38" t="s">
         <v>112</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>29603.0</v>
+        <v>2318.0</v>
       </c>
       <c r="D38" s="1">
-        <v>48.65</v>
+        <v>349.24</v>
       </c>
       <c r="E38" s="1">
-        <v>42.827194541094</v>
+        <v>395.36653580673</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H38" s="1">
-        <v>1090595.38</v>
+        <v>788535.87</v>
       </c>
       <c r="I38" s="1">
-        <v>131973.34</v>
+        <v>-91679.26</v>
       </c>
       <c r="J38" s="1">
-        <v>12.101036041433</v>
+        <v>-11.626517383413</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1222568.72</v>
+        <v>696856.61</v>
       </c>
       <c r="N38" s="1">
-        <v>1222568.72</v>
+        <v>696856.61</v>
       </c>
       <c r="O38" s="1">
-        <v>0.82</v>
+        <v>0.5</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" t="s">
         <v>114</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>10061.0</v>
+        <v>26269.0</v>
       </c>
       <c r="D39" s="1">
-        <v>64.37</v>
+        <v>48.56</v>
       </c>
       <c r="E39" s="1">
-        <v>64.11815425902</v>
+        <v>42.827194411664</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H39" s="1">
-        <v>546087.14</v>
+        <v>967768.47</v>
       </c>
       <c r="I39" s="1">
-        <v>3680.75</v>
+        <v>130296.99</v>
       </c>
       <c r="J39" s="1">
-        <v>0.67402246461984</v>
+        <v>13.463653140095</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>549767.89</v>
+        <v>1098065.46</v>
       </c>
       <c r="N39" s="1">
-        <v>549767.89</v>
+        <v>1098065.46</v>
       </c>
       <c r="O39" s="1">
-        <v>0.37</v>
+        <v>0.79</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>115</v>
+      </c>
+      <c r="B40" t="s">
         <v>116</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>6228.0</v>
+        <v>8928.0</v>
       </c>
       <c r="D40" s="1">
-        <v>300.77</v>
+        <v>67.04</v>
       </c>
       <c r="E40" s="1">
-        <v>313.69987957611</v>
+        <v>64.118154121864</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H40" s="1">
-        <v>1660563.96</v>
+        <v>484590.6</v>
       </c>
       <c r="I40" s="1">
-        <v>-70414.93</v>
+        <v>30631.16</v>
       </c>
       <c r="J40" s="1">
-        <v>-4.2404226332842</v>
+        <v>6.3210388315415</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1590149.03</v>
+        <v>515221.76</v>
       </c>
       <c r="N40" s="1">
-        <v>1590149.03</v>
+        <v>515221.76</v>
       </c>
       <c r="O40" s="1">
-        <v>1.07</v>
+        <v>0.37</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>117</v>
+      </c>
+      <c r="B41" t="s">
         <v>118</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>12463.0</v>
+        <v>5527.0</v>
       </c>
       <c r="D41" s="1">
-        <v>75.29</v>
+        <v>324.6</v>
       </c>
       <c r="E41" s="1">
-        <v>84.162429591591</v>
+        <v>313.69987877691</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H41" s="1">
-        <v>898808.28</v>
+        <v>1473657.19</v>
       </c>
       <c r="I41" s="1">
-        <v>-102255.42</v>
+        <v>70686.62</v>
       </c>
       <c r="J41" s="1">
-        <v>-11.376777703917</v>
+        <v>4.7966800202698</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>796552.86</v>
+        <v>1544343.81</v>
       </c>
       <c r="N41" s="1">
-        <v>796552.86</v>
+        <v>1544343.81</v>
       </c>
       <c r="O41" s="1">
-        <v>0.54</v>
+        <v>1.11</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B42" t="s">
         <v>120</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" s="1">
-        <v>10008.0</v>
+        <v>13648.0</v>
       </c>
       <c r="D42" s="1">
-        <v>133.52</v>
+        <v>82.68</v>
       </c>
       <c r="E42" s="1">
-        <v>112.21137090328</v>
+        <v>84.14138408558</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H42" s="1">
-        <v>956615.77</v>
+        <v>984721.07</v>
       </c>
       <c r="I42" s="1">
-        <v>177737.51</v>
+        <v>-13371.63</v>
       </c>
       <c r="J42" s="1">
-        <v>18.579822283298</v>
+        <v>-1.3579104182264</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1134353.28</v>
+        <v>971349.44</v>
       </c>
       <c r="N42" s="1">
-        <v>1134353.28</v>
+        <v>971349.44</v>
       </c>
       <c r="O42" s="1">
-        <v>0.76</v>
+        <v>0.7</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" t="s">
         <v>122</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="1">
-        <v>823.0</v>
+        <v>8881.0</v>
       </c>
       <c r="D43" s="1">
-        <v>944.86</v>
+        <v>131.1</v>
       </c>
       <c r="E43" s="1">
-        <v>707.01786148238</v>
+        <v>112.21137034118</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H43" s="1">
-        <v>496876.55</v>
+        <v>848891.35</v>
       </c>
       <c r="I43" s="1">
-        <v>163242.11</v>
+        <v>153345.97</v>
       </c>
       <c r="J43" s="1">
-        <v>32.853655500546</v>
+        <v>18.064263465519</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>660118.66</v>
+        <v>1002237.32</v>
       </c>
       <c r="N43" s="1">
-        <v>660118.66</v>
+        <v>1002237.32</v>
       </c>
       <c r="O43" s="1">
-        <v>0.44</v>
+        <v>0.72</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>123</v>
+      </c>
+      <c r="B44" t="s">
         <v>124</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>730.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>1048.58</v>
+      </c>
+      <c r="E44" s="1">
+        <v>707.0178630137</v>
+      </c>
+      <c r="F44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44">
+        <v>1.16</v>
+      </c>
+      <c r="H44" s="1">
+        <v>440728.9</v>
+      </c>
+      <c r="I44" s="1">
+        <v>218187.69</v>
+      </c>
+      <c r="J44" s="1">
+        <v>49.506100008418</v>
+      </c>
+      <c r="K44">
+        <v>2.71</v>
+      </c>
+      <c r="L44" t="s">
         <v>125</v>
       </c>
-      <c r="C44" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>1975460.27</v>
+        <v>658916.59</v>
       </c>
       <c r="N44" s="1">
-        <v>1975460.27</v>
+        <v>660896.01</v>
       </c>
       <c r="O44" s="1">
-        <v>1.33</v>
+        <v>0.47</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>126</v>
       </c>
       <c r="B45" t="s">
         <v>127</v>
       </c>
       <c r="C45" s="1">
-        <v>2119.0</v>
+        <v>6631.0</v>
       </c>
       <c r="D45" s="1">
-        <v>490.16</v>
+        <v>310.69</v>
       </c>
       <c r="E45" s="1">
-        <v>455.56277489382</v>
+        <v>367.85395415473</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H45" s="1">
-        <v>826797.49</v>
+        <v>2083822.85</v>
       </c>
       <c r="I45" s="1">
-        <v>54907.98</v>
+        <v>-310399.94</v>
       </c>
       <c r="J45" s="1">
-        <v>6.641043382945</v>
+        <v>-14.895697107842</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>881705.47</v>
+        <v>1773422.91</v>
       </c>
       <c r="N45" s="1">
-        <v>881705.47</v>
+        <v>1773422.91</v>
       </c>
       <c r="O45" s="1">
-        <v>0.59</v>
+        <v>1.27</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>128</v>
       </c>
       <c r="B46" t="s">
         <v>129</v>
       </c>
       <c r="C46" s="1">
-        <v>706.0</v>
+        <v>1880.0</v>
       </c>
       <c r="D46" s="1">
-        <v>78.75</v>
+        <v>462.93</v>
       </c>
       <c r="E46" s="1">
-        <v>73.231699716714</v>
+        <v>455.56277659574</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H46" s="1">
-        <v>44380.43</v>
+        <v>733543.79</v>
       </c>
       <c r="I46" s="1">
-        <v>2816.09</v>
+        <v>15624.15</v>
       </c>
       <c r="J46" s="1">
-        <v>6.3453418545066</v>
+        <v>2.1299546411537</v>
       </c>
       <c r="K46">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.86</v>
+      </c>
+      <c r="L46" t="s">
+        <v>130</v>
       </c>
       <c r="M46" s="1">
-        <v>47196.52</v>
+        <v>749167.94</v>
       </c>
       <c r="N46" s="1">
-        <v>47196.52</v>
+        <v>750776.55</v>
       </c>
       <c r="O46" s="1">
-        <v>0.03</v>
+        <v>0.54</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B47" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C47" s="1">
-        <v>3332.0</v>
+        <v>11579.0</v>
       </c>
       <c r="D47" s="1">
-        <v>420.06</v>
+        <v>109.33</v>
       </c>
       <c r="E47" s="1">
-        <v>254.3075210084</v>
+        <v>115.47080231454</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>764809.79</v>
+        <v>1153263.83</v>
       </c>
       <c r="I47" s="1">
-        <v>423339.55</v>
+        <v>-63540.09</v>
       </c>
       <c r="J47" s="1">
-        <v>55.352266084355</v>
+        <v>-5.5095883827381</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1188149.34</v>
+        <v>1089723.74</v>
       </c>
       <c r="N47" s="1">
-        <v>1188149.34</v>
+        <v>1089723.74</v>
       </c>
       <c r="O47" s="1">
-        <v>0.8</v>
+        <v>0.78</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B48" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C48" s="1">
-        <v>343.0</v>
+        <v>10813.0</v>
       </c>
       <c r="D48" s="1">
-        <v>420.06</v>
+        <v>74.26</v>
       </c>
       <c r="E48" s="1">
-        <v>466.9812244898</v>
+        <v>79.364100619624</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H48" s="1">
-        <v>138219.75</v>
+        <v>735457.56</v>
       </c>
       <c r="I48" s="1">
-        <v>-15910.26</v>
+        <v>-44252.1</v>
       </c>
       <c r="J48" s="1">
-        <v>-11.510844144921</v>
+        <v>-6.0169481431396</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>122309.49</v>
+        <v>691205.46</v>
       </c>
       <c r="N48" s="1">
-        <v>122309.49</v>
+        <v>691205.46</v>
       </c>
       <c r="O48" s="1">
-        <v>0.08</v>
+        <v>0.49</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B49" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C49" s="1">
-        <v>10245.0</v>
+        <v>343.0</v>
       </c>
       <c r="D49" s="1">
-        <v>300.0</v>
+        <v>412.26</v>
       </c>
       <c r="E49" s="1">
-        <v>290.08747974622</v>
+        <v>466.9812244898</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H49" s="1">
-        <v>2539941.57</v>
+        <v>138219.75</v>
       </c>
       <c r="I49" s="1">
-        <v>69141.62</v>
+        <v>-16497.12</v>
       </c>
       <c r="J49" s="1">
-        <v>2.7221736443331</v>
+        <v>-11.9354289094</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2609083.19</v>
+        <v>121722.63</v>
       </c>
       <c r="N49" s="1">
-        <v>2609083.19</v>
+        <v>121722.63</v>
       </c>
       <c r="O49" s="1">
-        <v>1.75</v>
+        <v>0.09</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B50" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C50" s="1">
-        <v>25341.0</v>
+        <v>2918.0</v>
       </c>
       <c r="D50" s="1">
-        <v>28.71</v>
+        <v>412.26</v>
       </c>
       <c r="E50" s="1">
-        <v>32.147454717651</v>
+        <v>254.30752227553</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
-        <v>695505.32</v>
+        <v>669782.4</v>
       </c>
       <c r="I50" s="1">
-        <v>-77899.11</v>
+        <v>365747.15</v>
       </c>
       <c r="J50" s="1">
-        <v>-11.200361486811</v>
+        <v>54.606861870363</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>617606.21</v>
+        <v>1035529.55</v>
       </c>
       <c r="N50" s="1">
-        <v>617606.21</v>
+        <v>1035529.55</v>
       </c>
       <c r="O50" s="1">
-        <v>0.42</v>
+        <v>0.74</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B51" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C51" s="1">
-        <v>6078.0</v>
+        <v>9091.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.46</v>
+        <v>296.58</v>
       </c>
       <c r="E51" s="1">
-        <v>133.66261928266</v>
+        <v>290.0874799252</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H51" s="1">
-        <v>692411.45</v>
+        <v>2253841.76</v>
       </c>
       <c r="I51" s="1">
-        <v>-179238.38</v>
+        <v>67074.81</v>
       </c>
       <c r="J51" s="1">
-        <v>-25.8861086136</v>
+        <v>2.9760212624688</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>513173.07</v>
+        <v>2320916.57</v>
       </c>
       <c r="N51" s="1">
-        <v>513173.07</v>
+        <v>2320916.57</v>
       </c>
       <c r="O51" s="1">
-        <v>0.34</v>
+        <v>1.66</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B52" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C52" s="1">
-        <v>35174.0</v>
+        <v>11535.0</v>
       </c>
       <c r="D52" s="1">
-        <v>21.85</v>
+        <v>30.2</v>
       </c>
       <c r="E52" s="1">
-        <v>18.909090237107</v>
+        <v>32.147454703078</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H52" s="1">
-        <v>567900.54</v>
+        <v>316587.9</v>
       </c>
       <c r="I52" s="1">
-        <v>84520.43</v>
+        <v>-16719.6</v>
       </c>
       <c r="J52" s="1">
-        <v>14.88296348512</v>
+        <v>-5.2811873100646</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>652420.97</v>
+        <v>299868.3</v>
       </c>
       <c r="N52" s="1">
-        <v>652420.97</v>
+        <v>299868.3</v>
       </c>
       <c r="O52" s="1">
-        <v>0.44</v>
+        <v>0.21</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B53" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C53" s="1">
-        <v>1300.0</v>
+        <v>5393.0</v>
       </c>
       <c r="D53" s="1">
-        <v>504.4</v>
+        <v>95.01</v>
       </c>
       <c r="E53" s="1">
-        <v>460.8561</v>
+        <v>133.66262006305</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H53" s="1">
-        <v>511485.53</v>
+        <v>614375.61</v>
       </c>
       <c r="I53" s="1">
-        <v>45152.84</v>
+        <v>-173307.41</v>
       </c>
       <c r="J53" s="1">
-        <v>8.8277844340973</v>
+        <v>-28.208706071519</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>556638.37</v>
+        <v>441068.2</v>
       </c>
       <c r="N53" s="1">
-        <v>556638.37</v>
+        <v>441068.2</v>
       </c>
       <c r="O53" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B54" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C54" s="1">
-        <v>1339.0</v>
+        <v>31212.0</v>
       </c>
       <c r="D54" s="1">
-        <v>585.98</v>
+        <v>23.18</v>
       </c>
       <c r="E54" s="1">
-        <v>556.13495892457</v>
+        <v>18.909090093554</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H54" s="1">
-        <v>635826.2</v>
+        <v>503932.21</v>
       </c>
       <c r="I54" s="1">
-        <v>30241.05</v>
+        <v>118856.94</v>
       </c>
       <c r="J54" s="1">
-        <v>4.7561817993659</v>
+        <v>23.585898587431</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>666067.25</v>
+        <v>622789.15</v>
       </c>
       <c r="N54" s="1">
-        <v>666067.25</v>
+        <v>622789.15</v>
       </c>
       <c r="O54" s="1">
         <v>0.45</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B55" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C55" s="1">
-        <v>2414.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D55" s="1">
-        <v>497.81</v>
+        <v>497.41</v>
       </c>
       <c r="E55" s="1">
-        <v>556.62815658658</v>
+        <v>483.93141428571</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
-        <v>1147228.44</v>
+        <v>1159453.33</v>
       </c>
       <c r="I55" s="1">
-        <v>-127098.27</v>
+        <v>39434.51</v>
       </c>
       <c r="J55" s="1">
-        <v>-11.078723780592</v>
+        <v>3.4011295650856</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1020130.17</v>
+        <v>1198887.84</v>
       </c>
       <c r="N55" s="1">
-        <v>1020130.17</v>
+        <v>1198887.84</v>
       </c>
       <c r="O55" s="1">
-        <v>0.69</v>
+        <v>0.86</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B56" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C56" s="1">
-        <v>15394.0</v>
+        <v>1188.0</v>
       </c>
       <c r="D56" s="1">
-        <v>111.28</v>
+        <v>570.96</v>
       </c>
       <c r="E56" s="1">
-        <v>80.401531765623</v>
+        <v>556.13495791246</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H56" s="1">
-        <v>1056917.89</v>
+        <v>564123.62</v>
       </c>
       <c r="I56" s="1">
-        <v>397279.33</v>
+        <v>19762.48</v>
       </c>
       <c r="J56" s="1">
-        <v>37.588476243883</v>
+        <v>3.5032179648851</v>
       </c>
       <c r="K56">
-        <v>0.0</v>
+        <v>0.5</v>
       </c>
       <c r="L56">
-        <v>0.0</v>
+        <v>594.15</v>
       </c>
       <c r="M56" s="1">
-        <v>1454197.22</v>
+        <v>583886.1</v>
       </c>
       <c r="N56" s="1">
-        <v>1454197.22</v>
+        <v>584480.25</v>
       </c>
       <c r="O56" s="1">
-        <v>0.98</v>
+        <v>0.42</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B57" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C57" s="1">
-        <v>8524.0</v>
+        <v>2142.0</v>
       </c>
       <c r="D57" s="1">
-        <v>598.86</v>
+        <v>495.25</v>
       </c>
       <c r="E57" s="1">
-        <v>711.63121773815</v>
+        <v>556.62815592904</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>5175152.21</v>
+        <v>1017963.26</v>
       </c>
       <c r="I57" s="1">
-        <v>-841805.32</v>
+        <v>-104796.78</v>
       </c>
       <c r="J57" s="1">
-        <v>-16.266291035332</v>
+        <v>-10.294750716249</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4333346.89</v>
+        <v>913166.48</v>
       </c>
       <c r="N57" s="1">
-        <v>4333346.89</v>
+        <v>913166.48</v>
       </c>
       <c r="O57" s="1">
-        <v>2.91</v>
+        <v>0.65</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B58" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C58" s="1">
-        <v>1537.0</v>
+        <v>13005.0</v>
       </c>
       <c r="D58" s="1">
-        <v>77.98</v>
+        <v>115.17</v>
       </c>
       <c r="E58" s="1">
-        <v>80.395497722837</v>
+        <v>80.40153171857</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H58" s="1">
-        <v>105499.47</v>
+        <v>892894.45</v>
       </c>
       <c r="I58" s="1">
-        <v>-3754.77</v>
+        <v>396410.75</v>
       </c>
       <c r="J58" s="1">
-        <v>-3.5590415762278</v>
+        <v>44.396148951312</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>101744.7</v>
+        <v>1289305.2</v>
       </c>
       <c r="N58" s="1">
-        <v>101744.7</v>
+        <v>1289305.2</v>
       </c>
       <c r="O58" s="1">
-        <v>0.07</v>
+        <v>0.92</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B59" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C59" s="1">
-        <v>6244.0</v>
+        <v>7564.0</v>
       </c>
       <c r="D59" s="1">
-        <v>795.33</v>
+        <v>600.47</v>
       </c>
       <c r="E59" s="1">
-        <v>393.88281390135</v>
+        <v>711.63121760973</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H59" s="1">
-        <v>2102778.5</v>
+        <v>4592310.1</v>
       </c>
       <c r="I59" s="1">
-        <v>2112875.59</v>
+        <v>-682561.39</v>
       </c>
       <c r="J59" s="1">
-        <v>100.48017848765</v>
+        <v>-14.86313805333</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>4215654.09</v>
+        <v>3909748.71</v>
       </c>
       <c r="N59" s="1">
-        <v>4215654.09</v>
+        <v>3909748.71</v>
       </c>
       <c r="O59" s="1">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B60" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C60" s="1">
-        <v>20442.0</v>
+        <v>1364.0</v>
       </c>
       <c r="D60" s="1">
-        <v>412.66</v>
+        <v>81.84</v>
       </c>
       <c r="E60" s="1">
-        <v>493.77856520888</v>
+        <v>80.395498533724</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H60" s="1">
-        <v>8627519.52</v>
+        <v>93624.77</v>
       </c>
       <c r="I60" s="1">
-        <v>-1466572.39</v>
+        <v>2466.96</v>
       </c>
       <c r="J60" s="1">
-        <v>-16.9987722033</v>
+        <v>2.6349437226922</v>
       </c>
       <c r="K60">
-        <v>0.0</v>
+        <v>0.4</v>
       </c>
       <c r="L60">
-        <v>0.0</v>
+        <v>548.74</v>
       </c>
       <c r="M60" s="1">
-        <v>7160947.13</v>
+        <v>96091.73</v>
       </c>
       <c r="N60" s="1">
-        <v>7160947.13</v>
+        <v>96640.47</v>
       </c>
       <c r="O60" s="1">
-        <v>4.81</v>
+        <v>0.07</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B61" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C61" s="1">
-        <v>5607.0</v>
+        <v>4124.0</v>
       </c>
       <c r="D61" s="1">
-        <v>191.1</v>
+        <v>1035.5</v>
       </c>
       <c r="E61" s="1">
-        <v>144.26844480114</v>
+        <v>393.8828128031</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H61" s="1">
-        <v>690757.3</v>
+        <v>1388830.64</v>
       </c>
       <c r="I61" s="1">
-        <v>218833.28</v>
+        <v>2287163.16</v>
       </c>
       <c r="J61" s="1">
-        <v>31.680197950858</v>
+        <v>164.68265417877</v>
       </c>
       <c r="K61">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>0.0</v>
+      </c>
+      <c r="L61">
+        <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>909590.58</v>
+        <v>3675993.8</v>
       </c>
       <c r="N61" s="1">
-        <v>912955.69</v>
+        <v>3675993.8</v>
       </c>
       <c r="O61" s="1">
-        <v>0.61</v>
+        <v>2.63</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>159</v>
       </c>
       <c r="B62" t="s">
         <v>160</v>
       </c>
       <c r="C62" s="1">
-        <v>11660.0</v>
+        <v>18140.0</v>
       </c>
       <c r="D62" s="1">
-        <v>85.45</v>
+        <v>460.52</v>
       </c>
       <c r="E62" s="1">
-        <v>43.225473413379</v>
+        <v>493.77856504961</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H62" s="1">
-        <v>457315.67</v>
+        <v>7655963.41</v>
       </c>
       <c r="I62" s="1">
-        <v>388479.75</v>
+        <v>-464922.01</v>
       </c>
       <c r="J62" s="1">
-        <v>84.947832642603</v>
+        <v>-6.0726780563336</v>
       </c>
       <c r="K62">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.55</v>
+      </c>
+      <c r="L62" t="s">
+        <v>161</v>
       </c>
       <c r="M62" s="1">
-        <v>845795.42</v>
+        <v>7191041.4</v>
       </c>
       <c r="N62" s="1">
-        <v>845795.42</v>
+        <v>7200988.18</v>
       </c>
       <c r="O62" s="1">
-        <v>0.57</v>
+        <v>5.15</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B63" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C63" s="1">
-        <v>10041.0</v>
+        <v>4976.0</v>
       </c>
       <c r="D63" s="1">
-        <v>85.45</v>
+        <v>211.01</v>
       </c>
       <c r="E63" s="1">
-        <v>91.251395279355</v>
+        <v>144.26844453376</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H63" s="1">
-        <v>785845.46</v>
+        <v>613020.92</v>
       </c>
       <c r="I63" s="1">
-        <v>-57489.39</v>
+        <v>290814.63</v>
       </c>
       <c r="J63" s="1">
-        <v>-7.3156101200865</v>
+        <v>47.439593089254</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>728356.07</v>
+        <v>903835.55</v>
       </c>
       <c r="N63" s="1">
-        <v>728356.07</v>
+        <v>903835.55</v>
       </c>
       <c r="O63" s="1">
-        <v>0.49</v>
+        <v>0.65</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B64" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C64" s="1">
-        <v>2961.0</v>
+        <v>7597.0</v>
       </c>
       <c r="D64" s="1">
-        <v>120.67</v>
+        <v>85.85</v>
       </c>
       <c r="E64" s="1">
-        <v>116.83629854779</v>
+        <v>91.251395287614</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H64" s="1">
-        <v>292857.26</v>
+        <v>594569.06</v>
       </c>
       <c r="I64" s="1">
-        <v>10456.72</v>
+        <v>-33148.34</v>
       </c>
       <c r="J64" s="1">
-        <v>3.5705858888388</v>
+        <v>-5.5751875148027</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>303313.98</v>
+        <v>561420.72</v>
       </c>
       <c r="N64" s="1">
-        <v>303313.98</v>
+        <v>561420.72</v>
       </c>
       <c r="O64" s="1">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B65" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C65" s="1">
-        <v>14723.0</v>
+        <v>11660.0</v>
       </c>
       <c r="D65" s="1">
-        <v>94.84</v>
+        <v>85.85</v>
       </c>
       <c r="E65" s="1">
-        <v>74.798555321606</v>
+        <v>43.225473413379</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H65" s="1">
-        <v>942187.94</v>
+        <v>457315.67</v>
       </c>
       <c r="I65" s="1">
-        <v>243151.04</v>
+        <v>404362.04</v>
       </c>
       <c r="J65" s="1">
-        <v>25.8070635037</v>
+        <v>88.420770711837</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1185338.98</v>
+        <v>861677.71</v>
       </c>
       <c r="N65" s="1">
-        <v>1185338.98</v>
+        <v>861677.71</v>
       </c>
       <c r="O65" s="1">
-        <v>0.8</v>
+        <v>0.62</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B66" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C66" s="1">
-        <v>43256.0</v>
+        <v>2628.0</v>
       </c>
       <c r="D66" s="1">
-        <v>219.44</v>
+        <v>108.19</v>
       </c>
       <c r="E66" s="1">
-        <v>148.50698122804</v>
+        <v>116.83629756469</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H66" s="1">
-        <v>5493074.74</v>
+        <v>259921.95</v>
       </c>
       <c r="I66" s="1">
-        <v>2564732.26</v>
+        <v>-15174.32</v>
       </c>
       <c r="J66" s="1">
-        <v>46.690285157125</v>
+        <v>-5.8380294546113</v>
       </c>
       <c r="K66">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="L66">
-        <v>0.0</v>
+        <v>411.72</v>
       </c>
       <c r="M66" s="1">
-        <v>8057807.0</v>
+        <v>244747.63</v>
       </c>
       <c r="N66" s="1">
-        <v>8057807.0</v>
+        <v>245159.35</v>
       </c>
       <c r="O66" s="1">
-        <v>5.42</v>
+        <v>0.18</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B67" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C67" s="1">
-        <v>30757.0</v>
+        <v>13065.0</v>
       </c>
       <c r="D67" s="1">
-        <v>219.44</v>
+        <v>83.66</v>
       </c>
       <c r="E67" s="1">
-        <v>85.334505966121</v>
+        <v>74.798555683123</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
-        <v>2465459.21</v>
+        <v>836085.41</v>
       </c>
       <c r="I67" s="1">
-        <v>3264011.15</v>
+        <v>104792.53</v>
       </c>
       <c r="J67" s="1">
-        <v>132.38958230422</v>
+        <v>12.533711119298</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>5729470.36</v>
+        <v>940877.94</v>
       </c>
       <c r="N67" s="1">
-        <v>5729470.36</v>
+        <v>940877.94</v>
       </c>
       <c r="O67" s="1">
-        <v>3.85</v>
+        <v>0.67</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B68" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C68" s="1">
-        <v>15855.0</v>
+        <v>30757.0</v>
       </c>
       <c r="D68" s="1">
-        <v>81.69</v>
+        <v>224.36</v>
       </c>
       <c r="E68" s="1">
-        <v>90.717896562599</v>
+        <v>85.334505966121</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H68" s="1">
-        <v>1225179.47</v>
+        <v>2465459.21</v>
       </c>
       <c r="I68" s="1">
-        <v>-125693.09</v>
+        <v>3474663.47</v>
       </c>
       <c r="J68" s="1">
-        <v>-10.259157378796</v>
+        <v>140.93372366116</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1099486.38</v>
+        <v>5940122.68</v>
       </c>
       <c r="N68" s="1">
-        <v>1099486.38</v>
+        <v>5940122.68</v>
       </c>
       <c r="O68" s="1">
-        <v>0.74</v>
+        <v>4.25</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B69" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C69" s="1">
-        <v>45927.0</v>
+        <v>32525.0</v>
       </c>
       <c r="D69" s="1">
-        <v>34.04</v>
+        <v>224.36</v>
       </c>
       <c r="E69" s="1">
-        <v>42.477591612777</v>
+        <v>148.50698139892</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="1">
-        <v>1659210.81</v>
+        <v>4130346.21</v>
       </c>
       <c r="I69" s="1">
-        <v>-332084.26</v>
+        <v>2151231.65</v>
       </c>
       <c r="J69" s="1">
-        <v>-20.01459115373</v>
+        <v>52.08356734822</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1327126.55</v>
+        <v>6281577.86</v>
       </c>
       <c r="N69" s="1">
-        <v>1327126.55</v>
+        <v>6281577.86</v>
       </c>
       <c r="O69" s="1">
-        <v>0.89</v>
+        <v>4.49</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B70" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C70" s="1">
-        <v>12484.0</v>
+        <v>9940.0</v>
       </c>
       <c r="D70" s="1">
-        <v>193.84</v>
+        <v>139.79</v>
       </c>
       <c r="E70" s="1">
-        <v>178.75728051906</v>
+        <v>90.71789637827</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="1">
-        <v>1902311.84</v>
+        <v>768103.68</v>
       </c>
       <c r="I70" s="1">
-        <v>151931.42</v>
+        <v>427999.1</v>
       </c>
       <c r="J70" s="1">
-        <v>7.9866726792806</v>
+        <v>55.721527073012</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2054243.26</v>
+        <v>1196102.78</v>
       </c>
       <c r="N70" s="1">
-        <v>2054243.26</v>
+        <v>1196102.78</v>
       </c>
       <c r="O70" s="1">
-        <v>1.38</v>
+        <v>0.86</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B71" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C71" s="1">
-        <v>12156.0</v>
+        <v>40754.0</v>
       </c>
       <c r="D71" s="1">
-        <v>136.89</v>
+        <v>39.63</v>
       </c>
       <c r="E71" s="1">
-        <v>141.6844792695</v>
+        <v>42.477591647446</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H71" s="1">
-        <v>1458169.59</v>
+        <v>1472325.15</v>
       </c>
       <c r="I71" s="1">
-        <v>-45576.35</v>
+        <v>-82051.4</v>
       </c>
       <c r="J71" s="1">
-        <v>-3.1255863729815</v>
+        <v>-5.5729130212847</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1412593.24</v>
+        <v>1390273.75</v>
       </c>
       <c r="N71" s="1">
-        <v>1412593.24</v>
+        <v>1390273.75</v>
       </c>
       <c r="O71" s="1">
-        <v>0.95</v>
+        <v>0.99</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B72" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C72" s="1">
-        <v>8043.0</v>
+        <v>8419.0</v>
       </c>
       <c r="D72" s="1">
-        <v>213.66</v>
+        <v>248.15</v>
       </c>
       <c r="E72" s="1">
-        <v>180.36083053587</v>
+        <v>178.75727996199</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H72" s="1">
-        <v>1246504.18</v>
+        <v>1282887.17</v>
       </c>
       <c r="I72" s="1">
-        <v>212296.65</v>
+        <v>515490.08</v>
       </c>
       <c r="J72" s="1">
-        <v>17.031362863139</v>
+        <v>40.182027855185</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1458800.83</v>
+        <v>1798377.25</v>
       </c>
       <c r="N72" s="1">
-        <v>1458800.83</v>
+        <v>1798377.25</v>
       </c>
       <c r="O72" s="1">
-        <v>0.98</v>
+        <v>1.29</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B73" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C73" s="1">
-        <v>1924.0</v>
+        <v>10787.0</v>
       </c>
       <c r="D73" s="1">
-        <v>874.36</v>
+        <v>160.65</v>
       </c>
       <c r="E73" s="1">
-        <v>931.29937110187</v>
+        <v>141.68447946602</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H73" s="1">
-        <v>1536617.62</v>
+        <v>1293951.58</v>
       </c>
       <c r="I73" s="1">
-        <v>-108545.77</v>
+        <v>197768.79</v>
       </c>
       <c r="J73" s="1">
-        <v>-7.0639415159121</v>
+        <v>15.284095097283</v>
       </c>
       <c r="K73">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>0.0</v>
+      </c>
+      <c r="L73">
+        <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1428071.85</v>
+        <v>1491720.37</v>
       </c>
       <c r="N73" s="1">
-        <v>1430358.43</v>
+        <v>1491720.37</v>
       </c>
       <c r="O73" s="1">
-        <v>0.96</v>
+        <v>1.07</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>180</v>
       </c>
       <c r="B74" t="s">
         <v>181</v>
       </c>
       <c r="C74" s="1">
-        <v>2737.0</v>
+        <v>4157.0</v>
       </c>
       <c r="D74" s="1">
-        <v>175.36</v>
+        <v>300.48</v>
       </c>
       <c r="E74" s="1">
-        <v>154.16118377786</v>
+        <v>180.36083233101</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H74" s="1">
-        <v>359885.2</v>
+        <v>644251.88</v>
       </c>
       <c r="I74" s="1">
-        <v>47551.4</v>
+        <v>430978.7</v>
       </c>
       <c r="J74" s="1">
-        <v>13.2129356806</v>
+        <v>66.89599415682</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>407436.6</v>
+        <v>1075230.58</v>
       </c>
       <c r="N74" s="1">
-        <v>407436.6</v>
+        <v>1075230.58</v>
       </c>
       <c r="O74" s="1">
-        <v>0.27</v>
+        <v>0.77</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>182</v>
       </c>
       <c r="B75" t="s">
         <v>183</v>
       </c>
       <c r="C75" s="1">
-        <v>11082.0</v>
+        <v>2119.0</v>
       </c>
       <c r="D75" s="1">
-        <v>143.36</v>
+        <v>823.3</v>
       </c>
       <c r="E75" s="1">
-        <v>158.59507218914</v>
+        <v>916.98606418122</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H75" s="1">
-        <v>1500546.22</v>
+        <v>1667409.95</v>
       </c>
       <c r="I75" s="1">
-        <v>-151891.28</v>
+        <v>-165668.8</v>
       </c>
       <c r="J75" s="1">
-        <v>-10.122399295371</v>
+        <v>-9.9356969772191</v>
       </c>
       <c r="K75">
-        <v>0.65</v>
+        <v>1.09</v>
       </c>
       <c r="L75" t="s">
         <v>184</v>
       </c>
       <c r="M75" s="1">
-        <v>1348654.94</v>
+        <v>1501741.15</v>
       </c>
       <c r="N75" s="1">
-        <v>1355894.76</v>
+        <v>1504059.82</v>
       </c>
       <c r="O75" s="1">
-        <v>0.91</v>
+        <v>1.08</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>185</v>
       </c>
       <c r="B76" t="s">
         <v>186</v>
       </c>
       <c r="C76" s="1">
-        <v>3693.0</v>
+        <v>2429.0</v>
       </c>
       <c r="D76" s="1">
-        <v>196.91</v>
+        <v>180.24</v>
       </c>
       <c r="E76" s="1">
-        <v>254.02156783103</v>
+        <v>154.16118567312</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H76" s="1">
-        <v>801967.74</v>
+        <v>319386.61</v>
       </c>
       <c r="I76" s="1">
-        <v>-184659.9</v>
+        <v>57477.43</v>
       </c>
       <c r="J76" s="1">
-        <v>-23.025851388985</v>
+        <v>17.996192764625</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>617307.84</v>
+        <v>376864.04</v>
       </c>
       <c r="N76" s="1">
-        <v>617307.84</v>
+        <v>376864.04</v>
       </c>
       <c r="O76" s="1">
-        <v>0.41</v>
+        <v>0.27</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>187</v>
       </c>
       <c r="B77" t="s">
         <v>188</v>
       </c>
       <c r="C77" s="1">
-        <v>8169.0</v>
+        <v>9834.0</v>
       </c>
       <c r="D77" s="1">
-        <v>144.07</v>
+        <v>140.28</v>
       </c>
       <c r="E77" s="1">
-        <v>108.40553188885</v>
+        <v>158.59507219849</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H77" s="1">
-        <v>756184.4</v>
+        <v>1331562.13</v>
       </c>
       <c r="I77" s="1">
-        <v>242888.46</v>
+        <v>-144066.63</v>
       </c>
       <c r="J77" s="1">
-        <v>32.120268548254</v>
+        <v>-10.819369727795</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>999072.86</v>
+        <v>1187495.5</v>
       </c>
       <c r="N77" s="1">
-        <v>999072.86</v>
+        <v>1187495.5</v>
       </c>
       <c r="O77" s="1">
-        <v>0.67</v>
+        <v>0.85</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>189</v>
       </c>
       <c r="B78" t="s">
         <v>190</v>
       </c>
       <c r="C78" s="1">
-        <v>6455.0</v>
+        <v>3277.0</v>
       </c>
       <c r="D78" s="1">
-        <v>77.68</v>
+        <v>192.67</v>
       </c>
       <c r="E78" s="1">
-        <v>83.484711076685</v>
+        <v>254.02156850778</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H78" s="1">
-        <v>464860.52</v>
+        <v>711629.65</v>
       </c>
       <c r="I78" s="1">
-        <v>-39203.13</v>
+        <v>-168133.4</v>
       </c>
       <c r="J78" s="1">
-        <v>-8.4333102755209</v>
+        <v>-23.62653101933</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>425657.39</v>
+        <v>543496.25</v>
       </c>
       <c r="N78" s="1">
-        <v>425657.39</v>
+        <v>543496.25</v>
       </c>
       <c r="O78" s="1">
-        <v>0.29</v>
+        <v>0.39</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>191</v>
       </c>
       <c r="B79" t="s">
         <v>192</v>
       </c>
       <c r="C79" s="1">
-        <v>11500.0</v>
+        <v>7249.0</v>
       </c>
       <c r="D79" s="1">
-        <v>80.78</v>
+        <v>139.02</v>
       </c>
       <c r="E79" s="1">
-        <v>110.38685565217</v>
+        <v>108.40553179749</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H79" s="1">
-        <v>1077529.01</v>
+        <v>671022.24</v>
       </c>
       <c r="I79" s="1">
-        <v>-288929.69</v>
+        <v>196461.6</v>
       </c>
       <c r="J79" s="1">
-        <v>-26.814098490026</v>
+        <v>29.277956569666</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>788599.32</v>
+        <v>867483.84</v>
       </c>
       <c r="N79" s="1">
-        <v>788599.32</v>
+        <v>867483.84</v>
       </c>
       <c r="O79" s="1">
-        <v>0.53</v>
+        <v>0.62</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>193</v>
       </c>
       <c r="B80" t="s">
         <v>194</v>
       </c>
       <c r="C80" s="1">
-        <v>5906.0</v>
+        <v>5728.0</v>
       </c>
       <c r="D80" s="1">
-        <v>178.61</v>
+        <v>76.67</v>
       </c>
       <c r="E80" s="1">
-        <v>199.43042499153</v>
+        <v>83.484711941341</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H80" s="1">
-        <v>1004526.4</v>
+        <v>412505.2</v>
       </c>
       <c r="I80" s="1">
-        <v>-109050.46</v>
+        <v>-34468.05</v>
       </c>
       <c r="J80" s="1">
-        <v>-10.855907818849</v>
+        <v>-8.3557855755515</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>895475.94</v>
+        <v>378037.15</v>
       </c>
       <c r="N80" s="1">
-        <v>895475.94</v>
+        <v>378037.15</v>
       </c>
       <c r="O80" s="1">
-        <v>0.6</v>
+        <v>0.27</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>195</v>
       </c>
       <c r="B81" t="s">
         <v>196</v>
       </c>
       <c r="C81" s="1">
-        <v>4169.0</v>
+        <v>10205.0</v>
       </c>
       <c r="D81" s="1">
-        <v>54.93</v>
+        <v>90.73</v>
       </c>
       <c r="E81" s="1">
-        <v>34.260741184936</v>
+        <v>110.38685546301</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H81" s="1">
-        <v>121958.86</v>
+        <v>956189.87</v>
       </c>
       <c r="I81" s="1">
-        <v>72441.11</v>
+        <v>-159168.57</v>
       </c>
       <c r="J81" s="1">
-        <v>59.397988797206</v>
+        <v>-16.646125941493</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>194399.97</v>
+        <v>797021.3</v>
       </c>
       <c r="N81" s="1">
-        <v>194399.97</v>
+        <v>797021.3</v>
       </c>
       <c r="O81" s="1">
-        <v>0.13</v>
+        <v>0.57</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>197</v>
       </c>
       <c r="B82" t="s">
         <v>198</v>
       </c>
       <c r="C82" s="1">
-        <v>2341.0</v>
+        <v>5241.0</v>
       </c>
       <c r="D82" s="1">
-        <v>151.5</v>
+        <v>174.41</v>
       </c>
       <c r="E82" s="1">
-        <v>165.08086287911</v>
+        <v>199.43042549132</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H82" s="1">
-        <v>327836.21</v>
+        <v>891419.38</v>
       </c>
       <c r="I82" s="1">
-        <v>-26765.33</v>
+        <v>-104570.1</v>
       </c>
       <c r="J82" s="1">
-        <v>-8.1642384775007</v>
+        <v>-11.730741146777</v>
       </c>
       <c r="K82">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.44</v>
+      </c>
+      <c r="L82" t="s">
+        <v>199</v>
       </c>
       <c r="M82" s="1">
-        <v>301070.88</v>
+        <v>786849.28</v>
       </c>
       <c r="N82" s="1">
-        <v>301070.88</v>
+        <v>789154.65</v>
       </c>
       <c r="O82" s="1">
-        <v>0.2</v>
+        <v>0.56</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B83" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C83" s="1">
-        <v>3504.0</v>
+        <v>662.0</v>
       </c>
       <c r="D83" s="1">
-        <v>282.58</v>
+        <v>1761.43</v>
       </c>
       <c r="E83" s="1">
-        <v>330.24198059361</v>
+        <v>1541.6927492447</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H83" s="1">
-        <v>987471.01</v>
+        <v>876428.57</v>
       </c>
       <c r="I83" s="1">
-        <v>-146927.44</v>
+        <v>127330.28</v>
       </c>
       <c r="J83" s="1">
-        <v>-14.879164908345</v>
+        <v>14.528312330119</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>840543.57</v>
+        <v>1003758.85</v>
       </c>
       <c r="N83" s="1">
-        <v>840543.57</v>
+        <v>1003758.85</v>
       </c>
       <c r="O83" s="1">
-        <v>0.56</v>
+        <v>0.72</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B84" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C84" s="1">
-        <v>1420.0</v>
+        <v>1063.0</v>
       </c>
       <c r="D84" s="1">
-        <v>190.85</v>
+        <v>921.26</v>
       </c>
       <c r="E84" s="1">
-        <v>233.95534507042</v>
+        <v>783.0390780809</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H84" s="1">
-        <v>283624.89</v>
+        <v>713520.81</v>
       </c>
       <c r="I84" s="1">
-        <v>-53568.01</v>
+        <v>129467.38</v>
       </c>
       <c r="J84" s="1">
-        <v>-18.886921384086</v>
+        <v>18.144863917844</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>230056.88</v>
+        <v>842988.19</v>
       </c>
       <c r="N84" s="1">
-        <v>230056.88</v>
+        <v>842988.19</v>
       </c>
       <c r="O84" s="1">
-        <v>0.15</v>
+        <v>0.6</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B85" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C85" s="1">
-        <v>4234.0</v>
+        <v>3699.0</v>
       </c>
       <c r="D85" s="1">
-        <v>253.18</v>
+        <v>54.75</v>
       </c>
       <c r="E85" s="1">
-        <v>172.12817902693</v>
+        <v>34.260740740741</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H85" s="1">
-        <v>622118.51</v>
+        <v>108209.6</v>
       </c>
       <c r="I85" s="1">
-        <v>287868.01</v>
+        <v>66121.34</v>
       </c>
       <c r="J85" s="1">
-        <v>46.272214276344</v>
+        <v>61.10487424406</v>
       </c>
       <c r="K85">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>0.0</v>
+      </c>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>909986.52</v>
+        <v>174330.94</v>
       </c>
       <c r="N85" s="1">
-        <v>913162.66</v>
+        <v>174330.94</v>
       </c>
       <c r="O85" s="1">
-        <v>0.61</v>
+        <v>0.12</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>206</v>
       </c>
       <c r="B86" t="s">
         <v>207</v>
       </c>
       <c r="C86" s="1">
-        <v>7215.0</v>
+        <v>3287.0</v>
       </c>
       <c r="D86" s="1">
-        <v>445.0</v>
+        <v>280.16</v>
       </c>
       <c r="E86" s="1">
-        <v>335.33270686071</v>
+        <v>168.90334955887</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H86" s="1">
-        <v>2065944.34</v>
+        <v>475882.71</v>
       </c>
       <c r="I86" s="1">
-        <v>659586.22</v>
+        <v>316822.74</v>
       </c>
       <c r="J86" s="1">
-        <v>31.926621024069</v>
+        <v>66.575803941269</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>2725530.56</v>
+        <v>792705.45</v>
       </c>
       <c r="N86" s="1">
-        <v>2725530.56</v>
+        <v>792705.45</v>
       </c>
       <c r="O86" s="1">
-        <v>1.83</v>
+        <v>0.57</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>208</v>
       </c>
       <c r="B87" t="s">
         <v>209</v>
       </c>
       <c r="C87" s="1">
-        <v>2507.0</v>
+        <v>3109.0</v>
       </c>
       <c r="D87" s="1">
-        <v>297.76</v>
+        <v>299.46</v>
       </c>
       <c r="E87" s="1">
-        <v>215.19041483845</v>
+        <v>330.24198134448</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H87" s="1">
-        <v>459975.6</v>
+        <v>876155.07</v>
       </c>
       <c r="I87" s="1">
-        <v>173712.28</v>
+        <v>-74725.15</v>
       </c>
       <c r="J87" s="1">
-        <v>37.765542346159</v>
+        <v>-8.5287584993373</v>
       </c>
       <c r="K87">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>633687.88</v>
+        <v>801429.92</v>
       </c>
       <c r="N87" s="1">
-        <v>635803.3</v>
+        <v>801429.92</v>
       </c>
       <c r="O87" s="1">
-        <v>0.43</v>
+        <v>0.57</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>210</v>
+      </c>
+      <c r="B88" t="s">
         <v>211</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>3153.0</v>
+        <v>1260.0</v>
       </c>
       <c r="D88" s="1">
-        <v>452.6</v>
+        <v>186.74</v>
       </c>
       <c r="E88" s="1">
-        <v>427.74191880748</v>
+        <v>233.95534126984</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H88" s="1">
-        <v>1151799.45</v>
+        <v>251667.16</v>
       </c>
       <c r="I88" s="1">
-        <v>59616.34</v>
+        <v>-49125.71</v>
       </c>
       <c r="J88" s="1">
-        <v>5.175930584096</v>
+        <v>-19.520111404285</v>
       </c>
       <c r="K88">
-        <v>0.0</v>
+        <v>0.61</v>
       </c>
       <c r="L88">
-        <v>0.0</v>
+        <v>774.42</v>
       </c>
       <c r="M88" s="1">
-        <v>1211415.79</v>
+        <v>202541.45</v>
       </c>
       <c r="N88" s="1">
-        <v>1211415.79</v>
+        <v>203315.87</v>
       </c>
       <c r="O88" s="1">
-        <v>0.81</v>
+        <v>0.15</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>212</v>
+      </c>
+      <c r="B89" t="s">
         <v>213</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1">
-        <v>2970.0</v>
+        <v>3757.0</v>
       </c>
       <c r="D89" s="1">
-        <v>148.91</v>
+        <v>259.08</v>
       </c>
       <c r="E89" s="1">
-        <v>148.79794276094</v>
+        <v>172.12817939846</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H89" s="1">
-        <v>371478.91</v>
+        <v>552031.0</v>
       </c>
       <c r="I89" s="1">
-        <v>3956.32</v>
+        <v>285847.59</v>
       </c>
       <c r="J89" s="1">
-        <v>1.0650187382105</v>
+        <v>51.781075700459</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>375435.23</v>
+        <v>837878.59</v>
       </c>
       <c r="N89" s="1">
-        <v>375435.23</v>
+        <v>837878.59</v>
       </c>
       <c r="O89" s="1">
-        <v>0.25</v>
+        <v>0.6</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>214</v>
+      </c>
+      <c r="B90" t="s">
         <v>215</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>2290.0</v>
+        <v>6402.0</v>
       </c>
       <c r="D90" s="1">
-        <v>476.5</v>
+        <v>415.88</v>
       </c>
       <c r="E90" s="1">
-        <v>418.92536244541</v>
+        <v>335.33270696657</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H90" s="1">
-        <v>817224.7</v>
+        <v>1833149.78</v>
       </c>
       <c r="I90" s="1">
-        <v>109078.36</v>
+        <v>458718.83</v>
       </c>
       <c r="J90" s="1">
-        <v>13.347413508182</v>
+        <v>25.023532446978</v>
       </c>
       <c r="K90">
-        <v>0.26</v>
+        <v>0.0</v>
       </c>
       <c r="L90">
-        <v>593.19</v>
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>926303.06</v>
+        <v>2291868.61</v>
       </c>
       <c r="N90" s="1">
-        <v>926896.25</v>
+        <v>2291868.61</v>
       </c>
       <c r="O90" s="1">
-        <v>0.62</v>
+        <v>1.64</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>216</v>
+      </c>
+      <c r="B91" t="s">
         <v>217</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="1">
-        <v>18507.0</v>
+        <v>2225.0</v>
       </c>
       <c r="D91" s="1">
-        <v>76.15</v>
+        <v>293.2</v>
       </c>
       <c r="E91" s="1">
-        <v>84.314064948398</v>
+        <v>215.19041348315</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H91" s="1">
-        <v>1345756.11</v>
+        <v>408235.23</v>
       </c>
       <c r="I91" s="1">
-        <v>-149399.53</v>
+        <v>153329.72</v>
       </c>
       <c r="J91" s="1">
-        <v>-11.101530870999</v>
+        <v>37.559159213182</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1196356.58</v>
+        <v>561564.95</v>
       </c>
       <c r="N91" s="1">
-        <v>1196356.58</v>
+        <v>561564.95</v>
       </c>
       <c r="O91" s="1">
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>218</v>
+      </c>
+      <c r="B92" t="s">
         <v>219</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>704.0</v>
+        <v>2798.0</v>
       </c>
       <c r="D92" s="1">
-        <v>938.15</v>
+        <v>494.04</v>
       </c>
       <c r="E92" s="1">
-        <v>869.17823863636</v>
+        <v>427.74191922802</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H92" s="1">
-        <v>527354.9</v>
+        <v>1022116.99</v>
       </c>
       <c r="I92" s="1">
-        <v>33305.2</v>
+        <v>167797.72</v>
       </c>
       <c r="J92" s="1">
-        <v>6.3155192072739</v>
+        <v>16.416684356259</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>560660.1</v>
+        <v>1189914.71</v>
       </c>
       <c r="N92" s="1">
-        <v>560660.1</v>
+        <v>1189914.71</v>
       </c>
       <c r="O92" s="1">
-        <v>0.38</v>
+        <v>0.85</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>220</v>
+      </c>
+      <c r="B93" t="s">
         <v>221</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" s="1">
-        <v>2535.0</v>
+        <v>2636.0</v>
       </c>
       <c r="D93" s="1">
-        <v>384.44</v>
+        <v>152.75</v>
       </c>
       <c r="E93" s="1">
-        <v>309.122</v>
+        <v>148.79794385433</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H93" s="1">
-        <v>668136.82</v>
+        <v>329703.17</v>
       </c>
       <c r="I93" s="1">
-        <v>159159.78</v>
+        <v>16900.08</v>
       </c>
       <c r="J93" s="1">
-        <v>23.82143525633</v>
+        <v>5.1258469853353</v>
       </c>
       <c r="K93">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="L93">
-        <v>0.0</v>
+        <v>859.02</v>
       </c>
       <c r="M93" s="1">
-        <v>827296.6</v>
+        <v>346603.25</v>
       </c>
       <c r="N93" s="1">
-        <v>827296.6</v>
+        <v>347462.27</v>
       </c>
       <c r="O93" s="1">
-        <v>0.56</v>
+        <v>0.25</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>222</v>
+      </c>
+      <c r="B94" t="s">
         <v>223</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" s="1">
-        <v>3188.0</v>
+        <v>2032.0</v>
       </c>
       <c r="D94" s="1">
-        <v>367.92</v>
+        <v>448.47</v>
       </c>
       <c r="E94" s="1">
-        <v>182.3397208281</v>
+        <v>418.92536417323</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H94" s="1">
-        <v>500846.79</v>
+        <v>725153.1</v>
       </c>
       <c r="I94" s="1">
-        <v>494848.42</v>
+        <v>59293.0</v>
       </c>
       <c r="J94" s="1">
-        <v>98.80235430879</v>
+        <v>8.1766181513945</v>
       </c>
       <c r="K94">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="L94">
-        <v>0.0</v>
+        <v>601.52</v>
       </c>
       <c r="M94" s="1">
-        <v>995695.21</v>
+        <v>784446.1</v>
       </c>
       <c r="N94" s="1">
-        <v>995695.21</v>
+        <v>785047.62</v>
       </c>
       <c r="O94" s="1">
-        <v>0.67</v>
+        <v>0.56</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>224</v>
+      </c>
+      <c r="B95" t="s">
         <v>225</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="1">
-        <v>4178.0</v>
+        <v>16423.0</v>
       </c>
       <c r="D95" s="1">
-        <v>323.86</v>
+        <v>73.77</v>
       </c>
       <c r="E95" s="1">
-        <v>194.01785543322</v>
+        <v>84.31406503075</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H95" s="1">
-        <v>727356.65</v>
+        <v>1194215.84</v>
       </c>
       <c r="I95" s="1">
-        <v>421274.15</v>
+        <v>-151326.36</v>
       </c>
       <c r="J95" s="1">
-        <v>57.918512190684</v>
+        <v>-12.671608844177</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>1148630.8</v>
+        <v>1042889.48</v>
       </c>
       <c r="N95" s="1">
-        <v>1148630.8</v>
+        <v>1042889.48</v>
       </c>
       <c r="O95" s="1">
-        <v>0.77</v>
+        <v>0.75</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B96" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C96" s="1">
-        <v>3159.0</v>
+        <v>625.0</v>
       </c>
       <c r="D96" s="1">
-        <v>323.86</v>
+        <v>997.82</v>
       </c>
       <c r="E96" s="1">
-        <v>305.71913263691</v>
+        <v>869.17824</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H96" s="1">
-        <v>825430.53</v>
+        <v>468177.29</v>
       </c>
       <c r="I96" s="1">
-        <v>43053.12</v>
+        <v>68654.51</v>
       </c>
       <c r="J96" s="1">
-        <v>5.2158380911838</v>
+        <v>14.664211927067</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>868483.65</v>
+        <v>536831.8</v>
       </c>
       <c r="N96" s="1">
-        <v>868483.65</v>
+        <v>536831.8</v>
       </c>
       <c r="O96" s="1">
-        <v>0.58</v>
+        <v>0.38</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B97" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C97" s="1">
-        <v>5118.0</v>
+        <v>2249.0</v>
       </c>
       <c r="D97" s="1">
-        <v>127.59</v>
+        <v>379.86</v>
       </c>
       <c r="E97" s="1">
-        <v>98.554955060571</v>
+        <v>309.12200088928</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H97" s="1">
-        <v>430685.04</v>
+        <v>592757.28</v>
       </c>
       <c r="I97" s="1">
-        <v>123649.1</v>
+        <v>142634.94</v>
       </c>
       <c r="J97" s="1">
-        <v>28.709866495479</v>
+        <v>24.062958788123</v>
       </c>
       <c r="K97">
-        <v>0.15</v>
+        <v>0.0</v>
       </c>
       <c r="L97">
-        <v>752.72</v>
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>554334.14</v>
+        <v>735392.22</v>
       </c>
       <c r="N97" s="1">
-        <v>555086.86</v>
+        <v>735392.22</v>
       </c>
       <c r="O97" s="1">
-        <v>0.37</v>
+        <v>0.53</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B98" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C98" s="1">
-        <v>14900.0</v>
+        <v>4514.0</v>
       </c>
       <c r="D98" s="1">
-        <v>61.38</v>
+        <v>323.39</v>
       </c>
       <c r="E98" s="1">
-        <v>84.136905369128</v>
+        <v>236.48547629597</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H98" s="1">
-        <v>1061912.09</v>
+        <v>919193.85</v>
       </c>
       <c r="I98" s="1">
-        <v>-285543.67</v>
+        <v>337397.75</v>
       </c>
       <c r="J98" s="1">
-        <v>-26.889577083542</v>
+        <v>36.705831963519</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>776368.42</v>
+        <v>1256591.6</v>
       </c>
       <c r="N98" s="1">
-        <v>776368.42</v>
+        <v>1256591.6</v>
       </c>
       <c r="O98" s="1">
-        <v>0.52</v>
+        <v>0.9</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B99" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C99" s="1">
-        <v>8631.0</v>
+        <v>4178.0</v>
       </c>
       <c r="D99" s="1">
-        <v>73.58</v>
+        <v>322.77</v>
       </c>
       <c r="E99" s="1">
-        <v>80.72215965705</v>
+        <v>194.01785543322</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H99" s="1">
-        <v>594873.8</v>
+        <v>727356.65</v>
       </c>
       <c r="I99" s="1">
-        <v>-55766.01</v>
+        <v>433470.64</v>
       </c>
       <c r="J99" s="1">
-        <v>-9.3744269793022</v>
+        <v>59.595336070688</v>
       </c>
       <c r="K99">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>539107.79</v>
+        <v>1160827.29</v>
       </c>
       <c r="N99" s="1">
-        <v>541415.73</v>
+        <v>1160827.29</v>
       </c>
       <c r="O99" s="1">
-        <v>0.36</v>
+        <v>0.83</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="B100" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C100" s="1">
-        <v>4271.0</v>
+        <v>2333.0</v>
       </c>
       <c r="D100" s="1">
-        <v>214.84</v>
+        <v>322.77</v>
       </c>
       <c r="E100" s="1">
-        <v>185.86096932803</v>
+        <v>305.71913416202</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H100" s="1">
-        <v>678704.0</v>
+        <v>609600.96</v>
       </c>
       <c r="I100" s="1">
-        <v>100227.78</v>
+        <v>38606.33</v>
       </c>
       <c r="J100" s="1">
-        <v>14.767524576251</v>
+        <v>6.3330494098959</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>778931.78</v>
+        <v>648207.29</v>
       </c>
       <c r="N100" s="1">
-        <v>778931.78</v>
+        <v>648207.29</v>
       </c>
       <c r="O100" s="1">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B101" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C101" s="1">
-        <v>15305.0</v>
+        <v>4542.0</v>
       </c>
       <c r="D101" s="1">
-        <v>74.18</v>
+        <v>114.6</v>
       </c>
       <c r="E101" s="1">
-        <v>71.073113361647</v>
+        <v>98.554955966535</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H101" s="1">
-        <v>928253.62</v>
+        <v>382214.04</v>
       </c>
       <c r="I101" s="1">
-        <v>35519.64</v>
+        <v>65847.59</v>
       </c>
       <c r="J101" s="1">
-        <v>3.8265016407908</v>
+        <v>17.227935949187</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>963773.26</v>
+        <v>448061.63</v>
       </c>
       <c r="N101" s="1">
-        <v>963773.26</v>
+        <v>448061.63</v>
       </c>
       <c r="O101" s="1">
-        <v>0.65</v>
+        <v>0.32</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B102" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C102" s="1">
-        <v>2159.0</v>
+        <v>13222.0</v>
       </c>
       <c r="D102" s="1">
-        <v>127.33</v>
+        <v>72.6</v>
       </c>
       <c r="E102" s="1">
-        <v>194.41941176471</v>
+        <v>84.13690515807</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
       <c r="G102">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H102" s="1">
-        <v>355450.52</v>
+        <v>942322.26</v>
       </c>
       <c r="I102" s="1">
-        <v>-122084.25</v>
+        <v>-116018.4</v>
       </c>
       <c r="J102" s="1">
-        <v>-34.346341651153</v>
+        <v>-12.311966396719</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>233366.27</v>
+        <v>826303.86</v>
       </c>
       <c r="N102" s="1">
-        <v>233366.27</v>
+        <v>826303.86</v>
       </c>
       <c r="O102" s="1">
-        <v>0.16</v>
+        <v>0.59</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>238</v>
+      </c>
+      <c r="B103" t="s">
+        <v>239</v>
+      </c>
+      <c r="C103" s="1">
+        <v>7659.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>77.17</v>
+      </c>
+      <c r="E103" s="1">
+        <v>80.722159550855</v>
+      </c>
+      <c r="F103" t="s">
+        <v>11</v>
+      </c>
+      <c r="G103">
+        <v>1.16</v>
+      </c>
+      <c r="H103" s="1">
+        <v>527880.71</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-19104.75</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-3.6191415291534</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>508775.96</v>
+      </c>
+      <c r="N103" s="1">
+        <v>508775.96</v>
+      </c>
+      <c r="O103" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="P103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16">
+      <c r="A104" t="s">
         <v>240</v>
       </c>
-      <c r="B103" t="s">
+      <c r="B104" t="s">
         <v>241</v>
       </c>
-      <c r="C103" s="1">
-[...20 lines deleted...]
-      <c r="J103" s="1">
+      <c r="C104" s="1">
+        <v>3790.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>197.36</v>
+      </c>
+      <c r="E104" s="1">
+        <v>185.86096833773</v>
+      </c>
+      <c r="F104" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104">
+        <v>1.16</v>
+      </c>
+      <c r="H104" s="1">
+        <v>602268.36</v>
+      </c>
+      <c r="I104" s="1">
+        <v>41610.78</v>
+      </c>
+      <c r="J104" s="1">
+        <v>6.9090097975593</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>643879.14</v>
+      </c>
+      <c r="N104" s="1">
+        <v>643879.14</v>
+      </c>
+      <c r="O104" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="P104">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16">
+      <c r="A105" t="s">
+        <v>242</v>
+      </c>
+      <c r="B105" t="s">
+        <v>243</v>
+      </c>
+      <c r="C105" s="1">
+        <v>13581.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>70.04</v>
+      </c>
+      <c r="E105" s="1">
+        <v>71.073113172815</v>
+      </c>
+      <c r="F105" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105">
+        <v>1.16</v>
+      </c>
+      <c r="H105" s="1">
+        <v>823692.42</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-4880.99</v>
+      </c>
+      <c r="J105" s="1">
+        <v>-0.59257434953693</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>818811.43</v>
+      </c>
+      <c r="N105" s="1">
+        <v>818811.43</v>
+      </c>
+      <c r="O105" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="P105">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16">
+      <c r="A106" t="s">
+        <v>244</v>
+      </c>
+      <c r="B106" t="s">
+        <v>245</v>
+      </c>
+      <c r="C106" s="1">
+        <v>1916.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>158.16</v>
+      </c>
+      <c r="E106" s="1">
+        <v>194.41941022964</v>
+      </c>
+      <c r="F106" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106">
+        <v>1.16</v>
+      </c>
+      <c r="H106" s="1">
+        <v>315443.81</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-54589.41</v>
+      </c>
+      <c r="J106" s="1">
+        <v>-17.30558922681</v>
+      </c>
+      <c r="K106">
+        <v>0.2</v>
+      </c>
+      <c r="L106">
+        <v>390.28</v>
+      </c>
+      <c r="M106" s="1">
+        <v>260854.4</v>
+      </c>
+      <c r="N106" s="1">
+        <v>261244.68</v>
+      </c>
+      <c r="O106" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P106">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:16">
+      <c r="A107" t="s">
+        <v>246</v>
+      </c>
+      <c r="B107" t="s">
+        <v>247</v>
+      </c>
+      <c r="C107" s="1">
+        <v>47874221.57</v>
+      </c>
+      <c r="D107" s="1">
+        <v>1.1631</v>
+      </c>
+      <c r="E107" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F107" t="s">
+        <v>11</v>
+      </c>
+      <c r="G107">
+        <v>1.16</v>
+      </c>
+      <c r="H107" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-117441.21</v>
+      </c>
+      <c r="J107" s="1">
         <v>0</v>
       </c>
-      <c r="K103">
-[...14 lines deleted...]
-      <c r="P103">
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>-117441.21</v>
+      </c>
+      <c r="N107" s="1">
+        <v>-117441.21</v>
+      </c>
+      <c r="O107" s="1">
+        <v>-0.08</v>
+      </c>
+      <c r="P107">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>