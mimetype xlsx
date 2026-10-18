--- v5 (2026-09-22)
+++ v6 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -133,705 +133,669 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
+    <t>8 424.08</t>
+  </si>
+  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
+    <t>2 699.53</t>
+  </si>
+  <si>
     <t>US0320951017</t>
   </si>
   <si>
     <t>AMPHENOL CORP CLASS A</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
+    <t>US05464C1018</t>
+  </si>
+  <si>
+    <t>AXON ENTERPRISE INC</t>
+  </si>
+  <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
-    <t>6 535.95</t>
-[...1 lines deleted...]
-  <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
-    <t>4 030.09</t>
-[...1 lines deleted...]
-  <si>
     <t>US0970231058</t>
   </si>
   <si>
     <t>BOEING</t>
   </si>
   <si>
     <t>US09857L1089</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC</t>
   </si>
   <si>
-    <t>1 676.33</t>
-[...1 lines deleted...]
-  <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
-    <t>5 101.98</t>
-[...1 lines deleted...]
-  <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
+    <t>US15675D1037</t>
+  </si>
+  <si>
+    <t>CEREBRAS SYSTEMS INC CLASS A</t>
+  </si>
+  <si>
     <t>US17275R1023</t>
   </si>
   <si>
     <t>CISCO SYSTEMS INC</t>
   </si>
   <si>
+    <t>2 389.78</t>
+  </si>
+  <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
-    <t>2 867.38</t>
-[...7 lines deleted...]
-  <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>US22788C1053</t>
   </si>
   <si>
     <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
-    <t>US23804L1035</t>
-[...4 lines deleted...]
-  <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
+    <t>1 900.24</t>
+  </si>
+  <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
-    <t>3 186.04</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
-    <t>1 681.90</t>
+    <t>1 682.70</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
+    <t>US30233Q1085</t>
+  </si>
+  <si>
+    <t>EXXONMOBIL HOLDINGS CORP</t>
+  </si>
+  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
+    <t>1 437.36</t>
+  </si>
+  <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
-    <t>4 248.26</t>
-[...1 lines deleted...]
-  <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
-    <t>2 009.08</t>
-[...1 lines deleted...]
-  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
     <t>US4581401001</t>
   </si>
   <si>
     <t>INTEL CORPORATION CORP</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
-    <t>2 523.19</t>
-[...1 lines deleted...]
-  <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
+    <t>7 779.55</t>
+  </si>
+  <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
     <t>US5128073062</t>
   </si>
   <si>
     <t>LAM RESEARCH CORP</t>
   </si>
   <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
+    <t>1 063.09</t>
+  </si>
+  <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
-    <t>6 448.79</t>
-[...1 lines deleted...]
-  <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
-    <t>2 316.65</t>
-[...1 lines deleted...]
-  <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
-    <t>US6516391066</t>
-[...4 lines deleted...]
-  <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
-    <t>5 280.20</t>
-[...4 lines deleted...]
-  <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
+    <t>1 203.28</t>
+  </si>
+  <si>
     <t>US69608A1088</t>
   </si>
   <si>
     <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
-    <t>US7185461040</t>
-[...4 lines deleted...]
-  <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
-    <t>4 525.21</t>
-[...1 lines deleted...]
-  <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
-    <t>2 347.15</t>
-[...7 lines deleted...]
-  <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
+    <t>US7811541090</t>
+  </si>
+  <si>
+    <t>RUBRIK INC CLASS A</t>
+  </si>
+  <si>
     <t>US80004C2008</t>
   </si>
   <si>
     <t>SANDISK CORP</t>
   </si>
   <si>
     <t>IE00BKVD2N49</t>
   </si>
   <si>
     <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
   </si>
   <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8636671013</t>
   </si>
   <si>
     <t>STRYKER CORP</t>
   </si>
   <si>
+    <t>1 827.00</t>
+  </si>
+  <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
-    <t>2 474.67</t>
+    <t>1 077.08</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91324P1021</t>
   </si>
   <si>
     <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
-    <t>3 043.54</t>
-[...7 lines deleted...]
-  <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US9694571004</t>
   </si>
   <si>
     <t>WILLIAMS INC</t>
   </si>
   <si>
-    <t>4 159.69</t>
-[...1 lines deleted...]
-  <si>
     <t>US9741551033</t>
   </si>
   <si>
     <t>WINGSTOP INC</t>
   </si>
   <si>
-    <t>USD-00011554</t>
-[...2 lines deleted...]
-    <t>EUR/USD 2026-06-30</t>
+    <t>USD-00012492</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-07-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1192,273 +1156,273 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>94395.76</v>
+        <v>93476.67</v>
       </c>
       <c r="C2">
-        <v>227.57</v>
+        <v>225.46</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>21481919.24</v>
+        <v>21075553.61</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>21481919.24</v>
+        <v>21075553.61</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>2732.69</v>
+        <v>2604.67</v>
       </c>
       <c r="C3">
-        <v>270.04</v>
+        <v>267.41</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3">
-        <v>737946.06</v>
+        <v>696522.44</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>644747.77</v>
+        <v>608848.29</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="1">
-        <v>32046.7</v>
+        <v>35509.9</v>
       </c>
       <c r="C4">
-        <v>299.75</v>
+        <v>297.14</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>9605984.76</v>
+        <v>10551438.61</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>9605984.76</v>
+        <v>10551438.61</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="1">
-        <v>192337.0</v>
+        <v>173114.0</v>
       </c>
       <c r="C5">
-        <v>353.33</v>
+        <v>350.09</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5">
-        <v>67959080.55</v>
+        <v>60605669.17</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>59376244.4</v>
+        <v>52976983.53</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1">
-        <v>276291.0</v>
+        <v>256291.0</v>
       </c>
       <c r="C6">
-        <v>149.8</v>
+        <v>148.23</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>41387034.22</v>
+        <v>37989120.67</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>41387034.22</v>
+        <v>37989120.67</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="1">
         <v>100.0</v>
       </c>
       <c r="C7">
-        <v>122.76</v>
+        <v>121.69</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>12276.41</v>
+        <v>12169.34</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>12276.41</v>
+        <v>12169.34</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="1">
         <v>10760.0</v>
       </c>
       <c r="C8">
-        <v>111.56</v>
+        <v>110.56</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>1200382.68</v>
+        <v>1189661.48</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
-        <v>1200382.68</v>
+        <v>1189661.48</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="Z8" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z108"/>
+  <dimension ref="A1:Z106"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N108" sqref="N108"/>
+      <selection activeCell="N106" sqref="N106"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>27</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -1474,5393 +1438,5293 @@
       </c>
       <c r="K1" t="s">
         <v>32</v>
       </c>
       <c r="L1" t="s">
         <v>33</v>
       </c>
       <c r="M1" t="s">
         <v>34</v>
       </c>
       <c r="N1" t="s">
         <v>35</v>
       </c>
       <c r="O1" t="s">
         <v>36</v>
       </c>
       <c r="Z1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="1">
-        <v>7499.0</v>
+        <v>7790.0</v>
       </c>
       <c r="C2" s="1">
-        <v>230.01</v>
+        <v>254.49</v>
       </c>
       <c r="D2" s="1">
-        <v>207.40586744899</v>
+        <v>210.59862516046</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2">
         <v>1.14</v>
       </c>
       <c r="G2" s="1">
-        <v>1330128.98</v>
+        <v>1408669.88</v>
       </c>
       <c r="H2" s="1">
-        <v>176878.13</v>
+        <v>324264.65</v>
       </c>
       <c r="I2" s="1">
-        <v>13.297817930409</v>
+        <v>23.019208020548</v>
       </c>
       <c r="J2">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.08</v>
+      </c>
+      <c r="K2" t="s">
+        <v>39</v>
       </c>
       <c r="L2" s="1">
-        <v>1507007.11</v>
+        <v>1732934.53</v>
       </c>
       <c r="M2" s="1">
-        <v>1507007.11</v>
+        <v>1741358.61</v>
       </c>
       <c r="N2" s="1">
-        <v>1.13</v>
+        <v>1.4</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3465.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>495.76</v>
+      </c>
+      <c r="D3" s="1">
+        <v>236.10999422799</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
+        <v>701743.01</v>
+      </c>
+      <c r="H3" s="1">
+        <v>799837.76</v>
+      </c>
+      <c r="I3" s="1">
+        <v>113.97872848067</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1501580.77</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1501580.77</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>40</v>
-      </c>
-[...43 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="1">
+        <v>23843.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>346.77</v>
+      </c>
+      <c r="D4" s="1">
+        <v>188.67867172755</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>3844704.95</v>
+      </c>
+      <c r="H4" s="1">
+        <v>3382600.22</v>
+      </c>
+      <c r="I4" s="1">
+        <v>87.980749211978</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>7227305.17</v>
+      </c>
+      <c r="M4" s="1">
+        <v>7227305.17</v>
+      </c>
+      <c r="N4" s="1">
+        <v>5.81</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>42</v>
-      </c>
-[...43 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B5" s="1">
-        <v>4751.0</v>
+        <v>4200.0</v>
       </c>
       <c r="C5" s="1">
-        <v>338.07</v>
+        <v>355.35</v>
       </c>
       <c r="D5" s="1">
-        <v>329.61852452115</v>
+        <v>329.61852619048</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
         <v>1.14</v>
       </c>
       <c r="G5" s="1">
-        <v>1342357.92</v>
+        <v>1186677.18</v>
       </c>
       <c r="H5" s="1">
-        <v>60962.66</v>
+        <v>117929.46</v>
       </c>
       <c r="I5" s="1">
-        <v>4.5414608944237</v>
+        <v>9.9377877983632</v>
       </c>
       <c r="J5">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.64</v>
+      </c>
+      <c r="K5" t="s">
+        <v>46</v>
       </c>
       <c r="L5" s="1">
-        <v>1403320.58</v>
+        <v>1304606.64</v>
       </c>
       <c r="M5" s="1">
-        <v>1403320.58</v>
+        <v>1307306.17</v>
       </c>
       <c r="N5" s="1">
         <v>1.05</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B6" s="1">
-        <v>8228.0</v>
+        <v>7105.0</v>
       </c>
       <c r="C6" s="1">
-        <v>165.96</v>
+        <v>151.2</v>
       </c>
       <c r="D6" s="1">
-        <v>148.40257292173</v>
+        <v>148.40257283603</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6">
         <v>1.14</v>
       </c>
       <c r="G6" s="1">
-        <v>1049577.21</v>
+        <v>906325.48</v>
       </c>
       <c r="H6" s="1">
-        <v>143484.59</v>
+        <v>32726.97</v>
       </c>
       <c r="I6" s="1">
-        <v>13.670703654093</v>
+        <v>3.6109511121766</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>1193061.8</v>
+        <v>939052.45</v>
       </c>
       <c r="M6" s="1">
-        <v>1193061.8</v>
+        <v>939052.45</v>
       </c>
       <c r="N6" s="1">
-        <v>0.89</v>
+        <v>0.75</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B7" s="1">
-        <v>3004.0</v>
+        <v>2860.0</v>
       </c>
       <c r="C7" s="1">
-        <v>445.48</v>
+        <v>375.36</v>
       </c>
       <c r="D7" s="1">
-        <v>332.2921138482</v>
+        <v>332.29211538461</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7">
         <v>1.14</v>
       </c>
       <c r="G7" s="1">
-        <v>849462.99</v>
+        <v>808743.06</v>
       </c>
       <c r="H7" s="1">
-        <v>319749.29</v>
+        <v>129656.94</v>
       </c>
       <c r="I7" s="1">
-        <v>37.641344445154</v>
+        <v>16.031907587559</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1169212.28</v>
+        <v>938400.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1169212.28</v>
+        <v>938400.0</v>
       </c>
       <c r="N7" s="1">
-        <v>0.87</v>
+        <v>0.75</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B8" s="1">
-        <v>9376.0</v>
+        <v>8157.0</v>
       </c>
       <c r="C8" s="1">
-        <v>86.23</v>
+        <v>76.76</v>
       </c>
       <c r="D8" s="1">
-        <v>101.28771331058</v>
+        <v>101.28771239426</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8">
         <v>1.14</v>
       </c>
       <c r="G8" s="1">
-        <v>809931.37</v>
+        <v>704629.93</v>
       </c>
       <c r="H8" s="1">
-        <v>-103546.78</v>
+        <v>-157312.34</v>
       </c>
       <c r="I8" s="1">
-        <v>-12.784636308136</v>
+        <v>-22.325526251773</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>706384.59</v>
+        <v>547317.59</v>
       </c>
       <c r="M8" s="1">
-        <v>706384.59</v>
+        <v>547317.59</v>
       </c>
       <c r="N8" s="1">
-        <v>0.53</v>
+        <v>0.44</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B9" s="1">
-        <v>34515.0</v>
+        <v>32817.0</v>
       </c>
       <c r="C9" s="1">
-        <v>297.01</v>
+        <v>333.74</v>
       </c>
       <c r="D9" s="1">
-        <v>212.4826640591</v>
+        <v>214.47695401774</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9">
         <v>1.14</v>
       </c>
       <c r="G9" s="1">
-        <v>6261461.4</v>
+        <v>6015744.42</v>
       </c>
       <c r="H9" s="1">
-        <v>2695159.23</v>
+        <v>3557984.23</v>
       </c>
       <c r="I9" s="1">
-        <v>43.043613268941</v>
+        <v>59.144537759468</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>8956620.63</v>
+        <v>9573728.65</v>
       </c>
       <c r="M9" s="1">
-        <v>8956620.63</v>
+        <v>9573728.65</v>
       </c>
       <c r="N9" s="1">
-        <v>6.7</v>
+        <v>7.7</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B10" s="1">
-        <v>3159.0</v>
+        <v>2901.0</v>
       </c>
       <c r="C10" s="1">
-        <v>640.18</v>
+        <v>529.66</v>
       </c>
       <c r="D10" s="1">
-        <v>331.96987337765</v>
+        <v>331.96987245777</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10">
         <v>1.14</v>
       </c>
       <c r="G10" s="1">
-        <v>900237.95</v>
+        <v>826714.24</v>
       </c>
       <c r="H10" s="1">
-        <v>866682.34</v>
+        <v>516418.33</v>
       </c>
       <c r="I10" s="1">
-        <v>96.272584376164</v>
+        <v>62.466364435672</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>1766920.29</v>
+        <v>1343132.57</v>
       </c>
       <c r="M10" s="1">
-        <v>1766920.29</v>
+        <v>1343132.57</v>
       </c>
       <c r="N10" s="1">
-        <v>1.32</v>
+        <v>1.08</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B11" s="1">
-        <v>6022.0</v>
+        <v>5734.0</v>
       </c>
       <c r="C11" s="1">
-        <v>174.56</v>
+        <v>168.61</v>
       </c>
       <c r="D11" s="1">
-        <v>130.2899701096</v>
+        <v>130.2899686083</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11">
         <v>1.14</v>
       </c>
       <c r="G11" s="1">
-        <v>672474.39</v>
+        <v>640313.54</v>
       </c>
       <c r="H11" s="1">
-        <v>245965.45</v>
+        <v>204799.87</v>
       </c>
       <c r="I11" s="1">
-        <v>36.576180990327</v>
+        <v>31.984310373946</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>918439.84</v>
+        <v>845113.41</v>
       </c>
       <c r="M11" s="1">
-        <v>918439.84</v>
+        <v>845113.41</v>
       </c>
       <c r="N11" s="1">
-        <v>0.69</v>
+        <v>0.68</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B12" s="1">
-        <v>21356.0</v>
+        <v>1570.0</v>
       </c>
       <c r="C12" s="1">
-        <v>59.15</v>
+        <v>510.28</v>
       </c>
       <c r="D12" s="1">
-        <v>48.933124648811</v>
+        <v>474.23136942675</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12">
         <v>1.14</v>
       </c>
       <c r="G12" s="1">
-        <v>893675.15</v>
+        <v>655609.96</v>
       </c>
       <c r="H12" s="1">
-        <v>209996.51</v>
+        <v>44686.89</v>
       </c>
       <c r="I12" s="1">
-        <v>23.49808093019</v>
+        <v>6.8160785720827</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>1103671.66</v>
+        <v>700296.85</v>
       </c>
       <c r="M12" s="1">
-        <v>1103671.66</v>
+        <v>700296.85</v>
       </c>
       <c r="N12" s="1">
-        <v>0.83</v>
+        <v>0.56</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B13" s="1">
-        <v>36406.0</v>
+        <v>20334.0</v>
       </c>
       <c r="C13" s="1">
-        <v>57.37</v>
+        <v>55.95</v>
       </c>
       <c r="D13" s="1">
-        <v>50.156161347031</v>
+        <v>48.933124323793</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13">
         <v>1.14</v>
       </c>
       <c r="G13" s="1">
-        <v>1559310.43</v>
+        <v>850907.97</v>
       </c>
       <c r="H13" s="1">
-        <v>265522.23</v>
+        <v>143573.94</v>
       </c>
       <c r="I13" s="1">
-        <v>17.028182771791</v>
+        <v>16.8730279962</v>
       </c>
       <c r="J13">
-        <v>0.18</v>
-[...1 lines deleted...]
-      <c r="K13" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>994481.91</v>
+      </c>
+      <c r="M13" s="1">
+        <v>994481.91</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="1">
+        <v>30544.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>61.27</v>
+      </c>
+      <c r="D14" s="1">
+        <v>50.156161275537</v>
+      </c>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14">
+        <v>1.14</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1308234.3</v>
+      </c>
+      <c r="H14" s="1">
+        <v>327631.85</v>
+      </c>
+      <c r="I14" s="1">
+        <v>25.043820514414</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1635866.15</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1635866.15</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>63</v>
-      </c>
-[...43 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="1">
-        <v>5956.0</v>
+        <v>938.0</v>
       </c>
       <c r="C15" s="1">
-        <v>220.83</v>
+        <v>1072.2</v>
       </c>
       <c r="D15" s="1">
-        <v>223.90182672935</v>
+        <v>1049.9053304904</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15">
         <v>1.14</v>
       </c>
       <c r="G15" s="1">
-        <v>1134212.97</v>
+        <v>840817.97</v>
       </c>
       <c r="H15" s="1">
-        <v>14940.39</v>
+        <v>38311.05</v>
       </c>
       <c r="I15" s="1">
-        <v>1.3172473243715</v>
+        <v>4.5564023804106</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>1149153.36</v>
+        <v>879129.02</v>
       </c>
       <c r="M15" s="1">
-        <v>1149153.36</v>
+        <v>879129.02</v>
       </c>
       <c r="N15" s="1">
-        <v>0.86</v>
+        <v>0.71</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" s="1">
-        <v>6225.0</v>
+        <v>5477.0</v>
       </c>
       <c r="C16" s="1">
-        <v>167.77</v>
+        <v>214.03</v>
       </c>
       <c r="D16" s="1">
-        <v>172.6541124498</v>
+        <v>223.90182581705</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16">
         <v>1.14</v>
       </c>
       <c r="G16" s="1">
-        <v>912602.41</v>
+        <v>1042996.04</v>
       </c>
       <c r="H16" s="1">
-        <v>-131.79</v>
+        <v>-18308.71</v>
       </c>
       <c r="I16" s="1">
-        <v>-0.014441118997264</v>
+        <v>-1.7553959265272</v>
       </c>
       <c r="J16">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>912470.62</v>
+        <v>1024687.33</v>
       </c>
       <c r="M16" s="1">
-        <v>914146.95</v>
+        <v>1024687.33</v>
       </c>
       <c r="N16" s="1">
-        <v>0.68</v>
+        <v>0.82</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B17" s="1">
-        <v>22197.0</v>
+        <v>5348.0</v>
       </c>
       <c r="C17" s="1">
-        <v>44.33</v>
+        <v>181.68</v>
       </c>
       <c r="D17" s="1">
-        <v>85.907039690048</v>
+        <v>172.6541118175</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17">
         <v>1.14</v>
       </c>
       <c r="G17" s="1">
-        <v>1637397.8</v>
+        <v>784031.76</v>
       </c>
       <c r="H17" s="1">
-        <v>-777677.38</v>
+        <v>65290.48</v>
       </c>
       <c r="I17" s="1">
-        <v>-47.494712647104</v>
+        <v>8.3275299969991</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>859720.42</v>
+        <v>849322.24</v>
       </c>
       <c r="M17" s="1">
-        <v>859720.42</v>
+        <v>849322.24</v>
       </c>
       <c r="N17" s="1">
-        <v>0.64</v>
+        <v>0.68</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B18" s="1">
-        <v>12834.0</v>
+        <v>18686.0</v>
       </c>
       <c r="C18" s="1">
-        <v>392.13</v>
+        <v>44.03</v>
       </c>
       <c r="D18" s="1">
-        <v>194.64047685835</v>
+        <v>85.907039494809</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18">
         <v>1.14</v>
       </c>
       <c r="G18" s="1">
-        <v>2203798.04</v>
+        <v>1378403.18</v>
       </c>
       <c r="H18" s="1">
-        <v>2193210.76</v>
+        <v>-659220.85</v>
       </c>
       <c r="I18" s="1">
-        <v>99.519589372173</v>
+        <v>-47.824965841997</v>
       </c>
       <c r="J18">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>4397008.8</v>
+        <v>719182.33</v>
       </c>
       <c r="M18" s="1">
-        <v>4402110.78</v>
+        <v>719182.33</v>
       </c>
       <c r="N18" s="1">
-        <v>3.29</v>
+        <v>0.58</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="1">
+        <v>11686.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>370.825</v>
+      </c>
+      <c r="D19" s="1">
+        <v>194.64047663871</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19">
+        <v>1.14</v>
+      </c>
+      <c r="G19" s="1">
+        <v>2006668.53</v>
+      </c>
+      <c r="H19" s="1">
+        <v>1781321.81</v>
+      </c>
+      <c r="I19" s="1">
+        <v>88.770107437724</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3787990.34</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3787990.34</v>
+      </c>
+      <c r="N19" s="1">
+        <v>3.04</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>73</v>
-      </c>
-[...43 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B20" s="1">
-        <v>8459.0</v>
+        <v>251.0</v>
       </c>
       <c r="C20" s="1">
-        <v>200.7</v>
+        <v>370.825</v>
       </c>
       <c r="D20" s="1">
-        <v>211.82877763329</v>
+        <v>414.083187251</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20">
         <v>1.14</v>
       </c>
       <c r="G20" s="1">
-        <v>1525833.19</v>
+        <v>89997.27</v>
       </c>
       <c r="H20" s="1">
-        <v>-42524.2</v>
+        <v>-8636.19</v>
       </c>
       <c r="I20" s="1">
-        <v>-2.7869494698827</v>
+        <v>-9.596057747085</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>1483308.99</v>
+        <v>81361.08</v>
       </c>
       <c r="M20" s="1">
-        <v>1483308.99</v>
+        <v>81361.08</v>
       </c>
       <c r="N20" s="1">
-        <v>1.11</v>
+        <v>0.07</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B21" s="1">
-        <v>1078.0</v>
+        <v>7823.0</v>
       </c>
       <c r="C21" s="1">
-        <v>1022.28</v>
+        <v>208.03</v>
       </c>
       <c r="D21" s="1">
-        <v>403.1339703154</v>
+        <v>211.82877796242</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21">
         <v>1.14</v>
       </c>
       <c r="G21" s="1">
-        <v>371145.27</v>
+        <v>1411111.61</v>
       </c>
       <c r="H21" s="1">
-        <v>591694.13</v>
+        <v>11457.17</v>
       </c>
       <c r="I21" s="1">
-        <v>159.42386386872</v>
+        <v>0.81192514602016</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>962839.4</v>
+        <v>1422568.78</v>
       </c>
       <c r="M21" s="1">
-        <v>962839.4</v>
+        <v>1422568.78</v>
       </c>
       <c r="N21" s="1">
-        <v>0.72</v>
+        <v>1.14</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B22" s="1">
-        <v>25772.0</v>
+        <v>1027.0</v>
       </c>
       <c r="C22" s="1">
-        <v>29.12</v>
+        <v>880.28</v>
       </c>
       <c r="D22" s="1">
-        <v>36.710333695483</v>
+        <v>403.13396299903</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22">
         <v>1.14</v>
       </c>
       <c r="G22" s="1">
-        <v>813333.53</v>
+        <v>353586.45</v>
       </c>
       <c r="H22" s="1">
-        <v>-157634.22</v>
+        <v>436664.91</v>
       </c>
       <c r="I22" s="1">
-        <v>-19.381251870927</v>
+        <v>123.49593996037</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>655699.31</v>
+        <v>790251.36</v>
       </c>
       <c r="M22" s="1">
-        <v>655699.31</v>
+        <v>790251.36</v>
       </c>
       <c r="N22" s="1">
-        <v>0.49</v>
+        <v>0.64</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B23" s="1">
-        <v>9514.0</v>
+        <v>24538.0</v>
       </c>
       <c r="C23" s="1">
-        <v>121.53</v>
+        <v>28.99</v>
       </c>
       <c r="D23" s="1">
-        <v>121.11661656506</v>
+        <v>36.710333768033</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23">
         <v>1.14</v>
       </c>
       <c r="G23" s="1">
-        <v>992723.23</v>
+        <v>774389.97</v>
       </c>
       <c r="H23" s="1">
-        <v>17487.26</v>
+        <v>-152574.74</v>
       </c>
       <c r="I23" s="1">
-        <v>1.7615443531023</v>
+        <v>-19.702571819209</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>1010210.49</v>
+        <v>621815.23</v>
       </c>
       <c r="M23" s="1">
-        <v>1010210.49</v>
+        <v>621815.23</v>
       </c>
       <c r="N23" s="1">
-        <v>0.76</v>
+        <v>0.5</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B24" s="1">
-        <v>4092.0</v>
+        <v>3980.0</v>
       </c>
       <c r="C24" s="1">
-        <v>145.67</v>
+        <v>172.86</v>
       </c>
       <c r="D24" s="1">
-        <v>124.91074780059</v>
+        <v>171.83616080402</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24">
         <v>1.14</v>
       </c>
       <c r="G24" s="1">
-        <v>435805.75</v>
+        <v>601158.45</v>
       </c>
       <c r="H24" s="1">
-        <v>84994.25</v>
+        <v>225.12</v>
       </c>
       <c r="I24" s="1">
-        <v>19.502783063326</v>
+        <v>0.037447697857362</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>520800.0</v>
+        <v>601383.57</v>
       </c>
       <c r="M24" s="1">
-        <v>520800.0</v>
+        <v>601383.57</v>
       </c>
       <c r="N24" s="1">
-        <v>0.39</v>
+        <v>0.48</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B25" s="1">
-        <v>8846.0</v>
+        <v>629.0</v>
       </c>
       <c r="C25" s="1">
-        <v>79.53</v>
+        <v>111.94</v>
       </c>
       <c r="D25" s="1">
-        <v>69.851081844902</v>
+        <v>121.1166136725</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25">
         <v>1.14</v>
       </c>
       <c r="G25" s="1">
-        <v>529495.73</v>
+        <v>65632.01</v>
       </c>
       <c r="H25" s="1">
-        <v>85175.87</v>
+        <v>-4084.58</v>
       </c>
       <c r="I25" s="1">
-        <v>16.08622415142</v>
+        <v>-6.2234571209993</v>
       </c>
       <c r="J25">
-        <v>0.32</v>
+        <v>3.8</v>
       </c>
       <c r="K25" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="L25" s="1">
-        <v>614671.6</v>
+        <v>61547.43</v>
       </c>
       <c r="M25" s="1">
-        <v>617538.98</v>
+        <v>63937.21</v>
       </c>
       <c r="N25" s="1">
-        <v>0.46</v>
+        <v>0.05</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B26" s="1">
-        <v>1043.0</v>
+        <v>3896.0</v>
       </c>
       <c r="C26" s="1">
-        <v>425.48</v>
+        <v>129.36</v>
       </c>
       <c r="D26" s="1">
-        <v>160.9592042186</v>
+        <v>124.91074691992</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26">
         <v>1.14</v>
       </c>
       <c r="G26" s="1">
-        <v>145609.94</v>
+        <v>414931.38</v>
       </c>
       <c r="H26" s="1">
-        <v>242119.42</v>
+        <v>25616.31</v>
       </c>
       <c r="I26" s="1">
-        <v>166.27945866882</v>
+        <v>6.1736256245551</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>387729.36</v>
+        <v>440547.69</v>
       </c>
       <c r="M26" s="1">
-        <v>387729.36</v>
+        <v>440547.69</v>
       </c>
       <c r="N26" s="1">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B27" s="1">
-        <v>3964.0</v>
+        <v>8422.0</v>
       </c>
       <c r="C27" s="1">
-        <v>275.53</v>
+        <v>81.56</v>
       </c>
       <c r="D27" s="1">
-        <v>287.6237764884</v>
+        <v>69.85108169081</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27">
         <v>1.14</v>
       </c>
       <c r="G27" s="1">
-        <v>968621.36</v>
+        <v>504116.32</v>
       </c>
       <c r="H27" s="1">
-        <v>-14359.06</v>
+        <v>96319.27</v>
       </c>
       <c r="I27" s="1">
-        <v>-1.4824223987792</v>
+        <v>19.10655659789</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>954262.3</v>
+        <v>600435.59</v>
       </c>
       <c r="M27" s="1">
-        <v>954262.3</v>
+        <v>600435.59</v>
       </c>
       <c r="N27" s="1">
-        <v>0.71</v>
+        <v>0.48</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B28" s="1">
-        <v>1047.0</v>
+        <v>3157.0</v>
       </c>
       <c r="C28" s="1">
-        <v>951.35</v>
+        <v>252.39</v>
       </c>
       <c r="D28" s="1">
-        <v>983.84093600764</v>
+        <v>287.62377573646</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28">
         <v>1.14</v>
       </c>
       <c r="G28" s="1">
-        <v>879447.76</v>
+        <v>771427.25</v>
       </c>
       <c r="H28" s="1">
-        <v>-9181.32</v>
+        <v>-74927.92</v>
       </c>
       <c r="I28" s="1">
-        <v>-1.0439869674579</v>
+        <v>-9.7128951563482</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>870266.44</v>
+        <v>696499.33</v>
       </c>
       <c r="M28" s="1">
-        <v>870266.44</v>
+        <v>696499.33</v>
       </c>
       <c r="N28" s="1">
-        <v>0.65</v>
+        <v>0.56</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B29" s="1">
-        <v>604.0</v>
+        <v>997.0</v>
       </c>
       <c r="C29" s="1">
-        <v>675.44</v>
+        <v>940.87</v>
       </c>
       <c r="D29" s="1">
-        <v>397.23864238411</v>
+        <v>983.84094282849</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29">
         <v>1.14</v>
       </c>
       <c r="G29" s="1">
-        <v>203177.36</v>
+        <v>837449.3</v>
       </c>
       <c r="H29" s="1">
-        <v>153264.7</v>
+        <v>-17477.81</v>
       </c>
       <c r="I29" s="1">
-        <v>75.433945986895</v>
+        <v>-2.0870290296977</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>356442.06</v>
+        <v>819971.49</v>
       </c>
       <c r="M29" s="1">
-        <v>356442.06</v>
+        <v>819971.49</v>
       </c>
       <c r="N29" s="1">
-        <v>0.27</v>
+        <v>0.66</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B30" s="1">
-        <v>4251.0</v>
+        <v>4472.0</v>
       </c>
       <c r="C30" s="1">
-        <v>221.37</v>
+        <v>203.08</v>
       </c>
       <c r="D30" s="1">
-        <v>118.49285344625</v>
+        <v>149.81743962433</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30">
         <v>1.14</v>
       </c>
       <c r="G30" s="1">
-        <v>424653.72</v>
+        <v>582562.86</v>
       </c>
       <c r="H30" s="1">
-        <v>397541.79</v>
+        <v>211295.32</v>
       </c>
       <c r="I30" s="1">
-        <v>93.61552042921</v>
+        <v>36.269960635664</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>822195.51</v>
+        <v>793858.18</v>
       </c>
       <c r="M30" s="1">
-        <v>822195.51</v>
+        <v>793858.18</v>
       </c>
       <c r="N30" s="1">
-        <v>0.61</v>
+        <v>0.64</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B31" s="1">
-        <v>1917.0</v>
+        <v>1825.0</v>
       </c>
       <c r="C31" s="1">
-        <v>598.59</v>
+        <v>597.24</v>
       </c>
       <c r="D31" s="1">
-        <v>515.45562858633</v>
+        <v>515.45562739726</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31">
         <v>1.14</v>
       </c>
       <c r="G31" s="1">
-        <v>849880.36</v>
+        <v>809093.19</v>
       </c>
       <c r="H31" s="1">
-        <v>152694.48</v>
+        <v>143671.67</v>
       </c>
       <c r="I31" s="1">
-        <v>17.966585320315</v>
+        <v>17.757122637505</v>
       </c>
       <c r="J31">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.04</v>
+      </c>
+      <c r="K31" t="s">
+        <v>98</v>
       </c>
       <c r="L31" s="1">
-        <v>1002574.84</v>
+        <v>952764.86</v>
       </c>
       <c r="M31" s="1">
-        <v>1002574.84</v>
+        <v>954665.1</v>
       </c>
       <c r="N31" s="1">
-        <v>0.75</v>
+        <v>0.77</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B32" s="1">
-        <v>4943.0</v>
+        <v>4706.0</v>
       </c>
       <c r="C32" s="1">
-        <v>195.54</v>
+        <v>173.88</v>
       </c>
       <c r="D32" s="1">
-        <v>175.84500708072</v>
+        <v>175.84500637484</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32">
         <v>1.14</v>
       </c>
       <c r="G32" s="1">
-        <v>744295.61</v>
+        <v>708609.17</v>
       </c>
       <c r="H32" s="1">
-        <v>100188.44</v>
+        <v>6669.92</v>
       </c>
       <c r="I32" s="1">
-        <v>13.460839840235</v>
+        <v>0.94126921896876</v>
       </c>
       <c r="J32">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>844484.05</v>
+        <v>715279.09</v>
       </c>
       <c r="M32" s="1">
-        <v>847670.09</v>
+        <v>715279.09</v>
       </c>
       <c r="N32" s="1">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B33" s="1">
-        <v>3026.0</v>
+        <v>877.0</v>
       </c>
       <c r="C33" s="1">
-        <v>435.78</v>
+        <v>399.99</v>
       </c>
       <c r="D33" s="1">
-        <v>358.96100793126</v>
+        <v>358.96101482326</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33">
         <v>1.14</v>
       </c>
       <c r="G33" s="1">
-        <v>927046.27</v>
+        <v>268677.98</v>
       </c>
       <c r="H33" s="1">
-        <v>225083.63</v>
+        <v>37957.71</v>
       </c>
       <c r="I33" s="1">
-        <v>24.279654347781</v>
+        <v>14.127584999709</v>
       </c>
       <c r="J33">
-        <v>0.56</v>
+        <v>1.92</v>
       </c>
       <c r="K33" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="L33" s="1">
-        <v>1152129.9</v>
+        <v>306635.69</v>
       </c>
       <c r="M33" s="1">
-        <v>1153811.8</v>
+        <v>308318.39</v>
       </c>
       <c r="N33" s="1">
-        <v>0.86</v>
+        <v>0.25</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B34" s="1">
-        <v>14627.0</v>
+        <v>10685.0</v>
       </c>
       <c r="C34" s="1">
-        <v>85.88</v>
+        <v>85.73</v>
       </c>
       <c r="D34" s="1">
-        <v>77.917093730772</v>
+        <v>77.917093121198</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34">
         <v>1.14</v>
       </c>
       <c r="G34" s="1">
-        <v>972409.2</v>
+        <v>710343.36</v>
       </c>
       <c r="H34" s="1">
-        <v>125111.01</v>
+        <v>90377.84</v>
       </c>
       <c r="I34" s="1">
-        <v>12.866086622792</v>
+        <v>12.723120266796</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1097520.21</v>
+        <v>800721.2</v>
       </c>
       <c r="M34" s="1">
-        <v>1097520.21</v>
+        <v>800721.2</v>
       </c>
       <c r="N34" s="1">
-        <v>0.82</v>
+        <v>0.64</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B35" s="1">
-        <v>2570.0</v>
+        <v>2365.0</v>
       </c>
       <c r="C35" s="1">
-        <v>1102.08</v>
+        <v>1179.11</v>
       </c>
       <c r="D35" s="1">
-        <v>593.83701945525</v>
+        <v>593.83701902748</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35">
         <v>1.14</v>
       </c>
       <c r="G35" s="1">
-        <v>1393519.02</v>
+        <v>1282362.84</v>
       </c>
       <c r="H35" s="1">
-        <v>1081117.82</v>
+        <v>1155220.33</v>
       </c>
       <c r="I35" s="1">
-        <v>77.581848864897</v>
+        <v>90.085293644348</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>2474636.84</v>
+        <v>2437583.17</v>
       </c>
       <c r="M35" s="1">
-        <v>2474636.84</v>
+        <v>2437583.17</v>
       </c>
       <c r="N35" s="1">
-        <v>1.85</v>
+        <v>1.96</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B36" s="1">
         <v>19.0</v>
       </c>
       <c r="C36" s="1">
-        <v>1102.08</v>
+        <v>1179.11</v>
       </c>
       <c r="D36" s="1">
         <v>945.38736842105</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36">
         <v>1.14</v>
       </c>
       <c r="G36" s="1">
         <v>15431.11</v>
       </c>
       <c r="H36" s="1">
-        <v>2863.87</v>
+        <v>4152.01</v>
       </c>
       <c r="I36" s="1">
-        <v>18.559066716523</v>
+        <v>26.906748769207</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>18294.98</v>
+        <v>19583.12</v>
       </c>
       <c r="M36" s="1">
-        <v>18294.98</v>
+        <v>19583.12</v>
       </c>
       <c r="N36" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B37" s="1">
-        <v>7279.0</v>
+        <v>6227.0</v>
       </c>
       <c r="C37" s="1">
-        <v>150.21</v>
+        <v>139.54</v>
       </c>
       <c r="D37" s="1">
-        <v>141.98567935156</v>
+        <v>141.98567849687</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37">
         <v>1.14</v>
       </c>
       <c r="G37" s="1">
-        <v>888683.26</v>
+        <v>760246.0</v>
       </c>
       <c r="H37" s="1">
-        <v>66607.98</v>
+        <v>-704.41</v>
       </c>
       <c r="I37" s="1">
-        <v>7.4951316175349</v>
+        <v>-0.092655535182033</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>955291.24</v>
+        <v>759541.59</v>
       </c>
       <c r="M37" s="1">
-        <v>955291.24</v>
+        <v>759541.59</v>
       </c>
       <c r="N37" s="1">
-        <v>0.71</v>
+        <v>0.61</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B38" s="1">
-        <v>2211.0</v>
+        <v>4535.0</v>
       </c>
       <c r="C38" s="1">
-        <v>348.42</v>
+        <v>147.36</v>
       </c>
       <c r="D38" s="1">
-        <v>395.3665355043</v>
+        <v>143.44436383683</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38">
         <v>1.14</v>
       </c>
       <c r="G38" s="1">
-        <v>752136.67</v>
+        <v>568810.55</v>
       </c>
       <c r="H38" s="1">
-        <v>-79071.61</v>
+        <v>15348.19</v>
       </c>
       <c r="I38" s="1">
-        <v>-10.512931113969</v>
+        <v>2.6982955924429</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>673065.06</v>
+        <v>584158.74</v>
       </c>
       <c r="M38" s="1">
-        <v>673065.06</v>
+        <v>584158.74</v>
       </c>
       <c r="N38" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B39" s="1">
-        <v>16174.0</v>
+        <v>1628.0</v>
       </c>
       <c r="C39" s="1">
-        <v>53.61</v>
+        <v>376.83</v>
       </c>
       <c r="D39" s="1">
-        <v>42.827194262396</v>
+        <v>395.36653562654</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39">
         <v>1.14</v>
       </c>
       <c r="G39" s="1">
-        <v>595861.56</v>
+        <v>553812.07</v>
       </c>
       <c r="H39" s="1">
-        <v>161718.4</v>
+        <v>-17553.99</v>
       </c>
       <c r="I39" s="1">
-        <v>27.14026392305</v>
+        <v>-3.1696654787607</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>757579.96</v>
+        <v>536258.08</v>
       </c>
       <c r="M39" s="1">
-        <v>757579.96</v>
+        <v>536258.08</v>
       </c>
       <c r="N39" s="1">
-        <v>0.57</v>
+        <v>0.43</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B40" s="1">
-        <v>8516.0</v>
+        <v>10230.0</v>
       </c>
       <c r="C40" s="1">
-        <v>69.21</v>
+        <v>58.01</v>
       </c>
       <c r="D40" s="1">
-        <v>64.11815406294</v>
+        <v>42.827193548387</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40">
         <v>1.14</v>
       </c>
       <c r="G40" s="1">
-        <v>462228.22</v>
+        <v>376880.41</v>
       </c>
       <c r="H40" s="1">
-        <v>52727.32</v>
+        <v>141862.86</v>
       </c>
       <c r="I40" s="1">
-        <v>11.407204865164</v>
+        <v>37.641346229697</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>514955.54</v>
+        <v>518743.27</v>
       </c>
       <c r="M40" s="1">
-        <v>514955.54</v>
+        <v>518743.27</v>
       </c>
       <c r="N40" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B41" s="1">
-        <v>5272.0</v>
+        <v>3243.0</v>
       </c>
       <c r="C41" s="1">
-        <v>355.12</v>
+        <v>58.38</v>
       </c>
       <c r="D41" s="1">
-        <v>313.69987860395</v>
+        <v>64.118152944804</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41">
         <v>1.14</v>
       </c>
       <c r="G41" s="1">
-        <v>1405666.85</v>
+        <v>176022.32</v>
       </c>
       <c r="H41" s="1">
-        <v>230078.76</v>
+        <v>-10527.27</v>
       </c>
       <c r="I41" s="1">
-        <v>16.367943798347</v>
+        <v>-5.9806449545717</v>
       </c>
       <c r="J41">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="K41">
-        <v>0.0</v>
+        <v>297.65</v>
       </c>
       <c r="L41" s="1">
-        <v>1635745.61</v>
+        <v>165495.05</v>
       </c>
       <c r="M41" s="1">
-        <v>1635745.61</v>
+        <v>165792.7</v>
       </c>
       <c r="N41" s="1">
-        <v>1.22</v>
+        <v>0.13</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B42" s="1">
-        <v>13018.0</v>
+        <v>3532.0</v>
       </c>
       <c r="C42" s="1">
-        <v>80.43</v>
+        <v>348.83</v>
       </c>
       <c r="D42" s="1">
-        <v>84.14138423721</v>
+        <v>313.69987825595</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42">
         <v>1.14</v>
       </c>
       <c r="G42" s="1">
-        <v>939265.75</v>
+        <v>941732.81</v>
       </c>
       <c r="H42" s="1">
-        <v>-24462.78</v>
+        <v>135249.32</v>
       </c>
       <c r="I42" s="1">
-        <v>-2.6044577905667</v>
+        <v>14.361750866469</v>
       </c>
       <c r="J42">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.41</v>
+      </c>
+      <c r="K42" t="s">
+        <v>120</v>
       </c>
       <c r="L42" s="1">
-        <v>914802.97</v>
+        <v>1076982.13</v>
       </c>
       <c r="M42" s="1">
-        <v>914802.97</v>
+        <v>1078419.49</v>
       </c>
       <c r="N42" s="1">
-        <v>0.68</v>
+        <v>0.87</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B43" s="1">
-        <v>8471.0</v>
+        <v>9941.0</v>
       </c>
       <c r="C43" s="1">
-        <v>124.87</v>
+        <v>76.07</v>
       </c>
       <c r="D43" s="1">
-        <v>112.21137055838</v>
+        <v>84.141384166583</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43">
         <v>1.14</v>
       </c>
       <c r="G43" s="1">
-        <v>809701.46</v>
+        <v>717256.16</v>
       </c>
       <c r="H43" s="1">
-        <v>114481.64</v>
+        <v>-56231.8</v>
       </c>
       <c r="I43" s="1">
-        <v>14.138746890737</v>
+        <v>-7.8398490157268</v>
       </c>
       <c r="J43">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>924183.1</v>
+        <v>661024.36</v>
       </c>
       <c r="M43" s="1">
-        <v>928431.36</v>
+        <v>661024.36</v>
       </c>
       <c r="N43" s="1">
-        <v>0.69</v>
+        <v>0.53</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B44" s="1">
-        <v>1067.0</v>
+        <v>10370.0</v>
       </c>
       <c r="C44" s="1">
-        <v>1106.37</v>
+        <v>134.28</v>
       </c>
       <c r="D44" s="1">
-        <v>850.17995313964</v>
+        <v>115.23986981678</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44">
         <v>1.14</v>
       </c>
       <c r="G44" s="1">
-        <v>778334.23</v>
+        <v>1026649.7</v>
       </c>
       <c r="H44" s="1">
-        <v>253072.69</v>
+        <v>190556.24</v>
       </c>
       <c r="I44" s="1">
-        <v>32.514655047357</v>
+        <v>18.560979465537</v>
       </c>
       <c r="J44">
-        <v>1.88</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>1031406.92</v>
+        <v>1217205.94</v>
       </c>
       <c r="M44" s="1">
-        <v>1033416.0</v>
+        <v>1217205.94</v>
       </c>
       <c r="N44" s="1">
-        <v>0.77</v>
+        <v>0.98</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B45" s="1">
-        <v>6325.0</v>
+        <v>1262.0</v>
       </c>
       <c r="C45" s="1">
-        <v>326.62</v>
+        <v>1065.22</v>
       </c>
       <c r="D45" s="1">
-        <v>367.8539541502</v>
+        <v>901.38491283677</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45">
         <v>1.14</v>
       </c>
       <c r="G45" s="1">
-        <v>1987660.91</v>
+        <v>981436.89</v>
       </c>
       <c r="H45" s="1">
-        <v>-182696.95</v>
+        <v>193657.2</v>
       </c>
       <c r="I45" s="1">
-        <v>-9.1915552135097</v>
+        <v>19.732007424339</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>1804963.96</v>
+        <v>1175094.09</v>
       </c>
       <c r="M45" s="1">
-        <v>1804963.96</v>
+        <v>1175094.09</v>
       </c>
       <c r="N45" s="1">
-        <v>1.35</v>
+        <v>0.94</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B46" s="1">
-        <v>1793.0</v>
+        <v>5332.0</v>
       </c>
       <c r="C46" s="1">
-        <v>539.39</v>
+        <v>338.87</v>
       </c>
       <c r="D46" s="1">
-        <v>455.56277746793</v>
+        <v>367.85395348837</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46">
         <v>1.14</v>
       </c>
       <c r="G46" s="1">
-        <v>699597.88</v>
+        <v>1675606.0</v>
       </c>
       <c r="H46" s="1">
-        <v>145385.97</v>
+        <v>-96187.43</v>
       </c>
       <c r="I46" s="1">
-        <v>20.781362287719</v>
+        <v>-5.7404562886502</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>844983.85</v>
+        <v>1579418.57</v>
       </c>
       <c r="M46" s="1">
-        <v>844983.85</v>
+        <v>1579418.57</v>
       </c>
       <c r="N46" s="1">
-        <v>0.63</v>
+        <v>1.27</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B47" s="1">
-        <v>11407.0</v>
+        <v>1662.0</v>
       </c>
       <c r="C47" s="1">
-        <v>140.94</v>
+        <v>488.67</v>
       </c>
       <c r="D47" s="1">
-        <v>116.19057333216</v>
+        <v>455.56277978339</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47">
         <v>1.14</v>
       </c>
       <c r="G47" s="1">
-        <v>1143772.42</v>
+        <v>648483.92</v>
       </c>
       <c r="H47" s="1">
-        <v>260886.69</v>
+        <v>61454.49</v>
       </c>
       <c r="I47" s="1">
-        <v>22.80931813341</v>
+        <v>9.4766405310405</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>1404659.11</v>
+        <v>709938.41</v>
       </c>
       <c r="M47" s="1">
-        <v>1404659.11</v>
+        <v>709938.41</v>
       </c>
       <c r="N47" s="1">
-        <v>1.05</v>
+        <v>0.57</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B48" s="1">
-        <v>10314.0</v>
+        <v>10098.0</v>
       </c>
       <c r="C48" s="1">
-        <v>75.95</v>
+        <v>95.04</v>
       </c>
       <c r="D48" s="1">
-        <v>79.364100252084</v>
+        <v>116.19057239057</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48">
         <v>1.14</v>
       </c>
       <c r="G48" s="1">
-        <v>701517.55</v>
+        <v>1012519.85</v>
       </c>
       <c r="H48" s="1">
-        <v>-17101.58</v>
+        <v>-173609.08</v>
       </c>
       <c r="I48" s="1">
-        <v>-2.4377978854556</v>
+        <v>-17.146239651499</v>
       </c>
       <c r="J48">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>684415.97</v>
+        <v>838910.77</v>
       </c>
       <c r="M48" s="1">
-        <v>686939.16</v>
+        <v>838910.77</v>
       </c>
       <c r="N48" s="1">
-        <v>0.51</v>
+        <v>0.67</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="B49" s="1">
-        <v>193.0</v>
+        <v>9337.0</v>
       </c>
       <c r="C49" s="1">
-        <v>402.95</v>
+        <v>78.2</v>
       </c>
       <c r="D49" s="1">
-        <v>466.98124352332</v>
+        <v>79.364099817929</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49">
         <v>1.14</v>
       </c>
       <c r="G49" s="1">
-        <v>77773.8</v>
+        <v>635065.87</v>
       </c>
       <c r="H49" s="1">
-        <v>-9826.27</v>
+        <v>3180.11</v>
       </c>
       <c r="I49" s="1">
-        <v>-12.634421874719</v>
+        <v>0.50075278018011</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>67947.53</v>
+        <v>638245.98</v>
       </c>
       <c r="M49" s="1">
-        <v>67947.53</v>
+        <v>638245.98</v>
       </c>
       <c r="N49" s="1">
-        <v>0.05</v>
+        <v>0.51</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B50" s="1">
-        <v>2918.0</v>
+        <v>44.0</v>
       </c>
       <c r="C50" s="1">
-        <v>402.95</v>
+        <v>345.42</v>
       </c>
       <c r="D50" s="1">
-        <v>254.30752227553</v>
+        <v>466.98113636364</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50">
         <v>1.14</v>
       </c>
       <c r="G50" s="1">
-        <v>669782.4</v>
+        <v>17730.82</v>
       </c>
       <c r="H50" s="1">
-        <v>357527.98</v>
+        <v>-4445.44</v>
       </c>
       <c r="I50" s="1">
-        <v>53.379721533441</v>
+        <v>-25.071824089354</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>1027310.38</v>
+        <v>13285.38</v>
       </c>
       <c r="M50" s="1">
-        <v>1027310.38</v>
+        <v>13285.38</v>
       </c>
       <c r="N50" s="1">
-        <v>0.77</v>
+        <v>0.01</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="B51" s="1">
-        <v>8672.0</v>
+        <v>2433.0</v>
       </c>
       <c r="C51" s="1">
-        <v>331.48</v>
+        <v>345.42</v>
       </c>
       <c r="D51" s="1">
-        <v>290.08748039668</v>
+        <v>254.3075215783</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51">
         <v>1.14</v>
       </c>
       <c r="G51" s="1">
-        <v>2149963.23</v>
+        <v>558458.05</v>
       </c>
       <c r="H51" s="1">
-        <v>361586.78</v>
+        <v>176163.33</v>
       </c>
       <c r="I51" s="1">
-        <v>16.818277399098</v>
+        <v>31.544594978978</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>2511550.01</v>
+        <v>734621.38</v>
       </c>
       <c r="M51" s="1">
-        <v>2511550.01</v>
+        <v>734621.38</v>
       </c>
       <c r="N51" s="1">
-        <v>1.88</v>
+        <v>0.59</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B52" s="1">
-        <v>11003.0</v>
+        <v>7708.0</v>
       </c>
       <c r="C52" s="1">
-        <v>30.87</v>
+        <v>341.1</v>
       </c>
       <c r="D52" s="1">
-        <v>32.147454330637</v>
+        <v>290.08747924235</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52">
         <v>1.14</v>
       </c>
       <c r="G52" s="1">
-        <v>301986.71</v>
+        <v>1910968.24</v>
       </c>
       <c r="H52" s="1">
-        <v>-5221.51</v>
+        <v>387282.46</v>
       </c>
       <c r="I52" s="1">
-        <v>-1.7290529109708</v>
+        <v>20.266294954227</v>
       </c>
       <c r="J52">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.01</v>
+      </c>
+      <c r="K52" t="s">
+        <v>139</v>
       </c>
       <c r="L52" s="1">
-        <v>296765.2</v>
+        <v>2298250.7</v>
       </c>
       <c r="M52" s="1">
-        <v>296765.2</v>
+        <v>2306030.25</v>
       </c>
       <c r="N52" s="1">
-        <v>0.22</v>
+        <v>1.85</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B53" s="1">
-        <v>5144.0</v>
+        <v>10476.0</v>
       </c>
       <c r="C53" s="1">
-        <v>96.9</v>
+        <v>30.91</v>
       </c>
       <c r="D53" s="1">
-        <v>133.66262052877</v>
+        <v>32.147454180985</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53">
         <v>1.14</v>
       </c>
       <c r="G53" s="1">
-        <v>586009.3</v>
+        <v>287522.74</v>
       </c>
       <c r="H53" s="1">
-        <v>-150507.49</v>
+        <v>-4469.28</v>
       </c>
       <c r="I53" s="1">
-        <v>-25.683464409183</v>
+        <v>-1.5544092269015</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>435501.81</v>
+        <v>283053.46</v>
       </c>
       <c r="M53" s="1">
-        <v>435501.81</v>
+        <v>283053.46</v>
       </c>
       <c r="N53" s="1">
-        <v>0.33</v>
+        <v>0.23</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="B54" s="1">
-        <v>3026.0</v>
+        <v>6558.0</v>
       </c>
       <c r="C54" s="1">
-        <v>409.54</v>
+        <v>100.94</v>
       </c>
       <c r="D54" s="1">
-        <v>334.87277924653</v>
+        <v>125.73960353766</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54">
         <v>1.14</v>
       </c>
       <c r="G54" s="1">
-        <v>870409.96</v>
+        <v>706562.37</v>
       </c>
       <c r="H54" s="1">
-        <v>212345.74</v>
+        <v>-127922.06</v>
       </c>
       <c r="I54" s="1">
-        <v>24.396060449492</v>
+        <v>-18.104850389924</v>
       </c>
       <c r="J54">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="K54">
-        <v>477.99</v>
+        <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>1082755.7</v>
+        <v>578640.31</v>
       </c>
       <c r="M54" s="1">
-        <v>1083233.69</v>
+        <v>578640.31</v>
       </c>
       <c r="N54" s="1">
-        <v>0.81</v>
+        <v>0.47</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B55" s="1">
-        <v>29772.0</v>
+        <v>3751.0</v>
       </c>
       <c r="C55" s="1">
-        <v>23.61</v>
+        <v>313.3</v>
       </c>
       <c r="D55" s="1">
-        <v>18.909090084643</v>
+        <v>341.67511596908</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55">
         <v>1.14</v>
       </c>
       <c r="G55" s="1">
-        <v>480682.74</v>
+        <v>1107416.47</v>
       </c>
       <c r="H55" s="1">
-        <v>133459.87</v>
+        <v>-80153.97</v>
       </c>
       <c r="I55" s="1">
-        <v>27.764647842359</v>
+        <v>-7.2379246806759</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>614142.61</v>
+        <v>1027262.5</v>
       </c>
       <c r="M55" s="1">
-        <v>614142.61</v>
+        <v>1027262.5</v>
       </c>
       <c r="N55" s="1">
-        <v>0.46</v>
+        <v>0.83</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B56" s="1">
-        <v>2671.0</v>
+        <v>22153.0</v>
       </c>
       <c r="C56" s="1">
-        <v>516.71</v>
+        <v>24.36</v>
       </c>
       <c r="D56" s="1">
-        <v>483.9314152003</v>
+        <v>18.909090416648</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56">
         <v>1.14</v>
       </c>
       <c r="G56" s="1">
-        <v>1106035.66</v>
+        <v>357670.46</v>
       </c>
       <c r="H56" s="1">
-        <v>99794.06</v>
+        <v>114049.02</v>
       </c>
       <c r="I56" s="1">
-        <v>9.0226801548153</v>
+        <v>31.886619879092</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>1205829.72</v>
+        <v>471719.48</v>
       </c>
       <c r="M56" s="1">
-        <v>1205829.72</v>
+        <v>471719.48</v>
       </c>
       <c r="N56" s="1">
-        <v>0.9</v>
+        <v>0.38</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B57" s="1">
-        <v>1679.0</v>
+        <v>2277.0</v>
       </c>
       <c r="C57" s="1">
-        <v>609.88</v>
+        <v>513.22</v>
       </c>
       <c r="D57" s="1">
-        <v>575.41425253127</v>
+        <v>483.93141853316</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57">
         <v>1.14</v>
       </c>
       <c r="G57" s="1">
-        <v>831589.09</v>
+        <v>942884.02</v>
       </c>
       <c r="H57" s="1">
-        <v>63075.64</v>
+        <v>78621.17</v>
       </c>
       <c r="I57" s="1">
-        <v>7.5849528040345</v>
+        <v>8.3383712452779</v>
       </c>
       <c r="J57">
-        <v>0.36</v>
+        <v>0.0</v>
       </c>
       <c r="K57">
-        <v>603.06</v>
+        <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>894664.73</v>
+        <v>1021505.19</v>
       </c>
       <c r="M57" s="1">
-        <v>895267.79</v>
+        <v>1021505.19</v>
       </c>
       <c r="N57" s="1">
-        <v>0.67</v>
+        <v>0.82</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B58" s="1">
-        <v>2043.0</v>
+        <v>1310.0</v>
       </c>
       <c r="C58" s="1">
-        <v>484.09</v>
+        <v>562.59</v>
       </c>
       <c r="D58" s="1">
-        <v>556.6281546745</v>
+        <v>575.4142519084</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58">
         <v>1.14</v>
       </c>
       <c r="G58" s="1">
-        <v>970914.54</v>
+        <v>648827.7</v>
       </c>
       <c r="H58" s="1">
-        <v>-106823.09</v>
+        <v>-4603.14</v>
       </c>
       <c r="I58" s="1">
-        <v>-11.002316434565</v>
+        <v>-0.70945491383922</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>864091.45</v>
+        <v>644224.56</v>
       </c>
       <c r="M58" s="1">
-        <v>864091.45</v>
+        <v>644224.56</v>
       </c>
       <c r="N58" s="1">
-        <v>0.65</v>
+        <v>0.52</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B59" s="1">
-        <v>12405.0</v>
+        <v>1803.0</v>
       </c>
       <c r="C59" s="1">
-        <v>115.48</v>
+        <v>543.6</v>
       </c>
       <c r="D59" s="1">
-        <v>80.401531640468</v>
+        <v>556.6281530782</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59">
         <v>1.14</v>
       </c>
       <c r="G59" s="1">
-        <v>851699.78</v>
+        <v>856857.04</v>
       </c>
       <c r="H59" s="1">
-        <v>399909.5</v>
+        <v>-116.83</v>
       </c>
       <c r="I59" s="1">
-        <v>46.954280063334</v>
+        <v>-0.013634713207235</v>
       </c>
       <c r="J59">
-        <v>0.52</v>
+        <v>0.59</v>
       </c>
       <c r="K59" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="L59" s="1">
-        <v>1251609.28</v>
+        <v>856740.21</v>
       </c>
       <c r="M59" s="1">
-        <v>1258058.07</v>
+        <v>857803.3</v>
       </c>
       <c r="N59" s="1">
-        <v>0.94</v>
+        <v>0.69</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B60" s="1">
-        <v>7215.0</v>
+        <v>13504.0</v>
       </c>
       <c r="C60" s="1">
-        <v>563.85</v>
+        <v>127.5</v>
       </c>
       <c r="D60" s="1">
-        <v>711.63121829522</v>
+        <v>85.402387440758</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60">
         <v>1.14</v>
       </c>
       <c r="G60" s="1">
-        <v>4380422.71</v>
+        <v>990487.69</v>
       </c>
       <c r="H60" s="1">
-        <v>-826032.12</v>
+        <v>514547.27</v>
       </c>
       <c r="I60" s="1">
-        <v>-18.857360914376</v>
+        <v>51.948880858883</v>
       </c>
       <c r="J60">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>3554390.59</v>
+        <v>1505034.96</v>
       </c>
       <c r="M60" s="1">
-        <v>3556707.24</v>
+        <v>1505034.96</v>
       </c>
       <c r="N60" s="1">
-        <v>2.66</v>
+        <v>1.21</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B61" s="1">
-        <v>1301.0</v>
+        <v>6777.0</v>
       </c>
       <c r="C61" s="1">
-        <v>87.56</v>
+        <v>646.01</v>
       </c>
       <c r="D61" s="1">
-        <v>80.395495772483</v>
+        <v>711.63121882839</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61">
         <v>1.14</v>
       </c>
       <c r="G61" s="1">
-        <v>89300.46</v>
+        <v>4114501.0</v>
       </c>
       <c r="H61" s="1">
-        <v>10228.23</v>
+        <v>-287569.38</v>
       </c>
       <c r="I61" s="1">
-        <v>11.453725994245</v>
+        <v>-6.9891678237531</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>99528.69</v>
+        <v>3826931.62</v>
       </c>
       <c r="M61" s="1">
-        <v>99528.69</v>
+        <v>3826931.62</v>
       </c>
       <c r="N61" s="1">
-        <v>0.07</v>
+        <v>3.08</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B62" s="1">
-        <v>3301.0</v>
+        <v>1239.0</v>
       </c>
       <c r="C62" s="1">
-        <v>1211.38</v>
+        <v>94.0</v>
       </c>
       <c r="D62" s="1">
-        <v>393.8828142987</v>
+        <v>80.395496368039</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62">
         <v>1.14</v>
       </c>
       <c r="G62" s="1">
-        <v>1111670.7</v>
+        <v>85044.78</v>
       </c>
       <c r="H62" s="1">
-        <v>2382073.9</v>
+        <v>16761.16</v>
       </c>
       <c r="I62" s="1">
-        <v>214.2787338013</v>
+        <v>19.708628795324</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>3493744.6</v>
+        <v>101805.94</v>
       </c>
       <c r="M62" s="1">
-        <v>3493744.6</v>
+        <v>101805.94</v>
       </c>
       <c r="N62" s="1">
-        <v>2.61</v>
+        <v>0.08</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B63" s="1">
-        <v>17303.0</v>
+        <v>3059.0</v>
       </c>
       <c r="C63" s="1">
-        <v>367.34</v>
+        <v>848.95</v>
       </c>
       <c r="D63" s="1">
-        <v>493.77856498873</v>
+        <v>560.68593331154</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="F63">
         <v>1.14</v>
       </c>
       <c r="G63" s="1">
-        <v>7302708.65</v>
+        <v>1484802.72</v>
       </c>
       <c r="H63" s="1">
-        <v>-1749361.03</v>
+        <v>785248.02</v>
       </c>
       <c r="I63" s="1">
-        <v>-23.954961286864</v>
+        <v>52.885680327956</v>
       </c>
       <c r="J63">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="K63">
-        <v>0.0</v>
+        <v>308.85</v>
       </c>
       <c r="L63" s="1">
-        <v>5553347.62</v>
+        <v>2270050.74</v>
       </c>
       <c r="M63" s="1">
-        <v>5553347.62</v>
+        <v>2270359.59</v>
       </c>
       <c r="N63" s="1">
-        <v>4.15</v>
+        <v>1.82</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="B64" s="1">
-        <v>4746.0</v>
+        <v>16474.0</v>
       </c>
       <c r="C64" s="1">
-        <v>227.09</v>
+        <v>393.82</v>
       </c>
       <c r="D64" s="1">
-        <v>144.26844500632</v>
+        <v>493.77856501153</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64">
         <v>1.14</v>
       </c>
       <c r="G64" s="1">
-        <v>584685.95</v>
+        <v>6952830.28</v>
       </c>
       <c r="H64" s="1">
-        <v>356967.22</v>
+        <v>-1281684.58</v>
       </c>
       <c r="I64" s="1">
-        <v>61.052813052888</v>
+        <v>-18.433997787733</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>941653.17</v>
+        <v>5671145.7</v>
       </c>
       <c r="M64" s="1">
-        <v>941653.17</v>
+        <v>5671145.7</v>
       </c>
       <c r="N64" s="1">
-        <v>0.7</v>
+        <v>4.56</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B65" s="1">
-        <v>11660.0</v>
+        <v>4147.0</v>
       </c>
       <c r="C65" s="1">
-        <v>72.88</v>
+        <v>215.5</v>
       </c>
       <c r="D65" s="1">
-        <v>43.225473413379</v>
+        <v>144.26844707017</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65">
         <v>1.14</v>
       </c>
       <c r="G65" s="1">
-        <v>457315.67</v>
+        <v>510891.84</v>
       </c>
       <c r="H65" s="1">
-        <v>285142.76</v>
+        <v>270295.66</v>
       </c>
       <c r="I65" s="1">
-        <v>62.351408164081</v>
+        <v>52.906630882967</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>742458.43</v>
+        <v>781187.5</v>
       </c>
       <c r="M65" s="1">
-        <v>742458.43</v>
+        <v>781187.5</v>
       </c>
       <c r="N65" s="1">
-        <v>0.56</v>
+        <v>0.63</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B66" s="1">
-        <v>8391.0</v>
+        <v>1569.0</v>
       </c>
       <c r="C66" s="1">
-        <v>72.88</v>
+        <v>68.95</v>
       </c>
       <c r="D66" s="1">
-        <v>88.585576212609</v>
+        <v>43.225474824729</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66">
         <v>1.14</v>
       </c>
       <c r="G66" s="1">
-        <v>638204.34</v>
+        <v>61537.59</v>
       </c>
       <c r="H66" s="1">
-        <v>-103901.71</v>
+        <v>33027.58</v>
       </c>
       <c r="I66" s="1">
-        <v>-16.280320187105</v>
+        <v>53.670577609555</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>534302.63</v>
+        <v>94565.17</v>
       </c>
       <c r="M66" s="1">
-        <v>534302.63</v>
+        <v>94565.17</v>
       </c>
       <c r="N66" s="1">
-        <v>0.4</v>
+        <v>0.08</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="B67" s="1">
-        <v>2507.0</v>
+        <v>7431.0</v>
       </c>
       <c r="C67" s="1">
-        <v>101.8</v>
+        <v>68.95</v>
       </c>
       <c r="D67" s="1">
-        <v>116.83629836458</v>
+        <v>88.585575292693</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67">
         <v>1.14</v>
       </c>
       <c r="G67" s="1">
-        <v>247954.46</v>
+        <v>565188.47</v>
       </c>
       <c r="H67" s="1">
-        <v>-24973.73</v>
+        <v>-117314.82</v>
       </c>
       <c r="I67" s="1">
-        <v>-10.071901912956</v>
+        <v>-20.756761014605</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>222980.73</v>
+        <v>447873.65</v>
       </c>
       <c r="M67" s="1">
-        <v>222980.73</v>
+        <v>447873.65</v>
       </c>
       <c r="N67" s="1">
-        <v>0.17</v>
+        <v>0.36</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B68" s="1">
-        <v>12462.0</v>
+        <v>11866.0</v>
       </c>
       <c r="C68" s="1">
-        <v>86.08</v>
+        <v>88.8</v>
       </c>
       <c r="D68" s="1">
-        <v>74.798555609052</v>
+        <v>74.798555536828</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68">
         <v>1.14</v>
       </c>
       <c r="G68" s="1">
-        <v>797496.85</v>
+        <v>759356.25</v>
       </c>
       <c r="H68" s="1">
-        <v>139752.69</v>
+        <v>161710.88</v>
       </c>
       <c r="I68" s="1">
-        <v>17.523917492589</v>
+        <v>21.295785739566</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>937249.54</v>
+        <v>921067.13</v>
       </c>
       <c r="M68" s="1">
-        <v>937249.54</v>
+        <v>921067.13</v>
       </c>
       <c r="N68" s="1">
-        <v>0.7</v>
+        <v>0.74</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B69" s="1">
-        <v>31225.0</v>
+        <v>30757.0</v>
       </c>
       <c r="C69" s="1">
-        <v>208.65</v>
+        <v>202.81</v>
       </c>
       <c r="D69" s="1">
-        <v>153.04213803042</v>
+        <v>85.334505966121</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69">
         <v>1.14</v>
       </c>
       <c r="G69" s="1">
-        <v>4087889.38</v>
+        <v>2465459.21</v>
       </c>
       <c r="H69" s="1">
-        <v>1604388.15</v>
+        <v>2987186.92</v>
       </c>
       <c r="I69" s="1">
-        <v>39.247347490602</v>
+        <v>121.16148212405</v>
       </c>
       <c r="J69">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>5692277.53</v>
+        <v>5452646.13</v>
       </c>
       <c r="M69" s="1">
-        <v>5697557.73</v>
+        <v>5452646.13</v>
       </c>
       <c r="N69" s="1">
-        <v>4.26</v>
+        <v>4.38</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B70" s="1">
-        <v>30757.0</v>
+        <v>24106.0</v>
       </c>
       <c r="C70" s="1">
-        <v>208.65</v>
+        <v>202.81</v>
       </c>
       <c r="D70" s="1">
-        <v>85.334505966121</v>
+        <v>153.04213805692</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
       <c r="F70">
         <v>1.14</v>
       </c>
       <c r="G70" s="1">
-        <v>2465459.21</v>
+        <v>3155889.88</v>
       </c>
       <c r="H70" s="1">
-        <v>3141502.52</v>
+        <v>1117657.2</v>
       </c>
       <c r="I70" s="1">
-        <v>127.4205838514</v>
+        <v>35.414961944109</v>
       </c>
       <c r="J70">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>5606961.73</v>
+        <v>4273547.08</v>
       </c>
       <c r="M70" s="1">
-        <v>5611664.42</v>
+        <v>4273547.08</v>
       </c>
       <c r="N70" s="1">
-        <v>4.2</v>
+        <v>3.44</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B71" s="1">
-        <v>6565.0</v>
+        <v>3296.0</v>
       </c>
       <c r="C71" s="1">
-        <v>115.94</v>
+        <v>149.35</v>
       </c>
       <c r="D71" s="1">
-        <v>90.717896420411</v>
+        <v>90.717897451456</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71">
         <v>1.14</v>
       </c>
       <c r="G71" s="1">
-        <v>507303.89</v>
+        <v>254695.15</v>
       </c>
       <c r="H71" s="1">
-        <v>157713.89</v>
+        <v>175599.95</v>
       </c>
       <c r="I71" s="1">
-        <v>31.088641957782</v>
+        <v>68.945148739581</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>665017.78</v>
+        <v>430295.1</v>
       </c>
       <c r="M71" s="1">
-        <v>665017.78</v>
+        <v>430295.1</v>
       </c>
       <c r="N71" s="1">
-        <v>0.5</v>
+        <v>0.35</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="B72" s="1">
-        <v>38874.0</v>
+        <v>35640.0</v>
       </c>
       <c r="C72" s="1">
-        <v>36.21</v>
+        <v>37.2</v>
       </c>
       <c r="D72" s="1">
-        <v>42.477591706539</v>
+        <v>42.477591470258</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72">
         <v>1.14</v>
       </c>
       <c r="G72" s="1">
-        <v>1404406.14</v>
+        <v>1287570.99</v>
       </c>
       <c r="H72" s="1">
-        <v>-174553.76</v>
+        <v>-128647.91</v>
       </c>
       <c r="I72" s="1">
-        <v>-12.42900860573</v>
+        <v>-9.9915197685527</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>1229852.38</v>
+        <v>1158923.08</v>
       </c>
       <c r="M72" s="1">
-        <v>1229852.38</v>
+        <v>1158923.08</v>
       </c>
       <c r="N72" s="1">
-        <v>0.92</v>
+        <v>0.93</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="B73" s="1">
-        <v>8031.0</v>
+        <v>3627.0</v>
       </c>
       <c r="C73" s="1">
-        <v>175.07</v>
+        <v>126.41</v>
       </c>
       <c r="D73" s="1">
-        <v>178.75728053792</v>
+        <v>178.75728149986</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73">
         <v>1.14</v>
       </c>
       <c r="G73" s="1">
-        <v>1223763.73</v>
+        <v>552682.23</v>
       </c>
       <c r="H73" s="1">
-        <v>4655.45</v>
+        <v>-151905.07</v>
       </c>
       <c r="I73" s="1">
-        <v>0.38042065521912</v>
+        <v>-27.48506497124</v>
       </c>
       <c r="J73">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.33</v>
+      </c>
+      <c r="K73" t="s">
+        <v>179</v>
       </c>
       <c r="L73" s="1">
-        <v>1228419.18</v>
+        <v>400777.16</v>
       </c>
       <c r="M73" s="1">
-        <v>1228419.18</v>
+        <v>401980.44</v>
       </c>
       <c r="N73" s="1">
-        <v>0.92</v>
+        <v>0.32</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="B74" s="1">
-        <v>10289.0</v>
+        <v>10108.0</v>
       </c>
       <c r="C74" s="1">
-        <v>119.5</v>
+        <v>132.38</v>
       </c>
       <c r="D74" s="1">
-        <v>141.68447954126</v>
+        <v>137.26914721013</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74">
         <v>1.14</v>
       </c>
       <c r="G74" s="1">
-        <v>1234214.13</v>
+        <v>1180286.99</v>
       </c>
       <c r="H74" s="1">
-        <v>-159961.8</v>
+        <v>-10621.75</v>
       </c>
       <c r="I74" s="1">
-        <v>-12.960619726498</v>
+        <v>-0.89992943156986</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>1074252.33</v>
+        <v>1169665.24</v>
       </c>
       <c r="M74" s="1">
-        <v>1074252.33</v>
+        <v>1169665.24</v>
       </c>
       <c r="N74" s="1">
-        <v>0.8</v>
+        <v>0.94</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="B75" s="1">
-        <v>1963.0</v>
+        <v>1869.0</v>
       </c>
       <c r="C75" s="1">
-        <v>286.4</v>
+        <v>358.68</v>
       </c>
       <c r="D75" s="1">
-        <v>182.01164544065</v>
+        <v>182.01164794007</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
       <c r="F75">
         <v>1.14</v>
       </c>
       <c r="G75" s="1">
-        <v>307132.5</v>
+        <v>292425.19</v>
       </c>
       <c r="H75" s="1">
-        <v>184067.71</v>
+        <v>293565.12</v>
       </c>
       <c r="I75" s="1">
-        <v>59.931042790978</v>
+        <v>100.38981935859</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>491200.21</v>
+        <v>585990.31</v>
       </c>
       <c r="M75" s="1">
-        <v>491200.21</v>
+        <v>585990.31</v>
       </c>
       <c r="N75" s="1">
-        <v>0.37</v>
+        <v>0.47</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="B76" s="1">
-        <v>2021.0</v>
+        <v>1332.0</v>
       </c>
       <c r="C76" s="1">
-        <v>962.14</v>
+        <v>953.21</v>
       </c>
       <c r="D76" s="1">
-        <v>916.98606630381</v>
+        <v>916.98606606607</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76">
         <v>1.14</v>
       </c>
       <c r="G76" s="1">
-        <v>1590295.19</v>
+        <v>1048131.21</v>
       </c>
       <c r="H76" s="1">
-        <v>108612.62</v>
+        <v>61725.19</v>
       </c>
       <c r="I76" s="1">
-        <v>6.8297144255338</v>
+        <v>5.8890708921834</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>1698907.81</v>
+        <v>1109856.4</v>
       </c>
       <c r="M76" s="1">
-        <v>1698907.81</v>
+        <v>1109856.4</v>
       </c>
       <c r="N76" s="1">
-        <v>1.27</v>
+        <v>0.89</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="B77" s="1">
-        <v>3272.0</v>
+        <v>8931.0</v>
       </c>
       <c r="C77" s="1">
-        <v>168.41</v>
+        <v>149.98</v>
       </c>
       <c r="D77" s="1">
-        <v>158.44093215159</v>
+        <v>158.59507222036</v>
       </c>
       <c r="E77" t="s">
         <v>11</v>
       </c>
       <c r="F77">
         <v>1.14</v>
       </c>
       <c r="G77" s="1">
-        <v>443774.79</v>
+        <v>1209292.39</v>
       </c>
       <c r="H77" s="1">
-        <v>37669.9</v>
+        <v>-38425.8</v>
       </c>
       <c r="I77" s="1">
-        <v>8.4885173400679</v>
+        <v>-3.1775441835039</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>481444.69</v>
+        <v>1170866.59</v>
       </c>
       <c r="M77" s="1">
-        <v>481444.69</v>
+        <v>1170866.59</v>
       </c>
       <c r="N77" s="1">
-        <v>0.36</v>
+        <v>0.94</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B78" s="1">
-        <v>9380.0</v>
+        <v>2976.0</v>
       </c>
       <c r="C78" s="1">
-        <v>147.68</v>
+        <v>207.95</v>
       </c>
       <c r="D78" s="1">
-        <v>158.59507249467</v>
+        <v>254.02156922043</v>
       </c>
       <c r="E78" t="s">
         <v>11</v>
       </c>
       <c r="F78">
         <v>1.14</v>
       </c>
       <c r="G78" s="1">
-        <v>1270088.75</v>
+        <v>646264.83</v>
       </c>
       <c r="H78" s="1">
-        <v>-59797.89</v>
+        <v>-105303.99</v>
       </c>
       <c r="I78" s="1">
-        <v>-4.708166260035</v>
+        <v>-16.294247359863</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>1210290.86</v>
+        <v>540960.84</v>
       </c>
       <c r="M78" s="1">
-        <v>1210290.86</v>
+        <v>540960.84</v>
       </c>
       <c r="N78" s="1">
-        <v>0.91</v>
+        <v>0.43</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="B79" s="1">
-        <v>3126.0</v>
+        <v>5739.0</v>
       </c>
       <c r="C79" s="1">
-        <v>207.38</v>
+        <v>149.79</v>
       </c>
       <c r="D79" s="1">
-        <v>254.0215674984</v>
+        <v>108.40553058024</v>
       </c>
       <c r="E79" t="s">
         <v>11</v>
       </c>
       <c r="F79">
         <v>1.14</v>
       </c>
       <c r="G79" s="1">
-        <v>678838.66</v>
+        <v>531245.22</v>
       </c>
       <c r="H79" s="1">
-        <v>-112441.49</v>
+        <v>220192.55</v>
       </c>
       <c r="I79" s="1">
-        <v>-16.563801772869</v>
+        <v>41.44838234968</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>566397.17</v>
+        <v>751437.77</v>
       </c>
       <c r="M79" s="1">
-        <v>566397.17</v>
+        <v>751437.77</v>
       </c>
       <c r="N79" s="1">
-        <v>0.42</v>
+        <v>0.6</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="B80" s="1">
-        <v>6915.0</v>
+        <v>9720.0</v>
       </c>
       <c r="C80" s="1">
-        <v>143.83</v>
+        <v>78.64</v>
       </c>
       <c r="D80" s="1">
-        <v>108.40553145336</v>
+        <v>82.103603909465</v>
       </c>
       <c r="E80" t="s">
         <v>11</v>
       </c>
       <c r="F80">
         <v>1.14</v>
       </c>
       <c r="G80" s="1">
-        <v>640104.68</v>
+        <v>692775.96</v>
       </c>
       <c r="H80" s="1">
-        <v>228869.55</v>
+        <v>-24610.93</v>
       </c>
       <c r="I80" s="1">
-        <v>35.755019007204</v>
+        <v>-3.5525092412271</v>
       </c>
       <c r="J80">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>868974.23</v>
+        <v>668165.03</v>
       </c>
       <c r="M80" s="1">
-        <v>873499.44</v>
+        <v>668165.03</v>
       </c>
       <c r="N80" s="1">
-        <v>0.65</v>
+        <v>0.54</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="B81" s="1">
-        <v>10966.0</v>
+        <v>4760.0</v>
       </c>
       <c r="C81" s="1">
-        <v>80.61</v>
+        <v>193.51</v>
       </c>
       <c r="D81" s="1">
-        <v>82.103603866496</v>
+        <v>199.43042647059</v>
       </c>
       <c r="E81" t="s">
         <v>11</v>
       </c>
       <c r="F81">
         <v>1.14</v>
       </c>
       <c r="G81" s="1">
-        <v>781582.43</v>
+        <v>809608.14</v>
       </c>
       <c r="H81" s="1">
-        <v>-9253.34</v>
+        <v>-4444.15</v>
       </c>
       <c r="I81" s="1">
-        <v>-1.1839237481324</v>
+        <v>-0.54892605205279</v>
       </c>
       <c r="J81">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>772329.09</v>
+        <v>805163.99</v>
       </c>
       <c r="M81" s="1">
-        <v>774676.24</v>
+        <v>805163.99</v>
       </c>
       <c r="N81" s="1">
-        <v>0.58</v>
+        <v>0.65</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="B82" s="1">
-        <v>7719.0</v>
+        <v>4942.0</v>
       </c>
       <c r="C82" s="1">
-        <v>105.71</v>
+        <v>78.97</v>
       </c>
       <c r="D82" s="1">
-        <v>110.38685581034</v>
+        <v>75.061301092675</v>
       </c>
       <c r="E82" t="s">
         <v>11</v>
       </c>
       <c r="F82">
         <v>1.14</v>
       </c>
       <c r="G82" s="1">
-        <v>723256.21</v>
+        <v>327090.16</v>
       </c>
       <c r="H82" s="1">
-        <v>-10333.67</v>
+        <v>14054.72</v>
       </c>
       <c r="I82" s="1">
-        <v>-1.4287703108695</v>
+        <v>4.2968947766573</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>712922.54</v>
+        <v>341144.88</v>
       </c>
       <c r="M82" s="1">
-        <v>712922.54</v>
+        <v>341144.88</v>
       </c>
       <c r="N82" s="1">
-        <v>0.53</v>
+        <v>0.27</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="B83" s="1">
-        <v>4999.0</v>
+        <v>568.0</v>
       </c>
       <c r="C83" s="1">
-        <v>181.83</v>
+        <v>1354.82</v>
       </c>
       <c r="D83" s="1">
-        <v>199.43042608522</v>
+        <v>1733.8313908451</v>
       </c>
       <c r="E83" t="s">
         <v>11</v>
       </c>
       <c r="F83">
         <v>1.14</v>
       </c>
       <c r="G83" s="1">
-        <v>850258.63</v>
+        <v>854298.6</v>
       </c>
       <c r="H83" s="1">
-        <v>-56087.85</v>
+        <v>-181625.73</v>
       </c>
       <c r="I83" s="1">
-        <v>-6.5965634479946</v>
+        <v>-21.260216275668</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>794170.78</v>
+        <v>672672.87</v>
       </c>
       <c r="M83" s="1">
-        <v>794170.78</v>
+        <v>672672.87</v>
       </c>
       <c r="N83" s="1">
-        <v>0.59</v>
+        <v>0.54</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="B84" s="1">
-        <v>563.0</v>
+        <v>888.0</v>
       </c>
       <c r="C84" s="1">
-        <v>2273.73</v>
+        <v>787.66</v>
       </c>
       <c r="D84" s="1">
-        <v>1541.6927353464</v>
+        <v>838.37861486486</v>
       </c>
       <c r="E84" t="s">
         <v>11</v>
       </c>
       <c r="F84">
         <v>1.14</v>
       </c>
       <c r="G84" s="1">
-        <v>745361.45</v>
+        <v>644157.92</v>
       </c>
       <c r="H84" s="1">
-        <v>373078.1</v>
+        <v>-32757.5</v>
       </c>
       <c r="I84" s="1">
-        <v>50.053313060395</v>
+        <v>-5.0853213137549</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>1118439.55</v>
+        <v>611400.42</v>
       </c>
       <c r="M84" s="1">
-        <v>1118439.55</v>
+        <v>611400.42</v>
       </c>
       <c r="N84" s="1">
-        <v>0.84</v>
+        <v>0.49</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="B85" s="1">
-        <v>1014.0</v>
+        <v>10283.0</v>
       </c>
       <c r="C85" s="1">
-        <v>1094.04</v>
+        <v>46.99</v>
       </c>
       <c r="D85" s="1">
-        <v>783.03908284024</v>
+        <v>47.664825440047</v>
       </c>
       <c r="E85" t="s">
         <v>11</v>
       </c>
       <c r="F85">
         <v>1.14</v>
       </c>
       <c r="G85" s="1">
-        <v>680630.39</v>
+        <v>421378.17</v>
       </c>
       <c r="H85" s="1">
-        <v>288620.9</v>
+        <v>997.85</v>
       </c>
       <c r="I85" s="1">
-        <v>42.404938750972</v>
+        <v>0.23680628733093</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>969251.29</v>
+        <v>422376.02</v>
       </c>
       <c r="M85" s="1">
-        <v>969251.29</v>
+        <v>422376.02</v>
       </c>
       <c r="N85" s="1">
-        <v>0.72</v>
+        <v>0.34</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="B86" s="1">
-        <v>10800.0</v>
+        <v>2563.0</v>
       </c>
       <c r="C86" s="1">
-        <v>47.95</v>
+        <v>268.9</v>
       </c>
       <c r="D86" s="1">
-        <v>47.664825925926</v>
+        <v>172.49292235661</v>
       </c>
       <c r="E86" t="s">
         <v>11</v>
       </c>
       <c r="F86">
         <v>1.14</v>
       </c>
       <c r="G86" s="1">
-        <v>442563.86</v>
+        <v>379089.57</v>
       </c>
       <c r="H86" s="1">
-        <v>9893.44</v>
+        <v>223349.85</v>
       </c>
       <c r="I86" s="1">
-        <v>2.2354830328893</v>
+        <v>58.917434737126</v>
       </c>
       <c r="J86">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="K86">
-        <v>953.4</v>
+        <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>452457.3</v>
+        <v>602439.42</v>
       </c>
       <c r="M86" s="1">
-        <v>453410.7</v>
+        <v>602439.42</v>
       </c>
       <c r="N86" s="1">
-        <v>0.34</v>
+        <v>0.48</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="B87" s="1">
-        <v>3310.0</v>
+        <v>2827.0</v>
       </c>
       <c r="C87" s="1">
-        <v>226.59</v>
+        <v>319.87</v>
       </c>
       <c r="D87" s="1">
-        <v>172.49292145015</v>
+        <v>326.98576936682</v>
       </c>
       <c r="E87" t="s">
         <v>11</v>
       </c>
       <c r="F87">
         <v>1.14</v>
       </c>
       <c r="G87" s="1">
-        <v>489577.25</v>
+        <v>791032.64</v>
       </c>
       <c r="H87" s="1">
-        <v>165713.39</v>
+        <v>-584.66</v>
       </c>
       <c r="I87" s="1">
-        <v>33.848261944361</v>
+        <v>-0.073910982990538</v>
       </c>
       <c r="J87">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.65</v>
+      </c>
+      <c r="K87" t="s">
+        <v>208</v>
       </c>
       <c r="L87" s="1">
-        <v>655290.64</v>
+        <v>790447.98</v>
       </c>
       <c r="M87" s="1">
-        <v>655290.64</v>
+        <v>792274.98</v>
       </c>
       <c r="N87" s="1">
-        <v>0.49</v>
+        <v>0.64</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="B88" s="1">
-        <v>3393.0</v>
+        <v>5023.0</v>
       </c>
       <c r="C88" s="1">
-        <v>304.69</v>
+        <v>192.43</v>
       </c>
       <c r="D88" s="1">
-        <v>326.98577070439</v>
+        <v>194.56943061915</v>
       </c>
       <c r="E88" t="s">
         <v>11</v>
       </c>
       <c r="F88">
         <v>1.14</v>
       </c>
       <c r="G88" s="1">
-        <v>949407.06</v>
+        <v>854258.02</v>
       </c>
       <c r="H88" s="1">
-        <v>-46158.47</v>
+        <v>-9349.03</v>
       </c>
       <c r="I88" s="1">
-        <v>-4.8618208084528</v>
+        <v>-1.0944035386405</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>903248.59</v>
+        <v>844908.99</v>
       </c>
       <c r="M88" s="1">
-        <v>903248.59</v>
+        <v>844908.99</v>
       </c>
       <c r="N88" s="1">
         <v>0.68</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="B89" s="1">
-        <v>1202.0</v>
+        <v>3577.0</v>
       </c>
       <c r="C89" s="1">
-        <v>180.06</v>
+        <v>282.91</v>
       </c>
       <c r="D89" s="1">
-        <v>233.95534109817</v>
+        <v>182.96879787532</v>
       </c>
       <c r="E89" t="s">
         <v>11</v>
       </c>
       <c r="F89">
         <v>1.14</v>
       </c>
       <c r="G89" s="1">
-        <v>240082.48</v>
+        <v>559737.66</v>
       </c>
       <c r="H89" s="1">
-        <v>-50984.48</v>
+        <v>324850.69</v>
       </c>
       <c r="I89" s="1">
-        <v>-21.236235147188</v>
+        <v>58.036239691287</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>189098.0</v>
+        <v>884588.35</v>
       </c>
       <c r="M89" s="1">
-        <v>189098.0</v>
+        <v>884588.35</v>
       </c>
       <c r="N89" s="1">
-        <v>0.14</v>
+        <v>0.71</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="B90" s="1">
-        <v>4085.0</v>
+        <v>5635.0</v>
       </c>
       <c r="C90" s="1">
-        <v>264.51</v>
+        <v>380.84</v>
       </c>
       <c r="D90" s="1">
-        <v>182.96879804162</v>
+        <v>335.33270807453</v>
       </c>
       <c r="E90" t="s">
         <v>11</v>
       </c>
       <c r="F90">
         <v>1.14</v>
       </c>
       <c r="G90" s="1">
-        <v>639230.73</v>
+        <v>1613526.87</v>
       </c>
       <c r="H90" s="1">
-        <v>304828.81</v>
+        <v>262376.45</v>
       </c>
       <c r="I90" s="1">
-        <v>47.686820375485</v>
+        <v>16.261052411231</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>944059.54</v>
+        <v>1875903.32</v>
       </c>
       <c r="M90" s="1">
-        <v>944059.54</v>
+        <v>1875903.32</v>
       </c>
       <c r="N90" s="1">
-        <v>0.71</v>
+        <v>1.51</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="B91" s="1">
-        <v>6107.0</v>
+        <v>2096.0</v>
       </c>
       <c r="C91" s="1">
-        <v>405.05</v>
+        <v>284.02</v>
       </c>
       <c r="D91" s="1">
-        <v>335.33270672998</v>
+        <v>219.40117843512</v>
       </c>
       <c r="E91" t="s">
         <v>11</v>
       </c>
       <c r="F91">
         <v>1.14</v>
       </c>
       <c r="G91" s="1">
-        <v>1748679.43</v>
+        <v>392623.34</v>
       </c>
       <c r="H91" s="1">
-        <v>412554.55</v>
+        <v>127748.97</v>
       </c>
       <c r="I91" s="1">
-        <v>23.592348770295</v>
+        <v>32.537283697908</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>2161233.98</v>
+        <v>520372.31</v>
       </c>
       <c r="M91" s="1">
-        <v>2161233.98</v>
+        <v>520372.31</v>
       </c>
       <c r="N91" s="1">
-        <v>1.62</v>
+        <v>0.42</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="B92" s="1">
-        <v>2202.0</v>
+        <v>2541.0</v>
       </c>
       <c r="C92" s="1">
-        <v>332.28</v>
+        <v>532.48</v>
       </c>
       <c r="D92" s="1">
-        <v>219.40118074478</v>
+        <v>427.74191656828</v>
       </c>
       <c r="E92" t="s">
         <v>11</v>
       </c>
       <c r="F92">
         <v>1.14</v>
       </c>
       <c r="G92" s="1">
-        <v>412479.29</v>
+        <v>928234.2</v>
       </c>
       <c r="H92" s="1">
-        <v>226794.28</v>
+        <v>254485.8</v>
       </c>
       <c r="I92" s="1">
-        <v>54.983192004622</v>
+        <v>27.41611976805</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>639273.57</v>
+        <v>1182720.0</v>
       </c>
       <c r="M92" s="1">
-        <v>639273.57</v>
+        <v>1182720.0</v>
       </c>
       <c r="N92" s="1">
-        <v>0.48</v>
+        <v>0.95</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="B93" s="1">
-        <v>2669.0</v>
+        <v>2393.0</v>
       </c>
       <c r="C93" s="1">
-        <v>464.01</v>
+        <v>154.46</v>
       </c>
       <c r="D93" s="1">
-        <v>427.74191832147</v>
+        <v>148.79794400334</v>
       </c>
       <c r="E93" t="s">
         <v>11</v>
       </c>
       <c r="F93">
         <v>1.14</v>
       </c>
       <c r="G93" s="1">
-        <v>974992.94</v>
+        <v>299309.45</v>
       </c>
       <c r="H93" s="1">
-        <v>107041.65</v>
+        <v>23787.39</v>
       </c>
       <c r="I93" s="1">
-        <v>10.978710266353</v>
+        <v>7.9474236446594</v>
       </c>
       <c r="J93">
-        <v>0.29</v>
+        <v>0.0</v>
       </c>
       <c r="K93">
-        <v>767.2</v>
+        <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>1082034.59</v>
+        <v>323096.84</v>
       </c>
       <c r="M93" s="1">
-        <v>1082801.79</v>
+        <v>323096.84</v>
       </c>
       <c r="N93" s="1">
-        <v>0.81</v>
+        <v>0.26</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="B94" s="1">
-        <v>2514.0</v>
+        <v>1845.0</v>
       </c>
       <c r="C94" s="1">
-        <v>164.17</v>
+        <v>469.98</v>
       </c>
       <c r="D94" s="1">
-        <v>148.79794351631</v>
+        <v>418.92536585366</v>
       </c>
       <c r="E94" t="s">
         <v>11</v>
       </c>
       <c r="F94">
         <v>1.14</v>
       </c>
       <c r="G94" s="1">
-        <v>314443.77</v>
+        <v>658419.03</v>
       </c>
       <c r="H94" s="1">
-        <v>46155.05</v>
+        <v>99546.97</v>
       </c>
       <c r="I94" s="1">
-        <v>14.678315935469</v>
+        <v>15.119090649613</v>
       </c>
       <c r="J94">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.58</v>
+      </c>
+      <c r="K94" t="s">
+        <v>223</v>
       </c>
       <c r="L94" s="1">
-        <v>360598.82</v>
+        <v>757966.0</v>
       </c>
       <c r="M94" s="1">
-        <v>360598.82</v>
+        <v>759043.08</v>
       </c>
       <c r="N94" s="1">
-        <v>0.27</v>
+        <v>0.61</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="B95" s="1">
-        <v>1938.0</v>
+        <v>11828.0</v>
       </c>
       <c r="C95" s="1">
-        <v>491.59</v>
+        <v>72.46</v>
       </c>
       <c r="D95" s="1">
-        <v>418.92536635707</v>
+        <v>84.314064930673</v>
       </c>
       <c r="E95" t="s">
         <v>11</v>
       </c>
       <c r="F95">
         <v>1.14</v>
       </c>
       <c r="G95" s="1">
-        <v>691607.63</v>
+        <v>860085.55</v>
       </c>
       <c r="H95" s="1">
-        <v>140773.15</v>
+        <v>-110909.96</v>
       </c>
       <c r="I95" s="1">
-        <v>20.354481919177</v>
+        <v>-12.895224201825</v>
       </c>
       <c r="J95">
-        <v>1.28</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>832380.78</v>
+        <v>749175.59</v>
       </c>
       <c r="M95" s="1">
-        <v>834855.45</v>
+        <v>749175.59</v>
       </c>
       <c r="N95" s="1">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="B96" s="1">
-        <v>15665.0</v>
+        <v>568.0</v>
       </c>
       <c r="C96" s="1">
-        <v>71.43</v>
+        <v>1045.21</v>
       </c>
       <c r="D96" s="1">
-        <v>84.31406511331</v>
+        <v>869.17823943662</v>
       </c>
       <c r="E96" t="s">
         <v>11</v>
       </c>
       <c r="F96">
         <v>1.14</v>
       </c>
       <c r="G96" s="1">
-        <v>1139097.07</v>
+        <v>425479.52</v>
       </c>
       <c r="H96" s="1">
-        <v>-161463.11</v>
+        <v>93470.9</v>
       </c>
       <c r="I96" s="1">
-        <v>-14.174657652311</v>
+        <v>21.968366421021</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>977633.96</v>
+        <v>518950.42</v>
       </c>
       <c r="M96" s="1">
-        <v>977633.96</v>
+        <v>518950.42</v>
       </c>
       <c r="N96" s="1">
-        <v>0.73</v>
+        <v>0.42</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="B97" s="1">
-        <v>596.0</v>
+        <v>2043.0</v>
       </c>
       <c r="C97" s="1">
-        <v>1092.68</v>
+        <v>426.09</v>
       </c>
       <c r="D97" s="1">
-        <v>869.17823825503</v>
+        <v>309.12199706314</v>
       </c>
       <c r="E97" t="s">
         <v>11</v>
       </c>
       <c r="F97">
         <v>1.14</v>
       </c>
       <c r="G97" s="1">
-        <v>446453.86</v>
+        <v>538462.93</v>
       </c>
       <c r="H97" s="1">
-        <v>122535.94</v>
+        <v>222465.28</v>
       </c>
       <c r="I97" s="1">
-        <v>27.446495814819</v>
+        <v>41.31487380199</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>568989.8</v>
+        <v>760928.21</v>
       </c>
       <c r="M97" s="1">
-        <v>568989.8</v>
+        <v>760928.21</v>
       </c>
       <c r="N97" s="1">
-        <v>0.43</v>
+        <v>0.61</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="B98" s="1">
-        <v>2145.0</v>
+        <v>1736.0</v>
       </c>
       <c r="C98" s="1">
-        <v>406.68</v>
+        <v>358.56</v>
       </c>
       <c r="D98" s="1">
-        <v>309.122</v>
+        <v>305.7191359447</v>
       </c>
       <c r="E98" t="s">
         <v>11</v>
       </c>
       <c r="F98">
         <v>1.14</v>
       </c>
       <c r="G98" s="1">
-        <v>565346.54</v>
+        <v>453607.92</v>
       </c>
       <c r="H98" s="1">
-        <v>196812.04</v>
+        <v>90500.61</v>
       </c>
       <c r="I98" s="1">
-        <v>34.812637218935</v>
+        <v>19.95128524211</v>
       </c>
       <c r="J98">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>762158.58</v>
+        <v>544108.53</v>
       </c>
       <c r="M98" s="1">
-        <v>765202.12</v>
+        <v>544108.53</v>
       </c>
       <c r="N98" s="1">
-        <v>0.57</v>
+        <v>0.44</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="B99" s="1">
-        <v>2669.0</v>
+        <v>4178.0</v>
       </c>
       <c r="C99" s="1">
-        <v>357.96</v>
+        <v>358.56</v>
       </c>
       <c r="D99" s="1">
-        <v>236.48547770701</v>
+        <v>194.01785543322</v>
       </c>
       <c r="E99" t="s">
         <v>11</v>
       </c>
       <c r="F99">
         <v>1.14</v>
       </c>
       <c r="G99" s="1">
-        <v>543493.22</v>
+        <v>727356.65</v>
       </c>
       <c r="H99" s="1">
-        <v>291241.16</v>
+        <v>582139.57</v>
       </c>
       <c r="I99" s="1">
-        <v>53.586898471337</v>
+        <v>80.034955341372</v>
       </c>
       <c r="J99">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="K99">
-        <v>164.6</v>
+        <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>834734.38</v>
+        <v>1309496.22</v>
       </c>
       <c r="M99" s="1">
-        <v>834898.98</v>
+        <v>1309496.22</v>
       </c>
       <c r="N99" s="1">
-        <v>0.62</v>
+        <v>1.05</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="B100" s="1">
-        <v>4178.0</v>
+        <v>3371.0</v>
       </c>
       <c r="C100" s="1">
-        <v>326.6</v>
+        <v>114.24</v>
       </c>
       <c r="D100" s="1">
-        <v>194.01785543322</v>
+        <v>98.554954019579</v>
       </c>
       <c r="E100" t="s">
         <v>11</v>
       </c>
       <c r="F100">
         <v>1.14</v>
       </c>
       <c r="G100" s="1">
-        <v>727356.65</v>
+        <v>283673.17</v>
       </c>
       <c r="H100" s="1">
-        <v>464845.35</v>
+        <v>52955.36</v>
       </c>
       <c r="I100" s="1">
-        <v>63.908860941878</v>
+        <v>18.667736536381</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>1192202.0</v>
+        <v>336628.53</v>
       </c>
       <c r="M100" s="1">
-        <v>1192202.0</v>
+        <v>336628.53</v>
       </c>
       <c r="N100" s="1">
-        <v>0.89</v>
+        <v>0.27</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="B101" s="1">
-        <v>2033.0</v>
+        <v>8409.0</v>
       </c>
       <c r="C101" s="1">
-        <v>326.6</v>
+        <v>89.31</v>
       </c>
       <c r="D101" s="1">
-        <v>305.71913428431</v>
+        <v>84.764491616126</v>
       </c>
       <c r="E101" t="s">
         <v>11</v>
       </c>
       <c r="F101">
         <v>1.14</v>
       </c>
       <c r="G101" s="1">
-        <v>531212.5</v>
+        <v>611295.71</v>
       </c>
       <c r="H101" s="1">
-        <v>48908.77</v>
+        <v>45179.63</v>
       </c>
       <c r="I101" s="1">
-        <v>9.2070066122315</v>
+        <v>7.3907978186204</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>580121.27</v>
+        <v>656475.34</v>
       </c>
       <c r="M101" s="1">
-        <v>580121.27</v>
+        <v>656475.34</v>
       </c>
       <c r="N101" s="1">
-        <v>0.43</v>
+        <v>0.53</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="B102" s="1">
-        <v>4332.0</v>
+        <v>6956.0</v>
       </c>
       <c r="C102" s="1">
-        <v>117.18</v>
+        <v>87.51</v>
       </c>
       <c r="D102" s="1">
-        <v>98.554956140351</v>
+        <v>80.722159286947</v>
       </c>
       <c r="E102" t="s">
         <v>11</v>
       </c>
       <c r="F102">
         <v>1.14</v>
       </c>
       <c r="G102" s="1">
-        <v>364542.32</v>
+        <v>479427.9</v>
       </c>
       <c r="H102" s="1">
-        <v>78971.52</v>
+        <v>52669.62</v>
       </c>
       <c r="I102" s="1">
-        <v>21.663196744894</v>
+        <v>10.985931356936</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>443513.84</v>
+        <v>532097.52</v>
       </c>
       <c r="M102" s="1">
-        <v>443513.84</v>
+        <v>532097.52</v>
       </c>
       <c r="N102" s="1">
-        <v>0.33</v>
+        <v>0.43</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="B103" s="1">
-        <v>7336.0</v>
+        <v>3442.0</v>
       </c>
       <c r="C103" s="1">
-        <v>85.04</v>
+        <v>243.25</v>
       </c>
       <c r="D103" s="1">
-        <v>84.136905670665</v>
+        <v>185.86096746078</v>
       </c>
       <c r="E103" t="s">
         <v>11</v>
       </c>
       <c r="F103">
         <v>1.14</v>
       </c>
       <c r="G103" s="1">
-        <v>522831.35</v>
+        <v>546967.72</v>
       </c>
       <c r="H103" s="1">
-        <v>22233.03</v>
+        <v>184908.59</v>
       </c>
       <c r="I103" s="1">
-        <v>4.2524286273193</v>
+        <v>33.806124792885</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>545064.38</v>
+        <v>731876.31</v>
       </c>
       <c r="M103" s="1">
-        <v>545064.38</v>
+        <v>731876.31</v>
       </c>
       <c r="N103" s="1">
-        <v>0.41</v>
+        <v>0.59</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="B104" s="1">
-        <v>7306.0</v>
+        <v>13509.0</v>
       </c>
       <c r="C104" s="1">
-        <v>83.84</v>
+        <v>73.38</v>
       </c>
       <c r="D104" s="1">
-        <v>80.722159868601</v>
+        <v>71.152902509438</v>
       </c>
       <c r="E104" t="s">
         <v>11</v>
       </c>
       <c r="F104">
         <v>1.14</v>
       </c>
       <c r="G104" s="1">
-        <v>503550.92</v>
+        <v>822637.46</v>
       </c>
       <c r="H104" s="1">
-        <v>31624.51</v>
+        <v>43875.14</v>
       </c>
       <c r="I104" s="1">
-        <v>6.280300312032</v>
+        <v>5.3334721713256</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>535175.43</v>
+        <v>866512.6</v>
       </c>
       <c r="M104" s="1">
-        <v>535175.43</v>
+        <v>866512.6</v>
       </c>
       <c r="N104" s="1">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="B105" s="1">
-        <v>3615.0</v>
+        <v>1741.0</v>
       </c>
       <c r="C105" s="1">
-        <v>211.45</v>
+        <v>142.33</v>
       </c>
       <c r="D105" s="1">
-        <v>185.86096818811</v>
+        <v>194.41940838599</v>
       </c>
       <c r="E105" t="s">
         <v>11</v>
       </c>
       <c r="F105">
         <v>1.14</v>
       </c>
       <c r="G105" s="1">
-        <v>574459.13</v>
+        <v>286632.4</v>
       </c>
       <c r="H105" s="1">
-        <v>93394.39</v>
+        <v>-70027.04</v>
       </c>
       <c r="I105" s="1">
-        <v>16.257795397908</v>
+        <v>-24.430957560974</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>667853.52</v>
+        <v>216605.36</v>
       </c>
       <c r="M105" s="1">
-        <v>667853.52</v>
+        <v>216605.36</v>
       </c>
       <c r="N105" s="1">
-        <v>0.5</v>
+        <v>0.17</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="B106" s="1">
-        <v>18106.0</v>
+        <v>38583168.76</v>
       </c>
       <c r="C106" s="1">
-        <v>74.95</v>
+        <v>1.1445</v>
       </c>
       <c r="D106" s="1">
-        <v>71.152902352811</v>
+        <v>0.0</v>
       </c>
       <c r="E106" t="s">
         <v>11</v>
       </c>
       <c r="F106">
         <v>1.14</v>
       </c>
       <c r="G106" s="1">
-        <v>1102574.13</v>
+        <v>0.0</v>
       </c>
       <c r="H106" s="1">
-        <v>83083.73</v>
+        <v>299317.54</v>
       </c>
       <c r="I106" s="1">
-        <v>7.5354325608928</v>
+        <v>0</v>
       </c>
       <c r="J106">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>1185657.86</v>
+        <v>299317.54</v>
       </c>
       <c r="M106" s="1">
-        <v>1189817.55</v>
+        <v>299317.54</v>
       </c>
       <c r="N106" s="1">
-        <v>0.89</v>
+        <v>0.24</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>251</v>
-[...99 lines deleted...]
-        <v>256</v>
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">