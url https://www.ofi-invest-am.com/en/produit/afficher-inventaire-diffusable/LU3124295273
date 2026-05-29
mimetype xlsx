--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -553,51 +553,51 @@
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>OACT01964558</t>
   </si>
   <si>
     <t>EUR/USD 15/04/26</t>
   </si>
   <si>
-    <t>25 196.42</t>
+    <t>55 192.15</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -961,211 +961,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>9192.17</v>
+        <v>10306.39</v>
       </c>
       <c r="D2">
-        <v>120.27</v>
+        <v>122.2</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1105535.47</v>
+        <v>1259488.61</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1105535.47</v>
+        <v>1259488.61</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>386079.0</v>
       </c>
       <c r="D3">
-        <v>137.05</v>
+        <v>139.35</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>52913099.39</v>
+        <v>53799771.61</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>52913099.39</v>
+        <v>53799771.61</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1769.17</v>
+        <v>1746.17</v>
       </c>
       <c r="D4">
-        <v>57402.01</v>
+        <v>58382.28</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>101553910.74</v>
+        <v>101945377.81</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>101553910.74</v>
+        <v>101945377.81</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>3130.0</v>
+        <v>4253.0</v>
       </c>
       <c r="D5">
-        <v>112.35</v>
+        <v>114.27</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>351657.5</v>
+        <v>485978.57</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>351657.5</v>
+        <v>485978.57</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1870.0</v>
+        <v>1950.0</v>
       </c>
       <c r="D6">
-        <v>103.14</v>
+        <v>104.84</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>192868.52</v>
+        <v>204441.32</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>192868.52</v>
+        <v>204441.32</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>107.66</v>
+        <v>109.46</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10765.88</v>
+        <v>10945.61</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10765.88</v>
+        <v>10945.61</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1214,3484 +1214,3484 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>12159.0</v>
+        <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>225.64</v>
+        <v>232.08</v>
       </c>
       <c r="E2" s="1">
-        <v>222.77</v>
+        <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
         <v>1.18</v>
       </c>
       <c r="H2" s="1">
-        <v>2323036.39</v>
+        <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>3589.08</v>
+        <v>66151.7</v>
       </c>
       <c r="J2" s="1">
-        <v>0.15449951690167</v>
+        <v>2.4790680871276</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2326625.47</v>
+        <v>2734561.67</v>
       </c>
       <c r="N2" s="1">
-        <v>2326625.47</v>
+        <v>2734561.67</v>
       </c>
       <c r="O2" s="1">
-        <v>1.49</v>
+        <v>1.73</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>150.15</v>
+        <v>158.2</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-380742.95</v>
+        <v>-303036.3</v>
       </c>
       <c r="J3" s="1">
-        <v>-20.804023886904</v>
+        <v>-16.558085773614</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1449397.95</v>
+        <v>1527104.6</v>
       </c>
       <c r="N3" s="1">
-        <v>1449397.95</v>
+        <v>1527104.6</v>
       </c>
       <c r="O3" s="1">
-        <v>0.93</v>
+        <v>0.97</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>293.38</v>
+        <v>262.41</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
         <v>1.18</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-600412.04</v>
+        <v>-694146.96</v>
       </c>
       <c r="J4" s="1">
-        <v>-40.59828144105</v>
+        <v>-46.936389955686</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>878497.95</v>
+        <v>784763.03</v>
       </c>
       <c r="N4" s="1">
-        <v>878497.95</v>
+        <v>784763.03</v>
       </c>
       <c r="O4" s="1">
-        <v>0.56</v>
+        <v>0.5</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>156.3</v>
+        <v>171.34</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
         <v>1.18</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>30707.51</v>
+        <v>106905.72</v>
       </c>
       <c r="J5" s="1">
-        <v>3.9735628850882</v>
+        <v>13.833638780729</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>803502.88</v>
+        <v>879701.09</v>
       </c>
       <c r="N5" s="1">
-        <v>803502.88</v>
+        <v>879701.09</v>
       </c>
       <c r="O5" s="1">
-        <v>0.51</v>
+        <v>0.56</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>12206.0</v>
       </c>
       <c r="D6" s="1">
-        <v>246.27</v>
+        <v>200.21</v>
       </c>
       <c r="E6" s="1">
         <v>186.0293945601</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
         <v>1.18</v>
       </c>
       <c r="H6" s="1">
         <v>2014941.7</v>
       </c>
       <c r="I6" s="1">
-        <v>534220.12</v>
+        <v>54816.29</v>
       </c>
       <c r="J6" s="1">
-        <v>26.512931862991</v>
+        <v>2.7204901263396</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2549161.82</v>
+        <v>2069757.99</v>
       </c>
       <c r="N6" s="1">
-        <v>2549161.82</v>
+        <v>2069757.99</v>
       </c>
       <c r="O6" s="1">
-        <v>1.63</v>
+        <v>1.31</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>96.81</v>
+        <v>97.98</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
         <v>1.18</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-517669.67</v>
+        <v>-493336.79</v>
       </c>
       <c r="J7" s="1">
-        <v>-18.683255149958</v>
+        <v>-17.805055340467</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2253098.41</v>
+        <v>2277431.29</v>
       </c>
       <c r="N7" s="1">
-        <v>2253098.41</v>
+        <v>2277431.29</v>
       </c>
       <c r="O7" s="1">
         <v>1.44</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>344.68</v>
+        <v>388.16</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
         <v>1.18</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>217710.7</v>
+        <v>485102.74</v>
       </c>
       <c r="J8" s="1">
-        <v>11.301962592913</v>
+        <v>25.18302050014</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2144019.5</v>
+        <v>2411411.54</v>
       </c>
       <c r="N8" s="1">
-        <v>2144019.5</v>
+        <v>2411411.54</v>
       </c>
       <c r="O8" s="1">
-        <v>1.37</v>
+        <v>1.53</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>328.4</v>
+        <v>372.3</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
         <v>1.18</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>1089077.65</v>
+        <v>1471015.91</v>
       </c>
       <c r="J9" s="1">
-        <v>60.531804407861</v>
+        <v>81.760237522982</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2888260.18</v>
+        <v>3270198.44</v>
       </c>
       <c r="N9" s="1">
-        <v>2888260.18</v>
+        <v>3270198.44</v>
       </c>
       <c r="O9" s="1">
-        <v>1.85</v>
+        <v>2.07</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1224.8</v>
+        <v>1233.4</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>707292.78</v>
+        <v>720682.98</v>
       </c>
       <c r="J10" s="1">
-        <v>58.95478082976</v>
+        <v>60.070890492673</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1907013.6</v>
+        <v>1920403.8</v>
       </c>
       <c r="N10" s="1">
-        <v>1907013.6</v>
+        <v>1920403.8</v>
       </c>
       <c r="O10" s="1">
         <v>1.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>151.83</v>
+        <v>152.43</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
         <v>1.18</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-178784.82</v>
+        <v>-176747.23</v>
       </c>
       <c r="J11" s="1">
-        <v>-19.017159327194</v>
+        <v>-18.800422952856</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>761338.87</v>
+        <v>763376.46</v>
       </c>
       <c r="N11" s="1">
-        <v>761338.87</v>
+        <v>763376.46</v>
       </c>
       <c r="O11" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>189.35</v>
+        <v>196.31</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
         <v>1.61</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>458717.95</v>
+        <v>581712.77</v>
       </c>
       <c r="J12" s="1">
-        <v>17.273740710074</v>
+        <v>21.90530271754</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3114297.64</v>
+        <v>3237292.46</v>
       </c>
       <c r="N12" s="1">
-        <v>3114297.64</v>
+        <v>3237292.46</v>
       </c>
       <c r="O12" s="1">
-        <v>1.99</v>
+        <v>2.05</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>121.61</v>
+        <v>119.1</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
         <v>1.18</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>928372.42</v>
+        <v>864200.4</v>
       </c>
       <c r="J13" s="1">
-        <v>46.325867579562</v>
+        <v>43.123677987552</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2932376.81</v>
+        <v>2868204.79</v>
       </c>
       <c r="N13" s="1">
-        <v>2932376.81</v>
+        <v>2868204.79</v>
       </c>
       <c r="O13" s="1">
-        <v>1.88</v>
+        <v>1.82</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>201.91</v>
+        <v>176.48</v>
       </c>
       <c r="E14" s="1">
-        <v>209.9820327904</v>
+        <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
         <v>1.18</v>
       </c>
       <c r="H14" s="1">
-        <v>1764490.26</v>
+        <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-166606.85</v>
+        <v>-17310.62</v>
       </c>
       <c r="J14" s="1">
-        <v>-9.4422085390259</v>
+        <v>-1.2258163540068</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1597883.41</v>
+        <v>1394860.13</v>
       </c>
       <c r="N14" s="1">
-        <v>1597883.41</v>
+        <v>1394860.13</v>
       </c>
       <c r="O14" s="1">
-        <v>1.02</v>
+        <v>0.88</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>331.11</v>
+        <v>319.55</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
         <v>1.18</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>475365.25</v>
+        <v>306855.37</v>
       </c>
       <c r="J15" s="1">
-        <v>11.352093425322</v>
+        <v>7.327945886456</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4662832.99</v>
+        <v>4494323.11</v>
       </c>
       <c r="N15" s="1">
-        <v>4662832.99</v>
+        <v>4494323.11</v>
       </c>
       <c r="O15" s="1">
-        <v>2.99</v>
+        <v>2.85</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>11.41</v>
+        <v>10.52</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>1334245.85</v>
+        <v>1091452.96</v>
       </c>
       <c r="J16" s="1">
-        <v>75.024498238756</v>
+        <v>61.372280584725</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3112659.41</v>
+        <v>2869866.52</v>
       </c>
       <c r="N16" s="1">
-        <v>3112659.41</v>
+        <v>2869866.52</v>
       </c>
       <c r="O16" s="1">
-        <v>1.99</v>
+        <v>1.82</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>4500.0</v>
+        <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>690.91</v>
+        <v>742.83</v>
       </c>
       <c r="E17" s="1">
-        <v>423.9143133333</v>
+        <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
         <v>1.18</v>
       </c>
       <c r="H17" s="1">
-        <v>1692433.39</v>
+        <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>944180.42</v>
+        <v>902367.1</v>
       </c>
       <c r="J17" s="1">
-        <v>55.78833563429</v>
+        <v>67.282611827271</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2636613.81</v>
+        <v>2243526.54</v>
       </c>
       <c r="N17" s="1">
-        <v>2636613.81</v>
+        <v>2243526.54</v>
       </c>
       <c r="O17" s="1">
-        <v>1.69</v>
+        <v>1.42</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>68.12</v>
+        <v>60.45</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
         <v>1.18</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>410331.3</v>
+        <v>291540.94</v>
       </c>
       <c r="J18" s="1">
-        <v>64.697627961926</v>
+        <v>45.967751599232</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1044560.58</v>
+        <v>925770.22</v>
       </c>
       <c r="N18" s="1">
-        <v>1044560.58</v>
+        <v>925770.22</v>
       </c>
       <c r="O18" s="1">
-        <v>0.67</v>
+        <v>0.59</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>153.35</v>
+        <v>157.25</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>109634.3</v>
+        <v>166761.95</v>
       </c>
       <c r="J19" s="1">
-        <v>8.5184098903974</v>
+        <v>12.957136992911</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1396662.06</v>
+        <v>1453789.71</v>
       </c>
       <c r="N19" s="1">
-        <v>1396662.06</v>
+        <v>1453789.71</v>
       </c>
       <c r="O19" s="1">
-        <v>0.89</v>
+        <v>0.92</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>968.36</v>
+        <v>1010.79</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
         <v>1.18</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>215313.36</v>
+        <v>291554.63</v>
       </c>
       <c r="J20" s="1">
-        <v>13.635968279424</v>
+        <v>18.464389234366</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1794323.78</v>
+        <v>1870565.05</v>
       </c>
       <c r="N20" s="1">
-        <v>1794323.78</v>
+        <v>1870565.05</v>
       </c>
       <c r="O20" s="1">
-        <v>1.15</v>
+        <v>1.19</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>90.64</v>
+        <v>88.2</v>
       </c>
       <c r="E21" s="1">
         <v>71.6081807451</v>
       </c>
       <c r="F21" t="s">
         <v>77</v>
       </c>
       <c r="G21">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H21" s="1">
         <v>1747012.98</v>
       </c>
       <c r="I21" s="1">
-        <v>471482.99</v>
+        <v>380051.24</v>
       </c>
       <c r="J21" s="1">
-        <v>26.987950026565</v>
+        <v>21.754345522951</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2218495.97</v>
+        <v>2127064.22</v>
       </c>
       <c r="N21" s="1">
-        <v>2218495.97</v>
+        <v>2127064.22</v>
       </c>
       <c r="O21" s="1">
-        <v>1.42</v>
+        <v>1.35</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>107.78</v>
+        <v>114.6</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
         <v>1.18</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>244268.28</v>
+        <v>392563.32</v>
       </c>
       <c r="J22" s="1">
-        <v>11.359008677587</v>
+        <v>18.255052020599</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2394704.88</v>
+        <v>2542999.92</v>
       </c>
       <c r="N22" s="1">
-        <v>2394704.88</v>
+        <v>2542999.92</v>
       </c>
       <c r="O22" s="1">
-        <v>1.53</v>
+        <v>1.61</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>68.96</v>
+        <v>72.64</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>17336.64</v>
+        <v>92533.76</v>
       </c>
       <c r="J23" s="1">
-        <v>1.245634405141</v>
+        <v>6.648533688942</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1409128.64</v>
+        <v>1484325.76</v>
       </c>
       <c r="N23" s="1">
-        <v>1409128.64</v>
+        <v>1484325.76</v>
       </c>
       <c r="O23" s="1">
-        <v>0.9</v>
+        <v>0.94</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
-        <v>79655.0</v>
+        <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>47.35</v>
+        <v>53.16</v>
       </c>
       <c r="E24" s="1">
-        <v>35.8165845207</v>
+        <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
         <v>1.18</v>
       </c>
       <c r="H24" s="1">
-        <v>2560270.36</v>
+        <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>638223.75</v>
+        <v>497972.25</v>
       </c>
       <c r="J24" s="1">
-        <v>24.927982605712</v>
+        <v>40.078867534086</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>3198494.11</v>
+        <v>1740453.09</v>
       </c>
       <c r="N24" s="1">
-        <v>3198494.11</v>
+        <v>1740453.09</v>
       </c>
       <c r="O24" s="1">
-        <v>2.05</v>
+        <v>1.1</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" s="1">
-        <v>5283.0</v>
+        <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>532.25</v>
+        <v>629.71</v>
       </c>
       <c r="E25" s="1">
-        <v>427.785229983</v>
+        <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
         <v>1.18</v>
       </c>
       <c r="H25" s="1">
-        <v>2009515.22</v>
+        <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>375047.83</v>
+        <v>571467.06</v>
       </c>
       <c r="J25" s="1">
-        <v>18.663597382457</v>
+        <v>40.213664170527</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2384563.05</v>
+        <v>1992543.88</v>
       </c>
       <c r="N25" s="1">
-        <v>2384563.05</v>
+        <v>1992543.88</v>
       </c>
       <c r="O25" s="1">
-        <v>1.53</v>
+        <v>1.26</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26" t="s">
         <v>87</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>66.84</v>
+        <v>60.44</v>
       </c>
       <c r="E26" s="1">
         <v>87.738507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1985610.17</v>
       </c>
       <c r="I26" s="1">
-        <v>-472954.13</v>
+        <v>-617792.53</v>
       </c>
       <c r="J26" s="1">
-        <v>-23.819082775951</v>
+        <v>-31.113485382682</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1512656.04</v>
+        <v>1367817.64</v>
       </c>
       <c r="N26" s="1">
-        <v>1512656.04</v>
+        <v>1367817.64</v>
       </c>
       <c r="O26" s="1">
-        <v>0.97</v>
+        <v>0.87</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" t="s">
         <v>89</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>283.65</v>
+        <v>308.35</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
         <v>1.18</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>380718.65</v>
+        <v>595786.58</v>
       </c>
       <c r="J27" s="1">
-        <v>17.883506299125</v>
+        <v>27.98589734536</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2509600.11</v>
+        <v>2724668.04</v>
       </c>
       <c r="N27" s="1">
-        <v>2509600.11</v>
+        <v>2724668.04</v>
       </c>
       <c r="O27" s="1">
-        <v>1.61</v>
+        <v>1.73</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>12.76</v>
+        <v>13.36</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>-101945.44</v>
+        <v>-24270.04</v>
       </c>
       <c r="J28" s="1">
-        <v>-5.8126914354009</v>
+        <v>-1.3838211267207</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1651896.84</v>
+        <v>1729572.24</v>
       </c>
       <c r="N28" s="1">
-        <v>1651896.84</v>
+        <v>1729572.24</v>
       </c>
       <c r="O28" s="1">
-        <v>1.06</v>
+        <v>1.1</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" t="s">
         <v>93</v>
       </c>
       <c r="C29" s="1">
-        <v>28746.0</v>
+        <v>37926.0</v>
       </c>
       <c r="D29" s="1">
-        <v>82.65</v>
+        <v>86.47</v>
       </c>
       <c r="E29" s="1">
-        <v>75.6014906422</v>
+        <v>76.1409020197</v>
       </c>
       <c r="F29" t="s">
         <v>36</v>
       </c>
       <c r="G29">
         <v>1.18</v>
       </c>
       <c r="H29" s="1">
-        <v>1942657.35</v>
+        <v>2542329.52</v>
       </c>
       <c r="I29" s="1">
-        <v>72146.67</v>
+        <v>235227.2</v>
       </c>
       <c r="J29" s="1">
-        <v>3.7138134524856</v>
+        <v>9.2524276711384</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2014804.02</v>
+        <v>2777556.72</v>
       </c>
       <c r="N29" s="1">
-        <v>2014804.02</v>
+        <v>2777556.72</v>
       </c>
       <c r="O29" s="1">
-        <v>1.29</v>
+        <v>1.76</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" t="s">
         <v>95</v>
       </c>
       <c r="C30" s="1">
         <v>2871.0</v>
       </c>
       <c r="D30" s="1">
-        <v>1044.13</v>
+        <v>1051.99</v>
       </c>
       <c r="E30" s="1">
         <v>854.2801079763</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
         <v>1.18</v>
       </c>
       <c r="H30" s="1">
         <v>2119279.12</v>
       </c>
       <c r="I30" s="1">
-        <v>422865.75</v>
+        <v>438748.57</v>
       </c>
       <c r="J30" s="1">
-        <v>19.953282510517</v>
+        <v>20.702726972557</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2542144.87</v>
+        <v>2558027.69</v>
       </c>
       <c r="N30" s="1">
-        <v>2542144.87</v>
+        <v>2558027.69</v>
       </c>
       <c r="O30" s="1">
-        <v>1.63</v>
+        <v>1.62</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>96</v>
       </c>
       <c r="B31" t="s">
         <v>97</v>
       </c>
       <c r="C31" s="1">
         <v>384990.0</v>
       </c>
       <c r="D31" s="1">
-        <v>9.318</v>
+        <v>10.194</v>
       </c>
       <c r="E31" s="1">
         <v>7.5884173355</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2921464.79</v>
       </c>
       <c r="I31" s="1">
-        <v>665872.03</v>
+        <v>1003123.27</v>
       </c>
       <c r="J31" s="1">
-        <v>22.792403053401</v>
+        <v>34.336312162092</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3587336.82</v>
+        <v>3924588.06</v>
       </c>
       <c r="N31" s="1">
-        <v>3587336.82</v>
+        <v>3924588.06</v>
       </c>
       <c r="O31" s="1">
-        <v>2.3</v>
+        <v>2.49</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="1">
         <v>10684.0</v>
       </c>
       <c r="D32" s="1">
-        <v>230.55</v>
+        <v>197.2</v>
       </c>
       <c r="E32" s="1">
         <v>200.6878790715</v>
       </c>
       <c r="F32" t="s">
         <v>36</v>
       </c>
       <c r="G32">
         <v>1.18</v>
       </c>
       <c r="H32" s="1">
         <v>1912555.26</v>
       </c>
       <c r="I32" s="1">
-        <v>176315.33</v>
+        <v>-128118.23</v>
       </c>
       <c r="J32" s="1">
-        <v>9.2188358520945</v>
+        <v>-6.6987988624182</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2088870.59</v>
+        <v>1784437.03</v>
       </c>
       <c r="N32" s="1">
-        <v>2088870.59</v>
+        <v>1784437.03</v>
       </c>
       <c r="O32" s="1">
-        <v>1.34</v>
+        <v>1.13</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="1">
         <v>17518.0</v>
       </c>
       <c r="D33" s="1">
-        <v>45.62</v>
+        <v>45.23</v>
       </c>
       <c r="E33" s="1">
         <v>57.5202083571</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
         <v>1.18</v>
       </c>
       <c r="H33" s="1">
         <v>908284.34</v>
       </c>
       <c r="I33" s="1">
-        <v>-230561.17</v>
+        <v>-237208.59</v>
       </c>
       <c r="J33" s="1">
-        <v>-25.384250266827</v>
+        <v>-26.116115796954</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>677723.17</v>
+        <v>671075.75</v>
       </c>
       <c r="N33" s="1">
-        <v>677723.17</v>
+        <v>671075.75</v>
       </c>
       <c r="O33" s="1">
         <v>0.43</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="1">
         <v>27181.0</v>
       </c>
       <c r="D34" s="1">
-        <v>70.5</v>
+        <v>78.56</v>
       </c>
       <c r="E34" s="1">
         <v>76.8692542585</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2089383.2</v>
       </c>
       <c r="I34" s="1">
-        <v>-173122.7</v>
+        <v>45956.16</v>
       </c>
       <c r="J34" s="1">
-        <v>-8.2858280855326</v>
+        <v>2.1995084482349</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1916260.5</v>
+        <v>2135339.36</v>
       </c>
       <c r="N34" s="1">
-        <v>1916260.5</v>
+        <v>2135339.36</v>
       </c>
       <c r="O34" s="1">
-        <v>1.23</v>
+        <v>1.35</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="1">
         <v>7805.0</v>
       </c>
       <c r="D35" s="1">
-        <v>378.12</v>
+        <v>380.72</v>
       </c>
       <c r="E35" s="1">
         <v>369.4193247918</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
       <c r="G35">
         <v>1.18</v>
       </c>
       <c r="H35" s="1">
         <v>2582186.07</v>
       </c>
       <c r="I35" s="1">
-        <v>-79449.81</v>
+        <v>-65442.1</v>
       </c>
       <c r="J35" s="1">
-        <v>-3.0768429480374</v>
+        <v>-2.5343680984229</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2502736.26</v>
+        <v>2516743.97</v>
       </c>
       <c r="N35" s="1">
-        <v>2502736.26</v>
+        <v>2516743.97</v>
       </c>
       <c r="O35" s="1">
         <v>1.6</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" t="s">
         <v>107</v>
       </c>
       <c r="C36" s="1">
         <v>120106.0</v>
       </c>
       <c r="D36" s="1">
-        <v>25.35</v>
+        <v>24.63</v>
       </c>
       <c r="E36" s="1">
         <v>17.4559626497</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>2096565.85</v>
       </c>
       <c r="I36" s="1">
-        <v>948121.25</v>
+        <v>861644.93</v>
       </c>
       <c r="J36" s="1">
-        <v>45.222583874482</v>
+        <v>41.097918770355</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>3044687.1</v>
+        <v>2958210.78</v>
       </c>
       <c r="N36" s="1">
-        <v>3044687.1</v>
+        <v>2958210.78</v>
       </c>
       <c r="O36" s="1">
-        <v>1.95</v>
+        <v>1.88</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
       <c r="C37" s="1">
         <v>504443.0</v>
       </c>
       <c r="D37" s="1">
-        <v>5.979</v>
+        <v>5.835</v>
       </c>
       <c r="E37" s="1">
         <v>4.2598751692</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2148864.21</v>
       </c>
       <c r="I37" s="1">
-        <v>867200.49</v>
+        <v>794560.7</v>
       </c>
       <c r="J37" s="1">
-        <v>40.356225673283</v>
+        <v>36.975845020938</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>3016064.7</v>
+        <v>2943424.91</v>
       </c>
       <c r="N37" s="1">
-        <v>3016064.7</v>
+        <v>2943424.91</v>
       </c>
       <c r="O37" s="1">
-        <v>1.93</v>
+        <v>1.87</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" t="s">
         <v>111</v>
       </c>
       <c r="C38" s="1">
         <v>3384.0</v>
       </c>
       <c r="D38" s="1">
-        <v>496.73</v>
+        <v>503.51</v>
       </c>
       <c r="E38" s="1">
         <v>441.5855112293</v>
       </c>
       <c r="F38" t="s">
         <v>36</v>
       </c>
       <c r="G38">
         <v>1.18</v>
       </c>
       <c r="H38" s="1">
         <v>1332055.96</v>
       </c>
       <c r="I38" s="1">
-        <v>93431.08</v>
+        <v>111052.23</v>
       </c>
       <c r="J38" s="1">
-        <v>7.0140506709643</v>
+        <v>8.3369042543828</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1425487.04</v>
+        <v>1443108.19</v>
       </c>
       <c r="N38" s="1">
-        <v>1425487.04</v>
+        <v>1443108.19</v>
       </c>
       <c r="O38" s="1">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" t="s">
         <v>113</v>
       </c>
       <c r="C39" s="1">
         <v>20001.0</v>
       </c>
       <c r="D39" s="1">
-        <v>122.98</v>
+        <v>144.3</v>
       </c>
       <c r="E39" s="1">
         <v>84.1574021299</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
         <v>1.18</v>
       </c>
       <c r="H39" s="1">
         <v>1494173.57</v>
       </c>
       <c r="I39" s="1">
-        <v>591751.62</v>
+        <v>950261.34</v>
       </c>
       <c r="J39" s="1">
-        <v>39.603941060208</v>
+        <v>63.597788040114</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2085925.19</v>
+        <v>2444434.91</v>
       </c>
       <c r="N39" s="1">
-        <v>2085925.19</v>
+        <v>2444434.91</v>
       </c>
       <c r="O39" s="1">
-        <v>1.34</v>
+        <v>1.55</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="1">
         <v>377132.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.188</v>
+        <v>4.801</v>
       </c>
       <c r="E40" s="1">
         <v>3.6304812639</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1369170.66</v>
       </c>
       <c r="I40" s="1">
-        <v>210258.16</v>
+        <v>441440.07</v>
       </c>
       <c r="J40" s="1">
-        <v>15.356607188763</v>
+        <v>32.24142051072</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1579428.82</v>
+        <v>1810610.73</v>
       </c>
       <c r="N40" s="1">
-        <v>1579428.82</v>
+        <v>1810610.73</v>
       </c>
       <c r="O40" s="1">
-        <v>1.01</v>
+        <v>1.15</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" s="1">
         <v>78400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>7540.0</v>
+        <v>8713.0</v>
       </c>
       <c r="E41" s="1">
         <v>5532.6593622449</v>
       </c>
       <c r="F41" t="s">
         <v>118</v>
       </c>
       <c r="G41">
-        <v>183.57</v>
+        <v>184.34</v>
       </c>
       <c r="H41" s="1">
         <v>2554932.59</v>
       </c>
       <c r="I41" s="1">
-        <v>665254.37</v>
+        <v>1150780.0</v>
       </c>
       <c r="J41" s="1">
-        <v>26.038040009502</v>
+        <v>45.041501466776</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3220186.96</v>
+        <v>3705712.59</v>
       </c>
       <c r="N41" s="1">
-        <v>3220186.96</v>
+        <v>3705712.59</v>
       </c>
       <c r="O41" s="1">
-        <v>2.06</v>
+        <v>2.35</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>119</v>
       </c>
       <c r="B42" t="s">
         <v>120</v>
       </c>
       <c r="C42" s="1">
         <v>3976.0</v>
       </c>
       <c r="D42" s="1">
-        <v>388.7</v>
+        <v>397.4</v>
       </c>
       <c r="E42" s="1">
         <v>381.7093435614</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1517676.35</v>
       </c>
       <c r="I42" s="1">
-        <v>27794.85</v>
+        <v>62386.05</v>
       </c>
       <c r="J42" s="1">
-        <v>1.8314082577619</v>
+        <v>4.1106293841899</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1545471.2</v>
+        <v>1580062.4</v>
       </c>
       <c r="N42" s="1">
-        <v>1545471.2</v>
+        <v>1580062.4</v>
       </c>
       <c r="O42" s="1">
-        <v>0.99</v>
+        <v>1.0</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" s="1">
         <v>2858.0</v>
       </c>
       <c r="D43" s="1">
-        <v>538.3</v>
+        <v>544.1</v>
       </c>
       <c r="E43" s="1">
         <v>640.6780790763</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1831057.95</v>
       </c>
       <c r="I43" s="1">
-        <v>-292596.55</v>
+        <v>-276020.15</v>
       </c>
       <c r="J43" s="1">
-        <v>-15.979644445442</v>
+        <v>-15.074353599786</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1538461.4</v>
+        <v>1555037.8</v>
       </c>
       <c r="N43" s="1">
-        <v>1538461.4</v>
+        <v>1555037.8</v>
       </c>
       <c r="O43" s="1">
         <v>0.99</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>123</v>
       </c>
       <c r="B44" t="s">
         <v>124</v>
       </c>
       <c r="C44" s="1">
         <v>10750.0</v>
       </c>
       <c r="D44" s="1">
-        <v>126.3</v>
+        <v>128.3</v>
       </c>
       <c r="E44" s="1">
         <v>130.8636483721</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1406784.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-49059.22</v>
+        <v>-27559.22</v>
       </c>
       <c r="J44" s="1">
-        <v>-3.4873308431054</v>
+        <v>-1.9590225429171</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1357725.0</v>
+        <v>1379225.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1357725.0</v>
+        <v>1379225.0</v>
       </c>
       <c r="O44" s="1">
         <v>0.87</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" t="s">
         <v>126</v>
       </c>
       <c r="C45" s="1">
         <v>37038.0</v>
       </c>
       <c r="D45" s="1">
-        <v>31.45</v>
+        <v>34.4</v>
       </c>
       <c r="E45" s="1">
         <v>29.4882139964</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1092184.47</v>
       </c>
       <c r="I45" s="1">
-        <v>72660.63</v>
+        <v>181922.73</v>
       </c>
       <c r="J45" s="1">
-        <v>6.6527800015322</v>
+        <v>16.656776853822</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1164845.1</v>
+        <v>1274107.2</v>
       </c>
       <c r="N45" s="1">
-        <v>1164845.1</v>
+        <v>1274107.2</v>
       </c>
       <c r="O45" s="1">
-        <v>0.75</v>
+        <v>0.81</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="1">
-        <v>20997.0</v>
+        <v>22367.0</v>
       </c>
       <c r="D46" s="1">
-        <v>423.37</v>
+        <v>392.74</v>
       </c>
       <c r="E46" s="1">
-        <v>447.69468305</v>
+        <v>445.7656037913</v>
       </c>
       <c r="F46" t="s">
         <v>36</v>
       </c>
       <c r="G46">
         <v>1.18</v>
       </c>
       <c r="H46" s="1">
-        <v>8387933.73</v>
+        <v>8866505.22</v>
       </c>
       <c r="I46" s="1">
-        <v>-849348.34</v>
+        <v>-1426498.8</v>
       </c>
       <c r="J46" s="1">
-        <v>-10.125835126263</v>
+        <v>-16.088625276871</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>7538585.39</v>
+        <v>7440006.42</v>
       </c>
       <c r="N46" s="1">
-        <v>7538585.39</v>
+        <v>7440006.42</v>
       </c>
       <c r="O46" s="1">
-        <v>4.83</v>
+        <v>4.72</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>129</v>
       </c>
       <c r="B47" t="s">
         <v>130</v>
       </c>
       <c r="C47" s="1">
         <v>80651.0</v>
       </c>
       <c r="D47" s="1">
-        <v>220.6</v>
+        <v>224.2</v>
       </c>
       <c r="E47" s="1">
         <v>204.0828479498</v>
       </c>
       <c r="F47" t="s">
         <v>131</v>
       </c>
       <c r="G47">
-        <v>11.46</v>
+        <v>11.23</v>
       </c>
       <c r="H47" s="1">
         <v>1403954.06</v>
       </c>
       <c r="I47" s="1">
-        <v>149213.37</v>
+        <v>205834.87</v>
       </c>
       <c r="J47" s="1">
-        <v>10.628080665261</v>
+        <v>14.661082998684</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1553167.43</v>
+        <v>1609788.93</v>
       </c>
       <c r="N47" s="1">
-        <v>1553167.43</v>
+        <v>1609788.93</v>
       </c>
       <c r="O47" s="1">
-        <v>0.99</v>
+        <v>1.02</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>132</v>
       </c>
       <c r="B48" t="s">
         <v>133</v>
       </c>
       <c r="C48" s="1">
         <v>4716.0</v>
       </c>
       <c r="D48" s="1">
-        <v>517.6</v>
+        <v>555.6</v>
       </c>
       <c r="E48" s="1">
         <v>468.6676357082</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2210236.57</v>
       </c>
       <c r="I48" s="1">
-        <v>230765.03</v>
+        <v>409973.03</v>
       </c>
       <c r="J48" s="1">
-        <v>10.440738929589</v>
+        <v>18.548830272951</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2441001.6</v>
+        <v>2620209.6</v>
       </c>
       <c r="N48" s="1">
-        <v>2441001.6</v>
+        <v>2620209.6</v>
       </c>
       <c r="O48" s="1">
-        <v>1.56</v>
+        <v>1.66</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>134</v>
       </c>
       <c r="B49" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="1">
         <v>17039.0</v>
       </c>
       <c r="D49" s="1">
-        <v>112.85</v>
+        <v>130.0</v>
       </c>
       <c r="E49" s="1">
         <v>58.3518663067</v>
       </c>
       <c r="F49" t="s">
         <v>36</v>
       </c>
       <c r="G49">
         <v>1.18</v>
       </c>
       <c r="H49" s="1">
         <v>881264.01</v>
       </c>
       <c r="I49" s="1">
-        <v>749376.38</v>
+        <v>994801.04</v>
       </c>
       <c r="J49" s="1">
-        <v>85.034265724751</v>
+        <v>112.88342979081</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1630640.39</v>
+        <v>1876065.05</v>
       </c>
       <c r="N49" s="1">
-        <v>1630640.39</v>
+        <v>1876065.05</v>
       </c>
       <c r="O49" s="1">
-        <v>1.04</v>
+        <v>1.19</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>136</v>
       </c>
       <c r="B50" t="s">
         <v>137</v>
       </c>
       <c r="C50" s="1">
         <v>34327.0</v>
       </c>
       <c r="D50" s="1">
-        <v>373.05</v>
+        <v>237.9</v>
       </c>
       <c r="E50" s="1">
         <v>538.838409124</v>
       </c>
       <c r="F50" t="s">
         <v>138</v>
       </c>
       <c r="G50">
         <v>7.47</v>
       </c>
       <c r="H50" s="1">
         <v>2479393.33</v>
       </c>
       <c r="I50" s="1">
-        <v>-764789.88</v>
+        <v>-1386387.47</v>
       </c>
       <c r="J50" s="1">
-        <v>-30.845847278294</v>
+        <v>-55.916399113649</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1714603.45</v>
+        <v>1093005.86</v>
       </c>
       <c r="N50" s="1">
-        <v>1714603.45</v>
+        <v>1093005.86</v>
       </c>
       <c r="O50" s="1">
-        <v>1.1</v>
+        <v>0.69</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>139</v>
       </c>
       <c r="B51" t="s">
         <v>140</v>
       </c>
       <c r="C51" s="1">
         <v>23240.0</v>
       </c>
       <c r="D51" s="1">
-        <v>383.2</v>
+        <v>375.5</v>
       </c>
       <c r="E51" s="1">
         <v>417.3573962995</v>
       </c>
       <c r="F51" t="s">
         <v>138</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
         <v>1299636.84</v>
       </c>
       <c r="I51" s="1">
-        <v>-107235.59</v>
+        <v>-131649.15</v>
       </c>
       <c r="J51" s="1">
-        <v>-8.2511965419509</v>
+        <v>-10.12968745946</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1192401.25</v>
+        <v>1167987.69</v>
       </c>
       <c r="N51" s="1">
-        <v>1192401.25</v>
+        <v>1167987.69</v>
       </c>
       <c r="O51" s="1">
-        <v>0.76</v>
+        <v>0.74</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>141</v>
       </c>
       <c r="B52" t="s">
         <v>142</v>
       </c>
       <c r="C52" s="1">
         <v>67960.0</v>
       </c>
       <c r="D52" s="1">
-        <v>185.61</v>
+        <v>177.19</v>
       </c>
       <c r="E52" s="1">
         <v>132.4028225427</v>
       </c>
       <c r="F52" t="s">
         <v>36</v>
       </c>
       <c r="G52">
         <v>1.18</v>
       </c>
       <c r="H52" s="1">
         <v>7946827.18</v>
       </c>
       <c r="I52" s="1">
-        <v>2750302.74</v>
+        <v>2252065.34</v>
       </c>
       <c r="J52" s="1">
-        <v>34.608815288217</v>
+        <v>28.33917598797</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>10697129.92</v>
+        <v>10198892.52</v>
       </c>
       <c r="N52" s="1">
-        <v>10697129.92</v>
+        <v>10198892.52</v>
       </c>
       <c r="O52" s="1">
-        <v>6.85</v>
+        <v>6.47</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>143</v>
       </c>
       <c r="B53" t="s">
         <v>144</v>
       </c>
       <c r="C53" s="1">
-        <v>49.0</v>
+        <v>132.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4772.39</v>
+        <v>4778.97</v>
       </c>
       <c r="E53" s="1">
-        <v>4766.4404081633</v>
+        <v>4778.18</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>233555.58</v>
+        <v>630719.76</v>
       </c>
       <c r="I53" s="1">
-        <v>291.53</v>
+        <v>104.28</v>
       </c>
       <c r="J53" s="1">
-        <v>0.12482253688822</v>
+        <v>0.016533491831618</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>233847.11</v>
+        <v>630824.04</v>
       </c>
       <c r="N53" s="1">
-        <v>233847.11</v>
+        <v>630824.04</v>
       </c>
       <c r="O53" s="1">
-        <v>0.15</v>
+        <v>0.4</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>145</v>
       </c>
       <c r="B54" t="s">
         <v>146</v>
       </c>
       <c r="C54" s="1">
         <v>7764.0</v>
       </c>
       <c r="D54" s="1">
-        <v>160.06</v>
+        <v>145.4</v>
       </c>
       <c r="E54" s="1">
         <v>186.5757843895</v>
       </c>
       <c r="F54" t="s">
         <v>36</v>
       </c>
       <c r="G54">
         <v>1.18</v>
       </c>
       <c r="H54" s="1">
         <v>1285093.84</v>
       </c>
       <c r="I54" s="1">
-        <v>-231238.82</v>
+        <v>-328978.32</v>
       </c>
       <c r="J54" s="1">
-        <v>-17.993924863884</v>
+        <v>-25.599556216066</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1053855.02</v>
+        <v>956115.52</v>
       </c>
       <c r="N54" s="1">
-        <v>1053855.02</v>
+        <v>956115.52</v>
       </c>
       <c r="O54" s="1">
-        <v>0.67</v>
+        <v>0.61</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>147</v>
       </c>
       <c r="B55" t="s">
         <v>148</v>
       </c>
       <c r="C55" s="1">
         <v>94856.0</v>
       </c>
       <c r="D55" s="1">
-        <v>15.89</v>
+        <v>18.19</v>
       </c>
       <c r="E55" s="1">
         <v>12.0896589567</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1146776.69</v>
       </c>
       <c r="I55" s="1">
-        <v>360485.15</v>
+        <v>578653.95</v>
       </c>
       <c r="J55" s="1">
-        <v>31.434642258032</v>
+        <v>50.459165681158</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1507261.84</v>
+        <v>1725430.64</v>
       </c>
       <c r="N55" s="1">
-        <v>1507261.84</v>
+        <v>1725430.64</v>
       </c>
       <c r="O55" s="1">
-        <v>0.97</v>
+        <v>1.09</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>149</v>
       </c>
       <c r="B56" t="s">
         <v>150</v>
       </c>
       <c r="C56" s="1">
         <v>15422.0</v>
       </c>
       <c r="D56" s="1">
-        <v>153.19</v>
+        <v>167.2</v>
       </c>
       <c r="E56" s="1">
         <v>152.5145979769</v>
       </c>
       <c r="F56" t="s">
         <v>36</v>
       </c>
       <c r="G56">
         <v>1.18</v>
       </c>
       <c r="H56" s="1">
         <v>2110321.23</v>
       </c>
       <c r="I56" s="1">
-        <v>-106847.54</v>
+        <v>73602.21</v>
       </c>
       <c r="J56" s="1">
-        <v>-5.0630936409619</v>
+        <v>3.4877254208356</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2003473.69</v>
+        <v>2183923.44</v>
       </c>
       <c r="N56" s="1">
-        <v>2003473.69</v>
+        <v>2183923.44</v>
       </c>
       <c r="O56" s="1">
-        <v>1.28</v>
+        <v>1.38</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>151</v>
       </c>
       <c r="B57" t="s">
         <v>152</v>
       </c>
       <c r="C57" s="1">
         <v>14097.0</v>
       </c>
       <c r="D57" s="1">
-        <v>152.62</v>
+        <v>142.36</v>
       </c>
       <c r="E57" s="1">
         <v>157.9966950415</v>
       </c>
       <c r="F57" t="s">
         <v>36</v>
       </c>
       <c r="G57">
         <v>1.18</v>
       </c>
       <c r="H57" s="1">
         <v>1990476.06</v>
       </c>
       <c r="I57" s="1">
-        <v>-165947.45</v>
+        <v>-290764.94</v>
       </c>
       <c r="J57" s="1">
-        <v>-8.3370733933871</v>
+        <v>-14.607808947976</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1824528.61</v>
+        <v>1699711.12</v>
       </c>
       <c r="N57" s="1">
-        <v>1824528.61</v>
+        <v>1699711.12</v>
       </c>
       <c r="O57" s="1">
-        <v>1.17</v>
+        <v>1.08</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>153</v>
       </c>
       <c r="B58" t="s">
         <v>154</v>
       </c>
       <c r="C58" s="1">
-        <v>183900.0</v>
+        <v>149900.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2453.5</v>
+        <v>2969.0</v>
       </c>
       <c r="E58" s="1">
-        <v>2087.8199836868</v>
+        <v>2087.8199866578</v>
       </c>
       <c r="F58" t="s">
         <v>118</v>
       </c>
       <c r="G58">
-        <v>183.57</v>
+        <v>184.34</v>
       </c>
       <c r="H58" s="1">
-        <v>2268989.45</v>
+        <v>1849491.67</v>
       </c>
       <c r="I58" s="1">
-        <v>188895.05</v>
+        <v>564855.87</v>
       </c>
       <c r="J58" s="1">
-        <v>8.3250739662981</v>
+        <v>30.541141610008</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2457884.5</v>
+        <v>2414347.54</v>
       </c>
       <c r="N58" s="1">
-        <v>2457884.5</v>
+        <v>2414347.54</v>
       </c>
       <c r="O58" s="1">
-        <v>1.57</v>
+        <v>1.53</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>155</v>
       </c>
       <c r="B59" t="s">
         <v>156</v>
       </c>
       <c r="C59" s="1">
         <v>7843.0</v>
       </c>
       <c r="D59" s="1">
-        <v>246.6</v>
+        <v>276.7</v>
       </c>
       <c r="E59" s="1">
         <v>215.9045288793</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1693339.22</v>
       </c>
       <c r="I59" s="1">
-        <v>240744.58</v>
+        <v>476818.88</v>
       </c>
       <c r="J59" s="1">
-        <v>14.217150182112</v>
+        <v>28.158497386011</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1934083.8</v>
+        <v>2170158.1</v>
       </c>
       <c r="N59" s="1">
-        <v>1934083.8</v>
+        <v>2170158.1</v>
       </c>
       <c r="O59" s="1">
-        <v>1.24</v>
+        <v>1.38</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>157</v>
       </c>
       <c r="B60" t="s">
         <v>158</v>
       </c>
       <c r="C60" s="1">
         <v>116631.0</v>
       </c>
       <c r="D60" s="1">
-        <v>24.11</v>
+        <v>26.89</v>
       </c>
       <c r="E60" s="1">
         <v>18.6728409257</v>
       </c>
       <c r="F60" t="s">
         <v>77</v>
       </c>
       <c r="G60">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H60" s="1">
         <v>2540739.03</v>
       </c>
       <c r="I60" s="1">
-        <v>708970.22</v>
+        <v>1030437.91</v>
       </c>
       <c r="J60" s="1">
-        <v>27.904094502772</v>
+        <v>40.556621433095</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3249709.25</v>
+        <v>3571176.94</v>
       </c>
       <c r="N60" s="1">
-        <v>3249709.25</v>
+        <v>3571176.94</v>
       </c>
       <c r="O60" s="1">
-        <v>2.08</v>
+        <v>2.26</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>159</v>
       </c>
       <c r="B61" t="s">
         <v>160</v>
       </c>
       <c r="C61" s="1">
         <v>123900.0</v>
       </c>
       <c r="D61" s="1">
-        <v>2048.0</v>
+        <v>2110.0</v>
       </c>
       <c r="E61" s="1">
         <v>2555.3766989508</v>
       </c>
       <c r="F61" t="s">
         <v>118</v>
       </c>
       <c r="G61">
-        <v>183.57</v>
+        <v>184.34</v>
       </c>
       <c r="H61" s="1">
         <v>1866410.99</v>
       </c>
       <c r="I61" s="1">
-        <v>-484134.45</v>
+        <v>-448197.16</v>
       </c>
       <c r="J61" s="1">
-        <v>-25.939327007499</v>
+        <v>-24.013851311495</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1382276.54</v>
+        <v>1418213.83</v>
       </c>
       <c r="N61" s="1">
-        <v>1382276.54</v>
+        <v>1418213.83</v>
       </c>
       <c r="O61" s="1">
-        <v>0.89</v>
+        <v>0.9</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
         <v>6487.0</v>
       </c>
       <c r="D62" s="1">
-        <v>421.81</v>
+        <v>402.51</v>
       </c>
       <c r="E62" s="1">
         <v>336.7764991522</v>
       </c>
       <c r="F62" t="s">
         <v>36</v>
       </c>
       <c r="G62">
         <v>1.18</v>
       </c>
       <c r="H62" s="1">
         <v>1939414.23</v>
       </c>
       <c r="I62" s="1">
-        <v>381041.56</v>
+        <v>272055.55</v>
       </c>
       <c r="J62" s="1">
-        <v>19.647249881218</v>
+        <v>14.027717534072</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2320455.79</v>
+        <v>2211469.78</v>
       </c>
       <c r="N62" s="1">
-        <v>2320455.79</v>
+        <v>2211469.78</v>
       </c>
       <c r="O62" s="1">
-        <v>1.49</v>
+        <v>1.4</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
         <v>170877.0</v>
       </c>
       <c r="D63" s="1">
-        <v>125.5</v>
+        <v>117.6</v>
       </c>
       <c r="E63" s="1">
         <v>134.2464297711</v>
       </c>
       <c r="F63" t="s">
         <v>131</v>
       </c>
       <c r="G63">
-        <v>11.46</v>
+        <v>11.23</v>
       </c>
       <c r="H63" s="1">
         <v>1973184.66</v>
       </c>
       <c r="I63" s="1">
-        <v>-101079.04</v>
+        <v>-184167.5</v>
       </c>
       <c r="J63" s="1">
-        <v>-5.1226345941692</v>
+        <v>-9.3335156984243</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1872105.62</v>
+        <v>1789017.16</v>
       </c>
       <c r="N63" s="1">
-        <v>1872105.62</v>
+        <v>1789017.16</v>
       </c>
       <c r="O63" s="1">
-        <v>1.2</v>
+        <v>1.13</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
         <v>179300.0</v>
       </c>
       <c r="D64" s="1">
-        <v>3535.0</v>
+        <v>3825.0</v>
       </c>
       <c r="E64" s="1">
         <v>2910.6595370887</v>
       </c>
       <c r="F64" t="s">
         <v>118</v>
       </c>
       <c r="G64">
-        <v>183.57</v>
+        <v>184.34</v>
       </c>
       <c r="H64" s="1">
         <v>3064180.54</v>
       </c>
       <c r="I64" s="1">
-        <v>388555.57</v>
+        <v>656305.55</v>
       </c>
       <c r="J64" s="1">
-        <v>12.680570381796</v>
+        <v>21.418631879961</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3452736.11</v>
+        <v>3720486.09</v>
       </c>
       <c r="N64" s="1">
-        <v>3452736.11</v>
+        <v>3720486.09</v>
       </c>
       <c r="O64" s="1">
-        <v>2.21</v>
+        <v>2.36</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
         <v>24867.0</v>
       </c>
       <c r="D65" s="1">
-        <v>49.92</v>
+        <v>54.67</v>
       </c>
       <c r="E65" s="1">
         <v>46.5667177384</v>
       </c>
       <c r="F65" t="s">
         <v>77</v>
       </c>
       <c r="G65">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H65" s="1">
         <v>1335812.17</v>
       </c>
       <c r="I65" s="1">
-        <v>98789.29</v>
+        <v>212216.63</v>
       </c>
       <c r="J65" s="1">
-        <v>7.3954476698621</v>
+        <v>15.886711827158</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1434601.46</v>
+        <v>1548028.8</v>
       </c>
       <c r="N65" s="1">
-        <v>1434601.46</v>
+        <v>1548028.8</v>
       </c>
       <c r="O65" s="1">
-        <v>0.92</v>
+        <v>0.98</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
-        <v>12283.0</v>
+        <v>13068.0</v>
       </c>
       <c r="D66" s="1">
-        <v>223.16</v>
+        <v>240.84</v>
       </c>
       <c r="E66" s="1">
-        <v>192.4870951722</v>
+        <v>194.8258103765</v>
       </c>
       <c r="F66" t="s">
         <v>36</v>
       </c>
       <c r="G66">
         <v>1.18</v>
       </c>
       <c r="H66" s="1">
-        <v>2117685.73</v>
+        <v>2270159.35</v>
       </c>
       <c r="I66" s="1">
-        <v>206834.52</v>
+        <v>395460.3</v>
       </c>
       <c r="J66" s="1">
-        <v>9.7670073075479</v>
+        <v>17.419935741515</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2324520.25</v>
+        <v>2665619.65</v>
       </c>
       <c r="N66" s="1">
-        <v>2324520.25</v>
+        <v>2665619.65</v>
       </c>
       <c r="O66" s="1">
-        <v>1.49</v>
+        <v>1.69</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
         <v>22087.0</v>
       </c>
       <c r="D67" s="1">
-        <v>93.95</v>
+        <v>90.56</v>
       </c>
       <c r="E67" s="1">
         <v>101.7684941368</v>
       </c>
       <c r="F67" t="s">
         <v>57</v>
       </c>
       <c r="G67">
         <v>1.61</v>
       </c>
       <c r="H67" s="1">
         <v>1464870.86</v>
       </c>
       <c r="I67" s="1">
-        <v>-179637.42</v>
+        <v>-222742.86</v>
       </c>
       <c r="J67" s="1">
-        <v>-12.263020919127</v>
+        <v>-15.205631163965</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1285233.44</v>
+        <v>1242128.0</v>
       </c>
       <c r="N67" s="1">
-        <v>1285233.44</v>
+        <v>1242128.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.82</v>
+        <v>0.79</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
         <v>10509.0</v>
       </c>
       <c r="D68" s="1">
-        <v>270.46</v>
+        <v>231.07</v>
       </c>
       <c r="E68" s="1">
         <v>238.6213645447</v>
       </c>
       <c r="F68" t="s">
         <v>57</v>
       </c>
       <c r="G68">
         <v>1.61</v>
       </c>
       <c r="H68" s="1">
         <v>1615899.91</v>
       </c>
       <c r="I68" s="1">
-        <v>144506.48</v>
+        <v>-107910.95</v>
       </c>
       <c r="J68" s="1">
-        <v>8.9427865615761</v>
+        <v>-6.6780714159456</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1760406.39</v>
+        <v>1507988.96</v>
       </c>
       <c r="N68" s="1">
-        <v>1760406.39</v>
+        <v>1507988.96</v>
       </c>
       <c r="O68" s="1">
-        <v>1.13</v>
+        <v>0.96</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
         <v>26756.0</v>
       </c>
       <c r="D69" s="1">
-        <v>139.88</v>
+        <v>129.56</v>
       </c>
       <c r="E69" s="1">
         <v>128.2709313799</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
       <c r="G69">
         <v>1.18</v>
       </c>
       <c r="H69" s="1">
         <v>3055056.23</v>
       </c>
       <c r="I69" s="1">
-        <v>118815.28</v>
+        <v>-119079.81</v>
       </c>
       <c r="J69" s="1">
-        <v>3.8891356182992</v>
+        <v>-3.8977943787306</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>3173871.51</v>
+        <v>2935976.42</v>
       </c>
       <c r="N69" s="1">
-        <v>3173871.51</v>
+        <v>2935976.42</v>
       </c>
       <c r="O69" s="1">
-        <v>2.03</v>
+        <v>1.86</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" s="1">
         <v>-26071061.51</v>
       </c>
       <c r="D70" s="1">
-        <v>0.84524134</v>
+        <v>0.84521568</v>
       </c>
       <c r="E70" s="1">
         <v>0.8529318596</v>
       </c>
       <c r="F70" t="s">
         <v>36</v>
       </c>
       <c r="G70">
         <v>1.18</v>
       </c>
       <c r="H70" s="1">
         <v>0.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-235071.51</v>
+        <v>-235855.79</v>
       </c>
       <c r="J70" s="1">
         <v>0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
         <v>179</v>
       </c>
       <c r="M70" s="1">
-        <v>-260267.93</v>
+        <v>-291047.94</v>
       </c>
       <c r="N70" s="1">
-        <v>-235071.51</v>
+        <v>-235855.79</v>
       </c>
       <c r="O70" s="1">
         <v>-0.15</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>