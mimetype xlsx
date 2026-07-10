--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU2702915468</t>
   </si>
   <si>
@@ -553,51 +553,60 @@
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>OACT01964558</t>
   </si>
   <si>
     <t>EUR/USD 15/04/26</t>
   </si>
   <si>
-    <t>80 388.57</t>
+    <t>102 542.25</t>
+  </si>
+  <si>
+    <t>OACT01991635</t>
+  </si>
+  <si>
+    <t>EUR/USD 15/07/26</t>
+  </si>
+  <si>
+    <t>1 973.80</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -961,241 +970,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>10840.8</v>
+        <v>11641.81</v>
       </c>
       <c r="D2">
-        <v>114.09</v>
+        <v>119.58</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1236824.92</v>
+        <v>1392119.14</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1236824.92</v>
+        <v>1392119.14</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>384262.0</v>
+        <v>385026.82</v>
       </c>
       <c r="D3">
-        <v>130.17</v>
+        <v>136.5</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>50018036.27</v>
+        <v>52557795.64</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>50018036.27</v>
+        <v>52557795.64</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1683.17</v>
+        <v>1659.17</v>
       </c>
       <c r="D4">
-        <v>54549.89</v>
+        <v>57221.08</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>91816740.53</v>
+        <v>94939503.53</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>91816740.53</v>
+        <v>94939503.53</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>4253.0</v>
       </c>
       <c r="D5">
-        <v>106.77</v>
+        <v>111.99</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>454075.76</v>
+        <v>476310.57</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>454075.76</v>
+        <v>476310.57</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>2245.0</v>
       </c>
       <c r="D6">
-        <v>97.91</v>
+        <v>102.66</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>219814.69</v>
+        <v>230472.27</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>219814.69</v>
+        <v>230472.27</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>102.24</v>
+        <v>107.21</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10223.82</v>
+        <v>10720.98</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10223.82</v>
+        <v>10720.98</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P70"/>
+  <dimension ref="A1:P71"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O70" sqref="O70"/>
+      <selection activeCell="O71" sqref="O71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1217,3486 +1226,3536 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>205.07</v>
+        <v>207.94</v>
       </c>
       <c r="E2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>-197267.62</v>
+        <v>-201887.16</v>
       </c>
       <c r="J2" s="1">
-        <v>-7.3927028536773</v>
+        <v>-7.5658224287027</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2471142.35</v>
+        <v>2466522.81</v>
       </c>
       <c r="N2" s="1">
-        <v>2471142.35</v>
+        <v>2466522.81</v>
       </c>
       <c r="O2" s="1">
-        <v>1.72</v>
+        <v>1.65</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>133.5</v>
+        <v>137.8</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-541465.4</v>
+        <v>-499957.5</v>
       </c>
       <c r="J3" s="1">
-        <v>-29.58599526408</v>
+        <v>-27.317978632137</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1288675.5</v>
+        <v>1330183.4</v>
       </c>
       <c r="N3" s="1">
-        <v>1288675.5</v>
+        <v>1330183.4</v>
       </c>
       <c r="O3" s="1">
-        <v>0.9</v>
+        <v>0.89</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>248.15</v>
+        <v>225.35</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-719951.44</v>
+        <v>-800467.86</v>
       </c>
       <c r="J4" s="1">
-        <v>-48.681220957876</v>
+        <v>-54.125529302835</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>758958.55</v>
+        <v>678442.13</v>
       </c>
       <c r="N4" s="1">
-        <v>758958.55</v>
+        <v>678442.13</v>
       </c>
       <c r="O4" s="1">
-        <v>0.53</v>
+        <v>0.45</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>132.19</v>
+        <v>147.18</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>-78697.68</v>
+        <v>-12079.88</v>
       </c>
       <c r="J5" s="1">
-        <v>-10.183508216412</v>
+        <v>-1.56314083507</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>694097.69</v>
+        <v>760715.49</v>
       </c>
       <c r="N5" s="1">
-        <v>694097.69</v>
+        <v>760715.49</v>
       </c>
       <c r="O5" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>12206.0</v>
       </c>
       <c r="D6" s="1">
-        <v>201.33</v>
+        <v>245.04</v>
       </c>
       <c r="E6" s="1">
         <v>186.0293945601</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H6" s="1">
         <v>2014941.7</v>
       </c>
       <c r="I6" s="1">
-        <v>113628.23</v>
+        <v>535220.93</v>
       </c>
       <c r="J6" s="1">
-        <v>5.6392812754831</v>
+        <v>26.562601290151</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2128569.93</v>
+        <v>2550162.63</v>
       </c>
       <c r="N6" s="1">
-        <v>2128569.93</v>
+        <v>2550162.63</v>
       </c>
       <c r="O6" s="1">
-        <v>1.48</v>
+        <v>1.7</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>88.58</v>
+        <v>83.59</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-665103.71</v>
+        <v>-814811.26</v>
       </c>
       <c r="J7" s="1">
-        <v>-24.004308220557</v>
+        <v>-29.407414712241</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2105664.37</v>
+        <v>1955956.82</v>
       </c>
       <c r="N7" s="1">
-        <v>2105664.37</v>
+        <v>1955956.82</v>
       </c>
       <c r="O7" s="1">
-        <v>1.46</v>
+        <v>1.31</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>347.8</v>
+        <v>351.02</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>283403.63</v>
+        <v>268969.11</v>
       </c>
       <c r="J8" s="1">
-        <v>14.712263682749</v>
+        <v>13.962927958383</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2209712.43</v>
+        <v>2195277.91</v>
       </c>
       <c r="N8" s="1">
-        <v>2209712.43</v>
+        <v>2195277.91</v>
       </c>
       <c r="O8" s="1">
-        <v>1.54</v>
+        <v>1.47</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>357.06</v>
+        <v>399.49</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>1408326.57</v>
+        <v>1733332.96</v>
       </c>
       <c r="J9" s="1">
-        <v>78.275914006346</v>
+        <v>96.340028379444</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3207509.1</v>
+        <v>3532515.49</v>
       </c>
       <c r="N9" s="1">
-        <v>3207509.1</v>
+        <v>3532515.49</v>
       </c>
       <c r="O9" s="1">
-        <v>2.23</v>
+        <v>2.36</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1128.2</v>
+        <v>1270.0</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>556886.58</v>
+        <v>777669.18</v>
       </c>
       <c r="J10" s="1">
-        <v>46.418014150992</v>
+        <v>64.820845569722</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1756607.4</v>
+        <v>1977390.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1756607.4</v>
+        <v>1977390.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.22</v>
+        <v>1.32</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>147.94</v>
+        <v>155.23</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-182419.73</v>
+        <v>-157521.49</v>
       </c>
       <c r="J11" s="1">
-        <v>-19.4038010041</v>
+        <v>-16.755400557984</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>757703.96</v>
+        <v>782602.2</v>
       </c>
       <c r="N11" s="1">
-        <v>757703.96</v>
+        <v>782602.2</v>
       </c>
       <c r="O11" s="1">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>183.59</v>
+        <v>199.73</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
-        <v>1.59</v>
+        <v>1.62</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>419403.72</v>
+        <v>613848.67</v>
       </c>
       <c r="J12" s="1">
-        <v>15.793301988991</v>
+        <v>23.11543021328</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3074983.41</v>
+        <v>3269428.36</v>
       </c>
       <c r="N12" s="1">
-        <v>3074983.41</v>
+        <v>3269428.36</v>
       </c>
       <c r="O12" s="1">
-        <v>2.14</v>
+        <v>2.19</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>114.94</v>
+        <v>127.56</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>826834.9</v>
+        <v>1088497.67</v>
       </c>
       <c r="J13" s="1">
-        <v>41.259136163868</v>
+        <v>54.316132012066</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2830839.29</v>
+        <v>3092502.06</v>
       </c>
       <c r="N13" s="1">
-        <v>2830839.29</v>
+        <v>3092502.06</v>
       </c>
       <c r="O13" s="1">
-        <v>1.97</v>
+        <v>2.07</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>154.13</v>
+        <v>154.22</v>
       </c>
       <c r="E14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-166314.4</v>
+        <v>-185090.53</v>
       </c>
       <c r="J14" s="1">
-        <v>-11.777216034251</v>
+        <v>-13.106809498781</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1245856.35</v>
+        <v>1227080.22</v>
       </c>
       <c r="N14" s="1">
-        <v>1245856.35</v>
+        <v>1227080.22</v>
       </c>
       <c r="O14" s="1">
-        <v>0.87</v>
+        <v>0.82</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>310.51</v>
+        <v>371.55</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>278819.88</v>
+        <v>1073187.33</v>
       </c>
       <c r="J15" s="1">
-        <v>6.6584364898295</v>
+        <v>25.628551588555</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4466287.62</v>
+        <v>5260655.07</v>
       </c>
       <c r="N15" s="1">
-        <v>4466287.62</v>
+        <v>5260655.07</v>
       </c>
       <c r="O15" s="1">
-        <v>3.11</v>
+        <v>3.52</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.946</v>
+        <v>10.655</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>934865.19</v>
+        <v>1128281.1</v>
       </c>
       <c r="J16" s="1">
-        <v>52.567367401315</v>
+        <v>63.443122869576</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2713278.75</v>
+        <v>2906694.66</v>
       </c>
       <c r="N16" s="1">
-        <v>2713278.75</v>
+        <v>2906694.66</v>
       </c>
       <c r="O16" s="1">
-        <v>1.89</v>
+        <v>1.94</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>680.88</v>
+        <v>790.66</v>
       </c>
       <c r="E17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>761931.14</v>
+        <v>1062808.3</v>
       </c>
       <c r="J17" s="1">
-        <v>56.811376580252</v>
+        <v>79.245484787402</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2103090.58</v>
+        <v>2403967.74</v>
       </c>
       <c r="N17" s="1">
-        <v>2103090.58</v>
+        <v>2403967.74</v>
       </c>
       <c r="O17" s="1">
-        <v>1.46</v>
+        <v>1.61</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>55.28</v>
+        <v>64.24</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>231576.66</v>
+        <v>356168.2</v>
       </c>
       <c r="J18" s="1">
-        <v>36.513082461283</v>
+        <v>56.157640656388</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>865805.94</v>
+        <v>990397.48</v>
       </c>
       <c r="N18" s="1">
-        <v>865805.94</v>
+        <v>990397.48</v>
       </c>
       <c r="O18" s="1">
-        <v>0.6</v>
+        <v>0.66</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>130.4</v>
+        <v>153.35</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
-        <v>0.91</v>
+        <v>0.93</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>-85174.55</v>
+        <v>103900.07</v>
       </c>
       <c r="J19" s="1">
-        <v>-6.6179264074304</v>
+        <v>8.0728693839517</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1201853.21</v>
+        <v>1390927.83</v>
       </c>
       <c r="N19" s="1">
-        <v>1201853.21</v>
+        <v>1390927.83</v>
       </c>
       <c r="O19" s="1">
-        <v>0.84</v>
+        <v>0.93</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>972.33</v>
+        <v>998.47</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>261215.7</v>
+        <v>281122.55</v>
       </c>
       <c r="J20" s="1">
-        <v>16.54300039388</v>
+        <v>17.803717216762</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1840226.12</v>
+        <v>1860132.97</v>
       </c>
       <c r="N20" s="1">
-        <v>1840226.12</v>
+        <v>1860132.97</v>
       </c>
       <c r="O20" s="1">
-        <v>1.28</v>
+        <v>1.24</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>75.32</v>
+        <v>86.46</v>
       </c>
       <c r="E21" s="1">
         <v>71.6081807451</v>
       </c>
       <c r="F21" t="s">
         <v>77</v>
       </c>
       <c r="G21">
         <v>0.87</v>
       </c>
       <c r="H21" s="1">
         <v>1747012.98</v>
       </c>
       <c r="I21" s="1">
-        <v>91095.31</v>
+        <v>354962.96</v>
       </c>
       <c r="J21" s="1">
-        <v>5.2143464898584</v>
+        <v>20.318278345018</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1838108.29</v>
+        <v>2101975.94</v>
       </c>
       <c r="N21" s="1">
-        <v>1838108.29</v>
+        <v>2101975.94</v>
       </c>
       <c r="O21" s="1">
-        <v>1.28</v>
+        <v>1.4</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.44</v>
+        <v>106.95</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>83541.75</v>
+        <v>238692.44</v>
       </c>
       <c r="J22" s="1">
-        <v>3.8848738902602</v>
+        <v>11.099719935942</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2233978.35</v>
+        <v>2389129.04</v>
       </c>
       <c r="N22" s="1">
-        <v>2233978.35</v>
+        <v>2389129.04</v>
       </c>
       <c r="O22" s="1">
-        <v>1.55</v>
+        <v>1.6</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>68.5</v>
+        <v>69.18</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>7937.0</v>
+        <v>21832.12</v>
       </c>
       <c r="J23" s="1">
-        <v>0.57027199466587</v>
+        <v>1.5686338188465</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1399729.0</v>
+        <v>1413624.12</v>
       </c>
       <c r="N23" s="1">
-        <v>1399729.0</v>
+        <v>1413624.12</v>
       </c>
       <c r="O23" s="1">
-        <v>0.97</v>
+        <v>0.94</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
         <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>55.14</v>
+        <v>61.27</v>
       </c>
       <c r="E24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>603765.88</v>
+        <v>776919.02</v>
       </c>
       <c r="J24" s="1">
-        <v>48.593576702559</v>
+        <v>62.529658002614</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1846246.72</v>
+        <v>2019399.86</v>
       </c>
       <c r="N24" s="1">
-        <v>1846246.72</v>
+        <v>2019399.86</v>
       </c>
       <c r="O24" s="1">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" s="1">
         <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>559.73</v>
+        <v>605.0</v>
       </c>
       <c r="E25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>390227.88</v>
+        <v>506092.04</v>
       </c>
       <c r="J25" s="1">
-        <v>27.460013034341</v>
+        <v>35.613278105543</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1811304.7</v>
+        <v>1927168.86</v>
       </c>
       <c r="N25" s="1">
-        <v>1811304.7</v>
+        <v>1927168.86</v>
       </c>
       <c r="O25" s="1">
-        <v>1.26</v>
+        <v>1.29</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26" t="s">
         <v>87</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>58.12</v>
+        <v>62.62</v>
       </c>
       <c r="E26" s="1">
         <v>87.738507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1985610.17</v>
       </c>
       <c r="I26" s="1">
-        <v>-670296.45</v>
+        <v>-568456.95</v>
       </c>
       <c r="J26" s="1">
-        <v>-33.757706327622</v>
+        <v>-28.628829494764</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1315313.72</v>
+        <v>1417153.22</v>
       </c>
       <c r="N26" s="1">
-        <v>1315313.72</v>
+        <v>1417153.22</v>
       </c>
       <c r="O26" s="1">
-        <v>0.91</v>
+        <v>0.95</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" t="s">
         <v>89</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>256.48</v>
+        <v>273.29</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>188880.2</v>
+        <v>302149.42</v>
       </c>
       <c r="J27" s="1">
-        <v>8.8722741753785</v>
+        <v>14.19287196949</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2317761.66</v>
+        <v>2431030.88</v>
       </c>
       <c r="N27" s="1">
-        <v>2317761.66</v>
+        <v>2431030.88</v>
       </c>
       <c r="O27" s="1">
-        <v>1.61</v>
+        <v>1.62</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>12.95</v>
+        <v>14.46</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>-77348.23</v>
+        <v>118134.86</v>
       </c>
       <c r="J28" s="1">
-        <v>-4.4102158376522</v>
+        <v>6.735774439193</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1676494.05</v>
+        <v>1871977.14</v>
       </c>
       <c r="N28" s="1">
-        <v>1676494.05</v>
+        <v>1871977.14</v>
       </c>
       <c r="O28" s="1">
-        <v>1.17</v>
+        <v>1.25</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" t="s">
         <v>93</v>
       </c>
       <c r="C29" s="1">
         <v>37926.0</v>
       </c>
       <c r="D29" s="1">
-        <v>82.5</v>
+        <v>77.87</v>
       </c>
       <c r="E29" s="1">
         <v>76.1409020197</v>
       </c>
       <c r="F29" t="s">
         <v>36</v>
       </c>
       <c r="G29">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H29" s="1">
         <v>2542329.52</v>
       </c>
       <c r="I29" s="1">
-        <v>167843.72</v>
+        <v>-24277.24</v>
       </c>
       <c r="J29" s="1">
-        <v>6.6019655862707</v>
+        <v>-0.95492105995764</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2710173.24</v>
+        <v>2518052.28</v>
       </c>
       <c r="N29" s="1">
-        <v>2710173.24</v>
+        <v>2518052.28</v>
       </c>
       <c r="O29" s="1">
-        <v>1.89</v>
+        <v>1.68</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" t="s">
         <v>95</v>
       </c>
       <c r="C30" s="1">
         <v>2871.0</v>
       </c>
       <c r="D30" s="1">
-        <v>906.7</v>
+        <v>939.47</v>
       </c>
       <c r="E30" s="1">
         <v>854.2801079763</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H30" s="1">
         <v>2119279.12</v>
       </c>
       <c r="I30" s="1">
-        <v>135494.12</v>
+        <v>180433.86</v>
       </c>
       <c r="J30" s="1">
-        <v>6.3934060747977</v>
+        <v>8.5139261882597</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2254773.24</v>
+        <v>2299712.98</v>
       </c>
       <c r="N30" s="1">
-        <v>2254773.24</v>
+        <v>2299712.98</v>
       </c>
       <c r="O30" s="1">
-        <v>1.57</v>
+        <v>1.54</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>96</v>
       </c>
       <c r="B31" t="s">
         <v>97</v>
       </c>
       <c r="C31" s="1">
         <v>384990.0</v>
       </c>
       <c r="D31" s="1">
-        <v>9.135</v>
+        <v>9.866</v>
       </c>
       <c r="E31" s="1">
         <v>7.5884173355</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2921464.79</v>
       </c>
       <c r="I31" s="1">
-        <v>595418.86</v>
+        <v>876846.55</v>
       </c>
       <c r="J31" s="1">
-        <v>20.380832999873</v>
+        <v>30.01393523555</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3516883.65</v>
+        <v>3798311.34</v>
       </c>
       <c r="N31" s="1">
-        <v>3516883.65</v>
+        <v>3798311.34</v>
       </c>
       <c r="O31" s="1">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="1">
         <v>10684.0</v>
       </c>
       <c r="D32" s="1">
-        <v>192.82</v>
+        <v>203.47</v>
       </c>
       <c r="E32" s="1">
         <v>200.6878790715</v>
       </c>
       <c r="F32" t="s">
         <v>36</v>
       </c>
       <c r="G32">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H32" s="1">
         <v>1912555.26</v>
       </c>
       <c r="I32" s="1">
-        <v>-128156.06</v>
+        <v>-59058.67</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.7007768444819</v>
+        <v>-3.0879458092102</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1784399.2</v>
+        <v>1853496.59</v>
       </c>
       <c r="N32" s="1">
-        <v>1784399.2</v>
+        <v>1853496.59</v>
       </c>
       <c r="O32" s="1">
         <v>1.24</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="1">
         <v>17518.0</v>
       </c>
       <c r="D33" s="1">
-        <v>37.01</v>
+        <v>35.59</v>
       </c>
       <c r="E33" s="1">
         <v>57.5202083571</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H33" s="1">
         <v>908284.34</v>
       </c>
       <c r="I33" s="1">
-        <v>-346706.88</v>
+        <v>-376702.62</v>
       </c>
       <c r="J33" s="1">
-        <v>-38.171623656971</v>
+        <v>-41.474085086615</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>561577.46</v>
+        <v>531581.72</v>
       </c>
       <c r="N33" s="1">
-        <v>561577.46</v>
+        <v>531581.72</v>
       </c>
       <c r="O33" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="1">
         <v>27181.0</v>
       </c>
       <c r="D34" s="1">
-        <v>66.38</v>
+        <v>68.34</v>
       </c>
       <c r="E34" s="1">
         <v>76.8692542585</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2089383.2</v>
       </c>
       <c r="I34" s="1">
-        <v>-285108.42</v>
+        <v>-231833.66</v>
       </c>
       <c r="J34" s="1">
-        <v>-13.645578274009</v>
+        <v>-11.095794203763</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1804274.78</v>
+        <v>1857549.54</v>
       </c>
       <c r="N34" s="1">
-        <v>1804274.78</v>
+        <v>1857549.54</v>
       </c>
       <c r="O34" s="1">
-        <v>1.26</v>
+        <v>1.24</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="1">
         <v>7805.0</v>
       </c>
       <c r="D35" s="1">
-        <v>320.75</v>
+        <v>337.34</v>
       </c>
       <c r="E35" s="1">
         <v>369.4193247918</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
       <c r="G35">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H35" s="1">
         <v>2582186.07</v>
       </c>
       <c r="I35" s="1">
-        <v>-413754.93</v>
+        <v>-337279.47</v>
       </c>
       <c r="J35" s="1">
-        <v>-16.023435909868</v>
+        <v>-13.061780245759</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2168431.14</v>
+        <v>2244906.6</v>
       </c>
       <c r="N35" s="1">
-        <v>2168431.14</v>
+        <v>2244906.6</v>
       </c>
       <c r="O35" s="1">
-        <v>1.51</v>
+        <v>1.5</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" t="s">
         <v>107</v>
       </c>
       <c r="C36" s="1">
         <v>120106.0</v>
       </c>
       <c r="D36" s="1">
-        <v>21.93</v>
+        <v>24.585</v>
       </c>
       <c r="E36" s="1">
         <v>17.4559626497</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>2096565.85</v>
       </c>
       <c r="I36" s="1">
-        <v>537358.73</v>
+        <v>856240.16</v>
       </c>
       <c r="J36" s="1">
-        <v>25.630424629877</v>
+        <v>40.840127201347</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2633924.58</v>
+        <v>2952806.01</v>
       </c>
       <c r="N36" s="1">
-        <v>2633924.58</v>
+        <v>2952806.01</v>
       </c>
       <c r="O36" s="1">
-        <v>1.83</v>
+        <v>1.97</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
       <c r="C37" s="1">
         <v>504443.0</v>
       </c>
       <c r="D37" s="1">
-        <v>4.966</v>
+        <v>5.657</v>
       </c>
       <c r="E37" s="1">
         <v>4.2598751692</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2148864.21</v>
       </c>
       <c r="I37" s="1">
-        <v>356199.73</v>
+        <v>704769.84</v>
       </c>
       <c r="J37" s="1">
-        <v>16.576186077388</v>
+        <v>32.797318542524</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2505063.94</v>
+        <v>2853634.05</v>
       </c>
       <c r="N37" s="1">
-        <v>2505063.94</v>
+        <v>2853634.05</v>
       </c>
       <c r="O37" s="1">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" t="s">
         <v>111</v>
       </c>
       <c r="C38" s="1">
         <v>3384.0</v>
       </c>
       <c r="D38" s="1">
-        <v>477.97</v>
+        <v>450.62</v>
       </c>
       <c r="E38" s="1">
         <v>441.5855112293</v>
       </c>
       <c r="F38" t="s">
         <v>36</v>
       </c>
       <c r="G38">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H38" s="1">
         <v>1332055.96</v>
       </c>
       <c r="I38" s="1">
-        <v>68940.56</v>
+        <v>-31891.34</v>
       </c>
       <c r="J38" s="1">
-        <v>5.1755002845376</v>
+        <v>-2.3941441619315</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1400996.52</v>
+        <v>1300164.62</v>
       </c>
       <c r="N38" s="1">
-        <v>1400996.52</v>
+        <v>1300164.62</v>
       </c>
       <c r="O38" s="1">
-        <v>0.97</v>
+        <v>0.87</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" t="s">
         <v>113</v>
       </c>
       <c r="C39" s="1">
         <v>20001.0</v>
       </c>
       <c r="D39" s="1">
-        <v>129.7</v>
+        <v>142.53</v>
       </c>
       <c r="E39" s="1">
         <v>84.1574021299</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H39" s="1">
         <v>1494173.57</v>
       </c>
       <c r="I39" s="1">
-        <v>752798.89</v>
+        <v>936437.79</v>
       </c>
       <c r="J39" s="1">
-        <v>50.382291931452</v>
+        <v>62.672624439475</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2246972.46</v>
+        <v>2430611.36</v>
       </c>
       <c r="N39" s="1">
-        <v>2246972.46</v>
+        <v>2430611.36</v>
       </c>
       <c r="O39" s="1">
-        <v>1.56</v>
+        <v>1.62</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="1">
         <v>377132.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.685</v>
+        <v>4.824</v>
       </c>
       <c r="E40" s="1">
         <v>3.6304812639</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1369170.66</v>
       </c>
       <c r="I40" s="1">
-        <v>397692.76</v>
+        <v>450114.11</v>
       </c>
       <c r="J40" s="1">
-        <v>29.046251984395</v>
+        <v>32.874945625843</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1766863.42</v>
+        <v>1819284.77</v>
       </c>
       <c r="N40" s="1">
-        <v>1766863.42</v>
+        <v>1819284.77</v>
       </c>
       <c r="O40" s="1">
-        <v>1.23</v>
+        <v>1.22</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" s="1">
         <v>78400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>7698.0</v>
+        <v>8118.0</v>
       </c>
       <c r="E41" s="1">
         <v>5532.6593622449</v>
       </c>
       <c r="F41" t="s">
         <v>118</v>
       </c>
       <c r="G41">
-        <v>183.86</v>
+        <v>186.62</v>
       </c>
       <c r="H41" s="1">
         <v>2554932.59</v>
       </c>
       <c r="I41" s="1">
-        <v>727584.15</v>
+        <v>855408.74</v>
       </c>
       <c r="J41" s="1">
-        <v>28.477626096585</v>
+        <v>33.480677468676</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3282516.74</v>
+        <v>3410341.33</v>
       </c>
       <c r="N41" s="1">
-        <v>3282516.74</v>
+        <v>3410341.33</v>
       </c>
       <c r="O41" s="1">
         <v>2.28</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>119</v>
       </c>
       <c r="B42" t="s">
         <v>120</v>
       </c>
       <c r="C42" s="1">
         <v>3976.0</v>
       </c>
       <c r="D42" s="1">
-        <v>347.7</v>
+        <v>358.9</v>
       </c>
       <c r="E42" s="1">
         <v>381.7093435614</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1517676.35</v>
       </c>
       <c r="I42" s="1">
-        <v>-135221.15</v>
+        <v>-90689.95</v>
       </c>
       <c r="J42" s="1">
-        <v>-8.9097487748294</v>
+        <v>-5.9755790488532</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1382455.2</v>
+        <v>1426986.4</v>
       </c>
       <c r="N42" s="1">
-        <v>1382455.2</v>
+        <v>1426986.4</v>
       </c>
       <c r="O42" s="1">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" s="1">
         <v>2858.0</v>
       </c>
       <c r="D43" s="1">
-        <v>457.95</v>
+        <v>483.3</v>
       </c>
       <c r="E43" s="1">
         <v>640.6780790763</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1831057.95</v>
       </c>
       <c r="I43" s="1">
-        <v>-522236.85</v>
+        <v>-449786.55</v>
       </c>
       <c r="J43" s="1">
-        <v>-28.521044350344</v>
+        <v>-24.564299016315</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1308821.1</v>
+        <v>1381271.4</v>
       </c>
       <c r="N43" s="1">
-        <v>1308821.1</v>
+        <v>1381271.4</v>
       </c>
       <c r="O43" s="1">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>123</v>
       </c>
       <c r="B44" t="s">
         <v>124</v>
       </c>
       <c r="C44" s="1">
         <v>10750.0</v>
       </c>
       <c r="D44" s="1">
-        <v>104.05</v>
+        <v>111.85</v>
       </c>
       <c r="E44" s="1">
         <v>130.8636483721</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1406784.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-288246.72</v>
+        <v>-204396.72</v>
       </c>
       <c r="J44" s="1">
-        <v>-20.489760682701</v>
+        <v>-14.529358311966</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1118537.5</v>
+        <v>1202387.5</v>
       </c>
       <c r="N44" s="1">
-        <v>1118537.5</v>
+        <v>1202387.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.78</v>
+        <v>0.8</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" t="s">
         <v>126</v>
       </c>
       <c r="C45" s="1">
         <v>37038.0</v>
       </c>
       <c r="D45" s="1">
-        <v>28.45</v>
+        <v>30.45</v>
       </c>
       <c r="E45" s="1">
         <v>29.4882139964</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1092184.47</v>
       </c>
       <c r="I45" s="1">
-        <v>-38453.37</v>
+        <v>35622.63</v>
       </c>
       <c r="J45" s="1">
-        <v>-3.5207761194407</v>
+        <v>3.2615946278745</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1053731.1</v>
+        <v>1127807.1</v>
       </c>
       <c r="N45" s="1">
-        <v>1053731.1</v>
+        <v>1127807.1</v>
       </c>
       <c r="O45" s="1">
-        <v>0.73</v>
+        <v>0.75</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="1">
         <v>22367.0</v>
       </c>
       <c r="D46" s="1">
-        <v>381.87</v>
+        <v>370.87</v>
       </c>
       <c r="E46" s="1">
         <v>445.7656037913</v>
       </c>
       <c r="F46" t="s">
         <v>36</v>
       </c>
       <c r="G46">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H46" s="1">
         <v>8866505.22</v>
       </c>
       <c r="I46" s="1">
-        <v>-1468249.45</v>
+        <v>-1793777.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-16.559505843273</v>
+        <v>-20.230936039532</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>7398255.77</v>
+        <v>7072728.22</v>
       </c>
       <c r="N46" s="1">
-        <v>7398255.77</v>
+        <v>7072728.22</v>
       </c>
       <c r="O46" s="1">
-        <v>5.15</v>
+        <v>4.73</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>129</v>
       </c>
       <c r="B47" t="s">
         <v>130</v>
       </c>
       <c r="C47" s="1">
         <v>80651.0</v>
       </c>
       <c r="D47" s="1">
-        <v>212.2</v>
+        <v>215.8</v>
       </c>
       <c r="E47" s="1">
         <v>204.0828479498</v>
       </c>
       <c r="F47" t="s">
         <v>131</v>
       </c>
       <c r="G47">
-        <v>11.06</v>
+        <v>11.14</v>
       </c>
       <c r="H47" s="1">
         <v>1403954.06</v>
       </c>
       <c r="I47" s="1">
-        <v>143772.59</v>
+        <v>158527.83</v>
       </c>
       <c r="J47" s="1">
-        <v>10.240548041864</v>
+        <v>11.291525450626</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1547726.65</v>
+        <v>1562481.89</v>
       </c>
       <c r="N47" s="1">
-        <v>1547726.65</v>
+        <v>1562481.89</v>
       </c>
       <c r="O47" s="1">
-        <v>1.08</v>
+        <v>1.04</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>132</v>
       </c>
       <c r="B48" t="s">
         <v>133</v>
       </c>
       <c r="C48" s="1">
         <v>4716.0</v>
       </c>
       <c r="D48" s="1">
-        <v>520.8</v>
+        <v>549.4</v>
       </c>
       <c r="E48" s="1">
         <v>468.6676357082</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2210236.57</v>
       </c>
       <c r="I48" s="1">
-        <v>245856.23</v>
+        <v>380733.83</v>
       </c>
       <c r="J48" s="1">
-        <v>11.12352556903</v>
+        <v>17.225931159034</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2456092.8</v>
+        <v>2590970.4</v>
       </c>
       <c r="N48" s="1">
-        <v>2456092.8</v>
+        <v>2590970.4</v>
       </c>
       <c r="O48" s="1">
-        <v>1.71</v>
+        <v>1.73</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>134</v>
       </c>
       <c r="B49" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="1">
         <v>17039.0</v>
       </c>
       <c r="D49" s="1">
-        <v>95.8</v>
+        <v>120.9</v>
       </c>
       <c r="E49" s="1">
         <v>58.3518663067</v>
       </c>
       <c r="F49" t="s">
         <v>36</v>
       </c>
       <c r="G49">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H49" s="1">
         <v>881264.01</v>
       </c>
       <c r="I49" s="1">
-        <v>532626.16</v>
+        <v>875154.2</v>
       </c>
       <c r="J49" s="1">
-        <v>60.438887093551</v>
+        <v>99.306699248957</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1413890.17</v>
+        <v>1756418.21</v>
       </c>
       <c r="N49" s="1">
-        <v>1413890.17</v>
+        <v>1756418.21</v>
       </c>
       <c r="O49" s="1">
-        <v>0.98</v>
+        <v>1.17</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>136</v>
       </c>
       <c r="B50" t="s">
         <v>137</v>
       </c>
       <c r="C50" s="1">
         <v>34327.0</v>
       </c>
       <c r="D50" s="1">
-        <v>237.45</v>
+        <v>240.65</v>
       </c>
       <c r="E50" s="1">
         <v>538.838409124</v>
       </c>
       <c r="F50" t="s">
         <v>138</v>
       </c>
       <c r="G50">
         <v>7.47</v>
       </c>
       <c r="H50" s="1">
         <v>2479393.33</v>
       </c>
       <c r="I50" s="1">
-        <v>-1388418.44</v>
+        <v>-1373826.88</v>
       </c>
       <c r="J50" s="1">
-        <v>-55.998313103472</v>
+        <v>-55.409799783562</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1090974.89</v>
+        <v>1105566.45</v>
       </c>
       <c r="N50" s="1">
-        <v>1090974.89</v>
+        <v>1105566.45</v>
       </c>
       <c r="O50" s="1">
-        <v>0.76</v>
+        <v>0.74</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>139</v>
       </c>
       <c r="B51" t="s">
         <v>140</v>
       </c>
       <c r="C51" s="1">
         <v>23240.0</v>
       </c>
       <c r="D51" s="1">
-        <v>350.6</v>
+        <v>382.8</v>
       </c>
       <c r="E51" s="1">
         <v>417.3573962995</v>
       </c>
       <c r="F51" t="s">
         <v>138</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
         <v>1299636.84</v>
       </c>
       <c r="I51" s="1">
-        <v>-209063.78</v>
+        <v>-109022.28</v>
       </c>
       <c r="J51" s="1">
-        <v>-16.086323006972</v>
+        <v>-8.388672638735</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1090573.06</v>
+        <v>1190614.56</v>
       </c>
       <c r="N51" s="1">
-        <v>1090573.06</v>
+        <v>1190614.56</v>
       </c>
       <c r="O51" s="1">
-        <v>0.76</v>
+        <v>0.8</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>141</v>
       </c>
       <c r="B52" t="s">
         <v>142</v>
       </c>
       <c r="C52" s="1">
         <v>67960.0</v>
       </c>
       <c r="D52" s="1">
-        <v>172.7</v>
+        <v>188.63</v>
       </c>
       <c r="E52" s="1">
         <v>132.4028225427</v>
       </c>
       <c r="F52" t="s">
         <v>36</v>
       </c>
       <c r="G52">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H52" s="1">
         <v>7946827.18</v>
       </c>
       <c r="I52" s="1">
-        <v>2219211.8</v>
+        <v>2983210.59</v>
       </c>
       <c r="J52" s="1">
-        <v>27.925758919046</v>
+        <v>37.539643463091</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>10166038.98</v>
+        <v>10930037.77</v>
       </c>
       <c r="N52" s="1">
-        <v>10166038.98</v>
+        <v>10930037.77</v>
       </c>
       <c r="O52" s="1">
-        <v>7.07</v>
+        <v>7.31</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>143</v>
       </c>
       <c r="B53" t="s">
         <v>144</v>
       </c>
       <c r="C53" s="1">
-        <v>361.0</v>
+        <v>62.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4784.78</v>
+        <v>4790.39</v>
       </c>
       <c r="E53" s="1">
-        <v>4784.2179778393</v>
+        <v>4784.5014516129</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1727102.69</v>
+        <v>296639.09</v>
       </c>
       <c r="I53" s="1">
-        <v>202.89</v>
+        <v>365.09</v>
       </c>
       <c r="J53" s="1">
-        <v>0.011747419604795</v>
+        <v>0.12307548543248</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1727305.58</v>
+        <v>297004.18</v>
       </c>
       <c r="N53" s="1">
-        <v>1727305.58</v>
+        <v>297004.18</v>
       </c>
       <c r="O53" s="1">
-        <v>1.2</v>
+        <v>0.2</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>145</v>
       </c>
       <c r="B54" t="s">
         <v>146</v>
       </c>
       <c r="C54" s="1">
         <v>7764.0</v>
       </c>
       <c r="D54" s="1">
-        <v>149.68</v>
+        <v>138.09</v>
       </c>
       <c r="E54" s="1">
         <v>186.5757843895</v>
       </c>
       <c r="F54" t="s">
         <v>36</v>
       </c>
       <c r="G54">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H54" s="1">
         <v>1285093.84</v>
       </c>
       <c r="I54" s="1">
-        <v>-278497.46</v>
+        <v>-370969.48</v>
       </c>
       <c r="J54" s="1">
-        <v>-21.671371485214</v>
+        <v>-28.867112148012</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1006596.38</v>
+        <v>914124.36</v>
       </c>
       <c r="N54" s="1">
-        <v>1006596.38</v>
+        <v>914124.36</v>
       </c>
       <c r="O54" s="1">
-        <v>0.7</v>
+        <v>0.61</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>147</v>
       </c>
       <c r="B55" t="s">
         <v>148</v>
       </c>
       <c r="C55" s="1">
         <v>94856.0</v>
       </c>
       <c r="D55" s="1">
-        <v>17.115</v>
+        <v>17.945</v>
       </c>
       <c r="E55" s="1">
         <v>12.0896589567</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1146776.69</v>
       </c>
       <c r="I55" s="1">
-        <v>476683.75</v>
+        <v>555414.23</v>
       </c>
       <c r="J55" s="1">
-        <v>41.567268863827</v>
+        <v>48.432640359999</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1623460.44</v>
+        <v>1702190.92</v>
       </c>
       <c r="N55" s="1">
-        <v>1623460.44</v>
+        <v>1702190.92</v>
       </c>
       <c r="O55" s="1">
-        <v>1.13</v>
+        <v>1.14</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>149</v>
       </c>
       <c r="B56" t="s">
         <v>150</v>
       </c>
       <c r="C56" s="1">
         <v>15422.0</v>
       </c>
       <c r="D56" s="1">
-        <v>144.28</v>
+        <v>145.16</v>
       </c>
       <c r="E56" s="1">
         <v>152.5145979769</v>
       </c>
       <c r="F56" t="s">
         <v>36</v>
       </c>
       <c r="G56">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H56" s="1">
         <v>2110321.23</v>
       </c>
       <c r="I56" s="1">
-        <v>-183005.37</v>
+        <v>-201588.21</v>
       </c>
       <c r="J56" s="1">
-        <v>-8.6719200564551</v>
+        <v>-9.5524893146244</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1927315.86</v>
+        <v>1908733.02</v>
       </c>
       <c r="N56" s="1">
-        <v>1927315.86</v>
+        <v>1908733.02</v>
       </c>
       <c r="O56" s="1">
-        <v>1.34</v>
+        <v>1.28</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>151</v>
       </c>
       <c r="B57" t="s">
         <v>152</v>
       </c>
       <c r="C57" s="1">
         <v>14097.0</v>
       </c>
       <c r="D57" s="1">
-        <v>129.9</v>
+        <v>128.06</v>
       </c>
       <c r="E57" s="1">
         <v>157.9966950415</v>
       </c>
       <c r="F57" t="s">
         <v>36</v>
       </c>
       <c r="G57">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H57" s="1">
         <v>1990476.06</v>
       </c>
       <c r="I57" s="1">
-        <v>-404334.61</v>
+        <v>-451266.6</v>
       </c>
       <c r="J57" s="1">
-        <v>-20.313462599495</v>
+        <v>-22.671290002855</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1586141.45</v>
+        <v>1539209.46</v>
       </c>
       <c r="N57" s="1">
-        <v>1586141.45</v>
+        <v>1539209.46</v>
       </c>
       <c r="O57" s="1">
-        <v>1.1</v>
+        <v>1.03</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>153</v>
       </c>
       <c r="B58" t="s">
         <v>154</v>
       </c>
       <c r="C58" s="1">
         <v>149900.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2505.5</v>
+        <v>2656.5</v>
       </c>
       <c r="E58" s="1">
         <v>2087.8199866578</v>
       </c>
       <c r="F58" t="s">
         <v>118</v>
       </c>
       <c r="G58">
-        <v>183.86</v>
+        <v>186.62</v>
       </c>
       <c r="H58" s="1">
         <v>1849491.67</v>
       </c>
       <c r="I58" s="1">
-        <v>193229.17</v>
+        <v>284261.56</v>
       </c>
       <c r="J58" s="1">
-        <v>10.447690743046</v>
+        <v>15.36971291144</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2042720.84</v>
+        <v>2133753.23</v>
       </c>
       <c r="N58" s="1">
-        <v>2042720.84</v>
+        <v>2133753.23</v>
       </c>
       <c r="O58" s="1">
-        <v>1.42</v>
+        <v>1.43</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>155</v>
       </c>
       <c r="B59" t="s">
         <v>156</v>
       </c>
       <c r="C59" s="1">
         <v>7843.0</v>
       </c>
       <c r="D59" s="1">
-        <v>237.15</v>
+        <v>260.2</v>
       </c>
       <c r="E59" s="1">
         <v>215.9045288793</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1693339.22</v>
       </c>
       <c r="I59" s="1">
-        <v>166628.23</v>
+        <v>347409.38</v>
       </c>
       <c r="J59" s="1">
-        <v>9.8402155948411</v>
+        <v>20.516230646332</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1859967.45</v>
+        <v>2040748.6</v>
       </c>
       <c r="N59" s="1">
-        <v>1859967.45</v>
+        <v>2040748.6</v>
       </c>
       <c r="O59" s="1">
-        <v>1.29</v>
+        <v>1.36</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>157</v>
       </c>
       <c r="B60" t="s">
         <v>158</v>
       </c>
       <c r="C60" s="1">
         <v>116631.0</v>
       </c>
       <c r="D60" s="1">
-        <v>25.73</v>
+        <v>27.525</v>
       </c>
       <c r="E60" s="1">
         <v>18.6728409257</v>
       </c>
       <c r="F60" t="s">
         <v>77</v>
       </c>
       <c r="G60">
         <v>0.87</v>
       </c>
       <c r="H60" s="1">
         <v>2540739.03</v>
       </c>
       <c r="I60" s="1">
-        <v>917134.6</v>
+        <v>1144353.41</v>
       </c>
       <c r="J60" s="1">
-        <v>36.097158707402</v>
+        <v>45.040179116704</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3457873.63</v>
+        <v>3685092.44</v>
       </c>
       <c r="N60" s="1">
-        <v>3457873.63</v>
+        <v>3685092.44</v>
       </c>
       <c r="O60" s="1">
-        <v>2.41</v>
+        <v>2.46</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>159</v>
       </c>
       <c r="B61" t="s">
         <v>160</v>
       </c>
       <c r="C61" s="1">
         <v>123900.0</v>
       </c>
       <c r="D61" s="1">
-        <v>2039.0</v>
+        <v>2139.0</v>
       </c>
       <c r="E61" s="1">
         <v>2555.3766989508</v>
       </c>
       <c r="F61" t="s">
         <v>118</v>
       </c>
       <c r="G61">
-        <v>183.86</v>
+        <v>186.62</v>
       </c>
       <c r="H61" s="1">
         <v>1866410.99</v>
       </c>
       <c r="I61" s="1">
-        <v>-492364.23</v>
+        <v>-446324.39</v>
       </c>
       <c r="J61" s="1">
-        <v>-26.380268474523</v>
+        <v>-23.913510603578</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1374046.76</v>
+        <v>1420086.6</v>
       </c>
       <c r="N61" s="1">
-        <v>1374046.76</v>
+        <v>1420086.6</v>
       </c>
       <c r="O61" s="1">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
         <v>6487.0</v>
       </c>
       <c r="D62" s="1">
-        <v>367.96</v>
+        <v>348.95</v>
       </c>
       <c r="E62" s="1">
         <v>336.7764991522</v>
       </c>
       <c r="F62" t="s">
         <v>36</v>
       </c>
       <c r="G62">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H62" s="1">
         <v>1939414.23</v>
       </c>
       <c r="I62" s="1">
-        <v>128109.82</v>
+        <v>-9381.7</v>
       </c>
       <c r="J62" s="1">
-        <v>6.6055934837603</v>
+        <v>-0.48373884520792</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2067524.05</v>
+        <v>1930032.53</v>
       </c>
       <c r="N62" s="1">
-        <v>2067524.05</v>
+        <v>1930032.53</v>
       </c>
       <c r="O62" s="1">
-        <v>1.44</v>
+        <v>1.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
         <v>170877.0</v>
       </c>
       <c r="D63" s="1">
-        <v>110.0</v>
+        <v>126.3</v>
       </c>
       <c r="E63" s="1">
         <v>134.2464297711</v>
       </c>
       <c r="F63" t="s">
         <v>131</v>
       </c>
       <c r="G63">
-        <v>11.06</v>
+        <v>11.14</v>
       </c>
       <c r="H63" s="1">
         <v>1973184.66</v>
       </c>
       <c r="I63" s="1">
-        <v>-273315.79</v>
+        <v>-35688.92</v>
       </c>
       <c r="J63" s="1">
-        <v>-13.851505920384</v>
+        <v>-1.808696404522</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1699868.87</v>
+        <v>1937495.74</v>
       </c>
       <c r="N63" s="1">
-        <v>1699868.87</v>
+        <v>1937495.74</v>
       </c>
       <c r="O63" s="1">
-        <v>1.18</v>
+        <v>1.3</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
         <v>179300.0</v>
       </c>
       <c r="D64" s="1">
-        <v>3325.0</v>
+        <v>3319.0</v>
       </c>
       <c r="E64" s="1">
         <v>2910.6595370887</v>
       </c>
       <c r="F64" t="s">
         <v>118</v>
       </c>
       <c r="G64">
-        <v>183.86</v>
+        <v>186.62</v>
       </c>
       <c r="H64" s="1">
         <v>3064180.54</v>
       </c>
       <c r="I64" s="1">
-        <v>178356.3</v>
+        <v>124568.06</v>
       </c>
       <c r="J64" s="1">
-        <v>5.820685095794</v>
+        <v>4.0652976668274</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3242536.84</v>
+        <v>3188748.6</v>
       </c>
       <c r="N64" s="1">
-        <v>3242536.84</v>
+        <v>3188748.6</v>
       </c>
       <c r="O64" s="1">
-        <v>2.26</v>
+        <v>2.13</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
         <v>24867.0</v>
       </c>
       <c r="D65" s="1">
-        <v>45.955</v>
+        <v>43.13</v>
       </c>
       <c r="E65" s="1">
         <v>46.5667177384</v>
       </c>
       <c r="F65" t="s">
         <v>77</v>
       </c>
       <c r="G65">
         <v>0.87</v>
       </c>
       <c r="H65" s="1">
         <v>1335812.17</v>
       </c>
       <c r="I65" s="1">
-        <v>-19037.39</v>
+        <v>-104665.17</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.4251547056949</v>
+        <v>-7.8353208894631</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1316774.78</v>
+        <v>1231147.0</v>
       </c>
       <c r="N65" s="1">
-        <v>1316774.78</v>
+        <v>1231147.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.92</v>
+        <v>0.82</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
         <v>13068.0</v>
       </c>
       <c r="D66" s="1">
-        <v>231.24</v>
+        <v>229.45</v>
       </c>
       <c r="E66" s="1">
         <v>194.8258103765</v>
       </c>
       <c r="F66" t="s">
         <v>36</v>
       </c>
       <c r="G66">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H66" s="1">
         <v>2270159.35</v>
       </c>
       <c r="I66" s="1">
-        <v>347289.17</v>
+        <v>286393.15</v>
       </c>
       <c r="J66" s="1">
-        <v>15.298008485616</v>
+        <v>12.615552736419</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2617448.52</v>
+        <v>2556552.5</v>
       </c>
       <c r="N66" s="1">
-        <v>2617448.52</v>
+        <v>2556552.5</v>
       </c>
       <c r="O66" s="1">
-        <v>1.82</v>
+        <v>1.71</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
         <v>22087.0</v>
       </c>
       <c r="D67" s="1">
-        <v>82.38</v>
+        <v>89.6</v>
       </c>
       <c r="E67" s="1">
         <v>101.7684941368</v>
       </c>
       <c r="F67" t="s">
         <v>57</v>
       </c>
       <c r="G67">
-        <v>1.59</v>
+        <v>1.62</v>
       </c>
       <c r="H67" s="1">
         <v>1464870.86</v>
       </c>
       <c r="I67" s="1">
-        <v>-317230.09</v>
+        <v>-244963.2</v>
       </c>
       <c r="J67" s="1">
-        <v>-21.655840024014</v>
+        <v>-16.722511634916</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1147640.77</v>
+        <v>1219907.66</v>
       </c>
       <c r="N67" s="1">
-        <v>1147640.77</v>
+        <v>1219907.66</v>
       </c>
       <c r="O67" s="1">
-        <v>0.8</v>
+        <v>0.82</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
         <v>10509.0</v>
       </c>
       <c r="D68" s="1">
-        <v>217.1</v>
+        <v>218.87</v>
       </c>
       <c r="E68" s="1">
         <v>238.6213645447</v>
       </c>
       <c r="F68" t="s">
         <v>57</v>
       </c>
       <c r="G68">
-        <v>1.59</v>
+        <v>1.62</v>
       </c>
       <c r="H68" s="1">
         <v>1615899.91</v>
       </c>
       <c r="I68" s="1">
-        <v>-176873.83</v>
+        <v>-198051.35</v>
       </c>
       <c r="J68" s="1">
-        <v>-10.94584069876</v>
+        <v>-12.256411970467</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1439026.08</v>
+        <v>1417848.56</v>
       </c>
       <c r="N68" s="1">
-        <v>1439026.08</v>
+        <v>1417848.56</v>
       </c>
       <c r="O68" s="1">
-        <v>1.0</v>
+        <v>0.95</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
         <v>26756.0</v>
       </c>
       <c r="D69" s="1">
-        <v>120.44</v>
+        <v>128.72</v>
       </c>
       <c r="E69" s="1">
         <v>128.2709313799</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
       <c r="G69">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H69" s="1">
         <v>3055056.23</v>
       </c>
       <c r="I69" s="1">
-        <v>-263810.98</v>
+        <v>-118591.79</v>
       </c>
       <c r="J69" s="1">
-        <v>-8.6352250217012</v>
+        <v>-3.8818202046644</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2791245.25</v>
+        <v>2936464.44</v>
       </c>
       <c r="N69" s="1">
-        <v>2791245.25</v>
+        <v>2936464.44</v>
       </c>
       <c r="O69" s="1">
-        <v>1.94</v>
+        <v>1.96</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" s="1">
-        <v>-26071061.51</v>
+        <v>110325.98</v>
       </c>
       <c r="D70" s="1">
-        <v>0.86525146</v>
+        <v>0.85249512</v>
       </c>
       <c r="E70" s="1">
-        <v>0.8529318596</v>
+        <v>0.8546688593</v>
       </c>
       <c r="F70" t="s">
         <v>36</v>
       </c>
       <c r="G70">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H70" s="1">
         <v>0.0</v>
       </c>
       <c r="I70" s="1">
-        <v>376566.05</v>
+        <v>110325.98</v>
       </c>
       <c r="J70" s="1">
         <v>0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
         <v>179</v>
       </c>
       <c r="M70" s="1">
-        <v>296177.48</v>
+        <v>7783.7299999967</v>
       </c>
       <c r="N70" s="1">
-        <v>376566.05</v>
+        <v>110325.98</v>
       </c>
       <c r="O70" s="1">
-        <v>0.26</v>
+        <v>0.07</v>
       </c>
       <c r="P70">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16">
+      <c r="A71" t="s">
+        <v>180</v>
+      </c>
+      <c r="B71" t="s">
+        <v>181</v>
+      </c>
+      <c r="C71" s="1">
+        <v>-22289664.93</v>
+      </c>
+      <c r="D71" s="1">
+        <v>0.84913229</v>
+      </c>
+      <c r="E71" s="1">
+        <v>0.8511756054</v>
+      </c>
+      <c r="F71" t="s">
+        <v>36</v>
+      </c>
+      <c r="G71">
+        <v>1.17</v>
+      </c>
+      <c r="H71" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-53508.03</v>
+      </c>
+      <c r="J71" s="1">
+        <v>0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" t="s">
+        <v>182</v>
+      </c>
+      <c r="M71" s="1">
+        <v>-55481.829999998</v>
+      </c>
+      <c r="N71" s="1">
+        <v>-53508.030000001</v>
+      </c>
+      <c r="O71" s="1">
+        <v>-0.04</v>
+      </c>
+      <c r="P71">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>