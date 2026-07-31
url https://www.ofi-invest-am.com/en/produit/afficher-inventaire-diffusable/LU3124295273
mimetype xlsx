--- v3 (2026-07-10)
+++ v4 (2026-07-31)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU2702915468</t>
   </si>
   <si>
@@ -247,296 +247,290 @@
   <si>
     <t>CECO ENVIRONMENTAL CORP</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>IE0001827041</t>
   </si>
   <si>
     <t>CRH PUBLIC LIMITED PLC</t>
   </si>
   <si>
+    <t>US2283681060</t>
+  </si>
+  <si>
+    <t>CROWN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>FR0000120644</t>
+  </si>
+  <si>
+    <t>DANONE SA</t>
+  </si>
+  <si>
+    <t>US2372661015</t>
+  </si>
+  <si>
+    <t>DARLING INGREDIENTS INC</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>DEERE</t>
+  </si>
+  <si>
+    <t>CH1216478797</t>
+  </si>
+  <si>
+    <t>DSM FIRMENICH AG</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>ECOLAB INC</t>
+  </si>
+  <si>
+    <t>ES0127797019</t>
+  </si>
+  <si>
+    <t>EDP RENOVAVEIS SA</t>
+  </si>
+  <si>
+    <t>US28176E1082</t>
+  </si>
+  <si>
+    <t>EDWARDS LIFESCIENCES CORP</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>ELI LILLY</t>
+  </si>
+  <si>
+    <t>IT0003128367</t>
+  </si>
+  <si>
+    <t>ENEL</t>
+  </si>
+  <si>
+    <t>US3364331070</t>
+  </si>
+  <si>
+    <t>FIRST SOLAR INC</t>
+  </si>
+  <si>
+    <t>US3703341046</t>
+  </si>
+  <si>
+    <t>GENERAL MILLS INC</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
+    <t>US4370761029</t>
+  </si>
+  <si>
+    <t>HOME DEPOT INC</t>
+  </si>
+  <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
+    <t>IT0000072618</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO</t>
+  </si>
+  <si>
+    <t>US46120E6023</t>
+  </si>
+  <si>
+    <t>INTUITIVE SURGICAL INC</t>
+  </si>
+  <si>
+    <t>IE00BY7QL619</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC</t>
+  </si>
+  <si>
+    <t>NL0000009082</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV</t>
+  </si>
+  <si>
+    <t>JP3270000007</t>
+  </si>
+  <si>
+    <t>KURITA WATER INDUSTRIES LTD</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>FR0000120321</t>
+  </si>
+  <si>
+    <t>LOREAL SA</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>LVMH</t>
+  </si>
+  <si>
+    <t>DE0006599905</t>
+  </si>
+  <si>
+    <t>MERCK</t>
+  </si>
+  <si>
+    <t>FR001400AJ45</t>
+  </si>
+  <si>
+    <t>MICHELIN</t>
+  </si>
+  <si>
+    <t>US5949181045</t>
+  </si>
+  <si>
+    <t>MICROSOFT CORP</t>
+  </si>
+  <si>
+    <t>NO0003054108</t>
+  </si>
+  <si>
+    <t>MOWI</t>
+  </si>
+  <si>
+    <t>NOK</t>
+  </si>
+  <si>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
+  </si>
+  <si>
+    <t>US6516391066</t>
+  </si>
+  <si>
+    <t>NEWMONT</t>
+  </si>
+  <si>
+    <t>DK0062498333</t>
+  </si>
+  <si>
+    <t>NOVO NORDISK CLASS B</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
+    <t>DK0060336014</t>
+  </si>
+  <si>
+    <t>NOVOZYMES CLASS B</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP</t>
+  </si>
+  <si>
+    <t>US68389X1054</t>
+  </si>
+  <si>
+    <t>ORACLE CORP</t>
+  </si>
+  <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>US7427181091</t>
+  </si>
+  <si>
+    <t>PROCTER &amp; GAMBLE</t>
+  </si>
+  <si>
+    <t>US7475251036</t>
+  </si>
+  <si>
+    <t>QUALCOMM INC</t>
+  </si>
+  <si>
+    <t>JP3164720009</t>
+  </si>
+  <si>
+    <t>RENESAS ELECTRONICS CORP</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC</t>
+  </si>
+  <si>
+    <t>GB0007908733</t>
+  </si>
+  <si>
+    <t>SSE PLC</t>
+  </si>
+  <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>US2283681060</t>
-[...241 lines deleted...]
-  <si>
     <t>JP3546800008</t>
   </si>
   <si>
     <t>TERUMO CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>JP3633400001</t>
   </si>
   <si>
     <t>TOYOTA MOTOR CORP</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
@@ -547,66 +541,57 @@
   <si>
     <t>US94106L1098</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT INC</t>
   </si>
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>OACT01964558</t>
-[...7 lines deleted...]
-  <si>
     <t>OACT01991635</t>
   </si>
   <si>
     <t>EUR/USD 15/07/26</t>
   </si>
   <si>
-    <t>1 973.80</t>
+    <t>21 711.79</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -970,241 +955,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>11641.81</v>
+        <v>11915.24</v>
       </c>
       <c r="D2">
-        <v>119.58</v>
+        <v>123.02</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1392119.14</v>
+        <v>1465769.92</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1392119.14</v>
+        <v>1465769.92</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>385026.82</v>
       </c>
       <c r="D3">
-        <v>136.5</v>
+        <v>140.5</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>52557795.64</v>
+        <v>54096420.92</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>52557795.64</v>
+        <v>54096420.92</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1659.17</v>
+        <v>1642.17</v>
       </c>
       <c r="D4">
-        <v>57221.08</v>
+        <v>58911.04</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>94939503.53</v>
+        <v>96741942.09</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>94939503.53</v>
+        <v>96741942.09</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>4253.0</v>
+        <v>5235.0</v>
       </c>
       <c r="D5">
-        <v>111.99</v>
+        <v>115.3</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>476310.57</v>
+        <v>603605.25</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>476310.57</v>
+        <v>603605.25</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>2245.0</v>
+        <v>2310.0</v>
       </c>
       <c r="D6">
-        <v>102.66</v>
+        <v>105.65</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>230472.27</v>
+        <v>244041.91</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>230472.27</v>
+        <v>244041.91</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>107.21</v>
+        <v>110.34</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10720.98</v>
+        <v>11034.27</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10720.98</v>
+        <v>11034.27</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P71"/>
+  <dimension ref="A1:P69"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O71" sqref="O71"/>
+      <selection activeCell="O69" sqref="O69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1226,3536 +1211,3436 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>207.94</v>
+        <v>211.32</v>
       </c>
       <c r="E2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
         <v>1.17</v>
       </c>
       <c r="H2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>-201887.16</v>
+        <v>-162221.96</v>
       </c>
       <c r="J2" s="1">
-        <v>-7.5658224287027</v>
+        <v>-6.0793491938572</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2466522.81</v>
+        <v>2506188.01</v>
       </c>
       <c r="N2" s="1">
-        <v>2466522.81</v>
+        <v>2506188.01</v>
       </c>
       <c r="O2" s="1">
-        <v>1.65</v>
+        <v>1.64</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>137.8</v>
+        <v>147.4</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-499957.5</v>
+        <v>-407288.7</v>
       </c>
       <c r="J3" s="1">
-        <v>-27.317978632137</v>
+        <v>-22.254499639891</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1330183.4</v>
+        <v>1422852.2</v>
       </c>
       <c r="N3" s="1">
-        <v>1330183.4</v>
+        <v>1422852.2</v>
       </c>
       <c r="O3" s="1">
-        <v>0.89</v>
+        <v>0.93</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>225.35</v>
+        <v>246.1</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
         <v>1.17</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-800467.86</v>
+        <v>-738123.92</v>
       </c>
       <c r="J4" s="1">
-        <v>-54.125529302835</v>
+        <v>-49.909996212819</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>678442.13</v>
+        <v>740786.07</v>
       </c>
       <c r="N4" s="1">
-        <v>678442.13</v>
+        <v>740786.07</v>
       </c>
       <c r="O4" s="1">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>147.18</v>
+        <v>149.25</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
         <v>1.17</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>-12079.88</v>
+        <v>-1512.39</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.56314083507</v>
+        <v>-0.19570381225239</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>760715.49</v>
+        <v>771282.98</v>
       </c>
       <c r="N5" s="1">
-        <v>760715.49</v>
+        <v>771282.98</v>
       </c>
       <c r="O5" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>12206.0</v>
       </c>
       <c r="D6" s="1">
-        <v>245.04</v>
+        <v>354.49</v>
       </c>
       <c r="E6" s="1">
         <v>186.0293945601</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
         <v>1.17</v>
       </c>
       <c r="H6" s="1">
         <v>2014941.7</v>
       </c>
       <c r="I6" s="1">
-        <v>535220.93</v>
+        <v>1673652.09</v>
       </c>
       <c r="J6" s="1">
-        <v>26.562601290151</v>
+        <v>83.062060306757</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2550162.63</v>
+        <v>3688593.79</v>
       </c>
       <c r="N6" s="1">
-        <v>2550162.63</v>
+        <v>3688593.79</v>
       </c>
       <c r="O6" s="1">
-        <v>1.7</v>
+        <v>2.41</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>83.59</v>
+        <v>84.1</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
         <v>1.17</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-814811.26</v>
+        <v>-803213.07</v>
       </c>
       <c r="J7" s="1">
-        <v>-29.407414712241</v>
+        <v>-28.988823561155</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1955956.82</v>
+        <v>1967555.01</v>
       </c>
       <c r="N7" s="1">
-        <v>1955956.82</v>
+        <v>1967555.01</v>
       </c>
       <c r="O7" s="1">
-        <v>1.31</v>
+        <v>1.28</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>351.02</v>
+        <v>346.25</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
         <v>1.17</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>268969.11</v>
+        <v>238768.35</v>
       </c>
       <c r="J8" s="1">
-        <v>13.962927958383</v>
+        <v>12.395123253343</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2195277.91</v>
+        <v>2165077.15</v>
       </c>
       <c r="N8" s="1">
-        <v>2195277.91</v>
+        <v>2165077.15</v>
       </c>
       <c r="O8" s="1">
-        <v>1.47</v>
+        <v>1.41</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>399.49</v>
+        <v>394.49</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
         <v>1.17</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>1733332.96</v>
+        <v>1688525.4</v>
       </c>
       <c r="J9" s="1">
-        <v>96.340028379444</v>
+        <v>93.849588457265</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3532515.49</v>
+        <v>3487707.93</v>
       </c>
       <c r="N9" s="1">
-        <v>3532515.49</v>
+        <v>3487707.93</v>
       </c>
       <c r="O9" s="1">
-        <v>2.36</v>
+        <v>2.28</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1270.0</v>
+        <v>1222.4</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>777669.18</v>
+        <v>703555.98</v>
       </c>
       <c r="J10" s="1">
-        <v>64.820845569722</v>
+        <v>58.643308365691</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1977390.0</v>
+        <v>1903276.8</v>
       </c>
       <c r="N10" s="1">
-        <v>1977390.0</v>
+        <v>1903276.8</v>
       </c>
       <c r="O10" s="1">
-        <v>1.32</v>
+        <v>1.24</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>155.23</v>
+        <v>120.91</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
         <v>1.17</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-157521.49</v>
+        <v>-330651.95</v>
       </c>
       <c r="J11" s="1">
-        <v>-16.755400557984</v>
+        <v>-35.171111367271</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>782602.2</v>
+        <v>609471.74</v>
       </c>
       <c r="N11" s="1">
-        <v>782602.2</v>
+        <v>609471.74</v>
       </c>
       <c r="O11" s="1">
-        <v>0.52</v>
+        <v>0.4</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>199.73</v>
+        <v>206.84</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>613848.67</v>
+        <v>784520.65</v>
       </c>
       <c r="J12" s="1">
-        <v>23.11543021328</v>
+        <v>29.542350129964</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3269428.36</v>
+        <v>3440100.34</v>
       </c>
       <c r="N12" s="1">
-        <v>3269428.36</v>
+        <v>3440100.34</v>
       </c>
       <c r="O12" s="1">
-        <v>2.19</v>
+        <v>2.25</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>127.56</v>
+        <v>134.37</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
         <v>1.17</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>1088497.67</v>
+        <v>1253040.56</v>
       </c>
       <c r="J13" s="1">
-        <v>54.316132012066</v>
+        <v>62.526837079434</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3092502.06</v>
+        <v>3257044.95</v>
       </c>
       <c r="N13" s="1">
-        <v>3092502.06</v>
+        <v>3257044.95</v>
       </c>
       <c r="O13" s="1">
-        <v>2.07</v>
+        <v>2.13</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>154.22</v>
+        <v>149.04</v>
       </c>
       <c r="E14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
         <v>1.17</v>
       </c>
       <c r="H14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-185090.53</v>
+        <v>-226508.35</v>
       </c>
       <c r="J14" s="1">
-        <v>-13.106809498781</v>
+        <v>-16.039728198591</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1227080.22</v>
+        <v>1185662.4</v>
       </c>
       <c r="N14" s="1">
-        <v>1227080.22</v>
+        <v>1185662.4</v>
       </c>
       <c r="O14" s="1">
-        <v>0.82</v>
+        <v>0.77</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>371.55</v>
+        <v>417.43</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
         <v>1.17</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>1073187.33</v>
+        <v>1721779.59</v>
       </c>
       <c r="J15" s="1">
-        <v>25.628551588555</v>
+        <v>41.117441301172</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>5260655.07</v>
+        <v>5909247.33</v>
       </c>
       <c r="N15" s="1">
-        <v>5260655.07</v>
+        <v>5909247.33</v>
       </c>
       <c r="O15" s="1">
-        <v>3.52</v>
+        <v>3.86</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.655</v>
+        <v>10.84</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>1128281.1</v>
+        <v>1178749.28</v>
       </c>
       <c r="J16" s="1">
-        <v>63.443122869576</v>
+        <v>66.280943112017</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2906694.66</v>
+        <v>2957162.84</v>
       </c>
       <c r="N16" s="1">
-        <v>2906694.66</v>
+        <v>2957162.84</v>
       </c>
       <c r="O16" s="1">
-        <v>1.94</v>
+        <v>1.93</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>790.66</v>
+        <v>890.11</v>
       </c>
       <c r="E17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
         <v>1.17</v>
       </c>
       <c r="H17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>1062808.3</v>
+        <v>1364720.33</v>
       </c>
       <c r="J17" s="1">
-        <v>79.245484787402</v>
+        <v>101.75675533403</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2403967.74</v>
+        <v>2705879.77</v>
       </c>
       <c r="N17" s="1">
-        <v>2403967.74</v>
+        <v>2705879.77</v>
       </c>
       <c r="O17" s="1">
-        <v>1.61</v>
+        <v>1.77</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>64.24</v>
+        <v>74.14</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
         <v>1.17</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>356168.2</v>
+        <v>508603.06</v>
       </c>
       <c r="J18" s="1">
-        <v>56.157640656388</v>
+        <v>80.192302064641</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>990397.48</v>
+        <v>1142832.34</v>
       </c>
       <c r="N18" s="1">
-        <v>990397.48</v>
+        <v>1142832.34</v>
       </c>
       <c r="O18" s="1">
-        <v>0.66</v>
+        <v>0.75</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>153.35</v>
+        <v>148.5</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>103900.07</v>
+        <v>71875.12</v>
       </c>
       <c r="J19" s="1">
-        <v>8.0728693839517</v>
+        <v>5.5845819518298</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1390927.83</v>
+        <v>1358902.88</v>
       </c>
       <c r="N19" s="1">
-        <v>1390927.83</v>
+        <v>1358902.88</v>
       </c>
       <c r="O19" s="1">
-        <v>0.93</v>
+        <v>0.89</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>998.47</v>
+        <v>1014.53</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
         <v>1.17</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>281122.55</v>
+        <v>310719.81</v>
       </c>
       <c r="J20" s="1">
-        <v>17.803717216762</v>
+        <v>19.678135499574</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1860132.97</v>
+        <v>1889730.23</v>
       </c>
       <c r="N20" s="1">
-        <v>1860132.97</v>
+        <v>1889730.23</v>
       </c>
       <c r="O20" s="1">
-        <v>1.24</v>
+        <v>1.23</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>86.46</v>
+        <v>118.42</v>
       </c>
       <c r="E21" s="1">
-        <v>71.6081807451</v>
+        <v>117.05</v>
       </c>
       <c r="F21" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="G21">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H21" s="1">
-        <v>1747012.98</v>
+        <v>2098359.53</v>
       </c>
       <c r="I21" s="1">
-        <v>354962.96</v>
+        <v>39671.4</v>
       </c>
       <c r="J21" s="1">
-        <v>20.318278345018</v>
+        <v>1.8905911705226</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2101975.94</v>
+        <v>2138030.93</v>
       </c>
       <c r="N21" s="1">
-        <v>2101975.94</v>
+        <v>2138030.93</v>
       </c>
       <c r="O21" s="1">
         <v>1.4</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>106.95</v>
+        <v>98.31</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
         <v>1.17</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>238692.44</v>
+        <v>45311.24</v>
       </c>
       <c r="J22" s="1">
-        <v>11.099719935942</v>
+        <v>2.1070716523333</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2389129.04</v>
+        <v>2195747.84</v>
       </c>
       <c r="N22" s="1">
-        <v>2389129.04</v>
+        <v>2195747.84</v>
       </c>
       <c r="O22" s="1">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>69.18</v>
+        <v>66.74</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>21832.12</v>
+        <v>-28026.84</v>
       </c>
       <c r="J23" s="1">
-        <v>1.5686338188465</v>
+        <v>-2.0137233149781</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1413624.12</v>
+        <v>1363765.16</v>
       </c>
       <c r="N23" s="1">
-        <v>1413624.12</v>
+        <v>1363765.16</v>
       </c>
       <c r="O23" s="1">
-        <v>0.94</v>
+        <v>0.89</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C24" s="1">
         <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>61.27</v>
+        <v>64.23</v>
       </c>
       <c r="E24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
         <v>1.17</v>
       </c>
       <c r="H24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>776919.02</v>
+        <v>874116.82</v>
       </c>
       <c r="J24" s="1">
-        <v>62.529658002614</v>
+        <v>70.352539198914</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>2019399.86</v>
+        <v>2116597.66</v>
       </c>
       <c r="N24" s="1">
-        <v>2019399.86</v>
+        <v>2116597.66</v>
       </c>
       <c r="O24" s="1">
-        <v>1.35</v>
+        <v>1.38</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="C25" s="1">
         <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>605.0</v>
+        <v>589.87</v>
       </c>
       <c r="E25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
         <v>1.17</v>
       </c>
       <c r="H25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>506092.04</v>
+        <v>457576.54</v>
       </c>
       <c r="J25" s="1">
-        <v>35.613278105543</v>
+        <v>32.199282513102</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1927168.86</v>
+        <v>1878653.36</v>
       </c>
       <c r="N25" s="1">
-        <v>1927168.86</v>
+        <v>1878653.36</v>
       </c>
       <c r="O25" s="1">
-        <v>1.29</v>
+        <v>1.23</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>62.62</v>
+        <v>63.56</v>
       </c>
       <c r="E26" s="1">
         <v>87.738507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1985610.17</v>
       </c>
       <c r="I26" s="1">
-        <v>-568456.95</v>
+        <v>-547183.81</v>
       </c>
       <c r="J26" s="1">
-        <v>-28.628829494764</v>
+        <v>-27.557464111901</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1417153.22</v>
+        <v>1438426.36</v>
       </c>
       <c r="N26" s="1">
-        <v>1417153.22</v>
+        <v>1438426.36</v>
       </c>
       <c r="O26" s="1">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>273.29</v>
+        <v>260.6</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
         <v>1.17</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>302149.42</v>
+        <v>188871.24</v>
       </c>
       <c r="J27" s="1">
-        <v>14.19287196949</v>
+        <v>8.8718532970831</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2431030.88</v>
+        <v>2317752.7</v>
       </c>
       <c r="N27" s="1">
-        <v>2431030.88</v>
+        <v>2317752.7</v>
       </c>
       <c r="O27" s="1">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>14.46</v>
+        <v>14.18</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>118134.86</v>
+        <v>81886.34</v>
       </c>
       <c r="J28" s="1">
-        <v>6.735774439193</v>
+        <v>4.6689682951423</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1871977.14</v>
+        <v>1835728.62</v>
       </c>
       <c r="N28" s="1">
-        <v>1871977.14</v>
+        <v>1835728.62</v>
       </c>
       <c r="O28" s="1">
-        <v>1.25</v>
+        <v>1.2</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="C29" s="1">
         <v>37926.0</v>
       </c>
       <c r="D29" s="1">
-        <v>77.87</v>
+        <v>83.5</v>
       </c>
       <c r="E29" s="1">
         <v>76.1409020197</v>
       </c>
       <c r="F29" t="s">
         <v>36</v>
       </c>
       <c r="G29">
         <v>1.17</v>
       </c>
       <c r="H29" s="1">
         <v>2542329.52</v>
       </c>
       <c r="I29" s="1">
-        <v>-24277.24</v>
+        <v>157317.55</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.95492105995764</v>
+        <v>6.1879291713531</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2518052.28</v>
+        <v>2699647.07</v>
       </c>
       <c r="N29" s="1">
-        <v>2518052.28</v>
+        <v>2699647.07</v>
       </c>
       <c r="O29" s="1">
-        <v>1.68</v>
+        <v>1.76</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C30" s="1">
         <v>2871.0</v>
       </c>
       <c r="D30" s="1">
-        <v>939.47</v>
+        <v>934.6</v>
       </c>
       <c r="E30" s="1">
         <v>854.2801079763</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
         <v>1.17</v>
       </c>
       <c r="H30" s="1">
         <v>2119279.12</v>
       </c>
       <c r="I30" s="1">
-        <v>180433.86</v>
+        <v>168122.61</v>
       </c>
       <c r="J30" s="1">
-        <v>8.5139261882597</v>
+        <v>7.9330093149788</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2299712.98</v>
+        <v>2287401.73</v>
       </c>
       <c r="N30" s="1">
-        <v>2299712.98</v>
+        <v>2287401.73</v>
       </c>
       <c r="O30" s="1">
-        <v>1.54</v>
+        <v>1.49</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" t="s">
         <v>96</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>384990.0</v>
+        <v>322557.0</v>
       </c>
       <c r="D31" s="1">
-        <v>9.866</v>
+        <v>9.924</v>
       </c>
       <c r="E31" s="1">
-        <v>7.5884173355</v>
+        <v>7.588417334</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2921464.79</v>
+        <v>2447697.13</v>
       </c>
       <c r="I31" s="1">
-        <v>876846.55</v>
+        <v>753358.54</v>
       </c>
       <c r="J31" s="1">
-        <v>30.01393523555</v>
+        <v>30.77825809274</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3798311.34</v>
+        <v>3201055.67</v>
       </c>
       <c r="N31" s="1">
-        <v>3798311.34</v>
+        <v>3201055.67</v>
       </c>
       <c r="O31" s="1">
-        <v>2.54</v>
+        <v>2.09</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B32" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="C32" s="1">
         <v>10684.0</v>
       </c>
       <c r="D32" s="1">
-        <v>203.47</v>
+        <v>201.89</v>
       </c>
       <c r="E32" s="1">
         <v>200.6878790715</v>
       </c>
       <c r="F32" t="s">
         <v>36</v>
       </c>
       <c r="G32">
         <v>1.17</v>
       </c>
       <c r="H32" s="1">
         <v>1912555.26</v>
       </c>
       <c r="I32" s="1">
-        <v>-59058.67</v>
+        <v>-73765.13</v>
       </c>
       <c r="J32" s="1">
-        <v>-3.0879458092102</v>
+        <v>-3.8568888200386</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1853496.59</v>
+        <v>1838790.13</v>
       </c>
       <c r="N32" s="1">
-        <v>1853496.59</v>
+        <v>1838790.13</v>
       </c>
       <c r="O32" s="1">
-        <v>1.24</v>
+        <v>1.2</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="C33" s="1">
         <v>17518.0</v>
       </c>
       <c r="D33" s="1">
-        <v>35.59</v>
+        <v>35.31</v>
       </c>
       <c r="E33" s="1">
         <v>57.5202083571</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
         <v>1.17</v>
       </c>
       <c r="H33" s="1">
         <v>908284.34</v>
       </c>
       <c r="I33" s="1">
-        <v>-376702.62</v>
+        <v>-380974.69</v>
       </c>
       <c r="J33" s="1">
-        <v>-41.474085086615</v>
+        <v>-41.94443008893</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>531581.72</v>
+        <v>527309.65</v>
       </c>
       <c r="N33" s="1">
-        <v>531581.72</v>
+        <v>527309.65</v>
       </c>
       <c r="O33" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="C34" s="1">
         <v>27181.0</v>
       </c>
       <c r="D34" s="1">
-        <v>68.34</v>
+        <v>66.14</v>
       </c>
       <c r="E34" s="1">
         <v>76.8692542585</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2089383.2</v>
       </c>
       <c r="I34" s="1">
-        <v>-231833.66</v>
+        <v>-291631.86</v>
       </c>
       <c r="J34" s="1">
-        <v>-11.095794203763</v>
+        <v>-13.95779673159</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1857549.54</v>
+        <v>1797751.34</v>
       </c>
       <c r="N34" s="1">
-        <v>1857549.54</v>
+        <v>1797751.34</v>
       </c>
       <c r="O34" s="1">
-        <v>1.24</v>
+        <v>1.17</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="C35" s="1">
         <v>7805.0</v>
       </c>
       <c r="D35" s="1">
-        <v>337.34</v>
+        <v>328.8</v>
       </c>
       <c r="E35" s="1">
         <v>369.4193247918</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
       <c r="G35">
         <v>1.17</v>
       </c>
       <c r="H35" s="1">
         <v>2582186.07</v>
       </c>
       <c r="I35" s="1">
-        <v>-337279.47</v>
+        <v>-394483.93</v>
       </c>
       <c r="J35" s="1">
-        <v>-13.061780245759</v>
+        <v>-15.277130280546</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2244906.6</v>
+        <v>2187702.14</v>
       </c>
       <c r="N35" s="1">
-        <v>2244906.6</v>
+        <v>2187702.14</v>
       </c>
       <c r="O35" s="1">
-        <v>1.5</v>
+        <v>1.43</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="C36" s="1">
         <v>120106.0</v>
       </c>
       <c r="D36" s="1">
-        <v>24.585</v>
+        <v>24.755</v>
       </c>
       <c r="E36" s="1">
         <v>17.4559626497</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>2096565.85</v>
       </c>
       <c r="I36" s="1">
-        <v>856240.16</v>
+        <v>876658.18</v>
       </c>
       <c r="J36" s="1">
-        <v>40.840127201347</v>
+        <v>41.814006462044</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2952806.01</v>
+        <v>2973224.03</v>
       </c>
       <c r="N36" s="1">
-        <v>2952806.01</v>
+        <v>2973224.03</v>
       </c>
       <c r="O36" s="1">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="C37" s="1">
         <v>504443.0</v>
       </c>
       <c r="D37" s="1">
-        <v>5.657</v>
+        <v>5.775</v>
       </c>
       <c r="E37" s="1">
         <v>4.2598751692</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2148864.21</v>
       </c>
       <c r="I37" s="1">
-        <v>704769.84</v>
+        <v>764294.12</v>
       </c>
       <c r="J37" s="1">
-        <v>32.797318542524</v>
+        <v>35.567353043681</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2853634.05</v>
+        <v>2913158.33</v>
       </c>
       <c r="N37" s="1">
-        <v>2853634.05</v>
+        <v>2913158.33</v>
       </c>
       <c r="O37" s="1">
-        <v>1.91</v>
+        <v>1.9</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="C38" s="1">
         <v>3384.0</v>
       </c>
       <c r="D38" s="1">
-        <v>450.62</v>
+        <v>457.61</v>
       </c>
       <c r="E38" s="1">
         <v>441.5855112293</v>
       </c>
       <c r="F38" t="s">
         <v>36</v>
       </c>
       <c r="G38">
         <v>1.17</v>
       </c>
       <c r="H38" s="1">
         <v>1332055.96</v>
       </c>
       <c r="I38" s="1">
-        <v>-31891.34</v>
+        <v>-11948.34</v>
       </c>
       <c r="J38" s="1">
-        <v>-2.3941441619315</v>
+        <v>-0.89698483838472</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1300164.62</v>
+        <v>1320107.62</v>
       </c>
       <c r="N38" s="1">
-        <v>1300164.62</v>
+        <v>1320107.62</v>
       </c>
       <c r="O38" s="1">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>111</v>
+      </c>
+      <c r="B39" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C39" s="1">
         <v>20001.0</v>
       </c>
       <c r="D39" s="1">
-        <v>142.53</v>
+        <v>146.03</v>
       </c>
       <c r="E39" s="1">
         <v>84.1574021299</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
         <v>1.17</v>
       </c>
       <c r="H39" s="1">
         <v>1494173.57</v>
       </c>
       <c r="I39" s="1">
-        <v>936437.79</v>
+        <v>995699.86</v>
       </c>
       <c r="J39" s="1">
-        <v>62.672624439475</v>
+        <v>66.638835004959</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2430611.36</v>
+        <v>2489873.43</v>
       </c>
       <c r="N39" s="1">
-        <v>2430611.36</v>
+        <v>2489873.43</v>
       </c>
       <c r="O39" s="1">
-        <v>1.62</v>
+        <v>1.63</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>113</v>
+      </c>
+      <c r="B40" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C40" s="1">
         <v>377132.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.824</v>
+        <v>4.564</v>
       </c>
       <c r="E40" s="1">
         <v>3.6304812639</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1369170.66</v>
       </c>
       <c r="I40" s="1">
-        <v>450114.11</v>
+        <v>352059.79</v>
       </c>
       <c r="J40" s="1">
-        <v>32.874945625843</v>
+        <v>25.713360670466</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1819284.77</v>
+        <v>1721230.45</v>
       </c>
       <c r="N40" s="1">
-        <v>1819284.77</v>
+        <v>1721230.45</v>
       </c>
       <c r="O40" s="1">
-        <v>1.22</v>
+        <v>1.12</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>115</v>
+      </c>
+      <c r="B41" t="s">
         <v>116</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>67000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>8429.0</v>
+      </c>
+      <c r="E41" s="1">
+        <v>5532.659358209</v>
+      </c>
+      <c r="F41" t="s">
         <v>117</v>
       </c>
-      <c r="C41" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G41">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H41" s="1">
-        <v>2554932.59</v>
+        <v>2183424.53</v>
       </c>
       <c r="I41" s="1">
-        <v>855408.74</v>
+        <v>888789.58</v>
       </c>
       <c r="J41" s="1">
-        <v>33.480677468676</v>
+        <v>40.706219417623</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3410341.33</v>
+        <v>3072214.11</v>
       </c>
       <c r="N41" s="1">
-        <v>3410341.33</v>
+        <v>3072214.11</v>
       </c>
       <c r="O41" s="1">
-        <v>2.28</v>
+        <v>2.01</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B42" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="C42" s="1">
         <v>3976.0</v>
       </c>
       <c r="D42" s="1">
-        <v>358.9</v>
+        <v>366.05</v>
       </c>
       <c r="E42" s="1">
         <v>381.7093435614</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1517676.35</v>
       </c>
       <c r="I42" s="1">
-        <v>-90689.95</v>
+        <v>-62261.55</v>
       </c>
       <c r="J42" s="1">
-        <v>-5.9755790488532</v>
+        <v>-4.1024260541452</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1426986.4</v>
+        <v>1455414.8</v>
       </c>
       <c r="N42" s="1">
-        <v>1426986.4</v>
+        <v>1455414.8</v>
       </c>
       <c r="O42" s="1">
         <v>0.95</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="C43" s="1">
         <v>2858.0</v>
       </c>
       <c r="D43" s="1">
-        <v>483.3</v>
+        <v>451.4</v>
       </c>
       <c r="E43" s="1">
         <v>640.6780790763</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1831057.95</v>
       </c>
       <c r="I43" s="1">
-        <v>-449786.55</v>
+        <v>-540956.75</v>
       </c>
       <c r="J43" s="1">
-        <v>-24.564299016315</v>
+        <v>-29.543398667421</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1381271.4</v>
+        <v>1290101.2</v>
       </c>
       <c r="N43" s="1">
-        <v>1381271.4</v>
+        <v>1290101.2</v>
       </c>
       <c r="O43" s="1">
-        <v>0.92</v>
+        <v>0.84</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C44" s="1">
         <v>10750.0</v>
       </c>
       <c r="D44" s="1">
-        <v>111.85</v>
+        <v>110.05</v>
       </c>
       <c r="E44" s="1">
         <v>130.8636483721</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1406784.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-204396.72</v>
+        <v>-223746.72</v>
       </c>
       <c r="J44" s="1">
-        <v>-14.529358311966</v>
+        <v>-15.904835782136</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1202387.5</v>
+        <v>1183037.5</v>
       </c>
       <c r="N44" s="1">
-        <v>1202387.5</v>
+        <v>1183037.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.8</v>
+        <v>0.77</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C45" s="1">
         <v>37038.0</v>
       </c>
       <c r="D45" s="1">
-        <v>30.45</v>
+        <v>30.84</v>
       </c>
       <c r="E45" s="1">
         <v>29.4882139964</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1092184.47</v>
       </c>
       <c r="I45" s="1">
-        <v>35622.63</v>
+        <v>50067.45</v>
       </c>
       <c r="J45" s="1">
-        <v>3.2615946278745</v>
+        <v>4.584156923601</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1127807.1</v>
+        <v>1142251.92</v>
       </c>
       <c r="N45" s="1">
-        <v>1127807.1</v>
+        <v>1142251.92</v>
       </c>
       <c r="O45" s="1">
         <v>0.75</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>126</v>
+      </c>
+      <c r="B46" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="C46" s="1">
         <v>22367.0</v>
       </c>
       <c r="D46" s="1">
-        <v>370.87</v>
+        <v>407.78</v>
       </c>
       <c r="E46" s="1">
         <v>445.7656037913</v>
       </c>
       <c r="F46" t="s">
         <v>36</v>
       </c>
       <c r="G46">
         <v>1.17</v>
       </c>
       <c r="H46" s="1">
         <v>8866505.22</v>
       </c>
       <c r="I46" s="1">
-        <v>-1793777.0</v>
+        <v>-1091205.57</v>
       </c>
       <c r="J46" s="1">
-        <v>-20.230936039532</v>
+        <v>-12.307053827009</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>7072728.22</v>
+        <v>7775299.65</v>
       </c>
       <c r="N46" s="1">
-        <v>7072728.22</v>
+        <v>7775299.65</v>
       </c>
       <c r="O46" s="1">
-        <v>4.73</v>
+        <v>5.08</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>128</v>
+      </c>
+      <c r="B47" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C47" s="1">
         <v>80651.0</v>
       </c>
       <c r="D47" s="1">
-        <v>215.8</v>
+        <v>205.4</v>
       </c>
       <c r="E47" s="1">
         <v>204.0828479498</v>
       </c>
       <c r="F47" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G47">
-        <v>11.14</v>
+        <v>10.91</v>
       </c>
       <c r="H47" s="1">
         <v>1403954.06</v>
       </c>
       <c r="I47" s="1">
-        <v>158527.83</v>
+        <v>114102.42</v>
       </c>
       <c r="J47" s="1">
-        <v>11.291525450626</v>
+        <v>8.1272189205393</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1562481.89</v>
+        <v>1518056.48</v>
       </c>
       <c r="N47" s="1">
-        <v>1562481.89</v>
+        <v>1518056.48</v>
       </c>
       <c r="O47" s="1">
-        <v>1.04</v>
+        <v>0.99</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>131</v>
+      </c>
+      <c r="B48" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="C48" s="1">
         <v>4716.0</v>
       </c>
       <c r="D48" s="1">
-        <v>549.4</v>
+        <v>510.8</v>
       </c>
       <c r="E48" s="1">
         <v>468.6676357082</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2210236.57</v>
       </c>
       <c r="I48" s="1">
-        <v>380733.83</v>
+        <v>198696.23</v>
       </c>
       <c r="J48" s="1">
-        <v>17.225931159034</v>
+        <v>8.9898173207767</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2590970.4</v>
+        <v>2408932.8</v>
       </c>
       <c r="N48" s="1">
-        <v>2590970.4</v>
+        <v>2408932.8</v>
       </c>
       <c r="O48" s="1">
-        <v>1.73</v>
+        <v>1.57</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C49" s="1">
         <v>17039.0</v>
       </c>
       <c r="D49" s="1">
-        <v>120.9</v>
+        <v>111.09</v>
       </c>
       <c r="E49" s="1">
         <v>58.3518663067</v>
       </c>
       <c r="F49" t="s">
         <v>36</v>
       </c>
       <c r="G49">
         <v>1.17</v>
       </c>
       <c r="H49" s="1">
         <v>881264.01</v>
       </c>
       <c r="I49" s="1">
-        <v>875154.2</v>
+        <v>732360.74</v>
       </c>
       <c r="J49" s="1">
-        <v>99.306699248957</v>
+        <v>83.103443654757</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1756418.21</v>
+        <v>1613624.75</v>
       </c>
       <c r="N49" s="1">
-        <v>1756418.21</v>
+        <v>1613624.75</v>
       </c>
       <c r="O49" s="1">
-        <v>1.17</v>
+        <v>1.05</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>135</v>
+      </c>
+      <c r="B50" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="C50" s="1">
         <v>34327.0</v>
       </c>
       <c r="D50" s="1">
-        <v>240.65</v>
+        <v>272.25</v>
       </c>
       <c r="E50" s="1">
         <v>538.838409124</v>
       </c>
       <c r="F50" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="G50">
         <v>7.47</v>
       </c>
       <c r="H50" s="1">
         <v>2479393.33</v>
       </c>
       <c r="I50" s="1">
-        <v>-1373826.88</v>
+        <v>-1228729.12</v>
       </c>
       <c r="J50" s="1">
-        <v>-55.409799783562</v>
+        <v>-49.557652072896</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1105566.45</v>
+        <v>1250664.21</v>
       </c>
       <c r="N50" s="1">
-        <v>1105566.45</v>
+        <v>1250664.21</v>
       </c>
       <c r="O50" s="1">
-        <v>0.74</v>
+        <v>0.82</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>138</v>
+      </c>
+      <c r="B51" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C51" s="1">
         <v>23240.0</v>
       </c>
       <c r="D51" s="1">
-        <v>382.8</v>
+        <v>390.9</v>
       </c>
       <c r="E51" s="1">
         <v>417.3573962995</v>
       </c>
       <c r="F51" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
         <v>1299636.84</v>
       </c>
       <c r="I51" s="1">
-        <v>-109022.28</v>
+        <v>-83902.24</v>
       </c>
       <c r="J51" s="1">
-        <v>-8.388672638735</v>
+        <v>-6.455821920222</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1190614.56</v>
+        <v>1215734.6</v>
       </c>
       <c r="N51" s="1">
-        <v>1190614.56</v>
+        <v>1215734.6</v>
       </c>
       <c r="O51" s="1">
-        <v>0.8</v>
+        <v>0.79</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B52" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C52" s="1">
         <v>67960.0</v>
       </c>
       <c r="D52" s="1">
-        <v>188.63</v>
+        <v>199.57</v>
       </c>
       <c r="E52" s="1">
         <v>132.4028225427</v>
       </c>
       <c r="F52" t="s">
         <v>36</v>
       </c>
       <c r="G52">
         <v>1.17</v>
       </c>
       <c r="H52" s="1">
         <v>7946827.18</v>
       </c>
       <c r="I52" s="1">
-        <v>2983210.59</v>
+        <v>3615149.89</v>
       </c>
       <c r="J52" s="1">
-        <v>37.539643463091</v>
+        <v>45.491739132044</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>10930037.77</v>
+        <v>11561977.07</v>
       </c>
       <c r="N52" s="1">
-        <v>10930037.77</v>
+        <v>11561977.07</v>
       </c>
       <c r="O52" s="1">
-        <v>7.31</v>
+        <v>7.55</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>142</v>
+      </c>
+      <c r="B53" t="s">
         <v>143</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>62.0</v>
+        <v>7764.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4790.39</v>
+        <v>161.39</v>
       </c>
       <c r="E53" s="1">
-        <v>4784.5014516129</v>
+        <v>186.5757843895</v>
       </c>
       <c r="F53" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G53">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H53" s="1">
-        <v>296639.09</v>
+        <v>1285093.84</v>
       </c>
       <c r="I53" s="1">
-        <v>365.09</v>
+        <v>-216910.93</v>
       </c>
       <c r="J53" s="1">
-        <v>0.12307548543248</v>
+        <v>-16.878995389162</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>297004.18</v>
+        <v>1068182.91</v>
       </c>
       <c r="N53" s="1">
-        <v>297004.18</v>
+        <v>1068182.91</v>
       </c>
       <c r="O53" s="1">
-        <v>0.2</v>
+        <v>0.7</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>144</v>
+      </c>
+      <c r="B54" t="s">
         <v>145</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>7764.0</v>
+        <v>94856.0</v>
       </c>
       <c r="D54" s="1">
-        <v>138.09</v>
+        <v>17.77</v>
       </c>
       <c r="E54" s="1">
-        <v>186.5757843895</v>
+        <v>12.0896589567</v>
       </c>
       <c r="F54" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G54">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1285093.84</v>
+        <v>1146776.69</v>
       </c>
       <c r="I54" s="1">
-        <v>-370969.48</v>
+        <v>538814.43</v>
       </c>
       <c r="J54" s="1">
-        <v>-28.867112148012</v>
+        <v>46.985122273457</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>914124.36</v>
+        <v>1685591.12</v>
       </c>
       <c r="N54" s="1">
-        <v>914124.36</v>
+        <v>1685591.12</v>
       </c>
       <c r="O54" s="1">
-        <v>0.61</v>
+        <v>1.1</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>146</v>
+      </c>
+      <c r="B55" t="s">
         <v>147</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1">
-        <v>94856.0</v>
+        <v>15422.0</v>
       </c>
       <c r="D55" s="1">
-        <v>17.945</v>
+        <v>147.09</v>
       </c>
       <c r="E55" s="1">
-        <v>12.0896589567</v>
+        <v>152.5145979769</v>
       </c>
       <c r="F55" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G55">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H55" s="1">
-        <v>1146776.69</v>
+        <v>2110321.23</v>
       </c>
       <c r="I55" s="1">
-        <v>555414.23</v>
+        <v>-176540.08</v>
       </c>
       <c r="J55" s="1">
-        <v>48.432640359999</v>
+        <v>-8.3655548496757</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1702190.92</v>
+        <v>1933781.15</v>
       </c>
       <c r="N55" s="1">
-        <v>1702190.92</v>
+        <v>1933781.15</v>
       </c>
       <c r="O55" s="1">
-        <v>1.14</v>
+        <v>1.26</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>148</v>
+      </c>
+      <c r="B56" t="s">
         <v>149</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>15422.0</v>
+        <v>14097.0</v>
       </c>
       <c r="D56" s="1">
-        <v>145.16</v>
+        <v>179.58</v>
       </c>
       <c r="E56" s="1">
-        <v>152.5145979769</v>
+        <v>157.9966950415</v>
       </c>
       <c r="F56" t="s">
         <v>36</v>
       </c>
       <c r="G56">
         <v>1.17</v>
       </c>
       <c r="H56" s="1">
-        <v>2110321.23</v>
+        <v>1990476.06</v>
       </c>
       <c r="I56" s="1">
-        <v>-201588.21</v>
+        <v>167606.94</v>
       </c>
       <c r="J56" s="1">
-        <v>-9.5524893146244</v>
+        <v>8.4204449060292</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1908733.02</v>
+        <v>2158083.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1908733.02</v>
+        <v>2158083.0</v>
       </c>
       <c r="O56" s="1">
-        <v>1.28</v>
+        <v>1.41</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>150</v>
+      </c>
+      <c r="B57" t="s">
         <v>151</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>14097.0</v>
+        <v>149900.0</v>
       </c>
       <c r="D57" s="1">
-        <v>128.06</v>
+        <v>3212.0</v>
       </c>
       <c r="E57" s="1">
-        <v>157.9966950415</v>
+        <v>2087.8199866578</v>
       </c>
       <c r="F57" t="s">
-        <v>36</v>
+        <v>117</v>
       </c>
       <c r="G57">
-        <v>1.17</v>
+        <v>183.82</v>
       </c>
       <c r="H57" s="1">
-        <v>1990476.06</v>
+        <v>1849491.67</v>
       </c>
       <c r="I57" s="1">
-        <v>-451266.6</v>
+        <v>769763.4</v>
       </c>
       <c r="J57" s="1">
-        <v>-22.671290002855</v>
+        <v>41.62026855736</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1539209.46</v>
+        <v>2619255.07</v>
       </c>
       <c r="N57" s="1">
-        <v>1539209.46</v>
+        <v>2619255.07</v>
       </c>
       <c r="O57" s="1">
-        <v>1.03</v>
+        <v>1.71</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>152</v>
+      </c>
+      <c r="B58" t="s">
         <v>153</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>149900.0</v>
+        <v>6686.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2656.5</v>
+        <v>268.6</v>
       </c>
       <c r="E58" s="1">
-        <v>2087.8199866578</v>
+        <v>215.9045288663</v>
       </c>
       <c r="F58" t="s">
-        <v>118</v>
+        <v>8</v>
       </c>
       <c r="G58">
-        <v>186.62</v>
+        <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1849491.67</v>
+        <v>1443537.68</v>
       </c>
       <c r="I58" s="1">
-        <v>284261.56</v>
+        <v>352321.92</v>
       </c>
       <c r="J58" s="1">
-        <v>15.36971291144</v>
+        <v>24.406839175823</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2133753.23</v>
+        <v>1795859.6</v>
       </c>
       <c r="N58" s="1">
-        <v>2133753.23</v>
+        <v>1795859.6</v>
       </c>
       <c r="O58" s="1">
-        <v>1.43</v>
+        <v>1.17</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>154</v>
+      </c>
+      <c r="B59" t="s">
         <v>155</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>116631.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>26.41</v>
+      </c>
+      <c r="E59" s="1">
+        <v>18.6728409257</v>
+      </c>
+      <c r="F59" t="s">
         <v>156</v>
       </c>
-      <c r="C59" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G59">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H59" s="1">
-        <v>1693339.22</v>
+        <v>2540739.03</v>
       </c>
       <c r="I59" s="1">
-        <v>347409.38</v>
+        <v>1027433.24</v>
       </c>
       <c r="J59" s="1">
-        <v>20.516230646332</v>
+        <v>40.438361747054</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2040748.6</v>
+        <v>3568172.27</v>
       </c>
       <c r="N59" s="1">
-        <v>2040748.6</v>
+        <v>3568172.27</v>
       </c>
       <c r="O59" s="1">
-        <v>1.36</v>
+        <v>2.33</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>157</v>
       </c>
       <c r="B60" t="s">
         <v>158</v>
       </c>
       <c r="C60" s="1">
-        <v>116631.0</v>
+        <v>123900.0</v>
       </c>
       <c r="D60" s="1">
-        <v>27.525</v>
+        <v>1997.0</v>
       </c>
       <c r="E60" s="1">
-        <v>18.6728409257</v>
+        <v>2555.3766989508</v>
       </c>
       <c r="F60" t="s">
-        <v>77</v>
+        <v>117</v>
       </c>
       <c r="G60">
-        <v>0.87</v>
+        <v>183.82</v>
       </c>
       <c r="H60" s="1">
-        <v>2540739.03</v>
+        <v>1866410.99</v>
       </c>
       <c r="I60" s="1">
-        <v>1144353.41</v>
+        <v>-520395.7</v>
       </c>
       <c r="J60" s="1">
-        <v>45.040179116704</v>
+        <v>-27.882160080937</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3685092.44</v>
+        <v>1346015.29</v>
       </c>
       <c r="N60" s="1">
-        <v>3685092.44</v>
+        <v>1346015.29</v>
       </c>
       <c r="O60" s="1">
-        <v>2.46</v>
+        <v>0.88</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>159</v>
       </c>
       <c r="B61" t="s">
         <v>160</v>
       </c>
       <c r="C61" s="1">
-        <v>123900.0</v>
+        <v>6487.0</v>
       </c>
       <c r="D61" s="1">
-        <v>2139.0</v>
+        <v>381.63</v>
       </c>
       <c r="E61" s="1">
-        <v>2555.3766989508</v>
+        <v>336.7764991522</v>
       </c>
       <c r="F61" t="s">
-        <v>118</v>
+        <v>36</v>
       </c>
       <c r="G61">
-        <v>186.62</v>
+        <v>1.17</v>
       </c>
       <c r="H61" s="1">
-        <v>1866410.99</v>
+        <v>1939414.23</v>
       </c>
       <c r="I61" s="1">
-        <v>-446324.39</v>
+        <v>171010.57</v>
       </c>
       <c r="J61" s="1">
-        <v>-23.913510603578</v>
+        <v>8.8176402624415</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1420086.6</v>
+        <v>2110424.8</v>
       </c>
       <c r="N61" s="1">
-        <v>1420086.6</v>
+        <v>2110424.8</v>
       </c>
       <c r="O61" s="1">
-        <v>0.95</v>
+        <v>1.38</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
-        <v>6487.0</v>
+        <v>170877.0</v>
       </c>
       <c r="D62" s="1">
-        <v>348.95</v>
+        <v>93.75</v>
       </c>
       <c r="E62" s="1">
-        <v>336.7764991522</v>
+        <v>134.2464297711</v>
       </c>
       <c r="F62" t="s">
-        <v>36</v>
+        <v>130</v>
       </c>
       <c r="G62">
-        <v>1.17</v>
+        <v>10.91</v>
       </c>
       <c r="H62" s="1">
-        <v>1939414.23</v>
+        <v>1973184.66</v>
       </c>
       <c r="I62" s="1">
-        <v>-9381.7</v>
+        <v>-505162.47</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.48373884520792</v>
+        <v>-25.601378332224</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1930032.53</v>
+        <v>1468022.19</v>
       </c>
       <c r="N62" s="1">
-        <v>1930032.53</v>
+        <v>1468022.19</v>
       </c>
       <c r="O62" s="1">
-        <v>1.29</v>
+        <v>0.96</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
-        <v>170877.0</v>
+        <v>179300.0</v>
       </c>
       <c r="D63" s="1">
-        <v>126.3</v>
+        <v>3023.0</v>
       </c>
       <c r="E63" s="1">
-        <v>134.2464297711</v>
+        <v>2910.6595370887</v>
       </c>
       <c r="F63" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="G63">
-        <v>11.14</v>
+        <v>183.82</v>
       </c>
       <c r="H63" s="1">
-        <v>1973184.66</v>
+        <v>3064180.54</v>
       </c>
       <c r="I63" s="1">
-        <v>-35688.92</v>
+        <v>-115558.82</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.808696404522</v>
+        <v>-3.7712797431969</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1937495.74</v>
+        <v>2948621.72</v>
       </c>
       <c r="N63" s="1">
-        <v>1937495.74</v>
+        <v>2948621.72</v>
       </c>
       <c r="O63" s="1">
-        <v>1.3</v>
+        <v>1.93</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
-        <v>179300.0</v>
+        <v>24867.0</v>
       </c>
       <c r="D64" s="1">
-        <v>3319.0</v>
+        <v>42.97</v>
       </c>
       <c r="E64" s="1">
-        <v>2910.6595370887</v>
+        <v>46.5667177384</v>
       </c>
       <c r="F64" t="s">
-        <v>118</v>
+        <v>156</v>
       </c>
       <c r="G64">
-        <v>186.62</v>
+        <v>0.86</v>
       </c>
       <c r="H64" s="1">
-        <v>3064180.54</v>
+        <v>1335812.17</v>
       </c>
       <c r="I64" s="1">
-        <v>124568.06</v>
+        <v>-98007.37</v>
       </c>
       <c r="J64" s="1">
-        <v>4.0652976668274</v>
+        <v>-7.3369124942169</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3188748.6</v>
+        <v>1237804.8</v>
       </c>
       <c r="N64" s="1">
-        <v>3188748.6</v>
+        <v>1237804.8</v>
       </c>
       <c r="O64" s="1">
-        <v>2.13</v>
+        <v>0.81</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
-        <v>24867.0</v>
+        <v>13068.0</v>
       </c>
       <c r="D65" s="1">
-        <v>43.13</v>
+        <v>232.55</v>
       </c>
       <c r="E65" s="1">
-        <v>46.5667177384</v>
+        <v>194.8258103765</v>
       </c>
       <c r="F65" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="G65">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H65" s="1">
-        <v>1335812.17</v>
+        <v>2270159.35</v>
       </c>
       <c r="I65" s="1">
-        <v>-104665.17</v>
+        <v>320491.86</v>
       </c>
       <c r="J65" s="1">
-        <v>-7.8353208894631</v>
+        <v>14.11759311081</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1231147.0</v>
+        <v>2590651.21</v>
       </c>
       <c r="N65" s="1">
-        <v>1231147.0</v>
+        <v>2590651.21</v>
       </c>
       <c r="O65" s="1">
-        <v>0.82</v>
+        <v>1.69</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
-        <v>13068.0</v>
+        <v>22087.0</v>
       </c>
       <c r="D66" s="1">
-        <v>229.45</v>
+        <v>86.0</v>
       </c>
       <c r="E66" s="1">
-        <v>194.8258103765</v>
+        <v>101.7684941368</v>
       </c>
       <c r="F66" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="G66">
-        <v>1.17</v>
+        <v>1.6</v>
       </c>
       <c r="H66" s="1">
-        <v>2270159.35</v>
+        <v>1464870.86</v>
       </c>
       <c r="I66" s="1">
-        <v>286393.15</v>
+        <v>-275203.74</v>
       </c>
       <c r="J66" s="1">
-        <v>12.615552736419</v>
+        <v>-18.786894293194</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2556552.5</v>
+        <v>1189667.12</v>
       </c>
       <c r="N66" s="1">
-        <v>2556552.5</v>
+        <v>1189667.12</v>
       </c>
       <c r="O66" s="1">
-        <v>1.71</v>
+        <v>0.78</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
-        <v>22087.0</v>
+        <v>10509.0</v>
       </c>
       <c r="D67" s="1">
-        <v>89.6</v>
+        <v>226.0</v>
       </c>
       <c r="E67" s="1">
-        <v>101.7684941368</v>
+        <v>238.6213645447</v>
       </c>
       <c r="F67" t="s">
         <v>57</v>
       </c>
       <c r="G67">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="H67" s="1">
-        <v>1464870.86</v>
+        <v>1615899.91</v>
       </c>
       <c r="I67" s="1">
-        <v>-244963.2</v>
+        <v>-128389.18</v>
       </c>
       <c r="J67" s="1">
-        <v>-16.722511634916</v>
+        <v>-7.9453671112588</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1219907.66</v>
+        <v>1487510.73</v>
       </c>
       <c r="N67" s="1">
-        <v>1219907.66</v>
+        <v>1487510.73</v>
       </c>
       <c r="O67" s="1">
-        <v>0.82</v>
+        <v>0.97</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
-        <v>10509.0</v>
+        <v>26756.0</v>
       </c>
       <c r="D68" s="1">
-        <v>218.87</v>
+        <v>118.16</v>
       </c>
       <c r="E68" s="1">
-        <v>238.6213645447</v>
+        <v>128.2709313799</v>
       </c>
       <c r="F68" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="G68">
-        <v>1.62</v>
+        <v>1.17</v>
       </c>
       <c r="H68" s="1">
-        <v>1615899.91</v>
+        <v>3055056.23</v>
       </c>
       <c r="I68" s="1">
-        <v>-198051.35</v>
+        <v>-359954.61</v>
       </c>
       <c r="J68" s="1">
-        <v>-12.256411970467</v>
+        <v>-11.782258096114</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1417848.56</v>
+        <v>2695101.62</v>
       </c>
       <c r="N68" s="1">
-        <v>1417848.56</v>
+        <v>2695101.62</v>
       </c>
       <c r="O68" s="1">
-        <v>0.95</v>
+        <v>1.76</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
-        <v>26756.0</v>
+        <v>-22289664.93</v>
       </c>
       <c r="D69" s="1">
-        <v>128.72</v>
+        <v>0.84977749</v>
       </c>
       <c r="E69" s="1">
-        <v>128.2709313799</v>
+        <v>0.8511756054</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
       <c r="G69">
         <v>1.17</v>
       </c>
       <c r="H69" s="1">
-        <v>3055056.23</v>
+        <v>0.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-118591.79</v>
+        <v>-36612.22</v>
       </c>
       <c r="J69" s="1">
-        <v>-3.8818202046644</v>
+        <v>0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69">
-        <v>0.0</v>
+      <c r="L69" t="s">
+        <v>177</v>
       </c>
       <c r="M69" s="1">
-        <v>2936464.44</v>
+        <v>-58324.009999998</v>
       </c>
       <c r="N69" s="1">
-        <v>2936464.44</v>
+        <v>-36612.219999999</v>
       </c>
       <c r="O69" s="1">
-        <v>1.96</v>
+        <v>-0.02</v>
       </c>
       <c r="P69">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P71">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>