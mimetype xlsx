--- v4 (2026-07-31)
+++ v5 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU2702915468</t>
   </si>
   <si>
@@ -286,51 +286,57 @@
   <si>
     <t>DARLING INGREDIENTS INC</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>US2788651006</t>
   </si>
   <si>
     <t>ECOLAB INC</t>
   </si>
   <si>
     <t>ES0127797019</t>
   </si>
   <si>
-    <t>EDP RENOVAVEIS SA</t>
+    <t>EDP RENEWABLES SA</t>
+  </si>
+  <si>
+    <t>ES0627797931</t>
+  </si>
+  <si>
+    <t>EDP RENOVAVEIS RIGHTS SA</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>US3364331070</t>
   </si>
   <si>
     <t>FIRST SOLAR INC</t>
   </si>
@@ -442,50 +448,56 @@
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7475251036</t>
   </si>
   <si>
     <t>QUALCOMM INC</t>
   </si>
   <si>
     <t>JP3164720009</t>
@@ -547,51 +559,51 @@
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>OACT01991635</t>
   </si>
   <si>
     <t>EUR/USD 15/07/26</t>
   </si>
   <si>
-    <t>21 711.79</t>
+    <t>54 279.47</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -911,285 +923,285 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>11915.24</v>
+        <v>12513.42</v>
       </c>
       <c r="D2">
-        <v>123.02</v>
+        <v>130.24</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1465769.92</v>
+        <v>1629783.27</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1465769.92</v>
+        <v>1629783.27</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>385026.82</v>
       </c>
       <c r="D3">
-        <v>140.5</v>
+        <v>148.88</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>54096420.92</v>
+        <v>57323278.83</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>54096420.92</v>
+        <v>57323278.83</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1642.17</v>
+        <v>1621.17</v>
       </c>
       <c r="D4">
-        <v>58911.04</v>
+        <v>62450.96</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>96741942.09</v>
+        <v>101243619.12</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>96741942.09</v>
+        <v>101243619.12</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>5235.0</v>
       </c>
       <c r="D5">
-        <v>115.3</v>
+        <v>122.23</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>603605.25</v>
+        <v>639874.84</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>603605.25</v>
+        <v>639874.84</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>2310.0</v>
+        <v>2340.0</v>
       </c>
       <c r="D6">
-        <v>105.65</v>
+        <v>111.91</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>244041.91</v>
+        <v>261876.08</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>244041.91</v>
+        <v>261876.08</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>110.34</v>
+        <v>116.91</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11034.27</v>
+        <v>11691.31</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11034.27</v>
+        <v>11691.31</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P69"/>
+  <dimension ref="A1:P71"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O69" sqref="O69"/>
+      <selection activeCell="O71" sqref="O71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1211,3436 +1223,3536 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>211.32</v>
+        <v>215.4</v>
       </c>
       <c r="E2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>-162221.96</v>
+        <v>-94746.72</v>
       </c>
       <c r="J2" s="1">
-        <v>-6.0793491938572</v>
+        <v>-3.5506807823837</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2506188.01</v>
+        <v>2573663.25</v>
       </c>
       <c r="N2" s="1">
-        <v>2506188.01</v>
+        <v>2573663.25</v>
       </c>
       <c r="O2" s="1">
-        <v>1.64</v>
+        <v>1.6</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>147.4</v>
+        <v>166.85</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-407288.7</v>
+        <v>-219537.85</v>
       </c>
       <c r="J3" s="1">
-        <v>-22.254499639891</v>
+        <v>-11.99568022331</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1422852.2</v>
+        <v>1610603.05</v>
       </c>
       <c r="N3" s="1">
-        <v>1422852.2</v>
+        <v>1610603.05</v>
       </c>
       <c r="O3" s="1">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>246.1</v>
+        <v>262.11</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-738123.92</v>
+        <v>-684036.96</v>
       </c>
       <c r="J4" s="1">
-        <v>-49.909996212819</v>
+        <v>-46.252778372266</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>740786.07</v>
+        <v>794873.03</v>
       </c>
       <c r="N4" s="1">
-        <v>740786.07</v>
+        <v>794873.03</v>
       </c>
       <c r="O4" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>149.25</v>
+        <v>135.66</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>-1512.39</v>
+        <v>-66503.52</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.19570381225239</v>
+        <v>-8.6055795080656</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>771282.98</v>
+        <v>706291.85</v>
       </c>
       <c r="N5" s="1">
-        <v>771282.98</v>
+        <v>706291.85</v>
       </c>
       <c r="O5" s="1">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
-        <v>12206.0</v>
+        <v>8387.0</v>
       </c>
       <c r="D6" s="1">
-        <v>354.49</v>
+        <v>521.54</v>
       </c>
       <c r="E6" s="1">
-        <v>186.0293945601</v>
+        <v>186.0293943007</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
-        <v>2014941.7</v>
+        <v>1384508.93</v>
       </c>
       <c r="I6" s="1">
-        <v>1673652.09</v>
+        <v>2372227.43</v>
       </c>
       <c r="J6" s="1">
-        <v>83.062060306757</v>
+        <v>171.34070995122</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3688593.79</v>
+        <v>3756736.36</v>
       </c>
       <c r="N6" s="1">
-        <v>3688593.79</v>
+        <v>3756736.36</v>
       </c>
       <c r="O6" s="1">
-        <v>2.41</v>
+        <v>2.33</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>84.1</v>
+        <v>71.44</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-803213.07</v>
+        <v>-1086910.68</v>
       </c>
       <c r="J7" s="1">
-        <v>-28.988823561155</v>
+        <v>-39.227775426083</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1967555.01</v>
+        <v>1683857.4</v>
       </c>
       <c r="N7" s="1">
-        <v>1967555.01</v>
+        <v>1683857.4</v>
       </c>
       <c r="O7" s="1">
-        <v>1.28</v>
+        <v>1.05</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>346.25</v>
+        <v>328.26</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>238768.35</v>
+        <v>141615.02</v>
       </c>
       <c r="J8" s="1">
-        <v>12.395123253343</v>
+        <v>7.3516260736596</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2165077.15</v>
+        <v>2067923.82</v>
       </c>
       <c r="N8" s="1">
-        <v>2165077.15</v>
+        <v>2067923.82</v>
       </c>
       <c r="O8" s="1">
-        <v>1.41</v>
+        <v>1.28</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>394.49</v>
+        <v>490.05</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>1688525.4</v>
+        <v>2565749.45</v>
       </c>
       <c r="J9" s="1">
-        <v>93.849588457265</v>
+        <v>142.60640080804</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3487707.93</v>
+        <v>4364931.98</v>
       </c>
       <c r="N9" s="1">
-        <v>3487707.93</v>
+        <v>4364931.98</v>
       </c>
       <c r="O9" s="1">
-        <v>2.28</v>
+        <v>2.71</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1222.4</v>
+        <v>1461.8</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>703555.98</v>
+        <v>1076301.78</v>
       </c>
       <c r="J10" s="1">
-        <v>58.643308365691</v>
+        <v>89.712686656551</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1903276.8</v>
+        <v>2276022.6</v>
       </c>
       <c r="N10" s="1">
-        <v>1903276.8</v>
+        <v>2276022.6</v>
       </c>
       <c r="O10" s="1">
-        <v>1.24</v>
+        <v>1.41</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>120.91</v>
+        <v>125.63</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-330651.95</v>
+        <v>-302128.08</v>
       </c>
       <c r="J11" s="1">
-        <v>-35.171111367271</v>
+        <v>-32.137056348405</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>609471.74</v>
+        <v>637995.61</v>
       </c>
       <c r="N11" s="1">
-        <v>609471.74</v>
+        <v>637995.61</v>
       </c>
       <c r="O11" s="1">
         <v>0.4</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>206.84</v>
+        <v>228.86</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>784520.65</v>
+        <v>1117782.6</v>
       </c>
       <c r="J12" s="1">
-        <v>29.542350129964</v>
+        <v>42.091849256461</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3440100.34</v>
+        <v>3773362.29</v>
       </c>
       <c r="N12" s="1">
-        <v>3440100.34</v>
+        <v>3773362.29</v>
       </c>
       <c r="O12" s="1">
-        <v>2.25</v>
+        <v>2.34</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>134.37</v>
+        <v>141.28</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>1253040.56</v>
+        <v>1446122.74</v>
       </c>
       <c r="J13" s="1">
-        <v>62.526837079434</v>
+        <v>72.161655294577</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3257044.95</v>
+        <v>3450127.13</v>
       </c>
       <c r="N13" s="1">
-        <v>3257044.95</v>
+        <v>3450127.13</v>
       </c>
       <c r="O13" s="1">
-        <v>2.13</v>
+        <v>2.14</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>149.04</v>
+        <v>144.43</v>
       </c>
       <c r="E14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-226508.35</v>
+        <v>-254597.2</v>
       </c>
       <c r="J14" s="1">
-        <v>-16.039728198591</v>
+        <v>-18.028782992425</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1185662.4</v>
+        <v>1157573.55</v>
       </c>
       <c r="N14" s="1">
-        <v>1185662.4</v>
+        <v>1157573.55</v>
       </c>
       <c r="O14" s="1">
-        <v>0.77</v>
+        <v>0.72</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>417.43</v>
+        <v>481.57</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>1721779.59</v>
+        <v>2680700.27</v>
       </c>
       <c r="J15" s="1">
-        <v>41.117441301172</v>
+        <v>64.01721604666</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>5909247.33</v>
+        <v>6868168.01</v>
       </c>
       <c r="N15" s="1">
-        <v>5909247.33</v>
+        <v>6868168.01</v>
       </c>
       <c r="O15" s="1">
-        <v>3.86</v>
+        <v>4.26</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.84</v>
+        <v>11.685</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>1178749.28</v>
+        <v>1409266.13</v>
       </c>
       <c r="J16" s="1">
-        <v>66.280943112017</v>
+        <v>79.242880379297</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2957162.84</v>
+        <v>3187679.69</v>
       </c>
       <c r="N16" s="1">
-        <v>2957162.84</v>
+        <v>3187679.69</v>
       </c>
       <c r="O16" s="1">
-        <v>1.93</v>
+        <v>1.98</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>890.11</v>
+        <v>909.81</v>
       </c>
       <c r="E17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>1364720.33</v>
+        <v>1445272.87</v>
       </c>
       <c r="J17" s="1">
-        <v>101.75675533403</v>
+        <v>107.76294204066</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2705879.77</v>
+        <v>2786432.31</v>
       </c>
       <c r="N17" s="1">
-        <v>2705879.77</v>
+        <v>2786432.31</v>
       </c>
       <c r="O17" s="1">
-        <v>1.77</v>
+        <v>1.73</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>74.14</v>
+        <v>78.47</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>508603.06</v>
+        <v>584385.86</v>
       </c>
       <c r="J18" s="1">
-        <v>80.192302064641</v>
+        <v>92.141103923805</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1142832.34</v>
+        <v>1218615.14</v>
       </c>
       <c r="N18" s="1">
-        <v>1142832.34</v>
+        <v>1218615.14</v>
       </c>
       <c r="O18" s="1">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>148.5</v>
+        <v>167.4</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
         <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>71875.12</v>
+        <v>248508.73</v>
       </c>
       <c r="J19" s="1">
-        <v>5.5845819518298</v>
+        <v>19.308731149668</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1358902.88</v>
+        <v>1535536.49</v>
       </c>
       <c r="N19" s="1">
-        <v>1358902.88</v>
+        <v>1535536.49</v>
       </c>
       <c r="O19" s="1">
-        <v>0.89</v>
+        <v>0.95</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>1014.53</v>
+        <v>954.27</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>310719.81</v>
+        <v>211756.92</v>
       </c>
       <c r="J20" s="1">
-        <v>19.678135499574</v>
+        <v>13.410736073547</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1889730.23</v>
+        <v>1790767.34</v>
       </c>
       <c r="N20" s="1">
-        <v>1889730.23</v>
+        <v>1790767.34</v>
       </c>
       <c r="O20" s="1">
-        <v>1.23</v>
+        <v>1.11</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>118.42</v>
+        <v>106.52</v>
       </c>
       <c r="E21" s="1">
-        <v>117.05</v>
+        <v>71.6081807451</v>
       </c>
       <c r="F21" t="s">
         <v>36</v>
       </c>
       <c r="G21">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
-        <v>2098359.53</v>
+        <v>1747012.98</v>
       </c>
       <c r="I21" s="1">
-        <v>39671.4</v>
+        <v>190537.65</v>
       </c>
       <c r="J21" s="1">
-        <v>1.8905911705226</v>
+        <v>10.90648164503</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2138030.93</v>
+        <v>1937550.63</v>
       </c>
       <c r="N21" s="1">
-        <v>2138030.93</v>
+        <v>1937550.63</v>
       </c>
       <c r="O21" s="1">
-        <v>1.4</v>
+        <v>1.2</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" t="s">
         <v>78</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.31</v>
+        <v>95.74</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>45311.24</v>
+        <v>3888.13</v>
       </c>
       <c r="J22" s="1">
-        <v>2.1070716523333</v>
+        <v>0.18080653947203</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2195747.84</v>
+        <v>2154324.73</v>
       </c>
       <c r="N22" s="1">
-        <v>2195747.84</v>
+        <v>2154324.73</v>
       </c>
       <c r="O22" s="1">
-        <v>1.43</v>
+        <v>1.34</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>79</v>
       </c>
       <c r="B23" t="s">
         <v>80</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>66.74</v>
+        <v>64.04</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-28026.84</v>
+        <v>-83198.64</v>
       </c>
       <c r="J23" s="1">
-        <v>-2.0137233149781</v>
+        <v>-5.9778070286365</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1363765.16</v>
+        <v>1308593.36</v>
       </c>
       <c r="N23" s="1">
-        <v>1363765.16</v>
+        <v>1308593.36</v>
       </c>
       <c r="O23" s="1">
-        <v>0.89</v>
+        <v>0.81</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>81</v>
       </c>
       <c r="B24" t="s">
         <v>82</v>
       </c>
       <c r="C24" s="1">
         <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>64.23</v>
+        <v>60.34</v>
       </c>
       <c r="E24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>874116.82</v>
+        <v>760785.39</v>
       </c>
       <c r="J24" s="1">
-        <v>70.352539198914</v>
+        <v>61.231156691318</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>2116597.66</v>
+        <v>2003266.23</v>
       </c>
       <c r="N24" s="1">
-        <v>2116597.66</v>
+        <v>2003266.23</v>
       </c>
       <c r="O24" s="1">
-        <v>1.38</v>
+        <v>1.24</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>83</v>
       </c>
       <c r="B25" t="s">
         <v>84</v>
       </c>
       <c r="C25" s="1">
         <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>589.87</v>
+        <v>579.25</v>
       </c>
       <c r="E25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>457576.54</v>
+        <v>437537.86</v>
       </c>
       <c r="J25" s="1">
-        <v>32.199282513102</v>
+        <v>30.78917718185</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1878653.36</v>
+        <v>1858614.68</v>
       </c>
       <c r="N25" s="1">
-        <v>1878653.36</v>
+        <v>1858614.68</v>
       </c>
       <c r="O25" s="1">
-        <v>1.23</v>
+        <v>1.15</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>85</v>
       </c>
       <c r="B26" t="s">
         <v>86</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>63.56</v>
+        <v>70.86</v>
       </c>
       <c r="E26" s="1">
-        <v>87.738507799</v>
+        <v>86.098507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1985610.17</v>
+        <v>1948495.33</v>
       </c>
       <c r="I26" s="1">
-        <v>-547183.81</v>
+        <v>-344862.67</v>
       </c>
       <c r="J26" s="1">
-        <v>-27.557464111901</v>
+        <v>-17.698922070293</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1438426.36</v>
+        <v>1603632.66</v>
       </c>
       <c r="N26" s="1">
-        <v>1438426.36</v>
+        <v>1603632.66</v>
       </c>
       <c r="O26" s="1">
-        <v>0.94</v>
+        <v>1.0</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>87</v>
       </c>
       <c r="B27" t="s">
         <v>88</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>260.6</v>
+        <v>256.26</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>188871.24</v>
+        <v>167301.46</v>
       </c>
       <c r="J27" s="1">
-        <v>8.8718532970831</v>
+        <v>7.8586555025943</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2317752.7</v>
+        <v>2296182.92</v>
       </c>
       <c r="N27" s="1">
-        <v>2317752.7</v>
+        <v>2296182.92</v>
       </c>
       <c r="O27" s="1">
-        <v>1.51</v>
+        <v>1.43</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>89</v>
       </c>
       <c r="B28" t="s">
         <v>90</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>14.18</v>
+        <v>14.25</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>81886.34</v>
+        <v>90948.47</v>
       </c>
       <c r="J28" s="1">
-        <v>4.6689682951423</v>
+        <v>5.1856698311549</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1835728.62</v>
+        <v>1844790.75</v>
       </c>
       <c r="N28" s="1">
-        <v>1835728.62</v>
+        <v>1844790.75</v>
       </c>
       <c r="O28" s="1">
-        <v>1.2</v>
+        <v>1.15</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>91</v>
       </c>
       <c r="B29" t="s">
         <v>92</v>
       </c>
       <c r="C29" s="1">
-        <v>37926.0</v>
+        <v>129459.0</v>
       </c>
       <c r="D29" s="1">
-        <v>83.5</v>
+        <v>0.1269</v>
       </c>
       <c r="E29" s="1">
-        <v>76.1409020197</v>
+        <v>0.0</v>
       </c>
       <c r="F29" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G29">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2542329.52</v>
+        <v>0.0</v>
       </c>
       <c r="I29" s="1">
-        <v>157317.55</v>
+        <v>16428.35</v>
       </c>
       <c r="J29" s="1">
-        <v>6.1879291713531</v>
+        <v>0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2699647.07</v>
+        <v>16428.35</v>
       </c>
       <c r="N29" s="1">
-        <v>2699647.07</v>
+        <v>16428.35</v>
       </c>
       <c r="O29" s="1">
-        <v>1.76</v>
+        <v>0.01</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>93</v>
       </c>
       <c r="B30" t="s">
         <v>94</v>
       </c>
       <c r="C30" s="1">
-        <v>2871.0</v>
+        <v>37926.0</v>
       </c>
       <c r="D30" s="1">
-        <v>934.6</v>
+        <v>87.66</v>
       </c>
       <c r="E30" s="1">
-        <v>854.2801079763</v>
+        <v>76.1409020197</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>2119279.12</v>
+        <v>2542329.52</v>
       </c>
       <c r="I30" s="1">
-        <v>168122.61</v>
+        <v>312991.61</v>
       </c>
       <c r="J30" s="1">
-        <v>7.9330093149788</v>
+        <v>12.311213300155</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2287401.73</v>
+        <v>2855321.13</v>
       </c>
       <c r="N30" s="1">
-        <v>2287401.73</v>
+        <v>2855321.13</v>
       </c>
       <c r="O30" s="1">
-        <v>1.49</v>
+        <v>1.77</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>95</v>
       </c>
       <c r="B31" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="1">
-        <v>322557.0</v>
+        <v>2871.0</v>
       </c>
       <c r="D31" s="1">
-        <v>9.924</v>
+        <v>1064.15</v>
       </c>
       <c r="E31" s="1">
-        <v>7.588417334</v>
+        <v>854.2801079763</v>
       </c>
       <c r="F31" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G31">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
-        <v>2447697.13</v>
+        <v>2119279.12</v>
       </c>
       <c r="I31" s="1">
-        <v>753358.54</v>
+        <v>504652.39</v>
       </c>
       <c r="J31" s="1">
-        <v>30.77825809274</v>
+        <v>23.812455152203</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3201055.67</v>
+        <v>2623931.51</v>
       </c>
       <c r="N31" s="1">
-        <v>3201055.67</v>
+        <v>2623931.51</v>
       </c>
       <c r="O31" s="1">
-        <v>2.09</v>
+        <v>1.63</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
-        <v>10684.0</v>
+        <v>322557.0</v>
       </c>
       <c r="D32" s="1">
-        <v>201.89</v>
+        <v>9.577</v>
       </c>
       <c r="E32" s="1">
-        <v>200.6878790715</v>
+        <v>7.588417334</v>
       </c>
       <c r="F32" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G32">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1912555.26</v>
+        <v>2447697.13</v>
       </c>
       <c r="I32" s="1">
-        <v>-73765.13</v>
+        <v>641431.26</v>
       </c>
       <c r="J32" s="1">
-        <v>-3.8568888200386</v>
+        <v>26.205499534168</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1838790.13</v>
+        <v>3089128.39</v>
       </c>
       <c r="N32" s="1">
-        <v>1838790.13</v>
+        <v>3089128.39</v>
       </c>
       <c r="O32" s="1">
-        <v>1.2</v>
+        <v>1.92</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>17518.0</v>
+        <v>5123.0</v>
       </c>
       <c r="D33" s="1">
-        <v>35.31</v>
+        <v>311.01</v>
       </c>
       <c r="E33" s="1">
-        <v>57.5202083571</v>
+        <v>200.6878781964</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
-        <v>908284.34</v>
+        <v>917074.19</v>
       </c>
       <c r="I33" s="1">
-        <v>-380974.69</v>
+        <v>451332.41</v>
       </c>
       <c r="J33" s="1">
-        <v>-41.94443008893</v>
+        <v>49.214383625822</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>527309.65</v>
+        <v>1368406.6</v>
       </c>
       <c r="N33" s="1">
-        <v>527309.65</v>
+        <v>1368406.6</v>
       </c>
       <c r="O33" s="1">
-        <v>0.34</v>
+        <v>0.85</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>27181.0</v>
+        <v>17518.0</v>
       </c>
       <c r="D34" s="1">
-        <v>66.14</v>
+        <v>33.07</v>
       </c>
       <c r="E34" s="1">
-        <v>76.8692542585</v>
+        <v>57.5202083571</v>
       </c>
       <c r="F34" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G34">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
-        <v>2089383.2</v>
+        <v>908284.34</v>
       </c>
       <c r="I34" s="1">
-        <v>-291631.86</v>
+        <v>-410736.13</v>
       </c>
       <c r="J34" s="1">
-        <v>-13.95779673159</v>
+        <v>-45.221095631793</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1797751.34</v>
+        <v>497548.21</v>
       </c>
       <c r="N34" s="1">
-        <v>1797751.34</v>
+        <v>497548.21</v>
       </c>
       <c r="O34" s="1">
-        <v>1.17</v>
+        <v>0.31</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>7805.0</v>
+        <v>27181.0</v>
       </c>
       <c r="D35" s="1">
-        <v>328.8</v>
+        <v>66.32</v>
       </c>
       <c r="E35" s="1">
-        <v>369.4193247918</v>
+        <v>76.8692542585</v>
       </c>
       <c r="F35" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G35">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2582186.07</v>
+        <v>2089383.2</v>
       </c>
       <c r="I35" s="1">
-        <v>-394483.93</v>
+        <v>-286739.28</v>
       </c>
       <c r="J35" s="1">
-        <v>-15.277130280546</v>
+        <v>-13.723632888405</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2187702.14</v>
+        <v>1802643.92</v>
       </c>
       <c r="N35" s="1">
-        <v>2187702.14</v>
+        <v>1802643.92</v>
       </c>
       <c r="O35" s="1">
-        <v>1.43</v>
+        <v>1.12</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>120106.0</v>
+        <v>7805.0</v>
       </c>
       <c r="D36" s="1">
-        <v>24.755</v>
+        <v>311.52</v>
       </c>
       <c r="E36" s="1">
-        <v>17.4559626497</v>
+        <v>369.4193247918</v>
       </c>
       <c r="F36" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G36">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>2096565.85</v>
+        <v>2582186.07</v>
       </c>
       <c r="I36" s="1">
-        <v>876658.18</v>
+        <v>-493970.67</v>
       </c>
       <c r="J36" s="1">
-        <v>41.814006462044</v>
+        <v>-19.129940934117</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2973224.03</v>
+        <v>2088215.4</v>
       </c>
       <c r="N36" s="1">
-        <v>2973224.03</v>
+        <v>2088215.4</v>
       </c>
       <c r="O36" s="1">
-        <v>1.94</v>
+        <v>1.3</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>504443.0</v>
+        <v>120106.0</v>
       </c>
       <c r="D37" s="1">
-        <v>5.775</v>
+        <v>26.76</v>
       </c>
       <c r="E37" s="1">
-        <v>4.2598751692</v>
+        <v>17.4559626497</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2148864.21</v>
+        <v>2096565.85</v>
       </c>
       <c r="I37" s="1">
-        <v>764294.12</v>
+        <v>1117470.71</v>
       </c>
       <c r="J37" s="1">
-        <v>35.567353043681</v>
+        <v>53.300053036731</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2913158.33</v>
+        <v>3214036.56</v>
       </c>
       <c r="N37" s="1">
-        <v>2913158.33</v>
+        <v>3214036.56</v>
       </c>
       <c r="O37" s="1">
-        <v>1.9</v>
+        <v>1.99</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>3384.0</v>
+        <v>504443.0</v>
       </c>
       <c r="D38" s="1">
-        <v>457.61</v>
+        <v>5.75</v>
       </c>
       <c r="E38" s="1">
-        <v>441.5855112293</v>
+        <v>4.2598751692</v>
       </c>
       <c r="F38" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G38">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1332055.96</v>
+        <v>2148864.21</v>
       </c>
       <c r="I38" s="1">
-        <v>-11948.34</v>
+        <v>751683.04</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.89698483838472</v>
+        <v>34.980481153809</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1320107.62</v>
+        <v>2900547.25</v>
       </c>
       <c r="N38" s="1">
-        <v>1320107.62</v>
+        <v>2900547.25</v>
       </c>
       <c r="O38" s="1">
-        <v>0.86</v>
+        <v>1.8</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>20001.0</v>
+        <v>3384.0</v>
       </c>
       <c r="D39" s="1">
-        <v>146.03</v>
+        <v>402.3</v>
       </c>
       <c r="E39" s="1">
-        <v>84.1574021299</v>
+        <v>441.5855112293</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H39" s="1">
-        <v>1494173.57</v>
+        <v>1332055.96</v>
       </c>
       <c r="I39" s="1">
-        <v>995699.86</v>
+        <v>-162834.33</v>
       </c>
       <c r="J39" s="1">
-        <v>66.638835004959</v>
+        <v>-12.2242859827</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2489873.43</v>
+        <v>1169221.63</v>
       </c>
       <c r="N39" s="1">
-        <v>2489873.43</v>
+        <v>1169221.63</v>
       </c>
       <c r="O39" s="1">
-        <v>1.63</v>
+        <v>0.73</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>377132.0</v>
+        <v>20001.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.564</v>
+        <v>141.99</v>
       </c>
       <c r="E40" s="1">
-        <v>3.6304812639</v>
+        <v>84.1574021299</v>
       </c>
       <c r="F40" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G40">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H40" s="1">
-        <v>1369170.66</v>
+        <v>1494173.57</v>
       </c>
       <c r="I40" s="1">
-        <v>352059.79</v>
+        <v>944905.74</v>
       </c>
       <c r="J40" s="1">
-        <v>25.713360670466</v>
+        <v>63.23935578649</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1721230.45</v>
+        <v>2439079.31</v>
       </c>
       <c r="N40" s="1">
-        <v>1721230.45</v>
+        <v>2439079.31</v>
       </c>
       <c r="O40" s="1">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>67000.0</v>
+        <v>377132.0</v>
       </c>
       <c r="D41" s="1">
-        <v>8429.0</v>
+        <v>4.383</v>
       </c>
       <c r="E41" s="1">
-        <v>5532.659358209</v>
+        <v>3.6304812639</v>
       </c>
       <c r="F41" t="s">
-        <v>117</v>
+        <v>8</v>
       </c>
       <c r="G41">
-        <v>183.82</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2183424.53</v>
+        <v>1369170.66</v>
       </c>
       <c r="I41" s="1">
-        <v>888789.58</v>
+        <v>283798.9</v>
       </c>
       <c r="J41" s="1">
-        <v>40.706219417623</v>
+        <v>20.727795905296</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3072214.11</v>
+        <v>1652969.56</v>
       </c>
       <c r="N41" s="1">
-        <v>3072214.11</v>
+        <v>1652969.56</v>
       </c>
       <c r="O41" s="1">
-        <v>2.01</v>
+        <v>1.03</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>117</v>
+      </c>
+      <c r="B42" t="s">
         <v>118</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>67000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>8490.0</v>
+      </c>
+      <c r="E42" s="1">
+        <v>5532.659358209</v>
+      </c>
+      <c r="F42" t="s">
         <v>119</v>
       </c>
-      <c r="C42" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>186.15</v>
       </c>
       <c r="H42" s="1">
-        <v>1517676.35</v>
+        <v>2183424.53</v>
       </c>
       <c r="I42" s="1">
-        <v>-62261.55</v>
+        <v>872328.74</v>
       </c>
       <c r="J42" s="1">
-        <v>-4.1024260541452</v>
+        <v>39.952319304574</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1455414.8</v>
+        <v>3055753.27</v>
       </c>
       <c r="N42" s="1">
-        <v>1455414.8</v>
+        <v>3055753.27</v>
       </c>
       <c r="O42" s="1">
-        <v>0.95</v>
+        <v>1.9</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>120</v>
       </c>
       <c r="B43" t="s">
         <v>121</v>
       </c>
       <c r="C43" s="1">
-        <v>2858.0</v>
+        <v>3976.0</v>
       </c>
       <c r="D43" s="1">
-        <v>451.4</v>
+        <v>378.85</v>
       </c>
       <c r="E43" s="1">
-        <v>640.6780790763</v>
+        <v>381.7093435614</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1831057.95</v>
+        <v>1517676.35</v>
       </c>
       <c r="I43" s="1">
-        <v>-540956.75</v>
+        <v>-11368.75</v>
       </c>
       <c r="J43" s="1">
-        <v>-29.543398667421</v>
+        <v>-0.74908922445817</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1290101.2</v>
+        <v>1506307.6</v>
       </c>
       <c r="N43" s="1">
-        <v>1290101.2</v>
+        <v>1506307.6</v>
       </c>
       <c r="O43" s="1">
-        <v>0.84</v>
+        <v>0.93</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="1">
-        <v>10750.0</v>
+        <v>2858.0</v>
       </c>
       <c r="D44" s="1">
-        <v>110.05</v>
+        <v>475.0</v>
       </c>
       <c r="E44" s="1">
-        <v>130.8636483721</v>
+        <v>640.6780790763</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1406784.22</v>
+        <v>1831057.95</v>
       </c>
       <c r="I44" s="1">
-        <v>-223746.72</v>
+        <v>-473507.95</v>
       </c>
       <c r="J44" s="1">
-        <v>-15.904835782136</v>
+        <v>-25.859801433374</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1183037.5</v>
+        <v>1357550.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1183037.5</v>
+        <v>1357550.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.77</v>
+        <v>0.84</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>37038.0</v>
+        <v>10750.0</v>
       </c>
       <c r="D45" s="1">
-        <v>30.84</v>
+        <v>130.75</v>
       </c>
       <c r="E45" s="1">
-        <v>29.4882139964</v>
+        <v>130.8636483721</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1092184.47</v>
+        <v>1406784.22</v>
       </c>
       <c r="I45" s="1">
-        <v>50067.45</v>
+        <v>-1221.72</v>
       </c>
       <c r="J45" s="1">
-        <v>4.584156923601</v>
+        <v>-0.086844875186331</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1142251.92</v>
+        <v>1405562.5</v>
       </c>
       <c r="N45" s="1">
-        <v>1142251.92</v>
+        <v>1405562.5</v>
       </c>
       <c r="O45" s="1">
-        <v>0.75</v>
+        <v>0.87</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>22367.0</v>
+        <v>37038.0</v>
       </c>
       <c r="D46" s="1">
-        <v>407.78</v>
+        <v>31.85</v>
       </c>
       <c r="E46" s="1">
-        <v>445.7656037913</v>
+        <v>29.4882139964</v>
       </c>
       <c r="F46" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G46">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>8866505.22</v>
+        <v>1092184.47</v>
       </c>
       <c r="I46" s="1">
-        <v>-1091205.57</v>
+        <v>87475.83</v>
       </c>
       <c r="J46" s="1">
-        <v>-12.307053827009</v>
+        <v>8.0092541509952</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>7775299.65</v>
+        <v>1179660.3</v>
       </c>
       <c r="N46" s="1">
-        <v>7775299.65</v>
+        <v>1179660.3</v>
       </c>
       <c r="O46" s="1">
-        <v>5.08</v>
+        <v>0.73</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>80651.0</v>
+        <v>22367.0</v>
       </c>
       <c r="D47" s="1">
-        <v>205.4</v>
+        <v>441.31</v>
       </c>
       <c r="E47" s="1">
-        <v>204.0828479498</v>
+        <v>445.7656037913</v>
       </c>
       <c r="F47" t="s">
-        <v>130</v>
+        <v>36</v>
       </c>
       <c r="G47">
-        <v>10.91</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>1403954.06</v>
+        <v>8866505.22</v>
       </c>
       <c r="I47" s="1">
-        <v>114102.42</v>
+        <v>-389002.09</v>
       </c>
       <c r="J47" s="1">
-        <v>8.1272189205393</v>
+        <v>-4.3873215020788</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1518056.48</v>
+        <v>8477503.13</v>
       </c>
       <c r="N47" s="1">
-        <v>1518056.48</v>
+        <v>8477503.13</v>
       </c>
       <c r="O47" s="1">
-        <v>0.99</v>
+        <v>5.26</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>130</v>
+      </c>
+      <c r="B48" t="s">
         <v>131</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>80651.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>198.5</v>
+      </c>
+      <c r="E48" s="1">
+        <v>204.0828479498</v>
+      </c>
+      <c r="F48" t="s">
         <v>132</v>
       </c>
-      <c r="C48" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G48">
-        <v>1.0</v>
+        <v>10.79</v>
       </c>
       <c r="H48" s="1">
-        <v>2210236.57</v>
+        <v>1403954.06</v>
       </c>
       <c r="I48" s="1">
-        <v>198696.23</v>
+        <v>79177.95</v>
       </c>
       <c r="J48" s="1">
-        <v>8.9898173207767</v>
+        <v>5.6396396617137</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2408932.8</v>
+        <v>1483132.01</v>
       </c>
       <c r="N48" s="1">
-        <v>2408932.8</v>
+        <v>1483132.01</v>
       </c>
       <c r="O48" s="1">
-        <v>1.57</v>
+        <v>0.92</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>133</v>
       </c>
       <c r="B49" t="s">
         <v>134</v>
       </c>
       <c r="C49" s="1">
-        <v>17039.0</v>
+        <v>4716.0</v>
       </c>
       <c r="D49" s="1">
-        <v>111.09</v>
+        <v>442.4</v>
       </c>
       <c r="E49" s="1">
-        <v>58.3518663067</v>
+        <v>468.6676357082</v>
       </c>
       <c r="F49" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>881264.01</v>
+        <v>2210236.57</v>
       </c>
       <c r="I49" s="1">
-        <v>732360.74</v>
+        <v>-123878.17</v>
       </c>
       <c r="J49" s="1">
-        <v>83.103443654757</v>
+        <v>-5.6047470972757</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1613624.75</v>
+        <v>2086358.4</v>
       </c>
       <c r="N49" s="1">
-        <v>1613624.75</v>
+        <v>2086358.4</v>
       </c>
       <c r="O49" s="1">
-        <v>1.05</v>
+        <v>1.29</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>135</v>
       </c>
       <c r="B50" t="s">
         <v>136</v>
       </c>
       <c r="C50" s="1">
-        <v>34327.0</v>
+        <v>17039.0</v>
       </c>
       <c r="D50" s="1">
-        <v>272.25</v>
+        <v>109.5</v>
       </c>
       <c r="E50" s="1">
-        <v>538.838409124</v>
+        <v>58.3518663067</v>
       </c>
       <c r="F50" t="s">
-        <v>137</v>
+        <v>36</v>
       </c>
       <c r="G50">
-        <v>7.47</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
-        <v>2479393.33</v>
+        <v>881264.01</v>
       </c>
       <c r="I50" s="1">
-        <v>-1228729.12</v>
+        <v>721149.78</v>
       </c>
       <c r="J50" s="1">
-        <v>-49.557652072896</v>
+        <v>81.831298205404</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1250664.21</v>
+        <v>1602413.79</v>
       </c>
       <c r="N50" s="1">
-        <v>1250664.21</v>
+        <v>1602413.79</v>
       </c>
       <c r="O50" s="1">
-        <v>0.82</v>
+        <v>0.99</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>137</v>
+      </c>
+      <c r="B51" t="s">
         <v>138</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" s="1">
+        <v>34327.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>277.65</v>
+      </c>
+      <c r="E51" s="1">
+        <v>538.838409124</v>
+      </c>
+      <c r="F51" t="s">
         <v>139</v>
-      </c>
-[...10 lines deleted...]
-        <v>137</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
-        <v>1299636.84</v>
+        <v>2479393.33</v>
       </c>
       <c r="I51" s="1">
-        <v>-83902.24</v>
+        <v>-1204187.07</v>
       </c>
       <c r="J51" s="1">
-        <v>-6.455821920222</v>
+        <v>-48.567811142736</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1215734.6</v>
+        <v>1275206.26</v>
       </c>
       <c r="N51" s="1">
-        <v>1215734.6</v>
+        <v>1275206.26</v>
       </c>
       <c r="O51" s="1">
         <v>0.79</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>140</v>
       </c>
       <c r="B52" t="s">
         <v>141</v>
       </c>
       <c r="C52" s="1">
-        <v>67960.0</v>
+        <v>23240.0</v>
       </c>
       <c r="D52" s="1">
-        <v>199.57</v>
+        <v>371.4</v>
       </c>
       <c r="E52" s="1">
-        <v>132.4028225427</v>
+        <v>417.3573962995</v>
       </c>
       <c r="F52" t="s">
-        <v>36</v>
+        <v>139</v>
       </c>
       <c r="G52">
-        <v>1.17</v>
+        <v>7.47</v>
       </c>
       <c r="H52" s="1">
-        <v>7946827.18</v>
+        <v>1299636.84</v>
       </c>
       <c r="I52" s="1">
-        <v>3615149.89</v>
+        <v>-144788.57</v>
       </c>
       <c r="J52" s="1">
-        <v>45.491739132044</v>
+        <v>-11.140694503551</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>11561977.07</v>
+        <v>1154848.27</v>
       </c>
       <c r="N52" s="1">
-        <v>11561977.07</v>
+        <v>1154848.27</v>
       </c>
       <c r="O52" s="1">
-        <v>7.55</v>
+        <v>0.72</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>142</v>
       </c>
       <c r="B53" t="s">
         <v>143</v>
       </c>
       <c r="C53" s="1">
-        <v>7764.0</v>
+        <v>67960.0</v>
       </c>
       <c r="D53" s="1">
-        <v>161.39</v>
+        <v>222.82</v>
       </c>
       <c r="E53" s="1">
-        <v>186.5757843895</v>
+        <v>132.4028225427</v>
       </c>
       <c r="F53" t="s">
         <v>36</v>
       </c>
       <c r="G53">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H53" s="1">
-        <v>1285093.84</v>
+        <v>7946827.18</v>
       </c>
       <c r="I53" s="1">
-        <v>-216910.93</v>
+        <v>5058581.16</v>
       </c>
       <c r="J53" s="1">
-        <v>-16.878995389162</v>
+        <v>63.655356350659</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1068182.91</v>
+        <v>13005408.34</v>
       </c>
       <c r="N53" s="1">
-        <v>1068182.91</v>
+        <v>13005408.34</v>
       </c>
       <c r="O53" s="1">
-        <v>0.7</v>
+        <v>8.07</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>144</v>
       </c>
       <c r="B54" t="s">
         <v>145</v>
       </c>
       <c r="C54" s="1">
-        <v>94856.0</v>
+        <v>428.0</v>
       </c>
       <c r="D54" s="1">
-        <v>17.77</v>
+        <v>4805.92</v>
       </c>
       <c r="E54" s="1">
-        <v>12.0896589567</v>
+        <v>4805.57</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1146776.69</v>
+        <v>2056783.96</v>
       </c>
       <c r="I54" s="1">
-        <v>538814.43</v>
+        <v>149.8</v>
       </c>
       <c r="J54" s="1">
-        <v>46.985122273457</v>
+        <v>0.0072832151024748</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1685591.12</v>
+        <v>2056933.76</v>
       </c>
       <c r="N54" s="1">
-        <v>1685591.12</v>
+        <v>2056933.76</v>
       </c>
       <c r="O54" s="1">
-        <v>1.1</v>
+        <v>1.28</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>146</v>
       </c>
       <c r="B55" t="s">
         <v>147</v>
       </c>
       <c r="C55" s="1">
-        <v>15422.0</v>
+        <v>7764.0</v>
       </c>
       <c r="D55" s="1">
-        <v>147.09</v>
+        <v>244.58</v>
       </c>
       <c r="E55" s="1">
-        <v>152.5145979769</v>
+        <v>186.5757843895</v>
       </c>
       <c r="F55" t="s">
         <v>36</v>
       </c>
       <c r="G55">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
-        <v>2110321.23</v>
+        <v>1285093.84</v>
       </c>
       <c r="I55" s="1">
-        <v>-176540.08</v>
+        <v>345789.59</v>
       </c>
       <c r="J55" s="1">
-        <v>-8.3655548496757</v>
+        <v>26.907730722606</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1933781.15</v>
+        <v>1630883.43</v>
       </c>
       <c r="N55" s="1">
-        <v>1933781.15</v>
+        <v>1630883.43</v>
       </c>
       <c r="O55" s="1">
-        <v>1.26</v>
+        <v>1.01</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>148</v>
       </c>
       <c r="B56" t="s">
         <v>149</v>
       </c>
       <c r="C56" s="1">
-        <v>14097.0</v>
+        <v>94856.0</v>
       </c>
       <c r="D56" s="1">
-        <v>179.58</v>
+        <v>17.655</v>
       </c>
       <c r="E56" s="1">
-        <v>157.9966950415</v>
+        <v>12.0896589567</v>
       </c>
       <c r="F56" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1990476.06</v>
+        <v>1146776.69</v>
       </c>
       <c r="I56" s="1">
-        <v>167606.94</v>
+        <v>527905.99</v>
       </c>
       <c r="J56" s="1">
-        <v>8.4204449060292</v>
+        <v>46.0338961023</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2158083.0</v>
+        <v>1674682.68</v>
       </c>
       <c r="N56" s="1">
-        <v>2158083.0</v>
+        <v>1674682.68</v>
       </c>
       <c r="O56" s="1">
-        <v>1.41</v>
+        <v>1.04</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>150</v>
       </c>
       <c r="B57" t="s">
         <v>151</v>
       </c>
       <c r="C57" s="1">
-        <v>149900.0</v>
+        <v>15422.0</v>
       </c>
       <c r="D57" s="1">
-        <v>3212.0</v>
+        <v>140.82</v>
       </c>
       <c r="E57" s="1">
-        <v>2087.8199866578</v>
+        <v>152.5145979769</v>
       </c>
       <c r="F57" t="s">
-        <v>117</v>
+        <v>36</v>
       </c>
       <c r="G57">
-        <v>183.82</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>1849491.67</v>
+        <v>2110321.23</v>
       </c>
       <c r="I57" s="1">
-        <v>769763.4</v>
+        <v>-245138.05</v>
       </c>
       <c r="J57" s="1">
-        <v>41.62026855736</v>
+        <v>-11.61614859933</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2619255.07</v>
+        <v>1865183.18</v>
       </c>
       <c r="N57" s="1">
-        <v>2619255.07</v>
+        <v>1865183.18</v>
       </c>
       <c r="O57" s="1">
-        <v>1.71</v>
+        <v>1.16</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>152</v>
       </c>
       <c r="B58" t="s">
         <v>153</v>
       </c>
       <c r="C58" s="1">
-        <v>6686.0</v>
+        <v>7948.0</v>
       </c>
       <c r="D58" s="1">
-        <v>268.6</v>
+        <v>240.84</v>
       </c>
       <c r="E58" s="1">
-        <v>215.9045288663</v>
+        <v>157.996694766</v>
       </c>
       <c r="F58" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G58">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H58" s="1">
-        <v>1443537.68</v>
+        <v>1122246.13</v>
       </c>
       <c r="I58" s="1">
-        <v>352321.92</v>
+        <v>521758.1</v>
       </c>
       <c r="J58" s="1">
-        <v>24.406839175823</v>
+        <v>46.492305569367</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1795859.6</v>
+        <v>1644004.23</v>
       </c>
       <c r="N58" s="1">
-        <v>1795859.6</v>
+        <v>1644004.23</v>
       </c>
       <c r="O58" s="1">
-        <v>1.17</v>
+        <v>1.02</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>154</v>
       </c>
       <c r="B59" t="s">
         <v>155</v>
       </c>
       <c r="C59" s="1">
-        <v>116631.0</v>
+        <v>149900.0</v>
       </c>
       <c r="D59" s="1">
-        <v>26.41</v>
+        <v>4455.0</v>
       </c>
       <c r="E59" s="1">
-        <v>18.6728409257</v>
+        <v>2087.8199866578</v>
       </c>
       <c r="F59" t="s">
-        <v>156</v>
+        <v>119</v>
       </c>
       <c r="G59">
-        <v>0.86</v>
+        <v>186.15</v>
       </c>
       <c r="H59" s="1">
-        <v>2540739.03</v>
+        <v>1849491.67</v>
       </c>
       <c r="I59" s="1">
-        <v>1027433.24</v>
+        <v>1737952.36</v>
       </c>
       <c r="J59" s="1">
-        <v>40.438361747054</v>
+        <v>93.969191004791</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>3568172.27</v>
+        <v>3587444.03</v>
       </c>
       <c r="N59" s="1">
-        <v>3568172.27</v>
+        <v>3587444.03</v>
       </c>
       <c r="O59" s="1">
-        <v>2.33</v>
+        <v>2.23</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>156</v>
+      </c>
+      <c r="B60" t="s">
         <v>157</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>123900.0</v>
+        <v>6686.0</v>
       </c>
       <c r="D60" s="1">
-        <v>1997.0</v>
+        <v>287.15</v>
       </c>
       <c r="E60" s="1">
-        <v>2555.3766989508</v>
+        <v>215.9045288663</v>
       </c>
       <c r="F60" t="s">
-        <v>117</v>
+        <v>8</v>
       </c>
       <c r="G60">
-        <v>183.82</v>
+        <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1866410.99</v>
+        <v>1443537.68</v>
       </c>
       <c r="I60" s="1">
-        <v>-520395.7</v>
+        <v>476347.22</v>
       </c>
       <c r="J60" s="1">
-        <v>-27.882160080937</v>
+        <v>32.998599662463</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1346015.29</v>
+        <v>1919884.9</v>
       </c>
       <c r="N60" s="1">
-        <v>1346015.29</v>
+        <v>1919884.9</v>
       </c>
       <c r="O60" s="1">
-        <v>0.88</v>
+        <v>1.19</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>158</v>
+      </c>
+      <c r="B61" t="s">
         <v>159</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>116631.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>22.56</v>
+      </c>
+      <c r="E61" s="1">
+        <v>18.6728409257</v>
+      </c>
+      <c r="F61" t="s">
         <v>160</v>
       </c>
-      <c r="C61" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G61">
-        <v>1.17</v>
+        <v>0.86</v>
       </c>
       <c r="H61" s="1">
-        <v>1939414.23</v>
+        <v>2540739.03</v>
       </c>
       <c r="I61" s="1">
-        <v>171010.57</v>
+        <v>503745.04</v>
       </c>
       <c r="J61" s="1">
-        <v>8.8176402624415</v>
+        <v>19.826713174867</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>2110424.8</v>
+        <v>3044484.07</v>
       </c>
       <c r="N61" s="1">
-        <v>2110424.8</v>
+        <v>3044484.07</v>
       </c>
       <c r="O61" s="1">
-        <v>1.38</v>
+        <v>1.89</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
-        <v>170877.0</v>
+        <v>123900.0</v>
       </c>
       <c r="D62" s="1">
-        <v>93.75</v>
+        <v>2248.5</v>
       </c>
       <c r="E62" s="1">
-        <v>134.2464297711</v>
+        <v>2555.3766989508</v>
       </c>
       <c r="F62" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="G62">
-        <v>10.91</v>
+        <v>186.15</v>
       </c>
       <c r="H62" s="1">
-        <v>1973184.66</v>
+        <v>1866410.99</v>
       </c>
       <c r="I62" s="1">
-        <v>-505162.47</v>
+        <v>-369830.8</v>
       </c>
       <c r="J62" s="1">
-        <v>-25.601378332224</v>
+        <v>-19.815078349919</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1468022.19</v>
+        <v>1496580.19</v>
       </c>
       <c r="N62" s="1">
-        <v>1468022.19</v>
+        <v>1496580.19</v>
       </c>
       <c r="O62" s="1">
-        <v>0.96</v>
+        <v>0.93</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
-        <v>179300.0</v>
+        <v>6487.0</v>
       </c>
       <c r="D63" s="1">
-        <v>3023.0</v>
+        <v>423.74</v>
       </c>
       <c r="E63" s="1">
-        <v>2910.6595370887</v>
+        <v>336.7764991522</v>
       </c>
       <c r="F63" t="s">
-        <v>117</v>
+        <v>36</v>
       </c>
       <c r="G63">
-        <v>183.82</v>
+        <v>1.16</v>
       </c>
       <c r="H63" s="1">
-        <v>3064180.54</v>
+        <v>1939414.23</v>
       </c>
       <c r="I63" s="1">
-        <v>-115558.82</v>
+        <v>421389.12</v>
       </c>
       <c r="J63" s="1">
-        <v>-3.7712797431969</v>
+        <v>21.727649177865</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2948621.72</v>
+        <v>2360803.35</v>
       </c>
       <c r="N63" s="1">
-        <v>2948621.72</v>
+        <v>2360803.35</v>
       </c>
       <c r="O63" s="1">
-        <v>1.93</v>
+        <v>1.47</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
-        <v>24867.0</v>
+        <v>170877.0</v>
       </c>
       <c r="D64" s="1">
-        <v>42.97</v>
+        <v>96.0</v>
       </c>
       <c r="E64" s="1">
-        <v>46.5667177384</v>
+        <v>134.2464297711</v>
       </c>
       <c r="F64" t="s">
-        <v>156</v>
+        <v>132</v>
       </c>
       <c r="G64">
-        <v>0.86</v>
+        <v>10.79</v>
       </c>
       <c r="H64" s="1">
-        <v>1335812.17</v>
+        <v>1973184.66</v>
       </c>
       <c r="I64" s="1">
-        <v>-98007.37</v>
+        <v>-453461.85</v>
       </c>
       <c r="J64" s="1">
-        <v>-7.3369124942169</v>
+        <v>-22.981217074736</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1237804.8</v>
+        <v>1519722.81</v>
       </c>
       <c r="N64" s="1">
-        <v>1237804.8</v>
+        <v>1519722.81</v>
       </c>
       <c r="O64" s="1">
-        <v>0.81</v>
+        <v>0.94</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
-        <v>13068.0</v>
+        <v>179300.0</v>
       </c>
       <c r="D65" s="1">
-        <v>232.55</v>
+        <v>2844.0</v>
       </c>
       <c r="E65" s="1">
-        <v>194.8258103765</v>
+        <v>2910.6595370887</v>
       </c>
       <c r="F65" t="s">
-        <v>36</v>
+        <v>119</v>
       </c>
       <c r="G65">
-        <v>1.17</v>
+        <v>186.15</v>
       </c>
       <c r="H65" s="1">
-        <v>2270159.35</v>
+        <v>3064180.54</v>
       </c>
       <c r="I65" s="1">
-        <v>320491.86</v>
+        <v>-324842.21</v>
       </c>
       <c r="J65" s="1">
-        <v>14.11759311081</v>
+        <v>-10.601275145491</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>2590651.21</v>
+        <v>2739338.33</v>
       </c>
       <c r="N65" s="1">
-        <v>2590651.21</v>
+        <v>2739338.33</v>
       </c>
       <c r="O65" s="1">
-        <v>1.69</v>
+        <v>1.7</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
-        <v>22087.0</v>
+        <v>24867.0</v>
       </c>
       <c r="D66" s="1">
-        <v>86.0</v>
+        <v>41.05</v>
       </c>
       <c r="E66" s="1">
-        <v>101.7684941368</v>
+        <v>46.5667177384</v>
       </c>
       <c r="F66" t="s">
-        <v>57</v>
+        <v>160</v>
       </c>
       <c r="G66">
-        <v>1.6</v>
+        <v>0.86</v>
       </c>
       <c r="H66" s="1">
-        <v>1464870.86</v>
+        <v>1335812.17</v>
       </c>
       <c r="I66" s="1">
-        <v>-275203.74</v>
+        <v>-154683.62</v>
       </c>
       <c r="J66" s="1">
-        <v>-18.786894293194</v>
+        <v>-11.579743280824</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1189667.12</v>
+        <v>1181128.55</v>
       </c>
       <c r="N66" s="1">
-        <v>1189667.12</v>
+        <v>1181128.55</v>
       </c>
       <c r="O66" s="1">
-        <v>0.78</v>
+        <v>0.73</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
-        <v>10509.0</v>
+        <v>13068.0</v>
       </c>
       <c r="D67" s="1">
-        <v>226.0</v>
+        <v>211.93</v>
       </c>
       <c r="E67" s="1">
-        <v>238.6213645447</v>
+        <v>194.8258103765</v>
       </c>
       <c r="F67" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="G67">
-        <v>1.6</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
-        <v>1615899.91</v>
+        <v>2270159.35</v>
       </c>
       <c r="I67" s="1">
-        <v>-128389.18</v>
+        <v>108422.04</v>
       </c>
       <c r="J67" s="1">
-        <v>-7.9453671112588</v>
+        <v>4.7759660571845</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1487510.73</v>
+        <v>2378581.39</v>
       </c>
       <c r="N67" s="1">
-        <v>1487510.73</v>
+        <v>2378581.39</v>
       </c>
       <c r="O67" s="1">
-        <v>0.97</v>
+        <v>1.48</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
-        <v>26756.0</v>
+        <v>22087.0</v>
       </c>
       <c r="D68" s="1">
-        <v>118.16</v>
+        <v>92.74</v>
       </c>
       <c r="E68" s="1">
-        <v>128.2709313799</v>
+        <v>101.7684941368</v>
       </c>
       <c r="F68" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="G68">
-        <v>1.17</v>
+        <v>1.61</v>
       </c>
       <c r="H68" s="1">
-        <v>3055056.23</v>
+        <v>1464870.86</v>
       </c>
       <c r="I68" s="1">
-        <v>-359954.61</v>
+        <v>-193078.75</v>
       </c>
       <c r="J68" s="1">
-        <v>-11.782258096114</v>
+        <v>-13.180598732096</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>2695101.62</v>
+        <v>1271792.11</v>
       </c>
       <c r="N68" s="1">
-        <v>2695101.62</v>
+        <v>1271792.11</v>
       </c>
       <c r="O68" s="1">
-        <v>1.76</v>
+        <v>0.79</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
+        <v>10509.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>186.04</v>
+      </c>
+      <c r="E69" s="1">
+        <v>238.6213645447</v>
+      </c>
+      <c r="F69" t="s">
+        <v>57</v>
+      </c>
+      <c r="G69">
+        <v>1.61</v>
+      </c>
+      <c r="H69" s="1">
+        <v>1615899.91</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-402007.97</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-24.87827169939</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69">
+        <v>0.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>1213891.94</v>
+      </c>
+      <c r="N69" s="1">
+        <v>1213891.94</v>
+      </c>
+      <c r="O69" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="P69">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16">
+      <c r="A70" t="s">
+        <v>177</v>
+      </c>
+      <c r="B70" t="s">
+        <v>178</v>
+      </c>
+      <c r="C70" s="1">
+        <v>26756.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>110.29</v>
+      </c>
+      <c r="E70" s="1">
+        <v>128.2709313799</v>
+      </c>
+      <c r="F70" t="s">
+        <v>36</v>
+      </c>
+      <c r="G70">
+        <v>1.16</v>
+      </c>
+      <c r="H70" s="1">
+        <v>3055056.23</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-520664.3</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-17.042707590361</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70">
+        <v>0.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>2534391.93</v>
+      </c>
+      <c r="N70" s="1">
+        <v>2534391.93</v>
+      </c>
+      <c r="O70" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="P70">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16">
+      <c r="A71" t="s">
+        <v>179</v>
+      </c>
+      <c r="B71" t="s">
+        <v>180</v>
+      </c>
+      <c r="C71" s="1">
         <v>-22289664.93</v>
       </c>
-      <c r="D69" s="1">
-[...2 lines deleted...]
-      <c r="E69" s="1">
+      <c r="D71" s="1">
+        <v>0.85735732</v>
+      </c>
+      <c r="E71" s="1">
         <v>0.8511756054</v>
       </c>
-      <c r="F69" t="s">
+      <c r="F71" t="s">
         <v>36</v>
       </c>
-      <c r="G69">
-[...8 lines deleted...]
-      <c r="J69" s="1">
+      <c r="G71">
+        <v>1.16</v>
+      </c>
+      <c r="H71" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>161880.12</v>
+      </c>
+      <c r="J71" s="1">
         <v>0</v>
       </c>
-      <c r="K69">
-[...14 lines deleted...]
-      <c r="P69">
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" t="s">
+        <v>181</v>
+      </c>
+      <c r="M71" s="1">
+        <v>107600.65</v>
+      </c>
+      <c r="N71" s="1">
+        <v>161880.12</v>
+      </c>
+      <c r="O71" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P71">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>