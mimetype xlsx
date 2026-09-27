--- v5 (2026-09-02)
+++ v6 (2026-09-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU2702915468</t>
   </si>
   <si>
@@ -289,56 +289,50 @@
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>US2788651006</t>
   </si>
   <si>
     <t>ECOLAB INC</t>
   </si>
   <si>
     <t>ES0127797019</t>
   </si>
   <si>
     <t>EDP RENEWABLES SA</t>
   </si>
   <si>
-    <t>ES0627797931</t>
-[...4 lines deleted...]
-  <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>US3364331070</t>
   </si>
   <si>
     <t>FIRST SOLAR INC</t>
   </si>
   <si>
     <t>US3703341046</t>
@@ -559,51 +553,51 @@
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>OACT01991635</t>
   </si>
   <si>
     <t>EUR/USD 15/07/26</t>
   </si>
   <si>
-    <t>54 279.47</t>
+    <t>77 965.06</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -912,3848 +906,3798 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>12779.69</v>
+      </c>
+      <c r="C2">
+        <v>132.61</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>1694677.62</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>1694677.62</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>381636.82</v>
+      </c>
+      <c r="C3">
+        <v>151.68</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>57886048.3</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>57886048.3</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...8 lines deleted...]
-      <c r="E3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1582.17</v>
+      </c>
+      <c r="C4">
+        <v>63643.5</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="E4">
+        <v>100694839.9</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>100694839.9</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>6058.0</v>
+      </c>
+      <c r="C5">
+        <v>124.56</v>
+      </c>
+      <c r="D5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="E5">
+        <v>754594.69</v>
+      </c>
+      <c r="F5" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="G5">
+        <v>754594.69</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...8 lines deleted...]
-      <c r="E5" t="s">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>2340.0</v>
+      </c>
+      <c r="C6">
+        <v>113.99</v>
+      </c>
+      <c r="D6" t="s">
         <v>8</v>
       </c>
-      <c r="F5">
-[...2 lines deleted...]
-      <c r="G5" t="s">
+      <c r="E6">
+        <v>266735.73</v>
+      </c>
+      <c r="F6" t="s">
         <v>8</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5" t="s">
+      <c r="G6">
+        <v>266735.73</v>
+      </c>
+      <c r="H6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...8 lines deleted...]
-      <c r="E6" t="s">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C7">
+        <v>119.1</v>
+      </c>
+      <c r="D7" t="s">
         <v>8</v>
       </c>
-      <c r="F6">
-[...2 lines deleted...]
-      <c r="G6" t="s">
+      <c r="E7">
+        <v>11910.22</v>
+      </c>
+      <c r="F7" t="s">
         <v>8</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6" t="s">
+      <c r="G7">
+        <v>11910.22</v>
+      </c>
+      <c r="H7" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" t="s">
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P71"/>
+  <dimension ref="A1:Z70"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O71" sqref="O71"/>
+      <selection activeCell="N70" sqref="N70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="1">
+        <v>13912.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>253.35</v>
+      </c>
+      <c r="D2" s="1">
+        <v>224.0223138298</v>
+      </c>
+      <c r="E2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F2">
+        <v>1.14</v>
+      </c>
+      <c r="G2" s="1">
+        <v>2668409.97</v>
+      </c>
+      <c r="H2" s="1">
+        <v>424705.61</v>
+      </c>
+      <c r="I2" s="1">
+        <v>15.916055432816</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>3093115.58</v>
+      </c>
+      <c r="M2" s="1">
+        <v>3093115.58</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.92</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>34</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="1">
+        <v>9653.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>181.7</v>
+      </c>
+      <c r="D3" s="1">
+        <v>189.5929659173</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1830140.9</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-76190.8</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-4.1631111571792</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1753950.1</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1753950.1</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="1">
+        <v>3531.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>202.73</v>
+      </c>
+      <c r="D4" s="1">
+        <v>463.5251288587</v>
+      </c>
+      <c r="E4" t="s">
         <v>36</v>
       </c>
-      <c r="G2">
-[...23 lines deleted...]
-      <c r="O2" s="1">
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1478909.99</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-850704.96</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-57.522429745708</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>628205.03</v>
+      </c>
+      <c r="M4" s="1">
+        <v>628205.03</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="1">
+        <v>6062.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>154.5</v>
+      </c>
+      <c r="D5" s="1">
+        <v>152.2643995381</v>
+      </c>
+      <c r="E5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
+        <v>772795.37</v>
+      </c>
+      <c r="H5" s="1">
+        <v>49125.65</v>
+      </c>
+      <c r="I5" s="1">
+        <v>6.3568768534418</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>821921.02</v>
+      </c>
+      <c r="M5" s="1">
+        <v>821921.02</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="1">
+        <v>8387.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>521.58</v>
+      </c>
+      <c r="D6" s="1">
+        <v>186.0293943007</v>
+      </c>
+      <c r="E6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6">
+        <v>1.14</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1384508.93</v>
+      </c>
+      <c r="H6" s="1">
+        <v>2454448.03</v>
+      </c>
+      <c r="I6" s="1">
+        <v>177.27932097917</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>3838956.96</v>
+      </c>
+      <c r="M6" s="1">
+        <v>3838956.96</v>
+      </c>
+      <c r="N6" s="1">
+        <v>2.38</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1">
+        <v>27444.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>71.02</v>
+      </c>
+      <c r="D7" s="1">
+        <v>113.1343382889</v>
+      </c>
+      <c r="E7" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7">
+        <v>1.14</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2770768.08</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-1060304.82</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-38.267541323776</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1710463.26</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1710463.26</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="1">
+        <v>7335.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>358.33</v>
+      </c>
+      <c r="D8" s="1">
+        <v>292.7764567144</v>
+      </c>
+      <c r="E8" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8">
+        <v>1.14</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1926308.8</v>
+      </c>
+      <c r="H8" s="1">
+        <v>380273.52</v>
+      </c>
+      <c r="I8" s="1">
+        <v>19.741046710683</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2306582.32</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2306582.32</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="1">
+        <v>7832.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>626.84</v>
+      </c>
+      <c r="D9" s="1">
+        <v>194.5299540347</v>
+      </c>
+      <c r="E9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1358711.56</v>
+      </c>
+      <c r="H9" s="1">
+        <v>2949678.86</v>
+      </c>
+      <c r="I9" s="1">
+        <v>217.09382232679</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>4308390.42</v>
+      </c>
+      <c r="M9" s="1">
+        <v>4308390.42</v>
+      </c>
+      <c r="N9" s="1">
+        <v>2.67</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1557.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>1578.2</v>
+      </c>
+      <c r="D10" s="1">
+        <v>770.5336030829</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1199720.82</v>
+      </c>
+      <c r="H10" s="1">
+        <v>1257536.58</v>
+      </c>
+      <c r="I10" s="1">
+        <v>104.81910116389</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>2457257.4</v>
+      </c>
+      <c r="M10" s="1">
+        <v>2457257.4</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" s="1">
+        <v>5913.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>140.88</v>
+      </c>
+      <c r="D11" s="1">
+        <v>182.5991341113</v>
+      </c>
+      <c r="E11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11">
+        <v>1.14</v>
+      </c>
+      <c r="G11" s="1">
+        <v>940123.69</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-209080.74</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-22.239705500879</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>731042.95</v>
+      </c>
+      <c r="M11" s="1">
+        <v>731042.95</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="1">
+        <v>20616.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>248.66</v>
+      </c>
+      <c r="D12" s="1">
+        <v>160.5054055103</v>
+      </c>
+      <c r="E12" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12">
+        <v>1.62</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2061661.87</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1106678.4</v>
+      </c>
+      <c r="I12" s="1">
+        <v>53.678947848029</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>3168340.27</v>
+      </c>
+      <c r="M12" s="1">
+        <v>3168340.27</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="1">
+        <v>23576.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>143.56</v>
+      </c>
+      <c r="D13" s="1">
+        <v>79.4047989481</v>
+      </c>
+      <c r="E13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13">
+        <v>1.14</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1661616.64</v>
+      </c>
+      <c r="H13" s="1">
+        <v>1308607.63</v>
+      </c>
+      <c r="I13" s="1">
+        <v>78.755086973611</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>2970224.27</v>
+      </c>
+      <c r="M13" s="1">
+        <v>2970224.27</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.84</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="1">
+        <v>9332.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>155.92</v>
+      </c>
+      <c r="D14" s="1">
+        <v>168.054474925</v>
+      </c>
+      <c r="E14" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14">
+        <v>1.14</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1412170.75</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-135255.05</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-9.5778113234536</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1276915.7</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1276915.7</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="1">
+        <v>16606.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>365.02</v>
+      </c>
+      <c r="D15" s="1">
+        <v>280.4431289895</v>
+      </c>
+      <c r="E15" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15">
+        <v>1.14</v>
+      </c>
+      <c r="G15" s="1">
+        <v>4187467.74</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1131990.02</v>
+      </c>
+      <c r="I15" s="1">
+        <v>27.032805750045</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>5319457.76</v>
+      </c>
+      <c r="M15" s="1">
+        <v>5319457.76</v>
+      </c>
+      <c r="N15" s="1">
+        <v>3.3</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="1">
+        <v>248573.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>12.31</v>
+      </c>
+      <c r="D16" s="1">
+        <v>6.5190873908</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1620469.11</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1439464.52</v>
+      </c>
+      <c r="I16" s="1">
+        <v>88.830111670564</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>3059933.63</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3059933.63</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3566.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>997.47</v>
+      </c>
+      <c r="D17" s="1">
+        <v>423.9143129557</v>
+      </c>
+      <c r="E17" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17">
+        <v>1.14</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1341159.44</v>
+      </c>
+      <c r="H17" s="1">
+        <v>1780365.81</v>
+      </c>
+      <c r="I17" s="1">
+        <v>132.74825922263</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3121525.25</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3121525.25</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="1">
+        <v>9516.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>91.87</v>
+      </c>
+      <c r="D18" s="1">
+        <v>38.6687883565</v>
+      </c>
+      <c r="E18" t="s">
+        <v>36</v>
+      </c>
+      <c r="F18">
+        <v>1.14</v>
+      </c>
+      <c r="G18" s="1">
+        <v>333775.35</v>
+      </c>
+      <c r="H18" s="1">
+        <v>433433.88</v>
+      </c>
+      <c r="I18" s="1">
+        <v>129.85796584439</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>767209.23</v>
+      </c>
+      <c r="M18" s="1">
+        <v>767209.23</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1">
+        <v>8395.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>186.8</v>
+      </c>
+      <c r="D19" s="1">
+        <v>143.0458856462</v>
+      </c>
+      <c r="E19" t="s">
+        <v>72</v>
+      </c>
+      <c r="F19">
+        <v>0.92</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1287027.76</v>
+      </c>
+      <c r="H19" s="1">
+        <v>413916.98</v>
+      </c>
+      <c r="I19" s="1">
+        <v>32.160687816089</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>1700944.74</v>
+      </c>
+      <c r="M19" s="1">
+        <v>1700944.74</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="1">
+        <v>2185.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>952.54</v>
+      </c>
+      <c r="D20" s="1">
+        <v>813.6303157895</v>
+      </c>
+      <c r="E20" t="s">
+        <v>36</v>
+      </c>
+      <c r="F20">
+        <v>1.14</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1579010.42</v>
+      </c>
+      <c r="H20" s="1">
+        <v>247492.34</v>
+      </c>
+      <c r="I20" s="1">
+        <v>15.673888966483</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1826502.76</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1826502.76</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="1">
+        <v>21179.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>112.32</v>
+      </c>
+      <c r="D21" s="1">
+        <v>71.6081807451</v>
+      </c>
+      <c r="E21" t="s">
+        <v>36</v>
+      </c>
+      <c r="F21">
+        <v>1.14</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1747012.98</v>
+      </c>
+      <c r="H21" s="1">
+        <v>340591.48</v>
+      </c>
+      <c r="I21" s="1">
+        <v>19.495646792504</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2087604.46</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2087604.46</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="1">
+        <v>26200.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>110.62</v>
+      </c>
+      <c r="D22" s="1">
+        <v>91.6550736641</v>
+      </c>
+      <c r="E22" t="s">
+        <v>36</v>
+      </c>
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2150436.6</v>
+      </c>
+      <c r="H22" s="1">
+        <v>392998.24</v>
+      </c>
+      <c r="I22" s="1">
+        <v>18.275276750777</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>2543434.84</v>
+      </c>
+      <c r="M22" s="1">
+        <v>2543434.84</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" s="1">
+        <v>25324.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>72.12</v>
+      </c>
+      <c r="D23" s="1">
+        <v>67.7485981677</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1715665.5</v>
+      </c>
+      <c r="H23" s="1">
+        <v>110701.38</v>
+      </c>
+      <c r="I23" s="1">
+        <v>6.4523871349048</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1826366.88</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1826366.88</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" s="1">
+        <v>38656.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>52.5</v>
+      </c>
+      <c r="D24" s="1">
+        <v>35.8165844888</v>
+      </c>
+      <c r="E24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F24">
+        <v>1.14</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1242480.84</v>
+      </c>
+      <c r="H24" s="1">
+        <v>538510.82</v>
+      </c>
+      <c r="I24" s="1">
+        <v>43.341579416227</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1780991.66</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1780991.66</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" s="1">
+        <v>3736.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>613.24</v>
+      </c>
+      <c r="D25" s="1">
+        <v>427.7852301927</v>
+      </c>
+      <c r="E25" t="s">
+        <v>36</v>
+      </c>
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>1421076.82</v>
+      </c>
+      <c r="H25" s="1">
+        <v>589510.84</v>
+      </c>
+      <c r="I25" s="1">
+        <v>41.483390039393</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>2010587.66</v>
+      </c>
+      <c r="M25" s="1">
+        <v>2010587.66</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" s="1">
+        <v>22631.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>79.98</v>
+      </c>
+      <c r="D26" s="1">
+        <v>86.098507799</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1948495.33</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-138467.95</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-7.1064039963596</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1810027.38</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1810027.38</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="1">
+        <v>10433.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>283.65</v>
+      </c>
+      <c r="D27" s="1">
+        <v>228.359195821</v>
+      </c>
+      <c r="E27" t="s">
+        <v>36</v>
+      </c>
+      <c r="F27">
+        <v>1.14</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2128881.46</v>
+      </c>
+      <c r="H27" s="1">
+        <v>468152.72</v>
+      </c>
+      <c r="I27" s="1">
+        <v>21.990548971195</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2597034.18</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2597034.18</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" s="1">
+        <v>130613.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>13.56</v>
+      </c>
+      <c r="D28" s="1">
+        <v>13.4277774035</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1753842.29</v>
+      </c>
+      <c r="H28" s="1">
+        <v>17269.99</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.98469458163197</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1771112.28</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1771112.28</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" s="1">
+        <v>37926.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>90.78</v>
+      </c>
+      <c r="D29" s="1">
+        <v>76.1409020197</v>
+      </c>
+      <c r="E29" t="s">
+        <v>36</v>
+      </c>
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2542329.52</v>
+      </c>
+      <c r="H29" s="1">
+        <v>479102.93</v>
+      </c>
+      <c r="I29" s="1">
+        <v>18.845036657561</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>3021432.45</v>
+      </c>
+      <c r="M29" s="1">
+        <v>3021432.45</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2871.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>1208.12</v>
+      </c>
+      <c r="D30" s="1">
+        <v>854.2801079763</v>
+      </c>
+      <c r="E30" t="s">
+        <v>36</v>
+      </c>
+      <c r="F30">
+        <v>1.14</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2119279.12</v>
+      </c>
+      <c r="H30" s="1">
+        <v>924610.76</v>
+      </c>
+      <c r="I30" s="1">
+        <v>43.628550447852</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>3043889.88</v>
+      </c>
+      <c r="M30" s="1">
+        <v>3043889.88</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" s="1">
+        <v>322557.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>10.098</v>
+      </c>
+      <c r="D31" s="1">
+        <v>7.588417334</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>2447697.13</v>
+      </c>
+      <c r="H31" s="1">
+        <v>809483.46</v>
+      </c>
+      <c r="I31" s="1">
+        <v>33.071226422527</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>3257180.59</v>
+      </c>
+      <c r="M31" s="1">
+        <v>3257180.59</v>
+      </c>
+      <c r="N31" s="1">
+        <v>2.02</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" s="1">
+        <v>5123.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>239.07</v>
+      </c>
+      <c r="D32" s="1">
+        <v>200.6878781964</v>
+      </c>
+      <c r="E32" t="s">
+        <v>36</v>
+      </c>
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>917074.19</v>
+      </c>
+      <c r="H32" s="1">
+        <v>157744.25</v>
+      </c>
+      <c r="I32" s="1">
+        <v>17.200816653667</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1074818.44</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1074818.44</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" s="1">
+        <v>17518.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>36.01</v>
+      </c>
+      <c r="D33" s="1">
+        <v>57.5202083571</v>
+      </c>
+      <c r="E33" t="s">
+        <v>36</v>
+      </c>
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>908284.34</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-354687.87</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-39.05031215225</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>553596.47</v>
+      </c>
+      <c r="M33" s="1">
+        <v>553596.47</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="1">
+        <v>27181.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>74.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>76.8692542585</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>2089383.2</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-77989.2</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-3.7326422458073</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>2011394.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>2011394.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1">
+        <v>7805.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>348.86</v>
+      </c>
+      <c r="D35" s="1">
+        <v>369.4193247918</v>
+      </c>
+      <c r="E35" t="s">
+        <v>36</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2582186.07</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-192671.11</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-7.4615502050168</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2389514.96</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2389514.96</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="1">
+        <v>115228.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>27.205</v>
+      </c>
+      <c r="D36" s="1">
+        <v>17.4559626133</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>2011415.66</v>
+      </c>
+      <c r="H36" s="1">
+        <v>1123362.08</v>
+      </c>
+      <c r="I36" s="1">
+        <v>55.849325544179</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>3134777.74</v>
+      </c>
+      <c r="M36" s="1">
+        <v>3134777.74</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="1">
+        <v>504443.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>5.952</v>
+      </c>
+      <c r="D37" s="1">
+        <v>4.2598751692</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2148864.21</v>
+      </c>
+      <c r="H37" s="1">
+        <v>853580.53</v>
+      </c>
+      <c r="I37" s="1">
+        <v>39.722404330053</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>3002444.74</v>
+      </c>
+      <c r="M37" s="1">
+        <v>3002444.74</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="1">
+        <v>3384.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>404.7</v>
+      </c>
+      <c r="D38" s="1">
+        <v>441.5855112293</v>
+      </c>
+      <c r="E38" t="s">
+        <v>36</v>
+      </c>
+      <c r="F38">
+        <v>1.14</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1332055.96</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-130208.83</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-9.7750270191351</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1201847.13</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1201847.13</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" s="1">
+        <v>20001.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>138.4</v>
+      </c>
+      <c r="D39" s="1">
+        <v>84.1574021299</v>
+      </c>
+      <c r="E39" t="s">
+        <v>36</v>
+      </c>
+      <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1494173.57</v>
+      </c>
+      <c r="H39" s="1">
+        <v>935083.47</v>
+      </c>
+      <c r="I39" s="1">
+        <v>62.581984367452</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>2429257.04</v>
+      </c>
+      <c r="M39" s="1">
+        <v>2429257.04</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="1">
+        <v>377132.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>4.466</v>
+      </c>
+      <c r="D40" s="1">
+        <v>3.6304812639</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1369170.66</v>
+      </c>
+      <c r="H40" s="1">
+        <v>315100.85</v>
+      </c>
+      <c r="I40" s="1">
+        <v>23.013993741292</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1684271.51</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1684271.51</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="1">
+        <v>67000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>9080.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>5532.659358209</v>
+      </c>
+      <c r="E41" t="s">
+        <v>117</v>
+      </c>
+      <c r="F41">
+        <v>184.3</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2183424.53</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1117550.72</v>
+      </c>
+      <c r="I41" s="1">
+        <v>51.183391257402</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>3300975.25</v>
+      </c>
+      <c r="M41" s="1">
+        <v>3300975.25</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.05</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B42" s="1">
+        <v>3976.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>388.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>381.7093435614</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1517676.35</v>
+      </c>
+      <c r="H42" s="1">
+        <v>25011.65</v>
+      </c>
+      <c r="I42" s="1">
+        <v>1.6480226498884</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1542688.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1542688.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" s="1">
+        <v>2858.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>495.75</v>
+      </c>
+      <c r="D43" s="1">
+        <v>640.6780790763</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1831057.95</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-414204.45</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-22.621045390726</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1416853.5</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1416853.5</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>123</v>
+      </c>
+      <c r="B44" s="1">
+        <v>10750.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>145.65</v>
+      </c>
+      <c r="D44" s="1">
+        <v>130.8636483721</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1406784.22</v>
+      </c>
+      <c r="H44" s="1">
+        <v>158953.28</v>
+      </c>
+      <c r="I44" s="1">
+        <v>11.299051961217</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1565737.5</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1565737.5</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" s="1">
+        <v>37038.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>33.81</v>
+      </c>
+      <c r="D45" s="1">
+        <v>29.4882139964</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1092184.47</v>
+      </c>
+      <c r="H45" s="1">
+        <v>160070.31</v>
+      </c>
+      <c r="I45" s="1">
+        <v>14.655977483364</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>1252254.78</v>
+      </c>
+      <c r="M45" s="1">
+        <v>1252254.78</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46" s="1">
+        <v>22367.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>372.97</v>
+      </c>
+      <c r="D46" s="1">
+        <v>445.7656037913</v>
+      </c>
+      <c r="E46" t="s">
+        <v>36</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>8866505.22</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-1545557.44</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-17.431416343315</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>7320947.78</v>
+      </c>
+      <c r="M46" s="1">
+        <v>7320947.78</v>
+      </c>
+      <c r="N46" s="1">
+        <v>4.54</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47" s="1">
+        <v>80651.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>192.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>204.0828479498</v>
+      </c>
+      <c r="E47" t="s">
+        <v>130</v>
+      </c>
+      <c r="F47">
+        <v>11.31</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1403954.06</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-35296.47</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-2.514075852311</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1368657.59</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1368657.59</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>132</v>
+      </c>
+      <c r="B48" s="1">
+        <v>4716.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>477.7</v>
+      </c>
+      <c r="D48" s="1">
+        <v>468.6676357082</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2210236.57</v>
+      </c>
+      <c r="H48" s="1">
+        <v>42596.63</v>
+      </c>
+      <c r="I48" s="1">
+        <v>1.9272430190584</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2252833.2</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2252833.2</v>
+      </c>
+      <c r="N48" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B49" s="1">
+        <v>17039.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>96.13</v>
+      </c>
+      <c r="D49" s="1">
+        <v>58.3518663067</v>
+      </c>
+      <c r="E49" t="s">
+        <v>36</v>
+      </c>
+      <c r="F49">
+        <v>1.14</v>
+      </c>
+      <c r="G49" s="1">
+        <v>881264.01</v>
+      </c>
+      <c r="H49" s="1">
+        <v>556172.65</v>
+      </c>
+      <c r="I49" s="1">
+        <v>63.110786743691</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>1437436.66</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1437436.66</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>136</v>
+      </c>
+      <c r="B50" s="1">
+        <v>34327.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>317.95</v>
+      </c>
+      <c r="D50" s="1">
+        <v>538.838409124</v>
+      </c>
+      <c r="E50" t="s">
+        <v>137</v>
+      </c>
+      <c r="F50">
+        <v>7.47</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2479393.33</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-1019173.16</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-41.105747428949</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1460220.17</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1460220.17</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>139</v>
+      </c>
+      <c r="B51" s="1">
+        <v>23240.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>407.2</v>
+      </c>
+      <c r="D51" s="1">
+        <v>417.3573962995</v>
+      </c>
+      <c r="E51" t="s">
+        <v>137</v>
+      </c>
+      <c r="F51">
+        <v>7.47</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1299636.84</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-33538.16</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-2.580579356307</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1266098.68</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1266098.68</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>141</v>
+      </c>
+      <c r="B52" s="1">
+        <v>62721.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>192.53</v>
+      </c>
+      <c r="D52" s="1">
+        <v>132.4028224996</v>
+      </c>
+      <c r="E52" t="s">
+        <v>36</v>
+      </c>
+      <c r="F52">
+        <v>1.14</v>
+      </c>
+      <c r="G52" s="1">
+        <v>7334210.53</v>
+      </c>
+      <c r="H52" s="1">
+        <v>3263134.03</v>
+      </c>
+      <c r="I52" s="1">
+        <v>44.491960200112</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>10597344.56</v>
+      </c>
+      <c r="M52" s="1">
+        <v>10597344.56</v>
+      </c>
+      <c r="N52" s="1">
+        <v>6.57</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>143</v>
+      </c>
+      <c r="B53" s="1">
+        <v>300.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>4812.52</v>
+      </c>
+      <c r="D53" s="1">
+        <v>4808.6944333333</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>1442608.33</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1147.67</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.079555204010225</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>1443756.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>1443756.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>145</v>
+      </c>
+      <c r="B54" s="1">
+        <v>7764.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>148.53</v>
+      </c>
+      <c r="D54" s="1">
+        <v>186.5757843895</v>
+      </c>
+      <c r="E54" t="s">
+        <v>36</v>
+      </c>
+      <c r="F54">
+        <v>1.14</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1285093.84</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-273082.5</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-21.250004591104</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1012011.34</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1012011.34</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>147</v>
+      </c>
+      <c r="B55" s="1">
+        <v>94856.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>16.98</v>
+      </c>
+      <c r="D55" s="1">
+        <v>12.0896589567</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>1146776.69</v>
+      </c>
+      <c r="H55" s="1">
+        <v>463878.19</v>
+      </c>
+      <c r="I55" s="1">
+        <v>40.450612054209</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>1610654.88</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1610654.88</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>149</v>
+      </c>
+      <c r="B56" s="1">
+        <v>15422.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>149.02</v>
+      </c>
+      <c r="D56" s="1">
+        <v>152.5145979769</v>
+      </c>
+      <c r="E56" t="s">
+        <v>36</v>
+      </c>
+      <c r="F56">
+        <v>1.14</v>
+      </c>
+      <c r="G56" s="1">
+        <v>2110321.23</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-93483.63</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-4.4298293866854</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>2016837.6</v>
+      </c>
+      <c r="M56" s="1">
+        <v>2016837.6</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>151</v>
+      </c>
+      <c r="B57" s="1">
+        <v>7948.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>189.39</v>
+      </c>
+      <c r="D57" s="1">
+        <v>157.996694766</v>
+      </c>
+      <c r="E57" t="s">
+        <v>36</v>
+      </c>
+      <c r="F57">
+        <v>1.14</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1122246.13</v>
+      </c>
+      <c r="H57" s="1">
+        <v>198747.04</v>
+      </c>
+      <c r="I57" s="1">
+        <v>17.709754989309</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>1320993.17</v>
+      </c>
+      <c r="M57" s="1">
+        <v>1320993.17</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>153</v>
+      </c>
+      <c r="B58" s="1">
+        <v>149900.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>4800.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>2087.8199866578</v>
+      </c>
+      <c r="E58" t="s">
+        <v>117</v>
+      </c>
+      <c r="F58">
+        <v>184.3</v>
+      </c>
+      <c r="G58" s="1">
+        <v>1849491.67</v>
+      </c>
+      <c r="H58" s="1">
+        <v>2054640.27</v>
+      </c>
+      <c r="I58" s="1">
+        <v>111.09216133966</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>3904131.94</v>
+      </c>
+      <c r="M58" s="1">
+        <v>3904131.94</v>
+      </c>
+      <c r="N58" s="1">
+        <v>2.42</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>155</v>
+      </c>
+      <c r="B59" s="1">
+        <v>6686.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="D59" s="1">
+        <v>215.9045288663</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>1443537.68</v>
+      </c>
+      <c r="H59" s="1">
+        <v>402132.62</v>
+      </c>
+      <c r="I59" s="1">
+        <v>27.857438400915</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>1845670.3</v>
+      </c>
+      <c r="M59" s="1">
+        <v>1845670.3</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>157</v>
+      </c>
+      <c r="B60" s="1">
+        <v>116631.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>24.21</v>
+      </c>
+      <c r="D60" s="1">
+        <v>18.6728409257</v>
+      </c>
+      <c r="E60" t="s">
+        <v>158</v>
+      </c>
+      <c r="F60">
+        <v>0.86</v>
+      </c>
+      <c r="G60" s="1">
+        <v>2540739.03</v>
+      </c>
+      <c r="H60" s="1">
+        <v>730008.69</v>
+      </c>
+      <c r="I60" s="1">
+        <v>28.732139797923</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>3270747.72</v>
+      </c>
+      <c r="M60" s="1">
+        <v>3270747.72</v>
+      </c>
+      <c r="N60" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>160</v>
+      </c>
+      <c r="B61" s="1">
+        <v>123900.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>2212.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>2555.3766989508</v>
+      </c>
+      <c r="E61" t="s">
+        <v>117</v>
+      </c>
+      <c r="F61">
+        <v>184.3</v>
+      </c>
+      <c r="G61" s="1">
+        <v>1866410.99</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-379318.28</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-20.323405832496</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>1487092.71</v>
+      </c>
+      <c r="M61" s="1">
+        <v>1487092.71</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>162</v>
+      </c>
+      <c r="B62" s="1">
+        <v>6487.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>379.71</v>
+      </c>
+      <c r="D62" s="1">
+        <v>336.7764991522</v>
+      </c>
+      <c r="E62" t="s">
+        <v>36</v>
+      </c>
+      <c r="F62">
+        <v>1.14</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1939414.23</v>
+      </c>
+      <c r="H62" s="1">
+        <v>222216.99</v>
+      </c>
+      <c r="I62" s="1">
+        <v>11.45794366993</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>2161631.22</v>
+      </c>
+      <c r="M62" s="1">
+        <v>2161631.22</v>
+      </c>
+      <c r="N62" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>164</v>
+      </c>
+      <c r="B63" s="1">
+        <v>170877.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>94.4</v>
+      </c>
+      <c r="D63" s="1">
+        <v>134.2464297711</v>
+      </c>
+      <c r="E63" t="s">
+        <v>130</v>
+      </c>
+      <c r="F63">
+        <v>11.31</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1973184.66</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-547447.63</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-27.744368841789</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1425737.03</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1425737.03</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>166</v>
+      </c>
+      <c r="B64" s="1">
+        <v>179300.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>2768.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>2910.6595370887</v>
+      </c>
+      <c r="E64" t="s">
+        <v>117</v>
+      </c>
+      <c r="F64">
+        <v>184.3</v>
+      </c>
+      <c r="G64" s="1">
+        <v>3064180.54</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-371232.39</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-12.115225756247</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>2692948.15</v>
+      </c>
+      <c r="M64" s="1">
+        <v>2692948.15</v>
+      </c>
+      <c r="N64" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>168</v>
+      </c>
+      <c r="B65" s="1">
+        <v>24867.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>46.005</v>
+      </c>
+      <c r="D65" s="1">
+        <v>46.5667177384</v>
+      </c>
+      <c r="E65" t="s">
+        <v>158</v>
+      </c>
+      <c r="F65">
+        <v>0.86</v>
+      </c>
+      <c r="G65" s="1">
+        <v>1335812.17</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-10657.14</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-0.79780228383456</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>1325155.03</v>
+      </c>
+      <c r="M65" s="1">
+        <v>1325155.03</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>170</v>
+      </c>
+      <c r="B66" s="1">
+        <v>13068.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>225.53</v>
+      </c>
+      <c r="D66" s="1">
+        <v>194.8258103765</v>
+      </c>
+      <c r="E66" t="s">
+        <v>36</v>
+      </c>
+      <c r="F66">
+        <v>1.14</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2270159.35</v>
+      </c>
+      <c r="H66" s="1">
+        <v>316261.04</v>
+      </c>
+      <c r="I66" s="1">
+        <v>13.931226457737</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>2586420.39</v>
+      </c>
+      <c r="M66" s="1">
+        <v>2586420.39</v>
+      </c>
+      <c r="N66" s="1">
         <v>1.6</v>
       </c>
-      <c r="P2">
-[...69 lines deleted...]
-      <c r="F4" t="s">
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>172</v>
+      </c>
+      <c r="B67" s="1">
+        <v>22087.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>98.22</v>
+      </c>
+      <c r="D67" s="1">
+        <v>101.7684941368</v>
+      </c>
+      <c r="E67" t="s">
+        <v>57</v>
+      </c>
+      <c r="F67">
+        <v>1.62</v>
+      </c>
+      <c r="G67" s="1">
+        <v>1464870.86</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-124088.94</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-8.4709815307542</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>1340781.92</v>
+      </c>
+      <c r="M67" s="1">
+        <v>1340781.92</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>174</v>
+      </c>
+      <c r="B68" s="1">
+        <v>10509.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>178.21</v>
+      </c>
+      <c r="D68" s="1">
+        <v>238.6213645447</v>
+      </c>
+      <c r="E68" t="s">
+        <v>57</v>
+      </c>
+      <c r="F68">
+        <v>1.62</v>
+      </c>
+      <c r="G68" s="1">
+        <v>1615899.91</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-458416.05</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-28.369086919499</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>1157483.86</v>
+      </c>
+      <c r="M68" s="1">
+        <v>1157483.86</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>176</v>
+      </c>
+      <c r="B69" s="1">
+        <v>26756.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>116.45</v>
+      </c>
+      <c r="D69" s="1">
+        <v>128.2709313799</v>
+      </c>
+      <c r="E69" t="s">
         <v>36</v>
       </c>
-      <c r="G4">
-[...46 lines deleted...]
-      <c r="F5" t="s">
+      <c r="F69">
+        <v>1.14</v>
+      </c>
+      <c r="G69" s="1">
+        <v>3055056.23</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-320755.05</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-10.499153725887</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>2734301.18</v>
+      </c>
+      <c r="M69" s="1">
+        <v>2734301.18</v>
+      </c>
+      <c r="N69" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>178</v>
+      </c>
+      <c r="B70" s="1">
+        <v>-22289664.93</v>
+      </c>
+      <c r="C70" s="1">
+        <v>0.87703161</v>
+      </c>
+      <c r="D70" s="1">
+        <v>0.8511756054</v>
+      </c>
+      <c r="E70" t="s">
         <v>36</v>
       </c>
-      <c r="G5">
-[...1208 lines deleted...]
-      <c r="J29" s="1">
+      <c r="F70">
+        <v>1.14</v>
+      </c>
+      <c r="G70" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>677089.01</v>
+      </c>
+      <c r="I70" s="1">
         <v>0</v>
       </c>
-      <c r="K29">
-[...2019 lines deleted...]
-      <c r="A70" t="s">
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70" t="s">
+        <v>179</v>
+      </c>
+      <c r="L70" s="1">
+        <v>599123.95</v>
+      </c>
+      <c r="M70" s="1">
+        <v>677089.01</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>177</v>
-      </c>
-[...93 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">