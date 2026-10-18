--- v6 (2026-09-27)
+++ v7 (2026-10-18)
@@ -547,57 +547,57 @@
   <si>
     <t>US94106L1098</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT INC</t>
   </si>
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>OACT01991635</t>
-[...5 lines deleted...]
-    <t>77 965.06</t>
+    <t>OACT02022587</t>
+  </si>
+  <si>
+    <t>EUR/USD 14/10/26</t>
+  </si>
+  <si>
+    <t>7 063.98</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -958,211 +958,211 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>12779.69</v>
+        <v>13044.4</v>
       </c>
       <c r="C2">
-        <v>132.61</v>
+        <v>132.66</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>1694677.62</v>
+        <v>1730448.54</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>1694677.62</v>
+        <v>1730448.54</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>381636.82</v>
+        <v>378798.82</v>
       </c>
       <c r="C3">
-        <v>151.68</v>
+        <v>151.82</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>57886048.3</v>
+        <v>57508935.01</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>57886048.3</v>
+        <v>57508935.01</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>1582.17</v>
+        <v>1571.17</v>
       </c>
       <c r="C4">
-        <v>63643.5</v>
+        <v>63719.4</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>100694839.9</v>
+        <v>100114004.94</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>100694839.9</v>
+        <v>100114004.94</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>6058.0</v>
+        <v>6871.0</v>
       </c>
       <c r="C5">
-        <v>124.56</v>
+        <v>124.71</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>754594.69</v>
+        <v>856885.15</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>754594.69</v>
+        <v>856885.15</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>2340.0</v>
       </c>
       <c r="C6">
-        <v>113.99</v>
+        <v>114.07</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>266735.73</v>
+        <v>266930.75</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>266735.73</v>
+        <v>266930.75</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>100.0</v>
       </c>
       <c r="C7">
-        <v>119.1</v>
+        <v>119.21</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>11910.22</v>
+        <v>11920.58</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>11910.22</v>
+        <v>11920.58</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1214,3484 +1214,3484 @@
       </c>
       <c r="L1" t="s">
         <v>30</v>
       </c>
       <c r="M1" t="s">
         <v>31</v>
       </c>
       <c r="N1" t="s">
         <v>32</v>
       </c>
       <c r="O1" t="s">
         <v>33</v>
       </c>
       <c r="Z1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="1">
         <v>13912.0</v>
       </c>
       <c r="C2" s="1">
-        <v>253.35</v>
+        <v>254.49</v>
       </c>
       <c r="D2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="E2" t="s">
         <v>36</v>
       </c>
       <c r="F2">
         <v>1.14</v>
       </c>
       <c r="G2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="H2" s="1">
-        <v>424705.61</v>
+        <v>426401.99</v>
       </c>
       <c r="I2" s="1">
-        <v>15.916055432816</v>
+        <v>15.979628122885</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>3093115.58</v>
+        <v>3094811.96</v>
       </c>
       <c r="M2" s="1">
-        <v>3093115.58</v>
+        <v>3094811.96</v>
       </c>
       <c r="N2" s="1">
-        <v>1.92</v>
+        <v>1.93</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="1">
         <v>9653.0</v>
       </c>
       <c r="C3" s="1">
-        <v>181.7</v>
+        <v>181.1</v>
       </c>
       <c r="D3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="H3" s="1">
-        <v>-76190.8</v>
+        <v>-81982.6</v>
       </c>
       <c r="I3" s="1">
-        <v>-4.1631111571792</v>
+        <v>-4.4795785941946</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>1753950.1</v>
+        <v>1748158.3</v>
       </c>
       <c r="M3" s="1">
-        <v>1753950.1</v>
+        <v>1748158.3</v>
       </c>
       <c r="N3" s="1">
         <v>1.09</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="1">
         <v>3531.0</v>
       </c>
       <c r="C4" s="1">
-        <v>202.73</v>
+        <v>237.25</v>
       </c>
       <c r="D4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="E4" t="s">
         <v>36</v>
       </c>
       <c r="F4">
         <v>1.14</v>
       </c>
       <c r="G4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="H4" s="1">
-        <v>-850704.96</v>
+        <v>-746628.74</v>
       </c>
       <c r="I4" s="1">
-        <v>-57.522429745708</v>
+        <v>-50.485069750594</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>628205.03</v>
+        <v>732281.25</v>
       </c>
       <c r="M4" s="1">
-        <v>628205.03</v>
+        <v>732281.25</v>
       </c>
       <c r="N4" s="1">
-        <v>0.39</v>
+        <v>0.46</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="1">
         <v>6062.0</v>
       </c>
       <c r="C5" s="1">
-        <v>154.5</v>
+        <v>147.55</v>
       </c>
       <c r="D5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="E5" t="s">
         <v>36</v>
       </c>
       <c r="F5">
         <v>1.14</v>
       </c>
       <c r="G5" s="1">
         <v>772795.37</v>
       </c>
       <c r="H5" s="1">
-        <v>49125.65</v>
+        <v>9064.86</v>
       </c>
       <c r="I5" s="1">
-        <v>6.3568768534418</v>
+        <v>1.1729961580903</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>821921.02</v>
+        <v>781860.23</v>
       </c>
       <c r="M5" s="1">
-        <v>821921.02</v>
+        <v>781860.23</v>
       </c>
       <c r="N5" s="1">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="1">
         <v>8387.0</v>
       </c>
       <c r="C6" s="1">
-        <v>521.58</v>
+        <v>495.76</v>
       </c>
       <c r="D6" s="1">
         <v>186.0293943007</v>
       </c>
       <c r="E6" t="s">
         <v>36</v>
       </c>
       <c r="F6">
         <v>1.14</v>
       </c>
       <c r="G6" s="1">
         <v>1384508.93</v>
       </c>
       <c r="H6" s="1">
-        <v>2454448.03</v>
+        <v>2250053.24</v>
       </c>
       <c r="I6" s="1">
-        <v>177.27932097917</v>
+        <v>162.51633999934</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>3838956.96</v>
+        <v>3634562.17</v>
       </c>
       <c r="M6" s="1">
-        <v>3838956.96</v>
+        <v>3634562.17</v>
       </c>
       <c r="N6" s="1">
-        <v>2.38</v>
+        <v>2.26</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="1">
         <v>27444.0</v>
       </c>
       <c r="C7" s="1">
-        <v>71.02</v>
+        <v>68.29</v>
       </c>
       <c r="D7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="E7" t="s">
         <v>36</v>
       </c>
       <c r="F7">
         <v>1.14</v>
       </c>
       <c r="G7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="H7" s="1">
-        <v>-1060304.82</v>
+        <v>-1132524.41</v>
       </c>
       <c r="I7" s="1">
-        <v>-38.267541323776</v>
+        <v>-40.874023999872</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1710463.26</v>
+        <v>1638243.67</v>
       </c>
       <c r="M7" s="1">
-        <v>1710463.26</v>
+        <v>1638243.67</v>
       </c>
       <c r="N7" s="1">
-        <v>1.06</v>
+        <v>1.02</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="1">
         <v>7335.0</v>
       </c>
       <c r="C8" s="1">
-        <v>358.33</v>
+        <v>366.29</v>
       </c>
       <c r="D8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8">
         <v>1.14</v>
       </c>
       <c r="G8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="H8" s="1">
-        <v>380273.52</v>
+        <v>422237.66</v>
       </c>
       <c r="I8" s="1">
-        <v>19.741046710683</v>
+        <v>21.919520899245</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>2306582.32</v>
+        <v>2348546.46</v>
       </c>
       <c r="M8" s="1">
-        <v>2306582.32</v>
+        <v>2348546.46</v>
       </c>
       <c r="N8" s="1">
-        <v>1.43</v>
+        <v>1.46</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="1">
-        <v>7832.0</v>
+        <v>6284.0</v>
       </c>
       <c r="C9" s="1">
-        <v>626.84</v>
+        <v>529.66</v>
       </c>
       <c r="D9" s="1">
-        <v>194.5299540347</v>
+        <v>194.5299538511</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9">
         <v>1.14</v>
       </c>
       <c r="G9" s="1">
-        <v>1358711.56</v>
+        <v>1090161.32</v>
       </c>
       <c r="H9" s="1">
-        <v>2949678.86</v>
+        <v>1819264.76</v>
       </c>
       <c r="I9" s="1">
-        <v>217.09382232679</v>
+        <v>166.88032556503</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>4308390.42</v>
+        <v>2909426.08</v>
       </c>
       <c r="M9" s="1">
-        <v>4308390.42</v>
+        <v>2909426.08</v>
       </c>
       <c r="N9" s="1">
-        <v>2.67</v>
+        <v>1.81</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="1">
         <v>1557.0</v>
       </c>
       <c r="C10" s="1">
-        <v>1578.2</v>
+        <v>1537.0</v>
       </c>
       <c r="D10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="H10" s="1">
-        <v>1257536.58</v>
+        <v>1193388.18</v>
       </c>
       <c r="I10" s="1">
-        <v>104.81910116389</v>
+        <v>99.472157197372</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>2457257.4</v>
+        <v>2393109.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2457257.4</v>
+        <v>2393109.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1.52</v>
+        <v>1.49</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="1">
         <v>5913.0</v>
       </c>
       <c r="C11" s="1">
-        <v>140.88</v>
+        <v>149.48</v>
       </c>
       <c r="D11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="E11" t="s">
         <v>36</v>
       </c>
       <c r="F11">
         <v>1.14</v>
       </c>
       <c r="G11" s="1">
         <v>940123.69</v>
       </c>
       <c r="H11" s="1">
-        <v>-209080.74</v>
+        <v>-167505.47</v>
       </c>
       <c r="I11" s="1">
-        <v>-22.239705500879</v>
+        <v>-17.817386348386</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>731042.95</v>
+        <v>772618.22</v>
       </c>
       <c r="M11" s="1">
-        <v>731042.95</v>
+        <v>772618.22</v>
       </c>
       <c r="N11" s="1">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="1">
         <v>20616.0</v>
       </c>
       <c r="C12" s="1">
-        <v>248.66</v>
+        <v>255.15</v>
       </c>
       <c r="D12" s="1">
         <v>160.5054055103</v>
       </c>
       <c r="E12" t="s">
         <v>57</v>
       </c>
       <c r="F12">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="G12" s="1">
         <v>2061661.87</v>
       </c>
       <c r="H12" s="1">
-        <v>1106678.4</v>
+        <v>1219793.15</v>
       </c>
       <c r="I12" s="1">
-        <v>53.678947848029</v>
+        <v>59.165528923518</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>3168340.27</v>
+        <v>3281455.02</v>
       </c>
       <c r="M12" s="1">
-        <v>3168340.27</v>
+        <v>3281455.02</v>
       </c>
       <c r="N12" s="1">
-        <v>1.96</v>
+        <v>2.04</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="1">
         <v>23576.0</v>
       </c>
       <c r="C13" s="1">
-        <v>143.56</v>
+        <v>157.13</v>
       </c>
       <c r="D13" s="1">
         <v>79.4047989481</v>
       </c>
       <c r="E13" t="s">
         <v>36</v>
       </c>
       <c r="F13">
         <v>1.14</v>
       </c>
       <c r="G13" s="1">
         <v>1661616.64</v>
       </c>
       <c r="H13" s="1">
-        <v>1308607.63</v>
+        <v>1576579.93</v>
       </c>
       <c r="I13" s="1">
-        <v>78.755086973611</v>
+        <v>94.882290658813</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>2970224.27</v>
+        <v>3238196.57</v>
       </c>
       <c r="M13" s="1">
-        <v>2970224.27</v>
+        <v>3238196.57</v>
       </c>
       <c r="N13" s="1">
-        <v>1.84</v>
+        <v>2.02</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="1">
         <v>9332.0</v>
       </c>
       <c r="C14" s="1">
-        <v>155.92</v>
+        <v>158.17</v>
       </c>
       <c r="D14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14">
         <v>1.14</v>
       </c>
       <c r="G14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="H14" s="1">
-        <v>-135255.05</v>
+        <v>-121923.86</v>
       </c>
       <c r="I14" s="1">
-        <v>-9.5778113234536</v>
+        <v>-8.6337902126921</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>1276915.7</v>
+        <v>1290246.89</v>
       </c>
       <c r="M14" s="1">
-        <v>1276915.7</v>
+        <v>1290246.89</v>
       </c>
       <c r="N14" s="1">
-        <v>0.79</v>
+        <v>0.8</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="1">
         <v>16606.0</v>
       </c>
       <c r="C15" s="1">
-        <v>365.02</v>
+        <v>370.825</v>
       </c>
       <c r="D15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="E15" t="s">
         <v>36</v>
       </c>
       <c r="F15">
         <v>1.14</v>
       </c>
       <c r="G15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="H15" s="1">
-        <v>1131990.02</v>
+        <v>1195329.42</v>
       </c>
       <c r="I15" s="1">
-        <v>27.032805750045</v>
+        <v>28.545400089458</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>5319457.76</v>
+        <v>5382797.16</v>
       </c>
       <c r="M15" s="1">
-        <v>5319457.76</v>
+        <v>5382797.16</v>
       </c>
       <c r="N15" s="1">
-        <v>3.3</v>
+        <v>3.35</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="1">
         <v>248573.0</v>
       </c>
       <c r="C16" s="1">
-        <v>12.31</v>
+        <v>12.47</v>
       </c>
       <c r="D16" s="1">
         <v>6.5190873908</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>1620469.11</v>
       </c>
       <c r="H16" s="1">
-        <v>1439464.52</v>
+        <v>1479236.2</v>
       </c>
       <c r="I16" s="1">
-        <v>88.830111670564</v>
+        <v>91.28444293517</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>3059933.63</v>
+        <v>3099705.31</v>
       </c>
       <c r="M16" s="1">
-        <v>3059933.63</v>
+        <v>3099705.31</v>
       </c>
       <c r="N16" s="1">
-        <v>1.9</v>
+        <v>1.93</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>67</v>
       </c>
       <c r="B17" s="1">
         <v>3566.0</v>
       </c>
       <c r="C17" s="1">
-        <v>997.47</v>
+        <v>880.28</v>
       </c>
       <c r="D17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
       <c r="F17">
         <v>1.14</v>
       </c>
       <c r="G17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="H17" s="1">
-        <v>1780365.81</v>
+        <v>1402790.28</v>
       </c>
       <c r="I17" s="1">
-        <v>132.74825922263</v>
+        <v>104.59534028258</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>3121525.25</v>
+        <v>2743949.72</v>
       </c>
       <c r="M17" s="1">
-        <v>3121525.25</v>
+        <v>2743949.72</v>
       </c>
       <c r="N17" s="1">
-        <v>1.94</v>
+        <v>1.71</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="1">
         <v>9516.0</v>
       </c>
       <c r="C18" s="1">
-        <v>91.87</v>
+        <v>79.93</v>
       </c>
       <c r="D18" s="1">
         <v>38.6687883565</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
       <c r="F18">
         <v>1.14</v>
       </c>
       <c r="G18" s="1">
         <v>333775.35</v>
       </c>
       <c r="H18" s="1">
-        <v>433433.88</v>
+        <v>331096.92</v>
       </c>
       <c r="I18" s="1">
-        <v>129.85796584439</v>
+        <v>99.197535108569</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>767209.23</v>
+        <v>664872.27</v>
       </c>
       <c r="M18" s="1">
-        <v>767209.23</v>
+        <v>664872.27</v>
       </c>
       <c r="N18" s="1">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="1">
         <v>8395.0</v>
       </c>
       <c r="C19" s="1">
-        <v>186.8</v>
+        <v>194.2</v>
       </c>
       <c r="D19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="E19" t="s">
         <v>72</v>
       </c>
       <c r="F19">
         <v>0.92</v>
       </c>
       <c r="G19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="H19" s="1">
-        <v>413916.98</v>
+        <v>479383.2</v>
       </c>
       <c r="I19" s="1">
-        <v>32.160687816089</v>
+        <v>37.247308480743</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>1700944.74</v>
+        <v>1766410.96</v>
       </c>
       <c r="M19" s="1">
-        <v>1700944.74</v>
+        <v>1766410.96</v>
       </c>
       <c r="N19" s="1">
-        <v>1.05</v>
+        <v>1.1</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="1">
         <v>2185.0</v>
       </c>
       <c r="C20" s="1">
-        <v>952.54</v>
+        <v>940.87</v>
       </c>
       <c r="D20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="E20" t="s">
         <v>36</v>
       </c>
       <c r="F20">
         <v>1.14</v>
       </c>
       <c r="G20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="H20" s="1">
-        <v>247492.34</v>
+        <v>218018.38</v>
       </c>
       <c r="I20" s="1">
-        <v>15.673888966483</v>
+        <v>13.807279371849</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>1826502.76</v>
+        <v>1797028.8</v>
       </c>
       <c r="M20" s="1">
-        <v>1826502.76</v>
+        <v>1797028.8</v>
       </c>
       <c r="N20" s="1">
-        <v>1.13</v>
+        <v>1.12</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="1">
         <v>21179.0</v>
       </c>
       <c r="C21" s="1">
-        <v>112.32</v>
+        <v>102.92</v>
       </c>
       <c r="D21" s="1">
         <v>71.6081807451</v>
       </c>
       <c r="E21" t="s">
         <v>36</v>
       </c>
       <c r="F21">
         <v>1.14</v>
       </c>
       <c r="G21" s="1">
         <v>1747012.98</v>
       </c>
       <c r="H21" s="1">
-        <v>340591.48</v>
+        <v>158356.5</v>
       </c>
       <c r="I21" s="1">
-        <v>19.495646792504</v>
+        <v>9.0644146215788</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>2087604.46</v>
+        <v>1905369.48</v>
       </c>
       <c r="M21" s="1">
-        <v>2087604.46</v>
+        <v>1905369.48</v>
       </c>
       <c r="N21" s="1">
-        <v>1.29</v>
+        <v>1.19</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" s="1">
         <v>26200.0</v>
       </c>
       <c r="C22" s="1">
-        <v>110.62</v>
+        <v>117.21</v>
       </c>
       <c r="D22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="E22" t="s">
         <v>36</v>
       </c>
       <c r="F22">
         <v>1.14</v>
       </c>
       <c r="G22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="H22" s="1">
-        <v>392998.24</v>
+        <v>533918.3</v>
       </c>
       <c r="I22" s="1">
-        <v>18.275276750777</v>
+        <v>24.828367411529</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>2543434.84</v>
+        <v>2684354.9</v>
       </c>
       <c r="M22" s="1">
-        <v>2543434.84</v>
+        <v>2684354.9</v>
       </c>
       <c r="N22" s="1">
-        <v>1.58</v>
+        <v>1.67</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="1">
         <v>25324.0</v>
       </c>
       <c r="C23" s="1">
-        <v>72.12</v>
+        <v>72.98</v>
       </c>
       <c r="D23" s="1">
         <v>67.7485981677</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>1715665.5</v>
       </c>
       <c r="H23" s="1">
-        <v>110701.38</v>
+        <v>132480.02</v>
       </c>
       <c r="I23" s="1">
-        <v>6.4523871349048</v>
+        <v>7.7217860940842</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>1826366.88</v>
+        <v>1848145.52</v>
       </c>
       <c r="M23" s="1">
-        <v>1826366.88</v>
+        <v>1848145.52</v>
       </c>
       <c r="N23" s="1">
-        <v>1.13</v>
+        <v>1.15</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="1">
         <v>38656.0</v>
       </c>
       <c r="C24" s="1">
-        <v>52.5</v>
+        <v>63.1</v>
       </c>
       <c r="D24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="E24" t="s">
         <v>36</v>
       </c>
       <c r="F24">
         <v>1.14</v>
       </c>
       <c r="G24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="H24" s="1">
-        <v>538510.82</v>
+        <v>889681.4</v>
       </c>
       <c r="I24" s="1">
-        <v>43.341579416227</v>
+        <v>71.605241011201</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>1780991.66</v>
+        <v>2132162.24</v>
       </c>
       <c r="M24" s="1">
-        <v>1780991.66</v>
+        <v>2132162.24</v>
       </c>
       <c r="N24" s="1">
-        <v>1.1</v>
+        <v>1.33</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="1">
         <v>3736.0</v>
       </c>
       <c r="C25" s="1">
-        <v>613.24</v>
+        <v>597.24</v>
       </c>
       <c r="D25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="E25" t="s">
         <v>36</v>
       </c>
       <c r="F25">
         <v>1.14</v>
       </c>
       <c r="G25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="H25" s="1">
-        <v>589510.84</v>
+        <v>529350.31</v>
       </c>
       <c r="I25" s="1">
-        <v>41.483390039393</v>
+        <v>37.24994332115</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>2010587.66</v>
+        <v>1950427.13</v>
       </c>
       <c r="M25" s="1">
-        <v>2010587.66</v>
+        <v>1950427.13</v>
       </c>
       <c r="N25" s="1">
-        <v>1.25</v>
+        <v>1.22</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26" s="1">
         <v>22631.0</v>
       </c>
       <c r="C26" s="1">
-        <v>79.98</v>
+        <v>86.26</v>
       </c>
       <c r="D26" s="1">
         <v>86.098507799</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>1948495.33</v>
       </c>
       <c r="H26" s="1">
-        <v>-138467.95</v>
+        <v>3654.73</v>
       </c>
       <c r="I26" s="1">
-        <v>-7.1064039963596</v>
+        <v>0.18756678262093</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>1810027.38</v>
+        <v>1952150.06</v>
       </c>
       <c r="M26" s="1">
-        <v>1810027.38</v>
+        <v>1952150.06</v>
       </c>
       <c r="N26" s="1">
-        <v>1.12</v>
+        <v>1.22</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="1">
         <v>10433.0</v>
       </c>
       <c r="C27" s="1">
-        <v>283.65</v>
+        <v>272.83</v>
       </c>
       <c r="D27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="E27" t="s">
         <v>36</v>
       </c>
       <c r="F27">
         <v>1.14</v>
       </c>
       <c r="G27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="H27" s="1">
-        <v>468152.72</v>
+        <v>359261.36</v>
       </c>
       <c r="I27" s="1">
-        <v>21.990548971195</v>
+        <v>16.87559250011</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>2597034.18</v>
+        <v>2488142.82</v>
       </c>
       <c r="M27" s="1">
-        <v>2597034.18</v>
+        <v>2488142.82</v>
       </c>
       <c r="N27" s="1">
-        <v>1.61</v>
+        <v>1.55</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" s="1">
         <v>130613.0</v>
       </c>
       <c r="C28" s="1">
-        <v>13.56</v>
+        <v>13.82</v>
       </c>
       <c r="D28" s="1">
         <v>13.4277774035</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>1753842.29</v>
       </c>
       <c r="H28" s="1">
-        <v>17269.99</v>
+        <v>51229.37</v>
       </c>
       <c r="I28" s="1">
-        <v>0.98469458163197</v>
+        <v>2.9209792859995</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>1771112.28</v>
+        <v>1805071.66</v>
       </c>
       <c r="M28" s="1">
-        <v>1771112.28</v>
+        <v>1805071.66</v>
       </c>
       <c r="N28" s="1">
-        <v>1.1</v>
+        <v>1.12</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" s="1">
         <v>37926.0</v>
       </c>
       <c r="C29" s="1">
-        <v>90.78</v>
+        <v>85.73</v>
       </c>
       <c r="D29" s="1">
         <v>76.1409020197</v>
       </c>
       <c r="E29" t="s">
         <v>36</v>
       </c>
       <c r="F29">
         <v>1.14</v>
       </c>
       <c r="G29" s="1">
         <v>2542329.52</v>
       </c>
       <c r="H29" s="1">
-        <v>479102.93</v>
+        <v>299799.83</v>
       </c>
       <c r="I29" s="1">
-        <v>18.845036657561</v>
+        <v>11.79232777032</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>3021432.45</v>
+        <v>2842129.35</v>
       </c>
       <c r="M29" s="1">
-        <v>3021432.45</v>
+        <v>2842129.35</v>
       </c>
       <c r="N29" s="1">
-        <v>1.87</v>
+        <v>1.77</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="1">
         <v>2871.0</v>
       </c>
       <c r="C30" s="1">
-        <v>1208.12</v>
+        <v>1179.11</v>
       </c>
       <c r="D30" s="1">
         <v>854.2801079763</v>
       </c>
       <c r="E30" t="s">
         <v>36</v>
       </c>
       <c r="F30">
         <v>1.14</v>
       </c>
       <c r="G30" s="1">
         <v>2119279.12</v>
       </c>
       <c r="H30" s="1">
-        <v>924610.76</v>
+        <v>839833.48</v>
       </c>
       <c r="I30" s="1">
-        <v>43.628550447852</v>
+        <v>39.628261896904</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>3043889.88</v>
+        <v>2959112.6</v>
       </c>
       <c r="M30" s="1">
-        <v>3043889.88</v>
+        <v>2959112.6</v>
       </c>
       <c r="N30" s="1">
-        <v>1.89</v>
+        <v>1.84</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>96</v>
       </c>
       <c r="B31" s="1">
         <v>322557.0</v>
       </c>
       <c r="C31" s="1">
-        <v>10.098</v>
+        <v>10.168</v>
       </c>
       <c r="D31" s="1">
         <v>7.588417334</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>2447697.13</v>
       </c>
       <c r="H31" s="1">
-        <v>809483.46</v>
+        <v>832062.45</v>
       </c>
       <c r="I31" s="1">
-        <v>33.071226422527</v>
+        <v>33.993684913133</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>3257180.59</v>
+        <v>3279759.58</v>
       </c>
       <c r="M31" s="1">
-        <v>3257180.59</v>
+        <v>3279759.58</v>
       </c>
       <c r="N31" s="1">
-        <v>2.02</v>
+        <v>2.04</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="1">
         <v>5123.0</v>
       </c>
       <c r="C32" s="1">
-        <v>239.07</v>
+        <v>211.99</v>
       </c>
       <c r="D32" s="1">
         <v>200.6878781964</v>
       </c>
       <c r="E32" t="s">
         <v>36</v>
       </c>
       <c r="F32">
         <v>1.14</v>
       </c>
       <c r="G32" s="1">
         <v>917074.19</v>
       </c>
       <c r="H32" s="1">
-        <v>157744.25</v>
+        <v>32248.16</v>
       </c>
       <c r="I32" s="1">
-        <v>17.200816653667</v>
+        <v>3.5164177938537</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>1074818.44</v>
+        <v>949322.35</v>
       </c>
       <c r="M32" s="1">
-        <v>1074818.44</v>
+        <v>949322.35</v>
       </c>
       <c r="N32" s="1">
-        <v>0.67</v>
+        <v>0.59</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="1">
         <v>17518.0</v>
       </c>
       <c r="C33" s="1">
-        <v>36.01</v>
+        <v>37.97</v>
       </c>
       <c r="D33" s="1">
         <v>57.5202083571</v>
       </c>
       <c r="E33" t="s">
         <v>36</v>
       </c>
       <c r="F33">
         <v>1.14</v>
       </c>
       <c r="G33" s="1">
         <v>908284.34</v>
       </c>
       <c r="H33" s="1">
-        <v>-354687.87</v>
+        <v>-326852.12</v>
       </c>
       <c r="I33" s="1">
-        <v>-39.05031215225</v>
+        <v>-35.985660613724</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>553596.47</v>
+        <v>581432.22</v>
       </c>
       <c r="M33" s="1">
-        <v>553596.47</v>
+        <v>581432.22</v>
       </c>
       <c r="N33" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="1">
         <v>27181.0</v>
       </c>
       <c r="C34" s="1">
-        <v>74.0</v>
+        <v>77.24</v>
       </c>
       <c r="D34" s="1">
         <v>76.8692542585</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
         <v>2089383.2</v>
       </c>
       <c r="H34" s="1">
-        <v>-77989.2</v>
+        <v>10077.24</v>
       </c>
       <c r="I34" s="1">
-        <v>-3.7326422458073</v>
+        <v>0.48230693153846</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>2011394.0</v>
+        <v>2099460.44</v>
       </c>
       <c r="M34" s="1">
-        <v>2011394.0</v>
+        <v>2099460.44</v>
       </c>
       <c r="N34" s="1">
-        <v>1.25</v>
+        <v>1.31</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" s="1">
         <v>7805.0</v>
       </c>
       <c r="C35" s="1">
-        <v>348.86</v>
+        <v>338.87</v>
       </c>
       <c r="D35" s="1">
         <v>369.4193247918</v>
       </c>
       <c r="E35" t="s">
         <v>36</v>
       </c>
       <c r="F35">
         <v>1.14</v>
       </c>
       <c r="G35" s="1">
         <v>2582186.07</v>
       </c>
       <c r="H35" s="1">
-        <v>-192671.11</v>
+        <v>-270227.72</v>
       </c>
       <c r="I35" s="1">
-        <v>-7.4615502050168</v>
+        <v>-10.465075431222</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>2389514.96</v>
+        <v>2311958.35</v>
       </c>
       <c r="M35" s="1">
-        <v>2389514.96</v>
+        <v>2311958.35</v>
       </c>
       <c r="N35" s="1">
-        <v>1.48</v>
+        <v>1.44</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" s="1">
         <v>115228.0</v>
       </c>
       <c r="C36" s="1">
-        <v>27.205</v>
+        <v>28.37</v>
       </c>
       <c r="D36" s="1">
         <v>17.4559626133</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
         <v>2011415.66</v>
       </c>
       <c r="H36" s="1">
-        <v>1123362.08</v>
+        <v>1257602.7</v>
       </c>
       <c r="I36" s="1">
-        <v>55.849325544179</v>
+        <v>62.523262844637</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>3134777.74</v>
+        <v>3269018.36</v>
       </c>
       <c r="M36" s="1">
-        <v>3134777.74</v>
+        <v>3269018.36</v>
       </c>
       <c r="N36" s="1">
-        <v>1.94</v>
+        <v>2.04</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" s="1">
         <v>504443.0</v>
       </c>
       <c r="C37" s="1">
-        <v>5.952</v>
+        <v>6.282</v>
       </c>
       <c r="D37" s="1">
         <v>4.2598751692</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
         <v>2148864.21</v>
       </c>
       <c r="H37" s="1">
-        <v>853580.53</v>
+        <v>1020046.72</v>
       </c>
       <c r="I37" s="1">
-        <v>39.722404330053</v>
+        <v>47.469110204967</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>3002444.74</v>
+        <v>3168910.93</v>
       </c>
       <c r="M37" s="1">
-        <v>3002444.74</v>
+        <v>3168910.93</v>
       </c>
       <c r="N37" s="1">
-        <v>1.86</v>
+        <v>1.97</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" s="1">
         <v>3384.0</v>
       </c>
       <c r="C38" s="1">
-        <v>404.7</v>
+        <v>345.42</v>
       </c>
       <c r="D38" s="1">
         <v>441.5855112293</v>
       </c>
       <c r="E38" t="s">
         <v>36</v>
       </c>
       <c r="F38">
         <v>1.14</v>
       </c>
       <c r="G38" s="1">
         <v>1332055.96</v>
       </c>
       <c r="H38" s="1">
-        <v>-130208.83</v>
+        <v>-310289.11</v>
       </c>
       <c r="I38" s="1">
-        <v>-9.7750270191351</v>
+        <v>-23.293999600437</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>1201847.13</v>
+        <v>1021766.85</v>
       </c>
       <c r="M38" s="1">
-        <v>1201847.13</v>
+        <v>1021766.85</v>
       </c>
       <c r="N38" s="1">
-        <v>0.75</v>
+        <v>0.64</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" s="1">
         <v>20001.0</v>
       </c>
       <c r="C39" s="1">
-        <v>138.4</v>
+        <v>140.46</v>
       </c>
       <c r="D39" s="1">
         <v>84.1574021299</v>
       </c>
       <c r="E39" t="s">
         <v>36</v>
       </c>
       <c r="F39">
         <v>1.14</v>
       </c>
       <c r="G39" s="1">
         <v>1494173.57</v>
       </c>
       <c r="H39" s="1">
-        <v>935083.47</v>
+        <v>961543.62</v>
       </c>
       <c r="I39" s="1">
-        <v>62.581984367452</v>
+        <v>64.352873006581</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>2429257.04</v>
+        <v>2455717.19</v>
       </c>
       <c r="M39" s="1">
-        <v>2429257.04</v>
+        <v>2455717.19</v>
       </c>
       <c r="N39" s="1">
-        <v>1.51</v>
+        <v>1.53</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" s="1">
         <v>377132.0</v>
       </c>
       <c r="C40" s="1">
-        <v>4.466</v>
+        <v>4.357</v>
       </c>
       <c r="D40" s="1">
         <v>3.6304812639</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
         <v>1369170.66</v>
       </c>
       <c r="H40" s="1">
-        <v>315100.85</v>
+        <v>273993.46</v>
       </c>
       <c r="I40" s="1">
-        <v>23.013993741292</v>
+        <v>20.011636825463</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>1684271.51</v>
+        <v>1643164.12</v>
       </c>
       <c r="M40" s="1">
-        <v>1684271.51</v>
+        <v>1643164.12</v>
       </c>
       <c r="N40" s="1">
-        <v>1.04</v>
+        <v>1.02</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" s="1">
         <v>67000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>9080.0</v>
+        <v>8575.0</v>
       </c>
       <c r="D41" s="1">
         <v>5532.659358209</v>
       </c>
       <c r="E41" t="s">
         <v>117</v>
       </c>
       <c r="F41">
-        <v>184.3</v>
+        <v>185.8</v>
       </c>
       <c r="G41" s="1">
         <v>2183424.53</v>
       </c>
       <c r="H41" s="1">
-        <v>1117550.72</v>
+        <v>908697.87</v>
       </c>
       <c r="I41" s="1">
-        <v>51.183391257402</v>
+        <v>41.618011408894</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>3300975.25</v>
+        <v>3092122.4</v>
       </c>
       <c r="M41" s="1">
-        <v>3300975.25</v>
+        <v>3092122.4</v>
       </c>
       <c r="N41" s="1">
-        <v>2.05</v>
+        <v>1.93</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>119</v>
       </c>
       <c r="B42" s="1">
         <v>3976.0</v>
       </c>
       <c r="C42" s="1">
-        <v>388.0</v>
+        <v>381.75</v>
       </c>
       <c r="D42" s="1">
         <v>381.7093435614</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
         <v>1517676.35</v>
       </c>
       <c r="H42" s="1">
-        <v>25011.65</v>
+        <v>161.65</v>
       </c>
       <c r="I42" s="1">
-        <v>1.6480226498884</v>
+        <v>0.010651151017804</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>1542688.0</v>
+        <v>1517838.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1542688.0</v>
+        <v>1517838.0</v>
       </c>
       <c r="N42" s="1">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" s="1">
         <v>2858.0</v>
       </c>
       <c r="C43" s="1">
-        <v>495.75</v>
+        <v>495.1</v>
       </c>
       <c r="D43" s="1">
         <v>640.6780790763</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
         <v>1831057.95</v>
       </c>
       <c r="H43" s="1">
-        <v>-414204.45</v>
+        <v>-416062.15</v>
       </c>
       <c r="I43" s="1">
-        <v>-22.621045390726</v>
+        <v>-22.722500399291</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>1416853.5</v>
+        <v>1414995.8</v>
       </c>
       <c r="M43" s="1">
-        <v>1416853.5</v>
+        <v>1414995.8</v>
       </c>
       <c r="N43" s="1">
         <v>0.88</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>123</v>
       </c>
       <c r="B44" s="1">
         <v>10750.0</v>
       </c>
       <c r="C44" s="1">
-        <v>145.65</v>
+        <v>136.3</v>
       </c>
       <c r="D44" s="1">
         <v>130.8636483721</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
         <v>1406784.22</v>
       </c>
       <c r="H44" s="1">
-        <v>158953.28</v>
+        <v>58440.78</v>
       </c>
       <c r="I44" s="1">
-        <v>11.299051961217</v>
+        <v>4.1542106578364</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>1565737.5</v>
+        <v>1465225.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1565737.5</v>
+        <v>1465225.0</v>
       </c>
       <c r="N44" s="1">
-        <v>0.97</v>
+        <v>0.91</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" s="1">
         <v>37038.0</v>
       </c>
       <c r="C45" s="1">
-        <v>33.81</v>
+        <v>35.12</v>
       </c>
       <c r="D45" s="1">
         <v>29.4882139964</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
         <v>1092184.47</v>
       </c>
       <c r="H45" s="1">
-        <v>160070.31</v>
+        <v>208590.09</v>
       </c>
       <c r="I45" s="1">
-        <v>14.655977483364</v>
+        <v>19.098430322856</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>1252254.78</v>
+        <v>1300774.56</v>
       </c>
       <c r="M45" s="1">
-        <v>1252254.78</v>
+        <v>1300774.56</v>
       </c>
       <c r="N45" s="1">
-        <v>0.78</v>
+        <v>0.81</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46" s="1">
         <v>22367.0</v>
       </c>
       <c r="C46" s="1">
-        <v>372.97</v>
+        <v>393.82</v>
       </c>
       <c r="D46" s="1">
         <v>445.7656037913</v>
       </c>
       <c r="E46" t="s">
         <v>36</v>
       </c>
       <c r="F46">
         <v>1.14</v>
       </c>
       <c r="G46" s="1">
         <v>8866505.22</v>
       </c>
       <c r="H46" s="1">
-        <v>-1545557.44</v>
+        <v>-1166704.57</v>
       </c>
       <c r="I46" s="1">
-        <v>-17.431416343315</v>
+        <v>-13.1585618127</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>7320947.78</v>
+        <v>7699800.65</v>
       </c>
       <c r="M46" s="1">
-        <v>7320947.78</v>
+        <v>7699800.65</v>
       </c>
       <c r="N46" s="1">
-        <v>4.54</v>
+        <v>4.8</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>129</v>
       </c>
       <c r="B47" s="1">
         <v>80651.0</v>
       </c>
       <c r="C47" s="1">
-        <v>192.0</v>
+        <v>196.8</v>
       </c>
       <c r="D47" s="1">
         <v>204.0828479498</v>
       </c>
       <c r="E47" t="s">
         <v>130</v>
       </c>
       <c r="F47">
-        <v>11.31</v>
+        <v>11.05</v>
       </c>
       <c r="G47" s="1">
         <v>1403954.06</v>
       </c>
       <c r="H47" s="1">
-        <v>-35296.47</v>
+        <v>32761.65</v>
       </c>
       <c r="I47" s="1">
-        <v>-2.514075852311</v>
+        <v>2.3335272095727</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>1368657.59</v>
+        <v>1436715.71</v>
       </c>
       <c r="M47" s="1">
-        <v>1368657.59</v>
+        <v>1436715.71</v>
       </c>
       <c r="N47" s="1">
-        <v>0.85</v>
+        <v>0.9</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>132</v>
       </c>
       <c r="B48" s="1">
         <v>4716.0</v>
       </c>
       <c r="C48" s="1">
-        <v>477.7</v>
+        <v>515.6</v>
       </c>
       <c r="D48" s="1">
         <v>468.6676357082</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
         <v>2210236.57</v>
       </c>
       <c r="H48" s="1">
-        <v>42596.63</v>
+        <v>221333.03</v>
       </c>
       <c r="I48" s="1">
-        <v>1.9272430190584</v>
+        <v>10.013997279938</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>2252833.2</v>
+        <v>2431569.6</v>
       </c>
       <c r="M48" s="1">
-        <v>2252833.2</v>
+        <v>2431569.6</v>
       </c>
       <c r="N48" s="1">
-        <v>1.4</v>
+        <v>1.52</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>134</v>
       </c>
       <c r="B49" s="1">
         <v>17039.0</v>
       </c>
       <c r="C49" s="1">
-        <v>96.13</v>
+        <v>89.7</v>
       </c>
       <c r="D49" s="1">
         <v>58.3518663067</v>
       </c>
       <c r="E49" t="s">
         <v>36</v>
       </c>
       <c r="F49">
         <v>1.14</v>
       </c>
       <c r="G49" s="1">
         <v>881264.01</v>
       </c>
       <c r="H49" s="1">
-        <v>556172.65</v>
+        <v>454748.49</v>
       </c>
       <c r="I49" s="1">
-        <v>63.110786743691</v>
+        <v>51.601845172368</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>1437436.66</v>
+        <v>1336012.5</v>
       </c>
       <c r="M49" s="1">
-        <v>1437436.66</v>
+        <v>1336012.5</v>
       </c>
       <c r="N49" s="1">
-        <v>0.89</v>
+        <v>0.83</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>136</v>
       </c>
       <c r="B50" s="1">
         <v>34327.0</v>
       </c>
       <c r="C50" s="1">
-        <v>317.95</v>
+        <v>329.9</v>
       </c>
       <c r="D50" s="1">
         <v>538.838409124</v>
       </c>
       <c r="E50" t="s">
         <v>137</v>
       </c>
       <c r="F50">
-        <v>7.47</v>
+        <v>7.48</v>
       </c>
       <c r="G50" s="1">
         <v>2479393.33</v>
       </c>
       <c r="H50" s="1">
-        <v>-1019173.16</v>
+        <v>-964575.21</v>
       </c>
       <c r="I50" s="1">
-        <v>-41.105747428949</v>
+        <v>-38.903678505903</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>1460220.17</v>
+        <v>1514818.12</v>
       </c>
       <c r="M50" s="1">
-        <v>1460220.17</v>
+        <v>1514818.12</v>
       </c>
       <c r="N50" s="1">
-        <v>0.91</v>
+        <v>0.94</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>139</v>
       </c>
       <c r="B51" s="1">
         <v>23240.0</v>
       </c>
       <c r="C51" s="1">
-        <v>407.2</v>
+        <v>424.5</v>
       </c>
       <c r="D51" s="1">
         <v>417.3573962995</v>
       </c>
       <c r="E51" t="s">
         <v>137</v>
       </c>
       <c r="F51">
-        <v>7.47</v>
+        <v>7.48</v>
       </c>
       <c r="G51" s="1">
         <v>1299636.84</v>
       </c>
       <c r="H51" s="1">
-        <v>-33538.16</v>
+        <v>20005.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-2.580579356307</v>
+        <v>1.5392915454751</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>1266098.68</v>
+        <v>1319642.04</v>
       </c>
       <c r="M51" s="1">
-        <v>1266098.68</v>
+        <v>1319642.04</v>
       </c>
       <c r="N51" s="1">
-        <v>0.78</v>
+        <v>0.82</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>141</v>
       </c>
       <c r="B52" s="1">
         <v>62721.0</v>
       </c>
       <c r="C52" s="1">
-        <v>192.53</v>
+        <v>202.81</v>
       </c>
       <c r="D52" s="1">
         <v>132.4028224996</v>
       </c>
       <c r="E52" t="s">
         <v>36</v>
       </c>
       <c r="F52">
         <v>1.14</v>
       </c>
       <c r="G52" s="1">
         <v>7334210.53</v>
       </c>
       <c r="H52" s="1">
-        <v>3263134.03</v>
+        <v>3785060.46</v>
       </c>
       <c r="I52" s="1">
-        <v>44.491960200112</v>
+        <v>51.608287552116</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>10597344.56</v>
+        <v>11119270.99</v>
       </c>
       <c r="M52" s="1">
-        <v>10597344.56</v>
+        <v>11119270.99</v>
       </c>
       <c r="N52" s="1">
-        <v>6.57</v>
+        <v>6.93</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>143</v>
       </c>
       <c r="B53" s="1">
-        <v>300.0</v>
+        <v>852.0</v>
       </c>
       <c r="C53" s="1">
-        <v>4812.52</v>
+        <v>4819.08</v>
       </c>
       <c r="D53" s="1">
-        <v>4808.6944333333</v>
+        <v>4815.9818896714</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>1442608.33</v>
+        <v>4103216.57</v>
       </c>
       <c r="H53" s="1">
-        <v>1147.67</v>
+        <v>2639.59</v>
       </c>
       <c r="I53" s="1">
-        <v>0.079555204010225</v>
+        <v>0.064329775310885</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>1443756.0</v>
+        <v>4105856.16</v>
       </c>
       <c r="M53" s="1">
-        <v>1443756.0</v>
+        <v>4105856.16</v>
       </c>
       <c r="N53" s="1">
-        <v>0.9</v>
+        <v>2.56</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>145</v>
       </c>
       <c r="B54" s="1">
         <v>7764.0</v>
       </c>
       <c r="C54" s="1">
-        <v>148.53</v>
+        <v>126.41</v>
       </c>
       <c r="D54" s="1">
         <v>186.5757843895</v>
       </c>
       <c r="E54" t="s">
         <v>36</v>
       </c>
       <c r="F54">
         <v>1.14</v>
       </c>
       <c r="G54" s="1">
         <v>1285093.84</v>
       </c>
       <c r="H54" s="1">
-        <v>-273082.5</v>
+        <v>-427185.41</v>
       </c>
       <c r="I54" s="1">
-        <v>-21.250004591104</v>
+        <v>-33.241573237951</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>1012011.34</v>
+        <v>857908.43</v>
       </c>
       <c r="M54" s="1">
-        <v>1012011.34</v>
+        <v>857908.43</v>
       </c>
       <c r="N54" s="1">
-        <v>0.63</v>
+        <v>0.53</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>147</v>
       </c>
       <c r="B55" s="1">
         <v>94856.0</v>
       </c>
       <c r="C55" s="1">
-        <v>16.98</v>
+        <v>16.465</v>
       </c>
       <c r="D55" s="1">
         <v>12.0896589567</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
         <v>1146776.69</v>
       </c>
       <c r="H55" s="1">
-        <v>463878.19</v>
+        <v>415027.35</v>
       </c>
       <c r="I55" s="1">
-        <v>40.450612054209</v>
+        <v>36.190773113813</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>1610654.88</v>
+        <v>1561804.04</v>
       </c>
       <c r="M55" s="1">
-        <v>1610654.88</v>
+        <v>1561804.04</v>
       </c>
       <c r="N55" s="1">
-        <v>1.0</v>
+        <v>0.97</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>149</v>
       </c>
       <c r="B56" s="1">
         <v>15422.0</v>
       </c>
       <c r="C56" s="1">
-        <v>149.02</v>
+        <v>149.98</v>
       </c>
       <c r="D56" s="1">
         <v>152.5145979769</v>
       </c>
       <c r="E56" t="s">
         <v>36</v>
       </c>
       <c r="F56">
         <v>1.14</v>
       </c>
       <c r="G56" s="1">
         <v>2110321.23</v>
       </c>
       <c r="H56" s="1">
-        <v>-93483.63</v>
+        <v>-88475.46</v>
       </c>
       <c r="I56" s="1">
-        <v>-4.4298293866854</v>
+        <v>-4.1925114879312</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>2016837.6</v>
+        <v>2021845.77</v>
       </c>
       <c r="M56" s="1">
-        <v>2016837.6</v>
+        <v>2021845.77</v>
       </c>
       <c r="N56" s="1">
-        <v>1.25</v>
+        <v>1.26</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>151</v>
       </c>
       <c r="B57" s="1">
         <v>7948.0</v>
       </c>
       <c r="C57" s="1">
-        <v>189.39</v>
+        <v>171.78</v>
       </c>
       <c r="D57" s="1">
         <v>157.996694766</v>
       </c>
       <c r="E57" t="s">
         <v>36</v>
       </c>
       <c r="F57">
         <v>1.14</v>
       </c>
       <c r="G57" s="1">
         <v>1122246.13</v>
       </c>
       <c r="H57" s="1">
-        <v>198747.04</v>
+        <v>71204.43</v>
       </c>
       <c r="I57" s="1">
-        <v>17.709754989309</v>
+        <v>6.3448140382538</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>1320993.17</v>
+        <v>1193450.56</v>
       </c>
       <c r="M57" s="1">
-        <v>1320993.17</v>
+        <v>1193450.56</v>
       </c>
       <c r="N57" s="1">
-        <v>0.82</v>
+        <v>0.74</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>153</v>
       </c>
       <c r="B58" s="1">
-        <v>149900.0</v>
+        <v>116800.0</v>
       </c>
       <c r="C58" s="1">
-        <v>4800.0</v>
+        <v>3822.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2087.8199866578</v>
+        <v>2087.8199828767</v>
       </c>
       <c r="E58" t="s">
         <v>117</v>
       </c>
       <c r="F58">
-        <v>184.3</v>
+        <v>185.8</v>
       </c>
       <c r="G58" s="1">
-        <v>1849491.67</v>
+        <v>1441098.25</v>
       </c>
       <c r="H58" s="1">
-        <v>2054640.27</v>
+        <v>961500.63</v>
       </c>
       <c r="I58" s="1">
-        <v>111.09216133966</v>
+        <v>66.719991506478</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>3904131.94</v>
+        <v>2402598.88</v>
       </c>
       <c r="M58" s="1">
-        <v>3904131.94</v>
+        <v>2402598.88</v>
       </c>
       <c r="N58" s="1">
-        <v>2.42</v>
+        <v>1.5</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>155</v>
       </c>
       <c r="B59" s="1">
         <v>6686.0</v>
       </c>
       <c r="C59" s="1">
-        <v>276.05</v>
+        <v>262.45</v>
       </c>
       <c r="D59" s="1">
         <v>215.9045288663</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
         <v>1443537.68</v>
       </c>
       <c r="H59" s="1">
-        <v>402132.62</v>
+        <v>311203.02</v>
       </c>
       <c r="I59" s="1">
-        <v>27.857438400915</v>
+        <v>21.558357936317</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>1845670.3</v>
+        <v>1754740.7</v>
       </c>
       <c r="M59" s="1">
-        <v>1845670.3</v>
+        <v>1754740.7</v>
       </c>
       <c r="N59" s="1">
-        <v>1.14</v>
+        <v>1.09</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>157</v>
       </c>
       <c r="B60" s="1">
         <v>116631.0</v>
       </c>
       <c r="C60" s="1">
-        <v>24.21</v>
+        <v>24.88</v>
       </c>
       <c r="D60" s="1">
         <v>18.6728409257</v>
       </c>
       <c r="E60" t="s">
         <v>158</v>
       </c>
       <c r="F60">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G60" s="1">
         <v>2540739.03</v>
       </c>
       <c r="H60" s="1">
-        <v>730008.69</v>
+        <v>869508.1</v>
       </c>
       <c r="I60" s="1">
-        <v>28.732139797923</v>
+        <v>34.222645054577</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>3270747.72</v>
+        <v>3410247.13</v>
       </c>
       <c r="M60" s="1">
-        <v>3270747.72</v>
+        <v>3410247.13</v>
       </c>
       <c r="N60" s="1">
-        <v>2.03</v>
+        <v>2.12</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>160</v>
       </c>
       <c r="B61" s="1">
         <v>123900.0</v>
       </c>
       <c r="C61" s="1">
-        <v>2212.0</v>
+        <v>2267.5</v>
       </c>
       <c r="D61" s="1">
         <v>2555.3766989508</v>
       </c>
       <c r="E61" t="s">
         <v>117</v>
       </c>
       <c r="F61">
-        <v>184.3</v>
+        <v>185.8</v>
       </c>
       <c r="G61" s="1">
         <v>1866410.99</v>
       </c>
       <c r="H61" s="1">
-        <v>-379318.28</v>
+        <v>-354360.31</v>
       </c>
       <c r="I61" s="1">
-        <v>-20.323405832496</v>
+        <v>-18.986188567182</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>1487092.71</v>
+        <v>1512050.68</v>
       </c>
       <c r="M61" s="1">
-        <v>1487092.71</v>
+        <v>1512050.68</v>
       </c>
       <c r="N61" s="1">
-        <v>0.92</v>
+        <v>0.94</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>162</v>
       </c>
       <c r="B62" s="1">
         <v>6487.0</v>
       </c>
       <c r="C62" s="1">
-        <v>379.71</v>
+        <v>380.84</v>
       </c>
       <c r="D62" s="1">
         <v>336.7764991522</v>
       </c>
       <c r="E62" t="s">
         <v>36</v>
       </c>
       <c r="F62">
         <v>1.14</v>
       </c>
       <c r="G62" s="1">
         <v>1939414.23</v>
       </c>
       <c r="H62" s="1">
-        <v>222216.99</v>
+        <v>220121.68</v>
       </c>
       <c r="I62" s="1">
-        <v>11.45794366993</v>
+        <v>11.349905378388</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>2161631.22</v>
+        <v>2159535.91</v>
       </c>
       <c r="M62" s="1">
-        <v>2161631.22</v>
+        <v>2159535.91</v>
       </c>
       <c r="N62" s="1">
-        <v>1.34</v>
+        <v>1.35</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>164</v>
       </c>
       <c r="B63" s="1">
         <v>170877.0</v>
       </c>
       <c r="C63" s="1">
-        <v>94.4</v>
+        <v>110.3</v>
       </c>
       <c r="D63" s="1">
         <v>134.2464297711</v>
       </c>
       <c r="E63" t="s">
         <v>130</v>
       </c>
       <c r="F63">
-        <v>11.31</v>
+        <v>11.05</v>
       </c>
       <c r="G63" s="1">
         <v>1973184.66</v>
       </c>
       <c r="H63" s="1">
-        <v>-547447.63</v>
+        <v>-267121.47</v>
       </c>
       <c r="I63" s="1">
-        <v>-27.744368841789</v>
+        <v>-13.537580917541</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>1425737.03</v>
+        <v>1706063.19</v>
       </c>
       <c r="M63" s="1">
-        <v>1425737.03</v>
+        <v>1706063.19</v>
       </c>
       <c r="N63" s="1">
-        <v>0.88</v>
+        <v>1.06</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>166</v>
       </c>
       <c r="B64" s="1">
         <v>179300.0</v>
       </c>
       <c r="C64" s="1">
-        <v>2768.0</v>
+        <v>2899.5</v>
       </c>
       <c r="D64" s="1">
         <v>2910.6595370887</v>
       </c>
       <c r="E64" t="s">
         <v>117</v>
       </c>
       <c r="F64">
-        <v>184.3</v>
+        <v>185.8</v>
       </c>
       <c r="G64" s="1">
         <v>3064180.54</v>
       </c>
       <c r="H64" s="1">
-        <v>-371232.39</v>
+        <v>-266158.39</v>
       </c>
       <c r="I64" s="1">
-        <v>-12.115225756247</v>
+        <v>-8.6861197153873</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>2692948.15</v>
+        <v>2798022.15</v>
       </c>
       <c r="M64" s="1">
-        <v>2692948.15</v>
+        <v>2798022.15</v>
       </c>
       <c r="N64" s="1">
-        <v>1.67</v>
+        <v>1.74</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>168</v>
       </c>
       <c r="B65" s="1">
         <v>24867.0</v>
       </c>
       <c r="C65" s="1">
-        <v>46.005</v>
+        <v>46.73</v>
       </c>
       <c r="D65" s="1">
         <v>46.5667177384</v>
       </c>
       <c r="E65" t="s">
         <v>158</v>
       </c>
       <c r="F65">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G65" s="1">
         <v>1335812.17</v>
       </c>
       <c r="H65" s="1">
-        <v>-10657.14</v>
+        <v>29841.74</v>
       </c>
       <c r="I65" s="1">
-        <v>-0.79780228383456</v>
+        <v>2.2339772514574</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>1325155.03</v>
+        <v>1365653.91</v>
       </c>
       <c r="M65" s="1">
-        <v>1325155.03</v>
+        <v>1365653.91</v>
       </c>
       <c r="N65" s="1">
-        <v>0.82</v>
+        <v>0.85</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>170</v>
       </c>
       <c r="B66" s="1">
         <v>13068.0</v>
       </c>
       <c r="C66" s="1">
-        <v>225.53</v>
+        <v>239.31</v>
       </c>
       <c r="D66" s="1">
         <v>194.8258103765</v>
       </c>
       <c r="E66" t="s">
         <v>36</v>
       </c>
       <c r="F66">
         <v>1.14</v>
       </c>
       <c r="G66" s="1">
         <v>2270159.35</v>
       </c>
       <c r="H66" s="1">
-        <v>316261.04</v>
+        <v>463497.19</v>
       </c>
       <c r="I66" s="1">
-        <v>13.931226457737</v>
+        <v>20.416945180522</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>2586420.39</v>
+        <v>2733656.54</v>
       </c>
       <c r="M66" s="1">
-        <v>2586420.39</v>
+        <v>2733656.54</v>
       </c>
       <c r="N66" s="1">
-        <v>1.6</v>
+        <v>1.7</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>172</v>
       </c>
       <c r="B67" s="1">
         <v>22087.0</v>
       </c>
       <c r="C67" s="1">
-        <v>98.22</v>
+        <v>98.54</v>
       </c>
       <c r="D67" s="1">
         <v>101.7684941368</v>
       </c>
       <c r="E67" t="s">
         <v>57</v>
       </c>
       <c r="F67">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="G67" s="1">
         <v>1464870.86</v>
       </c>
       <c r="H67" s="1">
-        <v>-124088.94</v>
+        <v>-107133.51</v>
       </c>
       <c r="I67" s="1">
-        <v>-8.4709815307542</v>
+        <v>-7.3135122641459</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>1340781.92</v>
+        <v>1357737.35</v>
       </c>
       <c r="M67" s="1">
-        <v>1340781.92</v>
+        <v>1357737.35</v>
       </c>
       <c r="N67" s="1">
-        <v>0.83</v>
+        <v>0.85</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>174</v>
       </c>
       <c r="B68" s="1">
-        <v>10509.0</v>
+        <v>18281.0</v>
       </c>
       <c r="C68" s="1">
-        <v>178.21</v>
+        <v>181.35</v>
       </c>
       <c r="D68" s="1">
-        <v>238.6213645447</v>
+        <v>212.8117159893</v>
       </c>
       <c r="E68" t="s">
         <v>57</v>
       </c>
       <c r="F68">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="G68" s="1">
-        <v>1615899.91</v>
+        <v>2467969.82</v>
       </c>
       <c r="H68" s="1">
-        <v>-458416.05</v>
+        <v>-399810.52</v>
       </c>
       <c r="I68" s="1">
-        <v>-28.369086919499</v>
+        <v>-16.199976059675</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>1157483.86</v>
+        <v>2068159.3</v>
       </c>
       <c r="M68" s="1">
-        <v>1157483.86</v>
+        <v>2068159.3</v>
       </c>
       <c r="N68" s="1">
-        <v>0.72</v>
+        <v>1.29</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>176</v>
       </c>
       <c r="B69" s="1">
-        <v>26756.0</v>
+        <v>31963.0</v>
       </c>
       <c r="C69" s="1">
-        <v>116.45</v>
+        <v>122.78</v>
       </c>
       <c r="D69" s="1">
-        <v>128.2709313799</v>
+        <v>126.7791696649</v>
       </c>
       <c r="E69" t="s">
         <v>36</v>
       </c>
       <c r="F69">
         <v>1.14</v>
       </c>
       <c r="G69" s="1">
-        <v>3055056.23</v>
+        <v>3597543.38</v>
       </c>
       <c r="H69" s="1">
-        <v>-320755.05</v>
+        <v>-167108.82</v>
       </c>
       <c r="I69" s="1">
-        <v>-10.499153725887</v>
+        <v>-4.6450814444383</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>2734301.18</v>
+        <v>3430434.56</v>
       </c>
       <c r="M69" s="1">
-        <v>2734301.18</v>
+        <v>3430434.56</v>
       </c>
       <c r="N69" s="1">
-        <v>1.7</v>
+        <v>2.14</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>178</v>
       </c>
       <c r="B70" s="1">
-        <v>-22289664.93</v>
+        <v>-22821029.65</v>
       </c>
       <c r="C70" s="1">
-        <v>0.87703161</v>
+        <v>0.87118507</v>
       </c>
       <c r="D70" s="1">
-        <v>0.8511756054</v>
+        <v>0.871466834</v>
       </c>
       <c r="E70" t="s">
         <v>36</v>
       </c>
       <c r="F70">
         <v>1.14</v>
       </c>
       <c r="G70" s="1">
         <v>0.0</v>
       </c>
       <c r="H70" s="1">
-        <v>677089.01</v>
+        <v>-7378.53</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70" t="s">
         <v>179</v>
       </c>
       <c r="L70" s="1">
-        <v>599123.95</v>
+        <v>-14442.509999998</v>
       </c>
       <c r="M70" s="1">
-        <v>677089.01</v>
+        <v>-7378.5299999975</v>
       </c>
       <c r="N70" s="1">
-        <v>0.42</v>
+        <v>0.0</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>177</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>