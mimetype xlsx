--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU1209226700</t>
   </si>
   <si>
@@ -121,56 +121,62 @@
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
-    <t>ALCON AG</t>
+    <t>ALCON INC</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
+    <t>BE0974293251</t>
+  </si>
+  <si>
+    <t>ANHEUSER-BUSCH INBEV SA</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
@@ -382,50 +388,56 @@
   <si>
     <t>NEMETSCHEK</t>
   </si>
   <si>
     <t>NO0005052605</t>
   </si>
   <si>
     <t>NORSK HYDRO</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>CH1256740924</t>
@@ -440,50 +452,56 @@
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
+  </si>
+  <si>
+    <t>AT0000937503</t>
+  </si>
+  <si>
+    <t>VOESTALPINE AG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -847,241 +865,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>14089.97</v>
+        <v>14512.79</v>
       </c>
       <c r="D2">
-        <v>160.01</v>
+        <v>162.16</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2254528.71</v>
+        <v>2353419.54</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2254528.71</v>
+        <v>2353419.54</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9.82</v>
       </c>
       <c r="D3">
-        <v>17693.62</v>
+        <v>17942.01</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>173751.35</v>
+        <v>176190.5</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>173751.35</v>
+        <v>176190.5</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2625.05</v>
+        <v>2250.05</v>
       </c>
       <c r="D4">
-        <v>18268.98</v>
+        <v>18528.52</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>47956992.77</v>
+        <v>41690088.86</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>47956992.77</v>
+        <v>41690088.86</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2138.0</v>
+        <v>3043.0</v>
       </c>
       <c r="D5">
-        <v>117.28</v>
+        <v>118.96</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>250751.53</v>
+        <v>361987.88</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>250751.53</v>
+        <v>361987.88</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>113621.18</v>
+        <v>117639.55</v>
       </c>
       <c r="D6">
-        <v>113.94</v>
+        <v>115.49</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>12945756.09</v>
+        <v>13585755.63</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>12945756.09</v>
+        <v>13585755.63</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>111.82</v>
+        <v>113.42</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11181.76</v>
+        <v>11341.88</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11181.76</v>
+        <v>11341.88</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P53"/>
+  <dimension ref="A1:P56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O53" sqref="O53"/>
+      <selection activeCell="O56" sqref="O56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1103,2636 +1121,2786 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>20000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>61.96</v>
+        <v>66.86</v>
       </c>
       <c r="E2" s="1">
         <v>89.2446605</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H2" s="1">
         <v>1643006.5</v>
       </c>
       <c r="I2" s="1">
-        <v>-298607.26</v>
+        <v>-170400.37</v>
       </c>
       <c r="J2" s="1">
-        <v>-18.17444179314</v>
+        <v>-10.371253552557</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1344399.24</v>
+        <v>1472606.13</v>
       </c>
       <c r="N2" s="1">
-        <v>1344399.24</v>
+        <v>1472606.13</v>
       </c>
       <c r="O2" s="1">
-        <v>2.11</v>
+        <v>2.53</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
-        <v>3200.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1224.8</v>
+        <v>68.82</v>
       </c>
       <c r="E3" s="1">
-        <v>647.615565625</v>
+        <v>67.3815571429</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>2072369.81</v>
+        <v>943341.8</v>
       </c>
       <c r="I3" s="1">
-        <v>1846990.19</v>
+        <v>20138.2</v>
       </c>
       <c r="J3" s="1">
-        <v>89.124546260399</v>
+        <v>2.134772359287</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3919360.0</v>
+        <v>963480.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3919360.0</v>
+        <v>963480.0</v>
       </c>
       <c r="O3" s="1">
-        <v>6.16</v>
+        <v>1.66</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
-        <v>60000.0</v>
+        <v>2944.0</v>
       </c>
       <c r="D4" s="1">
-        <v>187.25</v>
+        <v>1233.4</v>
       </c>
       <c r="E4" s="1">
-        <v>155.72574</v>
+        <v>647.6155638587</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="G4">
-        <v>10.57</v>
+        <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>839663.22</v>
+        <v>1906580.22</v>
       </c>
       <c r="I4" s="1">
-        <v>222939.04</v>
+        <v>1724549.38</v>
       </c>
       <c r="J4" s="1">
-        <v>26.551006962053</v>
+        <v>90.452495096168</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1062602.26</v>
+        <v>3631129.6</v>
       </c>
       <c r="N4" s="1">
-        <v>1062602.26</v>
+        <v>3631129.6</v>
       </c>
       <c r="O4" s="1">
-        <v>1.67</v>
+        <v>6.24</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" t="s">
         <v>42</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="D5" s="1">
+        <v>195.05</v>
+      </c>
+      <c r="E5" s="1">
+        <v>155.72574</v>
+      </c>
+      <c r="F5" t="s">
         <v>43</v>
       </c>
-      <c r="C5" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G5">
-        <v>1.0</v>
+        <v>10.65</v>
       </c>
       <c r="H5" s="1">
-        <v>1159868.67</v>
+        <v>839663.22</v>
       </c>
       <c r="I5" s="1">
-        <v>374090.12</v>
+        <v>258900.56</v>
       </c>
       <c r="J5" s="1">
-        <v>32.252799793273</v>
+        <v>30.833857412499</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1533958.79</v>
+        <v>1098563.78</v>
       </c>
       <c r="N5" s="1">
-        <v>1533958.79</v>
+        <v>1098563.78</v>
       </c>
       <c r="O5" s="1">
-        <v>2.41</v>
+        <v>1.89</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="1">
-        <v>73000.0</v>
+        <v>39403.0</v>
       </c>
       <c r="D6" s="1">
-        <v>21.91</v>
+        <v>41.46</v>
       </c>
       <c r="E6" s="1">
-        <v>11.9558472603</v>
+        <v>29.4360497932</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>872776.85</v>
+        <v>1159868.67</v>
       </c>
       <c r="I6" s="1">
-        <v>726653.15</v>
+        <v>473779.71</v>
       </c>
       <c r="J6" s="1">
-        <v>83.257610464806</v>
+        <v>40.847703042104</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1599430.0</v>
+        <v>1633648.38</v>
       </c>
       <c r="N6" s="1">
-        <v>1599430.0</v>
+        <v>1633648.38</v>
       </c>
       <c r="O6" s="1">
-        <v>2.52</v>
+        <v>2.81</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
-        <v>16000.0</v>
+        <v>67837.0</v>
       </c>
       <c r="D7" s="1">
-        <v>627.6</v>
+        <v>19.75</v>
       </c>
       <c r="E7" s="1">
-        <v>322.702769375</v>
+        <v>11.9558472515</v>
       </c>
       <c r="F7" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="G7">
-        <v>10.57</v>
+        <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>458945.11</v>
+        <v>811048.81</v>
       </c>
       <c r="I7" s="1">
-        <v>490785.81</v>
+        <v>528731.94</v>
       </c>
       <c r="J7" s="1">
-        <v>106.93780134186</v>
+        <v>65.191136893475</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>949730.92</v>
+        <v>1339780.75</v>
       </c>
       <c r="N7" s="1">
-        <v>949730.92</v>
+        <v>1339780.75</v>
       </c>
       <c r="O7" s="1">
-        <v>1.49</v>
+        <v>2.3</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>114452.0</v>
+        <v>11113.0</v>
       </c>
       <c r="D8" s="1">
-        <v>11.41</v>
+        <v>717.4</v>
       </c>
       <c r="E8" s="1">
-        <v>9.205399993</v>
+        <v>322.7027697291</v>
       </c>
       <c r="F8" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G8">
-        <v>1.0</v>
+        <v>10.65</v>
       </c>
       <c r="H8" s="1">
-        <v>1053576.44</v>
+        <v>318766.07</v>
       </c>
       <c r="I8" s="1">
-        <v>252320.88</v>
+        <v>429611.5</v>
       </c>
       <c r="J8" s="1">
-        <v>23.948986558583</v>
+        <v>134.77328374378</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1305897.32</v>
+        <v>748377.57</v>
       </c>
       <c r="N8" s="1">
-        <v>1305897.32</v>
+        <v>748377.57</v>
       </c>
       <c r="O8" s="1">
-        <v>2.05</v>
+        <v>1.29</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>5400.0</v>
+        <v>114452.0</v>
       </c>
       <c r="D9" s="1">
-        <v>134.3</v>
+        <v>10.52</v>
       </c>
       <c r="E9" s="1">
-        <v>172.892437037</v>
+        <v>9.205399993</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>933619.16</v>
+        <v>1053576.44</v>
       </c>
       <c r="I9" s="1">
-        <v>-208399.16</v>
+        <v>150458.6</v>
       </c>
       <c r="J9" s="1">
-        <v>-22.321645584052</v>
+        <v>14.280748343234</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>725220.0</v>
+        <v>1204035.04</v>
       </c>
       <c r="N9" s="1">
-        <v>725220.0</v>
+        <v>1204035.04</v>
       </c>
       <c r="O9" s="1">
-        <v>1.14</v>
+        <v>2.07</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
-        <v>9200.0</v>
+        <v>5400.0</v>
       </c>
       <c r="D10" s="1">
-        <v>84.42</v>
+        <v>106.95</v>
       </c>
       <c r="E10" s="1">
-        <v>62.054675</v>
+        <v>172.892437037</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>570903.01</v>
+        <v>933619.16</v>
       </c>
       <c r="I10" s="1">
-        <v>205760.99</v>
+        <v>-356089.16</v>
       </c>
       <c r="J10" s="1">
-        <v>36.041321624841</v>
+        <v>-38.140729673971</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>776664.0</v>
+        <v>577530.0</v>
       </c>
       <c r="N10" s="1">
-        <v>776664.0</v>
+        <v>577530.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.22</v>
+        <v>0.99</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>40504.0</v>
+        <v>9200.0</v>
       </c>
       <c r="D11" s="1">
-        <v>21.16</v>
+        <v>86.24</v>
       </c>
       <c r="E11" s="1">
-        <v>24.0253616927</v>
+        <v>62.054675</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>973123.25</v>
+        <v>570903.01</v>
       </c>
       <c r="I11" s="1">
-        <v>-116058.61</v>
+        <v>222504.99</v>
       </c>
       <c r="J11" s="1">
-        <v>-11.926403978119</v>
+        <v>38.974219105974</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>857064.64</v>
+        <v>793408.0</v>
       </c>
       <c r="N11" s="1">
-        <v>857064.64</v>
+        <v>793408.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.35</v>
+        <v>1.36</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>28000.0</v>
+        <v>40504.0</v>
       </c>
       <c r="D12" s="1">
-        <v>68.96</v>
+        <v>22.1</v>
       </c>
       <c r="E12" s="1">
-        <v>62.5046471429</v>
+        <v>24.0253616927</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1750130.12</v>
+        <v>973123.25</v>
       </c>
       <c r="I12" s="1">
-        <v>180749.88</v>
+        <v>-77984.85</v>
       </c>
       <c r="J12" s="1">
-        <v>10.327796655485</v>
+        <v>-8.0138718296989</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1930880.0</v>
+        <v>895138.4</v>
       </c>
       <c r="N12" s="1">
-        <v>1930880.0</v>
+        <v>895138.4</v>
       </c>
       <c r="O12" s="1">
-        <v>3.04</v>
+        <v>1.54</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>18000.0</v>
+        <v>22144.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.17</v>
+        <v>72.64</v>
       </c>
       <c r="E13" s="1">
-        <v>37.7029705556</v>
+        <v>62.5046468569</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>678653.47</v>
+        <v>1384102.9</v>
       </c>
       <c r="I13" s="1">
-        <v>-261593.47</v>
+        <v>224437.26</v>
       </c>
       <c r="J13" s="1">
-        <v>-38.545956303738</v>
+        <v>16.215359421615</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>417060.0</v>
+        <v>1608540.16</v>
       </c>
       <c r="N13" s="1">
-        <v>417060.0</v>
+        <v>1608540.16</v>
       </c>
       <c r="O13" s="1">
-        <v>0.66</v>
+        <v>2.76</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>5700.0</v>
+        <v>18000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>122.3</v>
+        <v>18.55</v>
       </c>
       <c r="E14" s="1">
-        <v>87.8658894737</v>
+        <v>37.7029705556</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>500835.57</v>
+        <v>678653.47</v>
       </c>
       <c r="I14" s="1">
-        <v>196274.43</v>
+        <v>-344753.47</v>
       </c>
       <c r="J14" s="1">
-        <v>39.189395034382</v>
+        <v>-50.799632690304</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>697110.0</v>
+        <v>333900.0</v>
       </c>
       <c r="N14" s="1">
-        <v>697110.0</v>
+        <v>333900.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.1</v>
+        <v>0.57</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>157000.0</v>
+        <v>5700.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.318</v>
+        <v>134.8</v>
       </c>
       <c r="E15" s="1">
-        <v>6.4660969427</v>
+        <v>87.8658894737</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1015177.22</v>
+        <v>500835.57</v>
       </c>
       <c r="I15" s="1">
-        <v>447748.78</v>
+        <v>267524.43</v>
       </c>
       <c r="J15" s="1">
-        <v>44.105479435403</v>
+        <v>53.41562101909</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1462926.0</v>
+        <v>768360.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1462926.0</v>
+        <v>768360.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.3</v>
+        <v>1.32</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
-        <v>30000.0</v>
+        <v>157000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>253.0</v>
+        <v>10.194</v>
       </c>
       <c r="E16" s="1">
-        <v>227.3515</v>
+        <v>6.4660969427</v>
       </c>
       <c r="F16" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="G16">
-        <v>10.57</v>
+        <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>644146.48</v>
+        <v>1015177.22</v>
       </c>
       <c r="I16" s="1">
-        <v>73712.99</v>
+        <v>585280.78</v>
       </c>
       <c r="J16" s="1">
-        <v>11.443513593368</v>
+        <v>57.653064752576</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>717859.47</v>
+        <v>1600458.0</v>
       </c>
       <c r="N16" s="1">
-        <v>717859.47</v>
+        <v>1600458.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.13</v>
+        <v>2.75</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>16000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>110.3</v>
+        <v>271.9</v>
       </c>
       <c r="E17" s="1">
-        <v>53.361584375</v>
+        <v>227.3515</v>
       </c>
       <c r="F17" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G17">
-        <v>1.0</v>
+        <v>10.65</v>
       </c>
       <c r="H17" s="1">
-        <v>853785.35</v>
+        <v>644146.48</v>
       </c>
       <c r="I17" s="1">
-        <v>911014.65</v>
+        <v>121553.32</v>
       </c>
       <c r="J17" s="1">
-        <v>106.7030079633</v>
+        <v>18.870446982804</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1764800.0</v>
+        <v>765699.8</v>
       </c>
       <c r="N17" s="1">
-        <v>1764800.0</v>
+        <v>765699.8</v>
       </c>
       <c r="O17" s="1">
-        <v>2.78</v>
+        <v>1.32</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>4500.0</v>
+        <v>12700.0</v>
       </c>
       <c r="D18" s="1">
-        <v>256.7</v>
+        <v>100.7</v>
       </c>
       <c r="E18" s="1">
-        <v>282.0622</v>
+        <v>53.361584252</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1269279.9</v>
+        <v>677692.12</v>
       </c>
       <c r="I18" s="1">
-        <v>-114129.9</v>
+        <v>601197.88</v>
       </c>
       <c r="J18" s="1">
-        <v>-8.9917046665594</v>
+        <v>88.712538077025</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1155150.0</v>
+        <v>1278890.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1155150.0</v>
+        <v>1278890.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.82</v>
+        <v>2.2</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>48783.0</v>
+        <v>4500.0</v>
       </c>
       <c r="D19" s="1">
-        <v>22.67</v>
+        <v>225.2</v>
       </c>
       <c r="E19" s="1">
-        <v>17.9404999693</v>
+        <v>282.0622</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>875191.41</v>
+        <v>1269279.9</v>
       </c>
       <c r="I19" s="1">
-        <v>230719.2</v>
+        <v>-255879.9</v>
       </c>
       <c r="J19" s="1">
-        <v>26.362141739942</v>
+        <v>-20.15945419131</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1105910.61</v>
+        <v>1013400.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1105910.61</v>
+        <v>1013400.0</v>
       </c>
       <c r="O19" s="1">
         <v>1.74</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>6500.0</v>
+        <v>48783.0</v>
       </c>
       <c r="D20" s="1">
-        <v>79.12</v>
+        <v>19.99</v>
       </c>
       <c r="E20" s="1">
-        <v>124.1734415385</v>
+        <v>17.9404999693</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>807127.37</v>
+        <v>875191.41</v>
       </c>
       <c r="I20" s="1">
-        <v>-292847.37</v>
+        <v>99980.76</v>
       </c>
       <c r="J20" s="1">
-        <v>-36.282671222015</v>
+        <v>11.42387355013</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>514280.0</v>
+        <v>975172.17</v>
       </c>
       <c r="N20" s="1">
-        <v>514280.0</v>
+        <v>975172.17</v>
       </c>
       <c r="O20" s="1">
-        <v>0.81</v>
+        <v>1.68</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>22700.0</v>
+        <v>6500.0</v>
       </c>
       <c r="D21" s="1">
-        <v>41.88</v>
+        <v>81.4</v>
       </c>
       <c r="E21" s="1">
-        <v>33.252476652</v>
+        <v>124.1734415385</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>754831.22</v>
+        <v>807127.37</v>
       </c>
       <c r="I21" s="1">
-        <v>195844.78</v>
+        <v>-278027.37</v>
       </c>
       <c r="J21" s="1">
-        <v>25.945506069556</v>
+        <v>-34.446529796158</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>950676.0</v>
+        <v>529100.0</v>
       </c>
       <c r="N21" s="1">
-        <v>950676.0</v>
+        <v>529100.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.49</v>
+        <v>0.91</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>66000.0</v>
+        <v>22700.0</v>
       </c>
       <c r="D22" s="1">
-        <v>25.35</v>
+        <v>45.825</v>
       </c>
       <c r="E22" s="1">
-        <v>17.1934822727</v>
+        <v>33.252476652</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1134769.83</v>
+        <v>754831.22</v>
       </c>
       <c r="I22" s="1">
-        <v>538330.17</v>
+        <v>285396.28</v>
       </c>
       <c r="J22" s="1">
-        <v>47.439591339858</v>
+        <v>37.809284041007</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1673100.0</v>
+        <v>1040227.5</v>
       </c>
       <c r="N22" s="1">
-        <v>1673100.0</v>
+        <v>1040227.5</v>
       </c>
       <c r="O22" s="1">
-        <v>2.63</v>
+        <v>1.79</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>285000.0</v>
+        <v>59794.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.979</v>
+        <v>24.63</v>
       </c>
       <c r="E23" s="1">
-        <v>3.2505652982</v>
+        <v>17.1934822892</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>926411.11</v>
+        <v>1028067.08</v>
       </c>
       <c r="I23" s="1">
-        <v>777603.89</v>
+        <v>444659.14</v>
       </c>
       <c r="J23" s="1">
-        <v>83.93723710848</v>
+        <v>43.251957839171</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1704015.0</v>
+        <v>1472726.22</v>
       </c>
       <c r="N23" s="1">
-        <v>1704015.0</v>
+        <v>1472726.22</v>
       </c>
       <c r="O23" s="1">
-        <v>2.68</v>
+        <v>2.53</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>10500.0</v>
+        <v>237942.0</v>
       </c>
       <c r="D24" s="1">
-        <v>122.35</v>
+        <v>5.835</v>
       </c>
       <c r="E24" s="1">
-        <v>69.55702</v>
+        <v>3.2505653058</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>730348.71</v>
+        <v>773446.01</v>
       </c>
       <c r="I24" s="1">
-        <v>554326.29</v>
+        <v>614945.56</v>
       </c>
       <c r="J24" s="1">
-        <v>75.898852481029</v>
+        <v>79.507238003594</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1284675.0</v>
+        <v>1388391.57</v>
       </c>
       <c r="N24" s="1">
-        <v>1284675.0</v>
+        <v>1388391.57</v>
       </c>
       <c r="O24" s="1">
-        <v>2.02</v>
+        <v>2.39</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>3000.0</v>
+        <v>9447.0</v>
       </c>
       <c r="D25" s="1">
-        <v>258.55</v>
+        <v>114.8</v>
       </c>
       <c r="E25" s="1">
-        <v>312.78061</v>
+        <v>69.5570202181</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>938341.83</v>
+        <v>657105.17</v>
       </c>
       <c r="I25" s="1">
-        <v>-162691.83</v>
+        <v>427410.43</v>
       </c>
       <c r="J25" s="1">
-        <v>-17.338226305013</v>
+        <v>65.044447907783</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>775650.0</v>
+        <v>1084515.6</v>
       </c>
       <c r="N25" s="1">
-        <v>775650.0</v>
+        <v>1084515.6</v>
       </c>
       <c r="O25" s="1">
-        <v>1.22</v>
+        <v>1.86</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>15000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>74.25</v>
+        <v>285.9</v>
       </c>
       <c r="E26" s="1">
-        <v>78.6121</v>
+        <v>312.78061</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1179181.5</v>
+        <v>938341.83</v>
       </c>
       <c r="I26" s="1">
-        <v>-65431.5</v>
+        <v>-80641.83</v>
       </c>
       <c r="J26" s="1">
-        <v>-5.5488913284342</v>
+        <v>-8.5940781303547</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1113750.0</v>
+        <v>857700.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1113750.0</v>
+        <v>857700.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.75</v>
+        <v>1.47</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>8800.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>74.9</v>
+        <v>75.3</v>
       </c>
       <c r="E27" s="1">
-        <v>67.1233568182</v>
+        <v>78.6121</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>590685.54</v>
+        <v>786121.0</v>
       </c>
       <c r="I27" s="1">
-        <v>68434.46</v>
+        <v>-33121.0</v>
       </c>
       <c r="J27" s="1">
-        <v>11.585599335985</v>
+        <v>-4.2132190845938</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>659120.0</v>
+        <v>753000.0</v>
       </c>
       <c r="N27" s="1">
-        <v>659120.0</v>
+        <v>753000.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.04</v>
+        <v>1.29</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>17500.0</v>
+        <v>8800.0</v>
       </c>
       <c r="D28" s="1">
-        <v>59.75</v>
+        <v>84.35</v>
       </c>
       <c r="E28" s="1">
-        <v>44.4449377143</v>
+        <v>67.1233568182</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>777786.41</v>
+        <v>590685.54</v>
       </c>
       <c r="I28" s="1">
-        <v>267838.59</v>
+        <v>151594.46</v>
       </c>
       <c r="J28" s="1">
-        <v>34.436007952363</v>
+        <v>25.664156261553</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1045625.0</v>
+        <v>742280.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1045625.0</v>
+        <v>742280.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.64</v>
+        <v>1.28</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>10020.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.1</v>
+        <v>58.0</v>
       </c>
       <c r="E29" s="1">
-        <v>75.4941876248</v>
+        <v>44.444938</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>756451.76</v>
+        <v>444449.38</v>
       </c>
       <c r="I29" s="1">
-        <v>246550.24</v>
+        <v>135550.62</v>
       </c>
       <c r="J29" s="1">
-        <v>32.592989141832</v>
+        <v>30.498550813593</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1003002.0</v>
+        <v>580000.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1003002.0</v>
+        <v>580000.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.58</v>
+        <v>1.0</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>33000.0</v>
+        <v>10020.0</v>
       </c>
       <c r="D30" s="1">
-        <v>329.7</v>
+        <v>111.5</v>
       </c>
       <c r="E30" s="1">
-        <v>308.5741906061</v>
+        <v>75.4941876248</v>
       </c>
       <c r="F30" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="G30">
-        <v>11.46</v>
+        <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>883463.62</v>
+        <v>756451.76</v>
       </c>
       <c r="I30" s="1">
-        <v>66344.54</v>
+        <v>360778.24</v>
       </c>
       <c r="J30" s="1">
-        <v>7.5095950187513</v>
+        <v>47.693489403739</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>949808.16</v>
+        <v>1117230.0</v>
       </c>
       <c r="N30" s="1">
-        <v>949808.16</v>
+        <v>1117230.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.49</v>
+        <v>1.92</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B31" t="s">
         <v>95</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1">
+        <v>24761.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>385.8</v>
+      </c>
+      <c r="E31" s="1">
+        <v>308.5741904608</v>
+      </c>
+      <c r="F31" t="s">
         <v>96</v>
       </c>
-      <c r="C31" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G31">
-        <v>1.0</v>
+        <v>11.23</v>
       </c>
       <c r="H31" s="1">
-        <v>486148.6</v>
+        <v>662892.2</v>
       </c>
       <c r="I31" s="1">
-        <v>75043.4</v>
+        <v>187567.96</v>
       </c>
       <c r="J31" s="1">
-        <v>15.436308980423</v>
+        <v>28.295394032393</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>561192.0</v>
+        <v>850460.16</v>
       </c>
       <c r="N31" s="1">
-        <v>561192.0</v>
+        <v>850460.16</v>
       </c>
       <c r="O31" s="1">
-        <v>0.88</v>
+        <v>1.46</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
-        <v>7500.0</v>
+        <v>134000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>135.55</v>
+        <v>4.801</v>
       </c>
       <c r="E32" s="1">
-        <v>130.817</v>
+        <v>3.6279746269</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>981127.5</v>
+        <v>486148.6</v>
       </c>
       <c r="I32" s="1">
-        <v>35497.5</v>
+        <v>157185.4</v>
       </c>
       <c r="J32" s="1">
-        <v>3.6180312956267</v>
+        <v>32.332788781043</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1016625.0</v>
+        <v>643334.0</v>
       </c>
       <c r="N32" s="1">
-        <v>1016625.0</v>
+        <v>643334.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.6</v>
+        <v>1.11</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>1900.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D33" s="1">
-        <v>529.6</v>
+        <v>153.85</v>
       </c>
       <c r="E33" s="1">
-        <v>528.1253473684</v>
+        <v>130.817</v>
       </c>
       <c r="F33" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G33">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1044010.04</v>
+        <v>981127.5</v>
       </c>
       <c r="I33" s="1">
-        <v>47652.56</v>
+        <v>172747.5</v>
       </c>
       <c r="J33" s="1">
-        <v>4.5643775609667</v>
+        <v>17.607038840518</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1091662.6</v>
+        <v>1153875.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1091662.6</v>
+        <v>1153875.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.72</v>
+        <v>1.98</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>3700.0</v>
+        <v>1900.0</v>
       </c>
       <c r="D34" s="1">
-        <v>388.7</v>
+        <v>536.2</v>
       </c>
       <c r="E34" s="1">
-        <v>343.1355486486</v>
+        <v>528.1253473684</v>
       </c>
       <c r="F34" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G34">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H34" s="1">
-        <v>1269601.53</v>
+        <v>1044010.04</v>
       </c>
       <c r="I34" s="1">
-        <v>168588.47</v>
+        <v>77932.58</v>
       </c>
       <c r="J34" s="1">
-        <v>13.278848994456</v>
+        <v>7.4647347261143</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1438190.0</v>
+        <v>1121942.62</v>
       </c>
       <c r="N34" s="1">
-        <v>1438190.0</v>
+        <v>1121942.62</v>
       </c>
       <c r="O34" s="1">
-        <v>2.26</v>
+        <v>1.93</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>3500.0</v>
+        <v>3700.0</v>
       </c>
       <c r="D35" s="1">
-        <v>538.3</v>
+        <v>397.4</v>
       </c>
       <c r="E35" s="1">
-        <v>633.8577714286</v>
+        <v>343.1355486486</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2218502.2</v>
+        <v>1269601.53</v>
       </c>
       <c r="I35" s="1">
-        <v>-334452.2</v>
+        <v>200778.47</v>
       </c>
       <c r="J35" s="1">
-        <v>-15.075585681186</v>
+        <v>15.81429017339</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1884050.0</v>
+        <v>1470380.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1884050.0</v>
+        <v>1470380.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.96</v>
+        <v>2.53</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>18763.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D36" s="1">
-        <v>58.42</v>
+        <v>544.1</v>
       </c>
       <c r="E36" s="1">
-        <v>57.6194371902</v>
+        <v>633.8577714286</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1081113.5</v>
+        <v>1774801.76</v>
       </c>
       <c r="I36" s="1">
-        <v>15020.96</v>
+        <v>-251321.76</v>
       </c>
       <c r="J36" s="1">
-        <v>1.3893971354534</v>
+        <v>-14.160553908849</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1096134.46</v>
+        <v>1523480.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1096134.46</v>
+        <v>1523480.0</v>
       </c>
       <c r="O36" s="1">
-        <v>1.72</v>
+        <v>2.62</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>6000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>126.3</v>
+        <v>59.0</v>
       </c>
       <c r="E37" s="1">
-        <v>148.9734166667</v>
+        <v>57.6194371429</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>893840.5</v>
+        <v>806672.12</v>
       </c>
       <c r="I37" s="1">
-        <v>-136040.5</v>
+        <v>19327.88</v>
       </c>
       <c r="J37" s="1">
-        <v>-15.219773550203</v>
+        <v>2.3960019840527</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>757800.0</v>
+        <v>826000.0</v>
       </c>
       <c r="N37" s="1">
-        <v>757800.0</v>
+        <v>826000.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.19</v>
+        <v>1.42</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>46000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>16.5</v>
+        <v>128.3</v>
       </c>
       <c r="E38" s="1">
-        <v>9.8588332609</v>
+        <v>148.9734166667</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>453506.33</v>
+        <v>893840.5</v>
       </c>
       <c r="I38" s="1">
-        <v>305493.67</v>
+        <v>-124040.5</v>
       </c>
       <c r="J38" s="1">
-        <v>67.362603295967</v>
+        <v>-13.877252149573</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>759000.0</v>
+        <v>769800.0</v>
       </c>
       <c r="N38" s="1">
-        <v>759000.0</v>
+        <v>769800.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.19</v>
+        <v>1.32</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>50000.0</v>
+        <v>35885.0</v>
       </c>
       <c r="D39" s="1">
-        <v>172.9</v>
+        <v>17.705</v>
       </c>
       <c r="E39" s="1">
-        <v>166.9427</v>
+        <v>9.8588332172</v>
       </c>
       <c r="F39" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="G39">
-        <v>10.57</v>
+        <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>763341.11</v>
+        <v>353784.23</v>
       </c>
       <c r="I39" s="1">
-        <v>54299.88</v>
+        <v>281559.7</v>
       </c>
       <c r="J39" s="1">
-        <v>7.1134489271775</v>
+        <v>79.585147138978</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>817640.99</v>
+        <v>635343.93</v>
       </c>
       <c r="N39" s="1">
-        <v>817640.99</v>
+        <v>635343.93</v>
       </c>
       <c r="O39" s="1">
-        <v>1.29</v>
+        <v>1.09</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>5400.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>76.9</v>
+        <v>189.5</v>
       </c>
       <c r="E40" s="1">
-        <v>109.2755018519</v>
+        <v>166.9427</v>
       </c>
       <c r="F40" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G40">
-        <v>1.0</v>
+        <v>10.65</v>
       </c>
       <c r="H40" s="1">
-        <v>590087.71</v>
+        <v>763341.11</v>
       </c>
       <c r="I40" s="1">
-        <v>-174827.71</v>
+        <v>126079.71</v>
       </c>
       <c r="J40" s="1">
-        <v>-29.627410813216</v>
+        <v>16.516824306764</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>415260.0</v>
+        <v>889420.82</v>
       </c>
       <c r="N40" s="1">
-        <v>415260.0</v>
+        <v>889420.82</v>
       </c>
       <c r="O40" s="1">
-        <v>0.65</v>
+        <v>1.53</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>120000.0</v>
+        <v>5400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>86.04</v>
+        <v>67.8</v>
       </c>
       <c r="E41" s="1">
-        <v>62.6681068333</v>
+        <v>109.2755018519</v>
       </c>
       <c r="F41" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="G41">
-        <v>11.46</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>665424.91</v>
+        <v>590087.71</v>
       </c>
       <c r="I41" s="1">
-        <v>235906.82</v>
+        <v>-223967.71</v>
       </c>
       <c r="J41" s="1">
-        <v>35.452057242642</v>
+        <v>-37.954986386685</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>901331.73</v>
+        <v>366120.0</v>
       </c>
       <c r="N41" s="1">
-        <v>901331.73</v>
+        <v>366120.0</v>
       </c>
       <c r="O41" s="1">
-        <v>1.42</v>
+        <v>0.63</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>30000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>373.05</v>
+        <v>88.14</v>
       </c>
       <c r="E42" s="1">
-        <v>413.6543203333</v>
+        <v>62.66810675</v>
       </c>
       <c r="F42" t="s">
-        <v>119</v>
+        <v>96</v>
       </c>
       <c r="G42">
-        <v>7.47</v>
+        <v>11.23</v>
       </c>
       <c r="H42" s="1">
-        <v>1662999.49</v>
+        <v>221808.3</v>
       </c>
       <c r="I42" s="1">
-        <v>-164525.88</v>
+        <v>92066.62</v>
       </c>
       <c r="J42" s="1">
-        <v>-9.8933211338507</v>
+        <v>41.507292558484</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1498473.61</v>
+        <v>313874.92</v>
       </c>
       <c r="N42" s="1">
-        <v>1498473.61</v>
+        <v>313874.92</v>
       </c>
       <c r="O42" s="1">
-        <v>2.36</v>
+        <v>0.54</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B43" t="s">
         <v>120</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>24000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>237.9</v>
+      </c>
+      <c r="E43" s="1">
+        <v>413.6543204167</v>
+      </c>
+      <c r="F43" t="s">
         <v>121</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
       <c r="G43">
         <v>7.47</v>
       </c>
       <c r="H43" s="1">
-        <v>963715.07</v>
+        <v>1330399.59</v>
       </c>
       <c r="I43" s="1">
-        <v>-65822.56</v>
+        <v>-566215.69</v>
       </c>
       <c r="J43" s="1">
-        <v>-6.8300851619971</v>
+        <v>-42.559821444323</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>897892.51</v>
+        <v>764183.9</v>
       </c>
       <c r="N43" s="1">
-        <v>897892.51</v>
+        <v>764183.9</v>
       </c>
       <c r="O43" s="1">
-        <v>1.41</v>
+        <v>1.31</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="1">
-        <v>48000.0</v>
+        <v>17500.0</v>
       </c>
       <c r="D44" s="1">
-        <v>15.89</v>
+        <v>375.5</v>
       </c>
       <c r="E44" s="1">
-        <v>12.656293125</v>
+        <v>410.8591617143</v>
       </c>
       <c r="F44" t="s">
-        <v>8</v>
+        <v>121</v>
       </c>
       <c r="G44">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H44" s="1">
-        <v>607502.07</v>
+        <v>963715.07</v>
       </c>
       <c r="I44" s="1">
-        <v>155217.93</v>
+        <v>-84206.27</v>
       </c>
       <c r="J44" s="1">
-        <v>25.550189483305</v>
+        <v>-8.7376728476395</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>762720.0</v>
+        <v>879508.8</v>
       </c>
       <c r="N44" s="1">
-        <v>762720.0</v>
+        <v>879508.8</v>
       </c>
       <c r="O44" s="1">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>14200.0</v>
+        <v>102.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.7</v>
+        <v>4778.97</v>
       </c>
       <c r="E45" s="1">
-        <v>41.1559992958</v>
+        <v>4778.7</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>584415.19</v>
+        <v>487427.4</v>
       </c>
       <c r="I45" s="1">
-        <v>845524.81</v>
+        <v>27.54</v>
       </c>
       <c r="J45" s="1">
-        <v>144.67878735322</v>
+        <v>0.0056500721953669</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1429940.0</v>
+        <v>487454.94</v>
       </c>
       <c r="N45" s="1">
-        <v>1429940.0</v>
+        <v>487454.94</v>
       </c>
       <c r="O45" s="1">
-        <v>2.25</v>
+        <v>0.84</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>11000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>175.1</v>
+        <v>18.19</v>
       </c>
       <c r="E46" s="1">
-        <v>165.1386854545</v>
+        <v>12.656293125</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1816525.54</v>
+        <v>607502.07</v>
       </c>
       <c r="I46" s="1">
-        <v>109574.46</v>
+        <v>265617.93</v>
       </c>
       <c r="J46" s="1">
-        <v>6.0320902507102</v>
+        <v>43.722967067421</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1926100.0</v>
+        <v>873120.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1926100.0</v>
+        <v>873120.0</v>
       </c>
       <c r="O46" s="1">
-        <v>3.03</v>
+        <v>1.5</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>9500.0</v>
+        <v>14200.0</v>
       </c>
       <c r="D47" s="1">
-        <v>246.6</v>
+        <v>102.5</v>
       </c>
       <c r="E47" s="1">
-        <v>173.5984484211</v>
+        <v>41.1559992958</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1649185.26</v>
+        <v>584415.19</v>
       </c>
       <c r="I47" s="1">
-        <v>693514.74</v>
+        <v>871084.81</v>
       </c>
       <c r="J47" s="1">
-        <v>42.051960857327</v>
+        <v>149.05239030491</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2342700.0</v>
+        <v>1455500.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2342700.0</v>
+        <v>1455500.0</v>
       </c>
       <c r="O47" s="1">
-        <v>3.68</v>
+        <v>2.5</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>14000.0</v>
+        <v>9482.0</v>
       </c>
       <c r="D48" s="1">
-        <v>94.16</v>
+        <v>170.96</v>
       </c>
       <c r="E48" s="1">
-        <v>87.8585664286</v>
+        <v>165.1386859312</v>
       </c>
       <c r="F48" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G48">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1316101.69</v>
+        <v>1565845.02</v>
       </c>
       <c r="I48" s="1">
-        <v>114047.48</v>
+        <v>55197.7</v>
       </c>
       <c r="J48" s="1">
-        <v>8.6655522796267</v>
+        <v>3.5251062075096</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1430149.17</v>
+        <v>1621042.72</v>
       </c>
       <c r="N48" s="1">
-        <v>1430149.17</v>
+        <v>1621042.72</v>
       </c>
       <c r="O48" s="1">
-        <v>2.25</v>
+        <v>2.79</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>16000.0</v>
+        <v>6669.0</v>
       </c>
       <c r="D49" s="1">
-        <v>147.95</v>
+        <v>276.7</v>
       </c>
       <c r="E49" s="1">
-        <v>79.0104575</v>
+        <v>173.5984480432</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1264167.32</v>
+        <v>1157728.05</v>
       </c>
       <c r="I49" s="1">
-        <v>1103032.68</v>
+        <v>687584.25</v>
       </c>
       <c r="J49" s="1">
-        <v>87.253693601255</v>
+        <v>59.390825850682</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2367200.0</v>
+        <v>1845312.3</v>
       </c>
       <c r="N49" s="1">
-        <v>2367200.0</v>
+        <v>1845312.3</v>
       </c>
       <c r="O49" s="1">
-        <v>3.72</v>
+        <v>3.17</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>25330.0</v>
+        <v>12067.0</v>
       </c>
       <c r="D50" s="1">
-        <v>24.105</v>
+        <v>97.0</v>
       </c>
       <c r="E50" s="1">
-        <v>25.806399921</v>
+        <v>87.8585663379</v>
       </c>
       <c r="F50" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G50">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H50" s="1">
-        <v>653676.11</v>
+        <v>1134385.65</v>
       </c>
       <c r="I50" s="1">
-        <v>-43096.46</v>
+        <v>154639.18</v>
       </c>
       <c r="J50" s="1">
-        <v>-6.5929379000863</v>
+        <v>13.631976039189</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>610579.65</v>
+        <v>1289024.83</v>
       </c>
       <c r="N50" s="1">
-        <v>610579.65</v>
+        <v>1289024.83</v>
       </c>
       <c r="O50" s="1">
-        <v>0.96</v>
+        <v>2.22</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>9000.0</v>
+        <v>11513.0</v>
       </c>
       <c r="D51" s="1">
-        <v>93.36</v>
+        <v>166.45</v>
       </c>
       <c r="E51" s="1">
-        <v>98.9639944444</v>
+        <v>79.0104577434</v>
       </c>
       <c r="F51" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G51">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>959655.96</v>
+        <v>909647.4</v>
       </c>
       <c r="I51" s="1">
-        <v>-48085.58</v>
+        <v>1006691.45</v>
       </c>
       <c r="J51" s="1">
-        <v>-5.0107102966359</v>
+        <v>110.66831499766</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>911570.38</v>
+        <v>1916338.85</v>
       </c>
       <c r="N51" s="1">
-        <v>911570.38</v>
+        <v>1916338.85</v>
       </c>
       <c r="O51" s="1">
-        <v>1.43</v>
+        <v>3.29</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>4200.0</v>
+        <v>25330.0</v>
       </c>
       <c r="D52" s="1">
-        <v>260.6</v>
+        <v>28.405</v>
       </c>
       <c r="E52" s="1">
-        <v>251.04</v>
+        <v>25.806399921</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1054368.0</v>
+        <v>653676.11</v>
       </c>
       <c r="I52" s="1">
-        <v>40152.0</v>
+        <v>65822.54</v>
       </c>
       <c r="J52" s="1">
-        <v>3.8081580624602</v>
+        <v>10.069595475961</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1094520.0</v>
+        <v>719498.65</v>
       </c>
       <c r="N52" s="1">
-        <v>1094520.0</v>
+        <v>719498.65</v>
       </c>
       <c r="O52" s="1">
-        <v>1.72</v>
+        <v>1.24</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
+        <v>9000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>92.6</v>
+      </c>
+      <c r="E53" s="1">
+        <v>98.9639944444</v>
+      </c>
+      <c r="F53" t="s">
+        <v>36</v>
+      </c>
+      <c r="G53">
+        <v>0.91</v>
+      </c>
+      <c r="H53" s="1">
+        <v>959655.96</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-41865.09</v>
+      </c>
+      <c r="J53" s="1">
+        <v>-4.362510289625</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>917790.87</v>
+      </c>
+      <c r="N53" s="1">
+        <v>917790.87</v>
+      </c>
+      <c r="O53" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="P53">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" t="s">
+        <v>142</v>
+      </c>
+      <c r="B54" t="s">
+        <v>143</v>
+      </c>
+      <c r="C54" s="1">
+        <v>3276.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>252.3</v>
+      </c>
+      <c r="E54" s="1">
+        <v>251.04</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>822407.04</v>
+      </c>
+      <c r="I54" s="1">
+        <v>4127.76</v>
+      </c>
+      <c r="J54" s="1">
+        <v>0.5019120458891</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54">
+        <v>0.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>826534.8</v>
+      </c>
+      <c r="N54" s="1">
+        <v>826534.8</v>
+      </c>
+      <c r="O54" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="P54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
+        <v>144</v>
+      </c>
+      <c r="B55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C55" s="1">
         <v>46000.0</v>
       </c>
-      <c r="D53" s="1">
-[...2 lines deleted...]
-      <c r="E53" s="1">
+      <c r="D55" s="1">
+        <v>162.45</v>
+      </c>
+      <c r="E55" s="1">
         <v>139.4397254348</v>
       </c>
-      <c r="F53" t="s">
-[...2 lines deleted...]
-      <c r="G53">
+      <c r="F55" t="s">
+        <v>121</v>
+      </c>
+      <c r="G55">
         <v>7.47</v>
       </c>
-      <c r="H53" s="1">
+      <c r="H55" s="1">
         <v>861394.26</v>
       </c>
-      <c r="I53" s="1">
-[...20 lines deleted...]
-      <c r="P53">
+      <c r="I55" s="1">
+        <v>138766.35</v>
+      </c>
+      <c r="J55" s="1">
+        <v>16.109504839282</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55">
+        <v>0.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1000160.61</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1000160.61</v>
+      </c>
+      <c r="O55" s="1">
+        <v>1.72</v>
+      </c>
+      <c r="P55">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" t="s">
+        <v>146</v>
+      </c>
+      <c r="B56" t="s">
+        <v>147</v>
+      </c>
+      <c r="C56" s="1">
+        <v>9112.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>48.54</v>
+      </c>
+      <c r="E56" s="1">
+        <v>44.9308999122</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>409410.36</v>
+      </c>
+      <c r="I56" s="1">
+        <v>32886.12</v>
+      </c>
+      <c r="J56" s="1">
+        <v>8.0325568703244</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56">
+        <v>0.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>442296.48</v>
+      </c>
+      <c r="N56" s="1">
+        <v>442296.48</v>
+      </c>
+      <c r="O56" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="P56">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>