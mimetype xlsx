--- v1 (2026-05-29)
+++ v2 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU1209226700</t>
   </si>
   <si>
@@ -121,51 +121,51 @@
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
-    <t>ALCON INC</t>
+    <t>ALCON AG</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
@@ -313,102 +313,108 @@
   <si>
     <t>KION GROUP AG</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NO0013536151</t>
   </si>
   <si>
     <t>KONGSBERG GRUPPEN</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
+  </si>
+  <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
-    <t>DE0007100000</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>SE0009806607</t>
   </si>
   <si>
     <t>MUNTERS GROUP</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK</t>
+  </si>
+  <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
   </si>
   <si>
     <t>NO0005052605</t>
   </si>
   <si>
     <t>NORSK HYDRO</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
@@ -865,241 +871,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>14512.79</v>
+        <v>15022.3</v>
       </c>
       <c r="D2">
-        <v>162.16</v>
+        <v>143.57</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2353419.54</v>
+        <v>2156693.31</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2353419.54</v>
+        <v>2156693.31</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9.82</v>
       </c>
       <c r="D3">
-        <v>17942.01</v>
+        <v>15892.15</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>176190.5</v>
+        <v>156060.89</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>176190.5</v>
+        <v>156060.89</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>2250.05</v>
       </c>
       <c r="D4">
-        <v>18528.52</v>
+        <v>16413.92</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>41690088.86</v>
+        <v>36932141.43</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>41690088.86</v>
+        <v>36932141.43</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>3043.0</v>
       </c>
       <c r="D5">
-        <v>118.96</v>
+        <v>105.39</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>361987.88</v>
+        <v>320699.69</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>361987.88</v>
+        <v>320699.69</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>117639.55</v>
+        <v>119639.34</v>
       </c>
       <c r="D6">
-        <v>115.49</v>
+        <v>102.26</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13585755.63</v>
+        <v>12233721.39</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13585755.63</v>
+        <v>12233721.39</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>113.42</v>
+        <v>100.45</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11341.88</v>
+        <v>10045.32</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11341.88</v>
+        <v>10045.32</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P56"/>
+  <dimension ref="A1:P57"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O56" sqref="O56"/>
+      <selection activeCell="O57" sqref="O57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1121,2786 +1127,2836 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>20000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>66.86</v>
+        <v>58.22</v>
       </c>
       <c r="E2" s="1">
         <v>89.2446605</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
         <v>0.91</v>
       </c>
       <c r="H2" s="1">
         <v>1643006.5</v>
       </c>
       <c r="I2" s="1">
-        <v>-170400.37</v>
+        <v>-364640.14</v>
       </c>
       <c r="J2" s="1">
-        <v>-10.371253552557</v>
+        <v>-22.193469106787</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1472606.13</v>
+        <v>1278366.36</v>
       </c>
       <c r="N2" s="1">
-        <v>1472606.13</v>
+        <v>1278366.36</v>
       </c>
       <c r="O2" s="1">
-        <v>2.53</v>
+        <v>2.47</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>14000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>68.82</v>
+        <v>59.16</v>
       </c>
       <c r="E3" s="1">
         <v>67.3815571429</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>943341.8</v>
       </c>
       <c r="I3" s="1">
-        <v>20138.2</v>
+        <v>-115101.8</v>
       </c>
       <c r="J3" s="1">
-        <v>2.134772359287</v>
+        <v>-12.201494728634</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>963480.0</v>
+        <v>828240.0</v>
       </c>
       <c r="N3" s="1">
-        <v>963480.0</v>
+        <v>828240.0</v>
       </c>
       <c r="O3" s="1">
-        <v>1.66</v>
+        <v>1.6</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>2944.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1233.4</v>
+        <v>1128.2</v>
       </c>
       <c r="E4" s="1">
         <v>647.6155638587</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1906580.22</v>
       </c>
       <c r="I4" s="1">
-        <v>1724549.38</v>
+        <v>1414840.58</v>
       </c>
       <c r="J4" s="1">
-        <v>90.452495096168</v>
+        <v>74.208290066074</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3631129.6</v>
+        <v>3321420.8</v>
       </c>
       <c r="N4" s="1">
-        <v>3631129.6</v>
+        <v>3321420.8</v>
       </c>
       <c r="O4" s="1">
-        <v>6.24</v>
+        <v>6.41</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>60000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>195.05</v>
+        <v>158.05</v>
       </c>
       <c r="E5" s="1">
         <v>155.72574</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
       <c r="G5">
-        <v>10.65</v>
+        <v>10.81</v>
       </c>
       <c r="H5" s="1">
         <v>839663.22</v>
       </c>
       <c r="I5" s="1">
-        <v>258900.56</v>
+        <v>37827.65</v>
       </c>
       <c r="J5" s="1">
-        <v>30.833857412499</v>
+        <v>4.5050978891275</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1098563.78</v>
+        <v>877490.87</v>
       </c>
       <c r="N5" s="1">
-        <v>1098563.78</v>
+        <v>877490.87</v>
       </c>
       <c r="O5" s="1">
-        <v>1.89</v>
+        <v>1.69</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="1">
         <v>39403.0</v>
       </c>
       <c r="D6" s="1">
-        <v>41.46</v>
+        <v>37.7</v>
       </c>
       <c r="E6" s="1">
         <v>29.4360497932</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1159868.67</v>
       </c>
       <c r="I6" s="1">
-        <v>473779.71</v>
+        <v>325624.43</v>
       </c>
       <c r="J6" s="1">
-        <v>40.847703042104</v>
+        <v>28.074249992458</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1633648.38</v>
+        <v>1485493.1</v>
       </c>
       <c r="N6" s="1">
-        <v>1633648.38</v>
+        <v>1485493.1</v>
       </c>
       <c r="O6" s="1">
-        <v>2.81</v>
+        <v>2.87</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>67837.0</v>
       </c>
       <c r="D7" s="1">
-        <v>19.75</v>
+        <v>17.925</v>
       </c>
       <c r="E7" s="1">
         <v>11.9558472515</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>811048.81</v>
       </c>
       <c r="I7" s="1">
-        <v>528731.94</v>
+        <v>404929.42</v>
       </c>
       <c r="J7" s="1">
-        <v>65.191136893475</v>
+        <v>49.926640050184</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1339780.75</v>
+        <v>1215978.23</v>
       </c>
       <c r="N7" s="1">
-        <v>1339780.75</v>
+        <v>1215978.23</v>
       </c>
       <c r="O7" s="1">
-        <v>2.3</v>
+        <v>2.35</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
         <v>11113.0</v>
       </c>
       <c r="D8" s="1">
-        <v>717.4</v>
+        <v>540.0</v>
       </c>
       <c r="E8" s="1">
         <v>322.7027697291</v>
       </c>
       <c r="F8" t="s">
         <v>43</v>
       </c>
       <c r="G8">
-        <v>10.65</v>
+        <v>10.81</v>
       </c>
       <c r="H8" s="1">
         <v>318766.07</v>
       </c>
       <c r="I8" s="1">
-        <v>429611.5</v>
+        <v>236526.59</v>
       </c>
       <c r="J8" s="1">
-        <v>134.77328374378</v>
+        <v>74.200679513977</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>748377.57</v>
+        <v>555292.66</v>
       </c>
       <c r="N8" s="1">
-        <v>748377.57</v>
+        <v>555292.66</v>
       </c>
       <c r="O8" s="1">
-        <v>1.29</v>
+        <v>1.07</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
         <v>114452.0</v>
       </c>
       <c r="D9" s="1">
-        <v>10.52</v>
+        <v>9.946</v>
       </c>
       <c r="E9" s="1">
         <v>9.205399993</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1053576.44</v>
       </c>
       <c r="I9" s="1">
-        <v>150458.6</v>
+        <v>84763.15</v>
       </c>
       <c r="J9" s="1">
-        <v>14.280748343234</v>
+        <v>8.0452776639538</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1204035.04</v>
+        <v>1138339.59</v>
       </c>
       <c r="N9" s="1">
-        <v>1204035.04</v>
+        <v>1138339.59</v>
       </c>
       <c r="O9" s="1">
-        <v>2.07</v>
+        <v>2.2</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
         <v>5400.0</v>
       </c>
       <c r="D10" s="1">
-        <v>106.95</v>
+        <v>98.58</v>
       </c>
       <c r="E10" s="1">
         <v>172.892437037</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>933619.16</v>
       </c>
       <c r="I10" s="1">
-        <v>-356089.16</v>
+        <v>-401287.16</v>
       </c>
       <c r="J10" s="1">
-        <v>-38.140729673971</v>
+        <v>-42.981889960356</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>577530.0</v>
+        <v>532332.0</v>
       </c>
       <c r="N10" s="1">
-        <v>577530.0</v>
+        <v>532332.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.99</v>
+        <v>1.03</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>9200.0</v>
       </c>
       <c r="D11" s="1">
-        <v>86.24</v>
+        <v>68.08</v>
       </c>
       <c r="E11" s="1">
         <v>62.054675</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>570903.01</v>
       </c>
       <c r="I11" s="1">
-        <v>222504.99</v>
+        <v>55432.99</v>
       </c>
       <c r="J11" s="1">
-        <v>38.974219105974</v>
+        <v>9.7097035799478</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>793408.0</v>
+        <v>626336.0</v>
       </c>
       <c r="N11" s="1">
-        <v>793408.0</v>
+        <v>626336.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.36</v>
+        <v>1.21</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>40504.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>22.1</v>
+        <v>20.52</v>
       </c>
       <c r="E12" s="1">
-        <v>24.0253616927</v>
+        <v>24.0253615</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>973123.25</v>
+        <v>480507.23</v>
       </c>
       <c r="I12" s="1">
-        <v>-77984.85</v>
+        <v>-70107.23</v>
       </c>
       <c r="J12" s="1">
-        <v>-8.0138718296989</v>
+        <v>-14.590254968692</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>895138.4</v>
+        <v>410400.0</v>
       </c>
       <c r="N12" s="1">
-        <v>895138.4</v>
+        <v>410400.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.54</v>
+        <v>0.79</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>22144.0</v>
+        <v>19000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>72.64</v>
+        <v>68.5</v>
       </c>
       <c r="E13" s="1">
-        <v>62.5046468569</v>
+        <v>62.5046468421</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1384102.9</v>
+        <v>1187588.29</v>
       </c>
       <c r="I13" s="1">
-        <v>224437.26</v>
+        <v>113911.71</v>
       </c>
       <c r="J13" s="1">
-        <v>16.215359421615</v>
+        <v>9.5918519034909</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1608540.16</v>
+        <v>1301500.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1608540.16</v>
+        <v>1301500.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.76</v>
+        <v>2.51</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>18000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>18.55</v>
+        <v>17.2</v>
       </c>
       <c r="E14" s="1">
         <v>37.7029705556</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>678653.47</v>
       </c>
       <c r="I14" s="1">
-        <v>-344753.47</v>
+        <v>-369053.47</v>
       </c>
       <c r="J14" s="1">
-        <v>-50.799632690304</v>
+        <v>-54.380252413651</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>333900.0</v>
+        <v>309600.0</v>
       </c>
       <c r="N14" s="1">
-        <v>333900.0</v>
+        <v>309600.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.57</v>
+        <v>0.6</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>5700.0</v>
       </c>
       <c r="D15" s="1">
-        <v>134.8</v>
+        <v>128.0</v>
       </c>
       <c r="E15" s="1">
         <v>87.8658894737</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>500835.57</v>
       </c>
       <c r="I15" s="1">
-        <v>267524.43</v>
+        <v>228764.43</v>
       </c>
       <c r="J15" s="1">
-        <v>53.41562101909</v>
+        <v>45.676554083409</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>768360.0</v>
+        <v>729600.0</v>
       </c>
       <c r="N15" s="1">
-        <v>768360.0</v>
+        <v>729600.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.32</v>
+        <v>1.41</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>157000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.194</v>
+        <v>9.135</v>
       </c>
       <c r="E16" s="1">
         <v>6.4660969427</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1015177.22</v>
       </c>
       <c r="I16" s="1">
-        <v>585280.78</v>
+        <v>419017.78</v>
       </c>
       <c r="J16" s="1">
-        <v>57.653064752576</v>
+        <v>41.275333187638</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1600458.0</v>
+        <v>1434195.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1600458.0</v>
+        <v>1434195.0</v>
       </c>
       <c r="O16" s="1">
-        <v>2.75</v>
+        <v>2.77</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>30000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>271.9</v>
+        <v>218.1</v>
       </c>
       <c r="E17" s="1">
         <v>227.3515</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
       <c r="G17">
-        <v>10.65</v>
+        <v>10.81</v>
       </c>
       <c r="H17" s="1">
         <v>644146.48</v>
       </c>
       <c r="I17" s="1">
-        <v>121553.32</v>
+        <v>-38702.76</v>
       </c>
       <c r="J17" s="1">
-        <v>18.870446982804</v>
+        <v>-6.0083787153506</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>765699.8</v>
+        <v>605443.72</v>
       </c>
       <c r="N17" s="1">
-        <v>765699.8</v>
+        <v>605443.72</v>
       </c>
       <c r="O17" s="1">
-        <v>1.32</v>
+        <v>1.17</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>12700.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.7</v>
+        <v>89.35</v>
       </c>
       <c r="E18" s="1">
         <v>53.361584252</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>677692.12</v>
       </c>
       <c r="I18" s="1">
-        <v>601197.88</v>
+        <v>457052.88</v>
       </c>
       <c r="J18" s="1">
-        <v>88.712538077025</v>
+        <v>67.442554887609</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1278890.0</v>
+        <v>1134745.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1278890.0</v>
+        <v>1134745.0</v>
       </c>
       <c r="O18" s="1">
-        <v>2.2</v>
+        <v>2.19</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>4500.0</v>
       </c>
       <c r="D19" s="1">
-        <v>225.2</v>
+        <v>194.75</v>
       </c>
       <c r="E19" s="1">
         <v>282.0622</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1269279.9</v>
       </c>
       <c r="I19" s="1">
-        <v>-255879.9</v>
+        <v>-392904.9</v>
       </c>
       <c r="J19" s="1">
-        <v>-20.15945419131</v>
+        <v>-30.954945398568</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1013400.0</v>
+        <v>876375.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1013400.0</v>
+        <v>876375.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.74</v>
+        <v>1.69</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
         <v>48783.0</v>
       </c>
       <c r="D20" s="1">
-        <v>19.99</v>
+        <v>18.235</v>
       </c>
       <c r="E20" s="1">
         <v>17.9404999693</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>875191.41</v>
       </c>
       <c r="I20" s="1">
-        <v>99980.76</v>
+        <v>14366.6</v>
       </c>
       <c r="J20" s="1">
-        <v>11.42387355013</v>
+        <v>1.6415380493737</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>975172.17</v>
+        <v>889558.01</v>
       </c>
       <c r="N20" s="1">
-        <v>975172.17</v>
+        <v>889558.01</v>
       </c>
       <c r="O20" s="1">
-        <v>1.68</v>
+        <v>1.72</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
         <v>6500.0</v>
       </c>
       <c r="D21" s="1">
-        <v>81.4</v>
+        <v>70.24</v>
       </c>
       <c r="E21" s="1">
         <v>124.1734415385</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>807127.37</v>
       </c>
       <c r="I21" s="1">
-        <v>-278027.37</v>
+        <v>-350567.37</v>
       </c>
       <c r="J21" s="1">
-        <v>-34.446529796158</v>
+        <v>-43.433958880616</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>529100.0</v>
+        <v>456560.0</v>
       </c>
       <c r="N21" s="1">
-        <v>529100.0</v>
+        <v>456560.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.91</v>
+        <v>0.88</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
         <v>22700.0</v>
       </c>
       <c r="D22" s="1">
-        <v>45.825</v>
+        <v>37.645</v>
       </c>
       <c r="E22" s="1">
         <v>33.252476652</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>754831.22</v>
       </c>
       <c r="I22" s="1">
-        <v>285396.28</v>
+        <v>99710.28</v>
       </c>
       <c r="J22" s="1">
-        <v>37.809284041007</v>
+        <v>13.209612607173</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1040227.5</v>
+        <v>854541.5</v>
       </c>
       <c r="N22" s="1">
-        <v>1040227.5</v>
+        <v>854541.5</v>
       </c>
       <c r="O22" s="1">
-        <v>1.79</v>
+        <v>1.65</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
         <v>59794.0</v>
       </c>
       <c r="D23" s="1">
-        <v>24.63</v>
+        <v>21.93</v>
       </c>
       <c r="E23" s="1">
         <v>17.1934822892</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1028067.08</v>
       </c>
       <c r="I23" s="1">
-        <v>444659.14</v>
+        <v>283215.34</v>
       </c>
       <c r="J23" s="1">
-        <v>43.251957839171</v>
+        <v>27.548332741089</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1472726.22</v>
+        <v>1311282.42</v>
       </c>
       <c r="N23" s="1">
-        <v>1472726.22</v>
+        <v>1311282.42</v>
       </c>
       <c r="O23" s="1">
         <v>2.53</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
         <v>237942.0</v>
       </c>
       <c r="D24" s="1">
-        <v>5.835</v>
+        <v>4.966</v>
       </c>
       <c r="E24" s="1">
         <v>3.2505653058</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>773446.01</v>
       </c>
       <c r="I24" s="1">
-        <v>614945.56</v>
+        <v>408173.96</v>
       </c>
       <c r="J24" s="1">
-        <v>79.507238003594</v>
+        <v>52.773426292548</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1388391.57</v>
+        <v>1181619.97</v>
       </c>
       <c r="N24" s="1">
-        <v>1388391.57</v>
+        <v>1181619.97</v>
       </c>
       <c r="O24" s="1">
-        <v>2.39</v>
+        <v>2.28</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
         <v>9447.0</v>
       </c>
       <c r="D25" s="1">
-        <v>114.8</v>
+        <v>103.45</v>
       </c>
       <c r="E25" s="1">
         <v>69.5570202181</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>657105.17</v>
       </c>
       <c r="I25" s="1">
-        <v>427410.43</v>
+        <v>320186.98</v>
       </c>
       <c r="J25" s="1">
-        <v>65.044447907783</v>
+        <v>48.726900139897</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1084515.6</v>
+        <v>977292.15</v>
       </c>
       <c r="N25" s="1">
-        <v>1084515.6</v>
+        <v>977292.15</v>
       </c>
       <c r="O25" s="1">
-        <v>1.86</v>
+        <v>1.89</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
         <v>3000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>285.9</v>
+        <v>234.15</v>
       </c>
       <c r="E26" s="1">
         <v>312.78061</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>938341.83</v>
       </c>
       <c r="I26" s="1">
-        <v>-80641.83</v>
+        <v>-235891.83</v>
       </c>
       <c r="J26" s="1">
-        <v>-8.5940781303547</v>
+        <v>-25.139221385878</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>857700.0</v>
+        <v>702450.0</v>
       </c>
       <c r="N26" s="1">
-        <v>857700.0</v>
+        <v>702450.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.47</v>
+        <v>1.36</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
         <v>10000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>75.3</v>
+        <v>65.45</v>
       </c>
       <c r="E27" s="1">
         <v>78.6121</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>786121.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-33121.0</v>
+        <v>-131621.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-4.2132190845938</v>
+        <v>-16.74309680062</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>753000.0</v>
+        <v>654500.0</v>
       </c>
       <c r="N27" s="1">
-        <v>753000.0</v>
+        <v>654500.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.29</v>
+        <v>1.26</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
         <v>8800.0</v>
       </c>
       <c r="D28" s="1">
-        <v>84.35</v>
+        <v>69.75</v>
       </c>
       <c r="E28" s="1">
         <v>67.1233568182</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>590685.54</v>
       </c>
       <c r="I28" s="1">
-        <v>151594.46</v>
+        <v>23114.46</v>
       </c>
       <c r="J28" s="1">
-        <v>25.664156261553</v>
+        <v>3.9131582601463</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>742280.0</v>
+        <v>613800.0</v>
       </c>
       <c r="N28" s="1">
-        <v>742280.0</v>
+        <v>613800.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.28</v>
+        <v>1.18</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
         <v>10000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>58.0</v>
+        <v>43.48</v>
       </c>
       <c r="E29" s="1">
         <v>44.444938</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>444449.38</v>
       </c>
       <c r="I29" s="1">
-        <v>135550.62</v>
+        <v>-9649.38</v>
       </c>
       <c r="J29" s="1">
-        <v>30.498550813593</v>
+        <v>-2.1710863900856</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>580000.0</v>
+        <v>434800.0</v>
       </c>
       <c r="N29" s="1">
-        <v>580000.0</v>
+        <v>434800.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.0</v>
+        <v>0.84</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
         <v>10020.0</v>
       </c>
       <c r="D30" s="1">
-        <v>111.5</v>
+        <v>95.9</v>
       </c>
       <c r="E30" s="1">
         <v>75.4941876248</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>756451.76</v>
       </c>
       <c r="I30" s="1">
-        <v>360778.24</v>
+        <v>204466.24</v>
       </c>
       <c r="J30" s="1">
-        <v>47.693489403739</v>
+        <v>27.029646940077</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1117230.0</v>
+        <v>960918.0</v>
       </c>
       <c r="N30" s="1">
-        <v>1117230.0</v>
+        <v>960918.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.92</v>
+        <v>1.85</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
         <v>24761.0</v>
       </c>
       <c r="D31" s="1">
-        <v>385.8</v>
+        <v>400.3</v>
       </c>
       <c r="E31" s="1">
         <v>308.5741904608</v>
       </c>
       <c r="F31" t="s">
         <v>96</v>
       </c>
       <c r="G31">
-        <v>11.23</v>
+        <v>11.06</v>
       </c>
       <c r="H31" s="1">
         <v>662892.2</v>
       </c>
       <c r="I31" s="1">
-        <v>187567.96</v>
+        <v>233489.32</v>
       </c>
       <c r="J31" s="1">
-        <v>28.295394032393</v>
+        <v>35.222819034528</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>850460.16</v>
+        <v>896381.52</v>
       </c>
       <c r="N31" s="1">
-        <v>850460.16</v>
+        <v>896381.52</v>
       </c>
       <c r="O31" s="1">
-        <v>1.46</v>
+        <v>1.73</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
         <v>134000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.801</v>
+        <v>4.685</v>
       </c>
       <c r="E32" s="1">
         <v>3.6279746269</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>486148.6</v>
       </c>
       <c r="I32" s="1">
-        <v>157185.4</v>
+        <v>141641.4</v>
       </c>
       <c r="J32" s="1">
-        <v>32.332788781043</v>
+        <v>29.135412505559</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>643334.0</v>
+        <v>627790.0</v>
       </c>
       <c r="N32" s="1">
-        <v>643334.0</v>
+        <v>627790.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.11</v>
+        <v>1.21</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>7500.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>153.85</v>
+        <v>167.24</v>
       </c>
       <c r="E33" s="1">
-        <v>130.817</v>
+        <v>172.6185728571</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>981127.5</v>
+        <v>1208330.01</v>
       </c>
       <c r="I33" s="1">
-        <v>172747.5</v>
+        <v>-37650.01</v>
       </c>
       <c r="J33" s="1">
-        <v>17.607038840518</v>
+        <v>-3.1158714662727</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1153875.0</v>
+        <v>1170680.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1153875.0</v>
+        <v>1170680.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.98</v>
+        <v>2.26</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>1900.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D34" s="1">
-        <v>536.2</v>
+        <v>131.65</v>
       </c>
       <c r="E34" s="1">
-        <v>528.1253473684</v>
+        <v>130.817</v>
       </c>
       <c r="F34" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G34">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1044010.04</v>
+        <v>981127.5</v>
       </c>
       <c r="I34" s="1">
-        <v>77932.58</v>
+        <v>6247.5</v>
       </c>
       <c r="J34" s="1">
-        <v>7.4647347261143</v>
+        <v>0.63676739261717</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1121942.62</v>
+        <v>987375.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1121942.62</v>
+        <v>987375.0</v>
       </c>
       <c r="O34" s="1">
-        <v>1.93</v>
+        <v>1.91</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>3700.0</v>
+        <v>1900.0</v>
       </c>
       <c r="D35" s="1">
-        <v>397.4</v>
+        <v>466.7</v>
       </c>
       <c r="E35" s="1">
-        <v>343.1355486486</v>
+        <v>528.1253473684</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H35" s="1">
-        <v>1269601.53</v>
+        <v>1044010.04</v>
       </c>
       <c r="I35" s="1">
-        <v>200778.47</v>
+        <v>-70490.8</v>
       </c>
       <c r="J35" s="1">
-        <v>15.81429017339</v>
+        <v>-6.7519274048361</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1470380.0</v>
+        <v>973519.24</v>
       </c>
       <c r="N35" s="1">
-        <v>1470380.0</v>
+        <v>973519.24</v>
       </c>
       <c r="O35" s="1">
-        <v>2.53</v>
+        <v>1.88</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>2800.0</v>
+        <v>3700.0</v>
       </c>
       <c r="D36" s="1">
-        <v>544.1</v>
+        <v>347.7</v>
       </c>
       <c r="E36" s="1">
-        <v>633.8577714286</v>
+        <v>343.1355486486</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1774801.76</v>
+        <v>1269601.53</v>
       </c>
       <c r="I36" s="1">
-        <v>-251321.76</v>
+        <v>16888.47</v>
       </c>
       <c r="J36" s="1">
-        <v>-14.160553908849</v>
+        <v>1.3302181512021</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1523480.0</v>
+        <v>1286490.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1523480.0</v>
+        <v>1286490.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.62</v>
+        <v>2.48</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>14000.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D37" s="1">
-        <v>59.0</v>
+        <v>457.95</v>
       </c>
       <c r="E37" s="1">
-        <v>57.6194371429</v>
+        <v>633.8577714286</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>806672.12</v>
+        <v>1774801.76</v>
       </c>
       <c r="I37" s="1">
-        <v>19327.88</v>
+        <v>-492541.76</v>
       </c>
       <c r="J37" s="1">
-        <v>2.3960019840527</v>
+        <v>-27.75193101003</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>826000.0</v>
+        <v>1282260.0</v>
       </c>
       <c r="N37" s="1">
-        <v>826000.0</v>
+        <v>1282260.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.42</v>
+        <v>2.47</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
         <v>6000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>128.3</v>
+        <v>104.05</v>
       </c>
       <c r="E38" s="1">
         <v>148.9734166667</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>893840.5</v>
       </c>
       <c r="I38" s="1">
-        <v>-124040.5</v>
+        <v>-269540.5</v>
       </c>
       <c r="J38" s="1">
-        <v>-13.877252149573</v>
+        <v>-30.155324132214</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>769800.0</v>
+        <v>624300.0</v>
       </c>
       <c r="N38" s="1">
-        <v>769800.0</v>
+        <v>624300.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.32</v>
+        <v>1.2</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
         <v>35885.0</v>
       </c>
       <c r="D39" s="1">
-        <v>17.705</v>
+        <v>14.035</v>
       </c>
       <c r="E39" s="1">
         <v>9.8588332172</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>353784.23</v>
       </c>
       <c r="I39" s="1">
-        <v>281559.7</v>
+        <v>149861.75</v>
       </c>
       <c r="J39" s="1">
-        <v>79.585147138978</v>
+        <v>42.359646725915</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>635343.93</v>
+        <v>503645.98</v>
       </c>
       <c r="N39" s="1">
-        <v>635343.93</v>
+        <v>503645.98</v>
       </c>
       <c r="O39" s="1">
-        <v>1.09</v>
+        <v>0.97</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
         <v>50000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>189.5</v>
+        <v>157.6</v>
       </c>
       <c r="E40" s="1">
         <v>166.9427</v>
       </c>
       <c r="F40" t="s">
         <v>43</v>
       </c>
       <c r="G40">
-        <v>10.65</v>
+        <v>10.81</v>
       </c>
       <c r="H40" s="1">
         <v>763341.11</v>
       </c>
       <c r="I40" s="1">
-        <v>126079.71</v>
+        <v>-34180.71</v>
       </c>
       <c r="J40" s="1">
-        <v>16.516824306764</v>
+        <v>-4.4777766521706</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>889420.82</v>
+        <v>729160.4</v>
       </c>
       <c r="N40" s="1">
-        <v>889420.82</v>
+        <v>729160.4</v>
       </c>
       <c r="O40" s="1">
-        <v>1.53</v>
+        <v>1.41</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
         <v>5400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>67.8</v>
+        <v>69.3</v>
       </c>
       <c r="E41" s="1">
         <v>109.2755018519</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>590087.71</v>
       </c>
       <c r="I41" s="1">
-        <v>-223967.71</v>
+        <v>-215867.71</v>
       </c>
       <c r="J41" s="1">
-        <v>-37.954986386685</v>
+        <v>-36.582309094355</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>366120.0</v>
+        <v>374220.0</v>
       </c>
       <c r="N41" s="1">
-        <v>366120.0</v>
+        <v>374220.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.63</v>
+        <v>0.72</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>40000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>88.14</v>
+        <v>6.916</v>
       </c>
       <c r="E42" s="1">
-        <v>62.66810675</v>
+        <v>6.8528</v>
       </c>
       <c r="F42" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>11.23</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>221808.3</v>
+        <v>890864.0</v>
       </c>
       <c r="I42" s="1">
-        <v>92066.62</v>
+        <v>8216.0</v>
       </c>
       <c r="J42" s="1">
-        <v>41.507292558484</v>
+        <v>0.92225075881392</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>313874.92</v>
+        <v>899080.0</v>
       </c>
       <c r="N42" s="1">
-        <v>313874.92</v>
+        <v>899080.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.54</v>
+        <v>1.74</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>119</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>24000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>237.9</v>
+        <v>85.92</v>
       </c>
       <c r="E43" s="1">
-        <v>413.6543204167</v>
+        <v>62.66810675</v>
       </c>
       <c r="F43" t="s">
-        <v>121</v>
+        <v>96</v>
       </c>
       <c r="G43">
-        <v>7.47</v>
+        <v>11.06</v>
       </c>
       <c r="H43" s="1">
-        <v>1330399.59</v>
+        <v>221808.3</v>
       </c>
       <c r="I43" s="1">
-        <v>-566215.69</v>
+        <v>89000.56</v>
       </c>
       <c r="J43" s="1">
-        <v>-42.559821444323</v>
+        <v>40.12499081414</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>764183.9</v>
+        <v>310808.86</v>
       </c>
       <c r="N43" s="1">
-        <v>764183.9</v>
+        <v>310808.86</v>
       </c>
       <c r="O43" s="1">
-        <v>1.31</v>
+        <v>0.6</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>121</v>
+      </c>
+      <c r="B44" t="s">
         <v>122</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>24000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>237.45</v>
+      </c>
+      <c r="E44" s="1">
+        <v>413.6543204167</v>
+      </c>
+      <c r="F44" t="s">
         <v>123</v>
-      </c>
-[...10 lines deleted...]
-        <v>121</v>
       </c>
       <c r="G44">
         <v>7.47</v>
       </c>
       <c r="H44" s="1">
-        <v>963715.07</v>
+        <v>1330399.59</v>
       </c>
       <c r="I44" s="1">
-        <v>-84206.27</v>
+        <v>-567635.66</v>
       </c>
       <c r="J44" s="1">
-        <v>-8.7376728476395</v>
+        <v>-42.666554038851</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>879508.8</v>
+        <v>762763.93</v>
       </c>
       <c r="N44" s="1">
-        <v>879508.8</v>
+        <v>762763.93</v>
       </c>
       <c r="O44" s="1">
-        <v>1.51</v>
+        <v>1.47</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>102.0</v>
+        <v>17500.0</v>
       </c>
       <c r="D45" s="1">
-        <v>4778.97</v>
+        <v>350.6</v>
       </c>
       <c r="E45" s="1">
-        <v>4778.7</v>
+        <v>410.8591617143</v>
       </c>
       <c r="F45" t="s">
-        <v>8</v>
+        <v>123</v>
       </c>
       <c r="G45">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H45" s="1">
-        <v>487427.4</v>
+        <v>963715.07</v>
       </c>
       <c r="I45" s="1">
-        <v>27.54</v>
+        <v>-142500.41</v>
       </c>
       <c r="J45" s="1">
-        <v>0.0056500721953669</v>
+        <v>-14.786570682142</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>487454.94</v>
+        <v>821214.66</v>
       </c>
       <c r="N45" s="1">
-        <v>487454.94</v>
+        <v>821214.66</v>
       </c>
       <c r="O45" s="1">
-        <v>0.84</v>
+        <v>1.59</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>48000.0</v>
+        <v>42.0</v>
       </c>
       <c r="D46" s="1">
-        <v>18.19</v>
+        <v>4784.78</v>
       </c>
       <c r="E46" s="1">
-        <v>12.656293125</v>
+        <v>4782.9838095238</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>607502.07</v>
+        <v>200885.32</v>
       </c>
       <c r="I46" s="1">
-        <v>265617.93</v>
+        <v>75.44</v>
       </c>
       <c r="J46" s="1">
-        <v>43.722967067421</v>
+        <v>0.037553764506038</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>873120.0</v>
+        <v>200960.76</v>
       </c>
       <c r="N46" s="1">
-        <v>873120.0</v>
+        <v>200960.76</v>
       </c>
       <c r="O46" s="1">
-        <v>1.5</v>
+        <v>0.39</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>14200.0</v>
+        <v>48000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>102.5</v>
+        <v>17.115</v>
       </c>
       <c r="E47" s="1">
-        <v>41.1559992958</v>
+        <v>12.656293125</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>584415.19</v>
+        <v>607502.07</v>
       </c>
       <c r="I47" s="1">
-        <v>871084.81</v>
+        <v>214017.93</v>
       </c>
       <c r="J47" s="1">
-        <v>149.05239030491</v>
+        <v>35.229168848758</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1455500.0</v>
+        <v>821520.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1455500.0</v>
+        <v>821520.0</v>
       </c>
       <c r="O47" s="1">
-        <v>2.5</v>
+        <v>1.59</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>9482.0</v>
+        <v>14200.0</v>
       </c>
       <c r="D48" s="1">
-        <v>170.96</v>
+        <v>93.9</v>
       </c>
       <c r="E48" s="1">
-        <v>165.1386859312</v>
+        <v>41.1559992958</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1565845.02</v>
+        <v>584415.19</v>
       </c>
       <c r="I48" s="1">
-        <v>55197.7</v>
+        <v>748964.81</v>
       </c>
       <c r="J48" s="1">
-        <v>3.5251062075096</v>
+        <v>128.15628731348</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1621042.72</v>
+        <v>1333380.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1621042.72</v>
+        <v>1333380.0</v>
       </c>
       <c r="O48" s="1">
-        <v>2.79</v>
+        <v>2.57</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>6669.0</v>
+        <v>9482.0</v>
       </c>
       <c r="D49" s="1">
-        <v>276.7</v>
+        <v>153.82</v>
       </c>
       <c r="E49" s="1">
-        <v>173.5984480432</v>
+        <v>165.1386859312</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1157728.05</v>
+        <v>1565845.02</v>
       </c>
       <c r="I49" s="1">
-        <v>687584.25</v>
+        <v>-107323.78</v>
       </c>
       <c r="J49" s="1">
-        <v>59.390825850682</v>
+        <v>-6.8540486848437</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1845312.3</v>
+        <v>1458521.24</v>
       </c>
       <c r="N49" s="1">
-        <v>1845312.3</v>
+        <v>1458521.24</v>
       </c>
       <c r="O49" s="1">
-        <v>3.17</v>
+        <v>2.82</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>12067.0</v>
+        <v>6669.0</v>
       </c>
       <c r="D50" s="1">
-        <v>97.0</v>
+        <v>237.15</v>
       </c>
       <c r="E50" s="1">
-        <v>87.8585663379</v>
+        <v>173.5984480432</v>
       </c>
       <c r="F50" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G50">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1134385.65</v>
+        <v>1157728.05</v>
       </c>
       <c r="I50" s="1">
-        <v>154639.18</v>
+        <v>423825.3</v>
       </c>
       <c r="J50" s="1">
-        <v>13.631976039189</v>
+        <v>36.608364114526</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1289024.83</v>
+        <v>1581553.35</v>
       </c>
       <c r="N50" s="1">
-        <v>1289024.83</v>
+        <v>1581553.35</v>
       </c>
       <c r="O50" s="1">
-        <v>2.22</v>
+        <v>3.05</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>11513.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>166.45</v>
+        <v>85.1</v>
       </c>
       <c r="E51" s="1">
-        <v>79.0104577434</v>
+        <v>87.858566</v>
       </c>
       <c r="F51" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G51">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H51" s="1">
-        <v>909647.4</v>
+        <v>940072.64</v>
       </c>
       <c r="I51" s="1">
-        <v>1006691.45</v>
+        <v>-5780.5</v>
       </c>
       <c r="J51" s="1">
-        <v>110.66831499766</v>
+        <v>-0.61489929118669</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1916338.85</v>
+        <v>934292.14</v>
       </c>
       <c r="N51" s="1">
-        <v>1916338.85</v>
+        <v>934292.14</v>
       </c>
       <c r="O51" s="1">
-        <v>3.29</v>
+        <v>1.8</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>25330.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>28.405</v>
+        <v>140.75</v>
       </c>
       <c r="E52" s="1">
-        <v>25.806399921</v>
+        <v>79.010458</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>653676.11</v>
+        <v>790104.58</v>
       </c>
       <c r="I52" s="1">
-        <v>65822.54</v>
+        <v>617395.42</v>
       </c>
       <c r="J52" s="1">
-        <v>10.069595475961</v>
+        <v>78.140974704893</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>719498.65</v>
+        <v>1407500.0</v>
       </c>
       <c r="N52" s="1">
-        <v>719498.65</v>
+        <v>1407500.0</v>
       </c>
       <c r="O52" s="1">
-        <v>1.24</v>
+        <v>2.72</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>9000.0</v>
+        <v>25330.0</v>
       </c>
       <c r="D53" s="1">
-        <v>92.6</v>
+        <v>26.815</v>
       </c>
       <c r="E53" s="1">
-        <v>98.9639944444</v>
+        <v>25.806399921</v>
       </c>
       <c r="F53" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>959655.96</v>
+        <v>653676.11</v>
       </c>
       <c r="I53" s="1">
-        <v>-41865.09</v>
+        <v>25547.84</v>
       </c>
       <c r="J53" s="1">
-        <v>-4.362510289625</v>
+        <v>3.9083331345856</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>917790.87</v>
+        <v>679223.95</v>
       </c>
       <c r="N53" s="1">
-        <v>917790.87</v>
+        <v>679223.95</v>
       </c>
       <c r="O53" s="1">
-        <v>1.58</v>
+        <v>1.31</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>3276.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>252.3</v>
+        <v>75.8</v>
       </c>
       <c r="E54" s="1">
-        <v>251.04</v>
+        <v>98.9639944444</v>
       </c>
       <c r="F54" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G54">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H54" s="1">
-        <v>822407.04</v>
+        <v>959655.96</v>
       </c>
       <c r="I54" s="1">
-        <v>4127.76</v>
+        <v>-210685.22</v>
       </c>
       <c r="J54" s="1">
-        <v>0.5019120458891</v>
+        <v>-21.954244935862</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>826534.8</v>
+        <v>748970.74</v>
       </c>
       <c r="N54" s="1">
-        <v>826534.8</v>
+        <v>748970.74</v>
       </c>
       <c r="O54" s="1">
-        <v>1.42</v>
+        <v>1.45</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>46000.0</v>
+        <v>3276.0</v>
       </c>
       <c r="D55" s="1">
-        <v>162.45</v>
+        <v>246.6</v>
       </c>
       <c r="E55" s="1">
-        <v>139.4397254348</v>
+        <v>251.04</v>
       </c>
       <c r="F55" t="s">
-        <v>121</v>
+        <v>8</v>
       </c>
       <c r="G55">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>861394.26</v>
+        <v>822407.04</v>
       </c>
       <c r="I55" s="1">
-        <v>138766.35</v>
+        <v>-14545.44</v>
       </c>
       <c r="J55" s="1">
-        <v>16.109504839282</v>
+        <v>-1.7686424474187</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1000160.61</v>
+        <v>807861.6</v>
       </c>
       <c r="N55" s="1">
-        <v>1000160.61</v>
+        <v>807861.6</v>
       </c>
       <c r="O55" s="1">
-        <v>1.72</v>
+        <v>1.56</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>9112.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>48.54</v>
+        <v>156.0</v>
       </c>
       <c r="E56" s="1">
-        <v>44.9308999122</v>
+        <v>139.4397255</v>
       </c>
       <c r="F56" t="s">
-        <v>8</v>
+        <v>123</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H56" s="1">
-        <v>409410.36</v>
+        <v>749038.49</v>
       </c>
       <c r="I56" s="1">
-        <v>32886.12</v>
+        <v>86163.12</v>
       </c>
       <c r="J56" s="1">
-        <v>8.0325568703244</v>
+        <v>11.503163208609</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>442296.48</v>
+        <v>835201.61</v>
       </c>
       <c r="N56" s="1">
-        <v>442296.48</v>
+        <v>835201.61</v>
       </c>
       <c r="O56" s="1">
-        <v>0.76</v>
+        <v>1.61</v>
       </c>
       <c r="P56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>148</v>
+      </c>
+      <c r="B57" t="s">
+        <v>149</v>
+      </c>
+      <c r="C57" s="1">
+        <v>12000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>37.16</v>
+      </c>
+      <c r="E57" s="1">
+        <v>44.0763166667</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>528915.8</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-82995.8</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-15.691684763435</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>445920.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>445920.0</v>
+      </c>
+      <c r="O57" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="P57">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>