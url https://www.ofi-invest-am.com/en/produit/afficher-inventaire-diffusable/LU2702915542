--- v0 (2026-05-30)
+++ v1 (2026-06-20)
@@ -553,51 +553,51 @@
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>OACT01964558</t>
   </si>
   <si>
     <t>EUR/USD 15/04/26</t>
   </si>
   <si>
-    <t>58 791.64</t>
+    <t>80 388.57</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -917,255 +917,255 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>10333.04</v>
+        <v>10840.8</v>
       </c>
       <c r="D2">
-        <v>122.65</v>
+        <v>114.09</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1267346.51</v>
+        <v>1236824.92</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1267346.51</v>
+        <v>1236824.92</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>386079.0</v>
+        <v>384262.0</v>
       </c>
       <c r="D3">
-        <v>139.87</v>
+        <v>130.17</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>54000129.05</v>
+        <v>50018036.27</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>54000129.05</v>
+        <v>50018036.27</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1746.17</v>
+        <v>1683.17</v>
       </c>
       <c r="D4">
-        <v>58601.77</v>
+        <v>54549.89</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>102328648.28</v>
+        <v>91816740.53</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>102328648.28</v>
+        <v>91816740.53</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>4253.0</v>
       </c>
       <c r="D5">
-        <v>114.7</v>
+        <v>106.77</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>487805.64</v>
+        <v>454075.76</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>487805.64</v>
+        <v>454075.76</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1960.0</v>
+        <v>2245.0</v>
       </c>
       <c r="D6">
-        <v>105.23</v>
+        <v>97.91</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>206248.63</v>
+        <v>219814.69</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>206248.63</v>
+        <v>219814.69</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>109.86</v>
+        <v>102.24</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10986.23</v>
+        <v>10223.82</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10986.23</v>
+        <v>10223.82</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1217,3484 +1217,3484 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>234.26</v>
+        <v>205.07</v>
       </c>
       <c r="E2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>121851.26</v>
+        <v>-197267.62</v>
       </c>
       <c r="J2" s="1">
-        <v>4.5664369931881</v>
+        <v>-7.3927028536773</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2790261.23</v>
+        <v>2471142.35</v>
       </c>
       <c r="N2" s="1">
-        <v>2790261.23</v>
+        <v>2471142.35</v>
       </c>
       <c r="O2" s="1">
-        <v>1.76</v>
+        <v>1.72</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>151.35</v>
+        <v>133.5</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-369159.35</v>
+        <v>-541465.4</v>
       </c>
       <c r="J3" s="1">
-        <v>-20.171089012873</v>
+        <v>-29.58599526408</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1460981.55</v>
+        <v>1288675.5</v>
       </c>
       <c r="N3" s="1">
-        <v>1460981.55</v>
+        <v>1288675.5</v>
       </c>
       <c r="O3" s="1">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>260.88</v>
+        <v>248.15</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-690239.37</v>
+        <v>-719951.44</v>
       </c>
       <c r="J4" s="1">
-        <v>-46.672169007392</v>
+        <v>-48.681220957876</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>788670.62</v>
+        <v>758958.55</v>
       </c>
       <c r="N4" s="1">
-        <v>788670.62</v>
+        <v>758958.55</v>
       </c>
       <c r="O4" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>168.33</v>
+        <v>132.19</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>100848.86</v>
+        <v>-78697.68</v>
       </c>
       <c r="J5" s="1">
-        <v>13.049878909083</v>
+        <v>-10.183508216412</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>873644.23</v>
+        <v>694097.69</v>
       </c>
       <c r="N5" s="1">
-        <v>873644.23</v>
+        <v>694097.69</v>
       </c>
       <c r="O5" s="1">
-        <v>0.55</v>
+        <v>0.48</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>12206.0</v>
       </c>
       <c r="D6" s="1">
-        <v>198.62</v>
+        <v>201.33</v>
       </c>
       <c r="E6" s="1">
         <v>186.0293945601</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H6" s="1">
         <v>2014941.7</v>
       </c>
       <c r="I6" s="1">
-        <v>60705.32</v>
+        <v>113628.23</v>
       </c>
       <c r="J6" s="1">
-        <v>3.0127581358806</v>
+        <v>5.6392812754831</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2075647.02</v>
+        <v>2128569.93</v>
       </c>
       <c r="N6" s="1">
-        <v>2075647.02</v>
+        <v>2128569.93</v>
       </c>
       <c r="O6" s="1">
-        <v>1.31</v>
+        <v>1.48</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>97.28</v>
+        <v>88.58</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-485021.23</v>
+        <v>-665103.71</v>
       </c>
       <c r="J7" s="1">
-        <v>-17.504937836587</v>
+        <v>-24.004308220557</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2285746.85</v>
+        <v>2105664.37</v>
       </c>
       <c r="N7" s="1">
-        <v>2285746.85</v>
+        <v>2105664.37</v>
       </c>
       <c r="O7" s="1">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>385.7</v>
+        <v>347.8</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>495873.99</v>
+        <v>283403.63</v>
       </c>
       <c r="J8" s="1">
-        <v>25.74218578039</v>
+        <v>14.712263682749</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2422182.79</v>
+        <v>2209712.43</v>
       </c>
       <c r="N8" s="1">
-        <v>2422182.79</v>
+        <v>2209712.43</v>
       </c>
       <c r="O8" s="1">
-        <v>1.53</v>
+        <v>1.54</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>372.18</v>
+        <v>357.06</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>1505508.21</v>
+        <v>1408326.57</v>
       </c>
       <c r="J9" s="1">
-        <v>83.677347067171</v>
+        <v>78.275914006346</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3304690.74</v>
+        <v>3207509.1</v>
       </c>
       <c r="N9" s="1">
-        <v>3304690.74</v>
+        <v>3207509.1</v>
       </c>
       <c r="O9" s="1">
-        <v>2.09</v>
+        <v>2.23</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1210.4</v>
+        <v>1128.2</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>684871.98</v>
+        <v>556886.58</v>
       </c>
       <c r="J10" s="1">
-        <v>57.085946045347</v>
+        <v>46.418014150992</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1884592.8</v>
+        <v>1756607.4</v>
       </c>
       <c r="N10" s="1">
-        <v>1884592.8</v>
+        <v>1756607.4</v>
       </c>
       <c r="O10" s="1">
-        <v>1.19</v>
+        <v>1.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>152.2</v>
+        <v>147.94</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-169611.19</v>
+        <v>-182419.73</v>
       </c>
       <c r="J11" s="1">
-        <v>-18.041369641478</v>
+        <v>-19.4038010041</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>770512.5</v>
+        <v>757703.96</v>
       </c>
       <c r="N11" s="1">
-        <v>770512.5</v>
+        <v>757703.96</v>
       </c>
       <c r="O11" s="1">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>198.9</v>
+        <v>183.59</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
-        <v>1.6</v>
+        <v>1.59</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>644610.57</v>
+        <v>419403.72</v>
       </c>
       <c r="J12" s="1">
-        <v>24.273817593476</v>
+        <v>15.793301988991</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3300190.26</v>
+        <v>3074983.41</v>
       </c>
       <c r="N12" s="1">
-        <v>3300190.26</v>
+        <v>3074983.41</v>
       </c>
       <c r="O12" s="1">
-        <v>2.08</v>
+        <v>2.14</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>119.47</v>
+        <v>114.94</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>904394.57</v>
+        <v>826834.9</v>
       </c>
       <c r="J13" s="1">
-        <v>45.129370699632</v>
+        <v>41.259136163868</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2908398.96</v>
+        <v>2830839.29</v>
       </c>
       <c r="N13" s="1">
-        <v>2908398.96</v>
+        <v>2830839.29</v>
       </c>
       <c r="O13" s="1">
-        <v>1.84</v>
+        <v>1.97</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>176.54</v>
+        <v>154.13</v>
       </c>
       <c r="E14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-1664.52</v>
+        <v>-166314.4</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.1178695989844</v>
+        <v>-11.777216034251</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1410506.23</v>
+        <v>1245856.35</v>
       </c>
       <c r="N14" s="1">
-        <v>1410506.23</v>
+        <v>1245856.35</v>
       </c>
       <c r="O14" s="1">
-        <v>0.89</v>
+        <v>0.87</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>318.82</v>
+        <v>310.51</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>345344.69</v>
+        <v>278819.88</v>
       </c>
       <c r="J15" s="1">
-        <v>8.247100907815</v>
+        <v>6.6584364898295</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4532812.43</v>
+        <v>4466287.62</v>
       </c>
       <c r="N15" s="1">
-        <v>4532812.43</v>
+        <v>4466287.62</v>
       </c>
       <c r="O15" s="1">
-        <v>2.86</v>
+        <v>3.11</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.29</v>
+        <v>9.946</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>1028708.73</v>
+        <v>934865.19</v>
       </c>
       <c r="J16" s="1">
-        <v>57.844179393234</v>
+        <v>52.567367401315</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2807122.29</v>
+        <v>2713278.75</v>
       </c>
       <c r="N16" s="1">
-        <v>2807122.29</v>
+        <v>2713278.75</v>
       </c>
       <c r="O16" s="1">
-        <v>1.77</v>
+        <v>1.89</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>752.32</v>
+        <v>680.88</v>
       </c>
       <c r="E17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>955735.35</v>
+        <v>761931.14</v>
       </c>
       <c r="J17" s="1">
-        <v>71.261873979726</v>
+        <v>56.811376580252</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2296894.79</v>
+        <v>2103090.58</v>
       </c>
       <c r="N17" s="1">
-        <v>2296894.79</v>
+        <v>2103090.58</v>
       </c>
       <c r="O17" s="1">
-        <v>1.45</v>
+        <v>1.46</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>57.81</v>
+        <v>55.28</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>260736.83</v>
+        <v>231576.66</v>
       </c>
       <c r="J18" s="1">
-        <v>41.110815634371</v>
+        <v>36.513082461283</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>894966.11</v>
+        <v>865805.94</v>
       </c>
       <c r="N18" s="1">
-        <v>894966.11</v>
+        <v>865805.94</v>
       </c>
       <c r="O18" s="1">
-        <v>0.57</v>
+        <v>0.6</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>148.25</v>
+        <v>130.4</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
         <v>0.91</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>78293.67</v>
+        <v>-85174.55</v>
       </c>
       <c r="J19" s="1">
-        <v>6.0832930285824</v>
+        <v>-6.6179264074304</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1365321.43</v>
+        <v>1201853.21</v>
       </c>
       <c r="N19" s="1">
-        <v>1365321.43</v>
+        <v>1201853.21</v>
       </c>
       <c r="O19" s="1">
-        <v>0.86</v>
+        <v>0.84</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>1002.77</v>
+        <v>972.33</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>296890.65</v>
+        <v>261215.7</v>
       </c>
       <c r="J20" s="1">
-        <v>18.802323673076</v>
+        <v>16.54300039388</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1875901.07</v>
+        <v>1840226.12</v>
       </c>
       <c r="N20" s="1">
-        <v>1875901.07</v>
+        <v>1840226.12</v>
       </c>
       <c r="O20" s="1">
-        <v>1.19</v>
+        <v>1.28</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>87.8</v>
+        <v>75.32</v>
       </c>
       <c r="E21" s="1">
         <v>71.6081807451</v>
       </c>
       <c r="F21" t="s">
         <v>77</v>
       </c>
       <c r="G21">
         <v>0.87</v>
       </c>
       <c r="H21" s="1">
         <v>1747012.98</v>
       </c>
       <c r="I21" s="1">
-        <v>381797.78</v>
+        <v>91095.31</v>
       </c>
       <c r="J21" s="1">
-        <v>21.854318449311</v>
+        <v>5.2143464898584</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2128810.76</v>
+        <v>1838108.29</v>
       </c>
       <c r="N21" s="1">
-        <v>2128810.76</v>
+        <v>1838108.29</v>
       </c>
       <c r="O21" s="1">
-        <v>1.34</v>
+        <v>1.28</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>116.11</v>
+        <v>98.44</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>454085.66</v>
+        <v>83541.75</v>
       </c>
       <c r="J22" s="1">
-        <v>21.115975239633</v>
+        <v>3.8848738902602</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2604522.26</v>
+        <v>2233978.35</v>
       </c>
       <c r="N22" s="1">
-        <v>2604522.26</v>
+        <v>2233978.35</v>
       </c>
       <c r="O22" s="1">
-        <v>1.65</v>
+        <v>1.55</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>71.22</v>
+        <v>68.5</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>63517.48</v>
+        <v>7937.0</v>
       </c>
       <c r="J23" s="1">
-        <v>4.5637192913884</v>
+        <v>0.57027199466587</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1455309.48</v>
+        <v>1399729.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1455309.48</v>
+        <v>1399729.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.92</v>
+        <v>0.97</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
         <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>54.2</v>
+        <v>55.14</v>
       </c>
       <c r="E24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>551316.42</v>
+        <v>603765.88</v>
       </c>
       <c r="J24" s="1">
-        <v>44.372227100098</v>
+        <v>48.593576702559</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1793797.26</v>
+        <v>1846246.72</v>
       </c>
       <c r="N24" s="1">
-        <v>1793797.26</v>
+        <v>1846246.72</v>
       </c>
       <c r="O24" s="1">
-        <v>1.13</v>
+        <v>1.28</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" s="1">
         <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>630.88</v>
+        <v>559.73</v>
       </c>
       <c r="E25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>596874.96</v>
+        <v>390227.88</v>
       </c>
       <c r="J25" s="1">
-        <v>42.001597070593</v>
+        <v>27.460013034341</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2017951.78</v>
+        <v>1811304.7</v>
       </c>
       <c r="N25" s="1">
-        <v>2017951.78</v>
+        <v>1811304.7</v>
       </c>
       <c r="O25" s="1">
-        <v>1.27</v>
+        <v>1.26</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26" t="s">
         <v>87</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>59.88</v>
+        <v>58.12</v>
       </c>
       <c r="E26" s="1">
         <v>87.738507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1985610.17</v>
       </c>
       <c r="I26" s="1">
-        <v>-630465.89</v>
+        <v>-670296.45</v>
       </c>
       <c r="J26" s="1">
-        <v>-31.751745610771</v>
+        <v>-33.757706327622</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1355144.28</v>
+        <v>1315313.72</v>
       </c>
       <c r="N26" s="1">
-        <v>1355144.28</v>
+        <v>1315313.72</v>
       </c>
       <c r="O26" s="1">
-        <v>0.86</v>
+        <v>0.91</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" t="s">
         <v>89</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>303.46</v>
+        <v>256.48</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>581733.42</v>
+        <v>188880.2</v>
       </c>
       <c r="J27" s="1">
-        <v>27.325777922835</v>
+        <v>8.8722741753785</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2710614.88</v>
+        <v>2317761.66</v>
       </c>
       <c r="N27" s="1">
-        <v>2710614.88</v>
+        <v>2317761.66</v>
       </c>
       <c r="O27" s="1">
-        <v>1.71</v>
+        <v>1.61</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>13.51</v>
+        <v>12.95</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>-4851.19</v>
+        <v>-77348.23</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.27660354955065</v>
+        <v>-4.4102158376522</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1748991.09</v>
+        <v>1676494.05</v>
       </c>
       <c r="N28" s="1">
-        <v>1748991.09</v>
+        <v>1676494.05</v>
       </c>
       <c r="O28" s="1">
-        <v>1.1</v>
+        <v>1.17</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" t="s">
         <v>93</v>
       </c>
       <c r="C29" s="1">
         <v>37926.0</v>
       </c>
       <c r="D29" s="1">
-        <v>87.18</v>
+        <v>82.5</v>
       </c>
       <c r="E29" s="1">
         <v>76.1409020197</v>
       </c>
       <c r="F29" t="s">
         <v>36</v>
       </c>
       <c r="G29">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H29" s="1">
         <v>2542329.52</v>
       </c>
       <c r="I29" s="1">
-        <v>288482.71</v>
+        <v>167843.72</v>
       </c>
       <c r="J29" s="1">
-        <v>11.347180124786</v>
+        <v>6.6019655862707</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2830812.23</v>
+        <v>2710173.24</v>
       </c>
       <c r="N29" s="1">
-        <v>2830812.23</v>
+        <v>2710173.24</v>
       </c>
       <c r="O29" s="1">
-        <v>1.79</v>
+        <v>1.89</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" t="s">
         <v>95</v>
       </c>
       <c r="C30" s="1">
         <v>2871.0</v>
       </c>
       <c r="D30" s="1">
-        <v>1017.97</v>
+        <v>906.7</v>
       </c>
       <c r="E30" s="1">
         <v>854.2801079763</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H30" s="1">
         <v>2119279.12</v>
       </c>
       <c r="I30" s="1">
-        <v>382939.95</v>
+        <v>135494.12</v>
       </c>
       <c r="J30" s="1">
-        <v>18.069349449354</v>
+        <v>6.3934060747977</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2502219.07</v>
+        <v>2254773.24</v>
       </c>
       <c r="N30" s="1">
-        <v>2502219.07</v>
+        <v>2254773.24</v>
       </c>
       <c r="O30" s="1">
-        <v>1.58</v>
+        <v>1.57</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>96</v>
       </c>
       <c r="B31" t="s">
         <v>97</v>
       </c>
       <c r="C31" s="1">
         <v>384990.0</v>
       </c>
       <c r="D31" s="1">
-        <v>9.985</v>
+        <v>9.135</v>
       </c>
       <c r="E31" s="1">
         <v>7.5884173355</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2921464.79</v>
       </c>
       <c r="I31" s="1">
-        <v>922660.36</v>
+        <v>595418.86</v>
       </c>
       <c r="J31" s="1">
-        <v>31.582114669265</v>
+        <v>20.380832999873</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3844125.15</v>
+        <v>3516883.65</v>
       </c>
       <c r="N31" s="1">
-        <v>3844125.15</v>
+        <v>3516883.65</v>
       </c>
       <c r="O31" s="1">
-        <v>2.43</v>
+        <v>2.45</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="1">
         <v>10684.0</v>
       </c>
       <c r="D32" s="1">
-        <v>199.86</v>
+        <v>192.82</v>
       </c>
       <c r="E32" s="1">
         <v>200.6878790715</v>
       </c>
       <c r="F32" t="s">
         <v>36</v>
       </c>
       <c r="G32">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H32" s="1">
         <v>1912555.26</v>
       </c>
       <c r="I32" s="1">
-        <v>-84383.82</v>
+        <v>-128156.06</v>
       </c>
       <c r="J32" s="1">
-        <v>-4.4120983986627</v>
+        <v>-6.7007768444819</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1828171.44</v>
+        <v>1784399.2</v>
       </c>
       <c r="N32" s="1">
-        <v>1828171.44</v>
+        <v>1784399.2</v>
       </c>
       <c r="O32" s="1">
-        <v>1.15</v>
+        <v>1.24</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="1">
         <v>17518.0</v>
       </c>
       <c r="D33" s="1">
-        <v>45.12</v>
+        <v>37.01</v>
       </c>
       <c r="E33" s="1">
         <v>57.5202083571</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H33" s="1">
         <v>908284.34</v>
       </c>
       <c r="I33" s="1">
-        <v>-231561.6</v>
+        <v>-346706.88</v>
       </c>
       <c r="J33" s="1">
-        <v>-25.494395290356</v>
+        <v>-38.171623656971</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>676722.74</v>
+        <v>561577.46</v>
       </c>
       <c r="N33" s="1">
-        <v>676722.74</v>
+        <v>561577.46</v>
       </c>
       <c r="O33" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="1">
         <v>27181.0</v>
       </c>
       <c r="D34" s="1">
-        <v>76.64</v>
+        <v>66.38</v>
       </c>
       <c r="E34" s="1">
         <v>76.8692542585</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2089383.2</v>
       </c>
       <c r="I34" s="1">
-        <v>-6231.36</v>
+        <v>-285108.42</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.29823921241446</v>
+        <v>-13.645578274009</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2083151.84</v>
+        <v>1804274.78</v>
       </c>
       <c r="N34" s="1">
-        <v>2083151.84</v>
+        <v>1804274.78</v>
       </c>
       <c r="O34" s="1">
-        <v>1.32</v>
+        <v>1.26</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="1">
         <v>7805.0</v>
       </c>
       <c r="D35" s="1">
-        <v>370.81</v>
+        <v>320.75</v>
       </c>
       <c r="E35" s="1">
         <v>369.4193247918</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
       <c r="G35">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H35" s="1">
         <v>2582186.07</v>
       </c>
       <c r="I35" s="1">
-        <v>-104299.04</v>
+        <v>-413754.93</v>
       </c>
       <c r="J35" s="1">
-        <v>-4.0391759994275</v>
+        <v>-16.023435909868</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2477887.03</v>
+        <v>2168431.14</v>
       </c>
       <c r="N35" s="1">
-        <v>2477887.03</v>
+        <v>2168431.14</v>
       </c>
       <c r="O35" s="1">
-        <v>1.57</v>
+        <v>1.51</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" t="s">
         <v>107</v>
       </c>
       <c r="C36" s="1">
         <v>120106.0</v>
       </c>
       <c r="D36" s="1">
-        <v>23.895</v>
+        <v>21.93</v>
       </c>
       <c r="E36" s="1">
         <v>17.4559626497</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>2096565.85</v>
       </c>
       <c r="I36" s="1">
-        <v>773367.02</v>
+        <v>537358.73</v>
       </c>
       <c r="J36" s="1">
-        <v>36.887323143225</v>
+        <v>25.630424629877</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2869932.87</v>
+        <v>2633924.58</v>
       </c>
       <c r="N36" s="1">
-        <v>2869932.87</v>
+        <v>2633924.58</v>
       </c>
       <c r="O36" s="1">
-        <v>1.81</v>
+        <v>1.83</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
       <c r="C37" s="1">
         <v>504443.0</v>
       </c>
       <c r="D37" s="1">
-        <v>5.605</v>
+        <v>4.966</v>
       </c>
       <c r="E37" s="1">
         <v>4.2598751692</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2148864.21</v>
       </c>
       <c r="I37" s="1">
-        <v>678538.81</v>
+        <v>356199.73</v>
       </c>
       <c r="J37" s="1">
-        <v>31.576625774785</v>
+        <v>16.576186077388</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2827403.02</v>
+        <v>2505063.94</v>
       </c>
       <c r="N37" s="1">
-        <v>2827403.02</v>
+        <v>2505063.94</v>
       </c>
       <c r="O37" s="1">
-        <v>1.79</v>
+        <v>1.74</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" t="s">
         <v>111</v>
       </c>
       <c r="C38" s="1">
         <v>3384.0</v>
       </c>
       <c r="D38" s="1">
-        <v>496.25</v>
+        <v>477.97</v>
       </c>
       <c r="E38" s="1">
         <v>441.5855112293</v>
       </c>
       <c r="F38" t="s">
         <v>36</v>
       </c>
       <c r="G38">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H38" s="1">
         <v>1332055.96</v>
       </c>
       <c r="I38" s="1">
-        <v>105709.45</v>
+        <v>68940.56</v>
       </c>
       <c r="J38" s="1">
-        <v>7.935811495487</v>
+        <v>5.1755002845376</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1437765.41</v>
+        <v>1400996.52</v>
       </c>
       <c r="N38" s="1">
-        <v>1437765.41</v>
+        <v>1400996.52</v>
       </c>
       <c r="O38" s="1">
-        <v>0.91</v>
+        <v>0.97</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" t="s">
         <v>113</v>
       </c>
       <c r="C39" s="1">
         <v>20001.0</v>
       </c>
       <c r="D39" s="1">
-        <v>145.46</v>
+        <v>129.7</v>
       </c>
       <c r="E39" s="1">
         <v>84.1574021299</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H39" s="1">
         <v>1494173.57</v>
       </c>
       <c r="I39" s="1">
-        <v>996704.39</v>
+        <v>752798.89</v>
       </c>
       <c r="J39" s="1">
-        <v>66.706064811466</v>
+        <v>50.382291931452</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2490877.96</v>
+        <v>2246972.46</v>
       </c>
       <c r="N39" s="1">
-        <v>2490877.96</v>
+        <v>2246972.46</v>
       </c>
       <c r="O39" s="1">
-        <v>1.57</v>
+        <v>1.56</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="1">
         <v>377132.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.794</v>
+        <v>4.685</v>
       </c>
       <c r="E40" s="1">
         <v>3.6304812639</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1369170.66</v>
       </c>
       <c r="I40" s="1">
-        <v>438800.15</v>
+        <v>397692.76</v>
       </c>
       <c r="J40" s="1">
-        <v>32.048608900223</v>
+        <v>29.046251984395</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1807970.81</v>
+        <v>1766863.42</v>
       </c>
       <c r="N40" s="1">
-        <v>1807970.81</v>
+        <v>1766863.42</v>
       </c>
       <c r="O40" s="1">
-        <v>1.14</v>
+        <v>1.23</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" s="1">
         <v>78400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>8733.0</v>
+        <v>7698.0</v>
       </c>
       <c r="E41" s="1">
         <v>5532.6593622449</v>
       </c>
       <c r="F41" t="s">
         <v>118</v>
       </c>
       <c r="G41">
-        <v>184.23</v>
+        <v>183.86</v>
       </c>
       <c r="H41" s="1">
         <v>2554932.59</v>
       </c>
       <c r="I41" s="1">
-        <v>1161349.57</v>
+        <v>727584.15</v>
       </c>
       <c r="J41" s="1">
-        <v>45.455194181855</v>
+        <v>28.477626096585</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3716282.16</v>
+        <v>3282516.74</v>
       </c>
       <c r="N41" s="1">
-        <v>3716282.16</v>
+        <v>3282516.74</v>
       </c>
       <c r="O41" s="1">
-        <v>2.35</v>
+        <v>2.28</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>119</v>
       </c>
       <c r="B42" t="s">
         <v>120</v>
       </c>
       <c r="C42" s="1">
         <v>3976.0</v>
       </c>
       <c r="D42" s="1">
-        <v>380.95</v>
+        <v>347.7</v>
       </c>
       <c r="E42" s="1">
         <v>381.7093435614</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1517676.35</v>
       </c>
       <c r="I42" s="1">
-        <v>-3019.15</v>
+        <v>-135221.15</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.19893240083764</v>
+        <v>-8.9097487748294</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1514657.2</v>
+        <v>1382455.2</v>
       </c>
       <c r="N42" s="1">
-        <v>1514657.2</v>
+        <v>1382455.2</v>
       </c>
       <c r="O42" s="1">
         <v>0.96</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" s="1">
         <v>2858.0</v>
       </c>
       <c r="D43" s="1">
-        <v>520.5</v>
+        <v>457.95</v>
       </c>
       <c r="E43" s="1">
         <v>640.6780790763</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1831057.95</v>
       </c>
       <c r="I43" s="1">
-        <v>-343468.95</v>
+        <v>-522236.85</v>
       </c>
       <c r="J43" s="1">
-        <v>-18.757950833834</v>
+        <v>-28.521044350344</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1487589.0</v>
+        <v>1308821.1</v>
       </c>
       <c r="N43" s="1">
-        <v>1487589.0</v>
+        <v>1308821.1</v>
       </c>
       <c r="O43" s="1">
-        <v>0.94</v>
+        <v>0.91</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>123</v>
       </c>
       <c r="B44" t="s">
         <v>124</v>
       </c>
       <c r="C44" s="1">
         <v>10750.0</v>
       </c>
       <c r="D44" s="1">
-        <v>126.25</v>
+        <v>104.05</v>
       </c>
       <c r="E44" s="1">
         <v>130.8636483721</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1406784.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-49596.72</v>
+        <v>-288246.72</v>
       </c>
       <c r="J44" s="1">
-        <v>-3.5255385506101</v>
+        <v>-20.489760682701</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1357187.5</v>
+        <v>1118537.5</v>
       </c>
       <c r="N44" s="1">
-        <v>1357187.5</v>
+        <v>1118537.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.86</v>
+        <v>0.78</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" t="s">
         <v>126</v>
       </c>
       <c r="C45" s="1">
         <v>37038.0</v>
       </c>
       <c r="D45" s="1">
-        <v>32.92</v>
+        <v>28.45</v>
       </c>
       <c r="E45" s="1">
         <v>29.4882139964</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1092184.47</v>
       </c>
       <c r="I45" s="1">
-        <v>127106.49</v>
+        <v>-38453.37</v>
       </c>
       <c r="J45" s="1">
-        <v>11.637822500809</v>
+        <v>-3.5207761194407</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1219290.96</v>
+        <v>1053731.1</v>
       </c>
       <c r="N45" s="1">
-        <v>1219290.96</v>
+        <v>1053731.1</v>
       </c>
       <c r="O45" s="1">
-        <v>0.77</v>
+        <v>0.73</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="1">
         <v>22367.0</v>
       </c>
       <c r="D46" s="1">
-        <v>398.55</v>
+        <v>381.87</v>
       </c>
       <c r="E46" s="1">
         <v>445.7656037913</v>
       </c>
       <c r="F46" t="s">
         <v>36</v>
       </c>
       <c r="G46">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H46" s="1">
         <v>8866505.22</v>
       </c>
       <c r="I46" s="1">
-        <v>-1234340.96</v>
+        <v>-1468249.45</v>
       </c>
       <c r="J46" s="1">
-        <v>-13.921392131093</v>
+        <v>-16.559505843273</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>7632164.26</v>
+        <v>7398255.77</v>
       </c>
       <c r="N46" s="1">
-        <v>7632164.26</v>
+        <v>7398255.77</v>
       </c>
       <c r="O46" s="1">
-        <v>4.82</v>
+        <v>5.15</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>129</v>
       </c>
       <c r="B47" t="s">
         <v>130</v>
       </c>
       <c r="C47" s="1">
         <v>80651.0</v>
       </c>
       <c r="D47" s="1">
-        <v>221.0</v>
+        <v>212.2</v>
       </c>
       <c r="E47" s="1">
         <v>204.0828479498</v>
       </c>
       <c r="F47" t="s">
         <v>131</v>
       </c>
       <c r="G47">
-        <v>11.2</v>
+        <v>11.06</v>
       </c>
       <c r="H47" s="1">
         <v>1403954.06</v>
       </c>
       <c r="I47" s="1">
-        <v>187534.04</v>
+        <v>143772.59</v>
       </c>
       <c r="J47" s="1">
-        <v>13.357562426224</v>
+        <v>10.240548041864</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1591488.1</v>
+        <v>1547726.65</v>
       </c>
       <c r="N47" s="1">
-        <v>1591488.1</v>
+        <v>1547726.65</v>
       </c>
       <c r="O47" s="1">
-        <v>1.01</v>
+        <v>1.08</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>132</v>
       </c>
       <c r="B48" t="s">
         <v>133</v>
       </c>
       <c r="C48" s="1">
         <v>4716.0</v>
       </c>
       <c r="D48" s="1">
-        <v>551.8</v>
+        <v>520.8</v>
       </c>
       <c r="E48" s="1">
         <v>468.6676357082</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2210236.57</v>
       </c>
       <c r="I48" s="1">
-        <v>392052.23</v>
+        <v>245856.23</v>
       </c>
       <c r="J48" s="1">
-        <v>17.738021138615</v>
+        <v>11.12352556903</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2602288.8</v>
+        <v>2456092.8</v>
       </c>
       <c r="N48" s="1">
-        <v>2602288.8</v>
+        <v>2456092.8</v>
       </c>
       <c r="O48" s="1">
-        <v>1.64</v>
+        <v>1.71</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>134</v>
       </c>
       <c r="B49" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="1">
         <v>17039.0</v>
       </c>
       <c r="D49" s="1">
-        <v>128.73</v>
+        <v>95.8</v>
       </c>
       <c r="E49" s="1">
         <v>58.3518663067</v>
       </c>
       <c r="F49" t="s">
         <v>36</v>
       </c>
       <c r="G49">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H49" s="1">
         <v>881264.01</v>
       </c>
       <c r="I49" s="1">
-        <v>996673.04</v>
+        <v>532626.16</v>
       </c>
       <c r="J49" s="1">
-        <v>113.09585194566</v>
+        <v>60.438887093551</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1877937.05</v>
+        <v>1413890.17</v>
       </c>
       <c r="N49" s="1">
-        <v>1877937.05</v>
+        <v>1413890.17</v>
       </c>
       <c r="O49" s="1">
-        <v>1.19</v>
+        <v>0.98</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>136</v>
       </c>
       <c r="B50" t="s">
         <v>137</v>
       </c>
       <c r="C50" s="1">
         <v>34327.0</v>
       </c>
       <c r="D50" s="1">
-        <v>237.05</v>
+        <v>237.45</v>
       </c>
       <c r="E50" s="1">
         <v>538.838409124</v>
       </c>
       <c r="F50" t="s">
         <v>138</v>
       </c>
       <c r="G50">
         <v>7.47</v>
       </c>
       <c r="H50" s="1">
         <v>2479393.33</v>
       </c>
       <c r="I50" s="1">
-        <v>-1390278.12</v>
+        <v>-1388418.44</v>
       </c>
       <c r="J50" s="1">
-        <v>-56.073318548453</v>
+        <v>-55.998313103472</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1089115.21</v>
+        <v>1090974.89</v>
       </c>
       <c r="N50" s="1">
-        <v>1089115.21</v>
+        <v>1090974.89</v>
       </c>
       <c r="O50" s="1">
-        <v>0.69</v>
+        <v>0.76</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>139</v>
       </c>
       <c r="B51" t="s">
         <v>140</v>
       </c>
       <c r="C51" s="1">
         <v>23240.0</v>
       </c>
       <c r="D51" s="1">
-        <v>370.1</v>
+        <v>350.6</v>
       </c>
       <c r="E51" s="1">
         <v>417.3573962995</v>
       </c>
       <c r="F51" t="s">
         <v>138</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
         <v>1299636.84</v>
       </c>
       <c r="I51" s="1">
-        <v>-148430.37</v>
+        <v>-209063.78</v>
       </c>
       <c r="J51" s="1">
-        <v>-11.420911244714</v>
+        <v>-16.086323006972</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1151206.47</v>
+        <v>1090573.06</v>
       </c>
       <c r="N51" s="1">
-        <v>1151206.47</v>
+        <v>1090573.06</v>
       </c>
       <c r="O51" s="1">
-        <v>0.73</v>
+        <v>0.76</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>141</v>
       </c>
       <c r="B52" t="s">
         <v>142</v>
       </c>
       <c r="C52" s="1">
         <v>67960.0</v>
       </c>
       <c r="D52" s="1">
-        <v>182.48</v>
+        <v>172.7</v>
       </c>
       <c r="E52" s="1">
         <v>132.4028225427</v>
       </c>
       <c r="F52" t="s">
         <v>36</v>
       </c>
       <c r="G52">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H52" s="1">
         <v>7946827.18</v>
       </c>
       <c r="I52" s="1">
-        <v>2670759.12</v>
+        <v>2219211.8</v>
       </c>
       <c r="J52" s="1">
-        <v>33.607867133711</v>
+        <v>27.925758919046</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>10617586.3</v>
+        <v>10166038.98</v>
       </c>
       <c r="N52" s="1">
-        <v>10617586.3</v>
+        <v>10166038.98</v>
       </c>
       <c r="O52" s="1">
-        <v>6.71</v>
+        <v>7.07</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>143</v>
       </c>
       <c r="B53" t="s">
         <v>144</v>
       </c>
       <c r="C53" s="1">
-        <v>113.0</v>
+        <v>361.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4779.99</v>
+        <v>4784.78</v>
       </c>
       <c r="E53" s="1">
-        <v>4778.18</v>
+        <v>4784.2179778393</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>539934.34</v>
+        <v>1727102.69</v>
       </c>
       <c r="I53" s="1">
-        <v>204.53</v>
+        <v>202.89</v>
       </c>
       <c r="J53" s="1">
-        <v>0.037880531918011</v>
+        <v>0.011747419604795</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>540138.87</v>
+        <v>1727305.58</v>
       </c>
       <c r="N53" s="1">
-        <v>540138.87</v>
+        <v>1727305.58</v>
       </c>
       <c r="O53" s="1">
-        <v>0.34</v>
+        <v>1.2</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>145</v>
       </c>
       <c r="B54" t="s">
         <v>146</v>
       </c>
       <c r="C54" s="1">
         <v>7764.0</v>
       </c>
       <c r="D54" s="1">
-        <v>149.25</v>
+        <v>149.68</v>
       </c>
       <c r="E54" s="1">
         <v>186.5757843895</v>
       </c>
       <c r="F54" t="s">
         <v>36</v>
       </c>
       <c r="G54">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H54" s="1">
         <v>1285093.84</v>
       </c>
       <c r="I54" s="1">
-        <v>-292990.24</v>
+        <v>-278497.46</v>
       </c>
       <c r="J54" s="1">
-        <v>-22.799131929541</v>
+        <v>-21.671371485214</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>992103.6</v>
+        <v>1006596.38</v>
       </c>
       <c r="N54" s="1">
-        <v>992103.6</v>
+        <v>1006596.38</v>
       </c>
       <c r="O54" s="1">
-        <v>0.63</v>
+        <v>0.7</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>147</v>
       </c>
       <c r="B55" t="s">
         <v>148</v>
       </c>
       <c r="C55" s="1">
         <v>94856.0</v>
       </c>
       <c r="D55" s="1">
-        <v>17.87</v>
+        <v>17.115</v>
       </c>
       <c r="E55" s="1">
         <v>12.0896589567</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1146776.69</v>
       </c>
       <c r="I55" s="1">
-        <v>548300.03</v>
+        <v>476683.75</v>
       </c>
       <c r="J55" s="1">
-        <v>47.812275465767</v>
+        <v>41.567268863827</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1695076.72</v>
+        <v>1623460.44</v>
       </c>
       <c r="N55" s="1">
-        <v>1695076.72</v>
+        <v>1623460.44</v>
       </c>
       <c r="O55" s="1">
-        <v>1.07</v>
+        <v>1.13</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>149</v>
       </c>
       <c r="B56" t="s">
         <v>150</v>
       </c>
       <c r="C56" s="1">
         <v>15422.0</v>
       </c>
       <c r="D56" s="1">
-        <v>163.51</v>
+        <v>144.28</v>
       </c>
       <c r="E56" s="1">
         <v>152.5145979769</v>
       </c>
       <c r="F56" t="s">
         <v>36</v>
       </c>
       <c r="G56">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H56" s="1">
         <v>2110321.23</v>
       </c>
       <c r="I56" s="1">
-        <v>48626.73</v>
+        <v>-183005.37</v>
       </c>
       <c r="J56" s="1">
-        <v>2.304233559741</v>
+        <v>-8.6719200564551</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2158947.96</v>
+        <v>1927315.86</v>
       </c>
       <c r="N56" s="1">
-        <v>2158947.96</v>
+        <v>1927315.86</v>
       </c>
       <c r="O56" s="1">
-        <v>1.36</v>
+        <v>1.34</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>151</v>
       </c>
       <c r="B57" t="s">
         <v>152</v>
       </c>
       <c r="C57" s="1">
         <v>14097.0</v>
       </c>
       <c r="D57" s="1">
-        <v>141.03</v>
+        <v>129.9</v>
       </c>
       <c r="E57" s="1">
         <v>157.9966950415</v>
       </c>
       <c r="F57" t="s">
         <v>36</v>
       </c>
       <c r="G57">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H57" s="1">
         <v>1990476.06</v>
       </c>
       <c r="I57" s="1">
-        <v>-288335.73</v>
+        <v>-404334.61</v>
       </c>
       <c r="J57" s="1">
-        <v>-14.485767289258</v>
+        <v>-20.313462599495</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1702140.33</v>
+        <v>1586141.45</v>
       </c>
       <c r="N57" s="1">
-        <v>1702140.33</v>
+        <v>1586141.45</v>
       </c>
       <c r="O57" s="1">
-        <v>1.08</v>
+        <v>1.1</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>153</v>
       </c>
       <c r="B58" t="s">
         <v>154</v>
       </c>
       <c r="C58" s="1">
         <v>149900.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2898.5</v>
+        <v>2505.5</v>
       </c>
       <c r="E58" s="1">
         <v>2087.8199866578</v>
       </c>
       <c r="F58" t="s">
         <v>118</v>
       </c>
       <c r="G58">
-        <v>184.23</v>
+        <v>183.86</v>
       </c>
       <c r="H58" s="1">
         <v>1849491.67</v>
       </c>
       <c r="I58" s="1">
-        <v>508835.72</v>
+        <v>193229.17</v>
       </c>
       <c r="J58" s="1">
-        <v>27.51219312061</v>
+        <v>10.447690743046</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2358327.39</v>
+        <v>2042720.84</v>
       </c>
       <c r="N58" s="1">
-        <v>2358327.39</v>
+        <v>2042720.84</v>
       </c>
       <c r="O58" s="1">
-        <v>1.49</v>
+        <v>1.42</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>155</v>
       </c>
       <c r="B59" t="s">
         <v>156</v>
       </c>
       <c r="C59" s="1">
         <v>7843.0</v>
       </c>
       <c r="D59" s="1">
-        <v>267.75</v>
+        <v>237.15</v>
       </c>
       <c r="E59" s="1">
         <v>215.9045288793</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1693339.22</v>
       </c>
       <c r="I59" s="1">
-        <v>406624.03</v>
+        <v>166628.23</v>
       </c>
       <c r="J59" s="1">
-        <v>24.013146639337</v>
+        <v>9.8402155948411</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2099963.25</v>
+        <v>1859967.45</v>
       </c>
       <c r="N59" s="1">
-        <v>2099963.25</v>
+        <v>1859967.45</v>
       </c>
       <c r="O59" s="1">
-        <v>1.33</v>
+        <v>1.29</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>157</v>
       </c>
       <c r="B60" t="s">
         <v>158</v>
       </c>
       <c r="C60" s="1">
         <v>116631.0</v>
       </c>
       <c r="D60" s="1">
-        <v>26.93</v>
+        <v>25.73</v>
       </c>
       <c r="E60" s="1">
         <v>18.6728409257</v>
       </c>
       <c r="F60" t="s">
         <v>77</v>
       </c>
       <c r="G60">
         <v>0.87</v>
       </c>
       <c r="H60" s="1">
         <v>2540739.03</v>
       </c>
       <c r="I60" s="1">
-        <v>1054994.03</v>
+        <v>917134.6</v>
       </c>
       <c r="J60" s="1">
-        <v>41.52311660281</v>
+        <v>36.097158707402</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3595733.06</v>
+        <v>3457873.63</v>
       </c>
       <c r="N60" s="1">
-        <v>3595733.06</v>
+        <v>3457873.63</v>
       </c>
       <c r="O60" s="1">
-        <v>2.27</v>
+        <v>2.41</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>159</v>
       </c>
       <c r="B61" t="s">
         <v>160</v>
       </c>
       <c r="C61" s="1">
         <v>123900.0</v>
       </c>
       <c r="D61" s="1">
-        <v>2038.0</v>
+        <v>2039.0</v>
       </c>
       <c r="E61" s="1">
         <v>2555.3766989508</v>
       </c>
       <c r="F61" t="s">
         <v>118</v>
       </c>
       <c r="G61">
-        <v>184.23</v>
+        <v>183.86</v>
       </c>
       <c r="H61" s="1">
         <v>1866410.99</v>
       </c>
       <c r="I61" s="1">
-        <v>-495830.19</v>
+        <v>-492364.23</v>
       </c>
       <c r="J61" s="1">
-        <v>-26.565970338612</v>
+        <v>-26.380268474523</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1370580.8</v>
+        <v>1374046.76</v>
       </c>
       <c r="N61" s="1">
-        <v>1370580.8</v>
+        <v>1374046.76</v>
       </c>
       <c r="O61" s="1">
-        <v>0.87</v>
+        <v>0.96</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
         <v>6487.0</v>
       </c>
       <c r="D62" s="1">
-        <v>403.32</v>
+        <v>367.96</v>
       </c>
       <c r="E62" s="1">
         <v>336.7764991522</v>
       </c>
       <c r="F62" t="s">
         <v>36</v>
       </c>
       <c r="G62">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H62" s="1">
         <v>1939414.23</v>
       </c>
       <c r="I62" s="1">
-        <v>300600.19</v>
+        <v>128109.82</v>
       </c>
       <c r="J62" s="1">
-        <v>15.49953513541</v>
+        <v>6.6055934837603</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2240014.42</v>
+        <v>2067524.05</v>
       </c>
       <c r="N62" s="1">
-        <v>2240014.42</v>
+        <v>2067524.05</v>
       </c>
       <c r="O62" s="1">
-        <v>1.42</v>
+        <v>1.44</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
         <v>170877.0</v>
       </c>
       <c r="D63" s="1">
-        <v>117.4</v>
+        <v>110.0</v>
       </c>
       <c r="E63" s="1">
         <v>134.2464297711</v>
       </c>
       <c r="F63" t="s">
         <v>131</v>
       </c>
       <c r="G63">
-        <v>11.2</v>
+        <v>11.06</v>
       </c>
       <c r="H63" s="1">
         <v>1973184.66</v>
       </c>
       <c r="I63" s="1">
-        <v>-181947.57</v>
+        <v>-273315.79</v>
       </c>
       <c r="J63" s="1">
-        <v>-9.2210107694634</v>
+        <v>-13.851505920384</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1791237.09</v>
+        <v>1699868.87</v>
       </c>
       <c r="N63" s="1">
-        <v>1791237.09</v>
+        <v>1699868.87</v>
       </c>
       <c r="O63" s="1">
-        <v>1.13</v>
+        <v>1.18</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
         <v>179300.0</v>
       </c>
       <c r="D64" s="1">
-        <v>3944.0</v>
+        <v>3325.0</v>
       </c>
       <c r="E64" s="1">
         <v>2910.6595370887</v>
       </c>
       <c r="F64" t="s">
         <v>118</v>
       </c>
       <c r="G64">
-        <v>184.23</v>
+        <v>183.86</v>
       </c>
       <c r="H64" s="1">
         <v>3064180.54</v>
       </c>
       <c r="I64" s="1">
-        <v>774185.19</v>
+        <v>178356.3</v>
       </c>
       <c r="J64" s="1">
-        <v>25.265651938381</v>
+        <v>5.820685095794</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3838365.73</v>
+        <v>3242536.84</v>
       </c>
       <c r="N64" s="1">
-        <v>3838365.73</v>
+        <v>3242536.84</v>
       </c>
       <c r="O64" s="1">
-        <v>2.42</v>
+        <v>2.26</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
         <v>24867.0</v>
       </c>
       <c r="D65" s="1">
-        <v>53.26</v>
+        <v>45.955</v>
       </c>
       <c r="E65" s="1">
         <v>46.5667177384</v>
       </c>
       <c r="F65" t="s">
         <v>77</v>
       </c>
       <c r="G65">
         <v>0.87</v>
       </c>
       <c r="H65" s="1">
         <v>1335812.17</v>
       </c>
       <c r="I65" s="1">
-        <v>180405.83</v>
+        <v>-19037.39</v>
       </c>
       <c r="J65" s="1">
-        <v>13.505329121234</v>
+        <v>-1.4251547056949</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1516218.0</v>
+        <v>1316774.78</v>
       </c>
       <c r="N65" s="1">
-        <v>1516218.0</v>
+        <v>1316774.78</v>
       </c>
       <c r="O65" s="1">
-        <v>0.96</v>
+        <v>0.92</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
         <v>13068.0</v>
       </c>
       <c r="D66" s="1">
-        <v>243.07</v>
+        <v>231.24</v>
       </c>
       <c r="E66" s="1">
         <v>194.8258103765</v>
       </c>
       <c r="F66" t="s">
         <v>36</v>
       </c>
       <c r="G66">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H66" s="1">
         <v>2270159.35</v>
       </c>
       <c r="I66" s="1">
-        <v>449394.38</v>
+        <v>347289.17</v>
       </c>
       <c r="J66" s="1">
-        <v>19.795719626466</v>
+        <v>15.298008485616</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2719553.73</v>
+        <v>2617448.52</v>
       </c>
       <c r="N66" s="1">
-        <v>2719553.73</v>
+        <v>2617448.52</v>
       </c>
       <c r="O66" s="1">
-        <v>1.72</v>
+        <v>1.82</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
         <v>22087.0</v>
       </c>
       <c r="D67" s="1">
-        <v>90.67</v>
+        <v>82.38</v>
       </c>
       <c r="E67" s="1">
         <v>101.7684941368</v>
       </c>
       <c r="F67" t="s">
         <v>57</v>
       </c>
       <c r="G67">
-        <v>1.6</v>
+        <v>1.59</v>
       </c>
       <c r="H67" s="1">
         <v>1464870.86</v>
       </c>
       <c r="I67" s="1">
-        <v>-213580.1</v>
+        <v>-317230.09</v>
       </c>
       <c r="J67" s="1">
-        <v>-14.580131657476</v>
+        <v>-21.655840024014</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1251290.76</v>
+        <v>1147640.77</v>
       </c>
       <c r="N67" s="1">
-        <v>1251290.76</v>
+        <v>1147640.77</v>
       </c>
       <c r="O67" s="1">
-        <v>0.79</v>
+        <v>0.8</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
         <v>10509.0</v>
       </c>
       <c r="D68" s="1">
-        <v>234.69</v>
+        <v>217.1</v>
       </c>
       <c r="E68" s="1">
         <v>238.6213645447</v>
       </c>
       <c r="F68" t="s">
         <v>57</v>
       </c>
       <c r="G68">
-        <v>1.6</v>
+        <v>1.59</v>
       </c>
       <c r="H68" s="1">
         <v>1615899.91</v>
       </c>
       <c r="I68" s="1">
-        <v>-74860.07</v>
+        <v>-176873.83</v>
       </c>
       <c r="J68" s="1">
-        <v>-4.6327170103005</v>
+        <v>-10.94584069876</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1541039.84</v>
+        <v>1439026.08</v>
       </c>
       <c r="N68" s="1">
-        <v>1541039.84</v>
+        <v>1439026.08</v>
       </c>
       <c r="O68" s="1">
-        <v>0.97</v>
+        <v>1.0</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
         <v>26756.0</v>
       </c>
       <c r="D69" s="1">
-        <v>128.98</v>
+        <v>120.44</v>
       </c>
       <c r="E69" s="1">
         <v>128.2709313799</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
       <c r="G69">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H69" s="1">
         <v>3055056.23</v>
       </c>
       <c r="I69" s="1">
-        <v>-100442.46</v>
+        <v>-263810.98</v>
       </c>
       <c r="J69" s="1">
-        <v>-3.2877450507679</v>
+        <v>-8.6352250217012</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2954613.77</v>
+        <v>2791245.25</v>
       </c>
       <c r="N69" s="1">
-        <v>2954613.77</v>
+        <v>2791245.25</v>
       </c>
       <c r="O69" s="1">
-        <v>1.87</v>
+        <v>1.94</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" s="1">
         <v>-26071061.51</v>
       </c>
       <c r="D70" s="1">
-        <v>0.85440662</v>
+        <v>0.86525146</v>
       </c>
       <c r="E70" s="1">
         <v>0.8529318596</v>
       </c>
       <c r="F70" t="s">
         <v>36</v>
       </c>
       <c r="G70">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H70" s="1">
         <v>0.0</v>
       </c>
       <c r="I70" s="1">
-        <v>45078.13</v>
+        <v>376566.05</v>
       </c>
       <c r="J70" s="1">
         <v>0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
         <v>179</v>
       </c>
       <c r="M70" s="1">
-        <v>-13713.510000002</v>
+        <v>296177.48</v>
       </c>
       <c r="N70" s="1">
-        <v>45078.129999999</v>
+        <v>376566.05</v>
       </c>
       <c r="O70" s="1">
-        <v>0.03</v>
+        <v>0.26</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>