--- v1 (2026-06-20)
+++ v2 (2026-07-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU2702915468</t>
   </si>
   <si>
@@ -247,296 +247,290 @@
   <si>
     <t>CECO ENVIRONMENTAL CORP</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>IE0001827041</t>
   </si>
   <si>
     <t>CRH PUBLIC LIMITED PLC</t>
   </si>
   <si>
+    <t>US2283681060</t>
+  </si>
+  <si>
+    <t>CROWN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>FR0000120644</t>
+  </si>
+  <si>
+    <t>DANONE SA</t>
+  </si>
+  <si>
+    <t>US2372661015</t>
+  </si>
+  <si>
+    <t>DARLING INGREDIENTS INC</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>DEERE</t>
+  </si>
+  <si>
+    <t>CH1216478797</t>
+  </si>
+  <si>
+    <t>DSM FIRMENICH AG</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>ECOLAB INC</t>
+  </si>
+  <si>
+    <t>ES0127797019</t>
+  </si>
+  <si>
+    <t>EDP RENOVAVEIS SA</t>
+  </si>
+  <si>
+    <t>US28176E1082</t>
+  </si>
+  <si>
+    <t>EDWARDS LIFESCIENCES CORP</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>ELI LILLY</t>
+  </si>
+  <si>
+    <t>IT0003128367</t>
+  </si>
+  <si>
+    <t>ENEL</t>
+  </si>
+  <si>
+    <t>US3364331070</t>
+  </si>
+  <si>
+    <t>FIRST SOLAR INC</t>
+  </si>
+  <si>
+    <t>US3703341046</t>
+  </si>
+  <si>
+    <t>GENERAL MILLS INC</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
+    <t>US4370761029</t>
+  </si>
+  <si>
+    <t>HOME DEPOT INC</t>
+  </si>
+  <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
+    <t>IT0000072618</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO</t>
+  </si>
+  <si>
+    <t>US46120E6023</t>
+  </si>
+  <si>
+    <t>INTUITIVE SURGICAL INC</t>
+  </si>
+  <si>
+    <t>IE00BY7QL619</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC</t>
+  </si>
+  <si>
+    <t>NL0000009082</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV</t>
+  </si>
+  <si>
+    <t>JP3270000007</t>
+  </si>
+  <si>
+    <t>KURITA WATER INDUSTRIES LTD</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>FR0000120321</t>
+  </si>
+  <si>
+    <t>LOREAL SA</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>LVMH</t>
+  </si>
+  <si>
+    <t>DE0006599905</t>
+  </si>
+  <si>
+    <t>MERCK</t>
+  </si>
+  <si>
+    <t>FR001400AJ45</t>
+  </si>
+  <si>
+    <t>MICHELIN</t>
+  </si>
+  <si>
+    <t>US5949181045</t>
+  </si>
+  <si>
+    <t>MICROSOFT CORP</t>
+  </si>
+  <si>
+    <t>NO0003054108</t>
+  </si>
+  <si>
+    <t>MOWI</t>
+  </si>
+  <si>
+    <t>NOK</t>
+  </si>
+  <si>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
+  </si>
+  <si>
+    <t>US6516391066</t>
+  </si>
+  <si>
+    <t>NEWMONT</t>
+  </si>
+  <si>
+    <t>DK0062498333</t>
+  </si>
+  <si>
+    <t>NOVO NORDISK CLASS B</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
+    <t>DK0060336014</t>
+  </si>
+  <si>
+    <t>NOVOZYMES CLASS B</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP</t>
+  </si>
+  <si>
+    <t>US68389X1054</t>
+  </si>
+  <si>
+    <t>ORACLE CORP</t>
+  </si>
+  <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>US7427181091</t>
+  </si>
+  <si>
+    <t>PROCTER &amp; GAMBLE</t>
+  </si>
+  <si>
+    <t>US7475251036</t>
+  </si>
+  <si>
+    <t>QUALCOMM INC</t>
+  </si>
+  <si>
+    <t>JP3164720009</t>
+  </si>
+  <si>
+    <t>RENESAS ELECTRONICS CORP</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC</t>
+  </si>
+  <si>
+    <t>GB0007908733</t>
+  </si>
+  <si>
+    <t>SSE PLC</t>
+  </si>
+  <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>US2283681060</t>
-[...241 lines deleted...]
-  <si>
     <t>JP3546800008</t>
   </si>
   <si>
     <t>TERUMO CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>JP3633400001</t>
   </si>
   <si>
     <t>TOYOTA MOTOR CORP</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
@@ -547,57 +541,57 @@
   <si>
     <t>US94106L1098</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT INC</t>
   </si>
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>OACT01964558</t>
-[...5 lines deleted...]
-    <t>80 388.57</t>
+    <t>OACT01991635</t>
+  </si>
+  <si>
+    <t>EUR/USD 15/07/26</t>
+  </si>
+  <si>
+    <t>13 816.59</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -961,241 +955,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>10840.8</v>
+        <v>11812.38</v>
       </c>
       <c r="D2">
-        <v>114.09</v>
+        <v>122.38</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1236824.92</v>
+        <v>1445590.97</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1236824.92</v>
+        <v>1445590.97</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>384262.0</v>
+        <v>385026.82</v>
       </c>
       <c r="D3">
-        <v>130.17</v>
+        <v>139.74</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>50018036.27</v>
+        <v>53805152.71</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>50018036.27</v>
+        <v>53805152.71</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1683.17</v>
+        <v>1650.17</v>
       </c>
       <c r="D4">
-        <v>54549.89</v>
+        <v>58587.95</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>91816740.53</v>
+        <v>96680074.31</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>91816740.53</v>
+        <v>96680074.31</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>4253.0</v>
+        <v>5235.0</v>
       </c>
       <c r="D5">
-        <v>106.77</v>
+        <v>114.67</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>454075.76</v>
+        <v>600294.92</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>454075.76</v>
+        <v>600294.92</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>2245.0</v>
+        <v>2295.0</v>
       </c>
       <c r="D6">
-        <v>97.91</v>
+        <v>105.08</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>219814.69</v>
+        <v>241169.83</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>219814.69</v>
+        <v>241169.83</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>102.24</v>
+        <v>109.75</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10223.82</v>
+        <v>10975.09</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10223.82</v>
+        <v>10975.09</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P70"/>
+  <dimension ref="A1:P69"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O70" sqref="O70"/>
+      <selection activeCell="O69" sqref="O69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1217,3486 +1211,3436 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>205.07</v>
+        <v>200.5</v>
       </c>
       <c r="E2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>-197267.62</v>
+        <v>-288108.74</v>
       </c>
       <c r="J2" s="1">
-        <v>-7.3927028536773</v>
+        <v>-10.797019320086</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2471142.35</v>
+        <v>2380301.23</v>
       </c>
       <c r="N2" s="1">
-        <v>2471142.35</v>
+        <v>2380301.23</v>
       </c>
       <c r="O2" s="1">
-        <v>1.72</v>
+        <v>1.56</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>133.5</v>
+        <v>141.55</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-541465.4</v>
+        <v>-463758.75</v>
       </c>
       <c r="J3" s="1">
-        <v>-29.58599526408</v>
+        <v>-25.340057150791</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1288675.5</v>
+        <v>1366382.15</v>
       </c>
       <c r="N3" s="1">
-        <v>1288675.5</v>
+        <v>1366382.15</v>
       </c>
       <c r="O3" s="1">
-        <v>0.9</v>
+        <v>0.89</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>248.15</v>
+        <v>255.94</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-719951.44</v>
+        <v>-707715.61</v>
       </c>
       <c r="J4" s="1">
-        <v>-48.681220957876</v>
+        <v>-47.853866346525</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>758958.55</v>
+        <v>771194.38</v>
       </c>
       <c r="N4" s="1">
-        <v>758958.55</v>
+        <v>771194.38</v>
       </c>
       <c r="O4" s="1">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>132.19</v>
+        <v>153.82</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>-78697.68</v>
+        <v>22918.11</v>
       </c>
       <c r="J5" s="1">
-        <v>-10.183508216412</v>
+        <v>2.9656117116747</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>694097.69</v>
+        <v>795713.48</v>
       </c>
       <c r="N5" s="1">
-        <v>694097.69</v>
+        <v>795713.48</v>
       </c>
       <c r="O5" s="1">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>12206.0</v>
       </c>
       <c r="D6" s="1">
-        <v>201.33</v>
+        <v>303.46</v>
       </c>
       <c r="E6" s="1">
         <v>186.0293945601</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H6" s="1">
         <v>2014941.7</v>
       </c>
       <c r="I6" s="1">
-        <v>113628.23</v>
+        <v>1145900.35</v>
       </c>
       <c r="J6" s="1">
-        <v>5.6392812754831</v>
+        <v>56.870149146251</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2128569.93</v>
+        <v>3160842.05</v>
       </c>
       <c r="N6" s="1">
-        <v>2128569.93</v>
+        <v>3160842.05</v>
       </c>
       <c r="O6" s="1">
-        <v>1.48</v>
+        <v>2.07</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>88.58</v>
+        <v>82.39</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-665103.71</v>
+        <v>-841245.39</v>
       </c>
       <c r="J7" s="1">
-        <v>-24.004308220557</v>
+        <v>-30.361450894151</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2105664.37</v>
+        <v>1929522.69</v>
       </c>
       <c r="N7" s="1">
-        <v>2105664.37</v>
+        <v>1929522.69</v>
       </c>
       <c r="O7" s="1">
-        <v>1.46</v>
+        <v>1.26</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>347.8</v>
+        <v>345.92</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>283403.63</v>
+        <v>238919.86</v>
       </c>
       <c r="J8" s="1">
-        <v>14.712263682749</v>
+        <v>12.402988555106</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2209712.43</v>
+        <v>2165228.66</v>
       </c>
       <c r="N8" s="1">
-        <v>2209712.43</v>
+        <v>2165228.66</v>
       </c>
       <c r="O8" s="1">
-        <v>1.54</v>
+        <v>1.42</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>357.06</v>
+        <v>403.48</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>1408326.57</v>
+        <v>1771659.37</v>
       </c>
       <c r="J9" s="1">
-        <v>78.275914006346</v>
+        <v>98.470240815422</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3207509.1</v>
+        <v>3570841.9</v>
       </c>
       <c r="N9" s="1">
-        <v>3207509.1</v>
+        <v>3570841.9</v>
       </c>
       <c r="O9" s="1">
-        <v>2.23</v>
+        <v>2.34</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1128.2</v>
+        <v>1249.8</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>556886.58</v>
+        <v>746217.78</v>
       </c>
       <c r="J10" s="1">
-        <v>46.418014150992</v>
+        <v>62.19928566381</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1756607.4</v>
+        <v>1945938.6</v>
       </c>
       <c r="N10" s="1">
-        <v>1756607.4</v>
+        <v>1945938.6</v>
       </c>
       <c r="O10" s="1">
-        <v>1.22</v>
+        <v>1.27</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>147.94</v>
+        <v>123.56</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-182419.73</v>
+        <v>-316656.28</v>
       </c>
       <c r="J11" s="1">
-        <v>-19.4038010041</v>
+        <v>-33.68240619487</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>757703.96</v>
+        <v>623467.41</v>
       </c>
       <c r="N11" s="1">
-        <v>757703.96</v>
+        <v>623467.41</v>
       </c>
       <c r="O11" s="1">
-        <v>0.53</v>
+        <v>0.41</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>183.59</v>
+        <v>206.37</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
-        <v>1.59</v>
+        <v>1.6</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>419403.72</v>
+        <v>766202.55</v>
       </c>
       <c r="J12" s="1">
-        <v>15.793301988991</v>
+        <v>28.852553470162</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3074983.41</v>
+        <v>3421782.24</v>
       </c>
       <c r="N12" s="1">
-        <v>3074983.41</v>
+        <v>3421782.24</v>
       </c>
       <c r="O12" s="1">
-        <v>2.14</v>
+        <v>2.24</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>114.94</v>
+        <v>135.88</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>826834.9</v>
+        <v>1293014.78</v>
       </c>
       <c r="J13" s="1">
-        <v>41.259136163868</v>
+        <v>64.521554266655</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2830839.29</v>
+        <v>3297019.17</v>
       </c>
       <c r="N13" s="1">
-        <v>2830839.29</v>
+        <v>3297019.17</v>
       </c>
       <c r="O13" s="1">
-        <v>1.97</v>
+        <v>2.16</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>154.13</v>
+        <v>155.65</v>
       </c>
       <c r="E14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-166314.4</v>
+        <v>-172655.62</v>
       </c>
       <c r="J14" s="1">
-        <v>-11.777216034251</v>
+        <v>-12.226256633626</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1245856.35</v>
+        <v>1239515.13</v>
       </c>
       <c r="N14" s="1">
-        <v>1245856.35</v>
+        <v>1239515.13</v>
       </c>
       <c r="O14" s="1">
-        <v>0.87</v>
+        <v>0.81</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>310.51</v>
+        <v>422.65</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>278819.88</v>
+        <v>1801802.13</v>
       </c>
       <c r="J15" s="1">
-        <v>6.6584364898295</v>
+        <v>43.028442053144</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4466287.62</v>
+        <v>5989269.87</v>
       </c>
       <c r="N15" s="1">
-        <v>4466287.62</v>
+        <v>5989269.87</v>
       </c>
       <c r="O15" s="1">
-        <v>3.11</v>
+        <v>3.92</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.946</v>
+        <v>10.605</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>934865.19</v>
+        <v>1114641.05</v>
       </c>
       <c r="J16" s="1">
-        <v>52.567367401315</v>
+        <v>62.676144349687</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2713278.75</v>
+        <v>2893054.61</v>
       </c>
       <c r="N16" s="1">
-        <v>2713278.75</v>
+        <v>2893054.61</v>
       </c>
       <c r="O16" s="1">
         <v>1.89</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>680.88</v>
+        <v>808.87</v>
       </c>
       <c r="E17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>761931.14</v>
+        <v>1120273.7</v>
       </c>
       <c r="J17" s="1">
-        <v>56.811376580252</v>
+        <v>83.53024007347</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2103090.58</v>
+        <v>2461433.14</v>
       </c>
       <c r="N17" s="1">
-        <v>2103090.58</v>
+        <v>2461433.14</v>
       </c>
       <c r="O17" s="1">
-        <v>1.46</v>
+        <v>1.61</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>55.28</v>
+        <v>63.83</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>231576.66</v>
+        <v>350686.93</v>
       </c>
       <c r="J18" s="1">
-        <v>36.513082461283</v>
+        <v>55.293399573101</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>865805.94</v>
+        <v>984916.21</v>
       </c>
       <c r="N18" s="1">
-        <v>865805.94</v>
+        <v>984916.21</v>
       </c>
       <c r="O18" s="1">
-        <v>0.6</v>
+        <v>0.64</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>130.4</v>
+        <v>152.0</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>-85174.55</v>
+        <v>103524.19</v>
       </c>
       <c r="J19" s="1">
-        <v>-6.6179264074304</v>
+        <v>8.0436641086902</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1201853.21</v>
+        <v>1390551.95</v>
       </c>
       <c r="N19" s="1">
-        <v>1201853.21</v>
+        <v>1390551.95</v>
       </c>
       <c r="O19" s="1">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>972.33</v>
+        <v>1003.7</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>261215.7</v>
+        <v>292461.61</v>
       </c>
       <c r="J20" s="1">
-        <v>16.54300039388</v>
+        <v>18.52182900731</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1840226.12</v>
+        <v>1871472.03</v>
       </c>
       <c r="N20" s="1">
-        <v>1840226.12</v>
+        <v>1871472.03</v>
       </c>
       <c r="O20" s="1">
-        <v>1.28</v>
+        <v>1.22</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>75.32</v>
+        <v>116.09</v>
       </c>
       <c r="E21" s="1">
-        <v>71.6081807451</v>
+        <v>117.05</v>
       </c>
       <c r="F21" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="G21">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H21" s="1">
-        <v>1747012.98</v>
+        <v>2098359.53</v>
       </c>
       <c r="I21" s="1">
-        <v>91095.31</v>
+        <v>-249.61</v>
       </c>
       <c r="J21" s="1">
-        <v>5.2143464898584</v>
+        <v>-0.011895482944241</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1838108.29</v>
+        <v>2098109.92</v>
       </c>
       <c r="N21" s="1">
-        <v>1838108.29</v>
+        <v>2098109.92</v>
       </c>
       <c r="O21" s="1">
-        <v>1.28</v>
+        <v>1.37</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.44</v>
+        <v>101.88</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>83541.75</v>
+        <v>127377.11</v>
       </c>
       <c r="J22" s="1">
-        <v>3.8848738902602</v>
+        <v>5.9233138982103</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2233978.35</v>
+        <v>2277813.71</v>
       </c>
       <c r="N22" s="1">
-        <v>2233978.35</v>
+        <v>2277813.71</v>
       </c>
       <c r="O22" s="1">
-        <v>1.55</v>
+        <v>1.49</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>68.5</v>
+        <v>68.08</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>7937.0</v>
+        <v>-645.28</v>
       </c>
       <c r="J23" s="1">
-        <v>0.57027199466587</v>
+        <v>-0.046363249680987</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1399729.0</v>
+        <v>1391146.72</v>
       </c>
       <c r="N23" s="1">
-        <v>1399729.0</v>
+        <v>1391146.72</v>
       </c>
       <c r="O23" s="1">
-        <v>0.97</v>
+        <v>0.91</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C24" s="1">
         <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>55.14</v>
+        <v>60.25</v>
       </c>
       <c r="E24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>603765.88</v>
+        <v>744995.37</v>
       </c>
       <c r="J24" s="1">
-        <v>48.593576702559</v>
+        <v>59.960310534849</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1846246.72</v>
+        <v>1987476.21</v>
       </c>
       <c r="N24" s="1">
-        <v>1846246.72</v>
+        <v>1987476.21</v>
       </c>
       <c r="O24" s="1">
-        <v>1.28</v>
+        <v>1.3</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="C25" s="1">
         <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>559.73</v>
+        <v>579.99</v>
       </c>
       <c r="E25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>390227.88</v>
+        <v>428001.68</v>
       </c>
       <c r="J25" s="1">
-        <v>27.460013034341</v>
+        <v>30.118124085649</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1811304.7</v>
+        <v>1849078.5</v>
       </c>
       <c r="N25" s="1">
-        <v>1811304.7</v>
+        <v>1849078.5</v>
       </c>
       <c r="O25" s="1">
-        <v>1.26</v>
+        <v>1.21</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>58.12</v>
+        <v>64.36</v>
       </c>
       <c r="E26" s="1">
         <v>87.738507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1985610.17</v>
       </c>
       <c r="I26" s="1">
-        <v>-670296.45</v>
+        <v>-529079.01</v>
       </c>
       <c r="J26" s="1">
-        <v>-33.757706327622</v>
+        <v>-26.645663786059</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1315313.72</v>
+        <v>1456531.16</v>
       </c>
       <c r="N26" s="1">
-        <v>1315313.72</v>
+        <v>1456531.16</v>
       </c>
       <c r="O26" s="1">
-        <v>0.91</v>
+        <v>0.95</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>256.48</v>
+        <v>268.93</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>188880.2</v>
+        <v>265406.79</v>
       </c>
       <c r="J27" s="1">
-        <v>8.8722741753785</v>
+        <v>12.466959527188</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2317761.66</v>
+        <v>2394288.25</v>
       </c>
       <c r="N27" s="1">
-        <v>2317761.66</v>
+        <v>2394288.25</v>
       </c>
       <c r="O27" s="1">
-        <v>1.61</v>
+        <v>1.57</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>12.95</v>
+        <v>13.53</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>-77348.23</v>
+        <v>-2262.01</v>
       </c>
       <c r="J28" s="1">
-        <v>-4.4102158376522</v>
+        <v>-0.12897453926131</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1676494.05</v>
+        <v>1751580.27</v>
       </c>
       <c r="N28" s="1">
-        <v>1676494.05</v>
+        <v>1751580.27</v>
       </c>
       <c r="O28" s="1">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="C29" s="1">
         <v>37926.0</v>
       </c>
       <c r="D29" s="1">
-        <v>82.5</v>
+        <v>81.53</v>
       </c>
       <c r="E29" s="1">
         <v>76.1409020197</v>
       </c>
       <c r="F29" t="s">
         <v>36</v>
       </c>
       <c r="G29">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H29" s="1">
         <v>2542329.52</v>
       </c>
       <c r="I29" s="1">
-        <v>167843.72</v>
+        <v>96324.56</v>
       </c>
       <c r="J29" s="1">
-        <v>6.6019655862707</v>
+        <v>3.7888306469415</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2710173.24</v>
+        <v>2638654.08</v>
       </c>
       <c r="N29" s="1">
-        <v>2710173.24</v>
+        <v>2638654.08</v>
       </c>
       <c r="O29" s="1">
-        <v>1.89</v>
+        <v>1.73</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C30" s="1">
         <v>2871.0</v>
       </c>
       <c r="D30" s="1">
-        <v>906.7</v>
+        <v>921.48</v>
       </c>
       <c r="E30" s="1">
         <v>854.2801079763</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H30" s="1">
         <v>2119279.12</v>
       </c>
       <c r="I30" s="1">
-        <v>135494.12</v>
+        <v>138321.32</v>
       </c>
       <c r="J30" s="1">
-        <v>6.3934060747977</v>
+        <v>6.5268099277079</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2254773.24</v>
+        <v>2257600.44</v>
       </c>
       <c r="N30" s="1">
-        <v>2254773.24</v>
+        <v>2257600.44</v>
       </c>
       <c r="O30" s="1">
-        <v>1.57</v>
+        <v>1.48</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="C31" s="1">
         <v>384990.0</v>
       </c>
       <c r="D31" s="1">
-        <v>9.135</v>
+        <v>9.782</v>
       </c>
       <c r="E31" s="1">
         <v>7.5884173355</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2921464.79</v>
       </c>
       <c r="I31" s="1">
-        <v>595418.86</v>
+        <v>844507.39</v>
       </c>
       <c r="J31" s="1">
-        <v>20.380832999873</v>
+        <v>28.906985047046</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3516883.65</v>
+        <v>3765972.18</v>
       </c>
       <c r="N31" s="1">
-        <v>3516883.65</v>
+        <v>3765972.18</v>
       </c>
       <c r="O31" s="1">
-        <v>2.45</v>
+        <v>2.46</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B32" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="C32" s="1">
         <v>10684.0</v>
       </c>
       <c r="D32" s="1">
-        <v>192.82</v>
+        <v>188.71</v>
       </c>
       <c r="E32" s="1">
         <v>200.6878790715</v>
       </c>
       <c r="F32" t="s">
         <v>36</v>
       </c>
       <c r="G32">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H32" s="1">
         <v>1912555.26</v>
       </c>
       <c r="I32" s="1">
-        <v>-128156.06</v>
+        <v>-192046.97</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.7007768444819</v>
+        <v>-10.041381497129</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1784399.2</v>
+        <v>1720508.29</v>
       </c>
       <c r="N32" s="1">
-        <v>1784399.2</v>
+        <v>1720508.29</v>
       </c>
       <c r="O32" s="1">
-        <v>1.24</v>
+        <v>1.13</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="C33" s="1">
         <v>17518.0</v>
       </c>
       <c r="D33" s="1">
-        <v>37.01</v>
+        <v>35.19</v>
       </c>
       <c r="E33" s="1">
         <v>57.5202083571</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H33" s="1">
         <v>908284.34</v>
       </c>
       <c r="I33" s="1">
-        <v>-346706.88</v>
+        <v>-382228.6</v>
       </c>
       <c r="J33" s="1">
-        <v>-38.171623656971</v>
+        <v>-42.082482672772</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>561577.46</v>
+        <v>526055.74</v>
       </c>
       <c r="N33" s="1">
-        <v>561577.46</v>
+        <v>526055.74</v>
       </c>
       <c r="O33" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="C34" s="1">
         <v>27181.0</v>
       </c>
       <c r="D34" s="1">
-        <v>66.38</v>
+        <v>67.72</v>
       </c>
       <c r="E34" s="1">
         <v>76.8692542585</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2089383.2</v>
       </c>
       <c r="I34" s="1">
-        <v>-285108.42</v>
+        <v>-248685.88</v>
       </c>
       <c r="J34" s="1">
-        <v>-13.645578274009</v>
+        <v>-11.902358552514</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1804274.78</v>
+        <v>1840697.32</v>
       </c>
       <c r="N34" s="1">
-        <v>1804274.78</v>
+        <v>1840697.32</v>
       </c>
       <c r="O34" s="1">
-        <v>1.26</v>
+        <v>1.2</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="C35" s="1">
         <v>7805.0</v>
       </c>
       <c r="D35" s="1">
-        <v>320.75</v>
+        <v>339.5</v>
       </c>
       <c r="E35" s="1">
         <v>369.4193247918</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
       <c r="G35">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H35" s="1">
         <v>2582186.07</v>
       </c>
       <c r="I35" s="1">
-        <v>-413754.93</v>
+        <v>-320977.3</v>
       </c>
       <c r="J35" s="1">
-        <v>-16.023435909868</v>
+        <v>-12.430448128008</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2168431.14</v>
+        <v>2261208.77</v>
       </c>
       <c r="N35" s="1">
-        <v>2168431.14</v>
+        <v>2261208.77</v>
       </c>
       <c r="O35" s="1">
-        <v>1.51</v>
+        <v>1.48</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="C36" s="1">
         <v>120106.0</v>
       </c>
       <c r="D36" s="1">
-        <v>21.93</v>
+        <v>24.15</v>
       </c>
       <c r="E36" s="1">
         <v>17.4559626497</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>2096565.85</v>
       </c>
       <c r="I36" s="1">
-        <v>537358.73</v>
+        <v>803994.05</v>
       </c>
       <c r="J36" s="1">
-        <v>25.630424629877</v>
+        <v>38.34814203427</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2633924.58</v>
+        <v>2900559.9</v>
       </c>
       <c r="N36" s="1">
-        <v>2633924.58</v>
+        <v>2900559.9</v>
       </c>
       <c r="O36" s="1">
-        <v>1.83</v>
+        <v>1.9</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="C37" s="1">
         <v>504443.0</v>
       </c>
       <c r="D37" s="1">
-        <v>4.966</v>
+        <v>5.727</v>
       </c>
       <c r="E37" s="1">
         <v>4.2598751692</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2148864.21</v>
       </c>
       <c r="I37" s="1">
-        <v>356199.73</v>
+        <v>740080.85</v>
       </c>
       <c r="J37" s="1">
-        <v>16.576186077388</v>
+        <v>34.440559182658</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2505063.94</v>
+        <v>2888945.06</v>
       </c>
       <c r="N37" s="1">
-        <v>2505063.94</v>
+        <v>2888945.06</v>
       </c>
       <c r="O37" s="1">
-        <v>1.74</v>
+        <v>1.89</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="C38" s="1">
         <v>3384.0</v>
       </c>
       <c r="D38" s="1">
-        <v>477.97</v>
+        <v>483.62</v>
       </c>
       <c r="E38" s="1">
         <v>441.5855112293</v>
       </c>
       <c r="F38" t="s">
         <v>36</v>
       </c>
       <c r="G38">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H38" s="1">
         <v>1332055.96</v>
       </c>
       <c r="I38" s="1">
-        <v>68940.56</v>
+        <v>64513.64</v>
       </c>
       <c r="J38" s="1">
-        <v>5.1755002845376</v>
+        <v>4.8431628953486</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1400996.52</v>
+        <v>1396569.6</v>
       </c>
       <c r="N38" s="1">
-        <v>1400996.52</v>
+        <v>1396569.6</v>
       </c>
       <c r="O38" s="1">
-        <v>0.97</v>
+        <v>0.91</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>111</v>
+      </c>
+      <c r="B39" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C39" s="1">
         <v>20001.0</v>
       </c>
       <c r="D39" s="1">
-        <v>129.7</v>
+        <v>139.81</v>
       </c>
       <c r="E39" s="1">
         <v>84.1574021299</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H39" s="1">
         <v>1494173.57</v>
       </c>
       <c r="I39" s="1">
-        <v>752798.89</v>
+        <v>892087.31</v>
       </c>
       <c r="J39" s="1">
-        <v>50.382291931452</v>
+        <v>59.704396323916</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2246972.46</v>
+        <v>2386260.88</v>
       </c>
       <c r="N39" s="1">
-        <v>2246972.46</v>
+        <v>2386260.88</v>
       </c>
       <c r="O39" s="1">
         <v>1.56</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>113</v>
+      </c>
+      <c r="B40" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C40" s="1">
         <v>377132.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.685</v>
+        <v>4.626</v>
       </c>
       <c r="E40" s="1">
         <v>3.6304812639</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1369170.66</v>
       </c>
       <c r="I40" s="1">
-        <v>397692.76</v>
+        <v>375441.97</v>
       </c>
       <c r="J40" s="1">
-        <v>29.046251984395</v>
+        <v>27.421122944601</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1766863.42</v>
+        <v>1744612.63</v>
       </c>
       <c r="N40" s="1">
-        <v>1766863.42</v>
+        <v>1744612.63</v>
       </c>
       <c r="O40" s="1">
-        <v>1.23</v>
+        <v>1.14</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>115</v>
+      </c>
+      <c r="B41" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="C41" s="1">
         <v>78400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>7698.0</v>
+        <v>7818.0</v>
       </c>
       <c r="E41" s="1">
         <v>5532.6593622449</v>
       </c>
       <c r="F41" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G41">
-        <v>183.86</v>
+        <v>186.79</v>
       </c>
       <c r="H41" s="1">
         <v>2554932.59</v>
       </c>
       <c r="I41" s="1">
-        <v>727584.15</v>
+        <v>726409.28</v>
       </c>
       <c r="J41" s="1">
-        <v>28.477626096585</v>
+        <v>28.431641713099</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3282516.74</v>
+        <v>3281341.87</v>
       </c>
       <c r="N41" s="1">
-        <v>3282516.74</v>
+        <v>3281341.87</v>
       </c>
       <c r="O41" s="1">
-        <v>2.28</v>
+        <v>2.15</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B42" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="C42" s="1">
         <v>3976.0</v>
       </c>
       <c r="D42" s="1">
-        <v>347.7</v>
+        <v>344.9</v>
       </c>
       <c r="E42" s="1">
         <v>381.7093435614</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1517676.35</v>
       </c>
       <c r="I42" s="1">
-        <v>-135221.15</v>
+        <v>-146353.95</v>
       </c>
       <c r="J42" s="1">
-        <v>-8.9097487748294</v>
+        <v>-9.6432912063234</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1382455.2</v>
+        <v>1371322.4</v>
       </c>
       <c r="N42" s="1">
-        <v>1382455.2</v>
+        <v>1371322.4</v>
       </c>
       <c r="O42" s="1">
-        <v>0.96</v>
+        <v>0.9</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="C43" s="1">
         <v>2858.0</v>
       </c>
       <c r="D43" s="1">
-        <v>457.95</v>
+        <v>474.3</v>
       </c>
       <c r="E43" s="1">
         <v>640.6780790763</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1831057.95</v>
       </c>
       <c r="I43" s="1">
-        <v>-522236.85</v>
+        <v>-475508.55</v>
       </c>
       <c r="J43" s="1">
-        <v>-28.521044350344</v>
+        <v>-25.969060673366</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1308821.1</v>
+        <v>1355549.4</v>
       </c>
       <c r="N43" s="1">
-        <v>1308821.1</v>
+        <v>1355549.4</v>
       </c>
       <c r="O43" s="1">
-        <v>0.91</v>
+        <v>0.89</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C44" s="1">
         <v>10750.0</v>
       </c>
       <c r="D44" s="1">
-        <v>104.05</v>
+        <v>115.6</v>
       </c>
       <c r="E44" s="1">
         <v>130.8636483721</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1406784.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-288246.72</v>
+        <v>-164084.22</v>
       </c>
       <c r="J44" s="1">
-        <v>-20.489760682701</v>
+        <v>-11.663780249113</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1118537.5</v>
+        <v>1242700.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1118537.5</v>
+        <v>1242700.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.78</v>
+        <v>0.81</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C45" s="1">
         <v>37038.0</v>
       </c>
       <c r="D45" s="1">
-        <v>28.45</v>
+        <v>31.86</v>
       </c>
       <c r="E45" s="1">
         <v>29.4882139964</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1092184.47</v>
       </c>
       <c r="I45" s="1">
-        <v>-38453.37</v>
+        <v>87846.21</v>
       </c>
       <c r="J45" s="1">
-        <v>-3.5207761194407</v>
+        <v>8.0431660047318</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1053731.1</v>
+        <v>1180030.68</v>
       </c>
       <c r="N45" s="1">
-        <v>1053731.1</v>
+        <v>1180030.68</v>
       </c>
       <c r="O45" s="1">
-        <v>0.73</v>
+        <v>0.77</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>126</v>
+      </c>
+      <c r="B46" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="C46" s="1">
         <v>22367.0</v>
       </c>
       <c r="D46" s="1">
-        <v>381.87</v>
+        <v>432.92</v>
       </c>
       <c r="E46" s="1">
         <v>445.7656037913</v>
       </c>
       <c r="F46" t="s">
         <v>36</v>
       </c>
       <c r="G46">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H46" s="1">
         <v>8866505.22</v>
       </c>
       <c r="I46" s="1">
-        <v>-1468249.45</v>
+        <v>-603398.47</v>
       </c>
       <c r="J46" s="1">
-        <v>-16.559505843273</v>
+        <v>-6.8053698162713</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>7398255.77</v>
+        <v>8263106.75</v>
       </c>
       <c r="N46" s="1">
-        <v>7398255.77</v>
+        <v>8263106.75</v>
       </c>
       <c r="O46" s="1">
-        <v>5.15</v>
+        <v>5.41</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>128</v>
+      </c>
+      <c r="B47" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C47" s="1">
         <v>80651.0</v>
       </c>
       <c r="D47" s="1">
-        <v>212.2</v>
+        <v>203.0</v>
       </c>
       <c r="E47" s="1">
         <v>204.0828479498</v>
       </c>
       <c r="F47" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G47">
-        <v>11.06</v>
+        <v>10.89</v>
       </c>
       <c r="H47" s="1">
         <v>1403954.06</v>
       </c>
       <c r="I47" s="1">
-        <v>143772.59</v>
+        <v>99816.63</v>
       </c>
       <c r="J47" s="1">
-        <v>10.240548041864</v>
+        <v>7.1096792155721</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1547726.65</v>
+        <v>1503770.69</v>
       </c>
       <c r="N47" s="1">
-        <v>1547726.65</v>
+        <v>1503770.69</v>
       </c>
       <c r="O47" s="1">
-        <v>1.08</v>
+        <v>0.98</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>131</v>
+      </c>
+      <c r="B48" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="C48" s="1">
         <v>4716.0</v>
       </c>
       <c r="D48" s="1">
-        <v>520.8</v>
+        <v>558.8</v>
       </c>
       <c r="E48" s="1">
         <v>468.6676357082</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2210236.57</v>
       </c>
       <c r="I48" s="1">
-        <v>245856.23</v>
+        <v>425064.23</v>
       </c>
       <c r="J48" s="1">
-        <v>11.12352556903</v>
+        <v>19.231616912392</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2456092.8</v>
+        <v>2635300.8</v>
       </c>
       <c r="N48" s="1">
-        <v>2456092.8</v>
+        <v>2635300.8</v>
       </c>
       <c r="O48" s="1">
-        <v>1.71</v>
+        <v>1.72</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C49" s="1">
         <v>17039.0</v>
       </c>
       <c r="D49" s="1">
-        <v>95.8</v>
+        <v>111.85</v>
       </c>
       <c r="E49" s="1">
         <v>58.3518663067</v>
       </c>
       <c r="F49" t="s">
         <v>36</v>
       </c>
       <c r="G49">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H49" s="1">
         <v>881264.01</v>
       </c>
       <c r="I49" s="1">
-        <v>532626.16</v>
+        <v>745063.72</v>
       </c>
       <c r="J49" s="1">
-        <v>60.438887093551</v>
+        <v>84.54489364657</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1413890.17</v>
+        <v>1626327.73</v>
       </c>
       <c r="N49" s="1">
-        <v>1413890.17</v>
+        <v>1626327.73</v>
       </c>
       <c r="O49" s="1">
-        <v>0.98</v>
+        <v>1.06</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>135</v>
+      </c>
+      <c r="B50" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="C50" s="1">
         <v>34327.0</v>
       </c>
       <c r="D50" s="1">
-        <v>237.45</v>
+        <v>249.0</v>
       </c>
       <c r="E50" s="1">
         <v>538.838409124</v>
       </c>
       <c r="F50" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="G50">
         <v>7.47</v>
       </c>
       <c r="H50" s="1">
         <v>2479393.33</v>
       </c>
       <c r="I50" s="1">
-        <v>-1388418.44</v>
+        <v>-1335634.65</v>
       </c>
       <c r="J50" s="1">
-        <v>-55.998313103472</v>
+        <v>-53.869413692421</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1090974.89</v>
+        <v>1143758.68</v>
       </c>
       <c r="N50" s="1">
-        <v>1090974.89</v>
+        <v>1143758.68</v>
       </c>
       <c r="O50" s="1">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>138</v>
+      </c>
+      <c r="B51" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C51" s="1">
         <v>23240.0</v>
       </c>
       <c r="D51" s="1">
-        <v>350.6</v>
+        <v>383.4</v>
       </c>
       <c r="E51" s="1">
         <v>417.3573962995</v>
       </c>
       <c r="F51" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
         <v>1299636.84</v>
       </c>
       <c r="I51" s="1">
-        <v>-209063.78</v>
+        <v>-107331.64</v>
       </c>
       <c r="J51" s="1">
-        <v>-16.086323006972</v>
+        <v>-8.2585870680613</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1090573.06</v>
+        <v>1192305.2</v>
       </c>
       <c r="N51" s="1">
-        <v>1090573.06</v>
+        <v>1192305.2</v>
       </c>
       <c r="O51" s="1">
-        <v>0.76</v>
+        <v>0.78</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B52" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C52" s="1">
         <v>67960.0</v>
       </c>
       <c r="D52" s="1">
-        <v>172.7</v>
+        <v>202.5</v>
       </c>
       <c r="E52" s="1">
         <v>132.4028225427</v>
       </c>
       <c r="F52" t="s">
         <v>36</v>
       </c>
       <c r="G52">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H52" s="1">
         <v>7946827.18</v>
       </c>
       <c r="I52" s="1">
-        <v>2219211.8</v>
+        <v>3796911.35</v>
       </c>
       <c r="J52" s="1">
-        <v>27.925758919046</v>
+        <v>47.778959627508</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>10166038.98</v>
+        <v>11743738.53</v>
       </c>
       <c r="N52" s="1">
-        <v>10166038.98</v>
+        <v>11743738.53</v>
       </c>
       <c r="O52" s="1">
-        <v>7.07</v>
+        <v>7.69</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>142</v>
+      </c>
+      <c r="B53" t="s">
         <v>143</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>361.0</v>
+        <v>7764.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4784.78</v>
+        <v>187.5</v>
       </c>
       <c r="E53" s="1">
-        <v>4784.2179778393</v>
+        <v>186.5757843895</v>
       </c>
       <c r="F53" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G53">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H53" s="1">
-        <v>1727102.69</v>
+        <v>1285093.84</v>
       </c>
       <c r="I53" s="1">
-        <v>202.89</v>
+        <v>-42827.34</v>
       </c>
       <c r="J53" s="1">
-        <v>0.011747419604795</v>
+        <v>-3.3326235537788</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1727305.58</v>
+        <v>1242266.5</v>
       </c>
       <c r="N53" s="1">
-        <v>1727305.58</v>
+        <v>1242266.5</v>
       </c>
       <c r="O53" s="1">
-        <v>1.2</v>
+        <v>0.81</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>144</v>
+      </c>
+      <c r="B54" t="s">
         <v>145</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>7764.0</v>
+        <v>94856.0</v>
       </c>
       <c r="D54" s="1">
-        <v>149.68</v>
+        <v>17.36</v>
       </c>
       <c r="E54" s="1">
-        <v>186.5757843895</v>
+        <v>12.0896589567</v>
       </c>
       <c r="F54" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G54">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1285093.84</v>
+        <v>1146776.69</v>
       </c>
       <c r="I54" s="1">
-        <v>-278497.46</v>
+        <v>499923.47</v>
       </c>
       <c r="J54" s="1">
-        <v>-21.671371485214</v>
+        <v>43.593794184986</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1006596.38</v>
+        <v>1646700.16</v>
       </c>
       <c r="N54" s="1">
-        <v>1006596.38</v>
+        <v>1646700.16</v>
       </c>
       <c r="O54" s="1">
-        <v>0.7</v>
+        <v>1.08</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>146</v>
+      </c>
+      <c r="B55" t="s">
         <v>147</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1">
-        <v>94856.0</v>
+        <v>15422.0</v>
       </c>
       <c r="D55" s="1">
-        <v>17.115</v>
+        <v>142.85</v>
       </c>
       <c r="E55" s="1">
-        <v>12.0896589567</v>
+        <v>152.5145979769</v>
       </c>
       <c r="F55" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G55">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H55" s="1">
-        <v>1146776.69</v>
+        <v>2110321.23</v>
       </c>
       <c r="I55" s="1">
-        <v>476683.75</v>
+        <v>-230359.89</v>
       </c>
       <c r="J55" s="1">
-        <v>41.567268863827</v>
+        <v>-10.915868481312</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1623460.44</v>
+        <v>1879961.34</v>
       </c>
       <c r="N55" s="1">
-        <v>1623460.44</v>
+        <v>1879961.34</v>
       </c>
       <c r="O55" s="1">
-        <v>1.13</v>
+        <v>1.23</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>148</v>
+      </c>
+      <c r="B56" t="s">
         <v>149</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>15422.0</v>
+        <v>14097.0</v>
       </c>
       <c r="D56" s="1">
-        <v>144.28</v>
+        <v>136.07</v>
       </c>
       <c r="E56" s="1">
-        <v>152.5145979769</v>
+        <v>157.9966950415</v>
       </c>
       <c r="F56" t="s">
         <v>36</v>
       </c>
       <c r="G56">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H56" s="1">
-        <v>2110321.23</v>
+        <v>1990476.06</v>
       </c>
       <c r="I56" s="1">
-        <v>-183005.37</v>
+        <v>-353595.24</v>
       </c>
       <c r="J56" s="1">
-        <v>-8.6719200564551</v>
+        <v>-17.764355327137</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1927315.86</v>
+        <v>1636880.82</v>
       </c>
       <c r="N56" s="1">
-        <v>1927315.86</v>
+        <v>1636880.82</v>
       </c>
       <c r="O56" s="1">
-        <v>1.34</v>
+        <v>1.07</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>150</v>
+      </c>
+      <c r="B57" t="s">
         <v>151</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>14097.0</v>
+        <v>149900.0</v>
       </c>
       <c r="D57" s="1">
-        <v>129.9</v>
+        <v>3093.0</v>
       </c>
       <c r="E57" s="1">
-        <v>157.9966950415</v>
+        <v>2087.8199866578</v>
       </c>
       <c r="F57" t="s">
-        <v>36</v>
+        <v>117</v>
       </c>
       <c r="G57">
-        <v>1.15</v>
+        <v>186.79</v>
       </c>
       <c r="H57" s="1">
-        <v>1990476.06</v>
+        <v>1849491.67</v>
       </c>
       <c r="I57" s="1">
-        <v>-404334.61</v>
+        <v>632619.93</v>
       </c>
       <c r="J57" s="1">
-        <v>-20.313462599495</v>
+        <v>34.20507052081</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1586141.45</v>
+        <v>2482111.6</v>
       </c>
       <c r="N57" s="1">
-        <v>1586141.45</v>
+        <v>2482111.6</v>
       </c>
       <c r="O57" s="1">
-        <v>1.1</v>
+        <v>1.62</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>152</v>
+      </c>
+      <c r="B58" t="s">
         <v>153</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>149900.0</v>
+        <v>7843.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2505.5</v>
+        <v>273.9</v>
       </c>
       <c r="E58" s="1">
-        <v>2087.8199866578</v>
+        <v>215.9045288793</v>
       </c>
       <c r="F58" t="s">
-        <v>118</v>
+        <v>8</v>
       </c>
       <c r="G58">
-        <v>183.86</v>
+        <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1849491.67</v>
+        <v>1693339.22</v>
       </c>
       <c r="I58" s="1">
-        <v>193229.17</v>
+        <v>454858.48</v>
       </c>
       <c r="J58" s="1">
-        <v>10.447690743046</v>
+        <v>26.861627878672</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2042720.84</v>
+        <v>2148197.7</v>
       </c>
       <c r="N58" s="1">
-        <v>2042720.84</v>
+        <v>2148197.7</v>
       </c>
       <c r="O58" s="1">
-        <v>1.42</v>
+        <v>1.41</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>154</v>
+      </c>
+      <c r="B59" t="s">
         <v>155</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>116631.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>26.235</v>
+      </c>
+      <c r="E59" s="1">
+        <v>18.6728409257</v>
+      </c>
+      <c r="F59" t="s">
         <v>156</v>
       </c>
-      <c r="C59" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G59">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H59" s="1">
-        <v>1693339.22</v>
+        <v>2540739.03</v>
       </c>
       <c r="I59" s="1">
-        <v>166628.23</v>
+        <v>984189.59</v>
       </c>
       <c r="J59" s="1">
-        <v>9.8402155948411</v>
+        <v>38.736351052945</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1859967.45</v>
+        <v>3524928.62</v>
       </c>
       <c r="N59" s="1">
-        <v>1859967.45</v>
+        <v>3524928.62</v>
       </c>
       <c r="O59" s="1">
-        <v>1.29</v>
+        <v>2.31</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>157</v>
       </c>
       <c r="B60" t="s">
         <v>158</v>
       </c>
       <c r="C60" s="1">
-        <v>116631.0</v>
+        <v>123900.0</v>
       </c>
       <c r="D60" s="1">
-        <v>25.73</v>
+        <v>2112.5</v>
       </c>
       <c r="E60" s="1">
-        <v>18.6728409257</v>
+        <v>2555.3766989508</v>
       </c>
       <c r="F60" t="s">
-        <v>77</v>
+        <v>117</v>
       </c>
       <c r="G60">
-        <v>0.87</v>
+        <v>186.79</v>
       </c>
       <c r="H60" s="1">
-        <v>2540739.03</v>
+        <v>1866410.99</v>
       </c>
       <c r="I60" s="1">
-        <v>917134.6</v>
+        <v>-465186.32</v>
       </c>
       <c r="J60" s="1">
-        <v>36.097158707402</v>
+        <v>-24.924109560671</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3457873.63</v>
+        <v>1401224.67</v>
       </c>
       <c r="N60" s="1">
-        <v>3457873.63</v>
+        <v>1401224.67</v>
       </c>
       <c r="O60" s="1">
-        <v>2.41</v>
+        <v>0.92</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>159</v>
       </c>
       <c r="B61" t="s">
         <v>160</v>
       </c>
       <c r="C61" s="1">
-        <v>123900.0</v>
+        <v>6487.0</v>
       </c>
       <c r="D61" s="1">
-        <v>2039.0</v>
+        <v>387.51</v>
       </c>
       <c r="E61" s="1">
-        <v>2555.3766989508</v>
+        <v>336.7764991522</v>
       </c>
       <c r="F61" t="s">
-        <v>118</v>
+        <v>36</v>
       </c>
       <c r="G61">
-        <v>183.86</v>
+        <v>1.17</v>
       </c>
       <c r="H61" s="1">
-        <v>1866410.99</v>
+        <v>1939414.23</v>
       </c>
       <c r="I61" s="1">
-        <v>-492364.23</v>
+        <v>205721.56</v>
       </c>
       <c r="J61" s="1">
-        <v>-26.380268474523</v>
+        <v>10.607406959162</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1374046.76</v>
+        <v>2145135.79</v>
       </c>
       <c r="N61" s="1">
-        <v>1374046.76</v>
+        <v>2145135.79</v>
       </c>
       <c r="O61" s="1">
-        <v>0.96</v>
+        <v>1.4</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
-        <v>6487.0</v>
+        <v>170877.0</v>
       </c>
       <c r="D62" s="1">
-        <v>367.96</v>
+        <v>121.5</v>
       </c>
       <c r="E62" s="1">
-        <v>336.7764991522</v>
+        <v>134.2464297711</v>
       </c>
       <c r="F62" t="s">
-        <v>36</v>
+        <v>130</v>
       </c>
       <c r="G62">
-        <v>1.15</v>
+        <v>10.89</v>
       </c>
       <c r="H62" s="1">
-        <v>1939414.23</v>
+        <v>1973184.66</v>
       </c>
       <c r="I62" s="1">
-        <v>128109.82</v>
+        <v>-66250.45</v>
       </c>
       <c r="J62" s="1">
-        <v>6.6055934837603</v>
+        <v>-3.3575392786603</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2067524.05</v>
+        <v>1906934.21</v>
       </c>
       <c r="N62" s="1">
-        <v>2067524.05</v>
+        <v>1906934.21</v>
       </c>
       <c r="O62" s="1">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
-        <v>170877.0</v>
+        <v>179300.0</v>
       </c>
       <c r="D63" s="1">
-        <v>110.0</v>
+        <v>3191.0</v>
       </c>
       <c r="E63" s="1">
-        <v>134.2464297711</v>
+        <v>2910.6595370887</v>
       </c>
       <c r="F63" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="G63">
-        <v>11.06</v>
+        <v>186.79</v>
       </c>
       <c r="H63" s="1">
-        <v>1973184.66</v>
+        <v>3064180.54</v>
       </c>
       <c r="I63" s="1">
-        <v>-273315.79</v>
+        <v>-1181.61</v>
       </c>
       <c r="J63" s="1">
-        <v>-13.851505920384</v>
+        <v>-0.038562022849998</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1699868.87</v>
+        <v>3062998.93</v>
       </c>
       <c r="N63" s="1">
-        <v>1699868.87</v>
+        <v>3062998.93</v>
       </c>
       <c r="O63" s="1">
-        <v>1.18</v>
+        <v>2.0</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
-        <v>179300.0</v>
+        <v>24867.0</v>
       </c>
       <c r="D64" s="1">
-        <v>3325.0</v>
+        <v>41.975</v>
       </c>
       <c r="E64" s="1">
-        <v>2910.6595370887</v>
+        <v>46.5667177384</v>
       </c>
       <c r="F64" t="s">
-        <v>118</v>
+        <v>156</v>
       </c>
       <c r="G64">
-        <v>183.86</v>
+        <v>0.87</v>
       </c>
       <c r="H64" s="1">
-        <v>3064180.54</v>
+        <v>1335812.17</v>
       </c>
       <c r="I64" s="1">
-        <v>178356.3</v>
+        <v>-133355.71</v>
       </c>
       <c r="J64" s="1">
-        <v>5.820685095794</v>
+        <v>-9.9831183601209</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3242536.84</v>
+        <v>1202456.46</v>
       </c>
       <c r="N64" s="1">
-        <v>3242536.84</v>
+        <v>1202456.46</v>
       </c>
       <c r="O64" s="1">
-        <v>2.26</v>
+        <v>0.79</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
-        <v>24867.0</v>
+        <v>13068.0</v>
       </c>
       <c r="D65" s="1">
-        <v>45.955</v>
+        <v>223.93</v>
       </c>
       <c r="E65" s="1">
-        <v>46.5667177384</v>
+        <v>194.8258103765</v>
       </c>
       <c r="F65" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="G65">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H65" s="1">
-        <v>1335812.17</v>
+        <v>2270159.35</v>
       </c>
       <c r="I65" s="1">
-        <v>-19037.39</v>
+        <v>227017.97</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.4251547056949</v>
+        <v>10.000089641284</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1316774.78</v>
+        <v>2497177.32</v>
       </c>
       <c r="N65" s="1">
-        <v>1316774.78</v>
+        <v>2497177.32</v>
       </c>
       <c r="O65" s="1">
-        <v>0.92</v>
+        <v>1.63</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
-        <v>13068.0</v>
+        <v>22087.0</v>
       </c>
       <c r="D66" s="1">
-        <v>231.24</v>
+        <v>88.85</v>
       </c>
       <c r="E66" s="1">
-        <v>194.8258103765</v>
+        <v>101.7684941368</v>
       </c>
       <c r="F66" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="G66">
-        <v>1.15</v>
+        <v>1.6</v>
       </c>
       <c r="H66" s="1">
-        <v>2270159.35</v>
+        <v>1464870.86</v>
       </c>
       <c r="I66" s="1">
-        <v>347289.17</v>
+        <v>-239539.18</v>
       </c>
       <c r="J66" s="1">
-        <v>15.298008485616</v>
+        <v>-16.352238722258</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2617448.52</v>
+        <v>1225331.68</v>
       </c>
       <c r="N66" s="1">
-        <v>2617448.52</v>
+        <v>1225331.68</v>
       </c>
       <c r="O66" s="1">
-        <v>1.82</v>
+        <v>0.8</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
-        <v>22087.0</v>
+        <v>10509.0</v>
       </c>
       <c r="D67" s="1">
-        <v>82.38</v>
+        <v>227.81</v>
       </c>
       <c r="E67" s="1">
-        <v>101.7684941368</v>
+        <v>238.6213645447</v>
       </c>
       <c r="F67" t="s">
         <v>57</v>
       </c>
       <c r="G67">
-        <v>1.59</v>
+        <v>1.6</v>
       </c>
       <c r="H67" s="1">
-        <v>1464870.86</v>
+        <v>1615899.91</v>
       </c>
       <c r="I67" s="1">
-        <v>-317230.09</v>
+        <v>-121063.48</v>
       </c>
       <c r="J67" s="1">
-        <v>-21.655840024014</v>
+        <v>-7.4920160123036</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1147640.77</v>
+        <v>1494836.43</v>
       </c>
       <c r="N67" s="1">
-        <v>1147640.77</v>
+        <v>1494836.43</v>
       </c>
       <c r="O67" s="1">
-        <v>0.8</v>
+        <v>0.98</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
-        <v>10509.0</v>
+        <v>26756.0</v>
       </c>
       <c r="D68" s="1">
-        <v>217.1</v>
+        <v>121.46</v>
       </c>
       <c r="E68" s="1">
-        <v>238.6213645447</v>
+        <v>128.2709313799</v>
       </c>
       <c r="F68" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="G68">
-        <v>1.59</v>
+        <v>1.17</v>
       </c>
       <c r="H68" s="1">
-        <v>1615899.91</v>
+        <v>3055056.23</v>
       </c>
       <c r="I68" s="1">
-        <v>-176873.83</v>
+        <v>-281848.26</v>
       </c>
       <c r="J68" s="1">
-        <v>-10.94584069876</v>
+        <v>-9.2256324853307</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1439026.08</v>
+        <v>2773207.97</v>
       </c>
       <c r="N68" s="1">
-        <v>1439026.08</v>
+        <v>2773207.97</v>
       </c>
       <c r="O68" s="1">
-        <v>1.0</v>
+        <v>1.82</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
-        <v>26756.0</v>
+        <v>-22289664.93</v>
       </c>
       <c r="D69" s="1">
-        <v>120.44</v>
+        <v>0.85017415</v>
       </c>
       <c r="E69" s="1">
-        <v>128.2709313799</v>
+        <v>0.8511756054</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
       <c r="G69">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H69" s="1">
-        <v>3055056.23</v>
+        <v>0.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-263810.98</v>
+        <v>-26225.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-8.6352250217012</v>
+        <v>0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69">
-        <v>0.0</v>
+      <c r="L69" t="s">
+        <v>177</v>
       </c>
       <c r="M69" s="1">
-        <v>2791245.25</v>
+        <v>-40041.59</v>
       </c>
       <c r="N69" s="1">
-        <v>2791245.25</v>
+        <v>-26225.0</v>
       </c>
       <c r="O69" s="1">
-        <v>1.94</v>
+        <v>-0.02</v>
       </c>
       <c r="P69">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P70">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>