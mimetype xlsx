--- v2 (2026-07-22)
+++ v3 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU2702915468</t>
   </si>
   <si>
@@ -286,51 +286,57 @@
   <si>
     <t>DARLING INGREDIENTS INC</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>US2788651006</t>
   </si>
   <si>
     <t>ECOLAB INC</t>
   </si>
   <si>
     <t>ES0127797019</t>
   </si>
   <si>
-    <t>EDP RENOVAVEIS SA</t>
+    <t>EDP RENEWABLES SA</t>
+  </si>
+  <si>
+    <t>ES0627797931</t>
+  </si>
+  <si>
+    <t>EDP RENOVAVEIS RIGHTS SA</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>US3364331070</t>
   </si>
   <si>
     <t>FIRST SOLAR INC</t>
   </si>
@@ -547,51 +553,51 @@
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>OACT01991635</t>
   </si>
   <si>
     <t>EUR/USD 15/07/26</t>
   </si>
   <si>
-    <t>13 816.59</t>
+    <t>53 292.57</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -911,285 +917,285 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>11812.38</v>
+        <v>12395.21</v>
       </c>
       <c r="D2">
-        <v>122.38</v>
+        <v>129.83</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1445590.97</v>
+        <v>1609282.97</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1445590.97</v>
+        <v>1609282.97</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>385026.82</v>
       </c>
       <c r="D3">
-        <v>139.74</v>
+        <v>148.41</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>53805152.71</v>
+        <v>57140502.6</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>53805152.71</v>
+        <v>57140502.6</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1650.17</v>
+        <v>1624.17</v>
       </c>
       <c r="D4">
-        <v>58587.95</v>
+        <v>62251.05</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>96680074.31</v>
+        <v>101106290.95</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>96680074.31</v>
+        <v>101106290.95</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>5235.0</v>
       </c>
       <c r="D5">
-        <v>114.67</v>
+        <v>121.84</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>600294.92</v>
+        <v>637826.7</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>600294.92</v>
+        <v>637826.7</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>2295.0</v>
+        <v>2340.0</v>
       </c>
       <c r="D6">
-        <v>105.08</v>
+        <v>111.56</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>241169.83</v>
+        <v>261043.57</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>241169.83</v>
+        <v>261043.57</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>109.75</v>
+        <v>116.54</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10975.09</v>
+        <v>11654.06</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10975.09</v>
+        <v>11654.06</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P69"/>
+  <dimension ref="A1:P70"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O69" sqref="O69"/>
+      <selection activeCell="O70" sqref="O70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1211,3436 +1217,3486 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>200.5</v>
+        <v>212.93</v>
       </c>
       <c r="E2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>-288108.74</v>
+        <v>-118455.46</v>
       </c>
       <c r="J2" s="1">
-        <v>-10.797019320086</v>
+        <v>-4.4391776875275</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2380301.23</v>
+        <v>2549954.51</v>
       </c>
       <c r="N2" s="1">
-        <v>2380301.23</v>
+        <v>2549954.51</v>
       </c>
       <c r="O2" s="1">
-        <v>1.56</v>
+        <v>1.59</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>141.55</v>
+        <v>165.0</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-463758.75</v>
+        <v>-237395.9</v>
       </c>
       <c r="J3" s="1">
-        <v>-25.340057150791</v>
+        <v>-12.971454820774</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1366382.15</v>
+        <v>1592745.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1366382.15</v>
+        <v>1592745.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.89</v>
+        <v>0.99</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>255.94</v>
+        <v>274.03</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-707715.61</v>
+        <v>-645992.77</v>
       </c>
       <c r="J4" s="1">
-        <v>-47.853866346525</v>
+        <v>-43.68033040334</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>771194.38</v>
+        <v>832917.22</v>
       </c>
       <c r="N4" s="1">
-        <v>771194.38</v>
+        <v>832917.22</v>
       </c>
       <c r="O4" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>153.82</v>
+        <v>135.65</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>22918.11</v>
+        <v>-64944.55</v>
       </c>
       <c r="J5" s="1">
-        <v>2.9656117116747</v>
+        <v>-8.4038482269892</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>795713.48</v>
+        <v>707850.82</v>
       </c>
       <c r="N5" s="1">
-        <v>795713.48</v>
+        <v>707850.82</v>
       </c>
       <c r="O5" s="1">
-        <v>0.52</v>
+        <v>0.44</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
-        <v>12206.0</v>
+        <v>8387.0</v>
       </c>
       <c r="D6" s="1">
-        <v>303.46</v>
+        <v>510.13</v>
       </c>
       <c r="E6" s="1">
-        <v>186.0293945601</v>
+        <v>186.0293943007</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
-        <v>2014941.7</v>
+        <v>1384508.93</v>
       </c>
       <c r="I6" s="1">
-        <v>1145900.35</v>
+        <v>2298421.53</v>
       </c>
       <c r="J6" s="1">
-        <v>56.870149146251</v>
+        <v>166.00987398471</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3160842.05</v>
+        <v>3682930.46</v>
       </c>
       <c r="N6" s="1">
-        <v>3160842.05</v>
+        <v>3682930.46</v>
       </c>
       <c r="O6" s="1">
-        <v>2.07</v>
+        <v>2.29</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>82.39</v>
+        <v>72.25</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-841245.39</v>
+        <v>-1063934.13</v>
       </c>
       <c r="J7" s="1">
-        <v>-30.361450894151</v>
+        <v>-38.398527025041</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1929522.69</v>
+        <v>1706833.95</v>
       </c>
       <c r="N7" s="1">
-        <v>1929522.69</v>
+        <v>1706833.95</v>
       </c>
       <c r="O7" s="1">
-        <v>1.26</v>
+        <v>1.06</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>345.92</v>
+        <v>329.13</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>238919.86</v>
+        <v>151825.44</v>
       </c>
       <c r="J8" s="1">
-        <v>12.402988555106</v>
+        <v>7.881677122588</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2165228.66</v>
+        <v>2078134.24</v>
       </c>
       <c r="N8" s="1">
-        <v>2165228.66</v>
+        <v>2078134.24</v>
       </c>
       <c r="O8" s="1">
-        <v>1.42</v>
+        <v>1.29</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>403.48</v>
+        <v>458.17</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>1771659.37</v>
+        <v>2291099.88</v>
       </c>
       <c r="J9" s="1">
-        <v>98.470240815422</v>
+        <v>127.34115865387</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3570841.9</v>
+        <v>4090282.41</v>
       </c>
       <c r="N9" s="1">
-        <v>3570841.9</v>
+        <v>4090282.41</v>
       </c>
       <c r="O9" s="1">
-        <v>2.34</v>
+        <v>2.54</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1249.8</v>
+        <v>1394.0</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>746217.78</v>
+        <v>970737.18</v>
       </c>
       <c r="J10" s="1">
-        <v>62.19928566381</v>
+        <v>80.913589546608</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1945938.6</v>
+        <v>2170458.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1945938.6</v>
+        <v>2170458.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.27</v>
+        <v>1.35</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>123.56</v>
+        <v>122.54</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-316656.28</v>
+        <v>-316400.68</v>
       </c>
       <c r="J11" s="1">
-        <v>-33.68240619487</v>
+        <v>-33.655218283033</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>623467.41</v>
+        <v>623723.01</v>
       </c>
       <c r="N11" s="1">
-        <v>623467.41</v>
+        <v>623723.01</v>
       </c>
       <c r="O11" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>206.37</v>
+        <v>225.18</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>766202.55</v>
+        <v>1063111.17</v>
       </c>
       <c r="J12" s="1">
-        <v>28.852553470162</v>
+        <v>40.033111188616</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3421782.24</v>
+        <v>3718690.86</v>
       </c>
       <c r="N12" s="1">
-        <v>3421782.24</v>
+        <v>3718690.86</v>
       </c>
       <c r="O12" s="1">
-        <v>2.24</v>
+        <v>2.31</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>135.88</v>
+        <v>142.59</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>1293014.78</v>
+        <v>1486056.78</v>
       </c>
       <c r="J13" s="1">
-        <v>64.521554266655</v>
+        <v>74.154367496171</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3297019.17</v>
+        <v>3490061.17</v>
       </c>
       <c r="N13" s="1">
-        <v>3297019.17</v>
+        <v>3490061.17</v>
       </c>
       <c r="O13" s="1">
-        <v>2.16</v>
+        <v>2.17</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>155.65</v>
+        <v>145.33</v>
       </c>
       <c r="E14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-172655.62</v>
+        <v>-244726.87</v>
       </c>
       <c r="J14" s="1">
-        <v>-12.226256633626</v>
+        <v>-17.329835644875</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1239515.13</v>
+        <v>1167443.88</v>
       </c>
       <c r="N14" s="1">
-        <v>1239515.13</v>
+        <v>1167443.88</v>
       </c>
       <c r="O14" s="1">
-        <v>0.81</v>
+        <v>0.73</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>422.65</v>
+        <v>459.97</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>1801802.13</v>
+        <v>2387604.84</v>
       </c>
       <c r="J15" s="1">
-        <v>43.028442053144</v>
+        <v>57.017868273774</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>5989269.87</v>
+        <v>6575072.58</v>
       </c>
       <c r="N15" s="1">
-        <v>5989269.87</v>
+        <v>6575072.58</v>
       </c>
       <c r="O15" s="1">
-        <v>3.92</v>
+        <v>4.09</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.605</v>
+        <v>11.56</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>1114641.05</v>
+        <v>1375166.0</v>
       </c>
       <c r="J16" s="1">
-        <v>62.676144349687</v>
+        <v>77.325433798424</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2893054.61</v>
+        <v>3153579.56</v>
       </c>
       <c r="N16" s="1">
-        <v>2893054.61</v>
+        <v>3153579.56</v>
       </c>
       <c r="O16" s="1">
-        <v>1.89</v>
+        <v>1.96</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>808.87</v>
+        <v>865.36</v>
       </c>
       <c r="E17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>1120273.7</v>
+        <v>1315183.64</v>
       </c>
       <c r="J17" s="1">
-        <v>83.53024007347</v>
+        <v>98.063183300563</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2461433.14</v>
+        <v>2656343.08</v>
       </c>
       <c r="N17" s="1">
-        <v>2461433.14</v>
+        <v>2656343.08</v>
       </c>
       <c r="O17" s="1">
-        <v>1.61</v>
+        <v>1.65</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>63.83</v>
+        <v>79.03</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>350686.93</v>
+        <v>595882.16</v>
       </c>
       <c r="J18" s="1">
-        <v>55.293399573101</v>
+        <v>93.953744929594</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>984916.21</v>
+        <v>1230111.44</v>
       </c>
       <c r="N18" s="1">
-        <v>984916.21</v>
+        <v>1230111.44</v>
       </c>
       <c r="O18" s="1">
-        <v>0.64</v>
+        <v>0.77</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>152.0</v>
+        <v>166.3</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>103524.19</v>
+        <v>239502.77</v>
       </c>
       <c r="J19" s="1">
-        <v>8.0436641086902</v>
+        <v>18.608982451163</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1390551.95</v>
+        <v>1526530.53</v>
       </c>
       <c r="N19" s="1">
-        <v>1390551.95</v>
+        <v>1526530.53</v>
       </c>
       <c r="O19" s="1">
-        <v>0.91</v>
+        <v>0.95</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>1003.7</v>
+        <v>946.11</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>292461.61</v>
+        <v>200494.06</v>
       </c>
       <c r="J20" s="1">
-        <v>18.52182900731</v>
+        <v>12.697450090291</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1871472.03</v>
+        <v>1779504.48</v>
       </c>
       <c r="N20" s="1">
-        <v>1871472.03</v>
+        <v>1779504.48</v>
       </c>
       <c r="O20" s="1">
-        <v>1.22</v>
+        <v>1.11</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>116.09</v>
+        <v>106.75</v>
       </c>
       <c r="E21" s="1">
-        <v>117.05</v>
+        <v>71.6081807451</v>
       </c>
       <c r="F21" t="s">
         <v>36</v>
       </c>
       <c r="G21">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
-        <v>2098359.53</v>
+        <v>1747012.98</v>
       </c>
       <c r="I21" s="1">
-        <v>-249.61</v>
+        <v>199150.62</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.011895482944241</v>
+        <v>11.399492864672</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2098109.92</v>
+        <v>1946163.6</v>
       </c>
       <c r="N21" s="1">
-        <v>2098109.92</v>
+        <v>1946163.6</v>
       </c>
       <c r="O21" s="1">
-        <v>1.37</v>
+        <v>1.21</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" t="s">
         <v>78</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>101.88</v>
+        <v>94.54</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>127377.11</v>
+        <v>-18261.34</v>
       </c>
       <c r="J22" s="1">
-        <v>5.9233138982103</v>
+        <v>-0.84919220589903</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2277813.71</v>
+        <v>2132175.26</v>
       </c>
       <c r="N22" s="1">
-        <v>2277813.71</v>
+        <v>2132175.26</v>
       </c>
       <c r="O22" s="1">
-        <v>1.49</v>
+        <v>1.33</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>79</v>
       </c>
       <c r="B23" t="s">
         <v>80</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>68.08</v>
+        <v>61.36</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-645.28</v>
+        <v>-137961.76</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.046363249680987</v>
+        <v>-9.9125271592307</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1391146.72</v>
+        <v>1253830.24</v>
       </c>
       <c r="N23" s="1">
-        <v>1391146.72</v>
+        <v>1253830.24</v>
       </c>
       <c r="O23" s="1">
-        <v>0.91</v>
+        <v>0.78</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>81</v>
       </c>
       <c r="B24" t="s">
         <v>82</v>
       </c>
       <c r="C24" s="1">
         <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>60.25</v>
+        <v>60.44</v>
       </c>
       <c r="E24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>744995.37</v>
+        <v>768682.66</v>
       </c>
       <c r="J24" s="1">
-        <v>59.960310534849</v>
+        <v>61.866761663705</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1987476.21</v>
+        <v>2011163.5</v>
       </c>
       <c r="N24" s="1">
-        <v>1987476.21</v>
+        <v>2011163.5</v>
       </c>
       <c r="O24" s="1">
-        <v>1.3</v>
+        <v>1.25</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>83</v>
       </c>
       <c r="B25" t="s">
         <v>84</v>
       </c>
       <c r="C25" s="1">
         <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>579.99</v>
+        <v>542.43</v>
       </c>
       <c r="E25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>428001.68</v>
+        <v>323365.36</v>
       </c>
       <c r="J25" s="1">
-        <v>30.118124085649</v>
+        <v>22.75495282514</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1849078.5</v>
+        <v>1744442.18</v>
       </c>
       <c r="N25" s="1">
-        <v>1849078.5</v>
+        <v>1744442.18</v>
       </c>
       <c r="O25" s="1">
-        <v>1.21</v>
+        <v>1.09</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>85</v>
       </c>
       <c r="B26" t="s">
         <v>86</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>64.36</v>
+        <v>71.4</v>
       </c>
       <c r="E26" s="1">
-        <v>87.738507799</v>
+        <v>86.098507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1985610.17</v>
+        <v>1948495.33</v>
       </c>
       <c r="I26" s="1">
-        <v>-529079.01</v>
+        <v>-332641.93</v>
       </c>
       <c r="J26" s="1">
-        <v>-26.645663786059</v>
+        <v>-17.071733500126</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1456531.16</v>
+        <v>1615853.4</v>
       </c>
       <c r="N26" s="1">
-        <v>1456531.16</v>
+        <v>1615853.4</v>
       </c>
       <c r="O26" s="1">
-        <v>0.95</v>
+        <v>1.01</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>87</v>
       </c>
       <c r="B27" t="s">
         <v>88</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>268.93</v>
+        <v>250.47</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>265406.79</v>
+        <v>120540.52</v>
       </c>
       <c r="J27" s="1">
-        <v>12.466959527188</v>
+        <v>5.6621527438169</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2394288.25</v>
+        <v>2249421.98</v>
       </c>
       <c r="N27" s="1">
-        <v>2394288.25</v>
+        <v>2249421.98</v>
       </c>
       <c r="O27" s="1">
-        <v>1.57</v>
+        <v>1.4</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>89</v>
       </c>
       <c r="B28" t="s">
         <v>90</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>13.53</v>
+        <v>14.2</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>-2262.01</v>
+        <v>84475.52</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.12897453926131</v>
+        <v>4.8165973054316</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1751580.27</v>
+        <v>1838317.8</v>
       </c>
       <c r="N28" s="1">
-        <v>1751580.27</v>
+        <v>1838317.8</v>
       </c>
       <c r="O28" s="1">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>91</v>
       </c>
       <c r="B29" t="s">
         <v>92</v>
       </c>
       <c r="C29" s="1">
-        <v>37926.0</v>
+        <v>129459.0</v>
       </c>
       <c r="D29" s="1">
-        <v>81.53</v>
+        <v>0.1269</v>
       </c>
       <c r="E29" s="1">
-        <v>76.1409020197</v>
+        <v>0.0</v>
       </c>
       <c r="F29" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G29">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2542329.52</v>
+        <v>0.0</v>
       </c>
       <c r="I29" s="1">
-        <v>96324.56</v>
+        <v>16428.35</v>
       </c>
       <c r="J29" s="1">
-        <v>3.7888306469415</v>
+        <v>0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2638654.08</v>
+        <v>16428.35</v>
       </c>
       <c r="N29" s="1">
-        <v>2638654.08</v>
+        <v>16428.35</v>
       </c>
       <c r="O29" s="1">
-        <v>1.73</v>
+        <v>0.01</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>93</v>
       </c>
       <c r="B30" t="s">
         <v>94</v>
       </c>
       <c r="C30" s="1">
-        <v>2871.0</v>
+        <v>37926.0</v>
       </c>
       <c r="D30" s="1">
-        <v>921.48</v>
+        <v>88.16</v>
       </c>
       <c r="E30" s="1">
-        <v>854.2801079763</v>
+        <v>76.1409020197</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>2119279.12</v>
+        <v>2542329.52</v>
       </c>
       <c r="I30" s="1">
-        <v>138321.32</v>
+        <v>335828.49</v>
       </c>
       <c r="J30" s="1">
-        <v>6.5268099277079</v>
+        <v>13.209479233833</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2257600.44</v>
+        <v>2878158.01</v>
       </c>
       <c r="N30" s="1">
-        <v>2257600.44</v>
+        <v>2878158.01</v>
       </c>
       <c r="O30" s="1">
-        <v>1.48</v>
+        <v>1.79</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>95</v>
       </c>
       <c r="B31" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="1">
-        <v>384990.0</v>
+        <v>2871.0</v>
       </c>
       <c r="D31" s="1">
-        <v>9.782</v>
+        <v>1082.2</v>
       </c>
       <c r="E31" s="1">
-        <v>7.5884173355</v>
+        <v>854.2801079763</v>
       </c>
       <c r="F31" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G31">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
-        <v>2921464.79</v>
+        <v>2119279.12</v>
       </c>
       <c r="I31" s="1">
-        <v>844507.39</v>
+        <v>555246.32</v>
       </c>
       <c r="J31" s="1">
-        <v>28.906985047046</v>
+        <v>26.199773062455</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3765972.18</v>
+        <v>2674525.44</v>
       </c>
       <c r="N31" s="1">
-        <v>3765972.18</v>
+        <v>2674525.44</v>
       </c>
       <c r="O31" s="1">
-        <v>2.46</v>
+        <v>1.66</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
-        <v>10684.0</v>
+        <v>322557.0</v>
       </c>
       <c r="D32" s="1">
-        <v>188.71</v>
+        <v>9.56</v>
       </c>
       <c r="E32" s="1">
-        <v>200.6878790715</v>
+        <v>7.588417334</v>
       </c>
       <c r="F32" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G32">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1912555.26</v>
+        <v>2447697.13</v>
       </c>
       <c r="I32" s="1">
-        <v>-192046.97</v>
+        <v>635947.79</v>
       </c>
       <c r="J32" s="1">
-        <v>-10.041381497129</v>
+        <v>25.981473859881</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1720508.29</v>
+        <v>3083644.92</v>
       </c>
       <c r="N32" s="1">
-        <v>1720508.29</v>
+        <v>3083644.92</v>
       </c>
       <c r="O32" s="1">
-        <v>1.13</v>
+        <v>1.92</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>17518.0</v>
+        <v>5123.0</v>
       </c>
       <c r="D33" s="1">
-        <v>35.19</v>
+        <v>303.0</v>
       </c>
       <c r="E33" s="1">
-        <v>57.5202083571</v>
+        <v>200.6878781964</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
-        <v>908284.34</v>
+        <v>917074.19</v>
       </c>
       <c r="I33" s="1">
-        <v>-382228.6</v>
+        <v>419130.51</v>
       </c>
       <c r="J33" s="1">
-        <v>-42.082482672772</v>
+        <v>45.703010134873</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>526055.74</v>
+        <v>1336204.7</v>
       </c>
       <c r="N33" s="1">
-        <v>526055.74</v>
+        <v>1336204.7</v>
       </c>
       <c r="O33" s="1">
-        <v>0.34</v>
+        <v>0.83</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>27181.0</v>
+        <v>17518.0</v>
       </c>
       <c r="D34" s="1">
-        <v>67.72</v>
+        <v>33.63</v>
       </c>
       <c r="E34" s="1">
-        <v>76.8692542585</v>
+        <v>57.5202083571</v>
       </c>
       <c r="F34" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G34">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
-        <v>2089383.2</v>
+        <v>908284.34</v>
       </c>
       <c r="I34" s="1">
-        <v>-248685.88</v>
+        <v>-401156.56</v>
       </c>
       <c r="J34" s="1">
-        <v>-11.902358552514</v>
+        <v>-44.166407184781</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1840697.32</v>
+        <v>507127.78</v>
       </c>
       <c r="N34" s="1">
-        <v>1840697.32</v>
+        <v>507127.78</v>
       </c>
       <c r="O34" s="1">
-        <v>1.2</v>
+        <v>0.32</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>7805.0</v>
+        <v>27181.0</v>
       </c>
       <c r="D35" s="1">
-        <v>339.5</v>
+        <v>66.26</v>
       </c>
       <c r="E35" s="1">
-        <v>369.4193247918</v>
+        <v>76.8692542585</v>
       </c>
       <c r="F35" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G35">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2582186.07</v>
+        <v>2089383.2</v>
       </c>
       <c r="I35" s="1">
-        <v>-320977.3</v>
+        <v>-288370.14</v>
       </c>
       <c r="J35" s="1">
-        <v>-12.430448128008</v>
+        <v>-13.8016875028</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2261208.77</v>
+        <v>1801013.06</v>
       </c>
       <c r="N35" s="1">
-        <v>2261208.77</v>
+        <v>1801013.06</v>
       </c>
       <c r="O35" s="1">
-        <v>1.48</v>
+        <v>1.12</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>120106.0</v>
+        <v>7805.0</v>
       </c>
       <c r="D36" s="1">
-        <v>24.15</v>
+        <v>310.69</v>
       </c>
       <c r="E36" s="1">
-        <v>17.4559626497</v>
+        <v>369.4193247918</v>
       </c>
       <c r="F36" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G36">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>2096565.85</v>
+        <v>2582186.07</v>
       </c>
       <c r="I36" s="1">
-        <v>803994.05</v>
+        <v>-494783.6</v>
       </c>
       <c r="J36" s="1">
-        <v>38.34814203427</v>
+        <v>-19.161423173505</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2900559.9</v>
+        <v>2087402.47</v>
       </c>
       <c r="N36" s="1">
-        <v>2900559.9</v>
+        <v>2087402.47</v>
       </c>
       <c r="O36" s="1">
-        <v>1.9</v>
+        <v>1.3</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>504443.0</v>
+        <v>120106.0</v>
       </c>
       <c r="D37" s="1">
-        <v>5.727</v>
+        <v>26.5</v>
       </c>
       <c r="E37" s="1">
-        <v>4.2598751692</v>
+        <v>17.4559626497</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2148864.21</v>
+        <v>2096565.85</v>
       </c>
       <c r="I37" s="1">
-        <v>740080.85</v>
+        <v>1086243.15</v>
       </c>
       <c r="J37" s="1">
-        <v>34.440559182658</v>
+        <v>51.810590638019</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2888945.06</v>
+        <v>3182809.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2888945.06</v>
+        <v>3182809.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.89</v>
+        <v>1.98</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>3384.0</v>
+        <v>504443.0</v>
       </c>
       <c r="D38" s="1">
-        <v>483.62</v>
+        <v>5.694</v>
       </c>
       <c r="E38" s="1">
-        <v>441.5855112293</v>
+        <v>4.2598751692</v>
       </c>
       <c r="F38" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G38">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1332055.96</v>
+        <v>2148864.21</v>
       </c>
       <c r="I38" s="1">
-        <v>64513.64</v>
+        <v>723434.23</v>
       </c>
       <c r="J38" s="1">
-        <v>4.8431628953486</v>
+        <v>33.66588854863</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1396569.6</v>
+        <v>2872298.44</v>
       </c>
       <c r="N38" s="1">
-        <v>1396569.6</v>
+        <v>2872298.44</v>
       </c>
       <c r="O38" s="1">
-        <v>0.91</v>
+        <v>1.79</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>20001.0</v>
+        <v>3384.0</v>
       </c>
       <c r="D39" s="1">
-        <v>139.81</v>
+        <v>412.26</v>
       </c>
       <c r="E39" s="1">
-        <v>84.1574021299</v>
+        <v>441.5855112293</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H39" s="1">
-        <v>1494173.57</v>
+        <v>1332055.96</v>
       </c>
       <c r="I39" s="1">
-        <v>892087.31</v>
+        <v>-131153.97</v>
       </c>
       <c r="J39" s="1">
-        <v>59.704396323916</v>
+        <v>-9.8459804946933</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2386260.88</v>
+        <v>1200901.99</v>
       </c>
       <c r="N39" s="1">
-        <v>2386260.88</v>
+        <v>1200901.99</v>
       </c>
       <c r="O39" s="1">
-        <v>1.56</v>
+        <v>0.75</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>377132.0</v>
+        <v>20001.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.626</v>
+        <v>133.91</v>
       </c>
       <c r="E40" s="1">
-        <v>3.6304812639</v>
+        <v>84.1574021299</v>
       </c>
       <c r="F40" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G40">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H40" s="1">
-        <v>1369170.66</v>
+        <v>1494173.57</v>
       </c>
       <c r="I40" s="1">
-        <v>375441.97</v>
+        <v>811356.18</v>
       </c>
       <c r="J40" s="1">
-        <v>27.421122944601</v>
+        <v>54.301333947434</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1744612.63</v>
+        <v>2305529.75</v>
       </c>
       <c r="N40" s="1">
-        <v>1744612.63</v>
+        <v>2305529.75</v>
       </c>
       <c r="O40" s="1">
-        <v>1.14</v>
+        <v>1.43</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>78400.0</v>
+        <v>377132.0</v>
       </c>
       <c r="D41" s="1">
-        <v>7818.0</v>
+        <v>4.43</v>
       </c>
       <c r="E41" s="1">
-        <v>5532.6593622449</v>
+        <v>3.6304812639</v>
       </c>
       <c r="F41" t="s">
-        <v>117</v>
+        <v>8</v>
       </c>
       <c r="G41">
-        <v>186.79</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2554932.59</v>
+        <v>1369170.66</v>
       </c>
       <c r="I41" s="1">
-        <v>726409.28</v>
+        <v>301524.1</v>
       </c>
       <c r="J41" s="1">
-        <v>28.431641713099</v>
+        <v>22.022389816621</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3281341.87</v>
+        <v>1670694.76</v>
       </c>
       <c r="N41" s="1">
-        <v>3281341.87</v>
+        <v>1670694.76</v>
       </c>
       <c r="O41" s="1">
-        <v>2.15</v>
+        <v>1.04</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>117</v>
+      </c>
+      <c r="B42" t="s">
         <v>118</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>67000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>8699.0</v>
+      </c>
+      <c r="E42" s="1">
+        <v>5532.659358209</v>
+      </c>
+      <c r="F42" t="s">
         <v>119</v>
       </c>
-      <c r="C42" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>185.56</v>
       </c>
       <c r="H42" s="1">
-        <v>1517676.35</v>
+        <v>2183424.53</v>
       </c>
       <c r="I42" s="1">
-        <v>-146353.95</v>
+        <v>957445.31</v>
       </c>
       <c r="J42" s="1">
-        <v>-9.6432912063234</v>
+        <v>43.850625329377</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1371322.4</v>
+        <v>3140869.84</v>
       </c>
       <c r="N42" s="1">
-        <v>1371322.4</v>
+        <v>3140869.84</v>
       </c>
       <c r="O42" s="1">
-        <v>0.9</v>
+        <v>1.95</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>120</v>
       </c>
       <c r="B43" t="s">
         <v>121</v>
       </c>
       <c r="C43" s="1">
-        <v>2858.0</v>
+        <v>3976.0</v>
       </c>
       <c r="D43" s="1">
-        <v>474.3</v>
+        <v>379.4</v>
       </c>
       <c r="E43" s="1">
-        <v>640.6780790763</v>
+        <v>381.7093435614</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1831057.95</v>
+        <v>1517676.35</v>
       </c>
       <c r="I43" s="1">
-        <v>-475508.55</v>
+        <v>-9181.95</v>
       </c>
       <c r="J43" s="1">
-        <v>-25.969060673366</v>
+        <v>-0.60500053255755</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1355549.4</v>
+        <v>1508494.4</v>
       </c>
       <c r="N43" s="1">
-        <v>1355549.4</v>
+        <v>1508494.4</v>
       </c>
       <c r="O43" s="1">
-        <v>0.89</v>
+        <v>0.94</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="1">
-        <v>10750.0</v>
+        <v>2858.0</v>
       </c>
       <c r="D44" s="1">
-        <v>115.6</v>
+        <v>469.8</v>
       </c>
       <c r="E44" s="1">
-        <v>130.8636483721</v>
+        <v>640.6780790763</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1406784.22</v>
+        <v>1831057.95</v>
       </c>
       <c r="I44" s="1">
-        <v>-164084.22</v>
+        <v>-488369.55</v>
       </c>
       <c r="J44" s="1">
-        <v>-11.663780249113</v>
+        <v>-26.671441501892</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1242700.0</v>
+        <v>1342688.4</v>
       </c>
       <c r="N44" s="1">
-        <v>1242700.0</v>
+        <v>1342688.4</v>
       </c>
       <c r="O44" s="1">
-        <v>0.81</v>
+        <v>0.84</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>37038.0</v>
+        <v>10750.0</v>
       </c>
       <c r="D45" s="1">
-        <v>31.86</v>
+        <v>130.85</v>
       </c>
       <c r="E45" s="1">
-        <v>29.4882139964</v>
+        <v>130.8636483721</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1092184.47</v>
+        <v>1406784.22</v>
       </c>
       <c r="I45" s="1">
-        <v>87846.21</v>
+        <v>-146.72</v>
       </c>
       <c r="J45" s="1">
-        <v>8.0431660047318</v>
+        <v>-0.010429460176913</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1180030.68</v>
+        <v>1406637.5</v>
       </c>
       <c r="N45" s="1">
-        <v>1180030.68</v>
+        <v>1406637.5</v>
       </c>
       <c r="O45" s="1">
-        <v>0.77</v>
+        <v>0.87</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>22367.0</v>
+        <v>37038.0</v>
       </c>
       <c r="D46" s="1">
-        <v>432.92</v>
+        <v>31.39</v>
       </c>
       <c r="E46" s="1">
-        <v>445.7656037913</v>
+        <v>29.4882139964</v>
       </c>
       <c r="F46" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G46">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>8866505.22</v>
+        <v>1092184.47</v>
       </c>
       <c r="I46" s="1">
-        <v>-603398.47</v>
+        <v>70438.35</v>
       </c>
       <c r="J46" s="1">
-        <v>-6.8053698162713</v>
+        <v>6.4493088791127</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>8263106.75</v>
+        <v>1162622.82</v>
       </c>
       <c r="N46" s="1">
-        <v>8263106.75</v>
+        <v>1162622.82</v>
       </c>
       <c r="O46" s="1">
-        <v>5.41</v>
+        <v>0.72</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>80651.0</v>
+        <v>22367.0</v>
       </c>
       <c r="D47" s="1">
-        <v>203.0</v>
+        <v>460.52</v>
       </c>
       <c r="E47" s="1">
-        <v>204.0828479498</v>
+        <v>445.7656037913</v>
       </c>
       <c r="F47" t="s">
-        <v>130</v>
+        <v>36</v>
       </c>
       <c r="G47">
-        <v>10.89</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>1403954.06</v>
+        <v>8866505.22</v>
       </c>
       <c r="I47" s="1">
-        <v>99816.63</v>
+        <v>199.47</v>
       </c>
       <c r="J47" s="1">
-        <v>7.1096792155721</v>
+        <v>0.0022497026173295</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1503770.69</v>
+        <v>8866704.69</v>
       </c>
       <c r="N47" s="1">
-        <v>1503770.69</v>
+        <v>8866704.69</v>
       </c>
       <c r="O47" s="1">
-        <v>0.98</v>
+        <v>5.52</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>130</v>
+      </c>
+      <c r="B48" t="s">
         <v>131</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>80651.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>198.9</v>
+      </c>
+      <c r="E48" s="1">
+        <v>204.0828479498</v>
+      </c>
+      <c r="F48" t="s">
         <v>132</v>
       </c>
-      <c r="C48" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G48">
-        <v>1.0</v>
+        <v>10.78</v>
       </c>
       <c r="H48" s="1">
-        <v>2210236.57</v>
+        <v>1403954.06</v>
       </c>
       <c r="I48" s="1">
-        <v>425064.23</v>
+        <v>83710.22</v>
       </c>
       <c r="J48" s="1">
-        <v>19.231616912392</v>
+        <v>5.9624614782623</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2635300.8</v>
+        <v>1487664.28</v>
       </c>
       <c r="N48" s="1">
-        <v>2635300.8</v>
+        <v>1487664.28</v>
       </c>
       <c r="O48" s="1">
-        <v>1.72</v>
+        <v>0.93</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>133</v>
       </c>
       <c r="B49" t="s">
         <v>134</v>
       </c>
       <c r="C49" s="1">
-        <v>17039.0</v>
+        <v>4716.0</v>
       </c>
       <c r="D49" s="1">
-        <v>111.85</v>
+        <v>444.9</v>
       </c>
       <c r="E49" s="1">
-        <v>58.3518663067</v>
+        <v>468.6676357082</v>
       </c>
       <c r="F49" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>881264.01</v>
+        <v>2210236.57</v>
       </c>
       <c r="I49" s="1">
-        <v>745063.72</v>
+        <v>-112088.17</v>
       </c>
       <c r="J49" s="1">
-        <v>84.54489364657</v>
+        <v>-5.0713200352123</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1626327.73</v>
+        <v>2098148.4</v>
       </c>
       <c r="N49" s="1">
-        <v>1626327.73</v>
+        <v>2098148.4</v>
       </c>
       <c r="O49" s="1">
-        <v>1.06</v>
+        <v>1.31</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>135</v>
       </c>
       <c r="B50" t="s">
         <v>136</v>
       </c>
       <c r="C50" s="1">
-        <v>34327.0</v>
+        <v>17039.0</v>
       </c>
       <c r="D50" s="1">
-        <v>249.0</v>
+        <v>108.19</v>
       </c>
       <c r="E50" s="1">
-        <v>538.838409124</v>
+        <v>58.3518663067</v>
       </c>
       <c r="F50" t="s">
-        <v>137</v>
+        <v>36</v>
       </c>
       <c r="G50">
-        <v>7.47</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
-        <v>2479393.33</v>
+        <v>881264.01</v>
       </c>
       <c r="I50" s="1">
-        <v>-1335634.65</v>
+        <v>705590.95</v>
       </c>
       <c r="J50" s="1">
-        <v>-53.869413692421</v>
+        <v>80.065785280395</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1143758.68</v>
+        <v>1586854.96</v>
       </c>
       <c r="N50" s="1">
-        <v>1143758.68</v>
+        <v>1586854.96</v>
       </c>
       <c r="O50" s="1">
-        <v>0.75</v>
+        <v>0.99</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>137</v>
+      </c>
+      <c r="B51" t="s">
         <v>138</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" s="1">
+        <v>34327.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>284.9</v>
+      </c>
+      <c r="E51" s="1">
+        <v>538.838409124</v>
+      </c>
+      <c r="F51" t="s">
         <v>139</v>
-      </c>
-[...10 lines deleted...]
-        <v>137</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
-        <v>1299636.84</v>
+        <v>2479393.33</v>
       </c>
       <c r="I51" s="1">
-        <v>-107331.64</v>
+        <v>-1170792.58</v>
       </c>
       <c r="J51" s="1">
-        <v>-8.2585870680613</v>
+        <v>-47.220929645721</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1192305.2</v>
+        <v>1308600.75</v>
       </c>
       <c r="N51" s="1">
-        <v>1192305.2</v>
+        <v>1308600.75</v>
       </c>
       <c r="O51" s="1">
-        <v>0.78</v>
+        <v>0.81</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>140</v>
       </c>
       <c r="B52" t="s">
         <v>141</v>
       </c>
       <c r="C52" s="1">
-        <v>67960.0</v>
+        <v>23240.0</v>
       </c>
       <c r="D52" s="1">
-        <v>202.5</v>
+        <v>374.3</v>
       </c>
       <c r="E52" s="1">
-        <v>132.4028225427</v>
+        <v>417.3573962995</v>
       </c>
       <c r="F52" t="s">
-        <v>36</v>
+        <v>139</v>
       </c>
       <c r="G52">
-        <v>1.17</v>
+        <v>7.47</v>
       </c>
       <c r="H52" s="1">
-        <v>7946827.18</v>
+        <v>1299636.84</v>
       </c>
       <c r="I52" s="1">
-        <v>3796911.35</v>
+        <v>-135685.52</v>
       </c>
       <c r="J52" s="1">
-        <v>47.778959627508</v>
+        <v>-10.440264220272</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>11743738.53</v>
+        <v>1163951.32</v>
       </c>
       <c r="N52" s="1">
-        <v>11743738.53</v>
+        <v>1163951.32</v>
       </c>
       <c r="O52" s="1">
-        <v>7.69</v>
+        <v>0.72</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>142</v>
       </c>
       <c r="B53" t="s">
         <v>143</v>
       </c>
       <c r="C53" s="1">
-        <v>7764.0</v>
+        <v>67960.0</v>
       </c>
       <c r="D53" s="1">
-        <v>187.5</v>
+        <v>224.36</v>
       </c>
       <c r="E53" s="1">
-        <v>186.5757843895</v>
+        <v>132.4028225427</v>
       </c>
       <c r="F53" t="s">
         <v>36</v>
       </c>
       <c r="G53">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H53" s="1">
-        <v>1285093.84</v>
+        <v>7946827.18</v>
       </c>
       <c r="I53" s="1">
-        <v>-42827.34</v>
+        <v>5178339.04</v>
       </c>
       <c r="J53" s="1">
-        <v>-3.3326235537788</v>
+        <v>65.162346213247</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1242266.5</v>
+        <v>13125166.22</v>
       </c>
       <c r="N53" s="1">
-        <v>1242266.5</v>
+        <v>13125166.22</v>
       </c>
       <c r="O53" s="1">
-        <v>0.81</v>
+        <v>8.16</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>144</v>
       </c>
       <c r="B54" t="s">
         <v>145</v>
       </c>
       <c r="C54" s="1">
-        <v>94856.0</v>
+        <v>7764.0</v>
       </c>
       <c r="D54" s="1">
-        <v>17.36</v>
+        <v>248.15</v>
       </c>
       <c r="E54" s="1">
-        <v>12.0896589567</v>
+        <v>186.5757843895</v>
       </c>
       <c r="F54" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G54">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H54" s="1">
-        <v>1146776.69</v>
+        <v>1285093.84</v>
       </c>
       <c r="I54" s="1">
-        <v>499923.47</v>
+        <v>373369.27</v>
       </c>
       <c r="J54" s="1">
-        <v>43.593794184986</v>
+        <v>29.053852596477</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1646700.16</v>
+        <v>1658463.11</v>
       </c>
       <c r="N54" s="1">
-        <v>1646700.16</v>
+        <v>1658463.11</v>
       </c>
       <c r="O54" s="1">
-        <v>1.08</v>
+        <v>1.03</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>146</v>
       </c>
       <c r="B55" t="s">
         <v>147</v>
       </c>
       <c r="C55" s="1">
-        <v>15422.0</v>
+        <v>94856.0</v>
       </c>
       <c r="D55" s="1">
-        <v>142.85</v>
+        <v>17.905</v>
       </c>
       <c r="E55" s="1">
-        <v>152.5145979769</v>
+        <v>12.0896589567</v>
       </c>
       <c r="F55" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G55">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>2110321.23</v>
+        <v>1146776.69</v>
       </c>
       <c r="I55" s="1">
-        <v>-230359.89</v>
+        <v>551619.99</v>
       </c>
       <c r="J55" s="1">
-        <v>-10.915868481312</v>
+        <v>48.101779083075</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1879961.34</v>
+        <v>1698396.68</v>
       </c>
       <c r="N55" s="1">
-        <v>1879961.34</v>
+        <v>1698396.68</v>
       </c>
       <c r="O55" s="1">
-        <v>1.23</v>
+        <v>1.06</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>148</v>
       </c>
       <c r="B56" t="s">
         <v>149</v>
       </c>
       <c r="C56" s="1">
-        <v>14097.0</v>
+        <v>15422.0</v>
       </c>
       <c r="D56" s="1">
-        <v>136.07</v>
+        <v>140.28</v>
       </c>
       <c r="E56" s="1">
-        <v>157.9966950415</v>
+        <v>152.5145979769</v>
       </c>
       <c r="F56" t="s">
         <v>36</v>
       </c>
       <c r="G56">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H56" s="1">
-        <v>1990476.06</v>
+        <v>2110321.23</v>
       </c>
       <c r="I56" s="1">
-        <v>-353595.24</v>
+        <v>-248052.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-17.764355327137</v>
+        <v>-11.754229473396</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1636880.82</v>
+        <v>1862269.23</v>
       </c>
       <c r="N56" s="1">
-        <v>1636880.82</v>
+        <v>1862269.23</v>
       </c>
       <c r="O56" s="1">
-        <v>1.07</v>
+        <v>1.16</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>150</v>
       </c>
       <c r="B57" t="s">
         <v>151</v>
       </c>
       <c r="C57" s="1">
-        <v>149900.0</v>
+        <v>7948.0</v>
       </c>
       <c r="D57" s="1">
-        <v>3093.0</v>
+        <v>228.99</v>
       </c>
       <c r="E57" s="1">
-        <v>2087.8199866578</v>
+        <v>157.996694766</v>
       </c>
       <c r="F57" t="s">
-        <v>117</v>
+        <v>36</v>
       </c>
       <c r="G57">
-        <v>186.79</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>1849491.67</v>
+        <v>1122246.13</v>
       </c>
       <c r="I57" s="1">
-        <v>632619.93</v>
+        <v>444434.18</v>
       </c>
       <c r="J57" s="1">
-        <v>34.20507052081</v>
+        <v>39.60220205883</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2482111.6</v>
+        <v>1566680.31</v>
       </c>
       <c r="N57" s="1">
-        <v>2482111.6</v>
+        <v>1566680.31</v>
       </c>
       <c r="O57" s="1">
-        <v>1.62</v>
+        <v>0.97</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>152</v>
       </c>
       <c r="B58" t="s">
         <v>153</v>
       </c>
       <c r="C58" s="1">
-        <v>7843.0</v>
+        <v>149900.0</v>
       </c>
       <c r="D58" s="1">
-        <v>273.9</v>
+        <v>4417.0</v>
       </c>
       <c r="E58" s="1">
-        <v>215.9045288793</v>
+        <v>2087.8199866578</v>
       </c>
       <c r="F58" t="s">
-        <v>8</v>
+        <v>119</v>
       </c>
       <c r="G58">
-        <v>1.0</v>
+        <v>185.56</v>
       </c>
       <c r="H58" s="1">
-        <v>1693339.22</v>
+        <v>1849491.67</v>
       </c>
       <c r="I58" s="1">
-        <v>454858.48</v>
+        <v>1718590.43</v>
       </c>
       <c r="J58" s="1">
-        <v>26.861627878672</v>
+        <v>92.922312540072</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2148197.7</v>
+        <v>3568082.1</v>
       </c>
       <c r="N58" s="1">
-        <v>2148197.7</v>
+        <v>3568082.1</v>
       </c>
       <c r="O58" s="1">
-        <v>1.41</v>
+        <v>2.22</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>154</v>
       </c>
       <c r="B59" t="s">
         <v>155</v>
       </c>
       <c r="C59" s="1">
-        <v>116631.0</v>
+        <v>6686.0</v>
       </c>
       <c r="D59" s="1">
-        <v>26.235</v>
+        <v>276.2</v>
       </c>
       <c r="E59" s="1">
-        <v>18.6728409257</v>
+        <v>215.9045288663</v>
       </c>
       <c r="F59" t="s">
-        <v>156</v>
+        <v>8</v>
       </c>
       <c r="G59">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>2540739.03</v>
+        <v>1443537.68</v>
       </c>
       <c r="I59" s="1">
-        <v>984189.59</v>
+        <v>403135.52</v>
       </c>
       <c r="J59" s="1">
-        <v>38.736351052945</v>
+        <v>27.926913553098</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>3524928.62</v>
+        <v>1846673.2</v>
       </c>
       <c r="N59" s="1">
-        <v>3524928.62</v>
+        <v>1846673.2</v>
       </c>
       <c r="O59" s="1">
-        <v>2.31</v>
+        <v>1.15</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>156</v>
+      </c>
+      <c r="B60" t="s">
         <v>157</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1">
+        <v>116631.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>23.08</v>
+      </c>
+      <c r="E60" s="1">
+        <v>18.6728409257</v>
+      </c>
+      <c r="F60" t="s">
         <v>158</v>
       </c>
-      <c r="C60" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G60">
-        <v>186.79</v>
+        <v>0.86</v>
       </c>
       <c r="H60" s="1">
-        <v>1866410.99</v>
+        <v>2540739.03</v>
       </c>
       <c r="I60" s="1">
-        <v>-465186.32</v>
+        <v>572838.53</v>
       </c>
       <c r="J60" s="1">
-        <v>-24.924109560671</v>
+        <v>22.546138081722</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1401224.67</v>
+        <v>3113577.56</v>
       </c>
       <c r="N60" s="1">
-        <v>1401224.67</v>
+        <v>3113577.56</v>
       </c>
       <c r="O60" s="1">
-        <v>0.92</v>
+        <v>1.94</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>159</v>
       </c>
       <c r="B61" t="s">
         <v>160</v>
       </c>
       <c r="C61" s="1">
-        <v>6487.0</v>
+        <v>123900.0</v>
       </c>
       <c r="D61" s="1">
-        <v>387.51</v>
+        <v>2345.5</v>
       </c>
       <c r="E61" s="1">
-        <v>336.7764991522</v>
+        <v>2555.3766989508</v>
       </c>
       <c r="F61" t="s">
-        <v>36</v>
+        <v>119</v>
       </c>
       <c r="G61">
-        <v>1.17</v>
+        <v>185.56</v>
       </c>
       <c r="H61" s="1">
-        <v>1939414.23</v>
+        <v>1866410.99</v>
       </c>
       <c r="I61" s="1">
-        <v>205721.56</v>
+        <v>-300336.01</v>
       </c>
       <c r="J61" s="1">
-        <v>10.607406959162</v>
+        <v>-16.091633172391</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>2145135.79</v>
+        <v>1566074.98</v>
       </c>
       <c r="N61" s="1">
-        <v>2145135.79</v>
+        <v>1566074.98</v>
       </c>
       <c r="O61" s="1">
-        <v>1.4</v>
+        <v>0.97</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
-        <v>170877.0</v>
+        <v>6487.0</v>
       </c>
       <c r="D62" s="1">
-        <v>121.5</v>
+        <v>415.88</v>
       </c>
       <c r="E62" s="1">
-        <v>134.2464297711</v>
+        <v>336.7764991522</v>
       </c>
       <c r="F62" t="s">
-        <v>130</v>
+        <v>36</v>
       </c>
       <c r="G62">
-        <v>10.89</v>
+        <v>1.16</v>
       </c>
       <c r="H62" s="1">
-        <v>1973184.66</v>
+        <v>1939414.23</v>
       </c>
       <c r="I62" s="1">
-        <v>-66250.45</v>
+        <v>382883.75</v>
       </c>
       <c r="J62" s="1">
-        <v>-3.3575392786603</v>
+        <v>19.742236809307</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1906934.21</v>
+        <v>2322297.98</v>
       </c>
       <c r="N62" s="1">
-        <v>1906934.21</v>
+        <v>2322297.98</v>
       </c>
       <c r="O62" s="1">
-        <v>1.25</v>
+        <v>1.44</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
-        <v>179300.0</v>
+        <v>170877.0</v>
       </c>
       <c r="D63" s="1">
-        <v>3191.0</v>
+        <v>94.5</v>
       </c>
       <c r="E63" s="1">
-        <v>2910.6595370887</v>
+        <v>134.2464297711</v>
       </c>
       <c r="F63" t="s">
-        <v>117</v>
+        <v>132</v>
       </c>
       <c r="G63">
-        <v>186.79</v>
+        <v>10.78</v>
       </c>
       <c r="H63" s="1">
-        <v>3064180.54</v>
+        <v>1973184.66</v>
       </c>
       <c r="I63" s="1">
-        <v>-1181.61</v>
+        <v>-475653.69</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.038562022849998</v>
+        <v>-24.105888295321</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>3062998.93</v>
+        <v>1497530.97</v>
       </c>
       <c r="N63" s="1">
-        <v>3062998.93</v>
+        <v>1497530.97</v>
       </c>
       <c r="O63" s="1">
-        <v>2.0</v>
+        <v>0.93</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
-        <v>24867.0</v>
+        <v>179300.0</v>
       </c>
       <c r="D64" s="1">
-        <v>41.975</v>
+        <v>2905.5</v>
       </c>
       <c r="E64" s="1">
-        <v>46.5667177384</v>
+        <v>2910.6595370887</v>
       </c>
       <c r="F64" t="s">
-        <v>156</v>
+        <v>119</v>
       </c>
       <c r="G64">
-        <v>0.87</v>
+        <v>185.56</v>
       </c>
       <c r="H64" s="1">
-        <v>1335812.17</v>
+        <v>3064180.54</v>
       </c>
       <c r="I64" s="1">
-        <v>-133355.71</v>
+        <v>-256763.21</v>
       </c>
       <c r="J64" s="1">
-        <v>-9.9831183601209</v>
+        <v>-8.3795065809014</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1202456.46</v>
+        <v>2807417.33</v>
       </c>
       <c r="N64" s="1">
-        <v>1202456.46</v>
+        <v>2807417.33</v>
       </c>
       <c r="O64" s="1">
-        <v>0.79</v>
+        <v>1.75</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
-        <v>13068.0</v>
+        <v>24867.0</v>
       </c>
       <c r="D65" s="1">
-        <v>223.93</v>
+        <v>41.325</v>
       </c>
       <c r="E65" s="1">
-        <v>194.8258103765</v>
+        <v>46.5667177384</v>
       </c>
       <c r="F65" t="s">
-        <v>36</v>
+        <v>158</v>
       </c>
       <c r="G65">
-        <v>1.17</v>
+        <v>0.86</v>
       </c>
       <c r="H65" s="1">
-        <v>2270159.35</v>
+        <v>1335812.17</v>
       </c>
       <c r="I65" s="1">
-        <v>227017.97</v>
+        <v>-147183.66</v>
       </c>
       <c r="J65" s="1">
-        <v>10.000089641284</v>
+        <v>-11.018290093883</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>2497177.32</v>
+        <v>1188628.51</v>
       </c>
       <c r="N65" s="1">
-        <v>2497177.32</v>
+        <v>1188628.51</v>
       </c>
       <c r="O65" s="1">
-        <v>1.63</v>
+        <v>0.74</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
-        <v>22087.0</v>
+        <v>13068.0</v>
       </c>
       <c r="D66" s="1">
-        <v>88.85</v>
+        <v>212.51</v>
       </c>
       <c r="E66" s="1">
-        <v>101.7684941368</v>
+        <v>194.8258103765</v>
       </c>
       <c r="F66" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="G66">
-        <v>1.6</v>
+        <v>1.16</v>
       </c>
       <c r="H66" s="1">
-        <v>1464870.86</v>
+        <v>2270159.35</v>
       </c>
       <c r="I66" s="1">
-        <v>-239539.18</v>
+        <v>120372.35</v>
       </c>
       <c r="J66" s="1">
-        <v>-16.352238722258</v>
+        <v>5.3023744786902</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1225331.68</v>
+        <v>2390531.7</v>
       </c>
       <c r="N66" s="1">
-        <v>1225331.68</v>
+        <v>2390531.7</v>
       </c>
       <c r="O66" s="1">
-        <v>0.8</v>
+        <v>1.49</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
-        <v>10509.0</v>
+        <v>22087.0</v>
       </c>
       <c r="D67" s="1">
-        <v>227.81</v>
+        <v>93.46</v>
       </c>
       <c r="E67" s="1">
-        <v>238.6213645447</v>
+        <v>101.7684941368</v>
       </c>
       <c r="F67" t="s">
         <v>57</v>
       </c>
       <c r="G67">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H67" s="1">
-        <v>1615899.91</v>
+        <v>1464870.86</v>
       </c>
       <c r="I67" s="1">
-        <v>-121063.48</v>
+        <v>-181132.66</v>
       </c>
       <c r="J67" s="1">
-        <v>-7.4920160123036</v>
+        <v>-12.365094080716</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1494836.43</v>
+        <v>1283738.2</v>
       </c>
       <c r="N67" s="1">
-        <v>1494836.43</v>
+        <v>1283738.2</v>
       </c>
       <c r="O67" s="1">
-        <v>0.98</v>
+        <v>0.8</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
-        <v>26756.0</v>
+        <v>10509.0</v>
       </c>
       <c r="D68" s="1">
-        <v>121.46</v>
+        <v>189.5</v>
       </c>
       <c r="E68" s="1">
-        <v>128.2709313799</v>
+        <v>238.6213645447</v>
       </c>
       <c r="F68" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="G68">
-        <v>1.17</v>
+        <v>1.61</v>
       </c>
       <c r="H68" s="1">
-        <v>3055056.23</v>
+        <v>1615899.91</v>
       </c>
       <c r="I68" s="1">
-        <v>-281848.26</v>
+        <v>-377432.56</v>
       </c>
       <c r="J68" s="1">
-        <v>-9.2256324853307</v>
+        <v>-23.357421933392</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>2773207.97</v>
+        <v>1238467.35</v>
       </c>
       <c r="N68" s="1">
-        <v>2773207.97</v>
+        <v>1238467.35</v>
       </c>
       <c r="O68" s="1">
-        <v>1.82</v>
+        <v>0.77</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
-        <v>-22289664.93</v>
+        <v>26756.0</v>
       </c>
       <c r="D69" s="1">
-        <v>0.85017415</v>
+        <v>108.33</v>
       </c>
       <c r="E69" s="1">
-        <v>0.8511756054</v>
+        <v>128.2709313799</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
       <c r="G69">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="1">
-        <v>0.0</v>
+        <v>3055056.23</v>
       </c>
       <c r="I69" s="1">
-        <v>-26225.0</v>
+        <v>-560025.26</v>
       </c>
       <c r="J69" s="1">
+        <v>-18.331095005737</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69">
+        <v>0.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>2495030.97</v>
+      </c>
+      <c r="N69" s="1">
+        <v>2495030.97</v>
+      </c>
+      <c r="O69" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="P69">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16">
+      <c r="A70" t="s">
+        <v>177</v>
+      </c>
+      <c r="B70" t="s">
+        <v>178</v>
+      </c>
+      <c r="C70" s="1">
+        <v>-22289664.93</v>
+      </c>
+      <c r="D70" s="1">
+        <v>0.85926997</v>
+      </c>
+      <c r="E70" s="1">
+        <v>0.8511756054</v>
+      </c>
+      <c r="F70" t="s">
+        <v>36</v>
+      </c>
+      <c r="G70">
+        <v>1.16</v>
+      </c>
+      <c r="H70" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>211966.55</v>
+      </c>
+      <c r="J70" s="1">
         <v>0</v>
       </c>
-      <c r="K69">
-[...14 lines deleted...]
-      <c r="P69">
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" t="s">
+        <v>179</v>
+      </c>
+      <c r="M70" s="1">
+        <v>158673.98</v>
+      </c>
+      <c r="N70" s="1">
+        <v>211966.55</v>
+      </c>
+      <c r="O70" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P70">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>