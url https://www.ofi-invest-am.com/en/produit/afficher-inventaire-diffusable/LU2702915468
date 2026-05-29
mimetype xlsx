--- v0 (2026-05-09)
+++ v1 (2026-05-29)
@@ -553,51 +553,51 @@
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>OACT01964558</t>
   </si>
   <si>
     <t>EUR/USD 15/04/26</t>
   </si>
   <si>
-    <t>33 595.22</t>
+    <t>55 192.15</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -961,211 +961,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>9278.53</v>
+        <v>10306.39</v>
       </c>
       <c r="D2">
-        <v>121.65</v>
+        <v>122.2</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1128692.45</v>
+        <v>1259488.61</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1128692.45</v>
+        <v>1259488.61</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>386079.0</v>
       </c>
       <c r="D3">
-        <v>138.65</v>
+        <v>139.35</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>53528323.26</v>
+        <v>53799771.61</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>53528323.26</v>
+        <v>53799771.61</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1762.17</v>
+        <v>1746.17</v>
       </c>
       <c r="D4">
-        <v>58074.53</v>
+        <v>58382.28</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>102337186.66</v>
+        <v>101945377.81</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>102337186.66</v>
+        <v>101945377.81</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>3130.0</v>
+        <v>4253.0</v>
       </c>
       <c r="D5">
-        <v>113.67</v>
+        <v>114.27</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>355777.51</v>
+        <v>485978.57</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>355777.51</v>
+        <v>485978.57</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1870.0</v>
+        <v>1950.0</v>
       </c>
       <c r="D6">
-        <v>104.33</v>
+        <v>104.84</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>195098.16</v>
+        <v>204441.32</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>195098.16</v>
+        <v>204441.32</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>108.91</v>
+        <v>109.46</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10890.86</v>
+        <v>10945.61</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10890.86</v>
+        <v>10945.61</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1214,3487 +1214,3487 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>12159.0</v>
+        <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>223.26</v>
+        <v>232.08</v>
       </c>
       <c r="E2" s="1">
-        <v>222.77</v>
+        <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H2" s="1">
-        <v>2323036.39</v>
+        <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>-44238.2</v>
+        <v>66151.7</v>
       </c>
       <c r="J2" s="1">
-        <v>-1.9043266041993</v>
+        <v>2.4790680871276</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2278798.19</v>
+        <v>2734561.67</v>
       </c>
       <c r="N2" s="1">
-        <v>2278798.19</v>
+        <v>2734561.67</v>
       </c>
       <c r="O2" s="1">
-        <v>1.45</v>
+        <v>1.73</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>153.6</v>
+        <v>158.2</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-347440.1</v>
+        <v>-303036.3</v>
       </c>
       <c r="J3" s="1">
-        <v>-18.984336124066</v>
+        <v>-16.558085773614</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1482700.8</v>
+        <v>1527104.6</v>
       </c>
       <c r="N3" s="1">
-        <v>1482700.8</v>
+        <v>1527104.6</v>
       </c>
       <c r="O3" s="1">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>266.9</v>
+        <v>262.41</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-687788.14</v>
+        <v>-694146.96</v>
       </c>
       <c r="J4" s="1">
-        <v>-46.506423288141</v>
+        <v>-46.936389955686</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>791121.85</v>
+        <v>784763.03</v>
       </c>
       <c r="N4" s="1">
-        <v>791121.85</v>
+        <v>784763.03</v>
       </c>
       <c r="O4" s="1">
         <v>0.5</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>172.69</v>
+        <v>171.34</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>105984.72</v>
+        <v>106905.72</v>
       </c>
       <c r="J5" s="1">
-        <v>13.714461048078</v>
+        <v>13.833638780729</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>878780.09</v>
+        <v>879701.09</v>
       </c>
       <c r="N5" s="1">
-        <v>878780.09</v>
+        <v>879701.09</v>
       </c>
       <c r="O5" s="1">
         <v>0.56</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>12206.0</v>
       </c>
       <c r="D6" s="1">
-        <v>216.0</v>
+        <v>200.21</v>
       </c>
       <c r="E6" s="1">
         <v>186.0293945601</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H6" s="1">
         <v>2014941.7</v>
       </c>
       <c r="I6" s="1">
-        <v>198276.35</v>
+        <v>54816.29</v>
       </c>
       <c r="J6" s="1">
-        <v>9.8403020792115</v>
+        <v>2.7204901263396</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2213218.05</v>
+        <v>2069757.99</v>
       </c>
       <c r="N6" s="1">
-        <v>2213218.05</v>
+        <v>2069757.99</v>
       </c>
       <c r="O6" s="1">
-        <v>1.4</v>
+        <v>1.31</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>102.7</v>
+        <v>97.98</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-404766.99</v>
+        <v>-493336.79</v>
       </c>
       <c r="J7" s="1">
-        <v>-14.608476000633</v>
+        <v>-17.805055340467</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2366001.09</v>
+        <v>2277431.29</v>
       </c>
       <c r="N7" s="1">
-        <v>2366001.09</v>
+        <v>2277431.29</v>
       </c>
       <c r="O7" s="1">
-        <v>1.5</v>
+        <v>1.44</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>375.82</v>
+        <v>388.16</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>387764.4</v>
+        <v>485102.74</v>
       </c>
       <c r="J8" s="1">
-        <v>20.129918941345</v>
+        <v>25.18302050014</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2314073.2</v>
+        <v>2411411.54</v>
       </c>
       <c r="N8" s="1">
-        <v>2314073.2</v>
+        <v>2411411.54</v>
       </c>
       <c r="O8" s="1">
-        <v>1.47</v>
+        <v>1.53</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>330.57</v>
+        <v>372.3</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>1078753.65</v>
+        <v>1471015.91</v>
       </c>
       <c r="J9" s="1">
-        <v>59.957988253699</v>
+        <v>81.760237522982</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2877936.18</v>
+        <v>3270198.44</v>
       </c>
       <c r="N9" s="1">
-        <v>2877936.18</v>
+        <v>3270198.44</v>
       </c>
       <c r="O9" s="1">
-        <v>1.83</v>
+        <v>2.07</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1204.8</v>
+        <v>1233.4</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>676152.78</v>
+        <v>720682.98</v>
       </c>
       <c r="J10" s="1">
-        <v>56.35917696252</v>
+        <v>60.070890492673</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1875873.6</v>
+        <v>1920403.8</v>
       </c>
       <c r="N10" s="1">
-        <v>1875873.6</v>
+        <v>1920403.8</v>
       </c>
       <c r="O10" s="1">
-        <v>1.19</v>
+        <v>1.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>150.58</v>
+        <v>152.43</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-192690.71</v>
+        <v>-176747.23</v>
       </c>
       <c r="J11" s="1">
-        <v>-20.496314692378</v>
+        <v>-18.800422952856</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>747432.98</v>
+        <v>763376.46</v>
       </c>
       <c r="N11" s="1">
-        <v>747432.98</v>
+        <v>763376.46</v>
       </c>
       <c r="O11" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>196.29</v>
+        <v>196.31</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
-        <v>1.62</v>
+        <v>1.61</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>568369.44</v>
+        <v>581712.77</v>
       </c>
       <c r="J12" s="1">
-        <v>21.402838790351</v>
+        <v>21.90530271754</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3223949.13</v>
+        <v>3237292.46</v>
       </c>
       <c r="N12" s="1">
-        <v>3223949.13</v>
+        <v>3237292.46</v>
       </c>
       <c r="O12" s="1">
         <v>2.05</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>127.61</v>
+        <v>119.1</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>1041924.46</v>
+        <v>864200.4</v>
       </c>
       <c r="J13" s="1">
-        <v>51.99212462803</v>
+        <v>43.123677987552</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3045928.85</v>
+        <v>2868204.79</v>
       </c>
       <c r="N13" s="1">
-        <v>3045928.85</v>
+        <v>2868204.79</v>
       </c>
       <c r="O13" s="1">
-        <v>1.93</v>
+        <v>1.82</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>207.39</v>
+        <v>176.48</v>
       </c>
       <c r="E14" s="1">
-        <v>209.9820327904</v>
+        <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H14" s="1">
-        <v>1764490.26</v>
+        <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-139840.96</v>
+        <v>-17310.62</v>
       </c>
       <c r="J14" s="1">
-        <v>-7.9252894260805</v>
+        <v>-1.2258163540068</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1624649.3</v>
+        <v>1394860.13</v>
       </c>
       <c r="N14" s="1">
-        <v>1624649.3</v>
+        <v>1394860.13</v>
       </c>
       <c r="O14" s="1">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>343.94</v>
+        <v>319.55</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>607048.64</v>
+        <v>306855.37</v>
       </c>
       <c r="J15" s="1">
-        <v>14.496795621881</v>
+        <v>7.327945886456</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4794516.38</v>
+        <v>4494323.11</v>
       </c>
       <c r="N15" s="1">
-        <v>4794516.38</v>
+        <v>4494323.11</v>
       </c>
       <c r="O15" s="1">
-        <v>3.04</v>
+        <v>2.85</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>11.0</v>
+        <v>10.52</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>1222397.44</v>
+        <v>1091452.96</v>
       </c>
       <c r="J16" s="1">
-        <v>68.735274375663</v>
+        <v>61.372280584725</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3000811.0</v>
+        <v>2869866.52</v>
       </c>
       <c r="N16" s="1">
-        <v>3000811.0</v>
+        <v>2869866.52</v>
       </c>
       <c r="O16" s="1">
-        <v>1.9</v>
+        <v>1.82</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>4500.0</v>
+        <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>742.12</v>
+        <v>742.83</v>
       </c>
       <c r="E17" s="1">
-        <v>423.9143133333</v>
+        <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H17" s="1">
-        <v>1692433.39</v>
+        <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>1110958.01</v>
+        <v>902367.1</v>
       </c>
       <c r="J17" s="1">
-        <v>65.642643105735</v>
+        <v>67.282611827271</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2803391.4</v>
+        <v>2243526.54</v>
       </c>
       <c r="N17" s="1">
-        <v>2803391.4</v>
+        <v>2243526.54</v>
       </c>
       <c r="O17" s="1">
-        <v>1.78</v>
+        <v>1.42</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>73.78</v>
+        <v>60.45</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>485678.35</v>
+        <v>291540.94</v>
       </c>
       <c r="J18" s="1">
-        <v>76.577724383838</v>
+        <v>45.967751599232</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1119907.63</v>
+        <v>925770.22</v>
       </c>
       <c r="N18" s="1">
-        <v>1119907.63</v>
+        <v>925770.22</v>
       </c>
       <c r="O18" s="1">
-        <v>0.71</v>
+        <v>0.59</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>156.75</v>
+        <v>157.25</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
         <v>0.91</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>154598.28</v>
+        <v>166761.95</v>
       </c>
       <c r="J19" s="1">
-        <v>12.012039274118</v>
+        <v>12.957136992911</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1441626.04</v>
+        <v>1453789.71</v>
       </c>
       <c r="N19" s="1">
-        <v>1441626.04</v>
+        <v>1453789.71</v>
       </c>
       <c r="O19" s="1">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>997.59</v>
+        <v>1010.79</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>250776.9</v>
+        <v>291554.63</v>
       </c>
       <c r="J20" s="1">
-        <v>15.88190279327</v>
+        <v>18.464389234366</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1829787.32</v>
+        <v>1870565.05</v>
       </c>
       <c r="N20" s="1">
-        <v>1829787.32</v>
+        <v>1870565.05</v>
       </c>
       <c r="O20" s="1">
-        <v>1.16</v>
+        <v>1.19</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>92.8</v>
+        <v>88.2</v>
       </c>
       <c r="E21" s="1">
         <v>71.6081807451</v>
       </c>
       <c r="F21" t="s">
         <v>77</v>
       </c>
       <c r="G21">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H21" s="1">
         <v>1747012.98</v>
       </c>
       <c r="I21" s="1">
-        <v>509875.35</v>
+        <v>380051.24</v>
       </c>
       <c r="J21" s="1">
-        <v>29.185550184063</v>
+        <v>21.754345522951</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2256888.33</v>
+        <v>2127064.22</v>
       </c>
       <c r="N21" s="1">
-        <v>2256888.33</v>
+        <v>2127064.22</v>
       </c>
       <c r="O21" s="1">
-        <v>1.43</v>
+        <v>1.35</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>110.29</v>
+        <v>114.6</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>275249.02</v>
+        <v>392563.32</v>
       </c>
       <c r="J22" s="1">
-        <v>12.799680771802</v>
+        <v>18.255052020599</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2425685.62</v>
+        <v>2542999.92</v>
       </c>
       <c r="N22" s="1">
-        <v>2425685.62</v>
+        <v>2542999.92</v>
       </c>
       <c r="O22" s="1">
-        <v>1.54</v>
+        <v>1.61</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>69.82</v>
+        <v>72.64</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>34909.88</v>
+        <v>92533.76</v>
       </c>
       <c r="J23" s="1">
-        <v>2.5082684768988</v>
+        <v>6.648533688942</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1426701.88</v>
+        <v>1484325.76</v>
       </c>
       <c r="N23" s="1">
-        <v>1426701.88</v>
+        <v>1484325.76</v>
       </c>
       <c r="O23" s="1">
-        <v>0.91</v>
+        <v>0.94</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
-        <v>79655.0</v>
+        <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>48.4</v>
+        <v>53.16</v>
       </c>
       <c r="E24" s="1">
-        <v>35.8165845207</v>
+        <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H24" s="1">
-        <v>2560270.36</v>
+        <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>676079.69</v>
+        <v>497972.25</v>
       </c>
       <c r="J24" s="1">
-        <v>26.406574108837</v>
+        <v>40.078867534086</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>3236350.05</v>
+        <v>1740453.09</v>
       </c>
       <c r="N24" s="1">
-        <v>3236350.05</v>
+        <v>1740453.09</v>
       </c>
       <c r="O24" s="1">
-        <v>2.05</v>
+        <v>1.1</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" s="1">
-        <v>5283.0</v>
+        <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>585.67</v>
+        <v>629.71</v>
       </c>
       <c r="E25" s="1">
-        <v>427.785229983</v>
+        <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H25" s="1">
-        <v>2009515.22</v>
+        <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>587835.97</v>
+        <v>571467.06</v>
       </c>
       <c r="J25" s="1">
-        <v>29.252625914423</v>
+        <v>40.213664170527</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2597351.19</v>
+        <v>1992543.88</v>
       </c>
       <c r="N25" s="1">
-        <v>2597351.19</v>
+        <v>1992543.88</v>
       </c>
       <c r="O25" s="1">
-        <v>1.65</v>
+        <v>1.26</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26" t="s">
         <v>87</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>66.82</v>
+        <v>60.44</v>
       </c>
       <c r="E26" s="1">
         <v>87.738507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1985610.17</v>
       </c>
       <c r="I26" s="1">
-        <v>-473406.75</v>
+        <v>-617792.53</v>
       </c>
       <c r="J26" s="1">
-        <v>-23.841877784097</v>
+        <v>-31.113485382682</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1512203.42</v>
+        <v>1367817.64</v>
       </c>
       <c r="N26" s="1">
-        <v>1512203.42</v>
+        <v>1367817.64</v>
       </c>
       <c r="O26" s="1">
-        <v>0.96</v>
+        <v>0.87</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" t="s">
         <v>89</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>288.16</v>
+        <v>308.35</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>394831.68</v>
+        <v>595786.58</v>
       </c>
       <c r="J27" s="1">
-        <v>18.546437996599</v>
+        <v>27.98589734536</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2523713.14</v>
+        <v>2724668.04</v>
       </c>
       <c r="N27" s="1">
-        <v>2523713.14</v>
+        <v>2724668.04</v>
       </c>
       <c r="O27" s="1">
-        <v>1.6</v>
+        <v>1.73</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>13.28</v>
+        <v>13.36</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>-34626.76</v>
+        <v>-24270.04</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.9743371678781</v>
+        <v>-1.3838211267207</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1719215.52</v>
+        <v>1729572.24</v>
       </c>
       <c r="N28" s="1">
-        <v>1719215.52</v>
+        <v>1729572.24</v>
       </c>
       <c r="O28" s="1">
-        <v>1.09</v>
+        <v>1.1</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" t="s">
         <v>93</v>
       </c>
       <c r="C29" s="1">
-        <v>28746.0</v>
+        <v>37926.0</v>
       </c>
       <c r="D29" s="1">
-        <v>76.8</v>
+        <v>86.47</v>
       </c>
       <c r="E29" s="1">
-        <v>75.6014906422</v>
+        <v>76.1409020197</v>
       </c>
       <c r="F29" t="s">
         <v>36</v>
       </c>
       <c r="G29">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H29" s="1">
-        <v>1942657.35</v>
+        <v>2542329.52</v>
       </c>
       <c r="I29" s="1">
-        <v>-89400.02</v>
+        <v>235227.2</v>
       </c>
       <c r="J29" s="1">
-        <v>-4.6019448566161</v>
+        <v>9.2524276711384</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1853257.33</v>
+        <v>2777556.72</v>
       </c>
       <c r="N29" s="1">
-        <v>1853257.33</v>
+        <v>2777556.72</v>
       </c>
       <c r="O29" s="1">
-        <v>1.18</v>
+        <v>1.76</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" t="s">
         <v>95</v>
       </c>
       <c r="C30" s="1">
         <v>2871.0</v>
       </c>
       <c r="D30" s="1">
-        <v>1044.67</v>
+        <v>1051.99</v>
       </c>
       <c r="E30" s="1">
         <v>854.2801079763</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H30" s="1">
         <v>2119279.12</v>
       </c>
       <c r="I30" s="1">
-        <v>398452.31</v>
+        <v>438748.57</v>
       </c>
       <c r="J30" s="1">
-        <v>18.801313439072</v>
+        <v>20.702726972557</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2517731.43</v>
+        <v>2558027.69</v>
       </c>
       <c r="N30" s="1">
-        <v>2517731.43</v>
+        <v>2558027.69</v>
       </c>
       <c r="O30" s="1">
-        <v>1.6</v>
+        <v>1.62</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>96</v>
       </c>
       <c r="B31" t="s">
         <v>97</v>
       </c>
       <c r="C31" s="1">
         <v>384990.0</v>
       </c>
       <c r="D31" s="1">
-        <v>9.495</v>
+        <v>10.194</v>
       </c>
       <c r="E31" s="1">
         <v>7.5884173355</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2921464.79</v>
       </c>
       <c r="I31" s="1">
-        <v>734015.26</v>
+        <v>1003123.27</v>
       </c>
       <c r="J31" s="1">
-        <v>25.124905236322</v>
+        <v>34.336312162092</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3655480.05</v>
+        <v>3924588.06</v>
       </c>
       <c r="N31" s="1">
-        <v>3655480.05</v>
+        <v>3924588.06</v>
       </c>
       <c r="O31" s="1">
-        <v>2.32</v>
+        <v>2.49</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="1">
         <v>10684.0</v>
       </c>
       <c r="D32" s="1">
-        <v>222.13</v>
+        <v>197.2</v>
       </c>
       <c r="E32" s="1">
         <v>200.6878790715</v>
       </c>
       <c r="F32" t="s">
         <v>36</v>
       </c>
       <c r="G32">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H32" s="1">
         <v>1912555.26</v>
       </c>
       <c r="I32" s="1">
-        <v>79668.81</v>
+        <v>-128118.23</v>
       </c>
       <c r="J32" s="1">
-        <v>4.1655690513225</v>
+        <v>-6.6987988624182</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1992224.07</v>
+        <v>1784437.03</v>
       </c>
       <c r="N32" s="1">
-        <v>1992224.07</v>
+        <v>1784437.03</v>
       </c>
       <c r="O32" s="1">
-        <v>1.26</v>
+        <v>1.13</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="1">
         <v>17518.0</v>
       </c>
       <c r="D33" s="1">
-        <v>48.1</v>
+        <v>45.23</v>
       </c>
       <c r="E33" s="1">
         <v>57.5202083571</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H33" s="1">
         <v>908284.34</v>
       </c>
       <c r="I33" s="1">
-        <v>-200946.84</v>
+        <v>-237208.59</v>
       </c>
       <c r="J33" s="1">
-        <v>-22.123781193894</v>
+        <v>-26.116115796954</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>707337.5</v>
+        <v>671075.75</v>
       </c>
       <c r="N33" s="1">
-        <v>707337.5</v>
+        <v>671075.75</v>
       </c>
       <c r="O33" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="1">
         <v>27181.0</v>
       </c>
       <c r="D34" s="1">
-        <v>73.86</v>
+        <v>78.56</v>
       </c>
       <c r="E34" s="1">
         <v>76.8692542585</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2089383.2</v>
       </c>
       <c r="I34" s="1">
-        <v>-81794.54</v>
+        <v>45956.16</v>
       </c>
       <c r="J34" s="1">
-        <v>-3.9147696793963</v>
+        <v>2.1995084482349</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2007588.66</v>
+        <v>2135339.36</v>
       </c>
       <c r="N34" s="1">
-        <v>2007588.66</v>
+        <v>2135339.36</v>
       </c>
       <c r="O34" s="1">
-        <v>1.27</v>
+        <v>1.35</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="1">
         <v>7805.0</v>
       </c>
       <c r="D35" s="1">
-        <v>381.0</v>
+        <v>380.72</v>
       </c>
       <c r="E35" s="1">
         <v>369.4193247918</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
       <c r="G35">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H35" s="1">
         <v>2582186.07</v>
       </c>
       <c r="I35" s="1">
-        <v>-85896.46</v>
+        <v>-65442.1</v>
       </c>
       <c r="J35" s="1">
-        <v>-3.3265015638474</v>
+        <v>-2.5343680984229</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2496289.61</v>
+        <v>2516743.97</v>
       </c>
       <c r="N35" s="1">
-        <v>2496289.61</v>
+        <v>2516743.97</v>
       </c>
       <c r="O35" s="1">
-        <v>1.58</v>
+        <v>1.6</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" t="s">
         <v>107</v>
       </c>
       <c r="C36" s="1">
         <v>120106.0</v>
       </c>
       <c r="D36" s="1">
-        <v>25.765</v>
+        <v>24.63</v>
       </c>
       <c r="E36" s="1">
         <v>17.4559626497</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>2096565.85</v>
       </c>
       <c r="I36" s="1">
-        <v>997965.24</v>
+        <v>861644.93</v>
       </c>
       <c r="J36" s="1">
-        <v>47.599995010889</v>
+        <v>41.097918770355</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>3094531.09</v>
+        <v>2958210.78</v>
       </c>
       <c r="N36" s="1">
-        <v>3094531.09</v>
+        <v>2958210.78</v>
       </c>
       <c r="O36" s="1">
-        <v>1.96</v>
+        <v>1.88</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
       <c r="C37" s="1">
         <v>504443.0</v>
       </c>
       <c r="D37" s="1">
-        <v>6.049</v>
+        <v>5.835</v>
       </c>
       <c r="E37" s="1">
         <v>4.2598751692</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2148864.21</v>
       </c>
       <c r="I37" s="1">
-        <v>902511.5</v>
+        <v>794560.7</v>
       </c>
       <c r="J37" s="1">
-        <v>41.999466313416</v>
+        <v>36.975845020938</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>3051375.71</v>
+        <v>2943424.91</v>
       </c>
       <c r="N37" s="1">
-        <v>3051375.71</v>
+        <v>2943424.91</v>
       </c>
       <c r="O37" s="1">
-        <v>1.94</v>
+        <v>1.87</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" t="s">
         <v>111</v>
       </c>
       <c r="C38" s="1">
         <v>3384.0</v>
       </c>
       <c r="D38" s="1">
-        <v>492.84</v>
+        <v>503.51</v>
       </c>
       <c r="E38" s="1">
         <v>441.5855112293</v>
       </c>
       <c r="F38" t="s">
         <v>36</v>
       </c>
       <c r="G38">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H38" s="1">
         <v>1332055.96</v>
       </c>
       <c r="I38" s="1">
-        <v>67961.3</v>
+        <v>111052.23</v>
       </c>
       <c r="J38" s="1">
-        <v>5.1019853550297</v>
+        <v>8.3369042543828</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1400017.26</v>
+        <v>1443108.19</v>
       </c>
       <c r="N38" s="1">
-        <v>1400017.26</v>
+        <v>1443108.19</v>
       </c>
       <c r="O38" s="1">
-        <v>0.89</v>
+        <v>0.92</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" t="s">
         <v>113</v>
       </c>
       <c r="C39" s="1">
         <v>20001.0</v>
       </c>
       <c r="D39" s="1">
-        <v>139.0</v>
+        <v>144.3</v>
       </c>
       <c r="E39" s="1">
         <v>84.1574021299</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H39" s="1">
         <v>1494173.57</v>
       </c>
       <c r="I39" s="1">
-        <v>839626.22</v>
+        <v>950261.34</v>
       </c>
       <c r="J39" s="1">
-        <v>56.193352422905</v>
+        <v>63.597788040114</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2333799.79</v>
+        <v>2444434.91</v>
       </c>
       <c r="N39" s="1">
-        <v>2333799.79</v>
+        <v>2444434.91</v>
       </c>
       <c r="O39" s="1">
-        <v>1.48</v>
+        <v>1.55</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="1">
         <v>377132.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.519</v>
+        <v>4.801</v>
       </c>
       <c r="E40" s="1">
         <v>3.6304812639</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1369170.66</v>
       </c>
       <c r="I40" s="1">
-        <v>335088.85</v>
+        <v>441440.07</v>
       </c>
       <c r="J40" s="1">
-        <v>24.473855582035</v>
+        <v>32.24142051072</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1704259.51</v>
+        <v>1810610.73</v>
       </c>
       <c r="N40" s="1">
-        <v>1704259.51</v>
+        <v>1810610.73</v>
       </c>
       <c r="O40" s="1">
-        <v>1.08</v>
+        <v>1.15</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" s="1">
         <v>78400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>7799.0</v>
+        <v>8713.0</v>
       </c>
       <c r="E41" s="1">
         <v>5532.6593622449</v>
       </c>
       <c r="F41" t="s">
         <v>118</v>
       </c>
       <c r="G41">
-        <v>185.67</v>
+        <v>184.34</v>
       </c>
       <c r="H41" s="1">
         <v>2554932.59</v>
       </c>
       <c r="I41" s="1">
-        <v>738262.48</v>
+        <v>1150780.0</v>
       </c>
       <c r="J41" s="1">
-        <v>28.895575675443</v>
+        <v>45.041501466776</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3293195.07</v>
+        <v>3705712.59</v>
       </c>
       <c r="N41" s="1">
-        <v>3293195.07</v>
+        <v>3705712.59</v>
       </c>
       <c r="O41" s="1">
-        <v>2.09</v>
+        <v>2.35</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>119</v>
       </c>
       <c r="B42" t="s">
         <v>120</v>
       </c>
       <c r="C42" s="1">
         <v>3976.0</v>
       </c>
       <c r="D42" s="1">
-        <v>387.95</v>
+        <v>397.4</v>
       </c>
       <c r="E42" s="1">
         <v>381.7093435614</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1517676.35</v>
       </c>
       <c r="I42" s="1">
-        <v>24812.85</v>
+        <v>62386.05</v>
       </c>
       <c r="J42" s="1">
-        <v>1.6349236778975</v>
+        <v>4.1106293841899</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1542489.2</v>
+        <v>1580062.4</v>
       </c>
       <c r="N42" s="1">
-        <v>1542489.2</v>
+        <v>1580062.4</v>
       </c>
       <c r="O42" s="1">
-        <v>0.98</v>
+        <v>1.0</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" s="1">
         <v>2858.0</v>
       </c>
       <c r="D43" s="1">
-        <v>535.4</v>
+        <v>544.1</v>
       </c>
       <c r="E43" s="1">
         <v>640.6780790763</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1831057.95</v>
       </c>
       <c r="I43" s="1">
-        <v>-300884.75</v>
+        <v>-276020.15</v>
       </c>
       <c r="J43" s="1">
-        <v>-16.43228986827</v>
+        <v>-15.074353599786</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1530173.2</v>
+        <v>1555037.8</v>
       </c>
       <c r="N43" s="1">
-        <v>1530173.2</v>
+        <v>1555037.8</v>
       </c>
       <c r="O43" s="1">
-        <v>0.97</v>
+        <v>0.99</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>123</v>
       </c>
       <c r="B44" t="s">
         <v>124</v>
       </c>
       <c r="C44" s="1">
         <v>10750.0</v>
       </c>
       <c r="D44" s="1">
-        <v>123.3</v>
+        <v>128.3</v>
       </c>
       <c r="E44" s="1">
         <v>130.8636483721</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1406784.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-81309.22</v>
+        <v>-27559.22</v>
       </c>
       <c r="J44" s="1">
-        <v>-5.779793293388</v>
+        <v>-1.9590225429171</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1325475.0</v>
+        <v>1379225.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1325475.0</v>
+        <v>1379225.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.84</v>
+        <v>0.87</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" t="s">
         <v>126</v>
       </c>
       <c r="C45" s="1">
         <v>37038.0</v>
       </c>
       <c r="D45" s="1">
-        <v>32.74</v>
+        <v>34.4</v>
       </c>
       <c r="E45" s="1">
         <v>29.4882139964</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1092184.47</v>
       </c>
       <c r="I45" s="1">
-        <v>120439.65</v>
+        <v>181922.73</v>
       </c>
       <c r="J45" s="1">
-        <v>11.02740913355</v>
+        <v>16.656776853822</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1212624.12</v>
+        <v>1274107.2</v>
       </c>
       <c r="N45" s="1">
-        <v>1212624.12</v>
+        <v>1274107.2</v>
       </c>
       <c r="O45" s="1">
-        <v>0.77</v>
+        <v>0.81</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="1">
-        <v>20997.0</v>
+        <v>22367.0</v>
       </c>
       <c r="D46" s="1">
-        <v>413.6</v>
+        <v>392.74</v>
       </c>
       <c r="E46" s="1">
-        <v>447.69468305</v>
+        <v>445.7656037913</v>
       </c>
       <c r="F46" t="s">
         <v>36</v>
       </c>
       <c r="G46">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H46" s="1">
-        <v>8387933.73</v>
+        <v>8866505.22</v>
       </c>
       <c r="I46" s="1">
-        <v>-1097810.58</v>
+        <v>-1426498.8</v>
       </c>
       <c r="J46" s="1">
-        <v>-13.087973931811</v>
+        <v>-16.088625276871</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>7290123.15</v>
+        <v>7440006.42</v>
       </c>
       <c r="N46" s="1">
-        <v>7290123.15</v>
+        <v>7440006.42</v>
       </c>
       <c r="O46" s="1">
-        <v>4.63</v>
+        <v>4.72</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>129</v>
       </c>
       <c r="B47" t="s">
         <v>130</v>
       </c>
       <c r="C47" s="1">
         <v>80651.0</v>
       </c>
       <c r="D47" s="1">
-        <v>227.4</v>
+        <v>224.2</v>
       </c>
       <c r="E47" s="1">
         <v>204.0828479498</v>
       </c>
       <c r="F47" t="s">
         <v>131</v>
       </c>
       <c r="G47">
-        <v>11.42</v>
+        <v>11.23</v>
       </c>
       <c r="H47" s="1">
         <v>1403954.06</v>
       </c>
       <c r="I47" s="1">
-        <v>202355.32</v>
+        <v>205834.87</v>
       </c>
       <c r="J47" s="1">
-        <v>14.413243692603</v>
+        <v>14.661082998684</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1606309.38</v>
+        <v>1609788.93</v>
       </c>
       <c r="N47" s="1">
-        <v>1606309.38</v>
+        <v>1609788.93</v>
       </c>
       <c r="O47" s="1">
         <v>1.02</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>132</v>
       </c>
       <c r="B48" t="s">
         <v>133</v>
       </c>
       <c r="C48" s="1">
         <v>4716.0</v>
       </c>
       <c r="D48" s="1">
-        <v>530.0</v>
+        <v>555.6</v>
       </c>
       <c r="E48" s="1">
         <v>468.6676357082</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2210236.57</v>
       </c>
       <c r="I48" s="1">
-        <v>289243.43</v>
+        <v>409973.03</v>
       </c>
       <c r="J48" s="1">
-        <v>13.086537157423</v>
+        <v>18.548830272951</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2499480.0</v>
+        <v>2620209.6</v>
       </c>
       <c r="N48" s="1">
-        <v>2499480.0</v>
+        <v>2620209.6</v>
       </c>
       <c r="O48" s="1">
-        <v>1.59</v>
+        <v>1.66</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>134</v>
       </c>
       <c r="B49" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="1">
         <v>17039.0</v>
       </c>
       <c r="D49" s="1">
-        <v>120.73</v>
+        <v>130.0</v>
       </c>
       <c r="E49" s="1">
         <v>58.3518663067</v>
       </c>
       <c r="F49" t="s">
         <v>36</v>
       </c>
       <c r="G49">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H49" s="1">
         <v>881264.01</v>
       </c>
       <c r="I49" s="1">
-        <v>845593.05</v>
+        <v>994801.04</v>
       </c>
       <c r="J49" s="1">
-        <v>95.952295839246</v>
+        <v>112.88342979081</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1726857.06</v>
+        <v>1876065.05</v>
       </c>
       <c r="N49" s="1">
-        <v>1726857.06</v>
+        <v>1876065.05</v>
       </c>
       <c r="O49" s="1">
-        <v>1.1</v>
+        <v>1.19</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>136</v>
       </c>
       <c r="B50" t="s">
         <v>137</v>
       </c>
       <c r="C50" s="1">
         <v>34327.0</v>
       </c>
       <c r="D50" s="1">
-        <v>311.0</v>
+        <v>237.9</v>
       </c>
       <c r="E50" s="1">
         <v>538.838409124</v>
       </c>
       <c r="F50" t="s">
         <v>138</v>
       </c>
       <c r="G50">
         <v>7.47</v>
       </c>
       <c r="H50" s="1">
         <v>2479393.33</v>
       </c>
       <c r="I50" s="1">
-        <v>-1050403.53</v>
+        <v>-1386387.47</v>
       </c>
       <c r="J50" s="1">
-        <v>-42.365344670827</v>
+        <v>-55.916399113649</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1428989.8</v>
+        <v>1093005.86</v>
       </c>
       <c r="N50" s="1">
-        <v>1428989.8</v>
+        <v>1093005.86</v>
       </c>
       <c r="O50" s="1">
-        <v>0.91</v>
+        <v>0.69</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>139</v>
       </c>
       <c r="B51" t="s">
         <v>140</v>
       </c>
       <c r="C51" s="1">
         <v>23240.0</v>
       </c>
       <c r="D51" s="1">
-        <v>382.1</v>
+        <v>375.5</v>
       </c>
       <c r="E51" s="1">
         <v>417.3573962995</v>
       </c>
       <c r="F51" t="s">
         <v>138</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
         <v>1299636.84</v>
       </c>
       <c r="I51" s="1">
-        <v>-111008.58</v>
+        <v>-131649.15</v>
       </c>
       <c r="J51" s="1">
-        <v>-8.5415076414731</v>
+        <v>-10.12968745946</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1188628.26</v>
+        <v>1167987.69</v>
       </c>
       <c r="N51" s="1">
-        <v>1188628.26</v>
+        <v>1167987.69</v>
       </c>
       <c r="O51" s="1">
-        <v>0.75</v>
+        <v>0.74</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>141</v>
       </c>
       <c r="B52" t="s">
         <v>142</v>
       </c>
       <c r="C52" s="1">
         <v>67960.0</v>
       </c>
       <c r="D52" s="1">
-        <v>190.04</v>
+        <v>177.19</v>
       </c>
       <c r="E52" s="1">
         <v>132.4028225427</v>
       </c>
       <c r="F52" t="s">
         <v>36</v>
       </c>
       <c r="G52">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H52" s="1">
         <v>7946827.18</v>
       </c>
       <c r="I52" s="1">
-        <v>2894825.2</v>
+        <v>2252065.34</v>
       </c>
       <c r="J52" s="1">
-        <v>36.427433671711</v>
+        <v>28.33917598797</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>10841652.38</v>
+        <v>10198892.52</v>
       </c>
       <c r="N52" s="1">
-        <v>10841652.38</v>
+        <v>10198892.52</v>
       </c>
       <c r="O52" s="1">
-        <v>6.88</v>
+        <v>6.47</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>143</v>
       </c>
       <c r="B53" t="s">
         <v>144</v>
       </c>
       <c r="C53" s="1">
-        <v>54.0</v>
+        <v>132.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4774.35</v>
+        <v>4778.97</v>
       </c>
       <c r="E53" s="1">
-        <v>4772.98</v>
+        <v>4778.18</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>257740.92</v>
+        <v>630719.76</v>
       </c>
       <c r="I53" s="1">
-        <v>73.98</v>
+        <v>104.28</v>
       </c>
       <c r="J53" s="1">
-        <v>0.028703241999757</v>
+        <v>0.016533491831618</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>257814.9</v>
+        <v>630824.04</v>
       </c>
       <c r="N53" s="1">
-        <v>257814.9</v>
+        <v>630824.04</v>
       </c>
       <c r="O53" s="1">
-        <v>0.16</v>
+        <v>0.4</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>145</v>
       </c>
       <c r="B54" t="s">
         <v>146</v>
       </c>
       <c r="C54" s="1">
         <v>7764.0</v>
       </c>
       <c r="D54" s="1">
-        <v>156.59</v>
+        <v>145.4</v>
       </c>
       <c r="E54" s="1">
         <v>186.5757843895</v>
       </c>
       <c r="F54" t="s">
         <v>36</v>
       </c>
       <c r="G54">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H54" s="1">
         <v>1285093.84</v>
       </c>
       <c r="I54" s="1">
-        <v>-264514.82</v>
+        <v>-328978.32</v>
       </c>
       <c r="J54" s="1">
-        <v>-20.583307752841</v>
+        <v>-25.599556216066</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1020579.02</v>
+        <v>956115.52</v>
       </c>
       <c r="N54" s="1">
-        <v>1020579.02</v>
+        <v>956115.52</v>
       </c>
       <c r="O54" s="1">
-        <v>0.65</v>
+        <v>0.61</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>147</v>
       </c>
       <c r="B55" t="s">
         <v>148</v>
       </c>
       <c r="C55" s="1">
         <v>94856.0</v>
       </c>
       <c r="D55" s="1">
-        <v>16.6</v>
+        <v>18.19</v>
       </c>
       <c r="E55" s="1">
         <v>12.0896589567</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1146776.69</v>
       </c>
       <c r="I55" s="1">
-        <v>427832.91</v>
+        <v>578653.95</v>
       </c>
       <c r="J55" s="1">
-        <v>37.307429923432</v>
+        <v>50.459165681158</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1574609.6</v>
+        <v>1725430.64</v>
       </c>
       <c r="N55" s="1">
-        <v>1574609.6</v>
+        <v>1725430.64</v>
       </c>
       <c r="O55" s="1">
-        <v>1.0</v>
+        <v>1.09</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>149</v>
       </c>
       <c r="B56" t="s">
         <v>150</v>
       </c>
       <c r="C56" s="1">
         <v>15422.0</v>
       </c>
       <c r="D56" s="1">
-        <v>157.33</v>
+        <v>167.2</v>
       </c>
       <c r="E56" s="1">
         <v>152.5145979769</v>
       </c>
       <c r="F56" t="s">
         <v>36</v>
       </c>
       <c r="G56">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H56" s="1">
         <v>2110321.23</v>
       </c>
       <c r="I56" s="1">
-        <v>-73516.81</v>
+        <v>73602.21</v>
       </c>
       <c r="J56" s="1">
-        <v>-3.4836786435589</v>
+        <v>3.4877254208356</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2036804.42</v>
+        <v>2183923.44</v>
       </c>
       <c r="N56" s="1">
-        <v>2036804.42</v>
+        <v>2183923.44</v>
       </c>
       <c r="O56" s="1">
-        <v>1.29</v>
+        <v>1.38</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>151</v>
       </c>
       <c r="B57" t="s">
         <v>152</v>
       </c>
       <c r="C57" s="1">
         <v>14097.0</v>
       </c>
       <c r="D57" s="1">
-        <v>138.93</v>
+        <v>142.36</v>
       </c>
       <c r="E57" s="1">
         <v>157.9966950415</v>
       </c>
       <c r="F57" t="s">
         <v>36</v>
       </c>
       <c r="G57">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H57" s="1">
         <v>1990476.06</v>
       </c>
       <c r="I57" s="1">
-        <v>-346407.89</v>
+        <v>-290764.94</v>
       </c>
       <c r="J57" s="1">
-        <v>-17.403268341745</v>
+        <v>-14.607808947976</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1644068.17</v>
+        <v>1699711.12</v>
       </c>
       <c r="N57" s="1">
-        <v>1644068.17</v>
+        <v>1699711.12</v>
       </c>
       <c r="O57" s="1">
-        <v>1.04</v>
+        <v>1.08</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>153</v>
       </c>
       <c r="B58" t="s">
         <v>154</v>
       </c>
       <c r="C58" s="1">
-        <v>183900.0</v>
+        <v>149900.0</v>
       </c>
       <c r="D58" s="1">
-        <v>3103.0</v>
+        <v>2969.0</v>
       </c>
       <c r="E58" s="1">
-        <v>2087.8199836868</v>
+        <v>2087.8199866578</v>
       </c>
       <c r="F58" t="s">
         <v>118</v>
       </c>
       <c r="G58">
-        <v>185.67</v>
+        <v>184.34</v>
       </c>
       <c r="H58" s="1">
-        <v>2268989.45</v>
+        <v>1849491.67</v>
       </c>
       <c r="I58" s="1">
-        <v>804459.32</v>
+        <v>564855.87</v>
       </c>
       <c r="J58" s="1">
-        <v>35.454520072802</v>
+        <v>30.541141610008</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3073448.77</v>
+        <v>2414347.54</v>
       </c>
       <c r="N58" s="1">
-        <v>3073448.77</v>
+        <v>2414347.54</v>
       </c>
       <c r="O58" s="1">
-        <v>1.95</v>
+        <v>1.53</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>155</v>
       </c>
       <c r="B59" t="s">
         <v>156</v>
       </c>
       <c r="C59" s="1">
         <v>7843.0</v>
       </c>
       <c r="D59" s="1">
-        <v>256.85</v>
+        <v>276.7</v>
       </c>
       <c r="E59" s="1">
         <v>215.9045288793</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1693339.22</v>
       </c>
       <c r="I59" s="1">
-        <v>321135.33</v>
+        <v>476818.88</v>
       </c>
       <c r="J59" s="1">
-        <v>18.964618914337</v>
+        <v>28.158497386011</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2014474.55</v>
+        <v>2170158.1</v>
       </c>
       <c r="N59" s="1">
-        <v>2014474.55</v>
+        <v>2170158.1</v>
       </c>
       <c r="O59" s="1">
-        <v>1.28</v>
+        <v>1.38</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>157</v>
       </c>
       <c r="B60" t="s">
         <v>158</v>
       </c>
       <c r="C60" s="1">
         <v>116631.0</v>
       </c>
       <c r="D60" s="1">
-        <v>24.99</v>
+        <v>26.89</v>
       </c>
       <c r="E60" s="1">
         <v>18.6728409257</v>
       </c>
       <c r="F60" t="s">
         <v>77</v>
       </c>
       <c r="G60">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H60" s="1">
         <v>2540739.03</v>
       </c>
       <c r="I60" s="1">
-        <v>806115.99</v>
+        <v>1030437.91</v>
       </c>
       <c r="J60" s="1">
-        <v>31.727618637007</v>
+        <v>40.556621433095</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3346855.02</v>
+        <v>3571176.94</v>
       </c>
       <c r="N60" s="1">
-        <v>3346855.02</v>
+        <v>3571176.94</v>
       </c>
       <c r="O60" s="1">
-        <v>2.12</v>
+        <v>2.26</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>159</v>
       </c>
       <c r="B61" t="s">
         <v>160</v>
       </c>
       <c r="C61" s="1">
         <v>123900.0</v>
       </c>
       <c r="D61" s="1">
-        <v>2080.0</v>
+        <v>2110.0</v>
       </c>
       <c r="E61" s="1">
         <v>2555.3766989508</v>
       </c>
       <c r="F61" t="s">
         <v>118</v>
       </c>
       <c r="G61">
-        <v>185.67</v>
+        <v>184.34</v>
       </c>
       <c r="H61" s="1">
         <v>1866410.99</v>
       </c>
       <c r="I61" s="1">
-        <v>-478386.55</v>
+        <v>-448197.16</v>
       </c>
       <c r="J61" s="1">
-        <v>-25.631361611303</v>
+        <v>-24.013851311495</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1388024.44</v>
+        <v>1418213.83</v>
       </c>
       <c r="N61" s="1">
-        <v>1388024.44</v>
+        <v>1418213.83</v>
       </c>
       <c r="O61" s="1">
-        <v>0.88</v>
+        <v>0.9</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
         <v>6487.0</v>
       </c>
       <c r="D62" s="1">
-        <v>417.32</v>
+        <v>402.51</v>
       </c>
       <c r="E62" s="1">
         <v>336.7764991522</v>
       </c>
       <c r="F62" t="s">
         <v>36</v>
       </c>
       <c r="G62">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H62" s="1">
         <v>1939414.23</v>
       </c>
       <c r="I62" s="1">
-        <v>333118.69</v>
+        <v>272055.55</v>
       </c>
       <c r="J62" s="1">
-        <v>17.176252749264</v>
+        <v>14.027717534072</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2272532.92</v>
+        <v>2211469.78</v>
       </c>
       <c r="N62" s="1">
-        <v>2272532.92</v>
+        <v>2211469.78</v>
       </c>
       <c r="O62" s="1">
-        <v>1.44</v>
+        <v>1.4</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
         <v>170877.0</v>
       </c>
       <c r="D63" s="1">
-        <v>130.7</v>
+        <v>117.6</v>
       </c>
       <c r="E63" s="1">
         <v>134.2464297711</v>
       </c>
       <c r="F63" t="s">
         <v>131</v>
       </c>
       <c r="G63">
-        <v>11.42</v>
+        <v>11.23</v>
       </c>
       <c r="H63" s="1">
         <v>1973184.66</v>
       </c>
       <c r="I63" s="1">
-        <v>-17097.61</v>
+        <v>-184167.5</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.8664982222191</v>
+        <v>-9.3335156984243</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1956087.05</v>
+        <v>1789017.16</v>
       </c>
       <c r="N63" s="1">
-        <v>1956087.05</v>
+        <v>1789017.16</v>
       </c>
       <c r="O63" s="1">
-        <v>1.24</v>
+        <v>1.13</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
         <v>179300.0</v>
       </c>
       <c r="D64" s="1">
-        <v>3729.0</v>
+        <v>3825.0</v>
       </c>
       <c r="E64" s="1">
         <v>2910.6595370887</v>
       </c>
       <c r="F64" t="s">
         <v>118</v>
       </c>
       <c r="G64">
-        <v>185.67</v>
+        <v>184.34</v>
       </c>
       <c r="H64" s="1">
         <v>3064180.54</v>
       </c>
       <c r="I64" s="1">
-        <v>536919.16</v>
+        <v>656305.55</v>
       </c>
       <c r="J64" s="1">
-        <v>17.522438805123</v>
+        <v>21.418631879961</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3601099.7</v>
+        <v>3720486.09</v>
       </c>
       <c r="N64" s="1">
-        <v>3601099.7</v>
+        <v>3720486.09</v>
       </c>
       <c r="O64" s="1">
-        <v>2.29</v>
+        <v>2.36</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
         <v>24867.0</v>
       </c>
       <c r="D65" s="1">
-        <v>51.65</v>
+        <v>54.67</v>
       </c>
       <c r="E65" s="1">
         <v>46.5667177384</v>
       </c>
       <c r="F65" t="s">
         <v>77</v>
       </c>
       <c r="G65">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H65" s="1">
         <v>1335812.17</v>
       </c>
       <c r="I65" s="1">
-        <v>139046.36</v>
+        <v>212216.63</v>
       </c>
       <c r="J65" s="1">
-        <v>10.409125109258</v>
+        <v>15.886711827158</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1474858.53</v>
+        <v>1548028.8</v>
       </c>
       <c r="N65" s="1">
-        <v>1474858.53</v>
+        <v>1548028.8</v>
       </c>
       <c r="O65" s="1">
-        <v>0.94</v>
+        <v>0.98</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
-        <v>12283.0</v>
+        <v>13068.0</v>
       </c>
       <c r="D66" s="1">
-        <v>230.5</v>
+        <v>240.84</v>
       </c>
       <c r="E66" s="1">
-        <v>192.4870951722</v>
+        <v>194.8258103765</v>
       </c>
       <c r="F66" t="s">
         <v>36</v>
       </c>
       <c r="G66">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H66" s="1">
-        <v>2117685.73</v>
+        <v>2270159.35</v>
       </c>
       <c r="I66" s="1">
-        <v>259003.88</v>
+        <v>395460.3</v>
       </c>
       <c r="J66" s="1">
-        <v>12.230515431579</v>
+        <v>17.419935741515</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2376689.61</v>
+        <v>2665619.65</v>
       </c>
       <c r="N66" s="1">
-        <v>2376689.61</v>
+        <v>2665619.65</v>
       </c>
       <c r="O66" s="1">
-        <v>1.51</v>
+        <v>1.69</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
         <v>22087.0</v>
       </c>
       <c r="D67" s="1">
-        <v>101.65</v>
+        <v>90.56</v>
       </c>
       <c r="E67" s="1">
         <v>101.7684941368</v>
       </c>
       <c r="F67" t="s">
         <v>57</v>
       </c>
       <c r="G67">
-        <v>1.62</v>
+        <v>1.61</v>
       </c>
       <c r="H67" s="1">
         <v>1464870.86</v>
       </c>
       <c r="I67" s="1">
-        <v>-76236.8</v>
+        <v>-222742.86</v>
       </c>
       <c r="J67" s="1">
-        <v>-5.2043358962032</v>
+        <v>-15.205631163965</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1388634.06</v>
+        <v>1242128.0</v>
       </c>
       <c r="N67" s="1">
-        <v>1388634.06</v>
+        <v>1242128.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.88</v>
+        <v>0.79</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
         <v>10509.0</v>
       </c>
       <c r="D68" s="1">
-        <v>266.83</v>
+        <v>231.07</v>
       </c>
       <c r="E68" s="1">
         <v>238.6213645447</v>
       </c>
       <c r="F68" t="s">
         <v>57</v>
       </c>
       <c r="G68">
-        <v>1.62</v>
+        <v>1.61</v>
       </c>
       <c r="H68" s="1">
         <v>1615899.91</v>
       </c>
       <c r="I68" s="1">
-        <v>118462.08</v>
+        <v>-107910.95</v>
       </c>
       <c r="J68" s="1">
-        <v>7.3310283184557</v>
+        <v>-6.6780714159456</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1734361.99</v>
+        <v>1507988.96</v>
       </c>
       <c r="N68" s="1">
-        <v>1734361.99</v>
+        <v>1507988.96</v>
       </c>
       <c r="O68" s="1">
-        <v>1.1</v>
+        <v>0.96</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
         <v>26756.0</v>
       </c>
       <c r="D69" s="1">
-        <v>140.19</v>
+        <v>129.56</v>
       </c>
       <c r="E69" s="1">
         <v>128.2709313799</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
       <c r="G69">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H69" s="1">
         <v>3055056.23</v>
       </c>
       <c r="I69" s="1">
-        <v>93672.95</v>
+        <v>-119079.81</v>
       </c>
       <c r="J69" s="1">
-        <v>3.0661612405085</v>
+        <v>-3.8977943787306</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>3148729.18</v>
+        <v>2935976.42</v>
       </c>
       <c r="N69" s="1">
-        <v>3148729.18</v>
+        <v>2935976.42</v>
       </c>
       <c r="O69" s="1">
-        <v>2.0</v>
+        <v>1.86</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" s="1">
         <v>-26071061.51</v>
       </c>
       <c r="D70" s="1">
-        <v>0.83698927</v>
+        <v>0.84521568</v>
       </c>
       <c r="E70" s="1">
         <v>0.8529318596</v>
       </c>
       <c r="F70" t="s">
         <v>36</v>
       </c>
       <c r="G70">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H70" s="1">
         <v>0.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-487307.6</v>
+        <v>-235855.79</v>
       </c>
       <c r="J70" s="1">
         <v>0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
         <v>179</v>
       </c>
       <c r="M70" s="1">
-        <v>-520902.82</v>
+        <v>-291047.94</v>
       </c>
       <c r="N70" s="1">
-        <v>-487307.6</v>
+        <v>-235855.79</v>
       </c>
       <c r="O70" s="1">
-        <v>-0.31</v>
+        <v>-0.15</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>