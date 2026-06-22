--- v1 (2026-05-29)
+++ v2 (2026-06-22)
@@ -553,51 +553,51 @@
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>OACT01964558</t>
   </si>
   <si>
     <t>EUR/USD 15/04/26</t>
   </si>
   <si>
-    <t>55 192.15</t>
+    <t>80 388.57</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -917,255 +917,255 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>10306.39</v>
+        <v>10840.8</v>
       </c>
       <c r="D2">
-        <v>122.2</v>
+        <v>114.09</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1259488.61</v>
+        <v>1236824.92</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1259488.61</v>
+        <v>1236824.92</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>386079.0</v>
+        <v>384262.0</v>
       </c>
       <c r="D3">
-        <v>139.35</v>
+        <v>130.17</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>53799771.61</v>
+        <v>50018036.27</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>53799771.61</v>
+        <v>50018036.27</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1746.17</v>
+        <v>1683.17</v>
       </c>
       <c r="D4">
-        <v>58382.28</v>
+        <v>54549.89</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>101945377.81</v>
+        <v>91816740.53</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>101945377.81</v>
+        <v>91816740.53</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>4253.0</v>
       </c>
       <c r="D5">
-        <v>114.27</v>
+        <v>106.77</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>485978.57</v>
+        <v>454075.76</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>485978.57</v>
+        <v>454075.76</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1950.0</v>
+        <v>2245.0</v>
       </c>
       <c r="D6">
-        <v>104.84</v>
+        <v>97.91</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>204441.32</v>
+        <v>219814.69</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>204441.32</v>
+        <v>219814.69</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>109.46</v>
+        <v>102.24</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10945.61</v>
+        <v>10223.82</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10945.61</v>
+        <v>10223.82</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1217,3484 +1217,3484 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>232.08</v>
+        <v>205.07</v>
       </c>
       <c r="E2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>66151.7</v>
+        <v>-197267.62</v>
       </c>
       <c r="J2" s="1">
-        <v>2.4790680871276</v>
+        <v>-7.3927028536773</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2734561.67</v>
+        <v>2471142.35</v>
       </c>
       <c r="N2" s="1">
-        <v>2734561.67</v>
+        <v>2471142.35</v>
       </c>
       <c r="O2" s="1">
-        <v>1.73</v>
+        <v>1.72</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>158.2</v>
+        <v>133.5</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-303036.3</v>
+        <v>-541465.4</v>
       </c>
       <c r="J3" s="1">
-        <v>-16.558085773614</v>
+        <v>-29.58599526408</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1527104.6</v>
+        <v>1288675.5</v>
       </c>
       <c r="N3" s="1">
-        <v>1527104.6</v>
+        <v>1288675.5</v>
       </c>
       <c r="O3" s="1">
-        <v>0.97</v>
+        <v>0.9</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>262.41</v>
+        <v>248.15</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-694146.96</v>
+        <v>-719951.44</v>
       </c>
       <c r="J4" s="1">
-        <v>-46.936389955686</v>
+        <v>-48.681220957876</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>784763.03</v>
+        <v>758958.55</v>
       </c>
       <c r="N4" s="1">
-        <v>784763.03</v>
+        <v>758958.55</v>
       </c>
       <c r="O4" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>171.34</v>
+        <v>132.19</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>106905.72</v>
+        <v>-78697.68</v>
       </c>
       <c r="J5" s="1">
-        <v>13.833638780729</v>
+        <v>-10.183508216412</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>879701.09</v>
+        <v>694097.69</v>
       </c>
       <c r="N5" s="1">
-        <v>879701.09</v>
+        <v>694097.69</v>
       </c>
       <c r="O5" s="1">
-        <v>0.56</v>
+        <v>0.48</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>12206.0</v>
       </c>
       <c r="D6" s="1">
-        <v>200.21</v>
+        <v>201.33</v>
       </c>
       <c r="E6" s="1">
         <v>186.0293945601</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H6" s="1">
         <v>2014941.7</v>
       </c>
       <c r="I6" s="1">
-        <v>54816.29</v>
+        <v>113628.23</v>
       </c>
       <c r="J6" s="1">
-        <v>2.7204901263396</v>
+        <v>5.6392812754831</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2069757.99</v>
+        <v>2128569.93</v>
       </c>
       <c r="N6" s="1">
-        <v>2069757.99</v>
+        <v>2128569.93</v>
       </c>
       <c r="O6" s="1">
-        <v>1.31</v>
+        <v>1.48</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>97.98</v>
+        <v>88.58</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-493336.79</v>
+        <v>-665103.71</v>
       </c>
       <c r="J7" s="1">
-        <v>-17.805055340467</v>
+        <v>-24.004308220557</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2277431.29</v>
+        <v>2105664.37</v>
       </c>
       <c r="N7" s="1">
-        <v>2277431.29</v>
+        <v>2105664.37</v>
       </c>
       <c r="O7" s="1">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>388.16</v>
+        <v>347.8</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>485102.74</v>
+        <v>283403.63</v>
       </c>
       <c r="J8" s="1">
-        <v>25.18302050014</v>
+        <v>14.712263682749</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2411411.54</v>
+        <v>2209712.43</v>
       </c>
       <c r="N8" s="1">
-        <v>2411411.54</v>
+        <v>2209712.43</v>
       </c>
       <c r="O8" s="1">
-        <v>1.53</v>
+        <v>1.54</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>372.3</v>
+        <v>357.06</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>1471015.91</v>
+        <v>1408326.57</v>
       </c>
       <c r="J9" s="1">
-        <v>81.760237522982</v>
+        <v>78.275914006346</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3270198.44</v>
+        <v>3207509.1</v>
       </c>
       <c r="N9" s="1">
-        <v>3270198.44</v>
+        <v>3207509.1</v>
       </c>
       <c r="O9" s="1">
-        <v>2.07</v>
+        <v>2.23</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1233.4</v>
+        <v>1128.2</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>720682.98</v>
+        <v>556886.58</v>
       </c>
       <c r="J10" s="1">
-        <v>60.070890492673</v>
+        <v>46.418014150992</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1920403.8</v>
+        <v>1756607.4</v>
       </c>
       <c r="N10" s="1">
-        <v>1920403.8</v>
+        <v>1756607.4</v>
       </c>
       <c r="O10" s="1">
         <v>1.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>152.43</v>
+        <v>147.94</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-176747.23</v>
+        <v>-182419.73</v>
       </c>
       <c r="J11" s="1">
-        <v>-18.800422952856</v>
+        <v>-19.4038010041</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>763376.46</v>
+        <v>757703.96</v>
       </c>
       <c r="N11" s="1">
-        <v>763376.46</v>
+        <v>757703.96</v>
       </c>
       <c r="O11" s="1">
-        <v>0.48</v>
+        <v>0.53</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>196.31</v>
+        <v>183.59</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
-        <v>1.61</v>
+        <v>1.59</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>581712.77</v>
+        <v>419403.72</v>
       </c>
       <c r="J12" s="1">
-        <v>21.90530271754</v>
+        <v>15.793301988991</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3237292.46</v>
+        <v>3074983.41</v>
       </c>
       <c r="N12" s="1">
-        <v>3237292.46</v>
+        <v>3074983.41</v>
       </c>
       <c r="O12" s="1">
-        <v>2.05</v>
+        <v>2.14</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>119.1</v>
+        <v>114.94</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>864200.4</v>
+        <v>826834.9</v>
       </c>
       <c r="J13" s="1">
-        <v>43.123677987552</v>
+        <v>41.259136163868</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2868204.79</v>
+        <v>2830839.29</v>
       </c>
       <c r="N13" s="1">
-        <v>2868204.79</v>
+        <v>2830839.29</v>
       </c>
       <c r="O13" s="1">
-        <v>1.82</v>
+        <v>1.97</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>176.48</v>
+        <v>154.13</v>
       </c>
       <c r="E14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-17310.62</v>
+        <v>-166314.4</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.2258163540068</v>
+        <v>-11.777216034251</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1394860.13</v>
+        <v>1245856.35</v>
       </c>
       <c r="N14" s="1">
-        <v>1394860.13</v>
+        <v>1245856.35</v>
       </c>
       <c r="O14" s="1">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>319.55</v>
+        <v>310.51</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>306855.37</v>
+        <v>278819.88</v>
       </c>
       <c r="J15" s="1">
-        <v>7.327945886456</v>
+        <v>6.6584364898295</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4494323.11</v>
+        <v>4466287.62</v>
       </c>
       <c r="N15" s="1">
-        <v>4494323.11</v>
+        <v>4466287.62</v>
       </c>
       <c r="O15" s="1">
-        <v>2.85</v>
+        <v>3.11</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.52</v>
+        <v>9.946</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>1091452.96</v>
+        <v>934865.19</v>
       </c>
       <c r="J16" s="1">
-        <v>61.372280584725</v>
+        <v>52.567367401315</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2869866.52</v>
+        <v>2713278.75</v>
       </c>
       <c r="N16" s="1">
-        <v>2869866.52</v>
+        <v>2713278.75</v>
       </c>
       <c r="O16" s="1">
-        <v>1.82</v>
+        <v>1.89</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>742.83</v>
+        <v>680.88</v>
       </c>
       <c r="E17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>902367.1</v>
+        <v>761931.14</v>
       </c>
       <c r="J17" s="1">
-        <v>67.282611827271</v>
+        <v>56.811376580252</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2243526.54</v>
+        <v>2103090.58</v>
       </c>
       <c r="N17" s="1">
-        <v>2243526.54</v>
+        <v>2103090.58</v>
       </c>
       <c r="O17" s="1">
-        <v>1.42</v>
+        <v>1.46</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>60.45</v>
+        <v>55.28</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>291540.94</v>
+        <v>231576.66</v>
       </c>
       <c r="J18" s="1">
-        <v>45.967751599232</v>
+        <v>36.513082461283</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>925770.22</v>
+        <v>865805.94</v>
       </c>
       <c r="N18" s="1">
-        <v>925770.22</v>
+        <v>865805.94</v>
       </c>
       <c r="O18" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>157.25</v>
+        <v>130.4</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
         <v>0.91</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>166761.95</v>
+        <v>-85174.55</v>
       </c>
       <c r="J19" s="1">
-        <v>12.957136992911</v>
+        <v>-6.6179264074304</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1453789.71</v>
+        <v>1201853.21</v>
       </c>
       <c r="N19" s="1">
-        <v>1453789.71</v>
+        <v>1201853.21</v>
       </c>
       <c r="O19" s="1">
-        <v>0.92</v>
+        <v>0.84</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>1010.79</v>
+        <v>972.33</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>291554.63</v>
+        <v>261215.7</v>
       </c>
       <c r="J20" s="1">
-        <v>18.464389234366</v>
+        <v>16.54300039388</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1870565.05</v>
+        <v>1840226.12</v>
       </c>
       <c r="N20" s="1">
-        <v>1870565.05</v>
+        <v>1840226.12</v>
       </c>
       <c r="O20" s="1">
-        <v>1.19</v>
+        <v>1.28</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>88.2</v>
+        <v>75.32</v>
       </c>
       <c r="E21" s="1">
         <v>71.6081807451</v>
       </c>
       <c r="F21" t="s">
         <v>77</v>
       </c>
       <c r="G21">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H21" s="1">
         <v>1747012.98</v>
       </c>
       <c r="I21" s="1">
-        <v>380051.24</v>
+        <v>91095.31</v>
       </c>
       <c r="J21" s="1">
-        <v>21.754345522951</v>
+        <v>5.2143464898584</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2127064.22</v>
+        <v>1838108.29</v>
       </c>
       <c r="N21" s="1">
-        <v>2127064.22</v>
+        <v>1838108.29</v>
       </c>
       <c r="O21" s="1">
-        <v>1.35</v>
+        <v>1.28</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>114.6</v>
+        <v>98.44</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>392563.32</v>
+        <v>83541.75</v>
       </c>
       <c r="J22" s="1">
-        <v>18.255052020599</v>
+        <v>3.8848738902602</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2542999.92</v>
+        <v>2233978.35</v>
       </c>
       <c r="N22" s="1">
-        <v>2542999.92</v>
+        <v>2233978.35</v>
       </c>
       <c r="O22" s="1">
-        <v>1.61</v>
+        <v>1.55</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>72.64</v>
+        <v>68.5</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>92533.76</v>
+        <v>7937.0</v>
       </c>
       <c r="J23" s="1">
-        <v>6.648533688942</v>
+        <v>0.57027199466587</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1484325.76</v>
+        <v>1399729.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1484325.76</v>
+        <v>1399729.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
         <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>53.16</v>
+        <v>55.14</v>
       </c>
       <c r="E24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>497972.25</v>
+        <v>603765.88</v>
       </c>
       <c r="J24" s="1">
-        <v>40.078867534086</v>
+        <v>48.593576702559</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1740453.09</v>
+        <v>1846246.72</v>
       </c>
       <c r="N24" s="1">
-        <v>1740453.09</v>
+        <v>1846246.72</v>
       </c>
       <c r="O24" s="1">
-        <v>1.1</v>
+        <v>1.28</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" s="1">
         <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>629.71</v>
+        <v>559.73</v>
       </c>
       <c r="E25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>571467.06</v>
+        <v>390227.88</v>
       </c>
       <c r="J25" s="1">
-        <v>40.213664170527</v>
+        <v>27.460013034341</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1992543.88</v>
+        <v>1811304.7</v>
       </c>
       <c r="N25" s="1">
-        <v>1992543.88</v>
+        <v>1811304.7</v>
       </c>
       <c r="O25" s="1">
         <v>1.26</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26" t="s">
         <v>87</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>60.44</v>
+        <v>58.12</v>
       </c>
       <c r="E26" s="1">
         <v>87.738507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1985610.17</v>
       </c>
       <c r="I26" s="1">
-        <v>-617792.53</v>
+        <v>-670296.45</v>
       </c>
       <c r="J26" s="1">
-        <v>-31.113485382682</v>
+        <v>-33.757706327622</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1367817.64</v>
+        <v>1315313.72</v>
       </c>
       <c r="N26" s="1">
-        <v>1367817.64</v>
+        <v>1315313.72</v>
       </c>
       <c r="O26" s="1">
-        <v>0.87</v>
+        <v>0.91</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" t="s">
         <v>89</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>308.35</v>
+        <v>256.48</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>595786.58</v>
+        <v>188880.2</v>
       </c>
       <c r="J27" s="1">
-        <v>27.98589734536</v>
+        <v>8.8722741753785</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2724668.04</v>
+        <v>2317761.66</v>
       </c>
       <c r="N27" s="1">
-        <v>2724668.04</v>
+        <v>2317761.66</v>
       </c>
       <c r="O27" s="1">
-        <v>1.73</v>
+        <v>1.61</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>13.36</v>
+        <v>12.95</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>-24270.04</v>
+        <v>-77348.23</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.3838211267207</v>
+        <v>-4.4102158376522</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1729572.24</v>
+        <v>1676494.05</v>
       </c>
       <c r="N28" s="1">
-        <v>1729572.24</v>
+        <v>1676494.05</v>
       </c>
       <c r="O28" s="1">
-        <v>1.1</v>
+        <v>1.17</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" t="s">
         <v>93</v>
       </c>
       <c r="C29" s="1">
         <v>37926.0</v>
       </c>
       <c r="D29" s="1">
-        <v>86.47</v>
+        <v>82.5</v>
       </c>
       <c r="E29" s="1">
         <v>76.1409020197</v>
       </c>
       <c r="F29" t="s">
         <v>36</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H29" s="1">
         <v>2542329.52</v>
       </c>
       <c r="I29" s="1">
-        <v>235227.2</v>
+        <v>167843.72</v>
       </c>
       <c r="J29" s="1">
-        <v>9.2524276711384</v>
+        <v>6.6019655862707</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2777556.72</v>
+        <v>2710173.24</v>
       </c>
       <c r="N29" s="1">
-        <v>2777556.72</v>
+        <v>2710173.24</v>
       </c>
       <c r="O29" s="1">
-        <v>1.76</v>
+        <v>1.89</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" t="s">
         <v>95</v>
       </c>
       <c r="C30" s="1">
         <v>2871.0</v>
       </c>
       <c r="D30" s="1">
-        <v>1051.99</v>
+        <v>906.7</v>
       </c>
       <c r="E30" s="1">
         <v>854.2801079763</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H30" s="1">
         <v>2119279.12</v>
       </c>
       <c r="I30" s="1">
-        <v>438748.57</v>
+        <v>135494.12</v>
       </c>
       <c r="J30" s="1">
-        <v>20.702726972557</v>
+        <v>6.3934060747977</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2558027.69</v>
+        <v>2254773.24</v>
       </c>
       <c r="N30" s="1">
-        <v>2558027.69</v>
+        <v>2254773.24</v>
       </c>
       <c r="O30" s="1">
-        <v>1.62</v>
+        <v>1.57</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>96</v>
       </c>
       <c r="B31" t="s">
         <v>97</v>
       </c>
       <c r="C31" s="1">
         <v>384990.0</v>
       </c>
       <c r="D31" s="1">
-        <v>10.194</v>
+        <v>9.135</v>
       </c>
       <c r="E31" s="1">
         <v>7.5884173355</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2921464.79</v>
       </c>
       <c r="I31" s="1">
-        <v>1003123.27</v>
+        <v>595418.86</v>
       </c>
       <c r="J31" s="1">
-        <v>34.336312162092</v>
+        <v>20.380832999873</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3924588.06</v>
+        <v>3516883.65</v>
       </c>
       <c r="N31" s="1">
-        <v>3924588.06</v>
+        <v>3516883.65</v>
       </c>
       <c r="O31" s="1">
-        <v>2.49</v>
+        <v>2.45</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="1">
         <v>10684.0</v>
       </c>
       <c r="D32" s="1">
-        <v>197.2</v>
+        <v>192.82</v>
       </c>
       <c r="E32" s="1">
         <v>200.6878790715</v>
       </c>
       <c r="F32" t="s">
         <v>36</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H32" s="1">
         <v>1912555.26</v>
       </c>
       <c r="I32" s="1">
-        <v>-128118.23</v>
+        <v>-128156.06</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.6987988624182</v>
+        <v>-6.7007768444819</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1784437.03</v>
+        <v>1784399.2</v>
       </c>
       <c r="N32" s="1">
-        <v>1784437.03</v>
+        <v>1784399.2</v>
       </c>
       <c r="O32" s="1">
-        <v>1.13</v>
+        <v>1.24</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="1">
         <v>17518.0</v>
       </c>
       <c r="D33" s="1">
-        <v>45.23</v>
+        <v>37.01</v>
       </c>
       <c r="E33" s="1">
         <v>57.5202083571</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H33" s="1">
         <v>908284.34</v>
       </c>
       <c r="I33" s="1">
-        <v>-237208.59</v>
+        <v>-346706.88</v>
       </c>
       <c r="J33" s="1">
-        <v>-26.116115796954</v>
+        <v>-38.171623656971</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>671075.75</v>
+        <v>561577.46</v>
       </c>
       <c r="N33" s="1">
-        <v>671075.75</v>
+        <v>561577.46</v>
       </c>
       <c r="O33" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="1">
         <v>27181.0</v>
       </c>
       <c r="D34" s="1">
-        <v>78.56</v>
+        <v>66.38</v>
       </c>
       <c r="E34" s="1">
         <v>76.8692542585</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2089383.2</v>
       </c>
       <c r="I34" s="1">
-        <v>45956.16</v>
+        <v>-285108.42</v>
       </c>
       <c r="J34" s="1">
-        <v>2.1995084482349</v>
+        <v>-13.645578274009</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2135339.36</v>
+        <v>1804274.78</v>
       </c>
       <c r="N34" s="1">
-        <v>2135339.36</v>
+        <v>1804274.78</v>
       </c>
       <c r="O34" s="1">
-        <v>1.35</v>
+        <v>1.26</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="1">
         <v>7805.0</v>
       </c>
       <c r="D35" s="1">
-        <v>380.72</v>
+        <v>320.75</v>
       </c>
       <c r="E35" s="1">
         <v>369.4193247918</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
       <c r="G35">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H35" s="1">
         <v>2582186.07</v>
       </c>
       <c r="I35" s="1">
-        <v>-65442.1</v>
+        <v>-413754.93</v>
       </c>
       <c r="J35" s="1">
-        <v>-2.5343680984229</v>
+        <v>-16.023435909868</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2516743.97</v>
+        <v>2168431.14</v>
       </c>
       <c r="N35" s="1">
-        <v>2516743.97</v>
+        <v>2168431.14</v>
       </c>
       <c r="O35" s="1">
-        <v>1.6</v>
+        <v>1.51</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" t="s">
         <v>107</v>
       </c>
       <c r="C36" s="1">
         <v>120106.0</v>
       </c>
       <c r="D36" s="1">
-        <v>24.63</v>
+        <v>21.93</v>
       </c>
       <c r="E36" s="1">
         <v>17.4559626497</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>2096565.85</v>
       </c>
       <c r="I36" s="1">
-        <v>861644.93</v>
+        <v>537358.73</v>
       </c>
       <c r="J36" s="1">
-        <v>41.097918770355</v>
+        <v>25.630424629877</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2958210.78</v>
+        <v>2633924.58</v>
       </c>
       <c r="N36" s="1">
-        <v>2958210.78</v>
+        <v>2633924.58</v>
       </c>
       <c r="O36" s="1">
-        <v>1.88</v>
+        <v>1.83</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
       <c r="C37" s="1">
         <v>504443.0</v>
       </c>
       <c r="D37" s="1">
-        <v>5.835</v>
+        <v>4.966</v>
       </c>
       <c r="E37" s="1">
         <v>4.2598751692</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2148864.21</v>
       </c>
       <c r="I37" s="1">
-        <v>794560.7</v>
+        <v>356199.73</v>
       </c>
       <c r="J37" s="1">
-        <v>36.975845020938</v>
+        <v>16.576186077388</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2943424.91</v>
+        <v>2505063.94</v>
       </c>
       <c r="N37" s="1">
-        <v>2943424.91</v>
+        <v>2505063.94</v>
       </c>
       <c r="O37" s="1">
-        <v>1.87</v>
+        <v>1.74</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" t="s">
         <v>111</v>
       </c>
       <c r="C38" s="1">
         <v>3384.0</v>
       </c>
       <c r="D38" s="1">
-        <v>503.51</v>
+        <v>477.97</v>
       </c>
       <c r="E38" s="1">
         <v>441.5855112293</v>
       </c>
       <c r="F38" t="s">
         <v>36</v>
       </c>
       <c r="G38">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H38" s="1">
         <v>1332055.96</v>
       </c>
       <c r="I38" s="1">
-        <v>111052.23</v>
+        <v>68940.56</v>
       </c>
       <c r="J38" s="1">
-        <v>8.3369042543828</v>
+        <v>5.1755002845376</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1443108.19</v>
+        <v>1400996.52</v>
       </c>
       <c r="N38" s="1">
-        <v>1443108.19</v>
+        <v>1400996.52</v>
       </c>
       <c r="O38" s="1">
-        <v>0.92</v>
+        <v>0.97</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" t="s">
         <v>113</v>
       </c>
       <c r="C39" s="1">
         <v>20001.0</v>
       </c>
       <c r="D39" s="1">
-        <v>144.3</v>
+        <v>129.7</v>
       </c>
       <c r="E39" s="1">
         <v>84.1574021299</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H39" s="1">
         <v>1494173.57</v>
       </c>
       <c r="I39" s="1">
-        <v>950261.34</v>
+        <v>752798.89</v>
       </c>
       <c r="J39" s="1">
-        <v>63.597788040114</v>
+        <v>50.382291931452</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2444434.91</v>
+        <v>2246972.46</v>
       </c>
       <c r="N39" s="1">
-        <v>2444434.91</v>
+        <v>2246972.46</v>
       </c>
       <c r="O39" s="1">
-        <v>1.55</v>
+        <v>1.56</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="1">
         <v>377132.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.801</v>
+        <v>4.685</v>
       </c>
       <c r="E40" s="1">
         <v>3.6304812639</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1369170.66</v>
       </c>
       <c r="I40" s="1">
-        <v>441440.07</v>
+        <v>397692.76</v>
       </c>
       <c r="J40" s="1">
-        <v>32.24142051072</v>
+        <v>29.046251984395</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1810610.73</v>
+        <v>1766863.42</v>
       </c>
       <c r="N40" s="1">
-        <v>1810610.73</v>
+        <v>1766863.42</v>
       </c>
       <c r="O40" s="1">
-        <v>1.15</v>
+        <v>1.23</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" s="1">
         <v>78400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>8713.0</v>
+        <v>7698.0</v>
       </c>
       <c r="E41" s="1">
         <v>5532.6593622449</v>
       </c>
       <c r="F41" t="s">
         <v>118</v>
       </c>
       <c r="G41">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H41" s="1">
         <v>2554932.59</v>
       </c>
       <c r="I41" s="1">
-        <v>1150780.0</v>
+        <v>727584.15</v>
       </c>
       <c r="J41" s="1">
-        <v>45.041501466776</v>
+        <v>28.477626096585</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3705712.59</v>
+        <v>3282516.74</v>
       </c>
       <c r="N41" s="1">
-        <v>3705712.59</v>
+        <v>3282516.74</v>
       </c>
       <c r="O41" s="1">
-        <v>2.35</v>
+        <v>2.28</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>119</v>
       </c>
       <c r="B42" t="s">
         <v>120</v>
       </c>
       <c r="C42" s="1">
         <v>3976.0</v>
       </c>
       <c r="D42" s="1">
-        <v>397.4</v>
+        <v>347.7</v>
       </c>
       <c r="E42" s="1">
         <v>381.7093435614</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1517676.35</v>
       </c>
       <c r="I42" s="1">
-        <v>62386.05</v>
+        <v>-135221.15</v>
       </c>
       <c r="J42" s="1">
-        <v>4.1106293841899</v>
+        <v>-8.9097487748294</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1580062.4</v>
+        <v>1382455.2</v>
       </c>
       <c r="N42" s="1">
-        <v>1580062.4</v>
+        <v>1382455.2</v>
       </c>
       <c r="O42" s="1">
-        <v>1.0</v>
+        <v>0.96</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" s="1">
         <v>2858.0</v>
       </c>
       <c r="D43" s="1">
-        <v>544.1</v>
+        <v>457.95</v>
       </c>
       <c r="E43" s="1">
         <v>640.6780790763</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1831057.95</v>
       </c>
       <c r="I43" s="1">
-        <v>-276020.15</v>
+        <v>-522236.85</v>
       </c>
       <c r="J43" s="1">
-        <v>-15.074353599786</v>
+        <v>-28.521044350344</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1555037.8</v>
+        <v>1308821.1</v>
       </c>
       <c r="N43" s="1">
-        <v>1555037.8</v>
+        <v>1308821.1</v>
       </c>
       <c r="O43" s="1">
-        <v>0.99</v>
+        <v>0.91</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>123</v>
       </c>
       <c r="B44" t="s">
         <v>124</v>
       </c>
       <c r="C44" s="1">
         <v>10750.0</v>
       </c>
       <c r="D44" s="1">
-        <v>128.3</v>
+        <v>104.05</v>
       </c>
       <c r="E44" s="1">
         <v>130.8636483721</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1406784.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-27559.22</v>
+        <v>-288246.72</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.9590225429171</v>
+        <v>-20.489760682701</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1379225.0</v>
+        <v>1118537.5</v>
       </c>
       <c r="N44" s="1">
-        <v>1379225.0</v>
+        <v>1118537.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.87</v>
+        <v>0.78</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" t="s">
         <v>126</v>
       </c>
       <c r="C45" s="1">
         <v>37038.0</v>
       </c>
       <c r="D45" s="1">
-        <v>34.4</v>
+        <v>28.45</v>
       </c>
       <c r="E45" s="1">
         <v>29.4882139964</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1092184.47</v>
       </c>
       <c r="I45" s="1">
-        <v>181922.73</v>
+        <v>-38453.37</v>
       </c>
       <c r="J45" s="1">
-        <v>16.656776853822</v>
+        <v>-3.5207761194407</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1274107.2</v>
+        <v>1053731.1</v>
       </c>
       <c r="N45" s="1">
-        <v>1274107.2</v>
+        <v>1053731.1</v>
       </c>
       <c r="O45" s="1">
-        <v>0.81</v>
+        <v>0.73</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="1">
         <v>22367.0</v>
       </c>
       <c r="D46" s="1">
-        <v>392.74</v>
+        <v>381.87</v>
       </c>
       <c r="E46" s="1">
         <v>445.7656037913</v>
       </c>
       <c r="F46" t="s">
         <v>36</v>
       </c>
       <c r="G46">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H46" s="1">
         <v>8866505.22</v>
       </c>
       <c r="I46" s="1">
-        <v>-1426498.8</v>
+        <v>-1468249.45</v>
       </c>
       <c r="J46" s="1">
-        <v>-16.088625276871</v>
+        <v>-16.559505843273</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>7440006.42</v>
+        <v>7398255.77</v>
       </c>
       <c r="N46" s="1">
-        <v>7440006.42</v>
+        <v>7398255.77</v>
       </c>
       <c r="O46" s="1">
-        <v>4.72</v>
+        <v>5.15</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>129</v>
       </c>
       <c r="B47" t="s">
         <v>130</v>
       </c>
       <c r="C47" s="1">
         <v>80651.0</v>
       </c>
       <c r="D47" s="1">
-        <v>224.2</v>
+        <v>212.2</v>
       </c>
       <c r="E47" s="1">
         <v>204.0828479498</v>
       </c>
       <c r="F47" t="s">
         <v>131</v>
       </c>
       <c r="G47">
-        <v>11.23</v>
+        <v>11.06</v>
       </c>
       <c r="H47" s="1">
         <v>1403954.06</v>
       </c>
       <c r="I47" s="1">
-        <v>205834.87</v>
+        <v>143772.59</v>
       </c>
       <c r="J47" s="1">
-        <v>14.661082998684</v>
+        <v>10.240548041864</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1609788.93</v>
+        <v>1547726.65</v>
       </c>
       <c r="N47" s="1">
-        <v>1609788.93</v>
+        <v>1547726.65</v>
       </c>
       <c r="O47" s="1">
-        <v>1.02</v>
+        <v>1.08</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>132</v>
       </c>
       <c r="B48" t="s">
         <v>133</v>
       </c>
       <c r="C48" s="1">
         <v>4716.0</v>
       </c>
       <c r="D48" s="1">
-        <v>555.6</v>
+        <v>520.8</v>
       </c>
       <c r="E48" s="1">
         <v>468.6676357082</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2210236.57</v>
       </c>
       <c r="I48" s="1">
-        <v>409973.03</v>
+        <v>245856.23</v>
       </c>
       <c r="J48" s="1">
-        <v>18.548830272951</v>
+        <v>11.12352556903</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2620209.6</v>
+        <v>2456092.8</v>
       </c>
       <c r="N48" s="1">
-        <v>2620209.6</v>
+        <v>2456092.8</v>
       </c>
       <c r="O48" s="1">
-        <v>1.66</v>
+        <v>1.71</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>134</v>
       </c>
       <c r="B49" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="1">
         <v>17039.0</v>
       </c>
       <c r="D49" s="1">
-        <v>130.0</v>
+        <v>95.8</v>
       </c>
       <c r="E49" s="1">
         <v>58.3518663067</v>
       </c>
       <c r="F49" t="s">
         <v>36</v>
       </c>
       <c r="G49">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H49" s="1">
         <v>881264.01</v>
       </c>
       <c r="I49" s="1">
-        <v>994801.04</v>
+        <v>532626.16</v>
       </c>
       <c r="J49" s="1">
-        <v>112.88342979081</v>
+        <v>60.438887093551</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1876065.05</v>
+        <v>1413890.17</v>
       </c>
       <c r="N49" s="1">
-        <v>1876065.05</v>
+        <v>1413890.17</v>
       </c>
       <c r="O49" s="1">
-        <v>1.19</v>
+        <v>0.98</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>136</v>
       </c>
       <c r="B50" t="s">
         <v>137</v>
       </c>
       <c r="C50" s="1">
         <v>34327.0</v>
       </c>
       <c r="D50" s="1">
-        <v>237.9</v>
+        <v>237.45</v>
       </c>
       <c r="E50" s="1">
         <v>538.838409124</v>
       </c>
       <c r="F50" t="s">
         <v>138</v>
       </c>
       <c r="G50">
         <v>7.47</v>
       </c>
       <c r="H50" s="1">
         <v>2479393.33</v>
       </c>
       <c r="I50" s="1">
-        <v>-1386387.47</v>
+        <v>-1388418.44</v>
       </c>
       <c r="J50" s="1">
-        <v>-55.916399113649</v>
+        <v>-55.998313103472</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1093005.86</v>
+        <v>1090974.89</v>
       </c>
       <c r="N50" s="1">
-        <v>1093005.86</v>
+        <v>1090974.89</v>
       </c>
       <c r="O50" s="1">
-        <v>0.69</v>
+        <v>0.76</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>139</v>
       </c>
       <c r="B51" t="s">
         <v>140</v>
       </c>
       <c r="C51" s="1">
         <v>23240.0</v>
       </c>
       <c r="D51" s="1">
-        <v>375.5</v>
+        <v>350.6</v>
       </c>
       <c r="E51" s="1">
         <v>417.3573962995</v>
       </c>
       <c r="F51" t="s">
         <v>138</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
         <v>1299636.84</v>
       </c>
       <c r="I51" s="1">
-        <v>-131649.15</v>
+        <v>-209063.78</v>
       </c>
       <c r="J51" s="1">
-        <v>-10.12968745946</v>
+        <v>-16.086323006972</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1167987.69</v>
+        <v>1090573.06</v>
       </c>
       <c r="N51" s="1">
-        <v>1167987.69</v>
+        <v>1090573.06</v>
       </c>
       <c r="O51" s="1">
-        <v>0.74</v>
+        <v>0.76</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>141</v>
       </c>
       <c r="B52" t="s">
         <v>142</v>
       </c>
       <c r="C52" s="1">
         <v>67960.0</v>
       </c>
       <c r="D52" s="1">
-        <v>177.19</v>
+        <v>172.7</v>
       </c>
       <c r="E52" s="1">
         <v>132.4028225427</v>
       </c>
       <c r="F52" t="s">
         <v>36</v>
       </c>
       <c r="G52">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H52" s="1">
         <v>7946827.18</v>
       </c>
       <c r="I52" s="1">
-        <v>2252065.34</v>
+        <v>2219211.8</v>
       </c>
       <c r="J52" s="1">
-        <v>28.33917598797</v>
+        <v>27.925758919046</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>10198892.52</v>
+        <v>10166038.98</v>
       </c>
       <c r="N52" s="1">
-        <v>10198892.52</v>
+        <v>10166038.98</v>
       </c>
       <c r="O52" s="1">
-        <v>6.47</v>
+        <v>7.07</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>143</v>
       </c>
       <c r="B53" t="s">
         <v>144</v>
       </c>
       <c r="C53" s="1">
-        <v>132.0</v>
+        <v>361.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4778.97</v>
+        <v>4784.78</v>
       </c>
       <c r="E53" s="1">
-        <v>4778.18</v>
+        <v>4784.2179778393</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>630719.76</v>
+        <v>1727102.69</v>
       </c>
       <c r="I53" s="1">
-        <v>104.28</v>
+        <v>202.89</v>
       </c>
       <c r="J53" s="1">
-        <v>0.016533491831618</v>
+        <v>0.011747419604795</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>630824.04</v>
+        <v>1727305.58</v>
       </c>
       <c r="N53" s="1">
-        <v>630824.04</v>
+        <v>1727305.58</v>
       </c>
       <c r="O53" s="1">
-        <v>0.4</v>
+        <v>1.2</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>145</v>
       </c>
       <c r="B54" t="s">
         <v>146</v>
       </c>
       <c r="C54" s="1">
         <v>7764.0</v>
       </c>
       <c r="D54" s="1">
-        <v>145.4</v>
+        <v>149.68</v>
       </c>
       <c r="E54" s="1">
         <v>186.5757843895</v>
       </c>
       <c r="F54" t="s">
         <v>36</v>
       </c>
       <c r="G54">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H54" s="1">
         <v>1285093.84</v>
       </c>
       <c r="I54" s="1">
-        <v>-328978.32</v>
+        <v>-278497.46</v>
       </c>
       <c r="J54" s="1">
-        <v>-25.599556216066</v>
+        <v>-21.671371485214</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>956115.52</v>
+        <v>1006596.38</v>
       </c>
       <c r="N54" s="1">
-        <v>956115.52</v>
+        <v>1006596.38</v>
       </c>
       <c r="O54" s="1">
-        <v>0.61</v>
+        <v>0.7</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>147</v>
       </c>
       <c r="B55" t="s">
         <v>148</v>
       </c>
       <c r="C55" s="1">
         <v>94856.0</v>
       </c>
       <c r="D55" s="1">
-        <v>18.19</v>
+        <v>17.115</v>
       </c>
       <c r="E55" s="1">
         <v>12.0896589567</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1146776.69</v>
       </c>
       <c r="I55" s="1">
-        <v>578653.95</v>
+        <v>476683.75</v>
       </c>
       <c r="J55" s="1">
-        <v>50.459165681158</v>
+        <v>41.567268863827</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1725430.64</v>
+        <v>1623460.44</v>
       </c>
       <c r="N55" s="1">
-        <v>1725430.64</v>
+        <v>1623460.44</v>
       </c>
       <c r="O55" s="1">
-        <v>1.09</v>
+        <v>1.13</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>149</v>
       </c>
       <c r="B56" t="s">
         <v>150</v>
       </c>
       <c r="C56" s="1">
         <v>15422.0</v>
       </c>
       <c r="D56" s="1">
-        <v>167.2</v>
+        <v>144.28</v>
       </c>
       <c r="E56" s="1">
         <v>152.5145979769</v>
       </c>
       <c r="F56" t="s">
         <v>36</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H56" s="1">
         <v>2110321.23</v>
       </c>
       <c r="I56" s="1">
-        <v>73602.21</v>
+        <v>-183005.37</v>
       </c>
       <c r="J56" s="1">
-        <v>3.4877254208356</v>
+        <v>-8.6719200564551</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2183923.44</v>
+        <v>1927315.86</v>
       </c>
       <c r="N56" s="1">
-        <v>2183923.44</v>
+        <v>1927315.86</v>
       </c>
       <c r="O56" s="1">
-        <v>1.38</v>
+        <v>1.34</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>151</v>
       </c>
       <c r="B57" t="s">
         <v>152</v>
       </c>
       <c r="C57" s="1">
         <v>14097.0</v>
       </c>
       <c r="D57" s="1">
-        <v>142.36</v>
+        <v>129.9</v>
       </c>
       <c r="E57" s="1">
         <v>157.9966950415</v>
       </c>
       <c r="F57" t="s">
         <v>36</v>
       </c>
       <c r="G57">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H57" s="1">
         <v>1990476.06</v>
       </c>
       <c r="I57" s="1">
-        <v>-290764.94</v>
+        <v>-404334.61</v>
       </c>
       <c r="J57" s="1">
-        <v>-14.607808947976</v>
+        <v>-20.313462599495</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1699711.12</v>
+        <v>1586141.45</v>
       </c>
       <c r="N57" s="1">
-        <v>1699711.12</v>
+        <v>1586141.45</v>
       </c>
       <c r="O57" s="1">
-        <v>1.08</v>
+        <v>1.1</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>153</v>
       </c>
       <c r="B58" t="s">
         <v>154</v>
       </c>
       <c r="C58" s="1">
         <v>149900.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2969.0</v>
+        <v>2505.5</v>
       </c>
       <c r="E58" s="1">
         <v>2087.8199866578</v>
       </c>
       <c r="F58" t="s">
         <v>118</v>
       </c>
       <c r="G58">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H58" s="1">
         <v>1849491.67</v>
       </c>
       <c r="I58" s="1">
-        <v>564855.87</v>
+        <v>193229.17</v>
       </c>
       <c r="J58" s="1">
-        <v>30.541141610008</v>
+        <v>10.447690743046</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2414347.54</v>
+        <v>2042720.84</v>
       </c>
       <c r="N58" s="1">
-        <v>2414347.54</v>
+        <v>2042720.84</v>
       </c>
       <c r="O58" s="1">
-        <v>1.53</v>
+        <v>1.42</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>155</v>
       </c>
       <c r="B59" t="s">
         <v>156</v>
       </c>
       <c r="C59" s="1">
         <v>7843.0</v>
       </c>
       <c r="D59" s="1">
-        <v>276.7</v>
+        <v>237.15</v>
       </c>
       <c r="E59" s="1">
         <v>215.9045288793</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1693339.22</v>
       </c>
       <c r="I59" s="1">
-        <v>476818.88</v>
+        <v>166628.23</v>
       </c>
       <c r="J59" s="1">
-        <v>28.158497386011</v>
+        <v>9.8402155948411</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2170158.1</v>
+        <v>1859967.45</v>
       </c>
       <c r="N59" s="1">
-        <v>2170158.1</v>
+        <v>1859967.45</v>
       </c>
       <c r="O59" s="1">
-        <v>1.38</v>
+        <v>1.29</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>157</v>
       </c>
       <c r="B60" t="s">
         <v>158</v>
       </c>
       <c r="C60" s="1">
         <v>116631.0</v>
       </c>
       <c r="D60" s="1">
-        <v>26.89</v>
+        <v>25.73</v>
       </c>
       <c r="E60" s="1">
         <v>18.6728409257</v>
       </c>
       <c r="F60" t="s">
         <v>77</v>
       </c>
       <c r="G60">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H60" s="1">
         <v>2540739.03</v>
       </c>
       <c r="I60" s="1">
-        <v>1030437.91</v>
+        <v>917134.6</v>
       </c>
       <c r="J60" s="1">
-        <v>40.556621433095</v>
+        <v>36.097158707402</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3571176.94</v>
+        <v>3457873.63</v>
       </c>
       <c r="N60" s="1">
-        <v>3571176.94</v>
+        <v>3457873.63</v>
       </c>
       <c r="O60" s="1">
-        <v>2.26</v>
+        <v>2.41</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>159</v>
       </c>
       <c r="B61" t="s">
         <v>160</v>
       </c>
       <c r="C61" s="1">
         <v>123900.0</v>
       </c>
       <c r="D61" s="1">
-        <v>2110.0</v>
+        <v>2039.0</v>
       </c>
       <c r="E61" s="1">
         <v>2555.3766989508</v>
       </c>
       <c r="F61" t="s">
         <v>118</v>
       </c>
       <c r="G61">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H61" s="1">
         <v>1866410.99</v>
       </c>
       <c r="I61" s="1">
-        <v>-448197.16</v>
+        <v>-492364.23</v>
       </c>
       <c r="J61" s="1">
-        <v>-24.013851311495</v>
+        <v>-26.380268474523</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1418213.83</v>
+        <v>1374046.76</v>
       </c>
       <c r="N61" s="1">
-        <v>1418213.83</v>
+        <v>1374046.76</v>
       </c>
       <c r="O61" s="1">
-        <v>0.9</v>
+        <v>0.96</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
         <v>6487.0</v>
       </c>
       <c r="D62" s="1">
-        <v>402.51</v>
+        <v>367.96</v>
       </c>
       <c r="E62" s="1">
         <v>336.7764991522</v>
       </c>
       <c r="F62" t="s">
         <v>36</v>
       </c>
       <c r="G62">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H62" s="1">
         <v>1939414.23</v>
       </c>
       <c r="I62" s="1">
-        <v>272055.55</v>
+        <v>128109.82</v>
       </c>
       <c r="J62" s="1">
-        <v>14.027717534072</v>
+        <v>6.6055934837603</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2211469.78</v>
+        <v>2067524.05</v>
       </c>
       <c r="N62" s="1">
-        <v>2211469.78</v>
+        <v>2067524.05</v>
       </c>
       <c r="O62" s="1">
-        <v>1.4</v>
+        <v>1.44</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
         <v>170877.0</v>
       </c>
       <c r="D63" s="1">
-        <v>117.6</v>
+        <v>110.0</v>
       </c>
       <c r="E63" s="1">
         <v>134.2464297711</v>
       </c>
       <c r="F63" t="s">
         <v>131</v>
       </c>
       <c r="G63">
-        <v>11.23</v>
+        <v>11.06</v>
       </c>
       <c r="H63" s="1">
         <v>1973184.66</v>
       </c>
       <c r="I63" s="1">
-        <v>-184167.5</v>
+        <v>-273315.79</v>
       </c>
       <c r="J63" s="1">
-        <v>-9.3335156984243</v>
+        <v>-13.851505920384</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1789017.16</v>
+        <v>1699868.87</v>
       </c>
       <c r="N63" s="1">
-        <v>1789017.16</v>
+        <v>1699868.87</v>
       </c>
       <c r="O63" s="1">
-        <v>1.13</v>
+        <v>1.18</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
         <v>179300.0</v>
       </c>
       <c r="D64" s="1">
-        <v>3825.0</v>
+        <v>3325.0</v>
       </c>
       <c r="E64" s="1">
         <v>2910.6595370887</v>
       </c>
       <c r="F64" t="s">
         <v>118</v>
       </c>
       <c r="G64">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H64" s="1">
         <v>3064180.54</v>
       </c>
       <c r="I64" s="1">
-        <v>656305.55</v>
+        <v>178356.3</v>
       </c>
       <c r="J64" s="1">
-        <v>21.418631879961</v>
+        <v>5.820685095794</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3720486.09</v>
+        <v>3242536.84</v>
       </c>
       <c r="N64" s="1">
-        <v>3720486.09</v>
+        <v>3242536.84</v>
       </c>
       <c r="O64" s="1">
-        <v>2.36</v>
+        <v>2.26</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
         <v>24867.0</v>
       </c>
       <c r="D65" s="1">
-        <v>54.67</v>
+        <v>45.955</v>
       </c>
       <c r="E65" s="1">
         <v>46.5667177384</v>
       </c>
       <c r="F65" t="s">
         <v>77</v>
       </c>
       <c r="G65">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H65" s="1">
         <v>1335812.17</v>
       </c>
       <c r="I65" s="1">
-        <v>212216.63</v>
+        <v>-19037.39</v>
       </c>
       <c r="J65" s="1">
-        <v>15.886711827158</v>
+        <v>-1.4251547056949</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1548028.8</v>
+        <v>1316774.78</v>
       </c>
       <c r="N65" s="1">
-        <v>1548028.8</v>
+        <v>1316774.78</v>
       </c>
       <c r="O65" s="1">
-        <v>0.98</v>
+        <v>0.92</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
         <v>13068.0</v>
       </c>
       <c r="D66" s="1">
-        <v>240.84</v>
+        <v>231.24</v>
       </c>
       <c r="E66" s="1">
         <v>194.8258103765</v>
       </c>
       <c r="F66" t="s">
         <v>36</v>
       </c>
       <c r="G66">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H66" s="1">
         <v>2270159.35</v>
       </c>
       <c r="I66" s="1">
-        <v>395460.3</v>
+        <v>347289.17</v>
       </c>
       <c r="J66" s="1">
-        <v>17.419935741515</v>
+        <v>15.298008485616</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2665619.65</v>
+        <v>2617448.52</v>
       </c>
       <c r="N66" s="1">
-        <v>2665619.65</v>
+        <v>2617448.52</v>
       </c>
       <c r="O66" s="1">
-        <v>1.69</v>
+        <v>1.82</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
         <v>22087.0</v>
       </c>
       <c r="D67" s="1">
-        <v>90.56</v>
+        <v>82.38</v>
       </c>
       <c r="E67" s="1">
         <v>101.7684941368</v>
       </c>
       <c r="F67" t="s">
         <v>57</v>
       </c>
       <c r="G67">
-        <v>1.61</v>
+        <v>1.59</v>
       </c>
       <c r="H67" s="1">
         <v>1464870.86</v>
       </c>
       <c r="I67" s="1">
-        <v>-222742.86</v>
+        <v>-317230.09</v>
       </c>
       <c r="J67" s="1">
-        <v>-15.205631163965</v>
+        <v>-21.655840024014</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1242128.0</v>
+        <v>1147640.77</v>
       </c>
       <c r="N67" s="1">
-        <v>1242128.0</v>
+        <v>1147640.77</v>
       </c>
       <c r="O67" s="1">
-        <v>0.79</v>
+        <v>0.8</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
         <v>10509.0</v>
       </c>
       <c r="D68" s="1">
-        <v>231.07</v>
+        <v>217.1</v>
       </c>
       <c r="E68" s="1">
         <v>238.6213645447</v>
       </c>
       <c r="F68" t="s">
         <v>57</v>
       </c>
       <c r="G68">
-        <v>1.61</v>
+        <v>1.59</v>
       </c>
       <c r="H68" s="1">
         <v>1615899.91</v>
       </c>
       <c r="I68" s="1">
-        <v>-107910.95</v>
+        <v>-176873.83</v>
       </c>
       <c r="J68" s="1">
-        <v>-6.6780714159456</v>
+        <v>-10.94584069876</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1507988.96</v>
+        <v>1439026.08</v>
       </c>
       <c r="N68" s="1">
-        <v>1507988.96</v>
+        <v>1439026.08</v>
       </c>
       <c r="O68" s="1">
-        <v>0.96</v>
+        <v>1.0</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
         <v>26756.0</v>
       </c>
       <c r="D69" s="1">
-        <v>129.56</v>
+        <v>120.44</v>
       </c>
       <c r="E69" s="1">
         <v>128.2709313799</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
       <c r="G69">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H69" s="1">
         <v>3055056.23</v>
       </c>
       <c r="I69" s="1">
-        <v>-119079.81</v>
+        <v>-263810.98</v>
       </c>
       <c r="J69" s="1">
-        <v>-3.8977943787306</v>
+        <v>-8.6352250217012</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2935976.42</v>
+        <v>2791245.25</v>
       </c>
       <c r="N69" s="1">
-        <v>2935976.42</v>
+        <v>2791245.25</v>
       </c>
       <c r="O69" s="1">
-        <v>1.86</v>
+        <v>1.94</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" s="1">
         <v>-26071061.51</v>
       </c>
       <c r="D70" s="1">
-        <v>0.84521568</v>
+        <v>0.86525146</v>
       </c>
       <c r="E70" s="1">
         <v>0.8529318596</v>
       </c>
       <c r="F70" t="s">
         <v>36</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H70" s="1">
         <v>0.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-235855.79</v>
+        <v>376566.05</v>
       </c>
       <c r="J70" s="1">
         <v>0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
         <v>179</v>
       </c>
       <c r="M70" s="1">
-        <v>-291047.94</v>
+        <v>296177.48</v>
       </c>
       <c r="N70" s="1">
-        <v>-235855.79</v>
+        <v>376566.05</v>
       </c>
       <c r="O70" s="1">
-        <v>-0.15</v>
+        <v>0.26</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>