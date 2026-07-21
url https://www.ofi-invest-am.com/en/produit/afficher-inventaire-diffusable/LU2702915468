--- v2 (2026-06-22)
+++ v3 (2026-07-21)
@@ -247,296 +247,296 @@
   <si>
     <t>CECO ENVIRONMENTAL CORP</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>IE0001827041</t>
   </si>
   <si>
     <t>CRH PUBLIC LIMITED PLC</t>
   </si>
   <si>
+    <t>US2283681060</t>
+  </si>
+  <si>
+    <t>CROWN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>FR0000120644</t>
+  </si>
+  <si>
+    <t>DANONE SA</t>
+  </si>
+  <si>
+    <t>US2372661015</t>
+  </si>
+  <si>
+    <t>DARLING INGREDIENTS INC</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>DEERE</t>
+  </si>
+  <si>
+    <t>CH1216478797</t>
+  </si>
+  <si>
+    <t>DSM FIRMENICH AG</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>ECOLAB INC</t>
+  </si>
+  <si>
+    <t>ES0127797019</t>
+  </si>
+  <si>
+    <t>EDP RENOVAVEIS SA</t>
+  </si>
+  <si>
+    <t>US28176E1082</t>
+  </si>
+  <si>
+    <t>EDWARDS LIFESCIENCES CORP</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>ELI LILLY</t>
+  </si>
+  <si>
+    <t>IT0003128367</t>
+  </si>
+  <si>
+    <t>ENEL</t>
+  </si>
+  <si>
+    <t>US3364331070</t>
+  </si>
+  <si>
+    <t>FIRST SOLAR INC</t>
+  </si>
+  <si>
+    <t>US3703341046</t>
+  </si>
+  <si>
+    <t>GENERAL MILLS INC</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
+    <t>US4370761029</t>
+  </si>
+  <si>
+    <t>HOME DEPOT INC</t>
+  </si>
+  <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
+    <t>IT0000072618</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO</t>
+  </si>
+  <si>
+    <t>US46120E6023</t>
+  </si>
+  <si>
+    <t>INTUITIVE SURGICAL INC</t>
+  </si>
+  <si>
+    <t>IE00BY7QL619</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC</t>
+  </si>
+  <si>
+    <t>NL0000009082</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV</t>
+  </si>
+  <si>
+    <t>JP3270000007</t>
+  </si>
+  <si>
+    <t>KURITA WATER INDUSTRIES LTD</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>FR0000120321</t>
+  </si>
+  <si>
+    <t>LOREAL SA</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>LVMH</t>
+  </si>
+  <si>
+    <t>DE0006599905</t>
+  </si>
+  <si>
+    <t>MERCK</t>
+  </si>
+  <si>
+    <t>FR001400AJ45</t>
+  </si>
+  <si>
+    <t>MICHELIN</t>
+  </si>
+  <si>
+    <t>US5949181045</t>
+  </si>
+  <si>
+    <t>MICROSOFT CORP</t>
+  </si>
+  <si>
+    <t>NO0003054108</t>
+  </si>
+  <si>
+    <t>MOWI</t>
+  </si>
+  <si>
+    <t>NOK</t>
+  </si>
+  <si>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
+  </si>
+  <si>
+    <t>US6516391066</t>
+  </si>
+  <si>
+    <t>NEWMONT</t>
+  </si>
+  <si>
+    <t>DK0062498333</t>
+  </si>
+  <si>
+    <t>NOVO NORDISK CLASS B</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
+    <t>DK0060336014</t>
+  </si>
+  <si>
+    <t>NOVOZYMES CLASS B</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP</t>
+  </si>
+  <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
+    <t>US68389X1054</t>
+  </si>
+  <si>
+    <t>ORACLE CORP</t>
+  </si>
+  <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>US7427181091</t>
+  </si>
+  <si>
+    <t>PROCTER &amp; GAMBLE</t>
+  </si>
+  <si>
+    <t>US7475251036</t>
+  </si>
+  <si>
+    <t>QUALCOMM INC</t>
+  </si>
+  <si>
+    <t>JP3164720009</t>
+  </si>
+  <si>
+    <t>RENESAS ELECTRONICS CORP</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC</t>
+  </si>
+  <si>
+    <t>GB0007908733</t>
+  </si>
+  <si>
+    <t>SSE PLC</t>
+  </si>
+  <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>US2283681060</t>
-[...241 lines deleted...]
-  <si>
     <t>JP3546800008</t>
   </si>
   <si>
     <t>TERUMO CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>JP3633400001</t>
   </si>
   <si>
     <t>TOYOTA MOTOR CORP</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
@@ -547,57 +547,57 @@
   <si>
     <t>US94106L1098</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT INC</t>
   </si>
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>OACT01964558</t>
-[...5 lines deleted...]
-    <t>80 388.57</t>
+    <t>OACT01991635</t>
+  </si>
+  <si>
+    <t>EUR/USD 15/07/26</t>
+  </si>
+  <si>
+    <t>12 829.69</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -961,211 +961,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>10840.8</v>
+        <v>11791.2</v>
       </c>
       <c r="D2">
-        <v>114.09</v>
+        <v>121.6</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1236824.92</v>
+        <v>1433853.07</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1236824.92</v>
+        <v>1433853.07</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>384262.0</v>
+        <v>385026.82</v>
       </c>
       <c r="D3">
-        <v>130.17</v>
+        <v>138.85</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>50018036.27</v>
+        <v>53462738.41</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>50018036.27</v>
+        <v>53462738.41</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1683.17</v>
+        <v>1652.17</v>
       </c>
       <c r="D4">
-        <v>54549.89</v>
+        <v>58214.37</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>91816740.53</v>
+        <v>96180035.74</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>91816740.53</v>
+        <v>96180035.74</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>4253.0</v>
+        <v>5235.0</v>
       </c>
       <c r="D5">
-        <v>106.77</v>
+        <v>113.94</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>454075.76</v>
+        <v>596467.23</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>454075.76</v>
+        <v>596467.23</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>2245.0</v>
+        <v>2295.0</v>
       </c>
       <c r="D6">
-        <v>97.91</v>
+        <v>104.42</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>219814.69</v>
+        <v>239637.31</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>219814.69</v>
+        <v>239637.31</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>102.24</v>
+        <v>109.05</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10223.82</v>
+        <v>10905.28</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10223.82</v>
+        <v>10905.28</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1217,3484 +1217,3484 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>205.07</v>
+        <v>205.12</v>
       </c>
       <c r="E2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>-197267.62</v>
+        <v>-240202.48</v>
       </c>
       <c r="J2" s="1">
-        <v>-7.3927028536773</v>
+        <v>-9.0017082345109</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2471142.35</v>
+        <v>2428207.49</v>
       </c>
       <c r="N2" s="1">
-        <v>2471142.35</v>
+        <v>2428207.49</v>
       </c>
       <c r="O2" s="1">
-        <v>1.72</v>
+        <v>1.6</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>133.5</v>
+        <v>145.05</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-541465.4</v>
+        <v>-429973.25</v>
       </c>
       <c r="J3" s="1">
-        <v>-29.58599526408</v>
+        <v>-23.493997101535</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1288675.5</v>
+        <v>1400167.65</v>
       </c>
       <c r="N3" s="1">
-        <v>1288675.5</v>
+        <v>1400167.65</v>
       </c>
       <c r="O3" s="1">
-        <v>0.9</v>
+        <v>0.92</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>248.15</v>
+        <v>247.18</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-719951.44</v>
+        <v>-736234.21</v>
       </c>
       <c r="J4" s="1">
-        <v>-48.681220957876</v>
+        <v>-49.782218997655</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>758958.55</v>
+        <v>742675.78</v>
       </c>
       <c r="N4" s="1">
-        <v>758958.55</v>
+        <v>742675.78</v>
       </c>
       <c r="O4" s="1">
-        <v>0.53</v>
+        <v>0.49</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>132.19</v>
+        <v>153.33</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>-78697.68</v>
+        <v>18122.31</v>
       </c>
       <c r="J5" s="1">
-        <v>-10.183508216412</v>
+        <v>2.3450334595043</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>694097.69</v>
+        <v>790917.68</v>
       </c>
       <c r="N5" s="1">
-        <v>694097.69</v>
+        <v>790917.68</v>
       </c>
       <c r="O5" s="1">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>12206.0</v>
       </c>
       <c r="D6" s="1">
-        <v>201.33</v>
+        <v>284.49</v>
       </c>
       <c r="E6" s="1">
         <v>186.0293945601</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H6" s="1">
         <v>2014941.7</v>
       </c>
       <c r="I6" s="1">
-        <v>113628.23</v>
+        <v>939861.69</v>
       </c>
       <c r="J6" s="1">
-        <v>5.6392812754831</v>
+        <v>46.644609618234</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2128569.93</v>
+        <v>2954803.39</v>
       </c>
       <c r="N6" s="1">
-        <v>2128569.93</v>
+        <v>2954803.39</v>
       </c>
       <c r="O6" s="1">
-        <v>1.48</v>
+        <v>1.94</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>88.58</v>
+        <v>84.96</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-665103.71</v>
+        <v>-786729.41</v>
       </c>
       <c r="J7" s="1">
-        <v>-24.004308220557</v>
+        <v>-28.39391054339</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2105664.37</v>
+        <v>1984038.67</v>
       </c>
       <c r="N7" s="1">
-        <v>2105664.37</v>
+        <v>1984038.67</v>
       </c>
       <c r="O7" s="1">
-        <v>1.46</v>
+        <v>1.31</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>347.8</v>
+        <v>344.86</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>283403.63</v>
+        <v>226131.72</v>
       </c>
       <c r="J8" s="1">
-        <v>14.712263682749</v>
+        <v>11.739120955062</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2209712.43</v>
+        <v>2152440.52</v>
       </c>
       <c r="N8" s="1">
-        <v>2209712.43</v>
+        <v>2152440.52</v>
       </c>
       <c r="O8" s="1">
-        <v>1.54</v>
+        <v>1.42</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>357.06</v>
+        <v>394.33</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>1408326.57</v>
+        <v>1680732.74</v>
       </c>
       <c r="J9" s="1">
-        <v>78.275914006346</v>
+        <v>93.416466199235</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3207509.1</v>
+        <v>3479915.27</v>
       </c>
       <c r="N9" s="1">
-        <v>3207509.1</v>
+        <v>3479915.27</v>
       </c>
       <c r="O9" s="1">
-        <v>2.23</v>
+        <v>2.29</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1128.2</v>
+        <v>1237.0</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>556886.58</v>
+        <v>726288.18</v>
       </c>
       <c r="J10" s="1">
-        <v>46.418014150992</v>
+        <v>60.538099188776</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1756607.4</v>
+        <v>1926009.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1756607.4</v>
+        <v>1926009.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.22</v>
+        <v>1.27</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>147.94</v>
+        <v>120.89</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-182419.73</v>
+        <v>-331867.59</v>
       </c>
       <c r="J11" s="1">
-        <v>-19.4038010041</v>
+        <v>-35.300417756732</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>757703.96</v>
+        <v>608256.1</v>
       </c>
       <c r="N11" s="1">
-        <v>757703.96</v>
+        <v>608256.1</v>
       </c>
       <c r="O11" s="1">
-        <v>0.53</v>
+        <v>0.4</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>183.59</v>
+        <v>207.25</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
-        <v>1.59</v>
+        <v>1.6</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>419403.72</v>
+        <v>775330.95</v>
       </c>
       <c r="J12" s="1">
-        <v>15.793301988991</v>
+        <v>29.196297626452</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3074983.41</v>
+        <v>3430910.64</v>
       </c>
       <c r="N12" s="1">
-        <v>3074983.41</v>
+        <v>3430910.64</v>
       </c>
       <c r="O12" s="1">
-        <v>2.14</v>
+        <v>2.26</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>114.94</v>
+        <v>137.92</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>826834.9</v>
+        <v>1332974.23</v>
       </c>
       <c r="J13" s="1">
-        <v>41.259136163868</v>
+        <v>66.515534429543</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2830839.29</v>
+        <v>3336978.62</v>
       </c>
       <c r="N13" s="1">
-        <v>2830839.29</v>
+        <v>3336978.62</v>
       </c>
       <c r="O13" s="1">
-        <v>1.97</v>
+        <v>2.2</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>154.13</v>
+        <v>156.69</v>
       </c>
       <c r="E14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-166314.4</v>
+        <v>-167930.55</v>
       </c>
       <c r="J14" s="1">
-        <v>-11.777216034251</v>
+        <v>-11.891660410046</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1245856.35</v>
+        <v>1244240.2</v>
       </c>
       <c r="N14" s="1">
-        <v>1245856.35</v>
+        <v>1244240.2</v>
       </c>
       <c r="O14" s="1">
-        <v>0.87</v>
+        <v>0.82</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>310.51</v>
+        <v>402.17</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>278819.88</v>
+        <v>1495339.46</v>
       </c>
       <c r="J15" s="1">
-        <v>6.6584364898295</v>
+        <v>35.709874149383</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4466287.62</v>
+        <v>5682807.2</v>
       </c>
       <c r="N15" s="1">
-        <v>4466287.62</v>
+        <v>5682807.2</v>
       </c>
       <c r="O15" s="1">
-        <v>3.11</v>
+        <v>3.74</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.946</v>
+        <v>10.795</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>934865.19</v>
+        <v>1166473.24</v>
       </c>
       <c r="J16" s="1">
-        <v>52.567367401315</v>
+        <v>65.590662725266</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2713278.75</v>
+        <v>2944886.8</v>
       </c>
       <c r="N16" s="1">
-        <v>2713278.75</v>
+        <v>2944886.8</v>
       </c>
       <c r="O16" s="1">
-        <v>1.89</v>
+        <v>1.94</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>680.88</v>
+        <v>800.45</v>
       </c>
       <c r="E17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>761931.14</v>
+        <v>1087707.73</v>
       </c>
       <c r="J17" s="1">
-        <v>56.811376580252</v>
+        <v>81.102044809825</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2103090.58</v>
+        <v>2428867.17</v>
       </c>
       <c r="N17" s="1">
-        <v>2103090.58</v>
+        <v>2428867.17</v>
       </c>
       <c r="O17" s="1">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>55.28</v>
+        <v>61.47</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>231576.66</v>
+        <v>311567.64</v>
       </c>
       <c r="J18" s="1">
-        <v>36.513082461283</v>
+        <v>49.12539515678</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>865805.94</v>
+        <v>945796.92</v>
       </c>
       <c r="N18" s="1">
-        <v>865805.94</v>
+        <v>945796.92</v>
       </c>
       <c r="O18" s="1">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>130.4</v>
+        <v>155.85</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>-85174.55</v>
+        <v>140690.21</v>
       </c>
       <c r="J19" s="1">
-        <v>-6.6179264074304</v>
+        <v>10.931404463257</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1201853.21</v>
+        <v>1427717.97</v>
       </c>
       <c r="N19" s="1">
-        <v>1201853.21</v>
+        <v>1427717.97</v>
       </c>
       <c r="O19" s="1">
-        <v>0.84</v>
+        <v>0.94</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>972.33</v>
+        <v>1005.81</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>261215.7</v>
+        <v>291049.87</v>
       </c>
       <c r="J20" s="1">
-        <v>16.54300039388</v>
+        <v>18.432422377555</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1840226.12</v>
+        <v>1870060.29</v>
       </c>
       <c r="N20" s="1">
-        <v>1840226.12</v>
+        <v>1870060.29</v>
       </c>
       <c r="O20" s="1">
-        <v>1.28</v>
+        <v>1.23</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>75.32</v>
+        <v>117.36</v>
       </c>
       <c r="E21" s="1">
-        <v>71.6081807451</v>
+        <v>117.05</v>
       </c>
       <c r="F21" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="G21">
-        <v>0.87</v>
+        <v>1.18</v>
       </c>
       <c r="H21" s="1">
-        <v>1747012.98</v>
+        <v>2098359.53</v>
       </c>
       <c r="I21" s="1">
-        <v>91095.31</v>
+        <v>16657.01</v>
       </c>
       <c r="J21" s="1">
-        <v>5.2143464898584</v>
+        <v>0.79381105867973</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1838108.29</v>
+        <v>2115016.54</v>
       </c>
       <c r="N21" s="1">
-        <v>1838108.29</v>
+        <v>2115016.54</v>
       </c>
       <c r="O21" s="1">
-        <v>1.28</v>
+        <v>1.39</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.44</v>
+        <v>103.44</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>83541.75</v>
+        <v>155662.79</v>
       </c>
       <c r="J22" s="1">
-        <v>3.8848738902602</v>
+        <v>7.2386598144767</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2233978.35</v>
+        <v>2306099.39</v>
       </c>
       <c r="N22" s="1">
-        <v>2233978.35</v>
+        <v>2306099.39</v>
       </c>
       <c r="O22" s="1">
-        <v>1.55</v>
+        <v>1.52</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>68.5</v>
+        <v>66.42</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>7937.0</v>
+        <v>-34565.72</v>
       </c>
       <c r="J23" s="1">
-        <v>0.57027199466587</v>
+        <v>-2.4835406440043</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1399729.0</v>
+        <v>1357226.28</v>
       </c>
       <c r="N23" s="1">
-        <v>1399729.0</v>
+        <v>1357226.28</v>
       </c>
       <c r="O23" s="1">
-        <v>0.97</v>
+        <v>0.89</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C24" s="1">
         <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>55.14</v>
+        <v>60.27</v>
       </c>
       <c r="E24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>603765.88</v>
+        <v>739987.78</v>
       </c>
       <c r="J24" s="1">
-        <v>48.593576702559</v>
+        <v>59.557278967779</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1846246.72</v>
+        <v>1982468.62</v>
       </c>
       <c r="N24" s="1">
-        <v>1846246.72</v>
+        <v>1982468.62</v>
       </c>
       <c r="O24" s="1">
-        <v>1.28</v>
+        <v>1.3</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="C25" s="1">
         <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>559.73</v>
+        <v>587.3</v>
       </c>
       <c r="E25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>390227.88</v>
+        <v>445969.47</v>
       </c>
       <c r="J25" s="1">
-        <v>27.460013034341</v>
+        <v>31.382502601091</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1811304.7</v>
+        <v>1867046.29</v>
       </c>
       <c r="N25" s="1">
-        <v>1811304.7</v>
+        <v>1867046.29</v>
       </c>
       <c r="O25" s="1">
-        <v>1.26</v>
+        <v>1.23</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>58.12</v>
+        <v>65.56</v>
       </c>
       <c r="E26" s="1">
         <v>87.738507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1985610.17</v>
       </c>
       <c r="I26" s="1">
-        <v>-670296.45</v>
+        <v>-501921.81</v>
       </c>
       <c r="J26" s="1">
-        <v>-33.757706327622</v>
+        <v>-25.277963297297</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1315313.72</v>
+        <v>1483688.36</v>
       </c>
       <c r="N26" s="1">
-        <v>1315313.72</v>
+        <v>1483688.36</v>
       </c>
       <c r="O26" s="1">
-        <v>0.91</v>
+        <v>0.98</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>256.48</v>
+        <v>270.84</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>188880.2</v>
+        <v>275537.97</v>
       </c>
       <c r="J27" s="1">
-        <v>8.8722741753785</v>
+        <v>12.942851688886</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2317761.66</v>
+        <v>2404419.43</v>
       </c>
       <c r="N27" s="1">
-        <v>2317761.66</v>
+        <v>2404419.43</v>
       </c>
       <c r="O27" s="1">
-        <v>1.61</v>
+        <v>1.58</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>12.95</v>
+        <v>13.41</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>-77348.23</v>
+        <v>-17797.09</v>
       </c>
       <c r="J28" s="1">
-        <v>-4.4102158376522</v>
+        <v>-1.0147486009973</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1676494.05</v>
+        <v>1736045.19</v>
       </c>
       <c r="N28" s="1">
-        <v>1676494.05</v>
+        <v>1736045.19</v>
       </c>
       <c r="O28" s="1">
-        <v>1.17</v>
+        <v>1.14</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="C29" s="1">
         <v>37926.0</v>
       </c>
       <c r="D29" s="1">
-        <v>82.5</v>
+        <v>79.71</v>
       </c>
       <c r="E29" s="1">
         <v>76.1409020197</v>
       </c>
       <c r="F29" t="s">
         <v>36</v>
       </c>
       <c r="G29">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H29" s="1">
         <v>2542329.52</v>
       </c>
       <c r="I29" s="1">
-        <v>167843.72</v>
+        <v>30067.91</v>
       </c>
       <c r="J29" s="1">
-        <v>6.6019655862707</v>
+        <v>1.1826912980187</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2710173.24</v>
+        <v>2572397.43</v>
       </c>
       <c r="N29" s="1">
-        <v>2710173.24</v>
+        <v>2572397.43</v>
       </c>
       <c r="O29" s="1">
-        <v>1.89</v>
+        <v>1.69</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C30" s="1">
         <v>2871.0</v>
       </c>
       <c r="D30" s="1">
-        <v>906.7</v>
+        <v>903.02</v>
       </c>
       <c r="E30" s="1">
         <v>854.2801079763</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H30" s="1">
         <v>2119279.12</v>
       </c>
       <c r="I30" s="1">
-        <v>135494.12</v>
+        <v>86788.29</v>
       </c>
       <c r="J30" s="1">
-        <v>6.3934060747977</v>
+        <v>4.0951797798112</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2254773.24</v>
+        <v>2206067.41</v>
       </c>
       <c r="N30" s="1">
-        <v>2254773.24</v>
+        <v>2206067.41</v>
       </c>
       <c r="O30" s="1">
-        <v>1.57</v>
+        <v>1.45</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="C31" s="1">
         <v>384990.0</v>
       </c>
       <c r="D31" s="1">
-        <v>9.135</v>
+        <v>9.694</v>
       </c>
       <c r="E31" s="1">
         <v>7.5884173355</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2921464.79</v>
       </c>
       <c r="I31" s="1">
-        <v>595418.86</v>
+        <v>810628.27</v>
       </c>
       <c r="J31" s="1">
-        <v>20.380832999873</v>
+        <v>27.747322944803</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3516883.65</v>
+        <v>3732093.06</v>
       </c>
       <c r="N31" s="1">
-        <v>3516883.65</v>
+        <v>3732093.06</v>
       </c>
       <c r="O31" s="1">
-        <v>2.45</v>
+        <v>2.46</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B32" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="C32" s="1">
         <v>10684.0</v>
       </c>
       <c r="D32" s="1">
-        <v>192.82</v>
+        <v>186.61</v>
       </c>
       <c r="E32" s="1">
         <v>200.6878790715</v>
       </c>
       <c r="F32" t="s">
         <v>36</v>
       </c>
       <c r="G32">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H32" s="1">
         <v>1912555.26</v>
       </c>
       <c r="I32" s="1">
-        <v>-128156.06</v>
+        <v>-216042.97</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.7007768444819</v>
+        <v>-11.296038055392</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1784399.2</v>
+        <v>1696512.29</v>
       </c>
       <c r="N32" s="1">
-        <v>1784399.2</v>
+        <v>1696512.29</v>
       </c>
       <c r="O32" s="1">
-        <v>1.24</v>
+        <v>1.12</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="C33" s="1">
         <v>17518.0</v>
       </c>
       <c r="D33" s="1">
-        <v>37.01</v>
+        <v>35.05</v>
       </c>
       <c r="E33" s="1">
         <v>57.5202083571</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H33" s="1">
         <v>908284.34</v>
       </c>
       <c r="I33" s="1">
-        <v>-346706.88</v>
+        <v>-385815.06</v>
       </c>
       <c r="J33" s="1">
-        <v>-38.171623656971</v>
+        <v>-42.477343603656</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>561577.46</v>
+        <v>522469.28</v>
       </c>
       <c r="N33" s="1">
-        <v>561577.46</v>
+        <v>522469.28</v>
       </c>
       <c r="O33" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="C34" s="1">
         <v>27181.0</v>
       </c>
       <c r="D34" s="1">
-        <v>66.38</v>
+        <v>67.66</v>
       </c>
       <c r="E34" s="1">
         <v>76.8692542585</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2089383.2</v>
       </c>
       <c r="I34" s="1">
-        <v>-285108.42</v>
+        <v>-250316.74</v>
       </c>
       <c r="J34" s="1">
-        <v>-13.645578274009</v>
+        <v>-11.98041316691</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1804274.78</v>
+        <v>1839066.46</v>
       </c>
       <c r="N34" s="1">
-        <v>1804274.78</v>
+        <v>1839066.46</v>
       </c>
       <c r="O34" s="1">
-        <v>1.26</v>
+        <v>1.21</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="C35" s="1">
         <v>7805.0</v>
       </c>
       <c r="D35" s="1">
-        <v>320.75</v>
+        <v>343.92</v>
       </c>
       <c r="E35" s="1">
         <v>369.4193247918</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
       <c r="G35">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H35" s="1">
         <v>2582186.07</v>
       </c>
       <c r="I35" s="1">
-        <v>-413754.93</v>
+        <v>-298067.96</v>
       </c>
       <c r="J35" s="1">
-        <v>-16.023435909868</v>
+        <v>-11.543240956296</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2168431.14</v>
+        <v>2284118.11</v>
       </c>
       <c r="N35" s="1">
-        <v>2168431.14</v>
+        <v>2284118.11</v>
       </c>
       <c r="O35" s="1">
-        <v>1.51</v>
+        <v>1.5</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="C36" s="1">
         <v>120106.0</v>
       </c>
       <c r="D36" s="1">
-        <v>21.93</v>
+        <v>24.495</v>
       </c>
       <c r="E36" s="1">
         <v>17.4559626497</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>2096565.85</v>
       </c>
       <c r="I36" s="1">
-        <v>537358.73</v>
+        <v>845430.62</v>
       </c>
       <c r="J36" s="1">
-        <v>25.630424629877</v>
+        <v>40.324544063331</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2633924.58</v>
+        <v>2941996.47</v>
       </c>
       <c r="N36" s="1">
-        <v>2633924.58</v>
+        <v>2941996.47</v>
       </c>
       <c r="O36" s="1">
-        <v>1.83</v>
+        <v>1.94</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="C37" s="1">
         <v>504443.0</v>
       </c>
       <c r="D37" s="1">
-        <v>4.966</v>
+        <v>5.779</v>
       </c>
       <c r="E37" s="1">
         <v>4.2598751692</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2148864.21</v>
       </c>
       <c r="I37" s="1">
-        <v>356199.73</v>
+        <v>766311.89</v>
       </c>
       <c r="J37" s="1">
-        <v>16.576186077388</v>
+        <v>35.661252415759</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2505063.94</v>
+        <v>2915176.1</v>
       </c>
       <c r="N37" s="1">
-        <v>2505063.94</v>
+        <v>2915176.1</v>
       </c>
       <c r="O37" s="1">
-        <v>1.74</v>
+        <v>1.92</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="C38" s="1">
         <v>3384.0</v>
       </c>
       <c r="D38" s="1">
-        <v>477.97</v>
+        <v>451.29</v>
       </c>
       <c r="E38" s="1">
         <v>441.5855112293</v>
       </c>
       <c r="F38" t="s">
         <v>36</v>
       </c>
       <c r="G38">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H38" s="1">
         <v>1332055.96</v>
       </c>
       <c r="I38" s="1">
-        <v>68940.56</v>
+        <v>-32561.95</v>
       </c>
       <c r="J38" s="1">
-        <v>5.1755002845376</v>
+        <v>-2.4444881429756</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1400996.52</v>
+        <v>1299494.01</v>
       </c>
       <c r="N38" s="1">
-        <v>1400996.52</v>
+        <v>1299494.01</v>
       </c>
       <c r="O38" s="1">
-        <v>0.97</v>
+        <v>0.86</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>111</v>
+      </c>
+      <c r="B39" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C39" s="1">
         <v>20001.0</v>
       </c>
       <c r="D39" s="1">
-        <v>129.7</v>
+        <v>139.72</v>
       </c>
       <c r="E39" s="1">
         <v>84.1574021299</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H39" s="1">
         <v>1494173.57</v>
       </c>
       <c r="I39" s="1">
-        <v>752798.89</v>
+        <v>883753.35</v>
       </c>
       <c r="J39" s="1">
-        <v>50.382291931452</v>
+        <v>59.146632475904</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2246972.46</v>
+        <v>2377926.92</v>
       </c>
       <c r="N39" s="1">
-        <v>2246972.46</v>
+        <v>2377926.92</v>
       </c>
       <c r="O39" s="1">
-        <v>1.56</v>
+        <v>1.57</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>113</v>
+      </c>
+      <c r="B40" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C40" s="1">
         <v>377132.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.685</v>
+        <v>4.617</v>
       </c>
       <c r="E40" s="1">
         <v>3.6304812639</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1369170.66</v>
       </c>
       <c r="I40" s="1">
-        <v>397692.76</v>
+        <v>372047.78</v>
       </c>
       <c r="J40" s="1">
-        <v>29.046251984395</v>
+        <v>27.173221780841</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1766863.42</v>
+        <v>1741218.44</v>
       </c>
       <c r="N40" s="1">
-        <v>1766863.42</v>
+        <v>1741218.44</v>
       </c>
       <c r="O40" s="1">
-        <v>1.23</v>
+        <v>1.15</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>115</v>
+      </c>
+      <c r="B41" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="C41" s="1">
         <v>78400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>7698.0</v>
+        <v>8038.0</v>
       </c>
       <c r="E41" s="1">
         <v>5532.6593622449</v>
       </c>
       <c r="F41" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G41">
-        <v>183.86</v>
+        <v>187.31</v>
       </c>
       <c r="H41" s="1">
         <v>2554932.59</v>
       </c>
       <c r="I41" s="1">
-        <v>727584.15</v>
+        <v>809445.84</v>
       </c>
       <c r="J41" s="1">
-        <v>28.477626096585</v>
+        <v>31.681690670359</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3282516.74</v>
+        <v>3364378.43</v>
       </c>
       <c r="N41" s="1">
-        <v>3282516.74</v>
+        <v>3364378.43</v>
       </c>
       <c r="O41" s="1">
-        <v>2.28</v>
+        <v>2.21</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B42" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="C42" s="1">
         <v>3976.0</v>
       </c>
       <c r="D42" s="1">
-        <v>347.7</v>
+        <v>345.15</v>
       </c>
       <c r="E42" s="1">
         <v>381.7093435614</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1517676.35</v>
       </c>
       <c r="I42" s="1">
-        <v>-135221.15</v>
+        <v>-145359.95</v>
       </c>
       <c r="J42" s="1">
-        <v>-8.9097487748294</v>
+        <v>-9.5777963463686</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1382455.2</v>
+        <v>1372316.4</v>
       </c>
       <c r="N42" s="1">
-        <v>1382455.2</v>
+        <v>1372316.4</v>
       </c>
       <c r="O42" s="1">
-        <v>0.96</v>
+        <v>0.9</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="C43" s="1">
         <v>2858.0</v>
       </c>
       <c r="D43" s="1">
-        <v>457.95</v>
+        <v>486.0</v>
       </c>
       <c r="E43" s="1">
         <v>640.6780790763</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1831057.95</v>
       </c>
       <c r="I43" s="1">
-        <v>-522236.85</v>
+        <v>-442069.95</v>
       </c>
       <c r="J43" s="1">
-        <v>-28.521044350344</v>
+        <v>-24.142870519199</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1308821.1</v>
+        <v>1388988.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1308821.1</v>
+        <v>1388988.0</v>
       </c>
       <c r="O43" s="1">
         <v>0.91</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C44" s="1">
         <v>10750.0</v>
       </c>
       <c r="D44" s="1">
-        <v>104.05</v>
+        <v>117.5</v>
       </c>
       <c r="E44" s="1">
         <v>130.8636483721</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1406784.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-288246.72</v>
+        <v>-143659.22</v>
       </c>
       <c r="J44" s="1">
-        <v>-20.489760682701</v>
+        <v>-10.211887363934</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1118537.5</v>
+        <v>1263125.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1118537.5</v>
+        <v>1263125.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.78</v>
+        <v>0.83</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C45" s="1">
         <v>37038.0</v>
       </c>
       <c r="D45" s="1">
-        <v>28.45</v>
+        <v>31.96</v>
       </c>
       <c r="E45" s="1">
         <v>29.4882139964</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1092184.47</v>
       </c>
       <c r="I45" s="1">
-        <v>-38453.37</v>
+        <v>91550.01</v>
       </c>
       <c r="J45" s="1">
-        <v>-3.5207761194407</v>
+        <v>8.3822845420975</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1053731.1</v>
+        <v>1183734.48</v>
       </c>
       <c r="N45" s="1">
-        <v>1053731.1</v>
+        <v>1183734.48</v>
       </c>
       <c r="O45" s="1">
-        <v>0.73</v>
+        <v>0.78</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>126</v>
+      </c>
+      <c r="B46" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="C46" s="1">
         <v>22367.0</v>
       </c>
       <c r="D46" s="1">
-        <v>381.87</v>
+        <v>424.16</v>
       </c>
       <c r="E46" s="1">
         <v>445.7656037913</v>
       </c>
       <c r="F46" t="s">
         <v>36</v>
       </c>
       <c r="G46">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H46" s="1">
         <v>8866505.22</v>
       </c>
       <c r="I46" s="1">
-        <v>-1468249.45</v>
+        <v>-793677.85</v>
       </c>
       <c r="J46" s="1">
-        <v>-16.559505843273</v>
+        <v>-8.951416937191</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>7398255.77</v>
+        <v>8072827.37</v>
       </c>
       <c r="N46" s="1">
-        <v>7398255.77</v>
+        <v>8072827.37</v>
       </c>
       <c r="O46" s="1">
-        <v>5.15</v>
+        <v>5.31</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>128</v>
+      </c>
+      <c r="B47" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C47" s="1">
         <v>80651.0</v>
       </c>
       <c r="D47" s="1">
-        <v>212.2</v>
+        <v>206.2</v>
       </c>
       <c r="E47" s="1">
         <v>204.0828479498</v>
       </c>
       <c r="F47" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G47">
-        <v>11.06</v>
+        <v>10.98</v>
       </c>
       <c r="H47" s="1">
         <v>1403954.06</v>
       </c>
       <c r="I47" s="1">
-        <v>143772.59</v>
+        <v>110915.33</v>
       </c>
       <c r="J47" s="1">
-        <v>10.240548041864</v>
+        <v>7.9002107804012</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1547726.65</v>
+        <v>1514869.39</v>
       </c>
       <c r="N47" s="1">
-        <v>1547726.65</v>
+        <v>1514869.39</v>
       </c>
       <c r="O47" s="1">
-        <v>1.08</v>
+        <v>1.0</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>131</v>
+      </c>
+      <c r="B48" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="C48" s="1">
         <v>4716.0</v>
       </c>
       <c r="D48" s="1">
-        <v>520.8</v>
+        <v>568.0</v>
       </c>
       <c r="E48" s="1">
         <v>468.6676357082</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2210236.57</v>
       </c>
       <c r="I48" s="1">
-        <v>245856.23</v>
+        <v>468451.43</v>
       </c>
       <c r="J48" s="1">
-        <v>11.12352556903</v>
+        <v>21.194628500785</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2456092.8</v>
+        <v>2678688.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2456092.8</v>
+        <v>2678688.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.71</v>
+        <v>1.76</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C49" s="1">
         <v>17039.0</v>
       </c>
       <c r="D49" s="1">
-        <v>95.8</v>
+        <v>109.3</v>
       </c>
       <c r="E49" s="1">
         <v>58.3518663067</v>
       </c>
       <c r="F49" t="s">
         <v>36</v>
       </c>
       <c r="G49">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H49" s="1">
         <v>881264.01</v>
       </c>
       <c r="I49" s="1">
-        <v>532626.16</v>
+        <v>703455.78</v>
       </c>
       <c r="J49" s="1">
-        <v>60.438887093551</v>
+        <v>79.823500337884</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1413890.17</v>
+        <v>1584719.79</v>
       </c>
       <c r="N49" s="1">
-        <v>1413890.17</v>
+        <v>1584719.79</v>
       </c>
       <c r="O49" s="1">
-        <v>0.98</v>
+        <v>1.04</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>135</v>
+      </c>
+      <c r="B50" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="C50" s="1">
         <v>34327.0</v>
       </c>
       <c r="D50" s="1">
-        <v>237.45</v>
+        <v>247.1</v>
       </c>
       <c r="E50" s="1">
         <v>538.838409124</v>
       </c>
       <c r="F50" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="G50">
         <v>7.47</v>
       </c>
       <c r="H50" s="1">
         <v>2479393.33</v>
       </c>
       <c r="I50" s="1">
-        <v>-1388418.44</v>
+        <v>-1344407.69</v>
       </c>
       <c r="J50" s="1">
-        <v>-55.998313103472</v>
+        <v>-54.223251862987</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1090974.89</v>
+        <v>1134985.64</v>
       </c>
       <c r="N50" s="1">
-        <v>1090974.89</v>
+        <v>1134985.64</v>
       </c>
       <c r="O50" s="1">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>138</v>
+      </c>
+      <c r="B51" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C51" s="1">
         <v>23240.0</v>
       </c>
       <c r="D51" s="1">
-        <v>350.6</v>
+        <v>381.2</v>
       </c>
       <c r="E51" s="1">
         <v>417.3573962995</v>
       </c>
       <c r="F51" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
         <v>1299636.84</v>
       </c>
       <c r="I51" s="1">
-        <v>-209063.78</v>
+        <v>-114220.83</v>
       </c>
       <c r="J51" s="1">
-        <v>-16.086323006972</v>
+        <v>-8.7886728418687</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1090573.06</v>
+        <v>1185416.01</v>
       </c>
       <c r="N51" s="1">
-        <v>1090573.06</v>
+        <v>1185416.01</v>
       </c>
       <c r="O51" s="1">
-        <v>0.76</v>
+        <v>0.78</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B52" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C52" s="1">
         <v>67960.0</v>
       </c>
       <c r="D52" s="1">
-        <v>172.7</v>
+        <v>199.88</v>
       </c>
       <c r="E52" s="1">
         <v>132.4028225427</v>
       </c>
       <c r="F52" t="s">
         <v>36</v>
       </c>
       <c r="G52">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H52" s="1">
         <v>7946827.18</v>
       </c>
       <c r="I52" s="1">
-        <v>2219211.8</v>
+        <v>3611924.35</v>
       </c>
       <c r="J52" s="1">
-        <v>27.925758919046</v>
+        <v>45.451150102902</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>10166038.98</v>
+        <v>11558751.53</v>
       </c>
       <c r="N52" s="1">
-        <v>10166038.98</v>
+        <v>11558751.53</v>
       </c>
       <c r="O52" s="1">
-        <v>7.07</v>
+        <v>7.61</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>142</v>
+      </c>
+      <c r="B53" t="s">
         <v>143</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>361.0</v>
+        <v>19.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4784.78</v>
+        <v>4793.7</v>
       </c>
       <c r="E53" s="1">
-        <v>4784.2179778393</v>
+        <v>4791.9884210526</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1727102.69</v>
+        <v>91047.78</v>
       </c>
       <c r="I53" s="1">
-        <v>202.89</v>
+        <v>32.52</v>
       </c>
       <c r="J53" s="1">
-        <v>0.011747419604795</v>
+        <v>0.035717510080971</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1727305.58</v>
+        <v>91080.3</v>
       </c>
       <c r="N53" s="1">
-        <v>1727305.58</v>
+        <v>91080.3</v>
       </c>
       <c r="O53" s="1">
-        <v>1.2</v>
+        <v>0.06</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>144</v>
+      </c>
+      <c r="B54" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="C54" s="1">
         <v>7764.0</v>
       </c>
       <c r="D54" s="1">
-        <v>149.68</v>
+        <v>181.17</v>
       </c>
       <c r="E54" s="1">
         <v>186.5757843895</v>
       </c>
       <c r="F54" t="s">
         <v>36</v>
       </c>
       <c r="G54">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H54" s="1">
         <v>1285093.84</v>
       </c>
       <c r="I54" s="1">
-        <v>-278497.46</v>
+        <v>-88187.88</v>
       </c>
       <c r="J54" s="1">
-        <v>-21.671371485214</v>
+        <v>-6.8623688990681</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1006596.38</v>
+        <v>1196905.96</v>
       </c>
       <c r="N54" s="1">
-        <v>1006596.38</v>
+        <v>1196905.96</v>
       </c>
       <c r="O54" s="1">
-        <v>0.7</v>
+        <v>0.79</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>146</v>
+      </c>
+      <c r="B55" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C55" s="1">
         <v>94856.0</v>
       </c>
       <c r="D55" s="1">
-        <v>17.115</v>
+        <v>17.645</v>
       </c>
       <c r="E55" s="1">
         <v>12.0896589567</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1146776.69</v>
       </c>
       <c r="I55" s="1">
-        <v>476683.75</v>
+        <v>526957.43</v>
       </c>
       <c r="J55" s="1">
-        <v>41.567268863827</v>
+        <v>45.951180783069</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1623460.44</v>
+        <v>1673734.12</v>
       </c>
       <c r="N55" s="1">
-        <v>1623460.44</v>
+        <v>1673734.12</v>
       </c>
       <c r="O55" s="1">
-        <v>1.13</v>
+        <v>1.1</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>148</v>
+      </c>
+      <c r="B56" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="C56" s="1">
         <v>15422.0</v>
       </c>
       <c r="D56" s="1">
-        <v>144.28</v>
+        <v>142.32</v>
       </c>
       <c r="E56" s="1">
         <v>152.5145979769</v>
       </c>
       <c r="F56" t="s">
         <v>36</v>
       </c>
       <c r="G56">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H56" s="1">
         <v>2110321.23</v>
       </c>
       <c r="I56" s="1">
-        <v>-183005.37</v>
+        <v>-242673.99</v>
       </c>
       <c r="J56" s="1">
-        <v>-8.6719200564551</v>
+        <v>-11.499386280637</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1927315.86</v>
+        <v>1867647.24</v>
       </c>
       <c r="N56" s="1">
-        <v>1927315.86</v>
+        <v>1867647.24</v>
       </c>
       <c r="O56" s="1">
-        <v>1.34</v>
+        <v>1.23</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>150</v>
+      </c>
+      <c r="B57" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="C57" s="1">
         <v>14097.0</v>
       </c>
       <c r="D57" s="1">
-        <v>129.9</v>
+        <v>135.56</v>
       </c>
       <c r="E57" s="1">
         <v>157.9966950415</v>
       </c>
       <c r="F57" t="s">
         <v>36</v>
       </c>
       <c r="G57">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H57" s="1">
         <v>1990476.06</v>
       </c>
       <c r="I57" s="1">
-        <v>-404334.61</v>
+        <v>-364378.95</v>
       </c>
       <c r="J57" s="1">
-        <v>-20.313462599495</v>
+        <v>-18.306120697578</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1586141.45</v>
+        <v>1626097.11</v>
       </c>
       <c r="N57" s="1">
-        <v>1586141.45</v>
+        <v>1626097.11</v>
       </c>
       <c r="O57" s="1">
-        <v>1.1</v>
+        <v>1.07</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>152</v>
+      </c>
+      <c r="B58" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="C58" s="1">
         <v>149900.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2505.5</v>
+        <v>3079.0</v>
       </c>
       <c r="E58" s="1">
         <v>2087.8199866578</v>
       </c>
       <c r="F58" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G58">
-        <v>183.86</v>
+        <v>187.31</v>
       </c>
       <c r="H58" s="1">
         <v>1849491.67</v>
       </c>
       <c r="I58" s="1">
-        <v>193229.17</v>
+        <v>614572.97</v>
       </c>
       <c r="J58" s="1">
-        <v>10.447690743046</v>
+        <v>33.229291051633</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2042720.84</v>
+        <v>2464064.64</v>
       </c>
       <c r="N58" s="1">
-        <v>2042720.84</v>
+        <v>2464064.64</v>
       </c>
       <c r="O58" s="1">
-        <v>1.42</v>
+        <v>1.62</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>154</v>
+      </c>
+      <c r="B59" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="C59" s="1">
         <v>7843.0</v>
       </c>
       <c r="D59" s="1">
-        <v>237.15</v>
+        <v>272.1</v>
       </c>
       <c r="E59" s="1">
         <v>215.9045288793</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1693339.22</v>
       </c>
       <c r="I59" s="1">
-        <v>166628.23</v>
+        <v>440741.08</v>
       </c>
       <c r="J59" s="1">
-        <v>9.8402155948411</v>
+        <v>26.027926052525</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1859967.45</v>
+        <v>2134080.3</v>
       </c>
       <c r="N59" s="1">
-        <v>1859967.45</v>
+        <v>2134080.3</v>
       </c>
       <c r="O59" s="1">
-        <v>1.29</v>
+        <v>1.4</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>156</v>
+      </c>
+      <c r="B60" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="C60" s="1">
         <v>116631.0</v>
       </c>
       <c r="D60" s="1">
-        <v>25.73</v>
+        <v>25.835</v>
       </c>
       <c r="E60" s="1">
         <v>18.6728409257</v>
       </c>
       <c r="F60" t="s">
-        <v>77</v>
+        <v>158</v>
       </c>
       <c r="G60">
         <v>0.87</v>
       </c>
       <c r="H60" s="1">
         <v>2540739.03</v>
       </c>
       <c r="I60" s="1">
-        <v>917134.6</v>
+        <v>922864.5</v>
       </c>
       <c r="J60" s="1">
-        <v>36.097158707402</v>
+        <v>36.322679704731</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3457873.63</v>
+        <v>3463603.53</v>
       </c>
       <c r="N60" s="1">
-        <v>3457873.63</v>
+        <v>3463603.53</v>
       </c>
       <c r="O60" s="1">
-        <v>2.41</v>
+        <v>2.28</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>159</v>
       </c>
       <c r="B61" t="s">
         <v>160</v>
       </c>
       <c r="C61" s="1">
         <v>123900.0</v>
       </c>
       <c r="D61" s="1">
-        <v>2039.0</v>
+        <v>2144.5</v>
       </c>
       <c r="E61" s="1">
         <v>2555.3766989508</v>
       </c>
       <c r="F61" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G61">
-        <v>183.86</v>
+        <v>187.31</v>
       </c>
       <c r="H61" s="1">
         <v>1866410.99</v>
       </c>
       <c r="I61" s="1">
-        <v>-492364.23</v>
+        <v>-447882.27</v>
       </c>
       <c r="J61" s="1">
-        <v>-26.380268474523</v>
+        <v>-23.99697989348</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1374046.76</v>
+        <v>1418528.72</v>
       </c>
       <c r="N61" s="1">
-        <v>1374046.76</v>
+        <v>1418528.72</v>
       </c>
       <c r="O61" s="1">
-        <v>0.96</v>
+        <v>0.93</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
         <v>6487.0</v>
       </c>
       <c r="D62" s="1">
-        <v>367.96</v>
+        <v>386.42</v>
       </c>
       <c r="E62" s="1">
         <v>336.7764991522</v>
       </c>
       <c r="F62" t="s">
         <v>36</v>
       </c>
       <c r="G62">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H62" s="1">
         <v>1939414.23</v>
       </c>
       <c r="I62" s="1">
-        <v>128109.82</v>
+        <v>193589.97</v>
       </c>
       <c r="J62" s="1">
-        <v>6.6055934837603</v>
+        <v>9.981878394282</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2067524.05</v>
+        <v>2133004.2</v>
       </c>
       <c r="N62" s="1">
-        <v>2067524.05</v>
+        <v>2133004.2</v>
       </c>
       <c r="O62" s="1">
-        <v>1.44</v>
+        <v>1.4</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
         <v>170877.0</v>
       </c>
       <c r="D63" s="1">
-        <v>110.0</v>
+        <v>124.0</v>
       </c>
       <c r="E63" s="1">
         <v>134.2464297711</v>
       </c>
       <c r="F63" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G63">
-        <v>11.06</v>
+        <v>10.98</v>
       </c>
       <c r="H63" s="1">
         <v>1973184.66</v>
       </c>
       <c r="I63" s="1">
-        <v>-273315.79</v>
+        <v>-43074.62</v>
       </c>
       <c r="J63" s="1">
-        <v>-13.851505920384</v>
+        <v>-2.1829999428437</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1699868.87</v>
+        <v>1930110.04</v>
       </c>
       <c r="N63" s="1">
-        <v>1699868.87</v>
+        <v>1930110.04</v>
       </c>
       <c r="O63" s="1">
-        <v>1.18</v>
+        <v>1.27</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
         <v>179300.0</v>
       </c>
       <c r="D64" s="1">
-        <v>3325.0</v>
+        <v>3280.0</v>
       </c>
       <c r="E64" s="1">
         <v>2910.6595370887</v>
       </c>
       <c r="F64" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G64">
-        <v>183.86</v>
+        <v>187.31</v>
       </c>
       <c r="H64" s="1">
         <v>3064180.54</v>
       </c>
       <c r="I64" s="1">
-        <v>178356.3</v>
+        <v>75568.3</v>
       </c>
       <c r="J64" s="1">
-        <v>5.820685095794</v>
+        <v>2.4661830141379</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3242536.84</v>
+        <v>3139748.84</v>
       </c>
       <c r="N64" s="1">
-        <v>3242536.84</v>
+        <v>3139748.84</v>
       </c>
       <c r="O64" s="1">
-        <v>2.26</v>
+        <v>2.07</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
         <v>24867.0</v>
       </c>
       <c r="D65" s="1">
-        <v>45.955</v>
+        <v>42.19</v>
       </c>
       <c r="E65" s="1">
         <v>46.5667177384</v>
       </c>
       <c r="F65" t="s">
-        <v>77</v>
+        <v>158</v>
       </c>
       <c r="G65">
         <v>0.87</v>
       </c>
       <c r="H65" s="1">
         <v>1335812.17</v>
       </c>
       <c r="I65" s="1">
-        <v>-19037.39</v>
+        <v>-129836.27</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.4251547056949</v>
+        <v>-9.719650181058</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1316774.78</v>
+        <v>1205975.9</v>
       </c>
       <c r="N65" s="1">
-        <v>1316774.78</v>
+        <v>1205975.9</v>
       </c>
       <c r="O65" s="1">
-        <v>0.92</v>
+        <v>0.79</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
         <v>13068.0</v>
       </c>
       <c r="D66" s="1">
-        <v>231.24</v>
+        <v>223.42</v>
       </c>
       <c r="E66" s="1">
         <v>194.8258103765</v>
       </c>
       <c r="F66" t="s">
         <v>36</v>
       </c>
       <c r="G66">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H66" s="1">
         <v>2270159.35</v>
       </c>
       <c r="I66" s="1">
-        <v>347289.17</v>
+        <v>214228.46</v>
       </c>
       <c r="J66" s="1">
-        <v>15.298008485616</v>
+        <v>9.436714651771</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2617448.52</v>
+        <v>2484387.81</v>
       </c>
       <c r="N66" s="1">
-        <v>2617448.52</v>
+        <v>2484387.81</v>
       </c>
       <c r="O66" s="1">
-        <v>1.82</v>
+        <v>1.64</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
         <v>22087.0</v>
       </c>
       <c r="D67" s="1">
-        <v>82.38</v>
+        <v>90.79</v>
       </c>
       <c r="E67" s="1">
         <v>101.7684941368</v>
       </c>
       <c r="F67" t="s">
         <v>57</v>
       </c>
       <c r="G67">
-        <v>1.59</v>
+        <v>1.6</v>
       </c>
       <c r="H67" s="1">
         <v>1464870.86</v>
       </c>
       <c r="I67" s="1">
-        <v>-317230.09</v>
+        <v>-214775.02</v>
       </c>
       <c r="J67" s="1">
-        <v>-21.655840024014</v>
+        <v>-14.661703353154</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1147640.77</v>
+        <v>1250095.84</v>
       </c>
       <c r="N67" s="1">
-        <v>1147640.77</v>
+        <v>1250095.84</v>
       </c>
       <c r="O67" s="1">
-        <v>0.8</v>
+        <v>0.82</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
         <v>10509.0</v>
       </c>
       <c r="D68" s="1">
-        <v>217.1</v>
+        <v>228.8</v>
       </c>
       <c r="E68" s="1">
         <v>238.6213645447</v>
       </c>
       <c r="F68" t="s">
         <v>57</v>
       </c>
       <c r="G68">
-        <v>1.59</v>
+        <v>1.6</v>
       </c>
       <c r="H68" s="1">
         <v>1615899.91</v>
       </c>
       <c r="I68" s="1">
-        <v>-176873.83</v>
+        <v>-116953.96</v>
       </c>
       <c r="J68" s="1">
-        <v>-10.94584069876</v>
+        <v>-7.2376982804585</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1439026.08</v>
+        <v>1498945.95</v>
       </c>
       <c r="N68" s="1">
-        <v>1439026.08</v>
+        <v>1498945.95</v>
       </c>
       <c r="O68" s="1">
-        <v>1.0</v>
+        <v>0.99</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
         <v>26756.0</v>
       </c>
       <c r="D69" s="1">
-        <v>120.44</v>
+        <v>119.98</v>
       </c>
       <c r="E69" s="1">
         <v>128.2709313799</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
       <c r="G69">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H69" s="1">
         <v>3055056.23</v>
       </c>
       <c r="I69" s="1">
-        <v>-263810.98</v>
+        <v>-323448.95</v>
       </c>
       <c r="J69" s="1">
-        <v>-8.6352250217012</v>
+        <v>-10.587332135618</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2791245.25</v>
+        <v>2731607.28</v>
       </c>
       <c r="N69" s="1">
-        <v>2791245.25</v>
+        <v>2731607.28</v>
       </c>
       <c r="O69" s="1">
-        <v>1.94</v>
+        <v>1.8</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" s="1">
-        <v>-26071061.51</v>
+        <v>-22289664.93</v>
       </c>
       <c r="D70" s="1">
-        <v>0.86525146</v>
+        <v>0.84772179</v>
       </c>
       <c r="E70" s="1">
-        <v>0.8529318596</v>
+        <v>0.8511756054</v>
       </c>
       <c r="F70" t="s">
         <v>36</v>
       </c>
       <c r="G70">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H70" s="1">
         <v>0.0</v>
       </c>
       <c r="I70" s="1">
-        <v>376566.05</v>
+        <v>-90444.85</v>
       </c>
       <c r="J70" s="1">
         <v>0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
         <v>179</v>
       </c>
       <c r="M70" s="1">
-        <v>296177.48</v>
+        <v>-103274.54</v>
       </c>
       <c r="N70" s="1">
-        <v>376566.05</v>
+        <v>-90444.850000002</v>
       </c>
       <c r="O70" s="1">
-        <v>0.26</v>
+        <v>-0.06</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>