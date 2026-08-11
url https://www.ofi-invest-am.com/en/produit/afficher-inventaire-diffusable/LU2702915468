--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -553,51 +553,51 @@
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>OACT01991635</t>
   </si>
   <si>
     <t>EUR/USD 15/07/26</t>
   </si>
   <si>
-    <t>12 829.69</t>
+    <t>32 567.68</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -961,211 +961,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>11791.2</v>
+        <v>11989.4</v>
       </c>
       <c r="D2">
-        <v>121.6</v>
+        <v>125.13</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1433853.07</v>
+        <v>1500214.59</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1433853.07</v>
+        <v>1500214.59</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>385026.82</v>
       </c>
       <c r="D3">
-        <v>138.85</v>
+        <v>142.95</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>53462738.41</v>
+        <v>55040840.51</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>53462738.41</v>
+        <v>55040840.51</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1652.17</v>
+        <v>1638.17</v>
       </c>
       <c r="D4">
-        <v>58214.37</v>
+        <v>59947.78</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>96180035.74</v>
+        <v>98204651.62</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>96180035.74</v>
+        <v>98204651.62</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>5235.0</v>
       </c>
       <c r="D5">
-        <v>113.94</v>
+        <v>117.33</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>596467.23</v>
+        <v>614227.62</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>596467.23</v>
+        <v>614227.62</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>2295.0</v>
+        <v>2340.0</v>
       </c>
       <c r="D6">
-        <v>104.42</v>
+        <v>107.48</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>239637.31</v>
+        <v>251500.91</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>239637.31</v>
+        <v>251500.91</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>109.05</v>
+        <v>112.27</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10905.28</v>
+        <v>11226.5</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10905.28</v>
+        <v>11226.5</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1217,3484 +1217,3484 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>205.12</v>
+        <v>202.78</v>
       </c>
       <c r="E2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
         <v>1.18</v>
       </c>
       <c r="H2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>-240202.48</v>
+        <v>-273609.16</v>
       </c>
       <c r="J2" s="1">
-        <v>-9.0017082345109</v>
+        <v>-10.253640298009</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2428207.49</v>
+        <v>2394800.81</v>
       </c>
       <c r="N2" s="1">
-        <v>2428207.49</v>
+        <v>2394800.81</v>
       </c>
       <c r="O2" s="1">
-        <v>1.6</v>
+        <v>1.54</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>145.05</v>
+        <v>141.7</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-429973.25</v>
+        <v>-462310.8</v>
       </c>
       <c r="J3" s="1">
-        <v>-23.493997101535</v>
+        <v>-25.260940291537</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1400167.65</v>
+        <v>1367830.1</v>
       </c>
       <c r="N3" s="1">
-        <v>1400167.65</v>
+        <v>1367830.1</v>
       </c>
       <c r="O3" s="1">
-        <v>0.92</v>
+        <v>0.88</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>247.18</v>
+        <v>246.15</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
         <v>1.18</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-736234.21</v>
+        <v>-741086.86</v>
       </c>
       <c r="J4" s="1">
-        <v>-49.782218997655</v>
+        <v>-50.110342415092</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>742675.78</v>
+        <v>737823.13</v>
       </c>
       <c r="N4" s="1">
-        <v>742675.78</v>
+        <v>737823.13</v>
       </c>
       <c r="O4" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>153.33</v>
+        <v>143.81</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
         <v>1.18</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>18122.31</v>
+        <v>-32747.65</v>
       </c>
       <c r="J5" s="1">
-        <v>2.3450334595043</v>
+        <v>-4.2375577379559</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>790917.68</v>
+        <v>740047.72</v>
       </c>
       <c r="N5" s="1">
-        <v>790917.68</v>
+        <v>740047.72</v>
       </c>
       <c r="O5" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
-        <v>12206.0</v>
+        <v>8387.0</v>
       </c>
       <c r="D6" s="1">
-        <v>284.49</v>
+        <v>458.79</v>
       </c>
       <c r="E6" s="1">
-        <v>186.0293945601</v>
+        <v>186.0293943007</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
         <v>1.18</v>
       </c>
       <c r="H6" s="1">
-        <v>2014941.7</v>
+        <v>1384508.93</v>
       </c>
       <c r="I6" s="1">
-        <v>939861.69</v>
+        <v>1881935.66</v>
       </c>
       <c r="J6" s="1">
-        <v>46.644609618234</v>
+        <v>135.9280261197</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2954803.39</v>
+        <v>3266444.59</v>
       </c>
       <c r="N6" s="1">
-        <v>2954803.39</v>
+        <v>3266444.59</v>
       </c>
       <c r="O6" s="1">
-        <v>1.94</v>
+        <v>2.1</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>84.96</v>
+        <v>79.5</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
         <v>1.18</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-786729.41</v>
+        <v>-918647.54</v>
       </c>
       <c r="J7" s="1">
-        <v>-28.39391054339</v>
+        <v>-33.154977734549</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1984038.67</v>
+        <v>1852120.54</v>
       </c>
       <c r="N7" s="1">
-        <v>1984038.67</v>
+        <v>1852120.54</v>
       </c>
       <c r="O7" s="1">
-        <v>1.31</v>
+        <v>1.19</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>344.86</v>
+        <v>329.59</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
         <v>1.18</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>226131.72</v>
+        <v>125934.54</v>
       </c>
       <c r="J8" s="1">
-        <v>11.739120955062</v>
+        <v>6.5376091309971</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2152440.52</v>
+        <v>2052243.34</v>
       </c>
       <c r="N8" s="1">
-        <v>2152440.52</v>
+        <v>2052243.34</v>
       </c>
       <c r="O8" s="1">
-        <v>1.42</v>
+        <v>1.32</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>394.33</v>
+        <v>443.62</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
         <v>1.18</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>1680732.74</v>
+        <v>2106405.77</v>
       </c>
       <c r="J9" s="1">
-        <v>93.416466199235</v>
+        <v>117.07571271271</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3479915.27</v>
+        <v>3905588.3</v>
       </c>
       <c r="N9" s="1">
-        <v>3479915.27</v>
+        <v>3905588.3</v>
       </c>
       <c r="O9" s="1">
-        <v>2.29</v>
+        <v>2.51</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1237.0</v>
+        <v>1305.6</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>726288.18</v>
+        <v>833098.38</v>
       </c>
       <c r="J10" s="1">
-        <v>60.538099188776</v>
+        <v>69.441020453408</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1926009.0</v>
+        <v>2032819.2</v>
       </c>
       <c r="N10" s="1">
-        <v>1926009.0</v>
+        <v>2032819.2</v>
       </c>
       <c r="O10" s="1">
-        <v>1.27</v>
+        <v>1.31</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>120.89</v>
+        <v>116.67</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
         <v>1.18</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-331867.59</v>
+        <v>-354495.75</v>
       </c>
       <c r="J11" s="1">
-        <v>-35.300417756732</v>
+        <v>-37.707352103849</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>608256.1</v>
+        <v>585627.94</v>
       </c>
       <c r="N11" s="1">
-        <v>608256.1</v>
+        <v>585627.94</v>
       </c>
       <c r="O11" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>207.25</v>
+        <v>209.38</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>775330.95</v>
+        <v>798318.87</v>
       </c>
       <c r="J12" s="1">
-        <v>29.196297626452</v>
+        <v>30.061943650428</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3430910.64</v>
+        <v>3453898.56</v>
       </c>
       <c r="N12" s="1">
-        <v>3430910.64</v>
+        <v>3453898.56</v>
       </c>
       <c r="O12" s="1">
-        <v>2.26</v>
+        <v>2.22</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>137.92</v>
+        <v>132.49</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
         <v>1.18</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>1332974.23</v>
+        <v>1193975.8</v>
       </c>
       <c r="J13" s="1">
-        <v>66.515534429543</v>
+        <v>59.579500222552</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3336978.62</v>
+        <v>3197980.19</v>
       </c>
       <c r="N13" s="1">
-        <v>3336978.62</v>
+        <v>3197980.19</v>
       </c>
       <c r="O13" s="1">
-        <v>2.2</v>
+        <v>2.05</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>156.69</v>
+        <v>143.15</v>
       </c>
       <c r="E14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
         <v>1.18</v>
       </c>
       <c r="H14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-167930.55</v>
+        <v>-278150.55</v>
       </c>
       <c r="J14" s="1">
-        <v>-11.891660410046</v>
+        <v>-19.696665576737</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1244240.2</v>
+        <v>1134020.2</v>
       </c>
       <c r="N14" s="1">
-        <v>1244240.2</v>
+        <v>1134020.2</v>
       </c>
       <c r="O14" s="1">
-        <v>0.82</v>
+        <v>0.73</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>402.17</v>
+        <v>428.43</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
         <v>1.18</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>1495339.46</v>
+        <v>1852013.23</v>
       </c>
       <c r="J15" s="1">
-        <v>35.709874149383</v>
+        <v>44.227522335491</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>5682807.2</v>
+        <v>6039480.97</v>
       </c>
       <c r="N15" s="1">
-        <v>5682807.2</v>
+        <v>6039480.97</v>
       </c>
       <c r="O15" s="1">
-        <v>3.74</v>
+        <v>3.88</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.795</v>
+        <v>10.74</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>1166473.24</v>
+        <v>1151469.18</v>
       </c>
       <c r="J16" s="1">
-        <v>65.590662725266</v>
+        <v>64.746986072238</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2944886.8</v>
+        <v>2929882.74</v>
       </c>
       <c r="N16" s="1">
-        <v>2944886.8</v>
+        <v>2929882.74</v>
       </c>
       <c r="O16" s="1">
-        <v>1.94</v>
+        <v>1.88</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>800.45</v>
+        <v>926.79</v>
       </c>
       <c r="E17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
         <v>1.18</v>
       </c>
       <c r="H17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>1087707.73</v>
+        <v>1464386.52</v>
       </c>
       <c r="J17" s="1">
-        <v>81.102044809825</v>
+        <v>109.18810070785</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2428867.17</v>
+        <v>2805545.96</v>
       </c>
       <c r="N17" s="1">
-        <v>2428867.17</v>
+        <v>2805545.96</v>
       </c>
       <c r="O17" s="1">
-        <v>1.6</v>
+        <v>1.8</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>61.47</v>
+        <v>81.5</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
         <v>1.18</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>311567.64</v>
+        <v>616774.96</v>
       </c>
       <c r="J18" s="1">
-        <v>49.12539515678</v>
+        <v>97.247947934539</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>945796.92</v>
+        <v>1251004.24</v>
       </c>
       <c r="N18" s="1">
-        <v>945796.92</v>
+        <v>1251004.24</v>
       </c>
       <c r="O18" s="1">
-        <v>0.62</v>
+        <v>0.8</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>155.85</v>
+        <v>154.3</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
         <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>140690.21</v>
+        <v>127725.95</v>
       </c>
       <c r="J19" s="1">
-        <v>10.931404463257</v>
+        <v>9.9241021809817</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1427717.97</v>
+        <v>1414753.71</v>
       </c>
       <c r="N19" s="1">
-        <v>1427717.97</v>
+        <v>1414753.71</v>
       </c>
       <c r="O19" s="1">
-        <v>0.94</v>
+        <v>0.91</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>1005.81</v>
+        <v>999.47</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
         <v>1.18</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>291049.87</v>
+        <v>274845.23</v>
       </c>
       <c r="J20" s="1">
-        <v>18.432422377555</v>
+        <v>17.406169491902</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1870060.29</v>
+        <v>1853855.65</v>
       </c>
       <c r="N20" s="1">
-        <v>1870060.29</v>
+        <v>1853855.65</v>
       </c>
       <c r="O20" s="1">
-        <v>1.23</v>
+        <v>1.19</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>117.36</v>
+        <v>112.57</v>
       </c>
       <c r="E21" s="1">
         <v>117.05</v>
       </c>
       <c r="F21" t="s">
         <v>36</v>
       </c>
       <c r="G21">
         <v>1.18</v>
       </c>
       <c r="H21" s="1">
         <v>2098359.53</v>
       </c>
       <c r="I21" s="1">
-        <v>16657.01</v>
+        <v>-74488.54</v>
       </c>
       <c r="J21" s="1">
-        <v>0.79381105867973</v>
+        <v>-3.5498463888121</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2115016.54</v>
+        <v>2023870.99</v>
       </c>
       <c r="N21" s="1">
-        <v>2115016.54</v>
+        <v>2023870.99</v>
       </c>
       <c r="O21" s="1">
-        <v>1.39</v>
+        <v>1.3</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" t="s">
         <v>78</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>103.44</v>
+        <v>100.38</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
         <v>1.18</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>155662.79</v>
+        <v>82123.67</v>
       </c>
       <c r="J22" s="1">
-        <v>7.2386598144767</v>
+        <v>3.8189300721537</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2306099.39</v>
+        <v>2232560.27</v>
       </c>
       <c r="N22" s="1">
-        <v>2306099.39</v>
+        <v>2232560.27</v>
       </c>
       <c r="O22" s="1">
-        <v>1.52</v>
+        <v>1.43</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>79</v>
       </c>
       <c r="B23" t="s">
         <v>80</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>66.42</v>
+        <v>61.82</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-34565.72</v>
+        <v>-128562.12</v>
       </c>
       <c r="J23" s="1">
-        <v>-2.4835406440043</v>
+        <v>-9.2371647487556</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1357226.28</v>
+        <v>1263229.88</v>
       </c>
       <c r="N23" s="1">
-        <v>1357226.28</v>
+        <v>1263229.88</v>
       </c>
       <c r="O23" s="1">
-        <v>0.89</v>
+        <v>0.81</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>81</v>
       </c>
       <c r="B24" t="s">
         <v>82</v>
       </c>
       <c r="C24" s="1">
         <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>60.27</v>
+        <v>63.82</v>
       </c>
       <c r="E24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
         <v>1.18</v>
       </c>
       <c r="H24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>739987.78</v>
+        <v>851768.67</v>
       </c>
       <c r="J24" s="1">
-        <v>59.557278967779</v>
+        <v>68.553867599278</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1982468.62</v>
+        <v>2094249.51</v>
       </c>
       <c r="N24" s="1">
-        <v>1982468.62</v>
+        <v>2094249.51</v>
       </c>
       <c r="O24" s="1">
-        <v>1.3</v>
+        <v>1.35</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>83</v>
       </c>
       <c r="B25" t="s">
         <v>84</v>
       </c>
       <c r="C25" s="1">
         <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>587.3</v>
+        <v>588.74</v>
       </c>
       <c r="E25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
         <v>1.18</v>
       </c>
       <c r="H25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>445969.47</v>
+        <v>446098.6</v>
       </c>
       <c r="J25" s="1">
-        <v>31.382502601091</v>
+        <v>31.391589372347</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1867046.29</v>
+        <v>1867175.42</v>
       </c>
       <c r="N25" s="1">
-        <v>1867046.29</v>
+        <v>1867175.42</v>
       </c>
       <c r="O25" s="1">
-        <v>1.23</v>
+        <v>1.2</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>85</v>
       </c>
       <c r="B26" t="s">
         <v>86</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>65.56</v>
+        <v>64.78</v>
       </c>
       <c r="E26" s="1">
-        <v>87.738507799</v>
+        <v>86.098507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1985610.17</v>
+        <v>1948495.33</v>
       </c>
       <c r="I26" s="1">
-        <v>-501921.81</v>
+        <v>-482459.15</v>
       </c>
       <c r="J26" s="1">
-        <v>-25.277963297297</v>
+        <v>-24.760600786249</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1483688.36</v>
+        <v>1466036.18</v>
       </c>
       <c r="N26" s="1">
-        <v>1483688.36</v>
+        <v>1466036.18</v>
       </c>
       <c r="O26" s="1">
-        <v>0.98</v>
+        <v>0.94</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>87</v>
       </c>
       <c r="B27" t="s">
         <v>88</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>270.84</v>
+        <v>251.1</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
         <v>1.18</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>275537.97</v>
+        <v>94994.86</v>
       </c>
       <c r="J27" s="1">
-        <v>12.942851688886</v>
+        <v>4.462195842506</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2404419.43</v>
+        <v>2223876.32</v>
       </c>
       <c r="N27" s="1">
-        <v>2404419.43</v>
+        <v>2223876.32</v>
       </c>
       <c r="O27" s="1">
-        <v>1.58</v>
+        <v>1.43</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>89</v>
       </c>
       <c r="B28" t="s">
         <v>90</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>13.41</v>
+        <v>14.67</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>-17797.09</v>
+        <v>145321.25</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.0147486009973</v>
+        <v>8.2858790472311</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1736045.19</v>
+        <v>1899163.53</v>
       </c>
       <c r="N28" s="1">
-        <v>1736045.19</v>
+        <v>1899163.53</v>
       </c>
       <c r="O28" s="1">
-        <v>1.14</v>
+        <v>1.22</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>91</v>
       </c>
       <c r="B29" t="s">
         <v>92</v>
       </c>
       <c r="C29" s="1">
         <v>37926.0</v>
       </c>
       <c r="D29" s="1">
-        <v>79.71</v>
+        <v>77.17</v>
       </c>
       <c r="E29" s="1">
         <v>76.1409020197</v>
       </c>
       <c r="F29" t="s">
         <v>36</v>
       </c>
       <c r="G29">
         <v>1.18</v>
       </c>
       <c r="H29" s="1">
         <v>2542329.52</v>
       </c>
       <c r="I29" s="1">
-        <v>30067.91</v>
+        <v>-57822.37</v>
       </c>
       <c r="J29" s="1">
-        <v>1.1826912980187</v>
+        <v>-2.2743853440368</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2572397.43</v>
+        <v>2484507.15</v>
       </c>
       <c r="N29" s="1">
-        <v>2572397.43</v>
+        <v>2484507.15</v>
       </c>
       <c r="O29" s="1">
-        <v>1.69</v>
+        <v>1.6</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>93</v>
       </c>
       <c r="B30" t="s">
         <v>94</v>
       </c>
       <c r="C30" s="1">
         <v>2871.0</v>
       </c>
       <c r="D30" s="1">
-        <v>903.02</v>
+        <v>966.99</v>
       </c>
       <c r="E30" s="1">
         <v>854.2801079763</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
         <v>1.18</v>
       </c>
       <c r="H30" s="1">
         <v>2119279.12</v>
       </c>
       <c r="I30" s="1">
-        <v>86788.29</v>
+        <v>237451.18</v>
       </c>
       <c r="J30" s="1">
-        <v>4.0951797798112</v>
+        <v>11.204337255963</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2206067.41</v>
+        <v>2356730.3</v>
       </c>
       <c r="N30" s="1">
-        <v>2206067.41</v>
+        <v>2356730.3</v>
       </c>
       <c r="O30" s="1">
-        <v>1.45</v>
+        <v>1.51</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>95</v>
       </c>
       <c r="B31" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="1">
-        <v>384990.0</v>
+        <v>322557.0</v>
       </c>
       <c r="D31" s="1">
-        <v>9.694</v>
+        <v>9.883</v>
       </c>
       <c r="E31" s="1">
-        <v>7.5884173355</v>
+        <v>7.588417334</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2921464.79</v>
+        <v>2447697.13</v>
       </c>
       <c r="I31" s="1">
-        <v>810628.27</v>
+        <v>740133.7</v>
       </c>
       <c r="J31" s="1">
-        <v>27.747322944803</v>
+        <v>30.23796085425</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3732093.06</v>
+        <v>3187830.83</v>
       </c>
       <c r="N31" s="1">
-        <v>3732093.06</v>
+        <v>3187830.83</v>
       </c>
       <c r="O31" s="1">
-        <v>2.46</v>
+        <v>2.05</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
         <v>10684.0</v>
       </c>
       <c r="D32" s="1">
-        <v>186.61</v>
+        <v>233.27</v>
       </c>
       <c r="E32" s="1">
         <v>200.6878790715</v>
       </c>
       <c r="F32" t="s">
         <v>36</v>
       </c>
       <c r="G32">
         <v>1.18</v>
       </c>
       <c r="H32" s="1">
         <v>1912555.26</v>
       </c>
       <c r="I32" s="1">
-        <v>-216042.97</v>
+        <v>203112.55</v>
       </c>
       <c r="J32" s="1">
-        <v>-11.296038055392</v>
+        <v>10.619957197995</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1696512.29</v>
+        <v>2115667.81</v>
       </c>
       <c r="N32" s="1">
-        <v>1696512.29</v>
+        <v>2115667.81</v>
       </c>
       <c r="O32" s="1">
-        <v>1.12</v>
+        <v>1.36</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
         <v>17518.0</v>
       </c>
       <c r="D33" s="1">
-        <v>35.05</v>
+        <v>33.8</v>
       </c>
       <c r="E33" s="1">
         <v>57.5202083571</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
         <v>1.18</v>
       </c>
       <c r="H33" s="1">
         <v>908284.34</v>
       </c>
       <c r="I33" s="1">
-        <v>-385815.06</v>
+        <v>-405645.63</v>
       </c>
       <c r="J33" s="1">
-        <v>-42.477343603656</v>
+        <v>-44.660643383987</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>522469.28</v>
+        <v>502638.71</v>
       </c>
       <c r="N33" s="1">
-        <v>522469.28</v>
+        <v>502638.71</v>
       </c>
       <c r="O33" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
         <v>27181.0</v>
       </c>
       <c r="D34" s="1">
-        <v>67.66</v>
+        <v>64.76</v>
       </c>
       <c r="E34" s="1">
         <v>76.8692542585</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2089383.2</v>
       </c>
       <c r="I34" s="1">
-        <v>-250316.74</v>
+        <v>-329141.64</v>
       </c>
       <c r="J34" s="1">
-        <v>-11.98041316691</v>
+        <v>-15.753052862682</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1839066.46</v>
+        <v>1760241.56</v>
       </c>
       <c r="N34" s="1">
-        <v>1839066.46</v>
+        <v>1760241.56</v>
       </c>
       <c r="O34" s="1">
-        <v>1.21</v>
+        <v>1.13</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
         <v>7805.0</v>
       </c>
       <c r="D35" s="1">
-        <v>343.92</v>
+        <v>311.4</v>
       </c>
       <c r="E35" s="1">
         <v>369.4193247918</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
       <c r="G35">
         <v>1.18</v>
       </c>
       <c r="H35" s="1">
         <v>2582186.07</v>
       </c>
       <c r="I35" s="1">
-        <v>-298067.96</v>
+        <v>-518962.81</v>
       </c>
       <c r="J35" s="1">
-        <v>-11.543240956296</v>
+        <v>-20.097808443371</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2284118.11</v>
+        <v>2063223.26</v>
       </c>
       <c r="N35" s="1">
-        <v>2284118.11</v>
+        <v>2063223.26</v>
       </c>
       <c r="O35" s="1">
-        <v>1.5</v>
+        <v>1.33</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
         <v>120106.0</v>
       </c>
       <c r="D36" s="1">
-        <v>24.495</v>
+        <v>25.72</v>
       </c>
       <c r="E36" s="1">
         <v>17.4559626497</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>2096565.85</v>
       </c>
       <c r="I36" s="1">
-        <v>845430.62</v>
+        <v>992560.47</v>
       </c>
       <c r="J36" s="1">
-        <v>40.324544063331</v>
+        <v>47.342203441881</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2941996.47</v>
+        <v>3089126.32</v>
       </c>
       <c r="N36" s="1">
-        <v>2941996.47</v>
+        <v>3089126.32</v>
       </c>
       <c r="O36" s="1">
-        <v>1.94</v>
+        <v>1.99</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
         <v>504443.0</v>
       </c>
       <c r="D37" s="1">
-        <v>5.779</v>
+        <v>5.858</v>
       </c>
       <c r="E37" s="1">
         <v>4.2598751692</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2148864.21</v>
       </c>
       <c r="I37" s="1">
-        <v>766311.89</v>
+        <v>806162.88</v>
       </c>
       <c r="J37" s="1">
-        <v>35.661252415759</v>
+        <v>37.515766526727</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2915176.1</v>
+        <v>2955027.09</v>
       </c>
       <c r="N37" s="1">
-        <v>2915176.1</v>
+        <v>2955027.09</v>
       </c>
       <c r="O37" s="1">
-        <v>1.92</v>
+        <v>1.9</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
         <v>3384.0</v>
       </c>
       <c r="D38" s="1">
-        <v>451.29</v>
+        <v>420.06</v>
       </c>
       <c r="E38" s="1">
         <v>441.5855112293</v>
       </c>
       <c r="F38" t="s">
         <v>36</v>
       </c>
       <c r="G38">
         <v>1.18</v>
       </c>
       <c r="H38" s="1">
         <v>1332055.96</v>
       </c>
       <c r="I38" s="1">
-        <v>-32561.95</v>
+        <v>-125364.08</v>
       </c>
       <c r="J38" s="1">
-        <v>-2.4444881429756</v>
+        <v>-9.411322329131</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1299494.01</v>
+        <v>1206691.88</v>
       </c>
       <c r="N38" s="1">
-        <v>1299494.01</v>
+        <v>1206691.88</v>
       </c>
       <c r="O38" s="1">
-        <v>0.86</v>
+        <v>0.78</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
         <v>20001.0</v>
       </c>
       <c r="D39" s="1">
-        <v>139.72</v>
+        <v>141.78</v>
       </c>
       <c r="E39" s="1">
         <v>84.1574021299</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
         <v>1.18</v>
       </c>
       <c r="H39" s="1">
         <v>1494173.57</v>
       </c>
       <c r="I39" s="1">
-        <v>883753.35</v>
+        <v>913077.52</v>
       </c>
       <c r="J39" s="1">
-        <v>59.146632475904</v>
+        <v>61.109200318675</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2377926.92</v>
+        <v>2407251.09</v>
       </c>
       <c r="N39" s="1">
-        <v>2377926.92</v>
+        <v>2407251.09</v>
       </c>
       <c r="O39" s="1">
-        <v>1.57</v>
+        <v>1.55</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
         <v>377132.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.617</v>
+        <v>4.588</v>
       </c>
       <c r="E40" s="1">
         <v>3.6304812639</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1369170.66</v>
       </c>
       <c r="I40" s="1">
-        <v>372047.78</v>
+        <v>361110.96</v>
       </c>
       <c r="J40" s="1">
-        <v>27.173221780841</v>
+        <v>26.374430197036</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1741218.44</v>
+        <v>1730281.62</v>
       </c>
       <c r="N40" s="1">
-        <v>1741218.44</v>
+        <v>1730281.62</v>
       </c>
       <c r="O40" s="1">
-        <v>1.15</v>
+        <v>1.11</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>78400.0</v>
+        <v>67000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>8038.0</v>
+        <v>8937.0</v>
       </c>
       <c r="E41" s="1">
-        <v>5532.6593622449</v>
+        <v>5532.659358209</v>
       </c>
       <c r="F41" t="s">
         <v>117</v>
       </c>
       <c r="G41">
-        <v>187.31</v>
+        <v>184.95</v>
       </c>
       <c r="H41" s="1">
-        <v>2554932.59</v>
+        <v>2183424.53</v>
       </c>
       <c r="I41" s="1">
-        <v>809445.84</v>
+        <v>1054060.46</v>
       </c>
       <c r="J41" s="1">
-        <v>31.681690670359</v>
+        <v>48.275561876187</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3364378.43</v>
+        <v>3237484.99</v>
       </c>
       <c r="N41" s="1">
-        <v>3364378.43</v>
+        <v>3237484.99</v>
       </c>
       <c r="O41" s="1">
-        <v>2.21</v>
+        <v>2.08</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>118</v>
       </c>
       <c r="B42" t="s">
         <v>119</v>
       </c>
       <c r="C42" s="1">
         <v>3976.0</v>
       </c>
       <c r="D42" s="1">
-        <v>345.15</v>
+        <v>353.6</v>
       </c>
       <c r="E42" s="1">
         <v>381.7093435614</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1517676.35</v>
       </c>
       <c r="I42" s="1">
-        <v>-145359.95</v>
+        <v>-111762.75</v>
       </c>
       <c r="J42" s="1">
-        <v>-9.5777963463686</v>
+        <v>-7.3640700798955</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1372316.4</v>
+        <v>1405913.6</v>
       </c>
       <c r="N42" s="1">
-        <v>1372316.4</v>
+        <v>1405913.6</v>
       </c>
       <c r="O42" s="1">
         <v>0.9</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>120</v>
       </c>
       <c r="B43" t="s">
         <v>121</v>
       </c>
       <c r="C43" s="1">
         <v>2858.0</v>
       </c>
       <c r="D43" s="1">
-        <v>486.0</v>
+        <v>452.0</v>
       </c>
       <c r="E43" s="1">
         <v>640.6780790763</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1831057.95</v>
       </c>
       <c r="I43" s="1">
-        <v>-442069.95</v>
+        <v>-539241.95</v>
       </c>
       <c r="J43" s="1">
-        <v>-24.142870519199</v>
+        <v>-29.449747890284</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1388988.0</v>
+        <v>1291816.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1388988.0</v>
+        <v>1291816.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.91</v>
+        <v>0.83</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="1">
         <v>10750.0</v>
       </c>
       <c r="D44" s="1">
-        <v>117.5</v>
+        <v>112.9</v>
       </c>
       <c r="E44" s="1">
         <v>130.8636483721</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1406784.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-143659.22</v>
+        <v>-193109.22</v>
       </c>
       <c r="J44" s="1">
-        <v>-10.211887363934</v>
+        <v>-13.726996454367</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1263125.0</v>
+        <v>1213675.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1263125.0</v>
+        <v>1213675.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.83</v>
+        <v>0.78</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
         <v>37038.0</v>
       </c>
       <c r="D45" s="1">
-        <v>31.96</v>
+        <v>31.85</v>
       </c>
       <c r="E45" s="1">
         <v>29.4882139964</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1092184.47</v>
       </c>
       <c r="I45" s="1">
-        <v>91550.01</v>
+        <v>87475.83</v>
       </c>
       <c r="J45" s="1">
-        <v>8.3822845420975</v>
+        <v>8.0092541509952</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1183734.48</v>
+        <v>1179660.3</v>
       </c>
       <c r="N45" s="1">
-        <v>1183734.48</v>
+        <v>1179660.3</v>
       </c>
       <c r="O45" s="1">
-        <v>0.78</v>
+        <v>0.76</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
         <v>22367.0</v>
       </c>
       <c r="D46" s="1">
-        <v>424.16</v>
+        <v>412.66</v>
       </c>
       <c r="E46" s="1">
         <v>445.7656037913</v>
       </c>
       <c r="F46" t="s">
         <v>36</v>
       </c>
       <c r="G46">
         <v>1.18</v>
       </c>
       <c r="H46" s="1">
         <v>8866505.22</v>
       </c>
       <c r="I46" s="1">
-        <v>-793677.85</v>
+        <v>-1031219.8</v>
       </c>
       <c r="J46" s="1">
-        <v>-8.951416937191</v>
+        <v>-11.63051026772</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>8072827.37</v>
+        <v>7835285.42</v>
       </c>
       <c r="N46" s="1">
-        <v>8072827.37</v>
+        <v>7835285.42</v>
       </c>
       <c r="O46" s="1">
-        <v>5.31</v>
+        <v>5.03</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
         <v>80651.0</v>
       </c>
       <c r="D47" s="1">
-        <v>206.2</v>
+        <v>192.7</v>
       </c>
       <c r="E47" s="1">
         <v>204.0828479498</v>
       </c>
       <c r="F47" t="s">
         <v>130</v>
       </c>
       <c r="G47">
-        <v>10.98</v>
+        <v>10.82</v>
       </c>
       <c r="H47" s="1">
         <v>1403954.06</v>
       </c>
       <c r="I47" s="1">
-        <v>110915.33</v>
+        <v>31811.81</v>
       </c>
       <c r="J47" s="1">
-        <v>7.9002107804012</v>
+        <v>2.2658725742066</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1514869.39</v>
+        <v>1435765.87</v>
       </c>
       <c r="N47" s="1">
-        <v>1514869.39</v>
+        <v>1435765.87</v>
       </c>
       <c r="O47" s="1">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>131</v>
       </c>
       <c r="B48" t="s">
         <v>132</v>
       </c>
       <c r="C48" s="1">
         <v>4716.0</v>
       </c>
       <c r="D48" s="1">
-        <v>568.0</v>
+        <v>499.3</v>
       </c>
       <c r="E48" s="1">
         <v>468.6676357082</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2210236.57</v>
       </c>
       <c r="I48" s="1">
-        <v>468451.43</v>
+        <v>144462.23</v>
       </c>
       <c r="J48" s="1">
-        <v>21.194628500785</v>
+        <v>6.5360528352854</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2678688.0</v>
+        <v>2354698.8</v>
       </c>
       <c r="N48" s="1">
-        <v>2678688.0</v>
+        <v>2354698.8</v>
       </c>
       <c r="O48" s="1">
-        <v>1.76</v>
+        <v>1.51</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>133</v>
       </c>
       <c r="B49" t="s">
         <v>134</v>
       </c>
       <c r="C49" s="1">
         <v>17039.0</v>
       </c>
       <c r="D49" s="1">
-        <v>109.3</v>
+        <v>120.67</v>
       </c>
       <c r="E49" s="1">
         <v>58.3518663067</v>
       </c>
       <c r="F49" t="s">
         <v>36</v>
       </c>
       <c r="G49">
         <v>1.18</v>
       </c>
       <c r="H49" s="1">
         <v>881264.01</v>
       </c>
       <c r="I49" s="1">
-        <v>703455.78</v>
+        <v>864148.66</v>
       </c>
       <c r="J49" s="1">
-        <v>79.823500337884</v>
+        <v>98.057863499952</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1584719.79</v>
+        <v>1745412.67</v>
       </c>
       <c r="N49" s="1">
-        <v>1584719.79</v>
+        <v>1745412.67</v>
       </c>
       <c r="O49" s="1">
-        <v>1.04</v>
+        <v>1.12</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>135</v>
       </c>
       <c r="B50" t="s">
         <v>136</v>
       </c>
       <c r="C50" s="1">
         <v>34327.0</v>
       </c>
       <c r="D50" s="1">
-        <v>247.1</v>
+        <v>300.0</v>
       </c>
       <c r="E50" s="1">
         <v>538.838409124</v>
       </c>
       <c r="F50" t="s">
         <v>137</v>
       </c>
       <c r="G50">
         <v>7.47</v>
       </c>
       <c r="H50" s="1">
         <v>2479393.33</v>
       </c>
       <c r="I50" s="1">
-        <v>-1344407.69</v>
+        <v>-1101324.72</v>
       </c>
       <c r="J50" s="1">
-        <v>-54.223251862987</v>
+        <v>-44.419120866152</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1134985.64</v>
+        <v>1378068.61</v>
       </c>
       <c r="N50" s="1">
-        <v>1134985.64</v>
+        <v>1378068.61</v>
       </c>
       <c r="O50" s="1">
-        <v>0.75</v>
+        <v>0.89</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>138</v>
       </c>
       <c r="B51" t="s">
         <v>139</v>
       </c>
       <c r="C51" s="1">
         <v>23240.0</v>
       </c>
       <c r="D51" s="1">
-        <v>381.2</v>
+        <v>374.9</v>
       </c>
       <c r="E51" s="1">
         <v>417.3573962995</v>
       </c>
       <c r="F51" t="s">
         <v>137</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
         <v>1299636.84</v>
       </c>
       <c r="I51" s="1">
-        <v>-114220.83</v>
+        <v>-133726.11</v>
       </c>
       <c r="J51" s="1">
-        <v>-8.7886728418687</v>
+        <v>-10.289498257067</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1185416.01</v>
+        <v>1165910.73</v>
       </c>
       <c r="N51" s="1">
-        <v>1185416.01</v>
+        <v>1165910.73</v>
       </c>
       <c r="O51" s="1">
-        <v>0.78</v>
+        <v>0.75</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>140</v>
       </c>
       <c r="B52" t="s">
         <v>141</v>
       </c>
       <c r="C52" s="1">
         <v>67960.0</v>
       </c>
       <c r="D52" s="1">
-        <v>199.88</v>
+        <v>219.44</v>
       </c>
       <c r="E52" s="1">
         <v>132.4028225427</v>
       </c>
       <c r="F52" t="s">
         <v>36</v>
       </c>
       <c r="G52">
         <v>1.18</v>
       </c>
       <c r="H52" s="1">
         <v>7946827.18</v>
       </c>
       <c r="I52" s="1">
-        <v>3611924.35</v>
+        <v>4712886.23</v>
       </c>
       <c r="J52" s="1">
-        <v>45.451150102902</v>
+        <v>59.305256340053</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>11558751.53</v>
+        <v>12659713.41</v>
       </c>
       <c r="N52" s="1">
-        <v>11558751.53</v>
+        <v>12659713.41</v>
       </c>
       <c r="O52" s="1">
-        <v>7.61</v>
+        <v>8.13</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>142</v>
       </c>
       <c r="B53" t="s">
         <v>143</v>
       </c>
       <c r="C53" s="1">
-        <v>19.0</v>
+        <v>61.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4793.7</v>
+        <v>4799.52</v>
       </c>
       <c r="E53" s="1">
-        <v>4791.9884210526</v>
+        <v>4797.1816393443</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>91047.78</v>
+        <v>292628.08</v>
       </c>
       <c r="I53" s="1">
-        <v>32.52</v>
+        <v>142.64</v>
       </c>
       <c r="J53" s="1">
-        <v>0.035717510080971</v>
+        <v>0.048744467721621</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>91080.3</v>
+        <v>292770.72</v>
       </c>
       <c r="N53" s="1">
-        <v>91080.3</v>
+        <v>292770.72</v>
       </c>
       <c r="O53" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>144</v>
       </c>
       <c r="B54" t="s">
         <v>145</v>
       </c>
       <c r="C54" s="1">
         <v>7764.0</v>
       </c>
       <c r="D54" s="1">
-        <v>181.17</v>
+        <v>193.84</v>
       </c>
       <c r="E54" s="1">
         <v>186.5757843895</v>
       </c>
       <c r="F54" t="s">
         <v>36</v>
       </c>
       <c r="G54">
         <v>1.18</v>
       </c>
       <c r="H54" s="1">
         <v>1285093.84</v>
       </c>
       <c r="I54" s="1">
-        <v>-88187.88</v>
+        <v>-7526.98</v>
       </c>
       <c r="J54" s="1">
-        <v>-6.8623688990681</v>
+        <v>-0.58571442533722</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1196905.96</v>
+        <v>1277566.86</v>
       </c>
       <c r="N54" s="1">
-        <v>1196905.96</v>
+        <v>1277566.86</v>
       </c>
       <c r="O54" s="1">
-        <v>0.79</v>
+        <v>0.82</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>146</v>
       </c>
       <c r="B55" t="s">
         <v>147</v>
       </c>
       <c r="C55" s="1">
         <v>94856.0</v>
       </c>
       <c r="D55" s="1">
-        <v>17.645</v>
+        <v>18.25</v>
       </c>
       <c r="E55" s="1">
         <v>12.0896589567</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1146776.69</v>
       </c>
       <c r="I55" s="1">
-        <v>526957.43</v>
+        <v>584345.31</v>
       </c>
       <c r="J55" s="1">
-        <v>45.951180783069</v>
+        <v>50.955457596544</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1673734.12</v>
+        <v>1731122.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1673734.12</v>
+        <v>1731122.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>148</v>
       </c>
       <c r="B56" t="s">
         <v>149</v>
       </c>
       <c r="C56" s="1">
         <v>15422.0</v>
       </c>
       <c r="D56" s="1">
-        <v>142.32</v>
+        <v>143.36</v>
       </c>
       <c r="E56" s="1">
         <v>152.5145979769</v>
       </c>
       <c r="F56" t="s">
         <v>36</v>
       </c>
       <c r="G56">
         <v>1.18</v>
       </c>
       <c r="H56" s="1">
         <v>2110321.23</v>
       </c>
       <c r="I56" s="1">
-        <v>-242673.99</v>
+        <v>-233497.87</v>
       </c>
       <c r="J56" s="1">
-        <v>-11.499386280637</v>
+        <v>-11.064565274738</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1867647.24</v>
+        <v>1876823.36</v>
       </c>
       <c r="N56" s="1">
-        <v>1867647.24</v>
+        <v>1876823.36</v>
       </c>
       <c r="O56" s="1">
-        <v>1.23</v>
+        <v>1.21</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>150</v>
       </c>
       <c r="B57" t="s">
         <v>151</v>
       </c>
       <c r="C57" s="1">
-        <v>14097.0</v>
+        <v>7948.0</v>
       </c>
       <c r="D57" s="1">
-        <v>135.56</v>
+        <v>237.53</v>
       </c>
       <c r="E57" s="1">
-        <v>157.9966950415</v>
+        <v>157.996694766</v>
       </c>
       <c r="F57" t="s">
         <v>36</v>
       </c>
       <c r="G57">
         <v>1.18</v>
       </c>
       <c r="H57" s="1">
-        <v>1990476.06</v>
+        <v>1122246.13</v>
       </c>
       <c r="I57" s="1">
-        <v>-364378.95</v>
+        <v>480375.64</v>
       </c>
       <c r="J57" s="1">
-        <v>-18.306120697578</v>
+        <v>42.804838186432</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1626097.11</v>
+        <v>1602621.77</v>
       </c>
       <c r="N57" s="1">
-        <v>1626097.11</v>
+        <v>1602621.77</v>
       </c>
       <c r="O57" s="1">
-        <v>1.07</v>
+        <v>1.03</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>152</v>
       </c>
       <c r="B58" t="s">
         <v>153</v>
       </c>
       <c r="C58" s="1">
         <v>149900.0</v>
       </c>
       <c r="D58" s="1">
-        <v>3079.0</v>
+        <v>3500.0</v>
       </c>
       <c r="E58" s="1">
         <v>2087.8199866578</v>
       </c>
       <c r="F58" t="s">
         <v>117</v>
       </c>
       <c r="G58">
-        <v>187.31</v>
+        <v>184.95</v>
       </c>
       <c r="H58" s="1">
         <v>1849491.67</v>
       </c>
       <c r="I58" s="1">
-        <v>614572.97</v>
+        <v>987191.81</v>
       </c>
       <c r="J58" s="1">
-        <v>33.229291051633</v>
+        <v>53.376385847685</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2464064.64</v>
+        <v>2836683.48</v>
       </c>
       <c r="N58" s="1">
-        <v>2464064.64</v>
+        <v>2836683.48</v>
       </c>
       <c r="O58" s="1">
-        <v>1.62</v>
+        <v>1.82</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>154</v>
       </c>
       <c r="B59" t="s">
         <v>155</v>
       </c>
       <c r="C59" s="1">
-        <v>7843.0</v>
+        <v>6686.0</v>
       </c>
       <c r="D59" s="1">
-        <v>272.1</v>
+        <v>274.65</v>
       </c>
       <c r="E59" s="1">
-        <v>215.9045288793</v>
+        <v>215.9045288663</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1693339.22</v>
+        <v>1443537.68</v>
       </c>
       <c r="I59" s="1">
-        <v>440741.08</v>
+        <v>392772.22</v>
       </c>
       <c r="J59" s="1">
-        <v>26.027926052525</v>
+        <v>27.209003647206</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2134080.3</v>
+        <v>1836309.9</v>
       </c>
       <c r="N59" s="1">
-        <v>2134080.3</v>
+        <v>1836309.9</v>
       </c>
       <c r="O59" s="1">
-        <v>1.4</v>
+        <v>1.18</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>156</v>
       </c>
       <c r="B60" t="s">
         <v>157</v>
       </c>
       <c r="C60" s="1">
         <v>116631.0</v>
       </c>
       <c r="D60" s="1">
-        <v>25.835</v>
+        <v>25.03</v>
       </c>
       <c r="E60" s="1">
         <v>18.6728409257</v>
       </c>
       <c r="F60" t="s">
         <v>158</v>
       </c>
       <c r="G60">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H60" s="1">
         <v>2540739.03</v>
       </c>
       <c r="I60" s="1">
-        <v>922864.5</v>
+        <v>839223.84</v>
       </c>
       <c r="J60" s="1">
-        <v>36.322679704731</v>
+        <v>33.030698158716</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3463603.53</v>
+        <v>3379962.87</v>
       </c>
       <c r="N60" s="1">
-        <v>3463603.53</v>
+        <v>3379962.87</v>
       </c>
       <c r="O60" s="1">
-        <v>2.28</v>
+        <v>2.17</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>159</v>
       </c>
       <c r="B61" t="s">
         <v>160</v>
       </c>
       <c r="C61" s="1">
         <v>123900.0</v>
       </c>
       <c r="D61" s="1">
-        <v>2144.5</v>
+        <v>1957.0</v>
       </c>
       <c r="E61" s="1">
         <v>2555.3766989508</v>
       </c>
       <c r="F61" t="s">
         <v>117</v>
       </c>
       <c r="G61">
-        <v>187.31</v>
+        <v>184.95</v>
       </c>
       <c r="H61" s="1">
         <v>1866410.99</v>
       </c>
       <c r="I61" s="1">
-        <v>-447882.27</v>
+        <v>-555409.05</v>
       </c>
       <c r="J61" s="1">
-        <v>-23.99697989348</v>
+        <v>-29.758132210741</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1418528.72</v>
+        <v>1311001.94</v>
       </c>
       <c r="N61" s="1">
-        <v>1418528.72</v>
+        <v>1311001.94</v>
       </c>
       <c r="O61" s="1">
-        <v>0.93</v>
+        <v>0.84</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
         <v>6487.0</v>
       </c>
       <c r="D62" s="1">
-        <v>386.42</v>
+        <v>445.0</v>
       </c>
       <c r="E62" s="1">
         <v>336.7764991522</v>
       </c>
       <c r="F62" t="s">
         <v>36</v>
       </c>
       <c r="G62">
         <v>1.18</v>
       </c>
       <c r="H62" s="1">
         <v>1939414.23</v>
       </c>
       <c r="I62" s="1">
-        <v>193589.97</v>
+        <v>511107.84</v>
       </c>
       <c r="J62" s="1">
-        <v>9.981878394282</v>
+        <v>26.353722278298</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2133004.2</v>
+        <v>2450522.07</v>
       </c>
       <c r="N62" s="1">
-        <v>2133004.2</v>
+        <v>2450522.07</v>
       </c>
       <c r="O62" s="1">
-        <v>1.4</v>
+        <v>1.57</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
         <v>170877.0</v>
       </c>
       <c r="D63" s="1">
-        <v>124.0</v>
+        <v>93.45</v>
       </c>
       <c r="E63" s="1">
         <v>134.2464297711</v>
       </c>
       <c r="F63" t="s">
         <v>130</v>
       </c>
       <c r="G63">
-        <v>10.98</v>
+        <v>10.82</v>
       </c>
       <c r="H63" s="1">
         <v>1973184.66</v>
       </c>
       <c r="I63" s="1">
-        <v>-43074.62</v>
+        <v>-497970.5</v>
       </c>
       <c r="J63" s="1">
-        <v>-2.1829999428437</v>
+        <v>-25.236892932261</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1930110.04</v>
+        <v>1475214.16</v>
       </c>
       <c r="N63" s="1">
-        <v>1930110.04</v>
+        <v>1475214.16</v>
       </c>
       <c r="O63" s="1">
-        <v>1.27</v>
+        <v>0.95</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
         <v>179300.0</v>
       </c>
       <c r="D64" s="1">
-        <v>3280.0</v>
+        <v>2870.0</v>
       </c>
       <c r="E64" s="1">
         <v>2910.6595370887</v>
       </c>
       <c r="F64" t="s">
         <v>117</v>
       </c>
       <c r="G64">
-        <v>187.31</v>
+        <v>184.95</v>
       </c>
       <c r="H64" s="1">
         <v>3064180.54</v>
       </c>
       <c r="I64" s="1">
-        <v>75568.3</v>
+        <v>-281884.17</v>
       </c>
       <c r="J64" s="1">
-        <v>2.4661830141379</v>
+        <v>-9.1993329479209</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3139748.84</v>
+        <v>2782296.37</v>
       </c>
       <c r="N64" s="1">
-        <v>3139748.84</v>
+        <v>2782296.37</v>
       </c>
       <c r="O64" s="1">
-        <v>2.07</v>
+        <v>1.79</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
         <v>24867.0</v>
       </c>
       <c r="D65" s="1">
-        <v>42.19</v>
+        <v>41.835</v>
       </c>
       <c r="E65" s="1">
         <v>46.5667177384</v>
       </c>
       <c r="F65" t="s">
         <v>158</v>
       </c>
       <c r="G65">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H65" s="1">
         <v>1335812.17</v>
       </c>
       <c r="I65" s="1">
-        <v>-129836.27</v>
+        <v>-131330.35</v>
       </c>
       <c r="J65" s="1">
-        <v>-9.719650181058</v>
+        <v>-9.8314982412535</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1205975.9</v>
+        <v>1204481.82</v>
       </c>
       <c r="N65" s="1">
-        <v>1205975.9</v>
+        <v>1204481.82</v>
       </c>
       <c r="O65" s="1">
-        <v>0.79</v>
+        <v>0.77</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
         <v>13068.0</v>
       </c>
       <c r="D66" s="1">
-        <v>223.42</v>
+        <v>214.11</v>
       </c>
       <c r="E66" s="1">
         <v>194.8258103765</v>
       </c>
       <c r="F66" t="s">
         <v>36</v>
       </c>
       <c r="G66">
         <v>1.18</v>
       </c>
       <c r="H66" s="1">
         <v>2270159.35</v>
       </c>
       <c r="I66" s="1">
-        <v>214228.46</v>
+        <v>105043.94</v>
       </c>
       <c r="J66" s="1">
-        <v>9.436714651771</v>
+        <v>4.6271615250269</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2484387.81</v>
+        <v>2375203.29</v>
       </c>
       <c r="N66" s="1">
-        <v>2484387.81</v>
+        <v>2375203.29</v>
       </c>
       <c r="O66" s="1">
-        <v>1.64</v>
+        <v>1.53</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
         <v>22087.0</v>
       </c>
       <c r="D67" s="1">
-        <v>90.79</v>
+        <v>82.81</v>
       </c>
       <c r="E67" s="1">
         <v>101.7684941368</v>
       </c>
       <c r="F67" t="s">
         <v>57</v>
       </c>
       <c r="G67">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H67" s="1">
         <v>1464870.86</v>
       </c>
       <c r="I67" s="1">
-        <v>-214775.02</v>
+        <v>-328689.68</v>
       </c>
       <c r="J67" s="1">
-        <v>-14.661703353154</v>
+        <v>-22.438133556701</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1250095.84</v>
+        <v>1136181.18</v>
       </c>
       <c r="N67" s="1">
-        <v>1250095.84</v>
+        <v>1136181.18</v>
       </c>
       <c r="O67" s="1">
-        <v>0.82</v>
+        <v>0.73</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
         <v>10509.0</v>
       </c>
       <c r="D68" s="1">
-        <v>228.8</v>
+        <v>211.28</v>
       </c>
       <c r="E68" s="1">
         <v>238.6213645447</v>
       </c>
       <c r="F68" t="s">
         <v>57</v>
       </c>
       <c r="G68">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H68" s="1">
         <v>1615899.91</v>
       </c>
       <c r="I68" s="1">
-        <v>-116953.96</v>
+        <v>-236634.46</v>
       </c>
       <c r="J68" s="1">
-        <v>-7.2376982804585</v>
+        <v>-14.644128546303</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1498945.95</v>
+        <v>1379265.45</v>
       </c>
       <c r="N68" s="1">
-        <v>1498945.95</v>
+        <v>1379265.45</v>
       </c>
       <c r="O68" s="1">
-        <v>0.99</v>
+        <v>0.89</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
         <v>26756.0</v>
       </c>
       <c r="D69" s="1">
-        <v>119.98</v>
+        <v>112.0</v>
       </c>
       <c r="E69" s="1">
         <v>128.2709313799</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
       <c r="G69">
         <v>1.18</v>
       </c>
       <c r="H69" s="1">
         <v>3055056.23</v>
       </c>
       <c r="I69" s="1">
-        <v>-323448.95</v>
+        <v>-511192.05</v>
       </c>
       <c r="J69" s="1">
-        <v>-10.587332135618</v>
+        <v>-16.732656013994</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2731607.28</v>
+        <v>2543864.18</v>
       </c>
       <c r="N69" s="1">
-        <v>2731607.28</v>
+        <v>2543864.18</v>
       </c>
       <c r="O69" s="1">
-        <v>1.8</v>
+        <v>1.63</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" s="1">
         <v>-22289664.93</v>
       </c>
       <c r="D70" s="1">
-        <v>0.84772179</v>
+        <v>0.84652347</v>
       </c>
       <c r="E70" s="1">
         <v>0.8511756054</v>
       </c>
       <c r="F70" t="s">
         <v>36</v>
       </c>
       <c r="G70">
         <v>1.18</v>
       </c>
       <c r="H70" s="1">
         <v>0.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-90444.85</v>
+        <v>-121825.05</v>
       </c>
       <c r="J70" s="1">
         <v>0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
         <v>179</v>
       </c>
       <c r="M70" s="1">
-        <v>-103274.54</v>
+        <v>-154392.73</v>
       </c>
       <c r="N70" s="1">
-        <v>-90444.850000002</v>
+        <v>-121825.05</v>
       </c>
       <c r="O70" s="1">
-        <v>-0.06</v>
+        <v>-0.08</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>