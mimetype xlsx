--- v4 (2026-08-11)
+++ v5 (2026-09-01)
@@ -286,51 +286,57 @@
   <si>
     <t>DARLING INGREDIENTS INC</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>US2788651006</t>
   </si>
   <si>
     <t>ECOLAB INC</t>
   </si>
   <si>
     <t>ES0127797019</t>
   </si>
   <si>
-    <t>EDP RENOVAVEIS SA</t>
+    <t>EDP RENEWABLES SA</t>
+  </si>
+  <si>
+    <t>ES0627797931</t>
+  </si>
+  <si>
+    <t>EDP RENOVAVEIS RIGHTS SA</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>US3364331070</t>
   </si>
   <si>
     <t>FIRST SOLAR INC</t>
   </si>
@@ -442,56 +448,50 @@
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...4 lines deleted...]
-  <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7475251036</t>
   </si>
   <si>
     <t>QUALCOMM INC</t>
   </si>
   <si>
     <t>JP3164720009</t>
@@ -553,51 +553,51 @@
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>OACT01991635</t>
   </si>
   <si>
     <t>EUR/USD 15/07/26</t>
   </si>
   <si>
-    <t>32 567.68</t>
+    <t>53 292.57</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -917,255 +917,255 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>11989.4</v>
+        <v>12395.21</v>
       </c>
       <c r="D2">
-        <v>125.13</v>
+        <v>129.83</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1500214.59</v>
+        <v>1609282.97</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1500214.59</v>
+        <v>1609282.97</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>385026.82</v>
       </c>
       <c r="D3">
-        <v>142.95</v>
+        <v>148.41</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55040840.51</v>
+        <v>57140502.6</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55040840.51</v>
+        <v>57140502.6</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1638.17</v>
+        <v>1624.17</v>
       </c>
       <c r="D4">
-        <v>59947.78</v>
+        <v>62251.05</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>98204651.62</v>
+        <v>101106290.95</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>98204651.62</v>
+        <v>101106290.95</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>5235.0</v>
       </c>
       <c r="D5">
-        <v>117.33</v>
+        <v>121.84</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>614227.62</v>
+        <v>637826.7</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>614227.62</v>
+        <v>637826.7</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>2340.0</v>
       </c>
       <c r="D6">
-        <v>107.48</v>
+        <v>111.56</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>251500.91</v>
+        <v>261043.57</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>251500.91</v>
+        <v>261043.57</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>112.27</v>
+        <v>116.54</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11226.5</v>
+        <v>11654.06</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11226.5</v>
+        <v>11654.06</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1217,3484 +1217,3484 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>202.78</v>
+        <v>212.93</v>
       </c>
       <c r="E2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>-273609.16</v>
+        <v>-118455.46</v>
       </c>
       <c r="J2" s="1">
-        <v>-10.253640298009</v>
+        <v>-4.4391776875275</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2394800.81</v>
+        <v>2549954.51</v>
       </c>
       <c r="N2" s="1">
-        <v>2394800.81</v>
+        <v>2549954.51</v>
       </c>
       <c r="O2" s="1">
-        <v>1.54</v>
+        <v>1.59</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>141.7</v>
+        <v>165.0</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-462310.8</v>
+        <v>-237395.9</v>
       </c>
       <c r="J3" s="1">
-        <v>-25.260940291537</v>
+        <v>-12.971454820774</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1367830.1</v>
+        <v>1592745.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1367830.1</v>
+        <v>1592745.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.88</v>
+        <v>0.99</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>246.15</v>
+        <v>274.03</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-741086.86</v>
+        <v>-645992.77</v>
       </c>
       <c r="J4" s="1">
-        <v>-50.110342415092</v>
+        <v>-43.68033040334</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>737823.13</v>
+        <v>832917.22</v>
       </c>
       <c r="N4" s="1">
-        <v>737823.13</v>
+        <v>832917.22</v>
       </c>
       <c r="O4" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>143.81</v>
+        <v>135.65</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>-32747.65</v>
+        <v>-64944.55</v>
       </c>
       <c r="J5" s="1">
-        <v>-4.2375577379559</v>
+        <v>-8.4038482269892</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>740047.72</v>
+        <v>707850.82</v>
       </c>
       <c r="N5" s="1">
-        <v>740047.72</v>
+        <v>707850.82</v>
       </c>
       <c r="O5" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>8387.0</v>
       </c>
       <c r="D6" s="1">
-        <v>458.79</v>
+        <v>510.13</v>
       </c>
       <c r="E6" s="1">
         <v>186.0293943007</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
         <v>1384508.93</v>
       </c>
       <c r="I6" s="1">
-        <v>1881935.66</v>
+        <v>2298421.53</v>
       </c>
       <c r="J6" s="1">
-        <v>135.9280261197</v>
+        <v>166.00987398471</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3266444.59</v>
+        <v>3682930.46</v>
       </c>
       <c r="N6" s="1">
-        <v>3266444.59</v>
+        <v>3682930.46</v>
       </c>
       <c r="O6" s="1">
-        <v>2.1</v>
+        <v>2.29</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>79.5</v>
+        <v>72.25</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-918647.54</v>
+        <v>-1063934.13</v>
       </c>
       <c r="J7" s="1">
-        <v>-33.154977734549</v>
+        <v>-38.398527025041</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1852120.54</v>
+        <v>1706833.95</v>
       </c>
       <c r="N7" s="1">
-        <v>1852120.54</v>
+        <v>1706833.95</v>
       </c>
       <c r="O7" s="1">
-        <v>1.19</v>
+        <v>1.06</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>329.59</v>
+        <v>329.13</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>125934.54</v>
+        <v>151825.44</v>
       </c>
       <c r="J8" s="1">
-        <v>6.5376091309971</v>
+        <v>7.881677122588</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2052243.34</v>
+        <v>2078134.24</v>
       </c>
       <c r="N8" s="1">
-        <v>2052243.34</v>
+        <v>2078134.24</v>
       </c>
       <c r="O8" s="1">
-        <v>1.32</v>
+        <v>1.29</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>443.62</v>
+        <v>458.17</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>2106405.77</v>
+        <v>2291099.88</v>
       </c>
       <c r="J9" s="1">
-        <v>117.07571271271</v>
+        <v>127.34115865387</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3905588.3</v>
+        <v>4090282.41</v>
       </c>
       <c r="N9" s="1">
-        <v>3905588.3</v>
+        <v>4090282.41</v>
       </c>
       <c r="O9" s="1">
-        <v>2.51</v>
+        <v>2.54</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1305.6</v>
+        <v>1394.0</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>833098.38</v>
+        <v>970737.18</v>
       </c>
       <c r="J10" s="1">
-        <v>69.441020453408</v>
+        <v>80.913589546608</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2032819.2</v>
+        <v>2170458.0</v>
       </c>
       <c r="N10" s="1">
-        <v>2032819.2</v>
+        <v>2170458.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.31</v>
+        <v>1.35</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>116.67</v>
+        <v>122.54</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-354495.75</v>
+        <v>-316400.68</v>
       </c>
       <c r="J11" s="1">
-        <v>-37.707352103849</v>
+        <v>-33.655218283033</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>585627.94</v>
+        <v>623723.01</v>
       </c>
       <c r="N11" s="1">
-        <v>585627.94</v>
+        <v>623723.01</v>
       </c>
       <c r="O11" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>209.38</v>
+        <v>225.18</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
         <v>1.61</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>798318.87</v>
+        <v>1063111.17</v>
       </c>
       <c r="J12" s="1">
-        <v>30.061943650428</v>
+        <v>40.033111188616</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3453898.56</v>
+        <v>3718690.86</v>
       </c>
       <c r="N12" s="1">
-        <v>3453898.56</v>
+        <v>3718690.86</v>
       </c>
       <c r="O12" s="1">
-        <v>2.22</v>
+        <v>2.31</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>132.49</v>
+        <v>142.59</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>1193975.8</v>
+        <v>1486056.78</v>
       </c>
       <c r="J13" s="1">
-        <v>59.579500222552</v>
+        <v>74.154367496171</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3197980.19</v>
+        <v>3490061.17</v>
       </c>
       <c r="N13" s="1">
-        <v>3197980.19</v>
+        <v>3490061.17</v>
       </c>
       <c r="O13" s="1">
-        <v>2.05</v>
+        <v>2.17</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>143.15</v>
+        <v>145.33</v>
       </c>
       <c r="E14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-278150.55</v>
+        <v>-244726.87</v>
       </c>
       <c r="J14" s="1">
-        <v>-19.696665576737</v>
+        <v>-17.329835644875</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1134020.2</v>
+        <v>1167443.88</v>
       </c>
       <c r="N14" s="1">
-        <v>1134020.2</v>
+        <v>1167443.88</v>
       </c>
       <c r="O14" s="1">
         <v>0.73</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>428.43</v>
+        <v>459.97</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>1852013.23</v>
+        <v>2387604.84</v>
       </c>
       <c r="J15" s="1">
-        <v>44.227522335491</v>
+        <v>57.017868273774</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>6039480.97</v>
+        <v>6575072.58</v>
       </c>
       <c r="N15" s="1">
-        <v>6039480.97</v>
+        <v>6575072.58</v>
       </c>
       <c r="O15" s="1">
-        <v>3.88</v>
+        <v>4.09</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.74</v>
+        <v>11.56</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>1151469.18</v>
+        <v>1375166.0</v>
       </c>
       <c r="J16" s="1">
-        <v>64.746986072238</v>
+        <v>77.325433798424</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2929882.74</v>
+        <v>3153579.56</v>
       </c>
       <c r="N16" s="1">
-        <v>2929882.74</v>
+        <v>3153579.56</v>
       </c>
       <c r="O16" s="1">
-        <v>1.88</v>
+        <v>1.96</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>926.79</v>
+        <v>865.36</v>
       </c>
       <c r="E17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>1464386.52</v>
+        <v>1315183.64</v>
       </c>
       <c r="J17" s="1">
-        <v>109.18810070785</v>
+        <v>98.063183300563</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2805545.96</v>
+        <v>2656343.08</v>
       </c>
       <c r="N17" s="1">
-        <v>2805545.96</v>
+        <v>2656343.08</v>
       </c>
       <c r="O17" s="1">
-        <v>1.8</v>
+        <v>1.65</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>81.5</v>
+        <v>79.03</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>616774.96</v>
+        <v>595882.16</v>
       </c>
       <c r="J18" s="1">
-        <v>97.247947934539</v>
+        <v>93.953744929594</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1251004.24</v>
+        <v>1230111.44</v>
       </c>
       <c r="N18" s="1">
-        <v>1251004.24</v>
+        <v>1230111.44</v>
       </c>
       <c r="O18" s="1">
-        <v>0.8</v>
+        <v>0.77</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>154.3</v>
+        <v>166.3</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>127725.95</v>
+        <v>239502.77</v>
       </c>
       <c r="J19" s="1">
-        <v>9.9241021809817</v>
+        <v>18.608982451163</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1414753.71</v>
+        <v>1526530.53</v>
       </c>
       <c r="N19" s="1">
-        <v>1414753.71</v>
+        <v>1526530.53</v>
       </c>
       <c r="O19" s="1">
-        <v>0.91</v>
+        <v>0.95</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>999.47</v>
+        <v>946.11</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>274845.23</v>
+        <v>200494.06</v>
       </c>
       <c r="J20" s="1">
-        <v>17.406169491902</v>
+        <v>12.697450090291</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1853855.65</v>
+        <v>1779504.48</v>
       </c>
       <c r="N20" s="1">
-        <v>1853855.65</v>
+        <v>1779504.48</v>
       </c>
       <c r="O20" s="1">
-        <v>1.19</v>
+        <v>1.11</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>112.57</v>
+        <v>106.75</v>
       </c>
       <c r="E21" s="1">
-        <v>117.05</v>
+        <v>71.6081807451</v>
       </c>
       <c r="F21" t="s">
         <v>36</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
-        <v>2098359.53</v>
+        <v>1747012.98</v>
       </c>
       <c r="I21" s="1">
-        <v>-74488.54</v>
+        <v>199150.62</v>
       </c>
       <c r="J21" s="1">
-        <v>-3.5498463888121</v>
+        <v>11.399492864672</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2023870.99</v>
+        <v>1946163.6</v>
       </c>
       <c r="N21" s="1">
-        <v>2023870.99</v>
+        <v>1946163.6</v>
       </c>
       <c r="O21" s="1">
-        <v>1.3</v>
+        <v>1.21</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" t="s">
         <v>78</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.38</v>
+        <v>94.54</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>82123.67</v>
+        <v>-18261.34</v>
       </c>
       <c r="J22" s="1">
-        <v>3.8189300721537</v>
+        <v>-0.84919220589903</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2232560.27</v>
+        <v>2132175.26</v>
       </c>
       <c r="N22" s="1">
-        <v>2232560.27</v>
+        <v>2132175.26</v>
       </c>
       <c r="O22" s="1">
-        <v>1.43</v>
+        <v>1.33</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>79</v>
       </c>
       <c r="B23" t="s">
         <v>80</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>61.82</v>
+        <v>61.36</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-128562.12</v>
+        <v>-137961.76</v>
       </c>
       <c r="J23" s="1">
-        <v>-9.2371647487556</v>
+        <v>-9.9125271592307</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1263229.88</v>
+        <v>1253830.24</v>
       </c>
       <c r="N23" s="1">
-        <v>1263229.88</v>
+        <v>1253830.24</v>
       </c>
       <c r="O23" s="1">
-        <v>0.81</v>
+        <v>0.78</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>81</v>
       </c>
       <c r="B24" t="s">
         <v>82</v>
       </c>
       <c r="C24" s="1">
         <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>63.82</v>
+        <v>60.44</v>
       </c>
       <c r="E24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>851768.67</v>
+        <v>768682.66</v>
       </c>
       <c r="J24" s="1">
-        <v>68.553867599278</v>
+        <v>61.866761663705</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>2094249.51</v>
+        <v>2011163.5</v>
       </c>
       <c r="N24" s="1">
-        <v>2094249.51</v>
+        <v>2011163.5</v>
       </c>
       <c r="O24" s="1">
-        <v>1.35</v>
+        <v>1.25</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>83</v>
       </c>
       <c r="B25" t="s">
         <v>84</v>
       </c>
       <c r="C25" s="1">
         <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>588.74</v>
+        <v>542.43</v>
       </c>
       <c r="E25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>446098.6</v>
+        <v>323365.36</v>
       </c>
       <c r="J25" s="1">
-        <v>31.391589372347</v>
+        <v>22.75495282514</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1867175.42</v>
+        <v>1744442.18</v>
       </c>
       <c r="N25" s="1">
-        <v>1867175.42</v>
+        <v>1744442.18</v>
       </c>
       <c r="O25" s="1">
-        <v>1.2</v>
+        <v>1.09</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>85</v>
       </c>
       <c r="B26" t="s">
         <v>86</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>64.78</v>
+        <v>71.4</v>
       </c>
       <c r="E26" s="1">
         <v>86.098507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1948495.33</v>
       </c>
       <c r="I26" s="1">
-        <v>-482459.15</v>
+        <v>-332641.93</v>
       </c>
       <c r="J26" s="1">
-        <v>-24.760600786249</v>
+        <v>-17.071733500126</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1466036.18</v>
+        <v>1615853.4</v>
       </c>
       <c r="N26" s="1">
-        <v>1466036.18</v>
+        <v>1615853.4</v>
       </c>
       <c r="O26" s="1">
-        <v>0.94</v>
+        <v>1.01</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>87</v>
       </c>
       <c r="B27" t="s">
         <v>88</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>251.1</v>
+        <v>250.47</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>94994.86</v>
+        <v>120540.52</v>
       </c>
       <c r="J27" s="1">
-        <v>4.462195842506</v>
+        <v>5.6621527438169</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2223876.32</v>
+        <v>2249421.98</v>
       </c>
       <c r="N27" s="1">
-        <v>2223876.32</v>
+        <v>2249421.98</v>
       </c>
       <c r="O27" s="1">
-        <v>1.43</v>
+        <v>1.4</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>89</v>
       </c>
       <c r="B28" t="s">
         <v>90</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>14.67</v>
+        <v>14.2</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>145321.25</v>
+        <v>84475.52</v>
       </c>
       <c r="J28" s="1">
-        <v>8.2858790472311</v>
+        <v>4.8165973054316</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1899163.53</v>
+        <v>1838317.8</v>
       </c>
       <c r="N28" s="1">
-        <v>1899163.53</v>
+        <v>1838317.8</v>
       </c>
       <c r="O28" s="1">
-        <v>1.22</v>
+        <v>1.14</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>91</v>
       </c>
       <c r="B29" t="s">
         <v>92</v>
       </c>
       <c r="C29" s="1">
-        <v>37926.0</v>
+        <v>129459.0</v>
       </c>
       <c r="D29" s="1">
-        <v>77.17</v>
+        <v>0.1269</v>
       </c>
       <c r="E29" s="1">
-        <v>76.1409020197</v>
+        <v>0.0</v>
       </c>
       <c r="F29" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2542329.52</v>
+        <v>0.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-57822.37</v>
+        <v>16428.35</v>
       </c>
       <c r="J29" s="1">
-        <v>-2.2743853440368</v>
+        <v>0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2484507.15</v>
+        <v>16428.35</v>
       </c>
       <c r="N29" s="1">
-        <v>2484507.15</v>
+        <v>16428.35</v>
       </c>
       <c r="O29" s="1">
-        <v>1.6</v>
+        <v>0.01</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>93</v>
       </c>
       <c r="B30" t="s">
         <v>94</v>
       </c>
       <c r="C30" s="1">
-        <v>2871.0</v>
+        <v>37926.0</v>
       </c>
       <c r="D30" s="1">
-        <v>966.99</v>
+        <v>88.16</v>
       </c>
       <c r="E30" s="1">
-        <v>854.2801079763</v>
+        <v>76.1409020197</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>2119279.12</v>
+        <v>2542329.52</v>
       </c>
       <c r="I30" s="1">
-        <v>237451.18</v>
+        <v>335828.49</v>
       </c>
       <c r="J30" s="1">
-        <v>11.204337255963</v>
+        <v>13.209479233833</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2356730.3</v>
+        <v>2878158.01</v>
       </c>
       <c r="N30" s="1">
-        <v>2356730.3</v>
+        <v>2878158.01</v>
       </c>
       <c r="O30" s="1">
-        <v>1.51</v>
+        <v>1.79</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>95</v>
       </c>
       <c r="B31" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="1">
-        <v>322557.0</v>
+        <v>2871.0</v>
       </c>
       <c r="D31" s="1">
-        <v>9.883</v>
+        <v>1082.2</v>
       </c>
       <c r="E31" s="1">
-        <v>7.588417334</v>
+        <v>854.2801079763</v>
       </c>
       <c r="F31" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G31">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
-        <v>2447697.13</v>
+        <v>2119279.12</v>
       </c>
       <c r="I31" s="1">
-        <v>740133.7</v>
+        <v>555246.32</v>
       </c>
       <c r="J31" s="1">
-        <v>30.23796085425</v>
+        <v>26.199773062455</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3187830.83</v>
+        <v>2674525.44</v>
       </c>
       <c r="N31" s="1">
-        <v>3187830.83</v>
+        <v>2674525.44</v>
       </c>
       <c r="O31" s="1">
-        <v>2.05</v>
+        <v>1.66</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
-        <v>10684.0</v>
+        <v>322557.0</v>
       </c>
       <c r="D32" s="1">
-        <v>233.27</v>
+        <v>9.56</v>
       </c>
       <c r="E32" s="1">
-        <v>200.6878790715</v>
+        <v>7.588417334</v>
       </c>
       <c r="F32" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1912555.26</v>
+        <v>2447697.13</v>
       </c>
       <c r="I32" s="1">
-        <v>203112.55</v>
+        <v>635947.79</v>
       </c>
       <c r="J32" s="1">
-        <v>10.619957197995</v>
+        <v>25.981473859881</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2115667.81</v>
+        <v>3083644.92</v>
       </c>
       <c r="N32" s="1">
-        <v>2115667.81</v>
+        <v>3083644.92</v>
       </c>
       <c r="O32" s="1">
-        <v>1.36</v>
+        <v>1.92</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>17518.0</v>
+        <v>5123.0</v>
       </c>
       <c r="D33" s="1">
-        <v>33.8</v>
+        <v>303.0</v>
       </c>
       <c r="E33" s="1">
-        <v>57.5202083571</v>
+        <v>200.6878781964</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
-        <v>908284.34</v>
+        <v>917074.19</v>
       </c>
       <c r="I33" s="1">
-        <v>-405645.63</v>
+        <v>419130.51</v>
       </c>
       <c r="J33" s="1">
-        <v>-44.660643383987</v>
+        <v>45.703010134873</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>502638.71</v>
+        <v>1336204.7</v>
       </c>
       <c r="N33" s="1">
-        <v>502638.71</v>
+        <v>1336204.7</v>
       </c>
       <c r="O33" s="1">
-        <v>0.32</v>
+        <v>0.83</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>27181.0</v>
+        <v>17518.0</v>
       </c>
       <c r="D34" s="1">
-        <v>64.76</v>
+        <v>33.63</v>
       </c>
       <c r="E34" s="1">
-        <v>76.8692542585</v>
+        <v>57.5202083571</v>
       </c>
       <c r="F34" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G34">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
-        <v>2089383.2</v>
+        <v>908284.34</v>
       </c>
       <c r="I34" s="1">
-        <v>-329141.64</v>
+        <v>-401156.56</v>
       </c>
       <c r="J34" s="1">
-        <v>-15.753052862682</v>
+        <v>-44.166407184781</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1760241.56</v>
+        <v>507127.78</v>
       </c>
       <c r="N34" s="1">
-        <v>1760241.56</v>
+        <v>507127.78</v>
       </c>
       <c r="O34" s="1">
-        <v>1.13</v>
+        <v>0.32</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>7805.0</v>
+        <v>27181.0</v>
       </c>
       <c r="D35" s="1">
-        <v>311.4</v>
+        <v>66.26</v>
       </c>
       <c r="E35" s="1">
-        <v>369.4193247918</v>
+        <v>76.8692542585</v>
       </c>
       <c r="F35" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G35">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2582186.07</v>
+        <v>2089383.2</v>
       </c>
       <c r="I35" s="1">
-        <v>-518962.81</v>
+        <v>-288370.14</v>
       </c>
       <c r="J35" s="1">
-        <v>-20.097808443371</v>
+        <v>-13.8016875028</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2063223.26</v>
+        <v>1801013.06</v>
       </c>
       <c r="N35" s="1">
-        <v>2063223.26</v>
+        <v>1801013.06</v>
       </c>
       <c r="O35" s="1">
-        <v>1.33</v>
+        <v>1.12</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>120106.0</v>
+        <v>7805.0</v>
       </c>
       <c r="D36" s="1">
-        <v>25.72</v>
+        <v>310.69</v>
       </c>
       <c r="E36" s="1">
-        <v>17.4559626497</v>
+        <v>369.4193247918</v>
       </c>
       <c r="F36" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G36">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>2096565.85</v>
+        <v>2582186.07</v>
       </c>
       <c r="I36" s="1">
-        <v>992560.47</v>
+        <v>-494783.6</v>
       </c>
       <c r="J36" s="1">
-        <v>47.342203441881</v>
+        <v>-19.161423173505</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>3089126.32</v>
+        <v>2087402.47</v>
       </c>
       <c r="N36" s="1">
-        <v>3089126.32</v>
+        <v>2087402.47</v>
       </c>
       <c r="O36" s="1">
-        <v>1.99</v>
+        <v>1.3</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>504443.0</v>
+        <v>120106.0</v>
       </c>
       <c r="D37" s="1">
-        <v>5.858</v>
+        <v>26.5</v>
       </c>
       <c r="E37" s="1">
-        <v>4.2598751692</v>
+        <v>17.4559626497</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2148864.21</v>
+        <v>2096565.85</v>
       </c>
       <c r="I37" s="1">
-        <v>806162.88</v>
+        <v>1086243.15</v>
       </c>
       <c r="J37" s="1">
-        <v>37.515766526727</v>
+        <v>51.810590638019</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2955027.09</v>
+        <v>3182809.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2955027.09</v>
+        <v>3182809.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.9</v>
+        <v>1.98</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>3384.0</v>
+        <v>504443.0</v>
       </c>
       <c r="D38" s="1">
-        <v>420.06</v>
+        <v>5.694</v>
       </c>
       <c r="E38" s="1">
-        <v>441.5855112293</v>
+        <v>4.2598751692</v>
       </c>
       <c r="F38" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G38">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1332055.96</v>
+        <v>2148864.21</v>
       </c>
       <c r="I38" s="1">
-        <v>-125364.08</v>
+        <v>723434.23</v>
       </c>
       <c r="J38" s="1">
-        <v>-9.411322329131</v>
+        <v>33.66588854863</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1206691.88</v>
+        <v>2872298.44</v>
       </c>
       <c r="N38" s="1">
-        <v>1206691.88</v>
+        <v>2872298.44</v>
       </c>
       <c r="O38" s="1">
-        <v>0.78</v>
+        <v>1.79</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>20001.0</v>
+        <v>3384.0</v>
       </c>
       <c r="D39" s="1">
-        <v>141.78</v>
+        <v>412.26</v>
       </c>
       <c r="E39" s="1">
-        <v>84.1574021299</v>
+        <v>441.5855112293</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H39" s="1">
-        <v>1494173.57</v>
+        <v>1332055.96</v>
       </c>
       <c r="I39" s="1">
-        <v>913077.52</v>
+        <v>-131153.97</v>
       </c>
       <c r="J39" s="1">
-        <v>61.109200318675</v>
+        <v>-9.8459804946933</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2407251.09</v>
+        <v>1200901.99</v>
       </c>
       <c r="N39" s="1">
-        <v>2407251.09</v>
+        <v>1200901.99</v>
       </c>
       <c r="O39" s="1">
-        <v>1.55</v>
+        <v>0.75</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>377132.0</v>
+        <v>20001.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.588</v>
+        <v>133.91</v>
       </c>
       <c r="E40" s="1">
-        <v>3.6304812639</v>
+        <v>84.1574021299</v>
       </c>
       <c r="F40" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G40">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H40" s="1">
-        <v>1369170.66</v>
+        <v>1494173.57</v>
       </c>
       <c r="I40" s="1">
-        <v>361110.96</v>
+        <v>811356.18</v>
       </c>
       <c r="J40" s="1">
-        <v>26.374430197036</v>
+        <v>54.301333947434</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1730281.62</v>
+        <v>2305529.75</v>
       </c>
       <c r="N40" s="1">
-        <v>1730281.62</v>
+        <v>2305529.75</v>
       </c>
       <c r="O40" s="1">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>67000.0</v>
+        <v>377132.0</v>
       </c>
       <c r="D41" s="1">
-        <v>8937.0</v>
+        <v>4.43</v>
       </c>
       <c r="E41" s="1">
-        <v>5532.659358209</v>
+        <v>3.6304812639</v>
       </c>
       <c r="F41" t="s">
-        <v>117</v>
+        <v>8</v>
       </c>
       <c r="G41">
-        <v>184.95</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2183424.53</v>
+        <v>1369170.66</v>
       </c>
       <c r="I41" s="1">
-        <v>1054060.46</v>
+        <v>301524.1</v>
       </c>
       <c r="J41" s="1">
-        <v>48.275561876187</v>
+        <v>22.022389816621</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3237484.99</v>
+        <v>1670694.76</v>
       </c>
       <c r="N41" s="1">
-        <v>3237484.99</v>
+        <v>1670694.76</v>
       </c>
       <c r="O41" s="1">
-        <v>2.08</v>
+        <v>1.04</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>117</v>
+      </c>
+      <c r="B42" t="s">
         <v>118</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>67000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>8699.0</v>
+      </c>
+      <c r="E42" s="1">
+        <v>5532.659358209</v>
+      </c>
+      <c r="F42" t="s">
         <v>119</v>
       </c>
-      <c r="C42" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>185.56</v>
       </c>
       <c r="H42" s="1">
-        <v>1517676.35</v>
+        <v>2183424.53</v>
       </c>
       <c r="I42" s="1">
-        <v>-111762.75</v>
+        <v>957445.31</v>
       </c>
       <c r="J42" s="1">
-        <v>-7.3640700798955</v>
+        <v>43.850625329377</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1405913.6</v>
+        <v>3140869.84</v>
       </c>
       <c r="N42" s="1">
-        <v>1405913.6</v>
+        <v>3140869.84</v>
       </c>
       <c r="O42" s="1">
-        <v>0.9</v>
+        <v>1.95</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>120</v>
       </c>
       <c r="B43" t="s">
         <v>121</v>
       </c>
       <c r="C43" s="1">
-        <v>2858.0</v>
+        <v>3976.0</v>
       </c>
       <c r="D43" s="1">
-        <v>452.0</v>
+        <v>379.4</v>
       </c>
       <c r="E43" s="1">
-        <v>640.6780790763</v>
+        <v>381.7093435614</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1831057.95</v>
+        <v>1517676.35</v>
       </c>
       <c r="I43" s="1">
-        <v>-539241.95</v>
+        <v>-9181.95</v>
       </c>
       <c r="J43" s="1">
-        <v>-29.449747890284</v>
+        <v>-0.60500053255755</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1291816.0</v>
+        <v>1508494.4</v>
       </c>
       <c r="N43" s="1">
-        <v>1291816.0</v>
+        <v>1508494.4</v>
       </c>
       <c r="O43" s="1">
-        <v>0.83</v>
+        <v>0.94</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="1">
-        <v>10750.0</v>
+        <v>2858.0</v>
       </c>
       <c r="D44" s="1">
-        <v>112.9</v>
+        <v>469.8</v>
       </c>
       <c r="E44" s="1">
-        <v>130.8636483721</v>
+        <v>640.6780790763</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1406784.22</v>
+        <v>1831057.95</v>
       </c>
       <c r="I44" s="1">
-        <v>-193109.22</v>
+        <v>-488369.55</v>
       </c>
       <c r="J44" s="1">
-        <v>-13.726996454367</v>
+        <v>-26.671441501892</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1213675.0</v>
+        <v>1342688.4</v>
       </c>
       <c r="N44" s="1">
-        <v>1213675.0</v>
+        <v>1342688.4</v>
       </c>
       <c r="O44" s="1">
-        <v>0.78</v>
+        <v>0.84</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>37038.0</v>
+        <v>10750.0</v>
       </c>
       <c r="D45" s="1">
-        <v>31.85</v>
+        <v>130.85</v>
       </c>
       <c r="E45" s="1">
-        <v>29.4882139964</v>
+        <v>130.8636483721</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1092184.47</v>
+        <v>1406784.22</v>
       </c>
       <c r="I45" s="1">
-        <v>87475.83</v>
+        <v>-146.72</v>
       </c>
       <c r="J45" s="1">
-        <v>8.0092541509952</v>
+        <v>-0.010429460176913</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1179660.3</v>
+        <v>1406637.5</v>
       </c>
       <c r="N45" s="1">
-        <v>1179660.3</v>
+        <v>1406637.5</v>
       </c>
       <c r="O45" s="1">
-        <v>0.76</v>
+        <v>0.87</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>22367.0</v>
+        <v>37038.0</v>
       </c>
       <c r="D46" s="1">
-        <v>412.66</v>
+        <v>31.39</v>
       </c>
       <c r="E46" s="1">
-        <v>445.7656037913</v>
+        <v>29.4882139964</v>
       </c>
       <c r="F46" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G46">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>8866505.22</v>
+        <v>1092184.47</v>
       </c>
       <c r="I46" s="1">
-        <v>-1031219.8</v>
+        <v>70438.35</v>
       </c>
       <c r="J46" s="1">
-        <v>-11.63051026772</v>
+        <v>6.4493088791127</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>7835285.42</v>
+        <v>1162622.82</v>
       </c>
       <c r="N46" s="1">
-        <v>7835285.42</v>
+        <v>1162622.82</v>
       </c>
       <c r="O46" s="1">
-        <v>5.03</v>
+        <v>0.72</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>80651.0</v>
+        <v>22367.0</v>
       </c>
       <c r="D47" s="1">
-        <v>192.7</v>
+        <v>460.52</v>
       </c>
       <c r="E47" s="1">
-        <v>204.0828479498</v>
+        <v>445.7656037913</v>
       </c>
       <c r="F47" t="s">
-        <v>130</v>
+        <v>36</v>
       </c>
       <c r="G47">
-        <v>10.82</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>1403954.06</v>
+        <v>8866505.22</v>
       </c>
       <c r="I47" s="1">
-        <v>31811.81</v>
+        <v>199.47</v>
       </c>
       <c r="J47" s="1">
-        <v>2.2658725742066</v>
+        <v>0.0022497026173295</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1435765.87</v>
+        <v>8866704.69</v>
       </c>
       <c r="N47" s="1">
-        <v>1435765.87</v>
+        <v>8866704.69</v>
       </c>
       <c r="O47" s="1">
-        <v>0.92</v>
+        <v>5.52</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>130</v>
+      </c>
+      <c r="B48" t="s">
         <v>131</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>80651.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>198.9</v>
+      </c>
+      <c r="E48" s="1">
+        <v>204.0828479498</v>
+      </c>
+      <c r="F48" t="s">
         <v>132</v>
       </c>
-      <c r="C48" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G48">
-        <v>1.0</v>
+        <v>10.78</v>
       </c>
       <c r="H48" s="1">
-        <v>2210236.57</v>
+        <v>1403954.06</v>
       </c>
       <c r="I48" s="1">
-        <v>144462.23</v>
+        <v>83710.22</v>
       </c>
       <c r="J48" s="1">
-        <v>6.5360528352854</v>
+        <v>5.9624614782623</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2354698.8</v>
+        <v>1487664.28</v>
       </c>
       <c r="N48" s="1">
-        <v>2354698.8</v>
+        <v>1487664.28</v>
       </c>
       <c r="O48" s="1">
-        <v>1.51</v>
+        <v>0.93</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>133</v>
       </c>
       <c r="B49" t="s">
         <v>134</v>
       </c>
       <c r="C49" s="1">
-        <v>17039.0</v>
+        <v>4716.0</v>
       </c>
       <c r="D49" s="1">
-        <v>120.67</v>
+        <v>444.9</v>
       </c>
       <c r="E49" s="1">
-        <v>58.3518663067</v>
+        <v>468.6676357082</v>
       </c>
       <c r="F49" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>881264.01</v>
+        <v>2210236.57</v>
       </c>
       <c r="I49" s="1">
-        <v>864148.66</v>
+        <v>-112088.17</v>
       </c>
       <c r="J49" s="1">
-        <v>98.057863499952</v>
+        <v>-5.0713200352123</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1745412.67</v>
+        <v>2098148.4</v>
       </c>
       <c r="N49" s="1">
-        <v>1745412.67</v>
+        <v>2098148.4</v>
       </c>
       <c r="O49" s="1">
-        <v>1.12</v>
+        <v>1.31</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>135</v>
       </c>
       <c r="B50" t="s">
         <v>136</v>
       </c>
       <c r="C50" s="1">
-        <v>34327.0</v>
+        <v>17039.0</v>
       </c>
       <c r="D50" s="1">
-        <v>300.0</v>
+        <v>108.19</v>
       </c>
       <c r="E50" s="1">
-        <v>538.838409124</v>
+        <v>58.3518663067</v>
       </c>
       <c r="F50" t="s">
-        <v>137</v>
+        <v>36</v>
       </c>
       <c r="G50">
-        <v>7.47</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
-        <v>2479393.33</v>
+        <v>881264.01</v>
       </c>
       <c r="I50" s="1">
-        <v>-1101324.72</v>
+        <v>705590.95</v>
       </c>
       <c r="J50" s="1">
-        <v>-44.419120866152</v>
+        <v>80.065785280395</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1378068.61</v>
+        <v>1586854.96</v>
       </c>
       <c r="N50" s="1">
-        <v>1378068.61</v>
+        <v>1586854.96</v>
       </c>
       <c r="O50" s="1">
-        <v>0.89</v>
+        <v>0.99</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>137</v>
+      </c>
+      <c r="B51" t="s">
         <v>138</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" s="1">
+        <v>34327.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>284.9</v>
+      </c>
+      <c r="E51" s="1">
+        <v>538.838409124</v>
+      </c>
+      <c r="F51" t="s">
         <v>139</v>
-      </c>
-[...10 lines deleted...]
-        <v>137</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
-        <v>1299636.84</v>
+        <v>2479393.33</v>
       </c>
       <c r="I51" s="1">
-        <v>-133726.11</v>
+        <v>-1170792.58</v>
       </c>
       <c r="J51" s="1">
-        <v>-10.289498257067</v>
+        <v>-47.220929645721</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1165910.73</v>
+        <v>1308600.75</v>
       </c>
       <c r="N51" s="1">
-        <v>1165910.73</v>
+        <v>1308600.75</v>
       </c>
       <c r="O51" s="1">
-        <v>0.75</v>
+        <v>0.81</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>140</v>
       </c>
       <c r="B52" t="s">
         <v>141</v>
       </c>
       <c r="C52" s="1">
-        <v>67960.0</v>
+        <v>23240.0</v>
       </c>
       <c r="D52" s="1">
-        <v>219.44</v>
+        <v>374.3</v>
       </c>
       <c r="E52" s="1">
-        <v>132.4028225427</v>
+        <v>417.3573962995</v>
       </c>
       <c r="F52" t="s">
-        <v>36</v>
+        <v>139</v>
       </c>
       <c r="G52">
-        <v>1.18</v>
+        <v>7.47</v>
       </c>
       <c r="H52" s="1">
-        <v>7946827.18</v>
+        <v>1299636.84</v>
       </c>
       <c r="I52" s="1">
-        <v>4712886.23</v>
+        <v>-135685.52</v>
       </c>
       <c r="J52" s="1">
-        <v>59.305256340053</v>
+        <v>-10.440264220272</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>12659713.41</v>
+        <v>1163951.32</v>
       </c>
       <c r="N52" s="1">
-        <v>12659713.41</v>
+        <v>1163951.32</v>
       </c>
       <c r="O52" s="1">
-        <v>8.13</v>
+        <v>0.72</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>142</v>
       </c>
       <c r="B53" t="s">
         <v>143</v>
       </c>
       <c r="C53" s="1">
-        <v>61.0</v>
+        <v>67960.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4799.52</v>
+        <v>224.36</v>
       </c>
       <c r="E53" s="1">
-        <v>4797.1816393443</v>
+        <v>132.4028225427</v>
       </c>
       <c r="F53" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G53">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H53" s="1">
-        <v>292628.08</v>
+        <v>7946827.18</v>
       </c>
       <c r="I53" s="1">
-        <v>142.64</v>
+        <v>5178339.04</v>
       </c>
       <c r="J53" s="1">
-        <v>0.048744467721621</v>
+        <v>65.162346213247</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>292770.72</v>
+        <v>13125166.22</v>
       </c>
       <c r="N53" s="1">
-        <v>292770.72</v>
+        <v>13125166.22</v>
       </c>
       <c r="O53" s="1">
-        <v>0.19</v>
+        <v>8.16</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>144</v>
       </c>
       <c r="B54" t="s">
         <v>145</v>
       </c>
       <c r="C54" s="1">
         <v>7764.0</v>
       </c>
       <c r="D54" s="1">
-        <v>193.84</v>
+        <v>248.15</v>
       </c>
       <c r="E54" s="1">
         <v>186.5757843895</v>
       </c>
       <c r="F54" t="s">
         <v>36</v>
       </c>
       <c r="G54">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H54" s="1">
         <v>1285093.84</v>
       </c>
       <c r="I54" s="1">
-        <v>-7526.98</v>
+        <v>373369.27</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.58571442533722</v>
+        <v>29.053852596477</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1277566.86</v>
+        <v>1658463.11</v>
       </c>
       <c r="N54" s="1">
-        <v>1277566.86</v>
+        <v>1658463.11</v>
       </c>
       <c r="O54" s="1">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>146</v>
       </c>
       <c r="B55" t="s">
         <v>147</v>
       </c>
       <c r="C55" s="1">
         <v>94856.0</v>
       </c>
       <c r="D55" s="1">
-        <v>18.25</v>
+        <v>17.905</v>
       </c>
       <c r="E55" s="1">
         <v>12.0896589567</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1146776.69</v>
       </c>
       <c r="I55" s="1">
-        <v>584345.31</v>
+        <v>551619.99</v>
       </c>
       <c r="J55" s="1">
-        <v>50.955457596544</v>
+        <v>48.101779083075</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1731122.0</v>
+        <v>1698396.68</v>
       </c>
       <c r="N55" s="1">
-        <v>1731122.0</v>
+        <v>1698396.68</v>
       </c>
       <c r="O55" s="1">
-        <v>1.11</v>
+        <v>1.06</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>148</v>
       </c>
       <c r="B56" t="s">
         <v>149</v>
       </c>
       <c r="C56" s="1">
         <v>15422.0</v>
       </c>
       <c r="D56" s="1">
-        <v>143.36</v>
+        <v>140.28</v>
       </c>
       <c r="E56" s="1">
         <v>152.5145979769</v>
       </c>
       <c r="F56" t="s">
         <v>36</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H56" s="1">
         <v>2110321.23</v>
       </c>
       <c r="I56" s="1">
-        <v>-233497.87</v>
+        <v>-248052.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-11.064565274738</v>
+        <v>-11.754229473396</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1876823.36</v>
+        <v>1862269.23</v>
       </c>
       <c r="N56" s="1">
-        <v>1876823.36</v>
+        <v>1862269.23</v>
       </c>
       <c r="O56" s="1">
-        <v>1.21</v>
+        <v>1.16</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>150</v>
       </c>
       <c r="B57" t="s">
         <v>151</v>
       </c>
       <c r="C57" s="1">
         <v>7948.0</v>
       </c>
       <c r="D57" s="1">
-        <v>237.53</v>
+        <v>228.99</v>
       </c>
       <c r="E57" s="1">
         <v>157.996694766</v>
       </c>
       <c r="F57" t="s">
         <v>36</v>
       </c>
       <c r="G57">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
         <v>1122246.13</v>
       </c>
       <c r="I57" s="1">
-        <v>480375.64</v>
+        <v>444434.18</v>
       </c>
       <c r="J57" s="1">
-        <v>42.804838186432</v>
+        <v>39.60220205883</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1602621.77</v>
+        <v>1566680.31</v>
       </c>
       <c r="N57" s="1">
-        <v>1602621.77</v>
+        <v>1566680.31</v>
       </c>
       <c r="O57" s="1">
-        <v>1.03</v>
+        <v>0.97</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>152</v>
       </c>
       <c r="B58" t="s">
         <v>153</v>
       </c>
       <c r="C58" s="1">
         <v>149900.0</v>
       </c>
       <c r="D58" s="1">
-        <v>3500.0</v>
+        <v>4417.0</v>
       </c>
       <c r="E58" s="1">
         <v>2087.8199866578</v>
       </c>
       <c r="F58" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G58">
-        <v>184.95</v>
+        <v>185.56</v>
       </c>
       <c r="H58" s="1">
         <v>1849491.67</v>
       </c>
       <c r="I58" s="1">
-        <v>987191.81</v>
+        <v>1718590.43</v>
       </c>
       <c r="J58" s="1">
-        <v>53.376385847685</v>
+        <v>92.922312540072</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2836683.48</v>
+        <v>3568082.1</v>
       </c>
       <c r="N58" s="1">
-        <v>2836683.48</v>
+        <v>3568082.1</v>
       </c>
       <c r="O58" s="1">
-        <v>1.82</v>
+        <v>2.22</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>154</v>
       </c>
       <c r="B59" t="s">
         <v>155</v>
       </c>
       <c r="C59" s="1">
         <v>6686.0</v>
       </c>
       <c r="D59" s="1">
-        <v>274.65</v>
+        <v>276.2</v>
       </c>
       <c r="E59" s="1">
         <v>215.9045288663</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1443537.68</v>
       </c>
       <c r="I59" s="1">
-        <v>392772.22</v>
+        <v>403135.52</v>
       </c>
       <c r="J59" s="1">
-        <v>27.209003647206</v>
+        <v>27.926913553098</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1836309.9</v>
+        <v>1846673.2</v>
       </c>
       <c r="N59" s="1">
-        <v>1836309.9</v>
+        <v>1846673.2</v>
       </c>
       <c r="O59" s="1">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>156</v>
       </c>
       <c r="B60" t="s">
         <v>157</v>
       </c>
       <c r="C60" s="1">
         <v>116631.0</v>
       </c>
       <c r="D60" s="1">
-        <v>25.03</v>
+        <v>23.08</v>
       </c>
       <c r="E60" s="1">
         <v>18.6728409257</v>
       </c>
       <c r="F60" t="s">
         <v>158</v>
       </c>
       <c r="G60">
         <v>0.86</v>
       </c>
       <c r="H60" s="1">
         <v>2540739.03</v>
       </c>
       <c r="I60" s="1">
-        <v>839223.84</v>
+        <v>572838.53</v>
       </c>
       <c r="J60" s="1">
-        <v>33.030698158716</v>
+        <v>22.546138081722</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3379962.87</v>
+        <v>3113577.56</v>
       </c>
       <c r="N60" s="1">
-        <v>3379962.87</v>
+        <v>3113577.56</v>
       </c>
       <c r="O60" s="1">
-        <v>2.17</v>
+        <v>1.94</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>159</v>
       </c>
       <c r="B61" t="s">
         <v>160</v>
       </c>
       <c r="C61" s="1">
         <v>123900.0</v>
       </c>
       <c r="D61" s="1">
-        <v>1957.0</v>
+        <v>2345.5</v>
       </c>
       <c r="E61" s="1">
         <v>2555.3766989508</v>
       </c>
       <c r="F61" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G61">
-        <v>184.95</v>
+        <v>185.56</v>
       </c>
       <c r="H61" s="1">
         <v>1866410.99</v>
       </c>
       <c r="I61" s="1">
-        <v>-555409.05</v>
+        <v>-300336.01</v>
       </c>
       <c r="J61" s="1">
-        <v>-29.758132210741</v>
+        <v>-16.091633172391</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1311001.94</v>
+        <v>1566074.98</v>
       </c>
       <c r="N61" s="1">
-        <v>1311001.94</v>
+        <v>1566074.98</v>
       </c>
       <c r="O61" s="1">
-        <v>0.84</v>
+        <v>0.97</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
         <v>6487.0</v>
       </c>
       <c r="D62" s="1">
-        <v>445.0</v>
+        <v>415.88</v>
       </c>
       <c r="E62" s="1">
         <v>336.7764991522</v>
       </c>
       <c r="F62" t="s">
         <v>36</v>
       </c>
       <c r="G62">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H62" s="1">
         <v>1939414.23</v>
       </c>
       <c r="I62" s="1">
-        <v>511107.84</v>
+        <v>382883.75</v>
       </c>
       <c r="J62" s="1">
-        <v>26.353722278298</v>
+        <v>19.742236809307</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2450522.07</v>
+        <v>2322297.98</v>
       </c>
       <c r="N62" s="1">
-        <v>2450522.07</v>
+        <v>2322297.98</v>
       </c>
       <c r="O62" s="1">
-        <v>1.57</v>
+        <v>1.44</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
         <v>170877.0</v>
       </c>
       <c r="D63" s="1">
-        <v>93.45</v>
+        <v>94.5</v>
       </c>
       <c r="E63" s="1">
         <v>134.2464297711</v>
       </c>
       <c r="F63" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G63">
-        <v>10.82</v>
+        <v>10.78</v>
       </c>
       <c r="H63" s="1">
         <v>1973184.66</v>
       </c>
       <c r="I63" s="1">
-        <v>-497970.5</v>
+        <v>-475653.69</v>
       </c>
       <c r="J63" s="1">
-        <v>-25.236892932261</v>
+        <v>-24.105888295321</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1475214.16</v>
+        <v>1497530.97</v>
       </c>
       <c r="N63" s="1">
-        <v>1475214.16</v>
+        <v>1497530.97</v>
       </c>
       <c r="O63" s="1">
-        <v>0.95</v>
+        <v>0.93</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
         <v>179300.0</v>
       </c>
       <c r="D64" s="1">
-        <v>2870.0</v>
+        <v>2905.5</v>
       </c>
       <c r="E64" s="1">
         <v>2910.6595370887</v>
       </c>
       <c r="F64" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G64">
-        <v>184.95</v>
+        <v>185.56</v>
       </c>
       <c r="H64" s="1">
         <v>3064180.54</v>
       </c>
       <c r="I64" s="1">
-        <v>-281884.17</v>
+        <v>-256763.21</v>
       </c>
       <c r="J64" s="1">
-        <v>-9.1993329479209</v>
+        <v>-8.3795065809014</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2782296.37</v>
+        <v>2807417.33</v>
       </c>
       <c r="N64" s="1">
-        <v>2782296.37</v>
+        <v>2807417.33</v>
       </c>
       <c r="O64" s="1">
-        <v>1.79</v>
+        <v>1.75</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
         <v>24867.0</v>
       </c>
       <c r="D65" s="1">
-        <v>41.835</v>
+        <v>41.325</v>
       </c>
       <c r="E65" s="1">
         <v>46.5667177384</v>
       </c>
       <c r="F65" t="s">
         <v>158</v>
       </c>
       <c r="G65">
         <v>0.86</v>
       </c>
       <c r="H65" s="1">
         <v>1335812.17</v>
       </c>
       <c r="I65" s="1">
-        <v>-131330.35</v>
+        <v>-147183.66</v>
       </c>
       <c r="J65" s="1">
-        <v>-9.8314982412535</v>
+        <v>-11.018290093883</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1204481.82</v>
+        <v>1188628.51</v>
       </c>
       <c r="N65" s="1">
-        <v>1204481.82</v>
+        <v>1188628.51</v>
       </c>
       <c r="O65" s="1">
-        <v>0.77</v>
+        <v>0.74</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
         <v>13068.0</v>
       </c>
       <c r="D66" s="1">
-        <v>214.11</v>
+        <v>212.51</v>
       </c>
       <c r="E66" s="1">
         <v>194.8258103765</v>
       </c>
       <c r="F66" t="s">
         <v>36</v>
       </c>
       <c r="G66">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H66" s="1">
         <v>2270159.35</v>
       </c>
       <c r="I66" s="1">
-        <v>105043.94</v>
+        <v>120372.35</v>
       </c>
       <c r="J66" s="1">
-        <v>4.6271615250269</v>
+        <v>5.3023744786902</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2375203.29</v>
+        <v>2390531.7</v>
       </c>
       <c r="N66" s="1">
-        <v>2375203.29</v>
+        <v>2390531.7</v>
       </c>
       <c r="O66" s="1">
-        <v>1.53</v>
+        <v>1.49</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
         <v>22087.0</v>
       </c>
       <c r="D67" s="1">
-        <v>82.81</v>
+        <v>93.46</v>
       </c>
       <c r="E67" s="1">
         <v>101.7684941368</v>
       </c>
       <c r="F67" t="s">
         <v>57</v>
       </c>
       <c r="G67">
         <v>1.61</v>
       </c>
       <c r="H67" s="1">
         <v>1464870.86</v>
       </c>
       <c r="I67" s="1">
-        <v>-328689.68</v>
+        <v>-181132.66</v>
       </c>
       <c r="J67" s="1">
-        <v>-22.438133556701</v>
+        <v>-12.365094080716</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1136181.18</v>
+        <v>1283738.2</v>
       </c>
       <c r="N67" s="1">
-        <v>1136181.18</v>
+        <v>1283738.2</v>
       </c>
       <c r="O67" s="1">
-        <v>0.73</v>
+        <v>0.8</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
         <v>10509.0</v>
       </c>
       <c r="D68" s="1">
-        <v>211.28</v>
+        <v>189.5</v>
       </c>
       <c r="E68" s="1">
         <v>238.6213645447</v>
       </c>
       <c r="F68" t="s">
         <v>57</v>
       </c>
       <c r="G68">
         <v>1.61</v>
       </c>
       <c r="H68" s="1">
         <v>1615899.91</v>
       </c>
       <c r="I68" s="1">
-        <v>-236634.46</v>
+        <v>-377432.56</v>
       </c>
       <c r="J68" s="1">
-        <v>-14.644128546303</v>
+        <v>-23.357421933392</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1379265.45</v>
+        <v>1238467.35</v>
       </c>
       <c r="N68" s="1">
-        <v>1379265.45</v>
+        <v>1238467.35</v>
       </c>
       <c r="O68" s="1">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
         <v>26756.0</v>
       </c>
       <c r="D69" s="1">
-        <v>112.0</v>
+        <v>108.33</v>
       </c>
       <c r="E69" s="1">
         <v>128.2709313799</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
       <c r="G69">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="1">
         <v>3055056.23</v>
       </c>
       <c r="I69" s="1">
-        <v>-511192.05</v>
+        <v>-560025.26</v>
       </c>
       <c r="J69" s="1">
-        <v>-16.732656013994</v>
+        <v>-18.331095005737</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2543864.18</v>
+        <v>2495030.97</v>
       </c>
       <c r="N69" s="1">
-        <v>2543864.18</v>
+        <v>2495030.97</v>
       </c>
       <c r="O69" s="1">
-        <v>1.63</v>
+        <v>1.55</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" s="1">
         <v>-22289664.93</v>
       </c>
       <c r="D70" s="1">
-        <v>0.84652347</v>
+        <v>0.85926997</v>
       </c>
       <c r="E70" s="1">
         <v>0.8511756054</v>
       </c>
       <c r="F70" t="s">
         <v>36</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="1">
         <v>0.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-121825.05</v>
+        <v>211966.55</v>
       </c>
       <c r="J70" s="1">
         <v>0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
         <v>179</v>
       </c>
       <c r="M70" s="1">
-        <v>-154392.73</v>
+        <v>158673.98</v>
       </c>
       <c r="N70" s="1">
-        <v>-121825.05</v>
+        <v>211966.55</v>
       </c>
       <c r="O70" s="1">
-        <v>-0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>