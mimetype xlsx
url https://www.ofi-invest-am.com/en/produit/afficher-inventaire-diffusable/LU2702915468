--- v5 (2026-09-01)
+++ v6 (2026-09-22)
@@ -289,56 +289,50 @@
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>US2788651006</t>
   </si>
   <si>
     <t>ECOLAB INC</t>
   </si>
   <si>
     <t>ES0127797019</t>
   </si>
   <si>
     <t>EDP RENEWABLES SA</t>
   </si>
   <si>
-    <t>ES0627797931</t>
-[...4 lines deleted...]
-  <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>US3364331070</t>
   </si>
   <si>
     <t>FIRST SOLAR INC</t>
   </si>
   <si>
     <t>US3703341046</t>
@@ -448,50 +442,56 @@
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7475251036</t>
   </si>
   <si>
     <t>QUALCOMM INC</t>
   </si>
   <si>
     <t>JP3164720009</t>
@@ -553,51 +553,51 @@
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>OACT01991635</t>
   </si>
   <si>
     <t>EUR/USD 15/07/26</t>
   </si>
   <si>
-    <t>53 292.57</t>
+    <t>74 017.46</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -906,3798 +906,3798 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>13010.62</v>
+      </c>
+      <c r="C2">
+        <v>132.71</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>1726650.82</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>1726650.82</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>381636.82</v>
+      </c>
+      <c r="C3">
+        <v>151.78</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>57925482.58</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>57925482.58</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...8 lines deleted...]
-      <c r="E3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1588.17</v>
+      </c>
+      <c r="C4">
+        <v>63683.62</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="E4">
+        <v>101140415.59</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>101140415.59</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>5235.0</v>
+      </c>
+      <c r="C5">
+        <v>124.64</v>
+      </c>
+      <c r="D5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="E5">
+        <v>652503.66</v>
+      </c>
+      <c r="F5" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="G5">
+        <v>652503.66</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...8 lines deleted...]
-      <c r="E5" t="s">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>2340.0</v>
+      </c>
+      <c r="C6">
+        <v>114.07</v>
+      </c>
+      <c r="D6" t="s">
         <v>8</v>
       </c>
-      <c r="F5">
-[...2 lines deleted...]
-      <c r="G5" t="s">
+      <c r="E6">
+        <v>266927.4</v>
+      </c>
+      <c r="F6" t="s">
         <v>8</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5" t="s">
+      <c r="G6">
+        <v>266927.4</v>
+      </c>
+      <c r="H6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...8 lines deleted...]
-      <c r="E6" t="s">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C7">
+        <v>119.18</v>
+      </c>
+      <c r="D7" t="s">
         <v>8</v>
       </c>
-      <c r="F6">
-[...2 lines deleted...]
-      <c r="G6" t="s">
+      <c r="E7">
+        <v>11918.44</v>
+      </c>
+      <c r="F7" t="s">
         <v>8</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6" t="s">
+      <c r="G7">
+        <v>11918.44</v>
+      </c>
+      <c r="H7" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" t="s">
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P70"/>
+  <dimension ref="A1:Z70"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O70" sqref="O70"/>
+      <selection activeCell="N70" sqref="N70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="1">
+        <v>13912.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>230.01</v>
+      </c>
+      <c r="D2" s="1">
+        <v>224.0223138298</v>
+      </c>
+      <c r="E2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F2">
+        <v>1.14</v>
+      </c>
+      <c r="G2" s="1">
+        <v>2668409.97</v>
+      </c>
+      <c r="H2" s="1">
+        <v>127360.52</v>
+      </c>
+      <c r="I2" s="1">
+        <v>4.7728992707968</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>2795770.49</v>
+      </c>
+      <c r="M2" s="1">
+        <v>2795770.49</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.73</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>34</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="1">
+        <v>9653.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>174.5</v>
+      </c>
+      <c r="D3" s="1">
+        <v>189.5929659173</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1830140.9</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-145692.4</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-7.9607204013636</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1684448.5</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1684448.5</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="1">
+        <v>3531.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>194.9</v>
+      </c>
+      <c r="D4" s="1">
+        <v>463.5251288587</v>
+      </c>
+      <c r="E4" t="s">
         <v>36</v>
       </c>
-      <c r="G2">
-[...23 lines deleted...]
-      <c r="O2" s="1">
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1478909.99</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-877632.72</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-59.34321398424</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>601277.27</v>
+      </c>
+      <c r="M4" s="1">
+        <v>601277.27</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="1">
+        <v>6062.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>141.4</v>
+      </c>
+      <c r="D5" s="1">
+        <v>152.2643995381</v>
+      </c>
+      <c r="E5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
+        <v>772795.37</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-23883.75</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-3.0905658764493</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>748911.62</v>
+      </c>
+      <c r="M5" s="1">
+        <v>748911.62</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="1">
+        <v>8387.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>551.63</v>
+      </c>
+      <c r="D6" s="1">
+        <v>186.0293943007</v>
+      </c>
+      <c r="E6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6">
+        <v>1.14</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1384508.93</v>
+      </c>
+      <c r="H6" s="1">
+        <v>2657709.24</v>
+      </c>
+      <c r="I6" s="1">
+        <v>191.9604259974</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>4042218.17</v>
+      </c>
+      <c r="M6" s="1">
+        <v>4042218.17</v>
+      </c>
+      <c r="N6" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1">
+        <v>27444.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>67.86</v>
+      </c>
+      <c r="D7" s="1">
+        <v>113.1343382889</v>
+      </c>
+      <c r="E7" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7">
+        <v>1.14</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2770768.08</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-1143622.18</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-41.274554454951</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1627145.9</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1627145.9</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="1">
+        <v>7335.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>344.72</v>
+      </c>
+      <c r="D8" s="1">
+        <v>292.7764567144</v>
+      </c>
+      <c r="E8" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8">
+        <v>1.14</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1926308.8</v>
+      </c>
+      <c r="H8" s="1">
+        <v>282874.9</v>
+      </c>
+      <c r="I8" s="1">
+        <v>14.684815850917</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2209183.7</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2209183.7</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="1">
+        <v>7832.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>640.18</v>
+      </c>
+      <c r="D9" s="1">
+        <v>194.5299540347</v>
+      </c>
+      <c r="E9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1358711.56</v>
+      </c>
+      <c r="H9" s="1">
+        <v>3021953.12</v>
+      </c>
+      <c r="I9" s="1">
+        <v>222.41314558331</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>4380664.68</v>
+      </c>
+      <c r="M9" s="1">
+        <v>4380664.68</v>
+      </c>
+      <c r="N9" s="1">
+        <v>2.71</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1557.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>1655.8</v>
+      </c>
+      <c r="D10" s="1">
+        <v>770.5336030829</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1199720.82</v>
+      </c>
+      <c r="H10" s="1">
+        <v>1378359.78</v>
+      </c>
+      <c r="I10" s="1">
+        <v>114.89004416878</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>2578080.6</v>
+      </c>
+      <c r="M10" s="1">
+        <v>2578080.6</v>
+      </c>
+      <c r="N10" s="1">
         <v>1.59</v>
       </c>
-      <c r="P2">
-[...19 lines deleted...]
-      <c r="F3" t="s">
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" s="1">
+        <v>5913.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>134.82</v>
+      </c>
+      <c r="D11" s="1">
+        <v>182.5991341113</v>
+      </c>
+      <c r="E11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11">
+        <v>1.14</v>
+      </c>
+      <c r="G11" s="1">
+        <v>940123.69</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-243613.57</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-25.912927478724</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>696510.12</v>
+      </c>
+      <c r="M11" s="1">
+        <v>696510.12</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="1">
+        <v>20616.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>245.3</v>
+      </c>
+      <c r="D12" s="1">
+        <v>160.5054055103</v>
+      </c>
+      <c r="E12" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12">
+        <v>1.62</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2061661.87</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1060489.57</v>
+      </c>
+      <c r="I12" s="1">
+        <v>51.438579013929</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>3122151.44</v>
+      </c>
+      <c r="M12" s="1">
+        <v>3122151.44</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.93</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="1">
+        <v>23576.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>146.44</v>
+      </c>
+      <c r="D13" s="1">
+        <v>79.4047989481</v>
+      </c>
+      <c r="E13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13">
+        <v>1.14</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1661616.64</v>
+      </c>
+      <c r="H13" s="1">
+        <v>1354826.01</v>
+      </c>
+      <c r="I13" s="1">
+        <v>81.536617856692</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>3016442.65</v>
+      </c>
+      <c r="M13" s="1">
+        <v>3016442.65</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="1">
+        <v>9332.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>140.71</v>
+      </c>
+      <c r="D14" s="1">
+        <v>168.054474925</v>
+      </c>
+      <c r="E14" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14">
+        <v>1.14</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1412170.75</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-264902.64</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-18.758541769825</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1147268.11</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1147268.11</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="1">
+        <v>16606.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>392.13</v>
+      </c>
+      <c r="D15" s="1">
+        <v>280.4431289895</v>
+      </c>
+      <c r="E15" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15">
+        <v>1.14</v>
+      </c>
+      <c r="G15" s="1">
+        <v>4187467.74</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1501851.89</v>
+      </c>
+      <c r="I15" s="1">
+        <v>35.865396063923</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>5689319.63</v>
+      </c>
+      <c r="M15" s="1">
+        <v>5689319.63</v>
+      </c>
+      <c r="N15" s="1">
+        <v>3.52</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="1">
+        <v>248573.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>12.72</v>
+      </c>
+      <c r="D16" s="1">
+        <v>6.5190873908</v>
+      </c>
+      <c r="E16" t="s">
         <v>8</v>
       </c>
-      <c r="G3">
+      <c r="F16">
         <v>1.0</v>
       </c>
-      <c r="H3" s="1">
-[...20 lines deleted...]
-      <c r="O3" s="1">
+      <c r="G16" s="1">
+        <v>1620469.11</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1541379.45</v>
+      </c>
+      <c r="I16" s="1">
+        <v>95.119335536115</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>3161848.56</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3161848.56</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3566.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>1022.28</v>
+      </c>
+      <c r="D17" s="1">
+        <v>423.9143129557</v>
+      </c>
+      <c r="E17" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17">
+        <v>1.14</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1341159.44</v>
+      </c>
+      <c r="H17" s="1">
+        <v>1843891.87</v>
+      </c>
+      <c r="I17" s="1">
+        <v>137.48491156279</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3185051.31</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3185051.31</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="1">
+        <v>9516.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>99.67</v>
+      </c>
+      <c r="D18" s="1">
+        <v>38.6687883565</v>
+      </c>
+      <c r="E18" t="s">
+        <v>36</v>
+      </c>
+      <c r="F18">
+        <v>1.14</v>
+      </c>
+      <c r="G18" s="1">
+        <v>333775.35</v>
+      </c>
+      <c r="H18" s="1">
+        <v>494899.43</v>
+      </c>
+      <c r="I18" s="1">
+        <v>148.27321130814</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>828674.78</v>
+      </c>
+      <c r="M18" s="1">
+        <v>828674.78</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1">
+        <v>8395.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>182.3</v>
+      </c>
+      <c r="D19" s="1">
+        <v>143.0458856462</v>
+      </c>
+      <c r="E19" t="s">
+        <v>72</v>
+      </c>
+      <c r="F19">
+        <v>0.92</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1287027.76</v>
+      </c>
+      <c r="H19" s="1">
+        <v>368541.8</v>
+      </c>
+      <c r="I19" s="1">
+        <v>28.635108849556</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>1655569.56</v>
+      </c>
+      <c r="M19" s="1">
+        <v>1655569.56</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="1">
+        <v>2185.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>951.35</v>
+      </c>
+      <c r="D20" s="1">
+        <v>813.6303157895</v>
+      </c>
+      <c r="E20" t="s">
+        <v>36</v>
+      </c>
+      <c r="F20">
+        <v>1.14</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1579010.42</v>
+      </c>
+      <c r="H20" s="1">
+        <v>237161.66</v>
+      </c>
+      <c r="I20" s="1">
+        <v>15.019638692441</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1816172.08</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1816172.08</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="1">
+        <v>21179.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>111.25</v>
+      </c>
+      <c r="D21" s="1">
+        <v>71.6081807451</v>
+      </c>
+      <c r="E21" t="s">
+        <v>36</v>
+      </c>
+      <c r="F21">
+        <v>1.14</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1747012.98</v>
+      </c>
+      <c r="H21" s="1">
+        <v>311581.01</v>
+      </c>
+      <c r="I21" s="1">
+        <v>17.835071265469</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2058593.99</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2058593.99</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="1">
+        <v>26200.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>103.22</v>
+      </c>
+      <c r="D22" s="1">
+        <v>91.6550736641</v>
+      </c>
+      <c r="E22" t="s">
+        <v>36</v>
+      </c>
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2150436.6</v>
+      </c>
+      <c r="H22" s="1">
+        <v>212381.97</v>
+      </c>
+      <c r="I22" s="1">
+        <v>9.8762255999549</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>2362818.57</v>
+      </c>
+      <c r="M22" s="1">
+        <v>2362818.57</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" s="1">
+        <v>25324.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>66.64</v>
+      </c>
+      <c r="D23" s="1">
+        <v>67.7485981677</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1715665.5</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-28074.14</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-1.6363411166104</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1687591.36</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1687591.36</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" s="1">
+        <v>38656.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>53.22</v>
+      </c>
+      <c r="D24" s="1">
+        <v>35.8165844888</v>
+      </c>
+      <c r="E24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F24">
+        <v>1.14</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1242480.84</v>
+      </c>
+      <c r="H24" s="1">
+        <v>554969.97</v>
+      </c>
+      <c r="I24" s="1">
+        <v>44.666279924284</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1797450.81</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1797450.81</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" s="1">
+        <v>3736.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>598.59</v>
+      </c>
+      <c r="D25" s="1">
+        <v>427.7852301927</v>
+      </c>
+      <c r="E25" t="s">
+        <v>36</v>
+      </c>
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>1421076.82</v>
+      </c>
+      <c r="H25" s="1">
+        <v>532819.68</v>
+      </c>
+      <c r="I25" s="1">
+        <v>37.494080017434</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1953896.5</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1953896.5</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" s="1">
+        <v>22631.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>76.66</v>
+      </c>
+      <c r="D26" s="1">
+        <v>86.098507799</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1948495.33</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-213602.87</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-10.962452242572</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1734892.46</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1734892.46</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="1">
+        <v>10433.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>269.34</v>
+      </c>
+      <c r="D27" s="1">
+        <v>228.359195821</v>
+      </c>
+      <c r="E27" t="s">
+        <v>36</v>
+      </c>
+      <c r="F27">
+        <v>1.14</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2128881.46</v>
+      </c>
+      <c r="H27" s="1">
+        <v>326253.06</v>
+      </c>
+      <c r="I27" s="1">
+        <v>15.325092830674</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2455134.52</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2455134.52</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" s="1">
+        <v>130613.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>13.97</v>
+      </c>
+      <c r="D28" s="1">
+        <v>13.4277774035</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1753842.29</v>
+      </c>
+      <c r="H28" s="1">
+        <v>70821.32</v>
+      </c>
+      <c r="I28" s="1">
+        <v>4.0380666154424</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1824663.61</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1824663.61</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" s="1">
+        <v>37926.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>85.88</v>
+      </c>
+      <c r="D29" s="1">
+        <v>76.1409020197</v>
+      </c>
+      <c r="E29" t="s">
+        <v>36</v>
+      </c>
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2542329.52</v>
+      </c>
+      <c r="H29" s="1">
+        <v>303404.51</v>
+      </c>
+      <c r="I29" s="1">
+        <v>11.934114268555</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2845734.03</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2845734.03</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.76</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2871.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>1102.08</v>
+      </c>
+      <c r="D30" s="1">
+        <v>854.2801079763</v>
+      </c>
+      <c r="E30" t="s">
+        <v>36</v>
+      </c>
+      <c r="F30">
+        <v>1.14</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2119279.12</v>
+      </c>
+      <c r="H30" s="1">
+        <v>645188.73</v>
+      </c>
+      <c r="I30" s="1">
+        <v>30.443782695316</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2764467.85</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2764467.85</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" s="1">
+        <v>322557.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>9.821</v>
+      </c>
+      <c r="D31" s="1">
+        <v>7.588417334</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>2447697.13</v>
+      </c>
+      <c r="H31" s="1">
+        <v>720135.17</v>
+      </c>
+      <c r="I31" s="1">
+        <v>29.420926354561</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>3167832.3</v>
+      </c>
+      <c r="M31" s="1">
+        <v>3167832.3</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" s="1">
+        <v>5123.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>263.11</v>
+      </c>
+      <c r="D32" s="1">
+        <v>200.6878781964</v>
+      </c>
+      <c r="E32" t="s">
+        <v>36</v>
+      </c>
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>917074.19</v>
+      </c>
+      <c r="H32" s="1">
+        <v>260604.84</v>
+      </c>
+      <c r="I32" s="1">
+        <v>28.416985543994</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1177679.03</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1177679.03</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" s="1">
+        <v>17518.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>33.34</v>
+      </c>
+      <c r="D33" s="1">
+        <v>57.5202083571</v>
+      </c>
+      <c r="E33" t="s">
+        <v>36</v>
+      </c>
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>908284.34</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-397996.35</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-43.818475390647</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>510287.99</v>
+      </c>
+      <c r="M33" s="1">
+        <v>510287.99</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="1">
+        <v>27181.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>71.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>76.8692542585</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>2089383.2</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-159532.2</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-7.6353729655719</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1929851.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1929851.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1">
+        <v>7805.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>326.62</v>
+      </c>
+      <c r="D35" s="1">
+        <v>369.4193247918</v>
+      </c>
+      <c r="E35" t="s">
+        <v>36</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2582186.07</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-354874.81</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-13.743192797876</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2227311.26</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2227311.26</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="1">
+        <v>115228.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>28.175</v>
+      </c>
+      <c r="D36" s="1">
+        <v>17.4559626133</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>2011415.66</v>
+      </c>
+      <c r="H36" s="1">
+        <v>1235133.24</v>
+      </c>
+      <c r="I36" s="1">
+        <v>61.406166043273</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>3246548.9</v>
+      </c>
+      <c r="M36" s="1">
+        <v>3246548.9</v>
+      </c>
+      <c r="N36" s="1">
+        <v>2.01</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="1">
+        <v>504443.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>6.234</v>
+      </c>
+      <c r="D37" s="1">
+        <v>4.2598751692</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2148864.21</v>
+      </c>
+      <c r="H37" s="1">
+        <v>995833.45</v>
+      </c>
+      <c r="I37" s="1">
+        <v>46.342316343944</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>3144697.66</v>
+      </c>
+      <c r="M37" s="1">
+        <v>3144697.66</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="1">
+        <v>3384.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>402.95</v>
+      </c>
+      <c r="D38" s="1">
+        <v>441.5855112293</v>
+      </c>
+      <c r="E38" t="s">
+        <v>36</v>
+      </c>
+      <c r="F38">
+        <v>1.14</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1332055.96</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-140685.73</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-10.561548029859</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1191370.23</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1191370.23</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" s="1">
+        <v>20001.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>148.21</v>
+      </c>
+      <c r="D39" s="1">
+        <v>84.1574021299</v>
+      </c>
+      <c r="E39" t="s">
+        <v>36</v>
+      </c>
+      <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1494173.57</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1095794.72</v>
+      </c>
+      <c r="I39" s="1">
+        <v>73.337846552861</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>2589968.29</v>
+      </c>
+      <c r="M39" s="1">
+        <v>2589968.29</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="1">
+        <v>377132.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>4.361</v>
+      </c>
+      <c r="D40" s="1">
+        <v>3.6304812639</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1369170.66</v>
+      </c>
+      <c r="H40" s="1">
+        <v>275501.99</v>
+      </c>
+      <c r="I40" s="1">
+        <v>20.12181520162</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1644672.65</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1644672.65</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="1">
+        <v>67000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>9562.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>5532.659358209</v>
+      </c>
+      <c r="E41" t="s">
+        <v>117</v>
+      </c>
+      <c r="F41">
+        <v>184.63</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2183424.53</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1286451.67</v>
+      </c>
+      <c r="I41" s="1">
+        <v>58.918989519642</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>3469876.2</v>
+      </c>
+      <c r="M41" s="1">
+        <v>3469876.2</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.15</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B42" s="1">
+        <v>3976.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D42" s="1">
+        <v>381.7093435614</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1517676.35</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-14350.75</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-0.94557380432264</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1503325.6</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1503325.6</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" s="1">
+        <v>2858.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D43" s="1">
+        <v>640.6780790763</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1831057.95</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-455359.65</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-24.868664042009</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1375698.3</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1375698.3</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>123</v>
+      </c>
+      <c r="B44" s="1">
+        <v>10750.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>133.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>130.8636483721</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1406784.22</v>
+      </c>
+      <c r="H44" s="1">
+        <v>22965.78</v>
+      </c>
+      <c r="I44" s="1">
+        <v>1.6325019625256</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1429750.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1429750.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" s="1">
+        <v>37038.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>33.37</v>
+      </c>
+      <c r="D45" s="1">
+        <v>29.4882139964</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1092184.47</v>
+      </c>
+      <c r="H45" s="1">
+        <v>143773.59</v>
+      </c>
+      <c r="I45" s="1">
+        <v>13.163855918955</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>1235958.06</v>
+      </c>
+      <c r="M45" s="1">
+        <v>1235958.06</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46" s="1">
+        <v>22367.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>367.34</v>
+      </c>
+      <c r="D46" s="1">
+        <v>445.7656037913</v>
+      </c>
+      <c r="E46" t="s">
+        <v>36</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>8866505.22</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-1687881.5</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-19.036604142438</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>7178623.72</v>
+      </c>
+      <c r="M46" s="1">
+        <v>7178623.72</v>
+      </c>
+      <c r="N46" s="1">
+        <v>4.44</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47" s="1">
+        <v>80651.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>194.4</v>
+      </c>
+      <c r="D47" s="1">
+        <v>204.0828479498</v>
+      </c>
+      <c r="E47" t="s">
+        <v>130</v>
+      </c>
+      <c r="F47">
+        <v>11.07</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1403954.06</v>
+      </c>
+      <c r="H47" s="1">
+        <v>11991.65</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0.85413407330436</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1415945.71</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1415945.71</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>132</v>
+      </c>
+      <c r="B48" s="1">
+        <v>4716.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>478.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>468.6676357082</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2210236.57</v>
+      </c>
+      <c r="H48" s="1">
+        <v>44011.43</v>
+      </c>
+      <c r="I48" s="1">
+        <v>1.991254266506</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2254248.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2254248.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B49" s="1">
+        <v>17039.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>101.8</v>
+      </c>
+      <c r="D49" s="1">
+        <v>58.3518663067</v>
+      </c>
+      <c r="E49" t="s">
+        <v>36</v>
+      </c>
+      <c r="F49">
+        <v>1.14</v>
+      </c>
+      <c r="G49" s="1">
+        <v>881264.01</v>
+      </c>
+      <c r="H49" s="1">
+        <v>634240.07</v>
+      </c>
+      <c r="I49" s="1">
+        <v>71.969360237462</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>1515504.08</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1515504.08</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>136</v>
+      </c>
+      <c r="B50" s="1">
+        <v>34327.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>299.95</v>
+      </c>
+      <c r="D50" s="1">
+        <v>538.838409124</v>
+      </c>
+      <c r="E50" t="s">
+        <v>137</v>
+      </c>
+      <c r="F50">
+        <v>7.47</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2479393.33</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-1101876.99</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-44.44139526664</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1377516.34</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1377516.34</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>139</v>
+      </c>
+      <c r="B51" s="1">
+        <v>23240.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>390.8</v>
+      </c>
+      <c r="D51" s="1">
+        <v>417.3573962995</v>
+      </c>
+      <c r="E51" t="s">
+        <v>137</v>
+      </c>
+      <c r="F51">
+        <v>7.47</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1299636.84</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-84562.86</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-6.5066530431686</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1215073.98</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1215073.98</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>141</v>
+      </c>
+      <c r="B52" s="1">
+        <v>62721.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>208.65</v>
+      </c>
+      <c r="D52" s="1">
+        <v>132.4028224996</v>
+      </c>
+      <c r="E52" t="s">
+        <v>36</v>
+      </c>
+      <c r="F52">
+        <v>1.14</v>
+      </c>
+      <c r="G52" s="1">
+        <v>7334210.53</v>
+      </c>
+      <c r="H52" s="1">
+        <v>4099747.49</v>
+      </c>
+      <c r="I52" s="1">
+        <v>55.898961084227</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>11433958.02</v>
+      </c>
+      <c r="M52" s="1">
+        <v>11433958.02</v>
+      </c>
+      <c r="N52" s="1">
+        <v>7.07</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>143</v>
+      </c>
+      <c r="B53" s="1">
+        <v>285.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>4811.69</v>
+      </c>
+      <c r="D53" s="1">
+        <v>4807.6608421053</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>1370183.34</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1148.31</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.083807032714323</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>1371331.65</v>
+      </c>
+      <c r="M53" s="1">
+        <v>1371331.65</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>145</v>
+      </c>
+      <c r="B54" s="1">
+        <v>7764.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>175.07</v>
+      </c>
+      <c r="D54" s="1">
+        <v>186.5757843895</v>
+      </c>
+      <c r="E54" t="s">
+        <v>36</v>
+      </c>
+      <c r="F54">
+        <v>1.14</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1285093.84</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-97514.9</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-7.5881540292809</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1187578.94</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1187578.94</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>147</v>
+      </c>
+      <c r="B55" s="1">
+        <v>94856.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>16.865</v>
+      </c>
+      <c r="D55" s="1">
+        <v>12.0896589567</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>1146776.69</v>
+      </c>
+      <c r="H55" s="1">
+        <v>452969.75</v>
+      </c>
+      <c r="I55" s="1">
+        <v>39.499385883053</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>1599746.44</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1599746.44</v>
+      </c>
+      <c r="N55" s="1">
         <v>0.99</v>
       </c>
-      <c r="P3">
-[...19 lines deleted...]
-      <c r="F4" t="s">
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>149</v>
+      </c>
+      <c r="B56" s="1">
+        <v>15422.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>147.68</v>
+      </c>
+      <c r="D56" s="1">
+        <v>152.5145979769</v>
+      </c>
+      <c r="E56" t="s">
         <v>36</v>
       </c>
-      <c r="G4">
-[...46 lines deleted...]
-      <c r="F5" t="s">
+      <c r="F56">
+        <v>1.14</v>
+      </c>
+      <c r="G56" s="1">
+        <v>2110321.23</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-120437.9</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-5.7070884890828</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1989883.33</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1989883.33</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>151</v>
+      </c>
+      <c r="B57" s="1">
+        <v>7948.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>221.9</v>
+      </c>
+      <c r="D57" s="1">
+        <v>157.996694766</v>
+      </c>
+      <c r="E57" t="s">
         <v>36</v>
       </c>
-      <c r="G5">
-[...46 lines deleted...]
-      <c r="F6" t="s">
+      <c r="F57">
+        <v>1.14</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1122246.13</v>
+      </c>
+      <c r="H57" s="1">
+        <v>418674.93</v>
+      </c>
+      <c r="I57" s="1">
+        <v>37.306872245574</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>1540921.06</v>
+      </c>
+      <c r="M57" s="1">
+        <v>1540921.06</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>153</v>
+      </c>
+      <c r="B58" s="1">
+        <v>149900.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>5041.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>2087.8199866578</v>
+      </c>
+      <c r="E58" t="s">
+        <v>117</v>
+      </c>
+      <c r="F58">
+        <v>184.63</v>
+      </c>
+      <c r="G58" s="1">
+        <v>1849491.67</v>
+      </c>
+      <c r="H58" s="1">
+        <v>2243197.56</v>
+      </c>
+      <c r="I58" s="1">
+        <v>121.28724862005</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>4092689.23</v>
+      </c>
+      <c r="M58" s="1">
+        <v>4092689.23</v>
+      </c>
+      <c r="N58" s="1">
+        <v>2.53</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>155</v>
+      </c>
+      <c r="B59" s="1">
+        <v>6686.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D59" s="1">
+        <v>215.9045288663</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>1443537.68</v>
+      </c>
+      <c r="H59" s="1">
+        <v>513788.82</v>
+      </c>
+      <c r="I59" s="1">
+        <v>35.592338677297</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>1957326.5</v>
+      </c>
+      <c r="M59" s="1">
+        <v>1957326.5</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>157</v>
+      </c>
+      <c r="B60" s="1">
+        <v>116631.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>23.47</v>
+      </c>
+      <c r="D60" s="1">
+        <v>18.6728409257</v>
+      </c>
+      <c r="E60" t="s">
+        <v>158</v>
+      </c>
+      <c r="F60">
+        <v>0.86</v>
+      </c>
+      <c r="G60" s="1">
+        <v>2540739.03</v>
+      </c>
+      <c r="H60" s="1">
+        <v>631137.64</v>
+      </c>
+      <c r="I60" s="1">
+        <v>24.840711011552</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>3171876.67</v>
+      </c>
+      <c r="M60" s="1">
+        <v>3171876.67</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>160</v>
+      </c>
+      <c r="B61" s="1">
+        <v>123900.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>2244.5</v>
+      </c>
+      <c r="D61" s="1">
+        <v>2555.3766989508</v>
+      </c>
+      <c r="E61" t="s">
+        <v>117</v>
+      </c>
+      <c r="F61">
+        <v>184.63</v>
+      </c>
+      <c r="G61" s="1">
+        <v>1866410.99</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-360215.46</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-19.299900286164</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>1506195.53</v>
+      </c>
+      <c r="M61" s="1">
+        <v>1506195.53</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>162</v>
+      </c>
+      <c r="B62" s="1">
+        <v>6487.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>405.05</v>
+      </c>
+      <c r="D62" s="1">
+        <v>336.7764991522</v>
+      </c>
+      <c r="E62" t="s">
         <v>36</v>
       </c>
-      <c r="G6">
-[...46 lines deleted...]
-      <c r="F7" t="s">
+      <c r="F62">
+        <v>1.14</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1939414.23</v>
+      </c>
+      <c r="H62" s="1">
+        <v>356299.68</v>
+      </c>
+      <c r="I62" s="1">
+        <v>18.371510040947</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>2295713.91</v>
+      </c>
+      <c r="M62" s="1">
+        <v>2295713.91</v>
+      </c>
+      <c r="N62" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>164</v>
+      </c>
+      <c r="B63" s="1">
+        <v>170877.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>97.5</v>
+      </c>
+      <c r="D63" s="1">
+        <v>134.2464297711</v>
+      </c>
+      <c r="E63" t="s">
+        <v>130</v>
+      </c>
+      <c r="F63">
+        <v>11.07</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1973184.66</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-468557.8</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-23.746272181135</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1504626.86</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1504626.86</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>166</v>
+      </c>
+      <c r="B64" s="1">
+        <v>179300.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>2741.5</v>
+      </c>
+      <c r="D64" s="1">
+        <v>2910.6595370887</v>
+      </c>
+      <c r="E64" t="s">
+        <v>117</v>
+      </c>
+      <c r="F64">
+        <v>184.63</v>
+      </c>
+      <c r="G64" s="1">
+        <v>3064180.54</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-401868.37</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-13.115035643429</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>2662312.17</v>
+      </c>
+      <c r="M64" s="1">
+        <v>2662312.17</v>
+      </c>
+      <c r="N64" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>168</v>
+      </c>
+      <c r="B65" s="1">
+        <v>24867.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>43.925</v>
+      </c>
+      <c r="D65" s="1">
+        <v>46.5667177384</v>
+      </c>
+      <c r="E65" t="s">
+        <v>158</v>
+      </c>
+      <c r="F65">
+        <v>0.86</v>
+      </c>
+      <c r="G65" s="1">
+        <v>1335812.17</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-70130.85</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-5.2500532316606</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>1265681.32</v>
+      </c>
+      <c r="M65" s="1">
+        <v>1265681.32</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>170</v>
+      </c>
+      <c r="B66" s="1">
+        <v>13068.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>213.31</v>
+      </c>
+      <c r="D66" s="1">
+        <v>194.8258103765</v>
+      </c>
+      <c r="E66" t="s">
         <v>36</v>
       </c>
-      <c r="G7">
-[...46 lines deleted...]
-      <c r="F8" t="s">
+      <c r="F66">
+        <v>1.14</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2270159.35</v>
+      </c>
+      <c r="H66" s="1">
+        <v>165326.28</v>
+      </c>
+      <c r="I66" s="1">
+        <v>7.2825848106213</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>2435485.63</v>
+      </c>
+      <c r="M66" s="1">
+        <v>2435485.63</v>
+      </c>
+      <c r="N66" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>172</v>
+      </c>
+      <c r="B67" s="1">
+        <v>22087.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>97.24</v>
+      </c>
+      <c r="D67" s="1">
+        <v>101.7684941368</v>
+      </c>
+      <c r="E67" t="s">
+        <v>57</v>
+      </c>
+      <c r="F67">
+        <v>1.62</v>
+      </c>
+      <c r="G67" s="1">
+        <v>1464870.86</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-138900.88</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-9.4821245881019</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>1325969.98</v>
+      </c>
+      <c r="M67" s="1">
+        <v>1325969.98</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>174</v>
+      </c>
+      <c r="B68" s="1">
+        <v>10509.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>174.58</v>
+      </c>
+      <c r="D68" s="1">
+        <v>238.6213645447</v>
+      </c>
+      <c r="E68" t="s">
+        <v>57</v>
+      </c>
+      <c r="F68">
+        <v>1.62</v>
+      </c>
+      <c r="G68" s="1">
+        <v>1615899.91</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-483218.19</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-29.903967876327</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>1132681.72</v>
+      </c>
+      <c r="M68" s="1">
+        <v>1132681.72</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>176</v>
+      </c>
+      <c r="B69" s="1">
+        <v>26756.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>111.77</v>
+      </c>
+      <c r="D69" s="1">
+        <v>128.2709313799</v>
+      </c>
+      <c r="E69" t="s">
         <v>36</v>
       </c>
-      <c r="G8">
-[...46 lines deleted...]
-      <c r="F9" t="s">
+      <c r="F69">
+        <v>1.14</v>
+      </c>
+      <c r="G69" s="1">
+        <v>3055056.23</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-442223.13</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-14.475122443164</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>2612833.1</v>
+      </c>
+      <c r="M69" s="1">
+        <v>2612833.1</v>
+      </c>
+      <c r="N69" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>178</v>
+      </c>
+      <c r="B70" s="1">
+        <v>-22289664.93</v>
+      </c>
+      <c r="C70" s="1">
+        <v>0.87295457</v>
+      </c>
+      <c r="D70" s="1">
+        <v>0.8511756054</v>
+      </c>
+      <c r="E70" t="s">
         <v>36</v>
       </c>
-      <c r="G9">
-[...973 lines deleted...]
-      <c r="O28" s="1">
+      <c r="F70">
         <v>1.14</v>
       </c>
-      <c r="P28">
-[...31 lines deleted...]
-      <c r="J29" s="1">
+      <c r="G70" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>570323.96</v>
+      </c>
+      <c r="I70" s="1">
         <v>0</v>
       </c>
-      <c r="K29">
-[...2019 lines deleted...]
-      <c r="A70" t="s">
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70" t="s">
+        <v>179</v>
+      </c>
+      <c r="L70" s="1">
+        <v>496306.5</v>
+      </c>
+      <c r="M70" s="1">
+        <v>570323.96</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>177</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">