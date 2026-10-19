--- v6 (2026-09-22)
+++ v7 (2026-10-19)
@@ -547,57 +547,57 @@
   <si>
     <t>US94106L1098</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT INC</t>
   </si>
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>OACT01991635</t>
-[...5 lines deleted...]
-    <t>74 017.46</t>
+    <t>OACT02022587</t>
+  </si>
+  <si>
+    <t>EUR/USD 14/10/26</t>
+  </si>
+  <si>
+    <t>7 063.98</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -916,253 +916,253 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>1</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>13010.62</v>
+        <v>13044.4</v>
       </c>
       <c r="C2">
-        <v>132.71</v>
+        <v>132.66</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>1726650.82</v>
+        <v>1730448.54</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>1726650.82</v>
+        <v>1730448.54</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>381636.82</v>
+        <v>378798.82</v>
       </c>
       <c r="C3">
-        <v>151.78</v>
+        <v>151.82</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>57925482.58</v>
+        <v>57508935.01</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>57925482.58</v>
+        <v>57508935.01</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>1588.17</v>
+        <v>1571.17</v>
       </c>
       <c r="C4">
-        <v>63683.62</v>
+        <v>63719.4</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>101140415.59</v>
+        <v>100114004.94</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>101140415.59</v>
+        <v>100114004.94</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>5235.0</v>
+        <v>6871.0</v>
       </c>
       <c r="C5">
-        <v>124.64</v>
+        <v>124.71</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>652503.66</v>
+        <v>856885.15</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>652503.66</v>
+        <v>856885.15</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>2340.0</v>
       </c>
       <c r="C6">
         <v>114.07</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>266927.4</v>
+        <v>266930.75</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>266927.4</v>
+        <v>266930.75</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>100.0</v>
       </c>
       <c r="C7">
-        <v>119.18</v>
+        <v>119.21</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>11918.44</v>
+        <v>11920.58</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>11918.44</v>
+        <v>11920.58</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1214,3484 +1214,3484 @@
       </c>
       <c r="L1" t="s">
         <v>30</v>
       </c>
       <c r="M1" t="s">
         <v>31</v>
       </c>
       <c r="N1" t="s">
         <v>32</v>
       </c>
       <c r="O1" t="s">
         <v>33</v>
       </c>
       <c r="Z1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="1">
         <v>13912.0</v>
       </c>
       <c r="C2" s="1">
-        <v>230.01</v>
+        <v>254.49</v>
       </c>
       <c r="D2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="E2" t="s">
         <v>36</v>
       </c>
       <c r="F2">
         <v>1.14</v>
       </c>
       <c r="G2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="H2" s="1">
-        <v>127360.52</v>
+        <v>426401.99</v>
       </c>
       <c r="I2" s="1">
-        <v>4.7728992707968</v>
+        <v>15.979628122885</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>2795770.49</v>
+        <v>3094811.96</v>
       </c>
       <c r="M2" s="1">
-        <v>2795770.49</v>
+        <v>3094811.96</v>
       </c>
       <c r="N2" s="1">
-        <v>1.73</v>
+        <v>1.93</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="1">
         <v>9653.0</v>
       </c>
       <c r="C3" s="1">
-        <v>174.5</v>
+        <v>181.1</v>
       </c>
       <c r="D3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="H3" s="1">
-        <v>-145692.4</v>
+        <v>-81982.6</v>
       </c>
       <c r="I3" s="1">
-        <v>-7.9607204013636</v>
+        <v>-4.4795785941946</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>1684448.5</v>
+        <v>1748158.3</v>
       </c>
       <c r="M3" s="1">
-        <v>1684448.5</v>
+        <v>1748158.3</v>
       </c>
       <c r="N3" s="1">
-        <v>1.04</v>
+        <v>1.09</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="1">
         <v>3531.0</v>
       </c>
       <c r="C4" s="1">
-        <v>194.9</v>
+        <v>237.25</v>
       </c>
       <c r="D4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="E4" t="s">
         <v>36</v>
       </c>
       <c r="F4">
         <v>1.14</v>
       </c>
       <c r="G4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="H4" s="1">
-        <v>-877632.72</v>
+        <v>-746628.74</v>
       </c>
       <c r="I4" s="1">
-        <v>-59.34321398424</v>
+        <v>-50.485069750594</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>601277.27</v>
+        <v>732281.25</v>
       </c>
       <c r="M4" s="1">
-        <v>601277.27</v>
+        <v>732281.25</v>
       </c>
       <c r="N4" s="1">
-        <v>0.37</v>
+        <v>0.46</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="1">
         <v>6062.0</v>
       </c>
       <c r="C5" s="1">
-        <v>141.4</v>
+        <v>147.55</v>
       </c>
       <c r="D5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="E5" t="s">
         <v>36</v>
       </c>
       <c r="F5">
         <v>1.14</v>
       </c>
       <c r="G5" s="1">
         <v>772795.37</v>
       </c>
       <c r="H5" s="1">
-        <v>-23883.75</v>
+        <v>9064.86</v>
       </c>
       <c r="I5" s="1">
-        <v>-3.0905658764493</v>
+        <v>1.1729961580903</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>748911.62</v>
+        <v>781860.23</v>
       </c>
       <c r="M5" s="1">
-        <v>748911.62</v>
+        <v>781860.23</v>
       </c>
       <c r="N5" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="1">
         <v>8387.0</v>
       </c>
       <c r="C6" s="1">
-        <v>551.63</v>
+        <v>495.76</v>
       </c>
       <c r="D6" s="1">
         <v>186.0293943007</v>
       </c>
       <c r="E6" t="s">
         <v>36</v>
       </c>
       <c r="F6">
         <v>1.14</v>
       </c>
       <c r="G6" s="1">
         <v>1384508.93</v>
       </c>
       <c r="H6" s="1">
-        <v>2657709.24</v>
+        <v>2250053.24</v>
       </c>
       <c r="I6" s="1">
-        <v>191.9604259974</v>
+        <v>162.51633999934</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>4042218.17</v>
+        <v>3634562.17</v>
       </c>
       <c r="M6" s="1">
-        <v>4042218.17</v>
+        <v>3634562.17</v>
       </c>
       <c r="N6" s="1">
-        <v>2.5</v>
+        <v>2.26</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="1">
         <v>27444.0</v>
       </c>
       <c r="C7" s="1">
-        <v>67.86</v>
+        <v>68.29</v>
       </c>
       <c r="D7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="E7" t="s">
         <v>36</v>
       </c>
       <c r="F7">
         <v>1.14</v>
       </c>
       <c r="G7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="H7" s="1">
-        <v>-1143622.18</v>
+        <v>-1132524.41</v>
       </c>
       <c r="I7" s="1">
-        <v>-41.274554454951</v>
+        <v>-40.874023999872</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1627145.9</v>
+        <v>1638243.67</v>
       </c>
       <c r="M7" s="1">
-        <v>1627145.9</v>
+        <v>1638243.67</v>
       </c>
       <c r="N7" s="1">
-        <v>1.01</v>
+        <v>1.02</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="1">
         <v>7335.0</v>
       </c>
       <c r="C8" s="1">
-        <v>344.72</v>
+        <v>366.29</v>
       </c>
       <c r="D8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8">
         <v>1.14</v>
       </c>
       <c r="G8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="H8" s="1">
-        <v>282874.9</v>
+        <v>422237.66</v>
       </c>
       <c r="I8" s="1">
-        <v>14.684815850917</v>
+        <v>21.919520899245</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>2209183.7</v>
+        <v>2348546.46</v>
       </c>
       <c r="M8" s="1">
-        <v>2209183.7</v>
+        <v>2348546.46</v>
       </c>
       <c r="N8" s="1">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="1">
-        <v>7832.0</v>
+        <v>6284.0</v>
       </c>
       <c r="C9" s="1">
-        <v>640.18</v>
+        <v>529.66</v>
       </c>
       <c r="D9" s="1">
-        <v>194.5299540347</v>
+        <v>194.5299538511</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9">
         <v>1.14</v>
       </c>
       <c r="G9" s="1">
-        <v>1358711.56</v>
+        <v>1090161.32</v>
       </c>
       <c r="H9" s="1">
-        <v>3021953.12</v>
+        <v>1819264.76</v>
       </c>
       <c r="I9" s="1">
-        <v>222.41314558331</v>
+        <v>166.88032556503</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>4380664.68</v>
+        <v>2909426.08</v>
       </c>
       <c r="M9" s="1">
-        <v>4380664.68</v>
+        <v>2909426.08</v>
       </c>
       <c r="N9" s="1">
-        <v>2.71</v>
+        <v>1.81</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="1">
         <v>1557.0</v>
       </c>
       <c r="C10" s="1">
-        <v>1655.8</v>
+        <v>1537.0</v>
       </c>
       <c r="D10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="H10" s="1">
-        <v>1378359.78</v>
+        <v>1193388.18</v>
       </c>
       <c r="I10" s="1">
-        <v>114.89004416878</v>
+        <v>99.472157197372</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>2578080.6</v>
+        <v>2393109.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2578080.6</v>
+        <v>2393109.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1.59</v>
+        <v>1.49</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="1">
         <v>5913.0</v>
       </c>
       <c r="C11" s="1">
-        <v>134.82</v>
+        <v>149.48</v>
       </c>
       <c r="D11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="E11" t="s">
         <v>36</v>
       </c>
       <c r="F11">
         <v>1.14</v>
       </c>
       <c r="G11" s="1">
         <v>940123.69</v>
       </c>
       <c r="H11" s="1">
-        <v>-243613.57</v>
+        <v>-167505.47</v>
       </c>
       <c r="I11" s="1">
-        <v>-25.912927478724</v>
+        <v>-17.817386348386</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>696510.12</v>
+        <v>772618.22</v>
       </c>
       <c r="M11" s="1">
-        <v>696510.12</v>
+        <v>772618.22</v>
       </c>
       <c r="N11" s="1">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="1">
         <v>20616.0</v>
       </c>
       <c r="C12" s="1">
-        <v>245.3</v>
+        <v>255.15</v>
       </c>
       <c r="D12" s="1">
         <v>160.5054055103</v>
       </c>
       <c r="E12" t="s">
         <v>57</v>
       </c>
       <c r="F12">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="G12" s="1">
         <v>2061661.87</v>
       </c>
       <c r="H12" s="1">
-        <v>1060489.57</v>
+        <v>1219793.15</v>
       </c>
       <c r="I12" s="1">
-        <v>51.438579013929</v>
+        <v>59.165528923518</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>3122151.44</v>
+        <v>3281455.02</v>
       </c>
       <c r="M12" s="1">
-        <v>3122151.44</v>
+        <v>3281455.02</v>
       </c>
       <c r="N12" s="1">
-        <v>1.93</v>
+        <v>2.04</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="1">
         <v>23576.0</v>
       </c>
       <c r="C13" s="1">
-        <v>146.44</v>
+        <v>157.13</v>
       </c>
       <c r="D13" s="1">
         <v>79.4047989481</v>
       </c>
       <c r="E13" t="s">
         <v>36</v>
       </c>
       <c r="F13">
         <v>1.14</v>
       </c>
       <c r="G13" s="1">
         <v>1661616.64</v>
       </c>
       <c r="H13" s="1">
-        <v>1354826.01</v>
+        <v>1576579.93</v>
       </c>
       <c r="I13" s="1">
-        <v>81.536617856692</v>
+        <v>94.882290658813</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>3016442.65</v>
+        <v>3238196.57</v>
       </c>
       <c r="M13" s="1">
-        <v>3016442.65</v>
+        <v>3238196.57</v>
       </c>
       <c r="N13" s="1">
-        <v>1.87</v>
+        <v>2.02</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="1">
         <v>9332.0</v>
       </c>
       <c r="C14" s="1">
-        <v>140.71</v>
+        <v>158.17</v>
       </c>
       <c r="D14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14">
         <v>1.14</v>
       </c>
       <c r="G14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="H14" s="1">
-        <v>-264902.64</v>
+        <v>-121923.86</v>
       </c>
       <c r="I14" s="1">
-        <v>-18.758541769825</v>
+        <v>-8.6337902126921</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>1147268.11</v>
+        <v>1290246.89</v>
       </c>
       <c r="M14" s="1">
-        <v>1147268.11</v>
+        <v>1290246.89</v>
       </c>
       <c r="N14" s="1">
-        <v>0.71</v>
+        <v>0.8</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="1">
         <v>16606.0</v>
       </c>
       <c r="C15" s="1">
-        <v>392.13</v>
+        <v>370.825</v>
       </c>
       <c r="D15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="E15" t="s">
         <v>36</v>
       </c>
       <c r="F15">
         <v>1.14</v>
       </c>
       <c r="G15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="H15" s="1">
-        <v>1501851.89</v>
+        <v>1195329.42</v>
       </c>
       <c r="I15" s="1">
-        <v>35.865396063923</v>
+        <v>28.545400089458</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>5689319.63</v>
+        <v>5382797.16</v>
       </c>
       <c r="M15" s="1">
-        <v>5689319.63</v>
+        <v>5382797.16</v>
       </c>
       <c r="N15" s="1">
-        <v>3.52</v>
+        <v>3.35</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="1">
         <v>248573.0</v>
       </c>
       <c r="C16" s="1">
-        <v>12.72</v>
+        <v>12.47</v>
       </c>
       <c r="D16" s="1">
         <v>6.5190873908</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>1620469.11</v>
       </c>
       <c r="H16" s="1">
-        <v>1541379.45</v>
+        <v>1479236.2</v>
       </c>
       <c r="I16" s="1">
-        <v>95.119335536115</v>
+        <v>91.28444293517</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>3161848.56</v>
+        <v>3099705.31</v>
       </c>
       <c r="M16" s="1">
-        <v>3161848.56</v>
+        <v>3099705.31</v>
       </c>
       <c r="N16" s="1">
-        <v>1.96</v>
+        <v>1.93</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>67</v>
       </c>
       <c r="B17" s="1">
         <v>3566.0</v>
       </c>
       <c r="C17" s="1">
-        <v>1022.28</v>
+        <v>880.28</v>
       </c>
       <c r="D17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
       <c r="F17">
         <v>1.14</v>
       </c>
       <c r="G17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="H17" s="1">
-        <v>1843891.87</v>
+        <v>1402790.28</v>
       </c>
       <c r="I17" s="1">
-        <v>137.48491156279</v>
+        <v>104.59534028258</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>3185051.31</v>
+        <v>2743949.72</v>
       </c>
       <c r="M17" s="1">
-        <v>3185051.31</v>
+        <v>2743949.72</v>
       </c>
       <c r="N17" s="1">
-        <v>1.97</v>
+        <v>1.71</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="1">
         <v>9516.0</v>
       </c>
       <c r="C18" s="1">
-        <v>99.67</v>
+        <v>79.93</v>
       </c>
       <c r="D18" s="1">
         <v>38.6687883565</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
       <c r="F18">
         <v>1.14</v>
       </c>
       <c r="G18" s="1">
         <v>333775.35</v>
       </c>
       <c r="H18" s="1">
-        <v>494899.43</v>
+        <v>331096.92</v>
       </c>
       <c r="I18" s="1">
-        <v>148.27321130814</v>
+        <v>99.197535108569</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>828674.78</v>
+        <v>664872.27</v>
       </c>
       <c r="M18" s="1">
-        <v>828674.78</v>
+        <v>664872.27</v>
       </c>
       <c r="N18" s="1">
-        <v>0.51</v>
+        <v>0.41</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="1">
         <v>8395.0</v>
       </c>
       <c r="C19" s="1">
-        <v>182.3</v>
+        <v>194.2</v>
       </c>
       <c r="D19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="E19" t="s">
         <v>72</v>
       </c>
       <c r="F19">
         <v>0.92</v>
       </c>
       <c r="G19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="H19" s="1">
-        <v>368541.8</v>
+        <v>479383.2</v>
       </c>
       <c r="I19" s="1">
-        <v>28.635108849556</v>
+        <v>37.247308480743</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>1655569.56</v>
+        <v>1766410.96</v>
       </c>
       <c r="M19" s="1">
-        <v>1655569.56</v>
+        <v>1766410.96</v>
       </c>
       <c r="N19" s="1">
-        <v>1.02</v>
+        <v>1.1</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="1">
         <v>2185.0</v>
       </c>
       <c r="C20" s="1">
-        <v>951.35</v>
+        <v>940.87</v>
       </c>
       <c r="D20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="E20" t="s">
         <v>36</v>
       </c>
       <c r="F20">
         <v>1.14</v>
       </c>
       <c r="G20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="H20" s="1">
-        <v>237161.66</v>
+        <v>218018.38</v>
       </c>
       <c r="I20" s="1">
-        <v>15.019638692441</v>
+        <v>13.807279371849</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>1816172.08</v>
+        <v>1797028.8</v>
       </c>
       <c r="M20" s="1">
-        <v>1816172.08</v>
+        <v>1797028.8</v>
       </c>
       <c r="N20" s="1">
         <v>1.12</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="1">
         <v>21179.0</v>
       </c>
       <c r="C21" s="1">
-        <v>111.25</v>
+        <v>102.92</v>
       </c>
       <c r="D21" s="1">
         <v>71.6081807451</v>
       </c>
       <c r="E21" t="s">
         <v>36</v>
       </c>
       <c r="F21">
         <v>1.14</v>
       </c>
       <c r="G21" s="1">
         <v>1747012.98</v>
       </c>
       <c r="H21" s="1">
-        <v>311581.01</v>
+        <v>158356.5</v>
       </c>
       <c r="I21" s="1">
-        <v>17.835071265469</v>
+        <v>9.0644146215788</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>2058593.99</v>
+        <v>1905369.48</v>
       </c>
       <c r="M21" s="1">
-        <v>2058593.99</v>
+        <v>1905369.48</v>
       </c>
       <c r="N21" s="1">
-        <v>1.27</v>
+        <v>1.19</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" s="1">
         <v>26200.0</v>
       </c>
       <c r="C22" s="1">
-        <v>103.22</v>
+        <v>117.21</v>
       </c>
       <c r="D22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="E22" t="s">
         <v>36</v>
       </c>
       <c r="F22">
         <v>1.14</v>
       </c>
       <c r="G22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="H22" s="1">
-        <v>212381.97</v>
+        <v>533918.3</v>
       </c>
       <c r="I22" s="1">
-        <v>9.8762255999549</v>
+        <v>24.828367411529</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>2362818.57</v>
+        <v>2684354.9</v>
       </c>
       <c r="M22" s="1">
-        <v>2362818.57</v>
+        <v>2684354.9</v>
       </c>
       <c r="N22" s="1">
-        <v>1.46</v>
+        <v>1.67</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="1">
         <v>25324.0</v>
       </c>
       <c r="C23" s="1">
-        <v>66.64</v>
+        <v>72.98</v>
       </c>
       <c r="D23" s="1">
         <v>67.7485981677</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>1715665.5</v>
       </c>
       <c r="H23" s="1">
-        <v>-28074.14</v>
+        <v>132480.02</v>
       </c>
       <c r="I23" s="1">
-        <v>-1.6363411166104</v>
+        <v>7.7217860940842</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>1687591.36</v>
+        <v>1848145.52</v>
       </c>
       <c r="M23" s="1">
-        <v>1687591.36</v>
+        <v>1848145.52</v>
       </c>
       <c r="N23" s="1">
-        <v>1.04</v>
+        <v>1.15</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="1">
         <v>38656.0</v>
       </c>
       <c r="C24" s="1">
-        <v>53.22</v>
+        <v>63.1</v>
       </c>
       <c r="D24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="E24" t="s">
         <v>36</v>
       </c>
       <c r="F24">
         <v>1.14</v>
       </c>
       <c r="G24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="H24" s="1">
-        <v>554969.97</v>
+        <v>889681.4</v>
       </c>
       <c r="I24" s="1">
-        <v>44.666279924284</v>
+        <v>71.605241011201</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>1797450.81</v>
+        <v>2132162.24</v>
       </c>
       <c r="M24" s="1">
-        <v>1797450.81</v>
+        <v>2132162.24</v>
       </c>
       <c r="N24" s="1">
-        <v>1.11</v>
+        <v>1.33</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="1">
         <v>3736.0</v>
       </c>
       <c r="C25" s="1">
-        <v>598.59</v>
+        <v>597.24</v>
       </c>
       <c r="D25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="E25" t="s">
         <v>36</v>
       </c>
       <c r="F25">
         <v>1.14</v>
       </c>
       <c r="G25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="H25" s="1">
-        <v>532819.68</v>
+        <v>529350.31</v>
       </c>
       <c r="I25" s="1">
-        <v>37.494080017434</v>
+        <v>37.24994332115</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>1953896.5</v>
+        <v>1950427.13</v>
       </c>
       <c r="M25" s="1">
-        <v>1953896.5</v>
+        <v>1950427.13</v>
       </c>
       <c r="N25" s="1">
-        <v>1.21</v>
+        <v>1.22</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26" s="1">
         <v>22631.0</v>
       </c>
       <c r="C26" s="1">
-        <v>76.66</v>
+        <v>86.26</v>
       </c>
       <c r="D26" s="1">
         <v>86.098507799</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>1948495.33</v>
       </c>
       <c r="H26" s="1">
-        <v>-213602.87</v>
+        <v>3654.73</v>
       </c>
       <c r="I26" s="1">
-        <v>-10.962452242572</v>
+        <v>0.18756678262093</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>1734892.46</v>
+        <v>1952150.06</v>
       </c>
       <c r="M26" s="1">
-        <v>1734892.46</v>
+        <v>1952150.06</v>
       </c>
       <c r="N26" s="1">
-        <v>1.07</v>
+        <v>1.22</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="1">
         <v>10433.0</v>
       </c>
       <c r="C27" s="1">
-        <v>269.34</v>
+        <v>272.83</v>
       </c>
       <c r="D27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="E27" t="s">
         <v>36</v>
       </c>
       <c r="F27">
         <v>1.14</v>
       </c>
       <c r="G27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="H27" s="1">
-        <v>326253.06</v>
+        <v>359261.36</v>
       </c>
       <c r="I27" s="1">
-        <v>15.325092830674</v>
+        <v>16.87559250011</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>2455134.52</v>
+        <v>2488142.82</v>
       </c>
       <c r="M27" s="1">
-        <v>2455134.52</v>
+        <v>2488142.82</v>
       </c>
       <c r="N27" s="1">
-        <v>1.52</v>
+        <v>1.55</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" s="1">
         <v>130613.0</v>
       </c>
       <c r="C28" s="1">
-        <v>13.97</v>
+        <v>13.82</v>
       </c>
       <c r="D28" s="1">
         <v>13.4277774035</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>1753842.29</v>
       </c>
       <c r="H28" s="1">
-        <v>70821.32</v>
+        <v>51229.37</v>
       </c>
       <c r="I28" s="1">
-        <v>4.0380666154424</v>
+        <v>2.9209792859995</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>1824663.61</v>
+        <v>1805071.66</v>
       </c>
       <c r="M28" s="1">
-        <v>1824663.61</v>
+        <v>1805071.66</v>
       </c>
       <c r="N28" s="1">
-        <v>1.13</v>
+        <v>1.12</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" s="1">
         <v>37926.0</v>
       </c>
       <c r="C29" s="1">
-        <v>85.88</v>
+        <v>85.73</v>
       </c>
       <c r="D29" s="1">
         <v>76.1409020197</v>
       </c>
       <c r="E29" t="s">
         <v>36</v>
       </c>
       <c r="F29">
         <v>1.14</v>
       </c>
       <c r="G29" s="1">
         <v>2542329.52</v>
       </c>
       <c r="H29" s="1">
-        <v>303404.51</v>
+        <v>299799.83</v>
       </c>
       <c r="I29" s="1">
-        <v>11.934114268555</v>
+        <v>11.79232777032</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>2845734.03</v>
+        <v>2842129.35</v>
       </c>
       <c r="M29" s="1">
-        <v>2845734.03</v>
+        <v>2842129.35</v>
       </c>
       <c r="N29" s="1">
-        <v>1.76</v>
+        <v>1.77</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="1">
         <v>2871.0</v>
       </c>
       <c r="C30" s="1">
-        <v>1102.08</v>
+        <v>1179.11</v>
       </c>
       <c r="D30" s="1">
         <v>854.2801079763</v>
       </c>
       <c r="E30" t="s">
         <v>36</v>
       </c>
       <c r="F30">
         <v>1.14</v>
       </c>
       <c r="G30" s="1">
         <v>2119279.12</v>
       </c>
       <c r="H30" s="1">
-        <v>645188.73</v>
+        <v>839833.48</v>
       </c>
       <c r="I30" s="1">
-        <v>30.443782695316</v>
+        <v>39.628261896904</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>2764467.85</v>
+        <v>2959112.6</v>
       </c>
       <c r="M30" s="1">
-        <v>2764467.85</v>
+        <v>2959112.6</v>
       </c>
       <c r="N30" s="1">
-        <v>1.71</v>
+        <v>1.84</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>96</v>
       </c>
       <c r="B31" s="1">
         <v>322557.0</v>
       </c>
       <c r="C31" s="1">
-        <v>9.821</v>
+        <v>10.168</v>
       </c>
       <c r="D31" s="1">
         <v>7.588417334</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>2447697.13</v>
       </c>
       <c r="H31" s="1">
-        <v>720135.17</v>
+        <v>832062.45</v>
       </c>
       <c r="I31" s="1">
-        <v>29.420926354561</v>
+        <v>33.993684913133</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>3167832.3</v>
+        <v>3279759.58</v>
       </c>
       <c r="M31" s="1">
-        <v>3167832.3</v>
+        <v>3279759.58</v>
       </c>
       <c r="N31" s="1">
-        <v>1.96</v>
+        <v>2.04</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="1">
         <v>5123.0</v>
       </c>
       <c r="C32" s="1">
-        <v>263.11</v>
+        <v>211.99</v>
       </c>
       <c r="D32" s="1">
         <v>200.6878781964</v>
       </c>
       <c r="E32" t="s">
         <v>36</v>
       </c>
       <c r="F32">
         <v>1.14</v>
       </c>
       <c r="G32" s="1">
         <v>917074.19</v>
       </c>
       <c r="H32" s="1">
-        <v>260604.84</v>
+        <v>32248.16</v>
       </c>
       <c r="I32" s="1">
-        <v>28.416985543994</v>
+        <v>3.5164177938537</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>1177679.03</v>
+        <v>949322.35</v>
       </c>
       <c r="M32" s="1">
-        <v>1177679.03</v>
+        <v>949322.35</v>
       </c>
       <c r="N32" s="1">
-        <v>0.73</v>
+        <v>0.59</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="1">
         <v>17518.0</v>
       </c>
       <c r="C33" s="1">
-        <v>33.34</v>
+        <v>37.97</v>
       </c>
       <c r="D33" s="1">
         <v>57.5202083571</v>
       </c>
       <c r="E33" t="s">
         <v>36</v>
       </c>
       <c r="F33">
         <v>1.14</v>
       </c>
       <c r="G33" s="1">
         <v>908284.34</v>
       </c>
       <c r="H33" s="1">
-        <v>-397996.35</v>
+        <v>-326852.12</v>
       </c>
       <c r="I33" s="1">
-        <v>-43.818475390647</v>
+        <v>-35.985660613724</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>510287.99</v>
+        <v>581432.22</v>
       </c>
       <c r="M33" s="1">
-        <v>510287.99</v>
+        <v>581432.22</v>
       </c>
       <c r="N33" s="1">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="1">
         <v>27181.0</v>
       </c>
       <c r="C34" s="1">
-        <v>71.0</v>
+        <v>77.24</v>
       </c>
       <c r="D34" s="1">
         <v>76.8692542585</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
         <v>2089383.2</v>
       </c>
       <c r="H34" s="1">
-        <v>-159532.2</v>
+        <v>10077.24</v>
       </c>
       <c r="I34" s="1">
-        <v>-7.6353729655719</v>
+        <v>0.48230693153846</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1929851.0</v>
+        <v>2099460.44</v>
       </c>
       <c r="M34" s="1">
-        <v>1929851.0</v>
+        <v>2099460.44</v>
       </c>
       <c r="N34" s="1">
-        <v>1.19</v>
+        <v>1.31</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" s="1">
         <v>7805.0</v>
       </c>
       <c r="C35" s="1">
-        <v>326.62</v>
+        <v>338.87</v>
       </c>
       <c r="D35" s="1">
         <v>369.4193247918</v>
       </c>
       <c r="E35" t="s">
         <v>36</v>
       </c>
       <c r="F35">
         <v>1.14</v>
       </c>
       <c r="G35" s="1">
         <v>2582186.07</v>
       </c>
       <c r="H35" s="1">
-        <v>-354874.81</v>
+        <v>-270227.72</v>
       </c>
       <c r="I35" s="1">
-        <v>-13.743192797876</v>
+        <v>-10.465075431222</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>2227311.26</v>
+        <v>2311958.35</v>
       </c>
       <c r="M35" s="1">
-        <v>2227311.26</v>
+        <v>2311958.35</v>
       </c>
       <c r="N35" s="1">
-        <v>1.38</v>
+        <v>1.44</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" s="1">
         <v>115228.0</v>
       </c>
       <c r="C36" s="1">
-        <v>28.175</v>
+        <v>28.37</v>
       </c>
       <c r="D36" s="1">
         <v>17.4559626133</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
         <v>2011415.66</v>
       </c>
       <c r="H36" s="1">
-        <v>1235133.24</v>
+        <v>1257602.7</v>
       </c>
       <c r="I36" s="1">
-        <v>61.406166043273</v>
+        <v>62.523262844637</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>3246548.9</v>
+        <v>3269018.36</v>
       </c>
       <c r="M36" s="1">
-        <v>3246548.9</v>
+        <v>3269018.36</v>
       </c>
       <c r="N36" s="1">
-        <v>2.01</v>
+        <v>2.04</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" s="1">
         <v>504443.0</v>
       </c>
       <c r="C37" s="1">
-        <v>6.234</v>
+        <v>6.282</v>
       </c>
       <c r="D37" s="1">
         <v>4.2598751692</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
         <v>2148864.21</v>
       </c>
       <c r="H37" s="1">
-        <v>995833.45</v>
+        <v>1020046.72</v>
       </c>
       <c r="I37" s="1">
-        <v>46.342316343944</v>
+        <v>47.469110204967</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>3144697.66</v>
+        <v>3168910.93</v>
       </c>
       <c r="M37" s="1">
-        <v>3144697.66</v>
+        <v>3168910.93</v>
       </c>
       <c r="N37" s="1">
-        <v>1.94</v>
+        <v>1.97</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" s="1">
         <v>3384.0</v>
       </c>
       <c r="C38" s="1">
-        <v>402.95</v>
+        <v>345.42</v>
       </c>
       <c r="D38" s="1">
         <v>441.5855112293</v>
       </c>
       <c r="E38" t="s">
         <v>36</v>
       </c>
       <c r="F38">
         <v>1.14</v>
       </c>
       <c r="G38" s="1">
         <v>1332055.96</v>
       </c>
       <c r="H38" s="1">
-        <v>-140685.73</v>
+        <v>-310289.11</v>
       </c>
       <c r="I38" s="1">
-        <v>-10.561548029859</v>
+        <v>-23.293999600437</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>1191370.23</v>
+        <v>1021766.85</v>
       </c>
       <c r="M38" s="1">
-        <v>1191370.23</v>
+        <v>1021766.85</v>
       </c>
       <c r="N38" s="1">
-        <v>0.74</v>
+        <v>0.64</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" s="1">
         <v>20001.0</v>
       </c>
       <c r="C39" s="1">
-        <v>148.21</v>
+        <v>140.46</v>
       </c>
       <c r="D39" s="1">
         <v>84.1574021299</v>
       </c>
       <c r="E39" t="s">
         <v>36</v>
       </c>
       <c r="F39">
         <v>1.14</v>
       </c>
       <c r="G39" s="1">
         <v>1494173.57</v>
       </c>
       <c r="H39" s="1">
-        <v>1095794.72</v>
+        <v>961543.62</v>
       </c>
       <c r="I39" s="1">
-        <v>73.337846552861</v>
+        <v>64.352873006581</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>2589968.29</v>
+        <v>2455717.19</v>
       </c>
       <c r="M39" s="1">
-        <v>2589968.29</v>
+        <v>2455717.19</v>
       </c>
       <c r="N39" s="1">
-        <v>1.6</v>
+        <v>1.53</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" s="1">
         <v>377132.0</v>
       </c>
       <c r="C40" s="1">
-        <v>4.361</v>
+        <v>4.357</v>
       </c>
       <c r="D40" s="1">
         <v>3.6304812639</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
         <v>1369170.66</v>
       </c>
       <c r="H40" s="1">
-        <v>275501.99</v>
+        <v>273993.46</v>
       </c>
       <c r="I40" s="1">
-        <v>20.12181520162</v>
+        <v>20.011636825463</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>1644672.65</v>
+        <v>1643164.12</v>
       </c>
       <c r="M40" s="1">
-        <v>1644672.65</v>
+        <v>1643164.12</v>
       </c>
       <c r="N40" s="1">
         <v>1.02</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" s="1">
         <v>67000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>9562.0</v>
+        <v>8575.0</v>
       </c>
       <c r="D41" s="1">
         <v>5532.659358209</v>
       </c>
       <c r="E41" t="s">
         <v>117</v>
       </c>
       <c r="F41">
-        <v>184.63</v>
+        <v>185.8</v>
       </c>
       <c r="G41" s="1">
         <v>2183424.53</v>
       </c>
       <c r="H41" s="1">
-        <v>1286451.67</v>
+        <v>908697.87</v>
       </c>
       <c r="I41" s="1">
-        <v>58.918989519642</v>
+        <v>41.618011408894</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>3469876.2</v>
+        <v>3092122.4</v>
       </c>
       <c r="M41" s="1">
-        <v>3469876.2</v>
+        <v>3092122.4</v>
       </c>
       <c r="N41" s="1">
-        <v>2.15</v>
+        <v>1.93</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>119</v>
       </c>
       <c r="B42" s="1">
         <v>3976.0</v>
       </c>
       <c r="C42" s="1">
-        <v>378.1</v>
+        <v>381.75</v>
       </c>
       <c r="D42" s="1">
         <v>381.7093435614</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
         <v>1517676.35</v>
       </c>
       <c r="H42" s="1">
-        <v>-14350.75</v>
+        <v>161.65</v>
       </c>
       <c r="I42" s="1">
-        <v>-0.94557380432264</v>
+        <v>0.010651151017804</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>1503325.6</v>
+        <v>1517838.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1503325.6</v>
+        <v>1517838.0</v>
       </c>
       <c r="N42" s="1">
-        <v>0.93</v>
+        <v>0.95</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" s="1">
         <v>2858.0</v>
       </c>
       <c r="C43" s="1">
-        <v>481.35</v>
+        <v>495.1</v>
       </c>
       <c r="D43" s="1">
         <v>640.6780790763</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
         <v>1831057.95</v>
       </c>
       <c r="H43" s="1">
-        <v>-455359.65</v>
+        <v>-416062.15</v>
       </c>
       <c r="I43" s="1">
-        <v>-24.868664042009</v>
+        <v>-22.722500399291</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>1375698.3</v>
+        <v>1414995.8</v>
       </c>
       <c r="M43" s="1">
-        <v>1375698.3</v>
+        <v>1414995.8</v>
       </c>
       <c r="N43" s="1">
-        <v>0.85</v>
+        <v>0.88</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>123</v>
       </c>
       <c r="B44" s="1">
         <v>10750.0</v>
       </c>
       <c r="C44" s="1">
-        <v>133.0</v>
+        <v>136.3</v>
       </c>
       <c r="D44" s="1">
         <v>130.8636483721</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
         <v>1406784.22</v>
       </c>
       <c r="H44" s="1">
-        <v>22965.78</v>
+        <v>58440.78</v>
       </c>
       <c r="I44" s="1">
-        <v>1.6325019625256</v>
+        <v>4.1542106578364</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>1429750.0</v>
+        <v>1465225.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1429750.0</v>
+        <v>1465225.0</v>
       </c>
       <c r="N44" s="1">
-        <v>0.88</v>
+        <v>0.91</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" s="1">
         <v>37038.0</v>
       </c>
       <c r="C45" s="1">
-        <v>33.37</v>
+        <v>35.12</v>
       </c>
       <c r="D45" s="1">
         <v>29.4882139964</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
         <v>1092184.47</v>
       </c>
       <c r="H45" s="1">
-        <v>143773.59</v>
+        <v>208590.09</v>
       </c>
       <c r="I45" s="1">
-        <v>13.163855918955</v>
+        <v>19.098430322856</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>1235958.06</v>
+        <v>1300774.56</v>
       </c>
       <c r="M45" s="1">
-        <v>1235958.06</v>
+        <v>1300774.56</v>
       </c>
       <c r="N45" s="1">
-        <v>0.76</v>
+        <v>0.81</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46" s="1">
         <v>22367.0</v>
       </c>
       <c r="C46" s="1">
-        <v>367.34</v>
+        <v>393.82</v>
       </c>
       <c r="D46" s="1">
         <v>445.7656037913</v>
       </c>
       <c r="E46" t="s">
         <v>36</v>
       </c>
       <c r="F46">
         <v>1.14</v>
       </c>
       <c r="G46" s="1">
         <v>8866505.22</v>
       </c>
       <c r="H46" s="1">
-        <v>-1687881.5</v>
+        <v>-1166704.57</v>
       </c>
       <c r="I46" s="1">
-        <v>-19.036604142438</v>
+        <v>-13.1585618127</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>7178623.72</v>
+        <v>7699800.65</v>
       </c>
       <c r="M46" s="1">
-        <v>7178623.72</v>
+        <v>7699800.65</v>
       </c>
       <c r="N46" s="1">
-        <v>4.44</v>
+        <v>4.8</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>129</v>
       </c>
       <c r="B47" s="1">
         <v>80651.0</v>
       </c>
       <c r="C47" s="1">
-        <v>194.4</v>
+        <v>196.8</v>
       </c>
       <c r="D47" s="1">
         <v>204.0828479498</v>
       </c>
       <c r="E47" t="s">
         <v>130</v>
       </c>
       <c r="F47">
-        <v>11.07</v>
+        <v>11.05</v>
       </c>
       <c r="G47" s="1">
         <v>1403954.06</v>
       </c>
       <c r="H47" s="1">
-        <v>11991.65</v>
+        <v>32761.65</v>
       </c>
       <c r="I47" s="1">
-        <v>0.85413407330436</v>
+        <v>2.3335272095727</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>1415945.71</v>
+        <v>1436715.71</v>
       </c>
       <c r="M47" s="1">
-        <v>1415945.71</v>
+        <v>1436715.71</v>
       </c>
       <c r="N47" s="1">
-        <v>0.88</v>
+        <v>0.9</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>132</v>
       </c>
       <c r="B48" s="1">
         <v>4716.0</v>
       </c>
       <c r="C48" s="1">
-        <v>478.0</v>
+        <v>515.6</v>
       </c>
       <c r="D48" s="1">
         <v>468.6676357082</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
         <v>2210236.57</v>
       </c>
       <c r="H48" s="1">
-        <v>44011.43</v>
+        <v>221333.03</v>
       </c>
       <c r="I48" s="1">
-        <v>1.991254266506</v>
+        <v>10.013997279938</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>2254248.0</v>
+        <v>2431569.6</v>
       </c>
       <c r="M48" s="1">
-        <v>2254248.0</v>
+        <v>2431569.6</v>
       </c>
       <c r="N48" s="1">
-        <v>1.39</v>
+        <v>1.52</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>134</v>
       </c>
       <c r="B49" s="1">
         <v>17039.0</v>
       </c>
       <c r="C49" s="1">
-        <v>101.8</v>
+        <v>89.7</v>
       </c>
       <c r="D49" s="1">
         <v>58.3518663067</v>
       </c>
       <c r="E49" t="s">
         <v>36</v>
       </c>
       <c r="F49">
         <v>1.14</v>
       </c>
       <c r="G49" s="1">
         <v>881264.01</v>
       </c>
       <c r="H49" s="1">
-        <v>634240.07</v>
+        <v>454748.49</v>
       </c>
       <c r="I49" s="1">
-        <v>71.969360237462</v>
+        <v>51.601845172368</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>1515504.08</v>
+        <v>1336012.5</v>
       </c>
       <c r="M49" s="1">
-        <v>1515504.08</v>
+        <v>1336012.5</v>
       </c>
       <c r="N49" s="1">
-        <v>0.94</v>
+        <v>0.83</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>136</v>
       </c>
       <c r="B50" s="1">
         <v>34327.0</v>
       </c>
       <c r="C50" s="1">
-        <v>299.95</v>
+        <v>329.9</v>
       </c>
       <c r="D50" s="1">
         <v>538.838409124</v>
       </c>
       <c r="E50" t="s">
         <v>137</v>
       </c>
       <c r="F50">
-        <v>7.47</v>
+        <v>7.48</v>
       </c>
       <c r="G50" s="1">
         <v>2479393.33</v>
       </c>
       <c r="H50" s="1">
-        <v>-1101876.99</v>
+        <v>-964575.21</v>
       </c>
       <c r="I50" s="1">
-        <v>-44.44139526664</v>
+        <v>-38.903678505903</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>1377516.34</v>
+        <v>1514818.12</v>
       </c>
       <c r="M50" s="1">
-        <v>1377516.34</v>
+        <v>1514818.12</v>
       </c>
       <c r="N50" s="1">
-        <v>0.85</v>
+        <v>0.94</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>139</v>
       </c>
       <c r="B51" s="1">
         <v>23240.0</v>
       </c>
       <c r="C51" s="1">
-        <v>390.8</v>
+        <v>424.5</v>
       </c>
       <c r="D51" s="1">
         <v>417.3573962995</v>
       </c>
       <c r="E51" t="s">
         <v>137</v>
       </c>
       <c r="F51">
-        <v>7.47</v>
+        <v>7.48</v>
       </c>
       <c r="G51" s="1">
         <v>1299636.84</v>
       </c>
       <c r="H51" s="1">
-        <v>-84562.86</v>
+        <v>20005.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-6.5066530431686</v>
+        <v>1.5392915454751</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>1215073.98</v>
+        <v>1319642.04</v>
       </c>
       <c r="M51" s="1">
-        <v>1215073.98</v>
+        <v>1319642.04</v>
       </c>
       <c r="N51" s="1">
-        <v>0.75</v>
+        <v>0.82</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>141</v>
       </c>
       <c r="B52" s="1">
         <v>62721.0</v>
       </c>
       <c r="C52" s="1">
-        <v>208.65</v>
+        <v>202.81</v>
       </c>
       <c r="D52" s="1">
         <v>132.4028224996</v>
       </c>
       <c r="E52" t="s">
         <v>36</v>
       </c>
       <c r="F52">
         <v>1.14</v>
       </c>
       <c r="G52" s="1">
         <v>7334210.53</v>
       </c>
       <c r="H52" s="1">
-        <v>4099747.49</v>
+        <v>3785060.46</v>
       </c>
       <c r="I52" s="1">
-        <v>55.898961084227</v>
+        <v>51.608287552116</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>11433958.02</v>
+        <v>11119270.99</v>
       </c>
       <c r="M52" s="1">
-        <v>11433958.02</v>
+        <v>11119270.99</v>
       </c>
       <c r="N52" s="1">
-        <v>7.07</v>
+        <v>6.93</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>143</v>
       </c>
       <c r="B53" s="1">
-        <v>285.0</v>
+        <v>852.0</v>
       </c>
       <c r="C53" s="1">
-        <v>4811.69</v>
+        <v>4819.08</v>
       </c>
       <c r="D53" s="1">
-        <v>4807.6608421053</v>
+        <v>4815.9818896714</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>1370183.34</v>
+        <v>4103216.57</v>
       </c>
       <c r="H53" s="1">
-        <v>1148.31</v>
+        <v>2639.59</v>
       </c>
       <c r="I53" s="1">
-        <v>0.083807032714323</v>
+        <v>0.064329775310885</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>1371331.65</v>
+        <v>4105856.16</v>
       </c>
       <c r="M53" s="1">
-        <v>1371331.65</v>
+        <v>4105856.16</v>
       </c>
       <c r="N53" s="1">
-        <v>0.85</v>
+        <v>2.56</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>145</v>
       </c>
       <c r="B54" s="1">
         <v>7764.0</v>
       </c>
       <c r="C54" s="1">
-        <v>175.07</v>
+        <v>126.41</v>
       </c>
       <c r="D54" s="1">
         <v>186.5757843895</v>
       </c>
       <c r="E54" t="s">
         <v>36</v>
       </c>
       <c r="F54">
         <v>1.14</v>
       </c>
       <c r="G54" s="1">
         <v>1285093.84</v>
       </c>
       <c r="H54" s="1">
-        <v>-97514.9</v>
+        <v>-427185.41</v>
       </c>
       <c r="I54" s="1">
-        <v>-7.5881540292809</v>
+        <v>-33.241573237951</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>1187578.94</v>
+        <v>857908.43</v>
       </c>
       <c r="M54" s="1">
-        <v>1187578.94</v>
+        <v>857908.43</v>
       </c>
       <c r="N54" s="1">
-        <v>0.73</v>
+        <v>0.53</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>147</v>
       </c>
       <c r="B55" s="1">
         <v>94856.0</v>
       </c>
       <c r="C55" s="1">
-        <v>16.865</v>
+        <v>16.465</v>
       </c>
       <c r="D55" s="1">
         <v>12.0896589567</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
         <v>1146776.69</v>
       </c>
       <c r="H55" s="1">
-        <v>452969.75</v>
+        <v>415027.35</v>
       </c>
       <c r="I55" s="1">
-        <v>39.499385883053</v>
+        <v>36.190773113813</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>1599746.44</v>
+        <v>1561804.04</v>
       </c>
       <c r="M55" s="1">
-        <v>1599746.44</v>
+        <v>1561804.04</v>
       </c>
       <c r="N55" s="1">
-        <v>0.99</v>
+        <v>0.97</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>149</v>
       </c>
       <c r="B56" s="1">
         <v>15422.0</v>
       </c>
       <c r="C56" s="1">
-        <v>147.68</v>
+        <v>149.98</v>
       </c>
       <c r="D56" s="1">
         <v>152.5145979769</v>
       </c>
       <c r="E56" t="s">
         <v>36</v>
       </c>
       <c r="F56">
         <v>1.14</v>
       </c>
       <c r="G56" s="1">
         <v>2110321.23</v>
       </c>
       <c r="H56" s="1">
-        <v>-120437.9</v>
+        <v>-88475.46</v>
       </c>
       <c r="I56" s="1">
-        <v>-5.7070884890828</v>
+        <v>-4.1925114879312</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>1989883.33</v>
+        <v>2021845.77</v>
       </c>
       <c r="M56" s="1">
-        <v>1989883.33</v>
+        <v>2021845.77</v>
       </c>
       <c r="N56" s="1">
-        <v>1.23</v>
+        <v>1.26</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>151</v>
       </c>
       <c r="B57" s="1">
         <v>7948.0</v>
       </c>
       <c r="C57" s="1">
-        <v>221.9</v>
+        <v>171.78</v>
       </c>
       <c r="D57" s="1">
         <v>157.996694766</v>
       </c>
       <c r="E57" t="s">
         <v>36</v>
       </c>
       <c r="F57">
         <v>1.14</v>
       </c>
       <c r="G57" s="1">
         <v>1122246.13</v>
       </c>
       <c r="H57" s="1">
-        <v>418674.93</v>
+        <v>71204.43</v>
       </c>
       <c r="I57" s="1">
-        <v>37.306872245574</v>
+        <v>6.3448140382538</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>1540921.06</v>
+        <v>1193450.56</v>
       </c>
       <c r="M57" s="1">
-        <v>1540921.06</v>
+        <v>1193450.56</v>
       </c>
       <c r="N57" s="1">
-        <v>0.95</v>
+        <v>0.74</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>153</v>
       </c>
       <c r="B58" s="1">
-        <v>149900.0</v>
+        <v>116800.0</v>
       </c>
       <c r="C58" s="1">
-        <v>5041.0</v>
+        <v>3822.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2087.8199866578</v>
+        <v>2087.8199828767</v>
       </c>
       <c r="E58" t="s">
         <v>117</v>
       </c>
       <c r="F58">
-        <v>184.63</v>
+        <v>185.8</v>
       </c>
       <c r="G58" s="1">
-        <v>1849491.67</v>
+        <v>1441098.25</v>
       </c>
       <c r="H58" s="1">
-        <v>2243197.56</v>
+        <v>961500.63</v>
       </c>
       <c r="I58" s="1">
-        <v>121.28724862005</v>
+        <v>66.719991506478</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>4092689.23</v>
+        <v>2402598.88</v>
       </c>
       <c r="M58" s="1">
-        <v>4092689.23</v>
+        <v>2402598.88</v>
       </c>
       <c r="N58" s="1">
-        <v>2.53</v>
+        <v>1.5</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>155</v>
       </c>
       <c r="B59" s="1">
         <v>6686.0</v>
       </c>
       <c r="C59" s="1">
-        <v>292.75</v>
+        <v>262.45</v>
       </c>
       <c r="D59" s="1">
         <v>215.9045288663</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
         <v>1443537.68</v>
       </c>
       <c r="H59" s="1">
-        <v>513788.82</v>
+        <v>311203.02</v>
       </c>
       <c r="I59" s="1">
-        <v>35.592338677297</v>
+        <v>21.558357936317</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>1957326.5</v>
+        <v>1754740.7</v>
       </c>
       <c r="M59" s="1">
-        <v>1957326.5</v>
+        <v>1754740.7</v>
       </c>
       <c r="N59" s="1">
-        <v>1.21</v>
+        <v>1.09</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>157</v>
       </c>
       <c r="B60" s="1">
         <v>116631.0</v>
       </c>
       <c r="C60" s="1">
-        <v>23.47</v>
+        <v>24.88</v>
       </c>
       <c r="D60" s="1">
         <v>18.6728409257</v>
       </c>
       <c r="E60" t="s">
         <v>158</v>
       </c>
       <c r="F60">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G60" s="1">
         <v>2540739.03</v>
       </c>
       <c r="H60" s="1">
-        <v>631137.64</v>
+        <v>869508.1</v>
       </c>
       <c r="I60" s="1">
-        <v>24.840711011552</v>
+        <v>34.222645054577</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>3171876.67</v>
+        <v>3410247.13</v>
       </c>
       <c r="M60" s="1">
-        <v>3171876.67</v>
+        <v>3410247.13</v>
       </c>
       <c r="N60" s="1">
-        <v>1.96</v>
+        <v>2.12</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>160</v>
       </c>
       <c r="B61" s="1">
         <v>123900.0</v>
       </c>
       <c r="C61" s="1">
-        <v>2244.5</v>
+        <v>2267.5</v>
       </c>
       <c r="D61" s="1">
         <v>2555.3766989508</v>
       </c>
       <c r="E61" t="s">
         <v>117</v>
       </c>
       <c r="F61">
-        <v>184.63</v>
+        <v>185.8</v>
       </c>
       <c r="G61" s="1">
         <v>1866410.99</v>
       </c>
       <c r="H61" s="1">
-        <v>-360215.46</v>
+        <v>-354360.31</v>
       </c>
       <c r="I61" s="1">
-        <v>-19.299900286164</v>
+        <v>-18.986188567182</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>1506195.53</v>
+        <v>1512050.68</v>
       </c>
       <c r="M61" s="1">
-        <v>1506195.53</v>
+        <v>1512050.68</v>
       </c>
       <c r="N61" s="1">
-        <v>0.93</v>
+        <v>0.94</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>162</v>
       </c>
       <c r="B62" s="1">
         <v>6487.0</v>
       </c>
       <c r="C62" s="1">
-        <v>405.05</v>
+        <v>380.84</v>
       </c>
       <c r="D62" s="1">
         <v>336.7764991522</v>
       </c>
       <c r="E62" t="s">
         <v>36</v>
       </c>
       <c r="F62">
         <v>1.14</v>
       </c>
       <c r="G62" s="1">
         <v>1939414.23</v>
       </c>
       <c r="H62" s="1">
-        <v>356299.68</v>
+        <v>220121.68</v>
       </c>
       <c r="I62" s="1">
-        <v>18.371510040947</v>
+        <v>11.349905378388</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>2295713.91</v>
+        <v>2159535.91</v>
       </c>
       <c r="M62" s="1">
-        <v>2295713.91</v>
+        <v>2159535.91</v>
       </c>
       <c r="N62" s="1">
-        <v>1.42</v>
+        <v>1.35</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>164</v>
       </c>
       <c r="B63" s="1">
         <v>170877.0</v>
       </c>
       <c r="C63" s="1">
-        <v>97.5</v>
+        <v>110.3</v>
       </c>
       <c r="D63" s="1">
         <v>134.2464297711</v>
       </c>
       <c r="E63" t="s">
         <v>130</v>
       </c>
       <c r="F63">
-        <v>11.07</v>
+        <v>11.05</v>
       </c>
       <c r="G63" s="1">
         <v>1973184.66</v>
       </c>
       <c r="H63" s="1">
-        <v>-468557.8</v>
+        <v>-267121.47</v>
       </c>
       <c r="I63" s="1">
-        <v>-23.746272181135</v>
+        <v>-13.537580917541</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>1504626.86</v>
+        <v>1706063.19</v>
       </c>
       <c r="M63" s="1">
-        <v>1504626.86</v>
+        <v>1706063.19</v>
       </c>
       <c r="N63" s="1">
-        <v>0.93</v>
+        <v>1.06</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>166</v>
       </c>
       <c r="B64" s="1">
         <v>179300.0</v>
       </c>
       <c r="C64" s="1">
-        <v>2741.5</v>
+        <v>2899.5</v>
       </c>
       <c r="D64" s="1">
         <v>2910.6595370887</v>
       </c>
       <c r="E64" t="s">
         <v>117</v>
       </c>
       <c r="F64">
-        <v>184.63</v>
+        <v>185.8</v>
       </c>
       <c r="G64" s="1">
         <v>3064180.54</v>
       </c>
       <c r="H64" s="1">
-        <v>-401868.37</v>
+        <v>-266158.39</v>
       </c>
       <c r="I64" s="1">
-        <v>-13.115035643429</v>
+        <v>-8.6861197153873</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>2662312.17</v>
+        <v>2798022.15</v>
       </c>
       <c r="M64" s="1">
-        <v>2662312.17</v>
+        <v>2798022.15</v>
       </c>
       <c r="N64" s="1">
-        <v>1.65</v>
+        <v>1.74</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>168</v>
       </c>
       <c r="B65" s="1">
         <v>24867.0</v>
       </c>
       <c r="C65" s="1">
-        <v>43.925</v>
+        <v>46.73</v>
       </c>
       <c r="D65" s="1">
         <v>46.5667177384</v>
       </c>
       <c r="E65" t="s">
         <v>158</v>
       </c>
       <c r="F65">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G65" s="1">
         <v>1335812.17</v>
       </c>
       <c r="H65" s="1">
-        <v>-70130.85</v>
+        <v>29841.74</v>
       </c>
       <c r="I65" s="1">
-        <v>-5.2500532316606</v>
+        <v>2.2339772514574</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>1265681.32</v>
+        <v>1365653.91</v>
       </c>
       <c r="M65" s="1">
-        <v>1265681.32</v>
+        <v>1365653.91</v>
       </c>
       <c r="N65" s="1">
-        <v>0.78</v>
+        <v>0.85</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>170</v>
       </c>
       <c r="B66" s="1">
         <v>13068.0</v>
       </c>
       <c r="C66" s="1">
-        <v>213.31</v>
+        <v>239.31</v>
       </c>
       <c r="D66" s="1">
         <v>194.8258103765</v>
       </c>
       <c r="E66" t="s">
         <v>36</v>
       </c>
       <c r="F66">
         <v>1.14</v>
       </c>
       <c r="G66" s="1">
         <v>2270159.35</v>
       </c>
       <c r="H66" s="1">
-        <v>165326.28</v>
+        <v>463497.19</v>
       </c>
       <c r="I66" s="1">
-        <v>7.2825848106213</v>
+        <v>20.416945180522</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>2435485.63</v>
+        <v>2733656.54</v>
       </c>
       <c r="M66" s="1">
-        <v>2435485.63</v>
+        <v>2733656.54</v>
       </c>
       <c r="N66" s="1">
-        <v>1.51</v>
+        <v>1.7</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>172</v>
       </c>
       <c r="B67" s="1">
         <v>22087.0</v>
       </c>
       <c r="C67" s="1">
-        <v>97.24</v>
+        <v>98.54</v>
       </c>
       <c r="D67" s="1">
         <v>101.7684941368</v>
       </c>
       <c r="E67" t="s">
         <v>57</v>
       </c>
       <c r="F67">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="G67" s="1">
         <v>1464870.86</v>
       </c>
       <c r="H67" s="1">
-        <v>-138900.88</v>
+        <v>-107133.51</v>
       </c>
       <c r="I67" s="1">
-        <v>-9.4821245881019</v>
+        <v>-7.3135122641459</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>1325969.98</v>
+        <v>1357737.35</v>
       </c>
       <c r="M67" s="1">
-        <v>1325969.98</v>
+        <v>1357737.35</v>
       </c>
       <c r="N67" s="1">
-        <v>0.82</v>
+        <v>0.85</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>174</v>
       </c>
       <c r="B68" s="1">
-        <v>10509.0</v>
+        <v>18281.0</v>
       </c>
       <c r="C68" s="1">
-        <v>174.58</v>
+        <v>181.35</v>
       </c>
       <c r="D68" s="1">
-        <v>238.6213645447</v>
+        <v>212.8117159893</v>
       </c>
       <c r="E68" t="s">
         <v>57</v>
       </c>
       <c r="F68">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="G68" s="1">
-        <v>1615899.91</v>
+        <v>2467969.82</v>
       </c>
       <c r="H68" s="1">
-        <v>-483218.19</v>
+        <v>-399810.52</v>
       </c>
       <c r="I68" s="1">
-        <v>-29.903967876327</v>
+        <v>-16.199976059675</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>1132681.72</v>
+        <v>2068159.3</v>
       </c>
       <c r="M68" s="1">
-        <v>1132681.72</v>
+        <v>2068159.3</v>
       </c>
       <c r="N68" s="1">
-        <v>0.7</v>
+        <v>1.29</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>176</v>
       </c>
       <c r="B69" s="1">
-        <v>26756.0</v>
+        <v>31963.0</v>
       </c>
       <c r="C69" s="1">
-        <v>111.77</v>
+        <v>122.78</v>
       </c>
       <c r="D69" s="1">
-        <v>128.2709313799</v>
+        <v>126.7791696649</v>
       </c>
       <c r="E69" t="s">
         <v>36</v>
       </c>
       <c r="F69">
         <v>1.14</v>
       </c>
       <c r="G69" s="1">
-        <v>3055056.23</v>
+        <v>3597543.38</v>
       </c>
       <c r="H69" s="1">
-        <v>-442223.13</v>
+        <v>-167108.82</v>
       </c>
       <c r="I69" s="1">
-        <v>-14.475122443164</v>
+        <v>-4.6450814444383</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>2612833.1</v>
+        <v>3430434.56</v>
       </c>
       <c r="M69" s="1">
-        <v>2612833.1</v>
+        <v>3430434.56</v>
       </c>
       <c r="N69" s="1">
-        <v>1.62</v>
+        <v>2.14</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>178</v>
       </c>
       <c r="B70" s="1">
-        <v>-22289664.93</v>
+        <v>-22821029.65</v>
       </c>
       <c r="C70" s="1">
-        <v>0.87295457</v>
+        <v>0.87118507</v>
       </c>
       <c r="D70" s="1">
-        <v>0.8511756054</v>
+        <v>0.871466834</v>
       </c>
       <c r="E70" t="s">
         <v>36</v>
       </c>
       <c r="F70">
         <v>1.14</v>
       </c>
       <c r="G70" s="1">
         <v>0.0</v>
       </c>
       <c r="H70" s="1">
-        <v>570323.96</v>
+        <v>-7378.53</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70" t="s">
         <v>179</v>
       </c>
       <c r="L70" s="1">
-        <v>496306.5</v>
+        <v>-14442.509999998</v>
       </c>
       <c r="M70" s="1">
-        <v>570323.96</v>
+        <v>-7378.5299999975</v>
       </c>
       <c r="N70" s="1">
-        <v>0.36</v>
+        <v>0.0</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>177</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>