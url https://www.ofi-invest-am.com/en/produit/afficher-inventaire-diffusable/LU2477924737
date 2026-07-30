--- v3 (2026-07-10)
+++ v4 (2026-07-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LU1985004537</t>
   </si>
   <si>
@@ -151,102 +151,108 @@
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>7 870.82</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>16 223.35</t>
+  </si>
+  <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
+    <t>74 399.37</t>
+  </si>
+  <si>
     <t>LU1704650164</t>
   </si>
   <si>
     <t>BEFESA SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>54 111.48</t>
+    <t>19 783.83</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>GB00BG5KQW09</t>
   </si>
   <si>
     <t>CERES POWER HOLDINGS PLC</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
@@ -262,62 +268,59 @@
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>83 266.86</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
-    <t>31 379.45</t>
+    <t>36 851.13</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
-    <t>123 692.79</t>
-[...1 lines deleted...]
-  <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
@@ -325,144 +328,147 @@
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0014009YQ1</t>
   </si>
   <si>
     <t>LHYFE SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
+    <t>73 778.40</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
-    <t>21 772.49</t>
+    <t>26 899.36</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>65 552.01</t>
+    <t>189 869.61</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PLC</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>30 884.77</t>
+    <t>30 882.90</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
-    <t>51 106.59</t>
+    <t>50 928.16</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
   <si>
     <t>4 099.64</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
@@ -514,78 +520,90 @@
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>8 103.56</t>
+    <t>31 337.95</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
-    <t>9 173.47</t>
+    <t>2 134.11</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
+  </si>
+  <si>
+    <t>FR0014014SF6</t>
+  </si>
+  <si>
+    <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
+  </si>
+  <si>
+    <t>FR0014014SG4</t>
+  </si>
+  <si>
+    <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -911,285 +929,285 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1374072.0</v>
+        <v>1366468.0</v>
       </c>
       <c r="D2">
-        <v>18.09</v>
+        <v>18.32</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>24853453.6</v>
+        <v>25031433.57</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>24853453.6</v>
+        <v>25031433.57</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>6947.0</v>
       </c>
       <c r="D3">
-        <v>1962.99</v>
+        <v>1989.31</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>13636926.22</v>
+        <v>13819734.82</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>13636926.22</v>
+        <v>13819734.82</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>819146.02</v>
+        <v>819802.02</v>
       </c>
       <c r="D4">
-        <v>161.4</v>
+        <v>163.49</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>132208885.3</v>
+        <v>134026720.21</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>132208885.3</v>
+        <v>134026720.21</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>50.0</v>
       </c>
       <c r="D5">
-        <v>1417.09</v>
+        <v>1435.78</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>70854.68</v>
+        <v>71788.86</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>70854.68</v>
+        <v>71788.86</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>11166.0</v>
+        <v>12026.0</v>
       </c>
       <c r="D6">
-        <v>122.89</v>
+        <v>124.53</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1372171.69</v>
+        <v>1497628.5</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1372171.69</v>
+        <v>1497628.5</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>111.89</v>
+        <v>113.35</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11188.86</v>
+        <v>11335.36</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11188.86</v>
+        <v>11335.36</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P63"/>
+  <dimension ref="A1:P65"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O63" sqref="O63"/>
+      <selection activeCell="O65" sqref="O65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1211,3136 +1229,3236 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13504.0</v>
       </c>
       <c r="D2" s="1">
-        <v>239.8</v>
+        <v>247.4</v>
       </c>
       <c r="E2" s="1">
         <v>185.79711048578</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2509004.18</v>
       </c>
       <c r="I2" s="1">
-        <v>729255.02</v>
+        <v>831885.42</v>
       </c>
       <c r="J2" s="1">
-        <v>29.06551634362</v>
+        <v>33.155999764018</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3238259.2</v>
+        <v>3340889.6</v>
       </c>
       <c r="N2" s="1">
-        <v>3238259.2</v>
+        <v>3340889.6</v>
       </c>
       <c r="O2" s="1">
-        <v>1.88</v>
+        <v>1.92</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
         <v>10940.0</v>
       </c>
       <c r="D3" s="1">
-        <v>137.8</v>
+        <v>147.4</v>
       </c>
       <c r="E3" s="1">
         <v>172.63322760512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1888607.51</v>
       </c>
       <c r="I3" s="1">
-        <v>-381075.51</v>
+        <v>-276051.51</v>
       </c>
       <c r="J3" s="1">
-        <v>-20.177591584394</v>
+        <v>-14.616669082291</v>
       </c>
       <c r="K3">
         <v>0.72</v>
       </c>
       <c r="L3" t="s">
         <v>38</v>
       </c>
       <c r="M3" s="1">
-        <v>1507532.0</v>
+        <v>1612556.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1515402.82</v>
+        <v>1620426.82</v>
       </c>
       <c r="O3" s="1">
-        <v>0.88</v>
+        <v>0.93</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>52899.0</v>
       </c>
       <c r="D4" s="1">
-        <v>64.44</v>
+        <v>64.4</v>
       </c>
       <c r="E4" s="1">
         <v>53.141632545039</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2811139.22</v>
       </c>
       <c r="I4" s="1">
-        <v>597672.34</v>
+        <v>595556.38</v>
       </c>
       <c r="J4" s="1">
-        <v>21.260858791618</v>
+        <v>21.185588239916</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3408811.56</v>
+        <v>3406695.6</v>
       </c>
       <c r="N4" s="1">
-        <v>3408811.56</v>
+        <v>3406695.6</v>
       </c>
       <c r="O4" s="1">
-        <v>1.98</v>
+        <v>1.95</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>51402.0</v>
       </c>
       <c r="D5" s="1">
-        <v>29.34</v>
+        <v>36.4</v>
       </c>
       <c r="E5" s="1">
         <v>41.854601377378</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2151410.22</v>
       </c>
       <c r="I5" s="1">
-        <v>-643275.54</v>
+        <v>-280377.42</v>
       </c>
       <c r="J5" s="1">
-        <v>-29.900180542974</v>
+        <v>-13.032262159655</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1508134.68</v>
+        <v>1871032.8</v>
       </c>
       <c r="N5" s="1">
-        <v>1508134.68</v>
+        <v>1871032.8</v>
       </c>
       <c r="O5" s="1">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>7069.0</v>
       </c>
       <c r="D6" s="1">
-        <v>1270.0</v>
+        <v>1222.4</v>
       </c>
       <c r="E6" s="1">
         <v>525.84801810723</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3717219.64</v>
       </c>
       <c r="I6" s="1">
-        <v>5260410.36</v>
+        <v>4923925.96</v>
       </c>
       <c r="J6" s="1">
-        <v>141.51464991184</v>
+        <v>132.46260476553</v>
       </c>
       <c r="K6">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.29</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
       </c>
       <c r="M6" s="1">
-        <v>8977630.0</v>
+        <v>8641145.6</v>
       </c>
       <c r="N6" s="1">
-        <v>8977630.0</v>
+        <v>8657368.95</v>
       </c>
       <c r="O6" s="1">
-        <v>5.21</v>
+        <v>4.96</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>45642.0</v>
       </c>
       <c r="D7" s="1">
-        <v>152.3</v>
+        <v>139.48</v>
       </c>
       <c r="E7" s="1">
         <v>106.44088668332</v>
       </c>
       <c r="F7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G7">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H7" s="1">
         <v>5632872.65</v>
       </c>
       <c r="I7" s="1">
-        <v>2346411.73</v>
+        <v>1741610.7</v>
       </c>
       <c r="J7" s="1">
-        <v>41.655685753876</v>
+        <v>30.918694744501</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>7979284.38</v>
+        <v>7374483.35</v>
       </c>
       <c r="N7" s="1">
-        <v>7979284.38</v>
+        <v>7374483.35</v>
       </c>
       <c r="O7" s="1">
-        <v>4.63</v>
+        <v>4.23</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>64573.0</v>
       </c>
       <c r="D8" s="1">
-        <v>41.11</v>
+        <v>40.94</v>
       </c>
       <c r="E8" s="1">
         <v>34.371886856736</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2219495.85</v>
       </c>
       <c r="I8" s="1">
-        <v>435100.18</v>
+        <v>424122.77</v>
       </c>
       <c r="J8" s="1">
-        <v>19.603559069507</v>
+        <v>19.108968822807</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2654596.03</v>
+        <v>2643618.62</v>
       </c>
       <c r="N8" s="1">
-        <v>2654596.03</v>
+        <v>2643618.62</v>
       </c>
       <c r="O8" s="1">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C9" s="1">
         <v>601207.0</v>
       </c>
       <c r="D9" s="1">
-        <v>10.516</v>
+        <v>10.38</v>
       </c>
       <c r="E9" s="1">
         <v>4.5439133443223</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2731832.51</v>
       </c>
       <c r="I9" s="1">
-        <v>3590460.3</v>
+        <v>3508696.15</v>
       </c>
       <c r="J9" s="1">
-        <v>131.43046972525</v>
+        <v>128.43745497413</v>
       </c>
       <c r="K9">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.12</v>
+      </c>
+      <c r="L9" t="s">
+        <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>6322292.81</v>
+        <v>6240528.66</v>
       </c>
       <c r="N9" s="1">
-        <v>6322292.81</v>
+        <v>6314928.03</v>
       </c>
       <c r="O9" s="1">
-        <v>3.67</v>
+        <v>3.62</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C10" s="1">
         <v>65783.0</v>
       </c>
       <c r="D10" s="1">
-        <v>33.8</v>
+        <v>32.7</v>
       </c>
       <c r="E10" s="1">
         <v>40.562981469377</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2668354.61</v>
       </c>
       <c r="I10" s="1">
-        <v>-444889.21</v>
+        <v>-517250.51</v>
       </c>
       <c r="J10" s="1">
-        <v>-16.672791852054</v>
+        <v>-19.384624069887</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2223465.4</v>
+        <v>2151104.1</v>
       </c>
       <c r="N10" s="1">
-        <v>2223465.4</v>
+        <v>2151104.1</v>
       </c>
       <c r="O10" s="1">
-        <v>1.29</v>
+        <v>1.23</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C11" s="1">
         <v>7262.0</v>
       </c>
       <c r="D11" s="1">
-        <v>90.2</v>
+        <v>71.7</v>
       </c>
       <c r="E11" s="1">
         <v>96.837648030846</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>703235.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-48202.6</v>
+        <v>-182549.6</v>
       </c>
       <c r="J11" s="1">
-        <v>-6.8544085547505</v>
+        <v>-25.958548707047</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>655032.4</v>
+        <v>520685.4</v>
       </c>
       <c r="N11" s="1">
-        <v>655032.4</v>
+        <v>520685.4</v>
       </c>
       <c r="O11" s="1">
-        <v>0.38</v>
+        <v>0.3</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C12" s="1">
         <v>35738.0</v>
       </c>
       <c r="D12" s="1">
-        <v>90.33</v>
+        <v>89.23</v>
       </c>
       <c r="E12" s="1">
         <v>58.802834238066</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2101495.69</v>
       </c>
       <c r="I12" s="1">
-        <v>1126717.85</v>
+        <v>1087406.05</v>
       </c>
       <c r="J12" s="1">
-        <v>53.615044530498</v>
+        <v>51.744386399384</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3228213.54</v>
+        <v>3188901.74</v>
       </c>
       <c r="N12" s="1">
-        <v>3228213.54</v>
+        <v>3188901.74</v>
       </c>
       <c r="O12" s="1">
-        <v>1.88</v>
+        <v>1.83</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C13" s="1">
         <v>59025.0</v>
       </c>
       <c r="D13" s="1">
-        <v>27.21</v>
+        <v>26.06</v>
       </c>
       <c r="E13" s="1">
         <v>26.259342481999</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1549957.69</v>
       </c>
       <c r="I13" s="1">
-        <v>56112.56</v>
+        <v>-11766.19</v>
       </c>
       <c r="J13" s="1">
-        <v>3.6202639828188</v>
+        <v>-0.75912975405154</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1606070.25</v>
+        <v>1538191.5</v>
       </c>
       <c r="N13" s="1">
-        <v>1606070.25</v>
+        <v>1538191.5</v>
       </c>
       <c r="O13" s="1">
-        <v>0.93</v>
+        <v>0.88</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B14" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C14" s="1">
         <v>330955.0</v>
       </c>
       <c r="D14" s="1">
-        <v>10.655</v>
+        <v>10.84</v>
       </c>
       <c r="E14" s="1">
         <v>2.9612341254853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>980035.24</v>
       </c>
       <c r="I14" s="1">
-        <v>2546290.29</v>
+        <v>2607516.96</v>
       </c>
       <c r="J14" s="1">
-        <v>259.81619701757</v>
+        <v>266.06359175411</v>
       </c>
       <c r="K14">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="L14" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M14" s="1">
-        <v>3526325.53</v>
+        <v>3587552.2</v>
       </c>
       <c r="N14" s="1">
-        <v>3580437.01</v>
+        <v>3607336.03</v>
       </c>
       <c r="O14" s="1">
-        <v>2.08</v>
+        <v>2.07</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C15" s="1">
         <v>9083.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.3</v>
+        <v>103.0</v>
       </c>
       <c r="E15" s="1">
         <v>163.91826819333</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1488869.63</v>
       </c>
       <c r="I15" s="1">
-        <v>-577844.73</v>
+        <v>-553320.63</v>
       </c>
       <c r="J15" s="1">
-        <v>-38.810968963078</v>
+        <v>-37.163806612134</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>911024.9</v>
+        <v>935549.0</v>
       </c>
       <c r="N15" s="1">
-        <v>911024.9</v>
+        <v>935549.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C16" s="1">
         <v>191082.0</v>
       </c>
       <c r="D16" s="1">
-        <v>3.07</v>
+        <v>6.19</v>
       </c>
       <c r="E16" s="1">
         <v>6.6457061366324</v>
       </c>
       <c r="F16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G16">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H16" s="1">
         <v>1479745.39</v>
       </c>
       <c r="I16" s="1">
-        <v>-806369.56</v>
+        <v>-109603.89</v>
       </c>
       <c r="J16" s="1">
-        <v>-54.493804505112</v>
+        <v>-7.4069424875857</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>673375.83</v>
+        <v>1370141.5</v>
       </c>
       <c r="N16" s="1">
-        <v>673375.83</v>
+        <v>1370141.5</v>
       </c>
       <c r="O16" s="1">
-        <v>0.39</v>
+        <v>0.79</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C17" s="1">
         <v>36580.0</v>
       </c>
       <c r="D17" s="1">
-        <v>76.0</v>
+        <v>77.64</v>
       </c>
       <c r="E17" s="1">
         <v>52.197427829415</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1909381.91</v>
       </c>
       <c r="I17" s="1">
-        <v>870698.09</v>
+        <v>930689.29</v>
       </c>
       <c r="J17" s="1">
-        <v>45.601044266728</v>
+        <v>48.742961537747</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2780080.0</v>
+        <v>2840071.2</v>
       </c>
       <c r="N17" s="1">
-        <v>2780080.0</v>
+        <v>2840071.2</v>
       </c>
       <c r="O17" s="1">
-        <v>1.61</v>
+        <v>1.63</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C18" s="1">
         <v>80422.0</v>
       </c>
       <c r="D18" s="1">
-        <v>17.175</v>
+        <v>16.595</v>
       </c>
       <c r="E18" s="1">
         <v>10.719614906369</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>862092.87</v>
       </c>
       <c r="I18" s="1">
-        <v>519154.98</v>
+        <v>472510.22</v>
       </c>
       <c r="J18" s="1">
-        <v>60.22030781904</v>
+        <v>54.809665691818</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1381247.85</v>
+        <v>1334603.09</v>
       </c>
       <c r="N18" s="1">
-        <v>1381247.85</v>
+        <v>1334603.09</v>
       </c>
       <c r="O18" s="1">
-        <v>0.8</v>
+        <v>0.76</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C19" s="1">
         <v>34037.0</v>
       </c>
       <c r="D19" s="1">
-        <v>69.18</v>
+        <v>66.74</v>
       </c>
       <c r="E19" s="1">
         <v>56.937115785763</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1937968.61</v>
       </c>
       <c r="I19" s="1">
-        <v>416711.05</v>
+        <v>333660.77</v>
       </c>
       <c r="J19" s="1">
-        <v>21.502466440878</v>
+        <v>17.217036864183</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2354679.66</v>
+        <v>2271629.38</v>
       </c>
       <c r="N19" s="1">
-        <v>2354679.66</v>
+        <v>2271629.38</v>
       </c>
       <c r="O19" s="1">
-        <v>1.37</v>
+        <v>1.3</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C20" s="1">
         <v>51765.0</v>
       </c>
       <c r="D20" s="1">
-        <v>30.99</v>
+        <v>27.57</v>
       </c>
       <c r="E20" s="1">
         <v>22.008320293635</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1139260.7</v>
       </c>
       <c r="I20" s="1">
-        <v>464936.65</v>
+        <v>287900.35</v>
       </c>
       <c r="J20" s="1">
-        <v>40.810382557741</v>
+        <v>25.270805005386</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1604197.35</v>
+        <v>1427161.05</v>
       </c>
       <c r="N20" s="1">
-        <v>1604197.35</v>
+        <v>1427161.05</v>
       </c>
       <c r="O20" s="1">
-        <v>0.93</v>
+        <v>0.82</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B21" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C21" s="1">
         <v>27860.0</v>
       </c>
       <c r="D21" s="1">
-        <v>62.62</v>
+        <v>63.56</v>
       </c>
       <c r="E21" s="1">
         <v>143.05733847811</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>3985577.45</v>
       </c>
       <c r="I21" s="1">
-        <v>-2240984.25</v>
+        <v>-2214795.85</v>
       </c>
       <c r="J21" s="1">
-        <v>-56.22734166162</v>
+        <v>-55.570262472255</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1744593.2</v>
+        <v>1770781.6</v>
       </c>
       <c r="N21" s="1">
-        <v>1744593.2</v>
+        <v>1770781.6</v>
       </c>
       <c r="O21" s="1">
-        <v>1.01</v>
+        <v>1.02</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C22" s="1">
         <v>106963.0</v>
       </c>
       <c r="D22" s="1">
-        <v>17.36</v>
+        <v>17.68</v>
       </c>
       <c r="E22" s="1">
         <v>24.794760898628</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2652122.01</v>
       </c>
       <c r="I22" s="1">
-        <v>-795244.33</v>
+        <v>-761016.17</v>
       </c>
       <c r="J22" s="1">
-        <v>-29.98520908923</v>
+        <v>-28.694613865069</v>
       </c>
       <c r="K22">
         <v>0.78</v>
       </c>
       <c r="L22" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M22" s="1">
-        <v>1856877.68</v>
+        <v>1891105.84</v>
       </c>
       <c r="N22" s="1">
-        <v>1940144.54</v>
+        <v>1974372.7</v>
       </c>
       <c r="O22" s="1">
         <v>1.13</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C23" s="1">
         <v>23238.0</v>
       </c>
       <c r="D23" s="1">
-        <v>66.7</v>
+        <v>62.1</v>
       </c>
       <c r="E23" s="1">
         <v>61.340009897582</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1425419.15</v>
       </c>
       <c r="I23" s="1">
-        <v>124555.45</v>
+        <v>17660.65</v>
       </c>
       <c r="J23" s="1">
-        <v>8.7381630869769</v>
+        <v>1.2389794258061</v>
       </c>
       <c r="K23">
-        <v>1.35</v>
+        <v>1.59</v>
       </c>
       <c r="L23" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M23" s="1">
-        <v>1549974.6</v>
+        <v>1443079.8</v>
       </c>
       <c r="N23" s="1">
-        <v>1581354.05</v>
+        <v>1479930.93</v>
       </c>
       <c r="O23" s="1">
-        <v>0.92</v>
+        <v>0.85</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C24" s="1">
         <v>322229.0</v>
       </c>
       <c r="D24" s="1">
-        <v>13.402</v>
+        <v>13.49</v>
       </c>
       <c r="E24" s="1">
         <v>9.9763993619445</v>
       </c>
       <c r="F24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G24">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H24" s="1">
         <v>3697517.81</v>
       </c>
       <c r="I24" s="1">
-        <v>1259649.88</v>
+        <v>1337854.27</v>
       </c>
       <c r="J24" s="1">
-        <v>34.067445911775</v>
+        <v>36.182496981671</v>
       </c>
       <c r="K24">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>0.0</v>
+      </c>
+      <c r="L24">
+        <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>4957167.69</v>
+        <v>5035372.08</v>
       </c>
       <c r="N24" s="1">
-        <v>5080860.48</v>
+        <v>5035372.08</v>
       </c>
       <c r="O24" s="1">
-        <v>2.95</v>
+        <v>2.89</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C25" s="1">
         <v>55316.0</v>
       </c>
       <c r="D25" s="1">
-        <v>42.825</v>
+        <v>57.13</v>
       </c>
       <c r="E25" s="1">
         <v>27.247622206956</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1507229.47</v>
       </c>
       <c r="I25" s="1">
-        <v>861678.23</v>
+        <v>1652973.61</v>
       </c>
       <c r="J25" s="1">
-        <v>57.169677686836</v>
+        <v>109.66967159951</v>
       </c>
       <c r="K25">
         <v>0.23</v>
       </c>
       <c r="L25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M25" s="1">
-        <v>2368907.7</v>
+        <v>3160203.08</v>
       </c>
       <c r="N25" s="1">
-        <v>2381419.67</v>
+        <v>3172715.05</v>
       </c>
       <c r="O25" s="1">
-        <v>1.38</v>
+        <v>1.82</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B26" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C26" s="1">
         <v>352496.0</v>
       </c>
       <c r="D26" s="1">
-        <v>5.657</v>
+        <v>5.775</v>
       </c>
       <c r="E26" s="1">
         <v>5.4835129476647</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1932916.38</v>
       </c>
       <c r="I26" s="1">
-        <v>61153.49</v>
+        <v>102748.02</v>
       </c>
       <c r="J26" s="1">
-        <v>3.1637938729662</v>
+        <v>5.315699171632</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1994069.87</v>
+        <v>2035664.4</v>
       </c>
       <c r="N26" s="1">
-        <v>1994069.87</v>
+        <v>2035664.4</v>
       </c>
       <c r="O26" s="1">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B27" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C27" s="1">
         <v>27395.0</v>
       </c>
       <c r="D27" s="1">
-        <v>114.8</v>
+        <v>113.25</v>
       </c>
       <c r="E27" s="1">
         <v>57.840116444607</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1584529.99</v>
       </c>
       <c r="I27" s="1">
-        <v>1560416.01</v>
+        <v>1517953.76</v>
       </c>
       <c r="J27" s="1">
-        <v>98.478161969027</v>
+        <v>95.798361001675</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3144946.0</v>
+        <v>3102483.75</v>
       </c>
       <c r="N27" s="1">
-        <v>3144946.0</v>
+        <v>3102483.75</v>
       </c>
       <c r="O27" s="1">
-        <v>1.83</v>
+        <v>1.78</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B28" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C28" s="1">
         <v>72131.0</v>
       </c>
       <c r="D28" s="1">
-        <v>34.8</v>
+        <v>34.46</v>
       </c>
       <c r="E28" s="1">
         <v>23.909993206804</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1724651.72</v>
       </c>
       <c r="I28" s="1">
-        <v>785507.08</v>
+        <v>760982.54</v>
       </c>
       <c r="J28" s="1">
-        <v>45.545838089559</v>
+        <v>44.123838522018</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2510158.8</v>
+        <v>2485634.26</v>
       </c>
       <c r="N28" s="1">
-        <v>2510158.8</v>
+        <v>2485634.26</v>
       </c>
       <c r="O28" s="1">
-        <v>1.46</v>
+        <v>1.42</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B29" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C29" s="1">
         <v>643084.0</v>
       </c>
       <c r="D29" s="1">
-        <v>4.824</v>
+        <v>4.564</v>
       </c>
       <c r="E29" s="1">
         <v>4.1050863495282</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2639915.35</v>
       </c>
       <c r="I29" s="1">
-        <v>462321.87</v>
+        <v>295120.03</v>
       </c>
       <c r="J29" s="1">
-        <v>17.512753581284</v>
+        <v>11.17914746774</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>3102237.22</v>
+        <v>2935035.38</v>
       </c>
       <c r="N29" s="1">
-        <v>3102237.22</v>
+        <v>2935035.38</v>
       </c>
       <c r="O29" s="1">
-        <v>1.8</v>
+        <v>1.68</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B30" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C30" s="1">
         <v>15555.0</v>
       </c>
       <c r="D30" s="1">
-        <v>188.54</v>
+        <v>183.08</v>
       </c>
       <c r="E30" s="1">
         <v>131.89186949534</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>2051578.03</v>
       </c>
       <c r="I30" s="1">
-        <v>881161.67</v>
+        <v>796231.37</v>
       </c>
       <c r="J30" s="1">
-        <v>42.950434110469</v>
+        <v>38.810679309136</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2932739.7</v>
+        <v>2847809.4</v>
       </c>
       <c r="N30" s="1">
-        <v>2932739.7</v>
+        <v>2847809.4</v>
       </c>
       <c r="O30" s="1">
-        <v>1.7</v>
+        <v>1.63</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B31" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C31" s="1">
         <v>139624.0</v>
       </c>
       <c r="D31" s="1">
-        <v>2.365</v>
+        <v>2.285</v>
       </c>
       <c r="E31" s="1">
         <v>8.629102231708</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>1204829.77</v>
       </c>
       <c r="I31" s="1">
-        <v>-874619.01</v>
+        <v>-885788.93</v>
       </c>
       <c r="J31" s="1">
-        <v>-72.592745612519</v>
+        <v>-73.519840898354</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>330210.76</v>
+        <v>319040.84</v>
       </c>
       <c r="N31" s="1">
-        <v>330210.76</v>
+        <v>319040.84</v>
       </c>
       <c r="O31" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B32" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C32" s="1">
         <v>10247.0</v>
       </c>
       <c r="D32" s="1">
-        <v>358.9</v>
+        <v>366.05</v>
       </c>
       <c r="E32" s="1">
         <v>323.96093588367</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>3319627.71</v>
       </c>
       <c r="I32" s="1">
-        <v>358020.59</v>
+        <v>431286.64</v>
       </c>
       <c r="J32" s="1">
-        <v>10.784962088414</v>
+        <v>12.992018312801</v>
       </c>
       <c r="K32">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>7.2</v>
+      </c>
+      <c r="L32" t="s">
+        <v>104</v>
       </c>
       <c r="M32" s="1">
-        <v>3677648.3</v>
+        <v>3750914.35</v>
       </c>
       <c r="N32" s="1">
-        <v>3677648.3</v>
+        <v>3824692.75</v>
       </c>
       <c r="O32" s="1">
-        <v>2.14</v>
+        <v>2.19</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B33" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C33" s="1">
         <v>7776.0</v>
       </c>
       <c r="D33" s="1">
-        <v>483.3</v>
+        <v>451.4</v>
       </c>
       <c r="E33" s="1">
         <v>696.11158307613</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>5412963.67</v>
       </c>
       <c r="I33" s="1">
-        <v>-1654822.87</v>
+        <v>-1902877.27</v>
       </c>
       <c r="J33" s="1">
-        <v>-30.571475644136</v>
+        <v>-35.154074292909</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3758140.8</v>
+        <v>3510086.4</v>
       </c>
       <c r="N33" s="1">
-        <v>3758140.8</v>
+        <v>3510086.4</v>
       </c>
       <c r="O33" s="1">
-        <v>2.18</v>
+        <v>2.01</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B34" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C34" s="1">
         <v>20487.0</v>
       </c>
       <c r="D34" s="1">
-        <v>111.85</v>
+        <v>110.05</v>
       </c>
       <c r="E34" s="1">
         <v>178.60650021965</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>3659111.37</v>
       </c>
       <c r="I34" s="1">
-        <v>-1367640.42</v>
+        <v>-1404517.02</v>
       </c>
       <c r="J34" s="1">
-        <v>-37.376299371834</v>
+        <v>-38.384101438268</v>
       </c>
       <c r="K34">
-        <v>1.06</v>
+        <v>1.31</v>
       </c>
       <c r="L34" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M34" s="1">
-        <v>2291470.95</v>
+        <v>2254594.35</v>
       </c>
       <c r="N34" s="1">
-        <v>2313243.44</v>
+        <v>2281493.71</v>
       </c>
       <c r="O34" s="1">
-        <v>1.34</v>
+        <v>1.31</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B35" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C35" s="1">
         <v>55509.0</v>
       </c>
       <c r="D35" s="1">
-        <v>30.45</v>
+        <v>30.84</v>
       </c>
       <c r="E35" s="1">
         <v>29.041819885064</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1612082.38</v>
       </c>
       <c r="I35" s="1">
-        <v>78166.67</v>
+        <v>99815.18</v>
       </c>
       <c r="J35" s="1">
-        <v>4.8488012132482</v>
+        <v>6.1916922632701</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1690249.05</v>
+        <v>1711897.56</v>
       </c>
       <c r="N35" s="1">
-        <v>1690249.05</v>
+        <v>1711897.56</v>
       </c>
       <c r="O35" s="1">
         <v>0.98</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B36" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C36" s="1">
         <v>28338.0</v>
       </c>
       <c r="D36" s="1">
-        <v>54.38</v>
+        <v>51.24</v>
       </c>
       <c r="E36" s="1">
         <v>53.365897028725</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1512282.79</v>
       </c>
       <c r="I36" s="1">
-        <v>28737.65</v>
+        <v>-60243.67</v>
       </c>
       <c r="J36" s="1">
-        <v>1.9002828168136</v>
+        <v>-3.9836246499902</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1541020.44</v>
+        <v>1452039.12</v>
       </c>
       <c r="N36" s="1">
-        <v>1541020.44</v>
+        <v>1452039.12</v>
       </c>
       <c r="O36" s="1">
-        <v>0.9</v>
+        <v>0.83</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C37" s="1">
         <v>6094.0</v>
       </c>
       <c r="D37" s="1">
-        <v>549.4</v>
+        <v>510.8</v>
       </c>
       <c r="E37" s="1">
         <v>232.40436823105</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1416272.22</v>
       </c>
       <c r="I37" s="1">
-        <v>1931771.38</v>
+        <v>1696542.98</v>
       </c>
       <c r="J37" s="1">
-        <v>136.39831048864</v>
+        <v>119.78932835384</v>
       </c>
       <c r="K37">
-        <v>10.76</v>
+        <v>31.16</v>
       </c>
       <c r="L37" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="M37" s="1">
-        <v>3348043.6</v>
+        <v>3112815.2</v>
       </c>
       <c r="N37" s="1">
-        <v>3413595.61</v>
+        <v>3302684.81</v>
       </c>
       <c r="O37" s="1">
-        <v>1.98</v>
+        <v>1.89</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B38" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C38" s="1">
         <v>203195.0</v>
       </c>
       <c r="D38" s="1">
-        <v>13.476</v>
+        <v>13.122</v>
       </c>
       <c r="E38" s="1">
         <v>9.6436722360294</v>
       </c>
       <c r="F38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G38">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H38" s="1">
         <v>2313644.58</v>
       </c>
       <c r="I38" s="1">
-        <v>829565.39</v>
+        <v>775000.78</v>
       </c>
       <c r="J38" s="1">
-        <v>35.855351213884</v>
+        <v>33.496967801338</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3143209.97</v>
+        <v>3088645.36</v>
       </c>
       <c r="N38" s="1">
-        <v>3143209.97</v>
+        <v>3088645.36</v>
       </c>
       <c r="O38" s="1">
-        <v>1.83</v>
+        <v>1.77</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B39" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C39" s="1">
         <v>36613.0</v>
       </c>
       <c r="D39" s="1">
-        <v>79.1</v>
+        <v>79.05</v>
       </c>
       <c r="E39" s="1">
         <v>114.77446863136</v>
       </c>
       <c r="F39" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G39">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H39" s="1">
         <v>4095674.84</v>
       </c>
       <c r="I39" s="1">
-        <v>-966644.56</v>
+        <v>-940770.86</v>
       </c>
       <c r="J39" s="1">
-        <v>-23.601594310158</v>
+        <v>-22.969862031333</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3129030.28</v>
+        <v>3154903.98</v>
       </c>
       <c r="N39" s="1">
-        <v>3129030.28</v>
+        <v>3154903.98</v>
       </c>
       <c r="O39" s="1">
-        <v>1.82</v>
+        <v>1.81</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B40" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C40" s="1">
         <v>12575.0</v>
       </c>
       <c r="D40" s="1">
-        <v>131.1</v>
+        <v>158.1</v>
       </c>
       <c r="E40" s="1">
         <v>79.332385685885</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>997604.75</v>
       </c>
       <c r="I40" s="1">
-        <v>650977.75</v>
+        <v>990502.75</v>
       </c>
       <c r="J40" s="1">
-        <v>65.254074822719</v>
+        <v>99.288094809091</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1648582.5</v>
+        <v>1988107.5</v>
       </c>
       <c r="N40" s="1">
-        <v>1648582.5</v>
+        <v>1988107.5</v>
       </c>
       <c r="O40" s="1">
-        <v>0.96</v>
+        <v>1.14</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B41" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C41" s="1">
         <v>41230.0</v>
       </c>
       <c r="D41" s="1">
-        <v>45.96</v>
+        <v>48.52</v>
       </c>
       <c r="E41" s="1">
         <v>11.029391219985</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>454741.8</v>
       </c>
       <c r="I41" s="1">
-        <v>1440189.0</v>
+        <v>1545737.8</v>
       </c>
       <c r="J41" s="1">
-        <v>316.70477620487</v>
+        <v>339.91548610662</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1894930.8</v>
+        <v>2000479.6</v>
       </c>
       <c r="N41" s="1">
-        <v>1894930.8</v>
+        <v>2000479.6</v>
       </c>
       <c r="O41" s="1">
-        <v>1.1</v>
+        <v>1.15</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B42" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C42" s="1">
         <v>47987.0</v>
       </c>
       <c r="D42" s="1">
-        <v>121.76</v>
+        <v>115.9</v>
       </c>
       <c r="E42" s="1">
         <v>82.958456456957</v>
       </c>
       <c r="F42" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G42">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H42" s="1">
         <v>3880516.5</v>
       </c>
       <c r="I42" s="1">
-        <v>2432344.2</v>
+        <v>2182042.69</v>
       </c>
       <c r="J42" s="1">
-        <v>62.680939508955</v>
+        <v>56.230728306399</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>6312860.7</v>
+        <v>6062559.19</v>
       </c>
       <c r="N42" s="1">
-        <v>6312860.7</v>
+        <v>6062559.19</v>
       </c>
       <c r="O42" s="1">
-        <v>3.67</v>
+        <v>3.48</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B43" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C43" s="1">
         <v>66534.0</v>
       </c>
       <c r="D43" s="1">
-        <v>240.65</v>
+        <v>272.25</v>
       </c>
       <c r="E43" s="1">
         <v>810.80089082274</v>
       </c>
       <c r="F43" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G43">
         <v>7.47</v>
       </c>
       <c r="H43" s="1">
         <v>7232428.19</v>
       </c>
       <c r="I43" s="1">
-        <v>-5089571.85</v>
+        <v>-4808338.14</v>
       </c>
       <c r="J43" s="1">
-        <v>-70.371550415629</v>
+        <v>-66.483040186259</v>
       </c>
       <c r="K43">
         <v>0.46</v>
       </c>
       <c r="L43" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="M43" s="1">
-        <v>2142856.34</v>
+        <v>2424090.05</v>
       </c>
       <c r="N43" s="1">
-        <v>2173741.11</v>
+        <v>2454972.95</v>
       </c>
       <c r="O43" s="1">
-        <v>1.26</v>
+        <v>1.41</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B44" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C44" s="1">
         <v>118974.0</v>
       </c>
       <c r="D44" s="1">
-        <v>5.68</v>
+        <v>5.495</v>
       </c>
       <c r="E44" s="1">
         <v>8.6889933935146</v>
       </c>
       <c r="F44" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G44">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H44" s="1">
         <v>1205285.51</v>
       </c>
       <c r="I44" s="1">
-        <v>-429574.83</v>
+        <v>-447973.66</v>
       </c>
       <c r="J44" s="1">
-        <v>-35.640918806035</v>
+        <v>-37.167430976582</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>775710.68</v>
+        <v>757311.85</v>
       </c>
       <c r="N44" s="1">
-        <v>775710.68</v>
+        <v>757311.85</v>
       </c>
       <c r="O44" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B45" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C45" s="1">
         <v>315380.0</v>
       </c>
       <c r="D45" s="1">
-        <v>11.11</v>
+        <v>10.98</v>
       </c>
       <c r="E45" s="1">
         <v>9.7300750206101</v>
       </c>
       <c r="F45" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G45">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H45" s="1">
         <v>3563311.85</v>
       </c>
       <c r="I45" s="1">
-        <v>458739.22</v>
+        <v>448046.71</v>
       </c>
       <c r="J45" s="1">
-        <v>12.873956569364</v>
+        <v>12.573884320565</v>
       </c>
       <c r="K45">
         <v>0.16</v>
       </c>
       <c r="L45" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="M45" s="1">
-        <v>4022051.07</v>
+        <v>4011358.56</v>
       </c>
       <c r="N45" s="1">
-        <v>4073157.66</v>
+        <v>4062286.72</v>
       </c>
       <c r="O45" s="1">
-        <v>2.37</v>
+        <v>2.33</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B46" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C46" s="1">
         <v>23695.0</v>
       </c>
       <c r="D46" s="1">
-        <v>119.8</v>
+        <v>127.95</v>
       </c>
       <c r="E46" s="1">
         <v>29.605464021946</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>701501.47</v>
       </c>
       <c r="I46" s="1">
-        <v>2137159.53</v>
+        <v>2330273.78</v>
       </c>
       <c r="J46" s="1">
-        <v>304.65503229808</v>
+        <v>332.18373441185</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2838661.0</v>
+        <v>3031775.25</v>
       </c>
       <c r="N46" s="1">
-        <v>2838661.0</v>
+        <v>3031775.25</v>
       </c>
       <c r="O46" s="1">
-        <v>1.65</v>
+        <v>1.74</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B47" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C47" s="1">
         <v>113879.0</v>
       </c>
       <c r="D47" s="1">
-        <v>15.34</v>
+        <v>14.9</v>
       </c>
       <c r="E47" s="1">
         <v>17.915012688907</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2040143.73</v>
       </c>
       <c r="I47" s="1">
-        <v>-293239.87</v>
+        <v>-343346.63</v>
       </c>
       <c r="J47" s="1">
-        <v>-14.3734907344</v>
+        <v>-16.829531417377</v>
       </c>
       <c r="K47">
         <v>0.04</v>
       </c>
       <c r="L47" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="M47" s="1">
-        <v>1746903.86</v>
+        <v>1696797.1</v>
       </c>
       <c r="N47" s="1">
-        <v>1751003.5</v>
+        <v>1700896.74</v>
       </c>
       <c r="O47" s="1">
-        <v>1.02</v>
+        <v>0.97</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B48" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C48" s="1">
         <v>32143.0</v>
       </c>
       <c r="D48" s="1">
-        <v>80.19</v>
+        <v>79.82</v>
       </c>
       <c r="E48" s="1">
         <v>97.685278909871</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>3139897.92</v>
       </c>
       <c r="I48" s="1">
-        <v>-562350.75</v>
+        <v>-574243.66</v>
       </c>
       <c r="J48" s="1">
-        <v>-17.909841795112</v>
+        <v>-18.288609204213</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2577547.17</v>
+        <v>2565654.26</v>
       </c>
       <c r="N48" s="1">
-        <v>2577547.17</v>
+        <v>2565654.26</v>
       </c>
       <c r="O48" s="1">
-        <v>1.5</v>
+        <v>1.47</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B49" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C49" s="1">
         <v>21335.0</v>
       </c>
       <c r="D49" s="1">
-        <v>139.38</v>
+        <v>145.5</v>
       </c>
       <c r="E49" s="1">
         <v>93.535460042184</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1995579.04</v>
       </c>
       <c r="I49" s="1">
-        <v>978093.26</v>
+        <v>1108663.46</v>
       </c>
       <c r="J49" s="1">
-        <v>49.013005267885</v>
+        <v>55.555978379087</v>
       </c>
       <c r="K49">
         <v>1.35</v>
       </c>
       <c r="L49" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="M49" s="1">
-        <v>2973672.3</v>
+        <v>3104242.5</v>
       </c>
       <c r="N49" s="1">
-        <v>3002515.87</v>
+        <v>3133086.07</v>
       </c>
       <c r="O49" s="1">
-        <v>1.74</v>
+        <v>1.8</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B50" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C50" s="1">
         <v>20915.0</v>
       </c>
       <c r="D50" s="1">
-        <v>260.2</v>
+        <v>268.6</v>
       </c>
       <c r="E50" s="1">
         <v>145.20059909156</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>3036870.53</v>
       </c>
       <c r="I50" s="1">
-        <v>2405212.47</v>
+        <v>2580898.47</v>
       </c>
       <c r="J50" s="1">
-        <v>79.20036255217</v>
+        <v>84.985462649934</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5442083.0</v>
+        <v>5617769.0</v>
       </c>
       <c r="N50" s="1">
-        <v>5442083.0</v>
+        <v>5617769.0</v>
       </c>
       <c r="O50" s="1">
-        <v>3.16</v>
+        <v>3.22</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B51" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C51" s="1">
         <v>26747.0</v>
       </c>
       <c r="D51" s="1">
-        <v>167.22</v>
+        <v>180.58</v>
       </c>
       <c r="E51" s="1">
         <v>14.72990914869</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>393980.88</v>
       </c>
       <c r="I51" s="1">
-        <v>4078652.46</v>
+        <v>4435992.38</v>
       </c>
       <c r="J51" s="1">
-        <v>1035.2412177972</v>
+        <v>1125.9410304378</v>
       </c>
       <c r="K51">
         <v>0.08</v>
       </c>
       <c r="L51" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="M51" s="1">
-        <v>4472633.34</v>
+        <v>4829973.26</v>
       </c>
       <c r="N51" s="1">
-        <v>4474763.07</v>
+        <v>4832102.99</v>
       </c>
       <c r="O51" s="1">
-        <v>2.6</v>
+        <v>2.77</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B52" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C52" s="1">
         <v>18318.0</v>
       </c>
       <c r="D52" s="1">
-        <v>229.45</v>
+        <v>252.55</v>
       </c>
       <c r="E52" s="1">
         <v>115.59523801725</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>2117473.57</v>
       </c>
       <c r="I52" s="1">
-        <v>2085591.53</v>
+        <v>2508737.33</v>
       </c>
       <c r="J52" s="1">
-        <v>98.49433587027</v>
+        <v>118.47785802587</v>
       </c>
       <c r="K52">
         <v>4.22</v>
       </c>
       <c r="L52" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="M52" s="1">
-        <v>4203065.1</v>
+        <v>4626210.9</v>
       </c>
       <c r="N52" s="1">
-        <v>4280293.96</v>
+        <v>4703439.76</v>
       </c>
       <c r="O52" s="1">
-        <v>2.49</v>
+        <v>2.7</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B53" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C53" s="1">
         <v>9820.0</v>
       </c>
       <c r="D53" s="1">
-        <v>138.5</v>
+        <v>143.7</v>
       </c>
       <c r="E53" s="1">
         <v>256.81218839104</v>
       </c>
       <c r="F53" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G53">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H53" s="1">
         <v>2457561.31</v>
       </c>
       <c r="I53" s="1">
-        <v>-988096.37</v>
+        <v>-919345.71</v>
       </c>
       <c r="J53" s="1">
-        <v>-40.206377191054</v>
+        <v>-37.408861632836</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1469464.94</v>
+        <v>1538215.6</v>
       </c>
       <c r="N53" s="1">
-        <v>1469464.94</v>
+        <v>1538215.6</v>
       </c>
       <c r="O53" s="1">
-        <v>0.85</v>
+        <v>0.88</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B54" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C54" s="1">
         <v>32617.0</v>
       </c>
       <c r="D54" s="1">
-        <v>47.86</v>
+        <v>49.3</v>
       </c>
       <c r="E54" s="1">
         <v>22.292380047215</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>727110.56</v>
       </c>
       <c r="I54" s="1">
-        <v>833939.06</v>
+        <v>880907.54</v>
       </c>
       <c r="J54" s="1">
-        <v>114.6921948156</v>
+        <v>121.15180117863</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1561049.62</v>
+        <v>1608018.1</v>
       </c>
       <c r="N54" s="1">
-        <v>1561049.62</v>
+        <v>1608018.1</v>
       </c>
       <c r="O54" s="1">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B55" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C55" s="1">
         <v>105731.0</v>
       </c>
       <c r="D55" s="1">
-        <v>27.525</v>
+        <v>26.41</v>
       </c>
       <c r="E55" s="1">
         <v>18.689683252783</v>
       </c>
       <c r="F55" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G55">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H55" s="1">
         <v>2338901.63</v>
       </c>
       <c r="I55" s="1">
-        <v>1001733.48</v>
+        <v>895736.75</v>
       </c>
       <c r="J55" s="1">
-        <v>42.829226640028</v>
+        <v>38.297324629253</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>3340635.11</v>
+        <v>3234638.38</v>
       </c>
       <c r="N55" s="1">
-        <v>3340635.11</v>
+        <v>3234638.38</v>
       </c>
       <c r="O55" s="1">
-        <v>1.94</v>
+        <v>1.85</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B56" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C56" s="1">
         <v>48898.0</v>
       </c>
       <c r="D56" s="1">
-        <v>33.895</v>
+        <v>46.015</v>
       </c>
       <c r="E56" s="1">
         <v>33.829820033539</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1654210.54</v>
       </c>
       <c r="I56" s="1">
-        <v>3187.17</v>
+        <v>595830.93</v>
       </c>
       <c r="J56" s="1">
-        <v>0.19267015430817</v>
+        <v>36.019050513365</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1657397.71</v>
+        <v>2250041.47</v>
       </c>
       <c r="N56" s="1">
-        <v>1657397.71</v>
+        <v>2250041.47</v>
       </c>
       <c r="O56" s="1">
-        <v>0.96</v>
+        <v>1.29</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B57" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C57" s="1">
         <v>2804.0</v>
       </c>
       <c r="D57" s="1">
-        <v>906.2</v>
+        <v>916.8</v>
       </c>
       <c r="E57" s="1">
         <v>700.79802068474</v>
       </c>
       <c r="F57" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G57">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H57" s="1">
         <v>2110295.96</v>
       </c>
       <c r="I57" s="1">
-        <v>635068.67</v>
+        <v>691919.79</v>
       </c>
       <c r="J57" s="1">
-        <v>30.093820110427</v>
+        <v>32.787808113891</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2745364.63</v>
+        <v>2802215.75</v>
       </c>
       <c r="N57" s="1">
-        <v>2745364.63</v>
+        <v>2802215.75</v>
       </c>
       <c r="O57" s="1">
-        <v>1.59</v>
+        <v>1.61</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B58" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C58" s="1">
         <v>117073.0</v>
       </c>
       <c r="D58" s="1">
-        <v>126.3</v>
+        <v>93.75</v>
       </c>
       <c r="E58" s="1">
         <v>164.5256429749</v>
       </c>
       <c r="F58" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="G58">
-        <v>11.14</v>
+        <v>10.91</v>
       </c>
       <c r="H58" s="1">
         <v>1789092.2</v>
       </c>
       <c r="I58" s="1">
-        <v>-461658.33</v>
+        <v>-783302.57</v>
       </c>
       <c r="J58" s="1">
-        <v>-25.804054704391</v>
+        <v>-43.782124252736</v>
       </c>
       <c r="K58">
-        <v>0.07</v>
+        <v>0.27</v>
       </c>
       <c r="L58" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="M58" s="1">
-        <v>1327433.87</v>
+        <v>1005789.63</v>
       </c>
       <c r="N58" s="1">
-        <v>1335537.43</v>
+        <v>1037127.58</v>
       </c>
       <c r="O58" s="1">
-        <v>0.78</v>
+        <v>0.59</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B59" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C59" s="1">
         <v>76186.0</v>
       </c>
       <c r="D59" s="1">
-        <v>43.13</v>
+        <v>42.97</v>
       </c>
       <c r="E59" s="1">
         <v>38.53910757882</v>
       </c>
       <c r="F59" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G59">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H59" s="1">
         <v>3420689.92</v>
       </c>
       <c r="I59" s="1">
-        <v>351156.52</v>
+        <v>371547.51</v>
       </c>
       <c r="J59" s="1">
-        <v>10.2656636004</v>
+        <v>10.861771124814</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>3771846.44</v>
+        <v>3792237.43</v>
       </c>
       <c r="N59" s="1">
-        <v>3771846.44</v>
+        <v>3792237.43</v>
       </c>
       <c r="O59" s="1">
-        <v>2.19</v>
+        <v>2.17</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B60" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C60" s="1">
         <v>74184.0</v>
       </c>
       <c r="D60" s="1">
-        <v>11.16</v>
+        <v>10.665</v>
       </c>
       <c r="E60" s="1">
         <v>18.786497627521</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>1393657.54</v>
       </c>
       <c r="I60" s="1">
-        <v>-565764.1</v>
+        <v>-602485.18</v>
       </c>
       <c r="J60" s="1">
-        <v>-40.595632984557</v>
+        <v>-43.230504102177</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>827893.44</v>
+        <v>791172.36</v>
       </c>
       <c r="N60" s="1">
-        <v>827893.44</v>
+        <v>791172.36</v>
       </c>
       <c r="O60" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B61" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C61" s="1">
         <v>97366.0</v>
       </c>
       <c r="D61" s="1">
-        <v>197.5</v>
+        <v>195.15</v>
       </c>
       <c r="E61" s="1">
         <v>169.26291949962</v>
       </c>
       <c r="F61" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G61">
         <v>7.47</v>
       </c>
       <c r="H61" s="1">
         <v>2214501.76</v>
       </c>
       <c r="I61" s="1">
-        <v>359080.09</v>
+        <v>328303.55</v>
       </c>
       <c r="J61" s="1">
-        <v>16.214938117728</v>
+        <v>14.825165458437</v>
       </c>
       <c r="K61">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="L61" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="M61" s="1">
-        <v>2573581.85</v>
+        <v>2542805.31</v>
       </c>
       <c r="N61" s="1">
-        <v>2582755.32</v>
+        <v>2544939.42</v>
       </c>
       <c r="O61" s="1">
-        <v>1.5</v>
+        <v>1.46</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B62" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C62" s="1">
         <v>71299.0</v>
       </c>
       <c r="D62" s="1">
-        <v>6.91</v>
+        <v>7.06</v>
       </c>
       <c r="E62" s="1">
         <v>19.511494551116</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>1391150.05</v>
       </c>
       <c r="I62" s="1">
-        <v>-898473.96</v>
+        <v>-887779.11</v>
       </c>
       <c r="J62" s="1">
-        <v>-64.584978450024</v>
+        <v>-63.816200847637</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>492676.09</v>
+        <v>503370.94</v>
       </c>
       <c r="N62" s="1">
-        <v>492676.09</v>
+        <v>503370.94</v>
       </c>
       <c r="O62" s="1">
         <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B63" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C63" s="1">
-        <v>2434.0</v>
+        <v>74562.0</v>
       </c>
       <c r="D63" s="1">
-        <v>1072.64</v>
+        <v>0.0</v>
       </c>
       <c r="E63" s="1">
-        <v>1068.0227074774</v>
+        <v>0.0</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2599567.27</v>
+        <v>0.0</v>
       </c>
       <c r="I63" s="1">
-        <v>11238.49</v>
+        <v>0.0</v>
       </c>
       <c r="J63" s="1">
-        <v>0.43232156865862</v>
+        <v>0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2610805.76</v>
+        <v>0.0</v>
       </c>
       <c r="N63" s="1">
-        <v>2610805.76</v>
+        <v>0.0</v>
       </c>
       <c r="O63" s="1">
-        <v>1.52</v>
+        <v>0.0</v>
       </c>
       <c r="P63">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16">
+      <c r="A64" t="s">
+        <v>180</v>
+      </c>
+      <c r="B64" t="s">
+        <v>181</v>
+      </c>
+      <c r="C64" s="1">
+        <v>74562.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J64" s="1">
+        <v>0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64">
+        <v>0.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16">
+      <c r="A65" t="s">
+        <v>182</v>
+      </c>
+      <c r="B65" t="s">
+        <v>183</v>
+      </c>
+      <c r="C65" s="1">
+        <v>2642.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>1073.9</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1069.0636866011</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>2824466.26</v>
+      </c>
+      <c r="I65" s="1">
+        <v>12777.54</v>
+      </c>
+      <c r="J65" s="1">
+        <v>0.45238777254857</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65">
+        <v>0.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>2837243.8</v>
+      </c>
+      <c r="N65" s="1">
+        <v>2837243.8</v>
+      </c>
+      <c r="O65" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="P65">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>