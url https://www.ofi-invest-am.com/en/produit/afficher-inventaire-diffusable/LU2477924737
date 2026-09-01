--- v4 (2026-07-30)
+++ v5 (2026-09-01)
@@ -130,96 +130,93 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
-    <t>7 870.82</t>
+    <t>11 355.21</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
-    <t>16 223.35</t>
-[...1 lines deleted...]
-  <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
-[...2 lines deleted...]
-    <t>74 399.37</t>
+    <t>BANCO SANTANDER</t>
+  </si>
+  <si>
+    <t>13 527.16</t>
   </si>
   <si>
     <t>LU1704650164</t>
   </si>
   <si>
     <t>BEFESA SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
@@ -277,50 +274,53 @@
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>83 266.86</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>36 851.13</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
+    <t>27 563.36</t>
+  </si>
+  <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
@@ -328,177 +328,174 @@
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0014009YQ1</t>
   </si>
   <si>
     <t>LHYFE SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
-    <t>73 778.40</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>26 899.36</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>189 869.61</t>
+    <t>82 188.63</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PLC</t>
   </si>
   <si>
+    <t>75 541.11</t>
+  </si>
+  <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>30 882.90</t>
+    <t>30 878.75</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
-    <t>50 928.16</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
   <si>
     <t>4 099.64</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
-    <t>28 843.57</t>
+    <t>34 910.71</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>2 129.73</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>77 228.86</t>
   </si>
@@ -520,72 +517,75 @@
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>31 337.95</t>
+    <t>14 206.83</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
+    <t>35 655.42</t>
+  </si>
+  <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
-    <t>2 134.11</t>
+    <t>2 133.82</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
   </si>
   <si>
     <t>FR0014014SF6</t>
   </si>
   <si>
     <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
   </si>
   <si>
     <t>FR0014014SG4</t>
   </si>
   <si>
     <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
@@ -973,211 +973,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1366468.0</v>
+        <v>1363432.0</v>
       </c>
       <c r="D2">
-        <v>18.32</v>
+        <v>18.89</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>25031433.57</v>
+        <v>25750325.61</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>25031433.57</v>
+        <v>25750325.61</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>6947.0</v>
+        <v>6755.0</v>
       </c>
       <c r="D3">
-        <v>1989.31</v>
+        <v>2053.2</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>13819734.82</v>
+        <v>13869376.33</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>13819734.82</v>
+        <v>13869376.33</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>819802.02</v>
+        <v>821117.02</v>
       </c>
       <c r="D4">
-        <v>163.49</v>
+        <v>168.6</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>134026720.21</v>
+        <v>138436231.25</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>134026720.21</v>
+        <v>138436231.25</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>50.0</v>
       </c>
       <c r="D5">
-        <v>1435.78</v>
+        <v>1481.31</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>71788.86</v>
+        <v>74065.44</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>71788.86</v>
+        <v>74065.44</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>12026.0</v>
+        <v>12846.0</v>
       </c>
       <c r="D6">
-        <v>124.53</v>
+        <v>128.52</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1497628.5</v>
+        <v>1650942.45</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1497628.5</v>
+        <v>1650942.45</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>113.35</v>
+        <v>116.92</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11335.36</v>
+        <v>11691.73</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11335.36</v>
+        <v>11691.73</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1229,3084 +1229,3084 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13504.0</v>
       </c>
       <c r="D2" s="1">
-        <v>247.4</v>
+        <v>244.2</v>
       </c>
       <c r="E2" s="1">
         <v>185.79711048578</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2509004.18</v>
       </c>
       <c r="I2" s="1">
-        <v>831885.42</v>
+        <v>788672.62</v>
       </c>
       <c r="J2" s="1">
-        <v>33.155999764018</v>
+        <v>31.433690955429</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3340889.6</v>
+        <v>3297676.8</v>
       </c>
       <c r="N2" s="1">
-        <v>3340889.6</v>
+        <v>3297676.8</v>
       </c>
       <c r="O2" s="1">
-        <v>1.92</v>
+        <v>1.83</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
         <v>10940.0</v>
       </c>
       <c r="D3" s="1">
-        <v>147.4</v>
+        <v>165.0</v>
       </c>
       <c r="E3" s="1">
         <v>172.63322760512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1888607.51</v>
       </c>
       <c r="I3" s="1">
-        <v>-276051.51</v>
+        <v>-83507.51</v>
       </c>
       <c r="J3" s="1">
-        <v>-14.616669082291</v>
+        <v>-4.4216444951021</v>
       </c>
       <c r="K3">
-        <v>0.72</v>
+        <v>1.04</v>
       </c>
       <c r="L3" t="s">
         <v>38</v>
       </c>
       <c r="M3" s="1">
-        <v>1612556.0</v>
+        <v>1805100.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1620426.82</v>
+        <v>1816455.21</v>
       </c>
       <c r="O3" s="1">
-        <v>0.93</v>
+        <v>1.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>52899.0</v>
       </c>
       <c r="D4" s="1">
-        <v>64.4</v>
+        <v>69.24</v>
       </c>
       <c r="E4" s="1">
         <v>53.141632545039</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2811139.22</v>
       </c>
       <c r="I4" s="1">
-        <v>595556.38</v>
+        <v>851587.54</v>
       </c>
       <c r="J4" s="1">
-        <v>21.185588239916</v>
+        <v>30.293324995836</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3406695.6</v>
+        <v>3662726.76</v>
       </c>
       <c r="N4" s="1">
-        <v>3406695.6</v>
+        <v>3662726.76</v>
       </c>
       <c r="O4" s="1">
-        <v>1.95</v>
+        <v>2.04</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>51402.0</v>
       </c>
       <c r="D5" s="1">
-        <v>36.4</v>
+        <v>35.36</v>
       </c>
       <c r="E5" s="1">
         <v>41.854601377378</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2151410.22</v>
       </c>
       <c r="I5" s="1">
-        <v>-280377.42</v>
+        <v>-333835.5</v>
       </c>
       <c r="J5" s="1">
-        <v>-13.032262159655</v>
+        <v>-15.517054669379</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1871032.8</v>
+        <v>1817574.72</v>
       </c>
       <c r="N5" s="1">
-        <v>1871032.8</v>
+        <v>1817574.72</v>
       </c>
       <c r="O5" s="1">
-        <v>1.07</v>
+        <v>1.01</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>7069.0</v>
       </c>
       <c r="D6" s="1">
-        <v>1222.4</v>
+        <v>1394.0</v>
       </c>
       <c r="E6" s="1">
         <v>525.84801810723</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3717219.64</v>
       </c>
       <c r="I6" s="1">
-        <v>4923925.96</v>
+        <v>6136966.36</v>
       </c>
       <c r="J6" s="1">
-        <v>132.46260476553</v>
+        <v>165.09560785598</v>
       </c>
       <c r="K6">
-        <v>2.29</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>0.0</v>
+      </c>
+      <c r="L6">
+        <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>8641145.6</v>
+        <v>9854186.0</v>
       </c>
       <c r="N6" s="1">
-        <v>8657368.95</v>
+        <v>9854186.0</v>
       </c>
       <c r="O6" s="1">
-        <v>4.96</v>
+        <v>5.48</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>45642.0</v>
       </c>
       <c r="D7" s="1">
-        <v>139.48</v>
+        <v>134.34</v>
       </c>
       <c r="E7" s="1">
         <v>106.44088668332</v>
       </c>
       <c r="F7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G7">
         <v>0.86</v>
       </c>
       <c r="H7" s="1">
         <v>5632872.65</v>
       </c>
       <c r="I7" s="1">
-        <v>1741610.7</v>
+        <v>1459548.2</v>
       </c>
       <c r="J7" s="1">
-        <v>30.918694744501</v>
+        <v>25.911258618638</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>7374483.35</v>
+        <v>7092420.85</v>
       </c>
       <c r="N7" s="1">
-        <v>7374483.35</v>
+        <v>7092420.85</v>
       </c>
       <c r="O7" s="1">
-        <v>4.23</v>
+        <v>3.94</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>64573.0</v>
       </c>
       <c r="D8" s="1">
-        <v>40.94</v>
+        <v>39.57</v>
       </c>
       <c r="E8" s="1">
         <v>34.371886856736</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2219495.85</v>
       </c>
       <c r="I8" s="1">
-        <v>424122.77</v>
+        <v>335657.76</v>
       </c>
       <c r="J8" s="1">
-        <v>19.108968822807</v>
+        <v>15.123153305288</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2643618.62</v>
+        <v>2555153.61</v>
       </c>
       <c r="N8" s="1">
-        <v>2643618.62</v>
+        <v>2555153.61</v>
       </c>
       <c r="O8" s="1">
-        <v>1.52</v>
+        <v>1.42</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C9" s="1">
         <v>601207.0</v>
       </c>
       <c r="D9" s="1">
-        <v>10.38</v>
+        <v>10.656</v>
       </c>
       <c r="E9" s="1">
         <v>4.5439133443223</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2731832.51</v>
       </c>
       <c r="I9" s="1">
-        <v>3508696.15</v>
+        <v>3674629.28</v>
       </c>
       <c r="J9" s="1">
-        <v>128.43745497413</v>
+        <v>134.51151439734</v>
       </c>
       <c r="K9">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="L9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>6240528.66</v>
+        <v>6406461.79</v>
       </c>
       <c r="N9" s="1">
-        <v>6314928.03</v>
+        <v>6419988.95</v>
       </c>
       <c r="O9" s="1">
-        <v>3.62</v>
+        <v>3.57</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C10" s="1">
         <v>65783.0</v>
       </c>
       <c r="D10" s="1">
-        <v>32.7</v>
+        <v>36.0</v>
       </c>
       <c r="E10" s="1">
         <v>40.562981469377</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2668354.61</v>
       </c>
       <c r="I10" s="1">
-        <v>-517250.51</v>
+        <v>-300166.61</v>
       </c>
       <c r="J10" s="1">
-        <v>-19.384624069887</v>
+        <v>-11.249127416389</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2151104.1</v>
+        <v>2368188.0</v>
       </c>
       <c r="N10" s="1">
-        <v>2151104.1</v>
+        <v>2368188.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.23</v>
+        <v>1.32</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C11" s="1">
         <v>7262.0</v>
       </c>
       <c r="D11" s="1">
-        <v>71.7</v>
+        <v>71.5</v>
       </c>
       <c r="E11" s="1">
         <v>96.837648030846</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>703235.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-182549.6</v>
+        <v>-184002.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-25.958548707047</v>
+        <v>-26.165079951936</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>520685.4</v>
+        <v>519233.0</v>
       </c>
       <c r="N11" s="1">
-        <v>520685.4</v>
+        <v>519233.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C12" s="1">
         <v>35738.0</v>
       </c>
       <c r="D12" s="1">
-        <v>89.23</v>
+        <v>92.58</v>
       </c>
       <c r="E12" s="1">
         <v>58.802834238066</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2101495.69</v>
       </c>
       <c r="I12" s="1">
-        <v>1087406.05</v>
+        <v>1207128.35</v>
       </c>
       <c r="J12" s="1">
-        <v>51.744386399384</v>
+        <v>57.441390707777</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3188901.74</v>
+        <v>3308624.04</v>
       </c>
       <c r="N12" s="1">
-        <v>3188901.74</v>
+        <v>3308624.04</v>
       </c>
       <c r="O12" s="1">
-        <v>1.83</v>
+        <v>1.84</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C13" s="1">
         <v>59025.0</v>
       </c>
       <c r="D13" s="1">
-        <v>26.06</v>
+        <v>25.99</v>
       </c>
       <c r="E13" s="1">
         <v>26.259342481999</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1549957.69</v>
       </c>
       <c r="I13" s="1">
-        <v>-11766.19</v>
+        <v>-15897.94</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.75912975405154</v>
+        <v>-1.0257015467306</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1538191.5</v>
+        <v>1534059.75</v>
       </c>
       <c r="N13" s="1">
-        <v>1538191.5</v>
+        <v>1534059.75</v>
       </c>
       <c r="O13" s="1">
-        <v>0.88</v>
+        <v>0.85</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C14" s="1">
         <v>330955.0</v>
       </c>
       <c r="D14" s="1">
-        <v>10.84</v>
+        <v>11.56</v>
       </c>
       <c r="E14" s="1">
         <v>2.9612341254853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>980035.24</v>
       </c>
       <c r="I14" s="1">
-        <v>2607516.96</v>
+        <v>2845804.56</v>
       </c>
       <c r="J14" s="1">
-        <v>266.06359175411</v>
+        <v>290.37777866029</v>
       </c>
       <c r="K14">
         <v>0.06</v>
       </c>
       <c r="L14" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M14" s="1">
-        <v>3587552.2</v>
+        <v>3825839.8</v>
       </c>
       <c r="N14" s="1">
-        <v>3607336.03</v>
+        <v>3845623.63</v>
       </c>
       <c r="O14" s="1">
-        <v>2.07</v>
+        <v>2.14</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C15" s="1">
         <v>9083.0</v>
       </c>
       <c r="D15" s="1">
-        <v>103.0</v>
+        <v>109.1</v>
       </c>
       <c r="E15" s="1">
         <v>163.91826819333</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1488869.63</v>
       </c>
       <c r="I15" s="1">
-        <v>-553320.63</v>
+        <v>-497914.33</v>
       </c>
       <c r="J15" s="1">
-        <v>-37.163806612134</v>
+        <v>-33.442439819261</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>935549.0</v>
+        <v>990955.3</v>
       </c>
       <c r="N15" s="1">
-        <v>935549.0</v>
+        <v>990955.3</v>
       </c>
       <c r="O15" s="1">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C16" s="1">
         <v>191082.0</v>
       </c>
       <c r="D16" s="1">
-        <v>6.19</v>
+        <v>8.145</v>
       </c>
       <c r="E16" s="1">
         <v>6.6457061366324</v>
       </c>
       <c r="F16" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G16">
         <v>0.86</v>
       </c>
       <c r="H16" s="1">
         <v>1479745.39</v>
       </c>
       <c r="I16" s="1">
-        <v>-109603.89</v>
+        <v>320515.12</v>
       </c>
       <c r="J16" s="1">
-        <v>-7.4069424875857</v>
+        <v>21.660153305157</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1370141.5</v>
+        <v>1800260.51</v>
       </c>
       <c r="N16" s="1">
-        <v>1370141.5</v>
+        <v>1800260.51</v>
       </c>
       <c r="O16" s="1">
-        <v>0.79</v>
+        <v>1.0</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C17" s="1">
         <v>36580.0</v>
       </c>
       <c r="D17" s="1">
-        <v>77.64</v>
+        <v>76.16</v>
       </c>
       <c r="E17" s="1">
         <v>52.197427829415</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1909381.91</v>
       </c>
       <c r="I17" s="1">
-        <v>930689.29</v>
+        <v>876550.89</v>
       </c>
       <c r="J17" s="1">
-        <v>48.742961537747</v>
+        <v>45.907572780974</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2840071.2</v>
+        <v>2785932.8</v>
       </c>
       <c r="N17" s="1">
-        <v>2840071.2</v>
+        <v>2785932.8</v>
       </c>
       <c r="O17" s="1">
-        <v>1.63</v>
+        <v>1.55</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C18" s="1">
         <v>80422.0</v>
       </c>
       <c r="D18" s="1">
-        <v>16.595</v>
+        <v>16.45</v>
       </c>
       <c r="E18" s="1">
         <v>10.719614906369</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>862092.87</v>
       </c>
       <c r="I18" s="1">
-        <v>472510.22</v>
+        <v>460849.03</v>
       </c>
       <c r="J18" s="1">
-        <v>54.809665691818</v>
+        <v>53.457005160013</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1334603.09</v>
+        <v>1322941.9</v>
       </c>
       <c r="N18" s="1">
-        <v>1334603.09</v>
+        <v>1322941.9</v>
       </c>
       <c r="O18" s="1">
-        <v>0.76</v>
+        <v>0.74</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C19" s="1">
         <v>34037.0</v>
       </c>
       <c r="D19" s="1">
-        <v>66.74</v>
+        <v>61.36</v>
       </c>
       <c r="E19" s="1">
         <v>56.937115785763</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1937968.61</v>
       </c>
       <c r="I19" s="1">
-        <v>333660.77</v>
+        <v>150541.71</v>
       </c>
       <c r="J19" s="1">
-        <v>17.217036864183</v>
+        <v>7.7680159122908</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2271629.38</v>
+        <v>2088510.32</v>
       </c>
       <c r="N19" s="1">
-        <v>2271629.38</v>
+        <v>2088510.32</v>
       </c>
       <c r="O19" s="1">
-        <v>1.3</v>
+        <v>1.16</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C20" s="1">
         <v>51765.0</v>
       </c>
       <c r="D20" s="1">
-        <v>27.57</v>
+        <v>28.82</v>
       </c>
       <c r="E20" s="1">
         <v>22.008320293635</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1139260.7</v>
       </c>
       <c r="I20" s="1">
-        <v>287900.35</v>
+        <v>352606.6</v>
       </c>
       <c r="J20" s="1">
-        <v>25.270805005386</v>
+        <v>30.950475163411</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1427161.05</v>
+        <v>1491867.3</v>
       </c>
       <c r="N20" s="1">
-        <v>1427161.05</v>
+        <v>1491867.3</v>
       </c>
       <c r="O20" s="1">
-        <v>0.82</v>
+        <v>0.83</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C21" s="1">
         <v>27860.0</v>
       </c>
       <c r="D21" s="1">
-        <v>63.56</v>
+        <v>71.4</v>
       </c>
       <c r="E21" s="1">
         <v>143.05733847811</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>3985577.45</v>
       </c>
       <c r="I21" s="1">
-        <v>-2214795.85</v>
+        <v>-1996373.45</v>
       </c>
       <c r="J21" s="1">
-        <v>-55.570262472255</v>
+        <v>-50.08994242478</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1770781.6</v>
+        <v>1989204.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1770781.6</v>
+        <v>1989204.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.02</v>
+        <v>1.11</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="C22" s="1">
         <v>106963.0</v>
       </c>
       <c r="D22" s="1">
-        <v>17.68</v>
+        <v>16.82</v>
       </c>
       <c r="E22" s="1">
         <v>24.794760898628</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2652122.01</v>
       </c>
       <c r="I22" s="1">
-        <v>-761016.17</v>
+        <v>-853004.35</v>
       </c>
       <c r="J22" s="1">
-        <v>-28.694613865069</v>
+        <v>-32.163088530003</v>
       </c>
       <c r="K22">
         <v>0.78</v>
       </c>
       <c r="L22" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="M22" s="1">
-        <v>1891105.84</v>
+        <v>1799117.66</v>
       </c>
       <c r="N22" s="1">
-        <v>1974372.7</v>
+        <v>1882384.52</v>
       </c>
       <c r="O22" s="1">
-        <v>1.13</v>
+        <v>1.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>81</v>
+      </c>
+      <c r="B23" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C23" s="1">
         <v>23238.0</v>
       </c>
       <c r="D23" s="1">
-        <v>62.1</v>
+        <v>65.78</v>
       </c>
       <c r="E23" s="1">
         <v>61.340009897582</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1425419.15</v>
       </c>
       <c r="I23" s="1">
-        <v>17660.65</v>
+        <v>103176.49</v>
       </c>
       <c r="J23" s="1">
-        <v>1.2389794258061</v>
+        <v>7.2383263547427</v>
       </c>
       <c r="K23">
         <v>1.59</v>
       </c>
       <c r="L23" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M23" s="1">
-        <v>1443079.8</v>
+        <v>1528595.64</v>
       </c>
       <c r="N23" s="1">
-        <v>1479930.93</v>
+        <v>1565446.77</v>
       </c>
       <c r="O23" s="1">
-        <v>0.85</v>
+        <v>0.87</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="C24" s="1">
         <v>322229.0</v>
       </c>
       <c r="D24" s="1">
-        <v>13.49</v>
+        <v>13.826</v>
       </c>
       <c r="E24" s="1">
         <v>9.9763993619445</v>
       </c>
       <c r="F24" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G24">
         <v>0.86</v>
       </c>
       <c r="H24" s="1">
         <v>3697517.81</v>
       </c>
       <c r="I24" s="1">
-        <v>1337854.27</v>
+        <v>1455785.01</v>
       </c>
       <c r="J24" s="1">
-        <v>36.182496981671</v>
+        <v>39.371953964976</v>
       </c>
       <c r="K24">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.09</v>
+      </c>
+      <c r="L24" t="s">
+        <v>86</v>
       </c>
       <c r="M24" s="1">
-        <v>5035372.08</v>
+        <v>5153302.82</v>
       </c>
       <c r="N24" s="1">
-        <v>5035372.08</v>
+        <v>5180866.18</v>
       </c>
       <c r="O24" s="1">
-        <v>2.89</v>
+        <v>2.88</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>87</v>
       </c>
       <c r="B25" t="s">
         <v>88</v>
       </c>
       <c r="C25" s="1">
         <v>55316.0</v>
       </c>
       <c r="D25" s="1">
-        <v>57.13</v>
+        <v>80.35</v>
       </c>
       <c r="E25" s="1">
         <v>27.247622206956</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1507229.47</v>
       </c>
       <c r="I25" s="1">
-        <v>1652973.61</v>
+        <v>2937411.13</v>
       </c>
       <c r="J25" s="1">
-        <v>109.66967159951</v>
+        <v>194.88811680414</v>
       </c>
       <c r="K25">
         <v>0.23</v>
       </c>
       <c r="L25" t="s">
         <v>89</v>
       </c>
       <c r="M25" s="1">
-        <v>3160203.08</v>
+        <v>4444640.6</v>
       </c>
       <c r="N25" s="1">
-        <v>3172715.05</v>
+        <v>4457152.57</v>
       </c>
       <c r="O25" s="1">
-        <v>1.82</v>
+        <v>2.48</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>90</v>
       </c>
       <c r="B26" t="s">
         <v>91</v>
       </c>
       <c r="C26" s="1">
         <v>352496.0</v>
       </c>
       <c r="D26" s="1">
-        <v>5.775</v>
+        <v>5.694</v>
       </c>
       <c r="E26" s="1">
         <v>5.4835129476647</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1932916.38</v>
       </c>
       <c r="I26" s="1">
-        <v>102748.02</v>
+        <v>74195.84</v>
       </c>
       <c r="J26" s="1">
-        <v>5.315699171632</v>
+        <v>3.8385437035823</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2035664.4</v>
+        <v>2007112.22</v>
       </c>
       <c r="N26" s="1">
-        <v>2035664.4</v>
+        <v>2007112.22</v>
       </c>
       <c r="O26" s="1">
-        <v>1.17</v>
+        <v>1.12</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>92</v>
       </c>
       <c r="B27" t="s">
         <v>93</v>
       </c>
       <c r="C27" s="1">
         <v>27395.0</v>
       </c>
       <c r="D27" s="1">
-        <v>113.25</v>
+        <v>113.65</v>
       </c>
       <c r="E27" s="1">
         <v>57.840116444607</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1584529.99</v>
       </c>
       <c r="I27" s="1">
-        <v>1517953.76</v>
+        <v>1528911.76</v>
       </c>
       <c r="J27" s="1">
-        <v>95.798361001675</v>
+        <v>96.489922541636</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3102483.75</v>
+        <v>3113441.75</v>
       </c>
       <c r="N27" s="1">
-        <v>3102483.75</v>
+        <v>3113441.75</v>
       </c>
       <c r="O27" s="1">
-        <v>1.78</v>
+        <v>1.73</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>94</v>
       </c>
       <c r="B28" t="s">
         <v>95</v>
       </c>
       <c r="C28" s="1">
         <v>72131.0</v>
       </c>
       <c r="D28" s="1">
-        <v>34.46</v>
+        <v>34.76</v>
       </c>
       <c r="E28" s="1">
         <v>23.909993206804</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1724651.72</v>
       </c>
       <c r="I28" s="1">
-        <v>760982.54</v>
+        <v>782621.84</v>
       </c>
       <c r="J28" s="1">
-        <v>44.123838522018</v>
+        <v>45.37854402279</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2485634.26</v>
+        <v>2507273.56</v>
       </c>
       <c r="N28" s="1">
-        <v>2485634.26</v>
+        <v>2507273.56</v>
       </c>
       <c r="O28" s="1">
-        <v>1.42</v>
+        <v>1.39</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>96</v>
       </c>
       <c r="B29" t="s">
         <v>97</v>
       </c>
       <c r="C29" s="1">
         <v>643084.0</v>
       </c>
       <c r="D29" s="1">
-        <v>4.564</v>
+        <v>4.43</v>
       </c>
       <c r="E29" s="1">
         <v>4.1050863495282</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2639915.35</v>
       </c>
       <c r="I29" s="1">
-        <v>295120.03</v>
+        <v>208946.77</v>
       </c>
       <c r="J29" s="1">
-        <v>11.17914746774</v>
+        <v>7.914904165393</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2935035.38</v>
+        <v>2848862.12</v>
       </c>
       <c r="N29" s="1">
-        <v>2935035.38</v>
+        <v>2848862.12</v>
       </c>
       <c r="O29" s="1">
-        <v>1.68</v>
+        <v>1.58</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>98</v>
       </c>
       <c r="B30" t="s">
         <v>99</v>
       </c>
       <c r="C30" s="1">
         <v>15555.0</v>
       </c>
       <c r="D30" s="1">
-        <v>183.08</v>
+        <v>177.42</v>
       </c>
       <c r="E30" s="1">
         <v>131.89186949534</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>2051578.03</v>
       </c>
       <c r="I30" s="1">
-        <v>796231.37</v>
+        <v>708190.07</v>
       </c>
       <c r="J30" s="1">
-        <v>38.810679309136</v>
+        <v>34.519285137792</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2847809.4</v>
+        <v>2759768.1</v>
       </c>
       <c r="N30" s="1">
-        <v>2847809.4</v>
+        <v>2759768.1</v>
       </c>
       <c r="O30" s="1">
-        <v>1.63</v>
+        <v>1.53</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>100</v>
       </c>
       <c r="B31" t="s">
         <v>101</v>
       </c>
       <c r="C31" s="1">
         <v>139624.0</v>
       </c>
       <c r="D31" s="1">
-        <v>2.285</v>
+        <v>2.3</v>
       </c>
       <c r="E31" s="1">
         <v>8.629102231708</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>1204829.77</v>
       </c>
       <c r="I31" s="1">
-        <v>-885788.93</v>
+        <v>-883694.57</v>
       </c>
       <c r="J31" s="1">
-        <v>-73.519840898354</v>
+        <v>-73.34601053226</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>319040.84</v>
+        <v>321135.2</v>
       </c>
       <c r="N31" s="1">
-        <v>319040.84</v>
+        <v>321135.2</v>
       </c>
       <c r="O31" s="1">
         <v>0.18</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>102</v>
       </c>
       <c r="B32" t="s">
         <v>103</v>
       </c>
       <c r="C32" s="1">
         <v>10247.0</v>
       </c>
       <c r="D32" s="1">
-        <v>366.05</v>
+        <v>379.4</v>
       </c>
       <c r="E32" s="1">
         <v>323.96093588367</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>3319627.71</v>
       </c>
       <c r="I32" s="1">
-        <v>431286.64</v>
+        <v>568084.09</v>
       </c>
       <c r="J32" s="1">
-        <v>12.992018312801</v>
+        <v>17.112885528962</v>
       </c>
       <c r="K32">
-        <v>7.2</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>0.0</v>
+      </c>
+      <c r="L32">
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3750914.35</v>
+        <v>3887711.8</v>
       </c>
       <c r="N32" s="1">
-        <v>3824692.75</v>
+        <v>3887711.8</v>
       </c>
       <c r="O32" s="1">
-        <v>2.19</v>
+        <v>2.16</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>104</v>
+      </c>
+      <c r="B33" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="C33" s="1">
         <v>7776.0</v>
       </c>
       <c r="D33" s="1">
-        <v>451.4</v>
+        <v>469.8</v>
       </c>
       <c r="E33" s="1">
         <v>696.11158307613</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>5412963.67</v>
       </c>
       <c r="I33" s="1">
-        <v>-1902877.27</v>
+        <v>-1759798.87</v>
       </c>
       <c r="J33" s="1">
-        <v>-35.154074292909</v>
+        <v>-32.510819899887</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3510086.4</v>
+        <v>3653164.8</v>
       </c>
       <c r="N33" s="1">
-        <v>3510086.4</v>
+        <v>3653164.8</v>
       </c>
       <c r="O33" s="1">
-        <v>2.01</v>
+        <v>2.03</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>106</v>
+      </c>
+      <c r="B34" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="C34" s="1">
         <v>20487.0</v>
       </c>
       <c r="D34" s="1">
-        <v>110.05</v>
+        <v>130.85</v>
       </c>
       <c r="E34" s="1">
         <v>178.60650021965</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>3659111.37</v>
       </c>
       <c r="I34" s="1">
-        <v>-1404517.02</v>
+        <v>-978387.42</v>
       </c>
       <c r="J34" s="1">
-        <v>-38.384101438268</v>
+        <v>-26.73838867058</v>
       </c>
       <c r="K34">
         <v>1.31</v>
       </c>
       <c r="L34" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M34" s="1">
-        <v>2254594.35</v>
+        <v>2680723.95</v>
       </c>
       <c r="N34" s="1">
-        <v>2281493.71</v>
+        <v>2707623.31</v>
       </c>
       <c r="O34" s="1">
-        <v>1.31</v>
+        <v>1.51</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>109</v>
+      </c>
+      <c r="B35" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="C35" s="1">
         <v>55509.0</v>
       </c>
       <c r="D35" s="1">
-        <v>30.84</v>
+        <v>31.39</v>
       </c>
       <c r="E35" s="1">
         <v>29.041819885064</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1612082.38</v>
       </c>
       <c r="I35" s="1">
-        <v>99815.18</v>
+        <v>130345.13</v>
       </c>
       <c r="J35" s="1">
-        <v>6.1916922632701</v>
+        <v>8.0855129748394</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1711897.56</v>
+        <v>1742427.51</v>
       </c>
       <c r="N35" s="1">
-        <v>1711897.56</v>
+        <v>1742427.51</v>
       </c>
       <c r="O35" s="1">
-        <v>0.98</v>
+        <v>0.97</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>111</v>
+      </c>
+      <c r="B36" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C36" s="1">
         <v>28338.0</v>
       </c>
       <c r="D36" s="1">
-        <v>51.24</v>
+        <v>54.82</v>
       </c>
       <c r="E36" s="1">
         <v>53.365897028725</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1512282.79</v>
       </c>
       <c r="I36" s="1">
-        <v>-60243.67</v>
+        <v>41206.37</v>
       </c>
       <c r="J36" s="1">
-        <v>-3.9836246499902</v>
+        <v>2.7247794045186</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1452039.12</v>
+        <v>1553489.16</v>
       </c>
       <c r="N36" s="1">
-        <v>1452039.12</v>
+        <v>1553489.16</v>
       </c>
       <c r="O36" s="1">
-        <v>0.83</v>
+        <v>0.86</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>113</v>
+      </c>
+      <c r="B37" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C37" s="1">
         <v>6094.0</v>
       </c>
       <c r="D37" s="1">
-        <v>510.8</v>
+        <v>444.9</v>
       </c>
       <c r="E37" s="1">
         <v>232.40436823105</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1416272.22</v>
       </c>
       <c r="I37" s="1">
-        <v>1696542.98</v>
+        <v>1294948.38</v>
       </c>
       <c r="J37" s="1">
-        <v>119.78932835384</v>
+        <v>91.433579061517</v>
       </c>
       <c r="K37">
-        <v>31.16</v>
+        <v>13.49</v>
       </c>
       <c r="L37" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="M37" s="1">
-        <v>3112815.2</v>
+        <v>2711220.6</v>
       </c>
       <c r="N37" s="1">
-        <v>3302684.81</v>
+        <v>2793409.23</v>
       </c>
       <c r="O37" s="1">
-        <v>1.89</v>
+        <v>1.55</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>116</v>
+      </c>
+      <c r="B38" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="C38" s="1">
         <v>203195.0</v>
       </c>
       <c r="D38" s="1">
-        <v>13.122</v>
+        <v>11.84</v>
       </c>
       <c r="E38" s="1">
         <v>9.6436722360294</v>
       </c>
       <c r="F38" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G38">
         <v>0.86</v>
       </c>
       <c r="H38" s="1">
         <v>2313644.58</v>
       </c>
       <c r="I38" s="1">
-        <v>775000.78</v>
+        <v>469201.63</v>
       </c>
       <c r="J38" s="1">
-        <v>33.496967801338</v>
+        <v>20.279762676426</v>
       </c>
       <c r="K38">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.37</v>
+      </c>
+      <c r="L38" t="s">
+        <v>118</v>
       </c>
       <c r="M38" s="1">
-        <v>3088645.36</v>
+        <v>2782846.21</v>
       </c>
       <c r="N38" s="1">
-        <v>3088645.36</v>
+        <v>2858387.32</v>
       </c>
       <c r="O38" s="1">
-        <v>1.77</v>
+        <v>1.59</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>119</v>
       </c>
       <c r="B39" t="s">
         <v>120</v>
       </c>
       <c r="C39" s="1">
         <v>36613.0</v>
       </c>
       <c r="D39" s="1">
-        <v>79.05</v>
+        <v>77.87</v>
       </c>
       <c r="E39" s="1">
         <v>114.77446863136</v>
       </c>
       <c r="F39" t="s">
         <v>121</v>
       </c>
       <c r="G39">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H39" s="1">
         <v>4095674.84</v>
       </c>
       <c r="I39" s="1">
-        <v>-940770.86</v>
+        <v>-978229.61</v>
       </c>
       <c r="J39" s="1">
-        <v>-22.969862031333</v>
+        <v>-23.884454899745</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3154903.98</v>
+        <v>3117445.23</v>
       </c>
       <c r="N39" s="1">
-        <v>3154903.98</v>
+        <v>3117445.23</v>
       </c>
       <c r="O39" s="1">
-        <v>1.81</v>
+        <v>1.73</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>122</v>
       </c>
       <c r="B40" t="s">
         <v>123</v>
       </c>
       <c r="C40" s="1">
         <v>12575.0</v>
       </c>
       <c r="D40" s="1">
-        <v>158.1</v>
+        <v>156.8</v>
       </c>
       <c r="E40" s="1">
         <v>79.332385685885</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>997604.75</v>
       </c>
       <c r="I40" s="1">
-        <v>990502.75</v>
+        <v>974155.25</v>
       </c>
       <c r="J40" s="1">
-        <v>99.288094809091</v>
+        <v>97.649419772711</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1988107.5</v>
+        <v>1971760.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1988107.5</v>
+        <v>1971760.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.14</v>
+        <v>1.1</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>124</v>
       </c>
       <c r="B41" t="s">
         <v>125</v>
       </c>
       <c r="C41" s="1">
         <v>41230.0</v>
       </c>
       <c r="D41" s="1">
-        <v>48.52</v>
+        <v>42.52</v>
       </c>
       <c r="E41" s="1">
         <v>11.029391219985</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>454741.8</v>
       </c>
       <c r="I41" s="1">
-        <v>1545737.8</v>
+        <v>1298357.8</v>
       </c>
       <c r="J41" s="1">
-        <v>339.91548610662</v>
+        <v>285.51538477439</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2000479.6</v>
+        <v>1753099.6</v>
       </c>
       <c r="N41" s="1">
-        <v>2000479.6</v>
+        <v>1753099.6</v>
       </c>
       <c r="O41" s="1">
-        <v>1.15</v>
+        <v>0.98</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>126</v>
       </c>
       <c r="B42" t="s">
         <v>127</v>
       </c>
       <c r="C42" s="1">
         <v>47987.0</v>
       </c>
       <c r="D42" s="1">
-        <v>115.9</v>
+        <v>113.9</v>
       </c>
       <c r="E42" s="1">
         <v>82.958456456957</v>
       </c>
       <c r="F42" t="s">
         <v>121</v>
       </c>
       <c r="G42">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H42" s="1">
         <v>3880516.5</v>
       </c>
       <c r="I42" s="1">
-        <v>2182042.69</v>
+        <v>2095897.38</v>
       </c>
       <c r="J42" s="1">
-        <v>56.230728306399</v>
+        <v>54.010783873745</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>6062559.19</v>
+        <v>5976413.88</v>
       </c>
       <c r="N42" s="1">
-        <v>6062559.19</v>
+        <v>5976413.88</v>
       </c>
       <c r="O42" s="1">
-        <v>3.48</v>
+        <v>3.32</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>128</v>
       </c>
       <c r="B43" t="s">
         <v>129</v>
       </c>
       <c r="C43" s="1">
         <v>66534.0</v>
       </c>
       <c r="D43" s="1">
-        <v>272.25</v>
+        <v>284.9</v>
       </c>
       <c r="E43" s="1">
         <v>810.80089082274</v>
       </c>
       <c r="F43" t="s">
         <v>130</v>
       </c>
       <c r="G43">
         <v>7.47</v>
       </c>
       <c r="H43" s="1">
         <v>7232428.19</v>
       </c>
       <c r="I43" s="1">
-        <v>-4808338.14</v>
+        <v>-4696043.98</v>
       </c>
       <c r="J43" s="1">
-        <v>-66.483040186259</v>
+        <v>-64.930392070716</v>
       </c>
       <c r="K43">
         <v>0.46</v>
       </c>
       <c r="L43" t="s">
         <v>131</v>
       </c>
       <c r="M43" s="1">
-        <v>2424090.05</v>
+        <v>2536384.21</v>
       </c>
       <c r="N43" s="1">
-        <v>2454972.95</v>
+        <v>2567262.96</v>
       </c>
       <c r="O43" s="1">
-        <v>1.41</v>
+        <v>1.43</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>132</v>
       </c>
       <c r="B44" t="s">
         <v>133</v>
       </c>
       <c r="C44" s="1">
         <v>118974.0</v>
       </c>
       <c r="D44" s="1">
-        <v>5.495</v>
+        <v>5.035</v>
       </c>
       <c r="E44" s="1">
         <v>8.6889933935146</v>
       </c>
       <c r="F44" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G44">
         <v>0.86</v>
       </c>
       <c r="H44" s="1">
         <v>1205285.51</v>
       </c>
       <c r="I44" s="1">
-        <v>-447973.66</v>
+        <v>-512376.79</v>
       </c>
       <c r="J44" s="1">
-        <v>-37.167430976582</v>
+        <v>-42.510823016532</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>757311.85</v>
+        <v>692908.72</v>
       </c>
       <c r="N44" s="1">
-        <v>757311.85</v>
+        <v>692908.72</v>
       </c>
       <c r="O44" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>134</v>
       </c>
       <c r="B45" t="s">
         <v>135</v>
       </c>
       <c r="C45" s="1">
         <v>315380.0</v>
       </c>
       <c r="D45" s="1">
-        <v>10.98</v>
+        <v>10.62</v>
       </c>
       <c r="E45" s="1">
         <v>9.7300750206101</v>
       </c>
       <c r="F45" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G45">
         <v>0.86</v>
       </c>
       <c r="H45" s="1">
         <v>3563311.85</v>
       </c>
       <c r="I45" s="1">
-        <v>448046.71</v>
+        <v>310898.11</v>
       </c>
       <c r="J45" s="1">
-        <v>12.573884320565</v>
+        <v>8.7249761763063</v>
       </c>
       <c r="K45">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>0.0</v>
+      </c>
+      <c r="L45">
+        <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>4011358.56</v>
+        <v>3874209.96</v>
       </c>
       <c r="N45" s="1">
-        <v>4062286.72</v>
+        <v>3874209.96</v>
       </c>
       <c r="O45" s="1">
-        <v>2.33</v>
+        <v>2.15</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>136</v>
+      </c>
+      <c r="B46" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C46" s="1">
         <v>23695.0</v>
       </c>
       <c r="D46" s="1">
-        <v>127.95</v>
+        <v>149.3</v>
       </c>
       <c r="E46" s="1">
         <v>29.605464021946</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>701501.47</v>
       </c>
       <c r="I46" s="1">
-        <v>2330273.78</v>
+        <v>2836162.03</v>
       </c>
       <c r="J46" s="1">
-        <v>332.18373441185</v>
+        <v>404.29880068534</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>3031775.25</v>
+        <v>3537663.5</v>
       </c>
       <c r="N46" s="1">
-        <v>3031775.25</v>
+        <v>3537663.5</v>
       </c>
       <c r="O46" s="1">
-        <v>1.74</v>
+        <v>1.97</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>138</v>
+      </c>
+      <c r="B47" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C47" s="1">
         <v>113879.0</v>
       </c>
       <c r="D47" s="1">
-        <v>14.9</v>
+        <v>14.72</v>
       </c>
       <c r="E47" s="1">
         <v>17.915012688907</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2040143.73</v>
       </c>
       <c r="I47" s="1">
-        <v>-343346.63</v>
+        <v>-363844.85</v>
       </c>
       <c r="J47" s="1">
-        <v>-16.829531417377</v>
+        <v>-17.83427533314</v>
       </c>
       <c r="K47">
         <v>0.04</v>
       </c>
       <c r="L47" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="M47" s="1">
-        <v>1696797.1</v>
+        <v>1676298.88</v>
       </c>
       <c r="N47" s="1">
-        <v>1700896.74</v>
+        <v>1680398.52</v>
       </c>
       <c r="O47" s="1">
-        <v>0.97</v>
+        <v>0.93</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>141</v>
+      </c>
+      <c r="B48" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C48" s="1">
         <v>32143.0</v>
       </c>
       <c r="D48" s="1">
-        <v>79.82</v>
+        <v>74.16</v>
       </c>
       <c r="E48" s="1">
         <v>97.685278909871</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>3139897.92</v>
       </c>
       <c r="I48" s="1">
-        <v>-574243.66</v>
+        <v>-756173.04</v>
       </c>
       <c r="J48" s="1">
-        <v>-18.288609204213</v>
+        <v>-24.082726867758</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2565654.26</v>
+        <v>2383724.88</v>
       </c>
       <c r="N48" s="1">
-        <v>2565654.26</v>
+        <v>2383724.88</v>
       </c>
       <c r="O48" s="1">
-        <v>1.47</v>
+        <v>1.33</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>143</v>
+      </c>
+      <c r="B49" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="C49" s="1">
         <v>21335.0</v>
       </c>
       <c r="D49" s="1">
-        <v>145.5</v>
+        <v>167.9</v>
       </c>
       <c r="E49" s="1">
         <v>93.535460042184</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1995579.04</v>
       </c>
       <c r="I49" s="1">
-        <v>1108663.46</v>
+        <v>1586567.46</v>
       </c>
       <c r="J49" s="1">
-        <v>55.555978379087</v>
+        <v>79.504115256693</v>
       </c>
       <c r="K49">
-        <v>1.35</v>
+        <v>1.64</v>
       </c>
       <c r="L49" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="M49" s="1">
-        <v>3104242.5</v>
+        <v>3582146.5</v>
       </c>
       <c r="N49" s="1">
-        <v>3133086.07</v>
+        <v>3617057.21</v>
       </c>
       <c r="O49" s="1">
-        <v>1.8</v>
+        <v>2.01</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>146</v>
+      </c>
+      <c r="B50" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C50" s="1">
         <v>20915.0</v>
       </c>
       <c r="D50" s="1">
-        <v>268.6</v>
+        <v>276.2</v>
       </c>
       <c r="E50" s="1">
         <v>145.20059909156</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>3036870.53</v>
       </c>
       <c r="I50" s="1">
-        <v>2580898.47</v>
+        <v>2739852.47</v>
       </c>
       <c r="J50" s="1">
-        <v>84.985462649934</v>
+        <v>90.219600833625</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5617769.0</v>
+        <v>5776723.0</v>
       </c>
       <c r="N50" s="1">
-        <v>5617769.0</v>
+        <v>5776723.0</v>
       </c>
       <c r="O50" s="1">
-        <v>3.22</v>
+        <v>3.21</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>148</v>
+      </c>
+      <c r="B51" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="C51" s="1">
         <v>26747.0</v>
       </c>
       <c r="D51" s="1">
-        <v>180.58</v>
+        <v>160.0</v>
       </c>
       <c r="E51" s="1">
         <v>14.72990914869</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>393980.88</v>
       </c>
       <c r="I51" s="1">
-        <v>4435992.38</v>
+        <v>3885539.12</v>
       </c>
       <c r="J51" s="1">
-        <v>1125.9410304378</v>
+        <v>986.22530108568</v>
       </c>
       <c r="K51">
         <v>0.08</v>
       </c>
       <c r="L51" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="M51" s="1">
-        <v>4829973.26</v>
+        <v>4279520.0</v>
       </c>
       <c r="N51" s="1">
-        <v>4832102.99</v>
+        <v>4281649.73</v>
       </c>
       <c r="O51" s="1">
-        <v>2.77</v>
+        <v>2.38</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>151</v>
+      </c>
+      <c r="B52" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="C52" s="1">
         <v>18318.0</v>
       </c>
       <c r="D52" s="1">
-        <v>252.55</v>
+        <v>272.65</v>
       </c>
       <c r="E52" s="1">
         <v>115.59523801725</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>2117473.57</v>
       </c>
       <c r="I52" s="1">
-        <v>2508737.33</v>
+        <v>2876929.13</v>
       </c>
       <c r="J52" s="1">
-        <v>118.47785802587</v>
+        <v>135.86611756387</v>
       </c>
       <c r="K52">
         <v>4.22</v>
       </c>
       <c r="L52" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="M52" s="1">
-        <v>4626210.9</v>
+        <v>4994402.7</v>
       </c>
       <c r="N52" s="1">
-        <v>4703439.76</v>
+        <v>5071631.56</v>
       </c>
       <c r="O52" s="1">
-        <v>2.7</v>
+        <v>2.82</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>154</v>
+      </c>
+      <c r="B53" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="C53" s="1">
         <v>9820.0</v>
       </c>
       <c r="D53" s="1">
-        <v>143.7</v>
+        <v>149.0</v>
       </c>
       <c r="E53" s="1">
         <v>256.81218839104</v>
       </c>
       <c r="F53" t="s">
         <v>121</v>
       </c>
       <c r="G53">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H53" s="1">
         <v>2457561.31</v>
       </c>
       <c r="I53" s="1">
-        <v>-919345.71</v>
+        <v>-857667.72</v>
       </c>
       <c r="J53" s="1">
-        <v>-37.408861632836</v>
+        <v>-34.899138284367</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1538215.6</v>
+        <v>1599893.59</v>
       </c>
       <c r="N53" s="1">
-        <v>1538215.6</v>
+        <v>1599893.59</v>
       </c>
       <c r="O53" s="1">
-        <v>0.88</v>
+        <v>0.89</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>156</v>
+      </c>
+      <c r="B54" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="C54" s="1">
         <v>32617.0</v>
       </c>
       <c r="D54" s="1">
-        <v>49.3</v>
+        <v>49.32</v>
       </c>
       <c r="E54" s="1">
         <v>22.292380047215</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>727110.56</v>
       </c>
       <c r="I54" s="1">
-        <v>880907.54</v>
+        <v>881559.88</v>
       </c>
       <c r="J54" s="1">
-        <v>121.15180117863</v>
+        <v>121.24151793367</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1608018.1</v>
+        <v>1608670.44</v>
       </c>
       <c r="N54" s="1">
-        <v>1608018.1</v>
+        <v>1608670.44</v>
       </c>
       <c r="O54" s="1">
-        <v>0.92</v>
+        <v>0.89</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>158</v>
+      </c>
+      <c r="B55" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="C55" s="1">
         <v>105731.0</v>
       </c>
       <c r="D55" s="1">
-        <v>26.41</v>
+        <v>23.08</v>
       </c>
       <c r="E55" s="1">
         <v>18.689683252783</v>
       </c>
       <c r="F55" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G55">
         <v>0.86</v>
       </c>
       <c r="H55" s="1">
         <v>2338901.63</v>
       </c>
       <c r="I55" s="1">
-        <v>895736.75</v>
+        <v>483784.78</v>
       </c>
       <c r="J55" s="1">
-        <v>38.297324629253</v>
+        <v>20.684272215416</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>3234638.38</v>
+        <v>2822686.41</v>
       </c>
       <c r="N55" s="1">
-        <v>3234638.38</v>
+        <v>2822686.41</v>
       </c>
       <c r="O55" s="1">
-        <v>1.85</v>
+        <v>1.57</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>160</v>
+      </c>
+      <c r="B56" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="C56" s="1">
         <v>48898.0</v>
       </c>
       <c r="D56" s="1">
-        <v>46.015</v>
+        <v>59.3</v>
       </c>
       <c r="E56" s="1">
         <v>33.829820033539</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1654210.54</v>
       </c>
       <c r="I56" s="1">
-        <v>595830.93</v>
+        <v>1245440.86</v>
       </c>
       <c r="J56" s="1">
-        <v>36.019050513365</v>
+        <v>75.289138225416</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2250041.47</v>
+        <v>2899651.4</v>
       </c>
       <c r="N56" s="1">
-        <v>2250041.47</v>
+        <v>2899651.4</v>
       </c>
       <c r="O56" s="1">
-        <v>1.29</v>
+        <v>1.61</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>162</v>
+      </c>
+      <c r="B57" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="C57" s="1">
         <v>2804.0</v>
       </c>
       <c r="D57" s="1">
-        <v>916.8</v>
+        <v>835.2</v>
       </c>
       <c r="E57" s="1">
         <v>700.79802068474</v>
       </c>
       <c r="F57" t="s">
         <v>121</v>
       </c>
       <c r="G57">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H57" s="1">
         <v>2110295.96</v>
       </c>
       <c r="I57" s="1">
-        <v>691919.79</v>
+        <v>450422.52</v>
       </c>
       <c r="J57" s="1">
-        <v>32.787808113891</v>
+        <v>21.344045031485</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2802215.75</v>
+        <v>2560718.48</v>
       </c>
       <c r="N57" s="1">
-        <v>2802215.75</v>
+        <v>2560718.48</v>
       </c>
       <c r="O57" s="1">
-        <v>1.61</v>
+        <v>1.42</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>164</v>
+      </c>
+      <c r="B58" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="C58" s="1">
         <v>117073.0</v>
       </c>
       <c r="D58" s="1">
-        <v>93.75</v>
+        <v>94.5</v>
       </c>
       <c r="E58" s="1">
         <v>164.5256429749</v>
       </c>
       <c r="F58" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="G58">
-        <v>10.91</v>
+        <v>10.78</v>
       </c>
       <c r="H58" s="1">
         <v>1789092.2</v>
       </c>
       <c r="I58" s="1">
-        <v>-783302.57</v>
+        <v>-763089.93</v>
       </c>
       <c r="J58" s="1">
-        <v>-43.782124252736</v>
+        <v>-42.6523535232</v>
       </c>
       <c r="K58">
-        <v>0.27</v>
+        <v>0.12</v>
       </c>
       <c r="L58" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="M58" s="1">
-        <v>1005789.63</v>
+        <v>1026002.27</v>
       </c>
       <c r="N58" s="1">
-        <v>1037127.58</v>
+        <v>1040209.1</v>
       </c>
       <c r="O58" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>168</v>
+      </c>
+      <c r="B59" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="C59" s="1">
         <v>76186.0</v>
       </c>
       <c r="D59" s="1">
-        <v>42.97</v>
+        <v>41.325</v>
       </c>
       <c r="E59" s="1">
         <v>38.53910757882</v>
       </c>
       <c r="F59" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G59">
         <v>0.86</v>
       </c>
       <c r="H59" s="1">
         <v>3420689.92</v>
       </c>
       <c r="I59" s="1">
-        <v>371547.51</v>
+        <v>221080.15</v>
       </c>
       <c r="J59" s="1">
-        <v>10.861771124814</v>
+        <v>6.4630280782656</v>
       </c>
       <c r="K59">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.47</v>
+      </c>
+      <c r="L59" t="s">
+        <v>170</v>
       </c>
       <c r="M59" s="1">
-        <v>3792237.43</v>
+        <v>3641770.07</v>
       </c>
       <c r="N59" s="1">
-        <v>3792237.43</v>
+        <v>3677425.49</v>
       </c>
       <c r="O59" s="1">
-        <v>2.17</v>
+        <v>2.05</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>171</v>
       </c>
       <c r="B60" t="s">
         <v>172</v>
       </c>
       <c r="C60" s="1">
         <v>74184.0</v>
       </c>
       <c r="D60" s="1">
-        <v>10.665</v>
+        <v>13.185</v>
       </c>
       <c r="E60" s="1">
         <v>18.786497627521</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>1393657.54</v>
       </c>
       <c r="I60" s="1">
-        <v>-602485.18</v>
+        <v>-415541.5</v>
       </c>
       <c r="J60" s="1">
-        <v>-43.230504102177</v>
+        <v>-29.816614776109</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>791172.36</v>
+        <v>978116.04</v>
       </c>
       <c r="N60" s="1">
-        <v>791172.36</v>
+        <v>978116.04</v>
       </c>
       <c r="O60" s="1">
-        <v>0.45</v>
+        <v>0.54</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>173</v>
       </c>
       <c r="B61" t="s">
         <v>174</v>
       </c>
       <c r="C61" s="1">
         <v>97366.0</v>
       </c>
       <c r="D61" s="1">
-        <v>195.15</v>
+        <v>181.45</v>
       </c>
       <c r="E61" s="1">
         <v>169.26291949962</v>
       </c>
       <c r="F61" t="s">
         <v>130</v>
       </c>
       <c r="G61">
         <v>7.47</v>
       </c>
       <c r="H61" s="1">
         <v>2214501.76</v>
       </c>
       <c r="I61" s="1">
-        <v>328303.55</v>
+        <v>149475.3</v>
       </c>
       <c r="J61" s="1">
-        <v>14.825165458437</v>
+        <v>6.7498388441109</v>
       </c>
       <c r="K61">
         <v>0.02</v>
       </c>
       <c r="L61" t="s">
         <v>175</v>
       </c>
       <c r="M61" s="1">
-        <v>2542805.31</v>
+        <v>2363977.06</v>
       </c>
       <c r="N61" s="1">
-        <v>2544939.42</v>
+        <v>2366110.88</v>
       </c>
       <c r="O61" s="1">
-        <v>1.46</v>
+        <v>1.32</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>176</v>
       </c>
       <c r="B62" t="s">
         <v>177</v>
       </c>
       <c r="C62" s="1">
         <v>71299.0</v>
       </c>
       <c r="D62" s="1">
-        <v>7.06</v>
+        <v>8.53</v>
       </c>
       <c r="E62" s="1">
         <v>19.511494551116</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>1391150.05</v>
       </c>
       <c r="I62" s="1">
-        <v>-887779.11</v>
+        <v>-782969.58</v>
       </c>
       <c r="J62" s="1">
-        <v>-63.816200847637</v>
+        <v>-56.282180344241</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>503370.94</v>
+        <v>608180.47</v>
       </c>
       <c r="N62" s="1">
-        <v>503370.94</v>
+        <v>608180.47</v>
       </c>
       <c r="O62" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>178</v>
       </c>
       <c r="B63" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="1">
         <v>74562.0</v>
       </c>
       <c r="D63" s="1">
         <v>0.0</v>
       </c>
       <c r="E63" s="1">
         <v>0.0</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
@@ -4376,87 +4376,87 @@
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
         <v>0.0</v>
       </c>
       <c r="N64" s="1">
         <v>0.0</v>
       </c>
       <c r="O64" s="1">
         <v>0.0</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>182</v>
       </c>
       <c r="B65" t="s">
         <v>183</v>
       </c>
       <c r="C65" s="1">
-        <v>2642.0</v>
+        <v>3833.0</v>
       </c>
       <c r="D65" s="1">
-        <v>1073.9</v>
+        <v>1076.04</v>
       </c>
       <c r="E65" s="1">
-        <v>1069.0636866011</v>
+        <v>1071.3706365771</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>2824466.26</v>
+        <v>4106563.65</v>
       </c>
       <c r="I65" s="1">
-        <v>12777.54</v>
+        <v>17897.67</v>
       </c>
       <c r="J65" s="1">
-        <v>0.45238777254857</v>
+        <v>0.43583081927879</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>2837243.8</v>
+        <v>4124461.32</v>
       </c>
       <c r="N65" s="1">
-        <v>2837243.8</v>
+        <v>4124461.32</v>
       </c>
       <c r="O65" s="1">
-        <v>1.63</v>
+        <v>2.29</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>