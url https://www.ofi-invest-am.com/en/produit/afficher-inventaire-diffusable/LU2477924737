--- v5 (2026-09-01)
+++ v6 (2026-09-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LU1985004537</t>
   </si>
   <si>
@@ -181,50 +181,53 @@
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>13 527.16</t>
   </si>
   <si>
     <t>LU1704650164</t>
   </si>
   <si>
     <t>BEFESA SA</t>
   </si>
   <si>
+    <t>55 915.55</t>
+  </si>
+  <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>19 783.83</t>
@@ -256,69 +259,69 @@
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
-    <t>83 266.86</t>
+    <t>95 433.90</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>36 851.13</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
-    <t>27 563.36</t>
+    <t>27 687.81</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
@@ -370,90 +373,90 @@
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>82 188.63</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PLC</t>
   </si>
   <si>
-    <t>75 541.11</t>
+    <t>75 333.93</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>30 878.75</t>
+    <t>30 872.52</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
@@ -517,75 +520,75 @@
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>14 206.83</t>
+    <t>13 797.89</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>35 655.42</t>
+    <t>35 557.64</t>
   </si>
   <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
-    <t>2 133.82</t>
+    <t>2 133.40</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
   </si>
   <si>
     <t>FR0014014SF6</t>
   </si>
   <si>
     <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
   </si>
   <si>
     <t>FR0014014SG4</t>
   </si>
   <si>
     <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
@@ -918,3548 +921,3548 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1357916.0</v>
+      </c>
+      <c r="C2">
+        <v>19.5</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>26472801.59</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>26472801.59</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>6755.0</v>
+      </c>
+      <c r="C3">
+        <v>2120.58</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>14324543.15</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>14324543.15</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>821098.02</v>
+      </c>
+      <c r="C4">
+        <v>174.06</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>142916722.97</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>142916722.97</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>50.0</v>
+      </c>
+      <c r="C5">
+        <v>1529.62</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>76481.15</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>76481.15</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>13637.0</v>
+      </c>
+      <c r="C6">
+        <v>132.73</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>1810069.22</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1810069.22</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C7">
+        <v>120.72</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>12072.26</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>12072.26</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P65"/>
+  <dimension ref="A1:Z65"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O65" sqref="O65"/>
+      <selection activeCell="N65" sqref="N65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="1">
+        <v>13504.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>281.2</v>
+      </c>
+      <c r="D2" s="1">
+        <v>185.79711048578</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>2509004.18</v>
+      </c>
+      <c r="H2" s="1">
+        <v>1288320.62</v>
+      </c>
+      <c r="I2" s="1">
+        <v>51.347886554737</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>3797324.8</v>
+      </c>
+      <c r="M2" s="1">
+        <v>3797324.8</v>
+      </c>
+      <c r="N2" s="1">
+        <v>2.05</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>34</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="1">
+        <v>10940.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>174.9</v>
+      </c>
+      <c r="D3" s="1">
+        <v>172.63322760512</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1888607.51</v>
+      </c>
+      <c r="H3" s="1">
+        <v>24798.49</v>
+      </c>
+      <c r="I3" s="1">
+        <v>1.3130568351918</v>
+      </c>
+      <c r="J3">
+        <v>1.04</v>
+      </c>
+      <c r="K3" t="s">
+        <v>38</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1913406.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1924761.21</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>36</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="1">
+        <v>52899.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>69.98</v>
+      </c>
+      <c r="D4" s="1">
+        <v>53.141632545039</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>2811139.22</v>
+      </c>
+      <c r="H4" s="1">
+        <v>890732.8</v>
+      </c>
+      <c r="I4" s="1">
+        <v>31.685830202319</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>3701872.02</v>
+      </c>
+      <c r="M4" s="1">
+        <v>3701872.02</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.99</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>39</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="1">
+        <v>51402.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>34.1</v>
+      </c>
+      <c r="D5" s="1">
+        <v>41.854601377378</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>2151410.22</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-398602.02</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-18.527476363852</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1752808.2</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1752808.2</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>41</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="1">
+        <v>7069.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>1657.8</v>
+      </c>
+      <c r="D6" s="1">
+        <v>525.84801810723</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>3717219.64</v>
+      </c>
+      <c r="H6" s="1">
+        <v>8001768.56</v>
+      </c>
+      <c r="I6" s="1">
+        <v>215.262194192</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>11718988.2</v>
+      </c>
+      <c r="M6" s="1">
+        <v>11718988.2</v>
+      </c>
+      <c r="N6" s="1">
+        <v>6.31</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>43</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1">
+        <v>45642.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>132.34</v>
+      </c>
+      <c r="D7" s="1">
+        <v>106.44088668332</v>
+      </c>
+      <c r="E7" t="s">
+        <v>47</v>
+      </c>
+      <c r="F7">
+        <v>0.87</v>
+      </c>
+      <c r="G7" s="1">
+        <v>5632872.65</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1334797.26</v>
+      </c>
+      <c r="I7" s="1">
+        <v>23.696563777276</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>6967669.91</v>
+      </c>
+      <c r="M7" s="1">
+        <v>6967669.91</v>
+      </c>
+      <c r="N7" s="1">
+        <v>3.75</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>45</v>
       </c>
-      <c r="B7" t="s">
-[...11 lines deleted...]
-      <c r="F7" t="s">
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="1">
+        <v>64573.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>42.5</v>
+      </c>
+      <c r="D8" s="1">
+        <v>34.371886856736</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>2219495.85</v>
+      </c>
+      <c r="H8" s="1">
+        <v>524856.65</v>
+      </c>
+      <c r="I8" s="1">
+        <v>23.647561674873</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2744352.5</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2744352.5</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="1">
+        <v>601207.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>11.802</v>
+      </c>
+      <c r="D9" s="1">
+        <v>4.5439133443223</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>2731832.51</v>
+      </c>
+      <c r="H9" s="1">
+        <v>4363612.5</v>
+      </c>
+      <c r="I9" s="1">
+        <v>159.73206571145</v>
+      </c>
+      <c r="J9">
+        <v>0.02</v>
+      </c>
+      <c r="K9" t="s">
+        <v>52</v>
+      </c>
+      <c r="L9" s="1">
+        <v>7095445.01</v>
+      </c>
+      <c r="M9" s="1">
+        <v>7108972.17</v>
+      </c>
+      <c r="N9" s="1">
+        <v>3.83</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="1">
+        <v>65783.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>33.25</v>
+      </c>
+      <c r="D10" s="1">
+        <v>40.562981469377</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>2668354.61</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-481069.86</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-18.028707960971</v>
+      </c>
+      <c r="J10">
+        <v>0.85</v>
+      </c>
+      <c r="K10" t="s">
+        <v>55</v>
+      </c>
+      <c r="L10" s="1">
+        <v>2187284.75</v>
+      </c>
+      <c r="M10" s="1">
+        <v>2243200.3</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="1">
+        <v>7262.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>69.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>96.837648030846</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>703235.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-202157.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-28.746720513058</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>501078.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>501078.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="1">
+        <v>35738.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>101.58</v>
+      </c>
+      <c r="D12" s="1">
+        <v>58.802834238066</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2101495.69</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1528770.35</v>
+      </c>
+      <c r="I12" s="1">
+        <v>72.746775416894</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>3630266.04</v>
+      </c>
+      <c r="M12" s="1">
+        <v>3630266.04</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="1">
+        <v>59025.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>26.01</v>
+      </c>
+      <c r="D13" s="1">
+        <v>26.259342481999</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1549957.69</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-14717.44</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-0.94953817739373</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1535240.25</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1535240.25</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="1">
+        <v>330955.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>12.645</v>
+      </c>
+      <c r="D14" s="1">
+        <v>2.9612341254853</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>980035.24</v>
+      </c>
+      <c r="H14" s="1">
+        <v>3204890.74</v>
+      </c>
+      <c r="I14" s="1">
+        <v>327.01790804992</v>
+      </c>
+      <c r="J14">
+        <v>0.06</v>
+      </c>
+      <c r="K14" t="s">
+        <v>64</v>
+      </c>
+      <c r="L14" s="1">
+        <v>4184925.98</v>
+      </c>
+      <c r="M14" s="1">
+        <v>4204709.81</v>
+      </c>
+      <c r="N14" s="1">
+        <v>2.27</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="1">
+        <v>9083.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>89.52</v>
+      </c>
+      <c r="D15" s="1">
+        <v>163.91826819333</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1488869.63</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-675759.47</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-45.387417164255</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>813110.16</v>
+      </c>
+      <c r="M15" s="1">
+        <v>813110.16</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="1">
+        <v>191082.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>6.545</v>
+      </c>
+      <c r="D16" s="1">
+        <v>6.6457061366324</v>
+      </c>
+      <c r="E16" t="s">
         <v>47</v>
       </c>
-      <c r="G7">
-[...73 lines deleted...]
-      <c r="O8" s="1">
+      <c r="F16">
+        <v>0.87</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1479745.39</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-37094.66</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-2.5068272049153</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>1442650.73</v>
+      </c>
+      <c r="M16" s="1">
+        <v>1442650.73</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="1">
+        <v>36580.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>78.26</v>
+      </c>
+      <c r="D17" s="1">
+        <v>52.197427829415</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1909381.91</v>
+      </c>
+      <c r="H17" s="1">
+        <v>953368.89</v>
+      </c>
+      <c r="I17" s="1">
+        <v>49.930759530449</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>2862750.8</v>
+      </c>
+      <c r="M17" s="1">
+        <v>2862750.8</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="1">
+        <v>121832.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>17.695</v>
+      </c>
+      <c r="D18" s="1">
+        <v>12.689021111038</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1545928.82</v>
+      </c>
+      <c r="H18" s="1">
+        <v>609888.42</v>
+      </c>
+      <c r="I18" s="1">
+        <v>39.4512614106</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>2155817.24</v>
+      </c>
+      <c r="M18" s="1">
+        <v>2155817.24</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="1">
+        <v>34037.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>65.06</v>
+      </c>
+      <c r="D19" s="1">
+        <v>56.937115785763</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1937968.61</v>
+      </c>
+      <c r="H19" s="1">
+        <v>276478.61</v>
+      </c>
+      <c r="I19" s="1">
+        <v>14.266413221213</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>2214447.22</v>
+      </c>
+      <c r="M19" s="1">
+        <v>2214447.22</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="1">
+        <v>51765.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>26.6</v>
+      </c>
+      <c r="D20" s="1">
+        <v>22.008320293635</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1139260.7</v>
+      </c>
+      <c r="H20" s="1">
+        <v>237688.3</v>
+      </c>
+      <c r="I20" s="1">
+        <v>20.863380962759</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1376949.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1376949.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="1">
+        <v>27860.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>77.02</v>
+      </c>
+      <c r="D21" s="1">
+        <v>143.05733847811</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>3985577.45</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-1839800.25</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-46.16144769687</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2145777.2</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2145777.2</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="1">
+        <v>106963.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>16.08</v>
+      </c>
+      <c r="D22" s="1">
+        <v>24.794760898628</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2652122.01</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-932156.97</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-35.147589985877</v>
+      </c>
+      <c r="J22">
+        <v>0.89</v>
+      </c>
+      <c r="K22" t="s">
+        <v>81</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1719965.04</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1815398.94</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" s="1">
+        <v>23238.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>70.28</v>
+      </c>
+      <c r="D23" s="1">
+        <v>61.340009897582</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1425419.15</v>
+      </c>
+      <c r="H23" s="1">
+        <v>207747.49</v>
+      </c>
+      <c r="I23" s="1">
+        <v>14.574484284149</v>
+      </c>
+      <c r="J23">
+        <v>1.59</v>
+      </c>
+      <c r="K23" t="s">
+        <v>84</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1633166.64</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1670017.77</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" s="1">
+        <v>322229.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>14.316</v>
+      </c>
+      <c r="D24" s="1">
+        <v>9.9763993619445</v>
+      </c>
+      <c r="E24" t="s">
+        <v>47</v>
+      </c>
+      <c r="F24">
+        <v>0.87</v>
+      </c>
+      <c r="G24" s="1">
+        <v>3697517.81</v>
+      </c>
+      <c r="H24" s="1">
+        <v>1623786.36</v>
+      </c>
+      <c r="I24" s="1">
+        <v>43.915579138211</v>
+      </c>
+      <c r="J24">
+        <v>0.09</v>
+      </c>
+      <c r="K24" t="s">
+        <v>87</v>
+      </c>
+      <c r="L24" s="1">
+        <v>5321304.17</v>
+      </c>
+      <c r="M24" s="1">
+        <v>5348991.98</v>
+      </c>
+      <c r="N24" s="1">
+        <v>2.88</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" s="1">
+        <v>55316.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>81.97</v>
+      </c>
+      <c r="D25" s="1">
+        <v>27.247622206956</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>1507229.47</v>
+      </c>
+      <c r="H25" s="1">
+        <v>3027023.05</v>
+      </c>
+      <c r="I25" s="1">
+        <v>200.83358972539</v>
+      </c>
+      <c r="J25">
+        <v>0.23</v>
+      </c>
+      <c r="K25" t="s">
+        <v>90</v>
+      </c>
+      <c r="L25" s="1">
+        <v>4534252.52</v>
+      </c>
+      <c r="M25" s="1">
+        <v>4546764.49</v>
+      </c>
+      <c r="N25" s="1">
+        <v>2.45</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" s="1">
+        <v>352496.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>6.178</v>
+      </c>
+      <c r="D26" s="1">
+        <v>5.4835129476647</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1932916.38</v>
+      </c>
+      <c r="H26" s="1">
+        <v>244803.91</v>
+      </c>
+      <c r="I26" s="1">
+        <v>12.665002611236</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>2177720.29</v>
+      </c>
+      <c r="M26" s="1">
+        <v>2177720.29</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>94</v>
+      </c>
+      <c r="B27" s="1">
+        <v>27395.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>119.65</v>
+      </c>
+      <c r="D27" s="1">
+        <v>57.840116444607</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1584529.99</v>
+      </c>
+      <c r="H27" s="1">
+        <v>1693281.76</v>
+      </c>
+      <c r="I27" s="1">
+        <v>106.86334564106</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>3277811.75</v>
+      </c>
+      <c r="M27" s="1">
+        <v>3277811.75</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>96</v>
+      </c>
+      <c r="B28" s="1">
+        <v>72131.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>35.68</v>
+      </c>
+      <c r="D28" s="1">
+        <v>23.909993206804</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1724651.72</v>
+      </c>
+      <c r="H28" s="1">
+        <v>848982.36</v>
+      </c>
+      <c r="I28" s="1">
+        <v>49.226307558491</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>2573634.08</v>
+      </c>
+      <c r="M28" s="1">
+        <v>2573634.08</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>98</v>
+      </c>
+      <c r="B29" s="1">
+        <v>643084.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>4.354</v>
+      </c>
+      <c r="D29" s="1">
+        <v>4.1050863495282</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2639915.35</v>
+      </c>
+      <c r="H29" s="1">
+        <v>160072.39</v>
+      </c>
+      <c r="I29" s="1">
+        <v>6.063542529877</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2799987.74</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2799987.74</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>100</v>
+      </c>
+      <c r="B30" s="1">
+        <v>17110.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>164.16</v>
+      </c>
+      <c r="D30" s="1">
+        <v>119.90520338983</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2051578.03</v>
+      </c>
+      <c r="H30" s="1">
+        <v>757199.57</v>
+      </c>
+      <c r="I30" s="1">
+        <v>36.908153573861</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2808777.6</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2808777.6</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>102</v>
+      </c>
+      <c r="B31" s="1">
+        <v>139624.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>8.629102231708</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1204829.77</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-925581.77</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-76.822617854139</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>279248.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>279248.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>104</v>
+      </c>
+      <c r="B32" s="1">
+        <v>10247.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>380.1</v>
+      </c>
+      <c r="D32" s="1">
+        <v>323.96093588367</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>3319627.71</v>
+      </c>
+      <c r="H32" s="1">
+        <v>575256.99</v>
+      </c>
+      <c r="I32" s="1">
+        <v>17.328960963517</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>3894884.7</v>
+      </c>
+      <c r="M32" s="1">
+        <v>3894884.7</v>
+      </c>
+      <c r="N32" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>106</v>
+      </c>
+      <c r="B33" s="1">
+        <v>7776.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>499.25</v>
+      </c>
+      <c r="D33" s="1">
+        <v>696.11158307613</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>5412963.67</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-1530795.67</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-28.28017631975</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>3882168.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>3882168.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.09</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>108</v>
+      </c>
+      <c r="B34" s="1">
+        <v>20487.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>132.9</v>
+      </c>
+      <c r="D34" s="1">
+        <v>178.60650021965</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>3659111.37</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-936389.07</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-25.590614094919</v>
+      </c>
+      <c r="J34">
+        <v>1.31</v>
+      </c>
+      <c r="K34" t="s">
+        <v>109</v>
+      </c>
+      <c r="L34" s="1">
+        <v>2722722.3</v>
+      </c>
+      <c r="M34" s="1">
+        <v>2749621.66</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>111</v>
+      </c>
+      <c r="B35" s="1">
+        <v>55509.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>33.35</v>
+      </c>
+      <c r="D35" s="1">
+        <v>29.041819885064</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1612082.38</v>
+      </c>
+      <c r="H35" s="1">
+        <v>239142.77</v>
+      </c>
+      <c r="I35" s="1">
+        <v>14.834401328796</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1851225.15</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1851225.15</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>113</v>
+      </c>
+      <c r="B36" s="1">
+        <v>28338.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>52.84</v>
+      </c>
+      <c r="D36" s="1">
+        <v>53.365897028725</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1512282.79</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-14902.87</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.98545524015386</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1497379.92</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1497379.92</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>115</v>
+      </c>
+      <c r="B37" s="1">
+        <v>6094.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>471.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>232.40436823105</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1416272.22</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1454001.78</v>
+      </c>
+      <c r="I37" s="1">
+        <v>102.66400480552</v>
+      </c>
+      <c r="J37">
+        <v>13.49</v>
+      </c>
+      <c r="K37" t="s">
+        <v>116</v>
+      </c>
+      <c r="L37" s="1">
+        <v>2870274.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>2952462.63</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>118</v>
+      </c>
+      <c r="B38" s="1">
+        <v>203195.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>12.12</v>
+      </c>
+      <c r="D38" s="1">
+        <v>9.6436722360294</v>
+      </c>
+      <c r="E38" t="s">
+        <v>47</v>
+      </c>
+      <c r="F38">
+        <v>0.87</v>
+      </c>
+      <c r="G38" s="1">
+        <v>2313644.58</v>
+      </c>
+      <c r="H38" s="1">
+        <v>527199.56</v>
+      </c>
+      <c r="I38" s="1">
+        <v>22.786540532513</v>
+      </c>
+      <c r="J38">
+        <v>0.37</v>
+      </c>
+      <c r="K38" t="s">
+        <v>119</v>
+      </c>
+      <c r="L38" s="1">
+        <v>2840844.14</v>
+      </c>
+      <c r="M38" s="1">
+        <v>2916178.07</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>121</v>
+      </c>
+      <c r="B39" s="1">
+        <v>36613.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>78.78</v>
+      </c>
+      <c r="D39" s="1">
+        <v>114.77446863136</v>
+      </c>
+      <c r="E39" t="s">
+        <v>122</v>
+      </c>
+      <c r="F39">
+        <v>0.93</v>
+      </c>
+      <c r="G39" s="1">
+        <v>4095674.84</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-982311.27</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-23.984112713401</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>3113363.57</v>
+      </c>
+      <c r="M39" s="1">
+        <v>3113363.57</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>124</v>
+      </c>
+      <c r="B40" s="1">
+        <v>12575.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>158.8</v>
+      </c>
+      <c r="D40" s="1">
+        <v>79.332385685885</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>997604.75</v>
+      </c>
+      <c r="H40" s="1">
+        <v>999305.25</v>
+      </c>
+      <c r="I40" s="1">
+        <v>100.17045829022</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1996910.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1996910.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>126</v>
+      </c>
+      <c r="B41" s="1">
+        <v>41230.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>47.72</v>
+      </c>
+      <c r="D41" s="1">
+        <v>11.029391219985</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>454741.8</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1512753.8</v>
+      </c>
+      <c r="I41" s="1">
+        <v>332.66213926232</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>1967495.6</v>
+      </c>
+      <c r="M41" s="1">
+        <v>1967495.6</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>128</v>
+      </c>
+      <c r="B42" s="1">
+        <v>47987.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>118.3</v>
+      </c>
+      <c r="D42" s="1">
+        <v>82.958456456957</v>
+      </c>
+      <c r="E42" t="s">
+        <v>122</v>
+      </c>
+      <c r="F42">
+        <v>0.93</v>
+      </c>
+      <c r="G42" s="1">
+        <v>3880516.5</v>
+      </c>
+      <c r="H42" s="1">
+        <v>2247033.9</v>
+      </c>
+      <c r="I42" s="1">
+        <v>57.905536543911</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>6127550.4</v>
+      </c>
+      <c r="M42" s="1">
+        <v>6127550.4</v>
+      </c>
+      <c r="N42" s="1">
+        <v>3.3</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>130</v>
+      </c>
+      <c r="B43" s="1">
+        <v>66534.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>292.95</v>
+      </c>
+      <c r="D43" s="1">
+        <v>810.80089082274</v>
+      </c>
+      <c r="E43" t="s">
+        <v>131</v>
+      </c>
+      <c r="F43">
+        <v>7.47</v>
+      </c>
+      <c r="G43" s="1">
+        <v>7232428.19</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-4624904.46</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-63.946773317358</v>
+      </c>
+      <c r="J43">
+        <v>0.46</v>
+      </c>
+      <c r="K43" t="s">
+        <v>132</v>
+      </c>
+      <c r="L43" s="1">
+        <v>2607523.73</v>
+      </c>
+      <c r="M43" s="1">
+        <v>2638396.25</v>
+      </c>
+      <c r="N43" s="1">
         <v>1.42</v>
       </c>
-      <c r="P8">
-[...34 lines deleted...]
-      <c r="K9">
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>134</v>
+      </c>
+      <c r="B44" s="1">
+        <v>118974.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>4.596</v>
+      </c>
+      <c r="D44" s="1">
+        <v>8.6889933935146</v>
+      </c>
+      <c r="E44" t="s">
+        <v>47</v>
+      </c>
+      <c r="F44">
+        <v>0.87</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1205285.51</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-574525.94</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-47.667207083573</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>630759.57</v>
+      </c>
+      <c r="M44" s="1">
+        <v>630759.57</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>136</v>
+      </c>
+      <c r="B45" s="1">
+        <v>315380.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>10.065</v>
+      </c>
+      <c r="D45" s="1">
+        <v>9.7300750206101</v>
+      </c>
+      <c r="E45" t="s">
+        <v>47</v>
+      </c>
+      <c r="F45">
+        <v>0.87</v>
+      </c>
+      <c r="G45" s="1">
+        <v>3563311.85</v>
+      </c>
+      <c r="H45" s="1">
+        <v>98362.34</v>
+      </c>
+      <c r="I45" s="1">
+        <v>2.7604190747436</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>3661674.19</v>
+      </c>
+      <c r="M45" s="1">
+        <v>3661674.19</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>138</v>
+      </c>
+      <c r="B46" s="1">
+        <v>23695.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>153.2</v>
+      </c>
+      <c r="D46" s="1">
+        <v>29.605464021946</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>701501.47</v>
+      </c>
+      <c r="H46" s="1">
+        <v>2928572.53</v>
+      </c>
+      <c r="I46" s="1">
+        <v>417.47204464162</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>3630074.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>3630074.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>140</v>
+      </c>
+      <c r="B47" s="1">
+        <v>113879.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>15.3</v>
+      </c>
+      <c r="D47" s="1">
+        <v>17.915012688907</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>2040143.73</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-297795.03</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-14.596767160126</v>
+      </c>
+      <c r="J47">
+        <v>0.04</v>
+      </c>
+      <c r="K47" t="s">
+        <v>141</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1742348.7</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1746448.34</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>143</v>
+      </c>
+      <c r="B48" s="1">
+        <v>32143.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>74.14</v>
+      </c>
+      <c r="D48" s="1">
+        <v>97.685278909871</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>3139897.92</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-756815.9</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-24.103200781763</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2383082.02</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2383082.02</v>
+      </c>
+      <c r="N48" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>145</v>
+      </c>
+      <c r="B49" s="1">
+        <v>21335.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>134.14</v>
+      </c>
+      <c r="D49" s="1">
+        <v>93.535460042184</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>1995579.04</v>
+      </c>
+      <c r="H49" s="1">
+        <v>866297.86</v>
+      </c>
+      <c r="I49" s="1">
+        <v>43.41085181973</v>
+      </c>
+      <c r="J49">
+        <v>1.64</v>
+      </c>
+      <c r="K49" t="s">
+        <v>146</v>
+      </c>
+      <c r="L49" s="1">
+        <v>2861876.9</v>
+      </c>
+      <c r="M49" s="1">
+        <v>2896787.61</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>148</v>
+      </c>
+      <c r="B50" s="1">
+        <v>20915.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>289.25</v>
+      </c>
+      <c r="D50" s="1">
+        <v>145.20059909156</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>3036870.53</v>
+      </c>
+      <c r="H50" s="1">
+        <v>3012793.22</v>
+      </c>
+      <c r="I50" s="1">
+        <v>99.207167056937</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>6049663.75</v>
+      </c>
+      <c r="M50" s="1">
+        <v>6049663.75</v>
+      </c>
+      <c r="N50" s="1">
+        <v>3.26</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>150</v>
+      </c>
+      <c r="B51" s="1">
+        <v>26747.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>168.92</v>
+      </c>
+      <c r="D51" s="1">
+        <v>14.72990914869</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>393980.88</v>
+      </c>
+      <c r="H51" s="1">
+        <v>4124122.36</v>
+      </c>
+      <c r="I51" s="1">
+        <v>1046.7823616212</v>
+      </c>
+      <c r="J51">
+        <v>0.08</v>
+      </c>
+      <c r="K51" t="s">
+        <v>151</v>
+      </c>
+      <c r="L51" s="1">
+        <v>4518103.24</v>
+      </c>
+      <c r="M51" s="1">
+        <v>4520232.97</v>
+      </c>
+      <c r="N51" s="1">
+        <v>2.44</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>153</v>
+      </c>
+      <c r="B52" s="1">
+        <v>18318.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>274.5</v>
+      </c>
+      <c r="D52" s="1">
+        <v>115.59523801725</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2117473.57</v>
+      </c>
+      <c r="H52" s="1">
+        <v>2910817.43</v>
+      </c>
+      <c r="I52" s="1">
+        <v>137.46652951139</v>
+      </c>
+      <c r="J52">
+        <v>4.22</v>
+      </c>
+      <c r="K52" t="s">
+        <v>154</v>
+      </c>
+      <c r="L52" s="1">
+        <v>5028291.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>5105519.86</v>
+      </c>
+      <c r="N52" s="1">
+        <v>2.75</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>156</v>
+      </c>
+      <c r="B53" s="1">
+        <v>9820.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>163.65</v>
+      </c>
+      <c r="D53" s="1">
+        <v>256.81218839104</v>
+      </c>
+      <c r="E53" t="s">
+        <v>122</v>
+      </c>
+      <c r="F53">
+        <v>0.93</v>
+      </c>
+      <c r="G53" s="1">
+        <v>2457561.31</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-722934.54</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-29.416744846134</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>1734626.77</v>
+      </c>
+      <c r="M53" s="1">
+        <v>1734626.77</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>158</v>
+      </c>
+      <c r="B54" s="1">
+        <v>32617.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>49.64</v>
+      </c>
+      <c r="D54" s="1">
+        <v>22.292380047215</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>727110.56</v>
+      </c>
+      <c r="H54" s="1">
+        <v>891997.32</v>
+      </c>
+      <c r="I54" s="1">
+        <v>122.67698601434</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1619107.88</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1619107.88</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>160</v>
+      </c>
+      <c r="B55" s="1">
+        <v>105731.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>23.25</v>
+      </c>
+      <c r="D55" s="1">
+        <v>18.689683252783</v>
+      </c>
+      <c r="E55" t="s">
+        <v>47</v>
+      </c>
+      <c r="F55">
+        <v>0.87</v>
+      </c>
+      <c r="G55" s="1">
+        <v>2338901.63</v>
+      </c>
+      <c r="H55" s="1">
+        <v>496777.38</v>
+      </c>
+      <c r="I55" s="1">
+        <v>21.239772277212</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>2835679.01</v>
+      </c>
+      <c r="M55" s="1">
+        <v>2835679.01</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>162</v>
+      </c>
+      <c r="B56" s="1">
+        <v>48898.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>67.92</v>
+      </c>
+      <c r="D56" s="1">
+        <v>33.829820033539</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1654210.54</v>
+      </c>
+      <c r="H56" s="1">
+        <v>1666941.62</v>
+      </c>
+      <c r="I56" s="1">
+        <v>100.7696166656</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>3321152.16</v>
+      </c>
+      <c r="M56" s="1">
+        <v>3321152.16</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.79</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>164</v>
+      </c>
+      <c r="B57" s="1">
+        <v>2804.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>877.8</v>
+      </c>
+      <c r="D57" s="1">
+        <v>700.79802068474</v>
+      </c>
+      <c r="E57" t="s">
+        <v>122</v>
+      </c>
+      <c r="F57">
+        <v>0.93</v>
+      </c>
+      <c r="G57" s="1">
+        <v>2110295.96</v>
+      </c>
+      <c r="H57" s="1">
+        <v>546462.87</v>
+      </c>
+      <c r="I57" s="1">
+        <v>25.895082033896</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>2656758.83</v>
+      </c>
+      <c r="M57" s="1">
+        <v>2656758.83</v>
+      </c>
+      <c r="N57" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>166</v>
+      </c>
+      <c r="B58" s="1">
+        <v>117073.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>96.9</v>
+      </c>
+      <c r="D58" s="1">
+        <v>164.5256429749</v>
+      </c>
+      <c r="E58" t="s">
+        <v>167</v>
+      </c>
+      <c r="F58">
+        <v>11.1</v>
+      </c>
+      <c r="G58" s="1">
+        <v>1789092.2</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-767315.03</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-42.888512397516</v>
+      </c>
+      <c r="J58">
+        <v>0.12</v>
+      </c>
+      <c r="K58" t="s">
+        <v>168</v>
+      </c>
+      <c r="L58" s="1">
+        <v>1021777.17</v>
+      </c>
+      <c r="M58" s="1">
+        <v>1035575.06</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>170</v>
+      </c>
+      <c r="B59" s="1">
+        <v>76186.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>43.635</v>
+      </c>
+      <c r="D59" s="1">
+        <v>38.53910757882</v>
+      </c>
+      <c r="E59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F59">
+        <v>0.87</v>
+      </c>
+      <c r="G59" s="1">
+        <v>3420689.92</v>
+      </c>
+      <c r="H59" s="1">
+        <v>414103.06</v>
+      </c>
+      <c r="I59" s="1">
+        <v>12.105834486161</v>
+      </c>
+      <c r="J59">
+        <v>0.47</v>
+      </c>
+      <c r="K59" t="s">
+        <v>171</v>
+      </c>
+      <c r="L59" s="1">
+        <v>3834792.98</v>
+      </c>
+      <c r="M59" s="1">
+        <v>3870350.62</v>
+      </c>
+      <c r="N59" s="1">
+        <v>2.09</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>173</v>
+      </c>
+      <c r="B60" s="1">
+        <v>74184.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>13.62</v>
+      </c>
+      <c r="D60" s="1">
+        <v>18.786497627521</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1393657.54</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-383271.46</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-27.501121975776</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>1010386.08</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1010386.08</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>175</v>
+      </c>
+      <c r="B61" s="1">
+        <v>97366.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>182.75</v>
+      </c>
+      <c r="D61" s="1">
+        <v>169.26291949962</v>
+      </c>
+      <c r="E61" t="s">
+        <v>131</v>
+      </c>
+      <c r="F61">
+        <v>7.47</v>
+      </c>
+      <c r="G61" s="1">
+        <v>2214501.76</v>
+      </c>
+      <c r="H61" s="1">
+        <v>165930.61</v>
+      </c>
+      <c r="I61" s="1">
+        <v>7.4929093756963</v>
+      </c>
+      <c r="J61">
         <v>0.02</v>
       </c>
-      <c r="L9" t="s">
-[...2569 lines deleted...]
-      <c r="B61" t="s">
+      <c r="K61" t="s">
+        <v>176</v>
+      </c>
+      <c r="L61" s="1">
+        <v>2380432.37</v>
+      </c>
+      <c r="M61" s="1">
+        <v>2382565.77</v>
+      </c>
+      <c r="N61" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
         <v>174</v>
       </c>
-      <c r="C61" s="1">
-[...42 lines deleted...]
-    <row r="62" spans="1:16">
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B62" t="s">
+        <v>178</v>
+      </c>
+      <c r="B62" s="1">
+        <v>71299.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>7.07</v>
+      </c>
+      <c r="D62" s="1">
+        <v>19.511494551116</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1391150.05</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-887066.12</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-63.764949007478</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>504083.93</v>
+      </c>
+      <c r="M62" s="1">
+        <v>504083.93</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
         <v>177</v>
       </c>
-      <c r="C62" s="1">
-[...42 lines deleted...]
-    <row r="63" spans="1:16">
+    </row>
+    <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B63" t="s">
+        <v>180</v>
+      </c>
+      <c r="B63" s="1">
+        <v>74562.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>179</v>
       </c>
-      <c r="C63" s="1">
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>182</v>
+      </c>
+      <c r="B64" s="1">
         <v>74562.0</v>
       </c>
-      <c r="D63" s="1">
-[...17 lines deleted...]
-      <c r="J63" s="1">
+      <c r="C64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I64" s="1">
         <v>0</v>
       </c>
-      <c r="K63">
-[...22 lines deleted...]
-      <c r="B64" t="s">
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>181</v>
       </c>
-      <c r="C64" s="1">
-[...42 lines deleted...]
-    <row r="65" spans="1:16">
+    </row>
+    <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B65" t="s">
+        <v>184</v>
+      </c>
+      <c r="B65" s="1">
+        <v>3207.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>1077.12</v>
+      </c>
+      <c r="D65" s="1">
+        <v>1074.3834112878</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>3445547.6</v>
+      </c>
+      <c r="H65" s="1">
+        <v>8776.24</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0.25471248750126</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>3454323.84</v>
+      </c>
+      <c r="M65" s="1">
+        <v>3454323.84</v>
+      </c>
+      <c r="N65" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
         <v>183</v>
-      </c>
-[...40 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">