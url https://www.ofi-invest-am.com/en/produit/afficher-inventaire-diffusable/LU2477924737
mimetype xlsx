--- v6 (2026-09-21)
+++ v7 (2026-10-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LU1985004537</t>
   </si>
   <si>
@@ -124,110 +124,110 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
+    <t>13 973.41</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>11 355.21</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>13 527.16</t>
   </si>
   <si>
     <t>LU1704650164</t>
   </si>
   <si>
     <t>BEFESA SA</t>
   </si>
   <si>
-    <t>55 915.55</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>19 783.83</t>
@@ -277,53 +277,50 @@
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>95 433.90</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>36 851.13</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
-    <t>27 687.81</t>
-[...1 lines deleted...]
-  <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
@@ -373,117 +370,117 @@
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>82 188.63</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PLC</t>
   </si>
   <si>
-    <t>75 333.93</t>
+    <t>76 749.84</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>30 872.52</t>
+    <t>30 869.23</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
   <si>
-    <t>4 099.64</t>
+    <t>16 398.57</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>34 910.71</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
@@ -520,75 +517,72 @@
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>13 797.89</t>
+    <t>13 866.64</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>35 557.64</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
-    <t>2 133.40</t>
+    <t>2 133.16</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
   </si>
   <si>
     <t>FR0014014SF6</t>
   </si>
   <si>
     <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
   </si>
   <si>
     <t>FR0014014SG4</t>
   </si>
   <si>
     <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
@@ -973,211 +967,211 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>1357916.0</v>
+        <v>1356631.0</v>
       </c>
       <c r="C2">
-        <v>19.5</v>
+        <v>19.31</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>26472801.59</v>
+        <v>26193555.38</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>26472801.59</v>
+        <v>26193555.38</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>6755.0</v>
       </c>
       <c r="C3">
-        <v>2120.58</v>
+        <v>2102.06</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>14324543.15</v>
+        <v>14199381.98</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>14324543.15</v>
+        <v>14199381.98</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>821098.02</v>
+        <v>824585.02</v>
       </c>
       <c r="C4">
-        <v>174.06</v>
+        <v>172.42</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>142916722.97</v>
+        <v>142177903.51</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>142916722.97</v>
+        <v>142177903.51</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>50.0</v>
       </c>
       <c r="C5">
-        <v>1529.62</v>
+        <v>1515.79</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>76481.15</v>
+        <v>75789.62</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>76481.15</v>
+        <v>75789.62</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
-        <v>13637.0</v>
+        <v>15270.0</v>
       </c>
       <c r="C6">
-        <v>132.73</v>
+        <v>131.57</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>1810069.22</v>
+        <v>2009029.42</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>1810069.22</v>
+        <v>2009029.42</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>100.0</v>
       </c>
       <c r="C7">
-        <v>120.72</v>
+        <v>119.62</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>12072.26</v>
+        <v>11961.81</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>12072.26</v>
+        <v>11961.81</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1229,3240 +1223,3240 @@
       </c>
       <c r="L1" t="s">
         <v>30</v>
       </c>
       <c r="M1" t="s">
         <v>31</v>
       </c>
       <c r="N1" t="s">
         <v>32</v>
       </c>
       <c r="O1" t="s">
         <v>33</v>
       </c>
       <c r="Z1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="1">
         <v>13504.0</v>
       </c>
       <c r="C2" s="1">
-        <v>281.2</v>
+        <v>244.8</v>
       </c>
       <c r="D2" s="1">
         <v>185.79711048578</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>2509004.18</v>
       </c>
       <c r="H2" s="1">
-        <v>1288320.62</v>
+        <v>796775.02</v>
       </c>
       <c r="I2" s="1">
-        <v>51.347886554737</v>
+        <v>31.75662385704</v>
       </c>
       <c r="J2">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.03</v>
+      </c>
+      <c r="K2" t="s">
+        <v>36</v>
       </c>
       <c r="L2" s="1">
-        <v>3797324.8</v>
+        <v>3305779.2</v>
       </c>
       <c r="M2" s="1">
-        <v>3797324.8</v>
+        <v>3319752.61</v>
       </c>
       <c r="N2" s="1">
-        <v>2.05</v>
+        <v>1.8</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B3" s="1">
         <v>10940.0</v>
       </c>
       <c r="C3" s="1">
-        <v>174.9</v>
+        <v>181.1</v>
       </c>
       <c r="D3" s="1">
         <v>172.63322760512</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>1888607.51</v>
       </c>
       <c r="H3" s="1">
-        <v>24798.49</v>
+        <v>92626.49</v>
       </c>
       <c r="I3" s="1">
-        <v>1.3130568351918</v>
+        <v>4.9044859511334</v>
       </c>
       <c r="J3">
         <v>1.04</v>
       </c>
       <c r="K3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L3" s="1">
-        <v>1913406.0</v>
+        <v>1981234.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1924761.21</v>
+        <v>1992589.21</v>
       </c>
       <c r="N3" s="1">
-        <v>1.04</v>
+        <v>1.08</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B4" s="1">
         <v>52899.0</v>
       </c>
       <c r="C4" s="1">
-        <v>69.98</v>
+        <v>71.1</v>
       </c>
       <c r="D4" s="1">
         <v>53.141632545039</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>2811139.22</v>
       </c>
       <c r="H4" s="1">
-        <v>890732.8</v>
+        <v>949979.68</v>
       </c>
       <c r="I4" s="1">
-        <v>31.685830202319</v>
+        <v>33.79340564997</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>3701872.02</v>
+        <v>3761118.9</v>
       </c>
       <c r="M4" s="1">
-        <v>3701872.02</v>
+        <v>3761118.9</v>
       </c>
       <c r="N4" s="1">
-        <v>1.99</v>
+        <v>2.04</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B5" s="1">
         <v>51402.0</v>
       </c>
       <c r="C5" s="1">
-        <v>34.1</v>
+        <v>34.66</v>
       </c>
       <c r="D5" s="1">
         <v>41.854601377378</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>2151410.22</v>
       </c>
       <c r="H5" s="1">
-        <v>-398602.02</v>
+        <v>-369816.9</v>
       </c>
       <c r="I5" s="1">
-        <v>-18.527476363852</v>
+        <v>-17.189511166308</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>1752808.2</v>
+        <v>1781593.32</v>
       </c>
       <c r="M5" s="1">
-        <v>1752808.2</v>
+        <v>1781593.32</v>
       </c>
       <c r="N5" s="1">
-        <v>0.94</v>
+        <v>0.96</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B6" s="1">
         <v>7069.0</v>
       </c>
       <c r="C6" s="1">
-        <v>1657.8</v>
+        <v>1537.0</v>
       </c>
       <c r="D6" s="1">
         <v>525.84801810723</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>3717219.64</v>
       </c>
       <c r="H6" s="1">
-        <v>8001768.56</v>
+        <v>7147833.36</v>
       </c>
       <c r="I6" s="1">
-        <v>215.262194192</v>
+        <v>192.28977709802</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>11718988.2</v>
+        <v>10865053.0</v>
       </c>
       <c r="M6" s="1">
-        <v>11718988.2</v>
+        <v>10865053.0</v>
       </c>
       <c r="N6" s="1">
-        <v>6.31</v>
+        <v>5.88</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B7" s="1">
         <v>45642.0</v>
       </c>
       <c r="C7" s="1">
-        <v>132.34</v>
+        <v>125.94</v>
       </c>
       <c r="D7" s="1">
         <v>106.44088668332</v>
       </c>
       <c r="E7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F7">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="G7" s="1">
         <v>5632872.65</v>
       </c>
       <c r="H7" s="1">
-        <v>1334797.26</v>
+        <v>1122463.85</v>
       </c>
       <c r="I7" s="1">
-        <v>23.696563777276</v>
+        <v>19.927023381223</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>6967669.91</v>
+        <v>6755336.5</v>
       </c>
       <c r="M7" s="1">
-        <v>6967669.91</v>
+        <v>6755336.5</v>
       </c>
       <c r="N7" s="1">
-        <v>3.75</v>
+        <v>3.66</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B8" s="1">
         <v>64573.0</v>
       </c>
       <c r="C8" s="1">
-        <v>42.5</v>
+        <v>44.8</v>
       </c>
       <c r="D8" s="1">
         <v>34.371886856736</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>2219495.85</v>
       </c>
       <c r="H8" s="1">
-        <v>524856.65</v>
+        <v>673374.55</v>
       </c>
       <c r="I8" s="1">
-        <v>23.647561674873</v>
+        <v>30.339076777278</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>2744352.5</v>
+        <v>2892870.4</v>
       </c>
       <c r="M8" s="1">
-        <v>2744352.5</v>
+        <v>2892870.4</v>
       </c>
       <c r="N8" s="1">
-        <v>1.48</v>
+        <v>1.57</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B9" s="1">
         <v>601207.0</v>
       </c>
       <c r="C9" s="1">
-        <v>11.802</v>
+        <v>11.814</v>
       </c>
       <c r="D9" s="1">
         <v>4.5439133443223</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>2731832.51</v>
       </c>
       <c r="H9" s="1">
-        <v>4363612.5</v>
+        <v>4370826.99</v>
       </c>
       <c r="I9" s="1">
-        <v>159.73206571145</v>
+        <v>159.99615547441</v>
       </c>
       <c r="J9">
         <v>0.02</v>
       </c>
       <c r="K9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L9" s="1">
-        <v>7095445.01</v>
+        <v>7102659.5</v>
       </c>
       <c r="M9" s="1">
-        <v>7108972.17</v>
+        <v>7116186.66</v>
       </c>
       <c r="N9" s="1">
-        <v>3.83</v>
+        <v>3.85</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" s="1">
         <v>65783.0</v>
       </c>
       <c r="C10" s="1">
-        <v>33.25</v>
+        <v>34.65</v>
       </c>
       <c r="D10" s="1">
         <v>40.562981469377</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>2668354.61</v>
       </c>
       <c r="H10" s="1">
-        <v>-481069.86</v>
+        <v>-388973.66</v>
       </c>
       <c r="I10" s="1">
-        <v>-18.028707960971</v>
+        <v>-14.577285138275</v>
       </c>
       <c r="J10">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>2187284.75</v>
+        <v>2279380.95</v>
       </c>
       <c r="M10" s="1">
-        <v>2243200.3</v>
+        <v>2279380.95</v>
       </c>
       <c r="N10" s="1">
-        <v>1.21</v>
+        <v>1.23</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="1">
         <v>7262.0</v>
       </c>
       <c r="C11" s="1">
-        <v>69.0</v>
+        <v>73.0</v>
       </c>
       <c r="D11" s="1">
         <v>96.837648030846</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>703235.0</v>
       </c>
       <c r="H11" s="1">
-        <v>-202157.0</v>
+        <v>-173109.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-28.746720513058</v>
+        <v>-24.616095615264</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>501078.0</v>
+        <v>530126.0</v>
       </c>
       <c r="M11" s="1">
-        <v>501078.0</v>
+        <v>530126.0</v>
       </c>
       <c r="N11" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="1">
         <v>35738.0</v>
       </c>
       <c r="C12" s="1">
-        <v>101.58</v>
+        <v>101.94</v>
       </c>
       <c r="D12" s="1">
         <v>58.802834238066</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>2101495.69</v>
       </c>
       <c r="H12" s="1">
-        <v>1528770.35</v>
+        <v>1541636.03</v>
       </c>
       <c r="I12" s="1">
-        <v>72.746775416894</v>
+        <v>73.358990805258</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>3630266.04</v>
+        <v>3643131.72</v>
       </c>
       <c r="M12" s="1">
-        <v>3630266.04</v>
+        <v>3643131.72</v>
       </c>
       <c r="N12" s="1">
-        <v>1.96</v>
+        <v>1.97</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" s="1">
         <v>59025.0</v>
       </c>
       <c r="C13" s="1">
-        <v>26.01</v>
+        <v>27.4</v>
       </c>
       <c r="D13" s="1">
         <v>26.259342481999</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>1549957.69</v>
       </c>
       <c r="H13" s="1">
-        <v>-14717.44</v>
+        <v>67327.31</v>
       </c>
       <c r="I13" s="1">
-        <v>-0.94953817739373</v>
+        <v>4.3438159915191</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>1535240.25</v>
+        <v>1617285.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1535240.25</v>
+        <v>1617285.0</v>
       </c>
       <c r="N13" s="1">
-        <v>0.83</v>
+        <v>0.88</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="1">
         <v>330955.0</v>
       </c>
       <c r="C14" s="1">
-        <v>12.645</v>
+        <v>12.47</v>
       </c>
       <c r="D14" s="1">
         <v>2.9612341254853</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>980035.24</v>
       </c>
       <c r="H14" s="1">
-        <v>3204890.74</v>
+        <v>3146973.61</v>
       </c>
       <c r="I14" s="1">
-        <v>327.01790804992</v>
+        <v>321.10820933337</v>
       </c>
       <c r="J14">
         <v>0.06</v>
       </c>
       <c r="K14" t="s">
         <v>64</v>
       </c>
       <c r="L14" s="1">
-        <v>4184925.98</v>
+        <v>4127008.85</v>
       </c>
       <c r="M14" s="1">
-        <v>4204709.81</v>
+        <v>4146792.68</v>
       </c>
       <c r="N14" s="1">
-        <v>2.27</v>
+        <v>2.25</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="1">
         <v>9083.0</v>
       </c>
       <c r="C15" s="1">
-        <v>89.52</v>
+        <v>91.32</v>
       </c>
       <c r="D15" s="1">
         <v>163.91826819333</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>1488869.63</v>
       </c>
       <c r="H15" s="1">
-        <v>-675759.47</v>
+        <v>-659410.07</v>
       </c>
       <c r="I15" s="1">
-        <v>-45.387417164255</v>
+        <v>-44.289308930292</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>813110.16</v>
+        <v>829459.56</v>
       </c>
       <c r="M15" s="1">
-        <v>813110.16</v>
+        <v>829459.56</v>
       </c>
       <c r="N15" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" s="1">
         <v>191082.0</v>
       </c>
       <c r="C16" s="1">
-        <v>6.545</v>
+        <v>3.676</v>
       </c>
       <c r="D16" s="1">
         <v>6.6457061366324</v>
       </c>
       <c r="E16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F16">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="G16" s="1">
         <v>1479745.39</v>
       </c>
       <c r="H16" s="1">
-        <v>-37094.66</v>
+        <v>-654251.41</v>
       </c>
       <c r="I16" s="1">
-        <v>-2.5068272049153</v>
+        <v>-44.21378261567</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>1442650.73</v>
+        <v>825493.98</v>
       </c>
       <c r="M16" s="1">
-        <v>1442650.73</v>
+        <v>825493.98</v>
       </c>
       <c r="N16" s="1">
-        <v>0.78</v>
+        <v>0.45</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="1">
         <v>36580.0</v>
       </c>
       <c r="C17" s="1">
-        <v>78.26</v>
+        <v>75.98</v>
       </c>
       <c r="D17" s="1">
         <v>52.197427829415</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>1909381.91</v>
       </c>
       <c r="H17" s="1">
-        <v>953368.89</v>
+        <v>869966.49</v>
       </c>
       <c r="I17" s="1">
-        <v>49.930759530449</v>
+        <v>45.562728202447</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>2862750.8</v>
+        <v>2779348.4</v>
       </c>
       <c r="M17" s="1">
-        <v>2862750.8</v>
+        <v>2779348.4</v>
       </c>
       <c r="N17" s="1">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="1">
         <v>121832.0</v>
       </c>
       <c r="C18" s="1">
-        <v>17.695</v>
+        <v>17.785</v>
       </c>
       <c r="D18" s="1">
         <v>12.689021111038</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>1545928.82</v>
       </c>
       <c r="H18" s="1">
-        <v>609888.42</v>
+        <v>620853.3</v>
       </c>
       <c r="I18" s="1">
-        <v>39.4512614106</v>
+        <v>40.16053598121</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>2155817.24</v>
+        <v>2166782.12</v>
       </c>
       <c r="M18" s="1">
-        <v>2155817.24</v>
+        <v>2166782.12</v>
       </c>
       <c r="N18" s="1">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="1">
         <v>34037.0</v>
       </c>
       <c r="C19" s="1">
-        <v>65.06</v>
+        <v>72.98</v>
       </c>
       <c r="D19" s="1">
         <v>56.937115785763</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>1937968.61</v>
       </c>
       <c r="H19" s="1">
-        <v>276478.61</v>
+        <v>546051.65</v>
       </c>
       <c r="I19" s="1">
-        <v>14.266413221213</v>
+        <v>28.176496109501</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>2214447.22</v>
+        <v>2484020.26</v>
       </c>
       <c r="M19" s="1">
-        <v>2214447.22</v>
+        <v>2484020.26</v>
       </c>
       <c r="N19" s="1">
-        <v>1.19</v>
+        <v>1.35</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>76</v>
       </c>
       <c r="B20" s="1">
         <v>51765.0</v>
       </c>
       <c r="C20" s="1">
-        <v>26.6</v>
+        <v>27.11</v>
       </c>
       <c r="D20" s="1">
         <v>22.008320293635</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>1139260.7</v>
       </c>
       <c r="H20" s="1">
-        <v>237688.3</v>
+        <v>264088.45</v>
       </c>
       <c r="I20" s="1">
-        <v>20.863380962759</v>
+        <v>23.180686387233</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>1376949.0</v>
+        <v>1403349.15</v>
       </c>
       <c r="M20" s="1">
-        <v>1376949.0</v>
+        <v>1403349.15</v>
       </c>
       <c r="N20" s="1">
-        <v>0.74</v>
+        <v>0.76</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="1">
         <v>27860.0</v>
       </c>
       <c r="C21" s="1">
-        <v>77.02</v>
+        <v>86.26</v>
       </c>
       <c r="D21" s="1">
         <v>143.05733847811</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>3985577.45</v>
       </c>
       <c r="H21" s="1">
-        <v>-1839800.25</v>
+        <v>-1582373.85</v>
       </c>
       <c r="I21" s="1">
-        <v>-46.16144769687</v>
+        <v>-39.702499069489</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>2145777.2</v>
+        <v>2403203.6</v>
       </c>
       <c r="M21" s="1">
-        <v>2145777.2</v>
+        <v>2403203.6</v>
       </c>
       <c r="N21" s="1">
-        <v>1.16</v>
+        <v>1.3</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="1">
         <v>106963.0</v>
       </c>
       <c r="C22" s="1">
-        <v>16.08</v>
+        <v>16.95</v>
       </c>
       <c r="D22" s="1">
         <v>24.794760898628</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>2652122.01</v>
       </c>
       <c r="H22" s="1">
-        <v>-932156.97</v>
+        <v>-839099.16</v>
       </c>
       <c r="I22" s="1">
-        <v>-35.147589985877</v>
+        <v>-31.638784220188</v>
       </c>
       <c r="J22">
         <v>0.89</v>
       </c>
       <c r="K22" t="s">
         <v>81</v>
       </c>
       <c r="L22" s="1">
-        <v>1719965.04</v>
+        <v>1813022.85</v>
       </c>
       <c r="M22" s="1">
-        <v>1815398.94</v>
+        <v>1908456.75</v>
       </c>
       <c r="N22" s="1">
-        <v>0.98</v>
+        <v>1.03</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>83</v>
       </c>
       <c r="B23" s="1">
         <v>23238.0</v>
       </c>
       <c r="C23" s="1">
-        <v>70.28</v>
+        <v>74.9</v>
       </c>
       <c r="D23" s="1">
         <v>61.340009897582</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>1425419.15</v>
       </c>
       <c r="H23" s="1">
-        <v>207747.49</v>
+        <v>315107.05</v>
       </c>
       <c r="I23" s="1">
-        <v>14.574484284149</v>
+        <v>22.106273091673</v>
       </c>
       <c r="J23">
         <v>1.59</v>
       </c>
       <c r="K23" t="s">
         <v>84</v>
       </c>
       <c r="L23" s="1">
-        <v>1633166.64</v>
+        <v>1740526.2</v>
       </c>
       <c r="M23" s="1">
-        <v>1670017.77</v>
+        <v>1777377.33</v>
       </c>
       <c r="N23" s="1">
-        <v>0.9</v>
+        <v>0.96</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>86</v>
       </c>
       <c r="B24" s="1">
         <v>322229.0</v>
       </c>
       <c r="C24" s="1">
-        <v>14.316</v>
+        <v>14.922</v>
       </c>
       <c r="D24" s="1">
         <v>9.9763993619445</v>
       </c>
       <c r="E24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F24">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="G24" s="1">
         <v>3697517.81</v>
       </c>
       <c r="H24" s="1">
-        <v>1623786.36</v>
+        <v>1953286.8</v>
       </c>
       <c r="I24" s="1">
-        <v>43.915579138211</v>
+        <v>52.826974753639</v>
       </c>
       <c r="J24">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>5321304.17</v>
+        <v>5650804.61</v>
       </c>
       <c r="M24" s="1">
-        <v>5348991.98</v>
+        <v>5650804.61</v>
       </c>
       <c r="N24" s="1">
-        <v>2.88</v>
+        <v>3.06</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B25" s="1">
         <v>55316.0</v>
       </c>
       <c r="C25" s="1">
-        <v>81.97</v>
+        <v>63.66</v>
       </c>
       <c r="D25" s="1">
         <v>27.247622206956</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
         <v>1507229.47</v>
       </c>
       <c r="H25" s="1">
-        <v>3027023.05</v>
+        <v>2014187.09</v>
       </c>
       <c r="I25" s="1">
-        <v>200.83358972539</v>
+        <v>133.63506553518</v>
       </c>
       <c r="J25">
         <v>0.23</v>
       </c>
       <c r="K25" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="L25" s="1">
-        <v>4534252.52</v>
+        <v>3521416.56</v>
       </c>
       <c r="M25" s="1">
-        <v>4546764.49</v>
+        <v>3533928.53</v>
       </c>
       <c r="N25" s="1">
-        <v>2.45</v>
+        <v>1.91</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B26" s="1">
         <v>352496.0</v>
       </c>
       <c r="C26" s="1">
-        <v>6.178</v>
+        <v>6.282</v>
       </c>
       <c r="D26" s="1">
         <v>5.4835129476647</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>1932916.38</v>
       </c>
       <c r="H26" s="1">
-        <v>244803.91</v>
+        <v>281463.49</v>
       </c>
       <c r="I26" s="1">
-        <v>12.665002611236</v>
+        <v>14.561596813619</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>2177720.29</v>
+        <v>2214379.87</v>
       </c>
       <c r="M26" s="1">
-        <v>2177720.29</v>
+        <v>2214379.87</v>
       </c>
       <c r="N26" s="1">
-        <v>1.17</v>
+        <v>1.2</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B27" s="1">
         <v>27395.0</v>
       </c>
       <c r="C27" s="1">
-        <v>119.65</v>
+        <v>120.4</v>
       </c>
       <c r="D27" s="1">
         <v>57.840116444607</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>1584529.99</v>
       </c>
       <c r="H27" s="1">
-        <v>1693281.76</v>
+        <v>1713828.01</v>
       </c>
       <c r="I27" s="1">
-        <v>106.86334564106</v>
+        <v>108.16002352849</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>3277811.75</v>
+        <v>3298358.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3277811.75</v>
+        <v>3298358.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1.77</v>
+        <v>1.79</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B28" s="1">
         <v>72131.0</v>
       </c>
       <c r="C28" s="1">
-        <v>35.68</v>
+        <v>37.78</v>
       </c>
       <c r="D28" s="1">
         <v>23.909993206804</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>1724651.72</v>
       </c>
       <c r="H28" s="1">
-        <v>848982.36</v>
+        <v>1000457.46</v>
       </c>
       <c r="I28" s="1">
-        <v>49.226307558491</v>
+        <v>58.009246063895</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>2573634.08</v>
+        <v>2725109.18</v>
       </c>
       <c r="M28" s="1">
-        <v>2573634.08</v>
+        <v>2725109.18</v>
       </c>
       <c r="N28" s="1">
-        <v>1.39</v>
+        <v>1.48</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B29" s="1">
         <v>643084.0</v>
       </c>
       <c r="C29" s="1">
-        <v>4.354</v>
+        <v>4.357</v>
       </c>
       <c r="D29" s="1">
         <v>4.1050863495282</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>2639915.35</v>
       </c>
       <c r="H29" s="1">
-        <v>160072.39</v>
+        <v>162001.64</v>
       </c>
       <c r="I29" s="1">
-        <v>6.063542529877</v>
+        <v>6.1366225246578</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>2799987.74</v>
+        <v>2801916.99</v>
       </c>
       <c r="M29" s="1">
-        <v>2799987.74</v>
+        <v>2801916.99</v>
       </c>
       <c r="N29" s="1">
-        <v>1.51</v>
+        <v>1.52</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B30" s="1">
         <v>17110.0</v>
       </c>
       <c r="C30" s="1">
-        <v>164.16</v>
+        <v>176.46</v>
       </c>
       <c r="D30" s="1">
         <v>119.90520338983</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>2051578.03</v>
       </c>
       <c r="H30" s="1">
-        <v>757199.57</v>
+        <v>967652.57</v>
       </c>
       <c r="I30" s="1">
-        <v>36.908153573861</v>
+        <v>47.166257185938</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>2808777.6</v>
+        <v>3019230.6</v>
       </c>
       <c r="M30" s="1">
-        <v>2808777.6</v>
+        <v>3019230.6</v>
       </c>
       <c r="N30" s="1">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B31" s="1">
         <v>139624.0</v>
       </c>
       <c r="C31" s="1">
         <v>2.0</v>
       </c>
       <c r="D31" s="1">
         <v>8.629102231708</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>1204829.77</v>
       </c>
       <c r="H31" s="1">
         <v>-925581.77</v>
       </c>
       <c r="I31" s="1">
         <v>-76.822617854139</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
         <v>279248.0</v>
       </c>
       <c r="M31" s="1">
         <v>279248.0</v>
       </c>
       <c r="N31" s="1">
         <v>0.15</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B32" s="1">
         <v>10247.0</v>
       </c>
       <c r="C32" s="1">
-        <v>380.1</v>
+        <v>381.75</v>
       </c>
       <c r="D32" s="1">
         <v>323.96093588367</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
         <v>3319627.71</v>
       </c>
       <c r="H32" s="1">
-        <v>575256.99</v>
+        <v>592164.54</v>
       </c>
       <c r="I32" s="1">
-        <v>17.328960963517</v>
+        <v>17.838281630683</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>3894884.7</v>
+        <v>3911792.25</v>
       </c>
       <c r="M32" s="1">
-        <v>3894884.7</v>
+        <v>3911792.25</v>
       </c>
       <c r="N32" s="1">
-        <v>2.1</v>
+        <v>2.12</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B33" s="1">
         <v>7776.0</v>
       </c>
       <c r="C33" s="1">
-        <v>499.25</v>
+        <v>495.1</v>
       </c>
       <c r="D33" s="1">
         <v>696.11158307613</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
         <v>5412963.67</v>
       </c>
       <c r="H33" s="1">
-        <v>-1530795.67</v>
+        <v>-1563066.07</v>
       </c>
       <c r="I33" s="1">
-        <v>-28.28017631975</v>
+        <v>-28.87634510948</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>3882168.0</v>
+        <v>3849897.6</v>
       </c>
       <c r="M33" s="1">
-        <v>3882168.0</v>
+        <v>3849897.6</v>
       </c>
       <c r="N33" s="1">
-        <v>2.09</v>
+        <v>2.08</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B34" s="1">
         <v>20487.0</v>
       </c>
       <c r="C34" s="1">
-        <v>132.9</v>
+        <v>136.3</v>
       </c>
       <c r="D34" s="1">
         <v>178.60650021965</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
         <v>3659111.37</v>
       </c>
       <c r="H34" s="1">
-        <v>-936389.07</v>
+        <v>-866733.27</v>
       </c>
       <c r="I34" s="1">
-        <v>-25.590614094919</v>
+        <v>-23.686987969431</v>
       </c>
       <c r="J34">
         <v>1.31</v>
       </c>
       <c r="K34" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="L34" s="1">
-        <v>2722722.3</v>
+        <v>2792378.1</v>
       </c>
       <c r="M34" s="1">
-        <v>2749621.66</v>
+        <v>2819277.46</v>
       </c>
       <c r="N34" s="1">
-        <v>1.48</v>
+        <v>1.53</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B35" s="1">
         <v>55509.0</v>
       </c>
       <c r="C35" s="1">
-        <v>33.35</v>
+        <v>35.12</v>
       </c>
       <c r="D35" s="1">
         <v>29.041819885064</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
         <v>1612082.38</v>
       </c>
       <c r="H35" s="1">
-        <v>239142.77</v>
+        <v>337393.7</v>
       </c>
       <c r="I35" s="1">
-        <v>14.834401328796</v>
+        <v>20.929060709664</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>1851225.15</v>
+        <v>1949476.08</v>
       </c>
       <c r="M35" s="1">
-        <v>1851225.15</v>
+        <v>1949476.08</v>
       </c>
       <c r="N35" s="1">
-        <v>1.0</v>
+        <v>1.06</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B36" s="1">
         <v>28338.0</v>
       </c>
       <c r="C36" s="1">
-        <v>52.84</v>
+        <v>50.64</v>
       </c>
       <c r="D36" s="1">
         <v>53.365897028725</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
         <v>1512282.79</v>
       </c>
       <c r="H36" s="1">
-        <v>-14902.87</v>
+        <v>-77246.47</v>
       </c>
       <c r="I36" s="1">
-        <v>-0.98545524015386</v>
+        <v>-5.1079381786789</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>1497379.92</v>
+        <v>1435036.32</v>
       </c>
       <c r="M36" s="1">
-        <v>1497379.92</v>
+        <v>1435036.32</v>
       </c>
       <c r="N36" s="1">
-        <v>0.81</v>
+        <v>0.78</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B37" s="1">
         <v>6094.0</v>
       </c>
       <c r="C37" s="1">
-        <v>471.0</v>
+        <v>515.6</v>
       </c>
       <c r="D37" s="1">
         <v>232.40436823105</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
         <v>1416272.22</v>
       </c>
       <c r="H37" s="1">
-        <v>1454001.78</v>
+        <v>1725794.18</v>
       </c>
       <c r="I37" s="1">
-        <v>102.66400480552</v>
+        <v>121.85469400791</v>
       </c>
       <c r="J37">
         <v>13.49</v>
       </c>
       <c r="K37" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="L37" s="1">
-        <v>2870274.0</v>
+        <v>3142066.4</v>
       </c>
       <c r="M37" s="1">
-        <v>2952462.63</v>
+        <v>3224255.03</v>
       </c>
       <c r="N37" s="1">
-        <v>1.59</v>
+        <v>1.75</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B38" s="1">
         <v>203195.0</v>
       </c>
       <c r="C38" s="1">
-        <v>12.12</v>
+        <v>12.57</v>
       </c>
       <c r="D38" s="1">
         <v>9.6436722360294</v>
       </c>
       <c r="E38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F38">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="G38" s="1">
         <v>2313644.58</v>
       </c>
       <c r="H38" s="1">
-        <v>527199.56</v>
+        <v>688052.94</v>
       </c>
       <c r="I38" s="1">
-        <v>22.786540532513</v>
+        <v>29.73892126508</v>
       </c>
       <c r="J38">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="K38" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="L38" s="1">
-        <v>2840844.14</v>
+        <v>3001697.52</v>
       </c>
       <c r="M38" s="1">
-        <v>2916178.07</v>
+        <v>3078447.36</v>
       </c>
       <c r="N38" s="1">
-        <v>1.57</v>
+        <v>1.67</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B39" s="1">
         <v>36613.0</v>
       </c>
       <c r="C39" s="1">
-        <v>78.78</v>
+        <v>85.55</v>
       </c>
       <c r="D39" s="1">
         <v>114.77446863136</v>
       </c>
       <c r="E39" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F39">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="G39" s="1">
         <v>4095674.84</v>
       </c>
       <c r="H39" s="1">
-        <v>-982311.27</v>
+        <v>-701842.91</v>
       </c>
       <c r="I39" s="1">
-        <v>-23.984112713401</v>
+        <v>-17.136197022906</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>3113363.57</v>
+        <v>3393831.93</v>
       </c>
       <c r="M39" s="1">
-        <v>3113363.57</v>
+        <v>3393831.93</v>
       </c>
       <c r="N39" s="1">
-        <v>1.68</v>
+        <v>1.84</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B40" s="1">
         <v>12575.0</v>
       </c>
       <c r="C40" s="1">
-        <v>158.8</v>
+        <v>135.3</v>
       </c>
       <c r="D40" s="1">
         <v>79.332385685885</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
         <v>997604.75</v>
       </c>
       <c r="H40" s="1">
-        <v>999305.25</v>
+        <v>703792.75</v>
       </c>
       <c r="I40" s="1">
-        <v>100.17045829022</v>
+        <v>70.548255709488</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>1996910.0</v>
+        <v>1701397.5</v>
       </c>
       <c r="M40" s="1">
-        <v>1996910.0</v>
+        <v>1701397.5</v>
       </c>
       <c r="N40" s="1">
-        <v>1.08</v>
+        <v>0.92</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B41" s="1">
         <v>41230.0</v>
       </c>
       <c r="C41" s="1">
-        <v>47.72</v>
+        <v>39.58</v>
       </c>
       <c r="D41" s="1">
         <v>11.029391219985</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
         <v>454741.8</v>
       </c>
       <c r="H41" s="1">
-        <v>1512753.8</v>
+        <v>1177141.6</v>
       </c>
       <c r="I41" s="1">
-        <v>332.66213926232</v>
+        <v>258.8593351216</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>1967495.6</v>
+        <v>1631883.4</v>
       </c>
       <c r="M41" s="1">
-        <v>1967495.6</v>
+        <v>1631883.4</v>
       </c>
       <c r="N41" s="1">
-        <v>1.06</v>
+        <v>0.88</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B42" s="1">
         <v>47987.0</v>
       </c>
       <c r="C42" s="1">
-        <v>118.3</v>
+        <v>125.0</v>
       </c>
       <c r="D42" s="1">
         <v>82.958456456957</v>
       </c>
       <c r="E42" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F42">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="G42" s="1">
         <v>3880516.5</v>
       </c>
       <c r="H42" s="1">
-        <v>2247033.9</v>
+        <v>2618813.89</v>
       </c>
       <c r="I42" s="1">
-        <v>57.905536543911</v>
+        <v>67.486219682354</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>6127550.4</v>
+        <v>6499330.39</v>
       </c>
       <c r="M42" s="1">
-        <v>6127550.4</v>
+        <v>6499330.39</v>
       </c>
       <c r="N42" s="1">
-        <v>3.3</v>
+        <v>3.52</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B43" s="1">
         <v>66534.0</v>
       </c>
       <c r="C43" s="1">
-        <v>292.95</v>
+        <v>329.9</v>
       </c>
       <c r="D43" s="1">
         <v>810.80089082274</v>
       </c>
       <c r="E43" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F43">
-        <v>7.47</v>
+        <v>7.48</v>
       </c>
       <c r="G43" s="1">
         <v>7232428.19</v>
       </c>
       <c r="H43" s="1">
-        <v>-4624904.46</v>
+        <v>-4296327.49</v>
       </c>
       <c r="I43" s="1">
-        <v>-63.946773317358</v>
+        <v>-59.403666059766</v>
       </c>
       <c r="J43">
         <v>0.46</v>
       </c>
       <c r="K43" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="L43" s="1">
-        <v>2607523.73</v>
+        <v>2936100.7</v>
       </c>
       <c r="M43" s="1">
-        <v>2638396.25</v>
+        <v>2966969.93</v>
       </c>
       <c r="N43" s="1">
-        <v>1.42</v>
+        <v>1.61</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B44" s="1">
         <v>118974.0</v>
       </c>
       <c r="C44" s="1">
-        <v>4.596</v>
+        <v>4.942</v>
       </c>
       <c r="D44" s="1">
         <v>8.6889933935146</v>
       </c>
       <c r="E44" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F44">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="G44" s="1">
         <v>1205285.51</v>
       </c>
       <c r="H44" s="1">
-        <v>-574525.94</v>
+        <v>-514292.85</v>
       </c>
       <c r="I44" s="1">
-        <v>-47.667207083573</v>
+        <v>-42.66979447882</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>630759.57</v>
+        <v>690992.66</v>
       </c>
       <c r="M44" s="1">
-        <v>630759.57</v>
+        <v>690992.66</v>
       </c>
       <c r="N44" s="1">
-        <v>0.34</v>
+        <v>0.37</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B45" s="1">
         <v>315380.0</v>
       </c>
       <c r="C45" s="1">
-        <v>10.065</v>
+        <v>10.44</v>
       </c>
       <c r="D45" s="1">
         <v>9.7300750206101</v>
       </c>
       <c r="E45" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F45">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="G45" s="1">
         <v>3563311.85</v>
       </c>
       <c r="H45" s="1">
-        <v>98362.34</v>
+        <v>306174.14</v>
       </c>
       <c r="I45" s="1">
-        <v>2.7604190747436</v>
+        <v>8.5924037212741</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>3661674.19</v>
+        <v>3869485.99</v>
       </c>
       <c r="M45" s="1">
-        <v>3661674.19</v>
+        <v>3869485.99</v>
       </c>
       <c r="N45" s="1">
-        <v>1.97</v>
+        <v>2.1</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B46" s="1">
         <v>23695.0</v>
       </c>
       <c r="C46" s="1">
-        <v>153.2</v>
+        <v>125.35</v>
       </c>
       <c r="D46" s="1">
         <v>29.605464021946</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
         <v>701501.47</v>
       </c>
       <c r="H46" s="1">
-        <v>2928572.53</v>
+        <v>2268666.78</v>
       </c>
       <c r="I46" s="1">
-        <v>417.47204464162</v>
+        <v>323.40157177433</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>3630074.0</v>
+        <v>2970168.25</v>
       </c>
       <c r="M46" s="1">
-        <v>3630074.0</v>
+        <v>2970168.25</v>
       </c>
       <c r="N46" s="1">
-        <v>1.96</v>
+        <v>1.61</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B47" s="1">
         <v>113879.0</v>
       </c>
       <c r="C47" s="1">
-        <v>15.3</v>
+        <v>15.59</v>
       </c>
       <c r="D47" s="1">
         <v>17.915012688907</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
         <v>2040143.73</v>
       </c>
       <c r="H47" s="1">
-        <v>-297795.03</v>
+        <v>-264770.12</v>
       </c>
       <c r="I47" s="1">
-        <v>-14.596767160126</v>
+        <v>-12.978013073618</v>
       </c>
       <c r="J47">
-        <v>0.04</v>
+        <v>0.14</v>
       </c>
       <c r="K47" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="L47" s="1">
-        <v>1742348.7</v>
+        <v>1775373.61</v>
       </c>
       <c r="M47" s="1">
-        <v>1746448.34</v>
+        <v>1791772.18</v>
       </c>
       <c r="N47" s="1">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B48" s="1">
         <v>32143.0</v>
       </c>
       <c r="C48" s="1">
-        <v>74.14</v>
+        <v>77.34</v>
       </c>
       <c r="D48" s="1">
         <v>97.685278909871</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
         <v>3139897.92</v>
       </c>
       <c r="H48" s="1">
-        <v>-756815.9</v>
+        <v>-653958.3</v>
       </c>
       <c r="I48" s="1">
-        <v>-24.103200781763</v>
+        <v>-20.82737454089</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>2383082.02</v>
+        <v>2485939.62</v>
       </c>
       <c r="M48" s="1">
-        <v>2383082.02</v>
+        <v>2485939.62</v>
       </c>
       <c r="N48" s="1">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B49" s="1">
         <v>21335.0</v>
       </c>
       <c r="C49" s="1">
-        <v>134.14</v>
+        <v>137.92</v>
       </c>
       <c r="D49" s="1">
         <v>93.535460042184</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
         <v>1995579.04</v>
       </c>
       <c r="H49" s="1">
-        <v>866297.86</v>
+        <v>946944.16</v>
       </c>
       <c r="I49" s="1">
-        <v>43.41085181973</v>
+        <v>47.452099917826</v>
       </c>
       <c r="J49">
         <v>1.64</v>
       </c>
       <c r="K49" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="L49" s="1">
-        <v>2861876.9</v>
+        <v>2942523.2</v>
       </c>
       <c r="M49" s="1">
-        <v>2896787.61</v>
+        <v>2977433.91</v>
       </c>
       <c r="N49" s="1">
-        <v>1.56</v>
+        <v>1.61</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B50" s="1">
         <v>20915.0</v>
       </c>
       <c r="C50" s="1">
-        <v>289.25</v>
+        <v>262.45</v>
       </c>
       <c r="D50" s="1">
         <v>145.20059909156</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
         <v>3036870.53</v>
       </c>
       <c r="H50" s="1">
-        <v>3012793.22</v>
+        <v>2452271.22</v>
       </c>
       <c r="I50" s="1">
-        <v>99.207167056937</v>
+        <v>80.749942935499</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>6049663.75</v>
+        <v>5489141.75</v>
       </c>
       <c r="M50" s="1">
-        <v>6049663.75</v>
+        <v>5489141.75</v>
       </c>
       <c r="N50" s="1">
-        <v>3.26</v>
+        <v>2.97</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B51" s="1">
         <v>26747.0</v>
       </c>
       <c r="C51" s="1">
-        <v>168.92</v>
+        <v>147.66</v>
       </c>
       <c r="D51" s="1">
         <v>14.72990914869</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
         <v>393980.88</v>
       </c>
       <c r="H51" s="1">
-        <v>4124122.36</v>
+        <v>3555481.14</v>
       </c>
       <c r="I51" s="1">
-        <v>1046.7823616212</v>
+        <v>902.45017473944</v>
       </c>
       <c r="J51">
         <v>0.08</v>
       </c>
       <c r="K51" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="L51" s="1">
-        <v>4518103.24</v>
+        <v>3949462.02</v>
       </c>
       <c r="M51" s="1">
-        <v>4520232.97</v>
+        <v>3951591.75</v>
       </c>
       <c r="N51" s="1">
-        <v>2.44</v>
+        <v>2.14</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B52" s="1">
         <v>18318.0</v>
       </c>
       <c r="C52" s="1">
-        <v>274.5</v>
+        <v>264.55</v>
       </c>
       <c r="D52" s="1">
         <v>115.59523801725</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
         <v>2117473.57</v>
       </c>
       <c r="H52" s="1">
-        <v>2910817.43</v>
+        <v>2728553.33</v>
       </c>
       <c r="I52" s="1">
-        <v>137.46652951139</v>
+        <v>128.85890849632</v>
       </c>
       <c r="J52">
         <v>4.22</v>
       </c>
       <c r="K52" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="L52" s="1">
-        <v>5028291.0</v>
+        <v>4846026.9</v>
       </c>
       <c r="M52" s="1">
-        <v>5105519.86</v>
+        <v>4923255.76</v>
       </c>
       <c r="N52" s="1">
-        <v>2.75</v>
+        <v>2.67</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B53" s="1">
         <v>9820.0</v>
       </c>
       <c r="C53" s="1">
-        <v>163.65</v>
+        <v>158.4</v>
       </c>
       <c r="D53" s="1">
         <v>256.81218839104</v>
       </c>
       <c r="E53" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F53">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="G53" s="1">
         <v>2457561.31</v>
       </c>
       <c r="H53" s="1">
-        <v>-722934.54</v>
+        <v>-772166.44</v>
       </c>
       <c r="I53" s="1">
-        <v>-29.416744846134</v>
+        <v>-31.420027523138</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>1734626.77</v>
+        <v>1685394.87</v>
       </c>
       <c r="M53" s="1">
-        <v>1734626.77</v>
+        <v>1685394.87</v>
       </c>
       <c r="N53" s="1">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B54" s="1">
         <v>32617.0</v>
       </c>
       <c r="C54" s="1">
-        <v>49.64</v>
+        <v>47.7</v>
       </c>
       <c r="D54" s="1">
         <v>22.292380047215</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
         <v>727110.56</v>
       </c>
       <c r="H54" s="1">
-        <v>891997.32</v>
+        <v>828720.34</v>
       </c>
       <c r="I54" s="1">
-        <v>122.67698601434</v>
+        <v>113.97446077526</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>1619107.88</v>
+        <v>1555830.9</v>
       </c>
       <c r="M54" s="1">
-        <v>1619107.88</v>
+        <v>1555830.9</v>
       </c>
       <c r="N54" s="1">
-        <v>0.87</v>
+        <v>0.84</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B55" s="1">
         <v>105731.0</v>
       </c>
       <c r="C55" s="1">
-        <v>23.25</v>
+        <v>24.88</v>
       </c>
       <c r="D55" s="1">
         <v>18.689683252783</v>
       </c>
       <c r="E55" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F55">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="G55" s="1">
         <v>2338901.63</v>
       </c>
       <c r="H55" s="1">
-        <v>496777.38</v>
+        <v>752613.29</v>
       </c>
       <c r="I55" s="1">
-        <v>21.239772277212</v>
+        <v>32.178065137353</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>2835679.01</v>
+        <v>3091514.92</v>
       </c>
       <c r="M55" s="1">
-        <v>2835679.01</v>
+        <v>3091514.92</v>
       </c>
       <c r="N55" s="1">
-        <v>1.53</v>
+        <v>1.67</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B56" s="1">
         <v>48898.0</v>
       </c>
       <c r="C56" s="1">
-        <v>67.92</v>
+        <v>53.8</v>
       </c>
       <c r="D56" s="1">
         <v>33.829820033539</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
         <v>1654210.54</v>
       </c>
       <c r="H56" s="1">
-        <v>1666941.62</v>
+        <v>976501.86</v>
       </c>
       <c r="I56" s="1">
-        <v>100.7696166656</v>
+        <v>59.031292352907</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>3321152.16</v>
+        <v>2630712.4</v>
       </c>
       <c r="M56" s="1">
-        <v>3321152.16</v>
+        <v>2630712.4</v>
       </c>
       <c r="N56" s="1">
-        <v>1.79</v>
+        <v>1.42</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B57" s="1">
         <v>2804.0</v>
       </c>
       <c r="C57" s="1">
-        <v>877.8</v>
+        <v>953.4</v>
       </c>
       <c r="D57" s="1">
         <v>700.79802068474</v>
       </c>
       <c r="E57" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F57">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="G57" s="1">
         <v>2110295.96</v>
       </c>
       <c r="H57" s="1">
-        <v>546462.87</v>
+        <v>786301.59</v>
       </c>
       <c r="I57" s="1">
-        <v>25.895082033896</v>
+        <v>37.260251874813</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>2656758.83</v>
+        <v>2896597.55</v>
       </c>
       <c r="M57" s="1">
-        <v>2656758.83</v>
+        <v>2896597.55</v>
       </c>
       <c r="N57" s="1">
-        <v>1.43</v>
+        <v>1.57</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B58" s="1">
         <v>117073.0</v>
       </c>
       <c r="C58" s="1">
-        <v>96.9</v>
+        <v>110.3</v>
       </c>
       <c r="D58" s="1">
         <v>164.5256429749</v>
       </c>
       <c r="E58" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F58">
-        <v>11.1</v>
+        <v>11.05</v>
       </c>
       <c r="G58" s="1">
         <v>1789092.2</v>
       </c>
       <c r="H58" s="1">
-        <v>-767315.03</v>
+        <v>-620222.09</v>
       </c>
       <c r="I58" s="1">
-        <v>-42.888512397516</v>
+        <v>-34.666860098099</v>
       </c>
       <c r="J58">
         <v>0.12</v>
       </c>
       <c r="K58" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="L58" s="1">
-        <v>1021777.17</v>
+        <v>1168870.11</v>
       </c>
       <c r="M58" s="1">
-        <v>1035575.06</v>
+        <v>1182736.75</v>
       </c>
       <c r="N58" s="1">
-        <v>0.56</v>
+        <v>0.64</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B59" s="1">
         <v>76186.0</v>
       </c>
       <c r="C59" s="1">
-        <v>43.635</v>
+        <v>46.73</v>
       </c>
       <c r="D59" s="1">
         <v>38.53910757882</v>
       </c>
       <c r="E59" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F59">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="G59" s="1">
         <v>3420689.92</v>
       </c>
       <c r="H59" s="1">
-        <v>414103.06</v>
+        <v>763289.93</v>
       </c>
       <c r="I59" s="1">
-        <v>12.105834486161</v>
+        <v>22.313917597068</v>
       </c>
       <c r="J59">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>3834792.98</v>
+        <v>4183979.85</v>
       </c>
       <c r="M59" s="1">
-        <v>3870350.62</v>
+        <v>4183979.85</v>
       </c>
       <c r="N59" s="1">
-        <v>2.09</v>
+        <v>2.27</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B60" s="1">
         <v>74184.0</v>
       </c>
       <c r="C60" s="1">
-        <v>13.62</v>
+        <v>12.89</v>
       </c>
       <c r="D60" s="1">
         <v>18.786497627521</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
         <v>1393657.54</v>
       </c>
       <c r="H60" s="1">
-        <v>-383271.46</v>
+        <v>-437425.78</v>
       </c>
       <c r="I60" s="1">
-        <v>-27.501121975776</v>
+        <v>-31.386891502772</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>1010386.08</v>
+        <v>956231.76</v>
       </c>
       <c r="M60" s="1">
-        <v>1010386.08</v>
+        <v>956231.76</v>
       </c>
       <c r="N60" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B61" s="1">
         <v>97366.0</v>
       </c>
       <c r="C61" s="1">
-        <v>182.75</v>
+        <v>177.4</v>
       </c>
       <c r="D61" s="1">
         <v>169.26291949962</v>
       </c>
       <c r="E61" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F61">
-        <v>7.47</v>
+        <v>7.48</v>
       </c>
       <c r="G61" s="1">
         <v>2214501.76</v>
       </c>
       <c r="H61" s="1">
-        <v>165930.61</v>
+        <v>95998.07</v>
       </c>
       <c r="I61" s="1">
-        <v>7.4929093756963</v>
+        <v>4.3349737504837</v>
       </c>
       <c r="J61">
         <v>0.02</v>
       </c>
       <c r="K61" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="L61" s="1">
-        <v>2380432.37</v>
+        <v>2310499.83</v>
       </c>
       <c r="M61" s="1">
-        <v>2382565.77</v>
+        <v>2312632.99</v>
       </c>
       <c r="N61" s="1">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B62" s="1">
         <v>71299.0</v>
       </c>
       <c r="C62" s="1">
-        <v>7.07</v>
+        <v>6.87</v>
       </c>
       <c r="D62" s="1">
         <v>19.511494551116</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
         <v>1391150.05</v>
       </c>
       <c r="H62" s="1">
-        <v>-887066.12</v>
+        <v>-901325.92</v>
       </c>
       <c r="I62" s="1">
-        <v>-63.764949007478</v>
+        <v>-64.789985810661</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>504083.93</v>
+        <v>489824.13</v>
       </c>
       <c r="M62" s="1">
-        <v>504083.93</v>
+        <v>489824.13</v>
       </c>
       <c r="N62" s="1">
         <v>0.27</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B63" s="1">
         <v>74562.0</v>
       </c>
       <c r="C63" s="1">
         <v>0.0</v>
       </c>
       <c r="D63" s="1">
         <v>0.0</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
         <v>0.0</v>
       </c>
       <c r="H63" s="1">
         <v>0.0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
         <v>0.0</v>
       </c>
       <c r="N63" s="1">
         <v>0.0</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B64" s="1">
         <v>74562.0</v>
       </c>
       <c r="C64" s="1">
         <v>0.0</v>
       </c>
       <c r="D64" s="1">
         <v>0.0</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
         <v>0.0</v>
       </c>
       <c r="H64" s="1">
         <v>0.0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
         <v>0.0</v>
       </c>
       <c r="N64" s="1">
         <v>0.0</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B65" s="1">
-        <v>3207.0</v>
+        <v>3945.0</v>
       </c>
       <c r="C65" s="1">
-        <v>1077.12</v>
+        <v>1079.05</v>
       </c>
       <c r="D65" s="1">
-        <v>1074.3834112878</v>
+        <v>1075.3598707224</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>3445547.6</v>
+        <v>4242294.69</v>
       </c>
       <c r="H65" s="1">
-        <v>8776.24</v>
+        <v>14557.56</v>
       </c>
       <c r="I65" s="1">
-        <v>0.25471248750126</v>
+        <v>0.34315296469892</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>3454323.84</v>
+        <v>4256852.25</v>
       </c>
       <c r="M65" s="1">
-        <v>3454323.84</v>
+        <v>4256852.25</v>
       </c>
       <c r="N65" s="1">
-        <v>1.86</v>
+        <v>2.31</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">