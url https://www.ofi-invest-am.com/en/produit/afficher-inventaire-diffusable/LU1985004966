--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LU1985004537</t>
   </si>
   <si>
@@ -124,138 +124,129 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
-    <t>17 623.45</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>7 870.82</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>83 887.52</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>29 759.04</t>
-[...1 lines deleted...]
-  <si>
     <t>LU1704650164</t>
   </si>
   <si>
     <t>BEFESA SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>44 329.77</t>
+    <t>54 111.48</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>GB00BG5KQW09</t>
   </si>
   <si>
     <t>CERES POWER HOLDINGS PLC</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
@@ -280,51 +271,51 @@
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>83 266.86</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>31 379.45</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
-    <t>124 170.09</t>
+    <t>123 692.79</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
@@ -412,68 +403,68 @@
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>22 392.20</t>
+    <t>30 884.77</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
-    <t>12 695.07</t>
-[...1 lines deleted...]
-  <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
+    <t>51 106.59</t>
+  </si>
+  <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
   <si>
     <t>4 099.64</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
@@ -523,72 +514,72 @@
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>8 163.20</t>
+    <t>8 103.56</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>35 572.68</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
+  </si>
+  <si>
+    <t>9 173.47</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -920,255 +911,255 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1377463.0</v>
+        <v>1374072.0</v>
       </c>
       <c r="D2">
-        <v>16.7</v>
+        <v>18.09</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>23004843.8</v>
+        <v>24853453.6</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>23004843.8</v>
+        <v>24853453.6</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>6947.0</v>
       </c>
       <c r="D3">
-        <v>1811.32</v>
+        <v>1962.99</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>12583237.2</v>
+        <v>13636926.22</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>12583237.2</v>
+        <v>13636926.22</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>819910.02</v>
+        <v>819146.02</v>
       </c>
       <c r="D4">
-        <v>149.0</v>
+        <v>161.4</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>122166068.73</v>
+        <v>132208885.3</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>122166068.73</v>
+        <v>132208885.3</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>50.0</v>
       </c>
       <c r="D5">
-        <v>1307.9</v>
+        <v>1417.09</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>65394.91</v>
+        <v>70854.68</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>65394.91</v>
+        <v>70854.68</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>10302.0</v>
+        <v>11166.0</v>
       </c>
       <c r="D6">
-        <v>113.4</v>
+        <v>122.89</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1168207.63</v>
+        <v>1372171.69</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1168207.63</v>
+        <v>1372171.69</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>103.27</v>
+        <v>111.89</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10327.49</v>
+        <v>11188.86</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10327.49</v>
+        <v>11188.86</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1220,3134 +1211,3134 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13504.0</v>
       </c>
       <c r="D2" s="1">
-        <v>208.0</v>
+        <v>239.8</v>
       </c>
       <c r="E2" s="1">
         <v>185.79711048578</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2509004.18</v>
       </c>
       <c r="I2" s="1">
-        <v>299827.82</v>
+        <v>729255.02</v>
       </c>
       <c r="J2" s="1">
-        <v>11.950072558269</v>
+        <v>29.06551634362</v>
       </c>
       <c r="K2">
-        <v>1.31</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>0.0</v>
+      </c>
+      <c r="L2">
+        <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2808832.0</v>
+        <v>3238259.2</v>
       </c>
       <c r="N2" s="1">
-        <v>2826455.45</v>
+        <v>3238259.2</v>
       </c>
       <c r="O2" s="1">
-        <v>1.78</v>
+        <v>1.88</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>10940.0</v>
       </c>
       <c r="D3" s="1">
-        <v>133.5</v>
+        <v>137.8</v>
       </c>
       <c r="E3" s="1">
         <v>172.63322760512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1888607.51</v>
       </c>
       <c r="I3" s="1">
-        <v>-428117.51</v>
+        <v>-381075.51</v>
       </c>
       <c r="J3" s="1">
-        <v>-22.668421455128</v>
+        <v>-20.177591584394</v>
       </c>
       <c r="K3">
         <v>0.72</v>
       </c>
       <c r="L3" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="M3" s="1">
-        <v>1460490.0</v>
+        <v>1507532.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1468360.82</v>
+        <v>1515402.82</v>
       </c>
       <c r="O3" s="1">
-        <v>0.92</v>
+        <v>0.88</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C4" s="1">
         <v>52899.0</v>
       </c>
       <c r="D4" s="1">
-        <v>59.16</v>
+        <v>64.44</v>
       </c>
       <c r="E4" s="1">
         <v>53.141632545039</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2811139.22</v>
       </c>
       <c r="I4" s="1">
-        <v>318365.62</v>
+        <v>597672.34</v>
       </c>
       <c r="J4" s="1">
-        <v>11.325145966979</v>
+        <v>21.260858791618</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3129504.84</v>
+        <v>3408811.56</v>
       </c>
       <c r="N4" s="1">
-        <v>3129504.84</v>
+        <v>3408811.56</v>
       </c>
       <c r="O4" s="1">
-        <v>1.97</v>
+        <v>1.98</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C5" s="1">
         <v>51402.0</v>
       </c>
       <c r="D5" s="1">
-        <v>26.34</v>
+        <v>29.34</v>
       </c>
       <c r="E5" s="1">
         <v>41.854601377378</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2151410.22</v>
       </c>
       <c r="I5" s="1">
-        <v>-797481.54</v>
+        <v>-643275.54</v>
       </c>
       <c r="J5" s="1">
-        <v>-37.067851244102</v>
+        <v>-29.900180542974</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1353928.68</v>
+        <v>1508134.68</v>
       </c>
       <c r="N5" s="1">
-        <v>1353928.68</v>
+        <v>1508134.68</v>
       </c>
       <c r="O5" s="1">
-        <v>0.85</v>
+        <v>0.88</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C6" s="1">
         <v>7069.0</v>
       </c>
       <c r="D6" s="1">
-        <v>1128.2</v>
+        <v>1270.0</v>
       </c>
       <c r="E6" s="1">
         <v>525.84801810723</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3717219.64</v>
       </c>
       <c r="I6" s="1">
-        <v>4258026.16</v>
+        <v>5260410.36</v>
       </c>
       <c r="J6" s="1">
-        <v>114.54868348861</v>
+        <v>141.51464991184</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>7975245.8</v>
+        <v>8977630.0</v>
       </c>
       <c r="N6" s="1">
-        <v>7975245.8</v>
+        <v>8977630.0</v>
       </c>
       <c r="O6" s="1">
-        <v>5.02</v>
+        <v>5.21</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>45642.0</v>
       </c>
       <c r="D7" s="1">
-        <v>138.96</v>
+        <v>152.3</v>
       </c>
       <c r="E7" s="1">
         <v>106.44088668332</v>
       </c>
       <c r="F7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G7">
         <v>0.87</v>
       </c>
       <c r="H7" s="1">
         <v>5632872.65</v>
       </c>
       <c r="I7" s="1">
-        <v>1675597.02</v>
+        <v>2346411.73</v>
       </c>
       <c r="J7" s="1">
-        <v>29.746758432396</v>
+        <v>41.655685753876</v>
       </c>
       <c r="K7">
-        <v>1.84</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>0.0</v>
+      </c>
+      <c r="L7">
+        <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>7308469.67</v>
+        <v>7979284.38</v>
       </c>
       <c r="N7" s="1">
-        <v>7392357.19</v>
+        <v>7979284.38</v>
       </c>
       <c r="O7" s="1">
-        <v>4.65</v>
+        <v>4.63</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C8" s="1">
         <v>64573.0</v>
       </c>
       <c r="D8" s="1">
-        <v>37.7</v>
+        <v>41.11</v>
       </c>
       <c r="E8" s="1">
         <v>34.371886856736</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2219495.85</v>
       </c>
       <c r="I8" s="1">
-        <v>214906.25</v>
+        <v>435100.18</v>
       </c>
       <c r="J8" s="1">
-        <v>9.6826605915934</v>
+        <v>19.603559069507</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2434402.1</v>
+        <v>2654596.03</v>
       </c>
       <c r="N8" s="1">
-        <v>2434402.1</v>
+        <v>2654596.03</v>
       </c>
       <c r="O8" s="1">
-        <v>1.53</v>
+        <v>1.54</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C9" s="1">
         <v>601207.0</v>
       </c>
       <c r="D9" s="1">
-        <v>9.245</v>
+        <v>10.516</v>
       </c>
       <c r="E9" s="1">
         <v>4.5439133443223</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2731832.51</v>
       </c>
       <c r="I9" s="1">
-        <v>2826326.21</v>
+        <v>3590460.3</v>
       </c>
       <c r="J9" s="1">
-        <v>103.45898585122</v>
+        <v>131.43046972525</v>
       </c>
       <c r="K9">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>0.0</v>
+      </c>
+      <c r="L9">
+        <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>5558158.72</v>
+        <v>6322292.81</v>
       </c>
       <c r="N9" s="1">
-        <v>5587917.76</v>
+        <v>6322292.81</v>
       </c>
       <c r="O9" s="1">
-        <v>3.51</v>
+        <v>3.67</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B10" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C10" s="1">
         <v>65783.0</v>
       </c>
       <c r="D10" s="1">
-        <v>27.7</v>
+        <v>33.8</v>
       </c>
       <c r="E10" s="1">
         <v>40.562981469377</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2668354.61</v>
       </c>
       <c r="I10" s="1">
-        <v>-846165.51</v>
+        <v>-444889.21</v>
       </c>
       <c r="J10" s="1">
-        <v>-31.711134150944</v>
+        <v>-16.672791852054</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1822189.1</v>
+        <v>2223465.4</v>
       </c>
       <c r="N10" s="1">
-        <v>1822189.1</v>
+        <v>2223465.4</v>
       </c>
       <c r="O10" s="1">
-        <v>1.15</v>
+        <v>1.29</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B11" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>7262.0</v>
       </c>
       <c r="D11" s="1">
-        <v>90.7</v>
+        <v>90.2</v>
       </c>
       <c r="E11" s="1">
         <v>96.837648030846</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>703235.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-44571.6</v>
+        <v>-48202.6</v>
       </c>
       <c r="J11" s="1">
-        <v>-6.3380804425263</v>
+        <v>-6.8544085547505</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>658663.4</v>
+        <v>655032.4</v>
       </c>
       <c r="N11" s="1">
-        <v>658663.4</v>
+        <v>655032.4</v>
       </c>
       <c r="O11" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C12" s="1">
         <v>35738.0</v>
       </c>
       <c r="D12" s="1">
-        <v>82.13</v>
+        <v>90.33</v>
       </c>
       <c r="E12" s="1">
         <v>58.802834238066</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2101495.69</v>
       </c>
       <c r="I12" s="1">
-        <v>833666.25</v>
+        <v>1126717.85</v>
       </c>
       <c r="J12" s="1">
-        <v>39.670138462192</v>
+        <v>53.615044530498</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2935161.94</v>
+        <v>3228213.54</v>
       </c>
       <c r="N12" s="1">
-        <v>2935161.94</v>
+        <v>3228213.54</v>
       </c>
       <c r="O12" s="1">
-        <v>1.85</v>
+        <v>1.88</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>59025.0</v>
       </c>
       <c r="D13" s="1">
-        <v>26.46</v>
+        <v>27.21</v>
       </c>
       <c r="E13" s="1">
         <v>26.259342481999</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1549957.69</v>
       </c>
       <c r="I13" s="1">
-        <v>11843.81</v>
+        <v>56112.56</v>
       </c>
       <c r="J13" s="1">
-        <v>0.76413763268596</v>
+        <v>3.6202639828188</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1561801.5</v>
+        <v>1606070.25</v>
       </c>
       <c r="N13" s="1">
-        <v>1561801.5</v>
+        <v>1606070.25</v>
       </c>
       <c r="O13" s="1">
-        <v>0.98</v>
+        <v>0.93</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>330955.0</v>
       </c>
       <c r="D14" s="1">
-        <v>9.946</v>
+        <v>10.655</v>
       </c>
       <c r="E14" s="1">
         <v>2.9612341254853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>980035.24</v>
       </c>
       <c r="I14" s="1">
-        <v>2311643.19</v>
+        <v>2546290.29</v>
       </c>
       <c r="J14" s="1">
-        <v>235.87347634561</v>
+        <v>259.81619701757</v>
       </c>
       <c r="K14">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="L14" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="M14" s="1">
-        <v>3291678.43</v>
+        <v>3526325.53</v>
       </c>
       <c r="N14" s="1">
-        <v>3336008.2</v>
+        <v>3580437.01</v>
       </c>
       <c r="O14" s="1">
-        <v>2.1</v>
+        <v>2.08</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C15" s="1">
         <v>9083.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.58</v>
+        <v>100.3</v>
       </c>
       <c r="E15" s="1">
         <v>163.91826819333</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1488869.63</v>
       </c>
       <c r="I15" s="1">
-        <v>-593467.49</v>
+        <v>-577844.73</v>
       </c>
       <c r="J15" s="1">
-        <v>-39.860272386643</v>
+        <v>-38.810968963078</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>895402.14</v>
+        <v>911024.9</v>
       </c>
       <c r="N15" s="1">
-        <v>895402.14</v>
+        <v>911024.9</v>
       </c>
       <c r="O15" s="1">
-        <v>0.56</v>
+        <v>0.53</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B16" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C16" s="1">
         <v>191082.0</v>
       </c>
       <c r="D16" s="1">
-        <v>3.142</v>
+        <v>3.07</v>
       </c>
       <c r="E16" s="1">
         <v>6.6457061366324</v>
       </c>
       <c r="F16" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G16">
         <v>0.87</v>
       </c>
       <c r="H16" s="1">
         <v>1479745.39</v>
       </c>
       <c r="I16" s="1">
-        <v>-787917.71</v>
+        <v>-806369.56</v>
       </c>
       <c r="J16" s="1">
-        <v>-53.246843364047</v>
+        <v>-54.493804505112</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>691827.68</v>
+        <v>673375.83</v>
       </c>
       <c r="N16" s="1">
-        <v>691827.68</v>
+        <v>673375.83</v>
       </c>
       <c r="O16" s="1">
-        <v>0.44</v>
+        <v>0.39</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C17" s="1">
         <v>36580.0</v>
       </c>
       <c r="D17" s="1">
-        <v>68.08</v>
+        <v>76.0</v>
       </c>
       <c r="E17" s="1">
         <v>52.197427829415</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1909381.91</v>
       </c>
       <c r="I17" s="1">
-        <v>580984.49</v>
+        <v>870698.09</v>
       </c>
       <c r="J17" s="1">
-        <v>30.427882811564</v>
+        <v>45.601044266728</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2490366.4</v>
+        <v>2780080.0</v>
       </c>
       <c r="N17" s="1">
-        <v>2490366.4</v>
+        <v>2780080.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.57</v>
+        <v>1.61</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C18" s="1">
         <v>80422.0</v>
       </c>
       <c r="D18" s="1">
-        <v>15.975</v>
+        <v>17.175</v>
       </c>
       <c r="E18" s="1">
         <v>10.719614906369</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>862092.87</v>
       </c>
       <c r="I18" s="1">
-        <v>422648.58</v>
+        <v>519154.98</v>
       </c>
       <c r="J18" s="1">
-        <v>49.025875831684</v>
+        <v>60.22030781904</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1284741.45</v>
+        <v>1381247.85</v>
       </c>
       <c r="N18" s="1">
-        <v>1284741.45</v>
+        <v>1381247.85</v>
       </c>
       <c r="O18" s="1">
-        <v>0.81</v>
+        <v>0.8</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B19" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C19" s="1">
         <v>34037.0</v>
       </c>
       <c r="D19" s="1">
-        <v>68.5</v>
+        <v>69.18</v>
       </c>
       <c r="E19" s="1">
         <v>56.937115785763</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1937968.61</v>
       </c>
       <c r="I19" s="1">
-        <v>393565.89</v>
+        <v>416711.05</v>
       </c>
       <c r="J19" s="1">
-        <v>20.308166394914</v>
+        <v>21.502466440878</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2331534.5</v>
+        <v>2354679.66</v>
       </c>
       <c r="N19" s="1">
-        <v>2331534.5</v>
+        <v>2354679.66</v>
       </c>
       <c r="O19" s="1">
-        <v>1.47</v>
+        <v>1.37</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B20" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>51765.0</v>
       </c>
       <c r="D20" s="1">
-        <v>31.62</v>
+        <v>30.99</v>
       </c>
       <c r="E20" s="1">
         <v>22.008320293635</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1139260.7</v>
       </c>
       <c r="I20" s="1">
-        <v>497548.6</v>
+        <v>464936.65</v>
       </c>
       <c r="J20" s="1">
-        <v>43.672936317385</v>
+        <v>40.810382557741</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1636809.3</v>
+        <v>1604197.35</v>
       </c>
       <c r="N20" s="1">
-        <v>1636809.3</v>
+        <v>1604197.35</v>
       </c>
       <c r="O20" s="1">
-        <v>1.03</v>
+        <v>0.93</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>27860.0</v>
       </c>
       <c r="D21" s="1">
-        <v>58.12</v>
+        <v>62.62</v>
       </c>
       <c r="E21" s="1">
         <v>143.05733847811</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>3985577.45</v>
       </c>
       <c r="I21" s="1">
-        <v>-2366354.25</v>
+        <v>-2240984.25</v>
       </c>
       <c r="J21" s="1">
-        <v>-59.372933525605</v>
+        <v>-56.22734166162</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1619223.2</v>
+        <v>1744593.2</v>
       </c>
       <c r="N21" s="1">
-        <v>1619223.2</v>
+        <v>1744593.2</v>
       </c>
       <c r="O21" s="1">
-        <v>1.02</v>
+        <v>1.01</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B22" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C22" s="1">
         <v>106963.0</v>
       </c>
       <c r="D22" s="1">
-        <v>13.94</v>
+        <v>17.36</v>
       </c>
       <c r="E22" s="1">
         <v>24.794760898628</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2652122.01</v>
       </c>
       <c r="I22" s="1">
-        <v>-1161057.79</v>
+        <v>-795244.33</v>
       </c>
       <c r="J22" s="1">
-        <v>-43.778445547458</v>
+        <v>-29.98520908923</v>
       </c>
       <c r="K22">
         <v>0.78</v>
       </c>
       <c r="L22" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="M22" s="1">
-        <v>1491064.22</v>
+        <v>1856877.68</v>
       </c>
       <c r="N22" s="1">
-        <v>1574331.08</v>
+        <v>1940144.54</v>
       </c>
       <c r="O22" s="1">
-        <v>0.99</v>
+        <v>1.13</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B23" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C23" s="1">
         <v>23238.0</v>
       </c>
       <c r="D23" s="1">
-        <v>66.16</v>
+        <v>66.7</v>
       </c>
       <c r="E23" s="1">
         <v>61.340009897582</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1425419.15</v>
       </c>
       <c r="I23" s="1">
-        <v>112006.93</v>
+        <v>124555.45</v>
       </c>
       <c r="J23" s="1">
-        <v>7.8578241354482</v>
+        <v>8.7381630869769</v>
       </c>
       <c r="K23">
         <v>1.35</v>
       </c>
       <c r="L23" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="M23" s="1">
-        <v>1537426.08</v>
+        <v>1549974.6</v>
       </c>
       <c r="N23" s="1">
-        <v>1568805.53</v>
+        <v>1581354.05</v>
       </c>
       <c r="O23" s="1">
-        <v>0.99</v>
+        <v>0.92</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C24" s="1">
         <v>322229.0</v>
       </c>
       <c r="D24" s="1">
-        <v>11.442</v>
+        <v>13.402</v>
       </c>
       <c r="E24" s="1">
         <v>9.9763993619445</v>
       </c>
       <c r="F24" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G24">
         <v>0.87</v>
       </c>
       <c r="H24" s="1">
         <v>3697517.81</v>
       </c>
       <c r="I24" s="1">
-        <v>551010.77</v>
+        <v>1259649.88</v>
       </c>
       <c r="J24" s="1">
-        <v>14.902180281858</v>
+        <v>34.067445911775</v>
       </c>
       <c r="K24">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="L24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="M24" s="1">
-        <v>4248528.58</v>
+        <v>4957167.69</v>
       </c>
       <c r="N24" s="1">
-        <v>4372698.67</v>
+        <v>5080860.48</v>
       </c>
       <c r="O24" s="1">
-        <v>2.75</v>
+        <v>2.95</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C25" s="1">
         <v>55316.0</v>
       </c>
       <c r="D25" s="1">
-        <v>37.645</v>
+        <v>42.825</v>
       </c>
       <c r="E25" s="1">
         <v>27.247622206956</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1507229.47</v>
       </c>
       <c r="I25" s="1">
-        <v>575141.35</v>
+        <v>861678.23</v>
       </c>
       <c r="J25" s="1">
-        <v>38.158844518877</v>
+        <v>57.169677686836</v>
       </c>
       <c r="K25">
         <v>0.23</v>
       </c>
       <c r="L25" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="M25" s="1">
-        <v>2082370.82</v>
+        <v>2368907.7</v>
       </c>
       <c r="N25" s="1">
-        <v>2094882.79</v>
+        <v>2381419.67</v>
       </c>
       <c r="O25" s="1">
-        <v>1.32</v>
+        <v>1.38</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B26" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C26" s="1">
         <v>352496.0</v>
       </c>
       <c r="D26" s="1">
-        <v>4.966</v>
+        <v>5.657</v>
       </c>
       <c r="E26" s="1">
         <v>5.4835129476647</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1932916.38</v>
       </c>
       <c r="I26" s="1">
-        <v>-182421.24</v>
+        <v>61153.49</v>
       </c>
       <c r="J26" s="1">
-        <v>-9.4376167478078</v>
+        <v>3.1637938729662</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1750495.14</v>
+        <v>1994069.87</v>
       </c>
       <c r="N26" s="1">
-        <v>1750495.14</v>
+        <v>1994069.87</v>
       </c>
       <c r="O26" s="1">
-        <v>1.1</v>
+        <v>1.16</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C27" s="1">
         <v>27395.0</v>
       </c>
       <c r="D27" s="1">
-        <v>103.45</v>
+        <v>114.8</v>
       </c>
       <c r="E27" s="1">
         <v>57.840116444607</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1584529.99</v>
       </c>
       <c r="I27" s="1">
-        <v>1249482.76</v>
+        <v>1560416.01</v>
       </c>
       <c r="J27" s="1">
-        <v>78.855103272611</v>
+        <v>98.478161969027</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2834012.75</v>
+        <v>3144946.0</v>
       </c>
       <c r="N27" s="1">
-        <v>2834012.75</v>
+        <v>3144946.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.78</v>
+        <v>1.83</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C28" s="1">
         <v>72131.0</v>
       </c>
       <c r="D28" s="1">
-        <v>32.22</v>
+        <v>34.8</v>
       </c>
       <c r="E28" s="1">
         <v>23.909993206804</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1724651.72</v>
       </c>
       <c r="I28" s="1">
-        <v>599409.1</v>
+        <v>785507.08</v>
       </c>
       <c r="J28" s="1">
-        <v>34.75537078292</v>
+        <v>45.545838089559</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2324060.82</v>
+        <v>2510158.8</v>
       </c>
       <c r="N28" s="1">
-        <v>2324060.82</v>
+        <v>2510158.8</v>
       </c>
       <c r="O28" s="1">
         <v>1.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B29" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C29" s="1">
         <v>643084.0</v>
       </c>
       <c r="D29" s="1">
-        <v>4.685</v>
+        <v>4.824</v>
       </c>
       <c r="E29" s="1">
         <v>4.1050863495282</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2639915.35</v>
       </c>
       <c r="I29" s="1">
-        <v>372933.19</v>
+        <v>462321.87</v>
       </c>
       <c r="J29" s="1">
-        <v>14.126710161369</v>
+        <v>17.512753581284</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>3012848.54</v>
+        <v>3102237.22</v>
       </c>
       <c r="N29" s="1">
-        <v>3012848.54</v>
+        <v>3102237.22</v>
       </c>
       <c r="O29" s="1">
-        <v>1.89</v>
+        <v>1.8</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B30" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C30" s="1">
         <v>15555.0</v>
       </c>
       <c r="D30" s="1">
-        <v>167.24</v>
+        <v>188.54</v>
       </c>
       <c r="E30" s="1">
         <v>131.89186949534</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>2051578.03</v>
       </c>
       <c r="I30" s="1">
-        <v>549840.17</v>
+        <v>881161.67</v>
       </c>
       <c r="J30" s="1">
-        <v>26.800841204173</v>
+        <v>42.950434110469</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2601418.2</v>
+        <v>2932739.7</v>
       </c>
       <c r="N30" s="1">
-        <v>2601418.2</v>
+        <v>2932739.7</v>
       </c>
       <c r="O30" s="1">
-        <v>1.64</v>
+        <v>1.7</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B31" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C31" s="1">
         <v>139624.0</v>
       </c>
       <c r="D31" s="1">
-        <v>2.98</v>
+        <v>2.365</v>
       </c>
       <c r="E31" s="1">
         <v>8.629102231708</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>1204829.77</v>
       </c>
       <c r="I31" s="1">
-        <v>-788750.25</v>
+        <v>-874619.01</v>
       </c>
       <c r="J31" s="1">
-        <v>-65.465700602667</v>
+        <v>-72.592745612519</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>416079.52</v>
+        <v>330210.76</v>
       </c>
       <c r="N31" s="1">
-        <v>416079.52</v>
+        <v>330210.76</v>
       </c>
       <c r="O31" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B32" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C32" s="1">
         <v>10247.0</v>
       </c>
       <c r="D32" s="1">
-        <v>347.7</v>
+        <v>358.9</v>
       </c>
       <c r="E32" s="1">
         <v>323.96093588367</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>3319627.71</v>
       </c>
       <c r="I32" s="1">
-        <v>243254.19</v>
+        <v>358020.59</v>
       </c>
       <c r="J32" s="1">
-        <v>7.3277551355299</v>
+        <v>10.784962088414</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3562881.9</v>
+        <v>3677648.3</v>
       </c>
       <c r="N32" s="1">
-        <v>3562881.9</v>
+        <v>3677648.3</v>
       </c>
       <c r="O32" s="1">
-        <v>2.24</v>
+        <v>2.14</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B33" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C33" s="1">
         <v>7776.0</v>
       </c>
       <c r="D33" s="1">
-        <v>457.95</v>
+        <v>483.3</v>
       </c>
       <c r="E33" s="1">
         <v>696.11158307613</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>5412963.67</v>
       </c>
       <c r="I33" s="1">
-        <v>-1851944.47</v>
+        <v>-1654822.87</v>
       </c>
       <c r="J33" s="1">
-        <v>-34.213133191045</v>
+        <v>-30.571475644136</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3561019.2</v>
+        <v>3758140.8</v>
       </c>
       <c r="N33" s="1">
-        <v>3561019.2</v>
+        <v>3758140.8</v>
       </c>
       <c r="O33" s="1">
-        <v>2.24</v>
+        <v>2.18</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B34" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C34" s="1">
         <v>20487.0</v>
       </c>
       <c r="D34" s="1">
-        <v>104.05</v>
+        <v>111.85</v>
       </c>
       <c r="E34" s="1">
         <v>178.60650021965</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>3659111.37</v>
       </c>
       <c r="I34" s="1">
-        <v>-1527439.02</v>
+        <v>-1367640.42</v>
       </c>
       <c r="J34" s="1">
-        <v>-41.743441659716</v>
+        <v>-37.376299371834</v>
       </c>
       <c r="K34">
         <v>1.06</v>
       </c>
       <c r="L34" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="M34" s="1">
-        <v>2131672.35</v>
+        <v>2291470.95</v>
       </c>
       <c r="N34" s="1">
-        <v>2153444.84</v>
+        <v>2313243.44</v>
       </c>
       <c r="O34" s="1">
-        <v>1.35</v>
+        <v>1.34</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B35" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C35" s="1">
         <v>55509.0</v>
       </c>
       <c r="D35" s="1">
-        <v>28.45</v>
+        <v>30.45</v>
       </c>
       <c r="E35" s="1">
         <v>29.041819885064</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1612082.38</v>
       </c>
       <c r="I35" s="1">
-        <v>-32851.33</v>
+        <v>78166.67</v>
       </c>
       <c r="J35" s="1">
-        <v>-2.0378195560949</v>
+        <v>4.8488012132482</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1579231.05</v>
+        <v>1690249.05</v>
       </c>
       <c r="N35" s="1">
-        <v>1579231.05</v>
+        <v>1690249.05</v>
       </c>
       <c r="O35" s="1">
-        <v>0.99</v>
+        <v>0.98</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B36" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C36" s="1">
         <v>28338.0</v>
       </c>
       <c r="D36" s="1">
-        <v>52.1</v>
+        <v>54.38</v>
       </c>
       <c r="E36" s="1">
         <v>53.365897028725</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1512282.79</v>
       </c>
       <c r="I36" s="1">
-        <v>-35872.99</v>
+        <v>28737.65</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.3721085922032</v>
+        <v>1.9002828168136</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1476409.8</v>
+        <v>1541020.44</v>
       </c>
       <c r="N36" s="1">
-        <v>1476409.8</v>
+        <v>1541020.44</v>
       </c>
       <c r="O36" s="1">
-        <v>0.93</v>
+        <v>0.9</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B37" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C37" s="1">
         <v>6094.0</v>
       </c>
       <c r="D37" s="1">
-        <v>520.8</v>
+        <v>549.4</v>
       </c>
       <c r="E37" s="1">
         <v>232.40436823105</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1416272.22</v>
       </c>
       <c r="I37" s="1">
-        <v>1757482.98</v>
+        <v>1931771.38</v>
       </c>
       <c r="J37" s="1">
-        <v>124.09217346648</v>
+        <v>136.39831048864</v>
       </c>
       <c r="K37">
         <v>10.76</v>
       </c>
       <c r="L37" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="M37" s="1">
-        <v>3173755.2</v>
+        <v>3348043.6</v>
       </c>
       <c r="N37" s="1">
-        <v>3239307.21</v>
+        <v>3413595.61</v>
       </c>
       <c r="O37" s="1">
-        <v>2.04</v>
+        <v>1.98</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B38" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C38" s="1">
         <v>203195.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.33</v>
+        <v>13.476</v>
       </c>
       <c r="E38" s="1">
         <v>9.6436722360294</v>
       </c>
       <c r="F38" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G38">
         <v>0.87</v>
       </c>
       <c r="H38" s="1">
         <v>2313644.58</v>
       </c>
       <c r="I38" s="1">
-        <v>573363.98</v>
+        <v>829565.39</v>
       </c>
       <c r="J38" s="1">
-        <v>24.781852189242</v>
+        <v>35.855351213884</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2887008.56</v>
+        <v>3143209.97</v>
       </c>
       <c r="N38" s="1">
-        <v>2887008.56</v>
+        <v>3143209.97</v>
       </c>
       <c r="O38" s="1">
-        <v>1.82</v>
+        <v>1.83</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B39" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C39" s="1">
         <v>36613.0</v>
       </c>
       <c r="D39" s="1">
-        <v>75.86</v>
+        <v>79.1</v>
       </c>
       <c r="E39" s="1">
         <v>114.77446863136</v>
       </c>
       <c r="F39" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G39">
-        <v>0.91</v>
+        <v>0.93</v>
       </c>
       <c r="H39" s="1">
         <v>4095674.84</v>
       </c>
       <c r="I39" s="1">
-        <v>-1046342.67</v>
+        <v>-966644.56</v>
       </c>
       <c r="J39" s="1">
-        <v>-25.547503424369</v>
+        <v>-23.601594310158</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3049332.17</v>
+        <v>3129030.28</v>
       </c>
       <c r="N39" s="1">
-        <v>3049332.17</v>
+        <v>3129030.28</v>
       </c>
       <c r="O39" s="1">
-        <v>1.92</v>
+        <v>1.82</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B40" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C40" s="1">
         <v>12575.0</v>
       </c>
       <c r="D40" s="1">
-        <v>112.6</v>
+        <v>131.1</v>
       </c>
       <c r="E40" s="1">
         <v>79.332385685885</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>997604.75</v>
       </c>
       <c r="I40" s="1">
-        <v>418340.25</v>
+        <v>650977.75</v>
       </c>
       <c r="J40" s="1">
-        <v>41.93446853576</v>
+        <v>65.254074822719</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1415945.0</v>
+        <v>1648582.5</v>
       </c>
       <c r="N40" s="1">
-        <v>1415945.0</v>
+        <v>1648582.5</v>
       </c>
       <c r="O40" s="1">
-        <v>0.89</v>
+        <v>0.96</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B41" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C41" s="1">
         <v>41230.0</v>
       </c>
       <c r="D41" s="1">
-        <v>45.44</v>
+        <v>45.96</v>
       </c>
       <c r="E41" s="1">
         <v>11.029391219985</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>454741.8</v>
       </c>
       <c r="I41" s="1">
-        <v>1418749.4</v>
+        <v>1440189.0</v>
       </c>
       <c r="J41" s="1">
-        <v>311.99010075608</v>
+        <v>316.70477620487</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1873491.2</v>
+        <v>1894930.8</v>
       </c>
       <c r="N41" s="1">
-        <v>1873491.2</v>
+        <v>1894930.8</v>
       </c>
       <c r="O41" s="1">
-        <v>1.18</v>
+        <v>1.1</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B42" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="C42" s="1">
         <v>47987.0</v>
       </c>
       <c r="D42" s="1">
-        <v>115.6</v>
+        <v>121.76</v>
       </c>
       <c r="E42" s="1">
         <v>82.958456456957</v>
       </c>
       <c r="F42" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G42">
-        <v>0.91</v>
+        <v>0.93</v>
       </c>
       <c r="H42" s="1">
         <v>3880516.5</v>
       </c>
       <c r="I42" s="1">
-        <v>2209774.11</v>
+        <v>2432344.2</v>
       </c>
       <c r="J42" s="1">
-        <v>56.945360495181</v>
+        <v>62.680939508955</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>6090290.61</v>
+        <v>6312860.7</v>
       </c>
       <c r="N42" s="1">
-        <v>6090290.61</v>
+        <v>6312860.7</v>
       </c>
       <c r="O42" s="1">
-        <v>3.83</v>
+        <v>3.67</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B43" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C43" s="1">
         <v>66534.0</v>
       </c>
       <c r="D43" s="1">
-        <v>237.45</v>
+        <v>240.65</v>
       </c>
       <c r="E43" s="1">
         <v>810.80089082274</v>
       </c>
       <c r="F43" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="G43">
         <v>7.47</v>
       </c>
       <c r="H43" s="1">
         <v>7232428.19</v>
       </c>
       <c r="I43" s="1">
-        <v>-5117850.6</v>
+        <v>-5089571.85</v>
       </c>
       <c r="J43" s="1">
-        <v>-70.762549804176</v>
+        <v>-70.371550415629</v>
       </c>
       <c r="K43">
-        <v>0.34</v>
+        <v>0.46</v>
       </c>
       <c r="L43" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="M43" s="1">
-        <v>2114577.59</v>
+        <v>2142856.34</v>
       </c>
       <c r="N43" s="1">
-        <v>2136969.79</v>
+        <v>2173741.11</v>
       </c>
       <c r="O43" s="1">
-        <v>1.34</v>
+        <v>1.26</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B44" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C44" s="1">
         <v>118974.0</v>
       </c>
       <c r="D44" s="1">
-        <v>5.08</v>
+        <v>5.68</v>
       </c>
       <c r="E44" s="1">
         <v>8.6889933935146</v>
       </c>
       <c r="F44" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G44">
         <v>0.87</v>
       </c>
       <c r="H44" s="1">
         <v>1205285.51</v>
       </c>
       <c r="I44" s="1">
-        <v>-508839.02</v>
+        <v>-429574.83</v>
       </c>
       <c r="J44" s="1">
-        <v>-42.217301691447</v>
+        <v>-35.640918806035</v>
       </c>
       <c r="K44">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>0.0</v>
+      </c>
+      <c r="L44">
+        <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>696446.49</v>
+        <v>775710.68</v>
       </c>
       <c r="N44" s="1">
-        <v>709141.56</v>
+        <v>775710.68</v>
       </c>
       <c r="O44" s="1">
         <v>0.45</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B45" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C45" s="1">
         <v>315380.0</v>
       </c>
       <c r="D45" s="1">
-        <v>10.62</v>
+        <v>11.11</v>
       </c>
       <c r="E45" s="1">
         <v>9.7300750206101</v>
       </c>
       <c r="F45" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G45">
         <v>0.87</v>
       </c>
       <c r="H45" s="1">
         <v>3563311.85</v>
       </c>
       <c r="I45" s="1">
-        <v>296184.57</v>
+        <v>458739.22</v>
       </c>
       <c r="J45" s="1">
-        <v>8.3120586260223</v>
+        <v>12.873956569364</v>
       </c>
       <c r="K45">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.16</v>
+      </c>
+      <c r="L45" t="s">
+        <v>134</v>
       </c>
       <c r="M45" s="1">
-        <v>3859496.42</v>
+        <v>4022051.07</v>
       </c>
       <c r="N45" s="1">
-        <v>3859496.42</v>
+        <v>4073157.66</v>
       </c>
       <c r="O45" s="1">
-        <v>2.43</v>
+        <v>2.37</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B46" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C46" s="1">
         <v>23695.0</v>
       </c>
       <c r="D46" s="1">
-        <v>93.9</v>
+        <v>119.8</v>
       </c>
       <c r="E46" s="1">
         <v>29.605464021946</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>701501.47</v>
       </c>
       <c r="I46" s="1">
-        <v>1523459.03</v>
+        <v>2137159.53</v>
       </c>
       <c r="J46" s="1">
-        <v>217.17118140893</v>
+        <v>304.65503229808</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2224960.5</v>
+        <v>2838661.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2224960.5</v>
+        <v>2838661.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.4</v>
+        <v>1.65</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B47" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C47" s="1">
         <v>113879.0</v>
       </c>
       <c r="D47" s="1">
-        <v>14.9</v>
+        <v>15.34</v>
       </c>
       <c r="E47" s="1">
         <v>17.915012688907</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2040143.73</v>
       </c>
       <c r="I47" s="1">
-        <v>-343346.63</v>
+        <v>-293239.87</v>
       </c>
       <c r="J47" s="1">
-        <v>-16.829531417377</v>
+        <v>-14.3734907344</v>
       </c>
       <c r="K47">
         <v>0.04</v>
       </c>
       <c r="L47" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="M47" s="1">
-        <v>1696797.1</v>
+        <v>1746903.86</v>
       </c>
       <c r="N47" s="1">
-        <v>1700896.74</v>
+        <v>1751003.5</v>
       </c>
       <c r="O47" s="1">
-        <v>1.07</v>
+        <v>1.02</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B48" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C48" s="1">
         <v>32143.0</v>
       </c>
       <c r="D48" s="1">
-        <v>77.79</v>
+        <v>80.19</v>
       </c>
       <c r="E48" s="1">
         <v>97.685278909871</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>3139897.92</v>
       </c>
       <c r="I48" s="1">
-        <v>-639493.95</v>
+        <v>-562350.75</v>
       </c>
       <c r="J48" s="1">
-        <v>-20.366711475767</v>
+        <v>-17.909841795112</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2500403.97</v>
+        <v>2577547.17</v>
       </c>
       <c r="N48" s="1">
-        <v>2500403.97</v>
+        <v>2577547.17</v>
       </c>
       <c r="O48" s="1">
-        <v>1.57</v>
+        <v>1.5</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B49" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C49" s="1">
         <v>21335.0</v>
       </c>
       <c r="D49" s="1">
-        <v>153.82</v>
+        <v>139.38</v>
       </c>
       <c r="E49" s="1">
         <v>93.535460042184</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1995579.04</v>
       </c>
       <c r="I49" s="1">
-        <v>1286170.66</v>
+        <v>978093.26</v>
       </c>
       <c r="J49" s="1">
-        <v>64.451000647912</v>
+        <v>49.013005267885</v>
       </c>
       <c r="K49">
         <v>1.35</v>
       </c>
       <c r="L49" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="M49" s="1">
-        <v>3281749.7</v>
+        <v>2973672.3</v>
       </c>
       <c r="N49" s="1">
-        <v>3310593.27</v>
+        <v>3002515.87</v>
       </c>
       <c r="O49" s="1">
-        <v>2.08</v>
+        <v>1.74</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B50" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C50" s="1">
         <v>20915.0</v>
       </c>
       <c r="D50" s="1">
-        <v>237.15</v>
+        <v>260.2</v>
       </c>
       <c r="E50" s="1">
         <v>145.20059909156</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>3036870.53</v>
       </c>
       <c r="I50" s="1">
-        <v>1923121.72</v>
+        <v>2405212.47</v>
       </c>
       <c r="J50" s="1">
-        <v>63.325772402948</v>
+        <v>79.20036255217</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>4959992.25</v>
+        <v>5442083.0</v>
       </c>
       <c r="N50" s="1">
-        <v>4959992.25</v>
+        <v>5442083.0</v>
       </c>
       <c r="O50" s="1">
-        <v>3.12</v>
+        <v>3.16</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B51" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C51" s="1">
         <v>26747.0</v>
       </c>
       <c r="D51" s="1">
-        <v>140.75</v>
+        <v>167.22</v>
       </c>
       <c r="E51" s="1">
         <v>14.72990914869</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>393980.88</v>
       </c>
       <c r="I51" s="1">
-        <v>3370659.37</v>
+        <v>4078652.46</v>
       </c>
       <c r="J51" s="1">
-        <v>855.53881954881</v>
+        <v>1035.2412177972</v>
       </c>
       <c r="K51">
         <v>0.08</v>
       </c>
       <c r="L51" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="M51" s="1">
-        <v>3764640.25</v>
+        <v>4472633.34</v>
       </c>
       <c r="N51" s="1">
-        <v>3766769.98</v>
+        <v>4474763.07</v>
       </c>
       <c r="O51" s="1">
-        <v>2.37</v>
+        <v>2.6</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B52" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C52" s="1">
         <v>18318.0</v>
       </c>
       <c r="D52" s="1">
-        <v>203.75</v>
+        <v>229.45</v>
       </c>
       <c r="E52" s="1">
         <v>115.59523801725</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>2117473.57</v>
       </c>
       <c r="I52" s="1">
-        <v>1614818.93</v>
+        <v>2085591.53</v>
       </c>
       <c r="J52" s="1">
-        <v>76.261586112737</v>
+        <v>98.49433587027</v>
       </c>
       <c r="K52">
         <v>4.22</v>
       </c>
       <c r="L52" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="M52" s="1">
-        <v>3732292.5</v>
+        <v>4203065.1</v>
       </c>
       <c r="N52" s="1">
-        <v>3809521.36</v>
+        <v>4280293.96</v>
       </c>
       <c r="O52" s="1">
-        <v>2.4</v>
+        <v>2.49</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B53" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C53" s="1">
         <v>9820.0</v>
       </c>
       <c r="D53" s="1">
-        <v>126.9</v>
+        <v>138.5</v>
       </c>
       <c r="E53" s="1">
         <v>256.81218839104</v>
       </c>
       <c r="F53" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G53">
-        <v>0.91</v>
+        <v>0.93</v>
       </c>
       <c r="H53" s="1">
         <v>2457561.31</v>
       </c>
       <c r="I53" s="1">
-        <v>-1089423.98</v>
+        <v>-988096.37</v>
       </c>
       <c r="J53" s="1">
-        <v>-44.329473106817</v>
+        <v>-40.206377191054</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1368137.33</v>
+        <v>1469464.94</v>
       </c>
       <c r="N53" s="1">
-        <v>1368137.33</v>
+        <v>1469464.94</v>
       </c>
       <c r="O53" s="1">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B54" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C54" s="1">
         <v>32617.0</v>
       </c>
       <c r="D54" s="1">
-        <v>43.34</v>
+        <v>47.86</v>
       </c>
       <c r="E54" s="1">
         <v>22.292380047215</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>727110.56</v>
       </c>
       <c r="I54" s="1">
-        <v>686510.22</v>
+        <v>833939.06</v>
       </c>
       <c r="J54" s="1">
-        <v>94.416208176099</v>
+        <v>114.6921948156</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1413620.78</v>
+        <v>1561049.62</v>
       </c>
       <c r="N54" s="1">
-        <v>1413620.78</v>
+        <v>1561049.62</v>
       </c>
       <c r="O54" s="1">
-        <v>0.89</v>
+        <v>0.91</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B55" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C55" s="1">
         <v>105731.0</v>
       </c>
       <c r="D55" s="1">
-        <v>25.73</v>
+        <v>27.525</v>
       </c>
       <c r="E55" s="1">
         <v>18.689683252783</v>
       </c>
       <c r="F55" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G55">
         <v>0.87</v>
       </c>
       <c r="H55" s="1">
         <v>2338901.63</v>
       </c>
       <c r="I55" s="1">
-        <v>795929.16</v>
+        <v>1001733.48</v>
       </c>
       <c r="J55" s="1">
-        <v>34.030039989326</v>
+        <v>42.829226640028</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>3134830.79</v>
+        <v>3340635.11</v>
       </c>
       <c r="N55" s="1">
-        <v>3134830.79</v>
+        <v>3340635.11</v>
       </c>
       <c r="O55" s="1">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B56" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C56" s="1">
         <v>48898.0</v>
       </c>
       <c r="D56" s="1">
-        <v>26.92</v>
+        <v>33.895</v>
       </c>
       <c r="E56" s="1">
         <v>33.829820033539</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1654210.54</v>
       </c>
       <c r="I56" s="1">
-        <v>-337876.38</v>
+        <v>3187.17</v>
       </c>
       <c r="J56" s="1">
-        <v>-20.42523438401</v>
+        <v>0.19267015430817</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1316334.16</v>
+        <v>1657397.71</v>
       </c>
       <c r="N56" s="1">
-        <v>1316334.16</v>
+        <v>1657397.71</v>
       </c>
       <c r="O56" s="1">
-        <v>0.83</v>
+        <v>0.96</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B57" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C57" s="1">
         <v>2804.0</v>
       </c>
       <c r="D57" s="1">
-        <v>823.8</v>
+        <v>906.2</v>
       </c>
       <c r="E57" s="1">
         <v>700.79802068474</v>
       </c>
       <c r="F57" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G57">
-        <v>0.91</v>
+        <v>0.93</v>
       </c>
       <c r="H57" s="1">
         <v>2110295.96</v>
       </c>
       <c r="I57" s="1">
-        <v>425745.67</v>
+        <v>635068.67</v>
       </c>
       <c r="J57" s="1">
-        <v>20.17469009418</v>
+        <v>30.093820110427</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2536041.63</v>
+        <v>2745364.63</v>
       </c>
       <c r="N57" s="1">
-        <v>2536041.63</v>
+        <v>2745364.63</v>
       </c>
       <c r="O57" s="1">
-        <v>1.6</v>
+        <v>1.59</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B58" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C58" s="1">
         <v>117073.0</v>
       </c>
       <c r="D58" s="1">
-        <v>110.0</v>
+        <v>126.3</v>
       </c>
       <c r="E58" s="1">
         <v>164.5256429749</v>
       </c>
       <c r="F58" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="G58">
-        <v>11.06</v>
+        <v>11.14</v>
       </c>
       <c r="H58" s="1">
         <v>1789092.2</v>
       </c>
       <c r="I58" s="1">
-        <v>-624463.56</v>
+        <v>-461658.33</v>
       </c>
       <c r="J58" s="1">
-        <v>-34.903933961592</v>
+        <v>-25.804054704391</v>
       </c>
       <c r="K58">
         <v>0.07</v>
       </c>
       <c r="L58" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="M58" s="1">
-        <v>1164628.64</v>
+        <v>1327433.87</v>
       </c>
       <c r="N58" s="1">
-        <v>1172791.84</v>
+        <v>1335537.43</v>
       </c>
       <c r="O58" s="1">
-        <v>0.74</v>
+        <v>0.78</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B59" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C59" s="1">
         <v>76186.0</v>
       </c>
       <c r="D59" s="1">
-        <v>45.955</v>
+        <v>43.13</v>
       </c>
       <c r="E59" s="1">
         <v>38.53910757882</v>
       </c>
       <c r="F59" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G59">
         <v>0.87</v>
       </c>
       <c r="H59" s="1">
         <v>3420689.92</v>
       </c>
       <c r="I59" s="1">
-        <v>613719.04</v>
+        <v>351156.52</v>
       </c>
       <c r="J59" s="1">
-        <v>17.941381836796</v>
+        <v>10.2656636004</v>
       </c>
       <c r="K59">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>4034408.96</v>
+        <v>3771846.44</v>
       </c>
       <c r="N59" s="1">
-        <v>4069981.64</v>
+        <v>3771846.44</v>
       </c>
       <c r="O59" s="1">
-        <v>2.56</v>
+        <v>2.19</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B60" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C60" s="1">
         <v>74184.0</v>
       </c>
       <c r="D60" s="1">
-        <v>9.8</v>
+        <v>11.16</v>
       </c>
       <c r="E60" s="1">
         <v>18.786497627521</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>1393657.54</v>
       </c>
       <c r="I60" s="1">
-        <v>-666654.34</v>
+        <v>-565764.1</v>
       </c>
       <c r="J60" s="1">
-        <v>-47.834874843069</v>
+        <v>-40.595632984557</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>727003.2</v>
+        <v>827893.44</v>
       </c>
       <c r="N60" s="1">
-        <v>727003.2</v>
+        <v>827893.44</v>
       </c>
       <c r="O60" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B61" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C61" s="1">
         <v>97366.0</v>
       </c>
       <c r="D61" s="1">
-        <v>156.0</v>
+        <v>197.5</v>
       </c>
       <c r="E61" s="1">
         <v>169.26291949962</v>
       </c>
       <c r="F61" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="G61">
         <v>7.47</v>
       </c>
       <c r="H61" s="1">
         <v>2214501.76</v>
       </c>
       <c r="I61" s="1">
-        <v>-181490.69</v>
+        <v>359080.09</v>
       </c>
       <c r="J61" s="1">
-        <v>-8.1955541096522</v>
+        <v>16.214938117728</v>
       </c>
       <c r="K61">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>977.2</v>
+        <v>0.09</v>
+      </c>
+      <c r="L61" t="s">
+        <v>173</v>
       </c>
       <c r="M61" s="1">
-        <v>2033011.07</v>
+        <v>2573581.85</v>
       </c>
       <c r="N61" s="1">
-        <v>2033988.27</v>
+        <v>2582755.32</v>
       </c>
       <c r="O61" s="1">
-        <v>1.28</v>
+        <v>1.5</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B62" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C62" s="1">
         <v>71299.0</v>
       </c>
       <c r="D62" s="1">
-        <v>6.675</v>
+        <v>6.91</v>
       </c>
       <c r="E62" s="1">
         <v>19.511494551116</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>1391150.05</v>
       </c>
       <c r="I62" s="1">
-        <v>-915229.22</v>
+        <v>-898473.96</v>
       </c>
       <c r="J62" s="1">
-        <v>-65.789396334349</v>
+        <v>-64.584978450024</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>475920.83</v>
+        <v>492676.09</v>
       </c>
       <c r="N62" s="1">
-        <v>475920.83</v>
+        <v>492676.09</v>
       </c>
       <c r="O62" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B63" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C63" s="1">
-        <v>2406.0</v>
+        <v>2434.0</v>
       </c>
       <c r="D63" s="1">
-        <v>1071.41</v>
+        <v>1072.64</v>
       </c>
       <c r="E63" s="1">
-        <v>1067.7372402328</v>
+        <v>1068.0227074774</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2568975.8</v>
+        <v>2599567.27</v>
       </c>
       <c r="I63" s="1">
-        <v>8836.66</v>
+        <v>11238.49</v>
       </c>
       <c r="J63" s="1">
-        <v>0.34397599230012</v>
+        <v>0.43232156865862</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2577812.46</v>
+        <v>2610805.76</v>
       </c>
       <c r="N63" s="1">
-        <v>2577812.46</v>
+        <v>2610805.76</v>
       </c>
       <c r="O63" s="1">
-        <v>1.62</v>
+        <v>1.52</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>