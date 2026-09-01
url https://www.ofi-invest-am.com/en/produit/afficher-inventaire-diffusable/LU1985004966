--- v3 (2026-07-10)
+++ v4 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LU1985004537</t>
   </si>
   <si>
@@ -130,123 +130,126 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
-    <t>7 870.82</t>
+    <t>11 355.21</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
+  </si>
+  <si>
+    <t>13 527.16</t>
   </si>
   <si>
     <t>LU1704650164</t>
   </si>
   <si>
     <t>BEFESA SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>54 111.48</t>
+    <t>19 783.83</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>GB00BG5KQW09</t>
   </si>
   <si>
     <t>CERES POWER HOLDINGS PLC</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
@@ -262,60 +265,60 @@
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>83 266.86</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
-    <t>31 379.45</t>
+    <t>36 851.13</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
-    <t>123 692.79</t>
+    <t>27 563.36</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
@@ -337,162 +340,162 @@
   <si>
     <t>FR0014009YQ1</t>
   </si>
   <si>
     <t>LHYFE SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
-    <t>21 772.49</t>
+    <t>26 899.36</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>65 552.01</t>
+    <t>82 188.63</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PLC</t>
   </si>
   <si>
+    <t>75 541.11</t>
+  </si>
+  <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>30 884.77</t>
+    <t>30 878.75</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
-    <t>51 106.59</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
   <si>
     <t>4 099.64</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
-    <t>28 843.57</t>
+    <t>34 910.71</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>2 129.73</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>77 228.86</t>
   </si>
@@ -514,78 +517,93 @@
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>8 103.56</t>
+    <t>14 206.83</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
+    <t>35 655.42</t>
+  </si>
+  <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
-    <t>9 173.47</t>
+    <t>2 133.82</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
+  </si>
+  <si>
+    <t>FR0014014SF6</t>
+  </si>
+  <si>
+    <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
+  </si>
+  <si>
+    <t>FR0014014SG4</t>
+  </si>
+  <si>
+    <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -911,285 +929,285 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1374072.0</v>
+        <v>1363432.0</v>
       </c>
       <c r="D2">
-        <v>18.09</v>
+        <v>18.89</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>24853453.6</v>
+        <v>25750325.61</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>24853453.6</v>
+        <v>25750325.61</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>6947.0</v>
+        <v>6755.0</v>
       </c>
       <c r="D3">
-        <v>1962.99</v>
+        <v>2053.2</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>13636926.22</v>
+        <v>13869376.33</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>13636926.22</v>
+        <v>13869376.33</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>819146.02</v>
+        <v>821117.02</v>
       </c>
       <c r="D4">
-        <v>161.4</v>
+        <v>168.6</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>132208885.3</v>
+        <v>138436231.25</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>132208885.3</v>
+        <v>138436231.25</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>50.0</v>
       </c>
       <c r="D5">
-        <v>1417.09</v>
+        <v>1481.31</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>70854.68</v>
+        <v>74065.44</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>70854.68</v>
+        <v>74065.44</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>11166.0</v>
+        <v>12846.0</v>
       </c>
       <c r="D6">
-        <v>122.89</v>
+        <v>128.52</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1372171.69</v>
+        <v>1650942.45</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1372171.69</v>
+        <v>1650942.45</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>111.89</v>
+        <v>116.92</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11188.86</v>
+        <v>11691.73</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11188.86</v>
+        <v>11691.73</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P63"/>
+  <dimension ref="A1:P65"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O63" sqref="O63"/>
+      <selection activeCell="O65" sqref="O65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1211,3136 +1229,3236 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13504.0</v>
       </c>
       <c r="D2" s="1">
-        <v>239.8</v>
+        <v>244.2</v>
       </c>
       <c r="E2" s="1">
         <v>185.79711048578</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2509004.18</v>
       </c>
       <c r="I2" s="1">
-        <v>729255.02</v>
+        <v>788672.62</v>
       </c>
       <c r="J2" s="1">
-        <v>29.06551634362</v>
+        <v>31.433690955429</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3238259.2</v>
+        <v>3297676.8</v>
       </c>
       <c r="N2" s="1">
-        <v>3238259.2</v>
+        <v>3297676.8</v>
       </c>
       <c r="O2" s="1">
-        <v>1.88</v>
+        <v>1.83</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
         <v>10940.0</v>
       </c>
       <c r="D3" s="1">
-        <v>137.8</v>
+        <v>165.0</v>
       </c>
       <c r="E3" s="1">
         <v>172.63322760512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1888607.51</v>
       </c>
       <c r="I3" s="1">
-        <v>-381075.51</v>
+        <v>-83507.51</v>
       </c>
       <c r="J3" s="1">
-        <v>-20.177591584394</v>
+        <v>-4.4216444951021</v>
       </c>
       <c r="K3">
-        <v>0.72</v>
+        <v>1.04</v>
       </c>
       <c r="L3" t="s">
         <v>38</v>
       </c>
       <c r="M3" s="1">
-        <v>1507532.0</v>
+        <v>1805100.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1515402.82</v>
+        <v>1816455.21</v>
       </c>
       <c r="O3" s="1">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>52899.0</v>
       </c>
       <c r="D4" s="1">
-        <v>64.44</v>
+        <v>69.24</v>
       </c>
       <c r="E4" s="1">
         <v>53.141632545039</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2811139.22</v>
       </c>
       <c r="I4" s="1">
-        <v>597672.34</v>
+        <v>851587.54</v>
       </c>
       <c r="J4" s="1">
-        <v>21.260858791618</v>
+        <v>30.293324995836</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3408811.56</v>
+        <v>3662726.76</v>
       </c>
       <c r="N4" s="1">
-        <v>3408811.56</v>
+        <v>3662726.76</v>
       </c>
       <c r="O4" s="1">
-        <v>1.98</v>
+        <v>2.04</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>51402.0</v>
       </c>
       <c r="D5" s="1">
-        <v>29.34</v>
+        <v>35.36</v>
       </c>
       <c r="E5" s="1">
         <v>41.854601377378</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2151410.22</v>
       </c>
       <c r="I5" s="1">
-        <v>-643275.54</v>
+        <v>-333835.5</v>
       </c>
       <c r="J5" s="1">
-        <v>-29.900180542974</v>
+        <v>-15.517054669379</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1508134.68</v>
+        <v>1817574.72</v>
       </c>
       <c r="N5" s="1">
-        <v>1508134.68</v>
+        <v>1817574.72</v>
       </c>
       <c r="O5" s="1">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>7069.0</v>
       </c>
       <c r="D6" s="1">
-        <v>1270.0</v>
+        <v>1394.0</v>
       </c>
       <c r="E6" s="1">
         <v>525.84801810723</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3717219.64</v>
       </c>
       <c r="I6" s="1">
-        <v>5260410.36</v>
+        <v>6136966.36</v>
       </c>
       <c r="J6" s="1">
-        <v>141.51464991184</v>
+        <v>165.09560785598</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>8977630.0</v>
+        <v>9854186.0</v>
       </c>
       <c r="N6" s="1">
-        <v>8977630.0</v>
+        <v>9854186.0</v>
       </c>
       <c r="O6" s="1">
-        <v>5.21</v>
+        <v>5.48</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>45642.0</v>
       </c>
       <c r="D7" s="1">
-        <v>152.3</v>
+        <v>134.34</v>
       </c>
       <c r="E7" s="1">
         <v>106.44088668332</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H7" s="1">
         <v>5632872.65</v>
       </c>
       <c r="I7" s="1">
-        <v>2346411.73</v>
+        <v>1459548.2</v>
       </c>
       <c r="J7" s="1">
-        <v>41.655685753876</v>
+        <v>25.911258618638</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>7979284.38</v>
+        <v>7092420.85</v>
       </c>
       <c r="N7" s="1">
-        <v>7979284.38</v>
+        <v>7092420.85</v>
       </c>
       <c r="O7" s="1">
-        <v>4.63</v>
+        <v>3.94</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
         <v>64573.0</v>
       </c>
       <c r="D8" s="1">
-        <v>41.11</v>
+        <v>39.57</v>
       </c>
       <c r="E8" s="1">
         <v>34.371886856736</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2219495.85</v>
       </c>
       <c r="I8" s="1">
-        <v>435100.18</v>
+        <v>335657.76</v>
       </c>
       <c r="J8" s="1">
-        <v>19.603559069507</v>
+        <v>15.123153305288</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2654596.03</v>
+        <v>2555153.61</v>
       </c>
       <c r="N8" s="1">
-        <v>2654596.03</v>
+        <v>2555153.61</v>
       </c>
       <c r="O8" s="1">
-        <v>1.54</v>
+        <v>1.42</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
         <v>601207.0</v>
       </c>
       <c r="D9" s="1">
-        <v>10.516</v>
+        <v>10.656</v>
       </c>
       <c r="E9" s="1">
         <v>4.5439133443223</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2731832.51</v>
       </c>
       <c r="I9" s="1">
-        <v>3590460.3</v>
+        <v>3674629.28</v>
       </c>
       <c r="J9" s="1">
-        <v>131.43046972525</v>
+        <v>134.51151439734</v>
       </c>
       <c r="K9">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.02</v>
+      </c>
+      <c r="L9" t="s">
+        <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>6322292.81</v>
+        <v>6406461.79</v>
       </c>
       <c r="N9" s="1">
-        <v>6322292.81</v>
+        <v>6419988.95</v>
       </c>
       <c r="O9" s="1">
-        <v>3.67</v>
+        <v>3.57</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C10" s="1">
         <v>65783.0</v>
       </c>
       <c r="D10" s="1">
-        <v>33.8</v>
+        <v>36.0</v>
       </c>
       <c r="E10" s="1">
         <v>40.562981469377</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2668354.61</v>
       </c>
       <c r="I10" s="1">
-        <v>-444889.21</v>
+        <v>-300166.61</v>
       </c>
       <c r="J10" s="1">
-        <v>-16.672791852054</v>
+        <v>-11.249127416389</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2223465.4</v>
+        <v>2368188.0</v>
       </c>
       <c r="N10" s="1">
-        <v>2223465.4</v>
+        <v>2368188.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.29</v>
+        <v>1.32</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C11" s="1">
         <v>7262.0</v>
       </c>
       <c r="D11" s="1">
-        <v>90.2</v>
+        <v>71.5</v>
       </c>
       <c r="E11" s="1">
         <v>96.837648030846</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>703235.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-48202.6</v>
+        <v>-184002.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-6.8544085547505</v>
+        <v>-26.165079951936</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>655032.4</v>
+        <v>519233.0</v>
       </c>
       <c r="N11" s="1">
-        <v>655032.4</v>
+        <v>519233.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.38</v>
+        <v>0.29</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C12" s="1">
         <v>35738.0</v>
       </c>
       <c r="D12" s="1">
-        <v>90.33</v>
+        <v>92.58</v>
       </c>
       <c r="E12" s="1">
         <v>58.802834238066</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2101495.69</v>
       </c>
       <c r="I12" s="1">
-        <v>1126717.85</v>
+        <v>1207128.35</v>
       </c>
       <c r="J12" s="1">
-        <v>53.615044530498</v>
+        <v>57.441390707777</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3228213.54</v>
+        <v>3308624.04</v>
       </c>
       <c r="N12" s="1">
-        <v>3228213.54</v>
+        <v>3308624.04</v>
       </c>
       <c r="O12" s="1">
-        <v>1.88</v>
+        <v>1.84</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C13" s="1">
         <v>59025.0</v>
       </c>
       <c r="D13" s="1">
-        <v>27.21</v>
+        <v>25.99</v>
       </c>
       <c r="E13" s="1">
         <v>26.259342481999</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1549957.69</v>
       </c>
       <c r="I13" s="1">
-        <v>56112.56</v>
+        <v>-15897.94</v>
       </c>
       <c r="J13" s="1">
-        <v>3.6202639828188</v>
+        <v>-1.0257015467306</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1606070.25</v>
+        <v>1534059.75</v>
       </c>
       <c r="N13" s="1">
-        <v>1606070.25</v>
+        <v>1534059.75</v>
       </c>
       <c r="O13" s="1">
-        <v>0.93</v>
+        <v>0.85</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C14" s="1">
         <v>330955.0</v>
       </c>
       <c r="D14" s="1">
-        <v>10.655</v>
+        <v>11.56</v>
       </c>
       <c r="E14" s="1">
         <v>2.9612341254853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>980035.24</v>
       </c>
       <c r="I14" s="1">
-        <v>2546290.29</v>
+        <v>2845804.56</v>
       </c>
       <c r="J14" s="1">
-        <v>259.81619701757</v>
+        <v>290.37777866029</v>
       </c>
       <c r="K14">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="L14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M14" s="1">
-        <v>3526325.53</v>
+        <v>3825839.8</v>
       </c>
       <c r="N14" s="1">
-        <v>3580437.01</v>
+        <v>3845623.63</v>
       </c>
       <c r="O14" s="1">
-        <v>2.08</v>
+        <v>2.14</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C15" s="1">
         <v>9083.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.3</v>
+        <v>109.1</v>
       </c>
       <c r="E15" s="1">
         <v>163.91826819333</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1488869.63</v>
       </c>
       <c r="I15" s="1">
-        <v>-577844.73</v>
+        <v>-497914.33</v>
       </c>
       <c r="J15" s="1">
-        <v>-38.810968963078</v>
+        <v>-33.442439819261</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>911024.9</v>
+        <v>990955.3</v>
       </c>
       <c r="N15" s="1">
-        <v>911024.9</v>
+        <v>990955.3</v>
       </c>
       <c r="O15" s="1">
-        <v>0.53</v>
+        <v>0.55</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C16" s="1">
         <v>191082.0</v>
       </c>
       <c r="D16" s="1">
-        <v>3.07</v>
+        <v>8.145</v>
       </c>
       <c r="E16" s="1">
         <v>6.6457061366324</v>
       </c>
       <c r="F16" t="s">
         <v>47</v>
       </c>
       <c r="G16">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H16" s="1">
         <v>1479745.39</v>
       </c>
       <c r="I16" s="1">
-        <v>-806369.56</v>
+        <v>320515.12</v>
       </c>
       <c r="J16" s="1">
-        <v>-54.493804505112</v>
+        <v>21.660153305157</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>673375.83</v>
+        <v>1800260.51</v>
       </c>
       <c r="N16" s="1">
-        <v>673375.83</v>
+        <v>1800260.51</v>
       </c>
       <c r="O16" s="1">
-        <v>0.39</v>
+        <v>1.0</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C17" s="1">
         <v>36580.0</v>
       </c>
       <c r="D17" s="1">
-        <v>76.0</v>
+        <v>76.16</v>
       </c>
       <c r="E17" s="1">
         <v>52.197427829415</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1909381.91</v>
       </c>
       <c r="I17" s="1">
-        <v>870698.09</v>
+        <v>876550.89</v>
       </c>
       <c r="J17" s="1">
-        <v>45.601044266728</v>
+        <v>45.907572780974</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2780080.0</v>
+        <v>2785932.8</v>
       </c>
       <c r="N17" s="1">
-        <v>2780080.0</v>
+        <v>2785932.8</v>
       </c>
       <c r="O17" s="1">
-        <v>1.61</v>
+        <v>1.55</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1">
         <v>80422.0</v>
       </c>
       <c r="D18" s="1">
-        <v>17.175</v>
+        <v>16.45</v>
       </c>
       <c r="E18" s="1">
         <v>10.719614906369</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>862092.87</v>
       </c>
       <c r="I18" s="1">
-        <v>519154.98</v>
+        <v>460849.03</v>
       </c>
       <c r="J18" s="1">
-        <v>60.22030781904</v>
+        <v>53.457005160013</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1381247.85</v>
+        <v>1322941.9</v>
       </c>
       <c r="N18" s="1">
-        <v>1381247.85</v>
+        <v>1322941.9</v>
       </c>
       <c r="O18" s="1">
-        <v>0.8</v>
+        <v>0.74</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1">
         <v>34037.0</v>
       </c>
       <c r="D19" s="1">
-        <v>69.18</v>
+        <v>61.36</v>
       </c>
       <c r="E19" s="1">
         <v>56.937115785763</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1937968.61</v>
       </c>
       <c r="I19" s="1">
-        <v>416711.05</v>
+        <v>150541.71</v>
       </c>
       <c r="J19" s="1">
-        <v>21.502466440878</v>
+        <v>7.7680159122908</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2354679.66</v>
+        <v>2088510.32</v>
       </c>
       <c r="N19" s="1">
-        <v>2354679.66</v>
+        <v>2088510.32</v>
       </c>
       <c r="O19" s="1">
-        <v>1.37</v>
+        <v>1.16</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C20" s="1">
         <v>51765.0</v>
       </c>
       <c r="D20" s="1">
-        <v>30.99</v>
+        <v>28.82</v>
       </c>
       <c r="E20" s="1">
         <v>22.008320293635</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1139260.7</v>
       </c>
       <c r="I20" s="1">
-        <v>464936.65</v>
+        <v>352606.6</v>
       </c>
       <c r="J20" s="1">
-        <v>40.810382557741</v>
+        <v>30.950475163411</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1604197.35</v>
+        <v>1491867.3</v>
       </c>
       <c r="N20" s="1">
-        <v>1604197.35</v>
+        <v>1491867.3</v>
       </c>
       <c r="O20" s="1">
-        <v>0.93</v>
+        <v>0.83</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C21" s="1">
         <v>27860.0</v>
       </c>
       <c r="D21" s="1">
-        <v>62.62</v>
+        <v>71.4</v>
       </c>
       <c r="E21" s="1">
         <v>143.05733847811</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>3985577.45</v>
       </c>
       <c r="I21" s="1">
-        <v>-2240984.25</v>
+        <v>-1996373.45</v>
       </c>
       <c r="J21" s="1">
-        <v>-56.22734166162</v>
+        <v>-50.08994242478</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1744593.2</v>
+        <v>1989204.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1744593.2</v>
+        <v>1989204.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.01</v>
+        <v>1.11</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>106963.0</v>
       </c>
       <c r="D22" s="1">
-        <v>17.36</v>
+        <v>16.82</v>
       </c>
       <c r="E22" s="1">
         <v>24.794760898628</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2652122.01</v>
       </c>
       <c r="I22" s="1">
-        <v>-795244.33</v>
+        <v>-853004.35</v>
       </c>
       <c r="J22" s="1">
-        <v>-29.98520908923</v>
+        <v>-32.163088530003</v>
       </c>
       <c r="K22">
         <v>0.78</v>
       </c>
       <c r="L22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M22" s="1">
-        <v>1856877.68</v>
+        <v>1799117.66</v>
       </c>
       <c r="N22" s="1">
-        <v>1940144.54</v>
+        <v>1882384.52</v>
       </c>
       <c r="O22" s="1">
-        <v>1.13</v>
+        <v>1.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C23" s="1">
         <v>23238.0</v>
       </c>
       <c r="D23" s="1">
-        <v>66.7</v>
+        <v>65.78</v>
       </c>
       <c r="E23" s="1">
         <v>61.340009897582</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1425419.15</v>
       </c>
       <c r="I23" s="1">
-        <v>124555.45</v>
+        <v>103176.49</v>
       </c>
       <c r="J23" s="1">
-        <v>8.7381630869769</v>
+        <v>7.2383263547427</v>
       </c>
       <c r="K23">
-        <v>1.35</v>
+        <v>1.59</v>
       </c>
       <c r="L23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M23" s="1">
-        <v>1549974.6</v>
+        <v>1528595.64</v>
       </c>
       <c r="N23" s="1">
-        <v>1581354.05</v>
+        <v>1565446.77</v>
       </c>
       <c r="O23" s="1">
-        <v>0.92</v>
+        <v>0.87</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C24" s="1">
         <v>322229.0</v>
       </c>
       <c r="D24" s="1">
-        <v>13.402</v>
+        <v>13.826</v>
       </c>
       <c r="E24" s="1">
         <v>9.9763993619445</v>
       </c>
       <c r="F24" t="s">
         <v>47</v>
       </c>
       <c r="G24">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H24" s="1">
         <v>3697517.81</v>
       </c>
       <c r="I24" s="1">
-        <v>1259649.88</v>
+        <v>1455785.01</v>
       </c>
       <c r="J24" s="1">
-        <v>34.067445911775</v>
+        <v>39.371953964976</v>
       </c>
       <c r="K24">
-        <v>0.38</v>
+        <v>0.09</v>
       </c>
       <c r="L24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M24" s="1">
-        <v>4957167.69</v>
+        <v>5153302.82</v>
       </c>
       <c r="N24" s="1">
-        <v>5080860.48</v>
+        <v>5180866.18</v>
       </c>
       <c r="O24" s="1">
-        <v>2.95</v>
+        <v>2.88</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C25" s="1">
         <v>55316.0</v>
       </c>
       <c r="D25" s="1">
-        <v>42.825</v>
+        <v>80.35</v>
       </c>
       <c r="E25" s="1">
         <v>27.247622206956</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1507229.47</v>
       </c>
       <c r="I25" s="1">
-        <v>861678.23</v>
+        <v>2937411.13</v>
       </c>
       <c r="J25" s="1">
-        <v>57.169677686836</v>
+        <v>194.88811680414</v>
       </c>
       <c r="K25">
         <v>0.23</v>
       </c>
       <c r="L25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M25" s="1">
-        <v>2368907.7</v>
+        <v>4444640.6</v>
       </c>
       <c r="N25" s="1">
-        <v>2381419.67</v>
+        <v>4457152.57</v>
       </c>
       <c r="O25" s="1">
-        <v>1.38</v>
+        <v>2.48</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B26" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C26" s="1">
         <v>352496.0</v>
       </c>
       <c r="D26" s="1">
-        <v>5.657</v>
+        <v>5.694</v>
       </c>
       <c r="E26" s="1">
         <v>5.4835129476647</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1932916.38</v>
       </c>
       <c r="I26" s="1">
-        <v>61153.49</v>
+        <v>74195.84</v>
       </c>
       <c r="J26" s="1">
-        <v>3.1637938729662</v>
+        <v>3.8385437035823</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1994069.87</v>
+        <v>2007112.22</v>
       </c>
       <c r="N26" s="1">
-        <v>1994069.87</v>
+        <v>2007112.22</v>
       </c>
       <c r="O26" s="1">
-        <v>1.16</v>
+        <v>1.12</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B27" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C27" s="1">
         <v>27395.0</v>
       </c>
       <c r="D27" s="1">
-        <v>114.8</v>
+        <v>113.65</v>
       </c>
       <c r="E27" s="1">
         <v>57.840116444607</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1584529.99</v>
       </c>
       <c r="I27" s="1">
-        <v>1560416.01</v>
+        <v>1528911.76</v>
       </c>
       <c r="J27" s="1">
-        <v>98.478161969027</v>
+        <v>96.489922541636</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3144946.0</v>
+        <v>3113441.75</v>
       </c>
       <c r="N27" s="1">
-        <v>3144946.0</v>
+        <v>3113441.75</v>
       </c>
       <c r="O27" s="1">
-        <v>1.83</v>
+        <v>1.73</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B28" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C28" s="1">
         <v>72131.0</v>
       </c>
       <c r="D28" s="1">
-        <v>34.8</v>
+        <v>34.76</v>
       </c>
       <c r="E28" s="1">
         <v>23.909993206804</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1724651.72</v>
       </c>
       <c r="I28" s="1">
-        <v>785507.08</v>
+        <v>782621.84</v>
       </c>
       <c r="J28" s="1">
-        <v>45.545838089559</v>
+        <v>45.37854402279</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2510158.8</v>
+        <v>2507273.56</v>
       </c>
       <c r="N28" s="1">
-        <v>2510158.8</v>
+        <v>2507273.56</v>
       </c>
       <c r="O28" s="1">
-        <v>1.46</v>
+        <v>1.39</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B29" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C29" s="1">
         <v>643084.0</v>
       </c>
       <c r="D29" s="1">
-        <v>4.824</v>
+        <v>4.43</v>
       </c>
       <c r="E29" s="1">
         <v>4.1050863495282</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2639915.35</v>
       </c>
       <c r="I29" s="1">
-        <v>462321.87</v>
+        <v>208946.77</v>
       </c>
       <c r="J29" s="1">
-        <v>17.512753581284</v>
+        <v>7.914904165393</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>3102237.22</v>
+        <v>2848862.12</v>
       </c>
       <c r="N29" s="1">
-        <v>3102237.22</v>
+        <v>2848862.12</v>
       </c>
       <c r="O29" s="1">
-        <v>1.8</v>
+        <v>1.58</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B30" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C30" s="1">
         <v>15555.0</v>
       </c>
       <c r="D30" s="1">
-        <v>188.54</v>
+        <v>177.42</v>
       </c>
       <c r="E30" s="1">
         <v>131.89186949534</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>2051578.03</v>
       </c>
       <c r="I30" s="1">
-        <v>881161.67</v>
+        <v>708190.07</v>
       </c>
       <c r="J30" s="1">
-        <v>42.950434110469</v>
+        <v>34.519285137792</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2932739.7</v>
+        <v>2759768.1</v>
       </c>
       <c r="N30" s="1">
-        <v>2932739.7</v>
+        <v>2759768.1</v>
       </c>
       <c r="O30" s="1">
-        <v>1.7</v>
+        <v>1.53</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B31" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C31" s="1">
         <v>139624.0</v>
       </c>
       <c r="D31" s="1">
-        <v>2.365</v>
+        <v>2.3</v>
       </c>
       <c r="E31" s="1">
         <v>8.629102231708</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>1204829.77</v>
       </c>
       <c r="I31" s="1">
-        <v>-874619.01</v>
+        <v>-883694.57</v>
       </c>
       <c r="J31" s="1">
-        <v>-72.592745612519</v>
+        <v>-73.34601053226</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>330210.76</v>
+        <v>321135.2</v>
       </c>
       <c r="N31" s="1">
-        <v>330210.76</v>
+        <v>321135.2</v>
       </c>
       <c r="O31" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B32" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C32" s="1">
         <v>10247.0</v>
       </c>
       <c r="D32" s="1">
-        <v>358.9</v>
+        <v>379.4</v>
       </c>
       <c r="E32" s="1">
         <v>323.96093588367</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>3319627.71</v>
       </c>
       <c r="I32" s="1">
-        <v>358020.59</v>
+        <v>568084.09</v>
       </c>
       <c r="J32" s="1">
-        <v>10.784962088414</v>
+        <v>17.112885528962</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3677648.3</v>
+        <v>3887711.8</v>
       </c>
       <c r="N32" s="1">
-        <v>3677648.3</v>
+        <v>3887711.8</v>
       </c>
       <c r="O32" s="1">
-        <v>2.14</v>
+        <v>2.16</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B33" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C33" s="1">
         <v>7776.0</v>
       </c>
       <c r="D33" s="1">
-        <v>483.3</v>
+        <v>469.8</v>
       </c>
       <c r="E33" s="1">
         <v>696.11158307613</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>5412963.67</v>
       </c>
       <c r="I33" s="1">
-        <v>-1654822.87</v>
+        <v>-1759798.87</v>
       </c>
       <c r="J33" s="1">
-        <v>-30.571475644136</v>
+        <v>-32.510819899887</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3758140.8</v>
+        <v>3653164.8</v>
       </c>
       <c r="N33" s="1">
-        <v>3758140.8</v>
+        <v>3653164.8</v>
       </c>
       <c r="O33" s="1">
-        <v>2.18</v>
+        <v>2.03</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B34" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C34" s="1">
         <v>20487.0</v>
       </c>
       <c r="D34" s="1">
-        <v>111.85</v>
+        <v>130.85</v>
       </c>
       <c r="E34" s="1">
         <v>178.60650021965</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>3659111.37</v>
       </c>
       <c r="I34" s="1">
-        <v>-1367640.42</v>
+        <v>-978387.42</v>
       </c>
       <c r="J34" s="1">
-        <v>-37.376299371834</v>
+        <v>-26.73838867058</v>
       </c>
       <c r="K34">
-        <v>1.06</v>
+        <v>1.31</v>
       </c>
       <c r="L34" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M34" s="1">
-        <v>2291470.95</v>
+        <v>2680723.95</v>
       </c>
       <c r="N34" s="1">
-        <v>2313243.44</v>
+        <v>2707623.31</v>
       </c>
       <c r="O34" s="1">
-        <v>1.34</v>
+        <v>1.51</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B35" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C35" s="1">
         <v>55509.0</v>
       </c>
       <c r="D35" s="1">
-        <v>30.45</v>
+        <v>31.39</v>
       </c>
       <c r="E35" s="1">
         <v>29.041819885064</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1612082.38</v>
       </c>
       <c r="I35" s="1">
-        <v>78166.67</v>
+        <v>130345.13</v>
       </c>
       <c r="J35" s="1">
-        <v>4.8488012132482</v>
+        <v>8.0855129748394</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1690249.05</v>
+        <v>1742427.51</v>
       </c>
       <c r="N35" s="1">
-        <v>1690249.05</v>
+        <v>1742427.51</v>
       </c>
       <c r="O35" s="1">
-        <v>0.98</v>
+        <v>0.97</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B36" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C36" s="1">
         <v>28338.0</v>
       </c>
       <c r="D36" s="1">
-        <v>54.38</v>
+        <v>54.82</v>
       </c>
       <c r="E36" s="1">
         <v>53.365897028725</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1512282.79</v>
       </c>
       <c r="I36" s="1">
-        <v>28737.65</v>
+        <v>41206.37</v>
       </c>
       <c r="J36" s="1">
-        <v>1.9002828168136</v>
+        <v>2.7247794045186</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1541020.44</v>
+        <v>1553489.16</v>
       </c>
       <c r="N36" s="1">
-        <v>1541020.44</v>
+        <v>1553489.16</v>
       </c>
       <c r="O36" s="1">
-        <v>0.9</v>
+        <v>0.86</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C37" s="1">
         <v>6094.0</v>
       </c>
       <c r="D37" s="1">
-        <v>549.4</v>
+        <v>444.9</v>
       </c>
       <c r="E37" s="1">
         <v>232.40436823105</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1416272.22</v>
       </c>
       <c r="I37" s="1">
-        <v>1931771.38</v>
+        <v>1294948.38</v>
       </c>
       <c r="J37" s="1">
-        <v>136.39831048864</v>
+        <v>91.433579061517</v>
       </c>
       <c r="K37">
-        <v>10.76</v>
+        <v>13.49</v>
       </c>
       <c r="L37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M37" s="1">
-        <v>3348043.6</v>
+        <v>2711220.6</v>
       </c>
       <c r="N37" s="1">
-        <v>3413595.61</v>
+        <v>2793409.23</v>
       </c>
       <c r="O37" s="1">
-        <v>1.98</v>
+        <v>1.55</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B38" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C38" s="1">
         <v>203195.0</v>
       </c>
       <c r="D38" s="1">
-        <v>13.476</v>
+        <v>11.84</v>
       </c>
       <c r="E38" s="1">
         <v>9.6436722360294</v>
       </c>
       <c r="F38" t="s">
         <v>47</v>
       </c>
       <c r="G38">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H38" s="1">
         <v>2313644.58</v>
       </c>
       <c r="I38" s="1">
-        <v>829565.39</v>
+        <v>469201.63</v>
       </c>
       <c r="J38" s="1">
-        <v>35.855351213884</v>
+        <v>20.279762676426</v>
       </c>
       <c r="K38">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.37</v>
+      </c>
+      <c r="L38" t="s">
+        <v>118</v>
       </c>
       <c r="M38" s="1">
-        <v>3143209.97</v>
+        <v>2782846.21</v>
       </c>
       <c r="N38" s="1">
-        <v>3143209.97</v>
+        <v>2858387.32</v>
       </c>
       <c r="O38" s="1">
-        <v>1.83</v>
+        <v>1.59</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B39" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C39" s="1">
         <v>36613.0</v>
       </c>
       <c r="D39" s="1">
-        <v>79.1</v>
+        <v>77.87</v>
       </c>
       <c r="E39" s="1">
         <v>114.77446863136</v>
       </c>
       <c r="F39" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G39">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="H39" s="1">
         <v>4095674.84</v>
       </c>
       <c r="I39" s="1">
-        <v>-966644.56</v>
+        <v>-978229.61</v>
       </c>
       <c r="J39" s="1">
-        <v>-23.601594310158</v>
+        <v>-23.884454899745</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3129030.28</v>
+        <v>3117445.23</v>
       </c>
       <c r="N39" s="1">
-        <v>3129030.28</v>
+        <v>3117445.23</v>
       </c>
       <c r="O39" s="1">
-        <v>1.82</v>
+        <v>1.73</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B40" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C40" s="1">
         <v>12575.0</v>
       </c>
       <c r="D40" s="1">
-        <v>131.1</v>
+        <v>156.8</v>
       </c>
       <c r="E40" s="1">
         <v>79.332385685885</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>997604.75</v>
       </c>
       <c r="I40" s="1">
-        <v>650977.75</v>
+        <v>974155.25</v>
       </c>
       <c r="J40" s="1">
-        <v>65.254074822719</v>
+        <v>97.649419772711</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1648582.5</v>
+        <v>1971760.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1648582.5</v>
+        <v>1971760.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.96</v>
+        <v>1.1</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B41" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C41" s="1">
         <v>41230.0</v>
       </c>
       <c r="D41" s="1">
-        <v>45.96</v>
+        <v>42.52</v>
       </c>
       <c r="E41" s="1">
         <v>11.029391219985</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>454741.8</v>
       </c>
       <c r="I41" s="1">
-        <v>1440189.0</v>
+        <v>1298357.8</v>
       </c>
       <c r="J41" s="1">
-        <v>316.70477620487</v>
+        <v>285.51538477439</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1894930.8</v>
+        <v>1753099.6</v>
       </c>
       <c r="N41" s="1">
-        <v>1894930.8</v>
+        <v>1753099.6</v>
       </c>
       <c r="O41" s="1">
-        <v>1.1</v>
+        <v>0.98</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B42" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C42" s="1">
         <v>47987.0</v>
       </c>
       <c r="D42" s="1">
-        <v>121.76</v>
+        <v>113.9</v>
       </c>
       <c r="E42" s="1">
         <v>82.958456456957</v>
       </c>
       <c r="F42" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G42">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="H42" s="1">
         <v>3880516.5</v>
       </c>
       <c r="I42" s="1">
-        <v>2432344.2</v>
+        <v>2095897.38</v>
       </c>
       <c r="J42" s="1">
-        <v>62.680939508955</v>
+        <v>54.010783873745</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>6312860.7</v>
+        <v>5976413.88</v>
       </c>
       <c r="N42" s="1">
-        <v>6312860.7</v>
+        <v>5976413.88</v>
       </c>
       <c r="O42" s="1">
-        <v>3.67</v>
+        <v>3.32</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B43" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C43" s="1">
         <v>66534.0</v>
       </c>
       <c r="D43" s="1">
-        <v>240.65</v>
+        <v>284.9</v>
       </c>
       <c r="E43" s="1">
         <v>810.80089082274</v>
       </c>
       <c r="F43" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G43">
         <v>7.47</v>
       </c>
       <c r="H43" s="1">
         <v>7232428.19</v>
       </c>
       <c r="I43" s="1">
-        <v>-5089571.85</v>
+        <v>-4696043.98</v>
       </c>
       <c r="J43" s="1">
-        <v>-70.371550415629</v>
+        <v>-64.930392070716</v>
       </c>
       <c r="K43">
         <v>0.46</v>
       </c>
       <c r="L43" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="M43" s="1">
-        <v>2142856.34</v>
+        <v>2536384.21</v>
       </c>
       <c r="N43" s="1">
-        <v>2173741.11</v>
+        <v>2567262.96</v>
       </c>
       <c r="O43" s="1">
-        <v>1.26</v>
+        <v>1.43</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B44" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C44" s="1">
         <v>118974.0</v>
       </c>
       <c r="D44" s="1">
-        <v>5.68</v>
+        <v>5.035</v>
       </c>
       <c r="E44" s="1">
         <v>8.6889933935146</v>
       </c>
       <c r="F44" t="s">
         <v>47</v>
       </c>
       <c r="G44">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H44" s="1">
         <v>1205285.51</v>
       </c>
       <c r="I44" s="1">
-        <v>-429574.83</v>
+        <v>-512376.79</v>
       </c>
       <c r="J44" s="1">
-        <v>-35.640918806035</v>
+        <v>-42.510823016532</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>775710.68</v>
+        <v>692908.72</v>
       </c>
       <c r="N44" s="1">
-        <v>775710.68</v>
+        <v>692908.72</v>
       </c>
       <c r="O44" s="1">
-        <v>0.45</v>
+        <v>0.39</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B45" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C45" s="1">
         <v>315380.0</v>
       </c>
       <c r="D45" s="1">
-        <v>11.11</v>
+        <v>10.62</v>
       </c>
       <c r="E45" s="1">
         <v>9.7300750206101</v>
       </c>
       <c r="F45" t="s">
         <v>47</v>
       </c>
       <c r="G45">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H45" s="1">
         <v>3563311.85</v>
       </c>
       <c r="I45" s="1">
-        <v>458739.22</v>
+        <v>310898.11</v>
       </c>
       <c r="J45" s="1">
-        <v>12.873956569364</v>
+        <v>8.7249761763063</v>
       </c>
       <c r="K45">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>0.0</v>
+      </c>
+      <c r="L45">
+        <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>4022051.07</v>
+        <v>3874209.96</v>
       </c>
       <c r="N45" s="1">
-        <v>4073157.66</v>
+        <v>3874209.96</v>
       </c>
       <c r="O45" s="1">
-        <v>2.37</v>
+        <v>2.15</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B46" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C46" s="1">
         <v>23695.0</v>
       </c>
       <c r="D46" s="1">
-        <v>119.8</v>
+        <v>149.3</v>
       </c>
       <c r="E46" s="1">
         <v>29.605464021946</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>701501.47</v>
       </c>
       <c r="I46" s="1">
-        <v>2137159.53</v>
+        <v>2836162.03</v>
       </c>
       <c r="J46" s="1">
-        <v>304.65503229808</v>
+        <v>404.29880068534</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2838661.0</v>
+        <v>3537663.5</v>
       </c>
       <c r="N46" s="1">
-        <v>2838661.0</v>
+        <v>3537663.5</v>
       </c>
       <c r="O46" s="1">
-        <v>1.65</v>
+        <v>1.97</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B47" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C47" s="1">
         <v>113879.0</v>
       </c>
       <c r="D47" s="1">
-        <v>15.34</v>
+        <v>14.72</v>
       </c>
       <c r="E47" s="1">
         <v>17.915012688907</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2040143.73</v>
       </c>
       <c r="I47" s="1">
-        <v>-293239.87</v>
+        <v>-363844.85</v>
       </c>
       <c r="J47" s="1">
-        <v>-14.3734907344</v>
+        <v>-17.83427533314</v>
       </c>
       <c r="K47">
         <v>0.04</v>
       </c>
       <c r="L47" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="M47" s="1">
-        <v>1746903.86</v>
+        <v>1676298.88</v>
       </c>
       <c r="N47" s="1">
-        <v>1751003.5</v>
+        <v>1680398.52</v>
       </c>
       <c r="O47" s="1">
-        <v>1.02</v>
+        <v>0.93</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B48" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C48" s="1">
         <v>32143.0</v>
       </c>
       <c r="D48" s="1">
-        <v>80.19</v>
+        <v>74.16</v>
       </c>
       <c r="E48" s="1">
         <v>97.685278909871</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>3139897.92</v>
       </c>
       <c r="I48" s="1">
-        <v>-562350.75</v>
+        <v>-756173.04</v>
       </c>
       <c r="J48" s="1">
-        <v>-17.909841795112</v>
+        <v>-24.082726867758</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2577547.17</v>
+        <v>2383724.88</v>
       </c>
       <c r="N48" s="1">
-        <v>2577547.17</v>
+        <v>2383724.88</v>
       </c>
       <c r="O48" s="1">
-        <v>1.5</v>
+        <v>1.33</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B49" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C49" s="1">
         <v>21335.0</v>
       </c>
       <c r="D49" s="1">
-        <v>139.38</v>
+        <v>167.9</v>
       </c>
       <c r="E49" s="1">
         <v>93.535460042184</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1995579.04</v>
       </c>
       <c r="I49" s="1">
-        <v>978093.26</v>
+        <v>1586567.46</v>
       </c>
       <c r="J49" s="1">
-        <v>49.013005267885</v>
+        <v>79.504115256693</v>
       </c>
       <c r="K49">
-        <v>1.35</v>
+        <v>1.64</v>
       </c>
       <c r="L49" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M49" s="1">
-        <v>2973672.3</v>
+        <v>3582146.5</v>
       </c>
       <c r="N49" s="1">
-        <v>3002515.87</v>
+        <v>3617057.21</v>
       </c>
       <c r="O49" s="1">
-        <v>1.74</v>
+        <v>2.01</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B50" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C50" s="1">
         <v>20915.0</v>
       </c>
       <c r="D50" s="1">
-        <v>260.2</v>
+        <v>276.2</v>
       </c>
       <c r="E50" s="1">
         <v>145.20059909156</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>3036870.53</v>
       </c>
       <c r="I50" s="1">
-        <v>2405212.47</v>
+        <v>2739852.47</v>
       </c>
       <c r="J50" s="1">
-        <v>79.20036255217</v>
+        <v>90.219600833625</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5442083.0</v>
+        <v>5776723.0</v>
       </c>
       <c r="N50" s="1">
-        <v>5442083.0</v>
+        <v>5776723.0</v>
       </c>
       <c r="O50" s="1">
-        <v>3.16</v>
+        <v>3.21</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B51" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C51" s="1">
         <v>26747.0</v>
       </c>
       <c r="D51" s="1">
-        <v>167.22</v>
+        <v>160.0</v>
       </c>
       <c r="E51" s="1">
         <v>14.72990914869</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>393980.88</v>
       </c>
       <c r="I51" s="1">
-        <v>4078652.46</v>
+        <v>3885539.12</v>
       </c>
       <c r="J51" s="1">
-        <v>1035.2412177972</v>
+        <v>986.22530108568</v>
       </c>
       <c r="K51">
         <v>0.08</v>
       </c>
       <c r="L51" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="M51" s="1">
-        <v>4472633.34</v>
+        <v>4279520.0</v>
       </c>
       <c r="N51" s="1">
-        <v>4474763.07</v>
+        <v>4281649.73</v>
       </c>
       <c r="O51" s="1">
-        <v>2.6</v>
+        <v>2.38</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B52" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C52" s="1">
         <v>18318.0</v>
       </c>
       <c r="D52" s="1">
-        <v>229.45</v>
+        <v>272.65</v>
       </c>
       <c r="E52" s="1">
         <v>115.59523801725</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>2117473.57</v>
       </c>
       <c r="I52" s="1">
-        <v>2085591.53</v>
+        <v>2876929.13</v>
       </c>
       <c r="J52" s="1">
-        <v>98.49433587027</v>
+        <v>135.86611756387</v>
       </c>
       <c r="K52">
         <v>4.22</v>
       </c>
       <c r="L52" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M52" s="1">
-        <v>4203065.1</v>
+        <v>4994402.7</v>
       </c>
       <c r="N52" s="1">
-        <v>4280293.96</v>
+        <v>5071631.56</v>
       </c>
       <c r="O52" s="1">
-        <v>2.49</v>
+        <v>2.82</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B53" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C53" s="1">
         <v>9820.0</v>
       </c>
       <c r="D53" s="1">
-        <v>138.5</v>
+        <v>149.0</v>
       </c>
       <c r="E53" s="1">
         <v>256.81218839104</v>
       </c>
       <c r="F53" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G53">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="H53" s="1">
         <v>2457561.31</v>
       </c>
       <c r="I53" s="1">
-        <v>-988096.37</v>
+        <v>-857667.72</v>
       </c>
       <c r="J53" s="1">
-        <v>-40.206377191054</v>
+        <v>-34.899138284367</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1469464.94</v>
+        <v>1599893.59</v>
       </c>
       <c r="N53" s="1">
-        <v>1469464.94</v>
+        <v>1599893.59</v>
       </c>
       <c r="O53" s="1">
-        <v>0.85</v>
+        <v>0.89</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B54" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C54" s="1">
         <v>32617.0</v>
       </c>
       <c r="D54" s="1">
-        <v>47.86</v>
+        <v>49.32</v>
       </c>
       <c r="E54" s="1">
         <v>22.292380047215</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>727110.56</v>
       </c>
       <c r="I54" s="1">
-        <v>833939.06</v>
+        <v>881559.88</v>
       </c>
       <c r="J54" s="1">
-        <v>114.6921948156</v>
+        <v>121.24151793367</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1561049.62</v>
+        <v>1608670.44</v>
       </c>
       <c r="N54" s="1">
-        <v>1561049.62</v>
+        <v>1608670.44</v>
       </c>
       <c r="O54" s="1">
-        <v>0.91</v>
+        <v>0.89</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B55" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C55" s="1">
         <v>105731.0</v>
       </c>
       <c r="D55" s="1">
-        <v>27.525</v>
+        <v>23.08</v>
       </c>
       <c r="E55" s="1">
         <v>18.689683252783</v>
       </c>
       <c r="F55" t="s">
         <v>47</v>
       </c>
       <c r="G55">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H55" s="1">
         <v>2338901.63</v>
       </c>
       <c r="I55" s="1">
-        <v>1001733.48</v>
+        <v>483784.78</v>
       </c>
       <c r="J55" s="1">
-        <v>42.829226640028</v>
+        <v>20.684272215416</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>3340635.11</v>
+        <v>2822686.41</v>
       </c>
       <c r="N55" s="1">
-        <v>3340635.11</v>
+        <v>2822686.41</v>
       </c>
       <c r="O55" s="1">
-        <v>1.94</v>
+        <v>1.57</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B56" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C56" s="1">
         <v>48898.0</v>
       </c>
       <c r="D56" s="1">
-        <v>33.895</v>
+        <v>59.3</v>
       </c>
       <c r="E56" s="1">
         <v>33.829820033539</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1654210.54</v>
       </c>
       <c r="I56" s="1">
-        <v>3187.17</v>
+        <v>1245440.86</v>
       </c>
       <c r="J56" s="1">
-        <v>0.19267015430817</v>
+        <v>75.289138225416</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1657397.71</v>
+        <v>2899651.4</v>
       </c>
       <c r="N56" s="1">
-        <v>1657397.71</v>
+        <v>2899651.4</v>
       </c>
       <c r="O56" s="1">
-        <v>0.96</v>
+        <v>1.61</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B57" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C57" s="1">
         <v>2804.0</v>
       </c>
       <c r="D57" s="1">
-        <v>906.2</v>
+        <v>835.2</v>
       </c>
       <c r="E57" s="1">
         <v>700.79802068474</v>
       </c>
       <c r="F57" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G57">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="H57" s="1">
         <v>2110295.96</v>
       </c>
       <c r="I57" s="1">
-        <v>635068.67</v>
+        <v>450422.52</v>
       </c>
       <c r="J57" s="1">
-        <v>30.093820110427</v>
+        <v>21.344045031485</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2745364.63</v>
+        <v>2560718.48</v>
       </c>
       <c r="N57" s="1">
-        <v>2745364.63</v>
+        <v>2560718.48</v>
       </c>
       <c r="O57" s="1">
-        <v>1.59</v>
+        <v>1.42</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B58" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C58" s="1">
         <v>117073.0</v>
       </c>
       <c r="D58" s="1">
-        <v>126.3</v>
+        <v>94.5</v>
       </c>
       <c r="E58" s="1">
         <v>164.5256429749</v>
       </c>
       <c r="F58" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G58">
-        <v>11.14</v>
+        <v>10.78</v>
       </c>
       <c r="H58" s="1">
         <v>1789092.2</v>
       </c>
       <c r="I58" s="1">
-        <v>-461658.33</v>
+        <v>-763089.93</v>
       </c>
       <c r="J58" s="1">
-        <v>-25.804054704391</v>
+        <v>-42.6523535232</v>
       </c>
       <c r="K58">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="L58" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M58" s="1">
-        <v>1327433.87</v>
+        <v>1026002.27</v>
       </c>
       <c r="N58" s="1">
-        <v>1335537.43</v>
+        <v>1040209.1</v>
       </c>
       <c r="O58" s="1">
-        <v>0.78</v>
+        <v>0.58</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B59" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C59" s="1">
         <v>76186.0</v>
       </c>
       <c r="D59" s="1">
-        <v>43.13</v>
+        <v>41.325</v>
       </c>
       <c r="E59" s="1">
         <v>38.53910757882</v>
       </c>
       <c r="F59" t="s">
         <v>47</v>
       </c>
       <c r="G59">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H59" s="1">
         <v>3420689.92</v>
       </c>
       <c r="I59" s="1">
-        <v>351156.52</v>
+        <v>221080.15</v>
       </c>
       <c r="J59" s="1">
-        <v>10.2656636004</v>
+        <v>6.4630280782656</v>
       </c>
       <c r="K59">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.47</v>
+      </c>
+      <c r="L59" t="s">
+        <v>170</v>
       </c>
       <c r="M59" s="1">
-        <v>3771846.44</v>
+        <v>3641770.07</v>
       </c>
       <c r="N59" s="1">
-        <v>3771846.44</v>
+        <v>3677425.49</v>
       </c>
       <c r="O59" s="1">
-        <v>2.19</v>
+        <v>2.05</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B60" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C60" s="1">
         <v>74184.0</v>
       </c>
       <c r="D60" s="1">
-        <v>11.16</v>
+        <v>13.185</v>
       </c>
       <c r="E60" s="1">
         <v>18.786497627521</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>1393657.54</v>
       </c>
       <c r="I60" s="1">
-        <v>-565764.1</v>
+        <v>-415541.5</v>
       </c>
       <c r="J60" s="1">
-        <v>-40.595632984557</v>
+        <v>-29.816614776109</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>827893.44</v>
+        <v>978116.04</v>
       </c>
       <c r="N60" s="1">
-        <v>827893.44</v>
+        <v>978116.04</v>
       </c>
       <c r="O60" s="1">
-        <v>0.48</v>
+        <v>0.54</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B61" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C61" s="1">
         <v>97366.0</v>
       </c>
       <c r="D61" s="1">
-        <v>197.5</v>
+        <v>181.45</v>
       </c>
       <c r="E61" s="1">
         <v>169.26291949962</v>
       </c>
       <c r="F61" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G61">
         <v>7.47</v>
       </c>
       <c r="H61" s="1">
         <v>2214501.76</v>
       </c>
       <c r="I61" s="1">
-        <v>359080.09</v>
+        <v>149475.3</v>
       </c>
       <c r="J61" s="1">
-        <v>16.214938117728</v>
+        <v>6.7498388441109</v>
       </c>
       <c r="K61">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="L61" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="M61" s="1">
-        <v>2573581.85</v>
+        <v>2363977.06</v>
       </c>
       <c r="N61" s="1">
-        <v>2582755.32</v>
+        <v>2366110.88</v>
       </c>
       <c r="O61" s="1">
-        <v>1.5</v>
+        <v>1.32</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B62" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C62" s="1">
         <v>71299.0</v>
       </c>
       <c r="D62" s="1">
-        <v>6.91</v>
+        <v>8.53</v>
       </c>
       <c r="E62" s="1">
         <v>19.511494551116</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>1391150.05</v>
       </c>
       <c r="I62" s="1">
-        <v>-898473.96</v>
+        <v>-782969.58</v>
       </c>
       <c r="J62" s="1">
-        <v>-64.584978450024</v>
+        <v>-56.282180344241</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>492676.09</v>
+        <v>608180.47</v>
       </c>
       <c r="N62" s="1">
-        <v>492676.09</v>
+        <v>608180.47</v>
       </c>
       <c r="O62" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B63" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C63" s="1">
-        <v>2434.0</v>
+        <v>74562.0</v>
       </c>
       <c r="D63" s="1">
-        <v>1072.64</v>
+        <v>0.0</v>
       </c>
       <c r="E63" s="1">
-        <v>1068.0227074774</v>
+        <v>0.0</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2599567.27</v>
+        <v>0.0</v>
       </c>
       <c r="I63" s="1">
-        <v>11238.49</v>
+        <v>0.0</v>
       </c>
       <c r="J63" s="1">
-        <v>0.43232156865862</v>
+        <v>0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2610805.76</v>
+        <v>0.0</v>
       </c>
       <c r="N63" s="1">
-        <v>2610805.76</v>
+        <v>0.0</v>
       </c>
       <c r="O63" s="1">
-        <v>1.52</v>
+        <v>0.0</v>
       </c>
       <c r="P63">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16">
+      <c r="A64" t="s">
+        <v>180</v>
+      </c>
+      <c r="B64" t="s">
+        <v>181</v>
+      </c>
+      <c r="C64" s="1">
+        <v>74562.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J64" s="1">
+        <v>0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64">
+        <v>0.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16">
+      <c r="A65" t="s">
+        <v>182</v>
+      </c>
+      <c r="B65" t="s">
+        <v>183</v>
+      </c>
+      <c r="C65" s="1">
+        <v>3833.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>1076.04</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1071.3706365771</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>4106563.65</v>
+      </c>
+      <c r="I65" s="1">
+        <v>17897.67</v>
+      </c>
+      <c r="J65" s="1">
+        <v>0.43583081927879</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65">
+        <v>0.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>4124461.32</v>
+      </c>
+      <c r="N65" s="1">
+        <v>4124461.32</v>
+      </c>
+      <c r="O65" s="1">
+        <v>2.29</v>
+      </c>
+      <c r="P65">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>