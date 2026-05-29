--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LU1985004537</t>
   </si>
   <si>
@@ -157,65 +157,65 @@
   <si>
     <t>7 870.82</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>GB0000536739</t>
   </si>
   <si>
     <t>ASHTEAD GROUP PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>6 207.94</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
+    <t>82 895.40</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>29 759.04</t>
   </si>
   <si>
     <t>LU1704650164</t>
   </si>
   <si>
     <t>BEFESA SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
@@ -292,51 +292,51 @@
   <si>
     <t>83 266.86</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>31 379.45</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
-    <t>10 309.70</t>
+    <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
@@ -403,177 +403,183 @@
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
-    <t>NOVARTIS AG</t>
+    <t>NOVARTIS</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>22 400.16</t>
+    <t>22 391.49</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
-    <t>12 731.85</t>
+    <t>12 544.92</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
   <si>
     <t>4 099.64</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>28 843.57</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
+    <t>15 914.47</t>
+  </si>
+  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
-    <t>66 081.21</t>
+    <t>77 228.86</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>GB0007908733</t>
   </si>
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>7 880.00</t>
+    <t>8 036.14</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
+  </si>
+  <si>
+    <t>35 151.98</t>
   </si>
   <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
@@ -961,211 +967,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1406289.0</v>
+        <v>1394986.0</v>
       </c>
       <c r="D2">
-        <v>17.99</v>
+        <v>18.68</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>25296970.17</v>
+        <v>26053141.12</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>25296970.17</v>
+        <v>26053141.12</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>6947.0</v>
       </c>
       <c r="D3">
-        <v>1948.13</v>
+        <v>2024.21</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>13533689.61</v>
+        <v>14062210.67</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>13533689.61</v>
+        <v>14062210.67</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>817189.02</v>
+        <v>820066.02</v>
       </c>
       <c r="D4">
-        <v>160.42</v>
+        <v>166.59</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>131096684.77</v>
+        <v>136617380.32</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>131096684.77</v>
+        <v>136617380.32</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>50.0</v>
       </c>
       <c r="D5">
-        <v>1407.4</v>
+        <v>1461.96</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>70369.91</v>
+        <v>73098.07</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>70369.91</v>
+        <v>73098.07</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>7580.0</v>
+        <v>9451.0</v>
       </c>
       <c r="D6">
-        <v>121.97</v>
+        <v>126.73</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>924524.62</v>
+        <v>1197706.36</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>924524.62</v>
+        <v>1197706.36</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>111.15</v>
+        <v>115.45</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11115.3</v>
+        <v>11544.91</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11115.3</v>
+        <v>11544.91</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1217,3184 +1223,3184 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13504.0</v>
       </c>
       <c r="D2" s="1">
-        <v>180.4</v>
+        <v>246.8</v>
       </c>
       <c r="E2" s="1">
         <v>185.79711048578</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2509004.18</v>
       </c>
       <c r="I2" s="1">
-        <v>-72882.58</v>
+        <v>823783.02</v>
       </c>
       <c r="J2" s="1">
-        <v>-2.9048409158091</v>
+        <v>32.833066862408</v>
       </c>
       <c r="K2">
         <v>1.31</v>
       </c>
       <c r="L2" t="s">
         <v>36</v>
       </c>
       <c r="M2" s="1">
-        <v>2436121.6</v>
+        <v>3332787.2</v>
       </c>
       <c r="N2" s="1">
-        <v>2453745.05</v>
+        <v>3350410.65</v>
       </c>
       <c r="O2" s="1">
-        <v>1.44</v>
+        <v>1.88</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>10940.0</v>
       </c>
       <c r="D3" s="1">
-        <v>150.15</v>
+        <v>158.2</v>
       </c>
       <c r="E3" s="1">
         <v>172.63322760512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1888607.51</v>
       </c>
       <c r="I3" s="1">
-        <v>-245966.51</v>
+        <v>-157899.51</v>
       </c>
       <c r="J3" s="1">
-        <v>-13.023696490543</v>
+        <v>-8.3606312674252</v>
       </c>
       <c r="K3">
         <v>0.72</v>
       </c>
       <c r="L3" t="s">
         <v>39</v>
       </c>
       <c r="M3" s="1">
-        <v>1642641.0</v>
+        <v>1730708.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1650511.82</v>
+        <v>1738578.82</v>
       </c>
       <c r="O3" s="1">
-        <v>0.97</v>
+        <v>0.98</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4" t="s">
         <v>41</v>
       </c>
       <c r="C4" s="1">
         <v>52899.0</v>
       </c>
       <c r="D4" s="1">
-        <v>61.12</v>
+        <v>68.82</v>
       </c>
       <c r="E4" s="1">
         <v>53.141632545039</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2811139.22</v>
       </c>
       <c r="I4" s="1">
-        <v>422047.66</v>
+        <v>829369.96</v>
       </c>
       <c r="J4" s="1">
-        <v>15.013403000368</v>
+        <v>29.502984202967</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3233186.88</v>
+        <v>3640509.18</v>
       </c>
       <c r="N4" s="1">
-        <v>3233186.88</v>
+        <v>3640509.18</v>
       </c>
       <c r="O4" s="1">
-        <v>1.89</v>
+        <v>2.05</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>42</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="1">
         <v>51402.0</v>
       </c>
       <c r="D5" s="1">
-        <v>37.54</v>
+        <v>29.92</v>
       </c>
       <c r="E5" s="1">
         <v>41.854601377378</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2151410.22</v>
       </c>
       <c r="I5" s="1">
-        <v>-221779.14</v>
+        <v>-613462.38</v>
       </c>
       <c r="J5" s="1">
-        <v>-10.308547293226</v>
+        <v>-28.51443087409</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1929631.08</v>
+        <v>1537947.84</v>
       </c>
       <c r="N5" s="1">
-        <v>1929631.08</v>
+        <v>1537947.84</v>
       </c>
       <c r="O5" s="1">
-        <v>1.13</v>
+        <v>0.86</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="1">
         <v>19463.0</v>
       </c>
       <c r="D6" s="1">
-        <v>48.2</v>
+        <v>53.26</v>
       </c>
       <c r="E6" s="1">
         <v>39.878808508452</v>
       </c>
       <c r="F6" t="s">
         <v>46</v>
       </c>
       <c r="G6">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H6" s="1">
         <v>904536.59</v>
       </c>
       <c r="I6" s="1">
-        <v>179603.84</v>
+        <v>275827.63</v>
       </c>
       <c r="J6" s="1">
-        <v>19.855895492298</v>
+        <v>30.493805673466</v>
       </c>
       <c r="K6">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>0.0</v>
+      </c>
+      <c r="L6">
+        <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1084140.43</v>
+        <v>1180364.22</v>
       </c>
       <c r="N6" s="1">
-        <v>1090348.37</v>
+        <v>1180364.22</v>
       </c>
       <c r="O6" s="1">
-        <v>0.64</v>
+        <v>0.66</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="C7" s="1">
         <v>7069.0</v>
       </c>
       <c r="D7" s="1">
-        <v>1224.8</v>
+        <v>1233.4</v>
       </c>
       <c r="E7" s="1">
         <v>525.84801810723</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>3717219.64</v>
       </c>
       <c r="I7" s="1">
-        <v>4940891.56</v>
+        <v>5001684.96</v>
       </c>
       <c r="J7" s="1">
-        <v>132.91901040316</v>
+        <v>134.554463938</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>8658111.2</v>
+        <v>8718904.6</v>
       </c>
       <c r="N7" s="1">
-        <v>8658111.2</v>
+        <v>8718904.6</v>
       </c>
       <c r="O7" s="1">
-        <v>5.07</v>
+        <v>4.9</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C8" s="1">
         <v>45642.0</v>
       </c>
       <c r="D8" s="1">
-        <v>140.4</v>
+        <v>155.42</v>
       </c>
       <c r="E8" s="1">
         <v>106.44088668332</v>
       </c>
       <c r="F8" t="s">
         <v>46</v>
       </c>
       <c r="G8">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H8" s="1">
         <v>5632872.65</v>
       </c>
       <c r="I8" s="1">
-        <v>1772731.51</v>
+        <v>2444621.72</v>
       </c>
       <c r="J8" s="1">
-        <v>31.471180339928</v>
+        <v>43.399200938796</v>
       </c>
       <c r="K8">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.82</v>
+      </c>
+      <c r="L8" t="s">
+        <v>51</v>
       </c>
       <c r="M8" s="1">
-        <v>7405604.16</v>
+        <v>8077494.37</v>
       </c>
       <c r="N8" s="1">
-        <v>7405604.16</v>
+        <v>8160389.77</v>
       </c>
       <c r="O8" s="1">
-        <v>4.33</v>
+        <v>4.58</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="1">
         <v>64573.0</v>
       </c>
       <c r="D9" s="1">
-        <v>38.93</v>
+        <v>41.46</v>
       </c>
       <c r="E9" s="1">
         <v>34.371886856736</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2219495.85</v>
       </c>
       <c r="I9" s="1">
-        <v>294331.04</v>
+        <v>457700.73</v>
       </c>
       <c r="J9" s="1">
-        <v>13.261166494184</v>
+        <v>20.621833106829</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2513826.89</v>
+        <v>2677196.58</v>
       </c>
       <c r="N9" s="1">
-        <v>2513826.89</v>
+        <v>2677196.58</v>
       </c>
       <c r="O9" s="1">
-        <v>1.47</v>
+        <v>1.5</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
         <v>601207.0</v>
       </c>
       <c r="D10" s="1">
-        <v>11.048</v>
+        <v>10.79</v>
       </c>
       <c r="E10" s="1">
         <v>4.5439133443223</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2731832.51</v>
       </c>
       <c r="I10" s="1">
-        <v>3910302.43</v>
+        <v>3755191.02</v>
       </c>
       <c r="J10" s="1">
-        <v>143.13843969885</v>
+        <v>137.46051437099</v>
       </c>
       <c r="K10">
         <v>0.05</v>
       </c>
       <c r="L10" t="s">
         <v>56</v>
       </c>
       <c r="M10" s="1">
-        <v>6642134.94</v>
+        <v>6487023.53</v>
       </c>
       <c r="N10" s="1">
-        <v>6671893.98</v>
+        <v>6516782.57</v>
       </c>
       <c r="O10" s="1">
-        <v>3.9</v>
+        <v>3.66</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
         <v>65783.0</v>
       </c>
       <c r="D11" s="1">
-        <v>31.2</v>
+        <v>34.0</v>
       </c>
       <c r="E11" s="1">
         <v>40.562981469377</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>2668354.61</v>
       </c>
       <c r="I11" s="1">
-        <v>-615925.01</v>
+        <v>-431732.61</v>
       </c>
       <c r="J11" s="1">
-        <v>-23.082577094204</v>
+        <v>-16.179731448812</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2052429.6</v>
+        <v>2236622.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2052429.6</v>
+        <v>2236622.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.2</v>
+        <v>1.26</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
         <v>7262.0</v>
       </c>
       <c r="D12" s="1">
-        <v>96.9</v>
+        <v>100.0</v>
       </c>
       <c r="E12" s="1">
         <v>96.837648030846</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>703235.0</v>
       </c>
       <c r="I12" s="1">
-        <v>452.8</v>
+        <v>22965.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.064388149054015</v>
+        <v>3.2656224448442</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>703687.8</v>
+        <v>726200.0</v>
       </c>
       <c r="N12" s="1">
-        <v>703687.8</v>
+        <v>726200.0</v>
       </c>
       <c r="O12" s="1">
         <v>0.41</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
         <v>35738.0</v>
       </c>
       <c r="D13" s="1">
-        <v>92.38</v>
+        <v>95.5</v>
       </c>
       <c r="E13" s="1">
         <v>58.802834238066</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2101495.69</v>
       </c>
       <c r="I13" s="1">
-        <v>1199980.75</v>
+        <v>1311483.31</v>
       </c>
       <c r="J13" s="1">
-        <v>57.101271047575</v>
+        <v>62.407137746735</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3301476.44</v>
+        <v>3412979.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3301476.44</v>
+        <v>3412979.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.93</v>
+        <v>1.92</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
         <v>59025.0</v>
       </c>
       <c r="D14" s="1">
-        <v>27.48</v>
+        <v>29.42</v>
       </c>
       <c r="E14" s="1">
         <v>26.259342481999</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1549957.69</v>
       </c>
       <c r="I14" s="1">
-        <v>72049.31</v>
+        <v>186557.81</v>
       </c>
       <c r="J14" s="1">
-        <v>4.6484694688666</v>
+        <v>12.036316294543</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1622007.0</v>
+        <v>1736515.5</v>
       </c>
       <c r="N14" s="1">
-        <v>1622007.0</v>
+        <v>1736515.5</v>
       </c>
       <c r="O14" s="1">
-        <v>0.95</v>
+        <v>0.98</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
         <v>330955.0</v>
       </c>
       <c r="D15" s="1">
-        <v>11.41</v>
+        <v>10.52</v>
       </c>
       <c r="E15" s="1">
         <v>2.9612341254853</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>980035.24</v>
       </c>
       <c r="I15" s="1">
-        <v>2796161.31</v>
+        <v>2501611.36</v>
       </c>
       <c r="J15" s="1">
-        <v>285.31232305483</v>
+        <v>255.25728646247</v>
       </c>
       <c r="K15">
         <v>0.13</v>
       </c>
       <c r="L15" t="s">
         <v>67</v>
       </c>
       <c r="M15" s="1">
-        <v>3776196.55</v>
+        <v>3481646.6</v>
       </c>
       <c r="N15" s="1">
-        <v>3820526.32</v>
+        <v>3525976.37</v>
       </c>
       <c r="O15" s="1">
-        <v>2.24</v>
+        <v>1.98</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="1">
         <v>9083.0</v>
       </c>
       <c r="D16" s="1">
-        <v>134.3</v>
+        <v>106.95</v>
       </c>
       <c r="E16" s="1">
         <v>163.91826819333</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1488869.63</v>
       </c>
       <c r="I16" s="1">
-        <v>-269022.73</v>
+        <v>-517442.78</v>
       </c>
       <c r="J16" s="1">
-        <v>-18.068924543783</v>
+        <v>-34.754069098716</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1219846.9</v>
+        <v>971426.85</v>
       </c>
       <c r="N16" s="1">
-        <v>1219846.9</v>
+        <v>971426.85</v>
       </c>
       <c r="O16" s="1">
-        <v>0.71</v>
+        <v>0.55</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="1">
         <v>191082.0</v>
       </c>
       <c r="D17" s="1">
-        <v>2.756</v>
+        <v>3.0</v>
       </c>
       <c r="E17" s="1">
         <v>6.6457061366324</v>
       </c>
       <c r="F17" t="s">
         <v>46</v>
       </c>
       <c r="G17">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H17" s="1">
         <v>1479745.39</v>
       </c>
       <c r="I17" s="1">
-        <v>-871151.33</v>
+        <v>-826996.52</v>
       </c>
       <c r="J17" s="1">
-        <v>-58.871704273395</v>
+        <v>-55.887757825689</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>608594.06</v>
+        <v>652748.87</v>
       </c>
       <c r="N17" s="1">
-        <v>608594.06</v>
+        <v>652748.87</v>
       </c>
       <c r="O17" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="1">
         <v>36580.0</v>
       </c>
       <c r="D18" s="1">
-        <v>84.42</v>
+        <v>86.24</v>
       </c>
       <c r="E18" s="1">
         <v>52.197427829415</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1909381.91</v>
       </c>
       <c r="I18" s="1">
-        <v>1178701.69</v>
+        <v>1245277.29</v>
       </c>
       <c r="J18" s="1">
-        <v>61.73210732891</v>
+        <v>65.218869178456</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3088083.6</v>
+        <v>3154659.2</v>
       </c>
       <c r="N18" s="1">
-        <v>3088083.6</v>
+        <v>3154659.2</v>
       </c>
       <c r="O18" s="1">
-        <v>1.81</v>
+        <v>1.77</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="1">
         <v>80422.0</v>
       </c>
       <c r="D19" s="1">
-        <v>18.48</v>
+        <v>18.785</v>
       </c>
       <c r="E19" s="1">
         <v>10.719614906369</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>862092.87</v>
       </c>
       <c r="I19" s="1">
-        <v>624105.69</v>
+        <v>648634.4</v>
       </c>
       <c r="J19" s="1">
-        <v>72.394252605291</v>
+        <v>75.239504068744</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1486198.56</v>
+        <v>1510727.27</v>
       </c>
       <c r="N19" s="1">
-        <v>1486198.56</v>
+        <v>1510727.27</v>
       </c>
       <c r="O19" s="1">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>76</v>
       </c>
       <c r="B20" t="s">
         <v>77</v>
       </c>
       <c r="C20" s="1">
         <v>34037.0</v>
       </c>
       <c r="D20" s="1">
-        <v>68.96</v>
+        <v>72.64</v>
       </c>
       <c r="E20" s="1">
         <v>56.937115785763</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1937968.61</v>
       </c>
       <c r="I20" s="1">
-        <v>409222.91</v>
+        <v>534479.07</v>
       </c>
       <c r="J20" s="1">
-        <v>21.116075249537</v>
+        <v>27.579346086519</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>2347191.52</v>
+        <v>2472447.68</v>
       </c>
       <c r="N20" s="1">
-        <v>2347191.52</v>
+        <v>2472447.68</v>
       </c>
       <c r="O20" s="1">
-        <v>1.37</v>
+        <v>1.39</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>78</v>
       </c>
       <c r="B21" t="s">
         <v>79</v>
       </c>
       <c r="C21" s="1">
         <v>51765.0</v>
       </c>
       <c r="D21" s="1">
-        <v>28.74</v>
+        <v>34.09</v>
       </c>
       <c r="E21" s="1">
         <v>22.008320293635</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1139260.7</v>
       </c>
       <c r="I21" s="1">
-        <v>348465.4</v>
+        <v>625408.15</v>
       </c>
       <c r="J21" s="1">
-        <v>30.586976273297</v>
+        <v>54.895964549642</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1487726.1</v>
+        <v>1764668.85</v>
       </c>
       <c r="N21" s="1">
-        <v>1487726.1</v>
+        <v>1764668.85</v>
       </c>
       <c r="O21" s="1">
-        <v>0.87</v>
+        <v>0.99</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>80</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
       <c r="C22" s="1">
         <v>27860.0</v>
       </c>
       <c r="D22" s="1">
-        <v>66.84</v>
+        <v>60.44</v>
       </c>
       <c r="E22" s="1">
         <v>143.05733847811</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3985577.45</v>
       </c>
       <c r="I22" s="1">
-        <v>-2123415.05</v>
+        <v>-2301719.05</v>
       </c>
       <c r="J22" s="1">
-        <v>-53.277475513617</v>
+        <v>-57.751206164617</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1862162.4</v>
+        <v>1683858.4</v>
       </c>
       <c r="N22" s="1">
-        <v>1862162.4</v>
+        <v>1683858.4</v>
       </c>
       <c r="O22" s="1">
-        <v>1.09</v>
+        <v>0.95</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>82</v>
       </c>
       <c r="B23" t="s">
         <v>83</v>
       </c>
       <c r="C23" s="1">
         <v>106963.0</v>
       </c>
       <c r="D23" s="1">
-        <v>13.25</v>
+        <v>14.79</v>
       </c>
       <c r="E23" s="1">
         <v>24.794760898628</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2652122.01</v>
       </c>
       <c r="I23" s="1">
-        <v>-1234862.26</v>
+        <v>-1070139.24</v>
       </c>
       <c r="J23" s="1">
-        <v>-46.561291499557</v>
+        <v>-40.350301983279</v>
       </c>
       <c r="K23">
         <v>0.78</v>
       </c>
       <c r="L23" t="s">
         <v>84</v>
       </c>
       <c r="M23" s="1">
-        <v>1417259.75</v>
+        <v>1581982.77</v>
       </c>
       <c r="N23" s="1">
-        <v>1500526.61</v>
+        <v>1665249.63</v>
       </c>
       <c r="O23" s="1">
-        <v>0.88</v>
+        <v>0.94</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>85</v>
       </c>
       <c r="B24" t="s">
         <v>86</v>
       </c>
       <c r="C24" s="1">
         <v>23238.0</v>
       </c>
       <c r="D24" s="1">
-        <v>74.02</v>
+        <v>83.18</v>
       </c>
       <c r="E24" s="1">
         <v>61.340009897582</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>1425419.15</v>
       </c>
       <c r="I24" s="1">
-        <v>294657.61</v>
+        <v>507517.69</v>
       </c>
       <c r="J24" s="1">
-        <v>20.671646652144</v>
+        <v>35.60480368178</v>
       </c>
       <c r="K24">
         <v>1.35</v>
       </c>
       <c r="L24" t="s">
         <v>87</v>
       </c>
       <c r="M24" s="1">
-        <v>1720076.76</v>
+        <v>1932936.84</v>
       </c>
       <c r="N24" s="1">
-        <v>1751456.21</v>
+        <v>1964316.29</v>
       </c>
       <c r="O24" s="1">
-        <v>1.02</v>
+        <v>1.1</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>88</v>
       </c>
       <c r="B25" t="s">
         <v>89</v>
       </c>
       <c r="C25" s="1">
         <v>322229.0</v>
       </c>
       <c r="D25" s="1">
-        <v>13.05</v>
+        <v>13.936</v>
       </c>
       <c r="E25" s="1">
         <v>9.9763993619445</v>
       </c>
       <c r="F25" t="s">
         <v>46</v>
       </c>
       <c r="G25">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H25" s="1">
         <v>3697517.81</v>
       </c>
       <c r="I25" s="1">
-        <v>1162119.47</v>
+        <v>1415859.66</v>
       </c>
       <c r="J25" s="1">
-        <v>31.429719333793</v>
+        <v>38.292166062616</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>4859637.28</v>
+        <v>5113377.47</v>
       </c>
       <c r="N25" s="1">
-        <v>4859637.28</v>
+        <v>5113377.47</v>
       </c>
       <c r="O25" s="1">
-        <v>2.84</v>
+        <v>2.87</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>90</v>
       </c>
       <c r="B26" t="s">
         <v>91</v>
       </c>
       <c r="C26" s="1">
         <v>55316.0</v>
       </c>
       <c r="D26" s="1">
-        <v>41.88</v>
+        <v>45.825</v>
       </c>
       <c r="E26" s="1">
         <v>27.247622206956</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1507229.47</v>
       </c>
       <c r="I26" s="1">
-        <v>809404.61</v>
+        <v>1027626.23</v>
       </c>
       <c r="J26" s="1">
-        <v>53.701485149438</v>
+        <v>68.179812726194</v>
       </c>
       <c r="K26">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="L26" t="s">
         <v>92</v>
       </c>
       <c r="M26" s="1">
-        <v>2316634.08</v>
+        <v>2534855.7</v>
       </c>
       <c r="N26" s="1">
-        <v>2326943.78</v>
+        <v>2547367.67</v>
       </c>
       <c r="O26" s="1">
-        <v>1.36</v>
+        <v>1.43</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>93</v>
       </c>
       <c r="B27" t="s">
         <v>94</v>
       </c>
       <c r="C27" s="1">
         <v>352496.0</v>
       </c>
       <c r="D27" s="1">
-        <v>5.979</v>
+        <v>5.835</v>
       </c>
       <c r="E27" s="1">
         <v>5.4835129476647</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1932916.38</v>
       </c>
       <c r="I27" s="1">
-        <v>174657.2</v>
+        <v>123897.78</v>
       </c>
       <c r="J27" s="1">
-        <v>9.0359418445199</v>
+        <v>6.4098882539347</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2107573.58</v>
+        <v>2056814.16</v>
       </c>
       <c r="N27" s="1">
-        <v>2107573.58</v>
+        <v>2056814.16</v>
       </c>
       <c r="O27" s="1">
-        <v>1.23</v>
+        <v>1.16</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>95</v>
       </c>
       <c r="B28" t="s">
         <v>96</v>
       </c>
       <c r="C28" s="1">
         <v>27395.0</v>
       </c>
       <c r="D28" s="1">
-        <v>122.35</v>
+        <v>114.8</v>
       </c>
       <c r="E28" s="1">
         <v>57.840116444607</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1584529.99</v>
       </c>
       <c r="I28" s="1">
-        <v>1767248.26</v>
+        <v>1560416.01</v>
       </c>
       <c r="J28" s="1">
-        <v>111.5313860358</v>
+        <v>98.478161969027</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>3351778.25</v>
+        <v>3144946.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3351778.25</v>
+        <v>3144946.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.96</v>
+        <v>1.77</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>97</v>
       </c>
       <c r="B29" t="s">
         <v>98</v>
       </c>
       <c r="C29" s="1">
         <v>72131.0</v>
       </c>
       <c r="D29" s="1">
-        <v>32.44</v>
+        <v>35.62</v>
       </c>
       <c r="E29" s="1">
         <v>23.909993206804</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>1724651.72</v>
       </c>
       <c r="I29" s="1">
-        <v>615277.92</v>
+        <v>844654.5</v>
       </c>
       <c r="J29" s="1">
-        <v>35.675488150152</v>
+        <v>48.975366458336</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2339929.64</v>
+        <v>2569306.22</v>
       </c>
       <c r="N29" s="1">
-        <v>2339929.64</v>
+        <v>2569306.22</v>
       </c>
       <c r="O29" s="1">
-        <v>1.37</v>
+        <v>1.44</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>99</v>
       </c>
       <c r="B30" t="s">
         <v>100</v>
       </c>
       <c r="C30" s="1">
         <v>643084.0</v>
       </c>
       <c r="D30" s="1">
-        <v>4.188</v>
+        <v>4.801</v>
       </c>
       <c r="E30" s="1">
         <v>4.1050863495282</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>2639915.35</v>
       </c>
       <c r="I30" s="1">
-        <v>53320.44</v>
+        <v>447530.93</v>
       </c>
       <c r="J30" s="1">
-        <v>2.0197783993339</v>
+        <v>16.952472737431</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2693235.79</v>
+        <v>3087446.28</v>
       </c>
       <c r="N30" s="1">
-        <v>2693235.79</v>
+        <v>3087446.28</v>
       </c>
       <c r="O30" s="1">
-        <v>1.58</v>
+        <v>1.73</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31" t="s">
         <v>102</v>
       </c>
       <c r="C31" s="1">
         <v>15555.0</v>
       </c>
       <c r="D31" s="1">
-        <v>159.44</v>
+        <v>178.24</v>
       </c>
       <c r="E31" s="1">
         <v>131.89186949534</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2051578.03</v>
       </c>
       <c r="I31" s="1">
-        <v>428511.17</v>
+        <v>720945.17</v>
       </c>
       <c r="J31" s="1">
-        <v>20.886905773699</v>
+        <v>35.141006554842</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2480089.2</v>
+        <v>2772523.2</v>
       </c>
       <c r="N31" s="1">
-        <v>2480089.2</v>
+        <v>2772523.2</v>
       </c>
       <c r="O31" s="1">
-        <v>1.45</v>
+        <v>1.56</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>103</v>
       </c>
       <c r="B32" t="s">
         <v>104</v>
       </c>
       <c r="C32" s="1">
         <v>139624.0</v>
       </c>
       <c r="D32" s="1">
-        <v>2.75</v>
+        <v>2.555</v>
       </c>
       <c r="E32" s="1">
         <v>8.629102231708</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>1204829.77</v>
       </c>
       <c r="I32" s="1">
-        <v>-820863.77</v>
+        <v>-848090.45</v>
       </c>
       <c r="J32" s="1">
-        <v>-68.131099549441</v>
+        <v>-70.390894308662</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>383966.0</v>
+        <v>356739.32</v>
       </c>
       <c r="N32" s="1">
-        <v>383966.0</v>
+        <v>356739.32</v>
       </c>
       <c r="O32" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>105</v>
       </c>
       <c r="B33" t="s">
         <v>106</v>
       </c>
       <c r="C33" s="1">
         <v>10247.0</v>
       </c>
       <c r="D33" s="1">
-        <v>388.7</v>
+        <v>397.4</v>
       </c>
       <c r="E33" s="1">
         <v>323.96093588367</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>3319627.71</v>
       </c>
       <c r="I33" s="1">
-        <v>663381.19</v>
+        <v>752530.09</v>
       </c>
       <c r="J33" s="1">
-        <v>19.983602016625</v>
+        <v>22.669110988955</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3983008.9</v>
+        <v>4072157.8</v>
       </c>
       <c r="N33" s="1">
-        <v>3983008.9</v>
+        <v>4072157.8</v>
       </c>
       <c r="O33" s="1">
-        <v>2.33</v>
+        <v>2.29</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>107</v>
       </c>
       <c r="B34" t="s">
         <v>108</v>
       </c>
       <c r="C34" s="1">
         <v>7776.0</v>
       </c>
       <c r="D34" s="1">
-        <v>538.3</v>
+        <v>544.1</v>
       </c>
       <c r="E34" s="1">
         <v>696.11158307613</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>5412963.67</v>
       </c>
       <c r="I34" s="1">
-        <v>-1227142.87</v>
+        <v>-1182042.07</v>
       </c>
       <c r="J34" s="1">
-        <v>-22.670443491079</v>
+        <v>-21.837243736757</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>4185820.8</v>
+        <v>4230921.6</v>
       </c>
       <c r="N34" s="1">
-        <v>4185820.8</v>
+        <v>4230921.6</v>
       </c>
       <c r="O34" s="1">
-        <v>2.45</v>
+        <v>2.38</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>109</v>
       </c>
       <c r="B35" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="1">
         <v>20487.0</v>
       </c>
       <c r="D35" s="1">
-        <v>126.3</v>
+        <v>128.3</v>
       </c>
       <c r="E35" s="1">
         <v>178.60650021965</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>3659111.37</v>
       </c>
       <c r="I35" s="1">
-        <v>-1071603.27</v>
+        <v>-1030629.27</v>
       </c>
       <c r="J35" s="1">
-        <v>-29.285888338512</v>
+        <v>-28.166108264696</v>
       </c>
       <c r="K35">
         <v>1.06</v>
       </c>
       <c r="L35" t="s">
         <v>111</v>
       </c>
       <c r="M35" s="1">
-        <v>2587508.1</v>
+        <v>2628482.1</v>
       </c>
       <c r="N35" s="1">
-        <v>2609280.59</v>
+        <v>2650254.59</v>
       </c>
       <c r="O35" s="1">
-        <v>1.53</v>
+        <v>1.49</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>112</v>
       </c>
       <c r="B36" t="s">
         <v>113</v>
       </c>
       <c r="C36" s="1">
         <v>55509.0</v>
       </c>
       <c r="D36" s="1">
-        <v>31.45</v>
+        <v>34.4</v>
       </c>
       <c r="E36" s="1">
         <v>29.041819885064</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1612082.38</v>
       </c>
       <c r="I36" s="1">
-        <v>133675.67</v>
+        <v>297427.22</v>
       </c>
       <c r="J36" s="1">
-        <v>8.2921115979197</v>
+        <v>18.449877232701</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1745758.05</v>
+        <v>1909509.6</v>
       </c>
       <c r="N36" s="1">
-        <v>1745758.05</v>
+        <v>1909509.6</v>
       </c>
       <c r="O36" s="1">
-        <v>1.02</v>
+        <v>1.07</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>114</v>
       </c>
       <c r="B37" t="s">
         <v>115</v>
       </c>
       <c r="C37" s="1">
         <v>28338.0</v>
       </c>
       <c r="D37" s="1">
-        <v>48.82</v>
+        <v>58.44</v>
       </c>
       <c r="E37" s="1">
         <v>53.365897028725</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1512282.79</v>
       </c>
       <c r="I37" s="1">
-        <v>-128821.63</v>
+        <v>143789.93</v>
       </c>
       <c r="J37" s="1">
-        <v>-8.5183558823677</v>
+        <v>9.5081376942734</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1383461.16</v>
+        <v>1656072.72</v>
       </c>
       <c r="N37" s="1">
-        <v>1383461.16</v>
+        <v>1656072.72</v>
       </c>
       <c r="O37" s="1">
-        <v>0.81</v>
+        <v>0.93</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>116</v>
       </c>
       <c r="B38" t="s">
         <v>117</v>
       </c>
       <c r="C38" s="1">
         <v>6094.0</v>
       </c>
       <c r="D38" s="1">
-        <v>517.6</v>
+        <v>555.6</v>
       </c>
       <c r="E38" s="1">
         <v>232.40436823105</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>1416272.22</v>
       </c>
       <c r="I38" s="1">
-        <v>1737982.18</v>
+        <v>1969554.18</v>
       </c>
       <c r="J38" s="1">
-        <v>122.71526303044</v>
+        <v>139.06607445848</v>
       </c>
       <c r="K38">
         <v>10.76</v>
       </c>
       <c r="L38" t="s">
         <v>118</v>
       </c>
       <c r="M38" s="1">
-        <v>3154254.4</v>
+        <v>3385826.4</v>
       </c>
       <c r="N38" s="1">
-        <v>3219806.41</v>
+        <v>3451378.41</v>
       </c>
       <c r="O38" s="1">
-        <v>1.88</v>
+        <v>1.94</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>119</v>
       </c>
       <c r="B39" t="s">
         <v>120</v>
       </c>
       <c r="C39" s="1">
         <v>203195.0</v>
       </c>
       <c r="D39" s="1">
-        <v>12.405</v>
+        <v>13.91</v>
       </c>
       <c r="E39" s="1">
         <v>9.6436722360294</v>
       </c>
       <c r="F39" t="s">
         <v>46</v>
       </c>
       <c r="G39">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H39" s="1">
         <v>2313644.58</v>
       </c>
       <c r="I39" s="1">
-        <v>599342.15</v>
+        <v>904794.1</v>
       </c>
       <c r="J39" s="1">
-        <v>25.904676767596</v>
+        <v>39.106875266036</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2912986.73</v>
+        <v>3218438.68</v>
       </c>
       <c r="N39" s="1">
-        <v>2912986.73</v>
+        <v>3218438.68</v>
       </c>
       <c r="O39" s="1">
-        <v>1.7</v>
+        <v>1.81</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>121</v>
       </c>
       <c r="B40" t="s">
         <v>122</v>
       </c>
       <c r="C40" s="1">
         <v>36613.0</v>
       </c>
       <c r="D40" s="1">
-        <v>75.51</v>
+        <v>83.98</v>
       </c>
       <c r="E40" s="1">
         <v>114.77446863136</v>
       </c>
       <c r="F40" t="s">
         <v>123</v>
       </c>
       <c r="G40">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H40" s="1">
         <v>4095674.84</v>
       </c>
       <c r="I40" s="1">
-        <v>-1096236.19</v>
+        <v>-709440.21</v>
       </c>
       <c r="J40" s="1">
-        <v>-26.765703646533</v>
+        <v>-17.321692705469</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2999438.65</v>
+        <v>3386234.63</v>
       </c>
       <c r="N40" s="1">
-        <v>2999438.65</v>
+        <v>3386234.63</v>
       </c>
       <c r="O40" s="1">
-        <v>1.75</v>
+        <v>1.9</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>124</v>
       </c>
       <c r="B41" t="s">
         <v>125</v>
       </c>
       <c r="C41" s="1">
         <v>12575.0</v>
       </c>
       <c r="D41" s="1">
-        <v>132.8</v>
+        <v>122.3</v>
       </c>
       <c r="E41" s="1">
         <v>79.332385685885</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>997604.75</v>
       </c>
       <c r="I41" s="1">
-        <v>672355.25</v>
+        <v>540317.75</v>
       </c>
       <c r="J41" s="1">
-        <v>67.396957562602</v>
+        <v>54.161505345679</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1669960.0</v>
+        <v>1537922.5</v>
       </c>
       <c r="N41" s="1">
-        <v>1669960.0</v>
+        <v>1537922.5</v>
       </c>
       <c r="O41" s="1">
-        <v>0.98</v>
+        <v>0.86</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>126</v>
       </c>
       <c r="B42" t="s">
         <v>127</v>
       </c>
       <c r="C42" s="1">
         <v>41230.0</v>
       </c>
       <c r="D42" s="1">
-        <v>34.68</v>
+        <v>43.12</v>
       </c>
       <c r="E42" s="1">
         <v>11.029391219985</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>454741.8</v>
       </c>
       <c r="I42" s="1">
-        <v>975114.6</v>
+        <v>1323095.8</v>
       </c>
       <c r="J42" s="1">
-        <v>214.43258570028</v>
+        <v>290.95539490762</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1429856.4</v>
+        <v>1777837.6</v>
       </c>
       <c r="N42" s="1">
-        <v>1429856.4</v>
+        <v>1777837.6</v>
       </c>
       <c r="O42" s="1">
-        <v>0.84</v>
+        <v>1.0</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>128</v>
       </c>
       <c r="B43" t="s">
         <v>129</v>
       </c>
       <c r="C43" s="1">
         <v>47987.0</v>
       </c>
       <c r="D43" s="1">
-        <v>117.24</v>
+        <v>130.5</v>
       </c>
       <c r="E43" s="1">
         <v>82.958456456957</v>
       </c>
       <c r="F43" t="s">
         <v>123</v>
       </c>
       <c r="G43">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H43" s="1">
         <v>3880516.5</v>
       </c>
       <c r="I43" s="1">
-        <v>2223273.83</v>
+        <v>3016161.85</v>
       </c>
       <c r="J43" s="1">
-        <v>57.293245113118</v>
+        <v>77.725783410533</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>6103790.33</v>
+        <v>6896678.35</v>
       </c>
       <c r="N43" s="1">
-        <v>6103790.33</v>
+        <v>6896678.35</v>
       </c>
       <c r="O43" s="1">
-        <v>3.57</v>
+        <v>3.87</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>130</v>
       </c>
       <c r="B44" t="s">
         <v>131</v>
       </c>
       <c r="C44" s="1">
         <v>66534.0</v>
       </c>
       <c r="D44" s="1">
-        <v>373.05</v>
+        <v>237.9</v>
       </c>
       <c r="E44" s="1">
         <v>810.80089082274</v>
       </c>
       <c r="F44" t="s">
         <v>132</v>
       </c>
       <c r="G44">
         <v>7.47</v>
       </c>
       <c r="H44" s="1">
         <v>7232428.19</v>
       </c>
       <c r="I44" s="1">
-        <v>-3909105.02</v>
+        <v>-5113910.76</v>
       </c>
       <c r="J44" s="1">
-        <v>-54.049690052989</v>
+        <v>-70.708075153388</v>
       </c>
       <c r="K44">
         <v>0.34</v>
       </c>
       <c r="L44" t="s">
         <v>133</v>
       </c>
       <c r="M44" s="1">
-        <v>3323323.17</v>
+        <v>2118517.43</v>
       </c>
       <c r="N44" s="1">
-        <v>3345723.33</v>
+        <v>2140908.92</v>
       </c>
       <c r="O44" s="1">
-        <v>1.96</v>
+        <v>1.2</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>134</v>
       </c>
       <c r="B45" t="s">
         <v>135</v>
       </c>
       <c r="C45" s="1">
         <v>118974.0</v>
       </c>
       <c r="D45" s="1">
-        <v>5.46</v>
+        <v>6.0</v>
       </c>
       <c r="E45" s="1">
         <v>8.6889933935146</v>
       </c>
       <c r="F45" t="s">
         <v>46</v>
       </c>
       <c r="G45">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H45" s="1">
         <v>1205285.51</v>
       </c>
       <c r="I45" s="1">
-        <v>-454573.39</v>
+        <v>-392439.26</v>
       </c>
       <c r="J45" s="1">
-        <v>-37.714996673278</v>
+        <v>-32.559858783999</v>
       </c>
       <c r="K45">
         <v>0.11</v>
       </c>
       <c r="L45" t="s">
         <v>136</v>
       </c>
       <c r="M45" s="1">
-        <v>750712.12</v>
+        <v>812846.25</v>
       </c>
       <c r="N45" s="1">
-        <v>763443.97</v>
+        <v>825391.17</v>
       </c>
       <c r="O45" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>137</v>
       </c>
       <c r="B46" t="s">
         <v>138</v>
       </c>
       <c r="C46" s="1">
         <v>315380.0</v>
       </c>
       <c r="D46" s="1">
-        <v>12.06</v>
+        <v>11.375</v>
       </c>
       <c r="E46" s="1">
         <v>9.7300750206101</v>
       </c>
       <c r="F46" t="s">
         <v>46</v>
       </c>
       <c r="G46">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H46" s="1">
         <v>3563311.85</v>
       </c>
       <c r="I46" s="1">
-        <v>832207.3</v>
+        <v>521674.85</v>
       </c>
       <c r="J46" s="1">
-        <v>23.354882621346</v>
+        <v>14.640168246852</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>4395519.15</v>
+        <v>4084986.7</v>
       </c>
       <c r="N46" s="1">
-        <v>4395519.15</v>
+        <v>4084986.7</v>
       </c>
       <c r="O46" s="1">
-        <v>2.57</v>
+        <v>2.29</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>139</v>
       </c>
       <c r="B47" t="s">
         <v>140</v>
       </c>
       <c r="C47" s="1">
         <v>23695.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.7</v>
+        <v>102.5</v>
       </c>
       <c r="E47" s="1">
         <v>29.605464021946</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>701501.47</v>
       </c>
       <c r="I47" s="1">
-        <v>1684585.03</v>
+        <v>1727236.03</v>
       </c>
       <c r="J47" s="1">
-        <v>240.13991446091</v>
+        <v>246.21987320996</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2386086.5</v>
+        <v>2428737.5</v>
       </c>
       <c r="N47" s="1">
-        <v>2386086.5</v>
+        <v>2428737.5</v>
       </c>
       <c r="O47" s="1">
-        <v>1.4</v>
+        <v>1.36</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>141</v>
       </c>
       <c r="B48" t="s">
         <v>142</v>
       </c>
       <c r="C48" s="1">
         <v>113879.0</v>
       </c>
       <c r="D48" s="1">
-        <v>14.53</v>
+        <v>15.73</v>
       </c>
       <c r="E48" s="1">
         <v>17.915012688907</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2040143.73</v>
       </c>
       <c r="I48" s="1">
-        <v>-385481.86</v>
+        <v>-248827.06</v>
       </c>
       <c r="J48" s="1">
-        <v>-18.894838355335</v>
+        <v>-12.19654558358</v>
       </c>
       <c r="K48">
         <v>0.04</v>
       </c>
       <c r="L48" t="s">
         <v>143</v>
       </c>
       <c r="M48" s="1">
-        <v>1654661.87</v>
+        <v>1791316.67</v>
       </c>
       <c r="N48" s="1">
-        <v>1658761.51</v>
+        <v>1795416.31</v>
       </c>
       <c r="O48" s="1">
-        <v>0.97</v>
+        <v>1.01</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>144</v>
       </c>
       <c r="B49" t="s">
         <v>145</v>
       </c>
       <c r="C49" s="1">
         <v>32143.0</v>
       </c>
       <c r="D49" s="1">
-        <v>80.45</v>
+        <v>82.2</v>
       </c>
       <c r="E49" s="1">
         <v>97.685278909871</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>3139897.92</v>
       </c>
       <c r="I49" s="1">
-        <v>-553993.57</v>
+        <v>-497743.32</v>
       </c>
       <c r="J49" s="1">
-        <v>-17.643680913041</v>
+        <v>-15.852213437563</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2585904.35</v>
+        <v>2642154.6</v>
       </c>
       <c r="N49" s="1">
-        <v>2585904.35</v>
+        <v>2642154.6</v>
       </c>
       <c r="O49" s="1">
-        <v>1.51</v>
+        <v>1.48</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>146</v>
       </c>
       <c r="B50" t="s">
         <v>147</v>
       </c>
       <c r="C50" s="1">
         <v>21335.0</v>
       </c>
       <c r="D50" s="1">
-        <v>175.1</v>
+        <v>170.96</v>
       </c>
       <c r="E50" s="1">
         <v>93.535460042184</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>1995579.04</v>
       </c>
       <c r="I50" s="1">
-        <v>1740179.46</v>
+        <v>1651852.56</v>
       </c>
       <c r="J50" s="1">
-        <v>87.201730681637</v>
+        <v>82.775601812294</v>
       </c>
       <c r="K50">
         <v>1.35</v>
       </c>
       <c r="L50" t="s">
         <v>148</v>
       </c>
       <c r="M50" s="1">
-        <v>3735758.5</v>
+        <v>3647431.6</v>
       </c>
       <c r="N50" s="1">
-        <v>3764602.07</v>
+        <v>3676275.17</v>
       </c>
       <c r="O50" s="1">
-        <v>2.2</v>
+        <v>2.07</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>149</v>
       </c>
       <c r="B51" t="s">
         <v>150</v>
       </c>
       <c r="C51" s="1">
         <v>20915.0</v>
       </c>
       <c r="D51" s="1">
-        <v>246.6</v>
+        <v>276.7</v>
       </c>
       <c r="E51" s="1">
         <v>145.20059909156</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>3036870.53</v>
       </c>
       <c r="I51" s="1">
-        <v>2120768.47</v>
+        <v>2750309.97</v>
       </c>
       <c r="J51" s="1">
-        <v>69.834010012933</v>
+        <v>90.563952029921</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5157639.0</v>
+        <v>5787180.5</v>
       </c>
       <c r="N51" s="1">
-        <v>5157639.0</v>
+        <v>5787180.5</v>
       </c>
       <c r="O51" s="1">
-        <v>3.02</v>
+        <v>3.25</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>151</v>
       </c>
       <c r="B52" t="s">
         <v>152</v>
       </c>
       <c r="C52" s="1">
         <v>26747.0</v>
       </c>
       <c r="D52" s="1">
-        <v>147.95</v>
+        <v>166.45</v>
       </c>
       <c r="E52" s="1">
         <v>14.72990914869</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>393980.88</v>
       </c>
       <c r="I52" s="1">
-        <v>3563237.77</v>
+        <v>4058057.27</v>
       </c>
       <c r="J52" s="1">
-        <v>904.41895809766</v>
+        <v>1030.0137585357</v>
       </c>
       <c r="K52">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.6</v>
+      </c>
+      <c r="L52" t="s">
+        <v>153</v>
       </c>
       <c r="M52" s="1">
-        <v>3957218.65</v>
+        <v>4452038.15</v>
       </c>
       <c r="N52" s="1">
-        <v>3957218.65</v>
+        <v>4467952.62</v>
       </c>
       <c r="O52" s="1">
-        <v>2.32</v>
+        <v>2.51</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B53" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C53" s="1">
         <v>18318.0</v>
       </c>
       <c r="D53" s="1">
-        <v>260.35</v>
+        <v>247.4</v>
       </c>
       <c r="E53" s="1">
         <v>115.59523801725</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>2117473.57</v>
       </c>
       <c r="I53" s="1">
-        <v>2651617.73</v>
+        <v>2414399.63</v>
       </c>
       <c r="J53" s="1">
-        <v>125.22554083166</v>
+        <v>114.02265719898</v>
       </c>
       <c r="K53">
-        <v>3.61</v>
+        <v>4.22</v>
       </c>
       <c r="L53" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M53" s="1">
-        <v>4769091.3</v>
+        <v>4531873.2</v>
       </c>
       <c r="N53" s="1">
-        <v>4835172.51</v>
+        <v>4609102.06</v>
       </c>
       <c r="O53" s="1">
-        <v>2.83</v>
+        <v>2.59</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B54" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C54" s="1">
         <v>9820.0</v>
       </c>
       <c r="D54" s="1">
-        <v>150.15</v>
+        <v>159.5</v>
       </c>
       <c r="E54" s="1">
         <v>256.81218839104</v>
       </c>
       <c r="F54" t="s">
         <v>123</v>
       </c>
       <c r="G54">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H54" s="1">
         <v>2457561.31</v>
       </c>
       <c r="I54" s="1">
-        <v>-857866.92</v>
+        <v>-732605.26</v>
       </c>
       <c r="J54" s="1">
-        <v>-34.907243880723</v>
+        <v>-29.81025364531</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1599694.39</v>
+        <v>1724956.05</v>
       </c>
       <c r="N54" s="1">
-        <v>1599694.39</v>
+        <v>1724956.05</v>
       </c>
       <c r="O54" s="1">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B55" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C55" s="1">
         <v>32617.0</v>
       </c>
       <c r="D55" s="1">
-        <v>47.0</v>
+        <v>52.5</v>
       </c>
       <c r="E55" s="1">
         <v>22.292380047215</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>727110.56</v>
       </c>
       <c r="I55" s="1">
-        <v>805888.44</v>
+        <v>985281.94</v>
       </c>
       <c r="J55" s="1">
-        <v>110.83437434879</v>
+        <v>135.50648198535</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1532999.0</v>
+        <v>1712392.5</v>
       </c>
       <c r="N55" s="1">
-        <v>1532999.0</v>
+        <v>1712392.5</v>
       </c>
       <c r="O55" s="1">
-        <v>0.9</v>
+        <v>0.96</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B56" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C56" s="1">
         <v>105731.0</v>
       </c>
       <c r="D56" s="1">
-        <v>24.11</v>
+        <v>26.89</v>
       </c>
       <c r="E56" s="1">
         <v>18.689683252783</v>
       </c>
       <c r="F56" t="s">
         <v>46</v>
       </c>
       <c r="G56">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H56" s="1">
         <v>2338901.63</v>
       </c>
       <c r="I56" s="1">
-        <v>607068.03</v>
+        <v>898512.33</v>
       </c>
       <c r="J56" s="1">
-        <v>25.955261316398</v>
+        <v>38.415994861656</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2945969.66</v>
+        <v>3237413.96</v>
       </c>
       <c r="N56" s="1">
-        <v>2945969.66</v>
+        <v>3237413.96</v>
       </c>
       <c r="O56" s="1">
-        <v>1.72</v>
+        <v>1.82</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B57" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C57" s="1">
         <v>48898.0</v>
       </c>
       <c r="D57" s="1">
-        <v>24.1</v>
+        <v>28.41</v>
       </c>
       <c r="E57" s="1">
         <v>33.829820033539</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>1654210.54</v>
       </c>
       <c r="I57" s="1">
-        <v>-475768.74</v>
+        <v>-265018.36</v>
       </c>
       <c r="J57" s="1">
-        <v>-28.761075358642</v>
+        <v>-16.020836138549</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1178441.8</v>
+        <v>1389192.18</v>
       </c>
       <c r="N57" s="1">
-        <v>1178441.8</v>
+        <v>1389192.18</v>
       </c>
       <c r="O57" s="1">
-        <v>0.69</v>
+        <v>0.78</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B58" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C58" s="1">
         <v>2804.0</v>
       </c>
       <c r="D58" s="1">
-        <v>855.6</v>
+        <v>881.4</v>
       </c>
       <c r="E58" s="1">
         <v>700.79802068474</v>
       </c>
       <c r="F58" t="s">
         <v>123</v>
       </c>
       <c r="G58">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H58" s="1">
         <v>2110295.96</v>
       </c>
       <c r="I58" s="1">
-        <v>492553.09</v>
+        <v>611508.46</v>
       </c>
       <c r="J58" s="1">
-        <v>23.340474480177</v>
+        <v>28.977379078146</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2602849.05</v>
+        <v>2721804.42</v>
       </c>
       <c r="N58" s="1">
-        <v>2602849.05</v>
+        <v>2721804.42</v>
       </c>
       <c r="O58" s="1">
-        <v>1.52</v>
+        <v>1.53</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B59" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C59" s="1">
         <v>117073.0</v>
       </c>
       <c r="D59" s="1">
-        <v>125.5</v>
+        <v>117.6</v>
       </c>
       <c r="E59" s="1">
         <v>164.5256429749</v>
       </c>
       <c r="F59" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="G59">
-        <v>11.46</v>
+        <v>11.23</v>
       </c>
       <c r="H59" s="1">
         <v>1789092.2</v>
       </c>
       <c r="I59" s="1">
-        <v>-506455.31</v>
+        <v>-563379.32</v>
       </c>
       <c r="J59" s="1">
-        <v>-28.307949137557</v>
+        <v>-31.489675043019</v>
       </c>
       <c r="K59">
         <v>0.07</v>
       </c>
       <c r="L59" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="M59" s="1">
-        <v>1282636.89</v>
+        <v>1225712.88</v>
       </c>
       <c r="N59" s="1">
-        <v>1290516.89</v>
+        <v>1233749.02</v>
       </c>
       <c r="O59" s="1">
-        <v>0.75</v>
+        <v>0.69</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B60" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C60" s="1">
         <v>76186.0</v>
       </c>
       <c r="D60" s="1">
-        <v>49.92</v>
+        <v>54.67</v>
       </c>
       <c r="E60" s="1">
         <v>38.53910757882</v>
       </c>
       <c r="F60" t="s">
         <v>46</v>
       </c>
       <c r="G60">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H60" s="1">
         <v>3420689.92</v>
       </c>
       <c r="I60" s="1">
-        <v>974508.33</v>
+        <v>1322050.32</v>
       </c>
       <c r="J60" s="1">
-        <v>28.488648570637</v>
+        <v>38.648645475589</v>
       </c>
       <c r="K60">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.46</v>
+      </c>
+      <c r="L60" t="s">
+        <v>173</v>
       </c>
       <c r="M60" s="1">
-        <v>4395198.25</v>
+        <v>4742740.24</v>
       </c>
       <c r="N60" s="1">
-        <v>4395198.25</v>
+        <v>4777892.22</v>
       </c>
       <c r="O60" s="1">
-        <v>2.57</v>
+        <v>2.68</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B61" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C61" s="1">
         <v>74184.0</v>
       </c>
       <c r="D61" s="1">
-        <v>12.155</v>
+        <v>12.29</v>
       </c>
       <c r="E61" s="1">
         <v>18.786497627521</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>1393657.54</v>
       </c>
       <c r="I61" s="1">
-        <v>-491951.02</v>
+        <v>-481936.18</v>
       </c>
       <c r="J61" s="1">
-        <v>-35.299275889542</v>
+        <v>-34.580674675645</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>901706.52</v>
+        <v>911721.36</v>
       </c>
       <c r="N61" s="1">
-        <v>901706.52</v>
+        <v>911721.36</v>
       </c>
       <c r="O61" s="1">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B62" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C62" s="1">
         <v>97366.0</v>
       </c>
       <c r="D62" s="1">
-        <v>194.8</v>
+        <v>162.45</v>
       </c>
       <c r="E62" s="1">
         <v>169.26291949962</v>
       </c>
       <c r="F62" t="s">
         <v>132</v>
       </c>
       <c r="G62">
         <v>7.47</v>
       </c>
       <c r="H62" s="1">
         <v>2214501.76</v>
       </c>
       <c r="I62" s="1">
-        <v>325056.49</v>
+        <v>-97501.02</v>
       </c>
       <c r="J62" s="1">
-        <v>14.678538345348</v>
+        <v>-4.4028422899063</v>
       </c>
       <c r="K62">
         <v>0.01</v>
       </c>
       <c r="L62">
-        <v>977.55</v>
+        <v>977.17</v>
       </c>
       <c r="M62" s="1">
-        <v>2539558.25</v>
+        <v>2117000.74</v>
       </c>
       <c r="N62" s="1">
-        <v>2540535.8</v>
+        <v>2117977.91</v>
       </c>
       <c r="O62" s="1">
-        <v>1.49</v>
+        <v>1.19</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B63" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C63" s="1">
         <v>71299.0</v>
       </c>
       <c r="D63" s="1">
-        <v>7.16</v>
+        <v>7.05</v>
       </c>
       <c r="E63" s="1">
         <v>19.511494551116</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>1391150.05</v>
       </c>
       <c r="I63" s="1">
-        <v>-880649.21</v>
+        <v>-888492.1</v>
       </c>
       <c r="J63" s="1">
-        <v>-63.303682446045</v>
+        <v>-63.867452687796</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>510500.84</v>
+        <v>502657.95</v>
       </c>
       <c r="N63" s="1">
-        <v>510500.84</v>
+        <v>502657.95</v>
       </c>
       <c r="O63" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B64" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C64" s="1">
-        <v>2243.0</v>
+        <v>2576.0</v>
       </c>
       <c r="D64" s="1">
-        <v>1068.65</v>
+        <v>1070.11</v>
       </c>
       <c r="E64" s="1">
-        <v>1066.8833303611</v>
+        <v>1067.434060559</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2393019.31</v>
+        <v>2749710.14</v>
       </c>
       <c r="I64" s="1">
-        <v>3962.64</v>
+        <v>6893.22</v>
       </c>
       <c r="J64" s="1">
-        <v>0.16559164330354</v>
+        <v>0.25068896898347</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2396981.95</v>
+        <v>2756603.36</v>
       </c>
       <c r="N64" s="1">
-        <v>2396981.95</v>
+        <v>2756603.36</v>
       </c>
       <c r="O64" s="1">
-        <v>1.4</v>
+        <v>1.55</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>