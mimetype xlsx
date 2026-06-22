--- v1 (2026-05-29)
+++ v2 (2026-06-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LU1985004537</t>
   </si>
   <si>
@@ -148,72 +148,66 @@
   <si>
     <t>17 623.45</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>7 870.82</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
-    <t>GB0000536739</t>
-[...2 lines deleted...]
-    <t>ASHTEAD GROUP PLC</t>
+    <t>NL0010273215</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV</t>
+  </si>
+  <si>
+    <t>GB0009895292</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>NL0010273215</t>
-[...11 lines deleted...]
-    <t>82 895.40</t>
+    <t>83 887.52</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>29 759.04</t>
   </si>
   <si>
     <t>LU1704650164</t>
   </si>
   <si>
     <t>BEFESA SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
@@ -286,50 +280,53 @@
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>83 266.86</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>31 379.45</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
+    <t>124 170.09</t>
+  </si>
+  <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
@@ -403,183 +400,183 @@
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
-    <t>NOVARTIS</t>
+    <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>22 391.49</t>
+    <t>22 392.20</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
-    <t>12 544.92</t>
+    <t>12 695.07</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
   <si>
     <t>4 099.64</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>28 843.57</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>15 914.47</t>
+    <t>2 129.73</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>77 228.86</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>GB0007908733</t>
   </si>
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>8 036.14</t>
+    <t>8 163.20</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>35 151.98</t>
+    <t>35 572.68</t>
   </si>
   <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
@@ -967,241 +964,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1394986.0</v>
+        <v>1377463.0</v>
       </c>
       <c r="D2">
-        <v>18.68</v>
+        <v>16.7</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>26053141.12</v>
+        <v>23004843.8</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>26053141.12</v>
+        <v>23004843.8</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>6947.0</v>
       </c>
       <c r="D3">
-        <v>2024.21</v>
+        <v>1811.32</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>14062210.67</v>
+        <v>12583237.2</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>14062210.67</v>
+        <v>12583237.2</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>820066.02</v>
+        <v>819910.02</v>
       </c>
       <c r="D4">
-        <v>166.59</v>
+        <v>149.0</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>136617380.32</v>
+        <v>122166068.73</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>136617380.32</v>
+        <v>122166068.73</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>50.0</v>
       </c>
       <c r="D5">
-        <v>1461.96</v>
+        <v>1307.9</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>73098.07</v>
+        <v>65394.91</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>73098.07</v>
+        <v>65394.91</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>9451.0</v>
+        <v>10302.0</v>
       </c>
       <c r="D6">
-        <v>126.73</v>
+        <v>113.4</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1197706.36</v>
+        <v>1168207.63</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1197706.36</v>
+        <v>1168207.63</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>115.45</v>
+        <v>103.27</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11544.91</v>
+        <v>10327.49</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11544.91</v>
+        <v>10327.49</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P64"/>
+  <dimension ref="A1:P63"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O64" sqref="O64"/>
+      <selection activeCell="O63" sqref="O63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1223,3186 +1220,3136 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13504.0</v>
       </c>
       <c r="D2" s="1">
-        <v>246.8</v>
+        <v>208.0</v>
       </c>
       <c r="E2" s="1">
         <v>185.79711048578</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2509004.18</v>
       </c>
       <c r="I2" s="1">
-        <v>823783.02</v>
+        <v>299827.82</v>
       </c>
       <c r="J2" s="1">
-        <v>32.833066862408</v>
+        <v>11.950072558269</v>
       </c>
       <c r="K2">
         <v>1.31</v>
       </c>
       <c r="L2" t="s">
         <v>36</v>
       </c>
       <c r="M2" s="1">
-        <v>3332787.2</v>
+        <v>2808832.0</v>
       </c>
       <c r="N2" s="1">
-        <v>3350410.65</v>
+        <v>2826455.45</v>
       </c>
       <c r="O2" s="1">
-        <v>1.88</v>
+        <v>1.78</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>10940.0</v>
       </c>
       <c r="D3" s="1">
-        <v>158.2</v>
+        <v>133.5</v>
       </c>
       <c r="E3" s="1">
         <v>172.63322760512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1888607.51</v>
       </c>
       <c r="I3" s="1">
-        <v>-157899.51</v>
+        <v>-428117.51</v>
       </c>
       <c r="J3" s="1">
-        <v>-8.3606312674252</v>
+        <v>-22.668421455128</v>
       </c>
       <c r="K3">
         <v>0.72</v>
       </c>
       <c r="L3" t="s">
         <v>39</v>
       </c>
       <c r="M3" s="1">
-        <v>1730708.0</v>
+        <v>1460490.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1738578.82</v>
+        <v>1468360.82</v>
       </c>
       <c r="O3" s="1">
-        <v>0.98</v>
+        <v>0.92</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4" t="s">
         <v>41</v>
       </c>
       <c r="C4" s="1">
         <v>52899.0</v>
       </c>
       <c r="D4" s="1">
-        <v>68.82</v>
+        <v>59.16</v>
       </c>
       <c r="E4" s="1">
         <v>53.141632545039</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2811139.22</v>
       </c>
       <c r="I4" s="1">
-        <v>829369.96</v>
+        <v>318365.62</v>
       </c>
       <c r="J4" s="1">
-        <v>29.502984202967</v>
+        <v>11.325145966979</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3640509.18</v>
+        <v>3129504.84</v>
       </c>
       <c r="N4" s="1">
-        <v>3640509.18</v>
+        <v>3129504.84</v>
       </c>
       <c r="O4" s="1">
-        <v>2.05</v>
+        <v>1.97</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>42</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="1">
         <v>51402.0</v>
       </c>
       <c r="D5" s="1">
-        <v>29.92</v>
+        <v>26.34</v>
       </c>
       <c r="E5" s="1">
         <v>41.854601377378</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2151410.22</v>
       </c>
       <c r="I5" s="1">
-        <v>-613462.38</v>
+        <v>-797481.54</v>
       </c>
       <c r="J5" s="1">
-        <v>-28.51443087409</v>
+        <v>-37.067851244102</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1537947.84</v>
+        <v>1353928.68</v>
       </c>
       <c r="N5" s="1">
-        <v>1537947.84</v>
+        <v>1353928.68</v>
       </c>
       <c r="O5" s="1">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="1">
-        <v>19463.0</v>
+        <v>7069.0</v>
       </c>
       <c r="D6" s="1">
-        <v>53.26</v>
+        <v>1128.2</v>
       </c>
       <c r="E6" s="1">
-        <v>39.878808508452</v>
+        <v>525.84801810723</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G6">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>904536.59</v>
+        <v>3717219.64</v>
       </c>
       <c r="I6" s="1">
-        <v>275827.63</v>
+        <v>4258026.16</v>
       </c>
       <c r="J6" s="1">
-        <v>30.493805673466</v>
+        <v>114.54868348861</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1180364.22</v>
+        <v>7975245.8</v>
       </c>
       <c r="N6" s="1">
-        <v>1180364.22</v>
+        <v>7975245.8</v>
       </c>
       <c r="O6" s="1">
-        <v>0.66</v>
+        <v>5.02</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" t="s">
         <v>47</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>45642.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>138.96</v>
+      </c>
+      <c r="E7" s="1">
+        <v>106.44088668332</v>
+      </c>
+      <c r="F7" t="s">
         <v>48</v>
       </c>
-      <c r="C7" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G7">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H7" s="1">
-        <v>3717219.64</v>
+        <v>5632872.65</v>
       </c>
       <c r="I7" s="1">
-        <v>5001684.96</v>
+        <v>1675597.02</v>
       </c>
       <c r="J7" s="1">
-        <v>134.554463938</v>
+        <v>29.746758432396</v>
       </c>
       <c r="K7">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.84</v>
+      </c>
+      <c r="L7" t="s">
+        <v>49</v>
       </c>
       <c r="M7" s="1">
-        <v>8718904.6</v>
+        <v>7308469.67</v>
       </c>
       <c r="N7" s="1">
-        <v>8718904.6</v>
+        <v>7392357.19</v>
       </c>
       <c r="O7" s="1">
-        <v>4.9</v>
+        <v>4.65</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C8" s="1">
-        <v>45642.0</v>
+        <v>64573.0</v>
       </c>
       <c r="D8" s="1">
-        <v>155.42</v>
+        <v>37.7</v>
       </c>
       <c r="E8" s="1">
-        <v>106.44088668332</v>
+        <v>34.371886856736</v>
       </c>
       <c r="F8" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G8">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>5632872.65</v>
+        <v>2219495.85</v>
       </c>
       <c r="I8" s="1">
-        <v>2444621.72</v>
+        <v>214906.25</v>
       </c>
       <c r="J8" s="1">
-        <v>43.399200938796</v>
+        <v>9.6826605915934</v>
       </c>
       <c r="K8">
-        <v>1.82</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>0.0</v>
+      </c>
+      <c r="L8">
+        <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>8077494.37</v>
+        <v>2434402.1</v>
       </c>
       <c r="N8" s="1">
-        <v>8160389.77</v>
+        <v>2434402.1</v>
       </c>
       <c r="O8" s="1">
-        <v>4.58</v>
+        <v>1.53</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="1">
-        <v>64573.0</v>
+        <v>601207.0</v>
       </c>
       <c r="D9" s="1">
-        <v>41.46</v>
+        <v>9.245</v>
       </c>
       <c r="E9" s="1">
-        <v>34.371886856736</v>
+        <v>4.5439133443223</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>2219495.85</v>
+        <v>2731832.51</v>
       </c>
       <c r="I9" s="1">
-        <v>457700.73</v>
+        <v>2826326.21</v>
       </c>
       <c r="J9" s="1">
-        <v>20.621833106829</v>
+        <v>103.45898585122</v>
       </c>
       <c r="K9">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.05</v>
+      </c>
+      <c r="L9" t="s">
+        <v>54</v>
       </c>
       <c r="M9" s="1">
-        <v>2677196.58</v>
+        <v>5558158.72</v>
       </c>
       <c r="N9" s="1">
-        <v>2677196.58</v>
+        <v>5587917.76</v>
       </c>
       <c r="O9" s="1">
-        <v>1.5</v>
+        <v>3.51</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>601207.0</v>
+        <v>65783.0</v>
       </c>
       <c r="D10" s="1">
-        <v>10.79</v>
+        <v>27.7</v>
       </c>
       <c r="E10" s="1">
-        <v>4.5439133443223</v>
+        <v>40.562981469377</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>2731832.51</v>
+        <v>2668354.61</v>
       </c>
       <c r="I10" s="1">
-        <v>3755191.02</v>
+        <v>-846165.51</v>
       </c>
       <c r="J10" s="1">
-        <v>137.46051437099</v>
+        <v>-31.711134150944</v>
       </c>
       <c r="K10">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>0.0</v>
+      </c>
+      <c r="L10">
+        <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>6487023.53</v>
+        <v>1822189.1</v>
       </c>
       <c r="N10" s="1">
-        <v>6516782.57</v>
+        <v>1822189.1</v>
       </c>
       <c r="O10" s="1">
-        <v>3.66</v>
+        <v>1.15</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>65783.0</v>
+        <v>7262.0</v>
       </c>
       <c r="D11" s="1">
-        <v>34.0</v>
+        <v>90.7</v>
       </c>
       <c r="E11" s="1">
-        <v>40.562981469377</v>
+        <v>96.837648030846</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2668354.61</v>
+        <v>703235.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-431732.61</v>
+        <v>-44571.6</v>
       </c>
       <c r="J11" s="1">
-        <v>-16.179731448812</v>
+        <v>-6.3380804425263</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2236622.0</v>
+        <v>658663.4</v>
       </c>
       <c r="N11" s="1">
-        <v>2236622.0</v>
+        <v>658663.4</v>
       </c>
       <c r="O11" s="1">
-        <v>1.26</v>
+        <v>0.41</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>7262.0</v>
+        <v>35738.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0</v>
+        <v>82.13</v>
       </c>
       <c r="E12" s="1">
-        <v>96.837648030846</v>
+        <v>58.802834238066</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>703235.0</v>
+        <v>2101495.69</v>
       </c>
       <c r="I12" s="1">
-        <v>22965.0</v>
+        <v>833666.25</v>
       </c>
       <c r="J12" s="1">
-        <v>3.2656224448442</v>
+        <v>39.670138462192</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>726200.0</v>
+        <v>2935161.94</v>
       </c>
       <c r="N12" s="1">
-        <v>726200.0</v>
+        <v>2935161.94</v>
       </c>
       <c r="O12" s="1">
-        <v>0.41</v>
+        <v>1.85</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>35738.0</v>
+        <v>59025.0</v>
       </c>
       <c r="D13" s="1">
-        <v>95.5</v>
+        <v>26.46</v>
       </c>
       <c r="E13" s="1">
-        <v>58.802834238066</v>
+        <v>26.259342481999</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>2101495.69</v>
+        <v>1549957.69</v>
       </c>
       <c r="I13" s="1">
-        <v>1311483.31</v>
+        <v>11843.81</v>
       </c>
       <c r="J13" s="1">
-        <v>62.407137746735</v>
+        <v>0.76413763268596</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3412979.0</v>
+        <v>1561801.5</v>
       </c>
       <c r="N13" s="1">
-        <v>3412979.0</v>
+        <v>1561801.5</v>
       </c>
       <c r="O13" s="1">
-        <v>1.92</v>
+        <v>0.98</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>59025.0</v>
+        <v>330955.0</v>
       </c>
       <c r="D14" s="1">
-        <v>29.42</v>
+        <v>9.946</v>
       </c>
       <c r="E14" s="1">
-        <v>26.259342481999</v>
+        <v>2.9612341254853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1549957.69</v>
+        <v>980035.24</v>
       </c>
       <c r="I14" s="1">
-        <v>186557.81</v>
+        <v>2311643.19</v>
       </c>
       <c r="J14" s="1">
-        <v>12.036316294543</v>
+        <v>235.87347634561</v>
       </c>
       <c r="K14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.13</v>
+      </c>
+      <c r="L14" t="s">
+        <v>65</v>
       </c>
       <c r="M14" s="1">
-        <v>1736515.5</v>
+        <v>3291678.43</v>
       </c>
       <c r="N14" s="1">
-        <v>1736515.5</v>
+        <v>3336008.2</v>
       </c>
       <c r="O14" s="1">
-        <v>0.98</v>
+        <v>2.1</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>330955.0</v>
+        <v>9083.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.52</v>
+        <v>98.58</v>
       </c>
       <c r="E15" s="1">
-        <v>2.9612341254853</v>
+        <v>163.91826819333</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>980035.24</v>
+        <v>1488869.63</v>
       </c>
       <c r="I15" s="1">
-        <v>2501611.36</v>
+        <v>-593467.49</v>
       </c>
       <c r="J15" s="1">
-        <v>255.25728646247</v>
+        <v>-39.860272386643</v>
       </c>
       <c r="K15">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3481646.6</v>
+        <v>895402.14</v>
       </c>
       <c r="N15" s="1">
-        <v>3525976.37</v>
+        <v>895402.14</v>
       </c>
       <c r="O15" s="1">
-        <v>1.98</v>
+        <v>0.56</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>9083.0</v>
+        <v>191082.0</v>
       </c>
       <c r="D16" s="1">
-        <v>106.95</v>
+        <v>3.142</v>
       </c>
       <c r="E16" s="1">
-        <v>163.91826819333</v>
+        <v>6.6457061366324</v>
       </c>
       <c r="F16" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="G16">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H16" s="1">
-        <v>1488869.63</v>
+        <v>1479745.39</v>
       </c>
       <c r="I16" s="1">
-        <v>-517442.78</v>
+        <v>-787917.71</v>
       </c>
       <c r="J16" s="1">
-        <v>-34.754069098716</v>
+        <v>-53.246843364047</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>971426.85</v>
+        <v>691827.68</v>
       </c>
       <c r="N16" s="1">
-        <v>971426.85</v>
+        <v>691827.68</v>
       </c>
       <c r="O16" s="1">
-        <v>0.55</v>
+        <v>0.44</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>191082.0</v>
+        <v>36580.0</v>
       </c>
       <c r="D17" s="1">
-        <v>3.0</v>
+        <v>68.08</v>
       </c>
       <c r="E17" s="1">
-        <v>6.6457061366324</v>
+        <v>52.197427829415</v>
       </c>
       <c r="F17" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G17">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1479745.39</v>
+        <v>1909381.91</v>
       </c>
       <c r="I17" s="1">
-        <v>-826996.52</v>
+        <v>580984.49</v>
       </c>
       <c r="J17" s="1">
-        <v>-55.887757825689</v>
+        <v>30.427882811564</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>652748.87</v>
+        <v>2490366.4</v>
       </c>
       <c r="N17" s="1">
-        <v>652748.87</v>
+        <v>2490366.4</v>
       </c>
       <c r="O17" s="1">
-        <v>0.37</v>
+        <v>1.57</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="1">
-        <v>36580.0</v>
+        <v>80422.0</v>
       </c>
       <c r="D18" s="1">
-        <v>86.24</v>
+        <v>15.975</v>
       </c>
       <c r="E18" s="1">
-        <v>52.197427829415</v>
+        <v>10.719614906369</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1909381.91</v>
+        <v>862092.87</v>
       </c>
       <c r="I18" s="1">
-        <v>1245277.29</v>
+        <v>422648.58</v>
       </c>
       <c r="J18" s="1">
-        <v>65.218869178456</v>
+        <v>49.025875831684</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3154659.2</v>
+        <v>1284741.45</v>
       </c>
       <c r="N18" s="1">
-        <v>3154659.2</v>
+        <v>1284741.45</v>
       </c>
       <c r="O18" s="1">
-        <v>1.77</v>
+        <v>0.81</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>80422.0</v>
+        <v>34037.0</v>
       </c>
       <c r="D19" s="1">
-        <v>18.785</v>
+        <v>68.5</v>
       </c>
       <c r="E19" s="1">
-        <v>10.719614906369</v>
+        <v>56.937115785763</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>862092.87</v>
+        <v>1937968.61</v>
       </c>
       <c r="I19" s="1">
-        <v>648634.4</v>
+        <v>393565.89</v>
       </c>
       <c r="J19" s="1">
-        <v>75.239504068744</v>
+        <v>20.308166394914</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1510727.27</v>
+        <v>2331534.5</v>
       </c>
       <c r="N19" s="1">
-        <v>1510727.27</v>
+        <v>2331534.5</v>
       </c>
       <c r="O19" s="1">
-        <v>0.85</v>
+        <v>1.47</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>76</v>
       </c>
       <c r="B20" t="s">
         <v>77</v>
       </c>
       <c r="C20" s="1">
-        <v>34037.0</v>
+        <v>51765.0</v>
       </c>
       <c r="D20" s="1">
-        <v>72.64</v>
+        <v>31.62</v>
       </c>
       <c r="E20" s="1">
-        <v>56.937115785763</v>
+        <v>22.008320293635</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1937968.61</v>
+        <v>1139260.7</v>
       </c>
       <c r="I20" s="1">
-        <v>534479.07</v>
+        <v>497548.6</v>
       </c>
       <c r="J20" s="1">
-        <v>27.579346086519</v>
+        <v>43.672936317385</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>2472447.68</v>
+        <v>1636809.3</v>
       </c>
       <c r="N20" s="1">
-        <v>2472447.68</v>
+        <v>1636809.3</v>
       </c>
       <c r="O20" s="1">
-        <v>1.39</v>
+        <v>1.03</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>78</v>
       </c>
       <c r="B21" t="s">
         <v>79</v>
       </c>
       <c r="C21" s="1">
-        <v>51765.0</v>
+        <v>27860.0</v>
       </c>
       <c r="D21" s="1">
-        <v>34.09</v>
+        <v>58.12</v>
       </c>
       <c r="E21" s="1">
-        <v>22.008320293635</v>
+        <v>143.05733847811</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1139260.7</v>
+        <v>3985577.45</v>
       </c>
       <c r="I21" s="1">
-        <v>625408.15</v>
+        <v>-2366354.25</v>
       </c>
       <c r="J21" s="1">
-        <v>54.895964549642</v>
+        <v>-59.372933525605</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1764668.85</v>
+        <v>1619223.2</v>
       </c>
       <c r="N21" s="1">
-        <v>1764668.85</v>
+        <v>1619223.2</v>
       </c>
       <c r="O21" s="1">
-        <v>0.99</v>
+        <v>1.02</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>80</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
       <c r="C22" s="1">
-        <v>27860.0</v>
+        <v>106963.0</v>
       </c>
       <c r="D22" s="1">
-        <v>60.44</v>
+        <v>13.94</v>
       </c>
       <c r="E22" s="1">
-        <v>143.05733847811</v>
+        <v>24.794760898628</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3985577.45</v>
+        <v>2652122.01</v>
       </c>
       <c r="I22" s="1">
-        <v>-2301719.05</v>
+        <v>-1161057.79</v>
       </c>
       <c r="J22" s="1">
-        <v>-57.751206164617</v>
+        <v>-43.778445547458</v>
       </c>
       <c r="K22">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.78</v>
+      </c>
+      <c r="L22" t="s">
+        <v>82</v>
       </c>
       <c r="M22" s="1">
-        <v>1683858.4</v>
+        <v>1491064.22</v>
       </c>
       <c r="N22" s="1">
-        <v>1683858.4</v>
+        <v>1574331.08</v>
       </c>
       <c r="O22" s="1">
-        <v>0.95</v>
+        <v>0.99</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C23" s="1">
-        <v>106963.0</v>
+        <v>23238.0</v>
       </c>
       <c r="D23" s="1">
-        <v>14.79</v>
+        <v>66.16</v>
       </c>
       <c r="E23" s="1">
-        <v>24.794760898628</v>
+        <v>61.340009897582</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2652122.01</v>
+        <v>1425419.15</v>
       </c>
       <c r="I23" s="1">
-        <v>-1070139.24</v>
+        <v>112006.93</v>
       </c>
       <c r="J23" s="1">
-        <v>-40.350301983279</v>
+        <v>7.8578241354482</v>
       </c>
       <c r="K23">
-        <v>0.78</v>
+        <v>1.35</v>
       </c>
       <c r="L23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M23" s="1">
-        <v>1581982.77</v>
+        <v>1537426.08</v>
       </c>
       <c r="N23" s="1">
-        <v>1665249.63</v>
+        <v>1568805.53</v>
       </c>
       <c r="O23" s="1">
-        <v>0.94</v>
+        <v>0.99</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C24" s="1">
-        <v>23238.0</v>
+        <v>322229.0</v>
       </c>
       <c r="D24" s="1">
-        <v>83.18</v>
+        <v>11.442</v>
       </c>
       <c r="E24" s="1">
-        <v>61.340009897582</v>
+        <v>9.9763993619445</v>
       </c>
       <c r="F24" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="G24">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H24" s="1">
-        <v>1425419.15</v>
+        <v>3697517.81</v>
       </c>
       <c r="I24" s="1">
-        <v>507517.69</v>
+        <v>551010.77</v>
       </c>
       <c r="J24" s="1">
-        <v>35.60480368178</v>
+        <v>14.902180281858</v>
       </c>
       <c r="K24">
-        <v>1.35</v>
+        <v>0.39</v>
       </c>
       <c r="L24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M24" s="1">
-        <v>1932936.84</v>
+        <v>4248528.58</v>
       </c>
       <c r="N24" s="1">
-        <v>1964316.29</v>
+        <v>4372698.67</v>
       </c>
       <c r="O24" s="1">
-        <v>1.1</v>
+        <v>2.75</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C25" s="1">
-        <v>322229.0</v>
+        <v>55316.0</v>
       </c>
       <c r="D25" s="1">
-        <v>13.936</v>
+        <v>37.645</v>
       </c>
       <c r="E25" s="1">
-        <v>9.9763993619445</v>
+        <v>27.247622206956</v>
       </c>
       <c r="F25" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G25">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3697517.81</v>
+        <v>1507229.47</v>
       </c>
       <c r="I25" s="1">
-        <v>1415859.66</v>
+        <v>575141.35</v>
       </c>
       <c r="J25" s="1">
-        <v>38.292166062616</v>
+        <v>38.158844518877</v>
       </c>
       <c r="K25">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.23</v>
+      </c>
+      <c r="L25" t="s">
+        <v>91</v>
       </c>
       <c r="M25" s="1">
-        <v>5113377.47</v>
+        <v>2082370.82</v>
       </c>
       <c r="N25" s="1">
-        <v>5113377.47</v>
+        <v>2094882.79</v>
       </c>
       <c r="O25" s="1">
-        <v>2.87</v>
+        <v>1.32</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C26" s="1">
-        <v>55316.0</v>
+        <v>352496.0</v>
       </c>
       <c r="D26" s="1">
-        <v>45.825</v>
+        <v>4.966</v>
       </c>
       <c r="E26" s="1">
-        <v>27.247622206956</v>
+        <v>5.4835129476647</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1507229.47</v>
+        <v>1932916.38</v>
       </c>
       <c r="I26" s="1">
-        <v>1027626.23</v>
+        <v>-182421.24</v>
       </c>
       <c r="J26" s="1">
-        <v>68.179812726194</v>
+        <v>-9.4376167478078</v>
       </c>
       <c r="K26">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2534855.7</v>
+        <v>1750495.14</v>
       </c>
       <c r="N26" s="1">
-        <v>2547367.67</v>
+        <v>1750495.14</v>
       </c>
       <c r="O26" s="1">
-        <v>1.43</v>
+        <v>1.1</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C27" s="1">
-        <v>352496.0</v>
+        <v>27395.0</v>
       </c>
       <c r="D27" s="1">
-        <v>5.835</v>
+        <v>103.45</v>
       </c>
       <c r="E27" s="1">
-        <v>5.4835129476647</v>
+        <v>57.840116444607</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1932916.38</v>
+        <v>1584529.99</v>
       </c>
       <c r="I27" s="1">
-        <v>123897.78</v>
+        <v>1249482.76</v>
       </c>
       <c r="J27" s="1">
-        <v>6.4098882539347</v>
+        <v>78.855103272611</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2056814.16</v>
+        <v>2834012.75</v>
       </c>
       <c r="N27" s="1">
-        <v>2056814.16</v>
+        <v>2834012.75</v>
       </c>
       <c r="O27" s="1">
-        <v>1.16</v>
+        <v>1.78</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B28" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C28" s="1">
-        <v>27395.0</v>
+        <v>72131.0</v>
       </c>
       <c r="D28" s="1">
-        <v>114.8</v>
+        <v>32.22</v>
       </c>
       <c r="E28" s="1">
-        <v>57.840116444607</v>
+        <v>23.909993206804</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1584529.99</v>
+        <v>1724651.72</v>
       </c>
       <c r="I28" s="1">
-        <v>1560416.01</v>
+        <v>599409.1</v>
       </c>
       <c r="J28" s="1">
-        <v>98.478161969027</v>
+        <v>34.75537078292</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>3144946.0</v>
+        <v>2324060.82</v>
       </c>
       <c r="N28" s="1">
-        <v>3144946.0</v>
+        <v>2324060.82</v>
       </c>
       <c r="O28" s="1">
-        <v>1.77</v>
+        <v>1.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B29" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C29" s="1">
-        <v>72131.0</v>
+        <v>643084.0</v>
       </c>
       <c r="D29" s="1">
-        <v>35.62</v>
+        <v>4.685</v>
       </c>
       <c r="E29" s="1">
-        <v>23.909993206804</v>
+        <v>4.1050863495282</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1724651.72</v>
+        <v>2639915.35</v>
       </c>
       <c r="I29" s="1">
-        <v>844654.5</v>
+        <v>372933.19</v>
       </c>
       <c r="J29" s="1">
-        <v>48.975366458336</v>
+        <v>14.126710161369</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2569306.22</v>
+        <v>3012848.54</v>
       </c>
       <c r="N29" s="1">
-        <v>2569306.22</v>
+        <v>3012848.54</v>
       </c>
       <c r="O29" s="1">
-        <v>1.44</v>
+        <v>1.89</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B30" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C30" s="1">
-        <v>643084.0</v>
+        <v>15555.0</v>
       </c>
       <c r="D30" s="1">
-        <v>4.801</v>
+        <v>167.24</v>
       </c>
       <c r="E30" s="1">
-        <v>4.1050863495282</v>
+        <v>131.89186949534</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2639915.35</v>
+        <v>2051578.03</v>
       </c>
       <c r="I30" s="1">
-        <v>447530.93</v>
+        <v>549840.17</v>
       </c>
       <c r="J30" s="1">
-        <v>16.952472737431</v>
+        <v>26.800841204173</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3087446.28</v>
+        <v>2601418.2</v>
       </c>
       <c r="N30" s="1">
-        <v>3087446.28</v>
+        <v>2601418.2</v>
       </c>
       <c r="O30" s="1">
-        <v>1.73</v>
+        <v>1.64</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B31" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C31" s="1">
-        <v>15555.0</v>
+        <v>139624.0</v>
       </c>
       <c r="D31" s="1">
-        <v>178.24</v>
+        <v>2.98</v>
       </c>
       <c r="E31" s="1">
-        <v>131.89186949534</v>
+        <v>8.629102231708</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2051578.03</v>
+        <v>1204829.77</v>
       </c>
       <c r="I31" s="1">
-        <v>720945.17</v>
+        <v>-788750.25</v>
       </c>
       <c r="J31" s="1">
-        <v>35.141006554842</v>
+        <v>-65.465700602667</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2772523.2</v>
+        <v>416079.52</v>
       </c>
       <c r="N31" s="1">
-        <v>2772523.2</v>
+        <v>416079.52</v>
       </c>
       <c r="O31" s="1">
-        <v>1.56</v>
+        <v>0.26</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C32" s="1">
-        <v>139624.0</v>
+        <v>10247.0</v>
       </c>
       <c r="D32" s="1">
-        <v>2.555</v>
+        <v>347.7</v>
       </c>
       <c r="E32" s="1">
-        <v>8.629102231708</v>
+        <v>323.96093588367</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1204829.77</v>
+        <v>3319627.71</v>
       </c>
       <c r="I32" s="1">
-        <v>-848090.45</v>
+        <v>243254.19</v>
       </c>
       <c r="J32" s="1">
-        <v>-70.390894308662</v>
+        <v>7.3277551355299</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>356739.32</v>
+        <v>3562881.9</v>
       </c>
       <c r="N32" s="1">
-        <v>356739.32</v>
+        <v>3562881.9</v>
       </c>
       <c r="O32" s="1">
-        <v>0.2</v>
+        <v>2.24</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B33" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C33" s="1">
-        <v>10247.0</v>
+        <v>7776.0</v>
       </c>
       <c r="D33" s="1">
-        <v>397.4</v>
+        <v>457.95</v>
       </c>
       <c r="E33" s="1">
-        <v>323.96093588367</v>
+        <v>696.11158307613</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>3319627.71</v>
+        <v>5412963.67</v>
       </c>
       <c r="I33" s="1">
-        <v>752530.09</v>
+        <v>-1851944.47</v>
       </c>
       <c r="J33" s="1">
-        <v>22.669110988955</v>
+        <v>-34.213133191045</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4072157.8</v>
+        <v>3561019.2</v>
       </c>
       <c r="N33" s="1">
-        <v>4072157.8</v>
+        <v>3561019.2</v>
       </c>
       <c r="O33" s="1">
-        <v>2.29</v>
+        <v>2.24</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B34" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C34" s="1">
-        <v>7776.0</v>
+        <v>20487.0</v>
       </c>
       <c r="D34" s="1">
-        <v>544.1</v>
+        <v>104.05</v>
       </c>
       <c r="E34" s="1">
-        <v>696.11158307613</v>
+        <v>178.60650021965</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>5412963.67</v>
+        <v>3659111.37</v>
       </c>
       <c r="I34" s="1">
-        <v>-1182042.07</v>
+        <v>-1527439.02</v>
       </c>
       <c r="J34" s="1">
-        <v>-21.837243736757</v>
+        <v>-41.743441659716</v>
       </c>
       <c r="K34">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.06</v>
+      </c>
+      <c r="L34" t="s">
+        <v>110</v>
       </c>
       <c r="M34" s="1">
-        <v>4230921.6</v>
+        <v>2131672.35</v>
       </c>
       <c r="N34" s="1">
-        <v>4230921.6</v>
+        <v>2153444.84</v>
       </c>
       <c r="O34" s="1">
-        <v>2.38</v>
+        <v>1.35</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B35" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C35" s="1">
-        <v>20487.0</v>
+        <v>55509.0</v>
       </c>
       <c r="D35" s="1">
-        <v>128.3</v>
+        <v>28.45</v>
       </c>
       <c r="E35" s="1">
-        <v>178.60650021965</v>
+        <v>29.041819885064</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>3659111.37</v>
+        <v>1612082.38</v>
       </c>
       <c r="I35" s="1">
-        <v>-1030629.27</v>
+        <v>-32851.33</v>
       </c>
       <c r="J35" s="1">
-        <v>-28.166108264696</v>
+        <v>-2.0378195560949</v>
       </c>
       <c r="K35">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.0</v>
+      </c>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2628482.1</v>
+        <v>1579231.05</v>
       </c>
       <c r="N35" s="1">
-        <v>2650254.59</v>
+        <v>1579231.05</v>
       </c>
       <c r="O35" s="1">
-        <v>1.49</v>
+        <v>0.99</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B36" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C36" s="1">
-        <v>55509.0</v>
+        <v>28338.0</v>
       </c>
       <c r="D36" s="1">
-        <v>34.4</v>
+        <v>52.1</v>
       </c>
       <c r="E36" s="1">
-        <v>29.041819885064</v>
+        <v>53.365897028725</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1612082.38</v>
+        <v>1512282.79</v>
       </c>
       <c r="I36" s="1">
-        <v>297427.22</v>
+        <v>-35872.99</v>
       </c>
       <c r="J36" s="1">
-        <v>18.449877232701</v>
+        <v>-2.3721085922032</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1909509.6</v>
+        <v>1476409.8</v>
       </c>
       <c r="N36" s="1">
-        <v>1909509.6</v>
+        <v>1476409.8</v>
       </c>
       <c r="O36" s="1">
-        <v>1.07</v>
+        <v>0.93</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B37" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C37" s="1">
-        <v>28338.0</v>
+        <v>6094.0</v>
       </c>
       <c r="D37" s="1">
-        <v>58.44</v>
+        <v>520.8</v>
       </c>
       <c r="E37" s="1">
-        <v>53.365897028725</v>
+        <v>232.40436823105</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1512282.79</v>
+        <v>1416272.22</v>
       </c>
       <c r="I37" s="1">
-        <v>143789.93</v>
+        <v>1757482.98</v>
       </c>
       <c r="J37" s="1">
-        <v>9.5081376942734</v>
+        <v>124.09217346648</v>
       </c>
       <c r="K37">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>10.76</v>
+      </c>
+      <c r="L37" t="s">
+        <v>117</v>
       </c>
       <c r="M37" s="1">
-        <v>1656072.72</v>
+        <v>3173755.2</v>
       </c>
       <c r="N37" s="1">
-        <v>1656072.72</v>
+        <v>3239307.21</v>
       </c>
       <c r="O37" s="1">
-        <v>0.93</v>
+        <v>2.04</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B38" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C38" s="1">
-        <v>6094.0</v>
+        <v>203195.0</v>
       </c>
       <c r="D38" s="1">
-        <v>555.6</v>
+        <v>12.33</v>
       </c>
       <c r="E38" s="1">
-        <v>232.40436823105</v>
+        <v>9.6436722360294</v>
       </c>
       <c r="F38" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="G38">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H38" s="1">
-        <v>1416272.22</v>
+        <v>2313644.58</v>
       </c>
       <c r="I38" s="1">
-        <v>1969554.18</v>
+        <v>573363.98</v>
       </c>
       <c r="J38" s="1">
-        <v>139.06607445848</v>
+        <v>24.781852189242</v>
       </c>
       <c r="K38">
-        <v>10.76</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>0.0</v>
+      </c>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3385826.4</v>
+        <v>2887008.56</v>
       </c>
       <c r="N38" s="1">
-        <v>3451378.41</v>
+        <v>2887008.56</v>
       </c>
       <c r="O38" s="1">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B39" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C39" s="1">
-        <v>203195.0</v>
+        <v>36613.0</v>
       </c>
       <c r="D39" s="1">
-        <v>13.91</v>
+        <v>75.86</v>
       </c>
       <c r="E39" s="1">
-        <v>9.6436722360294</v>
+        <v>114.77446863136</v>
       </c>
       <c r="F39" t="s">
-        <v>46</v>
+        <v>122</v>
       </c>
       <c r="G39">
-        <v>0.88</v>
+        <v>0.91</v>
       </c>
       <c r="H39" s="1">
-        <v>2313644.58</v>
+        <v>4095674.84</v>
       </c>
       <c r="I39" s="1">
-        <v>904794.1</v>
+        <v>-1046342.67</v>
       </c>
       <c r="J39" s="1">
-        <v>39.106875266036</v>
+        <v>-25.547503424369</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3218438.68</v>
+        <v>3049332.17</v>
       </c>
       <c r="N39" s="1">
-        <v>3218438.68</v>
+        <v>3049332.17</v>
       </c>
       <c r="O39" s="1">
-        <v>1.81</v>
+        <v>1.92</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B40" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C40" s="1">
-        <v>36613.0</v>
+        <v>12575.0</v>
       </c>
       <c r="D40" s="1">
-        <v>83.98</v>
+        <v>112.6</v>
       </c>
       <c r="E40" s="1">
-        <v>114.77446863136</v>
+        <v>79.332385685885</v>
       </c>
       <c r="F40" t="s">
-        <v>123</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>4095674.84</v>
+        <v>997604.75</v>
       </c>
       <c r="I40" s="1">
-        <v>-709440.21</v>
+        <v>418340.25</v>
       </c>
       <c r="J40" s="1">
-        <v>-17.321692705469</v>
+        <v>41.93446853576</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3386234.63</v>
+        <v>1415945.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3386234.63</v>
+        <v>1415945.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.9</v>
+        <v>0.89</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B41" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C41" s="1">
-        <v>12575.0</v>
+        <v>41230.0</v>
       </c>
       <c r="D41" s="1">
-        <v>122.3</v>
+        <v>45.44</v>
       </c>
       <c r="E41" s="1">
-        <v>79.332385685885</v>
+        <v>11.029391219985</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>997604.75</v>
+        <v>454741.8</v>
       </c>
       <c r="I41" s="1">
-        <v>540317.75</v>
+        <v>1418749.4</v>
       </c>
       <c r="J41" s="1">
-        <v>54.161505345679</v>
+        <v>311.99010075608</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1537922.5</v>
+        <v>1873491.2</v>
       </c>
       <c r="N41" s="1">
-        <v>1537922.5</v>
+        <v>1873491.2</v>
       </c>
       <c r="O41" s="1">
-        <v>0.86</v>
+        <v>1.18</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B42" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C42" s="1">
-        <v>41230.0</v>
+        <v>47987.0</v>
       </c>
       <c r="D42" s="1">
-        <v>43.12</v>
+        <v>115.6</v>
       </c>
       <c r="E42" s="1">
-        <v>11.029391219985</v>
+        <v>82.958456456957</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>122</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H42" s="1">
-        <v>454741.8</v>
+        <v>3880516.5</v>
       </c>
       <c r="I42" s="1">
-        <v>1323095.8</v>
+        <v>2209774.11</v>
       </c>
       <c r="J42" s="1">
-        <v>290.95539490762</v>
+        <v>56.945360495181</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1777837.6</v>
+        <v>6090290.61</v>
       </c>
       <c r="N42" s="1">
-        <v>1777837.6</v>
+        <v>6090290.61</v>
       </c>
       <c r="O42" s="1">
-        <v>1.0</v>
+        <v>3.83</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B43" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C43" s="1">
-        <v>47987.0</v>
+        <v>66534.0</v>
       </c>
       <c r="D43" s="1">
-        <v>130.5</v>
+        <v>237.45</v>
       </c>
       <c r="E43" s="1">
-        <v>82.958456456957</v>
+        <v>810.80089082274</v>
       </c>
       <c r="F43" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="G43">
-        <v>0.91</v>
+        <v>7.47</v>
       </c>
       <c r="H43" s="1">
-        <v>3880516.5</v>
+        <v>7232428.19</v>
       </c>
       <c r="I43" s="1">
-        <v>3016161.85</v>
+        <v>-5117850.6</v>
       </c>
       <c r="J43" s="1">
-        <v>77.725783410533</v>
+        <v>-70.762549804176</v>
       </c>
       <c r="K43">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.34</v>
+      </c>
+      <c r="L43" t="s">
+        <v>132</v>
       </c>
       <c r="M43" s="1">
-        <v>6896678.35</v>
+        <v>2114577.59</v>
       </c>
       <c r="N43" s="1">
-        <v>6896678.35</v>
+        <v>2136969.79</v>
       </c>
       <c r="O43" s="1">
-        <v>3.87</v>
+        <v>1.34</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B44" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C44" s="1">
-        <v>66534.0</v>
+        <v>118974.0</v>
       </c>
       <c r="D44" s="1">
-        <v>237.9</v>
+        <v>5.08</v>
       </c>
       <c r="E44" s="1">
-        <v>810.80089082274</v>
+        <v>8.6889933935146</v>
       </c>
       <c r="F44" t="s">
-        <v>132</v>
+        <v>48</v>
       </c>
       <c r="G44">
-        <v>7.47</v>
+        <v>0.87</v>
       </c>
       <c r="H44" s="1">
-        <v>7232428.19</v>
+        <v>1205285.51</v>
       </c>
       <c r="I44" s="1">
-        <v>-5113910.76</v>
+        <v>-508839.02</v>
       </c>
       <c r="J44" s="1">
-        <v>-70.708075153388</v>
+        <v>-42.217301691447</v>
       </c>
       <c r="K44">
-        <v>0.34</v>
+        <v>0.11</v>
       </c>
       <c r="L44" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="M44" s="1">
-        <v>2118517.43</v>
+        <v>696446.49</v>
       </c>
       <c r="N44" s="1">
-        <v>2140908.92</v>
+        <v>709141.56</v>
       </c>
       <c r="O44" s="1">
-        <v>1.2</v>
+        <v>0.45</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B45" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C45" s="1">
-        <v>118974.0</v>
+        <v>315380.0</v>
       </c>
       <c r="D45" s="1">
-        <v>6.0</v>
+        <v>10.62</v>
       </c>
       <c r="E45" s="1">
-        <v>8.6889933935146</v>
+        <v>9.7300750206101</v>
       </c>
       <c r="F45" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G45">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H45" s="1">
-        <v>1205285.51</v>
+        <v>3563311.85</v>
       </c>
       <c r="I45" s="1">
-        <v>-392439.26</v>
+        <v>296184.57</v>
       </c>
       <c r="J45" s="1">
-        <v>-32.559858783999</v>
+        <v>8.3120586260223</v>
       </c>
       <c r="K45">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>0.0</v>
+      </c>
+      <c r="L45">
+        <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>812846.25</v>
+        <v>3859496.42</v>
       </c>
       <c r="N45" s="1">
-        <v>825391.17</v>
+        <v>3859496.42</v>
       </c>
       <c r="O45" s="1">
-        <v>0.46</v>
+        <v>2.43</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B46" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C46" s="1">
-        <v>315380.0</v>
+        <v>23695.0</v>
       </c>
       <c r="D46" s="1">
-        <v>11.375</v>
+        <v>93.9</v>
       </c>
       <c r="E46" s="1">
-        <v>9.7300750206101</v>
+        <v>29.605464021946</v>
       </c>
       <c r="F46" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G46">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>3563311.85</v>
+        <v>701501.47</v>
       </c>
       <c r="I46" s="1">
-        <v>521674.85</v>
+        <v>1523459.03</v>
       </c>
       <c r="J46" s="1">
-        <v>14.640168246852</v>
+        <v>217.17118140893</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>4084986.7</v>
+        <v>2224960.5</v>
       </c>
       <c r="N46" s="1">
-        <v>4084986.7</v>
+        <v>2224960.5</v>
       </c>
       <c r="O46" s="1">
-        <v>2.29</v>
+        <v>1.4</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B47" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C47" s="1">
-        <v>23695.0</v>
+        <v>113879.0</v>
       </c>
       <c r="D47" s="1">
-        <v>102.5</v>
+        <v>14.9</v>
       </c>
       <c r="E47" s="1">
-        <v>29.605464021946</v>
+        <v>17.915012688907</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>701501.47</v>
+        <v>2040143.73</v>
       </c>
       <c r="I47" s="1">
-        <v>1727236.03</v>
+        <v>-343346.63</v>
       </c>
       <c r="J47" s="1">
-        <v>246.21987320996</v>
+        <v>-16.829531417377</v>
       </c>
       <c r="K47">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.04</v>
+      </c>
+      <c r="L47" t="s">
+        <v>142</v>
       </c>
       <c r="M47" s="1">
-        <v>2428737.5</v>
+        <v>1696797.1</v>
       </c>
       <c r="N47" s="1">
-        <v>2428737.5</v>
+        <v>1700896.74</v>
       </c>
       <c r="O47" s="1">
-        <v>1.36</v>
+        <v>1.07</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B48" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C48" s="1">
-        <v>113879.0</v>
+        <v>32143.0</v>
       </c>
       <c r="D48" s="1">
-        <v>15.73</v>
+        <v>77.79</v>
       </c>
       <c r="E48" s="1">
-        <v>17.915012688907</v>
+        <v>97.685278909871</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2040143.73</v>
+        <v>3139897.92</v>
       </c>
       <c r="I48" s="1">
-        <v>-248827.06</v>
+        <v>-639493.95</v>
       </c>
       <c r="J48" s="1">
-        <v>-12.19654558358</v>
+        <v>-20.366711475767</v>
       </c>
       <c r="K48">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>0.0</v>
+      </c>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1791316.67</v>
+        <v>2500403.97</v>
       </c>
       <c r="N48" s="1">
-        <v>1795416.31</v>
+        <v>2500403.97</v>
       </c>
       <c r="O48" s="1">
-        <v>1.01</v>
+        <v>1.57</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B49" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C49" s="1">
-        <v>32143.0</v>
+        <v>21335.0</v>
       </c>
       <c r="D49" s="1">
-        <v>82.2</v>
+        <v>153.82</v>
       </c>
       <c r="E49" s="1">
-        <v>97.685278909871</v>
+        <v>93.535460042184</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>3139897.92</v>
+        <v>1995579.04</v>
       </c>
       <c r="I49" s="1">
-        <v>-497743.32</v>
+        <v>1286170.66</v>
       </c>
       <c r="J49" s="1">
-        <v>-15.852213437563</v>
+        <v>64.451000647912</v>
       </c>
       <c r="K49">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.35</v>
+      </c>
+      <c r="L49" t="s">
+        <v>147</v>
       </c>
       <c r="M49" s="1">
-        <v>2642154.6</v>
+        <v>3281749.7</v>
       </c>
       <c r="N49" s="1">
-        <v>2642154.6</v>
+        <v>3310593.27</v>
       </c>
       <c r="O49" s="1">
-        <v>1.48</v>
+        <v>2.08</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B50" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C50" s="1">
-        <v>21335.0</v>
+        <v>20915.0</v>
       </c>
       <c r="D50" s="1">
-        <v>170.96</v>
+        <v>237.15</v>
       </c>
       <c r="E50" s="1">
-        <v>93.535460042184</v>
+        <v>145.20059909156</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1995579.04</v>
+        <v>3036870.53</v>
       </c>
       <c r="I50" s="1">
-        <v>1651852.56</v>
+        <v>1923121.72</v>
       </c>
       <c r="J50" s="1">
-        <v>82.775601812294</v>
+        <v>63.325772402948</v>
       </c>
       <c r="K50">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>0.0</v>
+      </c>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>3647431.6</v>
+        <v>4959992.25</v>
       </c>
       <c r="N50" s="1">
-        <v>3676275.17</v>
+        <v>4959992.25</v>
       </c>
       <c r="O50" s="1">
-        <v>2.07</v>
+        <v>3.12</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B51" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C51" s="1">
-        <v>20915.0</v>
+        <v>26747.0</v>
       </c>
       <c r="D51" s="1">
-        <v>276.7</v>
+        <v>140.75</v>
       </c>
       <c r="E51" s="1">
-        <v>145.20059909156</v>
+        <v>14.72990914869</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3036870.53</v>
+        <v>393980.88</v>
       </c>
       <c r="I51" s="1">
-        <v>2750309.97</v>
+        <v>3370659.37</v>
       </c>
       <c r="J51" s="1">
-        <v>90.563952029921</v>
+        <v>855.53881954881</v>
       </c>
       <c r="K51">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.08</v>
+      </c>
+      <c r="L51" t="s">
+        <v>152</v>
       </c>
       <c r="M51" s="1">
-        <v>5787180.5</v>
+        <v>3764640.25</v>
       </c>
       <c r="N51" s="1">
-        <v>5787180.5</v>
+        <v>3766769.98</v>
       </c>
       <c r="O51" s="1">
-        <v>3.25</v>
+        <v>2.37</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B52" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C52" s="1">
-        <v>26747.0</v>
+        <v>18318.0</v>
       </c>
       <c r="D52" s="1">
-        <v>166.45</v>
+        <v>203.75</v>
       </c>
       <c r="E52" s="1">
-        <v>14.72990914869</v>
+        <v>115.59523801725</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>393980.88</v>
+        <v>2117473.57</v>
       </c>
       <c r="I52" s="1">
-        <v>4058057.27</v>
+        <v>1614818.93</v>
       </c>
       <c r="J52" s="1">
-        <v>1030.0137585357</v>
+        <v>76.261586112737</v>
       </c>
       <c r="K52">
-        <v>0.6</v>
+        <v>4.22</v>
       </c>
       <c r="L52" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="M52" s="1">
-        <v>4452038.15</v>
+        <v>3732292.5</v>
       </c>
       <c r="N52" s="1">
-        <v>4467952.62</v>
+        <v>3809521.36</v>
       </c>
       <c r="O52" s="1">
-        <v>2.51</v>
+        <v>2.4</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B53" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C53" s="1">
-        <v>18318.0</v>
+        <v>9820.0</v>
       </c>
       <c r="D53" s="1">
-        <v>247.4</v>
+        <v>126.9</v>
       </c>
       <c r="E53" s="1">
-        <v>115.59523801725</v>
+        <v>256.81218839104</v>
       </c>
       <c r="F53" t="s">
-        <v>8</v>
+        <v>122</v>
       </c>
       <c r="G53">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H53" s="1">
-        <v>2117473.57</v>
+        <v>2457561.31</v>
       </c>
       <c r="I53" s="1">
-        <v>2414399.63</v>
+        <v>-1089423.98</v>
       </c>
       <c r="J53" s="1">
-        <v>114.02265719898</v>
+        <v>-44.329473106817</v>
       </c>
       <c r="K53">
-        <v>4.22</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>4531873.2</v>
+        <v>1368137.33</v>
       </c>
       <c r="N53" s="1">
-        <v>4609102.06</v>
+        <v>1368137.33</v>
       </c>
       <c r="O53" s="1">
-        <v>2.59</v>
+        <v>0.86</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B54" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C54" s="1">
-        <v>9820.0</v>
+        <v>32617.0</v>
       </c>
       <c r="D54" s="1">
-        <v>159.5</v>
+        <v>43.34</v>
       </c>
       <c r="E54" s="1">
-        <v>256.81218839104</v>
+        <v>22.292380047215</v>
       </c>
       <c r="F54" t="s">
-        <v>123</v>
+        <v>8</v>
       </c>
       <c r="G54">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>2457561.31</v>
+        <v>727110.56</v>
       </c>
       <c r="I54" s="1">
-        <v>-732605.26</v>
+        <v>686510.22</v>
       </c>
       <c r="J54" s="1">
-        <v>-29.81025364531</v>
+        <v>94.416208176099</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1724956.05</v>
+        <v>1413620.78</v>
       </c>
       <c r="N54" s="1">
-        <v>1724956.05</v>
+        <v>1413620.78</v>
       </c>
       <c r="O54" s="1">
-        <v>0.97</v>
+        <v>0.89</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B55" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C55" s="1">
-        <v>32617.0</v>
+        <v>105731.0</v>
       </c>
       <c r="D55" s="1">
-        <v>52.5</v>
+        <v>25.73</v>
       </c>
       <c r="E55" s="1">
-        <v>22.292380047215</v>
+        <v>18.689683252783</v>
       </c>
       <c r="F55" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="G55">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H55" s="1">
-        <v>727110.56</v>
+        <v>2338901.63</v>
       </c>
       <c r="I55" s="1">
-        <v>985281.94</v>
+        <v>795929.16</v>
       </c>
       <c r="J55" s="1">
-        <v>135.50648198535</v>
+        <v>34.030039989326</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1712392.5</v>
+        <v>3134830.79</v>
       </c>
       <c r="N55" s="1">
-        <v>1712392.5</v>
+        <v>3134830.79</v>
       </c>
       <c r="O55" s="1">
-        <v>0.96</v>
+        <v>1.97</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B56" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C56" s="1">
-        <v>105731.0</v>
+        <v>48898.0</v>
       </c>
       <c r="D56" s="1">
-        <v>26.89</v>
+        <v>26.92</v>
       </c>
       <c r="E56" s="1">
-        <v>18.689683252783</v>
+        <v>33.829820033539</v>
       </c>
       <c r="F56" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>2338901.63</v>
+        <v>1654210.54</v>
       </c>
       <c r="I56" s="1">
-        <v>898512.33</v>
+        <v>-337876.38</v>
       </c>
       <c r="J56" s="1">
-        <v>38.415994861656</v>
+        <v>-20.42523438401</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3237413.96</v>
+        <v>1316334.16</v>
       </c>
       <c r="N56" s="1">
-        <v>3237413.96</v>
+        <v>1316334.16</v>
       </c>
       <c r="O56" s="1">
-        <v>1.82</v>
+        <v>0.83</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B57" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C57" s="1">
-        <v>48898.0</v>
+        <v>2804.0</v>
       </c>
       <c r="D57" s="1">
-        <v>28.41</v>
+        <v>823.8</v>
       </c>
       <c r="E57" s="1">
-        <v>33.829820033539</v>
+        <v>700.79802068474</v>
       </c>
       <c r="F57" t="s">
-        <v>8</v>
+        <v>122</v>
       </c>
       <c r="G57">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H57" s="1">
-        <v>1654210.54</v>
+        <v>2110295.96</v>
       </c>
       <c r="I57" s="1">
-        <v>-265018.36</v>
+        <v>425745.67</v>
       </c>
       <c r="J57" s="1">
-        <v>-16.020836138549</v>
+        <v>20.17469009418</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1389192.18</v>
+        <v>2536041.63</v>
       </c>
       <c r="N57" s="1">
-        <v>1389192.18</v>
+        <v>2536041.63</v>
       </c>
       <c r="O57" s="1">
-        <v>0.78</v>
+        <v>1.6</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B58" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C58" s="1">
-        <v>2804.0</v>
+        <v>117073.0</v>
       </c>
       <c r="D58" s="1">
-        <v>881.4</v>
+        <v>110.0</v>
       </c>
       <c r="E58" s="1">
-        <v>700.79802068474</v>
+        <v>164.5256429749</v>
       </c>
       <c r="F58" t="s">
-        <v>123</v>
+        <v>168</v>
       </c>
       <c r="G58">
-        <v>0.91</v>
+        <v>11.06</v>
       </c>
       <c r="H58" s="1">
-        <v>2110295.96</v>
+        <v>1789092.2</v>
       </c>
       <c r="I58" s="1">
-        <v>611508.46</v>
+        <v>-624463.56</v>
       </c>
       <c r="J58" s="1">
-        <v>28.977379078146</v>
+        <v>-34.903933961592</v>
       </c>
       <c r="K58">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.07</v>
+      </c>
+      <c r="L58" t="s">
+        <v>169</v>
       </c>
       <c r="M58" s="1">
-        <v>2721804.42</v>
+        <v>1164628.64</v>
       </c>
       <c r="N58" s="1">
-        <v>2721804.42</v>
+        <v>1172791.84</v>
       </c>
       <c r="O58" s="1">
-        <v>1.53</v>
+        <v>0.74</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B59" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C59" s="1">
-        <v>117073.0</v>
+        <v>76186.0</v>
       </c>
       <c r="D59" s="1">
-        <v>117.6</v>
+        <v>45.955</v>
       </c>
       <c r="E59" s="1">
-        <v>164.5256429749</v>
+        <v>38.53910757882</v>
       </c>
       <c r="F59" t="s">
-        <v>169</v>
+        <v>48</v>
       </c>
       <c r="G59">
-        <v>11.23</v>
+        <v>0.87</v>
       </c>
       <c r="H59" s="1">
-        <v>1789092.2</v>
+        <v>3420689.92</v>
       </c>
       <c r="I59" s="1">
-        <v>-563379.32</v>
+        <v>613719.04</v>
       </c>
       <c r="J59" s="1">
-        <v>-31.489675043019</v>
+        <v>17.941381836796</v>
       </c>
       <c r="K59">
-        <v>0.07</v>
+        <v>0.47</v>
       </c>
       <c r="L59" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="M59" s="1">
-        <v>1225712.88</v>
+        <v>4034408.96</v>
       </c>
       <c r="N59" s="1">
-        <v>1233749.02</v>
+        <v>4069981.64</v>
       </c>
       <c r="O59" s="1">
-        <v>0.69</v>
+        <v>2.56</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B60" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C60" s="1">
-        <v>76186.0</v>
+        <v>74184.0</v>
       </c>
       <c r="D60" s="1">
-        <v>54.67</v>
+        <v>9.8</v>
       </c>
       <c r="E60" s="1">
-        <v>38.53910757882</v>
+        <v>18.786497627521</v>
       </c>
       <c r="F60" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G60">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3420689.92</v>
+        <v>1393657.54</v>
       </c>
       <c r="I60" s="1">
-        <v>1322050.32</v>
+        <v>-666654.34</v>
       </c>
       <c r="J60" s="1">
-        <v>38.648645475589</v>
+        <v>-47.834874843069</v>
       </c>
       <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60">
+        <v>0.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>727003.2</v>
+      </c>
+      <c r="N60" s="1">
+        <v>727003.2</v>
+      </c>
+      <c r="O60" s="1">
         <v>0.46</v>
-      </c>
-[...10 lines deleted...]
-        <v>2.68</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B61" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C61" s="1">
-        <v>74184.0</v>
+        <v>97366.0</v>
       </c>
       <c r="D61" s="1">
-        <v>12.29</v>
+        <v>156.0</v>
       </c>
       <c r="E61" s="1">
-        <v>18.786497627521</v>
+        <v>169.26291949962</v>
       </c>
       <c r="F61" t="s">
-        <v>8</v>
+        <v>131</v>
       </c>
       <c r="G61">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H61" s="1">
-        <v>1393657.54</v>
+        <v>2214501.76</v>
       </c>
       <c r="I61" s="1">
-        <v>-481936.18</v>
+        <v>-181490.69</v>
       </c>
       <c r="J61" s="1">
-        <v>-34.580674675645</v>
+        <v>-8.1955541096522</v>
       </c>
       <c r="K61">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L61">
-        <v>0.0</v>
+        <v>977.2</v>
       </c>
       <c r="M61" s="1">
-        <v>911721.36</v>
+        <v>2033011.07</v>
       </c>
       <c r="N61" s="1">
-        <v>911721.36</v>
+        <v>2033988.27</v>
       </c>
       <c r="O61" s="1">
-        <v>0.51</v>
+        <v>1.28</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B62" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C62" s="1">
-        <v>97366.0</v>
+        <v>71299.0</v>
       </c>
       <c r="D62" s="1">
-        <v>162.45</v>
+        <v>6.675</v>
       </c>
       <c r="E62" s="1">
-        <v>169.26291949962</v>
+        <v>19.511494551116</v>
       </c>
       <c r="F62" t="s">
-        <v>132</v>
+        <v>8</v>
       </c>
       <c r="G62">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2214501.76</v>
+        <v>1391150.05</v>
       </c>
       <c r="I62" s="1">
-        <v>-97501.02</v>
+        <v>-915229.22</v>
       </c>
       <c r="J62" s="1">
-        <v>-4.4028422899063</v>
+        <v>-65.789396334349</v>
       </c>
       <c r="K62">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L62">
-        <v>977.17</v>
+        <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2117000.74</v>
+        <v>475920.83</v>
       </c>
       <c r="N62" s="1">
-        <v>2117977.91</v>
+        <v>475920.83</v>
       </c>
       <c r="O62" s="1">
-        <v>1.19</v>
+        <v>0.3</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B63" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C63" s="1">
-        <v>71299.0</v>
+        <v>2406.0</v>
       </c>
       <c r="D63" s="1">
-        <v>7.05</v>
+        <v>1071.41</v>
       </c>
       <c r="E63" s="1">
-        <v>19.511494551116</v>
+        <v>1067.7372402328</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1391150.05</v>
+        <v>2568975.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-888492.1</v>
+        <v>8836.66</v>
       </c>
       <c r="J63" s="1">
-        <v>-63.867452687796</v>
+        <v>0.34397599230012</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>502657.95</v>
+        <v>2577812.46</v>
       </c>
       <c r="N63" s="1">
-        <v>502657.95</v>
+        <v>2577812.46</v>
       </c>
       <c r="O63" s="1">
-        <v>0.28</v>
+        <v>1.62</v>
       </c>
       <c r="P63">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P64">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>