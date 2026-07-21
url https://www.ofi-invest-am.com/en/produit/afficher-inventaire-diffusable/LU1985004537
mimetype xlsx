--- v2 (2026-06-22)
+++ v3 (2026-07-21)
@@ -124,138 +124,129 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
-    <t>17 623.45</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>7 870.82</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>83 887.52</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>29 759.04</t>
-[...1 lines deleted...]
-  <si>
     <t>LU1704650164</t>
   </si>
   <si>
     <t>BEFESA SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>44 329.77</t>
+    <t>19 783.83</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>GB00BG5KQW09</t>
   </si>
   <si>
     <t>CERES POWER HOLDINGS PLC</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
@@ -280,86 +271,89 @@
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>83 266.86</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>31 379.45</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
-    <t>124 170.09</t>
+    <t>123 346.00</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>59 581.74</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0014009YQ1</t>
   </si>
   <si>
     <t>LHYFE SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>DE0006599905</t>
@@ -385,101 +379,107 @@
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>65 552.01</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PLC</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
+    <t>80 503.61</t>
+  </si>
+  <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>22 392.20</t>
+    <t>30 879.00</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
-    <t>12 695.07</t>
-[...1 lines deleted...]
-  <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
+    <t>51 176.77</t>
+  </si>
+  <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
+    <t>21 325.50</t>
+  </si>
+  <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
   <si>
     <t>4 099.64</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>28 843.57</t>
   </si>
   <si>
     <t>FR0000121972</t>
@@ -523,72 +523,72 @@
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>8 163.20</t>
+    <t>8 222.40</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>35 572.68</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
+  </si>
+  <si>
+    <t>2 133.84</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -964,211 +964,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1377463.0</v>
+        <v>1370715.0</v>
       </c>
       <c r="D2">
-        <v>16.7</v>
+        <v>18.2</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>23004843.8</v>
+        <v>24953191.93</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>23004843.8</v>
+        <v>24953191.93</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>6947.0</v>
       </c>
       <c r="D3">
-        <v>1811.32</v>
+        <v>1976.39</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>12583237.2</v>
+        <v>13729956.84</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>12583237.2</v>
+        <v>13729956.84</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>819910.02</v>
+        <v>818090.02</v>
       </c>
       <c r="D4">
-        <v>149.0</v>
+        <v>162.46</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>122166068.73</v>
+        <v>132905485.32</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>122166068.73</v>
+        <v>132905485.32</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>50.0</v>
       </c>
       <c r="D5">
-        <v>1307.9</v>
+        <v>1426.59</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>65394.91</v>
+        <v>71329.47</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>65394.91</v>
+        <v>71329.47</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>10302.0</v>
+        <v>11166.0</v>
       </c>
       <c r="D6">
-        <v>113.4</v>
+        <v>123.72</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1168207.63</v>
+        <v>1381511.69</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1168207.63</v>
+        <v>1381511.69</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>103.27</v>
+        <v>112.63</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10327.49</v>
+        <v>11263.3</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10327.49</v>
+        <v>11263.3</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1220,3134 +1220,3134 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13504.0</v>
       </c>
       <c r="D2" s="1">
-        <v>208.0</v>
+        <v>234.6</v>
       </c>
       <c r="E2" s="1">
         <v>185.79711048578</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2509004.18</v>
       </c>
       <c r="I2" s="1">
-        <v>299827.82</v>
+        <v>659034.22</v>
       </c>
       <c r="J2" s="1">
-        <v>11.950072558269</v>
+        <v>26.266764529663</v>
       </c>
       <c r="K2">
-        <v>1.31</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>0.0</v>
+      </c>
+      <c r="L2">
+        <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2808832.0</v>
+        <v>3168038.4</v>
       </c>
       <c r="N2" s="1">
-        <v>2826455.45</v>
+        <v>3168038.4</v>
       </c>
       <c r="O2" s="1">
-        <v>1.78</v>
+        <v>1.83</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>10940.0</v>
       </c>
       <c r="D3" s="1">
-        <v>133.5</v>
+        <v>145.05</v>
       </c>
       <c r="E3" s="1">
         <v>172.63322760512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1888607.51</v>
       </c>
       <c r="I3" s="1">
-        <v>-428117.51</v>
+        <v>-301760.51</v>
       </c>
       <c r="J3" s="1">
-        <v>-22.668421455128</v>
+        <v>-15.977936569785</v>
       </c>
       <c r="K3">
         <v>0.72</v>
       </c>
       <c r="L3" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="M3" s="1">
-        <v>1460490.0</v>
+        <v>1586847.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1468360.82</v>
+        <v>1594717.82</v>
       </c>
       <c r="O3" s="1">
         <v>0.92</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C4" s="1">
         <v>52899.0</v>
       </c>
       <c r="D4" s="1">
-        <v>59.16</v>
+        <v>62.58</v>
       </c>
       <c r="E4" s="1">
         <v>53.141632545039</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2811139.22</v>
       </c>
       <c r="I4" s="1">
-        <v>318365.62</v>
+        <v>499280.2</v>
       </c>
       <c r="J4" s="1">
-        <v>11.325145966979</v>
+        <v>17.760778137484</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3129504.84</v>
+        <v>3310419.42</v>
       </c>
       <c r="N4" s="1">
-        <v>3129504.84</v>
+        <v>3310419.42</v>
       </c>
       <c r="O4" s="1">
-        <v>1.97</v>
+        <v>1.91</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C5" s="1">
         <v>51402.0</v>
       </c>
       <c r="D5" s="1">
-        <v>26.34</v>
+        <v>32.44</v>
       </c>
       <c r="E5" s="1">
         <v>41.854601377378</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2151410.22</v>
       </c>
       <c r="I5" s="1">
-        <v>-797481.54</v>
+        <v>-483929.34</v>
       </c>
       <c r="J5" s="1">
-        <v>-37.067851244102</v>
+        <v>-22.493587485143</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1353928.68</v>
+        <v>1667480.88</v>
       </c>
       <c r="N5" s="1">
-        <v>1353928.68</v>
+        <v>1667480.88</v>
       </c>
       <c r="O5" s="1">
-        <v>0.85</v>
+        <v>0.96</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C6" s="1">
         <v>7069.0</v>
       </c>
       <c r="D6" s="1">
-        <v>1128.2</v>
+        <v>1237.0</v>
       </c>
       <c r="E6" s="1">
         <v>525.84801810723</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3717219.64</v>
       </c>
       <c r="I6" s="1">
-        <v>4258026.16</v>
+        <v>5027133.36</v>
       </c>
       <c r="J6" s="1">
-        <v>114.54868348861</v>
+        <v>135.23907239444</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>7975245.8</v>
+        <v>8744353.0</v>
       </c>
       <c r="N6" s="1">
-        <v>7975245.8</v>
+        <v>8744353.0</v>
       </c>
       <c r="O6" s="1">
-        <v>5.02</v>
+        <v>5.05</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>45642.0</v>
       </c>
       <c r="D7" s="1">
-        <v>138.96</v>
+        <v>145.6</v>
       </c>
       <c r="E7" s="1">
         <v>106.44088668332</v>
       </c>
       <c r="F7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G7">
         <v>0.87</v>
       </c>
       <c r="H7" s="1">
         <v>5632872.65</v>
       </c>
       <c r="I7" s="1">
-        <v>1675597.02</v>
+        <v>2005861.33</v>
       </c>
       <c r="J7" s="1">
-        <v>29.746758432396</v>
+        <v>35.609917969653</v>
       </c>
       <c r="K7">
-        <v>1.84</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>0.0</v>
+      </c>
+      <c r="L7">
+        <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>7308469.67</v>
+        <v>7638733.98</v>
       </c>
       <c r="N7" s="1">
-        <v>7392357.19</v>
+        <v>7638733.98</v>
       </c>
       <c r="O7" s="1">
-        <v>4.65</v>
+        <v>4.41</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C8" s="1">
         <v>64573.0</v>
       </c>
       <c r="D8" s="1">
-        <v>37.7</v>
+        <v>42.42</v>
       </c>
       <c r="E8" s="1">
         <v>34.371886856736</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2219495.85</v>
       </c>
       <c r="I8" s="1">
-        <v>214906.25</v>
+        <v>519690.81</v>
       </c>
       <c r="J8" s="1">
-        <v>9.6826605915934</v>
+        <v>23.414813323485</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2434402.1</v>
+        <v>2739186.66</v>
       </c>
       <c r="N8" s="1">
-        <v>2434402.1</v>
+        <v>2739186.66</v>
       </c>
       <c r="O8" s="1">
-        <v>1.53</v>
+        <v>1.58</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C9" s="1">
         <v>601207.0</v>
       </c>
       <c r="D9" s="1">
-        <v>9.245</v>
+        <v>10.634</v>
       </c>
       <c r="E9" s="1">
         <v>4.5439133443223</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2731832.51</v>
       </c>
       <c r="I9" s="1">
-        <v>2826326.21</v>
+        <v>3661402.73</v>
       </c>
       <c r="J9" s="1">
-        <v>103.45898585122</v>
+        <v>134.02735038101</v>
       </c>
       <c r="K9">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>0.0</v>
+      </c>
+      <c r="L9">
+        <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>5558158.72</v>
+        <v>6393235.24</v>
       </c>
       <c r="N9" s="1">
-        <v>5587917.76</v>
+        <v>6393235.24</v>
       </c>
       <c r="O9" s="1">
-        <v>3.51</v>
+        <v>3.69</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B10" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C10" s="1">
         <v>65783.0</v>
       </c>
       <c r="D10" s="1">
-        <v>27.7</v>
+        <v>34.4</v>
       </c>
       <c r="E10" s="1">
         <v>40.562981469377</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2668354.61</v>
       </c>
       <c r="I10" s="1">
-        <v>-846165.51</v>
+        <v>-405419.41</v>
       </c>
       <c r="J10" s="1">
-        <v>-31.711134150944</v>
+        <v>-15.193610642328</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1822189.1</v>
+        <v>2262935.2</v>
       </c>
       <c r="N10" s="1">
-        <v>1822189.1</v>
+        <v>2262935.2</v>
       </c>
       <c r="O10" s="1">
-        <v>1.15</v>
+        <v>1.31</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B11" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>7262.0</v>
       </c>
       <c r="D11" s="1">
-        <v>90.7</v>
+        <v>90.6</v>
       </c>
       <c r="E11" s="1">
         <v>96.837648030846</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>703235.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-44571.6</v>
+        <v>-45297.8</v>
       </c>
       <c r="J11" s="1">
-        <v>-6.3380804425263</v>
+        <v>-6.4413460649712</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>658663.4</v>
+        <v>657937.2</v>
       </c>
       <c r="N11" s="1">
-        <v>658663.4</v>
+        <v>657937.2</v>
       </c>
       <c r="O11" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C12" s="1">
         <v>35738.0</v>
       </c>
       <c r="D12" s="1">
-        <v>82.13</v>
+        <v>92.14</v>
       </c>
       <c r="E12" s="1">
         <v>58.802834238066</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2101495.69</v>
       </c>
       <c r="I12" s="1">
-        <v>833666.25</v>
+        <v>1191403.63</v>
       </c>
       <c r="J12" s="1">
-        <v>39.670138462192</v>
+        <v>56.693127455332</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2935161.94</v>
+        <v>3292899.32</v>
       </c>
       <c r="N12" s="1">
-        <v>2935161.94</v>
+        <v>3292899.32</v>
       </c>
       <c r="O12" s="1">
-        <v>1.85</v>
+        <v>1.9</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>59025.0</v>
       </c>
       <c r="D13" s="1">
-        <v>26.46</v>
+        <v>28.43</v>
       </c>
       <c r="E13" s="1">
         <v>26.259342481999</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1549957.69</v>
       </c>
       <c r="I13" s="1">
-        <v>11843.81</v>
+        <v>128123.06</v>
       </c>
       <c r="J13" s="1">
-        <v>0.76413763268596</v>
+        <v>8.2662295123682</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1561801.5</v>
+        <v>1678080.75</v>
       </c>
       <c r="N13" s="1">
-        <v>1561801.5</v>
+        <v>1678080.75</v>
       </c>
       <c r="O13" s="1">
-        <v>0.98</v>
+        <v>0.97</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>330955.0</v>
       </c>
       <c r="D14" s="1">
-        <v>9.946</v>
+        <v>10.795</v>
       </c>
       <c r="E14" s="1">
         <v>2.9612341254853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>980035.24</v>
       </c>
       <c r="I14" s="1">
-        <v>2311643.19</v>
+        <v>2592623.99</v>
       </c>
       <c r="J14" s="1">
-        <v>235.87347634561</v>
+        <v>264.54395558266</v>
       </c>
       <c r="K14">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="L14" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="M14" s="1">
-        <v>3291678.43</v>
+        <v>3572659.23</v>
       </c>
       <c r="N14" s="1">
-        <v>3336008.2</v>
+        <v>3592443.06</v>
       </c>
       <c r="O14" s="1">
-        <v>2.1</v>
+        <v>2.08</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C15" s="1">
         <v>9083.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.58</v>
+        <v>109.5</v>
       </c>
       <c r="E15" s="1">
         <v>163.91826819333</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1488869.63</v>
       </c>
       <c r="I15" s="1">
-        <v>-593467.49</v>
+        <v>-494281.13</v>
       </c>
       <c r="J15" s="1">
-        <v>-39.860272386643</v>
+        <v>-33.198415767269</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>895402.14</v>
+        <v>994588.5</v>
       </c>
       <c r="N15" s="1">
-        <v>895402.14</v>
+        <v>994588.5</v>
       </c>
       <c r="O15" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B16" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C16" s="1">
         <v>191082.0</v>
       </c>
       <c r="D16" s="1">
-        <v>3.142</v>
+        <v>4.328</v>
       </c>
       <c r="E16" s="1">
         <v>6.6457061366324</v>
       </c>
       <c r="F16" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G16">
         <v>0.87</v>
       </c>
       <c r="H16" s="1">
         <v>1479745.39</v>
       </c>
       <c r="I16" s="1">
-        <v>-787917.71</v>
+        <v>-529135.39</v>
       </c>
       <c r="J16" s="1">
-        <v>-53.246843364047</v>
+        <v>-35.758542893653</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>691827.68</v>
+        <v>950610.0</v>
       </c>
       <c r="N16" s="1">
-        <v>691827.68</v>
+        <v>950610.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.44</v>
+        <v>0.55</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C17" s="1">
         <v>36580.0</v>
       </c>
       <c r="D17" s="1">
-        <v>68.08</v>
+        <v>78.42</v>
       </c>
       <c r="E17" s="1">
         <v>52.197427829415</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1909381.91</v>
       </c>
       <c r="I17" s="1">
-        <v>580984.49</v>
+        <v>959221.69</v>
       </c>
       <c r="J17" s="1">
-        <v>30.427882811564</v>
+        <v>50.237288044695</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2490366.4</v>
+        <v>2868603.6</v>
       </c>
       <c r="N17" s="1">
-        <v>2490366.4</v>
+        <v>2868603.6</v>
       </c>
       <c r="O17" s="1">
-        <v>1.57</v>
+        <v>1.66</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C18" s="1">
         <v>80422.0</v>
       </c>
       <c r="D18" s="1">
-        <v>15.975</v>
+        <v>17.465</v>
       </c>
       <c r="E18" s="1">
         <v>10.719614906369</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>862092.87</v>
       </c>
       <c r="I18" s="1">
-        <v>422648.58</v>
+        <v>542477.36</v>
       </c>
       <c r="J18" s="1">
-        <v>49.025875831684</v>
+        <v>62.925628882652</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1284741.45</v>
+        <v>1404570.23</v>
       </c>
       <c r="N18" s="1">
-        <v>1284741.45</v>
+        <v>1404570.23</v>
       </c>
       <c r="O18" s="1">
         <v>0.81</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B19" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C19" s="1">
         <v>34037.0</v>
       </c>
       <c r="D19" s="1">
-        <v>68.5</v>
+        <v>66.42</v>
       </c>
       <c r="E19" s="1">
         <v>56.937115785763</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1937968.61</v>
       </c>
       <c r="I19" s="1">
-        <v>393565.89</v>
+        <v>322768.93</v>
       </c>
       <c r="J19" s="1">
-        <v>20.308166394914</v>
+        <v>16.655013313141</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2331534.5</v>
+        <v>2260737.54</v>
       </c>
       <c r="N19" s="1">
-        <v>2331534.5</v>
+        <v>2260737.54</v>
       </c>
       <c r="O19" s="1">
-        <v>1.47</v>
+        <v>1.31</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B20" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>51765.0</v>
       </c>
       <c r="D20" s="1">
-        <v>31.62</v>
+        <v>28.79</v>
       </c>
       <c r="E20" s="1">
         <v>22.008320293635</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1139260.7</v>
       </c>
       <c r="I20" s="1">
-        <v>497548.6</v>
+        <v>351053.65</v>
       </c>
       <c r="J20" s="1">
-        <v>43.672936317385</v>
+        <v>30.814163079618</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1636809.3</v>
+        <v>1490314.35</v>
       </c>
       <c r="N20" s="1">
-        <v>1636809.3</v>
+        <v>1490314.35</v>
       </c>
       <c r="O20" s="1">
-        <v>1.03</v>
+        <v>0.86</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>27860.0</v>
       </c>
       <c r="D21" s="1">
-        <v>58.12</v>
+        <v>65.56</v>
       </c>
       <c r="E21" s="1">
         <v>143.05733847811</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>3985577.45</v>
       </c>
       <c r="I21" s="1">
-        <v>-2366354.25</v>
+        <v>-2159075.85</v>
       </c>
       <c r="J21" s="1">
-        <v>-59.372933525605</v>
+        <v>-54.172221643817</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1619223.2</v>
+        <v>1826501.6</v>
       </c>
       <c r="N21" s="1">
-        <v>1619223.2</v>
+        <v>1826501.6</v>
       </c>
       <c r="O21" s="1">
-        <v>1.02</v>
+        <v>1.06</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B22" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C22" s="1">
         <v>106963.0</v>
       </c>
       <c r="D22" s="1">
-        <v>13.94</v>
+        <v>17.07</v>
       </c>
       <c r="E22" s="1">
         <v>24.794760898628</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2652122.01</v>
       </c>
       <c r="I22" s="1">
-        <v>-1161057.79</v>
+        <v>-826263.6</v>
       </c>
       <c r="J22" s="1">
-        <v>-43.778445547458</v>
+        <v>-31.154811011127</v>
       </c>
       <c r="K22">
         <v>0.78</v>
       </c>
       <c r="L22" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="M22" s="1">
-        <v>1491064.22</v>
+        <v>1825858.41</v>
       </c>
       <c r="N22" s="1">
-        <v>1574331.08</v>
+        <v>1909125.27</v>
       </c>
       <c r="O22" s="1">
-        <v>0.99</v>
+        <v>1.1</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B23" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C23" s="1">
         <v>23238.0</v>
       </c>
       <c r="D23" s="1">
-        <v>66.16</v>
+        <v>65.1</v>
       </c>
       <c r="E23" s="1">
         <v>61.340009897582</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1425419.15</v>
       </c>
       <c r="I23" s="1">
-        <v>112006.93</v>
+        <v>87374.65</v>
       </c>
       <c r="J23" s="1">
-        <v>7.8578241354482</v>
+        <v>6.1297513787436</v>
       </c>
       <c r="K23">
         <v>1.35</v>
       </c>
       <c r="L23" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="M23" s="1">
-        <v>1537426.08</v>
+        <v>1512793.8</v>
       </c>
       <c r="N23" s="1">
-        <v>1568805.53</v>
+        <v>1544173.25</v>
       </c>
       <c r="O23" s="1">
-        <v>0.99</v>
+        <v>0.89</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C24" s="1">
         <v>322229.0</v>
       </c>
       <c r="D24" s="1">
-        <v>11.442</v>
+        <v>13.546</v>
       </c>
       <c r="E24" s="1">
         <v>9.9763993619445</v>
       </c>
       <c r="F24" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G24">
         <v>0.87</v>
       </c>
       <c r="H24" s="1">
         <v>3697517.81</v>
       </c>
       <c r="I24" s="1">
-        <v>551010.77</v>
+        <v>1319793.39</v>
       </c>
       <c r="J24" s="1">
-        <v>14.902180281858</v>
+        <v>35.694037400729</v>
       </c>
       <c r="K24">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="L24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="M24" s="1">
-        <v>4248528.58</v>
+        <v>5017311.2</v>
       </c>
       <c r="N24" s="1">
-        <v>4372698.67</v>
+        <v>5140657.2</v>
       </c>
       <c r="O24" s="1">
-        <v>2.75</v>
+        <v>2.97</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C25" s="1">
         <v>55316.0</v>
       </c>
       <c r="D25" s="1">
-        <v>37.645</v>
+        <v>47.735</v>
       </c>
       <c r="E25" s="1">
         <v>27.247622206956</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1507229.47</v>
       </c>
       <c r="I25" s="1">
-        <v>575141.35</v>
+        <v>1133279.79</v>
       </c>
       <c r="J25" s="1">
-        <v>38.158844518877</v>
+        <v>75.189598701252</v>
       </c>
       <c r="K25">
         <v>0.23</v>
       </c>
       <c r="L25" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="M25" s="1">
-        <v>2082370.82</v>
+        <v>2640509.26</v>
       </c>
       <c r="N25" s="1">
-        <v>2094882.79</v>
+        <v>2653021.23</v>
       </c>
       <c r="O25" s="1">
-        <v>1.32</v>
+        <v>1.53</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B26" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C26" s="1">
         <v>352496.0</v>
       </c>
       <c r="D26" s="1">
-        <v>4.966</v>
+        <v>5.779</v>
       </c>
       <c r="E26" s="1">
         <v>5.4835129476647</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1932916.38</v>
       </c>
       <c r="I26" s="1">
-        <v>-182421.24</v>
+        <v>104158.0</v>
       </c>
       <c r="J26" s="1">
-        <v>-9.4376167478078</v>
+        <v>5.388644903511</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1750495.14</v>
+        <v>2037074.38</v>
       </c>
       <c r="N26" s="1">
-        <v>1750495.14</v>
+        <v>2037074.38</v>
       </c>
       <c r="O26" s="1">
-        <v>1.1</v>
+        <v>1.18</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C27" s="1">
         <v>27395.0</v>
       </c>
       <c r="D27" s="1">
-        <v>103.45</v>
+        <v>117.75</v>
       </c>
       <c r="E27" s="1">
         <v>57.840116444607</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1584529.99</v>
       </c>
       <c r="I27" s="1">
-        <v>1249482.76</v>
+        <v>1641231.26</v>
       </c>
       <c r="J27" s="1">
-        <v>78.855103272611</v>
+        <v>103.57842832624</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2834012.75</v>
+        <v>3225761.25</v>
       </c>
       <c r="N27" s="1">
-        <v>2834012.75</v>
+        <v>3225761.25</v>
       </c>
       <c r="O27" s="1">
-        <v>1.78</v>
+        <v>1.86</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C28" s="1">
         <v>72131.0</v>
       </c>
       <c r="D28" s="1">
-        <v>32.22</v>
+        <v>34.96</v>
       </c>
       <c r="E28" s="1">
         <v>23.909993206804</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1724651.72</v>
       </c>
       <c r="I28" s="1">
-        <v>599409.1</v>
+        <v>797048.04</v>
       </c>
       <c r="J28" s="1">
-        <v>34.75537078292</v>
+        <v>46.215014356638</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2324060.82</v>
+        <v>2521699.76</v>
       </c>
       <c r="N28" s="1">
-        <v>2324060.82</v>
+        <v>2521699.76</v>
       </c>
       <c r="O28" s="1">
         <v>1.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B29" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C29" s="1">
         <v>643084.0</v>
       </c>
       <c r="D29" s="1">
-        <v>4.685</v>
+        <v>4.617</v>
       </c>
       <c r="E29" s="1">
         <v>4.1050863495282</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2639915.35</v>
       </c>
       <c r="I29" s="1">
-        <v>372933.19</v>
+        <v>329203.48</v>
       </c>
       <c r="J29" s="1">
-        <v>14.126710161369</v>
+        <v>12.470228638202</v>
       </c>
       <c r="K29">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.09</v>
+      </c>
+      <c r="L29" t="s">
+        <v>97</v>
       </c>
       <c r="M29" s="1">
-        <v>3012848.54</v>
+        <v>2969118.83</v>
       </c>
       <c r="N29" s="1">
-        <v>3012848.54</v>
+        <v>3028700.57</v>
       </c>
       <c r="O29" s="1">
-        <v>1.89</v>
+        <v>1.75</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B30" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C30" s="1">
         <v>15555.0</v>
       </c>
       <c r="D30" s="1">
-        <v>167.24</v>
+        <v>186.44</v>
       </c>
       <c r="E30" s="1">
         <v>131.89186949534</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>2051578.03</v>
       </c>
       <c r="I30" s="1">
-        <v>549840.17</v>
+        <v>848496.17</v>
       </c>
       <c r="J30" s="1">
-        <v>26.800841204173</v>
+        <v>41.358220725341</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2601418.2</v>
+        <v>2900074.2</v>
       </c>
       <c r="N30" s="1">
-        <v>2601418.2</v>
+        <v>2900074.2</v>
       </c>
       <c r="O30" s="1">
-        <v>1.64</v>
+        <v>1.68</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B31" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C31" s="1">
         <v>139624.0</v>
       </c>
       <c r="D31" s="1">
-        <v>2.98</v>
+        <v>2.31</v>
       </c>
       <c r="E31" s="1">
         <v>8.629102231708</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>1204829.77</v>
       </c>
       <c r="I31" s="1">
-        <v>-788750.25</v>
+        <v>-882298.33</v>
       </c>
       <c r="J31" s="1">
-        <v>-65.465700602667</v>
+        <v>-73.23012362153</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>416079.52</v>
+        <v>322531.44</v>
       </c>
       <c r="N31" s="1">
-        <v>416079.52</v>
+        <v>322531.44</v>
       </c>
       <c r="O31" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B32" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C32" s="1">
         <v>10247.0</v>
       </c>
       <c r="D32" s="1">
-        <v>347.7</v>
+        <v>345.15</v>
       </c>
       <c r="E32" s="1">
         <v>323.96093588367</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>3319627.71</v>
       </c>
       <c r="I32" s="1">
-        <v>243254.19</v>
+        <v>217124.34</v>
       </c>
       <c r="J32" s="1">
-        <v>7.3277551355299</v>
+        <v>6.5406231953643</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3562881.9</v>
+        <v>3536752.05</v>
       </c>
       <c r="N32" s="1">
-        <v>3562881.9</v>
+        <v>3536752.05</v>
       </c>
       <c r="O32" s="1">
-        <v>2.24</v>
+        <v>2.04</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B33" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C33" s="1">
         <v>7776.0</v>
       </c>
       <c r="D33" s="1">
-        <v>457.95</v>
+        <v>486.0</v>
       </c>
       <c r="E33" s="1">
         <v>696.11158307613</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>5412963.67</v>
       </c>
       <c r="I33" s="1">
-        <v>-1851944.47</v>
+        <v>-1633827.67</v>
       </c>
       <c r="J33" s="1">
-        <v>-34.213133191045</v>
+        <v>-30.183606792986</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3561019.2</v>
+        <v>3779136.0</v>
       </c>
       <c r="N33" s="1">
-        <v>3561019.2</v>
+        <v>3779136.0</v>
       </c>
       <c r="O33" s="1">
-        <v>2.24</v>
+        <v>2.18</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B34" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C34" s="1">
         <v>20487.0</v>
       </c>
       <c r="D34" s="1">
-        <v>104.05</v>
+        <v>117.5</v>
       </c>
       <c r="E34" s="1">
         <v>178.60650021965</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>3659111.37</v>
       </c>
       <c r="I34" s="1">
-        <v>-1527439.02</v>
+        <v>-1251888.87</v>
       </c>
       <c r="J34" s="1">
-        <v>-41.743441659716</v>
+        <v>-34.212920663303</v>
       </c>
       <c r="K34">
         <v>1.06</v>
       </c>
       <c r="L34" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="M34" s="1">
-        <v>2131672.35</v>
+        <v>2407222.5</v>
       </c>
       <c r="N34" s="1">
-        <v>2153444.84</v>
+        <v>2428994.99</v>
       </c>
       <c r="O34" s="1">
-        <v>1.35</v>
+        <v>1.4</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B35" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C35" s="1">
         <v>55509.0</v>
       </c>
       <c r="D35" s="1">
-        <v>28.45</v>
+        <v>31.96</v>
       </c>
       <c r="E35" s="1">
         <v>29.041819885064</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1612082.38</v>
       </c>
       <c r="I35" s="1">
-        <v>-32851.33</v>
+        <v>161985.26</v>
       </c>
       <c r="J35" s="1">
-        <v>-2.0378195560949</v>
+        <v>10.048199894102</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1579231.05</v>
+        <v>1774067.64</v>
       </c>
       <c r="N35" s="1">
-        <v>1579231.05</v>
+        <v>1774067.64</v>
       </c>
       <c r="O35" s="1">
-        <v>0.99</v>
+        <v>1.03</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B36" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C36" s="1">
         <v>28338.0</v>
       </c>
       <c r="D36" s="1">
-        <v>52.1</v>
+        <v>57.58</v>
       </c>
       <c r="E36" s="1">
         <v>53.365897028725</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1512282.79</v>
       </c>
       <c r="I36" s="1">
-        <v>-35872.99</v>
+        <v>119419.25</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.3721085922032</v>
+        <v>7.8966216364864</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1476409.8</v>
+        <v>1631702.04</v>
       </c>
       <c r="N36" s="1">
-        <v>1476409.8</v>
+        <v>1631702.04</v>
       </c>
       <c r="O36" s="1">
-        <v>0.93</v>
+        <v>0.94</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B37" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C37" s="1">
         <v>6094.0</v>
       </c>
       <c r="D37" s="1">
-        <v>520.8</v>
+        <v>568.0</v>
       </c>
       <c r="E37" s="1">
         <v>232.40436823105</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1416272.22</v>
       </c>
       <c r="I37" s="1">
-        <v>1757482.98</v>
+        <v>2045119.78</v>
       </c>
       <c r="J37" s="1">
-        <v>124.09217346648</v>
+        <v>144.40160239816</v>
       </c>
       <c r="K37">
         <v>10.76</v>
       </c>
       <c r="L37" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="M37" s="1">
-        <v>3173755.2</v>
+        <v>3461392.0</v>
       </c>
       <c r="N37" s="1">
-        <v>3239307.21</v>
+        <v>3526944.01</v>
       </c>
       <c r="O37" s="1">
         <v>2.04</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B38" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C38" s="1">
         <v>203195.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.33</v>
+        <v>12.538</v>
       </c>
       <c r="E38" s="1">
         <v>9.6436722360294</v>
       </c>
       <c r="F38" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G38">
         <v>0.87</v>
       </c>
       <c r="H38" s="1">
         <v>2313644.58</v>
       </c>
       <c r="I38" s="1">
-        <v>573363.98</v>
+        <v>614797.42</v>
       </c>
       <c r="J38" s="1">
-        <v>24.781852189242</v>
+        <v>26.572682135992</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2887008.56</v>
+        <v>2928442.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2887008.56</v>
+        <v>2928442.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.82</v>
+        <v>1.69</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B39" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C39" s="1">
         <v>36613.0</v>
       </c>
       <c r="D39" s="1">
-        <v>75.86</v>
+        <v>75.36</v>
       </c>
       <c r="E39" s="1">
         <v>114.77446863136</v>
       </c>
       <c r="F39" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="G39">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H39" s="1">
         <v>4095674.84</v>
       </c>
       <c r="I39" s="1">
-        <v>-1046342.67</v>
+        <v>-1084879.8</v>
       </c>
       <c r="J39" s="1">
-        <v>-25.547503424369</v>
+        <v>-26.488426019679</v>
       </c>
       <c r="K39">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.2</v>
+      </c>
+      <c r="L39" t="s">
+        <v>121</v>
       </c>
       <c r="M39" s="1">
-        <v>3049332.17</v>
+        <v>3010795.04</v>
       </c>
       <c r="N39" s="1">
-        <v>3049332.17</v>
+        <v>3091298.65</v>
       </c>
       <c r="O39" s="1">
-        <v>1.92</v>
+        <v>1.79</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>122</v>
+      </c>
+      <c r="B40" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C40" s="1">
         <v>12575.0</v>
       </c>
       <c r="D40" s="1">
-        <v>112.6</v>
+        <v>135.7</v>
       </c>
       <c r="E40" s="1">
         <v>79.332385685885</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>997604.75</v>
       </c>
       <c r="I40" s="1">
-        <v>418340.25</v>
+        <v>708822.75</v>
       </c>
       <c r="J40" s="1">
-        <v>41.93446853576</v>
+        <v>71.05246341299</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1415945.0</v>
+        <v>1706427.5</v>
       </c>
       <c r="N40" s="1">
-        <v>1415945.0</v>
+        <v>1706427.5</v>
       </c>
       <c r="O40" s="1">
-        <v>0.89</v>
+        <v>0.99</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>124</v>
+      </c>
+      <c r="B41" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C41" s="1">
         <v>41230.0</v>
       </c>
       <c r="D41" s="1">
-        <v>45.44</v>
+        <v>44.98</v>
       </c>
       <c r="E41" s="1">
         <v>11.029391219985</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>454741.8</v>
       </c>
       <c r="I41" s="1">
-        <v>1418749.4</v>
+        <v>1399783.6</v>
       </c>
       <c r="J41" s="1">
-        <v>311.99010075608</v>
+        <v>307.81942632061</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1873491.2</v>
+        <v>1854525.4</v>
       </c>
       <c r="N41" s="1">
-        <v>1873491.2</v>
+        <v>1854525.4</v>
       </c>
       <c r="O41" s="1">
-        <v>1.18</v>
+        <v>1.07</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>126</v>
+      </c>
+      <c r="B42" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="C42" s="1">
         <v>47987.0</v>
       </c>
       <c r="D42" s="1">
-        <v>115.6</v>
+        <v>116.1</v>
       </c>
       <c r="E42" s="1">
         <v>82.958456456957</v>
       </c>
       <c r="F42" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="G42">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H42" s="1">
         <v>3880516.5</v>
       </c>
       <c r="I42" s="1">
-        <v>2209774.11</v>
+        <v>2198884.72</v>
       </c>
       <c r="J42" s="1">
-        <v>56.945360495181</v>
+        <v>56.664743469072</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>6090290.61</v>
+        <v>6079401.22</v>
       </c>
       <c r="N42" s="1">
-        <v>6090290.61</v>
+        <v>6079401.22</v>
       </c>
       <c r="O42" s="1">
-        <v>3.83</v>
+        <v>3.51</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>128</v>
+      </c>
+      <c r="B43" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C43" s="1">
         <v>66534.0</v>
       </c>
       <c r="D43" s="1">
-        <v>237.45</v>
+        <v>247.1</v>
       </c>
       <c r="E43" s="1">
         <v>810.80089082274</v>
       </c>
       <c r="F43" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G43">
         <v>7.47</v>
       </c>
       <c r="H43" s="1">
         <v>7232428.19</v>
       </c>
       <c r="I43" s="1">
-        <v>-5117850.6</v>
+        <v>-5032549.67</v>
       </c>
       <c r="J43" s="1">
-        <v>-70.762549804176</v>
+        <v>-69.583126687083</v>
       </c>
       <c r="K43">
-        <v>0.34</v>
+        <v>0.46</v>
       </c>
       <c r="L43" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="M43" s="1">
-        <v>2114577.59</v>
+        <v>2199878.52</v>
       </c>
       <c r="N43" s="1">
-        <v>2136969.79</v>
+        <v>2230757.52</v>
       </c>
       <c r="O43" s="1">
-        <v>1.34</v>
+        <v>1.29</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>132</v>
+      </c>
+      <c r="B44" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="C44" s="1">
         <v>118974.0</v>
       </c>
       <c r="D44" s="1">
-        <v>5.08</v>
+        <v>5.3</v>
       </c>
       <c r="E44" s="1">
         <v>8.6889933935146</v>
       </c>
       <c r="F44" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G44">
         <v>0.87</v>
       </c>
       <c r="H44" s="1">
         <v>1205285.51</v>
       </c>
       <c r="I44" s="1">
-        <v>-508839.02</v>
+        <v>-480477.01</v>
       </c>
       <c r="J44" s="1">
-        <v>-42.217301691447</v>
+        <v>-39.864165462339</v>
       </c>
       <c r="K44">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>0.0</v>
+      </c>
+      <c r="L44">
+        <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>696446.49</v>
+        <v>724808.5</v>
       </c>
       <c r="N44" s="1">
-        <v>709141.56</v>
+        <v>724808.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B45" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C45" s="1">
         <v>315380.0</v>
       </c>
       <c r="D45" s="1">
-        <v>10.62</v>
+        <v>11.255</v>
       </c>
       <c r="E45" s="1">
         <v>9.7300750206101</v>
       </c>
       <c r="F45" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G45">
         <v>0.87</v>
       </c>
       <c r="H45" s="1">
         <v>3563311.85</v>
       </c>
       <c r="I45" s="1">
-        <v>296184.57</v>
+        <v>516827.47</v>
       </c>
       <c r="J45" s="1">
-        <v>8.3120586260223</v>
+        <v>14.504132440724</v>
       </c>
       <c r="K45">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.16</v>
+      </c>
+      <c r="L45" t="s">
+        <v>136</v>
       </c>
       <c r="M45" s="1">
-        <v>3859496.42</v>
+        <v>4080139.32</v>
       </c>
       <c r="N45" s="1">
-        <v>3859496.42</v>
+        <v>4131316.09</v>
       </c>
       <c r="O45" s="1">
-        <v>2.43</v>
+        <v>2.39</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>137</v>
+      </c>
+      <c r="B46" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="C46" s="1">
         <v>23695.0</v>
       </c>
       <c r="D46" s="1">
-        <v>93.9</v>
+        <v>119.3</v>
       </c>
       <c r="E46" s="1">
         <v>29.605464021946</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>701501.47</v>
       </c>
       <c r="I46" s="1">
-        <v>1523459.03</v>
+        <v>2125312.03</v>
       </c>
       <c r="J46" s="1">
-        <v>217.17118140893</v>
+        <v>302.96615486779</v>
       </c>
       <c r="K46">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.9</v>
+      </c>
+      <c r="L46" t="s">
+        <v>139</v>
       </c>
       <c r="M46" s="1">
-        <v>2224960.5</v>
+        <v>2826813.5</v>
       </c>
       <c r="N46" s="1">
-        <v>2224960.5</v>
+        <v>2848139.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.4</v>
+        <v>1.65</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>140</v>
       </c>
       <c r="B47" t="s">
         <v>141</v>
       </c>
       <c r="C47" s="1">
         <v>113879.0</v>
       </c>
       <c r="D47" s="1">
-        <v>14.9</v>
+        <v>14.93</v>
       </c>
       <c r="E47" s="1">
         <v>17.915012688907</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2040143.73</v>
       </c>
       <c r="I47" s="1">
-        <v>-343346.63</v>
+        <v>-339930.26</v>
       </c>
       <c r="J47" s="1">
-        <v>-16.829531417377</v>
+        <v>-16.662074098083</v>
       </c>
       <c r="K47">
         <v>0.04</v>
       </c>
       <c r="L47" t="s">
         <v>142</v>
       </c>
       <c r="M47" s="1">
-        <v>1696797.1</v>
+        <v>1700213.47</v>
       </c>
       <c r="N47" s="1">
-        <v>1700896.74</v>
+        <v>1704313.11</v>
       </c>
       <c r="O47" s="1">
-        <v>1.07</v>
+        <v>0.98</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>143</v>
       </c>
       <c r="B48" t="s">
         <v>144</v>
       </c>
       <c r="C48" s="1">
         <v>32143.0</v>
       </c>
       <c r="D48" s="1">
-        <v>77.79</v>
+        <v>81.02</v>
       </c>
       <c r="E48" s="1">
         <v>97.685278909871</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>3139897.92</v>
       </c>
       <c r="I48" s="1">
-        <v>-639493.95</v>
+        <v>-535672.06</v>
       </c>
       <c r="J48" s="1">
-        <v>-20.366711475767</v>
+        <v>-17.060174363885</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2500403.97</v>
+        <v>2604225.86</v>
       </c>
       <c r="N48" s="1">
-        <v>2500403.97</v>
+        <v>2604225.86</v>
       </c>
       <c r="O48" s="1">
-        <v>1.57</v>
+        <v>1.5</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>145</v>
       </c>
       <c r="B49" t="s">
         <v>146</v>
       </c>
       <c r="C49" s="1">
         <v>21335.0</v>
       </c>
       <c r="D49" s="1">
-        <v>153.82</v>
+        <v>151.16</v>
       </c>
       <c r="E49" s="1">
         <v>93.535460042184</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1995579.04</v>
       </c>
       <c r="I49" s="1">
-        <v>1286170.66</v>
+        <v>1229419.56</v>
       </c>
       <c r="J49" s="1">
-        <v>64.451000647912</v>
+        <v>61.607159393697</v>
       </c>
       <c r="K49">
         <v>1.35</v>
       </c>
       <c r="L49" t="s">
         <v>147</v>
       </c>
       <c r="M49" s="1">
-        <v>3281749.7</v>
+        <v>3224998.6</v>
       </c>
       <c r="N49" s="1">
-        <v>3310593.27</v>
+        <v>3253842.17</v>
       </c>
       <c r="O49" s="1">
-        <v>2.08</v>
+        <v>1.88</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>148</v>
       </c>
       <c r="B50" t="s">
         <v>149</v>
       </c>
       <c r="C50" s="1">
         <v>20915.0</v>
       </c>
       <c r="D50" s="1">
-        <v>237.15</v>
+        <v>272.1</v>
       </c>
       <c r="E50" s="1">
         <v>145.20059909156</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>3036870.53</v>
       </c>
       <c r="I50" s="1">
-        <v>1923121.72</v>
+        <v>2654100.97</v>
       </c>
       <c r="J50" s="1">
-        <v>63.325772402948</v>
+        <v>87.395921024002</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>4959992.25</v>
+        <v>5690971.5</v>
       </c>
       <c r="N50" s="1">
-        <v>4959992.25</v>
+        <v>5690971.5</v>
       </c>
       <c r="O50" s="1">
-        <v>3.12</v>
+        <v>3.29</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>150</v>
       </c>
       <c r="B51" t="s">
         <v>151</v>
       </c>
       <c r="C51" s="1">
         <v>26747.0</v>
       </c>
       <c r="D51" s="1">
-        <v>140.75</v>
+        <v>166.94</v>
       </c>
       <c r="E51" s="1">
         <v>14.72990914869</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>393980.88</v>
       </c>
       <c r="I51" s="1">
-        <v>3370659.37</v>
+        <v>4071163.3</v>
       </c>
       <c r="J51" s="1">
-        <v>855.53881954881</v>
+        <v>1033.3403235203</v>
       </c>
       <c r="K51">
         <v>0.08</v>
       </c>
       <c r="L51" t="s">
         <v>152</v>
       </c>
       <c r="M51" s="1">
-        <v>3764640.25</v>
+        <v>4465144.18</v>
       </c>
       <c r="N51" s="1">
-        <v>3766769.98</v>
+        <v>4467273.91</v>
       </c>
       <c r="O51" s="1">
-        <v>2.37</v>
+        <v>2.58</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>153</v>
       </c>
       <c r="B52" t="s">
         <v>154</v>
       </c>
       <c r="C52" s="1">
         <v>18318.0</v>
       </c>
       <c r="D52" s="1">
-        <v>203.75</v>
+        <v>241.6</v>
       </c>
       <c r="E52" s="1">
         <v>115.59523801725</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>2117473.57</v>
       </c>
       <c r="I52" s="1">
-        <v>1614818.93</v>
+        <v>2308155.23</v>
       </c>
       <c r="J52" s="1">
-        <v>76.261586112737</v>
+        <v>109.00514947159</v>
       </c>
       <c r="K52">
         <v>4.22</v>
       </c>
       <c r="L52" t="s">
         <v>155</v>
       </c>
       <c r="M52" s="1">
-        <v>3732292.5</v>
+        <v>4425628.8</v>
       </c>
       <c r="N52" s="1">
-        <v>3809521.36</v>
+        <v>4502857.66</v>
       </c>
       <c r="O52" s="1">
-        <v>2.4</v>
+        <v>2.6</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>156</v>
       </c>
       <c r="B53" t="s">
         <v>157</v>
       </c>
       <c r="C53" s="1">
         <v>9820.0</v>
       </c>
       <c r="D53" s="1">
-        <v>126.9</v>
+        <v>152.1</v>
       </c>
       <c r="E53" s="1">
         <v>256.81218839104</v>
       </c>
       <c r="F53" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="G53">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H53" s="1">
         <v>2457561.31</v>
       </c>
       <c r="I53" s="1">
-        <v>-1089423.98</v>
+        <v>-827718.62</v>
       </c>
       <c r="J53" s="1">
-        <v>-44.329473106817</v>
+        <v>-33.680487100442</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1368137.33</v>
+        <v>1629842.69</v>
       </c>
       <c r="N53" s="1">
-        <v>1368137.33</v>
+        <v>1629842.69</v>
       </c>
       <c r="O53" s="1">
-        <v>0.86</v>
+        <v>0.94</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>158</v>
       </c>
       <c r="B54" t="s">
         <v>159</v>
       </c>
       <c r="C54" s="1">
         <v>32617.0</v>
       </c>
       <c r="D54" s="1">
-        <v>43.34</v>
+        <v>46.46</v>
       </c>
       <c r="E54" s="1">
         <v>22.292380047215</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>727110.56</v>
       </c>
       <c r="I54" s="1">
-        <v>686510.22</v>
+        <v>788275.26</v>
       </c>
       <c r="J54" s="1">
-        <v>94.416208176099</v>
+        <v>108.41202196266</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1413620.78</v>
+        <v>1515385.82</v>
       </c>
       <c r="N54" s="1">
-        <v>1413620.78</v>
+        <v>1515385.82</v>
       </c>
       <c r="O54" s="1">
-        <v>0.89</v>
+        <v>0.88</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>160</v>
       </c>
       <c r="B55" t="s">
         <v>161</v>
       </c>
       <c r="C55" s="1">
         <v>105731.0</v>
       </c>
       <c r="D55" s="1">
-        <v>25.73</v>
+        <v>25.835</v>
       </c>
       <c r="E55" s="1">
         <v>18.689683252783</v>
       </c>
       <c r="F55" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G55">
         <v>0.87</v>
       </c>
       <c r="H55" s="1">
         <v>2338901.63</v>
       </c>
       <c r="I55" s="1">
-        <v>795929.16</v>
+        <v>800928.49</v>
       </c>
       <c r="J55" s="1">
-        <v>34.030039989326</v>
+        <v>34.243786900948</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>3134830.79</v>
+        <v>3139830.12</v>
       </c>
       <c r="N55" s="1">
-        <v>3134830.79</v>
+        <v>3139830.12</v>
       </c>
       <c r="O55" s="1">
-        <v>1.97</v>
+        <v>1.81</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>162</v>
       </c>
       <c r="B56" t="s">
         <v>163</v>
       </c>
       <c r="C56" s="1">
         <v>48898.0</v>
       </c>
       <c r="D56" s="1">
-        <v>26.92</v>
+        <v>37.61</v>
       </c>
       <c r="E56" s="1">
         <v>33.829820033539</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1654210.54</v>
       </c>
       <c r="I56" s="1">
-        <v>-337876.38</v>
+        <v>184843.24</v>
       </c>
       <c r="J56" s="1">
-        <v>-20.42523438401</v>
+        <v>11.174106048194</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1316334.16</v>
+        <v>1839053.78</v>
       </c>
       <c r="N56" s="1">
-        <v>1316334.16</v>
+        <v>1839053.78</v>
       </c>
       <c r="O56" s="1">
-        <v>0.83</v>
+        <v>1.06</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>164</v>
       </c>
       <c r="B57" t="s">
         <v>165</v>
       </c>
       <c r="C57" s="1">
         <v>2804.0</v>
       </c>
       <c r="D57" s="1">
-        <v>823.8</v>
+        <v>944.0</v>
       </c>
       <c r="E57" s="1">
         <v>700.79802068474</v>
       </c>
       <c r="F57" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="G57">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H57" s="1">
         <v>2110295.96</v>
       </c>
       <c r="I57" s="1">
-        <v>425745.67</v>
+        <v>778088.44</v>
       </c>
       <c r="J57" s="1">
-        <v>20.17469009418</v>
+        <v>36.871057650132</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2536041.63</v>
+        <v>2888384.4</v>
       </c>
       <c r="N57" s="1">
-        <v>2536041.63</v>
+        <v>2888384.4</v>
       </c>
       <c r="O57" s="1">
-        <v>1.6</v>
+        <v>1.67</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>166</v>
       </c>
       <c r="B58" t="s">
         <v>167</v>
       </c>
       <c r="C58" s="1">
         <v>117073.0</v>
       </c>
       <c r="D58" s="1">
-        <v>110.0</v>
+        <v>124.0</v>
       </c>
       <c r="E58" s="1">
         <v>164.5256429749</v>
       </c>
       <c r="F58" t="s">
         <v>168</v>
       </c>
       <c r="G58">
-        <v>11.06</v>
+        <v>10.98</v>
       </c>
       <c r="H58" s="1">
         <v>1789092.2</v>
       </c>
       <c r="I58" s="1">
-        <v>-624463.56</v>
+        <v>-466717.05</v>
       </c>
       <c r="J58" s="1">
-        <v>-34.903933961592</v>
+        <v>-26.086808158909</v>
       </c>
       <c r="K58">
         <v>0.07</v>
       </c>
       <c r="L58" t="s">
         <v>169</v>
       </c>
       <c r="M58" s="1">
-        <v>1164628.64</v>
+        <v>1322375.15</v>
       </c>
       <c r="N58" s="1">
-        <v>1172791.84</v>
+        <v>1330597.55</v>
       </c>
       <c r="O58" s="1">
-        <v>0.74</v>
+        <v>0.77</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>170</v>
       </c>
       <c r="B59" t="s">
         <v>171</v>
       </c>
       <c r="C59" s="1">
         <v>76186.0</v>
       </c>
       <c r="D59" s="1">
-        <v>45.955</v>
+        <v>42.19</v>
       </c>
       <c r="E59" s="1">
         <v>38.53910757882</v>
       </c>
       <c r="F59" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G59">
         <v>0.87</v>
       </c>
       <c r="H59" s="1">
         <v>3420689.92</v>
       </c>
       <c r="I59" s="1">
-        <v>613719.04</v>
+        <v>274017.41</v>
       </c>
       <c r="J59" s="1">
-        <v>17.941381836796</v>
+        <v>8.0105889866802</v>
       </c>
       <c r="K59">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>4034408.96</v>
+        <v>3694707.33</v>
       </c>
       <c r="N59" s="1">
-        <v>4069981.64</v>
+        <v>3694707.33</v>
       </c>
       <c r="O59" s="1">
-        <v>2.56</v>
+        <v>2.14</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>172</v>
+      </c>
+      <c r="B60" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="C60" s="1">
         <v>74184.0</v>
       </c>
       <c r="D60" s="1">
-        <v>9.8</v>
+        <v>11.12</v>
       </c>
       <c r="E60" s="1">
         <v>18.786497627521</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>1393657.54</v>
       </c>
       <c r="I60" s="1">
-        <v>-666654.34</v>
+        <v>-568731.46</v>
       </c>
       <c r="J60" s="1">
-        <v>-47.834874843069</v>
+        <v>-40.808551862748</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>727003.2</v>
+        <v>824926.08</v>
       </c>
       <c r="N60" s="1">
-        <v>727003.2</v>
+        <v>824926.08</v>
       </c>
       <c r="O60" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>174</v>
+      </c>
+      <c r="B61" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="C61" s="1">
         <v>97366.0</v>
       </c>
       <c r="D61" s="1">
-        <v>156.0</v>
+        <v>193.0</v>
       </c>
       <c r="E61" s="1">
         <v>169.26291949962</v>
       </c>
       <c r="F61" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G61">
         <v>7.47</v>
       </c>
       <c r="H61" s="1">
         <v>2214501.76</v>
       </c>
       <c r="I61" s="1">
-        <v>-181490.69</v>
+        <v>299971.13</v>
       </c>
       <c r="J61" s="1">
-        <v>-8.1955541096522</v>
+        <v>13.545761643468</v>
       </c>
       <c r="K61">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>977.2</v>
+        <v>0.02</v>
+      </c>
+      <c r="L61" t="s">
+        <v>176</v>
       </c>
       <c r="M61" s="1">
-        <v>2033011.07</v>
+        <v>2514472.89</v>
       </c>
       <c r="N61" s="1">
-        <v>2033988.27</v>
+        <v>2516606.73</v>
       </c>
       <c r="O61" s="1">
-        <v>1.28</v>
+        <v>1.45</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>177</v>
       </c>
       <c r="B62" t="s">
         <v>178</v>
       </c>
       <c r="C62" s="1">
         <v>71299.0</v>
       </c>
       <c r="D62" s="1">
-        <v>6.675</v>
+        <v>6.91</v>
       </c>
       <c r="E62" s="1">
         <v>19.511494551116</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>1391150.05</v>
       </c>
       <c r="I62" s="1">
-        <v>-915229.22</v>
+        <v>-898473.96</v>
       </c>
       <c r="J62" s="1">
-        <v>-65.789396334349</v>
+        <v>-64.584978450024</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>475920.83</v>
+        <v>492676.09</v>
       </c>
       <c r="N62" s="1">
-        <v>475920.83</v>
+        <v>492676.09</v>
       </c>
       <c r="O62" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>179</v>
       </c>
       <c r="B63" t="s">
         <v>180</v>
       </c>
       <c r="C63" s="1">
-        <v>2406.0</v>
+        <v>2163.0</v>
       </c>
       <c r="D63" s="1">
-        <v>1071.41</v>
+        <v>1073.38</v>
       </c>
       <c r="E63" s="1">
-        <v>1067.7372402328</v>
+        <v>1068.0227092002</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2568975.8</v>
+        <v>2310133.12</v>
       </c>
       <c r="I63" s="1">
-        <v>8836.66</v>
+        <v>11587.82</v>
       </c>
       <c r="J63" s="1">
-        <v>0.34397599230012</v>
+        <v>0.50160832290046</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2577812.46</v>
+        <v>2321720.94</v>
       </c>
       <c r="N63" s="1">
-        <v>2577812.46</v>
+        <v>2321720.94</v>
       </c>
       <c r="O63" s="1">
-        <v>1.62</v>
+        <v>1.34</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>