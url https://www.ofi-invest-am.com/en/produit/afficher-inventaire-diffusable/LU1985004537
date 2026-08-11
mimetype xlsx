--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LU1985004537</t>
   </si>
   <si>
@@ -130,92 +130,98 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
-    <t>7 870.82</t>
+    <t>33 908.02</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
+    <t>149 809.36</t>
+  </si>
+  <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
+    <t>13 527.16</t>
+  </si>
+  <si>
     <t>LU1704650164</t>
   </si>
   <si>
     <t>BEFESA SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
@@ -247,354 +253,366 @@
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
+    <t>61 264.14</t>
+  </si>
+  <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>83 266.86</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
-    <t>31 379.45</t>
+    <t>36 851.13</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
-    <t>123 346.00</t>
-[...1 lines deleted...]
-  <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
-    <t>59 581.74</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0014009YQ1</t>
   </si>
   <si>
     <t>LHYFE SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
-    <t>21 772.49</t>
+    <t>26 899.36</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>65 552.01</t>
+    <t>82 188.63</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PLC</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
-    <t>80 503.61</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>30 879.00</t>
+    <t>30 881.36</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
-    <t>51 176.77</t>
+    <t>50 902.64</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
-    <t>21 325.50</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
   <si>
     <t>4 099.64</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
-    <t>28 843.57</t>
+    <t>34 910.71</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
+    <t>87 843.00</t>
+  </si>
+  <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>2 129.73</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>77 228.86</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
+    <t>25 441.26</t>
+  </si>
+  <si>
     <t>GB0007908733</t>
   </si>
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
+    <t>72 657.12</t>
+  </si>
+  <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>8 222.40</t>
+    <t>31 592.57</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
-    <t>2 133.84</t>
+    <t>2 134.01</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
+  </si>
+  <si>
+    <t>FR0014014SF6</t>
+  </si>
+  <si>
+    <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
+  </si>
+  <si>
+    <t>FR0014014SG4</t>
+  </si>
+  <si>
+    <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -964,241 +982,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1370715.0</v>
+        <v>1366468.0</v>
       </c>
       <c r="D2">
-        <v>18.2</v>
+        <v>18.61</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>24953191.93</v>
+        <v>25426136.78</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>24953191.93</v>
+        <v>25426136.78</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>6947.0</v>
+        <v>6755.0</v>
       </c>
       <c r="D3">
-        <v>1976.39</v>
+        <v>2021.38</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>13729956.84</v>
+        <v>13654414.54</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>13729956.84</v>
+        <v>13654414.54</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>818090.02</v>
+        <v>822367.02</v>
       </c>
       <c r="D4">
-        <v>162.46</v>
+        <v>166.08</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>132905485.32</v>
+        <v>136578817.52</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>132905485.32</v>
+        <v>136578817.52</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>50.0</v>
       </c>
       <c r="D5">
-        <v>1426.59</v>
+        <v>1458.75</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>71329.47</v>
+        <v>72937.34</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>71329.47</v>
+        <v>72937.34</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>11166.0</v>
+        <v>12026.0</v>
       </c>
       <c r="D6">
-        <v>123.72</v>
+        <v>126.54</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1381511.69</v>
+        <v>1521748.38</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1381511.69</v>
+        <v>1521748.38</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>112.63</v>
+        <v>115.16</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11263.3</v>
+        <v>11516.12</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11263.3</v>
+        <v>11516.12</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P63"/>
+  <dimension ref="A1:P65"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O63" sqref="O63"/>
+      <selection activeCell="O65" sqref="O65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1220,3136 +1238,3236 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13504.0</v>
       </c>
       <c r="D2" s="1">
-        <v>234.6</v>
+        <v>267.4</v>
       </c>
       <c r="E2" s="1">
         <v>185.79711048578</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2509004.18</v>
       </c>
       <c r="I2" s="1">
-        <v>659034.22</v>
+        <v>1101965.42</v>
       </c>
       <c r="J2" s="1">
-        <v>26.266764529663</v>
+        <v>43.920429817698</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3168038.4</v>
+        <v>3610969.6</v>
       </c>
       <c r="N2" s="1">
-        <v>3168038.4</v>
+        <v>3610969.6</v>
       </c>
       <c r="O2" s="1">
-        <v>1.83</v>
+        <v>2.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
         <v>10940.0</v>
       </c>
       <c r="D3" s="1">
-        <v>145.05</v>
+        <v>141.7</v>
       </c>
       <c r="E3" s="1">
         <v>172.63322760512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1888607.51</v>
       </c>
       <c r="I3" s="1">
-        <v>-301760.51</v>
+        <v>-338409.51</v>
       </c>
       <c r="J3" s="1">
-        <v>-15.977936569785</v>
+        <v>-17.918466817915</v>
       </c>
       <c r="K3">
-        <v>0.72</v>
+        <v>3.1</v>
       </c>
       <c r="L3" t="s">
         <v>38</v>
       </c>
       <c r="M3" s="1">
-        <v>1586847.0</v>
+        <v>1550198.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1594717.82</v>
+        <v>1584106.02</v>
       </c>
       <c r="O3" s="1">
-        <v>0.92</v>
+        <v>0.89</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>52899.0</v>
       </c>
       <c r="D4" s="1">
-        <v>62.58</v>
+        <v>67.82</v>
       </c>
       <c r="E4" s="1">
         <v>53.141632545039</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2811139.22</v>
       </c>
       <c r="I4" s="1">
-        <v>499280.2</v>
+        <v>776470.96</v>
       </c>
       <c r="J4" s="1">
-        <v>17.760778137484</v>
+        <v>27.621220410421</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3310419.42</v>
+        <v>3587610.18</v>
       </c>
       <c r="N4" s="1">
-        <v>3310419.42</v>
+        <v>3587610.18</v>
       </c>
       <c r="O4" s="1">
-        <v>1.91</v>
+        <v>2.02</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>51402.0</v>
       </c>
       <c r="D5" s="1">
-        <v>32.44</v>
+        <v>36.34</v>
       </c>
       <c r="E5" s="1">
         <v>41.854601377378</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2151410.22</v>
       </c>
       <c r="I5" s="1">
-        <v>-483929.34</v>
+        <v>-283461.54</v>
       </c>
       <c r="J5" s="1">
-        <v>-22.493587485143</v>
+        <v>-13.175615573677</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1667480.88</v>
+        <v>1867948.68</v>
       </c>
       <c r="N5" s="1">
-        <v>1667480.88</v>
+        <v>1867948.68</v>
       </c>
       <c r="O5" s="1">
-        <v>0.96</v>
+        <v>1.05</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>7069.0</v>
       </c>
       <c r="D6" s="1">
-        <v>1237.0</v>
+        <v>1305.6</v>
       </c>
       <c r="E6" s="1">
         <v>525.84801810723</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3717219.64</v>
       </c>
       <c r="I6" s="1">
-        <v>5027133.36</v>
+        <v>5512066.76</v>
       </c>
       <c r="J6" s="1">
-        <v>135.23907239444</v>
+        <v>148.28466686999</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>8744353.0</v>
+        <v>9229286.4</v>
       </c>
       <c r="N6" s="1">
-        <v>8744353.0</v>
+        <v>9229286.4</v>
       </c>
       <c r="O6" s="1">
-        <v>5.05</v>
+        <v>5.21</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>45642.0</v>
       </c>
       <c r="D7" s="1">
-        <v>145.6</v>
+        <v>135.02</v>
       </c>
       <c r="E7" s="1">
         <v>106.44088668332</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H7" s="1">
         <v>5632872.65</v>
       </c>
       <c r="I7" s="1">
-        <v>2005861.33</v>
+        <v>1502226.45</v>
       </c>
       <c r="J7" s="1">
-        <v>35.609917969653</v>
+        <v>26.668922649973</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>7638733.98</v>
+        <v>7135099.1</v>
       </c>
       <c r="N7" s="1">
-        <v>7638733.98</v>
+        <v>7135099.1</v>
       </c>
       <c r="O7" s="1">
-        <v>4.41</v>
+        <v>4.03</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
         <v>64573.0</v>
       </c>
       <c r="D8" s="1">
-        <v>42.42</v>
+        <v>39.5</v>
       </c>
       <c r="E8" s="1">
         <v>34.371886856736</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2219495.85</v>
       </c>
       <c r="I8" s="1">
-        <v>519690.81</v>
+        <v>331137.65</v>
       </c>
       <c r="J8" s="1">
-        <v>23.414813323485</v>
+        <v>14.919498497823</v>
       </c>
       <c r="K8">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.32</v>
+      </c>
+      <c r="L8" t="s">
+        <v>50</v>
       </c>
       <c r="M8" s="1">
-        <v>2739186.66</v>
+        <v>2550633.5</v>
       </c>
       <c r="N8" s="1">
-        <v>2739186.66</v>
+        <v>2700442.86</v>
       </c>
       <c r="O8" s="1">
-        <v>1.58</v>
+        <v>1.52</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C9" s="1">
         <v>601207.0</v>
       </c>
       <c r="D9" s="1">
-        <v>10.634</v>
+        <v>10.416</v>
       </c>
       <c r="E9" s="1">
         <v>4.5439133443223</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2731832.51</v>
       </c>
       <c r="I9" s="1">
-        <v>3661402.73</v>
+        <v>3530339.6</v>
       </c>
       <c r="J9" s="1">
-        <v>134.02735038101</v>
+        <v>129.22972353089</v>
       </c>
       <c r="K9">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.02</v>
+      </c>
+      <c r="L9" t="s">
+        <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>6393235.24</v>
+        <v>6262172.11</v>
       </c>
       <c r="N9" s="1">
-        <v>6393235.24</v>
+        <v>6275699.27</v>
       </c>
       <c r="O9" s="1">
-        <v>3.69</v>
+        <v>3.54</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C10" s="1">
         <v>65783.0</v>
       </c>
       <c r="D10" s="1">
-        <v>34.4</v>
+        <v>34.85</v>
       </c>
       <c r="E10" s="1">
         <v>40.562981469377</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2668354.61</v>
       </c>
       <c r="I10" s="1">
-        <v>-405419.41</v>
+        <v>-375817.06</v>
       </c>
       <c r="J10" s="1">
-        <v>-15.193610642328</v>
+        <v>-14.084224735032</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2262935.2</v>
+        <v>2292537.55</v>
       </c>
       <c r="N10" s="1">
-        <v>2262935.2</v>
+        <v>2292537.55</v>
       </c>
       <c r="O10" s="1">
-        <v>1.31</v>
+        <v>1.29</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C11" s="1">
         <v>7262.0</v>
       </c>
       <c r="D11" s="1">
-        <v>90.6</v>
+        <v>71.85</v>
       </c>
       <c r="E11" s="1">
         <v>96.837648030846</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>703235.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-45297.8</v>
+        <v>-181460.3</v>
       </c>
       <c r="J11" s="1">
-        <v>-6.4413460649712</v>
+        <v>-25.803650273379</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>657937.2</v>
+        <v>521774.7</v>
       </c>
       <c r="N11" s="1">
-        <v>657937.2</v>
+        <v>521774.7</v>
       </c>
       <c r="O11" s="1">
-        <v>0.38</v>
+        <v>0.29</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C12" s="1">
         <v>35738.0</v>
       </c>
       <c r="D12" s="1">
-        <v>92.14</v>
+        <v>92.96</v>
       </c>
       <c r="E12" s="1">
         <v>58.802834238066</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2101495.69</v>
       </c>
       <c r="I12" s="1">
-        <v>1191403.63</v>
+        <v>1220708.79</v>
       </c>
       <c r="J12" s="1">
-        <v>56.693127455332</v>
+        <v>58.087618062162</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3292899.32</v>
+        <v>3322204.48</v>
       </c>
       <c r="N12" s="1">
-        <v>3292899.32</v>
+        <v>3322204.48</v>
       </c>
       <c r="O12" s="1">
-        <v>1.9</v>
+        <v>1.87</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C13" s="1">
         <v>59025.0</v>
       </c>
       <c r="D13" s="1">
-        <v>28.43</v>
+        <v>25.99</v>
       </c>
       <c r="E13" s="1">
         <v>26.259342481999</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1549957.69</v>
       </c>
       <c r="I13" s="1">
-        <v>128123.06</v>
+        <v>-15897.94</v>
       </c>
       <c r="J13" s="1">
-        <v>8.2662295123682</v>
+        <v>-1.0257015467306</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1678080.75</v>
+        <v>1534059.75</v>
       </c>
       <c r="N13" s="1">
-        <v>1678080.75</v>
+        <v>1534059.75</v>
       </c>
       <c r="O13" s="1">
-        <v>0.97</v>
+        <v>0.87</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B14" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C14" s="1">
         <v>330955.0</v>
       </c>
       <c r="D14" s="1">
-        <v>10.795</v>
+        <v>10.74</v>
       </c>
       <c r="E14" s="1">
         <v>2.9612341254853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>980035.24</v>
       </c>
       <c r="I14" s="1">
-        <v>2592623.99</v>
+        <v>2574421.46</v>
       </c>
       <c r="J14" s="1">
-        <v>264.54395558266</v>
+        <v>262.68662135047</v>
       </c>
       <c r="K14">
         <v>0.06</v>
       </c>
       <c r="L14" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M14" s="1">
-        <v>3572659.23</v>
+        <v>3554456.7</v>
       </c>
       <c r="N14" s="1">
-        <v>3592443.06</v>
+        <v>3574240.53</v>
       </c>
       <c r="O14" s="1">
-        <v>2.08</v>
+        <v>2.02</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C15" s="1">
         <v>9083.0</v>
       </c>
       <c r="D15" s="1">
-        <v>109.5</v>
+        <v>101.75</v>
       </c>
       <c r="E15" s="1">
         <v>163.91826819333</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1488869.63</v>
       </c>
       <c r="I15" s="1">
-        <v>-494281.13</v>
+        <v>-564674.38</v>
       </c>
       <c r="J15" s="1">
-        <v>-33.198415767269</v>
+        <v>-37.926381774608</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>994588.5</v>
+        <v>924195.25</v>
       </c>
       <c r="N15" s="1">
-        <v>994588.5</v>
+        <v>924195.25</v>
       </c>
       <c r="O15" s="1">
-        <v>0.57</v>
+        <v>0.52</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C16" s="1">
         <v>191082.0</v>
       </c>
       <c r="D16" s="1">
-        <v>4.328</v>
+        <v>7.56</v>
       </c>
       <c r="E16" s="1">
         <v>6.6457061366324</v>
       </c>
       <c r="F16" t="s">
         <v>47</v>
       </c>
       <c r="G16">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H16" s="1">
         <v>1479745.39</v>
       </c>
       <c r="I16" s="1">
-        <v>-529135.39</v>
+        <v>192803.47</v>
       </c>
       <c r="J16" s="1">
-        <v>-35.758542893653</v>
+        <v>13.029503001189</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>950610.0</v>
+        <v>1672548.86</v>
       </c>
       <c r="N16" s="1">
-        <v>950610.0</v>
+        <v>1672548.86</v>
       </c>
       <c r="O16" s="1">
-        <v>0.55</v>
+        <v>0.94</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C17" s="1">
         <v>36580.0</v>
       </c>
       <c r="D17" s="1">
-        <v>78.42</v>
+        <v>77.96</v>
       </c>
       <c r="E17" s="1">
         <v>52.197427829415</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1909381.91</v>
       </c>
       <c r="I17" s="1">
-        <v>959221.69</v>
+        <v>942394.89</v>
       </c>
       <c r="J17" s="1">
-        <v>50.237288044695</v>
+        <v>49.356018566239</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2868603.6</v>
+        <v>2851776.8</v>
       </c>
       <c r="N17" s="1">
-        <v>2868603.6</v>
+        <v>2851776.8</v>
       </c>
       <c r="O17" s="1">
-        <v>1.66</v>
+        <v>1.61</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C18" s="1">
         <v>80422.0</v>
       </c>
       <c r="D18" s="1">
-        <v>17.465</v>
+        <v>17.15</v>
       </c>
       <c r="E18" s="1">
         <v>10.719614906369</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>862092.87</v>
       </c>
       <c r="I18" s="1">
-        <v>542477.36</v>
+        <v>517144.43</v>
       </c>
       <c r="J18" s="1">
-        <v>62.925628882652</v>
+        <v>59.98709048597</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1404570.23</v>
+        <v>1379237.3</v>
       </c>
       <c r="N18" s="1">
-        <v>1404570.23</v>
+        <v>1379237.3</v>
       </c>
       <c r="O18" s="1">
-        <v>0.81</v>
+        <v>0.78</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C19" s="1">
         <v>34037.0</v>
       </c>
       <c r="D19" s="1">
-        <v>66.42</v>
+        <v>61.82</v>
       </c>
       <c r="E19" s="1">
         <v>56.937115785763</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1937968.61</v>
       </c>
       <c r="I19" s="1">
-        <v>322768.93</v>
+        <v>166198.73</v>
       </c>
       <c r="J19" s="1">
-        <v>16.655013313141</v>
+        <v>8.5759247669135</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2260737.54</v>
+        <v>2104167.34</v>
       </c>
       <c r="N19" s="1">
-        <v>2260737.54</v>
+        <v>2104167.34</v>
       </c>
       <c r="O19" s="1">
-        <v>1.31</v>
+        <v>1.19</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C20" s="1">
         <v>51765.0</v>
       </c>
       <c r="D20" s="1">
-        <v>28.79</v>
+        <v>27.6</v>
       </c>
       <c r="E20" s="1">
         <v>22.008320293635</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1139260.7</v>
       </c>
       <c r="I20" s="1">
-        <v>351053.65</v>
+        <v>289453.3</v>
       </c>
       <c r="J20" s="1">
-        <v>30.814163079618</v>
+        <v>25.407117089179</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1490314.35</v>
+        <v>1428714.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1490314.35</v>
+        <v>1428714.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.86</v>
+        <v>0.81</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B21" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C21" s="1">
         <v>27860.0</v>
       </c>
       <c r="D21" s="1">
-        <v>65.56</v>
+        <v>64.78</v>
       </c>
       <c r="E21" s="1">
         <v>143.05733847811</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>3985577.45</v>
       </c>
       <c r="I21" s="1">
-        <v>-2159075.85</v>
+        <v>-2180806.65</v>
       </c>
       <c r="J21" s="1">
-        <v>-54.172221643817</v>
+        <v>-54.717457566908</v>
       </c>
       <c r="K21">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.2</v>
+      </c>
+      <c r="L21" t="s">
+        <v>79</v>
       </c>
       <c r="M21" s="1">
-        <v>1826501.6</v>
+        <v>1804770.8</v>
       </c>
       <c r="N21" s="1">
-        <v>1826501.6</v>
+        <v>1866034.94</v>
       </c>
       <c r="O21" s="1">
-        <v>1.06</v>
+        <v>1.05</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C22" s="1">
         <v>106963.0</v>
       </c>
       <c r="D22" s="1">
-        <v>17.07</v>
+        <v>17.93</v>
       </c>
       <c r="E22" s="1">
         <v>24.794760898628</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2652122.01</v>
       </c>
       <c r="I22" s="1">
-        <v>-826263.6</v>
+        <v>-734275.42</v>
       </c>
       <c r="J22" s="1">
-        <v>-31.154811011127</v>
+        <v>-27.686336346192</v>
       </c>
       <c r="K22">
         <v>0.78</v>
       </c>
       <c r="L22" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M22" s="1">
-        <v>1825858.41</v>
+        <v>1917846.59</v>
       </c>
       <c r="N22" s="1">
-        <v>1909125.27</v>
+        <v>2001113.45</v>
       </c>
       <c r="O22" s="1">
-        <v>1.1</v>
+        <v>1.13</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C23" s="1">
         <v>23238.0</v>
       </c>
       <c r="D23" s="1">
-        <v>65.1</v>
+        <v>63.1</v>
       </c>
       <c r="E23" s="1">
         <v>61.340009897582</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1425419.15</v>
       </c>
       <c r="I23" s="1">
-        <v>87374.65</v>
+        <v>40898.65</v>
       </c>
       <c r="J23" s="1">
-        <v>6.1297513787436</v>
+        <v>2.8692367434519</v>
       </c>
       <c r="K23">
-        <v>1.35</v>
+        <v>1.59</v>
       </c>
       <c r="L23" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="M23" s="1">
-        <v>1512793.8</v>
+        <v>1466317.8</v>
       </c>
       <c r="N23" s="1">
-        <v>1544173.25</v>
+        <v>1503168.93</v>
       </c>
       <c r="O23" s="1">
-        <v>0.89</v>
+        <v>0.85</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C24" s="1">
         <v>322229.0</v>
       </c>
       <c r="D24" s="1">
-        <v>13.546</v>
+        <v>13.304</v>
       </c>
       <c r="E24" s="1">
         <v>9.9763993619445</v>
       </c>
       <c r="F24" t="s">
         <v>47</v>
       </c>
       <c r="G24">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H24" s="1">
         <v>3697517.81</v>
       </c>
       <c r="I24" s="1">
-        <v>1319793.39</v>
+        <v>1265937.31</v>
       </c>
       <c r="J24" s="1">
-        <v>35.694037400729</v>
+        <v>34.237490528815</v>
       </c>
       <c r="K24">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>0.0</v>
+      </c>
+      <c r="L24">
+        <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>5017311.2</v>
+        <v>4963455.12</v>
       </c>
       <c r="N24" s="1">
-        <v>5140657.2</v>
+        <v>4963455.12</v>
       </c>
       <c r="O24" s="1">
-        <v>2.97</v>
+        <v>2.8</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C25" s="1">
         <v>55316.0</v>
       </c>
       <c r="D25" s="1">
-        <v>47.735</v>
+        <v>61.79</v>
       </c>
       <c r="E25" s="1">
         <v>27.247622206956</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1507229.47</v>
       </c>
       <c r="I25" s="1">
-        <v>1133279.79</v>
+        <v>1910746.17</v>
       </c>
       <c r="J25" s="1">
-        <v>75.189598701252</v>
+        <v>126.77208136064</v>
       </c>
       <c r="K25">
         <v>0.23</v>
       </c>
       <c r="L25" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M25" s="1">
-        <v>2640509.26</v>
+        <v>3417975.64</v>
       </c>
       <c r="N25" s="1">
-        <v>2653021.23</v>
+        <v>3430487.61</v>
       </c>
       <c r="O25" s="1">
-        <v>1.53</v>
+        <v>1.94</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B26" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C26" s="1">
         <v>352496.0</v>
       </c>
       <c r="D26" s="1">
-        <v>5.779</v>
+        <v>5.858</v>
       </c>
       <c r="E26" s="1">
         <v>5.4835129476647</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1932916.38</v>
       </c>
       <c r="I26" s="1">
-        <v>104158.0</v>
+        <v>132005.19</v>
       </c>
       <c r="J26" s="1">
-        <v>5.388644903511</v>
+        <v>6.8293275056213</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2037074.38</v>
+        <v>2064921.57</v>
       </c>
       <c r="N26" s="1">
-        <v>2037074.38</v>
+        <v>2064921.57</v>
       </c>
       <c r="O26" s="1">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B27" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C27" s="1">
         <v>27395.0</v>
       </c>
       <c r="D27" s="1">
-        <v>117.75</v>
+        <v>116.1</v>
       </c>
       <c r="E27" s="1">
         <v>57.840116444607</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1584529.99</v>
       </c>
       <c r="I27" s="1">
-        <v>1641231.26</v>
+        <v>1596029.51</v>
       </c>
       <c r="J27" s="1">
-        <v>103.57842832624</v>
+        <v>100.7257369739</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3225761.25</v>
+        <v>3180559.5</v>
       </c>
       <c r="N27" s="1">
-        <v>3225761.25</v>
+        <v>3180559.5</v>
       </c>
       <c r="O27" s="1">
-        <v>1.86</v>
+        <v>1.79</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B28" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C28" s="1">
         <v>72131.0</v>
       </c>
       <c r="D28" s="1">
-        <v>34.96</v>
+        <v>34.68</v>
       </c>
       <c r="E28" s="1">
         <v>23.909993206804</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1724651.72</v>
       </c>
       <c r="I28" s="1">
-        <v>797048.04</v>
+        <v>776851.36</v>
       </c>
       <c r="J28" s="1">
-        <v>46.215014356638</v>
+        <v>45.04395588925</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2521699.76</v>
+        <v>2501503.08</v>
       </c>
       <c r="N28" s="1">
-        <v>2521699.76</v>
+        <v>2501503.08</v>
       </c>
       <c r="O28" s="1">
-        <v>1.46</v>
+        <v>1.41</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B29" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C29" s="1">
         <v>643084.0</v>
       </c>
       <c r="D29" s="1">
-        <v>4.617</v>
+        <v>4.588</v>
       </c>
       <c r="E29" s="1">
         <v>4.1050863495282</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2639915.35</v>
       </c>
       <c r="I29" s="1">
-        <v>329203.48</v>
+        <v>310554.04</v>
       </c>
       <c r="J29" s="1">
-        <v>12.470228638202</v>
+        <v>11.763787804787</v>
       </c>
       <c r="K29">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>0.0</v>
+      </c>
+      <c r="L29">
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2969118.83</v>
+        <v>2950469.39</v>
       </c>
       <c r="N29" s="1">
-        <v>3028700.57</v>
+        <v>2950469.39</v>
       </c>
       <c r="O29" s="1">
-        <v>1.75</v>
+        <v>1.66</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B30" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C30" s="1">
         <v>15555.0</v>
       </c>
       <c r="D30" s="1">
-        <v>186.44</v>
+        <v>176.0</v>
       </c>
       <c r="E30" s="1">
         <v>131.89186949534</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>2051578.03</v>
       </c>
       <c r="I30" s="1">
-        <v>848496.17</v>
+        <v>686101.97</v>
       </c>
       <c r="J30" s="1">
-        <v>41.358220725341</v>
+        <v>33.442645610706</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2900074.2</v>
+        <v>2737680.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2900074.2</v>
+        <v>2737680.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.68</v>
+        <v>1.54</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B31" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C31" s="1">
         <v>139624.0</v>
       </c>
       <c r="D31" s="1">
-        <v>2.31</v>
+        <v>2.21</v>
       </c>
       <c r="E31" s="1">
         <v>8.629102231708</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>1204829.77</v>
       </c>
       <c r="I31" s="1">
-        <v>-882298.33</v>
+        <v>-896260.73</v>
       </c>
       <c r="J31" s="1">
-        <v>-73.23012362153</v>
+        <v>-74.388992728823</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>322531.44</v>
+        <v>308569.04</v>
       </c>
       <c r="N31" s="1">
-        <v>322531.44</v>
+        <v>308569.04</v>
       </c>
       <c r="O31" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B32" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C32" s="1">
         <v>10247.0</v>
       </c>
       <c r="D32" s="1">
-        <v>345.15</v>
+        <v>353.6</v>
       </c>
       <c r="E32" s="1">
         <v>323.96093588367</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>3319627.71</v>
       </c>
       <c r="I32" s="1">
-        <v>217124.34</v>
+        <v>303711.49</v>
       </c>
       <c r="J32" s="1">
-        <v>6.5406231953643</v>
+        <v>9.1489623696387</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3536752.05</v>
+        <v>3623339.2</v>
       </c>
       <c r="N32" s="1">
-        <v>3536752.05</v>
+        <v>3623339.2</v>
       </c>
       <c r="O32" s="1">
         <v>2.04</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B33" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C33" s="1">
         <v>7776.0</v>
       </c>
       <c r="D33" s="1">
-        <v>486.0</v>
+        <v>452.0</v>
       </c>
       <c r="E33" s="1">
         <v>696.11158307613</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>5412963.67</v>
       </c>
       <c r="I33" s="1">
-        <v>-1633827.67</v>
+        <v>-1898211.67</v>
       </c>
       <c r="J33" s="1">
-        <v>-30.183606792986</v>
+        <v>-35.067881214876</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3779136.0</v>
+        <v>3514752.0</v>
       </c>
       <c r="N33" s="1">
-        <v>3779136.0</v>
+        <v>3514752.0</v>
       </c>
       <c r="O33" s="1">
-        <v>2.18</v>
+        <v>1.98</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B34" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C34" s="1">
         <v>20487.0</v>
       </c>
       <c r="D34" s="1">
-        <v>117.5</v>
+        <v>112.9</v>
       </c>
       <c r="E34" s="1">
         <v>178.60650021965</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>3659111.37</v>
       </c>
       <c r="I34" s="1">
-        <v>-1251888.87</v>
+        <v>-1346129.07</v>
       </c>
       <c r="J34" s="1">
-        <v>-34.212920663303</v>
+        <v>-36.78841483308</v>
       </c>
       <c r="K34">
-        <v>1.06</v>
+        <v>1.31</v>
       </c>
       <c r="L34" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M34" s="1">
-        <v>2407222.5</v>
+        <v>2312982.3</v>
       </c>
       <c r="N34" s="1">
-        <v>2428994.99</v>
+        <v>2339881.66</v>
       </c>
       <c r="O34" s="1">
-        <v>1.4</v>
+        <v>1.32</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B35" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C35" s="1">
         <v>55509.0</v>
       </c>
       <c r="D35" s="1">
-        <v>31.96</v>
+        <v>31.85</v>
       </c>
       <c r="E35" s="1">
         <v>29.041819885064</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1612082.38</v>
       </c>
       <c r="I35" s="1">
-        <v>161985.26</v>
+        <v>155879.27</v>
       </c>
       <c r="J35" s="1">
-        <v>10.048199894102</v>
+        <v>9.6694357517883</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1774067.64</v>
+        <v>1767961.65</v>
       </c>
       <c r="N35" s="1">
-        <v>1774067.64</v>
+        <v>1767961.65</v>
       </c>
       <c r="O35" s="1">
-        <v>1.03</v>
+        <v>1.0</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B36" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C36" s="1">
         <v>28338.0</v>
       </c>
       <c r="D36" s="1">
-        <v>57.58</v>
+        <v>51.78</v>
       </c>
       <c r="E36" s="1">
         <v>53.365897028725</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1512282.79</v>
       </c>
       <c r="I36" s="1">
-        <v>119419.25</v>
+        <v>-44941.15</v>
       </c>
       <c r="J36" s="1">
-        <v>7.8966216364864</v>
+        <v>-2.9717424741705</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1631702.04</v>
+        <v>1467341.64</v>
       </c>
       <c r="N36" s="1">
-        <v>1631702.04</v>
+        <v>1467341.64</v>
       </c>
       <c r="O36" s="1">
-        <v>0.94</v>
+        <v>0.83</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C37" s="1">
         <v>6094.0</v>
       </c>
       <c r="D37" s="1">
-        <v>568.0</v>
+        <v>499.3</v>
       </c>
       <c r="E37" s="1">
         <v>232.40436823105</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1416272.22</v>
       </c>
       <c r="I37" s="1">
-        <v>2045119.78</v>
+        <v>1626461.98</v>
       </c>
       <c r="J37" s="1">
-        <v>144.40160239816</v>
+        <v>114.8410564743</v>
       </c>
       <c r="K37">
-        <v>10.76</v>
+        <v>13.49</v>
       </c>
       <c r="L37" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M37" s="1">
-        <v>3461392.0</v>
+        <v>3042734.2</v>
       </c>
       <c r="N37" s="1">
-        <v>3526944.01</v>
+        <v>3124922.83</v>
       </c>
       <c r="O37" s="1">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B38" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C38" s="1">
         <v>203195.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.538</v>
+        <v>12.78</v>
       </c>
       <c r="E38" s="1">
         <v>9.6436722360294</v>
       </c>
       <c r="F38" t="s">
         <v>47</v>
       </c>
       <c r="G38">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H38" s="1">
         <v>2313644.58</v>
       </c>
       <c r="I38" s="1">
-        <v>614797.42</v>
+        <v>692993.2</v>
       </c>
       <c r="J38" s="1">
-        <v>26.572682135992</v>
+        <v>29.952448443918</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2928442.0</v>
+        <v>3006637.78</v>
       </c>
       <c r="N38" s="1">
-        <v>2928442.0</v>
+        <v>3006637.78</v>
       </c>
       <c r="O38" s="1">
-        <v>1.69</v>
+        <v>1.7</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B39" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C39" s="1">
         <v>36613.0</v>
       </c>
       <c r="D39" s="1">
-        <v>75.36</v>
+        <v>76.1</v>
       </c>
       <c r="E39" s="1">
         <v>114.77446863136</v>
       </c>
       <c r="F39" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G39">
         <v>0.92</v>
       </c>
       <c r="H39" s="1">
         <v>4095674.84</v>
       </c>
       <c r="I39" s="1">
-        <v>-1084879.8</v>
+        <v>-1052590.77</v>
       </c>
       <c r="J39" s="1">
-        <v>-26.488426019679</v>
+        <v>-25.700057038708</v>
       </c>
       <c r="K39">
-        <v>2.2</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>0.0</v>
+      </c>
+      <c r="L39">
+        <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3010795.04</v>
+        <v>3043084.07</v>
       </c>
       <c r="N39" s="1">
-        <v>3091298.65</v>
+        <v>3043084.07</v>
       </c>
       <c r="O39" s="1">
-        <v>1.79</v>
+        <v>1.72</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>122</v>
       </c>
       <c r="B40" t="s">
         <v>123</v>
       </c>
       <c r="C40" s="1">
         <v>12575.0</v>
       </c>
       <c r="D40" s="1">
-        <v>135.7</v>
+        <v>166.8</v>
       </c>
       <c r="E40" s="1">
         <v>79.332385685885</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>997604.75</v>
       </c>
       <c r="I40" s="1">
-        <v>708822.75</v>
+        <v>1099905.25</v>
       </c>
       <c r="J40" s="1">
-        <v>71.05246341299</v>
+        <v>110.25461236026</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1706427.5</v>
+        <v>2097510.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1706427.5</v>
+        <v>2097510.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.99</v>
+        <v>1.18</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>124</v>
       </c>
       <c r="B41" t="s">
         <v>125</v>
       </c>
       <c r="C41" s="1">
         <v>41230.0</v>
       </c>
       <c r="D41" s="1">
-        <v>44.98</v>
+        <v>47.26</v>
       </c>
       <c r="E41" s="1">
         <v>11.029391219985</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>454741.8</v>
       </c>
       <c r="I41" s="1">
-        <v>1399783.6</v>
+        <v>1493788.0</v>
       </c>
       <c r="J41" s="1">
-        <v>307.81942632061</v>
+        <v>328.49146482685</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1854525.4</v>
+        <v>1948529.8</v>
       </c>
       <c r="N41" s="1">
-        <v>1854525.4</v>
+        <v>1948529.8</v>
       </c>
       <c r="O41" s="1">
-        <v>1.07</v>
+        <v>1.1</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>126</v>
       </c>
       <c r="B42" t="s">
         <v>127</v>
       </c>
       <c r="C42" s="1">
         <v>47987.0</v>
       </c>
       <c r="D42" s="1">
-        <v>116.1</v>
+        <v>113.7</v>
       </c>
       <c r="E42" s="1">
         <v>82.958456456957</v>
       </c>
       <c r="F42" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G42">
         <v>0.92</v>
       </c>
       <c r="H42" s="1">
         <v>3880516.5</v>
       </c>
       <c r="I42" s="1">
-        <v>2198884.72</v>
+        <v>2078547.41</v>
       </c>
       <c r="J42" s="1">
-        <v>56.664743469072</v>
+        <v>53.563679216414</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>6079401.22</v>
+        <v>5959063.91</v>
       </c>
       <c r="N42" s="1">
-        <v>6079401.22</v>
+        <v>5959063.91</v>
       </c>
       <c r="O42" s="1">
-        <v>3.51</v>
+        <v>3.36</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>128</v>
       </c>
       <c r="B43" t="s">
         <v>129</v>
       </c>
       <c r="C43" s="1">
         <v>66534.0</v>
       </c>
       <c r="D43" s="1">
-        <v>247.1</v>
+        <v>300.0</v>
       </c>
       <c r="E43" s="1">
         <v>810.80089082274</v>
       </c>
       <c r="F43" t="s">
         <v>130</v>
       </c>
       <c r="G43">
         <v>7.47</v>
       </c>
       <c r="H43" s="1">
         <v>7232428.19</v>
       </c>
       <c r="I43" s="1">
-        <v>-5032549.67</v>
+        <v>-4561388.24</v>
       </c>
       <c r="J43" s="1">
-        <v>-69.583126687083</v>
+        <v>-63.068558998026</v>
       </c>
       <c r="K43">
         <v>0.46</v>
       </c>
       <c r="L43" t="s">
         <v>131</v>
       </c>
       <c r="M43" s="1">
-        <v>2199878.52</v>
+        <v>2671039.95</v>
       </c>
       <c r="N43" s="1">
-        <v>2230757.52</v>
+        <v>2701921.31</v>
       </c>
       <c r="O43" s="1">
-        <v>1.29</v>
+        <v>1.52</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>132</v>
       </c>
       <c r="B44" t="s">
         <v>133</v>
       </c>
       <c r="C44" s="1">
         <v>118974.0</v>
       </c>
       <c r="D44" s="1">
-        <v>5.3</v>
+        <v>5.39</v>
       </c>
       <c r="E44" s="1">
         <v>8.6889933935146</v>
       </c>
       <c r="F44" t="s">
         <v>47</v>
       </c>
       <c r="G44">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H44" s="1">
         <v>1205285.51</v>
       </c>
       <c r="I44" s="1">
-        <v>-480477.01</v>
+        <v>-462816.95</v>
       </c>
       <c r="J44" s="1">
-        <v>-39.864165462339</v>
+        <v>-38.398947482576</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>724808.5</v>
+        <v>742468.56</v>
       </c>
       <c r="N44" s="1">
-        <v>724808.5</v>
+        <v>742468.56</v>
       </c>
       <c r="O44" s="1">
         <v>0.42</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>134</v>
       </c>
       <c r="B45" t="s">
         <v>135</v>
       </c>
       <c r="C45" s="1">
         <v>315380.0</v>
       </c>
       <c r="D45" s="1">
-        <v>11.255</v>
+        <v>11.43</v>
       </c>
       <c r="E45" s="1">
         <v>9.7300750206101</v>
       </c>
       <c r="F45" t="s">
         <v>47</v>
       </c>
       <c r="G45">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H45" s="1">
         <v>3563311.85</v>
       </c>
       <c r="I45" s="1">
-        <v>516827.47</v>
+        <v>610353.45</v>
       </c>
       <c r="J45" s="1">
-        <v>14.504132440724</v>
+        <v>17.128824972195</v>
       </c>
       <c r="K45">
         <v>0.16</v>
       </c>
       <c r="L45" t="s">
         <v>136</v>
       </c>
       <c r="M45" s="1">
-        <v>4080139.32</v>
+        <v>4173665.3</v>
       </c>
       <c r="N45" s="1">
-        <v>4131316.09</v>
+        <v>4224567.94</v>
       </c>
       <c r="O45" s="1">
-        <v>2.39</v>
+        <v>2.38</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>137</v>
       </c>
       <c r="B46" t="s">
         <v>138</v>
       </c>
       <c r="C46" s="1">
         <v>23695.0</v>
       </c>
       <c r="D46" s="1">
-        <v>119.3</v>
+        <v>156.9</v>
       </c>
       <c r="E46" s="1">
         <v>29.605464021946</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>701501.47</v>
       </c>
       <c r="I46" s="1">
-        <v>2125312.03</v>
+        <v>3016244.03</v>
       </c>
       <c r="J46" s="1">
-        <v>302.96615486779</v>
+        <v>429.96973762578</v>
       </c>
       <c r="K46">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>0.0</v>
+      </c>
+      <c r="L46">
+        <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2826813.5</v>
+        <v>3717745.5</v>
       </c>
       <c r="N46" s="1">
-        <v>2848139.0</v>
+        <v>3717745.5</v>
       </c>
       <c r="O46" s="1">
-        <v>1.65</v>
+        <v>2.1</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>139</v>
+      </c>
+      <c r="B47" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="C47" s="1">
         <v>113879.0</v>
       </c>
       <c r="D47" s="1">
-        <v>14.93</v>
+        <v>14.6</v>
       </c>
       <c r="E47" s="1">
         <v>17.915012688907</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2040143.73</v>
       </c>
       <c r="I47" s="1">
-        <v>-339930.26</v>
+        <v>-377510.33</v>
       </c>
       <c r="J47" s="1">
-        <v>-16.662074098083</v>
+        <v>-18.504104610316</v>
       </c>
       <c r="K47">
         <v>0.04</v>
       </c>
       <c r="L47" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="M47" s="1">
-        <v>1700213.47</v>
+        <v>1662633.4</v>
       </c>
       <c r="N47" s="1">
-        <v>1704313.11</v>
+        <v>1666733.04</v>
       </c>
       <c r="O47" s="1">
-        <v>0.98</v>
+        <v>0.94</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>142</v>
+      </c>
+      <c r="B48" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="C48" s="1">
         <v>32143.0</v>
       </c>
       <c r="D48" s="1">
-        <v>81.02</v>
+        <v>73.22</v>
       </c>
       <c r="E48" s="1">
         <v>97.685278909871</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>3139897.92</v>
       </c>
       <c r="I48" s="1">
-        <v>-535672.06</v>
+        <v>-786387.46</v>
       </c>
       <c r="J48" s="1">
-        <v>-17.060174363885</v>
+        <v>-25.045000826014</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2604225.86</v>
+        <v>2353510.46</v>
       </c>
       <c r="N48" s="1">
-        <v>2604225.86</v>
+        <v>2353510.46</v>
       </c>
       <c r="O48" s="1">
-        <v>1.5</v>
+        <v>1.33</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>144</v>
+      </c>
+      <c r="B49" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="C49" s="1">
         <v>21335.0</v>
       </c>
       <c r="D49" s="1">
-        <v>151.16</v>
+        <v>144.46</v>
       </c>
       <c r="E49" s="1">
         <v>93.535460042184</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1995579.04</v>
       </c>
       <c r="I49" s="1">
-        <v>1229419.56</v>
+        <v>1086475.06</v>
       </c>
       <c r="J49" s="1">
-        <v>61.607159393697</v>
+        <v>54.444100595484</v>
       </c>
       <c r="K49">
-        <v>1.35</v>
+        <v>1.64</v>
       </c>
       <c r="L49" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="M49" s="1">
-        <v>3224998.6</v>
+        <v>3082054.1</v>
       </c>
       <c r="N49" s="1">
-        <v>3253842.17</v>
+        <v>3116964.81</v>
       </c>
       <c r="O49" s="1">
-        <v>1.88</v>
+        <v>1.76</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>147</v>
+      </c>
+      <c r="B50" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="C50" s="1">
         <v>20915.0</v>
       </c>
       <c r="D50" s="1">
-        <v>272.1</v>
+        <v>274.65</v>
       </c>
       <c r="E50" s="1">
         <v>145.20059909156</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>3036870.53</v>
       </c>
       <c r="I50" s="1">
-        <v>2654100.97</v>
+        <v>2707434.22</v>
       </c>
       <c r="J50" s="1">
-        <v>87.395921024002</v>
+        <v>89.152112125109</v>
       </c>
       <c r="K50">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.2</v>
+      </c>
+      <c r="L50" t="s">
+        <v>149</v>
       </c>
       <c r="M50" s="1">
-        <v>5690971.5</v>
+        <v>5744304.75</v>
       </c>
       <c r="N50" s="1">
-        <v>5690971.5</v>
+        <v>5832147.75</v>
       </c>
       <c r="O50" s="1">
         <v>3.29</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>150</v>
       </c>
       <c r="B51" t="s">
         <v>151</v>
       </c>
       <c r="C51" s="1">
         <v>26747.0</v>
       </c>
       <c r="D51" s="1">
-        <v>166.94</v>
+        <v>178.5</v>
       </c>
       <c r="E51" s="1">
         <v>14.72990914869</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>393980.88</v>
       </c>
       <c r="I51" s="1">
-        <v>4071163.3</v>
+        <v>4380358.62</v>
       </c>
       <c r="J51" s="1">
-        <v>1033.3403235203</v>
+        <v>1111.8201015237</v>
       </c>
       <c r="K51">
         <v>0.08</v>
       </c>
       <c r="L51" t="s">
         <v>152</v>
       </c>
       <c r="M51" s="1">
-        <v>4465144.18</v>
+        <v>4774339.5</v>
       </c>
       <c r="N51" s="1">
-        <v>4467273.91</v>
+        <v>4776469.23</v>
       </c>
       <c r="O51" s="1">
-        <v>2.58</v>
+        <v>2.69</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>153</v>
       </c>
       <c r="B52" t="s">
         <v>154</v>
       </c>
       <c r="C52" s="1">
         <v>18318.0</v>
       </c>
       <c r="D52" s="1">
-        <v>241.6</v>
+        <v>268.65</v>
       </c>
       <c r="E52" s="1">
         <v>115.59523801725</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>2117473.57</v>
       </c>
       <c r="I52" s="1">
-        <v>2308155.23</v>
+        <v>2803657.13</v>
       </c>
       <c r="J52" s="1">
-        <v>109.00514947159</v>
+        <v>132.40576740705</v>
       </c>
       <c r="K52">
         <v>4.22</v>
       </c>
       <c r="L52" t="s">
         <v>155</v>
       </c>
       <c r="M52" s="1">
-        <v>4425628.8</v>
+        <v>4921130.7</v>
       </c>
       <c r="N52" s="1">
-        <v>4502857.66</v>
+        <v>4998359.56</v>
       </c>
       <c r="O52" s="1">
-        <v>2.6</v>
+        <v>2.82</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>156</v>
       </c>
       <c r="B53" t="s">
         <v>157</v>
       </c>
       <c r="C53" s="1">
         <v>9820.0</v>
       </c>
       <c r="D53" s="1">
-        <v>152.1</v>
+        <v>142.65</v>
       </c>
       <c r="E53" s="1">
         <v>256.81218839104</v>
       </c>
       <c r="F53" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G53">
         <v>0.92</v>
       </c>
       <c r="H53" s="1">
         <v>2457561.31</v>
       </c>
       <c r="I53" s="1">
-        <v>-827718.62</v>
+        <v>-927611.29</v>
       </c>
       <c r="J53" s="1">
-        <v>-33.680487100442</v>
+        <v>-37.745194238918</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1629842.69</v>
+        <v>1529950.02</v>
       </c>
       <c r="N53" s="1">
-        <v>1629842.69</v>
+        <v>1529950.02</v>
       </c>
       <c r="O53" s="1">
-        <v>0.94</v>
+        <v>0.86</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>158</v>
       </c>
       <c r="B54" t="s">
         <v>159</v>
       </c>
       <c r="C54" s="1">
         <v>32617.0</v>
       </c>
       <c r="D54" s="1">
-        <v>46.46</v>
+        <v>49.7</v>
       </c>
       <c r="E54" s="1">
         <v>22.292380047215</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>727110.56</v>
       </c>
       <c r="I54" s="1">
-        <v>788275.26</v>
+        <v>893954.34</v>
       </c>
       <c r="J54" s="1">
-        <v>108.41202196266</v>
+        <v>122.94613627947</v>
       </c>
       <c r="K54">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.78</v>
+      </c>
+      <c r="L54" t="s">
+        <v>160</v>
       </c>
       <c r="M54" s="1">
-        <v>1515385.82</v>
+        <v>1621064.9</v>
       </c>
       <c r="N54" s="1">
-        <v>1515385.82</v>
+        <v>1646506.16</v>
       </c>
       <c r="O54" s="1">
-        <v>0.88</v>
+        <v>0.93</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B55" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C55" s="1">
         <v>105731.0</v>
       </c>
       <c r="D55" s="1">
-        <v>25.835</v>
+        <v>25.03</v>
       </c>
       <c r="E55" s="1">
         <v>18.689683252783</v>
       </c>
       <c r="F55" t="s">
         <v>47</v>
       </c>
       <c r="G55">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H55" s="1">
         <v>2338901.63</v>
       </c>
       <c r="I55" s="1">
-        <v>800928.49</v>
+        <v>725180.69</v>
       </c>
       <c r="J55" s="1">
-        <v>34.243786900948</v>
+        <v>31.005181265362</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>3139830.12</v>
+        <v>3064082.32</v>
       </c>
       <c r="N55" s="1">
-        <v>3139830.12</v>
+        <v>3064082.32</v>
       </c>
       <c r="O55" s="1">
-        <v>1.81</v>
+        <v>1.73</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B56" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C56" s="1">
         <v>48898.0</v>
       </c>
       <c r="D56" s="1">
-        <v>37.61</v>
+        <v>50.3</v>
       </c>
       <c r="E56" s="1">
         <v>33.829820033539</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1654210.54</v>
       </c>
       <c r="I56" s="1">
-        <v>184843.24</v>
+        <v>805358.86</v>
       </c>
       <c r="J56" s="1">
-        <v>11.174106048194</v>
+        <v>48.685390434037</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1839053.78</v>
+        <v>2459569.4</v>
       </c>
       <c r="N56" s="1">
-        <v>1839053.78</v>
+        <v>2459569.4</v>
       </c>
       <c r="O56" s="1">
-        <v>1.06</v>
+        <v>1.39</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B57" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C57" s="1">
         <v>2804.0</v>
       </c>
       <c r="D57" s="1">
-        <v>944.0</v>
+        <v>853.2</v>
       </c>
       <c r="E57" s="1">
         <v>700.79802068474</v>
       </c>
       <c r="F57" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G57">
         <v>0.92</v>
       </c>
       <c r="H57" s="1">
         <v>2110295.96</v>
       </c>
       <c r="I57" s="1">
-        <v>778088.44</v>
+        <v>502604.32</v>
       </c>
       <c r="J57" s="1">
-        <v>36.871057650132</v>
+        <v>23.816769283869</v>
       </c>
       <c r="K57">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>25.91</v>
+      </c>
+      <c r="L57" t="s">
+        <v>167</v>
       </c>
       <c r="M57" s="1">
-        <v>2888384.4</v>
+        <v>2612900.28</v>
       </c>
       <c r="N57" s="1">
-        <v>2888384.4</v>
+        <v>2685557.4</v>
       </c>
       <c r="O57" s="1">
-        <v>1.67</v>
+        <v>1.51</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B58" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C58" s="1">
         <v>117073.0</v>
       </c>
       <c r="D58" s="1">
-        <v>124.0</v>
+        <v>93.45</v>
       </c>
       <c r="E58" s="1">
         <v>164.5256429749</v>
       </c>
       <c r="F58" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="G58">
-        <v>10.98</v>
+        <v>10.82</v>
       </c>
       <c r="H58" s="1">
         <v>1789092.2</v>
       </c>
       <c r="I58" s="1">
-        <v>-466717.05</v>
+        <v>-778375.13</v>
       </c>
       <c r="J58" s="1">
-        <v>-26.086808158909</v>
+        <v>-43.506708597802</v>
       </c>
       <c r="K58">
-        <v>0.07</v>
+        <v>0.27</v>
       </c>
       <c r="L58" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="M58" s="1">
-        <v>1322375.15</v>
+        <v>1010717.07</v>
       </c>
       <c r="N58" s="1">
-        <v>1330597.55</v>
+        <v>1042309.64</v>
       </c>
       <c r="O58" s="1">
-        <v>0.77</v>
+        <v>0.59</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B59" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C59" s="1">
         <v>76186.0</v>
       </c>
       <c r="D59" s="1">
-        <v>42.19</v>
+        <v>41.835</v>
       </c>
       <c r="E59" s="1">
         <v>38.53910757882</v>
       </c>
       <c r="F59" t="s">
         <v>47</v>
       </c>
       <c r="G59">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H59" s="1">
         <v>3420689.92</v>
       </c>
       <c r="I59" s="1">
-        <v>274017.41</v>
+        <v>269529.46</v>
       </c>
       <c r="J59" s="1">
-        <v>8.0105889866802</v>
+        <v>7.879388845628</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>3694707.33</v>
+        <v>3690219.38</v>
       </c>
       <c r="N59" s="1">
-        <v>3694707.33</v>
+        <v>3690219.38</v>
       </c>
       <c r="O59" s="1">
-        <v>2.14</v>
+        <v>2.08</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B60" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C60" s="1">
         <v>74184.0</v>
       </c>
       <c r="D60" s="1">
-        <v>11.12</v>
+        <v>11.62</v>
       </c>
       <c r="E60" s="1">
         <v>18.786497627521</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>1393657.54</v>
       </c>
       <c r="I60" s="1">
-        <v>-568731.46</v>
+        <v>-531639.46</v>
       </c>
       <c r="J60" s="1">
-        <v>-40.808551862748</v>
+        <v>-38.147065885354</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>824926.08</v>
+        <v>862018.08</v>
       </c>
       <c r="N60" s="1">
-        <v>824926.08</v>
+        <v>862018.08</v>
       </c>
       <c r="O60" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B61" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C61" s="1">
         <v>97366.0</v>
       </c>
       <c r="D61" s="1">
-        <v>193.0</v>
+        <v>197.1</v>
       </c>
       <c r="E61" s="1">
         <v>169.26291949962</v>
       </c>
       <c r="F61" t="s">
         <v>130</v>
       </c>
       <c r="G61">
         <v>7.47</v>
       </c>
       <c r="H61" s="1">
         <v>2214501.76</v>
       </c>
       <c r="I61" s="1">
-        <v>299971.13</v>
+        <v>353583.56</v>
       </c>
       <c r="J61" s="1">
-        <v>13.545761643468</v>
+        <v>15.966731947867</v>
       </c>
       <c r="K61">
         <v>0.02</v>
       </c>
       <c r="L61" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="M61" s="1">
-        <v>2514472.89</v>
+        <v>2568085.32</v>
       </c>
       <c r="N61" s="1">
-        <v>2516606.73</v>
+        <v>2570219.33</v>
       </c>
       <c r="O61" s="1">
         <v>1.45</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B62" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C62" s="1">
         <v>71299.0</v>
       </c>
       <c r="D62" s="1">
-        <v>6.91</v>
+        <v>7.31</v>
       </c>
       <c r="E62" s="1">
         <v>19.511494551116</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>1391150.05</v>
       </c>
       <c r="I62" s="1">
-        <v>-898473.96</v>
+        <v>-869954.36</v>
       </c>
       <c r="J62" s="1">
-        <v>-64.584978450024</v>
+        <v>-62.534904843658</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>492676.09</v>
+        <v>521195.69</v>
       </c>
       <c r="N62" s="1">
-        <v>492676.09</v>
+        <v>521195.69</v>
       </c>
       <c r="O62" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B63" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C63" s="1">
-        <v>2163.0</v>
+        <v>74562.0</v>
       </c>
       <c r="D63" s="1">
-        <v>1073.38</v>
+        <v>0.0</v>
       </c>
       <c r="E63" s="1">
-        <v>1068.0227092002</v>
+        <v>0.0</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2310133.12</v>
+        <v>0.0</v>
       </c>
       <c r="I63" s="1">
-        <v>11587.82</v>
+        <v>0.0</v>
       </c>
       <c r="J63" s="1">
-        <v>0.50160832290046</v>
+        <v>0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2321720.94</v>
+        <v>0.0</v>
       </c>
       <c r="N63" s="1">
-        <v>2321720.94</v>
+        <v>0.0</v>
       </c>
       <c r="O63" s="1">
-        <v>1.34</v>
+        <v>0.0</v>
       </c>
       <c r="P63">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16">
+      <c r="A64" t="s">
+        <v>183</v>
+      </c>
+      <c r="B64" t="s">
+        <v>184</v>
+      </c>
+      <c r="C64" s="1">
+        <v>74562.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J64" s="1">
+        <v>0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64">
+        <v>0.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16">
+      <c r="A65" t="s">
+        <v>185</v>
+      </c>
+      <c r="B65" t="s">
+        <v>186</v>
+      </c>
+      <c r="C65" s="1">
+        <v>3015.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>1074.69</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1069.7069784411</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>3225166.54</v>
+      </c>
+      <c r="I65" s="1">
+        <v>15023.81</v>
+      </c>
+      <c r="J65" s="1">
+        <v>0.46583051801102</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65">
+        <v>0.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>3240190.35</v>
+      </c>
+      <c r="N65" s="1">
+        <v>3240190.35</v>
+      </c>
+      <c r="O65" s="1">
+        <v>1.83</v>
+      </c>
+      <c r="P65">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>