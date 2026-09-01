--- v4 (2026-08-11)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LU1985004537</t>
   </si>
   <si>
@@ -130,93 +130,90 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
-    <t>33 908.02</t>
+    <t>11 355.21</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
-    <t>149 809.36</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>13 527.16</t>
   </si>
   <si>
     <t>LU1704650164</t>
   </si>
   <si>
     <t>BEFESA SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
@@ -253,77 +250,77 @@
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
-    <t>61 264.14</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>83 266.86</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>36 851.13</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
+    <t>27 563.36</t>
+  </si>
+  <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
@@ -373,228 +370,222 @@
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>82 188.63</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PLC</t>
   </si>
   <si>
+    <t>75 541.11</t>
+  </si>
+  <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>30 881.36</t>
+    <t>30 878.75</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
-    <t>50 902.64</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
   <si>
     <t>4 099.64</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>34 910.71</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
-    <t>87 843.00</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>2 129.73</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>77 228.86</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
-    <t>25 441.26</t>
-[...1 lines deleted...]
-  <si>
     <t>GB0007908733</t>
   </si>
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
-    <t>72 657.12</t>
-[...1 lines deleted...]
-  <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>31 592.57</t>
+    <t>14 206.83</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
+    <t>35 655.42</t>
+  </si>
+  <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
-    <t>2 134.01</t>
+    <t>2 133.82</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
   </si>
   <si>
     <t>FR0014014SF6</t>
   </si>
   <si>
     <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
   </si>
   <si>
     <t>FR0014014SG4</t>
   </si>
   <si>
     <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
@@ -982,211 +973,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1366468.0</v>
+        <v>1363432.0</v>
       </c>
       <c r="D2">
-        <v>18.61</v>
+        <v>18.89</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>25426136.78</v>
+        <v>25750325.61</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>25426136.78</v>
+        <v>25750325.61</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>6755.0</v>
       </c>
       <c r="D3">
-        <v>2021.38</v>
+        <v>2053.2</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>13654414.54</v>
+        <v>13869376.33</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>13654414.54</v>
+        <v>13869376.33</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>822367.02</v>
+        <v>821117.02</v>
       </c>
       <c r="D4">
-        <v>166.08</v>
+        <v>168.6</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>136578817.52</v>
+        <v>138436231.25</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>136578817.52</v>
+        <v>138436231.25</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>50.0</v>
       </c>
       <c r="D5">
-        <v>1458.75</v>
+        <v>1481.31</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>72937.34</v>
+        <v>74065.44</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>72937.34</v>
+        <v>74065.44</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>12026.0</v>
+        <v>12846.0</v>
       </c>
       <c r="D6">
-        <v>126.54</v>
+        <v>128.52</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1521748.38</v>
+        <v>1650942.45</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1521748.38</v>
+        <v>1650942.45</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>115.16</v>
+        <v>116.92</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11516.12</v>
+        <v>11691.73</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11516.12</v>
+        <v>11691.73</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1238,3234 +1229,3234 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13504.0</v>
       </c>
       <c r="D2" s="1">
-        <v>267.4</v>
+        <v>244.2</v>
       </c>
       <c r="E2" s="1">
         <v>185.79711048578</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2509004.18</v>
       </c>
       <c r="I2" s="1">
-        <v>1101965.42</v>
+        <v>788672.62</v>
       </c>
       <c r="J2" s="1">
-        <v>43.920429817698</v>
+        <v>31.433690955429</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3610969.6</v>
+        <v>3297676.8</v>
       </c>
       <c r="N2" s="1">
-        <v>3610969.6</v>
+        <v>3297676.8</v>
       </c>
       <c r="O2" s="1">
-        <v>2.04</v>
+        <v>1.83</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
         <v>10940.0</v>
       </c>
       <c r="D3" s="1">
-        <v>141.7</v>
+        <v>165.0</v>
       </c>
       <c r="E3" s="1">
         <v>172.63322760512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1888607.51</v>
       </c>
       <c r="I3" s="1">
-        <v>-338409.51</v>
+        <v>-83507.51</v>
       </c>
       <c r="J3" s="1">
-        <v>-17.918466817915</v>
+        <v>-4.4216444951021</v>
       </c>
       <c r="K3">
-        <v>3.1</v>
+        <v>1.04</v>
       </c>
       <c r="L3" t="s">
         <v>38</v>
       </c>
       <c r="M3" s="1">
-        <v>1550198.0</v>
+        <v>1805100.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1584106.02</v>
+        <v>1816455.21</v>
       </c>
       <c r="O3" s="1">
-        <v>0.89</v>
+        <v>1.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>52899.0</v>
       </c>
       <c r="D4" s="1">
-        <v>67.82</v>
+        <v>69.24</v>
       </c>
       <c r="E4" s="1">
         <v>53.141632545039</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2811139.22</v>
       </c>
       <c r="I4" s="1">
-        <v>776470.96</v>
+        <v>851587.54</v>
       </c>
       <c r="J4" s="1">
-        <v>27.621220410421</v>
+        <v>30.293324995836</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3587610.18</v>
+        <v>3662726.76</v>
       </c>
       <c r="N4" s="1">
-        <v>3587610.18</v>
+        <v>3662726.76</v>
       </c>
       <c r="O4" s="1">
-        <v>2.02</v>
+        <v>2.04</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>51402.0</v>
       </c>
       <c r="D5" s="1">
-        <v>36.34</v>
+        <v>35.36</v>
       </c>
       <c r="E5" s="1">
         <v>41.854601377378</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2151410.22</v>
       </c>
       <c r="I5" s="1">
-        <v>-283461.54</v>
+        <v>-333835.5</v>
       </c>
       <c r="J5" s="1">
-        <v>-13.175615573677</v>
+        <v>-15.517054669379</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1867948.68</v>
+        <v>1817574.72</v>
       </c>
       <c r="N5" s="1">
-        <v>1867948.68</v>
+        <v>1817574.72</v>
       </c>
       <c r="O5" s="1">
-        <v>1.05</v>
+        <v>1.01</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>7069.0</v>
       </c>
       <c r="D6" s="1">
-        <v>1305.6</v>
+        <v>1394.0</v>
       </c>
       <c r="E6" s="1">
         <v>525.84801810723</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3717219.64</v>
       </c>
       <c r="I6" s="1">
-        <v>5512066.76</v>
+        <v>6136966.36</v>
       </c>
       <c r="J6" s="1">
-        <v>148.28466686999</v>
+        <v>165.09560785598</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9229286.4</v>
+        <v>9854186.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9229286.4</v>
+        <v>9854186.0</v>
       </c>
       <c r="O6" s="1">
-        <v>5.21</v>
+        <v>5.48</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>45642.0</v>
       </c>
       <c r="D7" s="1">
-        <v>135.02</v>
+        <v>134.34</v>
       </c>
       <c r="E7" s="1">
         <v>106.44088668332</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7">
         <v>0.86</v>
       </c>
       <c r="H7" s="1">
         <v>5632872.65</v>
       </c>
       <c r="I7" s="1">
-        <v>1502226.45</v>
+        <v>1459548.2</v>
       </c>
       <c r="J7" s="1">
-        <v>26.668922649973</v>
+        <v>25.911258618638</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>7135099.1</v>
+        <v>7092420.85</v>
       </c>
       <c r="N7" s="1">
-        <v>7135099.1</v>
+        <v>7092420.85</v>
       </c>
       <c r="O7" s="1">
-        <v>4.03</v>
+        <v>3.94</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
         <v>64573.0</v>
       </c>
       <c r="D8" s="1">
-        <v>39.5</v>
+        <v>39.57</v>
       </c>
       <c r="E8" s="1">
         <v>34.371886856736</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2219495.85</v>
       </c>
       <c r="I8" s="1">
-        <v>331137.65</v>
+        <v>335657.76</v>
       </c>
       <c r="J8" s="1">
-        <v>14.919498497823</v>
+        <v>15.123153305288</v>
       </c>
       <c r="K8">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>0.0</v>
+      </c>
+      <c r="L8">
+        <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2550633.5</v>
+        <v>2555153.61</v>
       </c>
       <c r="N8" s="1">
-        <v>2700442.86</v>
+        <v>2555153.61</v>
       </c>
       <c r="O8" s="1">
-        <v>1.52</v>
+        <v>1.42</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C9" s="1">
         <v>601207.0</v>
       </c>
       <c r="D9" s="1">
-        <v>10.416</v>
+        <v>10.656</v>
       </c>
       <c r="E9" s="1">
         <v>4.5439133443223</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2731832.51</v>
       </c>
       <c r="I9" s="1">
-        <v>3530339.6</v>
+        <v>3674629.28</v>
       </c>
       <c r="J9" s="1">
-        <v>129.22972353089</v>
+        <v>134.51151439734</v>
       </c>
       <c r="K9">
         <v>0.02</v>
       </c>
       <c r="L9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>6262172.11</v>
+        <v>6406461.79</v>
       </c>
       <c r="N9" s="1">
-        <v>6275699.27</v>
+        <v>6419988.95</v>
       </c>
       <c r="O9" s="1">
-        <v>3.54</v>
+        <v>3.57</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C10" s="1">
         <v>65783.0</v>
       </c>
       <c r="D10" s="1">
-        <v>34.85</v>
+        <v>36.0</v>
       </c>
       <c r="E10" s="1">
         <v>40.562981469377</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2668354.61</v>
       </c>
       <c r="I10" s="1">
-        <v>-375817.06</v>
+        <v>-300166.61</v>
       </c>
       <c r="J10" s="1">
-        <v>-14.084224735032</v>
+        <v>-11.249127416389</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2292537.55</v>
+        <v>2368188.0</v>
       </c>
       <c r="N10" s="1">
-        <v>2292537.55</v>
+        <v>2368188.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.29</v>
+        <v>1.32</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C11" s="1">
         <v>7262.0</v>
       </c>
       <c r="D11" s="1">
-        <v>71.85</v>
+        <v>71.5</v>
       </c>
       <c r="E11" s="1">
         <v>96.837648030846</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>703235.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-181460.3</v>
+        <v>-184002.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-25.803650273379</v>
+        <v>-26.165079951936</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>521774.7</v>
+        <v>519233.0</v>
       </c>
       <c r="N11" s="1">
-        <v>521774.7</v>
+        <v>519233.0</v>
       </c>
       <c r="O11" s="1">
         <v>0.29</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C12" s="1">
         <v>35738.0</v>
       </c>
       <c r="D12" s="1">
-        <v>92.96</v>
+        <v>92.58</v>
       </c>
       <c r="E12" s="1">
         <v>58.802834238066</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2101495.69</v>
       </c>
       <c r="I12" s="1">
-        <v>1220708.79</v>
+        <v>1207128.35</v>
       </c>
       <c r="J12" s="1">
-        <v>58.087618062162</v>
+        <v>57.441390707777</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3322204.48</v>
+        <v>3308624.04</v>
       </c>
       <c r="N12" s="1">
-        <v>3322204.48</v>
+        <v>3308624.04</v>
       </c>
       <c r="O12" s="1">
-        <v>1.87</v>
+        <v>1.84</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C13" s="1">
         <v>59025.0</v>
       </c>
       <c r="D13" s="1">
         <v>25.99</v>
       </c>
       <c r="E13" s="1">
         <v>26.259342481999</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1549957.69</v>
       </c>
       <c r="I13" s="1">
         <v>-15897.94</v>
       </c>
       <c r="J13" s="1">
         <v>-1.0257015467306</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
         <v>1534059.75</v>
       </c>
       <c r="N13" s="1">
         <v>1534059.75</v>
       </c>
       <c r="O13" s="1">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C14" s="1">
         <v>330955.0</v>
       </c>
       <c r="D14" s="1">
-        <v>10.74</v>
+        <v>11.56</v>
       </c>
       <c r="E14" s="1">
         <v>2.9612341254853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>980035.24</v>
       </c>
       <c r="I14" s="1">
-        <v>2574421.46</v>
+        <v>2845804.56</v>
       </c>
       <c r="J14" s="1">
-        <v>262.68662135047</v>
+        <v>290.37777866029</v>
       </c>
       <c r="K14">
         <v>0.06</v>
       </c>
       <c r="L14" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M14" s="1">
-        <v>3554456.7</v>
+        <v>3825839.8</v>
       </c>
       <c r="N14" s="1">
-        <v>3574240.53</v>
+        <v>3845623.63</v>
       </c>
       <c r="O14" s="1">
-        <v>2.02</v>
+        <v>2.14</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C15" s="1">
         <v>9083.0</v>
       </c>
       <c r="D15" s="1">
-        <v>101.75</v>
+        <v>109.1</v>
       </c>
       <c r="E15" s="1">
         <v>163.91826819333</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1488869.63</v>
       </c>
       <c r="I15" s="1">
-        <v>-564674.38</v>
+        <v>-497914.33</v>
       </c>
       <c r="J15" s="1">
-        <v>-37.926381774608</v>
+        <v>-33.442439819261</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>924195.25</v>
+        <v>990955.3</v>
       </c>
       <c r="N15" s="1">
-        <v>924195.25</v>
+        <v>990955.3</v>
       </c>
       <c r="O15" s="1">
-        <v>0.52</v>
+        <v>0.55</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C16" s="1">
         <v>191082.0</v>
       </c>
       <c r="D16" s="1">
-        <v>7.56</v>
+        <v>8.145</v>
       </c>
       <c r="E16" s="1">
         <v>6.6457061366324</v>
       </c>
       <c r="F16" t="s">
         <v>47</v>
       </c>
       <c r="G16">
         <v>0.86</v>
       </c>
       <c r="H16" s="1">
         <v>1479745.39</v>
       </c>
       <c r="I16" s="1">
-        <v>192803.47</v>
+        <v>320515.12</v>
       </c>
       <c r="J16" s="1">
-        <v>13.029503001189</v>
+        <v>21.660153305157</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1672548.86</v>
+        <v>1800260.51</v>
       </c>
       <c r="N16" s="1">
-        <v>1672548.86</v>
+        <v>1800260.51</v>
       </c>
       <c r="O16" s="1">
-        <v>0.94</v>
+        <v>1.0</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C17" s="1">
         <v>36580.0</v>
       </c>
       <c r="D17" s="1">
-        <v>77.96</v>
+        <v>76.16</v>
       </c>
       <c r="E17" s="1">
         <v>52.197427829415</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1909381.91</v>
       </c>
       <c r="I17" s="1">
-        <v>942394.89</v>
+        <v>876550.89</v>
       </c>
       <c r="J17" s="1">
-        <v>49.356018566239</v>
+        <v>45.907572780974</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2851776.8</v>
+        <v>2785932.8</v>
       </c>
       <c r="N17" s="1">
-        <v>2851776.8</v>
+        <v>2785932.8</v>
       </c>
       <c r="O17" s="1">
-        <v>1.61</v>
+        <v>1.55</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C18" s="1">
         <v>80422.0</v>
       </c>
       <c r="D18" s="1">
-        <v>17.15</v>
+        <v>16.45</v>
       </c>
       <c r="E18" s="1">
         <v>10.719614906369</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>862092.87</v>
       </c>
       <c r="I18" s="1">
-        <v>517144.43</v>
+        <v>460849.03</v>
       </c>
       <c r="J18" s="1">
-        <v>59.98709048597</v>
+        <v>53.457005160013</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1379237.3</v>
+        <v>1322941.9</v>
       </c>
       <c r="N18" s="1">
-        <v>1379237.3</v>
+        <v>1322941.9</v>
       </c>
       <c r="O18" s="1">
-        <v>0.78</v>
+        <v>0.74</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C19" s="1">
         <v>34037.0</v>
       </c>
       <c r="D19" s="1">
-        <v>61.82</v>
+        <v>61.36</v>
       </c>
       <c r="E19" s="1">
         <v>56.937115785763</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1937968.61</v>
       </c>
       <c r="I19" s="1">
-        <v>166198.73</v>
+        <v>150541.71</v>
       </c>
       <c r="J19" s="1">
-        <v>8.5759247669135</v>
+        <v>7.7680159122908</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2104167.34</v>
+        <v>2088510.32</v>
       </c>
       <c r="N19" s="1">
-        <v>2104167.34</v>
+        <v>2088510.32</v>
       </c>
       <c r="O19" s="1">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C20" s="1">
         <v>51765.0</v>
       </c>
       <c r="D20" s="1">
-        <v>27.6</v>
+        <v>28.82</v>
       </c>
       <c r="E20" s="1">
         <v>22.008320293635</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1139260.7</v>
       </c>
       <c r="I20" s="1">
-        <v>289453.3</v>
+        <v>352606.6</v>
       </c>
       <c r="J20" s="1">
-        <v>25.407117089179</v>
+        <v>30.950475163411</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1428714.0</v>
+        <v>1491867.3</v>
       </c>
       <c r="N20" s="1">
-        <v>1428714.0</v>
+        <v>1491867.3</v>
       </c>
       <c r="O20" s="1">
-        <v>0.81</v>
+        <v>0.83</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C21" s="1">
         <v>27860.0</v>
       </c>
       <c r="D21" s="1">
-        <v>64.78</v>
+        <v>71.4</v>
       </c>
       <c r="E21" s="1">
         <v>143.05733847811</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>3985577.45</v>
       </c>
       <c r="I21" s="1">
-        <v>-2180806.65</v>
+        <v>-1996373.45</v>
       </c>
       <c r="J21" s="1">
-        <v>-54.717457566908</v>
+        <v>-50.08994242478</v>
       </c>
       <c r="K21">
-        <v>2.2</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1804770.8</v>
+        <v>1989204.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1866034.94</v>
+        <v>1989204.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.05</v>
+        <v>1.11</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B22" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>106963.0</v>
       </c>
       <c r="D22" s="1">
-        <v>17.93</v>
+        <v>16.82</v>
       </c>
       <c r="E22" s="1">
         <v>24.794760898628</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2652122.01</v>
       </c>
       <c r="I22" s="1">
-        <v>-734275.42</v>
+        <v>-853004.35</v>
       </c>
       <c r="J22" s="1">
-        <v>-27.686336346192</v>
+        <v>-32.163088530003</v>
       </c>
       <c r="K22">
         <v>0.78</v>
       </c>
       <c r="L22" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="M22" s="1">
-        <v>1917846.59</v>
+        <v>1799117.66</v>
       </c>
       <c r="N22" s="1">
-        <v>2001113.45</v>
+        <v>1882384.52</v>
       </c>
       <c r="O22" s="1">
-        <v>1.13</v>
+        <v>1.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B23" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C23" s="1">
         <v>23238.0</v>
       </c>
       <c r="D23" s="1">
-        <v>63.1</v>
+        <v>65.78</v>
       </c>
       <c r="E23" s="1">
         <v>61.340009897582</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1425419.15</v>
       </c>
       <c r="I23" s="1">
-        <v>40898.65</v>
+        <v>103176.49</v>
       </c>
       <c r="J23" s="1">
-        <v>2.8692367434519</v>
+        <v>7.2383263547427</v>
       </c>
       <c r="K23">
         <v>1.59</v>
       </c>
       <c r="L23" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="M23" s="1">
-        <v>1466317.8</v>
+        <v>1528595.64</v>
       </c>
       <c r="N23" s="1">
-        <v>1503168.93</v>
+        <v>1565446.77</v>
       </c>
       <c r="O23" s="1">
-        <v>0.85</v>
+        <v>0.87</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C24" s="1">
         <v>322229.0</v>
       </c>
       <c r="D24" s="1">
-        <v>13.304</v>
+        <v>13.826</v>
       </c>
       <c r="E24" s="1">
         <v>9.9763993619445</v>
       </c>
       <c r="F24" t="s">
         <v>47</v>
       </c>
       <c r="G24">
         <v>0.86</v>
       </c>
       <c r="H24" s="1">
         <v>3697517.81</v>
       </c>
       <c r="I24" s="1">
-        <v>1265937.31</v>
+        <v>1455785.01</v>
       </c>
       <c r="J24" s="1">
-        <v>34.237490528815</v>
+        <v>39.371953964976</v>
       </c>
       <c r="K24">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.09</v>
+      </c>
+      <c r="L24" t="s">
+        <v>86</v>
       </c>
       <c r="M24" s="1">
-        <v>4963455.12</v>
+        <v>5153302.82</v>
       </c>
       <c r="N24" s="1">
-        <v>4963455.12</v>
+        <v>5180866.18</v>
       </c>
       <c r="O24" s="1">
-        <v>2.8</v>
+        <v>2.88</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B25" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C25" s="1">
         <v>55316.0</v>
       </c>
       <c r="D25" s="1">
-        <v>61.79</v>
+        <v>80.35</v>
       </c>
       <c r="E25" s="1">
         <v>27.247622206956</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1507229.47</v>
       </c>
       <c r="I25" s="1">
-        <v>1910746.17</v>
+        <v>2937411.13</v>
       </c>
       <c r="J25" s="1">
-        <v>126.77208136064</v>
+        <v>194.88811680414</v>
       </c>
       <c r="K25">
         <v>0.23</v>
       </c>
       <c r="L25" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="M25" s="1">
-        <v>3417975.64</v>
+        <v>4444640.6</v>
       </c>
       <c r="N25" s="1">
-        <v>3430487.61</v>
+        <v>4457152.57</v>
       </c>
       <c r="O25" s="1">
-        <v>1.94</v>
+        <v>2.48</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B26" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="C26" s="1">
         <v>352496.0</v>
       </c>
       <c r="D26" s="1">
-        <v>5.858</v>
+        <v>5.694</v>
       </c>
       <c r="E26" s="1">
         <v>5.4835129476647</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1932916.38</v>
       </c>
       <c r="I26" s="1">
-        <v>132005.19</v>
+        <v>74195.84</v>
       </c>
       <c r="J26" s="1">
-        <v>6.8293275056213</v>
+        <v>3.8385437035823</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2064921.57</v>
+        <v>2007112.22</v>
       </c>
       <c r="N26" s="1">
-        <v>2064921.57</v>
+        <v>2007112.22</v>
       </c>
       <c r="O26" s="1">
-        <v>1.16</v>
+        <v>1.12</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>92</v>
+      </c>
+      <c r="B27" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="C27" s="1">
         <v>27395.0</v>
       </c>
       <c r="D27" s="1">
-        <v>116.1</v>
+        <v>113.65</v>
       </c>
       <c r="E27" s="1">
         <v>57.840116444607</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1584529.99</v>
       </c>
       <c r="I27" s="1">
-        <v>1596029.51</v>
+        <v>1528911.76</v>
       </c>
       <c r="J27" s="1">
-        <v>100.7257369739</v>
+        <v>96.489922541636</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3180559.5</v>
+        <v>3113441.75</v>
       </c>
       <c r="N27" s="1">
-        <v>3180559.5</v>
+        <v>3113441.75</v>
       </c>
       <c r="O27" s="1">
-        <v>1.79</v>
+        <v>1.73</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>94</v>
+      </c>
+      <c r="B28" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="C28" s="1">
         <v>72131.0</v>
       </c>
       <c r="D28" s="1">
-        <v>34.68</v>
+        <v>34.76</v>
       </c>
       <c r="E28" s="1">
         <v>23.909993206804</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1724651.72</v>
       </c>
       <c r="I28" s="1">
-        <v>776851.36</v>
+        <v>782621.84</v>
       </c>
       <c r="J28" s="1">
-        <v>45.04395588925</v>
+        <v>45.37854402279</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2501503.08</v>
+        <v>2507273.56</v>
       </c>
       <c r="N28" s="1">
-        <v>2501503.08</v>
+        <v>2507273.56</v>
       </c>
       <c r="O28" s="1">
-        <v>1.41</v>
+        <v>1.39</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>96</v>
+      </c>
+      <c r="B29" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="C29" s="1">
         <v>643084.0</v>
       </c>
       <c r="D29" s="1">
-        <v>4.588</v>
+        <v>4.43</v>
       </c>
       <c r="E29" s="1">
         <v>4.1050863495282</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2639915.35</v>
       </c>
       <c r="I29" s="1">
-        <v>310554.04</v>
+        <v>208946.77</v>
       </c>
       <c r="J29" s="1">
-        <v>11.763787804787</v>
+        <v>7.914904165393</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2950469.39</v>
+        <v>2848862.12</v>
       </c>
       <c r="N29" s="1">
-        <v>2950469.39</v>
+        <v>2848862.12</v>
       </c>
       <c r="O29" s="1">
-        <v>1.66</v>
+        <v>1.58</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>98</v>
+      </c>
+      <c r="B30" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="C30" s="1">
         <v>15555.0</v>
       </c>
       <c r="D30" s="1">
-        <v>176.0</v>
+        <v>177.42</v>
       </c>
       <c r="E30" s="1">
         <v>131.89186949534</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>2051578.03</v>
       </c>
       <c r="I30" s="1">
-        <v>686101.97</v>
+        <v>708190.07</v>
       </c>
       <c r="J30" s="1">
-        <v>33.442645610706</v>
+        <v>34.519285137792</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2737680.0</v>
+        <v>2759768.1</v>
       </c>
       <c r="N30" s="1">
-        <v>2737680.0</v>
+        <v>2759768.1</v>
       </c>
       <c r="O30" s="1">
-        <v>1.54</v>
+        <v>1.53</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>100</v>
+      </c>
+      <c r="B31" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C31" s="1">
         <v>139624.0</v>
       </c>
       <c r="D31" s="1">
-        <v>2.21</v>
+        <v>2.3</v>
       </c>
       <c r="E31" s="1">
         <v>8.629102231708</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>1204829.77</v>
       </c>
       <c r="I31" s="1">
-        <v>-896260.73</v>
+        <v>-883694.57</v>
       </c>
       <c r="J31" s="1">
-        <v>-74.388992728823</v>
+        <v>-73.34601053226</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>308569.04</v>
+        <v>321135.2</v>
       </c>
       <c r="N31" s="1">
-        <v>308569.04</v>
+        <v>321135.2</v>
       </c>
       <c r="O31" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>102</v>
+      </c>
+      <c r="B32" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C32" s="1">
         <v>10247.0</v>
       </c>
       <c r="D32" s="1">
-        <v>353.6</v>
+        <v>379.4</v>
       </c>
       <c r="E32" s="1">
         <v>323.96093588367</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>3319627.71</v>
       </c>
       <c r="I32" s="1">
-        <v>303711.49</v>
+        <v>568084.09</v>
       </c>
       <c r="J32" s="1">
-        <v>9.1489623696387</v>
+        <v>17.112885528962</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3623339.2</v>
+        <v>3887711.8</v>
       </c>
       <c r="N32" s="1">
-        <v>3623339.2</v>
+        <v>3887711.8</v>
       </c>
       <c r="O32" s="1">
-        <v>2.04</v>
+        <v>2.16</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>104</v>
+      </c>
+      <c r="B33" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="C33" s="1">
         <v>7776.0</v>
       </c>
       <c r="D33" s="1">
-        <v>452.0</v>
+        <v>469.8</v>
       </c>
       <c r="E33" s="1">
         <v>696.11158307613</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>5412963.67</v>
       </c>
       <c r="I33" s="1">
-        <v>-1898211.67</v>
+        <v>-1759798.87</v>
       </c>
       <c r="J33" s="1">
-        <v>-35.067881214876</v>
+        <v>-32.510819899887</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3514752.0</v>
+        <v>3653164.8</v>
       </c>
       <c r="N33" s="1">
-        <v>3514752.0</v>
+        <v>3653164.8</v>
       </c>
       <c r="O33" s="1">
-        <v>1.98</v>
+        <v>2.03</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>106</v>
+      </c>
+      <c r="B34" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="C34" s="1">
         <v>20487.0</v>
       </c>
       <c r="D34" s="1">
-        <v>112.9</v>
+        <v>130.85</v>
       </c>
       <c r="E34" s="1">
         <v>178.60650021965</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>3659111.37</v>
       </c>
       <c r="I34" s="1">
-        <v>-1346129.07</v>
+        <v>-978387.42</v>
       </c>
       <c r="J34" s="1">
-        <v>-36.78841483308</v>
+        <v>-26.73838867058</v>
       </c>
       <c r="K34">
         <v>1.31</v>
       </c>
       <c r="L34" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M34" s="1">
-        <v>2312982.3</v>
+        <v>2680723.95</v>
       </c>
       <c r="N34" s="1">
-        <v>2339881.66</v>
+        <v>2707623.31</v>
       </c>
       <c r="O34" s="1">
-        <v>1.32</v>
+        <v>1.51</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>109</v>
+      </c>
+      <c r="B35" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="C35" s="1">
         <v>55509.0</v>
       </c>
       <c r="D35" s="1">
-        <v>31.85</v>
+        <v>31.39</v>
       </c>
       <c r="E35" s="1">
         <v>29.041819885064</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1612082.38</v>
       </c>
       <c r="I35" s="1">
-        <v>155879.27</v>
+        <v>130345.13</v>
       </c>
       <c r="J35" s="1">
-        <v>9.6694357517883</v>
+        <v>8.0855129748394</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1767961.65</v>
+        <v>1742427.51</v>
       </c>
       <c r="N35" s="1">
-        <v>1767961.65</v>
+        <v>1742427.51</v>
       </c>
       <c r="O35" s="1">
-        <v>1.0</v>
+        <v>0.97</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>111</v>
+      </c>
+      <c r="B36" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C36" s="1">
         <v>28338.0</v>
       </c>
       <c r="D36" s="1">
-        <v>51.78</v>
+        <v>54.82</v>
       </c>
       <c r="E36" s="1">
         <v>53.365897028725</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1512282.79</v>
       </c>
       <c r="I36" s="1">
-        <v>-44941.15</v>
+        <v>41206.37</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.9717424741705</v>
+        <v>2.7247794045186</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1467341.64</v>
+        <v>1553489.16</v>
       </c>
       <c r="N36" s="1">
-        <v>1467341.64</v>
+        <v>1553489.16</v>
       </c>
       <c r="O36" s="1">
-        <v>0.83</v>
+        <v>0.86</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>113</v>
+      </c>
+      <c r="B37" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C37" s="1">
         <v>6094.0</v>
       </c>
       <c r="D37" s="1">
-        <v>499.3</v>
+        <v>444.9</v>
       </c>
       <c r="E37" s="1">
         <v>232.40436823105</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1416272.22</v>
       </c>
       <c r="I37" s="1">
-        <v>1626461.98</v>
+        <v>1294948.38</v>
       </c>
       <c r="J37" s="1">
-        <v>114.8410564743</v>
+        <v>91.433579061517</v>
       </c>
       <c r="K37">
         <v>13.49</v>
       </c>
       <c r="L37" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="M37" s="1">
-        <v>3042734.2</v>
+        <v>2711220.6</v>
       </c>
       <c r="N37" s="1">
-        <v>3124922.83</v>
+        <v>2793409.23</v>
       </c>
       <c r="O37" s="1">
-        <v>1.76</v>
+        <v>1.55</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>116</v>
+      </c>
+      <c r="B38" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="C38" s="1">
         <v>203195.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.78</v>
+        <v>11.84</v>
       </c>
       <c r="E38" s="1">
         <v>9.6436722360294</v>
       </c>
       <c r="F38" t="s">
         <v>47</v>
       </c>
       <c r="G38">
         <v>0.86</v>
       </c>
       <c r="H38" s="1">
         <v>2313644.58</v>
       </c>
       <c r="I38" s="1">
-        <v>692993.2</v>
+        <v>469201.63</v>
       </c>
       <c r="J38" s="1">
-        <v>29.952448443918</v>
+        <v>20.279762676426</v>
       </c>
       <c r="K38">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.37</v>
+      </c>
+      <c r="L38" t="s">
+        <v>118</v>
       </c>
       <c r="M38" s="1">
-        <v>3006637.78</v>
+        <v>2782846.21</v>
       </c>
       <c r="N38" s="1">
-        <v>3006637.78</v>
+        <v>2858387.32</v>
       </c>
       <c r="O38" s="1">
-        <v>1.7</v>
+        <v>1.59</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>119</v>
       </c>
       <c r="B39" t="s">
         <v>120</v>
       </c>
       <c r="C39" s="1">
         <v>36613.0</v>
       </c>
       <c r="D39" s="1">
-        <v>76.1</v>
+        <v>77.87</v>
       </c>
       <c r="E39" s="1">
         <v>114.77446863136</v>
       </c>
       <c r="F39" t="s">
         <v>121</v>
       </c>
       <c r="G39">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H39" s="1">
         <v>4095674.84</v>
       </c>
       <c r="I39" s="1">
-        <v>-1052590.77</v>
+        <v>-978229.61</v>
       </c>
       <c r="J39" s="1">
-        <v>-25.700057038708</v>
+        <v>-23.884454899745</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3043084.07</v>
+        <v>3117445.23</v>
       </c>
       <c r="N39" s="1">
-        <v>3043084.07</v>
+        <v>3117445.23</v>
       </c>
       <c r="O39" s="1">
-        <v>1.72</v>
+        <v>1.73</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>122</v>
       </c>
       <c r="B40" t="s">
         <v>123</v>
       </c>
       <c r="C40" s="1">
         <v>12575.0</v>
       </c>
       <c r="D40" s="1">
-        <v>166.8</v>
+        <v>156.8</v>
       </c>
       <c r="E40" s="1">
         <v>79.332385685885</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>997604.75</v>
       </c>
       <c r="I40" s="1">
-        <v>1099905.25</v>
+        <v>974155.25</v>
       </c>
       <c r="J40" s="1">
-        <v>110.25461236026</v>
+        <v>97.649419772711</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2097510.0</v>
+        <v>1971760.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2097510.0</v>
+        <v>1971760.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.18</v>
+        <v>1.1</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>124</v>
       </c>
       <c r="B41" t="s">
         <v>125</v>
       </c>
       <c r="C41" s="1">
         <v>41230.0</v>
       </c>
       <c r="D41" s="1">
-        <v>47.26</v>
+        <v>42.52</v>
       </c>
       <c r="E41" s="1">
         <v>11.029391219985</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>454741.8</v>
       </c>
       <c r="I41" s="1">
-        <v>1493788.0</v>
+        <v>1298357.8</v>
       </c>
       <c r="J41" s="1">
-        <v>328.49146482685</v>
+        <v>285.51538477439</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1948529.8</v>
+        <v>1753099.6</v>
       </c>
       <c r="N41" s="1">
-        <v>1948529.8</v>
+        <v>1753099.6</v>
       </c>
       <c r="O41" s="1">
-        <v>1.1</v>
+        <v>0.98</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>126</v>
       </c>
       <c r="B42" t="s">
         <v>127</v>
       </c>
       <c r="C42" s="1">
         <v>47987.0</v>
       </c>
       <c r="D42" s="1">
-        <v>113.7</v>
+        <v>113.9</v>
       </c>
       <c r="E42" s="1">
         <v>82.958456456957</v>
       </c>
       <c r="F42" t="s">
         <v>121</v>
       </c>
       <c r="G42">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H42" s="1">
         <v>3880516.5</v>
       </c>
       <c r="I42" s="1">
-        <v>2078547.41</v>
+        <v>2095897.38</v>
       </c>
       <c r="J42" s="1">
-        <v>53.563679216414</v>
+        <v>54.010783873745</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>5959063.91</v>
+        <v>5976413.88</v>
       </c>
       <c r="N42" s="1">
-        <v>5959063.91</v>
+        <v>5976413.88</v>
       </c>
       <c r="O42" s="1">
-        <v>3.36</v>
+        <v>3.32</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>128</v>
       </c>
       <c r="B43" t="s">
         <v>129</v>
       </c>
       <c r="C43" s="1">
         <v>66534.0</v>
       </c>
       <c r="D43" s="1">
-        <v>300.0</v>
+        <v>284.9</v>
       </c>
       <c r="E43" s="1">
         <v>810.80089082274</v>
       </c>
       <c r="F43" t="s">
         <v>130</v>
       </c>
       <c r="G43">
         <v>7.47</v>
       </c>
       <c r="H43" s="1">
         <v>7232428.19</v>
       </c>
       <c r="I43" s="1">
-        <v>-4561388.24</v>
+        <v>-4696043.98</v>
       </c>
       <c r="J43" s="1">
-        <v>-63.068558998026</v>
+        <v>-64.930392070716</v>
       </c>
       <c r="K43">
         <v>0.46</v>
       </c>
       <c r="L43" t="s">
         <v>131</v>
       </c>
       <c r="M43" s="1">
-        <v>2671039.95</v>
+        <v>2536384.21</v>
       </c>
       <c r="N43" s="1">
-        <v>2701921.31</v>
+        <v>2567262.96</v>
       </c>
       <c r="O43" s="1">
-        <v>1.52</v>
+        <v>1.43</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>132</v>
       </c>
       <c r="B44" t="s">
         <v>133</v>
       </c>
       <c r="C44" s="1">
         <v>118974.0</v>
       </c>
       <c r="D44" s="1">
-        <v>5.39</v>
+        <v>5.035</v>
       </c>
       <c r="E44" s="1">
         <v>8.6889933935146</v>
       </c>
       <c r="F44" t="s">
         <v>47</v>
       </c>
       <c r="G44">
         <v>0.86</v>
       </c>
       <c r="H44" s="1">
         <v>1205285.51</v>
       </c>
       <c r="I44" s="1">
-        <v>-462816.95</v>
+        <v>-512376.79</v>
       </c>
       <c r="J44" s="1">
-        <v>-38.398947482576</v>
+        <v>-42.510823016532</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>742468.56</v>
+        <v>692908.72</v>
       </c>
       <c r="N44" s="1">
-        <v>742468.56</v>
+        <v>692908.72</v>
       </c>
       <c r="O44" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>134</v>
       </c>
       <c r="B45" t="s">
         <v>135</v>
       </c>
       <c r="C45" s="1">
         <v>315380.0</v>
       </c>
       <c r="D45" s="1">
-        <v>11.43</v>
+        <v>10.62</v>
       </c>
       <c r="E45" s="1">
         <v>9.7300750206101</v>
       </c>
       <c r="F45" t="s">
         <v>47</v>
       </c>
       <c r="G45">
         <v>0.86</v>
       </c>
       <c r="H45" s="1">
         <v>3563311.85</v>
       </c>
       <c r="I45" s="1">
-        <v>610353.45</v>
+        <v>310898.11</v>
       </c>
       <c r="J45" s="1">
-        <v>17.128824972195</v>
+        <v>8.7249761763063</v>
       </c>
       <c r="K45">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>0.0</v>
+      </c>
+      <c r="L45">
+        <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>4173665.3</v>
+        <v>3874209.96</v>
       </c>
       <c r="N45" s="1">
-        <v>4224567.94</v>
+        <v>3874209.96</v>
       </c>
       <c r="O45" s="1">
-        <v>2.38</v>
+        <v>2.15</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>136</v>
+      </c>
+      <c r="B46" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C46" s="1">
         <v>23695.0</v>
       </c>
       <c r="D46" s="1">
-        <v>156.9</v>
+        <v>149.3</v>
       </c>
       <c r="E46" s="1">
         <v>29.605464021946</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>701501.47</v>
       </c>
       <c r="I46" s="1">
-        <v>3016244.03</v>
+        <v>2836162.03</v>
       </c>
       <c r="J46" s="1">
-        <v>429.96973762578</v>
+        <v>404.29880068534</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>3717745.5</v>
+        <v>3537663.5</v>
       </c>
       <c r="N46" s="1">
-        <v>3717745.5</v>
+        <v>3537663.5</v>
       </c>
       <c r="O46" s="1">
-        <v>2.1</v>
+        <v>1.97</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>138</v>
+      </c>
+      <c r="B47" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C47" s="1">
         <v>113879.0</v>
       </c>
       <c r="D47" s="1">
-        <v>14.6</v>
+        <v>14.72</v>
       </c>
       <c r="E47" s="1">
         <v>17.915012688907</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2040143.73</v>
       </c>
       <c r="I47" s="1">
-        <v>-377510.33</v>
+        <v>-363844.85</v>
       </c>
       <c r="J47" s="1">
-        <v>-18.504104610316</v>
+        <v>-17.83427533314</v>
       </c>
       <c r="K47">
         <v>0.04</v>
       </c>
       <c r="L47" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="M47" s="1">
-        <v>1662633.4</v>
+        <v>1676298.88</v>
       </c>
       <c r="N47" s="1">
-        <v>1666733.04</v>
+        <v>1680398.52</v>
       </c>
       <c r="O47" s="1">
-        <v>0.94</v>
+        <v>0.93</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>141</v>
+      </c>
+      <c r="B48" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C48" s="1">
         <v>32143.0</v>
       </c>
       <c r="D48" s="1">
-        <v>73.22</v>
+        <v>74.16</v>
       </c>
       <c r="E48" s="1">
         <v>97.685278909871</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>3139897.92</v>
       </c>
       <c r="I48" s="1">
-        <v>-786387.46</v>
+        <v>-756173.04</v>
       </c>
       <c r="J48" s="1">
-        <v>-25.045000826014</v>
+        <v>-24.082726867758</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2353510.46</v>
+        <v>2383724.88</v>
       </c>
       <c r="N48" s="1">
-        <v>2353510.46</v>
+        <v>2383724.88</v>
       </c>
       <c r="O48" s="1">
         <v>1.33</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>143</v>
+      </c>
+      <c r="B49" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="C49" s="1">
         <v>21335.0</v>
       </c>
       <c r="D49" s="1">
-        <v>144.46</v>
+        <v>167.9</v>
       </c>
       <c r="E49" s="1">
         <v>93.535460042184</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1995579.04</v>
       </c>
       <c r="I49" s="1">
-        <v>1086475.06</v>
+        <v>1586567.46</v>
       </c>
       <c r="J49" s="1">
-        <v>54.444100595484</v>
+        <v>79.504115256693</v>
       </c>
       <c r="K49">
         <v>1.64</v>
       </c>
       <c r="L49" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="M49" s="1">
-        <v>3082054.1</v>
+        <v>3582146.5</v>
       </c>
       <c r="N49" s="1">
-        <v>3116964.81</v>
+        <v>3617057.21</v>
       </c>
       <c r="O49" s="1">
-        <v>1.76</v>
+        <v>2.01</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>146</v>
+      </c>
+      <c r="B50" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C50" s="1">
         <v>20915.0</v>
       </c>
       <c r="D50" s="1">
-        <v>274.65</v>
+        <v>276.2</v>
       </c>
       <c r="E50" s="1">
         <v>145.20059909156</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>3036870.53</v>
       </c>
       <c r="I50" s="1">
-        <v>2707434.22</v>
+        <v>2739852.47</v>
       </c>
       <c r="J50" s="1">
-        <v>89.152112125109</v>
+        <v>90.219600833625</v>
       </c>
       <c r="K50">
-        <v>4.2</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>0.0</v>
+      </c>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5744304.75</v>
+        <v>5776723.0</v>
       </c>
       <c r="N50" s="1">
-        <v>5832147.75</v>
+        <v>5776723.0</v>
       </c>
       <c r="O50" s="1">
-        <v>3.29</v>
+        <v>3.21</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B51" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C51" s="1">
         <v>26747.0</v>
       </c>
       <c r="D51" s="1">
-        <v>178.5</v>
+        <v>160.0</v>
       </c>
       <c r="E51" s="1">
         <v>14.72990914869</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>393980.88</v>
       </c>
       <c r="I51" s="1">
-        <v>4380358.62</v>
+        <v>3885539.12</v>
       </c>
       <c r="J51" s="1">
-        <v>1111.8201015237</v>
+        <v>986.22530108568</v>
       </c>
       <c r="K51">
         <v>0.08</v>
       </c>
       <c r="L51" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="M51" s="1">
-        <v>4774339.5</v>
+        <v>4279520.0</v>
       </c>
       <c r="N51" s="1">
-        <v>4776469.23</v>
+        <v>4281649.73</v>
       </c>
       <c r="O51" s="1">
-        <v>2.69</v>
+        <v>2.38</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B52" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C52" s="1">
         <v>18318.0</v>
       </c>
       <c r="D52" s="1">
-        <v>268.65</v>
+        <v>272.65</v>
       </c>
       <c r="E52" s="1">
         <v>115.59523801725</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>2117473.57</v>
       </c>
       <c r="I52" s="1">
-        <v>2803657.13</v>
+        <v>2876929.13</v>
       </c>
       <c r="J52" s="1">
-        <v>132.40576740705</v>
+        <v>135.86611756387</v>
       </c>
       <c r="K52">
         <v>4.22</v>
       </c>
       <c r="L52" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="M52" s="1">
-        <v>4921130.7</v>
+        <v>4994402.7</v>
       </c>
       <c r="N52" s="1">
-        <v>4998359.56</v>
+        <v>5071631.56</v>
       </c>
       <c r="O52" s="1">
         <v>2.82</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B53" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C53" s="1">
         <v>9820.0</v>
       </c>
       <c r="D53" s="1">
-        <v>142.65</v>
+        <v>149.0</v>
       </c>
       <c r="E53" s="1">
         <v>256.81218839104</v>
       </c>
       <c r="F53" t="s">
         <v>121</v>
       </c>
       <c r="G53">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H53" s="1">
         <v>2457561.31</v>
       </c>
       <c r="I53" s="1">
-        <v>-927611.29</v>
+        <v>-857667.72</v>
       </c>
       <c r="J53" s="1">
-        <v>-37.745194238918</v>
+        <v>-34.899138284367</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1529950.02</v>
+        <v>1599893.59</v>
       </c>
       <c r="N53" s="1">
-        <v>1529950.02</v>
+        <v>1599893.59</v>
       </c>
       <c r="O53" s="1">
-        <v>0.86</v>
+        <v>0.89</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B54" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C54" s="1">
         <v>32617.0</v>
       </c>
       <c r="D54" s="1">
-        <v>49.7</v>
+        <v>49.32</v>
       </c>
       <c r="E54" s="1">
         <v>22.292380047215</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>727110.56</v>
       </c>
       <c r="I54" s="1">
-        <v>893954.34</v>
+        <v>881559.88</v>
       </c>
       <c r="J54" s="1">
-        <v>122.94613627947</v>
+        <v>121.24151793367</v>
       </c>
       <c r="K54">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>0.0</v>
+      </c>
+      <c r="L54">
+        <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1621064.9</v>
+        <v>1608670.44</v>
       </c>
       <c r="N54" s="1">
-        <v>1646506.16</v>
+        <v>1608670.44</v>
       </c>
       <c r="O54" s="1">
-        <v>0.93</v>
+        <v>0.89</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B55" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="C55" s="1">
         <v>105731.0</v>
       </c>
       <c r="D55" s="1">
-        <v>25.03</v>
+        <v>23.08</v>
       </c>
       <c r="E55" s="1">
         <v>18.689683252783</v>
       </c>
       <c r="F55" t="s">
         <v>47</v>
       </c>
       <c r="G55">
         <v>0.86</v>
       </c>
       <c r="H55" s="1">
         <v>2338901.63</v>
       </c>
       <c r="I55" s="1">
-        <v>725180.69</v>
+        <v>483784.78</v>
       </c>
       <c r="J55" s="1">
-        <v>31.005181265362</v>
+        <v>20.684272215416</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>3064082.32</v>
+        <v>2822686.41</v>
       </c>
       <c r="N55" s="1">
-        <v>3064082.32</v>
+        <v>2822686.41</v>
       </c>
       <c r="O55" s="1">
-        <v>1.73</v>
+        <v>1.57</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="B56" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="C56" s="1">
         <v>48898.0</v>
       </c>
       <c r="D56" s="1">
-        <v>50.3</v>
+        <v>59.3</v>
       </c>
       <c r="E56" s="1">
         <v>33.829820033539</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1654210.54</v>
       </c>
       <c r="I56" s="1">
-        <v>805358.86</v>
+        <v>1245440.86</v>
       </c>
       <c r="J56" s="1">
-        <v>48.685390434037</v>
+        <v>75.289138225416</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2459569.4</v>
+        <v>2899651.4</v>
       </c>
       <c r="N56" s="1">
-        <v>2459569.4</v>
+        <v>2899651.4</v>
       </c>
       <c r="O56" s="1">
-        <v>1.39</v>
+        <v>1.61</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B57" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C57" s="1">
         <v>2804.0</v>
       </c>
       <c r="D57" s="1">
-        <v>853.2</v>
+        <v>835.2</v>
       </c>
       <c r="E57" s="1">
         <v>700.79802068474</v>
       </c>
       <c r="F57" t="s">
         <v>121</v>
       </c>
       <c r="G57">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H57" s="1">
         <v>2110295.96</v>
       </c>
       <c r="I57" s="1">
-        <v>502604.32</v>
+        <v>450422.52</v>
       </c>
       <c r="J57" s="1">
-        <v>23.816769283869</v>
+        <v>21.344045031485</v>
       </c>
       <c r="K57">
-        <v>25.91</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2612900.28</v>
+        <v>2560718.48</v>
       </c>
       <c r="N57" s="1">
-        <v>2685557.4</v>
+        <v>2560718.48</v>
       </c>
       <c r="O57" s="1">
-        <v>1.51</v>
+        <v>1.42</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="B58" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C58" s="1">
         <v>117073.0</v>
       </c>
       <c r="D58" s="1">
-        <v>93.45</v>
+        <v>94.5</v>
       </c>
       <c r="E58" s="1">
         <v>164.5256429749</v>
       </c>
       <c r="F58" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="G58">
-        <v>10.82</v>
+        <v>10.78</v>
       </c>
       <c r="H58" s="1">
         <v>1789092.2</v>
       </c>
       <c r="I58" s="1">
-        <v>-778375.13</v>
+        <v>-763089.93</v>
       </c>
       <c r="J58" s="1">
-        <v>-43.506708597802</v>
+        <v>-42.6523535232</v>
       </c>
       <c r="K58">
-        <v>0.27</v>
+        <v>0.12</v>
       </c>
       <c r="L58" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="M58" s="1">
-        <v>1010717.07</v>
+        <v>1026002.27</v>
       </c>
       <c r="N58" s="1">
-        <v>1042309.64</v>
+        <v>1040209.1</v>
       </c>
       <c r="O58" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="B59" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="C59" s="1">
         <v>76186.0</v>
       </c>
       <c r="D59" s="1">
-        <v>41.835</v>
+        <v>41.325</v>
       </c>
       <c r="E59" s="1">
         <v>38.53910757882</v>
       </c>
       <c r="F59" t="s">
         <v>47</v>
       </c>
       <c r="G59">
         <v>0.86</v>
       </c>
       <c r="H59" s="1">
         <v>3420689.92</v>
       </c>
       <c r="I59" s="1">
-        <v>269529.46</v>
+        <v>221080.15</v>
       </c>
       <c r="J59" s="1">
-        <v>7.879388845628</v>
+        <v>6.4630280782656</v>
       </c>
       <c r="K59">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.47</v>
+      </c>
+      <c r="L59" t="s">
+        <v>170</v>
       </c>
       <c r="M59" s="1">
-        <v>3690219.38</v>
+        <v>3641770.07</v>
       </c>
       <c r="N59" s="1">
-        <v>3690219.38</v>
+        <v>3677425.49</v>
       </c>
       <c r="O59" s="1">
-        <v>2.08</v>
+        <v>2.05</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B60" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C60" s="1">
         <v>74184.0</v>
       </c>
       <c r="D60" s="1">
-        <v>11.62</v>
+        <v>13.185</v>
       </c>
       <c r="E60" s="1">
         <v>18.786497627521</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>1393657.54</v>
       </c>
       <c r="I60" s="1">
-        <v>-531639.46</v>
+        <v>-415541.5</v>
       </c>
       <c r="J60" s="1">
-        <v>-38.147065885354</v>
+        <v>-29.816614776109</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>862018.08</v>
+        <v>978116.04</v>
       </c>
       <c r="N60" s="1">
-        <v>862018.08</v>
+        <v>978116.04</v>
       </c>
       <c r="O60" s="1">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B61" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C61" s="1">
         <v>97366.0</v>
       </c>
       <c r="D61" s="1">
-        <v>197.1</v>
+        <v>181.45</v>
       </c>
       <c r="E61" s="1">
         <v>169.26291949962</v>
       </c>
       <c r="F61" t="s">
         <v>130</v>
       </c>
       <c r="G61">
         <v>7.47</v>
       </c>
       <c r="H61" s="1">
         <v>2214501.76</v>
       </c>
       <c r="I61" s="1">
-        <v>353583.56</v>
+        <v>149475.3</v>
       </c>
       <c r="J61" s="1">
-        <v>15.966731947867</v>
+        <v>6.7498388441109</v>
       </c>
       <c r="K61">
         <v>0.02</v>
       </c>
       <c r="L61" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="M61" s="1">
-        <v>2568085.32</v>
+        <v>2363977.06</v>
       </c>
       <c r="N61" s="1">
-        <v>2570219.33</v>
+        <v>2366110.88</v>
       </c>
       <c r="O61" s="1">
-        <v>1.45</v>
+        <v>1.32</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B62" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C62" s="1">
         <v>71299.0</v>
       </c>
       <c r="D62" s="1">
-        <v>7.31</v>
+        <v>8.53</v>
       </c>
       <c r="E62" s="1">
         <v>19.511494551116</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>1391150.05</v>
       </c>
       <c r="I62" s="1">
-        <v>-869954.36</v>
+        <v>-782969.58</v>
       </c>
       <c r="J62" s="1">
-        <v>-62.534904843658</v>
+        <v>-56.282180344241</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>521195.69</v>
+        <v>608180.47</v>
       </c>
       <c r="N62" s="1">
-        <v>521195.69</v>
+        <v>608180.47</v>
       </c>
       <c r="O62" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="B63" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="C63" s="1">
         <v>74562.0</v>
       </c>
       <c r="D63" s="1">
         <v>0.0</v>
       </c>
       <c r="E63" s="1">
         <v>0.0</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>0.0</v>
       </c>
       <c r="I63" s="1">
         <v>0.0</v>
       </c>
       <c r="J63" s="1">
         <v>0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
         <v>0.0</v>
       </c>
       <c r="N63" s="1">
         <v>0.0</v>
       </c>
       <c r="O63" s="1">
         <v>0.0</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="B64" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="C64" s="1">
         <v>74562.0</v>
       </c>
       <c r="D64" s="1">
         <v>0.0</v>
       </c>
       <c r="E64" s="1">
         <v>0.0</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>0.0</v>
       </c>
       <c r="I64" s="1">
         <v>0.0</v>
       </c>
       <c r="J64" s="1">
         <v>0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
         <v>0.0</v>
       </c>
       <c r="N64" s="1">
         <v>0.0</v>
       </c>
       <c r="O64" s="1">
         <v>0.0</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B65" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="C65" s="1">
-        <v>3015.0</v>
+        <v>3833.0</v>
       </c>
       <c r="D65" s="1">
-        <v>1074.69</v>
+        <v>1076.04</v>
       </c>
       <c r="E65" s="1">
-        <v>1069.7069784411</v>
+        <v>1071.3706365771</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>3225166.54</v>
+        <v>4106563.65</v>
       </c>
       <c r="I65" s="1">
-        <v>15023.81</v>
+        <v>17897.67</v>
       </c>
       <c r="J65" s="1">
-        <v>0.46583051801102</v>
+        <v>0.43583081927879</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>3240190.35</v>
+        <v>4124461.32</v>
       </c>
       <c r="N65" s="1">
-        <v>3240190.35</v>
+        <v>4124461.32</v>
       </c>
       <c r="O65" s="1">
-        <v>1.83</v>
+        <v>2.29</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>