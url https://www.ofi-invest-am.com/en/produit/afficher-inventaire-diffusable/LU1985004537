--- v5 (2026-09-01)
+++ v6 (2026-09-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LU1985004537</t>
   </si>
   <si>
@@ -169,62 +169,65 @@
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>13 527.16</t>
   </si>
   <si>
     <t>LU1704650164</t>
   </si>
   <si>
     <t>BEFESA SA</t>
   </si>
   <si>
+    <t>55 915.55</t>
+  </si>
+  <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>19 783.83</t>
@@ -256,69 +259,69 @@
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
-    <t>83 266.86</t>
+    <t>95 433.90</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>36 851.13</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
-    <t>27 563.36</t>
+    <t>27 812.98</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
@@ -370,90 +373,90 @@
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>82 188.63</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PLC</t>
   </si>
   <si>
-    <t>75 541.11</t>
+    <t>75 674.49</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>30 878.75</t>
+    <t>30 874.00</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
@@ -502,90 +505,93 @@
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>GB0007908733</t>
   </si>
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
+    <t>3 268.27</t>
+  </si>
+  <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>14 206.83</t>
+    <t>13 834.98</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>35 655.42</t>
+    <t>35 718.38</t>
   </si>
   <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
-    <t>2 133.82</t>
+    <t>2 133.49</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
   </si>
   <si>
     <t>FR0014014SF6</t>
   </si>
   <si>
     <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
   </si>
   <si>
     <t>FR0014014SG4</t>
   </si>
   <si>
     <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
@@ -918,3548 +924,3548 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1357916.0</v>
+      </c>
+      <c r="C2">
+        <v>19.63</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>26658923.89</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>26658923.89</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>6755.0</v>
+      </c>
+      <c r="C3">
+        <v>2135.69</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>14426608.66</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>14426608.66</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>821098.02</v>
+      </c>
+      <c r="C4">
+        <v>175.28</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>143925141.36</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>143925141.36</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>50.0</v>
+      </c>
+      <c r="C5">
+        <v>1540.47</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>77023.55</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>77023.55</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>14515.0</v>
+      </c>
+      <c r="C6">
+        <v>133.68</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>1940323.17</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1940323.17</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C7">
+        <v>121.58</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>12157.74</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>12157.74</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P65"/>
+  <dimension ref="A1:Z65"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O65" sqref="O65"/>
+      <selection activeCell="N65" sqref="N65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="1">
+        <v>13504.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>284.4</v>
+      </c>
+      <c r="D2" s="1">
+        <v>185.79711048578</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>2509004.18</v>
+      </c>
+      <c r="H2" s="1">
+        <v>1331533.42</v>
+      </c>
+      <c r="I2" s="1">
+        <v>53.070195363325</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>3840537.6</v>
+      </c>
+      <c r="M2" s="1">
+        <v>3840537.6</v>
+      </c>
+      <c r="N2" s="1">
+        <v>2.05</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>34</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="1">
+        <v>10940.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>174.5</v>
+      </c>
+      <c r="D3" s="1">
+        <v>172.63322760512</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1888607.51</v>
+      </c>
+      <c r="H3" s="1">
+        <v>20422.49</v>
+      </c>
+      <c r="I3" s="1">
+        <v>1.0813517309375</v>
+      </c>
+      <c r="J3">
+        <v>1.04</v>
+      </c>
+      <c r="K3" t="s">
+        <v>38</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1909030.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1920385.21</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>36</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="1">
+        <v>52899.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>70.84</v>
+      </c>
+      <c r="D4" s="1">
+        <v>53.141632545039</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>2811139.22</v>
+      </c>
+      <c r="H4" s="1">
+        <v>936225.94</v>
+      </c>
+      <c r="I4" s="1">
+        <v>33.304147063908</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>3747365.16</v>
+      </c>
+      <c r="M4" s="1">
+        <v>3747365.16</v>
+      </c>
+      <c r="N4" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>39</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="1">
+        <v>51402.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>34.06</v>
+      </c>
+      <c r="D5" s="1">
+        <v>41.854601377378</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>2151410.22</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-400658.1</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-18.623045306534</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1750752.12</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1750752.12</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>41</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="1">
+        <v>7069.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>1655.8</v>
+      </c>
+      <c r="D6" s="1">
+        <v>525.84801810723</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>3717219.64</v>
+      </c>
+      <c r="H6" s="1">
+        <v>7987630.56</v>
+      </c>
+      <c r="I6" s="1">
+        <v>214.88185616064</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>11704850.2</v>
+      </c>
+      <c r="M6" s="1">
+        <v>11704850.2</v>
+      </c>
+      <c r="N6" s="1">
+        <v>6.26</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>43</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1">
+        <v>45642.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>132.9</v>
+      </c>
+      <c r="D7" s="1">
+        <v>106.44088668332</v>
+      </c>
+      <c r="E7" t="s">
+        <v>47</v>
+      </c>
+      <c r="F7">
+        <v>0.86</v>
+      </c>
+      <c r="G7" s="1">
+        <v>5632872.65</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1395912.6</v>
+      </c>
+      <c r="I7" s="1">
+        <v>24.781540196901</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>7028785.25</v>
+      </c>
+      <c r="M7" s="1">
+        <v>7028785.25</v>
+      </c>
+      <c r="N7" s="1">
+        <v>3.76</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>45</v>
       </c>
-      <c r="B7" t="s">
-[...11 lines deleted...]
-      <c r="F7" t="s">
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="1">
+        <v>64573.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>42.81</v>
+      </c>
+      <c r="D8" s="1">
+        <v>34.371886856736</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>2219495.85</v>
+      </c>
+      <c r="H8" s="1">
+        <v>544874.28</v>
+      </c>
+      <c r="I8" s="1">
+        <v>24.549461536502</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2764370.13</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2764370.13</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="1">
+        <v>601207.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>11.998</v>
+      </c>
+      <c r="D9" s="1">
+        <v>4.5439133443223</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>2731832.51</v>
+      </c>
+      <c r="H9" s="1">
+        <v>4481449.08</v>
+      </c>
+      <c r="I9" s="1">
+        <v>164.04552854523</v>
+      </c>
+      <c r="J9">
+        <v>0.02</v>
+      </c>
+      <c r="K9" t="s">
+        <v>52</v>
+      </c>
+      <c r="L9" s="1">
+        <v>7213281.59</v>
+      </c>
+      <c r="M9" s="1">
+        <v>7226808.75</v>
+      </c>
+      <c r="N9" s="1">
+        <v>3.86</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="1">
+        <v>65783.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>33.35</v>
+      </c>
+      <c r="D10" s="1">
+        <v>40.562981469377</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>2668354.61</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-474491.56</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-17.78217775935</v>
+      </c>
+      <c r="J10">
+        <v>0.85</v>
+      </c>
+      <c r="K10" t="s">
+        <v>55</v>
+      </c>
+      <c r="L10" s="1">
+        <v>2193863.05</v>
+      </c>
+      <c r="M10" s="1">
+        <v>2249778.6</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="1">
+        <v>7262.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>67.3</v>
+      </c>
+      <c r="D11" s="1">
+        <v>96.837648030846</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>703235.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-214502.4</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-30.50223609462</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>488732.6</v>
+      </c>
+      <c r="M11" s="1">
+        <v>488732.6</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="1">
+        <v>35738.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>101.84</v>
+      </c>
+      <c r="D12" s="1">
+        <v>58.802834238066</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2101495.69</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1538062.23</v>
+      </c>
+      <c r="I12" s="1">
+        <v>73.188930975157</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>3639557.92</v>
+      </c>
+      <c r="M12" s="1">
+        <v>3639557.92</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.95</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="1">
+        <v>59025.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>25.54</v>
+      </c>
+      <c r="D13" s="1">
+        <v>26.259342481999</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1549957.69</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-42459.19</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-2.7393773568103</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1507498.5</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1507498.5</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="1">
+        <v>330955.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>12.72</v>
+      </c>
+      <c r="D14" s="1">
+        <v>2.9612341254853</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>980035.24</v>
+      </c>
+      <c r="H14" s="1">
+        <v>3229712.36</v>
+      </c>
+      <c r="I14" s="1">
+        <v>329.55063534246</v>
+      </c>
+      <c r="J14">
+        <v>0.06</v>
+      </c>
+      <c r="K14" t="s">
+        <v>64</v>
+      </c>
+      <c r="L14" s="1">
+        <v>4209747.6</v>
+      </c>
+      <c r="M14" s="1">
+        <v>4229531.43</v>
+      </c>
+      <c r="N14" s="1">
+        <v>2.26</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="1">
+        <v>9083.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>87.82</v>
+      </c>
+      <c r="D15" s="1">
+        <v>163.91826819333</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1488869.63</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-691200.57</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-46.42451938522</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>797669.06</v>
+      </c>
+      <c r="M15" s="1">
+        <v>797669.06</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="1">
+        <v>191082.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>6.765</v>
+      </c>
+      <c r="D16" s="1">
+        <v>6.6457061366324</v>
+      </c>
+      <c r="E16" t="s">
         <v>47</v>
       </c>
-      <c r="G7">
+      <c r="F16">
         <v>0.86</v>
       </c>
-      <c r="H7" s="1">
-[...108 lines deleted...]
-      <c r="K9">
+      <c r="G16" s="1">
+        <v>1479745.39</v>
+      </c>
+      <c r="H16" s="1">
+        <v>18138.69</v>
+      </c>
+      <c r="I16" s="1">
+        <v>1.2257980408373</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>1497884.08</v>
+      </c>
+      <c r="M16" s="1">
+        <v>1497884.08</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="1">
+        <v>36580.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="D17" s="1">
+        <v>52.197427829415</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1909381.91</v>
+      </c>
+      <c r="H17" s="1">
+        <v>947516.09</v>
+      </c>
+      <c r="I17" s="1">
+        <v>49.624231016204</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>2856898.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>2856898.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="1">
+        <v>121832.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>17.685</v>
+      </c>
+      <c r="D18" s="1">
+        <v>12.689021111038</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1545928.82</v>
+      </c>
+      <c r="H18" s="1">
+        <v>608670.1</v>
+      </c>
+      <c r="I18" s="1">
+        <v>39.372453124976</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>2154598.92</v>
+      </c>
+      <c r="M18" s="1">
+        <v>2154598.92</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="1">
+        <v>34037.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>66.64</v>
+      </c>
+      <c r="D19" s="1">
+        <v>56.937115785763</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1937968.61</v>
+      </c>
+      <c r="H19" s="1">
+        <v>330257.07</v>
+      </c>
+      <c r="I19" s="1">
+        <v>17.041404504483</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>2268225.68</v>
+      </c>
+      <c r="M19" s="1">
+        <v>2268225.68</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="1">
+        <v>51765.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D20" s="1">
+        <v>22.008320293635</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1139260.7</v>
+      </c>
+      <c r="H20" s="1">
+        <v>212841.1</v>
+      </c>
+      <c r="I20" s="1">
+        <v>18.682387622078</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1352101.8</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1352101.8</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="1">
+        <v>27860.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>76.66</v>
+      </c>
+      <c r="D21" s="1">
+        <v>143.05733847811</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>3985577.45</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-1849829.85</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-46.413095045989</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2135747.6</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2135747.6</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="1">
+        <v>106963.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>16.03</v>
+      </c>
+      <c r="D22" s="1">
+        <v>24.794760898628</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2652122.01</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-937505.12</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-35.349245489652</v>
+      </c>
+      <c r="J22">
+        <v>0.89</v>
+      </c>
+      <c r="K22" t="s">
+        <v>81</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1714616.89</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1810050.79</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" s="1">
+        <v>23238.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>70.26</v>
+      </c>
+      <c r="D23" s="1">
+        <v>61.340009897582</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1425419.15</v>
+      </c>
+      <c r="H23" s="1">
+        <v>207282.73</v>
+      </c>
+      <c r="I23" s="1">
+        <v>14.541879137796</v>
+      </c>
+      <c r="J23">
+        <v>1.59</v>
+      </c>
+      <c r="K23" t="s">
+        <v>84</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1632701.88</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1669553.01</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" s="1">
+        <v>322229.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>14.514</v>
+      </c>
+      <c r="D24" s="1">
+        <v>9.9763993619445</v>
+      </c>
+      <c r="E24" t="s">
+        <v>47</v>
+      </c>
+      <c r="F24">
+        <v>0.86</v>
+      </c>
+      <c r="G24" s="1">
+        <v>3697517.81</v>
+      </c>
+      <c r="H24" s="1">
+        <v>1721771.91</v>
+      </c>
+      <c r="I24" s="1">
+        <v>46.565615055144</v>
+      </c>
+      <c r="J24">
+        <v>0.09</v>
+      </c>
+      <c r="K24" t="s">
+        <v>87</v>
+      </c>
+      <c r="L24" s="1">
+        <v>5419289.72</v>
+      </c>
+      <c r="M24" s="1">
+        <v>5447102.7</v>
+      </c>
+      <c r="N24" s="1">
+        <v>2.91</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" s="1">
+        <v>55316.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>85.94</v>
+      </c>
+      <c r="D25" s="1">
+        <v>27.247622206956</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>1507229.47</v>
+      </c>
+      <c r="H25" s="1">
+        <v>3246627.57</v>
+      </c>
+      <c r="I25" s="1">
+        <v>215.40366842748</v>
+      </c>
+      <c r="J25">
+        <v>0.23</v>
+      </c>
+      <c r="K25" t="s">
+        <v>90</v>
+      </c>
+      <c r="L25" s="1">
+        <v>4753857.04</v>
+      </c>
+      <c r="M25" s="1">
+        <v>4766369.01</v>
+      </c>
+      <c r="N25" s="1">
+        <v>2.55</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" s="1">
+        <v>352496.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>6.234</v>
+      </c>
+      <c r="D26" s="1">
+        <v>5.4835129476647</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1932916.38</v>
+      </c>
+      <c r="H26" s="1">
+        <v>264543.68</v>
+      </c>
+      <c r="I26" s="1">
+        <v>13.686245444306</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>2197460.06</v>
+      </c>
+      <c r="M26" s="1">
+        <v>2197460.06</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>94</v>
+      </c>
+      <c r="B27" s="1">
+        <v>27395.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>121.55</v>
+      </c>
+      <c r="D27" s="1">
+        <v>57.840116444607</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1584529.99</v>
+      </c>
+      <c r="H27" s="1">
+        <v>1745332.26</v>
+      </c>
+      <c r="I27" s="1">
+        <v>110.14826295588</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>3329862.25</v>
+      </c>
+      <c r="M27" s="1">
+        <v>3329862.25</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.78</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>96</v>
+      </c>
+      <c r="B28" s="1">
+        <v>72131.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>35.9</v>
+      </c>
+      <c r="D28" s="1">
+        <v>23.909993206804</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1724651.72</v>
+      </c>
+      <c r="H28" s="1">
+        <v>864851.18</v>
+      </c>
+      <c r="I28" s="1">
+        <v>50.146424925724</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>2589502.9</v>
+      </c>
+      <c r="M28" s="1">
+        <v>2589502.9</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>98</v>
+      </c>
+      <c r="B29" s="1">
+        <v>643084.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>4.361</v>
+      </c>
+      <c r="D29" s="1">
+        <v>4.1050863495282</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2639915.35</v>
+      </c>
+      <c r="H29" s="1">
+        <v>164573.97</v>
+      </c>
+      <c r="I29" s="1">
+        <v>6.2340623914324</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2804489.32</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2804489.32</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>100</v>
+      </c>
+      <c r="B30" s="1">
+        <v>17110.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>165.7</v>
+      </c>
+      <c r="D30" s="1">
+        <v>119.90520338983</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2051578.03</v>
+      </c>
+      <c r="H30" s="1">
+        <v>783548.97</v>
+      </c>
+      <c r="I30" s="1">
+        <v>38.19250150578</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2835127.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2835127.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>102</v>
+      </c>
+      <c r="B31" s="1">
+        <v>139624.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>2.015</v>
+      </c>
+      <c r="D31" s="1">
+        <v>8.629102231708</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1204829.77</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-923487.41</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-76.648787488045</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>281342.36</v>
+      </c>
+      <c r="M31" s="1">
+        <v>281342.36</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>104</v>
+      </c>
+      <c r="B32" s="1">
+        <v>10247.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D32" s="1">
+        <v>323.96093588367</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>3319627.71</v>
+      </c>
+      <c r="H32" s="1">
+        <v>554762.99</v>
+      </c>
+      <c r="I32" s="1">
+        <v>16.711602579074</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>3874390.7</v>
+      </c>
+      <c r="M32" s="1">
+        <v>3874390.7</v>
+      </c>
+      <c r="N32" s="1">
+        <v>2.07</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>106</v>
+      </c>
+      <c r="B33" s="1">
+        <v>7776.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D33" s="1">
+        <v>696.11158307613</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>5412963.67</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-1669986.07</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-30.851603147745</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>3742977.6</v>
+      </c>
+      <c r="M33" s="1">
+        <v>3742977.6</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>108</v>
+      </c>
+      <c r="B34" s="1">
+        <v>20487.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>133.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>178.60650021965</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>3659111.37</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-934340.37</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-25.534625091228</v>
+      </c>
+      <c r="J34">
+        <v>1.31</v>
+      </c>
+      <c r="K34" t="s">
+        <v>109</v>
+      </c>
+      <c r="L34" s="1">
+        <v>2724771.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>2751670.36</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>111</v>
+      </c>
+      <c r="B35" s="1">
+        <v>55509.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>33.37</v>
+      </c>
+      <c r="D35" s="1">
+        <v>29.041819885064</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1612082.38</v>
+      </c>
+      <c r="H35" s="1">
+        <v>240252.95</v>
+      </c>
+      <c r="I35" s="1">
+        <v>14.903267536489</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1852335.33</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1852335.33</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>113</v>
+      </c>
+      <c r="B36" s="1">
+        <v>28338.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>51.22</v>
+      </c>
+      <c r="D36" s="1">
+        <v>53.365897028725</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1512282.79</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-60810.43</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-4.0211017676132</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1451472.36</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1451472.36</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>115</v>
+      </c>
+      <c r="B37" s="1">
+        <v>6094.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>478.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>232.40436823105</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1416272.22</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1496659.78</v>
+      </c>
+      <c r="I37" s="1">
+        <v>105.67599638437</v>
+      </c>
+      <c r="J37">
+        <v>13.49</v>
+      </c>
+      <c r="K37" t="s">
+        <v>116</v>
+      </c>
+      <c r="L37" s="1">
+        <v>2912932.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>2995120.63</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>118</v>
+      </c>
+      <c r="B38" s="1">
+        <v>203195.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>12.21</v>
+      </c>
+      <c r="D38" s="1">
+        <v>9.6436722360294</v>
+      </c>
+      <c r="E38" t="s">
+        <v>47</v>
+      </c>
+      <c r="F38">
+        <v>0.86</v>
+      </c>
+      <c r="G38" s="1">
+        <v>2313644.58</v>
+      </c>
+      <c r="H38" s="1">
+        <v>561232.68</v>
+      </c>
+      <c r="I38" s="1">
+        <v>24.257514955041</v>
+      </c>
+      <c r="J38">
+        <v>0.37</v>
+      </c>
+      <c r="K38" t="s">
+        <v>119</v>
+      </c>
+      <c r="L38" s="1">
+        <v>2874877.26</v>
+      </c>
+      <c r="M38" s="1">
+        <v>2950551.75</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>121</v>
+      </c>
+      <c r="B39" s="1">
+        <v>36613.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>79.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>114.77446863136</v>
+      </c>
+      <c r="E39" t="s">
+        <v>122</v>
+      </c>
+      <c r="F39">
+        <v>0.92</v>
+      </c>
+      <c r="G39" s="1">
+        <v>4095674.84</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-966682.94</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-23.602531396267</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>3128991.9</v>
+      </c>
+      <c r="M39" s="1">
+        <v>3128991.9</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>124</v>
+      </c>
+      <c r="B40" s="1">
+        <v>12575.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>159.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>79.332385685885</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>997604.75</v>
+      </c>
+      <c r="H40" s="1">
+        <v>1001820.25</v>
+      </c>
+      <c r="I40" s="1">
+        <v>100.42256214197</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1999425.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1999425.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>126</v>
+      </c>
+      <c r="B41" s="1">
+        <v>41230.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>48.84</v>
+      </c>
+      <c r="D41" s="1">
+        <v>11.029391219985</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>454741.8</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1558931.4</v>
+      </c>
+      <c r="I41" s="1">
+        <v>342.81682484434</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>2013673.2</v>
+      </c>
+      <c r="M41" s="1">
+        <v>2013673.2</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>128</v>
+      </c>
+      <c r="B42" s="1">
+        <v>47987.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>120.28</v>
+      </c>
+      <c r="D42" s="1">
+        <v>82.958456456957</v>
+      </c>
+      <c r="E42" t="s">
+        <v>122</v>
+      </c>
+      <c r="F42">
+        <v>0.92</v>
+      </c>
+      <c r="G42" s="1">
+        <v>3880516.5</v>
+      </c>
+      <c r="H42" s="1">
+        <v>2363428.26</v>
+      </c>
+      <c r="I42" s="1">
+        <v>60.904991899918</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>6243944.76</v>
+      </c>
+      <c r="M42" s="1">
+        <v>6243944.76</v>
+      </c>
+      <c r="N42" s="1">
+        <v>3.34</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>130</v>
+      </c>
+      <c r="B43" s="1">
+        <v>66534.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>299.95</v>
+      </c>
+      <c r="D43" s="1">
+        <v>810.80089082274</v>
+      </c>
+      <c r="E43" t="s">
+        <v>131</v>
+      </c>
+      <c r="F43">
+        <v>7.47</v>
+      </c>
+      <c r="G43" s="1">
+        <v>7232428.19</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-4562468.86</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-63.083500314712</v>
+      </c>
+      <c r="J43">
+        <v>0.46</v>
+      </c>
+      <c r="K43" t="s">
+        <v>132</v>
+      </c>
+      <c r="L43" s="1">
+        <v>2669959.33</v>
+      </c>
+      <c r="M43" s="1">
+        <v>2700833.33</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>134</v>
+      </c>
+      <c r="B44" s="1">
+        <v>118974.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>4.634</v>
+      </c>
+      <c r="D44" s="1">
+        <v>8.6889933935146</v>
+      </c>
+      <c r="E44" t="s">
+        <v>47</v>
+      </c>
+      <c r="F44">
+        <v>0.86</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1205285.51</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-566435.77</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-46.99598271948</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>638849.74</v>
+      </c>
+      <c r="M44" s="1">
+        <v>638849.74</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>136</v>
+      </c>
+      <c r="B45" s="1">
+        <v>315380.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>10.135</v>
+      </c>
+      <c r="D45" s="1">
+        <v>9.7300750206101</v>
+      </c>
+      <c r="E45" t="s">
+        <v>47</v>
+      </c>
+      <c r="F45">
+        <v>0.86</v>
+      </c>
+      <c r="G45" s="1">
+        <v>3563311.85</v>
+      </c>
+      <c r="H45" s="1">
+        <v>140496.69</v>
+      </c>
+      <c r="I45" s="1">
+        <v>3.9428682055992</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>3703808.54</v>
+      </c>
+      <c r="M45" s="1">
+        <v>3703808.54</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.98</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>138</v>
+      </c>
+      <c r="B46" s="1">
+        <v>23695.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>154.7</v>
+      </c>
+      <c r="D46" s="1">
+        <v>29.605464021946</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>701501.47</v>
+      </c>
+      <c r="H46" s="1">
+        <v>2964115.03</v>
+      </c>
+      <c r="I46" s="1">
+        <v>422.53867693249</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>3665616.5</v>
+      </c>
+      <c r="M46" s="1">
+        <v>3665616.5</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>140</v>
+      </c>
+      <c r="B47" s="1">
+        <v>113879.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>15.18</v>
+      </c>
+      <c r="D47" s="1">
+        <v>17.915012688907</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>2040143.73</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-311460.51</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-15.266596437301</v>
+      </c>
+      <c r="J47">
+        <v>0.04</v>
+      </c>
+      <c r="K47" t="s">
+        <v>141</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1728683.22</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1732782.86</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>143</v>
+      </c>
+      <c r="B48" s="1">
+        <v>32143.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>72.49</v>
+      </c>
+      <c r="D48" s="1">
+        <v>97.685278909871</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>3139897.92</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-809851.85</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-25.792298687213</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2330046.07</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2330046.07</v>
+      </c>
+      <c r="N48" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>145</v>
+      </c>
+      <c r="B49" s="1">
+        <v>21335.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>132.22</v>
+      </c>
+      <c r="D49" s="1">
+        <v>93.535460042184</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>1995579.04</v>
+      </c>
+      <c r="H49" s="1">
+        <v>825334.66</v>
+      </c>
+      <c r="I49" s="1">
+        <v>41.358154373079</v>
+      </c>
+      <c r="J49">
+        <v>1.64</v>
+      </c>
+      <c r="K49" t="s">
+        <v>146</v>
+      </c>
+      <c r="L49" s="1">
+        <v>2820913.7</v>
+      </c>
+      <c r="M49" s="1">
+        <v>2855824.41</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>148</v>
+      </c>
+      <c r="B50" s="1">
+        <v>20915.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D50" s="1">
+        <v>145.20059909156</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>3036870.53</v>
+      </c>
+      <c r="H50" s="1">
+        <v>3085995.72</v>
+      </c>
+      <c r="I50" s="1">
+        <v>101.61762543101</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>6122866.25</v>
+      </c>
+      <c r="M50" s="1">
+        <v>6122866.25</v>
+      </c>
+      <c r="N50" s="1">
+        <v>3.27</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>150</v>
+      </c>
+      <c r="B51" s="1">
+        <v>26747.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>169.14</v>
+      </c>
+      <c r="D51" s="1">
+        <v>14.72990914869</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>393980.88</v>
+      </c>
+      <c r="H51" s="1">
+        <v>4130006.7</v>
+      </c>
+      <c r="I51" s="1">
+        <v>1048.2759214102</v>
+      </c>
+      <c r="J51">
+        <v>0.08</v>
+      </c>
+      <c r="K51" t="s">
+        <v>151</v>
+      </c>
+      <c r="L51" s="1">
+        <v>4523987.58</v>
+      </c>
+      <c r="M51" s="1">
+        <v>4526117.31</v>
+      </c>
+      <c r="N51" s="1">
+        <v>2.42</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>153</v>
+      </c>
+      <c r="B52" s="1">
+        <v>18318.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>279.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>115.59523801725</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2117473.57</v>
+      </c>
+      <c r="H52" s="1">
+        <v>2993248.43</v>
+      </c>
+      <c r="I52" s="1">
+        <v>141.35942343781</v>
+      </c>
+      <c r="J52">
+        <v>4.22</v>
+      </c>
+      <c r="K52" t="s">
+        <v>154</v>
+      </c>
+      <c r="L52" s="1">
+        <v>5110722.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>5187950.86</v>
+      </c>
+      <c r="N52" s="1">
+        <v>2.77</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>156</v>
+      </c>
+      <c r="B53" s="1">
+        <v>9820.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>163.6</v>
+      </c>
+      <c r="D53" s="1">
+        <v>256.81218839104</v>
+      </c>
+      <c r="E53" t="s">
+        <v>122</v>
+      </c>
+      <c r="F53">
+        <v>0.92</v>
+      </c>
+      <c r="G53" s="1">
+        <v>2457561.31</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-719613.14</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-29.281594606484</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>1737948.17</v>
+      </c>
+      <c r="M53" s="1">
+        <v>1737948.17</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>158</v>
+      </c>
+      <c r="B54" s="1">
+        <v>32617.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>51.1</v>
+      </c>
+      <c r="D54" s="1">
+        <v>22.292380047215</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>727110.56</v>
+      </c>
+      <c r="H54" s="1">
+        <v>939618.14</v>
+      </c>
+      <c r="I54" s="1">
+        <v>129.22630913241</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1666728.7</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1666728.7</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>160</v>
+      </c>
+      <c r="B55" s="1">
+        <v>105731.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>23.47</v>
+      </c>
+      <c r="D55" s="1">
+        <v>18.689683252783</v>
+      </c>
+      <c r="E55" t="s">
+        <v>47</v>
+      </c>
+      <c r="F55">
+        <v>0.86</v>
+      </c>
+      <c r="G55" s="1">
+        <v>2338901.63</v>
+      </c>
+      <c r="H55" s="1">
+        <v>536549.93</v>
+      </c>
+      <c r="I55" s="1">
+        <v>22.940252087472</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>2875451.56</v>
+      </c>
+      <c r="M55" s="1">
+        <v>2875451.56</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>162</v>
+      </c>
+      <c r="B56" s="1">
+        <v>48898.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>69.39</v>
+      </c>
+      <c r="D56" s="1">
+        <v>33.829820033539</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1654210.54</v>
+      </c>
+      <c r="H56" s="1">
+        <v>1738821.68</v>
+      </c>
+      <c r="I56" s="1">
+        <v>105.11489547153</v>
+      </c>
+      <c r="J56">
+        <v>0.07</v>
+      </c>
+      <c r="K56" t="s">
+        <v>163</v>
+      </c>
+      <c r="L56" s="1">
+        <v>3393032.22</v>
+      </c>
+      <c r="M56" s="1">
+        <v>3396300.49</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.82</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>165</v>
+      </c>
+      <c r="B57" s="1">
+        <v>2804.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>890.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>700.79802068474</v>
+      </c>
+      <c r="E57" t="s">
+        <v>122</v>
+      </c>
+      <c r="F57">
+        <v>0.92</v>
+      </c>
+      <c r="G57" s="1">
+        <v>2110295.96</v>
+      </c>
+      <c r="H57" s="1">
+        <v>589370.11</v>
+      </c>
+      <c r="I57" s="1">
+        <v>27.928315325022</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>2699666.07</v>
+      </c>
+      <c r="M57" s="1">
+        <v>2699666.07</v>
+      </c>
+      <c r="N57" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>167</v>
+      </c>
+      <c r="B58" s="1">
+        <v>117073.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>97.5</v>
+      </c>
+      <c r="D58" s="1">
+        <v>164.5256429749</v>
+      </c>
+      <c r="E58" t="s">
+        <v>168</v>
+      </c>
+      <c r="F58">
+        <v>11.07</v>
+      </c>
+      <c r="G58" s="1">
+        <v>1789092.2</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-758225.4</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-42.380454176705</v>
+      </c>
+      <c r="J58">
+        <v>0.12</v>
+      </c>
+      <c r="K58" t="s">
+        <v>169</v>
+      </c>
+      <c r="L58" s="1">
+        <v>1030866.8</v>
+      </c>
+      <c r="M58" s="1">
+        <v>1044701.78</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>171</v>
+      </c>
+      <c r="B59" s="1">
+        <v>76186.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>43.925</v>
+      </c>
+      <c r="D59" s="1">
+        <v>38.53910757882</v>
+      </c>
+      <c r="E59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F59">
+        <v>0.86</v>
+      </c>
+      <c r="G59" s="1">
+        <v>3420689.92</v>
+      </c>
+      <c r="H59" s="1">
+        <v>457040.11</v>
+      </c>
+      <c r="I59" s="1">
+        <v>13.361050568419</v>
+      </c>
+      <c r="J59">
+        <v>0.47</v>
+      </c>
+      <c r="K59" t="s">
+        <v>172</v>
+      </c>
+      <c r="L59" s="1">
+        <v>3877730.03</v>
+      </c>
+      <c r="M59" s="1">
+        <v>3913448.41</v>
+      </c>
+      <c r="N59" s="1">
+        <v>2.09</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>174</v>
+      </c>
+      <c r="B60" s="1">
+        <v>74184.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>13.965</v>
+      </c>
+      <c r="D60" s="1">
+        <v>18.786497627521</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1393657.54</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-357677.98</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-25.664696651374</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>1035979.56</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1035979.56</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>176</v>
+      </c>
+      <c r="B61" s="1">
+        <v>97366.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>184.15</v>
+      </c>
+      <c r="D61" s="1">
+        <v>169.26291949962</v>
+      </c>
+      <c r="E61" t="s">
+        <v>131</v>
+      </c>
+      <c r="F61">
+        <v>7.47</v>
+      </c>
+      <c r="G61" s="1">
+        <v>2214501.76</v>
+      </c>
+      <c r="H61" s="1">
+        <v>184282.54</v>
+      </c>
+      <c r="I61" s="1">
+        <v>8.3216253573896</v>
+      </c>
+      <c r="J61">
         <v>0.02</v>
       </c>
-      <c r="L9" t="s">
-[...2599 lines deleted...]
-      <c r="L61" t="s">
+      <c r="K61" t="s">
+        <v>177</v>
+      </c>
+      <c r="L61" s="1">
+        <v>2398784.3</v>
+      </c>
+      <c r="M61" s="1">
+        <v>2400917.79</v>
+      </c>
+      <c r="N61" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
         <v>175</v>
       </c>
-      <c r="M61" s="1">
-[...12 lines deleted...]
-    <row r="62" spans="1:16">
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>179</v>
+      </c>
+      <c r="B62" s="1">
+        <v>71299.0</v>
       </c>
       <c r="C62" s="1">
-        <v>71299.0</v>
+        <v>7.13</v>
       </c>
       <c r="D62" s="1">
-        <v>8.53</v>
-[...1 lines deleted...]
-      <c r="E62" s="1">
         <v>19.511494551116</v>
       </c>
-      <c r="F62" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1391150.05</v>
       </c>
       <c r="H62" s="1">
-        <v>1391150.05</v>
+        <v>-882788.18</v>
       </c>
       <c r="I62" s="1">
-        <v>-782969.58</v>
-[...2 lines deleted...]
-        <v>-56.282180344241</v>
+        <v>-63.457437966523</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
-      <c r="L62">
-        <v>0.0</v>
+      <c r="L62" s="1">
+        <v>508361.87</v>
       </c>
       <c r="M62" s="1">
-        <v>608180.47</v>
+        <v>508361.87</v>
       </c>
       <c r="N62" s="1">
-        <v>608180.47</v>
-[...8 lines deleted...]
-    <row r="63" spans="1:16">
+        <v>0.27</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>181</v>
+      </c>
+      <c r="B63" s="1">
+        <v>74562.0</v>
       </c>
       <c r="C63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>183</v>
+      </c>
+      <c r="B64" s="1">
         <v>74562.0</v>
       </c>
-      <c r="D63" s="1">
-[...17 lines deleted...]
-      <c r="J63" s="1">
+      <c r="C64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I64" s="1">
         <v>0</v>
       </c>
-      <c r="K63">
-[...47 lines deleted...]
-        <v>0</v>
+      <c r="J64">
+        <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
-      <c r="L64">
+      <c r="L64" s="1">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
         <v>0.0</v>
       </c>
       <c r="N64" s="1">
         <v>0.0</v>
       </c>
-      <c r="O64" s="1">
-[...6 lines deleted...]
-    <row r="65" spans="1:16">
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>185</v>
+      </c>
+      <c r="B65" s="1">
+        <v>3207.0</v>
       </c>
       <c r="C65" s="1">
-        <v>3833.0</v>
+        <v>1077.41</v>
       </c>
       <c r="D65" s="1">
-        <v>1076.04</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>1074.3834112878</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>3445547.6</v>
       </c>
       <c r="H65" s="1">
-        <v>4106563.65</v>
+        <v>9706.27</v>
       </c>
       <c r="I65" s="1">
-        <v>17897.67</v>
-[...2 lines deleted...]
-        <v>0.43583081927879</v>
+        <v>0.28170471364262</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
-      <c r="L65">
-        <v>0.0</v>
+      <c r="L65" s="1">
+        <v>3455253.87</v>
       </c>
       <c r="M65" s="1">
-        <v>4124461.32</v>
+        <v>3455253.87</v>
       </c>
       <c r="N65" s="1">
-        <v>4124461.32</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>1.85</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">