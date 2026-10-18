--- v6 (2026-09-23)
+++ v7 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LU1985004537</t>
   </si>
   <si>
@@ -124,50 +124,53 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
+    <t>13 973.41</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>11 355.21</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
@@ -181,53 +184,50 @@
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>13 527.16</t>
   </si>
   <si>
     <t>LU1704650164</t>
   </si>
   <si>
     <t>BEFESA SA</t>
   </si>
   <si>
-    <t>55 915.55</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>19 783.83</t>
@@ -277,53 +277,50 @@
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>95 433.90</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>36 851.13</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
-    <t>27 812.98</t>
-[...1 lines deleted...]
-  <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
@@ -373,117 +370,117 @@
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>82 188.63</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PLC</t>
   </si>
   <si>
-    <t>75 674.49</t>
+    <t>76 749.84</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>30 874.00</t>
+    <t>30 869.23</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
   <si>
-    <t>4 099.64</t>
+    <t>16 398.57</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>34 910.71</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
@@ -505,93 +502,87 @@
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>GB0007908733</t>
   </si>
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
-    <t>3 268.27</t>
-[...1 lines deleted...]
-  <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>13 834.98</t>
+    <t>13 866.64</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>35 718.38</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
-    <t>2 133.49</t>
+    <t>2 133.16</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
   </si>
   <si>
     <t>FR0014014SF6</t>
   </si>
   <si>
     <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
   </si>
   <si>
     <t>FR0014014SG4</t>
   </si>
   <si>
     <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
@@ -976,211 +967,211 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>1357916.0</v>
+        <v>1356631.0</v>
       </c>
       <c r="C2">
-        <v>19.63</v>
+        <v>19.31</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>26658923.89</v>
+        <v>26193555.38</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>26658923.89</v>
+        <v>26193555.38</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>6755.0</v>
       </c>
       <c r="C3">
-        <v>2135.69</v>
+        <v>2102.06</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>14426608.66</v>
+        <v>14199381.98</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>14426608.66</v>
+        <v>14199381.98</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>821098.02</v>
+        <v>824585.02</v>
       </c>
       <c r="C4">
-        <v>175.28</v>
+        <v>172.42</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>143925141.36</v>
+        <v>142177903.51</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>143925141.36</v>
+        <v>142177903.51</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>50.0</v>
       </c>
       <c r="C5">
-        <v>1540.47</v>
+        <v>1515.79</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>77023.55</v>
+        <v>75789.62</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>77023.55</v>
+        <v>75789.62</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
-        <v>14515.0</v>
+        <v>15270.0</v>
       </c>
       <c r="C6">
-        <v>133.68</v>
+        <v>131.57</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>1940323.17</v>
+        <v>2009029.42</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>1940323.17</v>
+        <v>2009029.42</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>100.0</v>
       </c>
       <c r="C7">
-        <v>121.58</v>
+        <v>119.62</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>12157.74</v>
+        <v>11961.81</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>12157.74</v>
+        <v>11961.81</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1232,3240 +1223,3240 @@
       </c>
       <c r="L1" t="s">
         <v>30</v>
       </c>
       <c r="M1" t="s">
         <v>31</v>
       </c>
       <c r="N1" t="s">
         <v>32</v>
       </c>
       <c r="O1" t="s">
         <v>33</v>
       </c>
       <c r="Z1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="1">
         <v>13504.0</v>
       </c>
       <c r="C2" s="1">
-        <v>284.4</v>
+        <v>244.8</v>
       </c>
       <c r="D2" s="1">
         <v>185.79711048578</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>2509004.18</v>
       </c>
       <c r="H2" s="1">
-        <v>1331533.42</v>
+        <v>796775.02</v>
       </c>
       <c r="I2" s="1">
-        <v>53.070195363325</v>
+        <v>31.75662385704</v>
       </c>
       <c r="J2">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.03</v>
+      </c>
+      <c r="K2" t="s">
+        <v>36</v>
       </c>
       <c r="L2" s="1">
-        <v>3840537.6</v>
+        <v>3305779.2</v>
       </c>
       <c r="M2" s="1">
-        <v>3840537.6</v>
+        <v>3319752.61</v>
       </c>
       <c r="N2" s="1">
-        <v>2.05</v>
+        <v>1.8</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B3" s="1">
         <v>10940.0</v>
       </c>
       <c r="C3" s="1">
-        <v>174.5</v>
+        <v>181.1</v>
       </c>
       <c r="D3" s="1">
         <v>172.63322760512</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>1888607.51</v>
       </c>
       <c r="H3" s="1">
-        <v>20422.49</v>
+        <v>92626.49</v>
       </c>
       <c r="I3" s="1">
-        <v>1.0813517309375</v>
+        <v>4.9044859511334</v>
       </c>
       <c r="J3">
         <v>1.04</v>
       </c>
       <c r="K3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L3" s="1">
-        <v>1909030.0</v>
+        <v>1981234.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1920385.21</v>
+        <v>1992589.21</v>
       </c>
       <c r="N3" s="1">
-        <v>1.03</v>
+        <v>1.08</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B4" s="1">
         <v>52899.0</v>
       </c>
       <c r="C4" s="1">
-        <v>70.84</v>
+        <v>71.1</v>
       </c>
       <c r="D4" s="1">
         <v>53.141632545039</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>2811139.22</v>
       </c>
       <c r="H4" s="1">
-        <v>936225.94</v>
+        <v>949979.68</v>
       </c>
       <c r="I4" s="1">
-        <v>33.304147063908</v>
+        <v>33.79340564997</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>3747365.16</v>
+        <v>3761118.9</v>
       </c>
       <c r="M4" s="1">
-        <v>3747365.16</v>
+        <v>3761118.9</v>
       </c>
       <c r="N4" s="1">
-        <v>2.0</v>
+        <v>2.04</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B5" s="1">
         <v>51402.0</v>
       </c>
       <c r="C5" s="1">
-        <v>34.06</v>
+        <v>34.66</v>
       </c>
       <c r="D5" s="1">
         <v>41.854601377378</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>2151410.22</v>
       </c>
       <c r="H5" s="1">
-        <v>-400658.1</v>
+        <v>-369816.9</v>
       </c>
       <c r="I5" s="1">
-        <v>-18.623045306534</v>
+        <v>-17.189511166308</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>1750752.12</v>
+        <v>1781593.32</v>
       </c>
       <c r="M5" s="1">
-        <v>1750752.12</v>
+        <v>1781593.32</v>
       </c>
       <c r="N5" s="1">
-        <v>0.94</v>
+        <v>0.96</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B6" s="1">
         <v>7069.0</v>
       </c>
       <c r="C6" s="1">
-        <v>1655.8</v>
+        <v>1537.0</v>
       </c>
       <c r="D6" s="1">
         <v>525.84801810723</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>3717219.64</v>
       </c>
       <c r="H6" s="1">
-        <v>7987630.56</v>
+        <v>7147833.36</v>
       </c>
       <c r="I6" s="1">
-        <v>214.88185616064</v>
+        <v>192.28977709802</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>11704850.2</v>
+        <v>10865053.0</v>
       </c>
       <c r="M6" s="1">
-        <v>11704850.2</v>
+        <v>10865053.0</v>
       </c>
       <c r="N6" s="1">
-        <v>6.26</v>
+        <v>5.88</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B7" s="1">
         <v>45642.0</v>
       </c>
       <c r="C7" s="1">
-        <v>132.9</v>
+        <v>125.94</v>
       </c>
       <c r="D7" s="1">
         <v>106.44088668332</v>
       </c>
       <c r="E7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F7">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G7" s="1">
         <v>5632872.65</v>
       </c>
       <c r="H7" s="1">
-        <v>1395912.6</v>
+        <v>1122463.85</v>
       </c>
       <c r="I7" s="1">
-        <v>24.781540196901</v>
+        <v>19.927023381223</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>7028785.25</v>
+        <v>6755336.5</v>
       </c>
       <c r="M7" s="1">
-        <v>7028785.25</v>
+        <v>6755336.5</v>
       </c>
       <c r="N7" s="1">
-        <v>3.76</v>
+        <v>3.66</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B8" s="1">
         <v>64573.0</v>
       </c>
       <c r="C8" s="1">
-        <v>42.81</v>
+        <v>44.8</v>
       </c>
       <c r="D8" s="1">
         <v>34.371886856736</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>2219495.85</v>
       </c>
       <c r="H8" s="1">
-        <v>544874.28</v>
+        <v>673374.55</v>
       </c>
       <c r="I8" s="1">
-        <v>24.549461536502</v>
+        <v>30.339076777278</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>2764370.13</v>
+        <v>2892870.4</v>
       </c>
       <c r="M8" s="1">
-        <v>2764370.13</v>
+        <v>2892870.4</v>
       </c>
       <c r="N8" s="1">
-        <v>1.48</v>
+        <v>1.57</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B9" s="1">
         <v>601207.0</v>
       </c>
       <c r="C9" s="1">
-        <v>11.998</v>
+        <v>11.814</v>
       </c>
       <c r="D9" s="1">
         <v>4.5439133443223</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>2731832.51</v>
       </c>
       <c r="H9" s="1">
-        <v>4481449.08</v>
+        <v>4370826.99</v>
       </c>
       <c r="I9" s="1">
-        <v>164.04552854523</v>
+        <v>159.99615547441</v>
       </c>
       <c r="J9">
         <v>0.02</v>
       </c>
       <c r="K9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L9" s="1">
-        <v>7213281.59</v>
+        <v>7102659.5</v>
       </c>
       <c r="M9" s="1">
-        <v>7226808.75</v>
+        <v>7116186.66</v>
       </c>
       <c r="N9" s="1">
-        <v>3.86</v>
+        <v>3.85</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" s="1">
         <v>65783.0</v>
       </c>
       <c r="C10" s="1">
-        <v>33.35</v>
+        <v>34.65</v>
       </c>
       <c r="D10" s="1">
         <v>40.562981469377</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>2668354.61</v>
       </c>
       <c r="H10" s="1">
-        <v>-474491.56</v>
+        <v>-388973.66</v>
       </c>
       <c r="I10" s="1">
-        <v>-17.78217775935</v>
+        <v>-14.577285138275</v>
       </c>
       <c r="J10">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>2193863.05</v>
+        <v>2279380.95</v>
       </c>
       <c r="M10" s="1">
-        <v>2249778.6</v>
+        <v>2279380.95</v>
       </c>
       <c r="N10" s="1">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="1">
         <v>7262.0</v>
       </c>
       <c r="C11" s="1">
-        <v>67.3</v>
+        <v>73.0</v>
       </c>
       <c r="D11" s="1">
         <v>96.837648030846</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>703235.0</v>
       </c>
       <c r="H11" s="1">
-        <v>-214502.4</v>
+        <v>-173109.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-30.50223609462</v>
+        <v>-24.616095615264</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>488732.6</v>
+        <v>530126.0</v>
       </c>
       <c r="M11" s="1">
-        <v>488732.6</v>
+        <v>530126.0</v>
       </c>
       <c r="N11" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="1">
         <v>35738.0</v>
       </c>
       <c r="C12" s="1">
-        <v>101.84</v>
+        <v>101.94</v>
       </c>
       <c r="D12" s="1">
         <v>58.802834238066</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>2101495.69</v>
       </c>
       <c r="H12" s="1">
-        <v>1538062.23</v>
+        <v>1541636.03</v>
       </c>
       <c r="I12" s="1">
-        <v>73.188930975157</v>
+        <v>73.358990805258</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>3639557.92</v>
+        <v>3643131.72</v>
       </c>
       <c r="M12" s="1">
-        <v>3639557.92</v>
+        <v>3643131.72</v>
       </c>
       <c r="N12" s="1">
-        <v>1.95</v>
+        <v>1.97</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" s="1">
         <v>59025.0</v>
       </c>
       <c r="C13" s="1">
-        <v>25.54</v>
+        <v>27.4</v>
       </c>
       <c r="D13" s="1">
         <v>26.259342481999</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>1549957.69</v>
       </c>
       <c r="H13" s="1">
-        <v>-42459.19</v>
+        <v>67327.31</v>
       </c>
       <c r="I13" s="1">
-        <v>-2.7393773568103</v>
+        <v>4.3438159915191</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>1507498.5</v>
+        <v>1617285.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1507498.5</v>
+        <v>1617285.0</v>
       </c>
       <c r="N13" s="1">
-        <v>0.81</v>
+        <v>0.88</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="1">
         <v>330955.0</v>
       </c>
       <c r="C14" s="1">
-        <v>12.72</v>
+        <v>12.47</v>
       </c>
       <c r="D14" s="1">
         <v>2.9612341254853</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>980035.24</v>
       </c>
       <c r="H14" s="1">
-        <v>3229712.36</v>
+        <v>3146973.61</v>
       </c>
       <c r="I14" s="1">
-        <v>329.55063534246</v>
+        <v>321.10820933337</v>
       </c>
       <c r="J14">
         <v>0.06</v>
       </c>
       <c r="K14" t="s">
         <v>64</v>
       </c>
       <c r="L14" s="1">
-        <v>4209747.6</v>
+        <v>4127008.85</v>
       </c>
       <c r="M14" s="1">
-        <v>4229531.43</v>
+        <v>4146792.68</v>
       </c>
       <c r="N14" s="1">
-        <v>2.26</v>
+        <v>2.25</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="1">
         <v>9083.0</v>
       </c>
       <c r="C15" s="1">
-        <v>87.82</v>
+        <v>91.32</v>
       </c>
       <c r="D15" s="1">
         <v>163.91826819333</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>1488869.63</v>
       </c>
       <c r="H15" s="1">
-        <v>-691200.57</v>
+        <v>-659410.07</v>
       </c>
       <c r="I15" s="1">
-        <v>-46.42451938522</v>
+        <v>-44.289308930292</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>797669.06</v>
+        <v>829459.56</v>
       </c>
       <c r="M15" s="1">
-        <v>797669.06</v>
+        <v>829459.56</v>
       </c>
       <c r="N15" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" s="1">
         <v>191082.0</v>
       </c>
       <c r="C16" s="1">
-        <v>6.765</v>
+        <v>3.676</v>
       </c>
       <c r="D16" s="1">
         <v>6.6457061366324</v>
       </c>
       <c r="E16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F16">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G16" s="1">
         <v>1479745.39</v>
       </c>
       <c r="H16" s="1">
-        <v>18138.69</v>
+        <v>-654251.41</v>
       </c>
       <c r="I16" s="1">
-        <v>1.2257980408373</v>
+        <v>-44.21378261567</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>1497884.08</v>
+        <v>825493.98</v>
       </c>
       <c r="M16" s="1">
-        <v>1497884.08</v>
+        <v>825493.98</v>
       </c>
       <c r="N16" s="1">
-        <v>0.8</v>
+        <v>0.45</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="1">
         <v>36580.0</v>
       </c>
       <c r="C17" s="1">
-        <v>78.1</v>
+        <v>75.98</v>
       </c>
       <c r="D17" s="1">
         <v>52.197427829415</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>1909381.91</v>
       </c>
       <c r="H17" s="1">
-        <v>947516.09</v>
+        <v>869966.49</v>
       </c>
       <c r="I17" s="1">
-        <v>49.624231016204</v>
+        <v>45.562728202447</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>2856898.0</v>
+        <v>2779348.4</v>
       </c>
       <c r="M17" s="1">
-        <v>2856898.0</v>
+        <v>2779348.4</v>
       </c>
       <c r="N17" s="1">
-        <v>1.53</v>
+        <v>1.51</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="1">
         <v>121832.0</v>
       </c>
       <c r="C18" s="1">
-        <v>17.685</v>
+        <v>17.785</v>
       </c>
       <c r="D18" s="1">
         <v>12.689021111038</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>1545928.82</v>
       </c>
       <c r="H18" s="1">
-        <v>608670.1</v>
+        <v>620853.3</v>
       </c>
       <c r="I18" s="1">
-        <v>39.372453124976</v>
+        <v>40.16053598121</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>2154598.92</v>
+        <v>2166782.12</v>
       </c>
       <c r="M18" s="1">
-        <v>2154598.92</v>
+        <v>2166782.12</v>
       </c>
       <c r="N18" s="1">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="1">
         <v>34037.0</v>
       </c>
       <c r="C19" s="1">
-        <v>66.64</v>
+        <v>72.98</v>
       </c>
       <c r="D19" s="1">
         <v>56.937115785763</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>1937968.61</v>
       </c>
       <c r="H19" s="1">
-        <v>330257.07</v>
+        <v>546051.65</v>
       </c>
       <c r="I19" s="1">
-        <v>17.041404504483</v>
+        <v>28.176496109501</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>2268225.68</v>
+        <v>2484020.26</v>
       </c>
       <c r="M19" s="1">
-        <v>2268225.68</v>
+        <v>2484020.26</v>
       </c>
       <c r="N19" s="1">
-        <v>1.21</v>
+        <v>1.35</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>76</v>
       </c>
       <c r="B20" s="1">
         <v>51765.0</v>
       </c>
       <c r="C20" s="1">
-        <v>26.12</v>
+        <v>27.11</v>
       </c>
       <c r="D20" s="1">
         <v>22.008320293635</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>1139260.7</v>
       </c>
       <c r="H20" s="1">
-        <v>212841.1</v>
+        <v>264088.45</v>
       </c>
       <c r="I20" s="1">
-        <v>18.682387622078</v>
+        <v>23.180686387233</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>1352101.8</v>
+        <v>1403349.15</v>
       </c>
       <c r="M20" s="1">
-        <v>1352101.8</v>
+        <v>1403349.15</v>
       </c>
       <c r="N20" s="1">
-        <v>0.72</v>
+        <v>0.76</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="1">
         <v>27860.0</v>
       </c>
       <c r="C21" s="1">
-        <v>76.66</v>
+        <v>86.26</v>
       </c>
       <c r="D21" s="1">
         <v>143.05733847811</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>3985577.45</v>
       </c>
       <c r="H21" s="1">
-        <v>-1849829.85</v>
+        <v>-1582373.85</v>
       </c>
       <c r="I21" s="1">
-        <v>-46.413095045989</v>
+        <v>-39.702499069489</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>2135747.6</v>
+        <v>2403203.6</v>
       </c>
       <c r="M21" s="1">
-        <v>2135747.6</v>
+        <v>2403203.6</v>
       </c>
       <c r="N21" s="1">
-        <v>1.14</v>
+        <v>1.3</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="1">
         <v>106963.0</v>
       </c>
       <c r="C22" s="1">
-        <v>16.03</v>
+        <v>16.95</v>
       </c>
       <c r="D22" s="1">
         <v>24.794760898628</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>2652122.01</v>
       </c>
       <c r="H22" s="1">
-        <v>-937505.12</v>
+        <v>-839099.16</v>
       </c>
       <c r="I22" s="1">
-        <v>-35.349245489652</v>
+        <v>-31.638784220188</v>
       </c>
       <c r="J22">
         <v>0.89</v>
       </c>
       <c r="K22" t="s">
         <v>81</v>
       </c>
       <c r="L22" s="1">
-        <v>1714616.89</v>
+        <v>1813022.85</v>
       </c>
       <c r="M22" s="1">
-        <v>1810050.79</v>
+        <v>1908456.75</v>
       </c>
       <c r="N22" s="1">
-        <v>0.97</v>
+        <v>1.03</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>83</v>
       </c>
       <c r="B23" s="1">
         <v>23238.0</v>
       </c>
       <c r="C23" s="1">
-        <v>70.26</v>
+        <v>74.9</v>
       </c>
       <c r="D23" s="1">
         <v>61.340009897582</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>1425419.15</v>
       </c>
       <c r="H23" s="1">
-        <v>207282.73</v>
+        <v>315107.05</v>
       </c>
       <c r="I23" s="1">
-        <v>14.541879137796</v>
+        <v>22.106273091673</v>
       </c>
       <c r="J23">
         <v>1.59</v>
       </c>
       <c r="K23" t="s">
         <v>84</v>
       </c>
       <c r="L23" s="1">
-        <v>1632701.88</v>
+        <v>1740526.2</v>
       </c>
       <c r="M23" s="1">
-        <v>1669553.01</v>
+        <v>1777377.33</v>
       </c>
       <c r="N23" s="1">
-        <v>0.89</v>
+        <v>0.96</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>86</v>
       </c>
       <c r="B24" s="1">
         <v>322229.0</v>
       </c>
       <c r="C24" s="1">
-        <v>14.514</v>
+        <v>14.922</v>
       </c>
       <c r="D24" s="1">
         <v>9.9763993619445</v>
       </c>
       <c r="E24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F24">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G24" s="1">
         <v>3697517.81</v>
       </c>
       <c r="H24" s="1">
-        <v>1721771.91</v>
+        <v>1953286.8</v>
       </c>
       <c r="I24" s="1">
-        <v>46.565615055144</v>
+        <v>52.826974753639</v>
       </c>
       <c r="J24">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>5419289.72</v>
+        <v>5650804.61</v>
       </c>
       <c r="M24" s="1">
-        <v>5447102.7</v>
+        <v>5650804.61</v>
       </c>
       <c r="N24" s="1">
-        <v>2.91</v>
+        <v>3.06</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B25" s="1">
         <v>55316.0</v>
       </c>
       <c r="C25" s="1">
-        <v>85.94</v>
+        <v>63.66</v>
       </c>
       <c r="D25" s="1">
         <v>27.247622206956</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
         <v>1507229.47</v>
       </c>
       <c r="H25" s="1">
-        <v>3246627.57</v>
+        <v>2014187.09</v>
       </c>
       <c r="I25" s="1">
-        <v>215.40366842748</v>
+        <v>133.63506553518</v>
       </c>
       <c r="J25">
         <v>0.23</v>
       </c>
       <c r="K25" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="L25" s="1">
-        <v>4753857.04</v>
+        <v>3521416.56</v>
       </c>
       <c r="M25" s="1">
-        <v>4766369.01</v>
+        <v>3533928.53</v>
       </c>
       <c r="N25" s="1">
-        <v>2.55</v>
+        <v>1.91</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B26" s="1">
         <v>352496.0</v>
       </c>
       <c r="C26" s="1">
-        <v>6.234</v>
+        <v>6.282</v>
       </c>
       <c r="D26" s="1">
         <v>5.4835129476647</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>1932916.38</v>
       </c>
       <c r="H26" s="1">
-        <v>264543.68</v>
+        <v>281463.49</v>
       </c>
       <c r="I26" s="1">
-        <v>13.686245444306</v>
+        <v>14.561596813619</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>2197460.06</v>
+        <v>2214379.87</v>
       </c>
       <c r="M26" s="1">
-        <v>2197460.06</v>
+        <v>2214379.87</v>
       </c>
       <c r="N26" s="1">
-        <v>1.17</v>
+        <v>1.2</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B27" s="1">
         <v>27395.0</v>
       </c>
       <c r="C27" s="1">
-        <v>121.55</v>
+        <v>120.4</v>
       </c>
       <c r="D27" s="1">
         <v>57.840116444607</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>1584529.99</v>
       </c>
       <c r="H27" s="1">
-        <v>1745332.26</v>
+        <v>1713828.01</v>
       </c>
       <c r="I27" s="1">
-        <v>110.14826295588</v>
+        <v>108.16002352849</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>3329862.25</v>
+        <v>3298358.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3329862.25</v>
+        <v>3298358.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1.78</v>
+        <v>1.79</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B28" s="1">
         <v>72131.0</v>
       </c>
       <c r="C28" s="1">
-        <v>35.9</v>
+        <v>37.78</v>
       </c>
       <c r="D28" s="1">
         <v>23.909993206804</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>1724651.72</v>
       </c>
       <c r="H28" s="1">
-        <v>864851.18</v>
+        <v>1000457.46</v>
       </c>
       <c r="I28" s="1">
-        <v>50.146424925724</v>
+        <v>58.009246063895</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>2589502.9</v>
+        <v>2725109.18</v>
       </c>
       <c r="M28" s="1">
-        <v>2589502.9</v>
+        <v>2725109.18</v>
       </c>
       <c r="N28" s="1">
-        <v>1.38</v>
+        <v>1.48</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B29" s="1">
         <v>643084.0</v>
       </c>
       <c r="C29" s="1">
-        <v>4.361</v>
+        <v>4.357</v>
       </c>
       <c r="D29" s="1">
         <v>4.1050863495282</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>2639915.35</v>
       </c>
       <c r="H29" s="1">
-        <v>164573.97</v>
+        <v>162001.64</v>
       </c>
       <c r="I29" s="1">
-        <v>6.2340623914324</v>
+        <v>6.1366225246578</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>2804489.32</v>
+        <v>2801916.99</v>
       </c>
       <c r="M29" s="1">
-        <v>2804489.32</v>
+        <v>2801916.99</v>
       </c>
       <c r="N29" s="1">
-        <v>1.5</v>
+        <v>1.52</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B30" s="1">
         <v>17110.0</v>
       </c>
       <c r="C30" s="1">
-        <v>165.7</v>
+        <v>176.46</v>
       </c>
       <c r="D30" s="1">
         <v>119.90520338983</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>2051578.03</v>
       </c>
       <c r="H30" s="1">
-        <v>783548.97</v>
+        <v>967652.57</v>
       </c>
       <c r="I30" s="1">
-        <v>38.19250150578</v>
+        <v>47.166257185938</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>2835127.0</v>
+        <v>3019230.6</v>
       </c>
       <c r="M30" s="1">
-        <v>2835127.0</v>
+        <v>3019230.6</v>
       </c>
       <c r="N30" s="1">
-        <v>1.52</v>
+        <v>1.63</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B31" s="1">
         <v>139624.0</v>
       </c>
       <c r="C31" s="1">
-        <v>2.015</v>
+        <v>2.0</v>
       </c>
       <c r="D31" s="1">
         <v>8.629102231708</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>1204829.77</v>
       </c>
       <c r="H31" s="1">
-        <v>-923487.41</v>
+        <v>-925581.77</v>
       </c>
       <c r="I31" s="1">
-        <v>-76.648787488045</v>
+        <v>-76.822617854139</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>281342.36</v>
+        <v>279248.0</v>
       </c>
       <c r="M31" s="1">
-        <v>281342.36</v>
+        <v>279248.0</v>
       </c>
       <c r="N31" s="1">
         <v>0.15</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B32" s="1">
         <v>10247.0</v>
       </c>
       <c r="C32" s="1">
-        <v>378.1</v>
+        <v>381.75</v>
       </c>
       <c r="D32" s="1">
         <v>323.96093588367</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
         <v>3319627.71</v>
       </c>
       <c r="H32" s="1">
-        <v>554762.99</v>
+        <v>592164.54</v>
       </c>
       <c r="I32" s="1">
-        <v>16.711602579074</v>
+        <v>17.838281630683</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>3874390.7</v>
+        <v>3911792.25</v>
       </c>
       <c r="M32" s="1">
-        <v>3874390.7</v>
+        <v>3911792.25</v>
       </c>
       <c r="N32" s="1">
-        <v>2.07</v>
+        <v>2.12</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B33" s="1">
         <v>7776.0</v>
       </c>
       <c r="C33" s="1">
-        <v>481.35</v>
+        <v>495.1</v>
       </c>
       <c r="D33" s="1">
         <v>696.11158307613</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
         <v>5412963.67</v>
       </c>
       <c r="H33" s="1">
-        <v>-1669986.07</v>
+        <v>-1563066.07</v>
       </c>
       <c r="I33" s="1">
-        <v>-30.851603147745</v>
+        <v>-28.87634510948</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>3742977.6</v>
+        <v>3849897.6</v>
       </c>
       <c r="M33" s="1">
-        <v>3742977.6</v>
+        <v>3849897.6</v>
       </c>
       <c r="N33" s="1">
-        <v>2.0</v>
+        <v>2.08</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B34" s="1">
         <v>20487.0</v>
       </c>
       <c r="C34" s="1">
-        <v>133.0</v>
+        <v>136.3</v>
       </c>
       <c r="D34" s="1">
         <v>178.60650021965</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
         <v>3659111.37</v>
       </c>
       <c r="H34" s="1">
-        <v>-934340.37</v>
+        <v>-866733.27</v>
       </c>
       <c r="I34" s="1">
-        <v>-25.534625091228</v>
+        <v>-23.686987969431</v>
       </c>
       <c r="J34">
         <v>1.31</v>
       </c>
       <c r="K34" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="L34" s="1">
-        <v>2724771.0</v>
+        <v>2792378.1</v>
       </c>
       <c r="M34" s="1">
-        <v>2751670.36</v>
+        <v>2819277.46</v>
       </c>
       <c r="N34" s="1">
-        <v>1.47</v>
+        <v>1.53</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B35" s="1">
         <v>55509.0</v>
       </c>
       <c r="C35" s="1">
-        <v>33.37</v>
+        <v>35.12</v>
       </c>
       <c r="D35" s="1">
         <v>29.041819885064</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
         <v>1612082.38</v>
       </c>
       <c r="H35" s="1">
-        <v>240252.95</v>
+        <v>337393.7</v>
       </c>
       <c r="I35" s="1">
-        <v>14.903267536489</v>
+        <v>20.929060709664</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>1852335.33</v>
+        <v>1949476.08</v>
       </c>
       <c r="M35" s="1">
-        <v>1852335.33</v>
+        <v>1949476.08</v>
       </c>
       <c r="N35" s="1">
-        <v>0.99</v>
+        <v>1.06</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B36" s="1">
         <v>28338.0</v>
       </c>
       <c r="C36" s="1">
-        <v>51.22</v>
+        <v>50.64</v>
       </c>
       <c r="D36" s="1">
         <v>53.365897028725</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
         <v>1512282.79</v>
       </c>
       <c r="H36" s="1">
-        <v>-60810.43</v>
+        <v>-77246.47</v>
       </c>
       <c r="I36" s="1">
-        <v>-4.0211017676132</v>
+        <v>-5.1079381786789</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>1451472.36</v>
+        <v>1435036.32</v>
       </c>
       <c r="M36" s="1">
-        <v>1451472.36</v>
+        <v>1435036.32</v>
       </c>
       <c r="N36" s="1">
         <v>0.78</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B37" s="1">
         <v>6094.0</v>
       </c>
       <c r="C37" s="1">
-        <v>478.0</v>
+        <v>515.6</v>
       </c>
       <c r="D37" s="1">
         <v>232.40436823105</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
         <v>1416272.22</v>
       </c>
       <c r="H37" s="1">
-        <v>1496659.78</v>
+        <v>1725794.18</v>
       </c>
       <c r="I37" s="1">
-        <v>105.67599638437</v>
+        <v>121.85469400791</v>
       </c>
       <c r="J37">
         <v>13.49</v>
       </c>
       <c r="K37" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="L37" s="1">
-        <v>2912932.0</v>
+        <v>3142066.4</v>
       </c>
       <c r="M37" s="1">
-        <v>2995120.63</v>
+        <v>3224255.03</v>
       </c>
       <c r="N37" s="1">
-        <v>1.6</v>
+        <v>1.75</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B38" s="1">
         <v>203195.0</v>
       </c>
       <c r="C38" s="1">
-        <v>12.21</v>
+        <v>12.57</v>
       </c>
       <c r="D38" s="1">
         <v>9.6436722360294</v>
       </c>
       <c r="E38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F38">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G38" s="1">
         <v>2313644.58</v>
       </c>
       <c r="H38" s="1">
-        <v>561232.68</v>
+        <v>688052.94</v>
       </c>
       <c r="I38" s="1">
-        <v>24.257514955041</v>
+        <v>29.73892126508</v>
       </c>
       <c r="J38">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="K38" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="L38" s="1">
-        <v>2874877.26</v>
+        <v>3001697.52</v>
       </c>
       <c r="M38" s="1">
-        <v>2950551.75</v>
+        <v>3078447.36</v>
       </c>
       <c r="N38" s="1">
-        <v>1.58</v>
+        <v>1.67</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B39" s="1">
         <v>36613.0</v>
       </c>
       <c r="C39" s="1">
-        <v>79.0</v>
+        <v>85.55</v>
       </c>
       <c r="D39" s="1">
         <v>114.77446863136</v>
       </c>
       <c r="E39" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F39">
         <v>0.92</v>
       </c>
       <c r="G39" s="1">
         <v>4095674.84</v>
       </c>
       <c r="H39" s="1">
-        <v>-966682.94</v>
+        <v>-701842.91</v>
       </c>
       <c r="I39" s="1">
-        <v>-23.602531396267</v>
+        <v>-17.136197022906</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>3128991.9</v>
+        <v>3393831.93</v>
       </c>
       <c r="M39" s="1">
-        <v>3128991.9</v>
+        <v>3393831.93</v>
       </c>
       <c r="N39" s="1">
-        <v>1.67</v>
+        <v>1.84</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B40" s="1">
         <v>12575.0</v>
       </c>
       <c r="C40" s="1">
-        <v>159.0</v>
+        <v>135.3</v>
       </c>
       <c r="D40" s="1">
         <v>79.332385685885</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
         <v>997604.75</v>
       </c>
       <c r="H40" s="1">
-        <v>1001820.25</v>
+        <v>703792.75</v>
       </c>
       <c r="I40" s="1">
-        <v>100.42256214197</v>
+        <v>70.548255709488</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>1999425.0</v>
+        <v>1701397.5</v>
       </c>
       <c r="M40" s="1">
-        <v>1999425.0</v>
+        <v>1701397.5</v>
       </c>
       <c r="N40" s="1">
-        <v>1.07</v>
+        <v>0.92</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B41" s="1">
         <v>41230.0</v>
       </c>
       <c r="C41" s="1">
-        <v>48.84</v>
+        <v>39.58</v>
       </c>
       <c r="D41" s="1">
         <v>11.029391219985</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
         <v>454741.8</v>
       </c>
       <c r="H41" s="1">
-        <v>1558931.4</v>
+        <v>1177141.6</v>
       </c>
       <c r="I41" s="1">
-        <v>342.81682484434</v>
+        <v>258.8593351216</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>2013673.2</v>
+        <v>1631883.4</v>
       </c>
       <c r="M41" s="1">
-        <v>2013673.2</v>
+        <v>1631883.4</v>
       </c>
       <c r="N41" s="1">
-        <v>1.08</v>
+        <v>0.88</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B42" s="1">
         <v>47987.0</v>
       </c>
       <c r="C42" s="1">
-        <v>120.28</v>
+        <v>125.0</v>
       </c>
       <c r="D42" s="1">
         <v>82.958456456957</v>
       </c>
       <c r="E42" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F42">
         <v>0.92</v>
       </c>
       <c r="G42" s="1">
         <v>3880516.5</v>
       </c>
       <c r="H42" s="1">
-        <v>2363428.26</v>
+        <v>2618813.89</v>
       </c>
       <c r="I42" s="1">
-        <v>60.904991899918</v>
+        <v>67.486219682354</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>6243944.76</v>
+        <v>6499330.39</v>
       </c>
       <c r="M42" s="1">
-        <v>6243944.76</v>
+        <v>6499330.39</v>
       </c>
       <c r="N42" s="1">
-        <v>3.34</v>
+        <v>3.52</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B43" s="1">
         <v>66534.0</v>
       </c>
       <c r="C43" s="1">
-        <v>299.95</v>
+        <v>329.9</v>
       </c>
       <c r="D43" s="1">
         <v>810.80089082274</v>
       </c>
       <c r="E43" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F43">
-        <v>7.47</v>
+        <v>7.48</v>
       </c>
       <c r="G43" s="1">
         <v>7232428.19</v>
       </c>
       <c r="H43" s="1">
-        <v>-4562468.86</v>
+        <v>-4296327.49</v>
       </c>
       <c r="I43" s="1">
-        <v>-63.083500314712</v>
+        <v>-59.403666059766</v>
       </c>
       <c r="J43">
         <v>0.46</v>
       </c>
       <c r="K43" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="L43" s="1">
-        <v>2669959.33</v>
+        <v>2936100.7</v>
       </c>
       <c r="M43" s="1">
-        <v>2700833.33</v>
+        <v>2966969.93</v>
       </c>
       <c r="N43" s="1">
-        <v>1.44</v>
+        <v>1.61</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B44" s="1">
         <v>118974.0</v>
       </c>
       <c r="C44" s="1">
-        <v>4.634</v>
+        <v>4.942</v>
       </c>
       <c r="D44" s="1">
         <v>8.6889933935146</v>
       </c>
       <c r="E44" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F44">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G44" s="1">
         <v>1205285.51</v>
       </c>
       <c r="H44" s="1">
-        <v>-566435.77</v>
+        <v>-514292.85</v>
       </c>
       <c r="I44" s="1">
-        <v>-46.99598271948</v>
+        <v>-42.66979447882</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>638849.74</v>
+        <v>690992.66</v>
       </c>
       <c r="M44" s="1">
-        <v>638849.74</v>
+        <v>690992.66</v>
       </c>
       <c r="N44" s="1">
-        <v>0.34</v>
+        <v>0.37</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B45" s="1">
         <v>315380.0</v>
       </c>
       <c r="C45" s="1">
-        <v>10.135</v>
+        <v>10.44</v>
       </c>
       <c r="D45" s="1">
         <v>9.7300750206101</v>
       </c>
       <c r="E45" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F45">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G45" s="1">
         <v>3563311.85</v>
       </c>
       <c r="H45" s="1">
-        <v>140496.69</v>
+        <v>306174.14</v>
       </c>
       <c r="I45" s="1">
-        <v>3.9428682055992</v>
+        <v>8.5924037212741</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>3703808.54</v>
+        <v>3869485.99</v>
       </c>
       <c r="M45" s="1">
-        <v>3703808.54</v>
+        <v>3869485.99</v>
       </c>
       <c r="N45" s="1">
-        <v>1.98</v>
+        <v>2.1</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B46" s="1">
         <v>23695.0</v>
       </c>
       <c r="C46" s="1">
-        <v>154.7</v>
+        <v>125.35</v>
       </c>
       <c r="D46" s="1">
         <v>29.605464021946</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
         <v>701501.47</v>
       </c>
       <c r="H46" s="1">
-        <v>2964115.03</v>
+        <v>2268666.78</v>
       </c>
       <c r="I46" s="1">
-        <v>422.53867693249</v>
+        <v>323.40157177433</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>3665616.5</v>
+        <v>2970168.25</v>
       </c>
       <c r="M46" s="1">
-        <v>3665616.5</v>
+        <v>2970168.25</v>
       </c>
       <c r="N46" s="1">
-        <v>1.96</v>
+        <v>1.61</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B47" s="1">
         <v>113879.0</v>
       </c>
       <c r="C47" s="1">
-        <v>15.18</v>
+        <v>15.59</v>
       </c>
       <c r="D47" s="1">
         <v>17.915012688907</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
         <v>2040143.73</v>
       </c>
       <c r="H47" s="1">
-        <v>-311460.51</v>
+        <v>-264770.12</v>
       </c>
       <c r="I47" s="1">
-        <v>-15.266596437301</v>
+        <v>-12.978013073618</v>
       </c>
       <c r="J47">
-        <v>0.04</v>
+        <v>0.14</v>
       </c>
       <c r="K47" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="L47" s="1">
-        <v>1728683.22</v>
+        <v>1775373.61</v>
       </c>
       <c r="M47" s="1">
-        <v>1732782.86</v>
+        <v>1791772.18</v>
       </c>
       <c r="N47" s="1">
-        <v>0.93</v>
+        <v>0.97</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B48" s="1">
         <v>32143.0</v>
       </c>
       <c r="C48" s="1">
-        <v>72.49</v>
+        <v>77.34</v>
       </c>
       <c r="D48" s="1">
         <v>97.685278909871</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
         <v>3139897.92</v>
       </c>
       <c r="H48" s="1">
-        <v>-809851.85</v>
+        <v>-653958.3</v>
       </c>
       <c r="I48" s="1">
-        <v>-25.792298687213</v>
+        <v>-20.82737454089</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>2330046.07</v>
+        <v>2485939.62</v>
       </c>
       <c r="M48" s="1">
-        <v>2330046.07</v>
+        <v>2485939.62</v>
       </c>
       <c r="N48" s="1">
-        <v>1.25</v>
+        <v>1.35</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B49" s="1">
         <v>21335.0</v>
       </c>
       <c r="C49" s="1">
-        <v>132.22</v>
+        <v>137.92</v>
       </c>
       <c r="D49" s="1">
         <v>93.535460042184</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
         <v>1995579.04</v>
       </c>
       <c r="H49" s="1">
-        <v>825334.66</v>
+        <v>946944.16</v>
       </c>
       <c r="I49" s="1">
-        <v>41.358154373079</v>
+        <v>47.452099917826</v>
       </c>
       <c r="J49">
         <v>1.64</v>
       </c>
       <c r="K49" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="L49" s="1">
-        <v>2820913.7</v>
+        <v>2942523.2</v>
       </c>
       <c r="M49" s="1">
-        <v>2855824.41</v>
+        <v>2977433.91</v>
       </c>
       <c r="N49" s="1">
-        <v>1.53</v>
+        <v>1.61</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B50" s="1">
         <v>20915.0</v>
       </c>
       <c r="C50" s="1">
-        <v>292.75</v>
+        <v>262.45</v>
       </c>
       <c r="D50" s="1">
         <v>145.20059909156</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
         <v>3036870.53</v>
       </c>
       <c r="H50" s="1">
-        <v>3085995.72</v>
+        <v>2452271.22</v>
       </c>
       <c r="I50" s="1">
-        <v>101.61762543101</v>
+        <v>80.749942935499</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>6122866.25</v>
+        <v>5489141.75</v>
       </c>
       <c r="M50" s="1">
-        <v>6122866.25</v>
+        <v>5489141.75</v>
       </c>
       <c r="N50" s="1">
-        <v>3.27</v>
+        <v>2.97</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B51" s="1">
         <v>26747.0</v>
       </c>
       <c r="C51" s="1">
-        <v>169.14</v>
+        <v>147.66</v>
       </c>
       <c r="D51" s="1">
         <v>14.72990914869</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
         <v>393980.88</v>
       </c>
       <c r="H51" s="1">
-        <v>4130006.7</v>
+        <v>3555481.14</v>
       </c>
       <c r="I51" s="1">
-        <v>1048.2759214102</v>
+        <v>902.45017473944</v>
       </c>
       <c r="J51">
         <v>0.08</v>
       </c>
       <c r="K51" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="L51" s="1">
-        <v>4523987.58</v>
+        <v>3949462.02</v>
       </c>
       <c r="M51" s="1">
-        <v>4526117.31</v>
+        <v>3951591.75</v>
       </c>
       <c r="N51" s="1">
-        <v>2.42</v>
+        <v>2.14</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B52" s="1">
         <v>18318.0</v>
       </c>
       <c r="C52" s="1">
-        <v>279.0</v>
+        <v>264.55</v>
       </c>
       <c r="D52" s="1">
         <v>115.59523801725</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
         <v>2117473.57</v>
       </c>
       <c r="H52" s="1">
-        <v>2993248.43</v>
+        <v>2728553.33</v>
       </c>
       <c r="I52" s="1">
-        <v>141.35942343781</v>
+        <v>128.85890849632</v>
       </c>
       <c r="J52">
         <v>4.22</v>
       </c>
       <c r="K52" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="L52" s="1">
-        <v>5110722.0</v>
+        <v>4846026.9</v>
       </c>
       <c r="M52" s="1">
-        <v>5187950.86</v>
+        <v>4923255.76</v>
       </c>
       <c r="N52" s="1">
-        <v>2.77</v>
+        <v>2.67</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B53" s="1">
         <v>9820.0</v>
       </c>
       <c r="C53" s="1">
-        <v>163.6</v>
+        <v>158.4</v>
       </c>
       <c r="D53" s="1">
         <v>256.81218839104</v>
       </c>
       <c r="E53" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F53">
         <v>0.92</v>
       </c>
       <c r="G53" s="1">
         <v>2457561.31</v>
       </c>
       <c r="H53" s="1">
-        <v>-719613.14</v>
+        <v>-772166.44</v>
       </c>
       <c r="I53" s="1">
-        <v>-29.281594606484</v>
+        <v>-31.420027523138</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>1737948.17</v>
+        <v>1685394.87</v>
       </c>
       <c r="M53" s="1">
-        <v>1737948.17</v>
+        <v>1685394.87</v>
       </c>
       <c r="N53" s="1">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B54" s="1">
         <v>32617.0</v>
       </c>
       <c r="C54" s="1">
-        <v>51.1</v>
+        <v>47.7</v>
       </c>
       <c r="D54" s="1">
         <v>22.292380047215</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
         <v>727110.56</v>
       </c>
       <c r="H54" s="1">
-        <v>939618.14</v>
+        <v>828720.34</v>
       </c>
       <c r="I54" s="1">
-        <v>129.22630913241</v>
+        <v>113.97446077526</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>1666728.7</v>
+        <v>1555830.9</v>
       </c>
       <c r="M54" s="1">
-        <v>1666728.7</v>
+        <v>1555830.9</v>
       </c>
       <c r="N54" s="1">
-        <v>0.89</v>
+        <v>0.84</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B55" s="1">
         <v>105731.0</v>
       </c>
       <c r="C55" s="1">
-        <v>23.47</v>
+        <v>24.88</v>
       </c>
       <c r="D55" s="1">
         <v>18.689683252783</v>
       </c>
       <c r="E55" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F55">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G55" s="1">
         <v>2338901.63</v>
       </c>
       <c r="H55" s="1">
-        <v>536549.93</v>
+        <v>752613.29</v>
       </c>
       <c r="I55" s="1">
-        <v>22.940252087472</v>
+        <v>32.178065137353</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>2875451.56</v>
+        <v>3091514.92</v>
       </c>
       <c r="M55" s="1">
-        <v>2875451.56</v>
+        <v>3091514.92</v>
       </c>
       <c r="N55" s="1">
-        <v>1.54</v>
+        <v>1.67</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B56" s="1">
         <v>48898.0</v>
       </c>
       <c r="C56" s="1">
-        <v>69.39</v>
+        <v>53.8</v>
       </c>
       <c r="D56" s="1">
         <v>33.829820033539</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
         <v>1654210.54</v>
       </c>
       <c r="H56" s="1">
-        <v>1738821.68</v>
+        <v>976501.86</v>
       </c>
       <c r="I56" s="1">
-        <v>105.11489547153</v>
+        <v>59.031292352907</v>
       </c>
       <c r="J56">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>3393032.22</v>
+        <v>2630712.4</v>
       </c>
       <c r="M56" s="1">
-        <v>3396300.49</v>
+        <v>2630712.4</v>
       </c>
       <c r="N56" s="1">
-        <v>1.82</v>
+        <v>1.42</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B57" s="1">
         <v>2804.0</v>
       </c>
       <c r="C57" s="1">
-        <v>890.0</v>
+        <v>953.4</v>
       </c>
       <c r="D57" s="1">
         <v>700.79802068474</v>
       </c>
       <c r="E57" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F57">
         <v>0.92</v>
       </c>
       <c r="G57" s="1">
         <v>2110295.96</v>
       </c>
       <c r="H57" s="1">
-        <v>589370.11</v>
+        <v>786301.59</v>
       </c>
       <c r="I57" s="1">
-        <v>27.928315325022</v>
+        <v>37.260251874813</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>2699666.07</v>
+        <v>2896597.55</v>
       </c>
       <c r="M57" s="1">
-        <v>2699666.07</v>
+        <v>2896597.55</v>
       </c>
       <c r="N57" s="1">
-        <v>1.44</v>
+        <v>1.57</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B58" s="1">
         <v>117073.0</v>
       </c>
       <c r="C58" s="1">
-        <v>97.5</v>
+        <v>110.3</v>
       </c>
       <c r="D58" s="1">
         <v>164.5256429749</v>
       </c>
       <c r="E58" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="F58">
-        <v>11.07</v>
+        <v>11.05</v>
       </c>
       <c r="G58" s="1">
         <v>1789092.2</v>
       </c>
       <c r="H58" s="1">
-        <v>-758225.4</v>
+        <v>-620222.09</v>
       </c>
       <c r="I58" s="1">
-        <v>-42.380454176705</v>
+        <v>-34.666860098099</v>
       </c>
       <c r="J58">
         <v>0.12</v>
       </c>
       <c r="K58" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="L58" s="1">
-        <v>1030866.8</v>
+        <v>1168870.11</v>
       </c>
       <c r="M58" s="1">
-        <v>1044701.78</v>
+        <v>1182736.75</v>
       </c>
       <c r="N58" s="1">
-        <v>0.56</v>
+        <v>0.64</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B59" s="1">
         <v>76186.0</v>
       </c>
       <c r="C59" s="1">
-        <v>43.925</v>
+        <v>46.73</v>
       </c>
       <c r="D59" s="1">
         <v>38.53910757882</v>
       </c>
       <c r="E59" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F59">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G59" s="1">
         <v>3420689.92</v>
       </c>
       <c r="H59" s="1">
-        <v>457040.11</v>
+        <v>763289.93</v>
       </c>
       <c r="I59" s="1">
-        <v>13.361050568419</v>
+        <v>22.313917597068</v>
       </c>
       <c r="J59">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>3877730.03</v>
+        <v>4183979.85</v>
       </c>
       <c r="M59" s="1">
-        <v>3913448.41</v>
+        <v>4183979.85</v>
       </c>
       <c r="N59" s="1">
-        <v>2.09</v>
+        <v>2.27</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B60" s="1">
         <v>74184.0</v>
       </c>
       <c r="C60" s="1">
-        <v>13.965</v>
+        <v>12.89</v>
       </c>
       <c r="D60" s="1">
         <v>18.786497627521</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
         <v>1393657.54</v>
       </c>
       <c r="H60" s="1">
-        <v>-357677.98</v>
+        <v>-437425.78</v>
       </c>
       <c r="I60" s="1">
-        <v>-25.664696651374</v>
+        <v>-31.386891502772</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>1035979.56</v>
+        <v>956231.76</v>
       </c>
       <c r="M60" s="1">
-        <v>1035979.56</v>
+        <v>956231.76</v>
       </c>
       <c r="N60" s="1">
-        <v>0.55</v>
+        <v>0.52</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B61" s="1">
         <v>97366.0</v>
       </c>
       <c r="C61" s="1">
-        <v>184.15</v>
+        <v>177.4</v>
       </c>
       <c r="D61" s="1">
         <v>169.26291949962</v>
       </c>
       <c r="E61" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F61">
-        <v>7.47</v>
+        <v>7.48</v>
       </c>
       <c r="G61" s="1">
         <v>2214501.76</v>
       </c>
       <c r="H61" s="1">
-        <v>184282.54</v>
+        <v>95998.07</v>
       </c>
       <c r="I61" s="1">
-        <v>8.3216253573896</v>
+        <v>4.3349737504837</v>
       </c>
       <c r="J61">
         <v>0.02</v>
       </c>
       <c r="K61" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="L61" s="1">
-        <v>2398784.3</v>
+        <v>2310499.83</v>
       </c>
       <c r="M61" s="1">
-        <v>2400917.79</v>
+        <v>2312632.99</v>
       </c>
       <c r="N61" s="1">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B62" s="1">
         <v>71299.0</v>
       </c>
       <c r="C62" s="1">
-        <v>7.13</v>
+        <v>6.87</v>
       </c>
       <c r="D62" s="1">
         <v>19.511494551116</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
         <v>1391150.05</v>
       </c>
       <c r="H62" s="1">
-        <v>-882788.18</v>
+        <v>-901325.92</v>
       </c>
       <c r="I62" s="1">
-        <v>-63.457437966523</v>
+        <v>-64.789985810661</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>508361.87</v>
+        <v>489824.13</v>
       </c>
       <c r="M62" s="1">
-        <v>508361.87</v>
+        <v>489824.13</v>
       </c>
       <c r="N62" s="1">
         <v>0.27</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="B63" s="1">
         <v>74562.0</v>
       </c>
       <c r="C63" s="1">
         <v>0.0</v>
       </c>
       <c r="D63" s="1">
         <v>0.0</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
         <v>0.0</v>
       </c>
       <c r="H63" s="1">
         <v>0.0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
         <v>0.0</v>
       </c>
       <c r="N63" s="1">
         <v>0.0</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="B64" s="1">
         <v>74562.0</v>
       </c>
       <c r="C64" s="1">
         <v>0.0</v>
       </c>
       <c r="D64" s="1">
         <v>0.0</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
         <v>0.0</v>
       </c>
       <c r="H64" s="1">
         <v>0.0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
         <v>0.0</v>
       </c>
       <c r="N64" s="1">
         <v>0.0</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B65" s="1">
-        <v>3207.0</v>
+        <v>3945.0</v>
       </c>
       <c r="C65" s="1">
-        <v>1077.41</v>
+        <v>1079.05</v>
       </c>
       <c r="D65" s="1">
-        <v>1074.3834112878</v>
+        <v>1075.3598707224</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>3445547.6</v>
+        <v>4242294.69</v>
       </c>
       <c r="H65" s="1">
-        <v>9706.27</v>
+        <v>14557.56</v>
       </c>
       <c r="I65" s="1">
-        <v>0.28170471364262</v>
+        <v>0.34315296469892</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>3455253.87</v>
+        <v>4256852.25</v>
       </c>
       <c r="M65" s="1">
-        <v>3455253.87</v>
+        <v>4256852.25</v>
       </c>
       <c r="N65" s="1">
-        <v>1.85</v>
+        <v>2.31</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">