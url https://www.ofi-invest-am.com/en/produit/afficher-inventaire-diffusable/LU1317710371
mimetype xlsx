--- v4 (2026-09-01)
+++ v5 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -172,71 +172,71 @@
   <si>
     <t>AKZO NOBEL NV</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>20 816.09</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>FR0000071946</t>
   </si>
   <si>
     <t>ALTEN SA</t>
   </si>
   <si>
+    <t>10 522.50</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
   <si>
-    <t>1 853.85</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0000334118</t>
   </si>
   <si>
     <t>ASM INTERNATIONAL NV</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
@@ -265,179 +265,188 @@
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>5 102.14</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>2 922.98</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
+    <t>5 301.36</t>
+  </si>
+  <si>
     <t>NL0011872650</t>
   </si>
   <si>
     <t>BASIC-FIT NV</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>1 862.85</t>
   </si>
   <si>
-    <t>DK0064982482</t>
-[...2 lines deleted...]
-    <t>BIOMAR GROUP A/S COMMON</t>
+    <t>DE0005909006</t>
+  </si>
+  <si>
+    <t>BILFINGER</t>
+  </si>
+  <si>
+    <t>DK0064867972</t>
+  </si>
+  <si>
+    <t>BIOMAR GROUP</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>9 867.21</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>GB00B3FLWH99</t>
   </si>
   <si>
     <t>BODYCOTE PLC</t>
   </si>
   <si>
-    <t>13 444.52</t>
-[...1 lines deleted...]
-  <si>
     <t>SE0007491303</t>
   </si>
   <si>
     <t>BRAVIDA HOLDING</t>
   </si>
   <si>
     <t>GB00B0744B38</t>
   </si>
   <si>
     <t>BUNZL</t>
   </si>
   <si>
-    <t>10 854.56</t>
+    <t>10 873.72</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>ES0105630315</t>
   </si>
   <si>
     <t>CIE AUTOMOTIVE SA</t>
   </si>
   <si>
     <t>6 373.47</t>
   </si>
   <si>
     <t>GB00B4YZN328</t>
   </si>
   <si>
     <t>COATS GROUP PLC</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>GB00BD6K4575</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
+    <t>5 755.91</t>
+  </si>
+  <si>
     <t>GB00B2863827</t>
   </si>
   <si>
     <t>CVS GROUP PLC</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>2 614.57</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
@@ -478,71 +487,56 @@
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC CLASS A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>7 588.00</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0006294274</t>
   </si>
   <si>
     <t>EURONEXT NV</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...7 lines deleted...]
-  <si>
     <t>GB00B19NLV48</t>
   </si>
   <si>
     <t>EXPERIAN PLC</t>
   </si>
   <si>
     <t>BE0003874915</t>
   </si>
   <si>
     <t>FAGRON NV</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>ES0137650018</t>
   </si>
   <si>
     <t>FLUIDRA SA</t>
   </si>
   <si>
     <t>CH1335392721</t>
@@ -565,50 +559,56 @@
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>IE00BD6JX574</t>
   </si>
   <si>
     <t>GLENVEAGH PROPERTIES PLC</t>
   </si>
   <si>
     <t>IT0005411209</t>
   </si>
   <si>
     <t>GVS</t>
   </si>
   <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>GB00B0LCW083</t>
   </si>
   <si>
     <t>HIKMA PHARMACEUTICALS PLC</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD NV</t>
   </si>
   <si>
     <t>ES0148396007</t>
@@ -670,56 +670,50 @@
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0000065484</t>
   </si>
   <si>
     <t>LECTRA SA</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
-    <t>7 149.52</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>GB0008481250</t>
   </si>
   <si>
     <t>ME GROUP INTERNATIONAL PLC</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>3 079.91</t>
@@ -757,119 +751,119 @@
   <si>
     <t>NOBA BANK GROUP</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>13 831.10</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
-    <t>4 269.70</t>
+    <t>2 951.02</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
-    <t>4 814.01</t>
+    <t>1 765.50</t>
   </si>
   <si>
     <t>GB0006650450</t>
   </si>
   <si>
     <t>OXFORD INSTRUMENTS PLC</t>
   </si>
   <si>
     <t>CH0024608827</t>
   </si>
   <si>
     <t>PARTNERS GROUP HOLDING AG</t>
   </si>
   <si>
     <t>FR001400PFU4</t>
   </si>
   <si>
     <t>PLANISWARE SA</t>
   </si>
   <si>
+    <t>9 065.52</t>
+  </si>
+  <si>
     <t>GB00B7N0K053</t>
   </si>
   <si>
     <t>PREMIER FOODS PLC</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>DE0007461006</t>
   </si>
   <si>
     <t>PVA TEPLA AG</t>
   </si>
   <si>
     <t>GB00B2B0DG97</t>
   </si>
   <si>
     <t>RELX PLC</t>
   </si>
   <si>
-    <t>10 393.73</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>DE000RENK730</t>
   </si>
   <si>
     <t>RENK GROUP AG</t>
   </si>
   <si>
     <t>GB00B63H8491</t>
   </si>
   <si>
     <t>ROLLS-ROYCE HOLDINGS PLC</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CH1243598427</t>
@@ -880,249 +874,261 @@
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>6 267.97</t>
   </si>
   <si>
     <t>2 939.69</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
-    <t>FR0000121709</t>
-[...4 lines deleted...]
-  <si>
     <t>GG00BQZCBZ44</t>
   </si>
   <si>
     <t>SHURGARD SELF STORAGE LTD</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>2 538.65</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>6 953.04</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>10 426.00</t>
-[...1 lines deleted...]
-  <si>
     <t>NO0010631567</t>
   </si>
   <si>
     <t>SPAREBANK  SR-NORGE</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>6 059.81</t>
+    <t>5 901.20</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>DE000SPG1003</t>
   </si>
   <si>
     <t>SPRINGER NATURE AG</t>
   </si>
   <si>
-    <t>17 407.59</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>DE000A1K0235</t>
   </si>
   <si>
     <t>SUSS MICROTEC N</t>
   </si>
   <si>
     <t>1 015.63</t>
   </si>
   <si>
     <t>GB00BP92CJ43</t>
   </si>
   <si>
     <t>TATE AND LYLE PLC</t>
   </si>
   <si>
+    <t>14 886.68</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>6 229.82</t>
+    <t>6 240.82</t>
   </si>
   <si>
     <t>IE00BJ5FQX74</t>
   </si>
   <si>
     <t>UNIPHAR PLC</t>
   </si>
   <si>
     <t>GB0006928617</t>
   </si>
   <si>
     <t>UNITE GROUP PLC</t>
   </si>
   <si>
-    <t>1 865.52</t>
+    <t>1 868.81</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0000031577</t>
   </si>
   <si>
     <t>VIRBAC SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>BE0974349814</t>
   </si>
   <si>
     <t>WAREHOUSES DE PAUW NV</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>1 530.22</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>3 597.69</t>
-[...5 lines deleted...]
-    <t>EUR/SEK 2026-06-02</t>
+    <t>DKK-18413510</t>
+  </si>
+  <si>
+    <t>DKK/EUR 2026-06-24</t>
+  </si>
+  <si>
+    <t>EUR-18413499</t>
+  </si>
+  <si>
+    <t>EUR/GBP 2026-06-23</t>
+  </si>
+  <si>
+    <t>EUR-18413506</t>
+  </si>
+  <si>
+    <t>EUR/GBP 2026-06-24</t>
+  </si>
+  <si>
+    <t>EUR-18413504</t>
+  </si>
+  <si>
+    <t>EUR/SEK 2026-06-24</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1437,8348 +1443,8748 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...25 lines deleted...]
-      <c r="A2" t="s">
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2">
+        <v>3251</v>
+      </c>
+      <c r="B2" s="1">
+        <v>183182.0</v>
+      </c>
+      <c r="C2">
+        <v>126.7</v>
+      </c>
+      <c r="D2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E2">
+        <v>23210020.02</v>
+      </c>
+      <c r="F2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2">
+        <v>23210020.02</v>
+      </c>
+      <c r="H2" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2">
-[...25 lines deleted...]
-      <c r="A3" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3">
+        <v>393</v>
+      </c>
+      <c r="B3" s="1">
+        <v>59414.0</v>
+      </c>
+      <c r="C3">
+        <v>395.73</v>
+      </c>
+      <c r="D3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E3">
+        <v>23512219.96</v>
+      </c>
+      <c r="F3" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3">
+        <v>23512219.96</v>
+      </c>
+      <c r="H3" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z3" t="s">
         <v>6</v>
       </c>
-      <c r="B3">
-[...25 lines deleted...]
-      <c r="A4" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4">
+        <v>394</v>
+      </c>
+      <c r="B4" s="1">
+        <v>184825.0</v>
+      </c>
+      <c r="C4">
+        <v>227.14</v>
+      </c>
+      <c r="D4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4">
+        <v>41981935.73</v>
+      </c>
+      <c r="F4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4">
+        <v>41981935.73</v>
+      </c>
+      <c r="H4" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z4" t="s">
         <v>6</v>
       </c>
-      <c r="B4">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="1">
+        <v>591.33</v>
+      </c>
+      <c r="C5">
+        <v>118.44</v>
+      </c>
+      <c r="D5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5">
+        <v>70034.21</v>
+      </c>
+      <c r="F5" t="s">
+        <v>7</v>
+      </c>
+      <c r="G5">
+        <v>70034.21</v>
+      </c>
+      <c r="H5" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z5" t="s">
         <v>8</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="1">
+        <v>96616.84</v>
+      </c>
+      <c r="C6">
+        <v>227.48</v>
+      </c>
+      <c r="D6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6">
+        <v>21978639.86</v>
+      </c>
+      <c r="F6" t="s">
+        <v>7</v>
+      </c>
+      <c r="G6">
+        <v>21978639.86</v>
+      </c>
+      <c r="H6" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z6" t="s">
         <v>10</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="1">
+        <v>667080.87</v>
+      </c>
+      <c r="C7">
+        <v>99.7</v>
+      </c>
+      <c r="D7" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7">
+        <v>66510407.0</v>
+      </c>
+      <c r="F7" t="s">
+        <v>7</v>
+      </c>
+      <c r="G7">
+        <v>66510407.0</v>
+      </c>
+      <c r="H7" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z7" t="s">
         <v>12</v>
-      </c>
-[...22 lines deleted...]
-        <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P161"/>
+  <dimension ref="A1:Z169"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O161" sqref="O161"/>
+      <selection activeCell="N169" sqref="N169"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H1" t="s">
+        <v>21</v>
+      </c>
+      <c r="I1" t="s">
+        <v>22</v>
+      </c>
+      <c r="J1" t="s">
+        <v>23</v>
+      </c>
+      <c r="K1" t="s">
+        <v>24</v>
+      </c>
+      <c r="L1" t="s">
+        <v>25</v>
+      </c>
+      <c r="M1" t="s">
+        <v>26</v>
+      </c>
+      <c r="N1" t="s">
+        <v>27</v>
+      </c>
+      <c r="O1" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z1" t="s">
         <v>14</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2" s="1">
+        <v>6810.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>88.56</v>
+      </c>
+      <c r="D2" s="1">
+        <v>75.161726872247</v>
+      </c>
+      <c r="E2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F2">
+        <v>0.92</v>
+      </c>
+      <c r="G2" s="1">
+        <v>558623.71</v>
+      </c>
+      <c r="H2" s="1">
+        <v>93795.52</v>
+      </c>
+      <c r="I2" s="1">
+        <v>16.790465266861</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>652419.23</v>
+      </c>
+      <c r="M2" s="1">
+        <v>652419.23</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>29</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1800.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>174.5</v>
+      </c>
+      <c r="D3" s="1">
+        <v>212.65645555556</v>
+      </c>
+      <c r="E3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>382781.62</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-68681.62</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-17.942768516419</v>
+      </c>
+      <c r="J3">
+        <v>0.83</v>
+      </c>
+      <c r="K3" t="s">
+        <v>34</v>
+      </c>
+      <c r="L3" s="1">
+        <v>314100.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>315586.21</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>32</v>
       </c>
-      <c r="B3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
         <v>33</v>
       </c>
-      <c r="C3" s="1">
-[...35 lines deleted...]
-      <c r="O3" s="1">
+      <c r="B4" s="1">
+        <v>2522.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>174.5</v>
+      </c>
+      <c r="D4" s="1">
+        <v>187.58613005551</v>
+      </c>
+      <c r="E4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>473092.22</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-33003.22</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-6.9760648357312</v>
+      </c>
+      <c r="J4">
+        <v>0.66</v>
+      </c>
+      <c r="K4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" s="1">
+        <v>440089.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>441751.88</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="1">
+        <v>183.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>874.2</v>
+      </c>
+      <c r="D5" s="1">
+        <v>1038.554863388</v>
+      </c>
+      <c r="E5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>190055.54</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-30076.94</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-15.825342423588</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>159978.6</v>
+      </c>
+      <c r="M5" s="1">
+        <v>159978.6</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="1">
+        <v>5250.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>189.52</v>
+      </c>
+      <c r="D6" s="1">
+        <v>197.0149847619</v>
+      </c>
+      <c r="E6" t="s">
+        <v>7</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1034328.67</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-39348.67</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-3.8042714217716</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>994980.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>994980.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1269.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>60.42</v>
+      </c>
+      <c r="D7" s="1">
+        <v>18.456611505122</v>
+      </c>
+      <c r="E7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>23421.44</v>
+      </c>
+      <c r="H7" s="1">
+        <v>53251.54</v>
+      </c>
+      <c r="I7" s="1">
+        <v>227.36236542245</v>
+      </c>
+      <c r="J7">
+        <v>1.04</v>
+      </c>
+      <c r="K7" t="s">
+        <v>42</v>
+      </c>
+      <c r="L7" s="1">
+        <v>76672.98</v>
+      </c>
+      <c r="M7" s="1">
+        <v>77992.39</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="1">
+        <v>2901.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>60.7</v>
+      </c>
+      <c r="D8" s="1">
+        <v>71.911278869355</v>
+      </c>
+      <c r="E8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>208614.62</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-32523.92</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-15.59043177319</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>176090.7</v>
+      </c>
+      <c r="M8" s="1">
+        <v>176090.7</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="1">
+        <v>2837.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>406.6</v>
+      </c>
+      <c r="D9" s="1">
+        <v>216.79407472682</v>
+      </c>
+      <c r="E9" t="s">
+        <v>7</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>615044.79</v>
+      </c>
+      <c r="H9" s="1">
+        <v>538479.41</v>
+      </c>
+      <c r="I9" s="1">
+        <v>87.551251348703</v>
+      </c>
+      <c r="J9">
+        <v>7.34</v>
+      </c>
+      <c r="K9" t="s">
+        <v>47</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1153524.2</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1174340.29</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="1">
+        <v>10823.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>16.21</v>
+      </c>
+      <c r="D10" s="1">
+        <v>22.248209368937</v>
+      </c>
+      <c r="E10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>240792.37</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-65351.54</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-27.140203819581</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>175440.83</v>
+      </c>
+      <c r="M10" s="1">
+        <v>175440.83</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="1">
+        <v>6865.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>55.3</v>
+      </c>
+      <c r="D11" s="1">
+        <v>85.068233066278</v>
+      </c>
+      <c r="E11" t="s">
+        <v>7</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>583993.42</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-204358.92</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-34.993360027926</v>
+      </c>
+      <c r="J11">
+        <v>1.53</v>
+      </c>
+      <c r="K11" t="s">
+        <v>52</v>
+      </c>
+      <c r="L11" s="1">
+        <v>379634.5</v>
+      </c>
+      <c r="M11" s="1">
+        <v>390157.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="1">
+        <v>3391.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D12" s="1">
+        <v>62.28357121793</v>
+      </c>
+      <c r="E12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>211203.59</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-37177.47</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-17.602669537956</v>
+      </c>
+      <c r="J12">
+        <v>0.14</v>
+      </c>
+      <c r="K12">
+        <v>490.07</v>
+      </c>
+      <c r="L12" s="1">
+        <v>174026.12</v>
+      </c>
+      <c r="M12" s="1">
+        <v>174516.19</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="1">
+        <v>7090.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>70.84</v>
+      </c>
+      <c r="D13" s="1">
+        <v>56.714486600846</v>
+      </c>
+      <c r="E13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>402105.71</v>
+      </c>
+      <c r="H13" s="1">
+        <v>100149.89</v>
+      </c>
+      <c r="I13" s="1">
+        <v>24.906358579191</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>502255.6</v>
+      </c>
+      <c r="M13" s="1">
+        <v>502255.6</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="1">
+        <v>4398.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>46.82</v>
+      </c>
+      <c r="D14" s="1">
+        <v>34.255818553888</v>
+      </c>
+      <c r="E14" t="s">
+        <v>7</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>150657.09</v>
+      </c>
+      <c r="H14" s="1">
+        <v>55257.27</v>
+      </c>
+      <c r="I14" s="1">
+        <v>36.677510497515</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>205914.36</v>
+      </c>
+      <c r="M14" s="1">
+        <v>205914.36</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="1">
+        <v>24387.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>34.06</v>
+      </c>
+      <c r="D15" s="1">
+        <v>33.037492516505</v>
+      </c>
+      <c r="E15" t="s">
+        <v>7</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>805685.33</v>
+      </c>
+      <c r="H15" s="1">
+        <v>24935.89</v>
+      </c>
+      <c r="I15" s="1">
+        <v>3.0949911921569</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>830621.22</v>
+      </c>
+      <c r="M15" s="1">
+        <v>830621.22</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" s="1">
+        <v>390.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>796.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>627.40466666667</v>
+      </c>
+      <c r="E16" t="s">
+        <v>7</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>244687.82</v>
+      </c>
+      <c r="H16" s="1">
+        <v>65752.18</v>
+      </c>
+      <c r="I16" s="1">
+        <v>26.871864729515</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>310440.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>310440.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="1">
+        <v>1010.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>1079.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>503.2962970297</v>
+      </c>
+      <c r="E17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>508329.26</v>
+      </c>
+      <c r="H17" s="1">
+        <v>581460.74</v>
+      </c>
+      <c r="I17" s="1">
+        <v>114.3866359375</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1089790.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1089790.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="1">
+        <v>545.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>1655.8</v>
+      </c>
+      <c r="D18" s="1">
+        <v>1058.7376146789</v>
+      </c>
+      <c r="E18" t="s">
+        <v>7</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>577012.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>325399.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>56.39380116878</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>902411.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>902411.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="1">
+        <v>2597.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>1655.8</v>
+      </c>
+      <c r="D19" s="1">
+        <v>612.90479399307</v>
+      </c>
+      <c r="E19" t="s">
+        <v>7</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1591713.75</v>
+      </c>
+      <c r="H19" s="1">
+        <v>2708398.85</v>
+      </c>
+      <c r="I19" s="1">
+        <v>170.15615087826</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>4300112.6</v>
+      </c>
+      <c r="M19" s="1">
+        <v>4300112.6</v>
+      </c>
+      <c r="N19" s="1">
+        <v>4.86</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="1">
+        <v>10411.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>66.94</v>
+      </c>
+      <c r="D20" s="1">
+        <v>38.260271827874</v>
+      </c>
+      <c r="E20" t="s">
+        <v>7</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>398327.69</v>
+      </c>
+      <c r="H20" s="1">
+        <v>298584.65</v>
+      </c>
+      <c r="I20" s="1">
+        <v>74.959551519002</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>696912.34</v>
+      </c>
+      <c r="M20" s="1">
+        <v>696912.34</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="1">
+        <v>11270.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>336.9</v>
+      </c>
+      <c r="D21" s="1">
+        <v>220.22581011535</v>
+      </c>
+      <c r="E21" t="s">
+        <v>71</v>
+      </c>
+      <c r="F21">
+        <v>10.99</v>
+      </c>
+      <c r="G21" s="1">
+        <v>249462.08</v>
+      </c>
+      <c r="H21" s="1">
+        <v>95957.58</v>
+      </c>
+      <c r="I21" s="1">
+        <v>38.465798088431</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>345419.66</v>
+      </c>
+      <c r="M21" s="1">
+        <v>345419.66</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="1">
+        <v>6315.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>132.9</v>
+      </c>
+      <c r="D22" s="1">
+        <v>117.4151037213</v>
+      </c>
+      <c r="E22" t="s">
+        <v>74</v>
+      </c>
+      <c r="F22">
+        <v>0.86</v>
+      </c>
+      <c r="G22" s="1">
+        <v>886117.86</v>
+      </c>
+      <c r="H22" s="1">
+        <v>86380.69</v>
+      </c>
+      <c r="I22" s="1">
+        <v>9.7482167891301</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>972498.55</v>
+      </c>
+      <c r="M22" s="1">
+        <v>972498.55</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="1">
+        <v>40415.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>195.8</v>
+      </c>
+      <c r="D23" s="1">
+        <v>98.458638871706</v>
+      </c>
+      <c r="E23" t="s">
+        <v>71</v>
+      </c>
+      <c r="F23">
+        <v>10.99</v>
+      </c>
+      <c r="G23" s="1">
+        <v>370725.12</v>
+      </c>
+      <c r="H23" s="1">
+        <v>349183.53</v>
+      </c>
+      <c r="I23" s="1">
+        <v>94.189336293154</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>719908.65</v>
+      </c>
+      <c r="M23" s="1">
+        <v>719908.65</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B24" s="1">
+        <v>16195.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>42.81</v>
+      </c>
+      <c r="D24" s="1">
+        <v>28.703510960173</v>
+      </c>
+      <c r="E24" t="s">
+        <v>7</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>464853.36</v>
+      </c>
+      <c r="H24" s="1">
+        <v>228454.59</v>
+      </c>
+      <c r="I24" s="1">
+        <v>49.145517631625</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>693307.95</v>
+      </c>
+      <c r="M24" s="1">
+        <v>693307.95</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="1">
+        <v>20770.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>42.81</v>
+      </c>
+      <c r="D25" s="1">
+        <v>32.258620606644</v>
+      </c>
+      <c r="E25" t="s">
+        <v>7</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>670011.55</v>
+      </c>
+      <c r="H25" s="1">
+        <v>219152.15</v>
+      </c>
+      <c r="I25" s="1">
+        <v>32.708712260259</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>889163.7</v>
+      </c>
+      <c r="M25" s="1">
+        <v>889163.7</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="1">
+        <v>43000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>21.75</v>
+      </c>
+      <c r="D26" s="1">
+        <v>7.2636174418605</v>
+      </c>
+      <c r="E26" t="s">
+        <v>7</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>312335.55</v>
+      </c>
+      <c r="H26" s="1">
+        <v>622914.45</v>
+      </c>
+      <c r="I26" s="1">
+        <v>199.43757603001</v>
+      </c>
+      <c r="J26">
+        <v>0.12</v>
+      </c>
+      <c r="K26" t="s">
+        <v>81</v>
+      </c>
+      <c r="L26" s="1">
+        <v>935250.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>940352.14</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="1">
+        <v>124047.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>11.998</v>
+      </c>
+      <c r="D27" s="1">
+        <v>6.8533852491394</v>
+      </c>
+      <c r="E27" t="s">
+        <v>7</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>850141.88</v>
+      </c>
+      <c r="H27" s="1">
+        <v>638174.03</v>
+      </c>
+      <c r="I27" s="1">
+        <v>75.066767678826</v>
+      </c>
+      <c r="J27">
+        <v>0.02</v>
+      </c>
+      <c r="K27" t="s">
+        <v>84</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1488315.91</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1491238.89</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>86</v>
+      </c>
+      <c r="B28" s="1">
+        <v>27322.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>15.17</v>
+      </c>
+      <c r="D28" s="1">
+        <v>10.074888002342</v>
+      </c>
+      <c r="E28" t="s">
+        <v>7</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>275266.09</v>
+      </c>
+      <c r="H28" s="1">
+        <v>139208.65</v>
+      </c>
+      <c r="I28" s="1">
+        <v>50.572393424849</v>
+      </c>
+      <c r="J28">
+        <v>0.19</v>
+      </c>
+      <c r="K28" t="s">
+        <v>87</v>
+      </c>
+      <c r="L28" s="1">
+        <v>414474.74</v>
+      </c>
+      <c r="M28" s="1">
+        <v>419776.1</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="1">
+        <v>25668.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>32.12</v>
+      </c>
+      <c r="D29" s="1">
+        <v>26.345673211781</v>
+      </c>
+      <c r="E29" t="s">
+        <v>7</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>676240.74</v>
+      </c>
+      <c r="H29" s="1">
+        <v>148215.42</v>
+      </c>
+      <c r="I29" s="1">
+        <v>21.917552615952</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>824456.16</v>
+      </c>
+      <c r="M29" s="1">
+        <v>824456.16</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="1">
+        <v>6014.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>172.6</v>
+      </c>
+      <c r="D30" s="1">
+        <v>47.539805453941</v>
+      </c>
+      <c r="E30" t="s">
+        <v>7</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>285904.39</v>
+      </c>
+      <c r="H30" s="1">
+        <v>752112.01</v>
+      </c>
+      <c r="I30" s="1">
+        <v>263.06416980866</v>
+      </c>
+      <c r="J30">
+        <v>0.31</v>
+      </c>
+      <c r="K30" t="s">
+        <v>92</v>
+      </c>
+      <c r="L30" s="1">
+        <v>1038016.4</v>
+      </c>
+      <c r="M30" s="1">
+        <v>1039879.25</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B31" s="1">
+        <v>3549.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>84.8</v>
+      </c>
+      <c r="D31" s="1">
+        <v>85.024660467737</v>
+      </c>
+      <c r="E31" t="s">
+        <v>7</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>301752.52</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-797.32</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-0.26422977345806</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>300955.2</v>
+      </c>
+      <c r="M31" s="1">
+        <v>300955.2</v>
+      </c>
+      <c r="N31" s="1">
         <v>0.34</v>
       </c>
-      <c r="P3">
-[...796 lines deleted...]
-      <c r="O19" s="1">
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" s="1">
+        <v>14420.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>108.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>108.00964147018</v>
+      </c>
+      <c r="E32" t="s">
+        <v>97</v>
+      </c>
+      <c r="F32">
+        <v>7.47</v>
+      </c>
+      <c r="G32" s="1">
+        <v>208406.44</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-52.77</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-0.025320714657378</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>208353.67</v>
+      </c>
+      <c r="M32" s="1">
+        <v>208353.67</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" s="1">
+        <v>3139.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>67.3</v>
+      </c>
+      <c r="D33" s="1">
+        <v>100.62038865881</v>
+      </c>
+      <c r="E33" t="s">
+        <v>7</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>315847.4</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-104592.7</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-33.114947281504</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>211254.7</v>
+      </c>
+      <c r="M33" s="1">
+        <v>211254.7</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" s="1">
+        <v>4871.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>60.94</v>
+      </c>
+      <c r="D34" s="1">
+        <v>80.247620611784</v>
+      </c>
+      <c r="E34" t="s">
+        <v>7</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>390886.16</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-94047.42</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-24.060053699522</v>
+      </c>
+      <c r="J34">
+        <v>2.03</v>
+      </c>
+      <c r="K34" t="s">
+        <v>102</v>
+      </c>
+      <c r="L34" s="1">
+        <v>296838.74</v>
+      </c>
+      <c r="M34" s="1">
+        <v>306705.95</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1">
+        <v>8243.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>101.84</v>
+      </c>
+      <c r="D35" s="1">
+        <v>64.062438432609</v>
+      </c>
+      <c r="E35" t="s">
+        <v>7</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>528066.68</v>
+      </c>
+      <c r="H35" s="1">
+        <v>311400.44</v>
+      </c>
+      <c r="I35" s="1">
+        <v>58.969908875902</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>839467.12</v>
+      </c>
+      <c r="M35" s="1">
+        <v>839467.12</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="1">
+        <v>74441.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>7.145</v>
+      </c>
+      <c r="D36" s="1">
+        <v>7.3529822275359</v>
+      </c>
+      <c r="E36" t="s">
+        <v>74</v>
+      </c>
+      <c r="F36">
         <v>0.86</v>
       </c>
-      <c r="P19">
-[...69 lines deleted...]
-      <c r="F21" t="s">
+      <c r="G36" s="1">
+        <v>632052.18</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-15733.88</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-2.489332447204</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>616318.3</v>
+      </c>
+      <c r="M36" s="1">
+        <v>616318.3</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="1">
+        <v>28358.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>125.5</v>
+      </c>
+      <c r="D37" s="1">
+        <v>88.479430848438</v>
+      </c>
+      <c r="E37" t="s">
         <v>71</v>
       </c>
-      <c r="G21">
-[...781 lines deleted...]
-      <c r="A37" t="s">
+      <c r="F37">
+        <v>10.99</v>
+      </c>
+      <c r="G37" s="1">
+        <v>227709.81</v>
+      </c>
+      <c r="H37" s="1">
+        <v>96063.8</v>
+      </c>
+      <c r="I37" s="1">
+        <v>42.186939596498</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>323773.61</v>
+      </c>
+      <c r="M37" s="1">
+        <v>323773.61</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
         <v>107</v>
       </c>
-      <c r="B37" t="s">
-[...45 lines deleted...]
-    <row r="38" spans="1:16">
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>110</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1">
+        <v>18596.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>24.64</v>
+      </c>
+      <c r="D38" s="1">
+        <v>24.878722305872</v>
+      </c>
+      <c r="E38" t="s">
+        <v>74</v>
+      </c>
+      <c r="F38">
+        <v>0.86</v>
+      </c>
+      <c r="G38" s="1">
+        <v>536587.9</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-5641.27</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-1.0513226257991</v>
+      </c>
+      <c r="J38">
+        <v>0.58</v>
+      </c>
+      <c r="K38" t="s">
         <v>111</v>
       </c>
-      <c r="C38" s="1">
+      <c r="L38" s="1">
+        <v>530946.63</v>
+      </c>
+      <c r="M38" s="1">
+        <v>541820.35</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" s="1">
         <v>7500.0</v>
       </c>
-      <c r="D38" s="1">
-[...2 lines deleted...]
-      <c r="E38" s="1">
+      <c r="C39" s="1">
+        <v>25.54</v>
+      </c>
+      <c r="D39" s="1">
         <v>25.199186666667</v>
       </c>
-      <c r="F38" t="s">
-[...5 lines deleted...]
-      <c r="H38" s="1">
+      <c r="E39" t="s">
+        <v>7</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
         <v>188993.9</v>
       </c>
-      <c r="I38" s="1">
-[...17 lines deleted...]
-      <c r="O38" s="1">
+      <c r="H39" s="1">
+        <v>2556.1</v>
+      </c>
+      <c r="I39" s="1">
+        <v>1.3524775138245</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>191550.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>191550.0</v>
+      </c>
+      <c r="N39" s="1">
         <v>0.22</v>
       </c>
-      <c r="P38">
-[...4 lines deleted...]
-      <c r="A39" t="s">
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>112</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="1">
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>115</v>
+      </c>
+      <c r="B40" s="1">
         <v>3419.0</v>
       </c>
-      <c r="D39" s="1">
-[...2 lines deleted...]
-      <c r="E39" s="1">
+      <c r="C40" s="1">
+        <v>87.82</v>
+      </c>
+      <c r="D40" s="1">
         <v>134.56782100029</v>
       </c>
-      <c r="F39" t="s">
-[...5 lines deleted...]
-      <c r="H39" s="1">
+      <c r="E40" t="s">
+        <v>7</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
         <v>460087.38</v>
       </c>
-      <c r="I39" s="1">
-[...25 lines deleted...]
-      <c r="A40" t="s">
+      <c r="H40" s="1">
+        <v>-159830.8</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-34.7392271442</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>300256.58</v>
+      </c>
+      <c r="M40" s="1">
+        <v>300256.58</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
         <v>114</v>
       </c>
-      <c r="B40" t="s">
-[...45 lines deleted...]
-    <row r="41" spans="1:16">
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>117</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1">
+        <v>13449.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>27.6</v>
+      </c>
+      <c r="D41" s="1">
+        <v>23.57855751357</v>
+      </c>
+      <c r="E41" t="s">
+        <v>7</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>317108.02</v>
+      </c>
+      <c r="H41" s="1">
+        <v>54084.38</v>
+      </c>
+      <c r="I41" s="1">
+        <v>17.05550682698</v>
+      </c>
+      <c r="J41">
+        <v>0.47</v>
+      </c>
+      <c r="K41" t="s">
         <v>118</v>
       </c>
-      <c r="C41" s="1">
+      <c r="L41" s="1">
+        <v>371192.4</v>
+      </c>
+      <c r="M41" s="1">
+        <v>377565.87</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>120</v>
+      </c>
+      <c r="B42" s="1">
         <v>697109.0</v>
       </c>
-      <c r="D41" s="1">
-[...2 lines deleted...]
-      <c r="E41" s="1">
+      <c r="C42" s="1">
+        <v>0.775</v>
+      </c>
+      <c r="D42" s="1">
         <v>0.72294612463761</v>
       </c>
-      <c r="F41" t="s">
+      <c r="E42" t="s">
         <v>74</v>
       </c>
-      <c r="G41">
+      <c r="F42">
         <v>0.86</v>
       </c>
-      <c r="H41" s="1">
+      <c r="G42" s="1">
         <v>582225.08</v>
       </c>
-      <c r="I41" s="1">
-[...25 lines deleted...]
-      <c r="A42" t="s">
+      <c r="H42" s="1">
+        <v>43801.86</v>
+      </c>
+      <c r="I42" s="1">
+        <v>7.5231833022377</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>626026.94</v>
+      </c>
+      <c r="M42" s="1">
+        <v>626026.94</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
         <v>119</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="1">
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>122</v>
+      </c>
+      <c r="B43" s="1">
         <v>5990.0</v>
       </c>
-      <c r="D42" s="1">
-[...2 lines deleted...]
-      <c r="E42" s="1">
+      <c r="C43" s="1">
+        <v>38.1</v>
+      </c>
+      <c r="D43" s="1">
         <v>31.569562604341</v>
       </c>
-      <c r="F42" t="s">
-[...5 lines deleted...]
-      <c r="H42" s="1">
+      <c r="E43" t="s">
+        <v>7</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
         <v>189101.68</v>
       </c>
-      <c r="I42" s="1">
-[...5 lines deleted...]
-      <c r="K42">
+      <c r="H43" s="1">
+        <v>39117.32</v>
+      </c>
+      <c r="I43" s="1">
+        <v>20.685865932021</v>
+      </c>
+      <c r="J43">
         <v>0.13</v>
       </c>
-      <c r="L42">
+      <c r="K43">
         <v>749.5</v>
       </c>
-      <c r="M42" s="1">
-[...13 lines deleted...]
-      <c r="A43" t="s">
+      <c r="L43" s="1">
+        <v>228219.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>228968.5</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>121</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" s="1">
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>124</v>
+      </c>
+      <c r="B44" s="1">
         <v>8463.0</v>
       </c>
-      <c r="D43" s="1">
-[...2 lines deleted...]
-      <c r="E43" s="1">
+      <c r="C44" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="D44" s="1">
         <v>75.921323407775</v>
       </c>
-      <c r="F43" t="s">
-[...5 lines deleted...]
-      <c r="H43" s="1">
+      <c r="E44" t="s">
+        <v>7</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
         <v>642522.16</v>
       </c>
-      <c r="I43" s="1">
-[...25 lines deleted...]
-      <c r="A44" t="s">
+      <c r="H44" s="1">
+        <v>18438.14</v>
+      </c>
+      <c r="I44" s="1">
+        <v>2.8696504413171</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>660960.3</v>
+      </c>
+      <c r="M44" s="1">
+        <v>660960.3</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
         <v>123</v>
       </c>
-      <c r="B44" t="s">
-[...45 lines deleted...]
-    <row r="45" spans="1:16">
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>126</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="1">
+        <v>25835.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>32.5</v>
+      </c>
+      <c r="D45" s="1">
+        <v>18.010864331334</v>
+      </c>
+      <c r="E45" t="s">
         <v>127</v>
       </c>
-      <c r="C45" s="1">
-[...8 lines deleted...]
-      <c r="F45" t="s">
+      <c r="F45">
+        <v>1.14</v>
+      </c>
+      <c r="G45" s="1">
+        <v>405329.66</v>
+      </c>
+      <c r="H45" s="1">
+        <v>328266.51</v>
+      </c>
+      <c r="I45" s="1">
+        <v>80.987537403505</v>
+      </c>
+      <c r="J45">
+        <v>0.22</v>
+      </c>
+      <c r="K45" t="s">
+        <v>128</v>
+      </c>
+      <c r="L45" s="1">
+        <v>733596.17</v>
+      </c>
+      <c r="M45" s="1">
+        <v>739352.08</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>130</v>
+      </c>
+      <c r="B46" s="1">
+        <v>51181.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>11.6</v>
+      </c>
+      <c r="D46" s="1">
+        <v>12.42696703855</v>
+      </c>
+      <c r="E46" t="s">
         <v>74</v>
       </c>
-      <c r="G45">
+      <c r="F46">
         <v>0.86</v>
       </c>
-      <c r="H45" s="1">
-[...31 lines deleted...]
-      <c r="B46" t="s">
+      <c r="G46" s="1">
+        <v>734841.23</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-46890.42</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-6.3810273683201</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>687950.81</v>
+      </c>
+      <c r="M46" s="1">
+        <v>687950.81</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>129</v>
       </c>
-      <c r="C46" s="1">
-[...42 lines deleted...]
-    <row r="47" spans="1:16">
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>132</v>
+      </c>
+      <c r="B47" s="1">
+        <v>7563.0</v>
       </c>
       <c r="C47" s="1">
-        <v>7563.0</v>
+        <v>66.64</v>
       </c>
       <c r="D47" s="1">
-        <v>61.36</v>
-[...1 lines deleted...]
-      <c r="E47" s="1">
         <v>62.934404336903</v>
       </c>
-      <c r="F47" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E47" t="s">
+        <v>7</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>475972.9</v>
       </c>
       <c r="H47" s="1">
-        <v>475972.9</v>
+        <v>28025.42</v>
       </c>
       <c r="I47" s="1">
-        <v>-11907.22</v>
-[...2 lines deleted...]
-        <v>-2.5016592331202</v>
+        <v>5.8880284991015</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
-      <c r="L47">
-        <v>0.0</v>
+      <c r="L47" s="1">
+        <v>503998.32</v>
       </c>
       <c r="M47" s="1">
-        <v>464065.68</v>
+        <v>503998.32</v>
       </c>
       <c r="N47" s="1">
-        <v>464065.68</v>
-[...8 lines deleted...]
-    <row r="48" spans="1:16">
+        <v>0.57</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B48" t="s">
+        <v>132</v>
+      </c>
+      <c r="B48" s="1">
+        <v>12565.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>66.64</v>
+      </c>
+      <c r="D48" s="1">
+        <v>58.818855551134</v>
+      </c>
+      <c r="E48" t="s">
+        <v>7</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>739058.92</v>
+      </c>
+      <c r="H48" s="1">
+        <v>98272.68</v>
+      </c>
+      <c r="I48" s="1">
+        <v>13.297002084759</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>837331.6</v>
+      </c>
+      <c r="M48" s="1">
+        <v>837331.6</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>131</v>
       </c>
-      <c r="C48" s="1">
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B49" s="1">
         <v>975.0</v>
       </c>
-      <c r="D48" s="1">
-[...2 lines deleted...]
-      <c r="E48" s="1">
+      <c r="C49" s="1">
+        <v>244.0</v>
+      </c>
+      <c r="D49" s="1">
         <v>151.16260512821</v>
       </c>
-      <c r="F48" t="s">
-[...5 lines deleted...]
-      <c r="H48" s="1">
+      <c r="E49" t="s">
+        <v>7</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
         <v>147383.54</v>
       </c>
-      <c r="I48" s="1">
-[...5 lines deleted...]
-      <c r="K48">
+      <c r="H49" s="1">
+        <v>90516.46</v>
+      </c>
+      <c r="I49" s="1">
+        <v>61.415582771319</v>
+      </c>
+      <c r="J49">
         <v>2.68</v>
       </c>
-      <c r="L48" t="s">
-[...16 lines deleted...]
-      <c r="A49" t="s">
+      <c r="K49" t="s">
+        <v>135</v>
+      </c>
+      <c r="L49" s="1">
+        <v>237900.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>240514.57</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>133</v>
       </c>
-      <c r="B49" t="s">
-[...2 lines deleted...]
-      <c r="C49" s="1">
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>137</v>
+      </c>
+      <c r="B50" s="1">
         <v>5591.0</v>
       </c>
-      <c r="D49" s="1">
-[...2 lines deleted...]
-      <c r="E49" s="1">
+      <c r="C50" s="1">
+        <v>51.6</v>
+      </c>
+      <c r="D50" s="1">
         <v>47.572269719192</v>
       </c>
-      <c r="F49" t="s">
-[...5 lines deleted...]
-      <c r="H49" s="1">
+      <c r="E50" t="s">
+        <v>7</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
         <v>265976.56</v>
       </c>
-      <c r="I49" s="1">
-[...5 lines deleted...]
-      <c r="K49">
+      <c r="H50" s="1">
+        <v>22519.04</v>
+      </c>
+      <c r="I50" s="1">
+        <v>8.4665505862622</v>
+      </c>
+      <c r="J50">
         <v>0.22</v>
       </c>
-      <c r="L49" t="s">
-[...8 lines deleted...]
-      <c r="O49" s="1">
+      <c r="K50" t="s">
+        <v>138</v>
+      </c>
+      <c r="L50" s="1">
+        <v>288495.6</v>
+      </c>
+      <c r="M50" s="1">
+        <v>289703.95</v>
+      </c>
+      <c r="N50" s="1">
         <v>0.33</v>
       </c>
-      <c r="P49">
-[...4 lines deleted...]
-      <c r="A50" t="s">
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>136</v>
       </c>
-      <c r="B50" t="s">
-[...45 lines deleted...]
-    <row r="51" spans="1:16">
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B51" t="s">
+        <v>140</v>
+      </c>
+      <c r="B51" s="1">
+        <v>14490.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D51" s="1">
+        <v>27.628075224293</v>
+      </c>
+      <c r="E51" t="s">
+        <v>7</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>400330.81</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-21852.01</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-5.4584881938015</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>378478.8</v>
+      </c>
+      <c r="M51" s="1">
+        <v>378478.8</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>139</v>
       </c>
-      <c r="C51" s="1">
-[...8 lines deleted...]
-      <c r="F51" t="s">
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>142</v>
+      </c>
+      <c r="B52" s="1">
+        <v>116514.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>7.18</v>
+      </c>
+      <c r="D52" s="1">
+        <v>6.7631364471222</v>
+      </c>
+      <c r="E52" t="s">
         <v>74</v>
       </c>
-      <c r="G51">
+      <c r="F52">
         <v>0.86</v>
       </c>
-      <c r="H51" s="1">
-[...31 lines deleted...]
-      <c r="B52" t="s">
+      <c r="G52" s="1">
+        <v>924261.9</v>
+      </c>
+      <c r="H52" s="1">
+        <v>45116.15</v>
+      </c>
+      <c r="I52" s="1">
+        <v>4.8813166484521</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>969378.05</v>
+      </c>
+      <c r="M52" s="1">
+        <v>969378.05</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>141</v>
       </c>
-      <c r="C52" s="1">
-[...42 lines deleted...]
-    <row r="53" spans="1:16">
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B53" t="s">
+        <v>144</v>
+      </c>
+      <c r="B53" s="1">
+        <v>4492.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>76.66</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.34154496883</v>
+      </c>
+      <c r="E53" t="s">
+        <v>7</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>450734.22</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-106377.5</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-23.600937155382</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>344356.72</v>
+      </c>
+      <c r="M53" s="1">
+        <v>344356.72</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>143</v>
       </c>
-      <c r="C53" s="1">
-[...42 lines deleted...]
-    <row r="54" spans="1:16">
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B54" t="s">
+        <v>146</v>
+      </c>
+      <c r="B54" s="1">
+        <v>16890.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>16.96</v>
+      </c>
+      <c r="D54" s="1">
+        <v>9.4812208407342</v>
+      </c>
+      <c r="E54" t="s">
+        <v>7</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>160137.82</v>
+      </c>
+      <c r="H54" s="1">
+        <v>126316.58</v>
+      </c>
+      <c r="I54" s="1">
+        <v>78.879917311226</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>286454.4</v>
+      </c>
+      <c r="M54" s="1">
+        <v>286454.4</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>145</v>
       </c>
-      <c r="C54" s="1">
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>148</v>
+      </c>
+      <c r="B55" s="1">
         <v>85000.0</v>
       </c>
-      <c r="D54" s="1">
-[...2 lines deleted...]
-      <c r="E54" s="1">
+      <c r="C55" s="1">
+        <v>9.821</v>
+      </c>
+      <c r="D55" s="1">
         <v>6.0786824705882</v>
       </c>
-      <c r="F54" t="s">
-[...5 lines deleted...]
-      <c r="H54" s="1">
+      <c r="E55" t="s">
+        <v>7</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
         <v>516688.01</v>
       </c>
-      <c r="I54" s="1">
-[...28 lines deleted...]
-      <c r="B55" t="s">
+      <c r="H55" s="1">
+        <v>318096.99</v>
+      </c>
+      <c r="I55" s="1">
+        <v>61.564616140406</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>834785.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>834785.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
         <v>147</v>
       </c>
-      <c r="C55" s="1">
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>150</v>
+      </c>
+      <c r="B56" s="1">
         <v>17534.0</v>
       </c>
-      <c r="D55" s="1">
-[...2 lines deleted...]
-      <c r="E55" s="1">
+      <c r="C56" s="1">
+        <v>27.18</v>
+      </c>
+      <c r="D56" s="1">
         <v>22.98188604996</v>
       </c>
-      <c r="F55" t="s">
-[...5 lines deleted...]
-      <c r="H55" s="1">
+      <c r="E56" t="s">
+        <v>7</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
         <v>402964.39</v>
       </c>
-      <c r="I55" s="1">
-[...28 lines deleted...]
-      <c r="B56" t="s">
+      <c r="H56" s="1">
+        <v>73609.73</v>
+      </c>
+      <c r="I56" s="1">
+        <v>18.267055806097</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>476574.12</v>
+      </c>
+      <c r="M56" s="1">
+        <v>476574.12</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
         <v>149</v>
       </c>
-      <c r="C56" s="1">
-[...8 lines deleted...]
-      <c r="F56" t="s">
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>152</v>
+      </c>
+      <c r="B57" s="1">
+        <v>25800.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>277.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>236.34521046512</v>
+      </c>
+      <c r="E57" t="s">
         <v>71</v>
       </c>
-      <c r="G56">
-[...34 lines deleted...]
-      <c r="B57" t="s">
+      <c r="F57">
+        <v>10.99</v>
+      </c>
+      <c r="G57" s="1">
+        <v>563826.07</v>
+      </c>
+      <c r="H57" s="1">
+        <v>86335.95</v>
+      </c>
+      <c r="I57" s="1">
+        <v>15.312514726394</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>650162.02</v>
+      </c>
+      <c r="M57" s="1">
+        <v>650162.02</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
         <v>151</v>
       </c>
-      <c r="C57" s="1">
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>154</v>
+      </c>
+      <c r="B58" s="1">
         <v>3877.0</v>
       </c>
-      <c r="D57" s="1">
-[...2 lines deleted...]
-      <c r="E57" s="1">
+      <c r="C58" s="1">
+        <v>116.5</v>
+      </c>
+      <c r="D58" s="1">
         <v>104.64825122517</v>
       </c>
-      <c r="F57" t="s">
-[...5 lines deleted...]
-      <c r="H57" s="1">
+      <c r="E58" t="s">
+        <v>7</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
         <v>405721.27</v>
       </c>
-      <c r="I57" s="1">
-[...5 lines deleted...]
-      <c r="K57">
+      <c r="H58" s="1">
+        <v>45949.23</v>
+      </c>
+      <c r="I58" s="1">
+        <v>11.325319473638</v>
+      </c>
+      <c r="J58">
         <v>0.09</v>
       </c>
-      <c r="L57">
+      <c r="K58">
         <v>363.47</v>
       </c>
-      <c r="M57" s="1">
-[...16 lines deleted...]
-      <c r="B58" t="s">
+      <c r="L58" s="1">
+        <v>451670.5</v>
+      </c>
+      <c r="M58" s="1">
+        <v>452033.97</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
         <v>153</v>
       </c>
-      <c r="C58" s="1">
-[...42 lines deleted...]
-    <row r="59" spans="1:16">
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>156</v>
+      </c>
+      <c r="B59" s="1">
+        <v>2200.0</v>
       </c>
       <c r="C59" s="1">
-        <v>2200.0</v>
+        <v>168.5</v>
       </c>
       <c r="D59" s="1">
-        <v>172.8</v>
-[...1 lines deleted...]
-      <c r="E59" s="1">
         <v>170.72784090909</v>
       </c>
-      <c r="F59" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E59" t="s">
+        <v>7</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>375601.25</v>
       </c>
       <c r="H59" s="1">
-        <v>375601.25</v>
+        <v>-4901.25</v>
       </c>
       <c r="I59" s="1">
-        <v>4558.75</v>
-[...2 lines deleted...]
-        <v>1.2137206678625</v>
+        <v>-1.3049077978308</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
       </c>
       <c r="K59">
-        <v>4.0</v>
-[...1 lines deleted...]
-      <c r="L59" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>370700.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>370700.0</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>155</v>
       </c>
-      <c r="M59" s="1">
-[...12 lines deleted...]
-    <row r="60" spans="1:16">
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>156</v>
       </c>
-      <c r="B60" t="s">
-        <v>157</v>
+      <c r="B60" s="1">
+        <v>2249.0</v>
       </c>
       <c r="C60" s="1">
-        <v>5097.0</v>
+        <v>168.5</v>
       </c>
       <c r="D60" s="1">
-        <v>139.9</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>174.83970208982</v>
+      </c>
+      <c r="E60" t="s">
+        <v>7</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>393214.49</v>
       </c>
       <c r="H60" s="1">
-        <v>416178.73</v>
+        <v>-14257.99</v>
       </c>
       <c r="I60" s="1">
-        <v>296891.57</v>
-[...2 lines deleted...]
-        <v>71.337516455971</v>
+        <v>-3.6260082887586</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
-      <c r="L60">
-        <v>0.0</v>
+      <c r="L60" s="1">
+        <v>378956.5</v>
       </c>
       <c r="M60" s="1">
-        <v>713070.3</v>
+        <v>378956.5</v>
       </c>
       <c r="N60" s="1">
-        <v>713070.3</v>
-[...8 lines deleted...]
-    <row r="61" spans="1:16">
+        <v>0.43</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>158</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B61" s="1">
+        <v>4849.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>145.7</v>
+      </c>
+      <c r="D61" s="1">
+        <v>81.651703444009</v>
+      </c>
+      <c r="E61" t="s">
+        <v>7</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>395929.11</v>
+      </c>
+      <c r="H61" s="1">
+        <v>310570.19</v>
+      </c>
+      <c r="I61" s="1">
+        <v>78.440857758602</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>706499.3</v>
+      </c>
+      <c r="M61" s="1">
+        <v>706499.3</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>160</v>
+      </c>
+      <c r="B62" s="1">
+        <v>14475.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>24.98</v>
+      </c>
+      <c r="D62" s="1">
+        <v>27.220205181347</v>
+      </c>
+      <c r="E62" t="s">
+        <v>74</v>
+      </c>
+      <c r="F62">
+        <v>0.86</v>
+      </c>
+      <c r="G62" s="1">
+        <v>448691.76</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-29703.71</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-6.620070312858</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>418988.05</v>
+      </c>
+      <c r="M62" s="1">
+        <v>418988.05</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
         <v>159</v>
       </c>
-      <c r="C61" s="1">
-[...43 lines deleted...]
-      <c r="A62" t="s">
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>162</v>
+      </c>
+      <c r="B63" s="1">
+        <v>11573.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>24.15</v>
+      </c>
+      <c r="D63" s="1">
+        <v>19.026007949538</v>
+      </c>
+      <c r="E63" t="s">
+        <v>7</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>220187.99</v>
+      </c>
+      <c r="H63" s="1">
+        <v>59299.96</v>
+      </c>
+      <c r="I63" s="1">
+        <v>26.931514293763</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>279487.95</v>
+      </c>
+      <c r="M63" s="1">
+        <v>279487.95</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>161</v>
       </c>
-      <c r="B62" t="s">
-[...11 lines deleted...]
-      <c r="F62" t="s">
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>164</v>
+      </c>
+      <c r="B64" s="1">
+        <v>509.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>306.2</v>
+      </c>
+      <c r="D64" s="1">
+        <v>321.31909626719</v>
+      </c>
+      <c r="E64" t="s">
+        <v>7</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>163551.42</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-7695.62</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-4.7053214212387</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>155855.8</v>
+      </c>
+      <c r="M64" s="1">
+        <v>155855.8</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>164</v>
+      </c>
+      <c r="B65" s="1">
+        <v>550.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>306.2</v>
+      </c>
+      <c r="D65" s="1">
+        <v>402.09110909091</v>
+      </c>
+      <c r="E65" t="s">
+        <v>7</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>221150.11</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-52740.11</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-23.848104800852</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>168410.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>168410.0</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>164</v>
+      </c>
+      <c r="B66" s="1">
+        <v>720.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>306.2</v>
+      </c>
+      <c r="D66" s="1">
+        <v>353.76926388889</v>
+      </c>
+      <c r="E66" t="s">
+        <v>7</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>254713.87</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-34249.87</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-13.446409494701</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>220464.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>220464.0</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>166</v>
+      </c>
+      <c r="B67" s="1">
+        <v>43449.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>19.05</v>
+      </c>
+      <c r="D67" s="1">
+        <v>21.669996547677</v>
+      </c>
+      <c r="E67" t="s">
+        <v>7</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>941539.68</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-113836.23</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-12.090433618262</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>827703.45</v>
+      </c>
+      <c r="M67" s="1">
+        <v>827703.45</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>168</v>
+      </c>
+      <c r="B68" s="1">
+        <v>2620.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>173.7</v>
+      </c>
+      <c r="D68" s="1">
+        <v>155.30783587786</v>
+      </c>
+      <c r="E68" t="s">
+        <v>31</v>
+      </c>
+      <c r="F68">
+        <v>0.92</v>
+      </c>
+      <c r="G68" s="1">
+        <v>442184.96</v>
+      </c>
+      <c r="H68" s="1">
+        <v>50130.12</v>
+      </c>
+      <c r="I68" s="1">
+        <v>11.336912046941</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>492315.08</v>
+      </c>
+      <c r="M68" s="1">
+        <v>492315.08</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>170</v>
+      </c>
+      <c r="B69" s="1">
+        <v>2228.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>203.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>155.49451526032</v>
+      </c>
+      <c r="E69" t="s">
         <v>74</v>
       </c>
-      <c r="G62">
+      <c r="F69">
         <v>0.86</v>
       </c>
-      <c r="H62" s="1">
-[...20 lines deleted...]
-      <c r="O62" s="1">
+      <c r="G69" s="1">
+        <v>402076.5</v>
+      </c>
+      <c r="H69" s="1">
+        <v>122008.65</v>
+      </c>
+      <c r="I69" s="1">
+        <v>30.344635908838</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>524085.15</v>
+      </c>
+      <c r="M69" s="1">
+        <v>524085.15</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>172</v>
+      </c>
+      <c r="B70" s="1">
+        <v>370.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>524.4</v>
+      </c>
+      <c r="D70" s="1">
+        <v>319.06035135135</v>
+      </c>
+      <c r="E70" t="s">
+        <v>31</v>
+      </c>
+      <c r="F70">
+        <v>0.92</v>
+      </c>
+      <c r="G70" s="1">
+        <v>105706.47</v>
+      </c>
+      <c r="H70" s="1">
+        <v>104190.63</v>
+      </c>
+      <c r="I70" s="1">
+        <v>98.565991277544</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>209897.1</v>
+      </c>
+      <c r="M70" s="1">
+        <v>209897.1</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>174</v>
+      </c>
+      <c r="B71" s="1">
+        <v>9302.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>42.82</v>
+      </c>
+      <c r="D71" s="1">
+        <v>34.963769081918</v>
+      </c>
+      <c r="E71" t="s">
+        <v>7</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>325232.98</v>
+      </c>
+      <c r="H71" s="1">
+        <v>73078.66</v>
+      </c>
+      <c r="I71" s="1">
+        <v>22.469633922119</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>398311.64</v>
+      </c>
+      <c r="M71" s="1">
+        <v>398311.64</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>176</v>
+      </c>
+      <c r="B72" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>3251.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>3658.398</v>
+      </c>
+      <c r="E72" t="s">
+        <v>31</v>
+      </c>
+      <c r="F72">
+        <v>0.92</v>
+      </c>
+      <c r="G72" s="1">
+        <v>298685.35</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-17334.01</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-5.8034349525345</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>281351.34</v>
+      </c>
+      <c r="M72" s="1">
+        <v>281351.34</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>178</v>
+      </c>
+      <c r="B73" s="1">
+        <v>198847.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>2.42</v>
+      </c>
+      <c r="D73" s="1">
+        <v>2.2672526113042</v>
+      </c>
+      <c r="E73" t="s">
+        <v>7</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>450836.38</v>
+      </c>
+      <c r="H73" s="1">
+        <v>30373.36</v>
+      </c>
+      <c r="I73" s="1">
+        <v>6.7371138061219</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>481209.74</v>
+      </c>
+      <c r="M73" s="1">
+        <v>481209.74</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>180</v>
+      </c>
+      <c r="B74" s="1">
+        <v>105466.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>4.22</v>
+      </c>
+      <c r="D74" s="1">
+        <v>4.429871522576</v>
+      </c>
+      <c r="E74" t="s">
+        <v>7</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>467200.83</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-22134.31</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-4.7376435525596</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>445066.52</v>
+      </c>
+      <c r="M74" s="1">
+        <v>445066.52</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>182</v>
+      </c>
+      <c r="B75" s="1">
+        <v>5109.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>71.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>69.935717361519</v>
+      </c>
+      <c r="E75" t="s">
+        <v>7</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>357301.58</v>
+      </c>
+      <c r="H75" s="1">
+        <v>5437.42</v>
+      </c>
+      <c r="I75" s="1">
+        <v>1.5218012749902</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>362739.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>362739.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>184</v>
+      </c>
+      <c r="B76" s="1">
+        <v>277.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>1620.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>1704.0686642599</v>
+      </c>
+      <c r="E76" t="s">
+        <v>7</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>472027.02</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-23287.02</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-4.9334082612474</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>448740.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>448740.0</v>
+      </c>
+      <c r="N76" s="1">
         <v>0.51</v>
       </c>
-      <c r="P62">
-[...46 lines deleted...]
-      <c r="O63" s="1">
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>184</v>
+      </c>
+      <c r="B77" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>1620.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>1910.4458888889</v>
+      </c>
+      <c r="E77" t="s">
+        <v>7</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>343880.26</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-52280.26</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-15.203041896037</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>291600.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>291600.0</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>186</v>
+      </c>
+      <c r="B78" s="1">
+        <v>21985.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>14.87</v>
+      </c>
+      <c r="D78" s="1">
+        <v>16.368925631112</v>
+      </c>
+      <c r="E78" t="s">
+        <v>74</v>
+      </c>
+      <c r="F78">
+        <v>0.86</v>
+      </c>
+      <c r="G78" s="1">
+        <v>415467.93</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-36652.15</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-8.8218963133929</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>378815.78</v>
+      </c>
+      <c r="M78" s="1">
+        <v>378815.78</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>188</v>
+      </c>
+      <c r="B79" s="1">
+        <v>34742.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>21.19</v>
+      </c>
+      <c r="D79" s="1">
+        <v>10.376887628807</v>
+      </c>
+      <c r="E79" t="s">
+        <v>7</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>360513.83</v>
+      </c>
+      <c r="H79" s="1">
+        <v>375669.15</v>
+      </c>
+      <c r="I79" s="1">
+        <v>104.20381098833</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>736182.98</v>
+      </c>
+      <c r="M79" s="1">
+        <v>736182.98</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>188</v>
+      </c>
+      <c r="B80" s="1">
+        <v>47867.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>21.19</v>
+      </c>
+      <c r="D80" s="1">
+        <v>10.438385526563</v>
+      </c>
+      <c r="E80" t="s">
+        <v>7</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>499654.2</v>
+      </c>
+      <c r="H80" s="1">
+        <v>514647.53</v>
+      </c>
+      <c r="I80" s="1">
+        <v>103.00074131269</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>1014301.73</v>
+      </c>
+      <c r="M80" s="1">
+        <v>1014301.73</v>
+      </c>
+      <c r="N80" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>190</v>
+      </c>
+      <c r="B81" s="1">
+        <v>5274.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>81.78</v>
+      </c>
+      <c r="D81" s="1">
+        <v>78.55082480091</v>
+      </c>
+      <c r="E81" t="s">
+        <v>7</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>414277.05</v>
+      </c>
+      <c r="H81" s="1">
+        <v>17030.67</v>
+      </c>
+      <c r="I81" s="1">
+        <v>4.1109373546036</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>431307.72</v>
+      </c>
+      <c r="M81" s="1">
+        <v>431307.72</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>192</v>
+      </c>
+      <c r="B82" s="1">
+        <v>9000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>55.16</v>
+      </c>
+      <c r="D82" s="1">
+        <v>44.868316666667</v>
+      </c>
+      <c r="E82" t="s">
+        <v>7</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>403814.85</v>
+      </c>
+      <c r="H82" s="1">
+        <v>92625.15</v>
+      </c>
+      <c r="I82" s="1">
+        <v>22.93752941478</v>
+      </c>
+      <c r="J82">
+        <v>0.16</v>
+      </c>
+      <c r="K82" t="s">
+        <v>193</v>
+      </c>
+      <c r="L82" s="1">
+        <v>496440.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>497857.5</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>195</v>
+      </c>
+      <c r="B83" s="1">
+        <v>11784.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>85.94</v>
+      </c>
+      <c r="D83" s="1">
+        <v>34.734742023082</v>
+      </c>
+      <c r="E83" t="s">
+        <v>7</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>409314.2</v>
+      </c>
+      <c r="H83" s="1">
+        <v>603402.76</v>
+      </c>
+      <c r="I83" s="1">
+        <v>147.4179884304</v>
+      </c>
+      <c r="J83">
+        <v>0.22</v>
+      </c>
+      <c r="K83" t="s">
+        <v>196</v>
+      </c>
+      <c r="L83" s="1">
+        <v>1012716.96</v>
+      </c>
+      <c r="M83" s="1">
+        <v>1015302.38</v>
+      </c>
+      <c r="N83" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>195</v>
+      </c>
+      <c r="B84" s="1">
+        <v>11925.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>85.94</v>
+      </c>
+      <c r="D84" s="1">
+        <v>26.306779035639</v>
+      </c>
+      <c r="E84" t="s">
+        <v>7</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>313708.34</v>
+      </c>
+      <c r="H84" s="1">
+        <v>711126.16</v>
+      </c>
+      <c r="I84" s="1">
+        <v>226.68385545631</v>
+      </c>
+      <c r="J84">
         <v>0.32</v>
       </c>
-      <c r="P63">
-[...46 lines deleted...]
-      <c r="O64" s="1">
+      <c r="K84" t="s">
+        <v>197</v>
+      </c>
+      <c r="L84" s="1">
+        <v>1024834.5</v>
+      </c>
+      <c r="M84" s="1">
+        <v>1028614.97</v>
+      </c>
+      <c r="N84" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>199</v>
+      </c>
+      <c r="B85" s="1">
+        <v>25000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>28.175</v>
+      </c>
+      <c r="D85" s="1">
+        <v>12.137262</v>
+      </c>
+      <c r="E85" t="s">
+        <v>7</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>303431.55</v>
+      </c>
+      <c r="H85" s="1">
+        <v>400943.45</v>
+      </c>
+      <c r="I85" s="1">
+        <v>132.13637474416</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>704375.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>704375.0</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>201</v>
+      </c>
+      <c r="B86" s="1">
+        <v>170000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>6.234</v>
+      </c>
+      <c r="D86" s="1">
+        <v>2.4484739411765</v>
+      </c>
+      <c r="E86" t="s">
+        <v>7</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>416240.57</v>
+      </c>
+      <c r="H86" s="1">
+        <v>643539.43</v>
+      </c>
+      <c r="I86" s="1">
+        <v>154.60756984837</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>1059780.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>1059780.0</v>
+      </c>
+      <c r="N86" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>203</v>
+      </c>
+      <c r="B87" s="1">
+        <v>12050.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>37.1</v>
+      </c>
+      <c r="D87" s="1">
+        <v>38.885305394191</v>
+      </c>
+      <c r="E87" t="s">
+        <v>7</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>468567.93</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-21512.93</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-4.5912083654551</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>447055.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>447055.0</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>205</v>
+      </c>
+      <c r="B88" s="1">
+        <v>16762.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>55.1</v>
+      </c>
+      <c r="D88" s="1">
+        <v>46.130251163346</v>
+      </c>
+      <c r="E88" t="s">
+        <v>7</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>773235.27</v>
+      </c>
+      <c r="H88" s="1">
+        <v>150350.93</v>
+      </c>
+      <c r="I88" s="1">
+        <v>19.444396270232</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>923586.2</v>
+      </c>
+      <c r="M88" s="1">
+        <v>923586.2</v>
+      </c>
+      <c r="N88" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>207</v>
+      </c>
+      <c r="B89" s="1">
+        <v>3229.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>104.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>101.72289253639</v>
+      </c>
+      <c r="E89" t="s">
+        <v>7</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>328463.22</v>
+      </c>
+      <c r="H89" s="1">
+        <v>7352.78</v>
+      </c>
+      <c r="I89" s="1">
+        <v>2.2385398279905</v>
+      </c>
+      <c r="J89">
+        <v>0.22</v>
+      </c>
+      <c r="K89">
+        <v>697.87</v>
+      </c>
+      <c r="L89" s="1">
+        <v>335816.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>336513.87</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>209</v>
+      </c>
+      <c r="B90" s="1">
+        <v>3996.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>117.1</v>
+      </c>
+      <c r="D90" s="1">
+        <v>77.647995495495</v>
+      </c>
+      <c r="E90" t="s">
+        <v>7</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>310281.39</v>
+      </c>
+      <c r="H90" s="1">
+        <v>157650.21</v>
+      </c>
+      <c r="I90" s="1">
+        <v>50.808786824115</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>467931.6</v>
+      </c>
+      <c r="M90" s="1">
+        <v>467931.6</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>211</v>
+      </c>
+      <c r="B91" s="1">
+        <v>23072.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>4.361</v>
+      </c>
+      <c r="D91" s="1">
+        <v>3.1388158807212</v>
+      </c>
+      <c r="E91" t="s">
+        <v>7</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>72418.76</v>
+      </c>
+      <c r="H91" s="1">
+        <v>28198.23</v>
+      </c>
+      <c r="I91" s="1">
+        <v>38.937742098871</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>100616.99</v>
+      </c>
+      <c r="M91" s="1">
+        <v>100616.99</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>213</v>
+      </c>
+      <c r="B92" s="1">
+        <v>5771.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>165.7</v>
+      </c>
+      <c r="D92" s="1">
+        <v>116.05390400277</v>
+      </c>
+      <c r="E92" t="s">
+        <v>7</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>669747.08</v>
+      </c>
+      <c r="H92" s="1">
+        <v>286507.62</v>
+      </c>
+      <c r="I92" s="1">
+        <v>42.778479900204</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>956254.7</v>
+      </c>
+      <c r="M92" s="1">
+        <v>956254.7</v>
+      </c>
+      <c r="N92" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>213</v>
+      </c>
+      <c r="B93" s="1">
+        <v>4816.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>165.7</v>
+      </c>
+      <c r="D93" s="1">
+        <v>122.10722383721</v>
+      </c>
+      <c r="E93" t="s">
+        <v>7</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>588068.39</v>
+      </c>
+      <c r="H93" s="1">
+        <v>209942.81</v>
+      </c>
+      <c r="I93" s="1">
+        <v>35.700407226445</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>798011.2</v>
+      </c>
+      <c r="M93" s="1">
+        <v>798011.2</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>215</v>
+      </c>
+      <c r="B94" s="1">
+        <v>26143.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>16.5</v>
+      </c>
+      <c r="D94" s="1">
+        <v>22.048508587385</v>
+      </c>
+      <c r="E94" t="s">
+        <v>7</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>576414.16</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-145054.66</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-25.165006355847</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>431359.5</v>
+      </c>
+      <c r="M94" s="1">
+        <v>431359.5</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>217</v>
+      </c>
+      <c r="B95" s="1">
+        <v>3004.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>154.05</v>
+      </c>
+      <c r="D95" s="1">
+        <v>116.97721704394</v>
+      </c>
+      <c r="E95" t="s">
+        <v>7</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>351399.56</v>
+      </c>
+      <c r="H95" s="1">
+        <v>111366.64</v>
+      </c>
+      <c r="I95" s="1">
+        <v>31.692310599364</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>462766.2</v>
+      </c>
+      <c r="M95" s="1">
+        <v>462766.2</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>217</v>
+      </c>
+      <c r="B96" s="1">
+        <v>5620.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>154.05</v>
+      </c>
+      <c r="D96" s="1">
+        <v>63.192012455516</v>
+      </c>
+      <c r="E96" t="s">
+        <v>7</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>355139.11</v>
+      </c>
+      <c r="H96" s="1">
+        <v>510621.89</v>
+      </c>
+      <c r="I96" s="1">
+        <v>143.78081028586</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>865761.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>865761.0</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>219</v>
+      </c>
+      <c r="B97" s="1">
+        <v>1540.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D97" s="1">
+        <v>276.94614935065</v>
+      </c>
+      <c r="E97" t="s">
+        <v>7</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>426497.07</v>
+      </c>
+      <c r="H97" s="1">
+        <v>155776.93</v>
+      </c>
+      <c r="I97" s="1">
+        <v>36.524736266066</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>582274.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>582274.0</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>219</v>
+      </c>
+      <c r="B98" s="1">
+        <v>2123.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D98" s="1">
+        <v>328.42823363165</v>
+      </c>
+      <c r="E98" t="s">
+        <v>7</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>697253.14</v>
+      </c>
+      <c r="H98" s="1">
+        <v>105453.16</v>
+      </c>
+      <c r="I98" s="1">
+        <v>15.124085350121</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>802706.3</v>
+      </c>
+      <c r="M98" s="1">
+        <v>802706.3</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>221</v>
+      </c>
+      <c r="B99" s="1">
+        <v>1750.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D99" s="1">
+        <v>626.37568</v>
+      </c>
+      <c r="E99" t="s">
+        <v>7</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>1096157.44</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-253794.94</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-23.153146686666</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>842362.5</v>
+      </c>
+      <c r="M99" s="1">
+        <v>842362.5</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>221</v>
+      </c>
+      <c r="B100" s="1">
+        <v>520.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D100" s="1">
+        <v>485.56192307692</v>
+      </c>
+      <c r="E100" t="s">
+        <v>7</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>252492.2</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-2190.2</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-0.86743273653602</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>250302.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>250302.0</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>223</v>
+      </c>
+      <c r="B101" s="1">
+        <v>181023.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>1.024</v>
+      </c>
+      <c r="D101" s="1">
+        <v>1.6222409859521</v>
+      </c>
+      <c r="E101" t="s">
+        <v>74</v>
+      </c>
+      <c r="F101">
+        <v>0.86</v>
+      </c>
+      <c r="G101" s="1">
+        <v>339662.07</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-124866.99</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-36.762123601261</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>214795.08</v>
+      </c>
+      <c r="M101" s="1">
+        <v>214795.08</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>225</v>
+      </c>
+      <c r="B102" s="1">
+        <v>26324.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>15.72</v>
+      </c>
+      <c r="D102" s="1">
+        <v>11.791996277162</v>
+      </c>
+      <c r="E102" t="s">
+        <v>7</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>310412.51</v>
+      </c>
+      <c r="H102" s="1">
+        <v>103400.77</v>
+      </c>
+      <c r="I102" s="1">
+        <v>33.310761218999</v>
+      </c>
+      <c r="J102">
+        <v>0.12</v>
+      </c>
+      <c r="K102" t="s">
+        <v>226</v>
+      </c>
+      <c r="L102" s="1">
+        <v>413813.28</v>
+      </c>
+      <c r="M102" s="1">
+        <v>416893.19</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>228</v>
+      </c>
+      <c r="B103" s="1">
+        <v>7670.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>51.22</v>
+      </c>
+      <c r="D103" s="1">
+        <v>52.014250325945</v>
+      </c>
+      <c r="E103" t="s">
+        <v>7</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>398949.3</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-6091.9</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-1.5269860105031</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>392857.4</v>
+      </c>
+      <c r="M103" s="1">
+        <v>392857.4</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>230</v>
+      </c>
+      <c r="B104" s="1">
+        <v>396.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>478.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>232.92426767677</v>
+      </c>
+      <c r="E104" t="s">
+        <v>7</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>92238.01</v>
+      </c>
+      <c r="H104" s="1">
+        <v>97049.99</v>
+      </c>
+      <c r="I104" s="1">
+        <v>105.21691654016</v>
+      </c>
+      <c r="J104">
+        <v>16.79</v>
+      </c>
+      <c r="K104" t="s">
+        <v>231</v>
+      </c>
+      <c r="L104" s="1">
+        <v>189288.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>195937.15</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>233</v>
+      </c>
+      <c r="B105" s="1">
+        <v>3255.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>53.5</v>
+      </c>
+      <c r="D105" s="1">
+        <v>94.331723502304</v>
+      </c>
+      <c r="E105" t="s">
+        <v>7</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>307049.76</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-132907.26</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-43.285251224427</v>
+      </c>
+      <c r="J105">
+        <v>0.08</v>
+      </c>
+      <c r="K105">
+        <v>251.77</v>
+      </c>
+      <c r="L105" s="1">
+        <v>174142.5</v>
+      </c>
+      <c r="M105" s="1">
+        <v>174394.27</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>235</v>
+      </c>
+      <c r="B106" s="1">
+        <v>6405.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>79.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>75.833339578454</v>
+      </c>
+      <c r="E106" t="s">
+        <v>31</v>
+      </c>
+      <c r="F106">
+        <v>0.92</v>
+      </c>
+      <c r="G106" s="1">
+        <v>440490.89</v>
+      </c>
+      <c r="H106" s="1">
+        <v>106888.27</v>
+      </c>
+      <c r="I106" s="1">
+        <v>24.265716369299</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>547379.16</v>
+      </c>
+      <c r="M106" s="1">
+        <v>547379.16</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>237</v>
+      </c>
+      <c r="B107" s="1">
+        <v>68455.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>81.5</v>
+      </c>
+      <c r="D107" s="1">
+        <v>94.69494017968</v>
+      </c>
+      <c r="E107" t="s">
+        <v>71</v>
+      </c>
+      <c r="F107">
+        <v>10.99</v>
+      </c>
+      <c r="G107" s="1">
+        <v>605316.31</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-97759.21</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-16.150103406267</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>507557.1</v>
+      </c>
+      <c r="M107" s="1">
+        <v>507557.1</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>239</v>
+      </c>
+      <c r="B108" s="1">
+        <v>35463.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>12.28</v>
+      </c>
+      <c r="D108" s="1">
+        <v>5.3890429461693</v>
+      </c>
+      <c r="E108" t="s">
+        <v>7</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>191111.63</v>
+      </c>
+      <c r="H108" s="1">
+        <v>244374.01</v>
+      </c>
+      <c r="I108" s="1">
+        <v>127.86977433032</v>
+      </c>
+      <c r="J108">
+        <v>0.39</v>
+      </c>
+      <c r="K108" t="s">
+        <v>240</v>
+      </c>
+      <c r="L108" s="1">
+        <v>435485.64</v>
+      </c>
+      <c r="M108" s="1">
+        <v>449316.74</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>242</v>
+      </c>
+      <c r="B109" s="1">
+        <v>6050.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>120.28</v>
+      </c>
+      <c r="D109" s="1">
+        <v>85.498917355372</v>
+      </c>
+      <c r="E109" t="s">
+        <v>31</v>
+      </c>
+      <c r="F109">
+        <v>0.92</v>
+      </c>
+      <c r="G109" s="1">
+        <v>536550.51</v>
+      </c>
+      <c r="H109" s="1">
+        <v>250659.9</v>
+      </c>
+      <c r="I109" s="1">
+        <v>46.716925122297</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>787210.41</v>
+      </c>
+      <c r="M109" s="1">
+        <v>787210.41</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>244</v>
+      </c>
+      <c r="B110" s="1">
+        <v>10395.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>299.95</v>
+      </c>
+      <c r="D110" s="1">
+        <v>604.24713419913</v>
+      </c>
+      <c r="E110" t="s">
+        <v>97</v>
+      </c>
+      <c r="F110">
+        <v>7.47</v>
+      </c>
+      <c r="G110" s="1">
+        <v>842033.79</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-424890.27</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-50.46000232366</v>
+      </c>
+      <c r="J110">
+        <v>0.28</v>
+      </c>
+      <c r="K110" t="s">
+        <v>245</v>
+      </c>
+      <c r="L110" s="1">
+        <v>417143.52</v>
+      </c>
+      <c r="M110" s="1">
+        <v>420094.54</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>247</v>
+      </c>
+      <c r="B111" s="1">
+        <v>14655.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>390.8</v>
+      </c>
+      <c r="D111" s="1">
+        <v>355.98855407711</v>
+      </c>
+      <c r="E111" t="s">
+        <v>97</v>
+      </c>
+      <c r="F111">
+        <v>7.47</v>
+      </c>
+      <c r="G111" s="1">
+        <v>699385.46</v>
+      </c>
+      <c r="H111" s="1">
+        <v>66832.85</v>
+      </c>
+      <c r="I111" s="1">
+        <v>9.555939295621</v>
+      </c>
+      <c r="J111">
+        <v>0.12</v>
+      </c>
+      <c r="K111" t="s">
+        <v>248</v>
+      </c>
+      <c r="L111" s="1">
+        <v>766218.31</v>
+      </c>
+      <c r="M111" s="1">
+        <v>767983.81</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>250</v>
+      </c>
+      <c r="B112" s="1">
+        <v>23471.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>30.48</v>
+      </c>
+      <c r="D112" s="1">
+        <v>23.00900472924</v>
+      </c>
+      <c r="E112" t="s">
+        <v>74</v>
+      </c>
+      <c r="F112">
+        <v>0.86</v>
+      </c>
+      <c r="G112" s="1">
+        <v>627770.93</v>
+      </c>
+      <c r="H112" s="1">
+        <v>201195.96</v>
+      </c>
+      <c r="I112" s="1">
+        <v>32.049263574533</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>828966.89</v>
+      </c>
+      <c r="M112" s="1">
+        <v>828966.89</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>252</v>
+      </c>
+      <c r="B113" s="1">
+        <v>455.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>669.6</v>
+      </c>
+      <c r="D113" s="1">
+        <v>959.46857142857</v>
+      </c>
+      <c r="E113" t="s">
+        <v>31</v>
+      </c>
+      <c r="F113">
+        <v>0.92</v>
+      </c>
+      <c r="G113" s="1">
+        <v>419323.22</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-89737.13</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-21.400467639259</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>329586.09</v>
+      </c>
+      <c r="M113" s="1">
+        <v>329586.09</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>254</v>
+      </c>
+      <c r="B114" s="1">
+        <v>25182.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>17.62</v>
+      </c>
+      <c r="D114" s="1">
+        <v>19.602729727583</v>
+      </c>
+      <c r="E114" t="s">
+        <v>7</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>493635.94</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-49929.1</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-10.114559324834</v>
+      </c>
+      <c r="J114">
+        <v>0.36</v>
+      </c>
+      <c r="K114" t="s">
+        <v>255</v>
+      </c>
+      <c r="L114" s="1">
+        <v>443706.84</v>
+      </c>
+      <c r="M114" s="1">
+        <v>452772.36</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>257</v>
+      </c>
+      <c r="B115" s="1">
+        <v>418114.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>1.972</v>
+      </c>
+      <c r="D115" s="1">
+        <v>1.3870007701249</v>
+      </c>
+      <c r="E115" t="s">
+        <v>74</v>
+      </c>
+      <c r="F115">
+        <v>0.86</v>
+      </c>
+      <c r="G115" s="1">
+        <v>673342.05</v>
+      </c>
+      <c r="H115" s="1">
+        <v>282073.37</v>
+      </c>
+      <c r="I115" s="1">
+        <v>41.891542344637</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>955415.42</v>
+      </c>
+      <c r="M115" s="1">
+        <v>955415.42</v>
+      </c>
+      <c r="N115" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>259</v>
+      </c>
+      <c r="B116" s="1">
+        <v>7201.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>37.855</v>
+      </c>
+      <c r="D116" s="1">
+        <v>37.070315233995</v>
+      </c>
+      <c r="E116" t="s">
+        <v>7</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>266943.34</v>
+      </c>
+      <c r="H116" s="1">
+        <v>5650.52</v>
+      </c>
+      <c r="I116" s="1">
+        <v>2.1167488201803</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>272593.86</v>
+      </c>
+      <c r="M116" s="1">
+        <v>272593.86</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>261</v>
+      </c>
+      <c r="B117" s="1">
+        <v>1736.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>154.7</v>
+      </c>
+      <c r="D117" s="1">
+        <v>42.862937788018</v>
+      </c>
+      <c r="E117" t="s">
+        <v>7</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>74410.06</v>
+      </c>
+      <c r="H117" s="1">
+        <v>194149.14</v>
+      </c>
+      <c r="I117" s="1">
+        <v>260.91786513813</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>268559.2</v>
+      </c>
+      <c r="M117" s="1">
+        <v>268559.2</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>263</v>
+      </c>
+      <c r="B118" s="1">
+        <v>2502.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>87.72</v>
+      </c>
+      <c r="D118" s="1">
+        <v>78.253820943245</v>
+      </c>
+      <c r="E118" t="s">
+        <v>7</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>195791.06</v>
+      </c>
+      <c r="H118" s="1">
+        <v>23684.38</v>
+      </c>
+      <c r="I118" s="1">
+        <v>12.096762742895</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>219475.44</v>
+      </c>
+      <c r="M118" s="1">
+        <v>219475.44</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>265</v>
+      </c>
+      <c r="B119" s="1">
+        <v>17637.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>43.34</v>
+      </c>
+      <c r="D119" s="1">
+        <v>16.750136077564</v>
+      </c>
+      <c r="E119" t="s">
+        <v>7</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>295422.15</v>
+      </c>
+      <c r="H119" s="1">
+        <v>468965.43</v>
+      </c>
+      <c r="I119" s="1">
+        <v>158.74416661039</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>764387.58</v>
+      </c>
+      <c r="M119" s="1">
+        <v>764387.58</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>267</v>
+      </c>
+      <c r="B120" s="1">
+        <v>18720.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>27.04</v>
+      </c>
+      <c r="D120" s="1">
+        <v>45.814635683761</v>
+      </c>
+      <c r="E120" t="s">
+        <v>7</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>857649.98</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-351461.18</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-40.979559050418</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>506188.8</v>
+      </c>
+      <c r="M120" s="1">
+        <v>506188.8</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>269</v>
+      </c>
+      <c r="B121" s="1">
+        <v>2699.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>27.82</v>
+      </c>
+      <c r="D121" s="1">
+        <v>36.417669507225</v>
+      </c>
+      <c r="E121" t="s">
+        <v>7</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>98291.29</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-23205.11</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-23.608510988105</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>75086.18</v>
+      </c>
+      <c r="M121" s="1">
+        <v>75086.18</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>271</v>
+      </c>
+      <c r="B122" s="1">
+        <v>4227.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>45.24</v>
+      </c>
+      <c r="D122" s="1">
+        <v>48.422122072392</v>
+      </c>
+      <c r="E122" t="s">
+        <v>7</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>204680.31</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-13450.83</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-6.5716287023407</v>
+      </c>
+      <c r="J122">
+        <v>0.07</v>
+      </c>
+      <c r="K122">
+        <v>278.88</v>
+      </c>
+      <c r="L122" s="1">
+        <v>191229.48</v>
+      </c>
+      <c r="M122" s="1">
+        <v>191508.36</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>273</v>
+      </c>
+      <c r="B123" s="1">
+        <v>32320.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>14.118</v>
+      </c>
+      <c r="D123" s="1">
+        <v>11.799284034653</v>
+      </c>
+      <c r="E123" t="s">
+        <v>74</v>
+      </c>
+      <c r="F123">
+        <v>0.86</v>
+      </c>
+      <c r="G123" s="1">
+        <v>441548.67</v>
+      </c>
+      <c r="H123" s="1">
+        <v>87182.8</v>
+      </c>
+      <c r="I123" s="1">
+        <v>19.744776946107</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>528731.47</v>
+      </c>
+      <c r="M123" s="1">
+        <v>528731.47</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>275</v>
+      </c>
+      <c r="B124" s="1">
+        <v>2243.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>331.2</v>
+      </c>
+      <c r="D124" s="1">
+        <v>313.53187695051</v>
+      </c>
+      <c r="E124" t="s">
+        <v>7</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>703252.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>39629.6</v>
+      </c>
+      <c r="I124" s="1">
+        <v>5.6351919368875</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>742881.6</v>
+      </c>
+      <c r="M124" s="1">
+        <v>742881.6</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>277</v>
+      </c>
+      <c r="B125" s="1">
+        <v>8960.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>69.44</v>
+      </c>
+      <c r="D125" s="1">
+        <v>39.142283482143</v>
+      </c>
+      <c r="E125" t="s">
+        <v>31</v>
+      </c>
+      <c r="F125">
+        <v>0.92</v>
+      </c>
+      <c r="G125" s="1">
+        <v>371367.01</v>
+      </c>
+      <c r="H125" s="1">
+        <v>301702.25</v>
+      </c>
+      <c r="I125" s="1">
+        <v>81.240993915965</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>673069.26</v>
+      </c>
+      <c r="M125" s="1">
+        <v>673069.26</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>279</v>
+      </c>
+      <c r="B126" s="1">
+        <v>8500.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>72.49</v>
+      </c>
+      <c r="D126" s="1">
+        <v>92.341727058823</v>
+      </c>
+      <c r="E126" t="s">
+        <v>7</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>784904.68</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-168739.68</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-21.498111082737</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>616165.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>616165.0</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>281</v>
+      </c>
+      <c r="B127" s="1">
+        <v>7253.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>132.22</v>
+      </c>
+      <c r="D127" s="1">
+        <v>165.93320970633</v>
+      </c>
+      <c r="E127" t="s">
+        <v>7</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>1203513.57</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-244521.91</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-20.31733717801</v>
+      </c>
+      <c r="J127">
+        <v>0.86</v>
+      </c>
+      <c r="K127" t="s">
+        <v>282</v>
+      </c>
+      <c r="L127" s="1">
+        <v>958991.66</v>
+      </c>
+      <c r="M127" s="1">
+        <v>965259.63</v>
+      </c>
+      <c r="N127" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>281</v>
+      </c>
+      <c r="B128" s="1">
+        <v>3060.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>132.22</v>
+      </c>
+      <c r="D128" s="1">
+        <v>119.81977124183</v>
+      </c>
+      <c r="E128" t="s">
+        <v>7</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>366648.5</v>
+      </c>
+      <c r="H128" s="1">
+        <v>37944.7</v>
+      </c>
+      <c r="I128" s="1">
+        <v>10.349067294698</v>
+      </c>
+      <c r="J128">
+        <v>0.96</v>
+      </c>
+      <c r="K128" t="s">
+        <v>283</v>
+      </c>
+      <c r="L128" s="1">
+        <v>404593.2</v>
+      </c>
+      <c r="M128" s="1">
+        <v>407532.89</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>285</v>
+      </c>
+      <c r="B129" s="1">
+        <v>4561.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D129" s="1">
+        <v>144.60614558211</v>
+      </c>
+      <c r="E129" t="s">
+        <v>7</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>659548.63</v>
+      </c>
+      <c r="H129" s="1">
+        <v>675684.12</v>
+      </c>
+      <c r="I129" s="1">
+        <v>102.44644432057</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>1335232.75</v>
+      </c>
+      <c r="M129" s="1">
+        <v>1335232.75</v>
+      </c>
+      <c r="N129" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>285</v>
+      </c>
+      <c r="B130" s="1">
+        <v>3185.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D130" s="1">
+        <v>105.72016640502</v>
+      </c>
+      <c r="E130" t="s">
+        <v>7</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>336718.73</v>
+      </c>
+      <c r="H130" s="1">
+        <v>595690.02</v>
+      </c>
+      <c r="I130" s="1">
+        <v>176.91027166799</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>932408.75</v>
+      </c>
+      <c r="M130" s="1">
+        <v>932408.75</v>
+      </c>
+      <c r="N130" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>287</v>
+      </c>
+      <c r="B131" s="1">
+        <v>15200.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>23.9</v>
+      </c>
+      <c r="D131" s="1">
+        <v>30.023207236842</v>
+      </c>
+      <c r="E131" t="s">
+        <v>7</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>456352.75</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-93072.75</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-20.394913802974</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>363280.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>363280.0</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>289</v>
+      </c>
+      <c r="B132" s="1">
+        <v>4709.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>169.14</v>
+      </c>
+      <c r="D132" s="1">
+        <v>96.575062645997</v>
+      </c>
+      <c r="E132" t="s">
+        <v>7</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>454771.97</v>
+      </c>
+      <c r="H132" s="1">
+        <v>341708.29</v>
+      </c>
+      <c r="I132" s="1">
+        <v>75.138379790645</v>
+      </c>
+      <c r="J132">
+        <v>0.08</v>
+      </c>
+      <c r="K132">
+        <v>374.95</v>
+      </c>
+      <c r="L132" s="1">
+        <v>796480.26</v>
+      </c>
+      <c r="M132" s="1">
+        <v>796855.21</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>291</v>
+      </c>
+      <c r="B133" s="1">
+        <v>8554.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>34.5</v>
+      </c>
+      <c r="D133" s="1">
+        <v>52.642769464578</v>
+      </c>
+      <c r="E133" t="s">
+        <v>7</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>450306.25</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-155193.25</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-34.463934266957</v>
+      </c>
+      <c r="J133">
+        <v>0.3</v>
+      </c>
+      <c r="K133" t="s">
+        <v>292</v>
+      </c>
+      <c r="L133" s="1">
+        <v>295113.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>297651.65</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>294</v>
+      </c>
+      <c r="B134" s="1">
+        <v>4510.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>279.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>200.84106430155</v>
+      </c>
+      <c r="E134" t="s">
+        <v>7</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>905793.2</v>
+      </c>
+      <c r="H134" s="1">
+        <v>352496.8</v>
+      </c>
+      <c r="I134" s="1">
+        <v>38.915814338196</v>
+      </c>
+      <c r="J134">
+        <v>1.54</v>
+      </c>
+      <c r="K134" t="s">
+        <v>295</v>
+      </c>
+      <c r="L134" s="1">
+        <v>1258290.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>1265243.04</v>
+      </c>
+      <c r="N134" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>297</v>
+      </c>
+      <c r="B135" s="1">
+        <v>1605.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>163.6</v>
+      </c>
+      <c r="D135" s="1">
+        <v>249.79685981308</v>
+      </c>
+      <c r="E135" t="s">
+        <v>31</v>
+      </c>
+      <c r="F135">
+        <v>0.92</v>
+      </c>
+      <c r="G135" s="1">
+        <v>387576.79</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-103523.14</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-26.710355901343</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>284053.65</v>
+      </c>
+      <c r="M135" s="1">
+        <v>284053.65</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>299</v>
+      </c>
+      <c r="B136" s="1">
+        <v>10426.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>78.92</v>
+      </c>
+      <c r="D136" s="1">
+        <v>40.217699980817</v>
+      </c>
+      <c r="E136" t="s">
+        <v>7</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>419309.74</v>
+      </c>
+      <c r="H136" s="1">
+        <v>403510.18</v>
+      </c>
+      <c r="I136" s="1">
+        <v>96.232007393866</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>822819.92</v>
+      </c>
+      <c r="M136" s="1">
+        <v>822819.92</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>301</v>
+      </c>
+      <c r="B137" s="1">
+        <v>21133.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>194.8</v>
+      </c>
+      <c r="D137" s="1">
+        <v>188.6045502295</v>
+      </c>
+      <c r="E137" t="s">
+        <v>302</v>
+      </c>
+      <c r="F137">
+        <v>9.87</v>
+      </c>
+      <c r="G137" s="1">
+        <v>337116.16</v>
+      </c>
+      <c r="H137" s="1">
+        <v>34668.35</v>
+      </c>
+      <c r="I137" s="1">
+        <v>10.283799506971</v>
+      </c>
+      <c r="J137">
+        <v>0.28</v>
+      </c>
+      <c r="K137" t="s">
+        <v>303</v>
+      </c>
+      <c r="L137" s="1">
+        <v>371784.51</v>
+      </c>
+      <c r="M137" s="1">
+        <v>377685.71</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>305</v>
+      </c>
+      <c r="B138" s="1">
+        <v>5164.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>51.1</v>
+      </c>
+      <c r="D138" s="1">
+        <v>48.063228117738</v>
+      </c>
+      <c r="E138" t="s">
+        <v>7</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>248198.51</v>
+      </c>
+      <c r="H138" s="1">
+        <v>15681.89</v>
+      </c>
+      <c r="I138" s="1">
+        <v>6.3182853112212</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>263880.4</v>
+      </c>
+      <c r="M138" s="1">
+        <v>263880.4</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>307</v>
+      </c>
+      <c r="B139" s="1">
+        <v>20407.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>18.6</v>
+      </c>
+      <c r="D139" s="1">
+        <v>18.905518204538</v>
+      </c>
+      <c r="E139" t="s">
+        <v>7</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>385804.91</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-6234.71</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-1.6160266078521</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>379570.2</v>
+      </c>
+      <c r="M139" s="1">
+        <v>379570.2</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>309</v>
+      </c>
+      <c r="B140" s="1">
+        <v>7474.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>69.39</v>
+      </c>
+      <c r="D140" s="1">
+        <v>34.22746320578</v>
+      </c>
+      <c r="E140" t="s">
+        <v>7</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>255816.06</v>
+      </c>
+      <c r="H140" s="1">
+        <v>262804.8</v>
+      </c>
+      <c r="I140" s="1">
+        <v>102.73193950372</v>
+      </c>
+      <c r="J140">
+        <v>0.07</v>
+      </c>
+      <c r="K140">
+        <v>499.55</v>
+      </c>
+      <c r="L140" s="1">
+        <v>518620.86</v>
+      </c>
+      <c r="M140" s="1">
+        <v>519120.41</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>311</v>
+      </c>
+      <c r="B141" s="1">
+        <v>3160.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>105.35</v>
+      </c>
+      <c r="D141" s="1">
+        <v>92.425990506329</v>
+      </c>
+      <c r="E141" t="s">
+        <v>31</v>
+      </c>
+      <c r="F141">
+        <v>0.92</v>
+      </c>
+      <c r="G141" s="1">
+        <v>280866.71</v>
+      </c>
+      <c r="H141" s="1">
+        <v>79266.9</v>
+      </c>
+      <c r="I141" s="1">
+        <v>28.222248197374</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>360133.61</v>
+      </c>
+      <c r="M141" s="1">
+        <v>360133.61</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>313</v>
+      </c>
+      <c r="B142" s="1">
+        <v>2055.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>108.5</v>
+      </c>
+      <c r="D142" s="1">
+        <v>37.257503649635</v>
+      </c>
+      <c r="E142" t="s">
+        <v>7</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>76564.17</v>
+      </c>
+      <c r="H142" s="1">
+        <v>146403.33</v>
+      </c>
+      <c r="I142" s="1">
+        <v>191.21650505713</v>
+      </c>
+      <c r="J142">
+        <v>0.49</v>
+      </c>
+      <c r="K142" t="s">
+        <v>314</v>
+      </c>
+      <c r="L142" s="1">
+        <v>222967.5</v>
+      </c>
+      <c r="M142" s="1">
+        <v>223983.13</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>316</v>
+      </c>
+      <c r="B143" s="1">
+        <v>77355.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>5.54</v>
+      </c>
+      <c r="D143" s="1">
+        <v>6.8441790446642</v>
+      </c>
+      <c r="E143" t="s">
+        <v>74</v>
+      </c>
+      <c r="F143">
+        <v>0.86</v>
+      </c>
+      <c r="G143" s="1">
+        <v>613103.71</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-116524.22</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-19.005629569588</v>
+      </c>
+      <c r="J143">
+        <v>0.19</v>
+      </c>
+      <c r="K143" t="s">
+        <v>317</v>
+      </c>
+      <c r="L143" s="1">
+        <v>496579.49</v>
+      </c>
+      <c r="M143" s="1">
+        <v>511466.17</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>319</v>
+      </c>
+      <c r="B144" s="1">
+        <v>14819.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>35.1</v>
+      </c>
+      <c r="D144" s="1">
+        <v>33.200054659559</v>
+      </c>
+      <c r="E144" t="s">
+        <v>7</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>491991.61</v>
+      </c>
+      <c r="H144" s="1">
+        <v>28155.29</v>
+      </c>
+      <c r="I144" s="1">
+        <v>5.7227175073168</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>520146.9</v>
+      </c>
+      <c r="M144" s="1">
+        <v>520146.9</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>321</v>
+      </c>
+      <c r="B145" s="1">
+        <v>1183.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>226.3</v>
+      </c>
+      <c r="D145" s="1">
+        <v>235.79701606086</v>
+      </c>
+      <c r="E145" t="s">
+        <v>7</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>278947.87</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-11234.97</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-4.0276235125939</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>267712.9</v>
+      </c>
+      <c r="M145" s="1">
+        <v>267712.9</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>323</v>
+      </c>
+      <c r="B146" s="1">
+        <v>17855.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>70.92</v>
+      </c>
+      <c r="D146" s="1">
+        <v>62.01311733408</v>
+      </c>
+      <c r="E146" t="s">
+        <v>7</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>1107244.21</v>
+      </c>
+      <c r="H146" s="1">
+        <v>159032.39</v>
+      </c>
+      <c r="I146" s="1">
+        <v>14.362901026143</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>1266276.6</v>
+      </c>
+      <c r="M146" s="1">
+        <v>1266276.6</v>
+      </c>
+      <c r="N146" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>325</v>
+      </c>
+      <c r="B147" s="1">
+        <v>1699.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>247.6</v>
+      </c>
+      <c r="D147" s="1">
+        <v>257.71209535021</v>
+      </c>
+      <c r="E147" t="s">
+        <v>7</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>437852.85</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-17180.45</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-3.9237954029533</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>420672.4</v>
+      </c>
+      <c r="M147" s="1">
+        <v>420672.4</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>327</v>
+      </c>
+      <c r="B148" s="1">
+        <v>10041.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>80.04</v>
+      </c>
+      <c r="D148" s="1">
+        <v>67.046215516383</v>
+      </c>
+      <c r="E148" t="s">
+        <v>7</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>673211.05</v>
+      </c>
+      <c r="H148" s="1">
+        <v>130470.59</v>
+      </c>
+      <c r="I148" s="1">
+        <v>19.380339939459</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>803681.64</v>
+      </c>
+      <c r="M148" s="1">
+        <v>803681.64</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>329</v>
+      </c>
+      <c r="B149" s="1">
+        <v>5306.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>50.99</v>
+      </c>
+      <c r="D149" s="1">
+        <v>46.506733886167</v>
+      </c>
+      <c r="E149" t="s">
+        <v>7</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>246764.73</v>
+      </c>
+      <c r="H149" s="1">
+        <v>23788.21</v>
+      </c>
+      <c r="I149" s="1">
+        <v>9.6400364833337</v>
+      </c>
+      <c r="J149">
+        <v>1.18</v>
+      </c>
+      <c r="K149" t="s">
+        <v>330</v>
+      </c>
+      <c r="L149" s="1">
+        <v>270552.94</v>
+      </c>
+      <c r="M149" s="1">
+        <v>276793.76</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>329</v>
+      </c>
+      <c r="B150" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>43.925</v>
+      </c>
+      <c r="D150" s="1">
+        <v>44.209395</v>
+      </c>
+      <c r="E150" t="s">
+        <v>74</v>
+      </c>
+      <c r="F150">
+        <v>0.86</v>
+      </c>
+      <c r="G150" s="1">
+        <v>204755.29</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-1162.5</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-0.56775089913428</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>203592.79</v>
+      </c>
+      <c r="M150" s="1">
+        <v>203592.79</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>332</v>
+      </c>
+      <c r="B151" s="1">
+        <v>163428.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>4.53</v>
+      </c>
+      <c r="D151" s="1">
+        <v>3.4198942041755</v>
+      </c>
+      <c r="E151" t="s">
+        <v>7</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>558906.47</v>
+      </c>
+      <c r="H151" s="1">
+        <v>181422.37</v>
+      </c>
+      <c r="I151" s="1">
+        <v>32.460237935696</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>546.67</v>
+      </c>
+      <c r="L151" s="1">
+        <v>740328.84</v>
+      </c>
+      <c r="M151" s="1">
+        <v>740875.51</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>334</v>
+      </c>
+      <c r="B152" s="1">
+        <v>19925.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>5.085</v>
+      </c>
+      <c r="D152" s="1">
+        <v>8.7898750313676</v>
+      </c>
+      <c r="E152" t="s">
+        <v>74</v>
+      </c>
+      <c r="F152">
+        <v>0.86</v>
+      </c>
+      <c r="G152" s="1">
+        <v>207288.39</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-89885.19</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-43.36238512924</v>
+      </c>
+      <c r="J152">
+        <v>0.09</v>
+      </c>
+      <c r="K152" t="s">
+        <v>335</v>
+      </c>
+      <c r="L152" s="1">
+        <v>117403.2</v>
+      </c>
+      <c r="M152" s="1">
+        <v>119272.01</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>337</v>
+      </c>
+      <c r="B153" s="1">
+        <v>4185.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>130.65</v>
+      </c>
+      <c r="D153" s="1">
+        <v>112.47259020311</v>
+      </c>
+      <c r="E153" t="s">
+        <v>7</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>470697.79</v>
+      </c>
+      <c r="H153" s="1">
+        <v>76072.46</v>
+      </c>
+      <c r="I153" s="1">
+        <v>16.161635260705</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>546770.25</v>
+      </c>
+      <c r="M153" s="1">
+        <v>546770.25</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>337</v>
+      </c>
+      <c r="B154" s="1">
+        <v>2270.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>130.65</v>
+      </c>
+      <c r="D154" s="1">
+        <v>108.66343171806</v>
+      </c>
+      <c r="E154" t="s">
+        <v>7</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>246665.99</v>
+      </c>
+      <c r="H154" s="1">
+        <v>49909.51</v>
+      </c>
+      <c r="I154" s="1">
+        <v>20.233640640933</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>296575.5</v>
+      </c>
+      <c r="M154" s="1">
+        <v>296575.5</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>339</v>
+      </c>
+      <c r="B155" s="1">
+        <v>968.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>338.0</v>
+      </c>
+      <c r="D155" s="1">
+        <v>321.3498553719</v>
+      </c>
+      <c r="E155" t="s">
+        <v>7</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>311066.66</v>
+      </c>
+      <c r="H155" s="1">
+        <v>16117.34</v>
+      </c>
+      <c r="I155" s="1">
+        <v>5.1813138701525</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>327184.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>327184.0</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>341</v>
+      </c>
+      <c r="B156" s="1">
+        <v>9000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>20.86</v>
+      </c>
+      <c r="D156" s="1">
+        <v>23.350965555556</v>
+      </c>
+      <c r="E156" t="s">
+        <v>7</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>210158.69</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-22418.69</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-10.667505588277</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>187740.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>187740.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>343</v>
+      </c>
+      <c r="B157" s="1">
+        <v>19285.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>21.78</v>
+      </c>
+      <c r="D157" s="1">
+        <v>26.240920404459</v>
+      </c>
+      <c r="E157" t="s">
+        <v>7</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>506056.15</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-86028.85</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-16.999862564658</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>420027.3</v>
+      </c>
+      <c r="M157" s="1">
+        <v>420027.3</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>343</v>
+      </c>
+      <c r="B158" s="1">
+        <v>8550.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>21.78</v>
+      </c>
+      <c r="D158" s="1">
+        <v>24.523230409357</v>
+      </c>
+      <c r="E158" t="s">
+        <v>7</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>209673.62</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-23454.62</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-11.186252233352</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>186219.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>186219.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>345</v>
+      </c>
+      <c r="B159" s="1">
+        <v>9107.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>23.62</v>
+      </c>
+      <c r="D159" s="1">
+        <v>32.032130229494</v>
+      </c>
+      <c r="E159" t="s">
+        <v>7</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>291716.61</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-76609.27</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-26.261538552776</v>
+      </c>
+      <c r="J159">
         <v>0.17</v>
       </c>
-      <c r="P64">
-[...46 lines deleted...]
-      <c r="O65" s="1">
+      <c r="K159" t="s">
+        <v>346</v>
+      </c>
+      <c r="L159" s="1">
+        <v>215107.34</v>
+      </c>
+      <c r="M159" s="1">
+        <v>216637.56</v>
+      </c>
+      <c r="N159" s="1">
         <v>0.24</v>
       </c>
-      <c r="P65">
-[...169 lines deleted...]
-      <c r="F69" t="s">
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>348</v>
+      </c>
+      <c r="B160" s="1">
+        <v>2720.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>56.54</v>
+      </c>
+      <c r="D160" s="1">
+        <v>137.0318125</v>
+      </c>
+      <c r="E160" t="s">
+        <v>7</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>372726.53</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-218937.73</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-58.739508024825</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>153788.8</v>
+      </c>
+      <c r="M160" s="1">
+        <v>153788.8</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>350</v>
+      </c>
+      <c r="B161" s="1">
+        <v>182335.03</v>
+      </c>
+      <c r="C161" s="1">
+        <v>7.4746</v>
+      </c>
+      <c r="D161" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E161" t="s">
+        <v>97</v>
+      </c>
+      <c r="F161">
+        <v>7.47</v>
+      </c>
+      <c r="G161" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-37.62</v>
+      </c>
+      <c r="I161" s="1">
+        <v>0</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+      <c r="L161" s="1">
+        <v>-37.620000000003</v>
+      </c>
+      <c r="M161" s="1">
+        <v>-37.620000000003</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>350</v>
+      </c>
+      <c r="B162" s="1">
+        <v>182335.03</v>
+      </c>
+      <c r="C162" s="1">
+        <v>7.4746</v>
+      </c>
+      <c r="D162" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E162" t="s">
+        <v>97</v>
+      </c>
+      <c r="F162">
+        <v>7.47</v>
+      </c>
+      <c r="G162" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>-37.62</v>
+      </c>
+      <c r="I162" s="1">
+        <v>0</v>
+      </c>
+      <c r="J162">
+        <v>0.0</v>
+      </c>
+      <c r="K162">
+        <v>0.0</v>
+      </c>
+      <c r="L162" s="1">
+        <v>-37.620000000003</v>
+      </c>
+      <c r="M162" s="1">
+        <v>-37.620000000003</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>352</v>
+      </c>
+      <c r="B163" s="1">
+        <v>67851.17</v>
+      </c>
+      <c r="C163" s="1">
+        <v>0.863</v>
+      </c>
+      <c r="D163" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E163" t="s">
         <v>74</v>
       </c>
-      <c r="G69">
+      <c r="F163">
         <v>0.86</v>
       </c>
-      <c r="H69" s="1">
-[...393 lines deleted...]
-      <c r="F77" t="s">
+      <c r="G163" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>-353.97</v>
+      </c>
+      <c r="I163" s="1">
+        <v>0</v>
+      </c>
+      <c r="J163">
+        <v>0.0</v>
+      </c>
+      <c r="K163">
+        <v>0.0</v>
+      </c>
+      <c r="L163" s="1">
+        <v>-353.97</v>
+      </c>
+      <c r="M163" s="1">
+        <v>-353.97</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>352</v>
+      </c>
+      <c r="B164" s="1">
+        <v>67851.17</v>
+      </c>
+      <c r="C164" s="1">
+        <v>0.863</v>
+      </c>
+      <c r="D164" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E164" t="s">
         <v>74</v>
       </c>
-      <c r="G77">
+      <c r="F164">
         <v>0.86</v>
       </c>
-      <c r="H77" s="1">
-[...1143 lines deleted...]
-      <c r="F100" t="s">
+      <c r="G164" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>-353.97</v>
+      </c>
+      <c r="I164" s="1">
+        <v>0</v>
+      </c>
+      <c r="J164">
+        <v>0.0</v>
+      </c>
+      <c r="K164">
+        <v>0.0</v>
+      </c>
+      <c r="L164" s="1">
+        <v>-353.97</v>
+      </c>
+      <c r="M164" s="1">
+        <v>-353.97</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>354</v>
+      </c>
+      <c r="B165" s="1">
+        <v>12091.06</v>
+      </c>
+      <c r="C165" s="1">
+        <v>0.863</v>
+      </c>
+      <c r="D165" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E165" t="s">
         <v>74</v>
       </c>
-      <c r="G100">
+      <c r="F165">
         <v>0.86</v>
       </c>
-      <c r="H100" s="1">
-[...293 lines deleted...]
-      <c r="F106" t="s">
+      <c r="G165" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>-20.98</v>
+      </c>
+      <c r="I165" s="1">
+        <v>0</v>
+      </c>
+      <c r="J165">
+        <v>0.0</v>
+      </c>
+      <c r="K165">
+        <v>0.0</v>
+      </c>
+      <c r="L165" s="1">
+        <v>-20.980000000001</v>
+      </c>
+      <c r="M165" s="1">
+        <v>-20.980000000001</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>354</v>
+      </c>
+      <c r="B166" s="1">
+        <v>12091.06</v>
+      </c>
+      <c r="C166" s="1">
+        <v>0.863</v>
+      </c>
+      <c r="D166" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E166" t="s">
+        <v>74</v>
+      </c>
+      <c r="F166">
+        <v>0.86</v>
+      </c>
+      <c r="G166" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>-20.98</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0</v>
+      </c>
+      <c r="J166">
+        <v>0.0</v>
+      </c>
+      <c r="K166">
+        <v>0.0</v>
+      </c>
+      <c r="L166" s="1">
+        <v>-20.980000000001</v>
+      </c>
+      <c r="M166" s="1">
+        <v>-20.980000000001</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>356</v>
+      </c>
+      <c r="B167" s="1">
+        <v>26982.08</v>
+      </c>
+      <c r="C167" s="1">
+        <v>10.992</v>
+      </c>
+      <c r="D167" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E167" t="s">
         <v>71</v>
       </c>
-      <c r="G106">
-[...2646 lines deleted...]
-      <c r="F159" t="s">
+      <c r="F167">
+        <v>10.99</v>
+      </c>
+      <c r="G167" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-41.62</v>
+      </c>
+      <c r="I167" s="1">
+        <v>0</v>
+      </c>
+      <c r="J167">
+        <v>0.0</v>
+      </c>
+      <c r="K167">
+        <v>0.0</v>
+      </c>
+      <c r="L167" s="1">
+        <v>-41.619999999999</v>
+      </c>
+      <c r="M167" s="1">
+        <v>-41.619999999999</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>356</v>
+      </c>
+      <c r="B168" s="1">
+        <v>26982.08</v>
+      </c>
+      <c r="C168" s="1">
+        <v>10.992</v>
+      </c>
+      <c r="D168" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E168" t="s">
         <v>71</v>
       </c>
-      <c r="G159">
-[...8 lines deleted...]
-      <c r="J159" s="1">
+      <c r="F168">
+        <v>10.99</v>
+      </c>
+      <c r="G168" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-41.62</v>
+      </c>
+      <c r="I168" s="1">
         <v>0</v>
       </c>
-      <c r="K159">
-[...69 lines deleted...]
-      <c r="A161" t="s">
+      <c r="J168">
+        <v>0.0</v>
+      </c>
+      <c r="K168">
+        <v>0.0</v>
+      </c>
+      <c r="L168" s="1">
+        <v>-41.619999999999</v>
+      </c>
+      <c r="M168" s="1">
+        <v>-41.619999999999</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
         <v>355</v>
       </c>
-      <c r="B161" t="s">
-[...42 lines deleted...]
-        <v>1</v>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>358</v>
+      </c>
+      <c r="B169" s="1">
+        <v>17.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>4811.69</v>
+      </c>
+      <c r="D169" s="1">
+        <v>4807.81</v>
+      </c>
+      <c r="E169" t="s">
+        <v>7</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>81732.77</v>
+      </c>
+      <c r="H169" s="1">
+        <v>65.96</v>
+      </c>
+      <c r="I169" s="1">
+        <v>0.080702024414442</v>
+      </c>
+      <c r="J169">
+        <v>0.0</v>
+      </c>
+      <c r="K169">
+        <v>0.0</v>
+      </c>
+      <c r="L169" s="1">
+        <v>81798.73</v>
+      </c>
+      <c r="M169" s="1">
+        <v>81798.73</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>357</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">