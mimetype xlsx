--- v5 (2026-09-22)
+++ v6 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="352">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -118,113 +118,113 @@
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
+    <t>1 662.88</t>
+  </si>
+  <si>
     <t>1 486.21</t>
   </si>
   <si>
-    <t>1 662.88</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE000A0WMPJ6</t>
   </si>
   <si>
     <t>AIXTRON</t>
   </si>
   <si>
     <t>1 319.41</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
     <t>AKZO NOBEL NV</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>20 816.09</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>FR0000071946</t>
   </si>
   <si>
     <t>ALTEN SA</t>
   </si>
   <si>
-    <t>10 522.50</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
+    <t>1 106.55</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0000334118</t>
@@ -277,51 +277,51 @@
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>5 102.14</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>2 922.98</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
-    <t>5 301.36</t>
+    <t>1 640.35</t>
   </si>
   <si>
     <t>NL0011872650</t>
   </si>
   <si>
     <t>BASIC-FIT NV</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>1 862.85</t>
   </si>
   <si>
     <t>DE0005909006</t>
   </si>
   <si>
     <t>BILFINGER</t>
   </si>
   <si>
     <t>DK0064867972</t>
   </si>
@@ -349,146 +349,146 @@
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>GB00B3FLWH99</t>
   </si>
   <si>
     <t>BODYCOTE PLC</t>
   </si>
   <si>
     <t>SE0007491303</t>
   </si>
   <si>
     <t>BRAVIDA HOLDING</t>
   </si>
   <si>
     <t>GB00B0744B38</t>
   </si>
   <si>
     <t>BUNZL</t>
   </si>
   <si>
-    <t>10 873.72</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>ES0105630315</t>
   </si>
   <si>
     <t>CIE AUTOMOTIVE SA</t>
   </si>
   <si>
-    <t>6 373.47</t>
+    <t>7 511.26</t>
   </si>
   <si>
     <t>GB00B4YZN328</t>
   </si>
   <si>
     <t>COATS GROUP PLC</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>GB00BD6K4575</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>5 755.91</t>
+    <t>5 758.68</t>
   </si>
   <si>
     <t>GB00B2863827</t>
   </si>
   <si>
     <t>CVS GROUP PLC</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>2 614.57</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>1 208.35</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>GB0000055888</t>
   </si>
   <si>
     <t>DISCOVERIE GROUP</t>
   </si>
   <si>
+    <t>12 255.18</t>
+  </si>
+  <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>IT0005453250</t>
   </si>
   <si>
     <t>EL EN</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>SE0015658109</t>
@@ -499,128 +499,143 @@
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>NL0006294274</t>
   </si>
   <si>
     <t>EURONEXT NV</t>
   </si>
   <si>
     <t>GB00B19NLV48</t>
   </si>
   <si>
     <t>EXPERIAN PLC</t>
   </si>
   <si>
+    <t>6 112.92</t>
+  </si>
+  <si>
     <t>BE0003874915</t>
   </si>
   <si>
     <t>FAGRON NV</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>ES0137650018</t>
   </si>
   <si>
     <t>FLUIDRA SA</t>
   </si>
   <si>
+    <t>2 502.66</t>
+  </si>
+  <si>
     <t>CH1335392721</t>
   </si>
   <si>
     <t>GALDERMA GROUP N AG</t>
   </si>
   <si>
     <t>GB0003718474</t>
   </si>
   <si>
     <t>GAMES WORKSHOP GROUP PLC</t>
   </si>
   <si>
+    <t>2 356.55</t>
+  </si>
+  <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>IE00BD6JX574</t>
   </si>
   <si>
     <t>GLENVEAGH PROPERTIES PLC</t>
   </si>
   <si>
     <t>IT0005411209</t>
   </si>
   <si>
     <t>GVS</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>GB00B0LCW083</t>
   </si>
   <si>
     <t>HIKMA PHARMACEUTICALS PLC</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA S A    RIGHTS SA</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD NV</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>1 417.50</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
@@ -682,56 +697,50 @@
   <si>
     <t>FR0000065484</t>
   </si>
   <si>
     <t>LECTRA SA</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
-    <t>GB0008481250</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>3 079.91</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>6 649.15</t>
   </si>
   <si>
     <t>DE0006452907</t>
@@ -751,89 +760,92 @@
   <si>
     <t>NOBA BANK GROUP</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>13 831.10</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
-    <t>2 951.02</t>
+    <t>2 950.55</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
-    <t>1 765.50</t>
+    <t>1 765.23</t>
   </si>
   <si>
     <t>GB0006650450</t>
   </si>
   <si>
     <t>OXFORD INSTRUMENTS PLC</t>
   </si>
   <si>
+    <t>5 369.70</t>
+  </si>
+  <si>
     <t>CH0024608827</t>
   </si>
   <si>
     <t>PARTNERS GROUP HOLDING AG</t>
   </si>
   <si>
     <t>FR001400PFU4</t>
   </si>
   <si>
     <t>PLANISWARE SA</t>
   </si>
   <si>
-    <t>9 065.52</t>
-[...1 lines deleted...]
-  <si>
     <t>GB00B7N0K053</t>
   </si>
   <si>
     <t>PREMIER FOODS PLC</t>
   </si>
   <si>
+    <t>16 510.21</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>DE0007461006</t>
   </si>
   <si>
     <t>PVA TEPLA AG</t>
   </si>
   <si>
     <t>GB00B2B0DG97</t>
@@ -862,56 +874,56 @@
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CH1243598427</t>
   </si>
   <si>
     <t>SANDOZ GROUP AG</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>2 939.69</t>
+  </si>
+  <si>
     <t>6 267.97</t>
   </si>
   <si>
-    <t>2 939.69</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>GG00BQZCBZ44</t>
   </si>
   <si>
     <t>SHURGARD SELF STORAGE LTD</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>2 538.65</t>
@@ -925,210 +937,177 @@
   <si>
     <t>6 953.04</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>NO0010631567</t>
   </si>
   <si>
     <t>SPAREBANK  SR-NORGE</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>5 901.20</t>
+    <t>5 914.70</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>DE000SPG1003</t>
   </si>
   <si>
     <t>SPRINGER NATURE AG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>DE000A1K0235</t>
   </si>
   <si>
     <t>SUSS MICROTEC N</t>
   </si>
   <si>
     <t>1 015.63</t>
   </si>
   <si>
     <t>GB00BP92CJ43</t>
   </si>
   <si>
     <t>TATE AND LYLE PLC</t>
   </si>
   <si>
-    <t>14 886.68</t>
+    <t>15 098.22</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>6 240.82</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00BJ5FQX74</t>
   </si>
   <si>
     <t>UNIPHAR PLC</t>
   </si>
   <si>
     <t>GB0006928617</t>
   </si>
   <si>
     <t>UNITE GROUP PLC</t>
   </si>
   <si>
-    <t>1 868.81</t>
+    <t>1 895.37</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0000031577</t>
   </si>
   <si>
     <t>VIRBAC SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>BE0974349814</t>
   </si>
   <si>
     <t>WAREHOUSES DE PAUW NV</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>1 530.22</t>
-  </si>
-[...28 lines deleted...]
-    <t>EUR/SEK 2026-06-24</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1495,244 +1474,244 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2">
         <v>3251</v>
       </c>
       <c r="B2" s="1">
-        <v>183182.0</v>
+        <v>182554.0</v>
       </c>
       <c r="C2">
-        <v>126.7</v>
+        <v>124.08</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
       <c r="E2">
-        <v>23210020.02</v>
+        <v>22651581.67</v>
       </c>
       <c r="F2" t="s">
         <v>7</v>
       </c>
       <c r="G2">
-        <v>23210020.02</v>
+        <v>22651581.67</v>
       </c>
       <c r="H2" t="s">
         <v>7</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3">
         <v>393</v>
       </c>
       <c r="B3" s="1">
-        <v>59414.0</v>
+        <v>59212.0</v>
       </c>
       <c r="C3">
-        <v>395.73</v>
+        <v>398.59</v>
       </c>
       <c r="D3" t="s">
         <v>7</v>
       </c>
       <c r="E3">
-        <v>23512219.96</v>
+        <v>23601095.53</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3">
-        <v>23512219.96</v>
+        <v>23601095.53</v>
       </c>
       <c r="H3" t="s">
         <v>7</v>
       </c>
       <c r="Z3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4">
         <v>394</v>
       </c>
       <c r="B4" s="1">
-        <v>184825.0</v>
+        <v>184299.0</v>
       </c>
       <c r="C4">
-        <v>227.14</v>
+        <v>222.85</v>
       </c>
       <c r="D4" t="s">
         <v>7</v>
       </c>
       <c r="E4">
-        <v>41981935.73</v>
+        <v>41071940.27</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4">
-        <v>41981935.73</v>
+        <v>41071940.27</v>
       </c>
       <c r="H4" t="s">
         <v>7</v>
       </c>
       <c r="Z4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="1">
         <v>591.33</v>
       </c>
       <c r="C5">
-        <v>118.44</v>
+        <v>116.8</v>
       </c>
       <c r="D5" t="s">
         <v>7</v>
       </c>
       <c r="E5">
-        <v>70034.21</v>
+        <v>69068.97</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
       <c r="G5">
-        <v>70034.21</v>
+        <v>69068.97</v>
       </c>
       <c r="H5" t="s">
         <v>7</v>
       </c>
       <c r="Z5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="1">
         <v>96616.84</v>
       </c>
       <c r="C6">
-        <v>227.48</v>
+        <v>224.48</v>
       </c>
       <c r="D6" t="s">
         <v>7</v>
       </c>
       <c r="E6">
-        <v>21978639.86</v>
+        <v>21688202.3</v>
       </c>
       <c r="F6" t="s">
         <v>7</v>
       </c>
       <c r="G6">
-        <v>21978639.86</v>
+        <v>21688202.3</v>
       </c>
       <c r="H6" t="s">
         <v>7</v>
       </c>
       <c r="Z6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="1">
-        <v>667080.87</v>
+        <v>665366.55</v>
       </c>
       <c r="C7">
-        <v>99.7</v>
+        <v>98.35</v>
       </c>
       <c r="D7" t="s">
         <v>7</v>
       </c>
       <c r="E7">
-        <v>66510407.0</v>
+        <v>65437843.08</v>
       </c>
       <c r="F7" t="s">
         <v>7</v>
       </c>
       <c r="G7">
-        <v>66510407.0</v>
+        <v>65437843.08</v>
       </c>
       <c r="H7" t="s">
         <v>7</v>
       </c>
       <c r="Z7" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z169"/>
+  <dimension ref="A1:Z161"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N169" sqref="N169"/>
+      <selection activeCell="N161" sqref="N161"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>19</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1751,8440 +1730,8040 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="Z1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="1">
         <v>6810.0</v>
       </c>
       <c r="C2" s="1">
-        <v>88.56</v>
+        <v>79.2</v>
       </c>
       <c r="D2" s="1">
         <v>75.161726872247</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
       <c r="F2">
         <v>0.92</v>
       </c>
       <c r="G2" s="1">
         <v>558623.71</v>
       </c>
       <c r="H2" s="1">
-        <v>93795.52</v>
+        <v>25772.37</v>
       </c>
       <c r="I2" s="1">
-        <v>16.790465266861</v>
+        <v>4.6135474629246</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>652419.23</v>
+        <v>584396.08</v>
       </c>
       <c r="M2" s="1">
-        <v>652419.23</v>
+        <v>584396.08</v>
       </c>
       <c r="N2" s="1">
-        <v>0.74</v>
+        <v>0.67</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="1">
-        <v>1800.0</v>
+        <v>2522.0</v>
       </c>
       <c r="C3" s="1">
-        <v>174.5</v>
+        <v>181.1</v>
       </c>
       <c r="D3" s="1">
-        <v>212.65645555556</v>
+        <v>187.58613005551</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>382781.62</v>
+        <v>473092.22</v>
       </c>
       <c r="H3" s="1">
-        <v>-68681.62</v>
+        <v>-16358.02</v>
       </c>
       <c r="I3" s="1">
-        <v>-17.942768516419</v>
+        <v>-3.4576810415525</v>
       </c>
       <c r="J3">
-        <v>0.83</v>
+        <v>0.66</v>
       </c>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3" s="1">
-        <v>314100.0</v>
+        <v>456734.2</v>
       </c>
       <c r="M3" s="1">
-        <v>315586.21</v>
+        <v>458397.08</v>
       </c>
       <c r="N3" s="1">
-        <v>0.36</v>
+        <v>0.53</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="1">
-        <v>2522.0</v>
+        <v>1800.0</v>
       </c>
       <c r="C4" s="1">
-        <v>174.5</v>
+        <v>181.1</v>
       </c>
       <c r="D4" s="1">
-        <v>187.58613005551</v>
+        <v>212.65645555556</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>473092.22</v>
+        <v>382781.62</v>
       </c>
       <c r="H4" s="1">
-        <v>-33003.22</v>
+        <v>-56801.62</v>
       </c>
       <c r="I4" s="1">
-        <v>-6.9760648357312</v>
+        <v>-14.839171222485</v>
       </c>
       <c r="J4">
-        <v>0.66</v>
+        <v>0.83</v>
       </c>
       <c r="K4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="1">
-        <v>440089.0</v>
+        <v>325980.0</v>
       </c>
       <c r="M4" s="1">
-        <v>441751.88</v>
+        <v>327466.21</v>
       </c>
       <c r="N4" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="1">
         <v>183.0</v>
       </c>
       <c r="C5" s="1">
-        <v>874.2</v>
+        <v>833.1</v>
       </c>
       <c r="D5" s="1">
         <v>1038.554863388</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>190055.54</v>
       </c>
       <c r="H5" s="1">
-        <v>-30076.94</v>
+        <v>-37598.24</v>
       </c>
       <c r="I5" s="1">
-        <v>-15.825342423588</v>
+        <v>-19.782764553982</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>159978.6</v>
+        <v>152457.3</v>
       </c>
       <c r="M5" s="1">
-        <v>159978.6</v>
+        <v>152457.3</v>
       </c>
       <c r="N5" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="1">
         <v>5250.0</v>
       </c>
       <c r="C6" s="1">
-        <v>189.52</v>
+        <v>194.32</v>
       </c>
       <c r="D6" s="1">
         <v>197.0149847619</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>1034328.67</v>
       </c>
       <c r="H6" s="1">
-        <v>-39348.67</v>
+        <v>-14148.67</v>
       </c>
       <c r="I6" s="1">
-        <v>-3.8042714217716</v>
+        <v>-1.3679085198325</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>994980.0</v>
+        <v>1020180.0</v>
       </c>
       <c r="M6" s="1">
-        <v>994980.0</v>
+        <v>1020180.0</v>
       </c>
       <c r="N6" s="1">
-        <v>1.12</v>
+        <v>1.17</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="1">
         <v>1269.0</v>
       </c>
       <c r="C7" s="1">
-        <v>60.42</v>
+        <v>39.46</v>
       </c>
       <c r="D7" s="1">
         <v>18.456611505122</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>23421.44</v>
       </c>
       <c r="H7" s="1">
-        <v>53251.54</v>
+        <v>26653.3</v>
       </c>
       <c r="I7" s="1">
-        <v>227.36236542245</v>
+        <v>113.79872458739</v>
       </c>
       <c r="J7">
         <v>1.04</v>
       </c>
       <c r="K7" t="s">
         <v>42</v>
       </c>
       <c r="L7" s="1">
-        <v>76672.98</v>
+        <v>50074.74</v>
       </c>
       <c r="M7" s="1">
-        <v>77992.39</v>
+        <v>51394.15</v>
       </c>
       <c r="N7" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="1">
         <v>2901.0</v>
       </c>
       <c r="C8" s="1">
-        <v>60.7</v>
+        <v>57.58</v>
       </c>
       <c r="D8" s="1">
         <v>71.911278869355</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>208614.62</v>
       </c>
       <c r="H8" s="1">
-        <v>-32523.92</v>
+        <v>-41575.04</v>
       </c>
       <c r="I8" s="1">
-        <v>-15.59043177319</v>
+        <v>-19.929111392097</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>176090.7</v>
+        <v>167039.58</v>
       </c>
       <c r="M8" s="1">
-        <v>176090.7</v>
+        <v>167039.58</v>
       </c>
       <c r="N8" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="1">
         <v>2837.0</v>
       </c>
       <c r="C9" s="1">
-        <v>406.6</v>
+        <v>422.9</v>
       </c>
       <c r="D9" s="1">
         <v>216.79407472682</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>615044.79</v>
       </c>
       <c r="H9" s="1">
-        <v>538479.41</v>
+        <v>584722.51</v>
       </c>
       <c r="I9" s="1">
-        <v>87.551251348703</v>
+        <v>95.069907022544</v>
       </c>
       <c r="J9">
         <v>7.34</v>
       </c>
       <c r="K9" t="s">
         <v>47</v>
       </c>
       <c r="L9" s="1">
-        <v>1153524.2</v>
+        <v>1199767.3</v>
       </c>
       <c r="M9" s="1">
-        <v>1174340.29</v>
+        <v>1220583.39</v>
       </c>
       <c r="N9" s="1">
-        <v>1.33</v>
+        <v>1.4</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="1">
         <v>10823.0</v>
       </c>
       <c r="C10" s="1">
-        <v>16.21</v>
+        <v>15.705</v>
       </c>
       <c r="D10" s="1">
         <v>22.248209368937</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>240792.37</v>
       </c>
       <c r="H10" s="1">
-        <v>-65351.54</v>
+        <v>-70817.15</v>
       </c>
       <c r="I10" s="1">
-        <v>-27.140203819581</v>
+        <v>-29.410047336633</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>175440.83</v>
+        <v>169975.22</v>
       </c>
       <c r="M10" s="1">
-        <v>175440.83</v>
+        <v>169975.22</v>
       </c>
       <c r="N10" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="1">
         <v>6865.0</v>
       </c>
       <c r="C11" s="1">
-        <v>55.3</v>
+        <v>56.45</v>
       </c>
       <c r="D11" s="1">
         <v>85.068233066278</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>583993.42</v>
       </c>
       <c r="H11" s="1">
-        <v>-204358.92</v>
+        <v>-196464.17</v>
       </c>
       <c r="I11" s="1">
-        <v>-34.993360027926</v>
+        <v>-33.641504042974</v>
       </c>
       <c r="J11">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>379634.5</v>
+        <v>387529.25</v>
       </c>
       <c r="M11" s="1">
-        <v>390157.0</v>
+        <v>387529.25</v>
       </c>
       <c r="N11" s="1">
         <v>0.44</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="1">
+        <v>4200.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>49.94</v>
+      </c>
+      <c r="D12" s="1">
+        <v>60.207183333333</v>
+      </c>
+      <c r="E12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>252870.17</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-43122.17</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-17.053086965537</v>
+      </c>
+      <c r="J12">
+        <v>0.26</v>
+      </c>
+      <c r="K12" t="s">
         <v>54</v>
       </c>
-      <c r="B12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L12" s="1">
-        <v>174026.12</v>
+        <v>209748.0</v>
       </c>
       <c r="M12" s="1">
-        <v>174516.19</v>
+        <v>210854.55</v>
       </c>
       <c r="N12" s="1">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="1">
         <v>7090.0</v>
       </c>
       <c r="C13" s="1">
-        <v>70.84</v>
+        <v>71.1</v>
       </c>
       <c r="D13" s="1">
         <v>56.714486600846</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>402105.71</v>
       </c>
       <c r="H13" s="1">
-        <v>100149.89</v>
+        <v>101993.29</v>
       </c>
       <c r="I13" s="1">
-        <v>24.906358579191</v>
+        <v>25.364795242525</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>502255.6</v>
+        <v>504099.0</v>
       </c>
       <c r="M13" s="1">
-        <v>502255.6</v>
+        <v>504099.0</v>
       </c>
       <c r="N13" s="1">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="1">
         <v>4398.0</v>
       </c>
       <c r="C14" s="1">
-        <v>46.82</v>
+        <v>46.64</v>
       </c>
       <c r="D14" s="1">
         <v>34.255818553888</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>150657.09</v>
       </c>
       <c r="H14" s="1">
-        <v>55257.27</v>
+        <v>54465.63</v>
       </c>
       <c r="I14" s="1">
-        <v>36.677510497515</v>
+        <v>36.152052319609</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>205914.36</v>
+        <v>205122.72</v>
       </c>
       <c r="M14" s="1">
-        <v>205914.36</v>
+        <v>205122.72</v>
       </c>
       <c r="N14" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="1">
         <v>24387.0</v>
       </c>
       <c r="C15" s="1">
-        <v>34.06</v>
+        <v>34.66</v>
       </c>
       <c r="D15" s="1">
         <v>33.037492516505</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>805685.33</v>
       </c>
       <c r="H15" s="1">
-        <v>24935.89</v>
+        <v>39568.09</v>
       </c>
       <c r="I15" s="1">
-        <v>3.0949911921569</v>
+        <v>4.9111096512084</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>830621.22</v>
+        <v>845253.42</v>
       </c>
       <c r="M15" s="1">
-        <v>830621.22</v>
+        <v>845253.42</v>
       </c>
       <c r="N15" s="1">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="1">
         <v>390.0</v>
       </c>
       <c r="C16" s="1">
-        <v>796.0</v>
+        <v>752.0</v>
       </c>
       <c r="D16" s="1">
         <v>627.40466666667</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>244687.82</v>
       </c>
       <c r="H16" s="1">
-        <v>65752.18</v>
+        <v>48592.18</v>
       </c>
       <c r="I16" s="1">
-        <v>26.871864729515</v>
+        <v>19.85884708115</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>310440.0</v>
+        <v>293280.0</v>
       </c>
       <c r="M16" s="1">
-        <v>310440.0</v>
+        <v>293280.0</v>
       </c>
       <c r="N16" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="1">
         <v>1010.0</v>
       </c>
       <c r="C17" s="1">
-        <v>1079.0</v>
+        <v>869.4</v>
       </c>
       <c r="D17" s="1">
         <v>503.2962970297</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>508329.26</v>
       </c>
       <c r="H17" s="1">
-        <v>581460.74</v>
+        <v>369764.74</v>
       </c>
       <c r="I17" s="1">
-        <v>114.3866359375</v>
+        <v>72.741187473647</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>1089790.0</v>
+        <v>878094.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1089790.0</v>
+        <v>878094.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1.23</v>
+        <v>1.01</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" s="1">
-        <v>545.0</v>
+        <v>2540.0</v>
       </c>
       <c r="C18" s="1">
-        <v>1655.8</v>
+        <v>1537.0</v>
       </c>
       <c r="D18" s="1">
-        <v>1058.7376146789</v>
+        <v>612.90479527559</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>577012.0</v>
+        <v>1556778.18</v>
       </c>
       <c r="H18" s="1">
-        <v>325399.0</v>
+        <v>2347201.82</v>
       </c>
       <c r="I18" s="1">
-        <v>56.39380116878</v>
+        <v>150.77304205279</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>902411.0</v>
+        <v>3903980.0</v>
       </c>
       <c r="M18" s="1">
-        <v>902411.0</v>
+        <v>3903980.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1.02</v>
+        <v>4.48</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" s="1">
-        <v>2597.0</v>
+        <v>400.0</v>
       </c>
       <c r="C19" s="1">
-        <v>1655.8</v>
+        <v>1537.0</v>
       </c>
       <c r="D19" s="1">
-        <v>612.90479399307</v>
+        <v>1058.737625</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>1591713.75</v>
+        <v>423495.05</v>
       </c>
       <c r="H19" s="1">
-        <v>2708398.85</v>
+        <v>191304.95</v>
       </c>
       <c r="I19" s="1">
-        <v>170.15615087826</v>
+        <v>45.172889269898</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>4300112.6</v>
+        <v>614800.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4300112.6</v>
+        <v>614800.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4.86</v>
+        <v>0.71</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="1">
         <v>10411.0</v>
       </c>
       <c r="C20" s="1">
-        <v>66.94</v>
+        <v>69.66</v>
       </c>
       <c r="D20" s="1">
         <v>38.260271827874</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>398327.69</v>
       </c>
       <c r="H20" s="1">
-        <v>298584.65</v>
+        <v>326902.57</v>
       </c>
       <c r="I20" s="1">
-        <v>74.959551519002</v>
+        <v>82.068753492884</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>696912.34</v>
+        <v>725230.26</v>
       </c>
       <c r="M20" s="1">
-        <v>696912.34</v>
+        <v>725230.26</v>
       </c>
       <c r="N20" s="1">
-        <v>0.79</v>
+        <v>0.83</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="1">
         <v>11270.0</v>
       </c>
       <c r="C21" s="1">
-        <v>336.9</v>
+        <v>348.4</v>
       </c>
       <c r="D21" s="1">
         <v>220.22581011535</v>
       </c>
       <c r="E21" t="s">
         <v>71</v>
       </c>
       <c r="F21">
-        <v>10.99</v>
+        <v>11.04</v>
       </c>
       <c r="G21" s="1">
         <v>249462.08</v>
       </c>
       <c r="H21" s="1">
-        <v>95957.58</v>
+        <v>106290.24</v>
       </c>
       <c r="I21" s="1">
-        <v>38.465798088431</v>
+        <v>42.607774295797</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>345419.66</v>
+        <v>355752.32</v>
       </c>
       <c r="M21" s="1">
-        <v>345419.66</v>
+        <v>355752.32</v>
       </c>
       <c r="N21" s="1">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="1">
         <v>6315.0</v>
       </c>
       <c r="C22" s="1">
-        <v>132.9</v>
+        <v>125.94</v>
       </c>
       <c r="D22" s="1">
         <v>117.4151037213</v>
       </c>
       <c r="E22" t="s">
         <v>74</v>
       </c>
       <c r="F22">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G22" s="1">
         <v>886117.86</v>
       </c>
       <c r="H22" s="1">
-        <v>86380.69</v>
+        <v>48546.48</v>
       </c>
       <c r="I22" s="1">
-        <v>9.7482167891301</v>
+        <v>5.4785578974788</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>972498.55</v>
+        <v>934664.34</v>
       </c>
       <c r="M22" s="1">
-        <v>972498.55</v>
+        <v>934664.34</v>
       </c>
       <c r="N22" s="1">
-        <v>1.1</v>
+        <v>1.07</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="1">
         <v>40415.0</v>
       </c>
       <c r="C23" s="1">
-        <v>195.8</v>
+        <v>195.5</v>
       </c>
       <c r="D23" s="1">
         <v>98.458638871706</v>
       </c>
       <c r="E23" t="s">
         <v>71</v>
       </c>
       <c r="F23">
-        <v>10.99</v>
+        <v>11.04</v>
       </c>
       <c r="G23" s="1">
         <v>370725.12</v>
       </c>
       <c r="H23" s="1">
-        <v>349183.53</v>
+        <v>345146.31</v>
       </c>
       <c r="I23" s="1">
-        <v>94.189336293154</v>
+        <v>93.100329969547</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>719908.65</v>
+        <v>715871.43</v>
       </c>
       <c r="M23" s="1">
-        <v>719908.65</v>
+        <v>715871.43</v>
       </c>
       <c r="N23" s="1">
-        <v>0.81</v>
+        <v>0.82</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" s="1">
-        <v>16195.0</v>
+        <v>20770.0</v>
       </c>
       <c r="C24" s="1">
-        <v>42.81</v>
+        <v>44.8</v>
       </c>
       <c r="D24" s="1">
-        <v>28.703510960173</v>
+        <v>32.258620606644</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>464853.36</v>
+        <v>670011.55</v>
       </c>
       <c r="H24" s="1">
-        <v>228454.59</v>
+        <v>260484.45</v>
       </c>
       <c r="I24" s="1">
-        <v>49.145517631625</v>
+        <v>38.877605915898</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>693307.95</v>
+        <v>930496.0</v>
       </c>
       <c r="M24" s="1">
-        <v>693307.95</v>
+        <v>930496.0</v>
       </c>
       <c r="N24" s="1">
-        <v>0.78</v>
+        <v>1.07</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" s="1">
-        <v>20770.0</v>
+        <v>16195.0</v>
       </c>
       <c r="C25" s="1">
-        <v>42.81</v>
+        <v>44.8</v>
       </c>
       <c r="D25" s="1">
-        <v>32.258620606644</v>
+        <v>28.703510960173</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>670011.55</v>
+        <v>464853.36</v>
       </c>
       <c r="H25" s="1">
-        <v>219152.15</v>
+        <v>260682.64</v>
       </c>
       <c r="I25" s="1">
-        <v>32.708712260259</v>
+        <v>56.078467411745</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>889163.7</v>
+        <v>725536.0</v>
       </c>
       <c r="M25" s="1">
-        <v>889163.7</v>
+        <v>725536.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1.0</v>
+        <v>0.83</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="1">
         <v>43000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>21.75</v>
+        <v>22.07</v>
       </c>
       <c r="D26" s="1">
         <v>7.2636174418605</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>312335.55</v>
       </c>
       <c r="H26" s="1">
-        <v>622914.45</v>
+        <v>636674.45</v>
       </c>
       <c r="I26" s="1">
-        <v>199.43757603001</v>
+        <v>203.84309438999</v>
       </c>
       <c r="J26">
         <v>0.12</v>
       </c>
       <c r="K26" t="s">
         <v>81</v>
       </c>
       <c r="L26" s="1">
-        <v>935250.0</v>
+        <v>949010.0</v>
       </c>
       <c r="M26" s="1">
-        <v>940352.14</v>
+        <v>954112.14</v>
       </c>
       <c r="N26" s="1">
-        <v>1.06</v>
+        <v>1.09</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="1">
         <v>124047.0</v>
       </c>
       <c r="C27" s="1">
-        <v>11.998</v>
+        <v>11.814</v>
       </c>
       <c r="D27" s="1">
         <v>6.8533852491394</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>850141.88</v>
       </c>
       <c r="H27" s="1">
-        <v>638174.03</v>
+        <v>615349.38</v>
       </c>
       <c r="I27" s="1">
-        <v>75.066767678826</v>
+        <v>72.381962878949</v>
       </c>
       <c r="J27">
         <v>0.02</v>
       </c>
       <c r="K27" t="s">
         <v>84</v>
       </c>
       <c r="L27" s="1">
-        <v>1488315.91</v>
+        <v>1465491.26</v>
       </c>
       <c r="M27" s="1">
-        <v>1491238.89</v>
+        <v>1468414.24</v>
       </c>
       <c r="N27" s="1">
         <v>1.68</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="1">
         <v>27322.0</v>
       </c>
       <c r="C28" s="1">
-        <v>15.17</v>
+        <v>15.45</v>
       </c>
       <c r="D28" s="1">
         <v>10.074888002342</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>275266.09</v>
       </c>
       <c r="H28" s="1">
-        <v>139208.65</v>
+        <v>146858.81</v>
       </c>
       <c r="I28" s="1">
-        <v>50.572393424849</v>
+        <v>53.35158064693</v>
       </c>
       <c r="J28">
-        <v>0.19</v>
+        <v>0.06</v>
       </c>
       <c r="K28" t="s">
         <v>87</v>
       </c>
       <c r="L28" s="1">
-        <v>414474.74</v>
+        <v>422124.9</v>
       </c>
       <c r="M28" s="1">
-        <v>419776.1</v>
+        <v>423765.25</v>
       </c>
       <c r="N28" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="1">
         <v>25668.0</v>
       </c>
       <c r="C29" s="1">
-        <v>32.12</v>
+        <v>31.06</v>
       </c>
       <c r="D29" s="1">
         <v>26.345673211781</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>676240.74</v>
       </c>
       <c r="H29" s="1">
-        <v>148215.42</v>
+        <v>121007.34</v>
       </c>
       <c r="I29" s="1">
-        <v>21.917552615952</v>
+        <v>17.894121552038</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>824456.16</v>
+        <v>797248.08</v>
       </c>
       <c r="M29" s="1">
-        <v>824456.16</v>
+        <v>797248.08</v>
       </c>
       <c r="N29" s="1">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>91</v>
       </c>
       <c r="B30" s="1">
         <v>6014.0</v>
       </c>
       <c r="C30" s="1">
-        <v>172.6</v>
+        <v>172.0</v>
       </c>
       <c r="D30" s="1">
         <v>47.539805453941</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>285904.39</v>
       </c>
       <c r="H30" s="1">
-        <v>752112.01</v>
+        <v>748503.61</v>
       </c>
       <c r="I30" s="1">
-        <v>263.06416980866</v>
+        <v>261.80206956598</v>
       </c>
       <c r="J30">
         <v>0.31</v>
       </c>
       <c r="K30" t="s">
         <v>92</v>
       </c>
       <c r="L30" s="1">
-        <v>1038016.4</v>
+        <v>1034408.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1039879.25</v>
+        <v>1036270.85</v>
       </c>
       <c r="N30" s="1">
-        <v>1.17</v>
+        <v>1.19</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" s="1">
         <v>3549.0</v>
       </c>
       <c r="C31" s="1">
-        <v>84.8</v>
+        <v>83.55</v>
       </c>
       <c r="D31" s="1">
         <v>85.024660467737</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>301752.52</v>
       </c>
       <c r="H31" s="1">
-        <v>-797.32</v>
+        <v>-5233.57</v>
       </c>
       <c r="I31" s="1">
-        <v>-0.26422977345806</v>
+        <v>-1.7343914808069</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>300955.2</v>
+        <v>296518.95</v>
       </c>
       <c r="M31" s="1">
-        <v>300955.2</v>
+        <v>296518.95</v>
       </c>
       <c r="N31" s="1">
         <v>0.34</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="1">
-        <v>14420.0</v>
+        <v>16229.0</v>
       </c>
       <c r="C32" s="1">
-        <v>108.0</v>
+        <v>116.5</v>
       </c>
       <c r="D32" s="1">
-        <v>108.00964147018</v>
+        <v>108.00526033644</v>
       </c>
       <c r="E32" t="s">
         <v>97</v>
       </c>
       <c r="F32">
-        <v>7.47</v>
+        <v>7.48</v>
       </c>
       <c r="G32" s="1">
-        <v>208406.44</v>
+        <v>234537.45</v>
       </c>
       <c r="H32" s="1">
-        <v>-52.77</v>
+        <v>18370.62</v>
       </c>
       <c r="I32" s="1">
-        <v>-0.025320714657378</v>
+        <v>7.8327021974529</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>208353.67</v>
+        <v>252908.07</v>
       </c>
       <c r="M32" s="1">
-        <v>208353.67</v>
+        <v>252908.07</v>
       </c>
       <c r="N32" s="1">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" s="1">
         <v>3139.0</v>
       </c>
       <c r="C33" s="1">
-        <v>67.3</v>
+        <v>73.0</v>
       </c>
       <c r="D33" s="1">
         <v>100.62038865881</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
         <v>315847.4</v>
       </c>
       <c r="H33" s="1">
-        <v>-104592.7</v>
+        <v>-86700.4</v>
       </c>
       <c r="I33" s="1">
-        <v>-33.114947281504</v>
+        <v>-27.4500914049</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>211254.7</v>
+        <v>229147.0</v>
       </c>
       <c r="M33" s="1">
-        <v>211254.7</v>
+        <v>229147.0</v>
       </c>
       <c r="N33" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="1">
         <v>4871.0</v>
       </c>
       <c r="C34" s="1">
-        <v>60.94</v>
+        <v>58.54</v>
       </c>
       <c r="D34" s="1">
         <v>80.247620611784</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
         <v>390886.16</v>
       </c>
       <c r="H34" s="1">
-        <v>-94047.42</v>
+        <v>-105737.82</v>
       </c>
       <c r="I34" s="1">
-        <v>-24.060053699522</v>
+        <v>-27.050796579751</v>
       </c>
       <c r="J34">
         <v>2.03</v>
       </c>
       <c r="K34" t="s">
         <v>102</v>
       </c>
       <c r="L34" s="1">
-        <v>296838.74</v>
+        <v>285148.34</v>
       </c>
       <c r="M34" s="1">
-        <v>306705.95</v>
+        <v>295015.55</v>
       </c>
       <c r="N34" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" s="1">
         <v>8243.0</v>
       </c>
       <c r="C35" s="1">
-        <v>101.84</v>
+        <v>101.94</v>
       </c>
       <c r="D35" s="1">
         <v>64.062438432609</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
         <v>528066.68</v>
       </c>
       <c r="H35" s="1">
-        <v>311400.44</v>
+        <v>312224.74</v>
       </c>
       <c r="I35" s="1">
-        <v>58.969908875902</v>
+        <v>59.126006586895</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>839467.12</v>
+        <v>840291.42</v>
       </c>
       <c r="M35" s="1">
-        <v>839467.12</v>
+        <v>840291.42</v>
       </c>
       <c r="N35" s="1">
-        <v>0.95</v>
+        <v>0.96</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" s="1">
-        <v>74441.0</v>
+        <v>93405.0</v>
       </c>
       <c r="C36" s="1">
-        <v>7.145</v>
+        <v>6.97</v>
       </c>
       <c r="D36" s="1">
-        <v>7.3529822275359</v>
+        <v>7.1746157057973</v>
       </c>
       <c r="E36" t="s">
         <v>74</v>
       </c>
       <c r="F36">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G36" s="1">
-        <v>632052.18</v>
+        <v>775632.69</v>
       </c>
       <c r="H36" s="1">
-        <v>-15733.88</v>
+        <v>-10526.82</v>
       </c>
       <c r="I36" s="1">
-        <v>-2.489332447204</v>
+        <v>-1.3571913788213</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>616318.3</v>
+        <v>765105.87</v>
       </c>
       <c r="M36" s="1">
-        <v>616318.3</v>
+        <v>765105.87</v>
       </c>
       <c r="N36" s="1">
-        <v>0.7</v>
+        <v>0.88</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" s="1">
         <v>28358.0</v>
       </c>
       <c r="C37" s="1">
-        <v>125.5</v>
+        <v>135.4</v>
       </c>
       <c r="D37" s="1">
         <v>88.479430848438</v>
       </c>
       <c r="E37" t="s">
         <v>71</v>
       </c>
       <c r="F37">
-        <v>10.99</v>
+        <v>11.04</v>
       </c>
       <c r="G37" s="1">
         <v>227709.81</v>
       </c>
       <c r="H37" s="1">
-        <v>96063.8</v>
+        <v>120178.59</v>
       </c>
       <c r="I37" s="1">
-        <v>42.186939596498</v>
+        <v>52.777080618529</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>323773.61</v>
+        <v>347888.4</v>
       </c>
       <c r="M37" s="1">
-        <v>323773.61</v>
+        <v>347888.4</v>
       </c>
       <c r="N37" s="1">
-        <v>0.37</v>
+        <v>0.4</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" s="1">
         <v>18596.0</v>
       </c>
       <c r="C38" s="1">
-        <v>24.64</v>
+        <v>27.96</v>
       </c>
       <c r="D38" s="1">
         <v>24.878722305872</v>
       </c>
       <c r="E38" t="s">
         <v>74</v>
       </c>
       <c r="F38">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G38" s="1">
         <v>536587.9</v>
       </c>
       <c r="H38" s="1">
-        <v>-5641.27</v>
+        <v>74460.11</v>
       </c>
       <c r="I38" s="1">
-        <v>-1.0513226257991</v>
+        <v>13.87659132828</v>
       </c>
       <c r="J38">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>530946.63</v>
+        <v>611048.01</v>
       </c>
       <c r="M38" s="1">
-        <v>541820.35</v>
+        <v>611048.01</v>
       </c>
       <c r="N38" s="1">
-        <v>0.61</v>
+        <v>0.7</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B39" s="1">
         <v>7500.0</v>
       </c>
       <c r="C39" s="1">
-        <v>25.54</v>
+        <v>27.4</v>
       </c>
       <c r="D39" s="1">
         <v>25.199186666667</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
         <v>188993.9</v>
       </c>
       <c r="H39" s="1">
-        <v>2556.1</v>
+        <v>16506.1</v>
       </c>
       <c r="I39" s="1">
-        <v>1.3524775138245</v>
+        <v>8.7336681236802</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>191550.0</v>
+        <v>205500.0</v>
       </c>
       <c r="M39" s="1">
-        <v>191550.0</v>
+        <v>205500.0</v>
       </c>
       <c r="N39" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B40" s="1">
         <v>3419.0</v>
       </c>
       <c r="C40" s="1">
-        <v>87.82</v>
+        <v>91.32</v>
       </c>
       <c r="D40" s="1">
         <v>134.56782100029</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
         <v>460087.38</v>
       </c>
       <c r="H40" s="1">
-        <v>-159830.8</v>
+        <v>-147864.3</v>
       </c>
       <c r="I40" s="1">
-        <v>-34.7392271442</v>
+        <v>-32.138308162245</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>300256.58</v>
+        <v>312223.08</v>
       </c>
       <c r="M40" s="1">
-        <v>300256.58</v>
+        <v>312223.08</v>
       </c>
       <c r="N40" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B41" s="1">
         <v>13449.0</v>
       </c>
       <c r="C41" s="1">
-        <v>27.6</v>
+        <v>25.9</v>
       </c>
       <c r="D41" s="1">
         <v>23.57855751357</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
         <v>317108.02</v>
       </c>
       <c r="H41" s="1">
-        <v>54084.38</v>
+        <v>31221.08</v>
       </c>
       <c r="I41" s="1">
-        <v>17.05550682698</v>
+        <v>9.845566189086</v>
       </c>
       <c r="J41">
-        <v>0.47</v>
+        <v>0.56</v>
       </c>
       <c r="K41" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="L41" s="1">
-        <v>371192.4</v>
+        <v>348329.1</v>
       </c>
       <c r="M41" s="1">
-        <v>377565.87</v>
+        <v>355840.36</v>
       </c>
       <c r="N41" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B42" s="1">
         <v>697109.0</v>
       </c>
       <c r="C42" s="1">
-        <v>0.775</v>
+        <v>0.765</v>
       </c>
       <c r="D42" s="1">
         <v>0.72294612463761</v>
       </c>
       <c r="E42" t="s">
         <v>74</v>
       </c>
       <c r="F42">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G42" s="1">
         <v>582225.08</v>
       </c>
       <c r="H42" s="1">
-        <v>43801.86</v>
+        <v>44505.32</v>
       </c>
       <c r="I42" s="1">
-        <v>7.5231833022377</v>
+        <v>7.6440059916347</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>626026.94</v>
+        <v>626730.4</v>
       </c>
       <c r="M42" s="1">
-        <v>626026.94</v>
+        <v>626730.4</v>
       </c>
       <c r="N42" s="1">
-        <v>0.71</v>
+        <v>0.72</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B43" s="1">
         <v>5990.0</v>
       </c>
       <c r="C43" s="1">
-        <v>38.1</v>
+        <v>36.85</v>
       </c>
       <c r="D43" s="1">
         <v>31.569562604341</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
         <v>189101.68</v>
       </c>
       <c r="H43" s="1">
-        <v>39117.32</v>
+        <v>31629.82</v>
       </c>
       <c r="I43" s="1">
-        <v>20.685865932021</v>
+        <v>16.726355894882</v>
       </c>
       <c r="J43">
         <v>0.13</v>
       </c>
       <c r="K43">
         <v>749.5</v>
       </c>
       <c r="L43" s="1">
-        <v>228219.0</v>
+        <v>220731.5</v>
       </c>
       <c r="M43" s="1">
-        <v>228968.5</v>
+        <v>221481.0</v>
       </c>
       <c r="N43" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B44" s="1">
         <v>8463.0</v>
       </c>
       <c r="C44" s="1">
-        <v>78.1</v>
+        <v>75.98</v>
       </c>
       <c r="D44" s="1">
         <v>75.921323407775</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
         <v>642522.16</v>
       </c>
       <c r="H44" s="1">
-        <v>18438.14</v>
+        <v>496.58</v>
       </c>
       <c r="I44" s="1">
-        <v>2.8696504413171</v>
+        <v>0.077286050336381</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>660960.3</v>
+        <v>643018.74</v>
       </c>
       <c r="M44" s="1">
-        <v>660960.3</v>
+        <v>643018.74</v>
       </c>
       <c r="N44" s="1">
-        <v>0.75</v>
+        <v>0.74</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B45" s="1">
         <v>25835.0</v>
       </c>
       <c r="C45" s="1">
-        <v>32.5</v>
+        <v>31.59</v>
       </c>
       <c r="D45" s="1">
         <v>18.010864331334</v>
       </c>
       <c r="E45" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F45">
         <v>1.14</v>
       </c>
       <c r="G45" s="1">
         <v>405329.66</v>
       </c>
       <c r="H45" s="1">
-        <v>328266.51</v>
+        <v>308068.64</v>
       </c>
       <c r="I45" s="1">
-        <v>80.987537403505</v>
+        <v>76.004465106255</v>
       </c>
       <c r="J45">
         <v>0.22</v>
       </c>
       <c r="K45" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="L45" s="1">
-        <v>733596.17</v>
+        <v>713398.3</v>
       </c>
       <c r="M45" s="1">
-        <v>739352.08</v>
+        <v>719156.98</v>
       </c>
       <c r="N45" s="1">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B46" s="1">
-        <v>51181.0</v>
+        <v>47209.0</v>
       </c>
       <c r="C46" s="1">
-        <v>11.6</v>
+        <v>12.84</v>
       </c>
       <c r="D46" s="1">
-        <v>12.42696703855</v>
+        <v>12.42696710373</v>
       </c>
       <c r="E46" t="s">
         <v>74</v>
       </c>
       <c r="F46">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G46" s="1">
-        <v>734841.23</v>
+        <v>677812.46</v>
       </c>
       <c r="H46" s="1">
-        <v>-46890.42</v>
+        <v>34562.19</v>
       </c>
       <c r="I46" s="1">
-        <v>-6.3810273683201</v>
+        <v>5.0990785858377</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>687950.81</v>
+        <v>712374.65</v>
       </c>
       <c r="M46" s="1">
-        <v>687950.81</v>
+        <v>712374.65</v>
       </c>
       <c r="N46" s="1">
-        <v>0.78</v>
+        <v>0.82</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B47" s="1">
         <v>7563.0</v>
       </c>
       <c r="C47" s="1">
-        <v>66.64</v>
+        <v>72.98</v>
       </c>
       <c r="D47" s="1">
         <v>62.934404336903</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
         <v>475972.9</v>
       </c>
       <c r="H47" s="1">
-        <v>28025.42</v>
+        <v>75974.84</v>
       </c>
       <c r="I47" s="1">
-        <v>5.8880284991015</v>
+        <v>15.962009601807</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>503998.32</v>
+        <v>551947.74</v>
       </c>
       <c r="M47" s="1">
-        <v>503998.32</v>
+        <v>551947.74</v>
       </c>
       <c r="N47" s="1">
-        <v>0.57</v>
+        <v>0.63</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B48" s="1">
         <v>12565.0</v>
       </c>
       <c r="C48" s="1">
-        <v>66.64</v>
+        <v>72.98</v>
       </c>
       <c r="D48" s="1">
         <v>58.818855551134</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
         <v>739058.92</v>
       </c>
       <c r="H48" s="1">
-        <v>98272.68</v>
+        <v>177934.78</v>
       </c>
       <c r="I48" s="1">
-        <v>13.297002084759</v>
+        <v>24.075858525596</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>837331.6</v>
+        <v>916993.7</v>
       </c>
       <c r="M48" s="1">
-        <v>837331.6</v>
+        <v>916993.7</v>
       </c>
       <c r="N48" s="1">
-        <v>0.95</v>
+        <v>1.05</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B49" s="1">
         <v>975.0</v>
       </c>
       <c r="C49" s="1">
-        <v>244.0</v>
+        <v>256.9</v>
       </c>
       <c r="D49" s="1">
         <v>151.16260512821</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
         <v>147383.54</v>
       </c>
       <c r="H49" s="1">
-        <v>90516.46</v>
+        <v>103093.96</v>
       </c>
       <c r="I49" s="1">
-        <v>61.415582771319</v>
+        <v>69.949439401442</v>
       </c>
       <c r="J49">
         <v>2.68</v>
       </c>
       <c r="K49" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="L49" s="1">
-        <v>237900.0</v>
+        <v>250477.5</v>
       </c>
       <c r="M49" s="1">
-        <v>240514.57</v>
+        <v>253092.07</v>
       </c>
       <c r="N49" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B50" s="1">
         <v>5591.0</v>
       </c>
       <c r="C50" s="1">
-        <v>51.6</v>
+        <v>56.9</v>
       </c>
       <c r="D50" s="1">
         <v>47.572269719192</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
         <v>265976.56</v>
       </c>
       <c r="H50" s="1">
-        <v>22519.04</v>
+        <v>52151.34</v>
       </c>
       <c r="I50" s="1">
-        <v>8.4665505862622</v>
+        <v>19.607494735626</v>
       </c>
       <c r="J50">
         <v>0.22</v>
       </c>
       <c r="K50" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="L50" s="1">
-        <v>288495.6</v>
+        <v>318127.9</v>
       </c>
       <c r="M50" s="1">
-        <v>289703.95</v>
+        <v>319336.25</v>
       </c>
       <c r="N50" s="1">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B51" s="1">
         <v>14490.0</v>
       </c>
       <c r="C51" s="1">
-        <v>26.12</v>
+        <v>27.11</v>
       </c>
       <c r="D51" s="1">
         <v>27.628075224293</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
         <v>400330.81</v>
       </c>
       <c r="H51" s="1">
-        <v>-21852.01</v>
+        <v>-7506.91</v>
       </c>
       <c r="I51" s="1">
-        <v>-5.4584881938015</v>
+        <v>-1.8751766820046</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>378478.8</v>
+        <v>392823.9</v>
       </c>
       <c r="M51" s="1">
-        <v>378478.8</v>
+        <v>392823.9</v>
       </c>
       <c r="N51" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B52" s="1">
-        <v>116514.0</v>
+        <v>123620.0</v>
       </c>
       <c r="C52" s="1">
-        <v>7.18</v>
+        <v>6.97</v>
       </c>
       <c r="D52" s="1">
-        <v>6.7631364471222</v>
+        <v>6.7695203041579</v>
       </c>
       <c r="E52" t="s">
         <v>74</v>
       </c>
       <c r="F52">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G52" s="1">
-        <v>924261.9</v>
+        <v>981197.55</v>
       </c>
       <c r="H52" s="1">
-        <v>45116.15</v>
+        <v>31407.64</v>
       </c>
       <c r="I52" s="1">
-        <v>4.8813166484521</v>
+        <v>3.2009496966233</v>
       </c>
       <c r="J52">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.1</v>
+      </c>
+      <c r="K52" t="s">
+        <v>142</v>
       </c>
       <c r="L52" s="1">
-        <v>969378.05</v>
+        <v>1012605.19</v>
       </c>
       <c r="M52" s="1">
-        <v>969378.05</v>
+        <v>1024860.37</v>
       </c>
       <c r="N52" s="1">
-        <v>1.09</v>
+        <v>1.18</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>144</v>
       </c>
       <c r="B53" s="1">
         <v>4492.0</v>
       </c>
       <c r="C53" s="1">
-        <v>76.66</v>
+        <v>86.26</v>
       </c>
       <c r="D53" s="1">
         <v>100.34154496883</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
         <v>450734.22</v>
       </c>
       <c r="H53" s="1">
-        <v>-106377.5</v>
+        <v>-63254.3</v>
       </c>
       <c r="I53" s="1">
-        <v>-23.600937155382</v>
+        <v>-14.033613866726</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>344356.72</v>
+        <v>387479.92</v>
       </c>
       <c r="M53" s="1">
-        <v>344356.72</v>
+        <v>387479.92</v>
       </c>
       <c r="N53" s="1">
-        <v>0.39</v>
+        <v>0.44</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>146</v>
       </c>
       <c r="B54" s="1">
         <v>16890.0</v>
       </c>
       <c r="C54" s="1">
-        <v>16.96</v>
+        <v>16.36</v>
       </c>
       <c r="D54" s="1">
         <v>9.4812208407342</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
         <v>160137.82</v>
       </c>
       <c r="H54" s="1">
-        <v>126316.58</v>
+        <v>116182.58</v>
       </c>
       <c r="I54" s="1">
-        <v>78.879917311226</v>
+        <v>72.551618349744</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>286454.4</v>
+        <v>276320.4</v>
       </c>
       <c r="M54" s="1">
-        <v>286454.4</v>
+        <v>276320.4</v>
       </c>
       <c r="N54" s="1">
         <v>0.32</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>148</v>
       </c>
       <c r="B55" s="1">
         <v>85000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>9.821</v>
+        <v>10.168</v>
       </c>
       <c r="D55" s="1">
         <v>6.0786824705882</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
         <v>516688.01</v>
       </c>
       <c r="H55" s="1">
-        <v>318096.99</v>
+        <v>347591.99</v>
       </c>
       <c r="I55" s="1">
-        <v>61.564616140406</v>
+        <v>67.273090002611</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>834785.0</v>
+        <v>864280.0</v>
       </c>
       <c r="M55" s="1">
-        <v>834785.0</v>
+        <v>864280.0</v>
       </c>
       <c r="N55" s="1">
-        <v>0.94</v>
+        <v>0.99</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>150</v>
       </c>
       <c r="B56" s="1">
         <v>17534.0</v>
       </c>
       <c r="C56" s="1">
-        <v>27.18</v>
+        <v>26.86</v>
       </c>
       <c r="D56" s="1">
         <v>22.98188604996</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
         <v>402964.39</v>
       </c>
       <c r="H56" s="1">
-        <v>73609.73</v>
+        <v>67998.85</v>
       </c>
       <c r="I56" s="1">
-        <v>18.267055806097</v>
+        <v>16.874654854738</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>476574.12</v>
+        <v>470963.24</v>
       </c>
       <c r="M56" s="1">
-        <v>476574.12</v>
+        <v>470963.24</v>
       </c>
       <c r="N56" s="1">
         <v>0.54</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>152</v>
       </c>
       <c r="B57" s="1">
         <v>25800.0</v>
       </c>
       <c r="C57" s="1">
-        <v>277.0</v>
+        <v>235.0</v>
       </c>
       <c r="D57" s="1">
         <v>236.34521046512</v>
       </c>
       <c r="E57" t="s">
         <v>71</v>
       </c>
       <c r="F57">
-        <v>10.99</v>
+        <v>11.04</v>
       </c>
       <c r="G57" s="1">
         <v>563826.07</v>
       </c>
       <c r="H57" s="1">
-        <v>86335.95</v>
+        <v>-14496.15</v>
       </c>
       <c r="I57" s="1">
-        <v>15.312514726394</v>
+        <v>-2.5710322333978</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>650162.02</v>
+        <v>549329.92</v>
       </c>
       <c r="M57" s="1">
-        <v>650162.02</v>
+        <v>549329.92</v>
       </c>
       <c r="N57" s="1">
-        <v>0.73</v>
+        <v>0.63</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>154</v>
       </c>
       <c r="B58" s="1">
         <v>3877.0</v>
       </c>
       <c r="C58" s="1">
-        <v>116.5</v>
+        <v>111.7</v>
       </c>
       <c r="D58" s="1">
         <v>104.64825122517</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
         <v>405721.27</v>
       </c>
       <c r="H58" s="1">
-        <v>45949.23</v>
+        <v>27339.63</v>
       </c>
       <c r="I58" s="1">
-        <v>11.325319473638</v>
+        <v>6.7385251948955</v>
       </c>
       <c r="J58">
         <v>0.09</v>
       </c>
       <c r="K58">
         <v>363.47</v>
       </c>
       <c r="L58" s="1">
-        <v>451670.5</v>
+        <v>433060.9</v>
       </c>
       <c r="M58" s="1">
-        <v>452033.97</v>
+        <v>433424.37</v>
       </c>
       <c r="N58" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>156</v>
       </c>
       <c r="B59" s="1">
-        <v>2200.0</v>
+        <v>2542.0</v>
       </c>
       <c r="C59" s="1">
-        <v>168.5</v>
+        <v>166.7</v>
       </c>
       <c r="D59" s="1">
-        <v>170.72784090909</v>
+        <v>174.9955350118</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>375601.25</v>
+        <v>444838.65</v>
       </c>
       <c r="H59" s="1">
-        <v>-4901.25</v>
+        <v>-21087.25</v>
       </c>
       <c r="I59" s="1">
-        <v>-1.3049077978308</v>
+        <v>-4.7404266693103</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>370700.0</v>
+        <v>423751.4</v>
       </c>
       <c r="M59" s="1">
-        <v>370700.0</v>
+        <v>423751.4</v>
       </c>
       <c r="N59" s="1">
-        <v>0.42</v>
+        <v>0.49</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>156</v>
       </c>
       <c r="B60" s="1">
-        <v>2249.0</v>
+        <v>2200.0</v>
       </c>
       <c r="C60" s="1">
-        <v>168.5</v>
+        <v>166.7</v>
       </c>
       <c r="D60" s="1">
-        <v>174.83970208982</v>
+        <v>170.72784090909</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>393214.49</v>
+        <v>375601.25</v>
       </c>
       <c r="H60" s="1">
-        <v>-14257.99</v>
+        <v>-8861.25</v>
       </c>
       <c r="I60" s="1">
-        <v>-3.6260082887586</v>
+        <v>-2.359217388121</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>378956.5</v>
+        <v>366740.0</v>
       </c>
       <c r="M60" s="1">
-        <v>378956.5</v>
+        <v>366740.0</v>
       </c>
       <c r="N60" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>158</v>
       </c>
       <c r="B61" s="1">
         <v>4849.0</v>
       </c>
       <c r="C61" s="1">
-        <v>145.7</v>
+        <v>149.7</v>
       </c>
       <c r="D61" s="1">
         <v>81.651703444009</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
         <v>395929.11</v>
       </c>
       <c r="H61" s="1">
-        <v>310570.19</v>
+        <v>329966.19</v>
       </c>
       <c r="I61" s="1">
-        <v>78.440857758602</v>
+        <v>83.339714526169</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>706499.3</v>
+        <v>725895.3</v>
       </c>
       <c r="M61" s="1">
-        <v>706499.3</v>
+        <v>725895.3</v>
       </c>
       <c r="N61" s="1">
-        <v>0.8</v>
+        <v>0.83</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>160</v>
       </c>
       <c r="B62" s="1">
         <v>14475.0</v>
       </c>
       <c r="C62" s="1">
-        <v>24.98</v>
+        <v>27.19</v>
       </c>
       <c r="D62" s="1">
         <v>27.220205181347</v>
       </c>
       <c r="E62" t="s">
         <v>74</v>
       </c>
       <c r="F62">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G62" s="1">
         <v>448691.76</v>
       </c>
       <c r="H62" s="1">
-        <v>-29703.71</v>
+        <v>13845.17</v>
       </c>
       <c r="I62" s="1">
-        <v>-6.620070312858</v>
+        <v>3.0856751191508</v>
       </c>
       <c r="J62">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.42</v>
+      </c>
+      <c r="K62" t="s">
+        <v>161</v>
       </c>
       <c r="L62" s="1">
-        <v>418988.05</v>
+        <v>462536.93</v>
       </c>
       <c r="M62" s="1">
-        <v>418988.05</v>
+        <v>468649.85</v>
       </c>
       <c r="N62" s="1">
-        <v>0.47</v>
+        <v>0.54</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B63" s="1">
         <v>11573.0</v>
       </c>
       <c r="C63" s="1">
-        <v>24.15</v>
+        <v>23.85</v>
       </c>
       <c r="D63" s="1">
         <v>19.026007949538</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
         <v>220187.99</v>
       </c>
       <c r="H63" s="1">
-        <v>59299.96</v>
+        <v>55828.06</v>
       </c>
       <c r="I63" s="1">
-        <v>26.931514293763</v>
+        <v>25.354725296325</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>279487.95</v>
+        <v>276016.05</v>
       </c>
       <c r="M63" s="1">
-        <v>279487.95</v>
+        <v>276016.05</v>
       </c>
       <c r="N63" s="1">
         <v>0.32</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
+        <v>165</v>
+      </c>
+      <c r="B64" s="1">
+        <v>720.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>328.85</v>
+      </c>
+      <c r="D64" s="1">
+        <v>353.76926388889</v>
+      </c>
+      <c r="E64" t="s">
+        <v>7</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>254713.87</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-17941.87</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-7.0439312943579</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>236772.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>236772.0</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>164</v>
-      </c>
-[...43 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B65" s="1">
-        <v>550.0</v>
+        <v>509.0</v>
       </c>
       <c r="C65" s="1">
-        <v>306.2</v>
+        <v>328.85</v>
       </c>
       <c r="D65" s="1">
-        <v>402.09110909091</v>
+        <v>321.31909626719</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>221150.11</v>
+        <v>163551.42</v>
       </c>
       <c r="H65" s="1">
-        <v>-52740.11</v>
+        <v>3833.23</v>
       </c>
       <c r="I65" s="1">
-        <v>-23.848104800852</v>
+        <v>2.3437460830361</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>168410.0</v>
+        <v>167384.65</v>
       </c>
       <c r="M65" s="1">
-        <v>168410.0</v>
+        <v>167384.65</v>
       </c>
       <c r="N65" s="1">
         <v>0.19</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
+        <v>165</v>
+      </c>
+      <c r="B66" s="1">
+        <v>550.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>328.85</v>
+      </c>
+      <c r="D66" s="1">
+        <v>402.09110909091</v>
+      </c>
+      <c r="E66" t="s">
+        <v>7</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>221150.11</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-40282.61</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-18.215053114828</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>180867.5</v>
+      </c>
+      <c r="M66" s="1">
+        <v>180867.5</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
         <v>164</v>
-      </c>
-[...43 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B67" s="1">
         <v>43449.0</v>
       </c>
       <c r="C67" s="1">
-        <v>19.05</v>
+        <v>18.13</v>
       </c>
       <c r="D67" s="1">
         <v>21.669996547677</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
         <v>941539.68</v>
       </c>
       <c r="H67" s="1">
-        <v>-113836.23</v>
+        <v>-153809.31</v>
       </c>
       <c r="I67" s="1">
-        <v>-12.090433618262</v>
+        <v>-16.335934986829</v>
       </c>
       <c r="J67">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.06</v>
+      </c>
+      <c r="K67" t="s">
+        <v>168</v>
       </c>
       <c r="L67" s="1">
-        <v>827703.45</v>
+        <v>787730.37</v>
       </c>
       <c r="M67" s="1">
-        <v>827703.45</v>
+        <v>790233.03</v>
       </c>
       <c r="N67" s="1">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B68" s="1">
         <v>2620.0</v>
       </c>
       <c r="C68" s="1">
-        <v>173.7</v>
+        <v>172.5</v>
       </c>
       <c r="D68" s="1">
         <v>155.30783587786</v>
       </c>
       <c r="E68" t="s">
         <v>31</v>
       </c>
       <c r="F68">
         <v>0.92</v>
       </c>
       <c r="G68" s="1">
         <v>442184.96</v>
       </c>
       <c r="H68" s="1">
-        <v>50130.12</v>
+        <v>47509.73</v>
       </c>
       <c r="I68" s="1">
-        <v>11.336912046941</v>
+        <v>10.744311611141</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>492315.08</v>
+        <v>489694.69</v>
       </c>
       <c r="M68" s="1">
-        <v>492315.08</v>
+        <v>489694.69</v>
       </c>
       <c r="N68" s="1">
         <v>0.56</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B69" s="1">
         <v>2228.0</v>
       </c>
       <c r="C69" s="1">
-        <v>203.0</v>
+        <v>202.6</v>
       </c>
       <c r="D69" s="1">
         <v>155.49451526032</v>
       </c>
       <c r="E69" t="s">
         <v>74</v>
       </c>
       <c r="F69">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G69" s="1">
         <v>402076.5</v>
       </c>
       <c r="H69" s="1">
-        <v>122008.65</v>
+        <v>128408.68</v>
       </c>
       <c r="I69" s="1">
-        <v>30.344635908838</v>
+        <v>31.936380265944</v>
       </c>
       <c r="J69">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.06</v>
+      </c>
+      <c r="K69" t="s">
+        <v>173</v>
       </c>
       <c r="L69" s="1">
-        <v>524085.15</v>
+        <v>530485.18</v>
       </c>
       <c r="M69" s="1">
-        <v>524085.15</v>
+        <v>532841.73</v>
       </c>
       <c r="N69" s="1">
-        <v>0.59</v>
+        <v>0.61</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B70" s="1">
         <v>370.0</v>
       </c>
       <c r="C70" s="1">
         <v>524.4</v>
       </c>
       <c r="D70" s="1">
         <v>319.06035135135</v>
       </c>
       <c r="E70" t="s">
         <v>31</v>
       </c>
       <c r="F70">
         <v>0.92</v>
       </c>
       <c r="G70" s="1">
         <v>105706.47</v>
       </c>
       <c r="H70" s="1">
-        <v>104190.63</v>
+        <v>104525.81</v>
       </c>
       <c r="I70" s="1">
-        <v>98.565991277544</v>
+        <v>98.883076882617</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>209897.1</v>
+        <v>210232.28</v>
       </c>
       <c r="M70" s="1">
-        <v>209897.1</v>
+        <v>210232.28</v>
       </c>
       <c r="N70" s="1">
         <v>0.24</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B71" s="1">
         <v>9302.0</v>
       </c>
       <c r="C71" s="1">
-        <v>42.82</v>
+        <v>42.24</v>
       </c>
       <c r="D71" s="1">
         <v>34.963769081918</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
         <v>325232.98</v>
       </c>
       <c r="H71" s="1">
-        <v>73078.66</v>
+        <v>67683.5</v>
       </c>
       <c r="I71" s="1">
-        <v>22.469633922119</v>
+        <v>20.810773864323</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>398311.64</v>
+        <v>392916.48</v>
       </c>
       <c r="M71" s="1">
-        <v>398311.64</v>
+        <v>392916.48</v>
       </c>
       <c r="N71" s="1">
         <v>0.45</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B72" s="1">
         <v>80.0</v>
       </c>
       <c r="C72" s="1">
-        <v>3251.0</v>
+        <v>3422.0</v>
       </c>
       <c r="D72" s="1">
         <v>3658.398</v>
       </c>
       <c r="E72" t="s">
         <v>31</v>
       </c>
       <c r="F72">
         <v>0.92</v>
       </c>
       <c r="G72" s="1">
         <v>298685.35</v>
       </c>
       <c r="H72" s="1">
-        <v>-17334.01</v>
+        <v>-2062.23</v>
       </c>
       <c r="I72" s="1">
-        <v>-5.8034349525345</v>
+        <v>-0.69043560388884</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>281351.34</v>
+        <v>296623.12</v>
       </c>
       <c r="M72" s="1">
-        <v>281351.34</v>
+        <v>296623.12</v>
       </c>
       <c r="N72" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B73" s="1">
         <v>198847.0</v>
       </c>
       <c r="C73" s="1">
-        <v>2.42</v>
+        <v>2.39</v>
       </c>
       <c r="D73" s="1">
         <v>2.2672526113042</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
         <v>450836.38</v>
       </c>
       <c r="H73" s="1">
-        <v>30373.36</v>
+        <v>24407.95</v>
       </c>
       <c r="I73" s="1">
-        <v>6.7371138061219</v>
+        <v>5.4139264448889</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>481209.74</v>
+        <v>475244.33</v>
       </c>
       <c r="M73" s="1">
-        <v>481209.74</v>
+        <v>475244.33</v>
       </c>
       <c r="N73" s="1">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B74" s="1">
         <v>105466.0</v>
       </c>
       <c r="C74" s="1">
-        <v>4.22</v>
+        <v>4.585</v>
       </c>
       <c r="D74" s="1">
         <v>4.429871522576</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
         <v>467200.83</v>
       </c>
       <c r="H74" s="1">
-        <v>-22134.31</v>
+        <v>16360.78</v>
       </c>
       <c r="I74" s="1">
-        <v>-4.7376435525596</v>
+        <v>3.5018730596005</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>445066.52</v>
+        <v>483561.61</v>
       </c>
       <c r="M74" s="1">
-        <v>445066.52</v>
+        <v>483561.61</v>
       </c>
       <c r="N74" s="1">
-        <v>0.5</v>
+        <v>0.55</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B75" s="1">
         <v>5109.0</v>
       </c>
       <c r="C75" s="1">
-        <v>71.0</v>
+        <v>77.24</v>
       </c>
       <c r="D75" s="1">
         <v>69.935717361519</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
         <v>357301.58</v>
       </c>
       <c r="H75" s="1">
-        <v>5437.42</v>
+        <v>37317.58</v>
       </c>
       <c r="I75" s="1">
-        <v>1.5218012749902</v>
+        <v>10.444280710989</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>362739.0</v>
+        <v>394619.16</v>
       </c>
       <c r="M75" s="1">
-        <v>362739.0</v>
+        <v>394619.16</v>
       </c>
       <c r="N75" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B76" s="1">
         <v>277.0</v>
       </c>
       <c r="C76" s="1">
-        <v>1620.0</v>
+        <v>1681.0</v>
       </c>
       <c r="D76" s="1">
         <v>1704.0686642599</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
         <v>472027.02</v>
       </c>
       <c r="H76" s="1">
-        <v>-23287.02</v>
+        <v>-6390.02</v>
       </c>
       <c r="I76" s="1">
-        <v>-4.9334082612474</v>
+        <v>-1.3537403007141</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>448740.0</v>
+        <v>465637.0</v>
       </c>
       <c r="M76" s="1">
-        <v>448740.0</v>
+        <v>465637.0</v>
       </c>
       <c r="N76" s="1">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B77" s="1">
         <v>180.0</v>
       </c>
       <c r="C77" s="1">
-        <v>1620.0</v>
+        <v>1681.0</v>
       </c>
       <c r="D77" s="1">
         <v>1910.4458888889</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
         <v>343880.26</v>
       </c>
       <c r="H77" s="1">
-        <v>-52280.26</v>
+        <v>-41300.26</v>
       </c>
       <c r="I77" s="1">
-        <v>-15.203041896037</v>
+        <v>-12.010070016813</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>291600.0</v>
+        <v>302580.0</v>
       </c>
       <c r="M77" s="1">
-        <v>291600.0</v>
+        <v>302580.0</v>
       </c>
       <c r="N77" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B78" s="1">
-        <v>21985.0</v>
+        <v>16992.0</v>
       </c>
       <c r="C78" s="1">
-        <v>14.87</v>
+        <v>15.61</v>
       </c>
       <c r="D78" s="1">
-        <v>16.368925631112</v>
+        <v>16.368925376648</v>
       </c>
       <c r="E78" t="s">
         <v>74</v>
       </c>
       <c r="F78">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G78" s="1">
-        <v>415467.93</v>
+        <v>321111.26</v>
       </c>
       <c r="H78" s="1">
-        <v>-36652.15</v>
+        <v>-9390.28</v>
       </c>
       <c r="I78" s="1">
-        <v>-8.8218963133929</v>
+        <v>-2.9243072946118</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>378815.78</v>
+        <v>311720.98</v>
       </c>
       <c r="M78" s="1">
-        <v>378815.78</v>
+        <v>311720.98</v>
       </c>
       <c r="N78" s="1">
-        <v>0.43</v>
+        <v>0.36</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B79" s="1">
-        <v>34742.0</v>
+        <v>31892.0</v>
       </c>
       <c r="C79" s="1">
-        <v>21.19</v>
+        <v>0.4248</v>
       </c>
       <c r="D79" s="1">
-        <v>10.376887628807</v>
+        <v>0.0</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>360513.83</v>
+        <v>0.0</v>
       </c>
       <c r="H79" s="1">
-        <v>375669.15</v>
+        <v>13547.72</v>
       </c>
       <c r="I79" s="1">
-        <v>104.20381098833</v>
+        <v>0</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>736182.98</v>
+        <v>13547.72</v>
       </c>
       <c r="M79" s="1">
-        <v>736182.98</v>
+        <v>13547.72</v>
       </c>
       <c r="N79" s="1">
-        <v>0.83</v>
+        <v>0.02</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B80" s="1">
-        <v>47867.0</v>
+        <v>34742.0</v>
       </c>
       <c r="C80" s="1">
-        <v>21.19</v>
+        <v>0.4248</v>
       </c>
       <c r="D80" s="1">
-        <v>10.438385526563</v>
+        <v>0.0</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>499654.2</v>
+        <v>0.0</v>
       </c>
       <c r="H80" s="1">
-        <v>514647.53</v>
+        <v>14758.4</v>
       </c>
       <c r="I80" s="1">
-        <v>103.00074131269</v>
+        <v>0</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>1014301.73</v>
+        <v>14758.4</v>
       </c>
       <c r="M80" s="1">
-        <v>1014301.73</v>
+        <v>14758.4</v>
       </c>
       <c r="N80" s="1">
-        <v>1.15</v>
+        <v>0.02</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B81" s="1">
-        <v>5274.0</v>
+        <v>31892.0</v>
       </c>
       <c r="C81" s="1">
-        <v>81.78</v>
+        <v>21.25</v>
       </c>
       <c r="D81" s="1">
-        <v>78.55082480091</v>
+        <v>10.438385488524</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>414277.05</v>
+        <v>332900.99</v>
       </c>
       <c r="H81" s="1">
-        <v>17030.67</v>
+        <v>344804.01</v>
       </c>
       <c r="I81" s="1">
-        <v>4.1109373546036</v>
+        <v>103.5755435873</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
-        <v>0.0</v>
+        <v>51.66</v>
       </c>
       <c r="L81" s="1">
-        <v>431307.72</v>
+        <v>677705.0</v>
       </c>
       <c r="M81" s="1">
-        <v>431307.72</v>
+        <v>677756.66</v>
       </c>
       <c r="N81" s="1">
-        <v>0.49</v>
+        <v>0.78</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
+        <v>193</v>
+      </c>
+      <c r="B82" s="1">
+        <v>34742.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>21.25</v>
+      </c>
+      <c r="D82" s="1">
+        <v>10.376887628807</v>
+      </c>
+      <c r="E82" t="s">
+        <v>7</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>360513.83</v>
+      </c>
+      <c r="H82" s="1">
+        <v>377753.67</v>
+      </c>
+      <c r="I82" s="1">
+        <v>104.7820190421</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>56.28</v>
+      </c>
+      <c r="L82" s="1">
+        <v>738267.5</v>
+      </c>
+      <c r="M82" s="1">
+        <v>738323.78</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
         <v>192</v>
-      </c>
-[...43 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>195</v>
       </c>
       <c r="B83" s="1">
-        <v>11784.0</v>
+        <v>5274.0</v>
       </c>
       <c r="C83" s="1">
-        <v>85.94</v>
+        <v>88.2</v>
       </c>
       <c r="D83" s="1">
-        <v>34.734742023082</v>
+        <v>78.55082480091</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>409314.2</v>
+        <v>414277.05</v>
       </c>
       <c r="H83" s="1">
-        <v>603402.76</v>
+        <v>50889.75</v>
       </c>
       <c r="I83" s="1">
-        <v>147.4179884304</v>
+        <v>12.283989663439</v>
       </c>
       <c r="J83">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>1012716.96</v>
+        <v>465166.8</v>
       </c>
       <c r="M83" s="1">
-        <v>1015302.38</v>
+        <v>465166.8</v>
       </c>
       <c r="N83" s="1">
-        <v>1.15</v>
+        <v>0.53</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B84" s="1">
-        <v>11925.0</v>
+        <v>9000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>85.94</v>
+        <v>53.74</v>
       </c>
       <c r="D84" s="1">
-        <v>26.306779035639</v>
+        <v>44.868316666667</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>313708.34</v>
+        <v>403814.85</v>
       </c>
       <c r="H84" s="1">
-        <v>711126.16</v>
+        <v>79845.15</v>
       </c>
       <c r="I84" s="1">
-        <v>226.68385545631</v>
+        <v>19.772712667699</v>
       </c>
       <c r="J84">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="K84" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="L84" s="1">
-        <v>1024834.5</v>
+        <v>483660.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1028614.97</v>
+        <v>485077.5</v>
       </c>
       <c r="N84" s="1">
-        <v>1.16</v>
+        <v>0.56</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
+        <v>200</v>
+      </c>
+      <c r="B85" s="1">
+        <v>7602.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>63.66</v>
+      </c>
+      <c r="D85" s="1">
+        <v>34.734740857669</v>
+      </c>
+      <c r="E85" t="s">
+        <v>7</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>264053.5</v>
+      </c>
+      <c r="H85" s="1">
+        <v>219889.82</v>
+      </c>
+      <c r="I85" s="1">
+        <v>83.274722736112</v>
+      </c>
+      <c r="J85">
+        <v>0.34</v>
+      </c>
+      <c r="K85" t="s">
+        <v>201</v>
+      </c>
+      <c r="L85" s="1">
+        <v>483943.32</v>
+      </c>
+      <c r="M85" s="1">
+        <v>486528.74</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
         <v>199</v>
-      </c>
-[...43 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B86" s="1">
-        <v>170000.0</v>
+        <v>11925.0</v>
       </c>
       <c r="C86" s="1">
-        <v>6.234</v>
+        <v>63.66</v>
       </c>
       <c r="D86" s="1">
-        <v>2.4484739411765</v>
+        <v>26.306779035639</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>416240.57</v>
+        <v>313708.34</v>
       </c>
       <c r="H86" s="1">
-        <v>643539.43</v>
+        <v>445437.16</v>
       </c>
       <c r="I86" s="1">
-        <v>154.60756984837</v>
+        <v>141.99085685768</v>
       </c>
       <c r="J86">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.32</v>
+      </c>
+      <c r="K86" t="s">
+        <v>202</v>
       </c>
       <c r="L86" s="1">
-        <v>1059780.0</v>
+        <v>759145.5</v>
       </c>
       <c r="M86" s="1">
-        <v>1059780.0</v>
+        <v>762925.97</v>
       </c>
       <c r="N86" s="1">
-        <v>1.2</v>
+        <v>0.87</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
+        <v>204</v>
+      </c>
+      <c r="B87" s="1">
+        <v>25000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>28.37</v>
+      </c>
+      <c r="D87" s="1">
+        <v>12.137262</v>
+      </c>
+      <c r="E87" t="s">
+        <v>7</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>303431.55</v>
+      </c>
+      <c r="H87" s="1">
+        <v>405818.45</v>
+      </c>
+      <c r="I87" s="1">
+        <v>133.74299739101</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>709250.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>709250.0</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
         <v>203</v>
-      </c>
-[...43 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
+        <v>206</v>
+      </c>
+      <c r="B88" s="1">
+        <v>170000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>6.282</v>
+      </c>
+      <c r="D88" s="1">
+        <v>2.4484739411765</v>
+      </c>
+      <c r="E88" t="s">
+        <v>7</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>416240.57</v>
+      </c>
+      <c r="H88" s="1">
+        <v>651699.43</v>
+      </c>
+      <c r="I88" s="1">
+        <v>156.56797462102</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>1067940.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>1067940.0</v>
+      </c>
+      <c r="N88" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
         <v>205</v>
-      </c>
-[...43 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
+        <v>208</v>
+      </c>
+      <c r="B89" s="1">
+        <v>12050.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>35.74</v>
+      </c>
+      <c r="D89" s="1">
+        <v>38.885305394191</v>
+      </c>
+      <c r="E89" t="s">
+        <v>7</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>468567.93</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-37900.93</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-8.0886735035409</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>430667.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>430667.0</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
         <v>207</v>
-      </c>
-[...43 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
+        <v>210</v>
+      </c>
+      <c r="B90" s="1">
+        <v>16762.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>55.6</v>
+      </c>
+      <c r="D90" s="1">
+        <v>46.130251163346</v>
+      </c>
+      <c r="E90" t="s">
+        <v>7</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>773235.27</v>
+      </c>
+      <c r="H90" s="1">
+        <v>158731.93</v>
+      </c>
+      <c r="I90" s="1">
+        <v>20.528283713701</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>931967.2</v>
+      </c>
+      <c r="M90" s="1">
+        <v>931967.2</v>
+      </c>
+      <c r="N90" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
         <v>209</v>
-      </c>
-[...43 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
+        <v>212</v>
+      </c>
+      <c r="B91" s="1">
+        <v>3229.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>103.1</v>
+      </c>
+      <c r="D91" s="1">
+        <v>101.72289253639</v>
+      </c>
+      <c r="E91" t="s">
+        <v>7</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>328463.22</v>
+      </c>
+      <c r="H91" s="1">
+        <v>4446.68</v>
+      </c>
+      <c r="I91" s="1">
+        <v>1.3537832333252</v>
+      </c>
+      <c r="J91">
+        <v>0.22</v>
+      </c>
+      <c r="K91">
+        <v>697.87</v>
+      </c>
+      <c r="L91" s="1">
+        <v>332909.9</v>
+      </c>
+      <c r="M91" s="1">
+        <v>333607.77</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
         <v>211</v>
-      </c>
-[...43 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
+        <v>214</v>
+      </c>
+      <c r="B92" s="1">
+        <v>3844.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>95.3</v>
+      </c>
+      <c r="D92" s="1">
+        <v>77.647994276795</v>
+      </c>
+      <c r="E92" t="s">
+        <v>7</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>298478.89</v>
+      </c>
+      <c r="H92" s="1">
+        <v>67854.31</v>
+      </c>
+      <c r="I92" s="1">
+        <v>22.733369854062</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>366333.2</v>
+      </c>
+      <c r="M92" s="1">
+        <v>366333.2</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
         <v>213</v>
-      </c>
-[...43 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B93" s="1">
-        <v>4816.0</v>
+        <v>23072.0</v>
       </c>
       <c r="C93" s="1">
-        <v>165.7</v>
+        <v>4.357</v>
       </c>
       <c r="D93" s="1">
-        <v>122.10722383721</v>
+        <v>3.1388158807212</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>588068.39</v>
+        <v>72418.76</v>
       </c>
       <c r="H93" s="1">
-        <v>209942.81</v>
+        <v>28105.94</v>
       </c>
       <c r="I93" s="1">
-        <v>35.700407226445</v>
+        <v>38.810302744758</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>798011.2</v>
+        <v>100524.7</v>
       </c>
       <c r="M93" s="1">
-        <v>798011.2</v>
+        <v>100524.7</v>
       </c>
       <c r="N93" s="1">
-        <v>0.9</v>
+        <v>0.12</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B94" s="1">
-        <v>26143.0</v>
+        <v>5771.0</v>
       </c>
       <c r="C94" s="1">
-        <v>16.5</v>
+        <v>176.46</v>
       </c>
       <c r="D94" s="1">
-        <v>22.048508587385</v>
+        <v>116.05390400277</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>576414.16</v>
+        <v>669747.08</v>
       </c>
       <c r="H94" s="1">
-        <v>-145054.66</v>
+        <v>348603.58</v>
       </c>
       <c r="I94" s="1">
-        <v>-25.165006355847</v>
+        <v>52.050033573868</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>431359.5</v>
+        <v>1018350.66</v>
       </c>
       <c r="M94" s="1">
-        <v>431359.5</v>
+        <v>1018350.66</v>
       </c>
       <c r="N94" s="1">
-        <v>0.49</v>
+        <v>1.17</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
+        <v>218</v>
+      </c>
+      <c r="B95" s="1">
+        <v>4816.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>176.46</v>
+      </c>
+      <c r="D95" s="1">
+        <v>122.10722383721</v>
+      </c>
+      <c r="E95" t="s">
+        <v>7</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>588068.39</v>
+      </c>
+      <c r="H95" s="1">
+        <v>261762.97</v>
+      </c>
+      <c r="I95" s="1">
+        <v>44.51233469631</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>849831.36</v>
+      </c>
+      <c r="M95" s="1">
+        <v>849831.36</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
         <v>217</v>
-      </c>
-[...43 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B96" s="1">
-        <v>5620.0</v>
+        <v>26143.0</v>
       </c>
       <c r="C96" s="1">
-        <v>154.05</v>
+        <v>17.92</v>
       </c>
       <c r="D96" s="1">
-        <v>63.192012455516</v>
+        <v>22.048508587385</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>355139.11</v>
+        <v>576414.16</v>
       </c>
       <c r="H96" s="1">
-        <v>510621.89</v>
+        <v>-107931.6</v>
       </c>
       <c r="I96" s="1">
-        <v>143.78081028586</v>
+        <v>-18.724661448289</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>865761.0</v>
+        <v>468482.56</v>
       </c>
       <c r="M96" s="1">
-        <v>865761.0</v>
+        <v>468482.56</v>
       </c>
       <c r="N96" s="1">
-        <v>0.98</v>
+        <v>0.54</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B97" s="1">
-        <v>1540.0</v>
+        <v>3004.0</v>
       </c>
       <c r="C97" s="1">
-        <v>378.1</v>
+        <v>135.4</v>
       </c>
       <c r="D97" s="1">
-        <v>276.94614935065</v>
+        <v>116.97721704394</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>426497.07</v>
+        <v>351399.56</v>
       </c>
       <c r="H97" s="1">
-        <v>155776.93</v>
+        <v>55342.04</v>
       </c>
       <c r="I97" s="1">
-        <v>36.524736266066</v>
+        <v>15.74903508701</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>582274.0</v>
+        <v>406741.6</v>
       </c>
       <c r="M97" s="1">
-        <v>582274.0</v>
+        <v>406741.6</v>
       </c>
       <c r="N97" s="1">
-        <v>0.66</v>
+        <v>0.47</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B98" s="1">
-        <v>2123.0</v>
+        <v>5620.0</v>
       </c>
       <c r="C98" s="1">
-        <v>378.1</v>
+        <v>135.4</v>
       </c>
       <c r="D98" s="1">
-        <v>328.42823363165</v>
+        <v>63.192012455516</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>697253.14</v>
+        <v>355139.11</v>
       </c>
       <c r="H98" s="1">
-        <v>105453.16</v>
+        <v>405808.89</v>
       </c>
       <c r="I98" s="1">
-        <v>15.124085350121</v>
+        <v>114.26758658037</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>802706.3</v>
+        <v>760948.0</v>
       </c>
       <c r="M98" s="1">
-        <v>802706.3</v>
+        <v>760948.0</v>
       </c>
       <c r="N98" s="1">
-        <v>0.91</v>
+        <v>0.87</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B99" s="1">
-        <v>1750.0</v>
+        <v>1540.0</v>
       </c>
       <c r="C99" s="1">
-        <v>481.35</v>
+        <v>381.75</v>
       </c>
       <c r="D99" s="1">
-        <v>626.37568</v>
+        <v>276.94614935065</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>1096157.44</v>
+        <v>426497.07</v>
       </c>
       <c r="H99" s="1">
-        <v>-253794.94</v>
+        <v>161397.93</v>
       </c>
       <c r="I99" s="1">
-        <v>-23.153146686666</v>
+        <v>37.842682014205</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>842362.5</v>
+        <v>587895.0</v>
       </c>
       <c r="M99" s="1">
-        <v>842362.5</v>
+        <v>587895.0</v>
       </c>
       <c r="N99" s="1">
-        <v>0.95</v>
+        <v>0.67</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B100" s="1">
-        <v>520.0</v>
+        <v>2123.0</v>
       </c>
       <c r="C100" s="1">
-        <v>481.35</v>
+        <v>381.75</v>
       </c>
       <c r="D100" s="1">
-        <v>485.56192307692</v>
+        <v>328.42823363165</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>252492.2</v>
+        <v>697253.14</v>
       </c>
       <c r="H100" s="1">
-        <v>-2190.2</v>
+        <v>113202.11</v>
       </c>
       <c r="I100" s="1">
-        <v>-0.86743273653602</v>
+        <v>16.235439255247</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>250302.0</v>
+        <v>810455.25</v>
       </c>
       <c r="M100" s="1">
-        <v>250302.0</v>
+        <v>810455.25</v>
       </c>
       <c r="N100" s="1">
-        <v>0.28</v>
+        <v>0.93</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B101" s="1">
-        <v>181023.0</v>
+        <v>520.0</v>
       </c>
       <c r="C101" s="1">
-        <v>1.024</v>
+        <v>495.1</v>
       </c>
       <c r="D101" s="1">
-        <v>1.6222409859521</v>
+        <v>485.56192307692</v>
       </c>
       <c r="E101" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="F101">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>339662.07</v>
+        <v>252492.2</v>
       </c>
       <c r="H101" s="1">
-        <v>-124866.99</v>
+        <v>4959.8</v>
       </c>
       <c r="I101" s="1">
-        <v>-36.762123601261</v>
+        <v>1.9643379082601</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>214795.08</v>
+        <v>257452.0</v>
       </c>
       <c r="M101" s="1">
-        <v>214795.08</v>
+        <v>257452.0</v>
       </c>
       <c r="N101" s="1">
-        <v>0.24</v>
+        <v>0.3</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
+        <v>226</v>
+      </c>
+      <c r="B102" s="1">
+        <v>1750.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>495.1</v>
+      </c>
+      <c r="D102" s="1">
+        <v>626.37568</v>
+      </c>
+      <c r="E102" t="s">
+        <v>7</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>1096157.44</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-229732.44</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-20.95797844514</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>866425.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>866425.0</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
         <v>225</v>
-      </c>
-[...43 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>228</v>
       </c>
       <c r="B103" s="1">
-        <v>7670.0</v>
+        <v>26324.0</v>
       </c>
       <c r="C103" s="1">
-        <v>51.22</v>
+        <v>15.25</v>
       </c>
       <c r="D103" s="1">
-        <v>52.014250325945</v>
+        <v>11.791996277162</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>398949.3</v>
+        <v>310412.51</v>
       </c>
       <c r="H103" s="1">
-        <v>-6091.9</v>
+        <v>91028.49</v>
       </c>
       <c r="I103" s="1">
-        <v>-1.5269860105031</v>
+        <v>29.325006907744</v>
       </c>
       <c r="J103">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.12</v>
+      </c>
+      <c r="K103" t="s">
+        <v>229</v>
       </c>
       <c r="L103" s="1">
-        <v>392857.4</v>
+        <v>401441.0</v>
       </c>
       <c r="M103" s="1">
-        <v>392857.4</v>
+        <v>404520.91</v>
       </c>
       <c r="N103" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
+        <v>231</v>
+      </c>
+      <c r="B104" s="1">
+        <v>7670.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>50.64</v>
+      </c>
+      <c r="D104" s="1">
+        <v>52.014250325945</v>
+      </c>
+      <c r="E104" t="s">
+        <v>7</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>398949.3</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-10540.5</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-2.6420650443553</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>388408.8</v>
+      </c>
+      <c r="M104" s="1">
+        <v>388408.8</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
         <v>230</v>
-      </c>
-[...43 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>233</v>
       </c>
       <c r="B105" s="1">
-        <v>3255.0</v>
+        <v>396.0</v>
       </c>
       <c r="C105" s="1">
-        <v>53.5</v>
+        <v>515.6</v>
       </c>
       <c r="D105" s="1">
-        <v>94.331723502304</v>
+        <v>232.92426767677</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>307049.76</v>
+        <v>92238.01</v>
       </c>
       <c r="H105" s="1">
-        <v>-132907.26</v>
+        <v>111939.59</v>
       </c>
       <c r="I105" s="1">
-        <v>-43.285251224427</v>
+        <v>121.35950244373</v>
       </c>
       <c r="J105">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>251.77</v>
+        <v>16.79</v>
+      </c>
+      <c r="K105" t="s">
+        <v>234</v>
       </c>
       <c r="L105" s="1">
-        <v>174142.5</v>
+        <v>204177.6</v>
       </c>
       <c r="M105" s="1">
-        <v>174394.27</v>
+        <v>210826.75</v>
       </c>
       <c r="N105" s="1">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
+        <v>236</v>
+      </c>
+      <c r="B106" s="1">
+        <v>3255.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>55.75</v>
+      </c>
+      <c r="D106" s="1">
+        <v>94.331723502304</v>
+      </c>
+      <c r="E106" t="s">
+        <v>7</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>307049.76</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-125583.51</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-40.900051509566</v>
+      </c>
+      <c r="J106">
+        <v>0.08</v>
+      </c>
+      <c r="K106">
+        <v>251.77</v>
+      </c>
+      <c r="L106" s="1">
+        <v>181466.25</v>
+      </c>
+      <c r="M106" s="1">
+        <v>181718.02</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
         <v>235</v>
-      </c>
-[...43 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
+        <v>238</v>
+      </c>
+      <c r="B107" s="1">
+        <v>6405.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>85.55</v>
+      </c>
+      <c r="D107" s="1">
+        <v>75.833339578454</v>
+      </c>
+      <c r="E107" t="s">
+        <v>31</v>
+      </c>
+      <c r="F107">
+        <v>0.92</v>
+      </c>
+      <c r="G107" s="1">
+        <v>440490.89</v>
+      </c>
+      <c r="H107" s="1">
+        <v>153218.82</v>
+      </c>
+      <c r="I107" s="1">
+        <v>34.783652392902</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>593709.71</v>
+      </c>
+      <c r="M107" s="1">
+        <v>593709.71</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
         <v>237</v>
-      </c>
-[...43 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
+        <v>240</v>
+      </c>
+      <c r="B108" s="1">
+        <v>68455.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>82.2</v>
+      </c>
+      <c r="D108" s="1">
+        <v>94.69494017968</v>
+      </c>
+      <c r="E108" t="s">
+        <v>71</v>
+      </c>
+      <c r="F108">
+        <v>11.04</v>
+      </c>
+      <c r="G108" s="1">
+        <v>605316.31</v>
+      </c>
+      <c r="H108" s="1">
+        <v>-95489.49</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-15.775139116935</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>509826.82</v>
+      </c>
+      <c r="M108" s="1">
+        <v>509826.82</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
         <v>239</v>
-      </c>
-[...43 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>242</v>
       </c>
       <c r="B109" s="1">
-        <v>6050.0</v>
+        <v>35463.0</v>
       </c>
       <c r="C109" s="1">
-        <v>120.28</v>
+        <v>8.852</v>
       </c>
       <c r="D109" s="1">
-        <v>85.498917355372</v>
+        <v>5.3890429461693</v>
       </c>
       <c r="E109" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="F109">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>536550.51</v>
+        <v>191111.63</v>
       </c>
       <c r="H109" s="1">
-        <v>250659.9</v>
+        <v>122806.85</v>
       </c>
       <c r="I109" s="1">
-        <v>46.716925122297</v>
+        <v>64.259223784549</v>
       </c>
       <c r="J109">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.39</v>
+      </c>
+      <c r="K109" t="s">
+        <v>243</v>
       </c>
       <c r="L109" s="1">
-        <v>787210.41</v>
+        <v>313918.48</v>
       </c>
       <c r="M109" s="1">
-        <v>787210.41</v>
+        <v>327749.58</v>
       </c>
       <c r="N109" s="1">
-        <v>0.89</v>
+        <v>0.38</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
+        <v>245</v>
+      </c>
+      <c r="B110" s="1">
+        <v>6050.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>125.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>85.498917355372</v>
+      </c>
+      <c r="E110" t="s">
+        <v>31</v>
+      </c>
+      <c r="F110">
+        <v>0.92</v>
+      </c>
+      <c r="G110" s="1">
+        <v>536550.51</v>
+      </c>
+      <c r="H110" s="1">
+        <v>282857.85</v>
+      </c>
+      <c r="I110" s="1">
+        <v>52.717841979127</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>819408.36</v>
+      </c>
+      <c r="M110" s="1">
+        <v>819408.36</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
         <v>244</v>
-      </c>
-[...43 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>247</v>
       </c>
       <c r="B111" s="1">
-        <v>14655.0</v>
+        <v>10395.0</v>
       </c>
       <c r="C111" s="1">
-        <v>390.8</v>
+        <v>329.9</v>
       </c>
       <c r="D111" s="1">
-        <v>355.98855407711</v>
+        <v>604.24713419913</v>
       </c>
       <c r="E111" t="s">
         <v>97</v>
       </c>
       <c r="F111">
-        <v>7.47</v>
+        <v>7.48</v>
       </c>
       <c r="G111" s="1">
-        <v>699385.46</v>
+        <v>842033.79</v>
       </c>
       <c r="H111" s="1">
-        <v>66832.85</v>
+        <v>-383309.43</v>
       </c>
       <c r="I111" s="1">
-        <v>9.555939295621</v>
+        <v>-45.521858451785</v>
       </c>
       <c r="J111">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="K111" t="s">
         <v>248</v>
       </c>
       <c r="L111" s="1">
-        <v>766218.31</v>
+        <v>458724.36</v>
       </c>
       <c r="M111" s="1">
-        <v>767983.81</v>
+        <v>461674.91</v>
       </c>
       <c r="N111" s="1">
-        <v>0.87</v>
+        <v>0.53</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>250</v>
       </c>
       <c r="B112" s="1">
-        <v>23471.0</v>
+        <v>14655.0</v>
       </c>
       <c r="C112" s="1">
-        <v>30.48</v>
+        <v>424.5</v>
       </c>
       <c r="D112" s="1">
-        <v>23.00900472924</v>
+        <v>355.98855407711</v>
       </c>
       <c r="E112" t="s">
-        <v>74</v>
+        <v>97</v>
       </c>
       <c r="F112">
-        <v>0.86</v>
+        <v>7.48</v>
       </c>
       <c r="G112" s="1">
-        <v>627770.93</v>
+        <v>699385.46</v>
       </c>
       <c r="H112" s="1">
-        <v>201195.96</v>
+        <v>132777.76</v>
       </c>
       <c r="I112" s="1">
-        <v>32.049263574533</v>
+        <v>18.984918559788</v>
       </c>
       <c r="J112">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.12</v>
+      </c>
+      <c r="K112" t="s">
+        <v>251</v>
       </c>
       <c r="L112" s="1">
-        <v>828966.89</v>
+        <v>832163.22</v>
       </c>
       <c r="M112" s="1">
-        <v>828966.89</v>
+        <v>833928.45</v>
       </c>
       <c r="N112" s="1">
-        <v>0.94</v>
+        <v>0.96</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
+        <v>253</v>
+      </c>
+      <c r="B113" s="1">
+        <v>25105.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>28.32</v>
+      </c>
+      <c r="D113" s="1">
+        <v>23.534911770564</v>
+      </c>
+      <c r="E113" t="s">
+        <v>74</v>
+      </c>
+      <c r="F113">
+        <v>0.85</v>
+      </c>
+      <c r="G113" s="1">
+        <v>686966.17</v>
+      </c>
+      <c r="H113" s="1">
+        <v>148583.18</v>
+      </c>
+      <c r="I113" s="1">
+        <v>21.62889331217</v>
+      </c>
+      <c r="J113">
+        <v>0.21</v>
+      </c>
+      <c r="K113" t="s">
+        <v>254</v>
+      </c>
+      <c r="L113" s="1">
+        <v>835549.35</v>
+      </c>
+      <c r="M113" s="1">
+        <v>840919.05</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
         <v>252</v>
-      </c>
-[...43 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B114" s="1">
-        <v>25182.0</v>
+        <v>455.0</v>
       </c>
       <c r="C114" s="1">
-        <v>17.62</v>
+        <v>684.6</v>
       </c>
       <c r="D114" s="1">
-        <v>19.602729727583</v>
+        <v>959.46857142857</v>
       </c>
       <c r="E114" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="F114">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G114" s="1">
-        <v>493635.94</v>
+        <v>419323.22</v>
       </c>
       <c r="H114" s="1">
-        <v>-49929.1</v>
+        <v>-81815.83</v>
       </c>
       <c r="I114" s="1">
-        <v>-10.114559324834</v>
+        <v>-19.511399821837</v>
       </c>
       <c r="J114">
-        <v>0.36</v>
-[...1 lines deleted...]
-      <c r="K114" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>337507.39</v>
+      </c>
+      <c r="M114" s="1">
+        <v>337507.39</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
         <v>255</v>
-      </c>
-[...13 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
+        <v>258</v>
+      </c>
+      <c r="B115" s="1">
+        <v>25182.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>20.7</v>
+      </c>
+      <c r="D115" s="1">
+        <v>19.602729727583</v>
+      </c>
+      <c r="E115" t="s">
+        <v>7</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>493635.94</v>
+      </c>
+      <c r="H115" s="1">
+        <v>27631.46</v>
+      </c>
+      <c r="I115" s="1">
+        <v>5.5975381371138</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>521267.4</v>
+      </c>
+      <c r="M115" s="1">
+        <v>521267.4</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
         <v>257</v>
-      </c>
-[...43 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
+        <v>260</v>
+      </c>
+      <c r="B116" s="1">
+        <v>389520.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>1.913</v>
+      </c>
+      <c r="D116" s="1">
+        <v>1.3870007701787</v>
+      </c>
+      <c r="E116" t="s">
+        <v>74</v>
+      </c>
+      <c r="F116">
+        <v>0.85</v>
+      </c>
+      <c r="G116" s="1">
+        <v>627293.5</v>
+      </c>
+      <c r="H116" s="1">
+        <v>248422.66</v>
+      </c>
+      <c r="I116" s="1">
+        <v>39.602300996264</v>
+      </c>
+      <c r="J116">
+        <v>0.04</v>
+      </c>
+      <c r="K116" t="s">
+        <v>261</v>
+      </c>
+      <c r="L116" s="1">
+        <v>875716.16</v>
+      </c>
+      <c r="M116" s="1">
+        <v>892226.37</v>
+      </c>
+      <c r="N116" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
         <v>259</v>
-      </c>
-[...43 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B117" s="1">
-        <v>1736.0</v>
+        <v>7201.0</v>
       </c>
       <c r="C117" s="1">
-        <v>154.7</v>
+        <v>38.505</v>
       </c>
       <c r="D117" s="1">
-        <v>42.862937788018</v>
+        <v>37.070315233995</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>74410.06</v>
+        <v>266943.34</v>
       </c>
       <c r="H117" s="1">
-        <v>194149.14</v>
+        <v>10331.17</v>
       </c>
       <c r="I117" s="1">
-        <v>260.91786513813</v>
+        <v>3.8701733483967</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>268559.2</v>
+        <v>277274.51</v>
       </c>
       <c r="M117" s="1">
-        <v>268559.2</v>
+        <v>277274.51</v>
       </c>
       <c r="N117" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B118" s="1">
-        <v>2502.0</v>
+        <v>1736.0</v>
       </c>
       <c r="C118" s="1">
-        <v>87.72</v>
+        <v>125.35</v>
       </c>
       <c r="D118" s="1">
-        <v>78.253820943245</v>
+        <v>42.862937788018</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>195791.06</v>
+        <v>74410.06</v>
       </c>
       <c r="H118" s="1">
-        <v>23684.38</v>
+        <v>143197.54</v>
       </c>
       <c r="I118" s="1">
-        <v>12.096762742895</v>
+        <v>192.44379053047</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>219475.44</v>
+        <v>217607.6</v>
       </c>
       <c r="M118" s="1">
-        <v>219475.44</v>
+        <v>217607.6</v>
       </c>
       <c r="N118" s="1">
         <v>0.25</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B119" s="1">
-        <v>17637.0</v>
+        <v>2502.0</v>
       </c>
       <c r="C119" s="1">
-        <v>43.34</v>
+        <v>87.7</v>
       </c>
       <c r="D119" s="1">
-        <v>16.750136077564</v>
+        <v>78.253820943245</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>295422.15</v>
+        <v>195791.06</v>
       </c>
       <c r="H119" s="1">
-        <v>468965.43</v>
+        <v>23634.34</v>
       </c>
       <c r="I119" s="1">
-        <v>158.74416661039</v>
+        <v>12.071204885453</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>764387.58</v>
+        <v>219425.4</v>
       </c>
       <c r="M119" s="1">
-        <v>764387.58</v>
+        <v>219425.4</v>
       </c>
       <c r="N119" s="1">
-        <v>0.86</v>
+        <v>0.25</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B120" s="1">
-        <v>18720.0</v>
+        <v>17637.0</v>
       </c>
       <c r="C120" s="1">
-        <v>27.04</v>
+        <v>36.64</v>
       </c>
       <c r="D120" s="1">
-        <v>45.814635683761</v>
+        <v>16.750136077564</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>857649.98</v>
+        <v>295422.15</v>
       </c>
       <c r="H120" s="1">
-        <v>-351461.18</v>
+        <v>350797.53</v>
       </c>
       <c r="I120" s="1">
-        <v>-40.979559050418</v>
+        <v>118.7444915691</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" s="1">
-        <v>506188.8</v>
+        <v>646219.68</v>
       </c>
       <c r="M120" s="1">
-        <v>506188.8</v>
+        <v>646219.68</v>
       </c>
       <c r="N120" s="1">
-        <v>0.57</v>
+        <v>0.74</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B121" s="1">
-        <v>2699.0</v>
+        <v>18720.0</v>
       </c>
       <c r="C121" s="1">
-        <v>27.82</v>
+        <v>29.36</v>
       </c>
       <c r="D121" s="1">
-        <v>36.417669507225</v>
+        <v>45.814635683761</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>98291.29</v>
+        <v>857649.98</v>
       </c>
       <c r="H121" s="1">
-        <v>-23205.11</v>
+        <v>-308030.78</v>
       </c>
       <c r="I121" s="1">
-        <v>-23.608510988105</v>
+        <v>-35.91567506362</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>75086.18</v>
+        <v>549619.2</v>
       </c>
       <c r="M121" s="1">
-        <v>75086.18</v>
+        <v>549619.2</v>
       </c>
       <c r="N121" s="1">
-        <v>0.08</v>
+        <v>0.63</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B122" s="1">
-        <v>4227.0</v>
+        <v>2699.0</v>
       </c>
       <c r="C122" s="1">
-        <v>45.24</v>
+        <v>26.14</v>
       </c>
       <c r="D122" s="1">
-        <v>48.422122072392</v>
+        <v>36.417669507225</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>204680.31</v>
+        <v>98291.29</v>
       </c>
       <c r="H122" s="1">
-        <v>-13450.83</v>
+        <v>-27739.43</v>
       </c>
       <c r="I122" s="1">
-        <v>-6.5716287023407</v>
+        <v>-28.221656262727</v>
       </c>
       <c r="J122">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="K122">
-        <v>278.88</v>
+        <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>191229.48</v>
+        <v>70551.86</v>
       </c>
       <c r="M122" s="1">
-        <v>191508.36</v>
+        <v>70551.86</v>
       </c>
       <c r="N122" s="1">
-        <v>0.22</v>
+        <v>0.08</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B123" s="1">
-        <v>32320.0</v>
+        <v>4227.0</v>
       </c>
       <c r="C123" s="1">
-        <v>14.118</v>
+        <v>43.855</v>
       </c>
       <c r="D123" s="1">
-        <v>11.799284034653</v>
+        <v>48.422122072392</v>
       </c>
       <c r="E123" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="F123">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>441548.67</v>
+        <v>204680.31</v>
       </c>
       <c r="H123" s="1">
-        <v>87182.8</v>
+        <v>-19305.22</v>
       </c>
       <c r="I123" s="1">
-        <v>19.744776946107</v>
+        <v>-9.4318891739025</v>
       </c>
       <c r="J123">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="K123">
-        <v>0.0</v>
+        <v>278.88</v>
       </c>
       <c r="L123" s="1">
-        <v>528731.47</v>
+        <v>185375.09</v>
       </c>
       <c r="M123" s="1">
-        <v>528731.47</v>
+        <v>185653.97</v>
       </c>
       <c r="N123" s="1">
-        <v>0.6</v>
+        <v>0.21</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B124" s="1">
-        <v>2243.0</v>
+        <v>32320.0</v>
       </c>
       <c r="C124" s="1">
-        <v>331.2</v>
+        <v>13.656</v>
       </c>
       <c r="D124" s="1">
-        <v>313.53187695051</v>
+        <v>11.799284034653</v>
       </c>
       <c r="E124" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="F124">
-        <v>1.0</v>
+        <v>0.85</v>
       </c>
       <c r="G124" s="1">
-        <v>703252.0</v>
+        <v>441548.67</v>
       </c>
       <c r="H124" s="1">
-        <v>39629.6</v>
+        <v>77148.04</v>
       </c>
       <c r="I124" s="1">
-        <v>5.6351919368875</v>
+        <v>17.472148653511</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>742881.6</v>
+        <v>518696.71</v>
       </c>
       <c r="M124" s="1">
-        <v>742881.6</v>
+        <v>518696.71</v>
       </c>
       <c r="N124" s="1">
-        <v>0.84</v>
+        <v>0.59</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B125" s="1">
-        <v>8960.0</v>
+        <v>2243.0</v>
       </c>
       <c r="C125" s="1">
-        <v>69.44</v>
+        <v>329.5</v>
       </c>
       <c r="D125" s="1">
-        <v>39.142283482143</v>
+        <v>313.53187695051</v>
       </c>
       <c r="E125" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="F125">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>371367.01</v>
+        <v>703252.0</v>
       </c>
       <c r="H125" s="1">
-        <v>301702.25</v>
+        <v>35816.5</v>
       </c>
       <c r="I125" s="1">
-        <v>81.240993915965</v>
+        <v>5.0929823164385</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>673069.26</v>
+        <v>739068.5</v>
       </c>
       <c r="M125" s="1">
-        <v>673069.26</v>
+        <v>739068.5</v>
       </c>
       <c r="N125" s="1">
-        <v>0.76</v>
+        <v>0.85</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B126" s="1">
-        <v>8500.0</v>
+        <v>8960.0</v>
       </c>
       <c r="C126" s="1">
-        <v>72.49</v>
+        <v>65.74</v>
       </c>
       <c r="D126" s="1">
-        <v>92.341727058823</v>
+        <v>39.142283482143</v>
       </c>
       <c r="E126" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="F126">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G126" s="1">
-        <v>784904.68</v>
+        <v>371367.01</v>
       </c>
       <c r="H126" s="1">
-        <v>-168739.68</v>
+        <v>266856.37</v>
       </c>
       <c r="I126" s="1">
-        <v>-21.498111082737</v>
+        <v>71.857855656053</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>616165.0</v>
+        <v>638223.38</v>
       </c>
       <c r="M126" s="1">
-        <v>616165.0</v>
+        <v>638223.38</v>
       </c>
       <c r="N126" s="1">
-        <v>0.7</v>
+        <v>0.73</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B127" s="1">
-        <v>7253.0</v>
+        <v>8500.0</v>
       </c>
       <c r="C127" s="1">
-        <v>132.22</v>
+        <v>77.34</v>
       </c>
       <c r="D127" s="1">
-        <v>165.93320970633</v>
+        <v>92.341727058823</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>1203513.57</v>
+        <v>784904.68</v>
       </c>
       <c r="H127" s="1">
-        <v>-244521.91</v>
+        <v>-127514.68</v>
       </c>
       <c r="I127" s="1">
-        <v>-20.31733717801</v>
+        <v>-16.245880964807</v>
       </c>
       <c r="J127">
-        <v>0.86</v>
-[...1 lines deleted...]
-      <c r="K127" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>657390.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>657390.0</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
         <v>282</v>
-      </c>
-[...13 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B128" s="1">
         <v>3060.0</v>
       </c>
       <c r="C128" s="1">
-        <v>132.22</v>
+        <v>137.92</v>
       </c>
       <c r="D128" s="1">
         <v>119.81977124183</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
         <v>366648.5</v>
       </c>
       <c r="H128" s="1">
-        <v>37944.7</v>
+        <v>55386.7</v>
       </c>
       <c r="I128" s="1">
-        <v>10.349067294698</v>
+        <v>15.106212080508</v>
       </c>
       <c r="J128">
         <v>0.96</v>
       </c>
       <c r="K128" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="L128" s="1">
-        <v>404593.2</v>
+        <v>422035.2</v>
       </c>
       <c r="M128" s="1">
-        <v>407532.89</v>
+        <v>424974.89</v>
       </c>
       <c r="N128" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>285</v>
       </c>
       <c r="B129" s="1">
-        <v>4561.0</v>
+        <v>7253.0</v>
       </c>
       <c r="C129" s="1">
-        <v>292.75</v>
+        <v>137.92</v>
       </c>
       <c r="D129" s="1">
-        <v>144.60614558211</v>
+        <v>165.93320970633</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>659548.63</v>
+        <v>1203513.57</v>
       </c>
       <c r="H129" s="1">
-        <v>675684.12</v>
+        <v>-203179.81</v>
       </c>
       <c r="I129" s="1">
-        <v>102.44644432057</v>
+        <v>-16.882220114892</v>
       </c>
       <c r="J129">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.86</v>
+      </c>
+      <c r="K129" t="s">
+        <v>287</v>
       </c>
       <c r="L129" s="1">
-        <v>1335232.75</v>
+        <v>1000333.76</v>
       </c>
       <c r="M129" s="1">
-        <v>1335232.75</v>
+        <v>1006601.73</v>
       </c>
       <c r="N129" s="1">
-        <v>1.51</v>
+        <v>1.15</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B130" s="1">
         <v>3185.0</v>
       </c>
       <c r="C130" s="1">
-        <v>292.75</v>
+        <v>262.45</v>
       </c>
       <c r="D130" s="1">
         <v>105.72016640502</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
         <v>336718.73</v>
       </c>
       <c r="H130" s="1">
-        <v>595690.02</v>
+        <v>499184.52</v>
       </c>
       <c r="I130" s="1">
-        <v>176.91027166799</v>
+        <v>148.24970384035</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" s="1">
-        <v>932408.75</v>
+        <v>835903.25</v>
       </c>
       <c r="M130" s="1">
-        <v>932408.75</v>
+        <v>835903.25</v>
       </c>
       <c r="N130" s="1">
-        <v>1.05</v>
+        <v>0.96</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B131" s="1">
-        <v>15200.0</v>
+        <v>4561.0</v>
       </c>
       <c r="C131" s="1">
-        <v>23.9</v>
+        <v>262.45</v>
       </c>
       <c r="D131" s="1">
-        <v>30.023207236842</v>
+        <v>144.60614558211</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>456352.75</v>
+        <v>659548.63</v>
       </c>
       <c r="H131" s="1">
-        <v>-93072.75</v>
+        <v>537485.82</v>
       </c>
       <c r="I131" s="1">
-        <v>-20.394913802974</v>
+        <v>81.492978008308</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" s="1">
-        <v>363280.0</v>
+        <v>1197034.45</v>
       </c>
       <c r="M131" s="1">
-        <v>363280.0</v>
+        <v>1197034.45</v>
       </c>
       <c r="N131" s="1">
-        <v>0.41</v>
+        <v>1.37</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B132" s="1">
-        <v>4709.0</v>
+        <v>15200.0</v>
       </c>
       <c r="C132" s="1">
-        <v>169.14</v>
+        <v>26.1</v>
       </c>
       <c r="D132" s="1">
-        <v>96.575062645997</v>
+        <v>30.023207236842</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>454771.97</v>
+        <v>456352.75</v>
       </c>
       <c r="H132" s="1">
-        <v>341708.29</v>
+        <v>-59632.75</v>
       </c>
       <c r="I132" s="1">
-        <v>75.138379790645</v>
+        <v>-13.067248964754</v>
       </c>
       <c r="J132">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="K132">
-        <v>374.95</v>
+        <v>0.0</v>
       </c>
       <c r="L132" s="1">
-        <v>796480.26</v>
+        <v>396720.0</v>
       </c>
       <c r="M132" s="1">
-        <v>796855.21</v>
+        <v>396720.0</v>
       </c>
       <c r="N132" s="1">
-        <v>0.9</v>
+        <v>0.45</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B133" s="1">
-        <v>8554.0</v>
+        <v>4709.0</v>
       </c>
       <c r="C133" s="1">
-        <v>34.5</v>
+        <v>147.66</v>
       </c>
       <c r="D133" s="1">
-        <v>52.642769464578</v>
+        <v>96.575062645997</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>450306.25</v>
+        <v>454771.97</v>
       </c>
       <c r="H133" s="1">
-        <v>-155193.25</v>
+        <v>240558.97</v>
       </c>
       <c r="I133" s="1">
-        <v>-34.463934266957</v>
+        <v>52.896613219148</v>
       </c>
       <c r="J133">
-        <v>0.3</v>
-[...1 lines deleted...]
-      <c r="K133" t="s">
+        <v>0.08</v>
+      </c>
+      <c r="K133">
+        <v>374.95</v>
+      </c>
+      <c r="L133" s="1">
+        <v>695330.94</v>
+      </c>
+      <c r="M133" s="1">
+        <v>695705.89</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
         <v>292</v>
-      </c>
-[...13 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
+        <v>295</v>
+      </c>
+      <c r="B134" s="1">
+        <v>8554.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>35.12</v>
+      </c>
+      <c r="D134" s="1">
+        <v>52.642769464578</v>
+      </c>
+      <c r="E134" t="s">
+        <v>7</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>450306.25</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-149889.77</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-33.286184679871</v>
+      </c>
+      <c r="J134">
+        <v>0.3</v>
+      </c>
+      <c r="K134" t="s">
+        <v>296</v>
+      </c>
+      <c r="L134" s="1">
+        <v>300416.48</v>
+      </c>
+      <c r="M134" s="1">
+        <v>302955.13</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
         <v>294</v>
-      </c>
-[...43 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
+        <v>298</v>
+      </c>
+      <c r="B135" s="1">
+        <v>4510.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>264.55</v>
+      </c>
+      <c r="D135" s="1">
+        <v>200.84106430155</v>
+      </c>
+      <c r="E135" t="s">
+        <v>7</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>905793.2</v>
+      </c>
+      <c r="H135" s="1">
+        <v>287327.3</v>
+      </c>
+      <c r="I135" s="1">
+        <v>31.721070548995</v>
+      </c>
+      <c r="J135">
+        <v>1.54</v>
+      </c>
+      <c r="K135" t="s">
+        <v>299</v>
+      </c>
+      <c r="L135" s="1">
+        <v>1193120.5</v>
+      </c>
+      <c r="M135" s="1">
+        <v>1200073.54</v>
+      </c>
+      <c r="N135" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
         <v>297</v>
-      </c>
-[...43 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B136" s="1">
-        <v>10426.0</v>
+        <v>2895.0</v>
       </c>
       <c r="C136" s="1">
-        <v>78.92</v>
+        <v>158.4</v>
       </c>
       <c r="D136" s="1">
-        <v>40.217699980817</v>
+        <v>212.61907426598</v>
       </c>
       <c r="E136" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="F136">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G136" s="1">
-        <v>419309.74</v>
+        <v>619945.9</v>
       </c>
       <c r="H136" s="1">
-        <v>403510.18</v>
+        <v>-123080.51</v>
       </c>
       <c r="I136" s="1">
-        <v>96.232007393866</v>
+        <v>-19.853427532951</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" s="1">
-        <v>822819.92</v>
+        <v>496865.39</v>
       </c>
       <c r="M136" s="1">
-        <v>822819.92</v>
+        <v>496865.39</v>
       </c>
       <c r="N136" s="1">
-        <v>0.93</v>
+        <v>0.57</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B137" s="1">
-        <v>21133.0</v>
+        <v>10426.0</v>
       </c>
       <c r="C137" s="1">
-        <v>194.8</v>
+        <v>74.55</v>
       </c>
       <c r="D137" s="1">
-        <v>188.6045502295</v>
+        <v>40.217699980817</v>
       </c>
       <c r="E137" t="s">
+        <v>7</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>419309.74</v>
+      </c>
+      <c r="H137" s="1">
+        <v>357948.56</v>
+      </c>
+      <c r="I137" s="1">
+        <v>85.366144845574</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>777258.3</v>
+      </c>
+      <c r="M137" s="1">
+        <v>777258.3</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
         <v>302</v>
-      </c>
-[...31 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>305</v>
       </c>
       <c r="B138" s="1">
-        <v>5164.0</v>
+        <v>21133.0</v>
       </c>
       <c r="C138" s="1">
-        <v>51.1</v>
+        <v>207.0</v>
       </c>
       <c r="D138" s="1">
-        <v>48.063228117738</v>
+        <v>188.6045502295</v>
       </c>
       <c r="E138" t="s">
-        <v>7</v>
+        <v>306</v>
       </c>
       <c r="F138">
-        <v>1.0</v>
+        <v>9.86</v>
       </c>
       <c r="G138" s="1">
-        <v>248198.51</v>
+        <v>337116.16</v>
       </c>
       <c r="H138" s="1">
-        <v>15681.89</v>
+        <v>58856.77</v>
       </c>
       <c r="I138" s="1">
-        <v>6.3182853112212</v>
+        <v>17.458899033496</v>
       </c>
       <c r="J138">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.28</v>
+      </c>
+      <c r="K138" t="s">
+        <v>307</v>
       </c>
       <c r="L138" s="1">
-        <v>263880.4</v>
+        <v>395972.93</v>
       </c>
       <c r="M138" s="1">
-        <v>263880.4</v>
+        <v>401887.63</v>
       </c>
       <c r="N138" s="1">
-        <v>0.3</v>
+        <v>0.46</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B139" s="1">
-        <v>20407.0</v>
+        <v>5164.0</v>
       </c>
       <c r="C139" s="1">
-        <v>18.6</v>
+        <v>47.7</v>
       </c>
       <c r="D139" s="1">
-        <v>18.905518204538</v>
+        <v>48.063228117738</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>385804.91</v>
+        <v>248198.51</v>
       </c>
       <c r="H139" s="1">
-        <v>-6234.71</v>
+        <v>-1875.71</v>
       </c>
       <c r="I139" s="1">
-        <v>-1.6160266078521</v>
+        <v>-0.75572975840991</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" s="1">
-        <v>379570.2</v>
+        <v>246322.8</v>
       </c>
       <c r="M139" s="1">
-        <v>379570.2</v>
+        <v>246322.8</v>
       </c>
       <c r="N139" s="1">
-        <v>0.43</v>
+        <v>0.28</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B140" s="1">
-        <v>7474.0</v>
+        <v>20407.0</v>
       </c>
       <c r="C140" s="1">
-        <v>69.39</v>
+        <v>18.0</v>
       </c>
       <c r="D140" s="1">
-        <v>34.22746320578</v>
+        <v>18.905518204538</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>255816.06</v>
+        <v>385804.91</v>
       </c>
       <c r="H140" s="1">
-        <v>262804.8</v>
+        <v>-18478.91</v>
       </c>
       <c r="I140" s="1">
-        <v>102.73193950372</v>
+        <v>-4.7897031688892</v>
       </c>
       <c r="J140">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="K140">
-        <v>499.55</v>
+        <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>518620.86</v>
+        <v>367326.0</v>
       </c>
       <c r="M140" s="1">
-        <v>519120.41</v>
+        <v>367326.0</v>
       </c>
       <c r="N140" s="1">
-        <v>0.59</v>
+        <v>0.42</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B141" s="1">
-        <v>3160.0</v>
+        <v>7474.0</v>
       </c>
       <c r="C141" s="1">
-        <v>105.35</v>
+        <v>53.8</v>
       </c>
       <c r="D141" s="1">
-        <v>92.425990506329</v>
+        <v>34.22746320578</v>
       </c>
       <c r="E141" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="F141">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>280866.71</v>
+        <v>255816.06</v>
       </c>
       <c r="H141" s="1">
-        <v>79266.9</v>
+        <v>146285.14</v>
       </c>
       <c r="I141" s="1">
-        <v>28.222248197374</v>
+        <v>57.183720208966</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" s="1">
-        <v>360133.61</v>
+        <v>402101.2</v>
       </c>
       <c r="M141" s="1">
-        <v>360133.61</v>
+        <v>402101.2</v>
       </c>
       <c r="N141" s="1">
-        <v>0.41</v>
+        <v>0.46</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B142" s="1">
-        <v>2055.0</v>
+        <v>3160.0</v>
       </c>
       <c r="C142" s="1">
-        <v>108.5</v>
+        <v>99.16</v>
       </c>
       <c r="D142" s="1">
-        <v>37.257503649635</v>
+        <v>92.425990506329</v>
       </c>
       <c r="E142" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="F142">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G142" s="1">
-        <v>76564.17</v>
+        <v>280866.71</v>
       </c>
       <c r="H142" s="1">
-        <v>146403.33</v>
+        <v>58648.01</v>
       </c>
       <c r="I142" s="1">
-        <v>191.21650505713</v>
+        <v>20.881082702895</v>
       </c>
       <c r="J142">
-        <v>0.49</v>
-[...1 lines deleted...]
-      <c r="K142" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>339514.72</v>
+      </c>
+      <c r="M142" s="1">
+        <v>339514.72</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
         <v>314</v>
-      </c>
-[...13 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
+        <v>317</v>
+      </c>
+      <c r="B143" s="1">
+        <v>2055.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>79.3</v>
+      </c>
+      <c r="D143" s="1">
+        <v>37.257503649635</v>
+      </c>
+      <c r="E143" t="s">
+        <v>7</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>76564.17</v>
+      </c>
+      <c r="H143" s="1">
+        <v>86397.33</v>
+      </c>
+      <c r="I143" s="1">
+        <v>112.84303088507</v>
+      </c>
+      <c r="J143">
+        <v>0.49</v>
+      </c>
+      <c r="K143" t="s">
+        <v>318</v>
+      </c>
+      <c r="L143" s="1">
+        <v>162961.5</v>
+      </c>
+      <c r="M143" s="1">
+        <v>163977.13</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
         <v>316</v>
-      </c>
-[...43 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
+        <v>320</v>
+      </c>
+      <c r="B144" s="1">
+        <v>77355.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>5.605</v>
+      </c>
+      <c r="D144" s="1">
+        <v>6.8441790446642</v>
+      </c>
+      <c r="E144" t="s">
+        <v>74</v>
+      </c>
+      <c r="F144">
+        <v>0.85</v>
+      </c>
+      <c r="G144" s="1">
+        <v>613103.71</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-103558.59</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-16.890876422849</v>
+      </c>
+      <c r="J144">
+        <v>0.2</v>
+      </c>
+      <c r="K144" t="s">
+        <v>321</v>
+      </c>
+      <c r="L144" s="1">
+        <v>509545.12</v>
+      </c>
+      <c r="M144" s="1">
+        <v>524643.34</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
         <v>319</v>
-      </c>
-[...43 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B145" s="1">
-        <v>1183.0</v>
+        <v>14819.0</v>
       </c>
       <c r="C145" s="1">
-        <v>226.3</v>
+        <v>33.08</v>
       </c>
       <c r="D145" s="1">
-        <v>235.79701606086</v>
+        <v>33.200054659559</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>278947.87</v>
+        <v>491991.61</v>
       </c>
       <c r="H145" s="1">
-        <v>-11234.97</v>
+        <v>-1779.09</v>
       </c>
       <c r="I145" s="1">
-        <v>-4.0276235125939</v>
+        <v>-0.36160982501307</v>
       </c>
       <c r="J145">
         <v>0.0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" s="1">
-        <v>267712.9</v>
+        <v>490212.52</v>
       </c>
       <c r="M145" s="1">
-        <v>267712.9</v>
+        <v>490212.52</v>
       </c>
       <c r="N145" s="1">
-        <v>0.3</v>
+        <v>0.56</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B146" s="1">
-        <v>17855.0</v>
+        <v>1183.0</v>
       </c>
       <c r="C146" s="1">
-        <v>70.92</v>
+        <v>223.1</v>
       </c>
       <c r="D146" s="1">
-        <v>62.01311733408</v>
+        <v>235.79701606086</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>1107244.21</v>
+        <v>278947.87</v>
       </c>
       <c r="H146" s="1">
-        <v>159032.39</v>
+        <v>-15020.57</v>
       </c>
       <c r="I146" s="1">
-        <v>14.362901026143</v>
+        <v>-5.384722959168</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" s="1">
-        <v>1266276.6</v>
+        <v>263927.3</v>
       </c>
       <c r="M146" s="1">
-        <v>1266276.6</v>
+        <v>263927.3</v>
       </c>
       <c r="N146" s="1">
-        <v>1.43</v>
+        <v>0.3</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B147" s="1">
-        <v>1699.0</v>
+        <v>17855.0</v>
       </c>
       <c r="C147" s="1">
-        <v>247.6</v>
+        <v>70.51</v>
       </c>
       <c r="D147" s="1">
-        <v>257.71209535021</v>
+        <v>62.01311733408</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>437852.85</v>
+        <v>1107244.21</v>
       </c>
       <c r="H147" s="1">
-        <v>-17180.45</v>
+        <v>151711.84</v>
       </c>
       <c r="I147" s="1">
-        <v>-3.9237954029533</v>
+        <v>13.701750583099</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" s="1">
-        <v>420672.4</v>
+        <v>1258956.05</v>
       </c>
       <c r="M147" s="1">
-        <v>420672.4</v>
+        <v>1258956.05</v>
       </c>
       <c r="N147" s="1">
-        <v>0.48</v>
+        <v>1.44</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B148" s="1">
-        <v>10041.0</v>
+        <v>1699.0</v>
       </c>
       <c r="C148" s="1">
-        <v>80.04</v>
+        <v>239.3</v>
       </c>
       <c r="D148" s="1">
-        <v>67.046215516383</v>
+        <v>257.71209535021</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>673211.05</v>
+        <v>437852.85</v>
       </c>
       <c r="H148" s="1">
-        <v>130470.59</v>
+        <v>-31282.15</v>
       </c>
       <c r="I148" s="1">
-        <v>19.380339939459</v>
+        <v>-7.144443618444</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" s="1">
-        <v>803681.64</v>
+        <v>406570.7</v>
       </c>
       <c r="M148" s="1">
-        <v>803681.64</v>
+        <v>406570.7</v>
       </c>
       <c r="N148" s="1">
-        <v>0.91</v>
+        <v>0.47</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B149" s="1">
-        <v>5306.0</v>
+        <v>10041.0</v>
       </c>
       <c r="C149" s="1">
-        <v>50.99</v>
+        <v>80.6</v>
       </c>
       <c r="D149" s="1">
-        <v>46.506733886167</v>
+        <v>67.046215516383</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>246764.73</v>
+        <v>673211.05</v>
       </c>
       <c r="H149" s="1">
-        <v>23788.21</v>
+        <v>136093.55</v>
       </c>
       <c r="I149" s="1">
-        <v>9.6400364833337</v>
+        <v>20.215584696656</v>
       </c>
       <c r="J149">
-        <v>1.18</v>
-[...1 lines deleted...]
-      <c r="K149" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>809304.6</v>
+      </c>
+      <c r="M149" s="1">
+        <v>809304.6</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
         <v>330</v>
-      </c>
-[...13 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B150" s="1">
-        <v>4000.0</v>
+        <v>5306.0</v>
       </c>
       <c r="C150" s="1">
-        <v>43.925</v>
+        <v>54.91</v>
       </c>
       <c r="D150" s="1">
-        <v>44.209395</v>
+        <v>46.506733886167</v>
       </c>
       <c r="E150" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="F150">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>204755.29</v>
+        <v>246764.73</v>
       </c>
       <c r="H150" s="1">
-        <v>-1162.5</v>
+        <v>44587.73</v>
       </c>
       <c r="I150" s="1">
-        <v>-0.56775089913428</v>
+        <v>18.068923383013</v>
       </c>
       <c r="J150">
         <v>0.0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" s="1">
-        <v>203592.79</v>
+        <v>291352.46</v>
       </c>
       <c r="M150" s="1">
-        <v>203592.79</v>
+        <v>291352.46</v>
       </c>
       <c r="N150" s="1">
-        <v>0.23</v>
+        <v>0.33</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
+        <v>333</v>
+      </c>
+      <c r="B151" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>46.73</v>
+      </c>
+      <c r="D151" s="1">
+        <v>44.209395</v>
+      </c>
+      <c r="E151" t="s">
+        <v>74</v>
+      </c>
+      <c r="F151">
+        <v>0.85</v>
+      </c>
+      <c r="G151" s="1">
+        <v>204755.29</v>
+      </c>
+      <c r="H151" s="1">
+        <v>14916.56</v>
+      </c>
+      <c r="I151" s="1">
+        <v>7.2850669694541</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>219671.85</v>
+      </c>
+      <c r="M151" s="1">
+        <v>219671.85</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
         <v>332</v>
-      </c>
-[...43 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
+        <v>335</v>
+      </c>
+      <c r="B152" s="1">
+        <v>161516.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>4.51</v>
+      </c>
+      <c r="D152" s="1">
+        <v>3.4198941900493</v>
+      </c>
+      <c r="E152" t="s">
+        <v>7</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>552367.63</v>
+      </c>
+      <c r="H152" s="1">
+        <v>176069.53</v>
+      </c>
+      <c r="I152" s="1">
+        <v>31.875425067903</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>546.67</v>
+      </c>
+      <c r="L152" s="1">
+        <v>728437.16</v>
+      </c>
+      <c r="M152" s="1">
+        <v>728983.83</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
         <v>334</v>
-      </c>
-[...43 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
         <v>337</v>
       </c>
       <c r="B153" s="1">
-        <v>4185.0</v>
+        <v>19925.0</v>
       </c>
       <c r="C153" s="1">
-        <v>130.65</v>
+        <v>5.375</v>
       </c>
       <c r="D153" s="1">
-        <v>112.47259020311</v>
+        <v>8.7898750313676</v>
       </c>
       <c r="E153" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="F153">
-        <v>1.0</v>
+        <v>0.85</v>
       </c>
       <c r="G153" s="1">
-        <v>470697.79</v>
+        <v>207288.39</v>
       </c>
       <c r="H153" s="1">
-        <v>76072.46</v>
+        <v>-81426.15</v>
       </c>
       <c r="I153" s="1">
-        <v>16.161635260705</v>
+        <v>-39.2815777092</v>
       </c>
       <c r="J153">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.1</v>
+      </c>
+      <c r="K153" t="s">
+        <v>338</v>
       </c>
       <c r="L153" s="1">
-        <v>546770.25</v>
+        <v>125862.24</v>
       </c>
       <c r="M153" s="1">
-        <v>546770.25</v>
+        <v>127757.61</v>
       </c>
       <c r="N153" s="1">
-        <v>0.62</v>
+        <v>0.15</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B154" s="1">
         <v>2270.0</v>
       </c>
       <c r="C154" s="1">
-        <v>130.65</v>
+        <v>117.95</v>
       </c>
       <c r="D154" s="1">
         <v>108.66343171806</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
         <v>246665.99</v>
       </c>
       <c r="H154" s="1">
-        <v>49909.51</v>
+        <v>21080.51</v>
       </c>
       <c r="I154" s="1">
-        <v>20.233640640933</v>
+        <v>8.5461761469427</v>
       </c>
       <c r="J154">
         <v>0.0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" s="1">
-        <v>296575.5</v>
+        <v>267746.5</v>
       </c>
       <c r="M154" s="1">
-        <v>296575.5</v>
+        <v>267746.5</v>
       </c>
       <c r="N154" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
+        <v>340</v>
+      </c>
+      <c r="B155" s="1">
+        <v>4185.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>117.95</v>
+      </c>
+      <c r="D155" s="1">
+        <v>112.47259020311</v>
+      </c>
+      <c r="E155" t="s">
+        <v>7</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>470697.79</v>
+      </c>
+      <c r="H155" s="1">
+        <v>22922.96</v>
+      </c>
+      <c r="I155" s="1">
+        <v>4.8699952468441</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>493620.75</v>
+      </c>
+      <c r="M155" s="1">
+        <v>493620.75</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
         <v>339</v>
-      </c>
-[...43 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
+        <v>342</v>
+      </c>
+      <c r="B156" s="1">
+        <v>1265.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>326.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>323.82214229249</v>
+      </c>
+      <c r="E156" t="s">
+        <v>7</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>409635.01</v>
+      </c>
+      <c r="H156" s="1">
+        <v>2754.99</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0.67254749539108</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>412390.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>412390.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
         <v>341</v>
-      </c>
-[...43 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
+        <v>344</v>
+      </c>
+      <c r="B157" s="1">
+        <v>9000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>21.09</v>
+      </c>
+      <c r="D157" s="1">
+        <v>23.350965555556</v>
+      </c>
+      <c r="E157" t="s">
+        <v>7</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>210158.69</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-20348.69</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-9.6825356115419</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>189810.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>189810.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
         <v>343</v>
-      </c>
-[...43 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="B158" s="1">
         <v>8550.0</v>
       </c>
       <c r="C158" s="1">
-        <v>21.78</v>
+        <v>22.38</v>
       </c>
       <c r="D158" s="1">
         <v>24.523230409357</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
         <v>209673.62</v>
       </c>
       <c r="H158" s="1">
-        <v>-23454.62</v>
+        <v>-18324.62</v>
       </c>
       <c r="I158" s="1">
-        <v>-11.186252233352</v>
+        <v>-8.7395925152625</v>
       </c>
       <c r="J158">
         <v>0.0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" s="1">
-        <v>186219.0</v>
+        <v>191349.0</v>
       </c>
       <c r="M158" s="1">
-        <v>186219.0</v>
+        <v>191349.0</v>
       </c>
       <c r="N158" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
+        <v>346</v>
+      </c>
+      <c r="B159" s="1">
+        <v>19285.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>22.38</v>
+      </c>
+      <c r="D159" s="1">
+        <v>26.240920404459</v>
+      </c>
+      <c r="E159" t="s">
+        <v>7</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>506056.15</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-74457.85</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-14.71335740115</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>431598.3</v>
+      </c>
+      <c r="M159" s="1">
+        <v>431598.3</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
         <v>345</v>
-      </c>
-[...43 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
         <v>348</v>
       </c>
       <c r="B160" s="1">
-        <v>2720.0</v>
+        <v>9107.0</v>
       </c>
       <c r="C160" s="1">
-        <v>56.54</v>
+        <v>22.94</v>
       </c>
       <c r="D160" s="1">
-        <v>137.0318125</v>
+        <v>32.032130229494</v>
       </c>
       <c r="E160" t="s">
         <v>7</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>372726.53</v>
+        <v>291716.61</v>
       </c>
       <c r="H160" s="1">
-        <v>-218937.73</v>
+        <v>-82802.03</v>
       </c>
       <c r="I160" s="1">
-        <v>-58.739508024825</v>
+        <v>-28.384407044906</v>
       </c>
       <c r="J160">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.17</v>
+      </c>
+      <c r="K160" t="s">
+        <v>349</v>
       </c>
       <c r="L160" s="1">
-        <v>153788.8</v>
+        <v>208914.58</v>
       </c>
       <c r="M160" s="1">
-        <v>153788.8</v>
+        <v>210444.8</v>
       </c>
       <c r="N160" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
+        <v>351</v>
+      </c>
+      <c r="B161" s="1">
+        <v>161.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>4820.02</v>
+      </c>
+      <c r="D161" s="1">
+        <v>4814.1419875776</v>
+      </c>
+      <c r="E161" t="s">
+        <v>7</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>775076.86</v>
+      </c>
+      <c r="H161" s="1">
+        <v>946.36</v>
+      </c>
+      <c r="I161" s="1">
+        <v>0.12209885868609</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+      <c r="L161" s="1">
+        <v>776023.22</v>
+      </c>
+      <c r="M161" s="1">
+        <v>776023.22</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
         <v>350</v>
-      </c>
-[...443 lines deleted...]
-        <v>357</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">