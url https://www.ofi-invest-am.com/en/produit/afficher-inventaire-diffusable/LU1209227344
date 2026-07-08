--- v0 (2026-06-13)
+++ v1 (2026-07-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU1209226700</t>
   </si>
   <si>
@@ -196,56 +196,50 @@
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>ES0105563003</t>
   </si>
   <si>
     <t>CORPORACION ACCIONA ENERGIAS RENOV</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
-    <t>FR0014003TT8</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0003822393</t>
   </si>
   <si>
     <t>ELIA GROUP SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC CLASS A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
@@ -313,80 +307,80 @@
   <si>
     <t>KION GROUP AG</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NO0013536151</t>
   </si>
   <si>
     <t>KONGSBERG GRUPPEN</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
+  </si>
+  <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
-    <t>DE0007100000</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>SE0009806607</t>
   </si>
   <si>
     <t>MUNTERS GROUP</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK</t>
   </si>
   <si>
     <t>FI0009000681</t>
@@ -422,56 +416,50 @@
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
-  </si>
-[...4 lines deleted...]
-    <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
@@ -871,241 +859,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>14527.25</v>
+        <v>15060.71</v>
       </c>
       <c r="D2">
-        <v>151.64</v>
+        <v>156.61</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2202921.04</v>
+        <v>2358668.65</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2202921.04</v>
+        <v>2358668.65</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9.82</v>
       </c>
       <c r="D3">
-        <v>16782.9</v>
+        <v>17343.74</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>164808.1</v>
+        <v>170315.52</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>164808.1</v>
+        <v>170315.52</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>2250.05</v>
       </c>
       <c r="D4">
-        <v>17333.01</v>
+        <v>17915.41</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>39000129.16</v>
+        <v>40310570.59</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>39000129.16</v>
+        <v>40310570.59</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>3043.0</v>
       </c>
       <c r="D5">
-        <v>111.29</v>
+        <v>115.04</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>338646.61</v>
+        <v>350057.46</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>338646.61</v>
+        <v>350057.46</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>118930.29</v>
+        <v>121293.25</v>
       </c>
       <c r="D6">
-        <v>108.0</v>
+        <v>111.56</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>12844602.96</v>
+        <v>13531177.96</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>12844602.96</v>
+        <v>13531177.96</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>106.09</v>
+        <v>109.62</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10608.65</v>
+        <v>10962.14</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10608.65</v>
+        <v>10962.14</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P57"/>
+  <dimension ref="A1:P55"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O57" sqref="O57"/>
+      <selection activeCell="O55" sqref="O55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1127,2836 +1115,2736 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>20000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>61.6</v>
+        <v>61.2</v>
       </c>
       <c r="E2" s="1">
         <v>89.2446605</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>0.9</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
         <v>1643006.5</v>
       </c>
       <c r="I2" s="1">
-        <v>-280023.87</v>
+        <v>-315817.56</v>
       </c>
       <c r="J2" s="1">
-        <v>-17.043381751685</v>
+        <v>-19.221930041056</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1362982.63</v>
+        <v>1327188.94</v>
       </c>
       <c r="N2" s="1">
-        <v>1362982.63</v>
+        <v>1327188.94</v>
       </c>
       <c r="O2" s="1">
-        <v>2.5</v>
+        <v>2.34</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
-        <v>14000.0</v>
+        <v>20300.0</v>
       </c>
       <c r="D3" s="1">
-        <v>62.62</v>
+        <v>63.6</v>
       </c>
       <c r="E3" s="1">
-        <v>67.3815571429</v>
+        <v>64.7606463054</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>943341.8</v>
+        <v>1314641.12</v>
       </c>
       <c r="I3" s="1">
-        <v>-66661.8</v>
+        <v>-23561.12</v>
       </c>
       <c r="J3" s="1">
-        <v>-7.0665584838921</v>
+        <v>-1.7922092684884</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>876680.0</v>
+        <v>1291080.0</v>
       </c>
       <c r="N3" s="1">
-        <v>876680.0</v>
+        <v>1291080.0</v>
       </c>
       <c r="O3" s="1">
-        <v>1.61</v>
+        <v>2.28</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>2944.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1180.4</v>
+        <v>1212.6</v>
       </c>
       <c r="E4" s="1">
         <v>647.6155638587</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1906580.22</v>
       </c>
       <c r="I4" s="1">
-        <v>1568517.38</v>
+        <v>1663314.18</v>
       </c>
       <c r="J4" s="1">
-        <v>82.268627542984</v>
+        <v>87.240713113031</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3475097.6</v>
+        <v>3569894.4</v>
       </c>
       <c r="N4" s="1">
-        <v>3475097.6</v>
+        <v>3569894.4</v>
       </c>
       <c r="O4" s="1">
-        <v>6.37</v>
+        <v>6.29</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>60000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>175.25</v>
+        <v>177.75</v>
       </c>
       <c r="E5" s="1">
         <v>155.72574</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
       <c r="G5">
-        <v>10.75</v>
+        <v>10.85</v>
       </c>
       <c r="H5" s="1">
         <v>839663.22</v>
       </c>
       <c r="I5" s="1">
-        <v>138544.56</v>
+        <v>143422.0</v>
       </c>
       <c r="J5" s="1">
-        <v>16.500015327574</v>
+        <v>17.080895838215</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>978207.78</v>
+        <v>983085.22</v>
       </c>
       <c r="N5" s="1">
-        <v>978207.78</v>
+        <v>983085.22</v>
       </c>
       <c r="O5" s="1">
-        <v>1.79</v>
+        <v>1.73</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="1">
         <v>39403.0</v>
       </c>
       <c r="D6" s="1">
-        <v>38.14</v>
+        <v>41.26</v>
       </c>
       <c r="E6" s="1">
         <v>29.4360497932</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1159868.67</v>
       </c>
       <c r="I6" s="1">
-        <v>342961.75</v>
+        <v>465899.11</v>
       </c>
       <c r="J6" s="1">
-        <v>29.569015774864</v>
+        <v>40.168264050101</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1502830.42</v>
+        <v>1625767.78</v>
       </c>
       <c r="N6" s="1">
-        <v>1502830.42</v>
+        <v>1625767.78</v>
       </c>
       <c r="O6" s="1">
-        <v>2.75</v>
+        <v>2.87</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>67837.0</v>
       </c>
       <c r="D7" s="1">
-        <v>18.185</v>
+        <v>19.54</v>
       </c>
       <c r="E7" s="1">
         <v>11.9558472515</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>811048.81</v>
       </c>
       <c r="I7" s="1">
-        <v>422567.04</v>
+        <v>514486.17</v>
       </c>
       <c r="J7" s="1">
-        <v>52.10130818144</v>
+        <v>63.434674172076</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1233615.85</v>
+        <v>1325534.98</v>
       </c>
       <c r="N7" s="1">
-        <v>1233615.85</v>
+        <v>1325534.98</v>
       </c>
       <c r="O7" s="1">
-        <v>2.26</v>
+        <v>2.34</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>11113.0</v>
+        <v>7713.0</v>
       </c>
       <c r="D8" s="1">
-        <v>642.6</v>
+        <v>533.0</v>
       </c>
       <c r="E8" s="1">
-        <v>322.7027697291</v>
+        <v>322.7027693504</v>
       </c>
       <c r="F8" t="s">
         <v>43</v>
       </c>
       <c r="G8">
-        <v>10.75</v>
+        <v>10.85</v>
       </c>
       <c r="H8" s="1">
-        <v>318766.07</v>
+        <v>221240.23</v>
       </c>
       <c r="I8" s="1">
-        <v>345579.24</v>
+        <v>157708.84</v>
       </c>
       <c r="J8" s="1">
-        <v>108.41155082785</v>
+        <v>71.283979410074</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>664345.31</v>
+        <v>378949.07</v>
       </c>
       <c r="N8" s="1">
-        <v>664345.31</v>
+        <v>378949.07</v>
       </c>
       <c r="O8" s="1">
-        <v>1.22</v>
+        <v>0.67</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
         <v>114452.0</v>
       </c>
       <c r="D9" s="1">
-        <v>9.876</v>
+        <v>10.635</v>
       </c>
       <c r="E9" s="1">
         <v>9.205399993</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1053576.44</v>
       </c>
       <c r="I9" s="1">
-        <v>76751.51</v>
+        <v>163620.58</v>
       </c>
       <c r="J9" s="1">
-        <v>7.2848544335331</v>
+        <v>15.530015078925</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1130327.95</v>
+        <v>1217197.02</v>
       </c>
       <c r="N9" s="1">
-        <v>1130327.95</v>
+        <v>1217197.02</v>
       </c>
       <c r="O9" s="1">
-        <v>2.07</v>
+        <v>2.15</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
         <v>5400.0</v>
       </c>
       <c r="D10" s="1">
-        <v>107.65</v>
+        <v>103.2</v>
       </c>
       <c r="E10" s="1">
         <v>172.892437037</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>933619.16</v>
       </c>
       <c r="I10" s="1">
-        <v>-352309.16</v>
+        <v>-376339.16</v>
       </c>
       <c r="J10" s="1">
-        <v>-37.735853664357</v>
+        <v>-40.309708296903</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>581310.0</v>
+        <v>557280.0</v>
       </c>
       <c r="N10" s="1">
-        <v>581310.0</v>
+        <v>557280.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.07</v>
+        <v>0.98</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>9200.0</v>
       </c>
       <c r="D11" s="1">
-        <v>72.22</v>
+        <v>76.26</v>
       </c>
       <c r="E11" s="1">
         <v>62.054675</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>570903.01</v>
       </c>
       <c r="I11" s="1">
-        <v>93520.99</v>
+        <v>130688.99</v>
       </c>
       <c r="J11" s="1">
-        <v>16.381239608458</v>
+        <v>22.891627423719</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>664424.0</v>
+        <v>701592.0</v>
       </c>
       <c r="N11" s="1">
-        <v>664424.0</v>
+        <v>701592.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.22</v>
+        <v>1.24</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>40504.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>20.7</v>
+        <v>21.84</v>
       </c>
       <c r="E12" s="1">
-        <v>24.0253616927</v>
+        <v>24.0253615</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>973123.25</v>
+        <v>480507.23</v>
       </c>
       <c r="I12" s="1">
-        <v>-134690.45</v>
+        <v>-43707.23</v>
       </c>
       <c r="J12" s="1">
-        <v>-13.841047369899</v>
+        <v>-9.0960608438712</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>838432.8</v>
+        <v>436800.0</v>
       </c>
       <c r="N12" s="1">
-        <v>838432.8</v>
+        <v>436800.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.54</v>
+        <v>0.77</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>19000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>70.24</v>
+        <v>69.0</v>
       </c>
       <c r="E13" s="1">
-        <v>62.5046468421</v>
+        <v>62.5046470588</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1187588.29</v>
+        <v>1062579.0</v>
       </c>
       <c r="I13" s="1">
-        <v>146971.71</v>
+        <v>110421.0</v>
       </c>
       <c r="J13" s="1">
-        <v>12.375644929945</v>
+        <v>10.39179204558</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1334560.0</v>
+        <v>1173000.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1334560.0</v>
+        <v>1173000.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.45</v>
+        <v>2.07</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>18000.0</v>
+        <v>5700.0</v>
       </c>
       <c r="D14" s="1">
-        <v>18.325</v>
+        <v>136.7</v>
       </c>
       <c r="E14" s="1">
-        <v>37.7029705556</v>
+        <v>87.8658894737</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>678653.47</v>
+        <v>500835.57</v>
       </c>
       <c r="I14" s="1">
-        <v>-348803.47</v>
+        <v>278354.43</v>
       </c>
       <c r="J14" s="1">
-        <v>-51.396402644195</v>
+        <v>55.578007368766</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>329850.0</v>
+        <v>779190.0</v>
       </c>
       <c r="N14" s="1">
-        <v>329850.0</v>
+        <v>779190.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.6</v>
+        <v>1.37</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>5700.0</v>
+        <v>157000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>134.4</v>
+        <v>9.851</v>
       </c>
       <c r="E15" s="1">
-        <v>87.8658894737</v>
+        <v>6.4660969427</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>500835.57</v>
+        <v>1015177.22</v>
       </c>
       <c r="I15" s="1">
-        <v>265244.43</v>
+        <v>531429.78</v>
       </c>
       <c r="J15" s="1">
-        <v>52.96038178758</v>
+        <v>52.348473698021</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>766080.0</v>
+        <v>1546607.0</v>
       </c>
       <c r="N15" s="1">
-        <v>766080.0</v>
+        <v>1546607.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.4</v>
+        <v>2.73</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
-        <v>157000.0</v>
+        <v>37986.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.486</v>
+        <v>250.6</v>
       </c>
       <c r="E16" s="1">
-        <v>6.4660969427</v>
+        <v>231.7977673353</v>
       </c>
       <c r="F16" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G16">
-        <v>1.0</v>
+        <v>10.85</v>
       </c>
       <c r="H16" s="1">
-        <v>1015177.22</v>
+        <v>827077.3</v>
       </c>
       <c r="I16" s="1">
-        <v>474124.78</v>
+        <v>50398.07</v>
       </c>
       <c r="J16" s="1">
-        <v>46.703646482532</v>
+        <v>6.0935138710735</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1489302.0</v>
+        <v>877475.37</v>
       </c>
       <c r="N16" s="1">
-        <v>1489302.0</v>
+        <v>877475.37</v>
       </c>
       <c r="O16" s="1">
-        <v>2.73</v>
+        <v>1.55</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>30000.0</v>
+        <v>12700.0</v>
       </c>
       <c r="D17" s="1">
-        <v>249.2</v>
+        <v>100.2</v>
       </c>
       <c r="E17" s="1">
-        <v>227.3515</v>
+        <v>53.361584252</v>
       </c>
       <c r="F17" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G17">
-        <v>10.75</v>
+        <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>644146.48</v>
+        <v>677692.12</v>
       </c>
       <c r="I17" s="1">
-        <v>51343.9</v>
+        <v>594847.88</v>
       </c>
       <c r="J17" s="1">
-        <v>7.970842284196</v>
+        <v>87.775534412293</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>695490.38</v>
+        <v>1272540.0</v>
       </c>
       <c r="N17" s="1">
-        <v>695490.38</v>
+        <v>1272540.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.27</v>
+        <v>2.24</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>12700.0</v>
+        <v>4500.0</v>
       </c>
       <c r="D18" s="1">
-        <v>93.8</v>
+        <v>200.7</v>
       </c>
       <c r="E18" s="1">
-        <v>53.361584252</v>
+        <v>282.0622</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>677692.12</v>
+        <v>1269279.9</v>
       </c>
       <c r="I18" s="1">
-        <v>513567.88</v>
+        <v>-366129.9</v>
       </c>
       <c r="J18" s="1">
-        <v>75.781887503724</v>
+        <v>-28.845481599449</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1191260.0</v>
+        <v>903150.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1191260.0</v>
+        <v>903150.0</v>
       </c>
       <c r="O18" s="1">
-        <v>2.18</v>
+        <v>1.59</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>4500.0</v>
+        <v>33622.0</v>
       </c>
       <c r="D19" s="1">
-        <v>210.8</v>
+        <v>20.66</v>
       </c>
       <c r="E19" s="1">
-        <v>282.0622</v>
+        <v>17.9404999703</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1269279.9</v>
+        <v>603195.49</v>
       </c>
       <c r="I19" s="1">
-        <v>-320679.9</v>
+        <v>91435.03</v>
       </c>
       <c r="J19" s="1">
-        <v>-25.26471111691</v>
+        <v>15.158440591126</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>948600.0</v>
+        <v>694630.52</v>
       </c>
       <c r="N19" s="1">
-        <v>948600.0</v>
+        <v>694630.52</v>
       </c>
       <c r="O19" s="1">
-        <v>1.74</v>
+        <v>1.22</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>48783.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D20" s="1">
-        <v>19.085</v>
+        <v>90.5</v>
       </c>
       <c r="E20" s="1">
-        <v>17.9404999693</v>
+        <v>114.8940905882</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>875191.41</v>
+        <v>976599.77</v>
       </c>
       <c r="I20" s="1">
-        <v>55832.15</v>
+        <v>-207349.77</v>
       </c>
       <c r="J20" s="1">
-        <v>6.379421617038</v>
+        <v>-21.231806147159</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>931023.56</v>
+        <v>769250.0</v>
       </c>
       <c r="N20" s="1">
-        <v>931023.56</v>
+        <v>769250.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.71</v>
+        <v>1.36</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>6500.0</v>
+        <v>22700.0</v>
       </c>
       <c r="D21" s="1">
-        <v>74.98</v>
+        <v>42.79</v>
       </c>
       <c r="E21" s="1">
-        <v>124.1734415385</v>
+        <v>33.252476652</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>807127.37</v>
+        <v>754831.22</v>
       </c>
       <c r="I21" s="1">
-        <v>-319757.37</v>
+        <v>216501.78</v>
       </c>
       <c r="J21" s="1">
-        <v>-39.616717495282</v>
+        <v>28.6821443342</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>487370.0</v>
+        <v>971333.0</v>
       </c>
       <c r="N21" s="1">
-        <v>487370.0</v>
+        <v>971333.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.89</v>
+        <v>1.71</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>22700.0</v>
+        <v>59794.0</v>
       </c>
       <c r="D22" s="1">
-        <v>40.27</v>
+        <v>24.2</v>
       </c>
       <c r="E22" s="1">
-        <v>33.252476652</v>
+        <v>17.1934822892</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>754831.22</v>
+        <v>1028067.08</v>
       </c>
       <c r="I22" s="1">
-        <v>159297.78</v>
+        <v>418947.72</v>
       </c>
       <c r="J22" s="1">
-        <v>21.103761447493</v>
+        <v>40.751010138366</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>914129.0</v>
+        <v>1447014.8</v>
       </c>
       <c r="N22" s="1">
-        <v>914129.0</v>
+        <v>1447014.8</v>
       </c>
       <c r="O22" s="1">
-        <v>1.68</v>
+        <v>2.55</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>59794.0</v>
+        <v>237942.0</v>
       </c>
       <c r="D23" s="1">
-        <v>22.89</v>
+        <v>5.642</v>
       </c>
       <c r="E23" s="1">
-        <v>17.1934822892</v>
+        <v>3.2505653058</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1028067.08</v>
+        <v>773446.01</v>
       </c>
       <c r="I23" s="1">
-        <v>340617.58</v>
+        <v>569022.75</v>
       </c>
       <c r="J23" s="1">
-        <v>33.131843887074</v>
+        <v>73.569808705846</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1368684.66</v>
+        <v>1342468.76</v>
       </c>
       <c r="N23" s="1">
-        <v>1368684.66</v>
+        <v>1342468.76</v>
       </c>
       <c r="O23" s="1">
-        <v>2.51</v>
+        <v>2.37</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>237942.0</v>
+        <v>9447.0</v>
       </c>
       <c r="D24" s="1">
-        <v>5.215</v>
+        <v>114.3</v>
       </c>
       <c r="E24" s="1">
-        <v>3.2505653058</v>
+        <v>69.5570202181</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>773446.01</v>
+        <v>657105.17</v>
       </c>
       <c r="I24" s="1">
-        <v>467421.52</v>
+        <v>422686.93</v>
       </c>
       <c r="J24" s="1">
-        <v>60.433632594472</v>
+        <v>64.325613204352</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1240867.53</v>
+        <v>1079792.1</v>
       </c>
       <c r="N24" s="1">
-        <v>1240867.53</v>
+        <v>1079792.1</v>
       </c>
       <c r="O24" s="1">
-        <v>2.27</v>
+        <v>1.9</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>9447.0</v>
+        <v>3000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>108.0</v>
+        <v>277.25</v>
       </c>
       <c r="E25" s="1">
-        <v>69.5570202181</v>
+        <v>312.78061</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>657105.17</v>
+        <v>938341.83</v>
       </c>
       <c r="I25" s="1">
-        <v>363170.83</v>
+        <v>-106591.83</v>
       </c>
       <c r="J25" s="1">
-        <v>55.26829594112</v>
+        <v>-11.359594829104</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1020276.0</v>
+        <v>831750.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1020276.0</v>
+        <v>831750.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.87</v>
+        <v>1.47</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>3000.0</v>
+        <v>13470.0</v>
       </c>
       <c r="D26" s="1">
-        <v>255.75</v>
+        <v>68.6</v>
       </c>
       <c r="E26" s="1">
-        <v>312.78061</v>
+        <v>75.5654558278</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>938341.83</v>
+        <v>1017866.69</v>
       </c>
       <c r="I26" s="1">
-        <v>-171091.83</v>
+        <v>-93824.69</v>
       </c>
       <c r="J26" s="1">
-        <v>-18.233422461834</v>
+        <v>-9.2177778211801</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>767250.0</v>
+        <v>924042.0</v>
       </c>
       <c r="N26" s="1">
-        <v>767250.0</v>
+        <v>924042.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.41</v>
+        <v>1.63</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>10000.0</v>
+        <v>8800.0</v>
       </c>
       <c r="D27" s="1">
-        <v>69.45</v>
+        <v>77.9</v>
       </c>
       <c r="E27" s="1">
-        <v>78.6121</v>
+        <v>67.1233568182</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>786121.0</v>
+        <v>590685.54</v>
       </c>
       <c r="I27" s="1">
-        <v>-91621.0</v>
+        <v>94834.46</v>
       </c>
       <c r="J27" s="1">
-        <v>-11.65482158599</v>
+        <v>16.054982486959</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>694500.0</v>
+        <v>685520.0</v>
       </c>
       <c r="N27" s="1">
-        <v>694500.0</v>
+        <v>685520.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.27</v>
+        <v>1.21</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>8800.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>74.6</v>
+        <v>44.76</v>
       </c>
       <c r="E28" s="1">
-        <v>67.1233568182</v>
+        <v>44.444938</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>590685.54</v>
+        <v>444449.38</v>
       </c>
       <c r="I28" s="1">
-        <v>65794.46</v>
+        <v>3150.62</v>
       </c>
       <c r="J28" s="1">
-        <v>11.138661020888</v>
+        <v>0.70888162786952</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>656480.0</v>
+        <v>447600.0</v>
       </c>
       <c r="N28" s="1">
-        <v>656480.0</v>
+        <v>447600.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.2</v>
+        <v>0.79</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>10000.0</v>
+        <v>10020.0</v>
       </c>
       <c r="D29" s="1">
-        <v>48.02</v>
+        <v>105.0</v>
       </c>
       <c r="E29" s="1">
-        <v>44.444938</v>
+        <v>75.4941876248</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>444449.38</v>
+        <v>756451.76</v>
       </c>
       <c r="I29" s="1">
-        <v>35750.62</v>
+        <v>295648.24</v>
       </c>
       <c r="J29" s="1">
-        <v>8.0438001735991</v>
+        <v>39.08355504388</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>480200.0</v>
+        <v>1052100.0</v>
       </c>
       <c r="N29" s="1">
-        <v>480200.0</v>
+        <v>1052100.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.88</v>
+        <v>1.85</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>10020.0</v>
+        <v>24761.0</v>
       </c>
       <c r="D30" s="1">
-        <v>103.1</v>
+        <v>416.2</v>
       </c>
       <c r="E30" s="1">
-        <v>75.4941876248</v>
+        <v>308.5741904608</v>
       </c>
       <c r="F30" t="s">
-        <v>8</v>
+        <v>94</v>
       </c>
       <c r="G30">
-        <v>1.0</v>
+        <v>11.17</v>
       </c>
       <c r="H30" s="1">
-        <v>756451.76</v>
+        <v>662892.2</v>
       </c>
       <c r="I30" s="1">
-        <v>276610.24</v>
+        <v>260017.09</v>
       </c>
       <c r="J30" s="1">
-        <v>36.566805000229</v>
+        <v>39.22464165365</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1033062.0</v>
+        <v>922909.29</v>
       </c>
       <c r="N30" s="1">
-        <v>1033062.0</v>
+        <v>922909.29</v>
       </c>
       <c r="O30" s="1">
-        <v>1.89</v>
+        <v>1.63</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B31" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C31" s="1">
-        <v>24761.0</v>
+        <v>134000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>409.3</v>
+        <v>4.82</v>
       </c>
       <c r="E31" s="1">
-        <v>308.5741904608</v>
+        <v>3.6279746269</v>
       </c>
       <c r="F31" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="G31">
-        <v>11.15</v>
+        <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>662892.2</v>
+        <v>486148.6</v>
       </c>
       <c r="I31" s="1">
-        <v>246230.92</v>
+        <v>159731.4</v>
       </c>
       <c r="J31" s="1">
-        <v>37.144941515378</v>
+        <v>32.856496964097</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>909123.12</v>
+        <v>645880.0</v>
       </c>
       <c r="N31" s="1">
-        <v>909123.12</v>
+        <v>645880.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.67</v>
+        <v>1.14</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
-        <v>134000.0</v>
+        <v>8226.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.758</v>
+        <v>183.44</v>
       </c>
       <c r="E32" s="1">
-        <v>3.6279746269</v>
+        <v>172.6729467542</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>486148.6</v>
+        <v>1420407.66</v>
       </c>
       <c r="I32" s="1">
-        <v>151423.4</v>
+        <v>88569.78</v>
       </c>
       <c r="J32" s="1">
-        <v>31.147554472028</v>
+        <v>6.2355183299983</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>637572.0</v>
+        <v>1508977.44</v>
       </c>
       <c r="N32" s="1">
-        <v>637572.0</v>
+        <v>1508977.44</v>
       </c>
       <c r="O32" s="1">
-        <v>1.17</v>
+        <v>2.66</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>7500.0</v>
+        <v>6314.0</v>
       </c>
       <c r="D33" s="1">
-        <v>138.55</v>
+        <v>147.3</v>
       </c>
       <c r="E33" s="1">
-        <v>130.817</v>
+        <v>130.8170003168</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>981127.5</v>
+        <v>825978.54</v>
       </c>
       <c r="I33" s="1">
-        <v>57997.5</v>
+        <v>104073.66</v>
       </c>
       <c r="J33" s="1">
-        <v>5.9113112210187</v>
+        <v>12.600044064099</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1039125.0</v>
+        <v>930052.2</v>
       </c>
       <c r="N33" s="1">
-        <v>1039125.0</v>
+        <v>930052.2</v>
       </c>
       <c r="O33" s="1">
-        <v>1.9</v>
+        <v>1.64</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
         <v>1900.0</v>
       </c>
       <c r="D34" s="1">
-        <v>484.5</v>
+        <v>508.6</v>
       </c>
       <c r="E34" s="1">
         <v>528.1253473684</v>
       </c>
       <c r="F34" t="s">
         <v>36</v>
       </c>
       <c r="G34">
-        <v>0.9</v>
+        <v>0.92</v>
       </c>
       <c r="H34" s="1">
         <v>1044010.04</v>
       </c>
       <c r="I34" s="1">
-        <v>-25589.86</v>
+        <v>3796.95</v>
       </c>
       <c r="J34" s="1">
-        <v>-2.4511124433248</v>
+        <v>0.36368903118978</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1018420.18</v>
+        <v>1047806.99</v>
       </c>
       <c r="N34" s="1">
-        <v>1018420.18</v>
+        <v>1047806.99</v>
       </c>
       <c r="O34" s="1">
-        <v>1.87</v>
+        <v>1.85</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
         <v>3700.0</v>
       </c>
       <c r="D35" s="1">
-        <v>359.25</v>
+        <v>366.8</v>
       </c>
       <c r="E35" s="1">
         <v>343.1355486486</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1269601.53</v>
       </c>
       <c r="I35" s="1">
-        <v>59623.47</v>
+        <v>87558.47</v>
       </c>
       <c r="J35" s="1">
-        <v>4.6962348887529</v>
+        <v>6.8965315440349</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1329225.0</v>
+        <v>1357160.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1329225.0</v>
+        <v>1357160.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.44</v>
+        <v>2.39</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
         <v>2800.0</v>
       </c>
       <c r="D36" s="1">
-        <v>495.0</v>
+        <v>498.85</v>
       </c>
       <c r="E36" s="1">
         <v>633.8577714286</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1774801.76</v>
       </c>
       <c r="I36" s="1">
-        <v>-388801.76</v>
+        <v>-378021.76</v>
       </c>
       <c r="J36" s="1">
-        <v>-21.906771153979</v>
+        <v>-21.299379374066</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1386000.0</v>
+        <v>1396780.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1386000.0</v>
+        <v>1396780.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.54</v>
+        <v>2.46</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>14000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>55.25</v>
+        <v>112.9</v>
       </c>
       <c r="E37" s="1">
-        <v>57.6194371429</v>
+        <v>148.9734166667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>806672.12</v>
+        <v>893840.5</v>
       </c>
       <c r="I37" s="1">
-        <v>-33172.12</v>
+        <v>-216440.5</v>
       </c>
       <c r="J37" s="1">
-        <v>-4.1122184810354</v>
+        <v>-24.214666934425</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>773500.0</v>
+        <v>677400.0</v>
       </c>
       <c r="N37" s="1">
-        <v>773500.0</v>
+        <v>677400.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.42</v>
+        <v>1.19</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>6000.0</v>
+        <v>18113.0</v>
       </c>
       <c r="D38" s="1">
-        <v>109.45</v>
+        <v>16.19</v>
       </c>
       <c r="E38" s="1">
-        <v>148.9734166667</v>
+        <v>9.8588334345</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>893840.5</v>
+        <v>178573.05</v>
       </c>
       <c r="I38" s="1">
-        <v>-237140.5</v>
+        <v>114676.42</v>
       </c>
       <c r="J38" s="1">
-        <v>-26.530516350512</v>
+        <v>64.218212098634</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>656700.0</v>
+        <v>293249.47</v>
       </c>
       <c r="N38" s="1">
-        <v>656700.0</v>
+        <v>293249.47</v>
       </c>
       <c r="O38" s="1">
-        <v>1.2</v>
+        <v>0.52</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>35885.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>16.205</v>
+        <v>177.25</v>
       </c>
       <c r="E39" s="1">
-        <v>9.8588332172</v>
+        <v>166.9427</v>
       </c>
       <c r="F39" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G39">
-        <v>1.0</v>
+        <v>10.85</v>
       </c>
       <c r="H39" s="1">
-        <v>353784.23</v>
+        <v>763341.11</v>
       </c>
       <c r="I39" s="1">
-        <v>227732.2</v>
+        <v>53592.11</v>
       </c>
       <c r="J39" s="1">
-        <v>64.370364953802</v>
+        <v>7.0207289110893</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>581516.43</v>
+        <v>816933.22</v>
       </c>
       <c r="N39" s="1">
-        <v>581516.43</v>
+        <v>816933.22</v>
       </c>
       <c r="O39" s="1">
-        <v>1.07</v>
+        <v>1.44</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>50000.0</v>
+        <v>7089.0</v>
       </c>
       <c r="D40" s="1">
-        <v>169.4</v>
+        <v>65.25</v>
       </c>
       <c r="E40" s="1">
-        <v>166.9427</v>
+        <v>99.1829581041</v>
       </c>
       <c r="F40" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>10.75</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>763341.11</v>
+        <v>703107.99</v>
       </c>
       <c r="I40" s="1">
-        <v>24620.84</v>
+        <v>-240550.74</v>
       </c>
       <c r="J40" s="1">
-        <v>3.2254046948945</v>
+        <v>-34.212488468521</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>787961.95</v>
+        <v>462557.25</v>
       </c>
       <c r="N40" s="1">
-        <v>787961.95</v>
+        <v>462557.25</v>
       </c>
       <c r="O40" s="1">
-        <v>1.44</v>
+        <v>0.82</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>5400.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>68.75</v>
+        <v>8.02</v>
       </c>
       <c r="E41" s="1">
-        <v>109.2755018519</v>
+        <v>6.8528</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>590087.71</v>
+        <v>890864.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-218837.71</v>
+        <v>151736.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-37.085624101542</v>
+        <v>17.032453887462</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>371250.0</v>
+        <v>1042600.0</v>
       </c>
       <c r="N41" s="1">
-        <v>371250.0</v>
+        <v>1042600.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.68</v>
+        <v>1.84</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>130000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>7.138</v>
+        <v>105.85</v>
       </c>
       <c r="E42" s="1">
-        <v>6.8528</v>
+        <v>69.3887744231</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>94</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>11.17</v>
       </c>
       <c r="H42" s="1">
-        <v>890864.0</v>
+        <v>320041.78</v>
       </c>
       <c r="I42" s="1">
-        <v>37076.0</v>
+        <v>172885.63</v>
       </c>
       <c r="J42" s="1">
-        <v>4.1618024749008</v>
+        <v>54.01970642708</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>927940.0</v>
+        <v>492927.41</v>
       </c>
       <c r="N42" s="1">
-        <v>927940.0</v>
+        <v>492927.41</v>
       </c>
       <c r="O42" s="1">
-        <v>1.7</v>
+        <v>0.87</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>119</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>40000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>96.66</v>
+        <v>240.1</v>
       </c>
       <c r="E43" s="1">
-        <v>62.66810675</v>
+        <v>413.6543204167</v>
       </c>
       <c r="F43" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="G43">
-        <v>11.15</v>
+        <v>7.47</v>
       </c>
       <c r="H43" s="1">
-        <v>221808.3</v>
+        <v>1330399.59</v>
       </c>
       <c r="I43" s="1">
-        <v>125024.02</v>
+        <v>-559277.85</v>
       </c>
       <c r="J43" s="1">
-        <v>56.365798755051</v>
+        <v>-42.038336016024</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>346832.32</v>
+        <v>771121.74</v>
       </c>
       <c r="N43" s="1">
-        <v>346832.32</v>
+        <v>771121.74</v>
       </c>
       <c r="O43" s="1">
-        <v>0.64</v>
+        <v>1.36</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" t="s">
+        <v>123</v>
+      </c>
+      <c r="C44" s="1">
+        <v>17500.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>389.0</v>
+      </c>
+      <c r="E44" s="1">
+        <v>410.8591617143</v>
+      </c>
+      <c r="F44" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
       <c r="G44">
         <v>7.47</v>
       </c>
       <c r="H44" s="1">
-        <v>1330399.59</v>
+        <v>963715.07</v>
       </c>
       <c r="I44" s="1">
-        <v>-537053.63</v>
+        <v>-52738.52</v>
       </c>
       <c r="J44" s="1">
-        <v>-40.367843919735</v>
+        <v>-5.472418315509</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>793345.96</v>
+        <v>910976.55</v>
       </c>
       <c r="N44" s="1">
-        <v>793345.96</v>
+        <v>910976.55</v>
       </c>
       <c r="O44" s="1">
-        <v>1.45</v>
+        <v>1.61</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>17500.0</v>
+        <v>22.0</v>
       </c>
       <c r="D45" s="1">
-        <v>354.3</v>
+        <v>4790.28</v>
       </c>
       <c r="E45" s="1">
-        <v>410.8591617143</v>
+        <v>4782.9836363636</v>
       </c>
       <c r="F45" t="s">
-        <v>123</v>
+        <v>8</v>
       </c>
       <c r="G45">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>963715.07</v>
+        <v>105225.64</v>
       </c>
       <c r="I45" s="1">
-        <v>-133933.82</v>
+        <v>160.52</v>
       </c>
       <c r="J45" s="1">
-        <v>-13.897657530664</v>
+        <v>0.1525483712905</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>829781.25</v>
+        <v>105386.16</v>
       </c>
       <c r="N45" s="1">
-        <v>829781.25</v>
+        <v>105386.16</v>
       </c>
       <c r="O45" s="1">
-        <v>1.52</v>
+        <v>0.19</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>11.0</v>
+        <v>48000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>4782.95</v>
+        <v>17.965</v>
       </c>
       <c r="E46" s="1">
-        <v>4779.2745454545</v>
+        <v>12.656293125</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>52572.02</v>
+        <v>607502.07</v>
       </c>
       <c r="I46" s="1">
-        <v>40.43</v>
+        <v>254817.93</v>
       </c>
       <c r="J46" s="1">
-        <v>0.076904026134054</v>
+        <v>41.945195347236</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>52612.45</v>
+        <v>862320.0</v>
       </c>
       <c r="N46" s="1">
-        <v>52612.45</v>
+        <v>862320.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.1</v>
+        <v>1.52</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>48000.0</v>
+        <v>14200.0</v>
       </c>
       <c r="D47" s="1">
-        <v>17.175</v>
+        <v>115.0</v>
       </c>
       <c r="E47" s="1">
-        <v>12.656293125</v>
+        <v>41.1559992958</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>607502.07</v>
+        <v>584415.19</v>
       </c>
       <c r="I47" s="1">
-        <v>216897.93</v>
+        <v>1048584.81</v>
       </c>
       <c r="J47" s="1">
-        <v>35.703241307474</v>
+        <v>179.42463302502</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>824400.0</v>
+        <v>1633000.0</v>
       </c>
       <c r="N47" s="1">
-        <v>824400.0</v>
+        <v>1633000.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.51</v>
+        <v>2.88</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>14200.0</v>
+        <v>6482.0</v>
       </c>
       <c r="D48" s="1">
-        <v>101.55</v>
+        <v>149.7</v>
       </c>
       <c r="E48" s="1">
-        <v>41.1559992958</v>
+        <v>165.1386855909</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>584415.19</v>
+        <v>1070428.96</v>
       </c>
       <c r="I48" s="1">
-        <v>857594.81</v>
+        <v>-100073.56</v>
       </c>
       <c r="J48" s="1">
-        <v>146.74409985818</v>
+        <v>-9.3489212025803</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1442010.0</v>
+        <v>970355.4</v>
       </c>
       <c r="N48" s="1">
-        <v>1442010.0</v>
+        <v>970355.4</v>
       </c>
       <c r="O48" s="1">
-        <v>2.64</v>
+        <v>1.71</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>9482.0</v>
+        <v>6669.0</v>
       </c>
       <c r="D49" s="1">
-        <v>167.02</v>
+        <v>255.95</v>
       </c>
       <c r="E49" s="1">
-        <v>165.1386859312</v>
+        <v>173.5984480432</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1565845.02</v>
+        <v>1157728.05</v>
       </c>
       <c r="I49" s="1">
-        <v>17838.62</v>
+        <v>549202.5</v>
       </c>
       <c r="J49" s="1">
-        <v>1.1392327958485</v>
+        <v>47.437954016921</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1583683.64</v>
+        <v>1706930.55</v>
       </c>
       <c r="N49" s="1">
-        <v>1583683.64</v>
+        <v>1706930.55</v>
       </c>
       <c r="O49" s="1">
-        <v>2.9</v>
+        <v>3.01</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>6669.0</v>
+        <v>8077.0</v>
       </c>
       <c r="D50" s="1">
-        <v>254.75</v>
+        <v>165.38</v>
       </c>
       <c r="E50" s="1">
-        <v>173.5984480432</v>
+        <v>79.0104580909</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1157728.05</v>
+        <v>638167.47</v>
       </c>
       <c r="I50" s="1">
-        <v>541199.7</v>
+        <v>697606.79</v>
       </c>
       <c r="J50" s="1">
-        <v>46.746703597619</v>
+        <v>109.31406296846</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1698927.75</v>
+        <v>1335774.26</v>
       </c>
       <c r="N50" s="1">
-        <v>1698927.75</v>
+        <v>1335774.26</v>
       </c>
       <c r="O50" s="1">
-        <v>3.11</v>
+        <v>2.35</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>10000.0</v>
+        <v>25330.0</v>
       </c>
       <c r="D51" s="1">
-        <v>90.64</v>
+        <v>32.225</v>
       </c>
       <c r="E51" s="1">
-        <v>87.858566</v>
+        <v>25.806399921</v>
       </c>
       <c r="F51" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G51">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>940072.64</v>
+        <v>653676.11</v>
       </c>
       <c r="I51" s="1">
-        <v>62693.15</v>
+        <v>162583.14</v>
       </c>
       <c r="J51" s="1">
-        <v>6.6689686873559</v>
+        <v>24.872125126311</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1002765.79</v>
+        <v>816259.25</v>
       </c>
       <c r="N51" s="1">
-        <v>1002765.79</v>
+        <v>816259.25</v>
       </c>
       <c r="O51" s="1">
-        <v>1.84</v>
+        <v>1.44</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>10000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>152.65</v>
+        <v>84.0</v>
       </c>
       <c r="E52" s="1">
-        <v>79.010458</v>
+        <v>98.9639944444</v>
       </c>
       <c r="F52" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G52">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H52" s="1">
-        <v>790104.58</v>
+        <v>959655.96</v>
       </c>
       <c r="I52" s="1">
-        <v>736395.42</v>
+        <v>-139921.61</v>
       </c>
       <c r="J52" s="1">
-        <v>93.202272033406</v>
+        <v>-14.580392956659</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1526500.0</v>
+        <v>819734.35</v>
       </c>
       <c r="N52" s="1">
-        <v>1526500.0</v>
+        <v>819734.35</v>
       </c>
       <c r="O52" s="1">
-        <v>2.8</v>
+        <v>1.44</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>25330.0</v>
+        <v>3276.0</v>
       </c>
       <c r="D53" s="1">
-        <v>28.95</v>
+        <v>267.8</v>
       </c>
       <c r="E53" s="1">
-        <v>25.806399921</v>
+        <v>251.04</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>653676.11</v>
+        <v>822407.04</v>
       </c>
       <c r="I53" s="1">
-        <v>79627.39</v>
+        <v>54905.76</v>
       </c>
       <c r="J53" s="1">
-        <v>12.181474706181</v>
+        <v>6.6762268961122</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>733303.5</v>
+        <v>877312.8</v>
       </c>
       <c r="N53" s="1">
-        <v>733303.5</v>
+        <v>877312.8</v>
       </c>
       <c r="O53" s="1">
-        <v>1.34</v>
+        <v>1.55</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>9000.0</v>
+        <v>43595.0</v>
       </c>
       <c r="D54" s="1">
-        <v>82.96</v>
+        <v>189.5</v>
       </c>
       <c r="E54" s="1">
-        <v>98.9639944444</v>
+        <v>143.2166629201</v>
       </c>
       <c r="F54" t="s">
-        <v>36</v>
+        <v>121</v>
       </c>
       <c r="G54">
-        <v>0.9</v>
+        <v>7.47</v>
       </c>
       <c r="H54" s="1">
-        <v>959655.96</v>
+        <v>838154.47</v>
       </c>
       <c r="I54" s="1">
-        <v>-133635.38</v>
+        <v>267362.58</v>
       </c>
       <c r="J54" s="1">
-        <v>-13.92534257798</v>
+        <v>31.898962490769</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>826020.58</v>
+        <v>1105517.05</v>
       </c>
       <c r="N54" s="1">
-        <v>826020.58</v>
+        <v>1105517.05</v>
       </c>
       <c r="O54" s="1">
-        <v>1.51</v>
+        <v>1.95</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>3276.0</v>
+        <v>15262.0</v>
       </c>
       <c r="D55" s="1">
-        <v>252.6</v>
+        <v>42.48</v>
       </c>
       <c r="E55" s="1">
-        <v>251.04</v>
+        <v>43.6977696239</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>822407.04</v>
+        <v>666915.36</v>
       </c>
       <c r="I55" s="1">
-        <v>5110.56</v>
+        <v>-18585.6</v>
       </c>
       <c r="J55" s="1">
-        <v>0.62141491395794</v>
+        <v>-2.7868004119743</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>827517.6</v>
+        <v>648329.76</v>
       </c>
       <c r="N55" s="1">
-        <v>827517.6</v>
+        <v>648329.76</v>
       </c>
       <c r="O55" s="1">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="P55">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P57">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>