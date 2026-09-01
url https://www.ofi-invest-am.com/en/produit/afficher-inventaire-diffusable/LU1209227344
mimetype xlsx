--- v1 (2026-07-08)
+++ v2 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU1209226700</t>
   </si>
   <si>
@@ -118,59 +118,65 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>CH0012221716</t>
+  </si>
+  <si>
+    <t>ABB LTD</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON AG</t>
   </si>
   <si>
-    <t>CHF</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
@@ -434,50 +440,56 @@
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
+  </si>
+  <si>
+    <t>DE000SYM9999</t>
+  </si>
+  <si>
+    <t>SYMRISE AG</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>AT0000937503</t>
   </si>
   <si>
     <t>VOESTALPINE AG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -859,241 +871,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>15060.71</v>
+        <v>17583.63</v>
       </c>
       <c r="D2">
-        <v>156.61</v>
+        <v>166.76</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2358668.65</v>
+        <v>2932244.05</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2358668.65</v>
+        <v>2932244.05</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>9.82</v>
+        <v>23.82</v>
       </c>
       <c r="D3">
-        <v>17343.74</v>
+        <v>18490.8</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>170315.52</v>
+        <v>440450.9</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>170315.52</v>
+        <v>440450.9</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2250.05</v>
+        <v>1353.05</v>
       </c>
       <c r="D4">
-        <v>17915.41</v>
+        <v>19107.23</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>40310570.59</v>
+        <v>25853044.04</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>40310570.59</v>
+        <v>25853044.04</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>3043.0</v>
       </c>
       <c r="D5">
-        <v>115.04</v>
+        <v>122.71</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>350057.46</v>
+        <v>373408.64</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>350057.46</v>
+        <v>373408.64</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>121293.25</v>
+        <v>124429.99</v>
       </c>
       <c r="D6">
-        <v>111.56</v>
+        <v>118.82</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13531177.96</v>
+        <v>14785164.73</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13531177.96</v>
+        <v>14785164.73</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>109.62</v>
+        <v>116.38</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10962.14</v>
+        <v>11637.65</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10962.14</v>
+        <v>11637.65</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P55"/>
+  <dimension ref="A1:P57"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O55" sqref="O55"/>
+      <selection activeCell="O57" sqref="O57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1112,2739 +1124,2839 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>20000.0</v>
+        <v>14138.0</v>
       </c>
       <c r="D2" s="1">
-        <v>61.2</v>
+        <v>83.42</v>
       </c>
       <c r="E2" s="1">
-        <v>89.2446605</v>
+        <v>71.8510001415</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H2" s="1">
-        <v>1643006.5</v>
+        <v>1097541.39</v>
       </c>
       <c r="I2" s="1">
-        <v>-315817.56</v>
+        <v>192045.79</v>
       </c>
       <c r="J2" s="1">
-        <v>-19.221930041056</v>
+        <v>17.497817553833</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1327188.94</v>
+        <v>1289587.18</v>
       </c>
       <c r="N2" s="1">
-        <v>1327188.94</v>
+        <v>1289587.18</v>
       </c>
       <c r="O2" s="1">
-        <v>2.34</v>
+        <v>2.9</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
-        <v>20300.0</v>
+        <v>16405.0</v>
       </c>
       <c r="D3" s="1">
-        <v>63.6</v>
+        <v>51.72</v>
       </c>
       <c r="E3" s="1">
-        <v>64.7606463054</v>
+        <v>89.2446601646</v>
       </c>
       <c r="F3" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G3">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H3" s="1">
-        <v>1314641.12</v>
+        <v>1347676.08</v>
       </c>
       <c r="I3" s="1">
-        <v>-23561.12</v>
+        <v>-419933.91</v>
       </c>
       <c r="J3" s="1">
-        <v>-1.7922092684884</v>
+        <v>-31.159854822088</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1291080.0</v>
+        <v>927742.17</v>
       </c>
       <c r="N3" s="1">
-        <v>1291080.0</v>
+        <v>927742.17</v>
       </c>
       <c r="O3" s="1">
-        <v>2.28</v>
+        <v>2.09</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
-        <v>2944.0</v>
+        <v>13003.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1212.6</v>
+        <v>69.24</v>
       </c>
       <c r="E4" s="1">
-        <v>647.6155638587</v>
+        <v>64.7606467738</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1906580.22</v>
+        <v>842082.69</v>
       </c>
       <c r="I4" s="1">
-        <v>1663314.18</v>
+        <v>58245.03</v>
       </c>
       <c r="J4" s="1">
-        <v>87.240713113031</v>
+        <v>6.9167827211838</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3569894.4</v>
+        <v>900327.72</v>
       </c>
       <c r="N4" s="1">
-        <v>3569894.4</v>
+        <v>900327.72</v>
       </c>
       <c r="O4" s="1">
-        <v>6.29</v>
+        <v>2.03</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
-        <v>60000.0</v>
+        <v>2249.0</v>
       </c>
       <c r="D5" s="1">
-        <v>177.75</v>
+        <v>1394.0</v>
       </c>
       <c r="E5" s="1">
-        <v>155.72574</v>
+        <v>647.6155624722</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G5">
-        <v>10.85</v>
+        <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>839663.22</v>
+        <v>1456487.4</v>
       </c>
       <c r="I5" s="1">
-        <v>143422.0</v>
+        <v>1678618.6</v>
       </c>
       <c r="J5" s="1">
-        <v>17.080895838215</v>
+        <v>115.2511583691</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>983085.22</v>
+        <v>3135106.0</v>
       </c>
       <c r="N5" s="1">
-        <v>983085.22</v>
+        <v>3135106.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.73</v>
+        <v>7.06</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" t="s">
         <v>44</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1">
+        <v>46926.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>172.8</v>
+      </c>
+      <c r="E6" s="1">
+        <v>155.7257398883</v>
+      </c>
+      <c r="F6" t="s">
         <v>45</v>
       </c>
-      <c r="C6" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G6">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H6" s="1">
-        <v>1159868.67</v>
+        <v>656700.61</v>
       </c>
       <c r="I6" s="1">
-        <v>465899.11</v>
+        <v>91766.04</v>
       </c>
       <c r="J6" s="1">
-        <v>40.168264050101</v>
+        <v>13.973801547101</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1625767.78</v>
+        <v>748466.65</v>
       </c>
       <c r="N6" s="1">
-        <v>1625767.78</v>
+        <v>748466.65</v>
       </c>
       <c r="O6" s="1">
-        <v>2.87</v>
+        <v>1.69</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
-        <v>67837.0</v>
+        <v>23767.0</v>
       </c>
       <c r="D7" s="1">
-        <v>19.54</v>
+        <v>39.57</v>
       </c>
       <c r="E7" s="1">
-        <v>11.9558472515</v>
+        <v>29.4360499853</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>811048.81</v>
+        <v>699606.6</v>
       </c>
       <c r="I7" s="1">
-        <v>514486.17</v>
+        <v>240853.59</v>
       </c>
       <c r="J7" s="1">
-        <v>63.434674172076</v>
+        <v>34.42700369036</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1325534.98</v>
+        <v>940460.19</v>
       </c>
       <c r="N7" s="1">
-        <v>1325534.98</v>
+        <v>940460.19</v>
       </c>
       <c r="O7" s="1">
-        <v>2.34</v>
+        <v>2.12</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>7713.0</v>
+        <v>41688.0</v>
       </c>
       <c r="D8" s="1">
-        <v>533.0</v>
+        <v>19.825</v>
       </c>
       <c r="E8" s="1">
-        <v>322.7027693504</v>
+        <v>11.9558472462</v>
       </c>
       <c r="F8" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G8">
-        <v>10.85</v>
+        <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>221240.23</v>
+        <v>498415.36</v>
       </c>
       <c r="I8" s="1">
-        <v>157708.84</v>
+        <v>328049.24</v>
       </c>
       <c r="J8" s="1">
-        <v>71.283979410074</v>
+        <v>65.818445081628</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>378949.07</v>
+        <v>826464.6</v>
       </c>
       <c r="N8" s="1">
-        <v>378949.07</v>
+        <v>826464.6</v>
       </c>
       <c r="O8" s="1">
-        <v>0.67</v>
+        <v>1.86</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>114452.0</v>
+        <v>6327.0</v>
       </c>
       <c r="D9" s="1">
-        <v>10.635</v>
+        <v>572.4</v>
       </c>
       <c r="E9" s="1">
-        <v>9.205399993</v>
+        <v>322.7027690849</v>
       </c>
       <c r="F9" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G9">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H9" s="1">
-        <v>1053576.44</v>
+        <v>181484.11</v>
       </c>
       <c r="I9" s="1">
-        <v>163620.58</v>
+        <v>152797.62</v>
       </c>
       <c r="J9" s="1">
-        <v>15.530015078925</v>
+        <v>84.193387509243</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1217197.02</v>
+        <v>334281.73</v>
       </c>
       <c r="N9" s="1">
-        <v>1217197.02</v>
+        <v>334281.73</v>
       </c>
       <c r="O9" s="1">
-        <v>2.15</v>
+        <v>0.75</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
-        <v>5400.0</v>
+        <v>78684.0</v>
       </c>
       <c r="D10" s="1">
-        <v>103.2</v>
+        <v>11.56</v>
       </c>
       <c r="E10" s="1">
-        <v>172.892437037</v>
+        <v>9.2053999542</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>933619.16</v>
+        <v>724317.69</v>
       </c>
       <c r="I10" s="1">
-        <v>-376339.16</v>
+        <v>185269.35</v>
       </c>
       <c r="J10" s="1">
-        <v>-40.309708296903</v>
+        <v>25.57846543828</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>557280.0</v>
+        <v>909587.04</v>
       </c>
       <c r="N10" s="1">
-        <v>557280.0</v>
+        <v>909587.04</v>
       </c>
       <c r="O10" s="1">
-        <v>0.98</v>
+        <v>2.05</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>9200.0</v>
+        <v>3585.0</v>
       </c>
       <c r="D11" s="1">
-        <v>76.26</v>
+        <v>109.1</v>
       </c>
       <c r="E11" s="1">
-        <v>62.054675</v>
+        <v>172.8924407252</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>570903.01</v>
+        <v>619819.4</v>
       </c>
       <c r="I11" s="1">
-        <v>130688.99</v>
+        <v>-228695.9</v>
       </c>
       <c r="J11" s="1">
-        <v>22.891627423719</v>
+        <v>-36.89718327629</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>701592.0</v>
+        <v>391123.5</v>
       </c>
       <c r="N11" s="1">
-        <v>701592.0</v>
+        <v>391123.5</v>
       </c>
       <c r="O11" s="1">
-        <v>1.24</v>
+        <v>0.88</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>20000.0</v>
+        <v>7197.0</v>
       </c>
       <c r="D12" s="1">
-        <v>21.84</v>
+        <v>76.16</v>
       </c>
       <c r="E12" s="1">
-        <v>24.0253615</v>
+        <v>62.0546741698</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>480507.23</v>
+        <v>446607.49</v>
       </c>
       <c r="I12" s="1">
-        <v>-43707.23</v>
+        <v>101516.03</v>
       </c>
       <c r="J12" s="1">
-        <v>-9.0960608438712</v>
+        <v>22.730480852437</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>436800.0</v>
+        <v>548123.52</v>
       </c>
       <c r="N12" s="1">
-        <v>436800.0</v>
+        <v>548123.52</v>
       </c>
       <c r="O12" s="1">
-        <v>0.77</v>
+        <v>1.23</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>17000.0</v>
+        <v>16405.0</v>
       </c>
       <c r="D13" s="1">
-        <v>69.0</v>
+        <v>22.72</v>
       </c>
       <c r="E13" s="1">
-        <v>62.5046470588</v>
+        <v>24.0253617799</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1062579.0</v>
+        <v>394136.06</v>
       </c>
       <c r="I13" s="1">
-        <v>110421.0</v>
+        <v>-21414.46</v>
       </c>
       <c r="J13" s="1">
-        <v>10.39179204558</v>
+        <v>-5.4332658625552</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1173000.0</v>
+        <v>372721.6</v>
       </c>
       <c r="N13" s="1">
-        <v>1173000.0</v>
+        <v>372721.6</v>
       </c>
       <c r="O13" s="1">
-        <v>2.07</v>
+        <v>0.84</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>5700.0</v>
+        <v>13945.0</v>
       </c>
       <c r="D14" s="1">
-        <v>136.7</v>
+        <v>61.36</v>
       </c>
       <c r="E14" s="1">
-        <v>87.8658894737</v>
+        <v>62.5046468268</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>500835.57</v>
+        <v>871627.3</v>
       </c>
       <c r="I14" s="1">
-        <v>278354.43</v>
+        <v>-15962.1</v>
       </c>
       <c r="J14" s="1">
-        <v>55.578007368766</v>
+        <v>-1.8312987672598</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>779190.0</v>
+        <v>855665.2</v>
       </c>
       <c r="N14" s="1">
-        <v>779190.0</v>
+        <v>855665.2</v>
       </c>
       <c r="O14" s="1">
-        <v>1.37</v>
+        <v>1.93</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>157000.0</v>
+        <v>4676.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.851</v>
+        <v>131.0</v>
       </c>
       <c r="E15" s="1">
-        <v>6.4660969427</v>
+        <v>87.8658875107</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1015177.22</v>
+        <v>410860.89</v>
       </c>
       <c r="I15" s="1">
-        <v>531429.78</v>
+        <v>201695.11</v>
       </c>
       <c r="J15" s="1">
-        <v>52.348473698021</v>
+        <v>49.090851650543</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1546607.0</v>
+        <v>612556.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1546607.0</v>
+        <v>612556.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.73</v>
+        <v>1.38</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
-        <v>37986.0</v>
+        <v>101673.0</v>
       </c>
       <c r="D16" s="1">
-        <v>250.6</v>
+        <v>9.56</v>
       </c>
       <c r="E16" s="1">
-        <v>231.7977673353</v>
+        <v>6.4660968989</v>
       </c>
       <c r="F16" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G16">
-        <v>10.85</v>
+        <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>827077.3</v>
+        <v>657427.47</v>
       </c>
       <c r="I16" s="1">
-        <v>50398.07</v>
+        <v>314566.41</v>
       </c>
       <c r="J16" s="1">
-        <v>6.0935138710735</v>
+        <v>47.848078207015</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>877475.37</v>
+        <v>971993.88</v>
       </c>
       <c r="N16" s="1">
-        <v>877475.37</v>
+        <v>971993.88</v>
       </c>
       <c r="O16" s="1">
-        <v>1.55</v>
+        <v>2.19</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>12700.0</v>
+        <v>29712.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.2</v>
+        <v>266.5</v>
       </c>
       <c r="E17" s="1">
-        <v>53.361584252</v>
+        <v>231.7977675687</v>
       </c>
       <c r="F17" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G17">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H17" s="1">
-        <v>677692.12</v>
+        <v>646925.73</v>
       </c>
       <c r="I17" s="1">
-        <v>594847.88</v>
+        <v>83951.24</v>
       </c>
       <c r="J17" s="1">
-        <v>87.775534412293</v>
+        <v>12.976951774665</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1272540.0</v>
+        <v>730876.97</v>
       </c>
       <c r="N17" s="1">
-        <v>1272540.0</v>
+        <v>730876.97</v>
       </c>
       <c r="O17" s="1">
-        <v>2.24</v>
+        <v>1.65</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>4500.0</v>
+        <v>8204.0</v>
       </c>
       <c r="D18" s="1">
-        <v>200.7</v>
+        <v>101.8</v>
       </c>
       <c r="E18" s="1">
-        <v>282.0622</v>
+        <v>53.3615845929</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1269279.9</v>
+        <v>437778.44</v>
       </c>
       <c r="I18" s="1">
-        <v>-366129.9</v>
+        <v>397388.76</v>
       </c>
       <c r="J18" s="1">
-        <v>-28.845481599449</v>
+        <v>90.773944920632</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>903150.0</v>
+        <v>835167.2</v>
       </c>
       <c r="N18" s="1">
-        <v>903150.0</v>
+        <v>835167.2</v>
       </c>
       <c r="O18" s="1">
-        <v>1.59</v>
+        <v>1.88</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>33622.0</v>
+        <v>3521.0</v>
       </c>
       <c r="D19" s="1">
-        <v>20.66</v>
+        <v>172.8</v>
       </c>
       <c r="E19" s="1">
-        <v>17.9404999703</v>
+        <v>282.0621982391</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>603195.49</v>
+        <v>993141.0</v>
       </c>
       <c r="I19" s="1">
-        <v>91435.03</v>
+        <v>-384712.2</v>
       </c>
       <c r="J19" s="1">
-        <v>15.158440591126</v>
+        <v>-38.736916510344</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>694630.52</v>
+        <v>608428.8</v>
       </c>
       <c r="N19" s="1">
-        <v>694630.52</v>
+        <v>608428.8</v>
       </c>
       <c r="O19" s="1">
-        <v>1.22</v>
+        <v>1.37</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>8500.0</v>
+        <v>23350.0</v>
       </c>
       <c r="D20" s="1">
-        <v>90.5</v>
+        <v>20.69</v>
       </c>
       <c r="E20" s="1">
-        <v>114.8940905882</v>
+        <v>17.9404997859</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>976599.77</v>
+        <v>418910.67</v>
       </c>
       <c r="I20" s="1">
-        <v>-207349.77</v>
+        <v>64200.83</v>
       </c>
       <c r="J20" s="1">
-        <v>-21.231806147159</v>
+        <v>15.325661196455</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>769250.0</v>
+        <v>483111.5</v>
       </c>
       <c r="N20" s="1">
-        <v>769250.0</v>
+        <v>483111.5</v>
       </c>
       <c r="O20" s="1">
-        <v>1.36</v>
+        <v>1.09</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>22700.0</v>
+        <v>4900.0</v>
       </c>
       <c r="D21" s="1">
-        <v>42.79</v>
+        <v>90.18</v>
       </c>
       <c r="E21" s="1">
-        <v>33.252476652</v>
+        <v>114.8940897959</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>754831.22</v>
+        <v>562981.04</v>
       </c>
       <c r="I21" s="1">
-        <v>216501.78</v>
+        <v>-121099.04</v>
       </c>
       <c r="J21" s="1">
-        <v>28.6821443342</v>
+        <v>-21.510322976419</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>971333.0</v>
+        <v>441882.0</v>
       </c>
       <c r="N21" s="1">
-        <v>971333.0</v>
+        <v>441882.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.71</v>
+        <v>1.0</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>59794.0</v>
+        <v>14138.0</v>
       </c>
       <c r="D22" s="1">
-        <v>24.2</v>
+        <v>80.35</v>
       </c>
       <c r="E22" s="1">
-        <v>17.1934822892</v>
+        <v>33.2524770123</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1028067.08</v>
+        <v>470123.52</v>
       </c>
       <c r="I22" s="1">
-        <v>418947.72</v>
+        <v>665864.78</v>
       </c>
       <c r="J22" s="1">
-        <v>40.751010138366</v>
+        <v>141.63613426531</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1447014.8</v>
+        <v>1135988.3</v>
       </c>
       <c r="N22" s="1">
-        <v>1447014.8</v>
+        <v>1135988.3</v>
       </c>
       <c r="O22" s="1">
-        <v>2.55</v>
+        <v>2.56</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>237942.0</v>
+        <v>40574.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.642</v>
+        <v>26.5</v>
       </c>
       <c r="E23" s="1">
-        <v>3.2505653058</v>
+        <v>17.1934825258</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>773446.01</v>
+        <v>697608.36</v>
       </c>
       <c r="I23" s="1">
-        <v>569022.75</v>
+        <v>377602.64</v>
       </c>
       <c r="J23" s="1">
-        <v>73.569808705846</v>
+        <v>54.128170138328</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1342468.76</v>
+        <v>1075211.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1342468.76</v>
+        <v>1075211.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.37</v>
+        <v>2.42</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>9447.0</v>
+        <v>185315.0</v>
       </c>
       <c r="D24" s="1">
-        <v>114.3</v>
+        <v>5.694</v>
       </c>
       <c r="E24" s="1">
-        <v>69.5570202181</v>
+        <v>3.2505653077</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>657105.17</v>
+        <v>602378.51</v>
       </c>
       <c r="I24" s="1">
-        <v>422686.93</v>
+        <v>452805.1</v>
       </c>
       <c r="J24" s="1">
-        <v>64.325613204352</v>
+        <v>75.169530865236</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1079792.1</v>
+        <v>1055183.61</v>
       </c>
       <c r="N24" s="1">
-        <v>1079792.1</v>
+        <v>1055183.61</v>
       </c>
       <c r="O24" s="1">
-        <v>1.9</v>
+        <v>2.38</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>3000.0</v>
+        <v>6733.0</v>
       </c>
       <c r="D25" s="1">
-        <v>277.25</v>
+        <v>113.65</v>
       </c>
       <c r="E25" s="1">
-        <v>312.78061</v>
+        <v>69.5570191594</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>938341.83</v>
+        <v>468327.41</v>
       </c>
       <c r="I25" s="1">
-        <v>-106591.83</v>
+        <v>296878.04</v>
       </c>
       <c r="J25" s="1">
-        <v>-11.359594829104</v>
+        <v>63.39113057679</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>831750.0</v>
+        <v>765205.45</v>
       </c>
       <c r="N25" s="1">
-        <v>831750.0</v>
+        <v>765205.45</v>
       </c>
       <c r="O25" s="1">
-        <v>1.47</v>
+        <v>1.72</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>13470.0</v>
+        <v>3000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>68.6</v>
+        <v>247.75</v>
       </c>
       <c r="E26" s="1">
-        <v>75.5654558278</v>
+        <v>301.8693466667</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1017866.69</v>
+        <v>905608.04</v>
       </c>
       <c r="I26" s="1">
-        <v>-93824.69</v>
+        <v>-162358.04</v>
       </c>
       <c r="J26" s="1">
-        <v>-9.2177778211801</v>
+        <v>-17.928069631537</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>924042.0</v>
+        <v>743250.0</v>
       </c>
       <c r="N26" s="1">
-        <v>924042.0</v>
+        <v>743250.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.63</v>
+        <v>1.67</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>8800.0</v>
+        <v>11048.0</v>
       </c>
       <c r="D27" s="1">
-        <v>77.9</v>
+        <v>72.25</v>
       </c>
       <c r="E27" s="1">
-        <v>67.1233568182</v>
+        <v>75.565455286</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>590685.54</v>
+        <v>834847.15</v>
       </c>
       <c r="I27" s="1">
-        <v>94834.46</v>
+        <v>-36629.15</v>
       </c>
       <c r="J27" s="1">
-        <v>16.054982486959</v>
+        <v>-4.3875277049218</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>685520.0</v>
+        <v>798218.0</v>
       </c>
       <c r="N27" s="1">
-        <v>685520.0</v>
+        <v>798218.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.21</v>
+        <v>1.8</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>10000.0</v>
+        <v>6885.0</v>
       </c>
       <c r="D28" s="1">
-        <v>44.76</v>
+        <v>75.95</v>
       </c>
       <c r="E28" s="1">
-        <v>44.444938</v>
+        <v>67.1233551198</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>444449.38</v>
+        <v>462144.3</v>
       </c>
       <c r="I28" s="1">
-        <v>3150.62</v>
+        <v>60771.45</v>
       </c>
       <c r="J28" s="1">
-        <v>0.70888162786952</v>
+        <v>13.149886301746</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>447600.0</v>
+        <v>522915.75</v>
       </c>
       <c r="N28" s="1">
-        <v>447600.0</v>
+        <v>522915.75</v>
       </c>
       <c r="O28" s="1">
-        <v>0.79</v>
+        <v>1.18</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>10020.0</v>
+        <v>8202.0</v>
       </c>
       <c r="D29" s="1">
-        <v>105.0</v>
+        <v>41.6</v>
       </c>
       <c r="E29" s="1">
-        <v>75.4941876248</v>
+        <v>44.44493782</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>756451.76</v>
+        <v>364537.38</v>
       </c>
       <c r="I29" s="1">
-        <v>295648.24</v>
+        <v>-23334.18</v>
       </c>
       <c r="J29" s="1">
-        <v>39.08355504388</v>
+        <v>-6.4010390374781</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1052100.0</v>
+        <v>341203.2</v>
       </c>
       <c r="N29" s="1">
-        <v>1052100.0</v>
+        <v>341203.2</v>
       </c>
       <c r="O29" s="1">
-        <v>1.85</v>
+        <v>0.77</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>24761.0</v>
+        <v>4861.0</v>
       </c>
       <c r="D30" s="1">
-        <v>416.2</v>
+        <v>100.9</v>
       </c>
       <c r="E30" s="1">
-        <v>308.5741904608</v>
+        <v>75.4941863814</v>
       </c>
       <c r="F30" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="G30">
-        <v>11.17</v>
+        <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>662892.2</v>
+        <v>366977.24</v>
       </c>
       <c r="I30" s="1">
-        <v>260017.09</v>
+        <v>123497.66</v>
       </c>
       <c r="J30" s="1">
-        <v>39.22464165365</v>
+        <v>33.652675571924</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>922909.29</v>
+        <v>490474.9</v>
       </c>
       <c r="N30" s="1">
-        <v>922909.29</v>
+        <v>490474.9</v>
       </c>
       <c r="O30" s="1">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B31" t="s">
         <v>95</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1">
+        <v>20308.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>322.9</v>
+      </c>
+      <c r="E31" s="1">
+        <v>257.1978530628</v>
+      </c>
+      <c r="F31" t="s">
         <v>96</v>
       </c>
-      <c r="C31" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G31">
-        <v>1.0</v>
+        <v>10.78</v>
       </c>
       <c r="H31" s="1">
-        <v>486148.6</v>
+        <v>453157.98</v>
       </c>
       <c r="I31" s="1">
-        <v>159731.4</v>
+        <v>154970.85</v>
       </c>
       <c r="J31" s="1">
-        <v>32.856496964097</v>
+        <v>34.197974401775</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>645880.0</v>
+        <v>608128.83</v>
       </c>
       <c r="N31" s="1">
-        <v>645880.0</v>
+        <v>608128.83</v>
       </c>
       <c r="O31" s="1">
-        <v>1.14</v>
+        <v>1.37</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
-        <v>8226.0</v>
+        <v>109875.0</v>
       </c>
       <c r="D32" s="1">
-        <v>183.44</v>
+        <v>4.43</v>
       </c>
       <c r="E32" s="1">
-        <v>172.6729467542</v>
+        <v>3.6279746075</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1420407.66</v>
+        <v>398623.71</v>
       </c>
       <c r="I32" s="1">
-        <v>88569.78</v>
+        <v>88122.54</v>
       </c>
       <c r="J32" s="1">
-        <v>6.2355183299983</v>
+        <v>22.106698068712</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1508977.44</v>
+        <v>486746.25</v>
       </c>
       <c r="N32" s="1">
-        <v>1508977.44</v>
+        <v>486746.25</v>
       </c>
       <c r="O32" s="1">
-        <v>2.66</v>
+        <v>1.1</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>6314.0</v>
+        <v>6748.0</v>
       </c>
       <c r="D33" s="1">
-        <v>147.3</v>
+        <v>177.42</v>
       </c>
       <c r="E33" s="1">
-        <v>130.8170003168</v>
+        <v>172.67294754</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>825978.54</v>
+        <v>1165197.05</v>
       </c>
       <c r="I33" s="1">
-        <v>104073.66</v>
+        <v>32033.11</v>
       </c>
       <c r="J33" s="1">
-        <v>12.600044064099</v>
+        <v>2.7491581788677</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>930052.2</v>
+        <v>1197230.16</v>
       </c>
       <c r="N33" s="1">
-        <v>930052.2</v>
+        <v>1197230.16</v>
       </c>
       <c r="O33" s="1">
-        <v>1.64</v>
+        <v>2.7</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>1900.0</v>
+        <v>4694.0</v>
       </c>
       <c r="D34" s="1">
-        <v>508.6</v>
+        <v>146.95</v>
       </c>
       <c r="E34" s="1">
-        <v>528.1253473684</v>
+        <v>130.8170025565</v>
       </c>
       <c r="F34" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G34">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1044010.04</v>
+        <v>614055.01</v>
       </c>
       <c r="I34" s="1">
-        <v>3796.95</v>
+        <v>75728.29</v>
       </c>
       <c r="J34" s="1">
-        <v>0.36368903118978</v>
+        <v>12.332492816889</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1047806.99</v>
+        <v>689783.3</v>
       </c>
       <c r="N34" s="1">
-        <v>1047806.99</v>
+        <v>689783.3</v>
       </c>
       <c r="O34" s="1">
-        <v>1.85</v>
+        <v>1.55</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>3700.0</v>
+        <v>1486.0</v>
       </c>
       <c r="D35" s="1">
-        <v>366.8</v>
+        <v>496.2</v>
       </c>
       <c r="E35" s="1">
-        <v>343.1355486486</v>
+        <v>525.6253432032</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H35" s="1">
-        <v>1269601.53</v>
+        <v>812473.62</v>
       </c>
       <c r="I35" s="1">
-        <v>87558.47</v>
+        <v>-6226.61</v>
       </c>
       <c r="J35" s="1">
-        <v>6.8965315440349</v>
+        <v>-0.76637688248881</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1357160.0</v>
+        <v>806247.01</v>
       </c>
       <c r="N35" s="1">
-        <v>1357160.0</v>
+        <v>806247.01</v>
       </c>
       <c r="O35" s="1">
-        <v>2.39</v>
+        <v>1.82</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>2800.0</v>
+        <v>3282.0</v>
       </c>
       <c r="D36" s="1">
-        <v>498.85</v>
+        <v>379.4</v>
       </c>
       <c r="E36" s="1">
-        <v>633.8577714286</v>
+        <v>345.392166362</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1774801.76</v>
+        <v>1133577.09</v>
       </c>
       <c r="I36" s="1">
-        <v>-378021.76</v>
+        <v>111613.71</v>
       </c>
       <c r="J36" s="1">
-        <v>-21.299379374066</v>
+        <v>9.8461508250842</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1396780.0</v>
+        <v>1245190.8</v>
       </c>
       <c r="N36" s="1">
-        <v>1396780.0</v>
+        <v>1245190.8</v>
       </c>
       <c r="O36" s="1">
-        <v>2.46</v>
+        <v>2.8</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>6000.0</v>
+        <v>2499.0</v>
       </c>
       <c r="D37" s="1">
-        <v>112.9</v>
+        <v>469.8</v>
       </c>
       <c r="E37" s="1">
-        <v>148.9734166667</v>
+        <v>616.176222489</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>893840.5</v>
+        <v>1539824.38</v>
       </c>
       <c r="I37" s="1">
-        <v>-216440.5</v>
+        <v>-365794.18</v>
       </c>
       <c r="J37" s="1">
-        <v>-24.214666934425</v>
+        <v>-23.755577892591</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>677400.0</v>
+        <v>1174030.2</v>
       </c>
       <c r="N37" s="1">
-        <v>677400.0</v>
+        <v>1174030.2</v>
       </c>
       <c r="O37" s="1">
-        <v>1.19</v>
+        <v>2.64</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>18113.0</v>
+        <v>4694.0</v>
       </c>
       <c r="D38" s="1">
-        <v>16.19</v>
+        <v>130.85</v>
       </c>
       <c r="E38" s="1">
-        <v>9.8588334345</v>
+        <v>148.9734149979</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>178573.05</v>
+        <v>699281.21</v>
       </c>
       <c r="I38" s="1">
-        <v>114676.42</v>
+        <v>-85071.31</v>
       </c>
       <c r="J38" s="1">
-        <v>64.218212098634</v>
+        <v>-12.165536379849</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>293249.47</v>
+        <v>614209.9</v>
       </c>
       <c r="N38" s="1">
-        <v>293249.47</v>
+        <v>614209.9</v>
       </c>
       <c r="O38" s="1">
-        <v>0.52</v>
+        <v>1.38</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>50000.0</v>
+        <v>14857.0</v>
       </c>
       <c r="D39" s="1">
-        <v>177.25</v>
+        <v>15.68</v>
       </c>
       <c r="E39" s="1">
-        <v>166.9427</v>
+        <v>9.8588342196</v>
       </c>
       <c r="F39" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G39">
-        <v>10.85</v>
+        <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>763341.11</v>
+        <v>146472.7</v>
       </c>
       <c r="I39" s="1">
-        <v>53592.11</v>
+        <v>86485.06</v>
       </c>
       <c r="J39" s="1">
-        <v>7.0207289110893</v>
+        <v>59.04517360573</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>816933.22</v>
+        <v>232957.76</v>
       </c>
       <c r="N39" s="1">
-        <v>816933.22</v>
+        <v>232957.76</v>
       </c>
       <c r="O39" s="1">
-        <v>1.44</v>
+        <v>0.52</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>7089.0</v>
+        <v>23811.0</v>
       </c>
       <c r="D40" s="1">
-        <v>65.25</v>
+        <v>188.7</v>
       </c>
       <c r="E40" s="1">
-        <v>99.1829581041</v>
+        <v>166.9427000126</v>
       </c>
       <c r="F40" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G40">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H40" s="1">
-        <v>703107.99</v>
+        <v>363518.31</v>
       </c>
       <c r="I40" s="1">
-        <v>-240550.74</v>
+        <v>51210.98</v>
       </c>
       <c r="J40" s="1">
-        <v>-34.212488468521</v>
+        <v>14.087593001849</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>462557.25</v>
+        <v>414729.29</v>
       </c>
       <c r="N40" s="1">
-        <v>462557.25</v>
+        <v>414729.29</v>
       </c>
       <c r="O40" s="1">
-        <v>0.82</v>
+        <v>0.93</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>130000.0</v>
+        <v>7868.0</v>
       </c>
       <c r="D41" s="1">
-        <v>8.02</v>
+        <v>67.2</v>
       </c>
       <c r="E41" s="1">
-        <v>6.8528</v>
+        <v>87.6169509405</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>890864.0</v>
+        <v>689370.17</v>
       </c>
       <c r="I41" s="1">
-        <v>151736.0</v>
+        <v>-160640.57</v>
       </c>
       <c r="J41" s="1">
-        <v>17.032453887462</v>
+        <v>-23.302512494847</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1042600.0</v>
+        <v>528729.6</v>
       </c>
       <c r="N41" s="1">
-        <v>1042600.0</v>
+        <v>528729.6</v>
       </c>
       <c r="O41" s="1">
-        <v>1.84</v>
+        <v>1.19</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>52000.0</v>
+        <v>61860.0</v>
       </c>
       <c r="D42" s="1">
-        <v>105.85</v>
+        <v>13.545</v>
       </c>
       <c r="E42" s="1">
-        <v>69.3887744231</v>
+        <v>6.8528000323</v>
       </c>
       <c r="F42" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>11.17</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>320041.78</v>
+        <v>423914.21</v>
       </c>
       <c r="I42" s="1">
-        <v>172885.63</v>
+        <v>413979.49</v>
       </c>
       <c r="J42" s="1">
-        <v>54.01970642708</v>
+        <v>97.656431474661</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>492927.41</v>
+        <v>837893.7</v>
       </c>
       <c r="N42" s="1">
-        <v>492927.41</v>
+        <v>837893.7</v>
       </c>
       <c r="O42" s="1">
-        <v>0.87</v>
+        <v>1.89</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>119</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>24000.0</v>
+        <v>27228.0</v>
       </c>
       <c r="D43" s="1">
-        <v>240.1</v>
+        <v>114.5</v>
       </c>
       <c r="E43" s="1">
-        <v>413.6543204167</v>
+        <v>69.3887744234</v>
       </c>
       <c r="F43" t="s">
-        <v>121</v>
+        <v>96</v>
       </c>
       <c r="G43">
-        <v>7.47</v>
+        <v>10.78</v>
       </c>
       <c r="H43" s="1">
-        <v>1330399.59</v>
+        <v>167578.79</v>
       </c>
       <c r="I43" s="1">
-        <v>-559277.85</v>
+        <v>121543.53</v>
       </c>
       <c r="J43" s="1">
-        <v>-42.038336016024</v>
+        <v>72.529184630107</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>771121.74</v>
+        <v>289122.32</v>
       </c>
       <c r="N43" s="1">
-        <v>771121.74</v>
+        <v>289122.32</v>
       </c>
       <c r="O43" s="1">
-        <v>1.36</v>
+        <v>0.65</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>121</v>
+      </c>
+      <c r="B44" t="s">
         <v>122</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>19684.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>284.9</v>
+      </c>
+      <c r="E44" s="1">
+        <v>413.6543207681</v>
+      </c>
+      <c r="F44" t="s">
         <v>123</v>
-      </c>
-[...10 lines deleted...]
-        <v>121</v>
       </c>
       <c r="G44">
         <v>7.47</v>
       </c>
       <c r="H44" s="1">
-        <v>963715.07</v>
+        <v>1091149.4</v>
       </c>
       <c r="I44" s="1">
-        <v>-52738.52</v>
+        <v>-340763.49</v>
       </c>
       <c r="J44" s="1">
-        <v>-5.472418315509</v>
+        <v>-31.229773851317</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>910976.55</v>
+        <v>750385.91</v>
       </c>
       <c r="N44" s="1">
-        <v>910976.55</v>
+        <v>750385.91</v>
       </c>
       <c r="O44" s="1">
-        <v>1.61</v>
+        <v>1.69</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>22.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>4790.28</v>
+        <v>374.3</v>
       </c>
       <c r="E45" s="1">
-        <v>4782.9836363636</v>
+        <v>410.859161</v>
       </c>
       <c r="F45" t="s">
-        <v>8</v>
+        <v>123</v>
       </c>
       <c r="G45">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H45" s="1">
-        <v>105225.64</v>
+        <v>550694.33</v>
       </c>
       <c r="I45" s="1">
-        <v>160.52</v>
+        <v>-49854.69</v>
       </c>
       <c r="J45" s="1">
-        <v>0.1525483712905</v>
+        <v>-9.0530603429311</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>105386.16</v>
+        <v>500839.64</v>
       </c>
       <c r="N45" s="1">
-        <v>105386.16</v>
+        <v>500839.64</v>
       </c>
       <c r="O45" s="1">
-        <v>0.19</v>
+        <v>1.13</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>48000.0</v>
+        <v>126.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.965</v>
+        <v>4805.57</v>
       </c>
       <c r="E46" s="1">
-        <v>12.656293125</v>
+        <v>4801.2579365079</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>607502.07</v>
+        <v>604958.5</v>
       </c>
       <c r="I46" s="1">
-        <v>254817.93</v>
+        <v>543.32</v>
       </c>
       <c r="J46" s="1">
-        <v>41.945195347236</v>
+        <v>0.089811119275124</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>862320.0</v>
+        <v>605501.82</v>
       </c>
       <c r="N46" s="1">
-        <v>862320.0</v>
+        <v>605501.82</v>
       </c>
       <c r="O46" s="1">
-        <v>1.52</v>
+        <v>1.36</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>14200.0</v>
+        <v>33471.0</v>
       </c>
       <c r="D47" s="1">
-        <v>115.0</v>
+        <v>17.905</v>
       </c>
       <c r="E47" s="1">
-        <v>41.1559992958</v>
+        <v>12.656293209</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>584415.19</v>
+        <v>423618.79</v>
       </c>
       <c r="I47" s="1">
-        <v>1048584.81</v>
+        <v>175679.47</v>
       </c>
       <c r="J47" s="1">
-        <v>179.42463302502</v>
+        <v>41.471123129359</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1633000.0</v>
+        <v>599298.26</v>
       </c>
       <c r="N47" s="1">
-        <v>1633000.0</v>
+        <v>599298.26</v>
       </c>
       <c r="O47" s="1">
-        <v>2.88</v>
+        <v>1.35</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>6482.0</v>
+        <v>5655.0</v>
       </c>
       <c r="D48" s="1">
-        <v>149.7</v>
+        <v>149.3</v>
       </c>
       <c r="E48" s="1">
-        <v>165.1386855909</v>
+        <v>41.1559982317</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1070428.96</v>
+        <v>232737.17</v>
       </c>
       <c r="I48" s="1">
-        <v>-100073.56</v>
+        <v>611554.33</v>
       </c>
       <c r="J48" s="1">
-        <v>-9.3489212025803</v>
+        <v>262.76607642862</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>970355.4</v>
+        <v>844291.5</v>
       </c>
       <c r="N48" s="1">
-        <v>970355.4</v>
+        <v>844291.5</v>
       </c>
       <c r="O48" s="1">
-        <v>1.71</v>
+        <v>1.9</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>6669.0</v>
+        <v>5317.0</v>
       </c>
       <c r="D49" s="1">
-        <v>255.95</v>
+        <v>167.9</v>
       </c>
       <c r="E49" s="1">
-        <v>173.5984480432</v>
+        <v>165.1386853489</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1157728.05</v>
+        <v>878042.39</v>
       </c>
       <c r="I49" s="1">
-        <v>549202.5</v>
+        <v>14681.91</v>
       </c>
       <c r="J49" s="1">
-        <v>47.437954016921</v>
+        <v>1.6721185864386</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1706930.55</v>
+        <v>892724.3</v>
       </c>
       <c r="N49" s="1">
-        <v>1706930.55</v>
+        <v>892724.3</v>
       </c>
       <c r="O49" s="1">
-        <v>3.01</v>
+        <v>2.01</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>8077.0</v>
+        <v>4959.0</v>
       </c>
       <c r="D50" s="1">
-        <v>165.38</v>
+        <v>276.2</v>
       </c>
       <c r="E50" s="1">
-        <v>79.0104580909</v>
+        <v>173.5984472676</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>638167.47</v>
+        <v>860874.7</v>
       </c>
       <c r="I50" s="1">
-        <v>697606.79</v>
+        <v>508801.1</v>
       </c>
       <c r="J50" s="1">
-        <v>109.31406296846</v>
+        <v>59.102805553468</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1335774.26</v>
+        <v>1369675.8</v>
       </c>
       <c r="N50" s="1">
-        <v>1335774.26</v>
+        <v>1369675.8</v>
       </c>
       <c r="O50" s="1">
-        <v>2.35</v>
+        <v>3.09</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>25330.0</v>
+        <v>6625.0</v>
       </c>
       <c r="D51" s="1">
-        <v>32.225</v>
+        <v>160.0</v>
       </c>
       <c r="E51" s="1">
-        <v>25.806399921</v>
+        <v>79.0104573585</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>653676.11</v>
+        <v>523444.28</v>
       </c>
       <c r="I51" s="1">
-        <v>162583.14</v>
+        <v>536555.72</v>
       </c>
       <c r="J51" s="1">
-        <v>24.872125126311</v>
+        <v>102.50483967463</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>816259.25</v>
+        <v>1060000.0</v>
       </c>
       <c r="N51" s="1">
-        <v>816259.25</v>
+        <v>1060000.0</v>
       </c>
       <c r="O51" s="1">
-        <v>1.44</v>
+        <v>2.39</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>9000.0</v>
+        <v>12253.0</v>
       </c>
       <c r="D52" s="1">
-        <v>84.0</v>
+        <v>59.3</v>
       </c>
       <c r="E52" s="1">
-        <v>98.9639944444</v>
+        <v>25.8064008814</v>
       </c>
       <c r="F52" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G52">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>959655.96</v>
+        <v>316205.83</v>
       </c>
       <c r="I52" s="1">
-        <v>-139921.61</v>
+        <v>410397.07</v>
       </c>
       <c r="J52" s="1">
-        <v>-14.580392956659</v>
+        <v>129.78795172752</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>819734.35</v>
+        <v>726602.9</v>
       </c>
       <c r="N52" s="1">
-        <v>819734.35</v>
+        <v>726602.9</v>
       </c>
       <c r="O52" s="1">
-        <v>1.44</v>
+        <v>1.64</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>3276.0</v>
+        <v>7042.0</v>
       </c>
       <c r="D53" s="1">
-        <v>267.8</v>
+        <v>93.9</v>
       </c>
       <c r="E53" s="1">
-        <v>251.04</v>
+        <v>98.9639946038</v>
       </c>
       <c r="F53" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G53">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H53" s="1">
-        <v>822407.04</v>
+        <v>750877.48</v>
       </c>
       <c r="I53" s="1">
-        <v>54905.76</v>
+        <v>-27851.07</v>
       </c>
       <c r="J53" s="1">
-        <v>6.6762268961122</v>
+        <v>-3.7091364093114</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>877312.8</v>
+        <v>723026.41</v>
       </c>
       <c r="N53" s="1">
-        <v>877312.8</v>
+        <v>723026.41</v>
       </c>
       <c r="O53" s="1">
-        <v>1.55</v>
+        <v>1.63</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>43595.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>189.5</v>
+        <v>77.24</v>
       </c>
       <c r="E54" s="1">
-        <v>143.2166629201</v>
+        <v>80.0622</v>
       </c>
       <c r="F54" t="s">
-        <v>121</v>
+        <v>8</v>
       </c>
       <c r="G54">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>838154.47</v>
+        <v>800622.0</v>
       </c>
       <c r="I54" s="1">
-        <v>267362.58</v>
+        <v>-28222.0</v>
       </c>
       <c r="J54" s="1">
-        <v>31.898962490769</v>
+        <v>-3.5250093052652</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1105517.05</v>
+        <v>772400.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1105517.05</v>
+        <v>772400.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.95</v>
+        <v>1.74</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>15262.0</v>
+        <v>2214.0</v>
       </c>
       <c r="D55" s="1">
-        <v>42.48</v>
+        <v>254.2</v>
       </c>
       <c r="E55" s="1">
-        <v>43.6977696239</v>
+        <v>251.04</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>666915.36</v>
+        <v>555802.56</v>
       </c>
       <c r="I55" s="1">
-        <v>-18585.6</v>
+        <v>6996.24</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.7868004119743</v>
+        <v>1.2587635436584</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>648329.76</v>
+        <v>562798.8</v>
       </c>
       <c r="N55" s="1">
-        <v>648329.76</v>
+        <v>562798.8</v>
       </c>
       <c r="O55" s="1">
-        <v>1.14</v>
+        <v>1.27</v>
       </c>
       <c r="P55">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" t="s">
+        <v>146</v>
+      </c>
+      <c r="B56" t="s">
+        <v>147</v>
+      </c>
+      <c r="C56" s="1">
+        <v>27065.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>181.45</v>
+      </c>
+      <c r="E56" s="1">
+        <v>143.2166628487</v>
+      </c>
+      <c r="F56" t="s">
+        <v>123</v>
+      </c>
+      <c r="G56">
+        <v>7.47</v>
+      </c>
+      <c r="H56" s="1">
+        <v>520349.83</v>
+      </c>
+      <c r="I56" s="1">
+        <v>136768.94</v>
+      </c>
+      <c r="J56" s="1">
+        <v>26.284036645116</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56">
+        <v>0.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>657118.77</v>
+      </c>
+      <c r="N56" s="1">
+        <v>657118.77</v>
+      </c>
+      <c r="O56" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="P56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>148</v>
+      </c>
+      <c r="B57" t="s">
+        <v>149</v>
+      </c>
+      <c r="C57" s="1">
+        <v>12963.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>46.32</v>
+      </c>
+      <c r="E57" s="1">
+        <v>44.285939983</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>574078.64</v>
+      </c>
+      <c r="I57" s="1">
+        <v>26367.52</v>
+      </c>
+      <c r="J57" s="1">
+        <v>4.593015340198</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>600446.16</v>
+      </c>
+      <c r="N57" s="1">
+        <v>600446.16</v>
+      </c>
+      <c r="O57" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="P57">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>