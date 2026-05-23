--- v0 (2026-05-02)
+++ v1 (2026-05-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU1209226700</t>
   </si>
   <si>
@@ -127,50 +127,56 @@
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON AG</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
+    <t>BE0974293251</t>
+  </si>
+  <si>
+    <t>ANHEUSER-BUSCH INBEV SA</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
@@ -440,50 +446,56 @@
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
+  </si>
+  <si>
+    <t>AT0000937503</t>
+  </si>
+  <si>
+    <t>VOESTALPINE AG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -847,241 +859,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>14089.97</v>
+        <v>14556.55</v>
       </c>
       <c r="D2">
-        <v>160.01</v>
+        <v>161.15</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2254528.71</v>
+        <v>2345794.57</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2254528.71</v>
+        <v>2345794.57</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9.82</v>
       </c>
       <c r="D3">
-        <v>17693.62</v>
+        <v>17828.47</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>173751.35</v>
+        <v>175075.53</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>173751.35</v>
+        <v>175075.53</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2625.05</v>
+        <v>2330.05</v>
       </c>
       <c r="D4">
-        <v>18268.98</v>
+        <v>18410.77</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>47956992.77</v>
+        <v>42898018.42</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>47956992.77</v>
+        <v>42898018.42</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2138.0</v>
+        <v>3043.0</v>
       </c>
       <c r="D5">
-        <v>117.28</v>
+        <v>118.2</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>250751.53</v>
+        <v>359683.14</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>250751.53</v>
+        <v>359683.14</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>113621.18</v>
+        <v>116547.11</v>
       </c>
       <c r="D6">
-        <v>113.94</v>
+        <v>114.76</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>12945756.09</v>
+        <v>13375374.22</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>12945756.09</v>
+        <v>13375374.22</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>111.82</v>
+        <v>112.7</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11181.76</v>
+        <v>11270.25</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11181.76</v>
+        <v>11270.25</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P53"/>
+  <dimension ref="A1:P55"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O53" sqref="O53"/>
+      <selection activeCell="O55" sqref="O55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1103,2636 +1115,2736 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>20000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>61.96</v>
+        <v>63.78</v>
       </c>
       <c r="E2" s="1">
         <v>89.2446605</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H2" s="1">
         <v>1643006.5</v>
       </c>
       <c r="I2" s="1">
-        <v>-298607.26</v>
+        <v>-246083.76</v>
       </c>
       <c r="J2" s="1">
-        <v>-18.17444179314</v>
+        <v>-14.977649814532</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1344399.24</v>
+        <v>1396922.74</v>
       </c>
       <c r="N2" s="1">
-        <v>1344399.24</v>
+        <v>1396922.74</v>
       </c>
       <c r="O2" s="1">
-        <v>2.11</v>
+        <v>2.36</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
-        <v>3200.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1224.8</v>
+        <v>67.76</v>
       </c>
       <c r="E3" s="1">
-        <v>647.615565625</v>
+        <v>67.3815571429</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>2072369.81</v>
+        <v>943341.8</v>
       </c>
       <c r="I3" s="1">
-        <v>1846990.19</v>
+        <v>5298.2</v>
       </c>
       <c r="J3" s="1">
-        <v>89.124546260399</v>
+        <v>0.56164160222732</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3919360.0</v>
+        <v>948640.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3919360.0</v>
+        <v>948640.0</v>
       </c>
       <c r="O3" s="1">
-        <v>6.16</v>
+        <v>1.6</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
-        <v>60000.0</v>
+        <v>2944.0</v>
       </c>
       <c r="D4" s="1">
-        <v>187.25</v>
+        <v>1249.2</v>
       </c>
       <c r="E4" s="1">
-        <v>155.72574</v>
+        <v>647.6155638587</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="G4">
-        <v>10.57</v>
+        <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>839663.22</v>
+        <v>1906580.22</v>
       </c>
       <c r="I4" s="1">
-        <v>222939.04</v>
+        <v>1771064.58</v>
       </c>
       <c r="J4" s="1">
-        <v>26.551006962053</v>
+        <v>92.892214102588</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1062602.26</v>
+        <v>3677644.8</v>
       </c>
       <c r="N4" s="1">
-        <v>1062602.26</v>
+        <v>3677644.8</v>
       </c>
       <c r="O4" s="1">
-        <v>1.67</v>
+        <v>6.22</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" t="s">
         <v>42</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="D5" s="1">
+        <v>194.85</v>
+      </c>
+      <c r="E5" s="1">
+        <v>155.72574</v>
+      </c>
+      <c r="F5" t="s">
         <v>43</v>
       </c>
-      <c r="C5" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G5">
-        <v>1.0</v>
+        <v>10.68</v>
       </c>
       <c r="H5" s="1">
-        <v>1159868.67</v>
+        <v>839663.22</v>
       </c>
       <c r="I5" s="1">
-        <v>374090.12</v>
+        <v>255045.83</v>
       </c>
       <c r="J5" s="1">
-        <v>32.252799793273</v>
+        <v>30.374776925444</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1533958.79</v>
+        <v>1094709.05</v>
       </c>
       <c r="N5" s="1">
-        <v>1533958.79</v>
+        <v>1094709.05</v>
       </c>
       <c r="O5" s="1">
-        <v>2.41</v>
+        <v>1.85</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="1">
-        <v>73000.0</v>
+        <v>39403.0</v>
       </c>
       <c r="D6" s="1">
-        <v>21.91</v>
+        <v>39.82</v>
       </c>
       <c r="E6" s="1">
-        <v>11.9558472603</v>
+        <v>29.4360497932</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>872776.85</v>
+        <v>1159868.67</v>
       </c>
       <c r="I6" s="1">
-        <v>726653.15</v>
+        <v>409158.79</v>
       </c>
       <c r="J6" s="1">
-        <v>83.257610464806</v>
+        <v>35.276303307684</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1599430.0</v>
+        <v>1569027.46</v>
       </c>
       <c r="N6" s="1">
-        <v>1599430.0</v>
+        <v>1569027.46</v>
       </c>
       <c r="O6" s="1">
-        <v>2.52</v>
+        <v>2.65</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
-        <v>16000.0</v>
+        <v>67837.0</v>
       </c>
       <c r="D7" s="1">
-        <v>627.6</v>
+        <v>20.06</v>
       </c>
       <c r="E7" s="1">
-        <v>322.702769375</v>
+        <v>11.9558472515</v>
       </c>
       <c r="F7" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="G7">
-        <v>10.57</v>
+        <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>458945.11</v>
+        <v>811048.81</v>
       </c>
       <c r="I7" s="1">
-        <v>490785.81</v>
+        <v>549761.41</v>
       </c>
       <c r="J7" s="1">
-        <v>106.93780134186</v>
+        <v>67.784010434588</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>949730.92</v>
+        <v>1360810.22</v>
       </c>
       <c r="N7" s="1">
-        <v>949730.92</v>
+        <v>1360810.22</v>
       </c>
       <c r="O7" s="1">
-        <v>1.49</v>
+        <v>2.3</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>114452.0</v>
+        <v>11113.0</v>
       </c>
       <c r="D8" s="1">
-        <v>11.41</v>
+        <v>672.8</v>
       </c>
       <c r="E8" s="1">
-        <v>9.205399993</v>
+        <v>322.7027697291</v>
       </c>
       <c r="F8" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G8">
-        <v>1.0</v>
+        <v>10.68</v>
       </c>
       <c r="H8" s="1">
-        <v>1053576.44</v>
+        <v>318766.07</v>
       </c>
       <c r="I8" s="1">
-        <v>252320.88</v>
+        <v>381340.81</v>
       </c>
       <c r="J8" s="1">
-        <v>23.948986558583</v>
+        <v>119.63030130528</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1305897.32</v>
+        <v>700106.88</v>
       </c>
       <c r="N8" s="1">
-        <v>1305897.32</v>
+        <v>700106.88</v>
       </c>
       <c r="O8" s="1">
-        <v>2.05</v>
+        <v>1.18</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>5400.0</v>
+        <v>114452.0</v>
       </c>
       <c r="D9" s="1">
-        <v>134.3</v>
+        <v>10.965</v>
       </c>
       <c r="E9" s="1">
-        <v>172.892437037</v>
+        <v>9.205399993</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>933619.16</v>
+        <v>1053576.44</v>
       </c>
       <c r="I9" s="1">
-        <v>-208399.16</v>
+        <v>201389.74</v>
       </c>
       <c r="J9" s="1">
-        <v>-22.321645584052</v>
+        <v>19.114867450908</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>725220.0</v>
+        <v>1254966.18</v>
       </c>
       <c r="N9" s="1">
-        <v>725220.0</v>
+        <v>1254966.18</v>
       </c>
       <c r="O9" s="1">
-        <v>1.14</v>
+        <v>2.12</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
-        <v>9200.0</v>
+        <v>5400.0</v>
       </c>
       <c r="D10" s="1">
-        <v>84.42</v>
+        <v>101.9</v>
       </c>
       <c r="E10" s="1">
-        <v>62.054675</v>
+        <v>172.892437037</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>570903.01</v>
+        <v>933619.16</v>
       </c>
       <c r="I10" s="1">
-        <v>205760.99</v>
+        <v>-383359.16</v>
       </c>
       <c r="J10" s="1">
-        <v>36.041321624841</v>
+        <v>-41.061620886187</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>776664.0</v>
+        <v>550260.0</v>
       </c>
       <c r="N10" s="1">
-        <v>776664.0</v>
+        <v>550260.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.22</v>
+        <v>0.93</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>40504.0</v>
+        <v>9200.0</v>
       </c>
       <c r="D11" s="1">
-        <v>21.16</v>
+        <v>88.5</v>
       </c>
       <c r="E11" s="1">
-        <v>24.0253616927</v>
+        <v>62.054675</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>973123.25</v>
+        <v>570903.01</v>
       </c>
       <c r="I11" s="1">
-        <v>-116058.61</v>
+        <v>243296.99</v>
       </c>
       <c r="J11" s="1">
-        <v>-11.926403978119</v>
+        <v>42.616168725402</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>857064.64</v>
+        <v>814200.0</v>
       </c>
       <c r="N11" s="1">
-        <v>857064.64</v>
+        <v>814200.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.35</v>
+        <v>1.38</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>28000.0</v>
+        <v>40504.0</v>
       </c>
       <c r="D12" s="1">
-        <v>68.96</v>
+        <v>21.4</v>
       </c>
       <c r="E12" s="1">
-        <v>62.5046471429</v>
+        <v>24.0253616927</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1750130.12</v>
+        <v>973123.25</v>
       </c>
       <c r="I12" s="1">
-        <v>180749.88</v>
+        <v>-106337.65</v>
       </c>
       <c r="J12" s="1">
-        <v>10.327796655485</v>
+        <v>-10.927459599799</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1930880.0</v>
+        <v>866785.6</v>
       </c>
       <c r="N12" s="1">
-        <v>1930880.0</v>
+        <v>866785.6</v>
       </c>
       <c r="O12" s="1">
-        <v>3.04</v>
+        <v>1.47</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>18000.0</v>
+        <v>22144.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.17</v>
+        <v>72.04</v>
       </c>
       <c r="E13" s="1">
-        <v>37.7029705556</v>
+        <v>62.5046468569</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>678653.47</v>
+        <v>1384102.9</v>
       </c>
       <c r="I13" s="1">
-        <v>-261593.47</v>
+        <v>211150.86</v>
       </c>
       <c r="J13" s="1">
-        <v>-38.545956303738</v>
+        <v>15.255430792031</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>417060.0</v>
+        <v>1595253.76</v>
       </c>
       <c r="N13" s="1">
-        <v>417060.0</v>
+        <v>1595253.76</v>
       </c>
       <c r="O13" s="1">
-        <v>0.66</v>
+        <v>2.7</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>5700.0</v>
+        <v>18000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>122.3</v>
+        <v>17.29</v>
       </c>
       <c r="E14" s="1">
-        <v>87.8658894737</v>
+        <v>37.7029705556</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>500835.57</v>
+        <v>678653.47</v>
       </c>
       <c r="I14" s="1">
-        <v>196274.43</v>
+        <v>-367433.47</v>
       </c>
       <c r="J14" s="1">
-        <v>39.189395034382</v>
+        <v>-54.141544432094</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>697110.0</v>
+        <v>311220.0</v>
       </c>
       <c r="N14" s="1">
-        <v>697110.0</v>
+        <v>311220.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.1</v>
+        <v>0.53</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>157000.0</v>
+        <v>5700.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.318</v>
+        <v>135.5</v>
       </c>
       <c r="E15" s="1">
-        <v>6.4660969427</v>
+        <v>87.8658894737</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1015177.22</v>
+        <v>500835.57</v>
       </c>
       <c r="I15" s="1">
-        <v>447748.78</v>
+        <v>271514.43</v>
       </c>
       <c r="J15" s="1">
-        <v>44.105479435403</v>
+        <v>54.212289674234</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1462926.0</v>
+        <v>772350.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1462926.0</v>
+        <v>772350.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.3</v>
+        <v>1.31</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
-        <v>30000.0</v>
+        <v>157000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>253.0</v>
+        <v>9.7</v>
       </c>
       <c r="E16" s="1">
-        <v>227.3515</v>
+        <v>6.4660969427</v>
       </c>
       <c r="F16" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="G16">
-        <v>10.57</v>
+        <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>644146.48</v>
+        <v>1015177.22</v>
       </c>
       <c r="I16" s="1">
-        <v>73712.99</v>
+        <v>507722.78</v>
       </c>
       <c r="J16" s="1">
-        <v>11.443513593368</v>
+        <v>50.013216411613</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>717859.47</v>
+        <v>1522900.0</v>
       </c>
       <c r="N16" s="1">
-        <v>717859.47</v>
+        <v>1522900.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.13</v>
+        <v>2.57</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>16000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>110.3</v>
+        <v>264.4</v>
       </c>
       <c r="E17" s="1">
-        <v>53.361584375</v>
+        <v>227.3515</v>
       </c>
       <c r="F17" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G17">
-        <v>1.0</v>
+        <v>10.68</v>
       </c>
       <c r="H17" s="1">
-        <v>853785.35</v>
+        <v>644146.48</v>
       </c>
       <c r="I17" s="1">
-        <v>911014.65</v>
+        <v>98581.44</v>
       </c>
       <c r="J17" s="1">
-        <v>106.7030079633</v>
+        <v>15.304196026966</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1764800.0</v>
+        <v>742727.92</v>
       </c>
       <c r="N17" s="1">
-        <v>1764800.0</v>
+        <v>742727.92</v>
       </c>
       <c r="O17" s="1">
-        <v>2.78</v>
+        <v>1.26</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>4500.0</v>
+        <v>12700.0</v>
       </c>
       <c r="D18" s="1">
-        <v>256.7</v>
+        <v>107.2</v>
       </c>
       <c r="E18" s="1">
-        <v>282.0622</v>
+        <v>53.361584252</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1269279.9</v>
+        <v>677692.12</v>
       </c>
       <c r="I18" s="1">
-        <v>-114129.9</v>
+        <v>683747.88</v>
       </c>
       <c r="J18" s="1">
-        <v>-8.9917046665594</v>
+        <v>100.89358571854</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1155150.0</v>
+        <v>1361440.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1155150.0</v>
+        <v>1361440.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.82</v>
+        <v>2.3</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>48783.0</v>
+        <v>4500.0</v>
       </c>
       <c r="D19" s="1">
-        <v>22.67</v>
+        <v>236.0</v>
       </c>
       <c r="E19" s="1">
-        <v>17.9404999693</v>
+        <v>282.0622</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>875191.41</v>
+        <v>1269279.9</v>
       </c>
       <c r="I19" s="1">
-        <v>230719.2</v>
+        <v>-207279.9</v>
       </c>
       <c r="J19" s="1">
-        <v>26.362141739942</v>
+        <v>-16.33051149711</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1105910.61</v>
+        <v>1062000.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1105910.61</v>
+        <v>1062000.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.74</v>
+        <v>1.79</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>6500.0</v>
+        <v>48783.0</v>
       </c>
       <c r="D20" s="1">
-        <v>79.12</v>
+        <v>19.75</v>
       </c>
       <c r="E20" s="1">
-        <v>124.1734415385</v>
+        <v>17.9404999693</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>807127.37</v>
+        <v>875191.41</v>
       </c>
       <c r="I20" s="1">
-        <v>-292847.37</v>
+        <v>88272.84</v>
       </c>
       <c r="J20" s="1">
-        <v>-36.282671222015</v>
+        <v>10.086118189848</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>514280.0</v>
+        <v>963464.25</v>
       </c>
       <c r="N20" s="1">
-        <v>514280.0</v>
+        <v>963464.25</v>
       </c>
       <c r="O20" s="1">
-        <v>0.81</v>
+        <v>1.63</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>22700.0</v>
+        <v>6500.0</v>
       </c>
       <c r="D21" s="1">
-        <v>41.88</v>
+        <v>81.84</v>
       </c>
       <c r="E21" s="1">
-        <v>33.252476652</v>
+        <v>124.1734415385</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>754831.22</v>
+        <v>807127.37</v>
       </c>
       <c r="I21" s="1">
-        <v>195844.78</v>
+        <v>-275167.37</v>
       </c>
       <c r="J21" s="1">
-        <v>25.945506069556</v>
+        <v>-34.092186713976</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>950676.0</v>
+        <v>531960.0</v>
       </c>
       <c r="N21" s="1">
-        <v>950676.0</v>
+        <v>531960.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.49</v>
+        <v>0.9</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>66000.0</v>
+        <v>22700.0</v>
       </c>
       <c r="D22" s="1">
-        <v>25.35</v>
+        <v>45.89</v>
       </c>
       <c r="E22" s="1">
-        <v>17.1934822727</v>
+        <v>33.252476652</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1134769.83</v>
+        <v>754831.22</v>
       </c>
       <c r="I22" s="1">
-        <v>538330.17</v>
+        <v>286871.78</v>
       </c>
       <c r="J22" s="1">
-        <v>47.439591339858</v>
+        <v>38.004758202768</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1673100.0</v>
+        <v>1041703.0</v>
       </c>
       <c r="N22" s="1">
-        <v>1673100.0</v>
+        <v>1041703.0</v>
       </c>
       <c r="O22" s="1">
-        <v>2.63</v>
+        <v>1.76</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>285000.0</v>
+        <v>59794.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.979</v>
+        <v>25.035</v>
       </c>
       <c r="E23" s="1">
-        <v>3.2505652982</v>
+        <v>17.1934822892</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>926411.11</v>
+        <v>1028067.08</v>
       </c>
       <c r="I23" s="1">
-        <v>777603.89</v>
+        <v>468875.71</v>
       </c>
       <c r="J23" s="1">
-        <v>83.93723710848</v>
+        <v>45.607501603884</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1704015.0</v>
+        <v>1496942.79</v>
       </c>
       <c r="N23" s="1">
-        <v>1704015.0</v>
+        <v>1496942.79</v>
       </c>
       <c r="O23" s="1">
-        <v>2.68</v>
+        <v>2.53</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>10500.0</v>
+        <v>237942.0</v>
       </c>
       <c r="D24" s="1">
-        <v>122.35</v>
+        <v>5.863</v>
       </c>
       <c r="E24" s="1">
-        <v>69.55702</v>
+        <v>3.2505653058</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>730348.71</v>
+        <v>773446.01</v>
       </c>
       <c r="I24" s="1">
-        <v>554326.29</v>
+        <v>621607.94</v>
       </c>
       <c r="J24" s="1">
-        <v>75.898852481029</v>
+        <v>80.36862715214</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1284675.0</v>
+        <v>1395053.95</v>
       </c>
       <c r="N24" s="1">
-        <v>1284675.0</v>
+        <v>1395053.95</v>
       </c>
       <c r="O24" s="1">
-        <v>2.02</v>
+        <v>2.36</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>3000.0</v>
+        <v>9447.0</v>
       </c>
       <c r="D25" s="1">
-        <v>258.55</v>
+        <v>117.9</v>
       </c>
       <c r="E25" s="1">
-        <v>312.78061</v>
+        <v>69.5570202181</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>938341.83</v>
+        <v>657105.17</v>
       </c>
       <c r="I25" s="1">
-        <v>-162691.83</v>
+        <v>456696.13</v>
       </c>
       <c r="J25" s="1">
-        <v>-17.338226305013</v>
+        <v>69.501223069056</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>775650.0</v>
+        <v>1113801.3</v>
       </c>
       <c r="N25" s="1">
-        <v>775650.0</v>
+        <v>1113801.3</v>
       </c>
       <c r="O25" s="1">
-        <v>1.22</v>
+        <v>1.88</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>15000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>74.25</v>
+        <v>286.5</v>
       </c>
       <c r="E26" s="1">
-        <v>78.6121</v>
+        <v>312.78061</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1179181.5</v>
+        <v>938341.83</v>
       </c>
       <c r="I26" s="1">
-        <v>-65431.5</v>
+        <v>-78841.83</v>
       </c>
       <c r="J26" s="1">
-        <v>-5.5488913284342</v>
+        <v>-8.4022503824646</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1113750.0</v>
+        <v>859500.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1113750.0</v>
+        <v>859500.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.75</v>
+        <v>1.45</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>8800.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>74.9</v>
+        <v>72.55</v>
       </c>
       <c r="E27" s="1">
-        <v>67.1233568182</v>
+        <v>78.6121</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>590685.54</v>
+        <v>786121.0</v>
       </c>
       <c r="I27" s="1">
-        <v>68434.46</v>
+        <v>-60621.0</v>
       </c>
       <c r="J27" s="1">
-        <v>11.585599335985</v>
+        <v>-7.7114082946518</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>659120.0</v>
+        <v>725500.0</v>
       </c>
       <c r="N27" s="1">
-        <v>659120.0</v>
+        <v>725500.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.04</v>
+        <v>1.23</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>17500.0</v>
+        <v>8800.0</v>
       </c>
       <c r="D28" s="1">
-        <v>59.75</v>
+        <v>83.8</v>
       </c>
       <c r="E28" s="1">
-        <v>44.4449377143</v>
+        <v>67.1233568182</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>777786.41</v>
+        <v>590685.54</v>
       </c>
       <c r="I28" s="1">
-        <v>267838.59</v>
+        <v>146754.46</v>
       </c>
       <c r="J28" s="1">
-        <v>34.436007952363</v>
+        <v>24.844769350541</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1045625.0</v>
+        <v>737440.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1045625.0</v>
+        <v>737440.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.64</v>
+        <v>1.25</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>10020.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.1</v>
+        <v>64.7</v>
       </c>
       <c r="E29" s="1">
-        <v>75.4941876248</v>
+        <v>44.444938</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>756451.76</v>
+        <v>444449.38</v>
       </c>
       <c r="I29" s="1">
-        <v>246550.24</v>
+        <v>202550.62</v>
       </c>
       <c r="J29" s="1">
-        <v>32.592989141832</v>
+        <v>45.573383407577</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1003002.0</v>
+        <v>647000.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1003002.0</v>
+        <v>647000.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.58</v>
+        <v>1.09</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>33000.0</v>
+        <v>10020.0</v>
       </c>
       <c r="D30" s="1">
-        <v>329.7</v>
+        <v>112.1</v>
       </c>
       <c r="E30" s="1">
-        <v>308.5741906061</v>
+        <v>75.4941876248</v>
       </c>
       <c r="F30" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="G30">
-        <v>11.46</v>
+        <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>883463.62</v>
+        <v>756451.76</v>
       </c>
       <c r="I30" s="1">
-        <v>66344.54</v>
+        <v>366790.24</v>
       </c>
       <c r="J30" s="1">
-        <v>7.5095950187513</v>
+        <v>48.488252575419</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>949808.16</v>
+        <v>1123242.0</v>
       </c>
       <c r="N30" s="1">
-        <v>949808.16</v>
+        <v>1123242.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.49</v>
+        <v>1.9</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B31" t="s">
         <v>95</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1">
+        <v>24761.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>391.7</v>
+      </c>
+      <c r="E31" s="1">
+        <v>308.5741904608</v>
+      </c>
+      <c r="F31" t="s">
         <v>96</v>
       </c>
-      <c r="C31" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G31">
-        <v>1.0</v>
+        <v>11.28</v>
       </c>
       <c r="H31" s="1">
-        <v>486148.6</v>
+        <v>662892.2</v>
       </c>
       <c r="I31" s="1">
-        <v>75043.4</v>
+        <v>196861.7</v>
       </c>
       <c r="J31" s="1">
-        <v>15.436308980423</v>
+        <v>29.69739272841</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>561192.0</v>
+        <v>859753.9</v>
       </c>
       <c r="N31" s="1">
-        <v>561192.0</v>
+        <v>859753.9</v>
       </c>
       <c r="O31" s="1">
-        <v>0.88</v>
+        <v>1.45</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
-        <v>7500.0</v>
+        <v>134000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>135.55</v>
+        <v>4.708</v>
       </c>
       <c r="E32" s="1">
-        <v>130.817</v>
+        <v>3.6279746269</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>981127.5</v>
+        <v>486148.6</v>
       </c>
       <c r="I32" s="1">
-        <v>35497.5</v>
+        <v>144723.4</v>
       </c>
       <c r="J32" s="1">
-        <v>3.6180312956267</v>
+        <v>29.76937504294</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1016625.0</v>
+        <v>630872.0</v>
       </c>
       <c r="N32" s="1">
-        <v>1016625.0</v>
+        <v>630872.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.6</v>
+        <v>1.07</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>1900.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D33" s="1">
-        <v>529.6</v>
+        <v>154.15</v>
       </c>
       <c r="E33" s="1">
-        <v>528.1253473684</v>
+        <v>130.817</v>
       </c>
       <c r="F33" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G33">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1044010.04</v>
+        <v>981127.5</v>
       </c>
       <c r="I33" s="1">
-        <v>47652.56</v>
+        <v>174997.5</v>
       </c>
       <c r="J33" s="1">
-        <v>4.5643775609667</v>
+        <v>17.836366833057</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1091662.6</v>
+        <v>1156125.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1091662.6</v>
+        <v>1156125.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.72</v>
+        <v>1.95</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>3700.0</v>
+        <v>1900.0</v>
       </c>
       <c r="D34" s="1">
-        <v>388.7</v>
+        <v>520.6</v>
       </c>
       <c r="E34" s="1">
-        <v>343.1355486486</v>
+        <v>528.1253473684</v>
       </c>
       <c r="F34" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G34">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H34" s="1">
-        <v>1269601.53</v>
+        <v>1044010.04</v>
       </c>
       <c r="I34" s="1">
-        <v>168588.47</v>
+        <v>39207.39</v>
       </c>
       <c r="J34" s="1">
-        <v>13.278848994456</v>
+        <v>3.7554610107006</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1438190.0</v>
+        <v>1083217.43</v>
       </c>
       <c r="N34" s="1">
-        <v>1438190.0</v>
+        <v>1083217.43</v>
       </c>
       <c r="O34" s="1">
-        <v>2.26</v>
+        <v>1.83</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>3500.0</v>
+        <v>3700.0</v>
       </c>
       <c r="D35" s="1">
-        <v>538.3</v>
+        <v>397.1</v>
       </c>
       <c r="E35" s="1">
-        <v>633.8577714286</v>
+        <v>343.1355486486</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2218502.2</v>
+        <v>1269601.53</v>
       </c>
       <c r="I35" s="1">
-        <v>-334452.2</v>
+        <v>199668.47</v>
       </c>
       <c r="J35" s="1">
-        <v>-15.075585681186</v>
+        <v>15.72686116722</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1884050.0</v>
+        <v>1469270.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1884050.0</v>
+        <v>1469270.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.96</v>
+        <v>2.48</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>18763.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D36" s="1">
-        <v>58.42</v>
+        <v>558.0</v>
       </c>
       <c r="E36" s="1">
-        <v>57.6194371902</v>
+        <v>633.8577714286</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1081113.5</v>
+        <v>1774801.76</v>
       </c>
       <c r="I36" s="1">
-        <v>15020.96</v>
+        <v>-212401.76</v>
       </c>
       <c r="J36" s="1">
-        <v>1.3893971354534</v>
+        <v>-11.967632937213</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1096134.46</v>
+        <v>1562400.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1096134.46</v>
+        <v>1562400.0</v>
       </c>
       <c r="O36" s="1">
-        <v>1.72</v>
+        <v>2.64</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>6000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>126.3</v>
+        <v>58.3</v>
       </c>
       <c r="E37" s="1">
-        <v>148.9734166667</v>
+        <v>57.6194371429</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>893840.5</v>
+        <v>806672.12</v>
       </c>
       <c r="I37" s="1">
-        <v>-136040.5</v>
+        <v>9527.88</v>
       </c>
       <c r="J37" s="1">
-        <v>-15.219773550203</v>
+        <v>1.1811341639029</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>757800.0</v>
+        <v>816200.0</v>
       </c>
       <c r="N37" s="1">
-        <v>757800.0</v>
+        <v>816200.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.19</v>
+        <v>1.38</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>46000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>16.5</v>
+        <v>125.9</v>
       </c>
       <c r="E38" s="1">
-        <v>9.8588332609</v>
+        <v>148.9734166667</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>453506.33</v>
+        <v>893840.5</v>
       </c>
       <c r="I38" s="1">
-        <v>305493.67</v>
+        <v>-138440.5</v>
       </c>
       <c r="J38" s="1">
-        <v>67.362603295967</v>
+        <v>-15.488277830329</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>759000.0</v>
+        <v>755400.0</v>
       </c>
       <c r="N38" s="1">
-        <v>759000.0</v>
+        <v>755400.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.19</v>
+        <v>1.28</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>50000.0</v>
+        <v>35885.0</v>
       </c>
       <c r="D39" s="1">
-        <v>172.9</v>
+        <v>17.07</v>
       </c>
       <c r="E39" s="1">
-        <v>166.9427</v>
+        <v>9.8588332172</v>
       </c>
       <c r="F39" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="G39">
-        <v>10.57</v>
+        <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>763341.11</v>
+        <v>353784.23</v>
       </c>
       <c r="I39" s="1">
-        <v>54299.88</v>
+        <v>258772.72</v>
       </c>
       <c r="J39" s="1">
-        <v>7.1134489271775</v>
+        <v>73.144221267296</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>817640.99</v>
+        <v>612556.95</v>
       </c>
       <c r="N39" s="1">
-        <v>817640.99</v>
+        <v>612556.95</v>
       </c>
       <c r="O39" s="1">
-        <v>1.29</v>
+        <v>1.04</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>5400.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>76.9</v>
+        <v>181.6</v>
       </c>
       <c r="E40" s="1">
-        <v>109.2755018519</v>
+        <v>166.9427</v>
       </c>
       <c r="F40" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G40">
-        <v>1.0</v>
+        <v>10.68</v>
       </c>
       <c r="H40" s="1">
-        <v>590087.71</v>
+        <v>763341.11</v>
       </c>
       <c r="I40" s="1">
-        <v>-174827.71</v>
+        <v>86881.98</v>
       </c>
       <c r="J40" s="1">
-        <v>-29.627410813216</v>
+        <v>11.38180282207</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>415260.0</v>
+        <v>850223.09</v>
       </c>
       <c r="N40" s="1">
-        <v>415260.0</v>
+        <v>850223.09</v>
       </c>
       <c r="O40" s="1">
-        <v>0.65</v>
+        <v>1.44</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>120000.0</v>
+        <v>5400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>86.04</v>
+        <v>66.0</v>
       </c>
       <c r="E41" s="1">
-        <v>62.6681068333</v>
+        <v>109.2755018519</v>
       </c>
       <c r="F41" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="G41">
-        <v>11.46</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>665424.91</v>
+        <v>590087.71</v>
       </c>
       <c r="I41" s="1">
-        <v>235906.82</v>
+        <v>-233687.71</v>
       </c>
       <c r="J41" s="1">
-        <v>35.452057242642</v>
+        <v>-39.602199137481</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>901331.73</v>
+        <v>356400.0</v>
       </c>
       <c r="N41" s="1">
-        <v>901331.73</v>
+        <v>356400.0</v>
       </c>
       <c r="O41" s="1">
-        <v>1.42</v>
+        <v>0.6</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>30000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>373.05</v>
+        <v>87.4</v>
       </c>
       <c r="E42" s="1">
-        <v>413.6543203333</v>
+        <v>62.66810675</v>
       </c>
       <c r="F42" t="s">
-        <v>119</v>
+        <v>96</v>
       </c>
       <c r="G42">
-        <v>7.47</v>
+        <v>11.28</v>
       </c>
       <c r="H42" s="1">
-        <v>1662999.49</v>
+        <v>221808.3</v>
       </c>
       <c r="I42" s="1">
-        <v>-164525.88</v>
+        <v>88093.3</v>
       </c>
       <c r="J42" s="1">
-        <v>-9.8933211338507</v>
+        <v>39.715961936501</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1498473.61</v>
+        <v>309901.6</v>
       </c>
       <c r="N42" s="1">
-        <v>1498473.61</v>
+        <v>309901.6</v>
       </c>
       <c r="O42" s="1">
-        <v>2.36</v>
+        <v>0.52</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B43" t="s">
         <v>120</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>24000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>251.4</v>
+      </c>
+      <c r="E43" s="1">
+        <v>413.6543204167</v>
+      </c>
+      <c r="F43" t="s">
         <v>121</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
       <c r="G43">
         <v>7.47</v>
       </c>
       <c r="H43" s="1">
-        <v>963715.07</v>
+        <v>1330399.59</v>
       </c>
       <c r="I43" s="1">
-        <v>-65822.56</v>
+        <v>-522667.12</v>
       </c>
       <c r="J43" s="1">
-        <v>-6.8300851619971</v>
+        <v>-39.286476328514</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>897892.51</v>
+        <v>807732.47</v>
       </c>
       <c r="N43" s="1">
-        <v>897892.51</v>
+        <v>807732.47</v>
       </c>
       <c r="O43" s="1">
-        <v>1.41</v>
+        <v>1.37</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="1">
-        <v>48000.0</v>
+        <v>17500.0</v>
       </c>
       <c r="D44" s="1">
-        <v>15.89</v>
+        <v>380.7</v>
       </c>
       <c r="E44" s="1">
-        <v>12.656293125</v>
+        <v>410.8591617143</v>
       </c>
       <c r="F44" t="s">
-        <v>8</v>
+        <v>121</v>
       </c>
       <c r="G44">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H44" s="1">
-        <v>607502.07</v>
+        <v>963715.07</v>
       </c>
       <c r="I44" s="1">
-        <v>155217.93</v>
+        <v>-71823.72</v>
       </c>
       <c r="J44" s="1">
-        <v>25.550189483305</v>
+        <v>-7.4527961879853</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>762720.0</v>
+        <v>891891.35</v>
       </c>
       <c r="N44" s="1">
-        <v>762720.0</v>
+        <v>891891.35</v>
       </c>
       <c r="O44" s="1">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>14200.0</v>
+        <v>48000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.7</v>
+        <v>17.725</v>
       </c>
       <c r="E45" s="1">
-        <v>41.1559992958</v>
+        <v>12.656293125</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>584415.19</v>
+        <v>607502.07</v>
       </c>
       <c r="I45" s="1">
-        <v>845524.81</v>
+        <v>243297.93</v>
       </c>
       <c r="J45" s="1">
-        <v>144.67878735322</v>
+        <v>40.048905512371</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1429940.0</v>
+        <v>850800.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1429940.0</v>
+        <v>850800.0</v>
       </c>
       <c r="O45" s="1">
-        <v>2.25</v>
+        <v>1.44</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>11000.0</v>
+        <v>14200.0</v>
       </c>
       <c r="D46" s="1">
-        <v>175.1</v>
+        <v>96.02</v>
       </c>
       <c r="E46" s="1">
-        <v>165.1386854545</v>
+        <v>41.1559992958</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1816525.54</v>
+        <v>584415.19</v>
       </c>
       <c r="I46" s="1">
-        <v>109574.46</v>
+        <v>779068.81</v>
       </c>
       <c r="J46" s="1">
-        <v>6.0320902507102</v>
+        <v>133.30741967881</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1926100.0</v>
+        <v>1363484.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1926100.0</v>
+        <v>1363484.0</v>
       </c>
       <c r="O46" s="1">
-        <v>3.03</v>
+        <v>2.3</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>9500.0</v>
+        <v>9482.0</v>
       </c>
       <c r="D47" s="1">
-        <v>246.6</v>
+        <v>167.86</v>
       </c>
       <c r="E47" s="1">
-        <v>173.5984484211</v>
+        <v>165.1386859312</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1649185.26</v>
+        <v>1565845.02</v>
       </c>
       <c r="I47" s="1">
-        <v>693514.74</v>
+        <v>25803.5</v>
       </c>
       <c r="J47" s="1">
-        <v>42.051960857327</v>
+        <v>1.6478961628016</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2342700.0</v>
+        <v>1591648.52</v>
       </c>
       <c r="N47" s="1">
-        <v>2342700.0</v>
+        <v>1591648.52</v>
       </c>
       <c r="O47" s="1">
-        <v>3.68</v>
+        <v>2.69</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>14000.0</v>
+        <v>6669.0</v>
       </c>
       <c r="D48" s="1">
-        <v>94.16</v>
+        <v>259.75</v>
       </c>
       <c r="E48" s="1">
-        <v>87.8585664286</v>
+        <v>173.5984480432</v>
       </c>
       <c r="F48" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G48">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1316101.69</v>
+        <v>1157728.05</v>
       </c>
       <c r="I48" s="1">
-        <v>114047.48</v>
+        <v>574544.7</v>
       </c>
       <c r="J48" s="1">
-        <v>8.6655522796267</v>
+        <v>49.626913678044</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1430149.17</v>
+        <v>1732272.75</v>
       </c>
       <c r="N48" s="1">
-        <v>1430149.17</v>
+        <v>1732272.75</v>
       </c>
       <c r="O48" s="1">
-        <v>2.25</v>
+        <v>2.93</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>16000.0</v>
+        <v>12067.0</v>
       </c>
       <c r="D49" s="1">
-        <v>147.95</v>
+        <v>94.2</v>
       </c>
       <c r="E49" s="1">
-        <v>79.0104575</v>
+        <v>87.8585663379</v>
       </c>
       <c r="F49" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G49">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H49" s="1">
-        <v>1264167.32</v>
+        <v>1134385.65</v>
       </c>
       <c r="I49" s="1">
-        <v>1103032.68</v>
+        <v>110438.75</v>
       </c>
       <c r="J49" s="1">
-        <v>87.253693601255</v>
+        <v>9.7355559813367</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2367200.0</v>
+        <v>1244824.4</v>
       </c>
       <c r="N49" s="1">
-        <v>2367200.0</v>
+        <v>1244824.4</v>
       </c>
       <c r="O49" s="1">
-        <v>3.72</v>
+        <v>2.1</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>25330.0</v>
+        <v>11513.0</v>
       </c>
       <c r="D50" s="1">
-        <v>24.105</v>
+        <v>165.7</v>
       </c>
       <c r="E50" s="1">
-        <v>25.806399921</v>
+        <v>79.0104577434</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>653676.11</v>
+        <v>909647.4</v>
       </c>
       <c r="I50" s="1">
-        <v>-43096.46</v>
+        <v>998056.7</v>
       </c>
       <c r="J50" s="1">
-        <v>-6.5929379000863</v>
+        <v>109.71907356631</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>610579.65</v>
+        <v>1907704.1</v>
       </c>
       <c r="N50" s="1">
-        <v>610579.65</v>
+        <v>1907704.1</v>
       </c>
       <c r="O50" s="1">
-        <v>0.96</v>
+        <v>3.22</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>9000.0</v>
+        <v>25330.0</v>
       </c>
       <c r="D51" s="1">
-        <v>93.36</v>
+        <v>28.49</v>
       </c>
       <c r="E51" s="1">
-        <v>98.9639944444</v>
+        <v>25.806399921</v>
       </c>
       <c r="F51" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G51">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>959655.96</v>
+        <v>653676.11</v>
       </c>
       <c r="I51" s="1">
-        <v>-48085.58</v>
+        <v>67975.59</v>
       </c>
       <c r="J51" s="1">
-        <v>-5.0107102966359</v>
+        <v>10.39897113572</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>911570.38</v>
+        <v>721651.7</v>
       </c>
       <c r="N51" s="1">
-        <v>911570.38</v>
+        <v>721651.7</v>
       </c>
       <c r="O51" s="1">
-        <v>1.43</v>
+        <v>1.22</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>4200.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>260.6</v>
+        <v>91.7</v>
       </c>
       <c r="E52" s="1">
-        <v>251.04</v>
+        <v>98.9639944444</v>
       </c>
       <c r="F52" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G52">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H52" s="1">
-        <v>1054368.0</v>
+        <v>959655.96</v>
       </c>
       <c r="I52" s="1">
-        <v>40152.0</v>
+        <v>-55861.4</v>
       </c>
       <c r="J52" s="1">
-        <v>3.8081580624602</v>
+        <v>-5.8209819277317</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1094520.0</v>
+        <v>903794.56</v>
       </c>
       <c r="N52" s="1">
-        <v>1094520.0</v>
+        <v>903794.56</v>
       </c>
       <c r="O52" s="1">
-        <v>1.72</v>
+        <v>1.53</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
+        <v>3276.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>270.2</v>
+      </c>
+      <c r="E53" s="1">
+        <v>251.04</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>822407.04</v>
+      </c>
+      <c r="I53" s="1">
+        <v>62768.16</v>
+      </c>
+      <c r="J53" s="1">
+        <v>7.6322498406628</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>885175.2</v>
+      </c>
+      <c r="N53" s="1">
+        <v>885175.2</v>
+      </c>
+      <c r="O53" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="P53">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" t="s">
+        <v>142</v>
+      </c>
+      <c r="B54" t="s">
+        <v>143</v>
+      </c>
+      <c r="C54" s="1">
         <v>46000.0</v>
       </c>
-      <c r="D53" s="1">
-[...2 lines deleted...]
-      <c r="E53" s="1">
+      <c r="D54" s="1">
+        <v>157.6</v>
+      </c>
+      <c r="E54" s="1">
         <v>139.4397254348</v>
       </c>
-      <c r="F53" t="s">
-[...2 lines deleted...]
-      <c r="G53">
+      <c r="F54" t="s">
+        <v>121</v>
+      </c>
+      <c r="G54">
         <v>7.47</v>
       </c>
-      <c r="H53" s="1">
+      <c r="H54" s="1">
         <v>861394.26</v>
       </c>
-      <c r="I53" s="1">
-[...20 lines deleted...]
-      <c r="P53">
+      <c r="I54" s="1">
+        <v>109127.04</v>
+      </c>
+      <c r="J54" s="1">
+        <v>12.6686518668</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54">
+        <v>0.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>970521.3</v>
+      </c>
+      <c r="N54" s="1">
+        <v>970521.3</v>
+      </c>
+      <c r="O54" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="P54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
+        <v>144</v>
+      </c>
+      <c r="B55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C55" s="1">
+        <v>9112.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="E55" s="1">
+        <v>44.9308999122</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>409410.36</v>
+      </c>
+      <c r="I55" s="1">
+        <v>34708.52</v>
+      </c>
+      <c r="J55" s="1">
+        <v>8.4776848343554</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55">
+        <v>0.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>444118.88</v>
+      </c>
+      <c r="N55" s="1">
+        <v>444118.88</v>
+      </c>
+      <c r="O55" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="P55">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>