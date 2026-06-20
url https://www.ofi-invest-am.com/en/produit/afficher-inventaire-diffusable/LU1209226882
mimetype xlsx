--- v1 (2026-05-23)
+++ v2 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU1209226700</t>
   </si>
   <si>
@@ -313,123 +313,135 @@
   <si>
     <t>KION GROUP AG</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NO0013536151</t>
   </si>
   <si>
     <t>KONGSBERG GRUPPEN</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
+  </si>
+  <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
-    <t>DE0007100000</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>SE0009806607</t>
   </si>
   <si>
     <t>MUNTERS GROUP</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK</t>
   </si>
   <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
     <t>NO0005052605</t>
   </si>
   <si>
     <t>NORSK HYDRO</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
+  </si>
+  <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
@@ -859,241 +871,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>14556.55</v>
+        <v>15022.3</v>
       </c>
       <c r="D2">
-        <v>161.15</v>
+        <v>143.57</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2345794.57</v>
+        <v>2156693.31</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2345794.57</v>
+        <v>2156693.31</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9.82</v>
       </c>
       <c r="D3">
-        <v>17828.47</v>
+        <v>15892.15</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>175075.53</v>
+        <v>156060.89</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>175075.53</v>
+        <v>156060.89</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2330.05</v>
+        <v>2250.05</v>
       </c>
       <c r="D4">
-        <v>18410.77</v>
+        <v>16413.92</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>42898018.42</v>
+        <v>36932141.43</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>42898018.42</v>
+        <v>36932141.43</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>3043.0</v>
       </c>
       <c r="D5">
-        <v>118.2</v>
+        <v>105.39</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>359683.14</v>
+        <v>320699.69</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>359683.14</v>
+        <v>320699.69</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>116547.11</v>
+        <v>119639.34</v>
       </c>
       <c r="D6">
-        <v>114.76</v>
+        <v>102.26</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13375374.22</v>
+        <v>12233721.39</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13375374.22</v>
+        <v>12233721.39</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>112.7</v>
+        <v>100.45</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11270.25</v>
+        <v>10045.32</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11270.25</v>
+        <v>10045.32</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P55"/>
+  <dimension ref="A1:P57"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O55" sqref="O55"/>
+      <selection activeCell="O57" sqref="O57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1115,2736 +1127,2836 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>20000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>63.78</v>
+        <v>58.22</v>
       </c>
       <c r="E2" s="1">
         <v>89.2446605</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
         <v>0.91</v>
       </c>
       <c r="H2" s="1">
         <v>1643006.5</v>
       </c>
       <c r="I2" s="1">
-        <v>-246083.76</v>
+        <v>-364640.14</v>
       </c>
       <c r="J2" s="1">
-        <v>-14.977649814532</v>
+        <v>-22.193469106787</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1396922.74</v>
+        <v>1278366.36</v>
       </c>
       <c r="N2" s="1">
-        <v>1396922.74</v>
+        <v>1278366.36</v>
       </c>
       <c r="O2" s="1">
-        <v>2.36</v>
+        <v>2.47</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>14000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>67.76</v>
+        <v>59.16</v>
       </c>
       <c r="E3" s="1">
         <v>67.3815571429</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>943341.8</v>
       </c>
       <c r="I3" s="1">
-        <v>5298.2</v>
+        <v>-115101.8</v>
       </c>
       <c r="J3" s="1">
-        <v>0.56164160222732</v>
+        <v>-12.201494728634</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>948640.0</v>
+        <v>828240.0</v>
       </c>
       <c r="N3" s="1">
-        <v>948640.0</v>
+        <v>828240.0</v>
       </c>
       <c r="O3" s="1">
         <v>1.6</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>2944.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1249.2</v>
+        <v>1128.2</v>
       </c>
       <c r="E4" s="1">
         <v>647.6155638587</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1906580.22</v>
       </c>
       <c r="I4" s="1">
-        <v>1771064.58</v>
+        <v>1414840.58</v>
       </c>
       <c r="J4" s="1">
-        <v>92.892214102588</v>
+        <v>74.208290066074</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3677644.8</v>
+        <v>3321420.8</v>
       </c>
       <c r="N4" s="1">
-        <v>3677644.8</v>
+        <v>3321420.8</v>
       </c>
       <c r="O4" s="1">
-        <v>6.22</v>
+        <v>6.41</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>60000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>194.85</v>
+        <v>158.05</v>
       </c>
       <c r="E5" s="1">
         <v>155.72574</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
       <c r="G5">
-        <v>10.68</v>
+        <v>10.81</v>
       </c>
       <c r="H5" s="1">
         <v>839663.22</v>
       </c>
       <c r="I5" s="1">
-        <v>255045.83</v>
+        <v>37827.65</v>
       </c>
       <c r="J5" s="1">
-        <v>30.374776925444</v>
+        <v>4.5050978891275</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1094709.05</v>
+        <v>877490.87</v>
       </c>
       <c r="N5" s="1">
-        <v>1094709.05</v>
+        <v>877490.87</v>
       </c>
       <c r="O5" s="1">
-        <v>1.85</v>
+        <v>1.69</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="1">
         <v>39403.0</v>
       </c>
       <c r="D6" s="1">
-        <v>39.82</v>
+        <v>37.7</v>
       </c>
       <c r="E6" s="1">
         <v>29.4360497932</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1159868.67</v>
       </c>
       <c r="I6" s="1">
-        <v>409158.79</v>
+        <v>325624.43</v>
       </c>
       <c r="J6" s="1">
-        <v>35.276303307684</v>
+        <v>28.074249992458</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1569027.46</v>
+        <v>1485493.1</v>
       </c>
       <c r="N6" s="1">
-        <v>1569027.46</v>
+        <v>1485493.1</v>
       </c>
       <c r="O6" s="1">
-        <v>2.65</v>
+        <v>2.87</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>67837.0</v>
       </c>
       <c r="D7" s="1">
-        <v>20.06</v>
+        <v>17.925</v>
       </c>
       <c r="E7" s="1">
         <v>11.9558472515</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>811048.81</v>
       </c>
       <c r="I7" s="1">
-        <v>549761.41</v>
+        <v>404929.42</v>
       </c>
       <c r="J7" s="1">
-        <v>67.784010434588</v>
+        <v>49.926640050184</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1360810.22</v>
+        <v>1215978.23</v>
       </c>
       <c r="N7" s="1">
-        <v>1360810.22</v>
+        <v>1215978.23</v>
       </c>
       <c r="O7" s="1">
-        <v>2.3</v>
+        <v>2.35</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
         <v>11113.0</v>
       </c>
       <c r="D8" s="1">
-        <v>672.8</v>
+        <v>540.0</v>
       </c>
       <c r="E8" s="1">
         <v>322.7027697291</v>
       </c>
       <c r="F8" t="s">
         <v>43</v>
       </c>
       <c r="G8">
-        <v>10.68</v>
+        <v>10.81</v>
       </c>
       <c r="H8" s="1">
         <v>318766.07</v>
       </c>
       <c r="I8" s="1">
-        <v>381340.81</v>
+        <v>236526.59</v>
       </c>
       <c r="J8" s="1">
-        <v>119.63030130528</v>
+        <v>74.200679513977</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>700106.88</v>
+        <v>555292.66</v>
       </c>
       <c r="N8" s="1">
-        <v>700106.88</v>
+        <v>555292.66</v>
       </c>
       <c r="O8" s="1">
-        <v>1.18</v>
+        <v>1.07</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
         <v>114452.0</v>
       </c>
       <c r="D9" s="1">
-        <v>10.965</v>
+        <v>9.946</v>
       </c>
       <c r="E9" s="1">
         <v>9.205399993</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1053576.44</v>
       </c>
       <c r="I9" s="1">
-        <v>201389.74</v>
+        <v>84763.15</v>
       </c>
       <c r="J9" s="1">
-        <v>19.114867450908</v>
+        <v>8.0452776639538</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1254966.18</v>
+        <v>1138339.59</v>
       </c>
       <c r="N9" s="1">
-        <v>1254966.18</v>
+        <v>1138339.59</v>
       </c>
       <c r="O9" s="1">
-        <v>2.12</v>
+        <v>2.2</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
         <v>5400.0</v>
       </c>
       <c r="D10" s="1">
-        <v>101.9</v>
+        <v>98.58</v>
       </c>
       <c r="E10" s="1">
         <v>172.892437037</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>933619.16</v>
       </c>
       <c r="I10" s="1">
-        <v>-383359.16</v>
+        <v>-401287.16</v>
       </c>
       <c r="J10" s="1">
-        <v>-41.061620886187</v>
+        <v>-42.981889960356</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>550260.0</v>
+        <v>532332.0</v>
       </c>
       <c r="N10" s="1">
-        <v>550260.0</v>
+        <v>532332.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>9200.0</v>
       </c>
       <c r="D11" s="1">
-        <v>88.5</v>
+        <v>68.08</v>
       </c>
       <c r="E11" s="1">
         <v>62.054675</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>570903.01</v>
       </c>
       <c r="I11" s="1">
-        <v>243296.99</v>
+        <v>55432.99</v>
       </c>
       <c r="J11" s="1">
-        <v>42.616168725402</v>
+        <v>9.7097035799478</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>814200.0</v>
+        <v>626336.0</v>
       </c>
       <c r="N11" s="1">
-        <v>814200.0</v>
+        <v>626336.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.38</v>
+        <v>1.21</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>40504.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>21.4</v>
+        <v>20.52</v>
       </c>
       <c r="E12" s="1">
-        <v>24.0253616927</v>
+        <v>24.0253615</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>973123.25</v>
+        <v>480507.23</v>
       </c>
       <c r="I12" s="1">
-        <v>-106337.65</v>
+        <v>-70107.23</v>
       </c>
       <c r="J12" s="1">
-        <v>-10.927459599799</v>
+        <v>-14.590254968692</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>866785.6</v>
+        <v>410400.0</v>
       </c>
       <c r="N12" s="1">
-        <v>866785.6</v>
+        <v>410400.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.47</v>
+        <v>0.79</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>22144.0</v>
+        <v>19000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>72.04</v>
+        <v>68.5</v>
       </c>
       <c r="E13" s="1">
-        <v>62.5046468569</v>
+        <v>62.5046468421</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1384102.9</v>
+        <v>1187588.29</v>
       </c>
       <c r="I13" s="1">
-        <v>211150.86</v>
+        <v>113911.71</v>
       </c>
       <c r="J13" s="1">
-        <v>15.255430792031</v>
+        <v>9.5918519034909</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1595253.76</v>
+        <v>1301500.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1595253.76</v>
+        <v>1301500.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.7</v>
+        <v>2.51</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>18000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>17.29</v>
+        <v>17.2</v>
       </c>
       <c r="E14" s="1">
         <v>37.7029705556</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>678653.47</v>
       </c>
       <c r="I14" s="1">
-        <v>-367433.47</v>
+        <v>-369053.47</v>
       </c>
       <c r="J14" s="1">
-        <v>-54.141544432094</v>
+        <v>-54.380252413651</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>311220.0</v>
+        <v>309600.0</v>
       </c>
       <c r="N14" s="1">
-        <v>311220.0</v>
+        <v>309600.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.53</v>
+        <v>0.6</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>5700.0</v>
       </c>
       <c r="D15" s="1">
-        <v>135.5</v>
+        <v>128.0</v>
       </c>
       <c r="E15" s="1">
         <v>87.8658894737</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>500835.57</v>
       </c>
       <c r="I15" s="1">
-        <v>271514.43</v>
+        <v>228764.43</v>
       </c>
       <c r="J15" s="1">
-        <v>54.212289674234</v>
+        <v>45.676554083409</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>772350.0</v>
+        <v>729600.0</v>
       </c>
       <c r="N15" s="1">
-        <v>772350.0</v>
+        <v>729600.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.31</v>
+        <v>1.41</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>157000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.7</v>
+        <v>9.135</v>
       </c>
       <c r="E16" s="1">
         <v>6.4660969427</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1015177.22</v>
       </c>
       <c r="I16" s="1">
-        <v>507722.78</v>
+        <v>419017.78</v>
       </c>
       <c r="J16" s="1">
-        <v>50.013216411613</v>
+        <v>41.275333187638</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1522900.0</v>
+        <v>1434195.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1522900.0</v>
+        <v>1434195.0</v>
       </c>
       <c r="O16" s="1">
-        <v>2.57</v>
+        <v>2.77</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>30000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>264.4</v>
+        <v>218.1</v>
       </c>
       <c r="E17" s="1">
         <v>227.3515</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
       <c r="G17">
-        <v>10.68</v>
+        <v>10.81</v>
       </c>
       <c r="H17" s="1">
         <v>644146.48</v>
       </c>
       <c r="I17" s="1">
-        <v>98581.44</v>
+        <v>-38702.76</v>
       </c>
       <c r="J17" s="1">
-        <v>15.304196026966</v>
+        <v>-6.0083787153506</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>742727.92</v>
+        <v>605443.72</v>
       </c>
       <c r="N17" s="1">
-        <v>742727.92</v>
+        <v>605443.72</v>
       </c>
       <c r="O17" s="1">
-        <v>1.26</v>
+        <v>1.17</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>12700.0</v>
       </c>
       <c r="D18" s="1">
-        <v>107.2</v>
+        <v>89.35</v>
       </c>
       <c r="E18" s="1">
         <v>53.361584252</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>677692.12</v>
       </c>
       <c r="I18" s="1">
-        <v>683747.88</v>
+        <v>457052.88</v>
       </c>
       <c r="J18" s="1">
-        <v>100.89358571854</v>
+        <v>67.442554887609</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1361440.0</v>
+        <v>1134745.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1361440.0</v>
+        <v>1134745.0</v>
       </c>
       <c r="O18" s="1">
-        <v>2.3</v>
+        <v>2.19</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>4500.0</v>
       </c>
       <c r="D19" s="1">
-        <v>236.0</v>
+        <v>194.75</v>
       </c>
       <c r="E19" s="1">
         <v>282.0622</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1269279.9</v>
       </c>
       <c r="I19" s="1">
-        <v>-207279.9</v>
+        <v>-392904.9</v>
       </c>
       <c r="J19" s="1">
-        <v>-16.33051149711</v>
+        <v>-30.954945398568</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1062000.0</v>
+        <v>876375.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1062000.0</v>
+        <v>876375.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.79</v>
+        <v>1.69</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
         <v>48783.0</v>
       </c>
       <c r="D20" s="1">
-        <v>19.75</v>
+        <v>18.235</v>
       </c>
       <c r="E20" s="1">
         <v>17.9404999693</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>875191.41</v>
       </c>
       <c r="I20" s="1">
-        <v>88272.84</v>
+        <v>14366.6</v>
       </c>
       <c r="J20" s="1">
-        <v>10.086118189848</v>
+        <v>1.6415380493737</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>963464.25</v>
+        <v>889558.01</v>
       </c>
       <c r="N20" s="1">
-        <v>963464.25</v>
+        <v>889558.01</v>
       </c>
       <c r="O20" s="1">
-        <v>1.63</v>
+        <v>1.72</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
         <v>6500.0</v>
       </c>
       <c r="D21" s="1">
-        <v>81.84</v>
+        <v>70.24</v>
       </c>
       <c r="E21" s="1">
         <v>124.1734415385</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>807127.37</v>
       </c>
       <c r="I21" s="1">
-        <v>-275167.37</v>
+        <v>-350567.37</v>
       </c>
       <c r="J21" s="1">
-        <v>-34.092186713976</v>
+        <v>-43.433958880616</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>531960.0</v>
+        <v>456560.0</v>
       </c>
       <c r="N21" s="1">
-        <v>531960.0</v>
+        <v>456560.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.9</v>
+        <v>0.88</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
         <v>22700.0</v>
       </c>
       <c r="D22" s="1">
-        <v>45.89</v>
+        <v>37.645</v>
       </c>
       <c r="E22" s="1">
         <v>33.252476652</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>754831.22</v>
       </c>
       <c r="I22" s="1">
-        <v>286871.78</v>
+        <v>99710.28</v>
       </c>
       <c r="J22" s="1">
-        <v>38.004758202768</v>
+        <v>13.209612607173</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1041703.0</v>
+        <v>854541.5</v>
       </c>
       <c r="N22" s="1">
-        <v>1041703.0</v>
+        <v>854541.5</v>
       </c>
       <c r="O22" s="1">
-        <v>1.76</v>
+        <v>1.65</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
         <v>59794.0</v>
       </c>
       <c r="D23" s="1">
-        <v>25.035</v>
+        <v>21.93</v>
       </c>
       <c r="E23" s="1">
         <v>17.1934822892</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1028067.08</v>
       </c>
       <c r="I23" s="1">
-        <v>468875.71</v>
+        <v>283215.34</v>
       </c>
       <c r="J23" s="1">
-        <v>45.607501603884</v>
+        <v>27.548332741089</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1496942.79</v>
+        <v>1311282.42</v>
       </c>
       <c r="N23" s="1">
-        <v>1496942.79</v>
+        <v>1311282.42</v>
       </c>
       <c r="O23" s="1">
         <v>2.53</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
         <v>237942.0</v>
       </c>
       <c r="D24" s="1">
-        <v>5.863</v>
+        <v>4.966</v>
       </c>
       <c r="E24" s="1">
         <v>3.2505653058</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>773446.01</v>
       </c>
       <c r="I24" s="1">
-        <v>621607.94</v>
+        <v>408173.96</v>
       </c>
       <c r="J24" s="1">
-        <v>80.36862715214</v>
+        <v>52.773426292548</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1395053.95</v>
+        <v>1181619.97</v>
       </c>
       <c r="N24" s="1">
-        <v>1395053.95</v>
+        <v>1181619.97</v>
       </c>
       <c r="O24" s="1">
-        <v>2.36</v>
+        <v>2.28</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
         <v>9447.0</v>
       </c>
       <c r="D25" s="1">
-        <v>117.9</v>
+        <v>103.45</v>
       </c>
       <c r="E25" s="1">
         <v>69.5570202181</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>657105.17</v>
       </c>
       <c r="I25" s="1">
-        <v>456696.13</v>
+        <v>320186.98</v>
       </c>
       <c r="J25" s="1">
-        <v>69.501223069056</v>
+        <v>48.726900139897</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1113801.3</v>
+        <v>977292.15</v>
       </c>
       <c r="N25" s="1">
-        <v>1113801.3</v>
+        <v>977292.15</v>
       </c>
       <c r="O25" s="1">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
         <v>3000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>286.5</v>
+        <v>234.15</v>
       </c>
       <c r="E26" s="1">
         <v>312.78061</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>938341.83</v>
       </c>
       <c r="I26" s="1">
-        <v>-78841.83</v>
+        <v>-235891.83</v>
       </c>
       <c r="J26" s="1">
-        <v>-8.4022503824646</v>
+        <v>-25.139221385878</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>859500.0</v>
+        <v>702450.0</v>
       </c>
       <c r="N26" s="1">
-        <v>859500.0</v>
+        <v>702450.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.45</v>
+        <v>1.36</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
         <v>10000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>72.55</v>
+        <v>65.45</v>
       </c>
       <c r="E27" s="1">
         <v>78.6121</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>786121.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-60621.0</v>
+        <v>-131621.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-7.7114082946518</v>
+        <v>-16.74309680062</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>725500.0</v>
+        <v>654500.0</v>
       </c>
       <c r="N27" s="1">
-        <v>725500.0</v>
+        <v>654500.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.23</v>
+        <v>1.26</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
         <v>8800.0</v>
       </c>
       <c r="D28" s="1">
-        <v>83.8</v>
+        <v>69.75</v>
       </c>
       <c r="E28" s="1">
         <v>67.1233568182</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>590685.54</v>
       </c>
       <c r="I28" s="1">
-        <v>146754.46</v>
+        <v>23114.46</v>
       </c>
       <c r="J28" s="1">
-        <v>24.844769350541</v>
+        <v>3.9131582601463</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>737440.0</v>
+        <v>613800.0</v>
       </c>
       <c r="N28" s="1">
-        <v>737440.0</v>
+        <v>613800.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.25</v>
+        <v>1.18</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
         <v>10000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>64.7</v>
+        <v>43.48</v>
       </c>
       <c r="E29" s="1">
         <v>44.444938</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>444449.38</v>
       </c>
       <c r="I29" s="1">
-        <v>202550.62</v>
+        <v>-9649.38</v>
       </c>
       <c r="J29" s="1">
-        <v>45.573383407577</v>
+        <v>-2.1710863900856</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>647000.0</v>
+        <v>434800.0</v>
       </c>
       <c r="N29" s="1">
-        <v>647000.0</v>
+        <v>434800.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.09</v>
+        <v>0.84</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
         <v>10020.0</v>
       </c>
       <c r="D30" s="1">
-        <v>112.1</v>
+        <v>95.9</v>
       </c>
       <c r="E30" s="1">
         <v>75.4941876248</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>756451.76</v>
       </c>
       <c r="I30" s="1">
-        <v>366790.24</v>
+        <v>204466.24</v>
       </c>
       <c r="J30" s="1">
-        <v>48.488252575419</v>
+        <v>27.029646940077</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1123242.0</v>
+        <v>960918.0</v>
       </c>
       <c r="N30" s="1">
-        <v>1123242.0</v>
+        <v>960918.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.9</v>
+        <v>1.85</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
         <v>24761.0</v>
       </c>
       <c r="D31" s="1">
-        <v>391.7</v>
+        <v>400.3</v>
       </c>
       <c r="E31" s="1">
         <v>308.5741904608</v>
       </c>
       <c r="F31" t="s">
         <v>96</v>
       </c>
       <c r="G31">
-        <v>11.28</v>
+        <v>11.06</v>
       </c>
       <c r="H31" s="1">
         <v>662892.2</v>
       </c>
       <c r="I31" s="1">
-        <v>196861.7</v>
+        <v>233489.32</v>
       </c>
       <c r="J31" s="1">
-        <v>29.69739272841</v>
+        <v>35.222819034528</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>859753.9</v>
+        <v>896381.52</v>
       </c>
       <c r="N31" s="1">
-        <v>859753.9</v>
+        <v>896381.52</v>
       </c>
       <c r="O31" s="1">
-        <v>1.45</v>
+        <v>1.73</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
         <v>134000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.708</v>
+        <v>4.685</v>
       </c>
       <c r="E32" s="1">
         <v>3.6279746269</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>486148.6</v>
       </c>
       <c r="I32" s="1">
-        <v>144723.4</v>
+        <v>141641.4</v>
       </c>
       <c r="J32" s="1">
-        <v>29.76937504294</v>
+        <v>29.135412505559</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>630872.0</v>
+        <v>627790.0</v>
       </c>
       <c r="N32" s="1">
-        <v>630872.0</v>
+        <v>627790.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.07</v>
+        <v>1.21</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>7500.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>154.15</v>
+        <v>167.24</v>
       </c>
       <c r="E33" s="1">
-        <v>130.817</v>
+        <v>172.6185728571</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>981127.5</v>
+        <v>1208330.01</v>
       </c>
       <c r="I33" s="1">
-        <v>174997.5</v>
+        <v>-37650.01</v>
       </c>
       <c r="J33" s="1">
-        <v>17.836366833057</v>
+        <v>-3.1158714662727</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1156125.0</v>
+        <v>1170680.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1156125.0</v>
+        <v>1170680.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.95</v>
+        <v>2.26</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>1900.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D34" s="1">
-        <v>520.6</v>
+        <v>131.65</v>
       </c>
       <c r="E34" s="1">
-        <v>528.1253473684</v>
+        <v>130.817</v>
       </c>
       <c r="F34" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G34">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1044010.04</v>
+        <v>981127.5</v>
       </c>
       <c r="I34" s="1">
-        <v>39207.39</v>
+        <v>6247.5</v>
       </c>
       <c r="J34" s="1">
-        <v>3.7554610107006</v>
+        <v>0.63676739261717</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1083217.43</v>
+        <v>987375.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1083217.43</v>
+        <v>987375.0</v>
       </c>
       <c r="O34" s="1">
-        <v>1.83</v>
+        <v>1.91</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>3700.0</v>
+        <v>1900.0</v>
       </c>
       <c r="D35" s="1">
-        <v>397.1</v>
+        <v>466.7</v>
       </c>
       <c r="E35" s="1">
-        <v>343.1355486486</v>
+        <v>528.1253473684</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H35" s="1">
-        <v>1269601.53</v>
+        <v>1044010.04</v>
       </c>
       <c r="I35" s="1">
-        <v>199668.47</v>
+        <v>-70490.8</v>
       </c>
       <c r="J35" s="1">
-        <v>15.72686116722</v>
+        <v>-6.7519274048361</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1469270.0</v>
+        <v>973519.24</v>
       </c>
       <c r="N35" s="1">
-        <v>1469270.0</v>
+        <v>973519.24</v>
       </c>
       <c r="O35" s="1">
-        <v>2.48</v>
+        <v>1.88</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>2800.0</v>
+        <v>3700.0</v>
       </c>
       <c r="D36" s="1">
-        <v>558.0</v>
+        <v>347.7</v>
       </c>
       <c r="E36" s="1">
-        <v>633.8577714286</v>
+        <v>343.1355486486</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1774801.76</v>
+        <v>1269601.53</v>
       </c>
       <c r="I36" s="1">
-        <v>-212401.76</v>
+        <v>16888.47</v>
       </c>
       <c r="J36" s="1">
-        <v>-11.967632937213</v>
+        <v>1.3302181512021</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1562400.0</v>
+        <v>1286490.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1562400.0</v>
+        <v>1286490.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.64</v>
+        <v>2.48</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>14000.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D37" s="1">
-        <v>58.3</v>
+        <v>457.95</v>
       </c>
       <c r="E37" s="1">
-        <v>57.6194371429</v>
+        <v>633.8577714286</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>806672.12</v>
+        <v>1774801.76</v>
       </c>
       <c r="I37" s="1">
-        <v>9527.88</v>
+        <v>-492541.76</v>
       </c>
       <c r="J37" s="1">
-        <v>1.1811341639029</v>
+        <v>-27.75193101003</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>816200.0</v>
+        <v>1282260.0</v>
       </c>
       <c r="N37" s="1">
-        <v>816200.0</v>
+        <v>1282260.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.38</v>
+        <v>2.47</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
         <v>6000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>125.9</v>
+        <v>104.05</v>
       </c>
       <c r="E38" s="1">
         <v>148.9734166667</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>893840.5</v>
       </c>
       <c r="I38" s="1">
-        <v>-138440.5</v>
+        <v>-269540.5</v>
       </c>
       <c r="J38" s="1">
-        <v>-15.488277830329</v>
+        <v>-30.155324132214</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>755400.0</v>
+        <v>624300.0</v>
       </c>
       <c r="N38" s="1">
-        <v>755400.0</v>
+        <v>624300.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.28</v>
+        <v>1.2</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
         <v>35885.0</v>
       </c>
       <c r="D39" s="1">
-        <v>17.07</v>
+        <v>14.035</v>
       </c>
       <c r="E39" s="1">
         <v>9.8588332172</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>353784.23</v>
       </c>
       <c r="I39" s="1">
-        <v>258772.72</v>
+        <v>149861.75</v>
       </c>
       <c r="J39" s="1">
-        <v>73.144221267296</v>
+        <v>42.359646725915</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>612556.95</v>
+        <v>503645.98</v>
       </c>
       <c r="N39" s="1">
-        <v>612556.95</v>
+        <v>503645.98</v>
       </c>
       <c r="O39" s="1">
-        <v>1.04</v>
+        <v>0.97</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
         <v>50000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>181.6</v>
+        <v>157.6</v>
       </c>
       <c r="E40" s="1">
         <v>166.9427</v>
       </c>
       <c r="F40" t="s">
         <v>43</v>
       </c>
       <c r="G40">
-        <v>10.68</v>
+        <v>10.81</v>
       </c>
       <c r="H40" s="1">
         <v>763341.11</v>
       </c>
       <c r="I40" s="1">
-        <v>86881.98</v>
+        <v>-34180.71</v>
       </c>
       <c r="J40" s="1">
-        <v>11.38180282207</v>
+        <v>-4.4777766521706</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>850223.09</v>
+        <v>729160.4</v>
       </c>
       <c r="N40" s="1">
-        <v>850223.09</v>
+        <v>729160.4</v>
       </c>
       <c r="O40" s="1">
-        <v>1.44</v>
+        <v>1.41</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
         <v>5400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>66.0</v>
+        <v>69.3</v>
       </c>
       <c r="E41" s="1">
         <v>109.2755018519</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>590087.71</v>
       </c>
       <c r="I41" s="1">
-        <v>-233687.71</v>
+        <v>-215867.71</v>
       </c>
       <c r="J41" s="1">
-        <v>-39.602199137481</v>
+        <v>-36.582309094355</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>356400.0</v>
+        <v>374220.0</v>
       </c>
       <c r="N41" s="1">
-        <v>356400.0</v>
+        <v>374220.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.6</v>
+        <v>0.72</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>40000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>87.4</v>
+        <v>6.916</v>
       </c>
       <c r="E42" s="1">
-        <v>62.66810675</v>
+        <v>6.8528</v>
       </c>
       <c r="F42" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>11.28</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>221808.3</v>
+        <v>890864.0</v>
       </c>
       <c r="I42" s="1">
-        <v>88093.3</v>
+        <v>8216.0</v>
       </c>
       <c r="J42" s="1">
-        <v>39.715961936501</v>
+        <v>0.92225075881392</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>309901.6</v>
+        <v>899080.0</v>
       </c>
       <c r="N42" s="1">
-        <v>309901.6</v>
+        <v>899080.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.52</v>
+        <v>1.74</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>119</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>24000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>251.4</v>
+        <v>85.92</v>
       </c>
       <c r="E43" s="1">
-        <v>413.6543204167</v>
+        <v>62.66810675</v>
       </c>
       <c r="F43" t="s">
-        <v>121</v>
+        <v>96</v>
       </c>
       <c r="G43">
-        <v>7.47</v>
+        <v>11.06</v>
       </c>
       <c r="H43" s="1">
-        <v>1330399.59</v>
+        <v>221808.3</v>
       </c>
       <c r="I43" s="1">
-        <v>-522667.12</v>
+        <v>89000.56</v>
       </c>
       <c r="J43" s="1">
-        <v>-39.286476328514</v>
+        <v>40.12499081414</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>807732.47</v>
+        <v>310808.86</v>
       </c>
       <c r="N43" s="1">
-        <v>807732.47</v>
+        <v>310808.86</v>
       </c>
       <c r="O43" s="1">
-        <v>1.37</v>
+        <v>0.6</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>121</v>
+      </c>
+      <c r="B44" t="s">
         <v>122</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>24000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>237.45</v>
+      </c>
+      <c r="E44" s="1">
+        <v>413.6543204167</v>
+      </c>
+      <c r="F44" t="s">
         <v>123</v>
-      </c>
-[...10 lines deleted...]
-        <v>121</v>
       </c>
       <c r="G44">
         <v>7.47</v>
       </c>
       <c r="H44" s="1">
-        <v>963715.07</v>
+        <v>1330399.59</v>
       </c>
       <c r="I44" s="1">
-        <v>-71823.72</v>
+        <v>-567635.66</v>
       </c>
       <c r="J44" s="1">
-        <v>-7.4527961879853</v>
+        <v>-42.666554038851</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>891891.35</v>
+        <v>762763.93</v>
       </c>
       <c r="N44" s="1">
-        <v>891891.35</v>
+        <v>762763.93</v>
       </c>
       <c r="O44" s="1">
-        <v>1.51</v>
+        <v>1.47</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>48000.0</v>
+        <v>17500.0</v>
       </c>
       <c r="D45" s="1">
-        <v>17.725</v>
+        <v>350.6</v>
       </c>
       <c r="E45" s="1">
-        <v>12.656293125</v>
+        <v>410.8591617143</v>
       </c>
       <c r="F45" t="s">
-        <v>8</v>
+        <v>123</v>
       </c>
       <c r="G45">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H45" s="1">
-        <v>607502.07</v>
+        <v>963715.07</v>
       </c>
       <c r="I45" s="1">
-        <v>243297.93</v>
+        <v>-142500.41</v>
       </c>
       <c r="J45" s="1">
-        <v>40.048905512371</v>
+        <v>-14.786570682142</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>850800.0</v>
+        <v>821214.66</v>
       </c>
       <c r="N45" s="1">
-        <v>850800.0</v>
+        <v>821214.66</v>
       </c>
       <c r="O45" s="1">
-        <v>1.44</v>
+        <v>1.59</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>14200.0</v>
+        <v>42.0</v>
       </c>
       <c r="D46" s="1">
-        <v>96.02</v>
+        <v>4784.78</v>
       </c>
       <c r="E46" s="1">
-        <v>41.1559992958</v>
+        <v>4782.9838095238</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>584415.19</v>
+        <v>200885.32</v>
       </c>
       <c r="I46" s="1">
-        <v>779068.81</v>
+        <v>75.44</v>
       </c>
       <c r="J46" s="1">
-        <v>133.30741967881</v>
+        <v>0.037553764506038</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1363484.0</v>
+        <v>200960.76</v>
       </c>
       <c r="N46" s="1">
-        <v>1363484.0</v>
+        <v>200960.76</v>
       </c>
       <c r="O46" s="1">
-        <v>2.3</v>
+        <v>0.39</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>9482.0</v>
+        <v>48000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>167.86</v>
+        <v>17.115</v>
       </c>
       <c r="E47" s="1">
-        <v>165.1386859312</v>
+        <v>12.656293125</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1565845.02</v>
+        <v>607502.07</v>
       </c>
       <c r="I47" s="1">
-        <v>25803.5</v>
+        <v>214017.93</v>
       </c>
       <c r="J47" s="1">
-        <v>1.6478961628016</v>
+        <v>35.229168848758</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1591648.52</v>
+        <v>821520.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1591648.52</v>
+        <v>821520.0</v>
       </c>
       <c r="O47" s="1">
-        <v>2.69</v>
+        <v>1.59</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>6669.0</v>
+        <v>14200.0</v>
       </c>
       <c r="D48" s="1">
-        <v>259.75</v>
+        <v>93.9</v>
       </c>
       <c r="E48" s="1">
-        <v>173.5984480432</v>
+        <v>41.1559992958</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1157728.05</v>
+        <v>584415.19</v>
       </c>
       <c r="I48" s="1">
-        <v>574544.7</v>
+        <v>748964.81</v>
       </c>
       <c r="J48" s="1">
-        <v>49.626913678044</v>
+        <v>128.15628731348</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1732272.75</v>
+        <v>1333380.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1732272.75</v>
+        <v>1333380.0</v>
       </c>
       <c r="O48" s="1">
-        <v>2.93</v>
+        <v>2.57</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>12067.0</v>
+        <v>9482.0</v>
       </c>
       <c r="D49" s="1">
-        <v>94.2</v>
+        <v>153.82</v>
       </c>
       <c r="E49" s="1">
-        <v>87.8585663379</v>
+        <v>165.1386859312</v>
       </c>
       <c r="F49" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1134385.65</v>
+        <v>1565845.02</v>
       </c>
       <c r="I49" s="1">
-        <v>110438.75</v>
+        <v>-107323.78</v>
       </c>
       <c r="J49" s="1">
-        <v>9.7355559813367</v>
+        <v>-6.8540486848437</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1244824.4</v>
+        <v>1458521.24</v>
       </c>
       <c r="N49" s="1">
-        <v>1244824.4</v>
+        <v>1458521.24</v>
       </c>
       <c r="O49" s="1">
-        <v>2.1</v>
+        <v>2.82</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>11513.0</v>
+        <v>6669.0</v>
       </c>
       <c r="D50" s="1">
-        <v>165.7</v>
+        <v>237.15</v>
       </c>
       <c r="E50" s="1">
-        <v>79.0104577434</v>
+        <v>173.5984480432</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>909647.4</v>
+        <v>1157728.05</v>
       </c>
       <c r="I50" s="1">
-        <v>998056.7</v>
+        <v>423825.3</v>
       </c>
       <c r="J50" s="1">
-        <v>109.71907356631</v>
+        <v>36.608364114526</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1907704.1</v>
+        <v>1581553.35</v>
       </c>
       <c r="N50" s="1">
-        <v>1907704.1</v>
+        <v>1581553.35</v>
       </c>
       <c r="O50" s="1">
-        <v>3.22</v>
+        <v>3.05</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>25330.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>28.49</v>
+        <v>85.1</v>
       </c>
       <c r="E51" s="1">
-        <v>25.806399921</v>
+        <v>87.858566</v>
       </c>
       <c r="F51" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G51">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H51" s="1">
-        <v>653676.11</v>
+        <v>940072.64</v>
       </c>
       <c r="I51" s="1">
-        <v>67975.59</v>
+        <v>-5780.5</v>
       </c>
       <c r="J51" s="1">
-        <v>10.39897113572</v>
+        <v>-0.61489929118669</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>721651.7</v>
+        <v>934292.14</v>
       </c>
       <c r="N51" s="1">
-        <v>721651.7</v>
+        <v>934292.14</v>
       </c>
       <c r="O51" s="1">
-        <v>1.22</v>
+        <v>1.8</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>91.7</v>
+        <v>140.75</v>
       </c>
       <c r="E52" s="1">
-        <v>98.9639944444</v>
+        <v>79.010458</v>
       </c>
       <c r="F52" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G52">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>959655.96</v>
+        <v>790104.58</v>
       </c>
       <c r="I52" s="1">
-        <v>-55861.4</v>
+        <v>617395.42</v>
       </c>
       <c r="J52" s="1">
-        <v>-5.8209819277317</v>
+        <v>78.140974704893</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>903794.56</v>
+        <v>1407500.0</v>
       </c>
       <c r="N52" s="1">
-        <v>903794.56</v>
+        <v>1407500.0</v>
       </c>
       <c r="O52" s="1">
-        <v>1.53</v>
+        <v>2.72</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>3276.0</v>
+        <v>25330.0</v>
       </c>
       <c r="D53" s="1">
-        <v>270.2</v>
+        <v>26.815</v>
       </c>
       <c r="E53" s="1">
-        <v>251.04</v>
+        <v>25.806399921</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>822407.04</v>
+        <v>653676.11</v>
       </c>
       <c r="I53" s="1">
-        <v>62768.16</v>
+        <v>25547.84</v>
       </c>
       <c r="J53" s="1">
-        <v>7.6322498406628</v>
+        <v>3.9083331345856</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>885175.2</v>
+        <v>679223.95</v>
       </c>
       <c r="N53" s="1">
-        <v>885175.2</v>
+        <v>679223.95</v>
       </c>
       <c r="O53" s="1">
-        <v>1.5</v>
+        <v>1.31</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>46000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>157.6</v>
+        <v>75.8</v>
       </c>
       <c r="E54" s="1">
-        <v>139.4397254348</v>
+        <v>98.9639944444</v>
       </c>
       <c r="F54" t="s">
-        <v>121</v>
+        <v>36</v>
       </c>
       <c r="G54">
-        <v>7.47</v>
+        <v>0.91</v>
       </c>
       <c r="H54" s="1">
-        <v>861394.26</v>
+        <v>959655.96</v>
       </c>
       <c r="I54" s="1">
-        <v>109127.04</v>
+        <v>-210685.22</v>
       </c>
       <c r="J54" s="1">
-        <v>12.6686518668</v>
+        <v>-21.954244935862</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>970521.3</v>
+        <v>748970.74</v>
       </c>
       <c r="N54" s="1">
-        <v>970521.3</v>
+        <v>748970.74</v>
       </c>
       <c r="O54" s="1">
-        <v>1.64</v>
+        <v>1.45</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>9112.0</v>
+        <v>3276.0</v>
       </c>
       <c r="D55" s="1">
-        <v>48.74</v>
+        <v>246.6</v>
       </c>
       <c r="E55" s="1">
-        <v>44.9308999122</v>
+        <v>251.04</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>409410.36</v>
+        <v>822407.04</v>
       </c>
       <c r="I55" s="1">
-        <v>34708.52</v>
+        <v>-14545.44</v>
       </c>
       <c r="J55" s="1">
-        <v>8.4776848343554</v>
+        <v>-1.7686424474187</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>444118.88</v>
+        <v>807861.6</v>
       </c>
       <c r="N55" s="1">
-        <v>444118.88</v>
+        <v>807861.6</v>
       </c>
       <c r="O55" s="1">
-        <v>0.75</v>
+        <v>1.56</v>
       </c>
       <c r="P55">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" t="s">
+        <v>146</v>
+      </c>
+      <c r="B56" t="s">
+        <v>147</v>
+      </c>
+      <c r="C56" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>156.0</v>
+      </c>
+      <c r="E56" s="1">
+        <v>139.4397255</v>
+      </c>
+      <c r="F56" t="s">
+        <v>123</v>
+      </c>
+      <c r="G56">
+        <v>7.47</v>
+      </c>
+      <c r="H56" s="1">
+        <v>749038.49</v>
+      </c>
+      <c r="I56" s="1">
+        <v>86163.12</v>
+      </c>
+      <c r="J56" s="1">
+        <v>11.503163208609</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56">
+        <v>0.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>835201.61</v>
+      </c>
+      <c r="N56" s="1">
+        <v>835201.61</v>
+      </c>
+      <c r="O56" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="P56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>148</v>
+      </c>
+      <c r="B57" t="s">
+        <v>149</v>
+      </c>
+      <c r="C57" s="1">
+        <v>12000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>37.16</v>
+      </c>
+      <c r="E57" s="1">
+        <v>44.0763166667</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>528915.8</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-82995.8</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-15.691684763435</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>445920.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>445920.0</v>
+      </c>
+      <c r="O57" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="P57">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>