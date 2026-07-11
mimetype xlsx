--- v2 (2026-06-20)
+++ v3 (2026-07-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU1209226700</t>
   </si>
   <si>
@@ -118,59 +118,65 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>CH0012221716</t>
+  </si>
+  <si>
+    <t>ABB LTD</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON AG</t>
   </si>
   <si>
-    <t>CHF</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
@@ -196,56 +202,50 @@
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>ES0105563003</t>
   </si>
   <si>
     <t>CORPORACION ACCIONA ENERGIAS RENOV</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
-    <t>FR0014003TT8</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0003822393</t>
   </si>
   <si>
     <t>ELIA GROUP SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC CLASS A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
@@ -422,56 +422,50 @@
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
-  </si>
-[...4 lines deleted...]
-    <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
@@ -871,241 +865,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>15022.3</v>
+        <v>15060.71</v>
       </c>
       <c r="D2">
-        <v>143.57</v>
+        <v>157.99</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2156693.31</v>
+        <v>2379440.04</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2156693.31</v>
+        <v>2379440.04</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9.82</v>
       </c>
       <c r="D3">
-        <v>15892.15</v>
+        <v>17497.28</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>156060.89</v>
+        <v>171823.32</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>156060.89</v>
+        <v>171823.32</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>2250.05</v>
       </c>
       <c r="D4">
-        <v>16413.92</v>
+        <v>18074.25</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>36932141.43</v>
+        <v>40667973.58</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>36932141.43</v>
+        <v>40667973.58</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>3043.0</v>
       </c>
       <c r="D5">
-        <v>105.39</v>
+        <v>116.06</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>320699.69</v>
+        <v>353163.41</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>320699.69</v>
+        <v>353163.41</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>119639.34</v>
+        <v>121509.69</v>
       </c>
       <c r="D6">
-        <v>102.26</v>
+        <v>112.54</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>12233721.39</v>
+        <v>13674847.05</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>12233721.39</v>
+        <v>13674847.05</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>100.45</v>
+        <v>110.59</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10045.32</v>
+        <v>11059.12</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10045.32</v>
+        <v>11059.12</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P57"/>
+  <dimension ref="A1:P56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O57" sqref="O57"/>
+      <selection activeCell="O56" sqref="O56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1124,2839 +1118,2789 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>20000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>58.22</v>
+        <v>71.84</v>
       </c>
       <c r="E2" s="1">
-        <v>89.2446605</v>
+        <v>71.851</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>0.91</v>
+        <v>0.93</v>
       </c>
       <c r="H2" s="1">
-        <v>1643006.5</v>
+        <v>1474981.36</v>
       </c>
       <c r="I2" s="1">
-        <v>-364640.14</v>
+        <v>-225.81</v>
       </c>
       <c r="J2" s="1">
-        <v>-22.193469106787</v>
+        <v>-0.01530934601099</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1278366.36</v>
+        <v>1474755.55</v>
       </c>
       <c r="N2" s="1">
-        <v>1278366.36</v>
+        <v>1474755.55</v>
       </c>
       <c r="O2" s="1">
-        <v>2.47</v>
+        <v>2.58</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
-        <v>14000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>59.16</v>
+        <v>61.6</v>
       </c>
       <c r="E3" s="1">
-        <v>67.3815571429</v>
+        <v>89.2446605</v>
       </c>
       <c r="F3" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G3">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H3" s="1">
-        <v>943341.8</v>
+        <v>1643006.5</v>
       </c>
       <c r="I3" s="1">
-        <v>-115101.8</v>
+        <v>-311906.07</v>
       </c>
       <c r="J3" s="1">
-        <v>-12.201494728634</v>
+        <v>-18.983860988986</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>828240.0</v>
+        <v>1331100.43</v>
       </c>
       <c r="N3" s="1">
-        <v>828240.0</v>
+        <v>1331100.43</v>
       </c>
       <c r="O3" s="1">
-        <v>1.6</v>
+        <v>2.32</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
-        <v>2944.0</v>
+        <v>20300.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1128.2</v>
+        <v>64.44</v>
       </c>
       <c r="E4" s="1">
-        <v>647.6155638587</v>
+        <v>64.7606463054</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1906580.22</v>
+        <v>1314641.12</v>
       </c>
       <c r="I4" s="1">
-        <v>1414840.58</v>
+        <v>-6509.12</v>
       </c>
       <c r="J4" s="1">
-        <v>74.208290066074</v>
+        <v>-0.49512523995902</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3321420.8</v>
+        <v>1308132.0</v>
       </c>
       <c r="N4" s="1">
-        <v>3321420.8</v>
+        <v>1308132.0</v>
       </c>
       <c r="O4" s="1">
-        <v>6.41</v>
+        <v>2.28</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
-        <v>60000.0</v>
+        <v>2944.0</v>
       </c>
       <c r="D5" s="1">
-        <v>158.05</v>
+        <v>1270.0</v>
       </c>
       <c r="E5" s="1">
-        <v>155.72574</v>
+        <v>647.6155638587</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G5">
-        <v>10.81</v>
+        <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>839663.22</v>
+        <v>1906580.22</v>
       </c>
       <c r="I5" s="1">
-        <v>37827.65</v>
+        <v>1832299.78</v>
       </c>
       <c r="J5" s="1">
-        <v>4.5050978891275</v>
+        <v>96.103996085725</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>877490.87</v>
+        <v>3738880.0</v>
       </c>
       <c r="N5" s="1">
-        <v>877490.87</v>
+        <v>3738880.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.69</v>
+        <v>6.53</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" t="s">
         <v>44</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>179.5</v>
+      </c>
+      <c r="E6" s="1">
+        <v>155.72574</v>
+      </c>
+      <c r="F6" t="s">
         <v>45</v>
       </c>
-      <c r="C6" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G6">
-        <v>1.0</v>
+        <v>10.85</v>
       </c>
       <c r="H6" s="1">
-        <v>1159868.67</v>
+        <v>839663.22</v>
       </c>
       <c r="I6" s="1">
-        <v>325624.43</v>
+        <v>153055.0</v>
       </c>
       <c r="J6" s="1">
-        <v>28.074249992458</v>
+        <v>18.228141516071</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1485493.1</v>
+        <v>992718.22</v>
       </c>
       <c r="N6" s="1">
-        <v>1485493.1</v>
+        <v>992718.22</v>
       </c>
       <c r="O6" s="1">
-        <v>2.87</v>
+        <v>1.73</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
-        <v>67837.0</v>
+        <v>39403.0</v>
       </c>
       <c r="D7" s="1">
-        <v>17.925</v>
+        <v>41.11</v>
       </c>
       <c r="E7" s="1">
-        <v>11.9558472515</v>
+        <v>29.4360497932</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>811048.81</v>
+        <v>1159868.67</v>
       </c>
       <c r="I7" s="1">
-        <v>404929.42</v>
+        <v>459988.66</v>
       </c>
       <c r="J7" s="1">
-        <v>49.926640050184</v>
+        <v>39.6586848061</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1215978.23</v>
+        <v>1619857.33</v>
       </c>
       <c r="N7" s="1">
-        <v>1215978.23</v>
+        <v>1619857.33</v>
       </c>
       <c r="O7" s="1">
-        <v>2.35</v>
+        <v>2.83</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>11113.0</v>
+        <v>67837.0</v>
       </c>
       <c r="D8" s="1">
-        <v>540.0</v>
+        <v>19.705</v>
       </c>
       <c r="E8" s="1">
-        <v>322.7027697291</v>
+        <v>11.9558472515</v>
       </c>
       <c r="F8" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G8">
-        <v>10.81</v>
+        <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>318766.07</v>
+        <v>811048.81</v>
       </c>
       <c r="I8" s="1">
-        <v>236526.59</v>
+        <v>525679.28</v>
       </c>
       <c r="J8" s="1">
-        <v>74.200679513977</v>
+        <v>64.814752641089</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>555292.66</v>
+        <v>1336728.09</v>
       </c>
       <c r="N8" s="1">
-        <v>555292.66</v>
+        <v>1336728.09</v>
       </c>
       <c r="O8" s="1">
-        <v>1.07</v>
+        <v>2.33</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>114452.0</v>
+        <v>7713.0</v>
       </c>
       <c r="D9" s="1">
-        <v>9.946</v>
+        <v>543.8</v>
       </c>
       <c r="E9" s="1">
-        <v>9.205399993</v>
+        <v>322.7027693504</v>
       </c>
       <c r="F9" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G9">
-        <v>1.0</v>
+        <v>10.85</v>
       </c>
       <c r="H9" s="1">
-        <v>1053576.44</v>
+        <v>221240.23</v>
       </c>
       <c r="I9" s="1">
-        <v>84763.15</v>
+        <v>165369.54</v>
       </c>
       <c r="J9" s="1">
-        <v>8.0452776639538</v>
+        <v>74.74659558978</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1138339.59</v>
+        <v>386609.77</v>
       </c>
       <c r="N9" s="1">
-        <v>1138339.59</v>
+        <v>386609.77</v>
       </c>
       <c r="O9" s="1">
-        <v>2.2</v>
+        <v>0.68</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
-        <v>5400.0</v>
+        <v>114452.0</v>
       </c>
       <c r="D10" s="1">
-        <v>98.58</v>
+        <v>10.655</v>
       </c>
       <c r="E10" s="1">
-        <v>172.892437037</v>
+        <v>9.205399993</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>933619.16</v>
+        <v>1053576.44</v>
       </c>
       <c r="I10" s="1">
-        <v>-401287.16</v>
+        <v>165909.62</v>
       </c>
       <c r="J10" s="1">
-        <v>-42.981889960356</v>
+        <v>15.747278859045</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>532332.0</v>
+        <v>1219486.06</v>
       </c>
       <c r="N10" s="1">
-        <v>532332.0</v>
+        <v>1219486.06</v>
       </c>
       <c r="O10" s="1">
-        <v>1.03</v>
+        <v>2.13</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>9200.0</v>
+        <v>5400.0</v>
       </c>
       <c r="D11" s="1">
-        <v>68.08</v>
+        <v>100.3</v>
       </c>
       <c r="E11" s="1">
-        <v>62.054675</v>
+        <v>172.892437037</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>570903.01</v>
+        <v>933619.16</v>
       </c>
       <c r="I11" s="1">
-        <v>55432.99</v>
+        <v>-391999.16</v>
       </c>
       <c r="J11" s="1">
-        <v>9.7097035799478</v>
+        <v>-41.987051765304</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>626336.0</v>
+        <v>541620.0</v>
       </c>
       <c r="N11" s="1">
-        <v>626336.0</v>
+        <v>541620.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.21</v>
+        <v>0.95</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>20000.0</v>
+        <v>9200.0</v>
       </c>
       <c r="D12" s="1">
-        <v>20.52</v>
+        <v>76.0</v>
       </c>
       <c r="E12" s="1">
-        <v>24.0253615</v>
+        <v>62.054675</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>480507.23</v>
+        <v>570903.01</v>
       </c>
       <c r="I12" s="1">
-        <v>-70107.23</v>
+        <v>128296.99</v>
       </c>
       <c r="J12" s="1">
-        <v>-14.590254968692</v>
+        <v>22.472642069272</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>410400.0</v>
+        <v>699200.0</v>
       </c>
       <c r="N12" s="1">
-        <v>410400.0</v>
+        <v>699200.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.79</v>
+        <v>1.22</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>19000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>68.5</v>
+        <v>22.14</v>
       </c>
       <c r="E13" s="1">
-        <v>62.5046468421</v>
+        <v>24.0253615</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1187588.29</v>
+        <v>480507.23</v>
       </c>
       <c r="I13" s="1">
-        <v>113911.71</v>
+        <v>-37707.23</v>
       </c>
       <c r="J13" s="1">
-        <v>9.5918519034909</v>
+        <v>-7.8473803609573</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1301500.0</v>
+        <v>442800.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1301500.0</v>
+        <v>442800.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.51</v>
+        <v>0.77</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>18000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>17.2</v>
+        <v>69.18</v>
       </c>
       <c r="E14" s="1">
-        <v>37.7029705556</v>
+        <v>62.5046470588</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>678653.47</v>
+        <v>1062579.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-369053.47</v>
+        <v>113481.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-54.380252413651</v>
+        <v>10.679770633525</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>309600.0</v>
+        <v>1176060.0</v>
       </c>
       <c r="N14" s="1">
-        <v>309600.0</v>
+        <v>1176060.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.6</v>
+        <v>2.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>5700.0</v>
       </c>
       <c r="D15" s="1">
-        <v>128.0</v>
+        <v>138.7</v>
       </c>
       <c r="E15" s="1">
         <v>87.8658894737</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>500835.57</v>
       </c>
       <c r="I15" s="1">
-        <v>228764.43</v>
+        <v>289754.43</v>
       </c>
       <c r="J15" s="1">
-        <v>45.676554083409</v>
+        <v>57.854203526319</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>729600.0</v>
+        <v>790590.0</v>
       </c>
       <c r="N15" s="1">
-        <v>729600.0</v>
+        <v>790590.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.41</v>
+        <v>1.38</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>157000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.135</v>
+        <v>9.866</v>
       </c>
       <c r="E16" s="1">
         <v>6.4660969427</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1015177.22</v>
       </c>
       <c r="I16" s="1">
-        <v>419017.78</v>
+        <v>533784.78</v>
       </c>
       <c r="J16" s="1">
-        <v>41.275333187638</v>
+        <v>52.580452898657</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1434195.0</v>
+        <v>1548962.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1434195.0</v>
+        <v>1548962.0</v>
       </c>
       <c r="O16" s="1">
-        <v>2.77</v>
+        <v>2.71</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>30000.0</v>
+        <v>37986.0</v>
       </c>
       <c r="D17" s="1">
-        <v>218.1</v>
+        <v>256.8</v>
       </c>
       <c r="E17" s="1">
-        <v>227.3515</v>
+        <v>231.7977673353</v>
       </c>
       <c r="F17" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G17">
-        <v>10.81</v>
+        <v>10.85</v>
       </c>
       <c r="H17" s="1">
-        <v>644146.48</v>
+        <v>827077.3</v>
       </c>
       <c r="I17" s="1">
-        <v>-38702.76</v>
+        <v>72065.92</v>
       </c>
       <c r="J17" s="1">
-        <v>-6.0083787153506</v>
+        <v>8.7133234100368</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>605443.72</v>
+        <v>899143.22</v>
       </c>
       <c r="N17" s="1">
-        <v>605443.72</v>
+        <v>899143.22</v>
       </c>
       <c r="O17" s="1">
-        <v>1.17</v>
+        <v>1.57</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>12700.0</v>
       </c>
       <c r="D18" s="1">
-        <v>89.35</v>
+        <v>103.8</v>
       </c>
       <c r="E18" s="1">
         <v>53.361584252</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>677692.12</v>
       </c>
       <c r="I18" s="1">
-        <v>457052.88</v>
+        <v>640567.88</v>
       </c>
       <c r="J18" s="1">
-        <v>67.442554887609</v>
+        <v>94.521960798364</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1134745.0</v>
+        <v>1318260.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1134745.0</v>
+        <v>1318260.0</v>
       </c>
       <c r="O18" s="1">
-        <v>2.19</v>
+        <v>2.3</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>4500.0</v>
       </c>
       <c r="D19" s="1">
-        <v>194.75</v>
+        <v>199.25</v>
       </c>
       <c r="E19" s="1">
         <v>282.0622</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1269279.9</v>
       </c>
       <c r="I19" s="1">
-        <v>-392904.9</v>
+        <v>-372654.9</v>
       </c>
       <c r="J19" s="1">
-        <v>-30.954945398568</v>
+        <v>-29.359552609318</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>876375.0</v>
+        <v>896625.0</v>
       </c>
       <c r="N19" s="1">
-        <v>876375.0</v>
+        <v>896625.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.69</v>
+        <v>1.57</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>48783.0</v>
+        <v>33622.0</v>
       </c>
       <c r="D20" s="1">
-        <v>18.235</v>
+        <v>20.77</v>
       </c>
       <c r="E20" s="1">
-        <v>17.9404999693</v>
+        <v>17.9404999703</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>875191.41</v>
+        <v>603195.49</v>
       </c>
       <c r="I20" s="1">
-        <v>14366.6</v>
+        <v>95133.45</v>
       </c>
       <c r="J20" s="1">
-        <v>1.6415380493737</v>
+        <v>15.771578464554</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>889558.01</v>
+        <v>698328.94</v>
       </c>
       <c r="N20" s="1">
-        <v>889558.01</v>
+        <v>698328.94</v>
       </c>
       <c r="O20" s="1">
-        <v>1.72</v>
+        <v>1.22</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>6500.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D21" s="1">
-        <v>70.24</v>
+        <v>91.92</v>
       </c>
       <c r="E21" s="1">
-        <v>124.1734415385</v>
+        <v>114.8940905882</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>807127.37</v>
+        <v>976599.77</v>
       </c>
       <c r="I21" s="1">
-        <v>-350567.37</v>
+        <v>-195279.77</v>
       </c>
       <c r="J21" s="1">
-        <v>-43.433958880616</v>
+        <v>-19.995885315435</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>456560.0</v>
+        <v>781320.0</v>
       </c>
       <c r="N21" s="1">
-        <v>456560.0</v>
+        <v>781320.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.88</v>
+        <v>1.36</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
         <v>22700.0</v>
       </c>
       <c r="D22" s="1">
-        <v>37.645</v>
+        <v>42.825</v>
       </c>
       <c r="E22" s="1">
         <v>33.252476652</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>754831.22</v>
       </c>
       <c r="I22" s="1">
-        <v>99710.28</v>
+        <v>217296.28</v>
       </c>
       <c r="J22" s="1">
-        <v>13.209612607173</v>
+        <v>28.787399652071</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>854541.5</v>
+        <v>972127.5</v>
       </c>
       <c r="N22" s="1">
-        <v>854541.5</v>
+        <v>972127.5</v>
       </c>
       <c r="O22" s="1">
-        <v>1.65</v>
+        <v>1.7</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
         <v>59794.0</v>
       </c>
       <c r="D23" s="1">
-        <v>21.93</v>
+        <v>24.585</v>
       </c>
       <c r="E23" s="1">
         <v>17.1934822892</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1028067.08</v>
       </c>
       <c r="I23" s="1">
-        <v>283215.34</v>
+        <v>441968.41</v>
       </c>
       <c r="J23" s="1">
-        <v>27.548332741089</v>
+        <v>42.990230754203</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1311282.42</v>
+        <v>1470035.49</v>
       </c>
       <c r="N23" s="1">
-        <v>1311282.42</v>
+        <v>1470035.49</v>
       </c>
       <c r="O23" s="1">
-        <v>2.53</v>
+        <v>2.57</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
         <v>237942.0</v>
       </c>
       <c r="D24" s="1">
-        <v>4.966</v>
+        <v>5.657</v>
       </c>
       <c r="E24" s="1">
         <v>3.2505653058</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>773446.01</v>
       </c>
       <c r="I24" s="1">
-        <v>408173.96</v>
+        <v>572591.88</v>
       </c>
       <c r="J24" s="1">
-        <v>52.773426292548</v>
+        <v>74.031266901228</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1181619.97</v>
+        <v>1346037.89</v>
       </c>
       <c r="N24" s="1">
-        <v>1181619.97</v>
+        <v>1346037.89</v>
       </c>
       <c r="O24" s="1">
-        <v>2.28</v>
+        <v>2.35</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
         <v>9447.0</v>
       </c>
       <c r="D25" s="1">
-        <v>103.45</v>
+        <v>114.8</v>
       </c>
       <c r="E25" s="1">
         <v>69.5570202181</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>657105.17</v>
       </c>
       <c r="I25" s="1">
-        <v>320186.98</v>
+        <v>427410.43</v>
       </c>
       <c r="J25" s="1">
-        <v>48.726900139897</v>
+        <v>65.044447907783</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>977292.15</v>
+        <v>1084515.6</v>
       </c>
       <c r="N25" s="1">
-        <v>977292.15</v>
+        <v>1084515.6</v>
       </c>
       <c r="O25" s="1">
         <v>1.89</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
         <v>3000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>234.15</v>
+        <v>276.45</v>
       </c>
       <c r="E26" s="1">
         <v>312.78061</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>938341.83</v>
       </c>
       <c r="I26" s="1">
-        <v>-235891.83</v>
+        <v>-108991.83</v>
       </c>
       <c r="J26" s="1">
-        <v>-25.139221385878</v>
+        <v>-11.615365159624</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>702450.0</v>
+        <v>829350.0</v>
       </c>
       <c r="N26" s="1">
-        <v>702450.0</v>
+        <v>829350.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.36</v>
+        <v>1.45</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>10000.0</v>
+        <v>13470.0</v>
       </c>
       <c r="D27" s="1">
-        <v>65.45</v>
+        <v>67.75</v>
       </c>
       <c r="E27" s="1">
-        <v>78.6121</v>
+        <v>75.5654558278</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>786121.0</v>
+        <v>1017866.69</v>
       </c>
       <c r="I27" s="1">
-        <v>-131621.0</v>
+        <v>-105274.19</v>
       </c>
       <c r="J27" s="1">
-        <v>-16.74309680062</v>
+        <v>-10.342630428352</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>654500.0</v>
+        <v>912592.5</v>
       </c>
       <c r="N27" s="1">
-        <v>654500.0</v>
+        <v>912592.5</v>
       </c>
       <c r="O27" s="1">
-        <v>1.26</v>
+        <v>1.59</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
         <v>8800.0</v>
       </c>
       <c r="D28" s="1">
-        <v>69.75</v>
+        <v>77.15</v>
       </c>
       <c r="E28" s="1">
         <v>67.1233568182</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>590685.54</v>
       </c>
       <c r="I28" s="1">
-        <v>23114.46</v>
+        <v>88234.46</v>
       </c>
       <c r="J28" s="1">
-        <v>3.9131582601463</v>
+        <v>14.937636699216</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>613800.0</v>
+        <v>678920.0</v>
       </c>
       <c r="N28" s="1">
-        <v>613800.0</v>
+        <v>678920.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.18</v>
+        <v>1.19</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
         <v>10000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>43.48</v>
+        <v>45.04</v>
       </c>
       <c r="E29" s="1">
         <v>44.444938</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>444449.38</v>
       </c>
       <c r="I29" s="1">
-        <v>-9649.38</v>
+        <v>5950.62</v>
       </c>
       <c r="J29" s="1">
-        <v>-2.1710863900856</v>
+        <v>1.3388746317972</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>434800.0</v>
+        <v>450400.0</v>
       </c>
       <c r="N29" s="1">
-        <v>434800.0</v>
+        <v>450400.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.84</v>
+        <v>0.79</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
         <v>10020.0</v>
       </c>
       <c r="D30" s="1">
-        <v>95.9</v>
+        <v>106.2</v>
       </c>
       <c r="E30" s="1">
         <v>75.4941876248</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>756451.76</v>
       </c>
       <c r="I30" s="1">
-        <v>204466.24</v>
+        <v>307672.24</v>
       </c>
       <c r="J30" s="1">
-        <v>27.029646940077</v>
+        <v>40.673081387239</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>960918.0</v>
+        <v>1064124.0</v>
       </c>
       <c r="N30" s="1">
-        <v>960918.0</v>
+        <v>1064124.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.85</v>
+        <v>1.86</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
         <v>24761.0</v>
       </c>
       <c r="D31" s="1">
-        <v>400.3</v>
+        <v>406.6</v>
       </c>
       <c r="E31" s="1">
         <v>308.5741904608</v>
       </c>
       <c r="F31" t="s">
         <v>96</v>
       </c>
       <c r="G31">
-        <v>11.06</v>
+        <v>11.14</v>
       </c>
       <c r="H31" s="1">
         <v>662892.2</v>
       </c>
       <c r="I31" s="1">
-        <v>233489.32</v>
+        <v>240943.21</v>
       </c>
       <c r="J31" s="1">
-        <v>35.222819034528</v>
+        <v>36.347268831946</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>896381.52</v>
+        <v>903835.41</v>
       </c>
       <c r="N31" s="1">
-        <v>896381.52</v>
+        <v>903835.41</v>
       </c>
       <c r="O31" s="1">
-        <v>1.73</v>
+        <v>1.58</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
         <v>134000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.685</v>
+        <v>4.824</v>
       </c>
       <c r="E32" s="1">
         <v>3.6279746269</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>486148.6</v>
       </c>
       <c r="I32" s="1">
-        <v>141641.4</v>
+        <v>160267.4</v>
       </c>
       <c r="J32" s="1">
-        <v>29.135412505559</v>
+        <v>32.966751318424</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>627790.0</v>
+        <v>646416.0</v>
       </c>
       <c r="N32" s="1">
-        <v>627790.0</v>
+        <v>646416.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.21</v>
+        <v>1.13</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>7000.0</v>
+        <v>8226.0</v>
       </c>
       <c r="D33" s="1">
-        <v>167.24</v>
+        <v>188.54</v>
       </c>
       <c r="E33" s="1">
-        <v>172.6185728571</v>
+        <v>172.6729467542</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1208330.01</v>
+        <v>1420407.66</v>
       </c>
       <c r="I33" s="1">
-        <v>-37650.01</v>
+        <v>130522.38</v>
       </c>
       <c r="J33" s="1">
-        <v>-3.1158714662727</v>
+        <v>9.189078859234</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1170680.0</v>
+        <v>1550930.04</v>
       </c>
       <c r="N33" s="1">
-        <v>1170680.0</v>
+        <v>1550930.04</v>
       </c>
       <c r="O33" s="1">
-        <v>2.26</v>
+        <v>2.71</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>7500.0</v>
+        <v>6314.0</v>
       </c>
       <c r="D34" s="1">
-        <v>131.65</v>
+        <v>148.85</v>
       </c>
       <c r="E34" s="1">
-        <v>130.817</v>
+        <v>130.8170003168</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>981127.5</v>
+        <v>825978.54</v>
       </c>
       <c r="I34" s="1">
-        <v>6247.5</v>
+        <v>113860.36</v>
       </c>
       <c r="J34" s="1">
-        <v>0.63676739261717</v>
+        <v>13.784905356016</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>987375.0</v>
+        <v>939838.9</v>
       </c>
       <c r="N34" s="1">
-        <v>987375.0</v>
+        <v>939838.9</v>
       </c>
       <c r="O34" s="1">
-        <v>1.91</v>
+        <v>1.64</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
         <v>1900.0</v>
       </c>
       <c r="D35" s="1">
-        <v>466.7</v>
+        <v>515.0</v>
       </c>
       <c r="E35" s="1">
         <v>528.1253473684</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
       <c r="G35">
-        <v>0.91</v>
+        <v>0.93</v>
       </c>
       <c r="H35" s="1">
         <v>1044010.04</v>
       </c>
       <c r="I35" s="1">
-        <v>-70490.8</v>
+        <v>13199.19</v>
       </c>
       <c r="J35" s="1">
-        <v>-6.7519274048361</v>
+        <v>1.2642780715021</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>973519.24</v>
+        <v>1057209.23</v>
       </c>
       <c r="N35" s="1">
-        <v>973519.24</v>
+        <v>1057209.23</v>
       </c>
       <c r="O35" s="1">
-        <v>1.88</v>
+        <v>1.85</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
         <v>3700.0</v>
       </c>
       <c r="D36" s="1">
-        <v>347.7</v>
+        <v>358.9</v>
       </c>
       <c r="E36" s="1">
         <v>343.1355486486</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1269601.53</v>
       </c>
       <c r="I36" s="1">
-        <v>16888.47</v>
+        <v>58328.47</v>
       </c>
       <c r="J36" s="1">
-        <v>1.3302181512021</v>
+        <v>4.5942343815543</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1286490.0</v>
+        <v>1327930.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1286490.0</v>
+        <v>1327930.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.48</v>
+        <v>2.32</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
         <v>2800.0</v>
       </c>
       <c r="D37" s="1">
-        <v>457.95</v>
+        <v>483.3</v>
       </c>
       <c r="E37" s="1">
         <v>633.8577714286</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1774801.76</v>
       </c>
       <c r="I37" s="1">
-        <v>-492541.76</v>
+        <v>-421561.76</v>
       </c>
       <c r="J37" s="1">
-        <v>-27.75193101003</v>
+        <v>-23.752611108522</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1282260.0</v>
+        <v>1353240.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1282260.0</v>
+        <v>1353240.0</v>
       </c>
       <c r="O37" s="1">
-        <v>2.47</v>
+        <v>2.36</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
         <v>6000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>104.05</v>
+        <v>111.85</v>
       </c>
       <c r="E38" s="1">
         <v>148.9734166667</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>893840.5</v>
       </c>
       <c r="I38" s="1">
-        <v>-269540.5</v>
+        <v>-222740.5</v>
       </c>
       <c r="J38" s="1">
-        <v>-30.155324132214</v>
+        <v>-24.919490669756</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>624300.0</v>
+        <v>671100.0</v>
       </c>
       <c r="N38" s="1">
-        <v>624300.0</v>
+        <v>671100.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.2</v>
+        <v>1.17</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>35885.0</v>
+        <v>18113.0</v>
       </c>
       <c r="D39" s="1">
-        <v>14.035</v>
+        <v>16.33</v>
       </c>
       <c r="E39" s="1">
-        <v>9.8588332172</v>
+        <v>9.8588334345</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>353784.23</v>
+        <v>178573.05</v>
       </c>
       <c r="I39" s="1">
-        <v>149861.75</v>
+        <v>117212.24</v>
       </c>
       <c r="J39" s="1">
-        <v>42.359646725915</v>
+        <v>65.638258404614</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>503645.98</v>
+        <v>295785.29</v>
       </c>
       <c r="N39" s="1">
-        <v>503645.98</v>
+        <v>295785.29</v>
       </c>
       <c r="O39" s="1">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
         <v>50000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>157.6</v>
+        <v>191.85</v>
       </c>
       <c r="E40" s="1">
         <v>166.9427</v>
       </c>
       <c r="F40" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G40">
-        <v>10.81</v>
+        <v>10.85</v>
       </c>
       <c r="H40" s="1">
         <v>763341.11</v>
       </c>
       <c r="I40" s="1">
-        <v>-34180.71</v>
+        <v>120841.76</v>
       </c>
       <c r="J40" s="1">
-        <v>-4.4777766521706</v>
+        <v>15.83063697434</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>729160.4</v>
+        <v>884182.87</v>
       </c>
       <c r="N40" s="1">
-        <v>729160.4</v>
+        <v>884182.87</v>
       </c>
       <c r="O40" s="1">
-        <v>1.41</v>
+        <v>1.54</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>5400.0</v>
+        <v>7089.0</v>
       </c>
       <c r="D41" s="1">
-        <v>69.3</v>
+        <v>61.3</v>
       </c>
       <c r="E41" s="1">
-        <v>109.2755018519</v>
+        <v>99.1829581041</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>590087.71</v>
+        <v>703107.99</v>
       </c>
       <c r="I41" s="1">
-        <v>-215867.71</v>
+        <v>-268552.29</v>
       </c>
       <c r="J41" s="1">
-        <v>-36.582309094355</v>
+        <v>-38.195027480771</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>374220.0</v>
+        <v>434555.7</v>
       </c>
       <c r="N41" s="1">
-        <v>374220.0</v>
+        <v>434555.7</v>
       </c>
       <c r="O41" s="1">
-        <v>0.72</v>
+        <v>0.76</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
         <v>130000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>6.916</v>
+        <v>8.034</v>
       </c>
       <c r="E42" s="1">
         <v>6.8528</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>890864.0</v>
       </c>
       <c r="I42" s="1">
-        <v>8216.0</v>
+        <v>153556.0</v>
       </c>
       <c r="J42" s="1">
-        <v>0.92225075881392</v>
+        <v>17.23674994163</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>899080.0</v>
+        <v>1044420.0</v>
       </c>
       <c r="N42" s="1">
-        <v>899080.0</v>
+        <v>1044420.0</v>
       </c>
       <c r="O42" s="1">
-        <v>1.74</v>
+        <v>1.82</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>119</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>40000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>85.92</v>
+        <v>108.8</v>
       </c>
       <c r="E43" s="1">
-        <v>62.66810675</v>
+        <v>69.3887744231</v>
       </c>
       <c r="F43" t="s">
         <v>96</v>
       </c>
       <c r="G43">
-        <v>11.06</v>
+        <v>11.14</v>
       </c>
       <c r="H43" s="1">
-        <v>221808.3</v>
+        <v>320041.78</v>
       </c>
       <c r="I43" s="1">
-        <v>89000.56</v>
+        <v>187867.37</v>
       </c>
       <c r="J43" s="1">
-        <v>40.12499081414</v>
+        <v>58.700888990181</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>310808.86</v>
+        <v>507909.15</v>
       </c>
       <c r="N43" s="1">
-        <v>310808.86</v>
+        <v>507909.15</v>
       </c>
       <c r="O43" s="1">
-        <v>0.6</v>
+        <v>0.89</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>121</v>
       </c>
       <c r="B44" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="1">
         <v>24000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>237.45</v>
+        <v>240.65</v>
       </c>
       <c r="E44" s="1">
         <v>413.6543204167</v>
       </c>
       <c r="F44" t="s">
         <v>123</v>
       </c>
       <c r="G44">
         <v>7.47</v>
       </c>
       <c r="H44" s="1">
         <v>1330399.59</v>
       </c>
       <c r="I44" s="1">
-        <v>-567635.66</v>
+        <v>-557433.85</v>
       </c>
       <c r="J44" s="1">
-        <v>-42.666554038851</v>
+        <v>-41.899731042461</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>762763.93</v>
+        <v>772965.74</v>
       </c>
       <c r="N44" s="1">
-        <v>762763.93</v>
+        <v>772965.74</v>
       </c>
       <c r="O44" s="1">
-        <v>1.47</v>
+        <v>1.35</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
         <v>17500.0</v>
       </c>
       <c r="D45" s="1">
-        <v>350.6</v>
+        <v>382.8</v>
       </c>
       <c r="E45" s="1">
         <v>410.8591617143</v>
       </c>
       <c r="F45" t="s">
         <v>123</v>
       </c>
       <c r="G45">
         <v>7.47</v>
       </c>
       <c r="H45" s="1">
         <v>963715.07</v>
       </c>
       <c r="I45" s="1">
-        <v>-142500.41</v>
+        <v>-67167.96</v>
       </c>
       <c r="J45" s="1">
-        <v>-14.786570682142</v>
+        <v>-6.969690740646</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>821214.66</v>
+        <v>896547.11</v>
       </c>
       <c r="N45" s="1">
-        <v>821214.66</v>
+        <v>896547.11</v>
       </c>
       <c r="O45" s="1">
-        <v>1.59</v>
+        <v>1.57</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>42.0</v>
+        <v>216.0</v>
       </c>
       <c r="D46" s="1">
-        <v>4784.78</v>
+        <v>4790.39</v>
       </c>
       <c r="E46" s="1">
-        <v>4782.9838095238</v>
+        <v>4789.6203703704</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>200885.32</v>
+        <v>1034558.0</v>
       </c>
       <c r="I46" s="1">
-        <v>75.44</v>
+        <v>166.24</v>
       </c>
       <c r="J46" s="1">
-        <v>0.037553764506038</v>
+        <v>0.016068697936703</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>200960.76</v>
+        <v>1034724.24</v>
       </c>
       <c r="N46" s="1">
-        <v>200960.76</v>
+        <v>1034724.24</v>
       </c>
       <c r="O46" s="1">
-        <v>0.39</v>
+        <v>1.81</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
         <v>48000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>17.115</v>
+        <v>17.945</v>
       </c>
       <c r="E47" s="1">
         <v>12.656293125</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>607502.07</v>
       </c>
       <c r="I47" s="1">
-        <v>214017.93</v>
+        <v>253857.93</v>
       </c>
       <c r="J47" s="1">
-        <v>35.229168848758</v>
+        <v>41.78717119433</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>821520.0</v>
+        <v>861360.0</v>
       </c>
       <c r="N47" s="1">
-        <v>821520.0</v>
+        <v>861360.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.59</v>
+        <v>1.5</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
         <v>14200.0</v>
       </c>
       <c r="D48" s="1">
-        <v>93.9</v>
+        <v>119.8</v>
       </c>
       <c r="E48" s="1">
         <v>41.1559992958</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>584415.19</v>
       </c>
       <c r="I48" s="1">
-        <v>748964.81</v>
+        <v>1116744.81</v>
       </c>
       <c r="J48" s="1">
-        <v>128.15628731348</v>
+        <v>191.08757422955</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1333380.0</v>
+        <v>1701160.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1333380.0</v>
+        <v>1701160.0</v>
       </c>
       <c r="O48" s="1">
-        <v>2.57</v>
+        <v>2.97</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>9482.0</v>
+        <v>6482.0</v>
       </c>
       <c r="D49" s="1">
-        <v>153.82</v>
+        <v>139.38</v>
       </c>
       <c r="E49" s="1">
-        <v>165.1386859312</v>
+        <v>165.1386855909</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1565845.02</v>
+        <v>1070428.96</v>
       </c>
       <c r="I49" s="1">
-        <v>-107323.78</v>
+        <v>-166967.8</v>
       </c>
       <c r="J49" s="1">
-        <v>-6.8540486848437</v>
+        <v>-15.598214009457</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1458521.24</v>
+        <v>903461.16</v>
       </c>
       <c r="N49" s="1">
-        <v>1458521.24</v>
+        <v>903461.16</v>
       </c>
       <c r="O49" s="1">
-        <v>2.82</v>
+        <v>1.58</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
         <v>6669.0</v>
       </c>
       <c r="D50" s="1">
-        <v>237.15</v>
+        <v>260.2</v>
       </c>
       <c r="E50" s="1">
         <v>173.5984480432</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>1157728.05</v>
       </c>
       <c r="I50" s="1">
-        <v>423825.3</v>
+        <v>577545.75</v>
       </c>
       <c r="J50" s="1">
-        <v>36.608364114526</v>
+        <v>49.886132585282</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1581553.35</v>
+        <v>1735273.8</v>
       </c>
       <c r="N50" s="1">
-        <v>1581553.35</v>
+        <v>1735273.8</v>
       </c>
       <c r="O50" s="1">
-        <v>3.05</v>
+        <v>3.03</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>10000.0</v>
+        <v>8077.0</v>
       </c>
       <c r="D51" s="1">
-        <v>85.1</v>
+        <v>167.22</v>
       </c>
       <c r="E51" s="1">
-        <v>87.858566</v>
+        <v>79.0104580909</v>
       </c>
       <c r="F51" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G51">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>940072.64</v>
+        <v>638167.47</v>
       </c>
       <c r="I51" s="1">
-        <v>-5780.5</v>
+        <v>712468.47</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.61489929118669</v>
+        <v>111.64286860313</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>934292.14</v>
+        <v>1350635.94</v>
       </c>
       <c r="N51" s="1">
-        <v>934292.14</v>
+        <v>1350635.94</v>
       </c>
       <c r="O51" s="1">
-        <v>1.8</v>
+        <v>2.36</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>10000.0</v>
+        <v>25330.0</v>
       </c>
       <c r="D52" s="1">
-        <v>140.75</v>
+        <v>33.885</v>
       </c>
       <c r="E52" s="1">
-        <v>79.010458</v>
+        <v>25.806399921</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>790104.58</v>
+        <v>653676.11</v>
       </c>
       <c r="I52" s="1">
-        <v>617395.42</v>
+        <v>204630.94</v>
       </c>
       <c r="J52" s="1">
-        <v>78.140974704893</v>
+        <v>31.304638011017</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1407500.0</v>
+        <v>858307.05</v>
       </c>
       <c r="N52" s="1">
-        <v>1407500.0</v>
+        <v>858307.05</v>
       </c>
       <c r="O52" s="1">
-        <v>2.72</v>
+        <v>1.5</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>25330.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>26.815</v>
+        <v>84.3</v>
       </c>
       <c r="E53" s="1">
-        <v>25.806399921</v>
+        <v>98.9639944444</v>
       </c>
       <c r="F53" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G53">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H53" s="1">
-        <v>653676.11</v>
+        <v>959655.96</v>
       </c>
       <c r="I53" s="1">
-        <v>25547.84</v>
+        <v>-139927.15</v>
       </c>
       <c r="J53" s="1">
-        <v>3.9083331345856</v>
+        <v>-14.580970246879</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>679223.95</v>
+        <v>819728.81</v>
       </c>
       <c r="N53" s="1">
-        <v>679223.95</v>
+        <v>819728.81</v>
       </c>
       <c r="O53" s="1">
-        <v>1.31</v>
+        <v>1.43</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>9000.0</v>
+        <v>3276.0</v>
       </c>
       <c r="D54" s="1">
-        <v>75.8</v>
+        <v>275.0</v>
       </c>
       <c r="E54" s="1">
-        <v>98.9639944444</v>
+        <v>251.04</v>
       </c>
       <c r="F54" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G54">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>959655.96</v>
+        <v>822407.04</v>
       </c>
       <c r="I54" s="1">
-        <v>-210685.22</v>
+        <v>78492.96</v>
       </c>
       <c r="J54" s="1">
-        <v>-21.954244935862</v>
+        <v>9.5442957297642</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>748970.74</v>
+        <v>900900.0</v>
       </c>
       <c r="N54" s="1">
-        <v>748970.74</v>
+        <v>900900.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.45</v>
+        <v>1.57</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>3276.0</v>
+        <v>43595.0</v>
       </c>
       <c r="D55" s="1">
-        <v>246.6</v>
+        <v>197.5</v>
       </c>
       <c r="E55" s="1">
-        <v>251.04</v>
+        <v>143.2166629201</v>
       </c>
       <c r="F55" t="s">
-        <v>8</v>
+        <v>123</v>
       </c>
       <c r="G55">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H55" s="1">
-        <v>822407.04</v>
+        <v>838154.47</v>
       </c>
       <c r="I55" s="1">
-        <v>-14545.44</v>
+        <v>314149.13</v>
       </c>
       <c r="J55" s="1">
-        <v>-1.7686424474187</v>
+        <v>37.481054059164</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>807861.6</v>
+        <v>1152303.6</v>
       </c>
       <c r="N55" s="1">
-        <v>807861.6</v>
+        <v>1152303.6</v>
       </c>
       <c r="O55" s="1">
-        <v>1.56</v>
+        <v>2.01</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>40000.0</v>
+        <v>15262.0</v>
       </c>
       <c r="D56" s="1">
-        <v>156.0</v>
+        <v>43.12</v>
       </c>
       <c r="E56" s="1">
-        <v>139.4397255</v>
+        <v>43.6977696239</v>
       </c>
       <c r="F56" t="s">
-        <v>123</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>749038.49</v>
+        <v>666915.36</v>
       </c>
       <c r="I56" s="1">
-        <v>86163.12</v>
+        <v>-8817.92</v>
       </c>
       <c r="J56" s="1">
-        <v>11.503163208609</v>
+        <v>-1.3221947684636</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>835201.61</v>
+        <v>658097.44</v>
       </c>
       <c r="N56" s="1">
-        <v>835201.61</v>
+        <v>658097.44</v>
       </c>
       <c r="O56" s="1">
-        <v>1.61</v>
+        <v>1.15</v>
       </c>
       <c r="P56">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P57">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>