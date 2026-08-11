--- v3 (2026-07-11)
+++ v4 (2026-08-11)
@@ -865,211 +865,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>15060.71</v>
+        <v>15664.8</v>
       </c>
       <c r="D2">
-        <v>157.99</v>
+        <v>162.92</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2379440.04</v>
+        <v>2552075.08</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2379440.04</v>
+        <v>2552075.08</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>9.82</v>
+        <v>23.82</v>
       </c>
       <c r="D3">
-        <v>17497.28</v>
+        <v>18055.89</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>171823.32</v>
+        <v>430091.39</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>171823.32</v>
+        <v>430091.39</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2250.05</v>
+        <v>1573.05</v>
       </c>
       <c r="D4">
-        <v>18074.25</v>
+        <v>18655.21</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>40667973.58</v>
+        <v>29345577.02</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>40667973.58</v>
+        <v>29345577.02</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>3043.0</v>
       </c>
       <c r="D5">
-        <v>116.06</v>
+        <v>119.8</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>353163.41</v>
+        <v>364550.55</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>353163.41</v>
+        <v>364550.55</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>121509.69</v>
+        <v>123719.77</v>
       </c>
       <c r="D6">
-        <v>112.54</v>
+        <v>116.07</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13674847.05</v>
+        <v>14360305.36</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13674847.05</v>
+        <v>14360305.36</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>110.59</v>
+        <v>113.73</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11059.12</v>
+        <v>11373.24</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11059.12</v>
+        <v>11373.24</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1118,2787 +1118,2787 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>19000.0</v>
+        <v>16864.0</v>
       </c>
       <c r="D2" s="1">
-        <v>71.84</v>
+        <v>83.56</v>
       </c>
       <c r="E2" s="1">
-        <v>71.851</v>
+        <v>71.8510003558</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>1474981.36</v>
+        <v>1309162.4</v>
       </c>
       <c r="I2" s="1">
-        <v>-225.81</v>
+        <v>229889.41</v>
       </c>
       <c r="J2" s="1">
-        <v>-0.01530934601099</v>
+        <v>17.560037624056</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1474755.55</v>
+        <v>1539051.81</v>
       </c>
       <c r="N2" s="1">
-        <v>1474755.55</v>
+        <v>1539051.81</v>
       </c>
       <c r="O2" s="1">
-        <v>2.58</v>
+        <v>3.27</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
-        <v>20000.0</v>
+        <v>17751.0</v>
       </c>
       <c r="D3" s="1">
-        <v>61.6</v>
+        <v>48.75</v>
       </c>
       <c r="E3" s="1">
-        <v>89.2446605</v>
+        <v>89.2446600192</v>
       </c>
       <c r="F3" t="s">
         <v>36</v>
       </c>
       <c r="G3">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H3" s="1">
-        <v>1643006.5</v>
+        <v>1458250.42</v>
       </c>
       <c r="I3" s="1">
-        <v>-311906.07</v>
+        <v>-513120.18</v>
       </c>
       <c r="J3" s="1">
-        <v>-18.983860988986</v>
+        <v>-35.187384345139</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1331100.43</v>
+        <v>945130.24</v>
       </c>
       <c r="N3" s="1">
-        <v>1331100.43</v>
+        <v>945130.24</v>
       </c>
       <c r="O3" s="1">
-        <v>2.32</v>
+        <v>2.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
-        <v>20300.0</v>
+        <v>14070.0</v>
       </c>
       <c r="D4" s="1">
-        <v>64.44</v>
+        <v>67.82</v>
       </c>
       <c r="E4" s="1">
-        <v>64.7606463054</v>
+        <v>64.7606467662</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1314641.12</v>
+        <v>911182.3</v>
       </c>
       <c r="I4" s="1">
-        <v>-6509.12</v>
+        <v>43045.1</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.49512523995902</v>
+        <v>4.7240930821417</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1308132.0</v>
+        <v>954227.4</v>
       </c>
       <c r="N4" s="1">
-        <v>1308132.0</v>
+        <v>954227.4</v>
       </c>
       <c r="O4" s="1">
-        <v>2.28</v>
+        <v>2.03</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
-        <v>2944.0</v>
+        <v>2433.0</v>
       </c>
       <c r="D5" s="1">
-        <v>1270.0</v>
+        <v>1305.6</v>
       </c>
       <c r="E5" s="1">
-        <v>647.6155638587</v>
+        <v>647.6155610358</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1906580.22</v>
+        <v>1575648.66</v>
       </c>
       <c r="I5" s="1">
-        <v>1832299.78</v>
+        <v>1600876.14</v>
       </c>
       <c r="J5" s="1">
-        <v>96.103996085725</v>
+        <v>101.60108535871</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3738880.0</v>
+        <v>3176524.8</v>
       </c>
       <c r="N5" s="1">
-        <v>3738880.0</v>
+        <v>3176524.8</v>
       </c>
       <c r="O5" s="1">
-        <v>6.53</v>
+        <v>6.75</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
-        <v>60000.0</v>
+        <v>50780.0</v>
       </c>
       <c r="D6" s="1">
-        <v>179.5</v>
+        <v>180.05</v>
       </c>
       <c r="E6" s="1">
-        <v>155.72574</v>
+        <v>155.7257398582</v>
       </c>
       <c r="F6" t="s">
         <v>45</v>
       </c>
       <c r="G6">
-        <v>10.85</v>
+        <v>10.86</v>
       </c>
       <c r="H6" s="1">
-        <v>839663.22</v>
+        <v>710634.97</v>
       </c>
       <c r="I6" s="1">
-        <v>153055.0</v>
+        <v>131213.65</v>
       </c>
       <c r="J6" s="1">
-        <v>18.228141516071</v>
+        <v>18.464282724505</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>992718.22</v>
+        <v>841848.62</v>
       </c>
       <c r="N6" s="1">
-        <v>992718.22</v>
+        <v>841848.62</v>
       </c>
       <c r="O6" s="1">
-        <v>1.73</v>
+        <v>1.79</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
-        <v>39403.0</v>
+        <v>25718.0</v>
       </c>
       <c r="D7" s="1">
-        <v>41.11</v>
+        <v>39.5</v>
       </c>
       <c r="E7" s="1">
-        <v>29.4360497932</v>
+        <v>29.4360498484</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1159868.67</v>
+        <v>757036.33</v>
       </c>
       <c r="I7" s="1">
-        <v>459988.66</v>
+        <v>258824.67</v>
       </c>
       <c r="J7" s="1">
-        <v>39.6586848061</v>
+        <v>34.189200668877</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1619857.33</v>
+        <v>1015861.0</v>
       </c>
       <c r="N7" s="1">
-        <v>1619857.33</v>
+        <v>1015861.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.83</v>
+        <v>2.16</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>67837.0</v>
+        <v>45112.0</v>
       </c>
       <c r="D8" s="1">
-        <v>19.705</v>
+        <v>18.76</v>
       </c>
       <c r="E8" s="1">
-        <v>11.9558472515</v>
+        <v>11.9558472247</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>811048.81</v>
+        <v>539352.18</v>
       </c>
       <c r="I8" s="1">
-        <v>525679.28</v>
+        <v>306948.94</v>
       </c>
       <c r="J8" s="1">
-        <v>64.814752641089</v>
+        <v>56.910670130229</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1336728.09</v>
+        <v>846301.12</v>
       </c>
       <c r="N8" s="1">
-        <v>1336728.09</v>
+        <v>846301.12</v>
       </c>
       <c r="O8" s="1">
-        <v>2.33</v>
+        <v>1.8</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>7713.0</v>
+        <v>6846.0</v>
       </c>
       <c r="D9" s="1">
-        <v>543.8</v>
+        <v>530.0</v>
       </c>
       <c r="E9" s="1">
-        <v>322.7027693504</v>
+        <v>322.7027695004</v>
       </c>
       <c r="F9" t="s">
         <v>45</v>
       </c>
       <c r="G9">
-        <v>10.85</v>
+        <v>10.86</v>
       </c>
       <c r="H9" s="1">
-        <v>221240.23</v>
+        <v>196371.14</v>
       </c>
       <c r="I9" s="1">
-        <v>165369.54</v>
+        <v>137716.91</v>
       </c>
       <c r="J9" s="1">
-        <v>74.74659558978</v>
+        <v>70.13093166338</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>386609.77</v>
+        <v>334088.05</v>
       </c>
       <c r="N9" s="1">
-        <v>386609.77</v>
+        <v>334088.05</v>
       </c>
       <c r="O9" s="1">
-        <v>0.68</v>
+        <v>0.71</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
-        <v>114452.0</v>
+        <v>85150.0</v>
       </c>
       <c r="D10" s="1">
-        <v>10.655</v>
+        <v>10.74</v>
       </c>
       <c r="E10" s="1">
-        <v>9.205399993</v>
+        <v>9.2054</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1053576.44</v>
+        <v>783839.81</v>
       </c>
       <c r="I10" s="1">
-        <v>165909.62</v>
+        <v>130671.19</v>
       </c>
       <c r="J10" s="1">
-        <v>15.747278859045</v>
+        <v>16.670649835966</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1219486.06</v>
+        <v>914511.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1219486.06</v>
+        <v>914511.0</v>
       </c>
       <c r="O10" s="1">
-        <v>2.13</v>
+        <v>1.94</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>5400.0</v>
+        <v>3879.0</v>
       </c>
       <c r="D11" s="1">
-        <v>100.3</v>
+        <v>101.75</v>
       </c>
       <c r="E11" s="1">
-        <v>172.892437037</v>
+        <v>172.8924387729</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>933619.16</v>
+        <v>670649.77</v>
       </c>
       <c r="I11" s="1">
-        <v>-391999.16</v>
+        <v>-275961.52</v>
       </c>
       <c r="J11" s="1">
-        <v>-41.987051765304</v>
+        <v>-41.148380621975</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>541620.0</v>
+        <v>394688.25</v>
       </c>
       <c r="N11" s="1">
-        <v>541620.0</v>
+        <v>394688.25</v>
       </c>
       <c r="O11" s="1">
-        <v>0.95</v>
+        <v>0.84</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>9200.0</v>
+        <v>7788.0</v>
       </c>
       <c r="D12" s="1">
-        <v>76.0</v>
+        <v>77.96</v>
       </c>
       <c r="E12" s="1">
-        <v>62.054675</v>
+        <v>62.0546738572</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>570903.01</v>
+        <v>483281.8</v>
       </c>
       <c r="I12" s="1">
-        <v>128296.99</v>
+        <v>123870.68</v>
       </c>
       <c r="J12" s="1">
-        <v>22.472642069272</v>
+        <v>25.631149362546</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>699200.0</v>
+        <v>607152.48</v>
       </c>
       <c r="N12" s="1">
-        <v>699200.0</v>
+        <v>607152.48</v>
       </c>
       <c r="O12" s="1">
-        <v>1.22</v>
+        <v>1.29</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>20000.0</v>
+        <v>17751.0</v>
       </c>
       <c r="D13" s="1">
-        <v>22.14</v>
+        <v>24.4</v>
       </c>
       <c r="E13" s="1">
-        <v>24.0253615</v>
+        <v>24.0253619514</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>480507.23</v>
+        <v>426474.2</v>
       </c>
       <c r="I13" s="1">
-        <v>-37707.23</v>
+        <v>6650.2</v>
       </c>
       <c r="J13" s="1">
-        <v>-7.8473803609573</v>
+        <v>1.5593440353484</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>442800.0</v>
+        <v>433124.4</v>
       </c>
       <c r="N13" s="1">
-        <v>442800.0</v>
+        <v>433124.4</v>
       </c>
       <c r="O13" s="1">
-        <v>0.77</v>
+        <v>0.92</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>17000.0</v>
+        <v>15089.0</v>
       </c>
       <c r="D14" s="1">
-        <v>69.18</v>
+        <v>61.82</v>
       </c>
       <c r="E14" s="1">
-        <v>62.5046470588</v>
+        <v>62.5046470939</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1062579.0</v>
+        <v>943132.62</v>
       </c>
       <c r="I14" s="1">
-        <v>113481.0</v>
+        <v>-10330.64</v>
       </c>
       <c r="J14" s="1">
-        <v>10.679770633525</v>
+        <v>-1.0953539068556</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1176060.0</v>
+        <v>932801.98</v>
       </c>
       <c r="N14" s="1">
-        <v>1176060.0</v>
+        <v>932801.98</v>
       </c>
       <c r="O14" s="1">
-        <v>2.05</v>
+        <v>1.98</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>5700.0</v>
+        <v>5059.0</v>
       </c>
       <c r="D15" s="1">
-        <v>138.7</v>
+        <v>135.2</v>
       </c>
       <c r="E15" s="1">
-        <v>87.8658894737</v>
+        <v>87.8658885155</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>500835.57</v>
+        <v>444513.53</v>
       </c>
       <c r="I15" s="1">
-        <v>289754.43</v>
+        <v>239463.27</v>
       </c>
       <c r="J15" s="1">
-        <v>57.854203526319</v>
+        <v>53.870861928545</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>790590.0</v>
+        <v>683976.8</v>
       </c>
       <c r="N15" s="1">
-        <v>790590.0</v>
+        <v>683976.8</v>
       </c>
       <c r="O15" s="1">
-        <v>1.38</v>
+        <v>1.45</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
-        <v>157000.0</v>
+        <v>110028.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.866</v>
+        <v>9.883</v>
       </c>
       <c r="E16" s="1">
-        <v>6.4660969427</v>
+        <v>6.4660969026</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1015177.22</v>
+        <v>711451.71</v>
       </c>
       <c r="I16" s="1">
-        <v>533784.78</v>
+        <v>375955.01</v>
       </c>
       <c r="J16" s="1">
-        <v>52.580452898657</v>
+        <v>52.843363044275</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1548962.0</v>
+        <v>1087406.72</v>
       </c>
       <c r="N16" s="1">
-        <v>1548962.0</v>
+        <v>1087406.72</v>
       </c>
       <c r="O16" s="1">
-        <v>2.71</v>
+        <v>2.31</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>37986.0</v>
+        <v>32152.0</v>
       </c>
       <c r="D17" s="1">
-        <v>256.8</v>
+        <v>275.0</v>
       </c>
       <c r="E17" s="1">
-        <v>231.7977673353</v>
+        <v>231.7977674795</v>
       </c>
       <c r="F17" t="s">
         <v>45</v>
       </c>
       <c r="G17">
-        <v>10.85</v>
+        <v>10.86</v>
       </c>
       <c r="H17" s="1">
-        <v>827077.3</v>
+        <v>700052.37</v>
       </c>
       <c r="I17" s="1">
-        <v>72065.92</v>
+        <v>114068.46</v>
       </c>
       <c r="J17" s="1">
-        <v>8.7133234100368</v>
+        <v>16.294275241151</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>899143.22</v>
+        <v>814120.83</v>
       </c>
       <c r="N17" s="1">
-        <v>899143.22</v>
+        <v>814120.83</v>
       </c>
       <c r="O17" s="1">
-        <v>1.57</v>
+        <v>1.73</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>12700.0</v>
+        <v>10015.0</v>
       </c>
       <c r="D18" s="1">
-        <v>103.8</v>
+        <v>100.0</v>
       </c>
       <c r="E18" s="1">
-        <v>53.361584252</v>
+        <v>53.3615846231</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>677692.12</v>
+        <v>534416.27</v>
       </c>
       <c r="I18" s="1">
-        <v>640567.88</v>
+        <v>467083.73</v>
       </c>
       <c r="J18" s="1">
-        <v>94.521960798364</v>
+        <v>87.400731643144</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1318260.0</v>
+        <v>1001500.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1318260.0</v>
+        <v>1001500.0</v>
       </c>
       <c r="O18" s="1">
-        <v>2.3</v>
+        <v>2.13</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>4500.0</v>
+        <v>3810.0</v>
       </c>
       <c r="D19" s="1">
-        <v>199.25</v>
+        <v>167.0</v>
       </c>
       <c r="E19" s="1">
-        <v>282.0622</v>
+        <v>282.0621968504</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1269279.9</v>
+        <v>1074656.97</v>
       </c>
       <c r="I19" s="1">
-        <v>-372654.9</v>
+        <v>-438386.97</v>
       </c>
       <c r="J19" s="1">
-        <v>-29.359552609318</v>
+        <v>-40.793200271153</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>896625.0</v>
+        <v>636270.0</v>
       </c>
       <c r="N19" s="1">
-        <v>896625.0</v>
+        <v>636270.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.57</v>
+        <v>1.35</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>33622.0</v>
+        <v>25267.0</v>
       </c>
       <c r="D20" s="1">
-        <v>20.77</v>
+        <v>21.92</v>
       </c>
       <c r="E20" s="1">
-        <v>17.9404999703</v>
+        <v>17.9404998615</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>603195.49</v>
+        <v>453302.61</v>
       </c>
       <c r="I20" s="1">
-        <v>95133.45</v>
+        <v>100550.03</v>
       </c>
       <c r="J20" s="1">
-        <v>15.771578464554</v>
+        <v>22.181656973032</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>698328.94</v>
+        <v>553852.64</v>
       </c>
       <c r="N20" s="1">
-        <v>698328.94</v>
+        <v>553852.64</v>
       </c>
       <c r="O20" s="1">
-        <v>1.22</v>
+        <v>1.18</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>8500.0</v>
+        <v>7545.0</v>
       </c>
       <c r="D21" s="1">
-        <v>91.92</v>
+        <v>97.06</v>
       </c>
       <c r="E21" s="1">
-        <v>114.8940905882</v>
+        <v>114.8940901259</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>976599.77</v>
+        <v>866875.91</v>
       </c>
       <c r="I21" s="1">
-        <v>-195279.77</v>
+        <v>-134558.21</v>
       </c>
       <c r="J21" s="1">
-        <v>-19.995885315435</v>
+        <v>-15.522199711375</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>781320.0</v>
+        <v>732317.7</v>
       </c>
       <c r="N21" s="1">
-        <v>781320.0</v>
+        <v>732317.7</v>
       </c>
       <c r="O21" s="1">
-        <v>1.36</v>
+        <v>1.56</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>22700.0</v>
+        <v>17058.0</v>
       </c>
       <c r="D22" s="1">
-        <v>42.825</v>
+        <v>61.79</v>
       </c>
       <c r="E22" s="1">
-        <v>33.252476652</v>
+        <v>33.2524768437</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>754831.22</v>
+        <v>567220.75</v>
       </c>
       <c r="I22" s="1">
-        <v>217296.28</v>
+        <v>486793.07</v>
       </c>
       <c r="J22" s="1">
-        <v>28.787399652071</v>
+        <v>85.820744392725</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>972127.5</v>
+        <v>1054013.82</v>
       </c>
       <c r="N22" s="1">
-        <v>972127.5</v>
+        <v>1054013.82</v>
       </c>
       <c r="O22" s="1">
-        <v>1.7</v>
+        <v>2.24</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>59794.0</v>
+        <v>43906.0</v>
       </c>
       <c r="D23" s="1">
-        <v>24.585</v>
+        <v>25.72</v>
       </c>
       <c r="E23" s="1">
-        <v>17.1934822892</v>
+        <v>17.1934824398</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1028067.08</v>
+        <v>754897.04</v>
       </c>
       <c r="I23" s="1">
-        <v>441968.41</v>
+        <v>374365.28</v>
       </c>
       <c r="J23" s="1">
-        <v>42.990230754203</v>
+        <v>49.591568142856</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1470035.49</v>
+        <v>1129262.32</v>
       </c>
       <c r="N23" s="1">
-        <v>1470035.49</v>
+        <v>1129262.32</v>
       </c>
       <c r="O23" s="1">
-        <v>2.57</v>
+        <v>2.4</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>237942.0</v>
+        <v>200542.0</v>
       </c>
       <c r="D24" s="1">
-        <v>5.657</v>
+        <v>5.858</v>
       </c>
       <c r="E24" s="1">
-        <v>3.2505653058</v>
+        <v>3.250565318</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>773446.01</v>
+        <v>651874.87</v>
       </c>
       <c r="I24" s="1">
-        <v>572591.88</v>
+        <v>522900.17</v>
       </c>
       <c r="J24" s="1">
-        <v>74.031266901228</v>
+        <v>80.214807176107</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1346037.89</v>
+        <v>1174775.04</v>
       </c>
       <c r="N24" s="1">
-        <v>1346037.89</v>
+        <v>1174775.04</v>
       </c>
       <c r="O24" s="1">
-        <v>2.35</v>
+        <v>2.5</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>9447.0</v>
+        <v>7286.0</v>
       </c>
       <c r="D25" s="1">
-        <v>114.8</v>
+        <v>116.1</v>
       </c>
       <c r="E25" s="1">
-        <v>69.5570202181</v>
+        <v>69.5570189404</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>657105.17</v>
+        <v>506792.44</v>
       </c>
       <c r="I25" s="1">
-        <v>427410.43</v>
+        <v>339112.16</v>
       </c>
       <c r="J25" s="1">
-        <v>65.044447907783</v>
+        <v>66.913421202574</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1084515.6</v>
+        <v>845904.6</v>
       </c>
       <c r="N25" s="1">
-        <v>1084515.6</v>
+        <v>845904.6</v>
       </c>
       <c r="O25" s="1">
-        <v>1.89</v>
+        <v>1.8</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>3000.0</v>
+        <v>2663.0</v>
       </c>
       <c r="D26" s="1">
-        <v>276.45</v>
+        <v>238.5</v>
       </c>
       <c r="E26" s="1">
-        <v>312.78061</v>
+        <v>312.7806120916</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>938341.83</v>
+        <v>832934.77</v>
       </c>
       <c r="I26" s="1">
-        <v>-108991.83</v>
+        <v>-197809.27</v>
       </c>
       <c r="J26" s="1">
-        <v>-11.615365159624</v>
+        <v>-23.748470723584</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>829350.0</v>
+        <v>635125.5</v>
       </c>
       <c r="N26" s="1">
-        <v>829350.0</v>
+        <v>635125.5</v>
       </c>
       <c r="O26" s="1">
-        <v>1.45</v>
+        <v>1.35</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>13470.0</v>
+        <v>11955.0</v>
       </c>
       <c r="D27" s="1">
-        <v>67.75</v>
+        <v>70.6</v>
       </c>
       <c r="E27" s="1">
-        <v>75.5654558278</v>
+        <v>75.565455458</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1017866.69</v>
+        <v>903385.02</v>
       </c>
       <c r="I27" s="1">
-        <v>-105274.19</v>
+        <v>-59362.02</v>
       </c>
       <c r="J27" s="1">
-        <v>-10.342630428352</v>
+        <v>-6.5710653470876</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>912592.5</v>
+        <v>844023.0</v>
       </c>
       <c r="N27" s="1">
-        <v>912592.5</v>
+        <v>844023.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.59</v>
+        <v>1.79</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>8800.0</v>
+        <v>7450.0</v>
       </c>
       <c r="D28" s="1">
-        <v>77.15</v>
+        <v>77.55</v>
       </c>
       <c r="E28" s="1">
-        <v>67.1233568182</v>
+        <v>67.1233557047</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>590685.54</v>
+        <v>500069.0</v>
       </c>
       <c r="I28" s="1">
-        <v>88234.46</v>
+        <v>77678.5</v>
       </c>
       <c r="J28" s="1">
-        <v>14.937636699216</v>
+        <v>15.533556369221</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>678920.0</v>
+        <v>577747.5</v>
       </c>
       <c r="N28" s="1">
-        <v>678920.0</v>
+        <v>577747.5</v>
       </c>
       <c r="O28" s="1">
-        <v>1.19</v>
+        <v>1.23</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>10000.0</v>
+        <v>8875.0</v>
       </c>
       <c r="D29" s="1">
-        <v>45.04</v>
+        <v>47.28</v>
       </c>
       <c r="E29" s="1">
-        <v>44.444938</v>
+        <v>44.4449374648</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>444449.38</v>
+        <v>394448.82</v>
       </c>
       <c r="I29" s="1">
-        <v>5950.62</v>
+        <v>25161.18</v>
       </c>
       <c r="J29" s="1">
-        <v>1.3388746317972</v>
+        <v>6.3788199442452</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>450400.0</v>
+        <v>419610.0</v>
       </c>
       <c r="N29" s="1">
-        <v>450400.0</v>
+        <v>419610.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.79</v>
+        <v>0.89</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>10020.0</v>
+        <v>6772.0</v>
       </c>
       <c r="D30" s="1">
-        <v>106.2</v>
+        <v>103.0</v>
       </c>
       <c r="E30" s="1">
-        <v>75.4941876248</v>
+        <v>75.4941863556</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>756451.76</v>
+        <v>511246.63</v>
       </c>
       <c r="I30" s="1">
-        <v>307672.24</v>
+        <v>186269.37</v>
       </c>
       <c r="J30" s="1">
-        <v>40.673081387239</v>
+        <v>36.434346765278</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1064124.0</v>
+        <v>697516.0</v>
       </c>
       <c r="N30" s="1">
-        <v>1064124.0</v>
+        <v>697516.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.86</v>
+        <v>1.48</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>24761.0</v>
+        <v>21976.0</v>
       </c>
       <c r="D31" s="1">
-        <v>406.6</v>
+        <v>296.7</v>
       </c>
       <c r="E31" s="1">
-        <v>308.5741904608</v>
+        <v>257.1978531125</v>
       </c>
       <c r="F31" t="s">
         <v>96</v>
       </c>
       <c r="G31">
-        <v>11.14</v>
+        <v>10.82</v>
       </c>
       <c r="H31" s="1">
-        <v>662892.2</v>
+        <v>490378.16</v>
       </c>
       <c r="I31" s="1">
-        <v>240943.21</v>
+        <v>111984.92</v>
       </c>
       <c r="J31" s="1">
-        <v>36.347268831946</v>
+        <v>22.83644116614</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>903835.41</v>
+        <v>602363.08</v>
       </c>
       <c r="N31" s="1">
-        <v>903835.41</v>
+        <v>602363.08</v>
       </c>
       <c r="O31" s="1">
-        <v>1.58</v>
+        <v>1.28</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
-        <v>134000.0</v>
+        <v>118904.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.824</v>
+        <v>4.588</v>
       </c>
       <c r="E32" s="1">
-        <v>3.6279746269</v>
+        <v>3.6279745845</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>486148.6</v>
+        <v>431380.69</v>
       </c>
       <c r="I32" s="1">
-        <v>160267.4</v>
+        <v>114150.86</v>
       </c>
       <c r="J32" s="1">
-        <v>32.966751318424</v>
+        <v>26.461745424905</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>646416.0</v>
+        <v>545531.55</v>
       </c>
       <c r="N32" s="1">
-        <v>646416.0</v>
+        <v>545531.55</v>
       </c>
       <c r="O32" s="1">
-        <v>1.13</v>
+        <v>1.16</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>8226.0</v>
+        <v>7302.0</v>
       </c>
       <c r="D33" s="1">
-        <v>188.54</v>
+        <v>176.0</v>
       </c>
       <c r="E33" s="1">
-        <v>172.6729467542</v>
+        <v>172.6729471378</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1420407.66</v>
+        <v>1260857.86</v>
       </c>
       <c r="I33" s="1">
-        <v>130522.38</v>
+        <v>24294.14</v>
       </c>
       <c r="J33" s="1">
-        <v>9.189078859234</v>
+        <v>1.9267945079868</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1550930.04</v>
+        <v>1285152.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1550930.04</v>
+        <v>1285152.0</v>
       </c>
       <c r="O33" s="1">
-        <v>2.71</v>
+        <v>2.73</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>6314.0</v>
+        <v>5079.0</v>
       </c>
       <c r="D34" s="1">
-        <v>148.85</v>
+        <v>156.05</v>
       </c>
       <c r="E34" s="1">
-        <v>130.8170003168</v>
+        <v>130.8170013782</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>825978.54</v>
+        <v>664419.55</v>
       </c>
       <c r="I34" s="1">
-        <v>113860.36</v>
+        <v>128158.4</v>
       </c>
       <c r="J34" s="1">
-        <v>13.784905356016</v>
+        <v>19.288776195703</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>939838.9</v>
+        <v>792577.95</v>
       </c>
       <c r="N34" s="1">
-        <v>939838.9</v>
+        <v>792577.95</v>
       </c>
       <c r="O34" s="1">
-        <v>1.64</v>
+        <v>1.68</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>1900.0</v>
+        <v>1608.0</v>
       </c>
       <c r="D35" s="1">
-        <v>515.0</v>
+        <v>481.8</v>
       </c>
       <c r="E35" s="1">
-        <v>528.1253473684</v>
+        <v>528.1253482587</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
       <c r="G35">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H35" s="1">
-        <v>1044010.04</v>
+        <v>883562.19</v>
       </c>
       <c r="I35" s="1">
-        <v>13199.19</v>
+        <v>-37412.78</v>
       </c>
       <c r="J35" s="1">
-        <v>1.2642780715021</v>
+        <v>-4.2343120182633</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1057209.23</v>
+        <v>846149.41</v>
       </c>
       <c r="N35" s="1">
-        <v>1057209.23</v>
+        <v>846149.41</v>
       </c>
       <c r="O35" s="1">
-        <v>1.85</v>
+        <v>1.8</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>3700.0</v>
+        <v>3551.0</v>
       </c>
       <c r="D36" s="1">
-        <v>358.9</v>
+        <v>353.6</v>
       </c>
       <c r="E36" s="1">
-        <v>343.1355486486</v>
+        <v>345.3921655872</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1269601.53</v>
+        <v>1226487.58</v>
       </c>
       <c r="I36" s="1">
-        <v>58328.47</v>
+        <v>29146.02</v>
       </c>
       <c r="J36" s="1">
-        <v>4.5942343815543</v>
+        <v>2.3763811778673</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1327930.0</v>
+        <v>1255633.6</v>
       </c>
       <c r="N36" s="1">
-        <v>1327930.0</v>
+        <v>1255633.6</v>
       </c>
       <c r="O36" s="1">
-        <v>2.32</v>
+        <v>2.67</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>2800.0</v>
+        <v>2371.0</v>
       </c>
       <c r="D37" s="1">
-        <v>483.3</v>
+        <v>452.0</v>
       </c>
       <c r="E37" s="1">
-        <v>633.8577714286</v>
+        <v>633.8577730915</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1774801.76</v>
+        <v>1502876.78</v>
       </c>
       <c r="I37" s="1">
-        <v>-421561.76</v>
+        <v>-431184.78</v>
       </c>
       <c r="J37" s="1">
-        <v>-23.752611108522</v>
+        <v>-28.690627584252</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1353240.0</v>
+        <v>1071692.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1353240.0</v>
+        <v>1071692.0</v>
       </c>
       <c r="O37" s="1">
-        <v>2.36</v>
+        <v>2.28</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>6000.0</v>
+        <v>5079.0</v>
       </c>
       <c r="D38" s="1">
-        <v>111.85</v>
+        <v>112.9</v>
       </c>
       <c r="E38" s="1">
-        <v>148.9734166667</v>
+        <v>148.9734160268</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>893840.5</v>
+        <v>756635.98</v>
       </c>
       <c r="I38" s="1">
-        <v>-222740.5</v>
+        <v>-183216.88</v>
       </c>
       <c r="J38" s="1">
-        <v>-24.919490669756</v>
+        <v>-24.214666608902</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>671100.0</v>
+        <v>573419.1</v>
       </c>
       <c r="N38" s="1">
-        <v>671100.0</v>
+        <v>573419.1</v>
       </c>
       <c r="O38" s="1">
-        <v>1.17</v>
+        <v>1.22</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>18113.0</v>
+        <v>16076.0</v>
       </c>
       <c r="D39" s="1">
-        <v>16.33</v>
+        <v>15.04</v>
       </c>
       <c r="E39" s="1">
-        <v>9.8588334345</v>
+        <v>9.8588336651</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>178573.05</v>
+        <v>158490.61</v>
       </c>
       <c r="I39" s="1">
-        <v>117212.24</v>
+        <v>83292.43</v>
       </c>
       <c r="J39" s="1">
-        <v>65.638258404614</v>
+        <v>52.553542446458</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>295785.29</v>
+        <v>241783.04</v>
       </c>
       <c r="N39" s="1">
-        <v>295785.29</v>
+        <v>241783.04</v>
       </c>
       <c r="O39" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>50000.0</v>
+        <v>25765.0</v>
       </c>
       <c r="D40" s="1">
-        <v>191.85</v>
+        <v>207.8</v>
       </c>
       <c r="E40" s="1">
-        <v>166.9427</v>
+        <v>166.9426997865</v>
       </c>
       <c r="F40" t="s">
         <v>45</v>
       </c>
       <c r="G40">
-        <v>10.85</v>
+        <v>10.86</v>
       </c>
       <c r="H40" s="1">
-        <v>763341.11</v>
+        <v>393349.68</v>
       </c>
       <c r="I40" s="1">
-        <v>120841.76</v>
+        <v>99624.16</v>
       </c>
       <c r="J40" s="1">
-        <v>15.83063697434</v>
+        <v>25.327123693097</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>884182.87</v>
+        <v>492973.84</v>
       </c>
       <c r="N40" s="1">
-        <v>884182.87</v>
+        <v>492973.84</v>
       </c>
       <c r="O40" s="1">
-        <v>1.54</v>
+        <v>1.05</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>7089.0</v>
+        <v>9217.0</v>
       </c>
       <c r="D41" s="1">
-        <v>61.3</v>
+        <v>62.1</v>
       </c>
       <c r="E41" s="1">
-        <v>99.1829581041</v>
+        <v>87.6169512857</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>703107.99</v>
+        <v>807565.44</v>
       </c>
       <c r="I41" s="1">
-        <v>-268552.29</v>
+        <v>-235189.74</v>
       </c>
       <c r="J41" s="1">
-        <v>-38.195027480771</v>
+        <v>-29.123304236496</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>434555.7</v>
+        <v>572375.7</v>
       </c>
       <c r="N41" s="1">
-        <v>434555.7</v>
+        <v>572375.7</v>
       </c>
       <c r="O41" s="1">
-        <v>0.76</v>
+        <v>1.22</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>130000.0</v>
+        <v>90649.0</v>
       </c>
       <c r="D42" s="1">
-        <v>8.034</v>
+        <v>11.39</v>
       </c>
       <c r="E42" s="1">
-        <v>6.8528</v>
+        <v>6.8528000309</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>890864.0</v>
+        <v>621199.47</v>
       </c>
       <c r="I42" s="1">
-        <v>153556.0</v>
+        <v>411292.64</v>
       </c>
       <c r="J42" s="1">
-        <v>17.23674994163</v>
+        <v>66.209431891499</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1044420.0</v>
+        <v>1032492.11</v>
       </c>
       <c r="N42" s="1">
-        <v>1044420.0</v>
+        <v>1032492.11</v>
       </c>
       <c r="O42" s="1">
-        <v>1.82</v>
+        <v>2.19</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>119</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>52000.0</v>
+        <v>35499.0</v>
       </c>
       <c r="D43" s="1">
-        <v>108.8</v>
+        <v>105.05</v>
       </c>
       <c r="E43" s="1">
-        <v>69.3887744231</v>
+        <v>69.3887743317</v>
       </c>
       <c r="F43" t="s">
         <v>96</v>
       </c>
       <c r="G43">
-        <v>11.14</v>
+        <v>10.82</v>
       </c>
       <c r="H43" s="1">
-        <v>320041.78</v>
+        <v>218483.9</v>
       </c>
       <c r="I43" s="1">
-        <v>187867.37</v>
+        <v>126028.08</v>
       </c>
       <c r="J43" s="1">
-        <v>58.700888990181</v>
+        <v>57.683005475461</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>507909.15</v>
+        <v>344511.98</v>
       </c>
       <c r="N43" s="1">
-        <v>507909.15</v>
+        <v>344511.98</v>
       </c>
       <c r="O43" s="1">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>121</v>
       </c>
       <c r="B44" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="1">
-        <v>24000.0</v>
+        <v>21301.0</v>
       </c>
       <c r="D44" s="1">
-        <v>240.65</v>
+        <v>300.0</v>
       </c>
       <c r="E44" s="1">
-        <v>413.6543204167</v>
+        <v>413.6543204544</v>
       </c>
       <c r="F44" t="s">
         <v>123</v>
       </c>
       <c r="G44">
         <v>7.47</v>
       </c>
       <c r="H44" s="1">
-        <v>1330399.59</v>
+        <v>1180785.08</v>
       </c>
       <c r="I44" s="1">
-        <v>-557433.85</v>
+        <v>-325649.49</v>
       </c>
       <c r="J44" s="1">
-        <v>-41.899731042461</v>
+        <v>-27.579065446864</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>772965.74</v>
+        <v>855135.59</v>
       </c>
       <c r="N44" s="1">
-        <v>772965.74</v>
+        <v>855135.59</v>
       </c>
       <c r="O44" s="1">
-        <v>1.35</v>
+        <v>1.82</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>17500.0</v>
+        <v>12697.0</v>
       </c>
       <c r="D45" s="1">
-        <v>382.8</v>
+        <v>374.9</v>
       </c>
       <c r="E45" s="1">
-        <v>410.8591617143</v>
+        <v>410.8591612192</v>
       </c>
       <c r="F45" t="s">
         <v>123</v>
       </c>
       <c r="G45">
         <v>7.47</v>
       </c>
       <c r="H45" s="1">
-        <v>963715.07</v>
+        <v>699216.59</v>
       </c>
       <c r="I45" s="1">
-        <v>-67167.96</v>
+        <v>-62229.99</v>
       </c>
       <c r="J45" s="1">
-        <v>-6.969690740646</v>
+        <v>-8.8999590241416</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>896547.11</v>
+        <v>636986.6</v>
       </c>
       <c r="N45" s="1">
-        <v>896547.11</v>
+        <v>636986.6</v>
       </c>
       <c r="O45" s="1">
-        <v>1.57</v>
+        <v>1.35</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>216.0</v>
+        <v>253.0</v>
       </c>
       <c r="D46" s="1">
-        <v>4790.39</v>
+        <v>4799.52</v>
       </c>
       <c r="E46" s="1">
-        <v>4789.6203703704</v>
+        <v>4799.1277470356</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1034558.0</v>
+        <v>1214179.32</v>
       </c>
       <c r="I46" s="1">
-        <v>166.24</v>
+        <v>99.24</v>
       </c>
       <c r="J46" s="1">
-        <v>0.016068697936703</v>
+        <v>0.0081734220279752</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1034724.24</v>
+        <v>1214278.56</v>
       </c>
       <c r="N46" s="1">
-        <v>1034724.24</v>
+        <v>1214278.56</v>
       </c>
       <c r="O46" s="1">
-        <v>1.81</v>
+        <v>2.58</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>48000.0</v>
+        <v>36220.0</v>
       </c>
       <c r="D47" s="1">
-        <v>17.945</v>
+        <v>18.25</v>
       </c>
       <c r="E47" s="1">
-        <v>12.656293125</v>
+        <v>12.6562932082</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>607502.07</v>
+        <v>458410.94</v>
       </c>
       <c r="I47" s="1">
-        <v>253857.93</v>
+        <v>202604.06</v>
       </c>
       <c r="J47" s="1">
-        <v>41.78717119433</v>
+        <v>44.19703857853</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>861360.0</v>
+        <v>661015.0</v>
       </c>
       <c r="N47" s="1">
-        <v>861360.0</v>
+        <v>661015.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>14200.0</v>
+        <v>7611.0</v>
       </c>
       <c r="D48" s="1">
-        <v>119.8</v>
+        <v>156.9</v>
       </c>
       <c r="E48" s="1">
-        <v>41.1559992958</v>
+        <v>41.1559992117</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>584415.19</v>
+        <v>313238.31</v>
       </c>
       <c r="I48" s="1">
-        <v>1116744.81</v>
+        <v>880927.59</v>
       </c>
       <c r="J48" s="1">
-        <v>191.08757422955</v>
+        <v>281.23239140193</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1701160.0</v>
+        <v>1194165.9</v>
       </c>
       <c r="N48" s="1">
-        <v>1701160.0</v>
+        <v>1194165.9</v>
       </c>
       <c r="O48" s="1">
-        <v>2.97</v>
+        <v>2.54</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>6482.0</v>
+        <v>5753.0</v>
       </c>
       <c r="D49" s="1">
-        <v>139.38</v>
+        <v>144.46</v>
       </c>
       <c r="E49" s="1">
-        <v>165.1386855909</v>
+        <v>165.1386841648</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1070428.96</v>
+        <v>950042.85</v>
       </c>
       <c r="I49" s="1">
-        <v>-166967.8</v>
+        <v>-118964.47</v>
       </c>
       <c r="J49" s="1">
-        <v>-15.598214009457</v>
+        <v>-12.522010980873</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>903461.16</v>
+        <v>831078.38</v>
       </c>
       <c r="N49" s="1">
-        <v>903461.16</v>
+        <v>831078.38</v>
       </c>
       <c r="O49" s="1">
-        <v>1.58</v>
+        <v>1.77</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>6669.0</v>
+        <v>5365.0</v>
       </c>
       <c r="D50" s="1">
-        <v>260.2</v>
+        <v>274.65</v>
       </c>
       <c r="E50" s="1">
-        <v>173.5984480432</v>
+        <v>173.5984473439</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1157728.05</v>
+        <v>931355.67</v>
       </c>
       <c r="I50" s="1">
-        <v>577545.75</v>
+        <v>542141.58</v>
       </c>
       <c r="J50" s="1">
-        <v>49.886132585282</v>
+        <v>58.20994035501</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1735273.8</v>
+        <v>1473497.25</v>
       </c>
       <c r="N50" s="1">
-        <v>1735273.8</v>
+        <v>1473497.25</v>
       </c>
       <c r="O50" s="1">
-        <v>3.03</v>
+        <v>3.13</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>8077.0</v>
+        <v>7169.0</v>
       </c>
       <c r="D51" s="1">
-        <v>167.22</v>
+        <v>178.5</v>
       </c>
       <c r="E51" s="1">
-        <v>79.0104580909</v>
+        <v>79.0104575255</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>638167.47</v>
+        <v>566425.97</v>
       </c>
       <c r="I51" s="1">
-        <v>712468.47</v>
+        <v>713240.53</v>
       </c>
       <c r="J51" s="1">
-        <v>111.64286860313</v>
+        <v>125.91946128459</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1350635.94</v>
+        <v>1279666.5</v>
       </c>
       <c r="N51" s="1">
-        <v>1350635.94</v>
+        <v>1279666.5</v>
       </c>
       <c r="O51" s="1">
-        <v>2.36</v>
+        <v>2.72</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>25330.0</v>
+        <v>15650.0</v>
       </c>
       <c r="D52" s="1">
-        <v>33.885</v>
+        <v>50.31</v>
       </c>
       <c r="E52" s="1">
-        <v>25.806399921</v>
+        <v>25.806400639</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>653676.11</v>
+        <v>403870.17</v>
       </c>
       <c r="I52" s="1">
-        <v>204630.94</v>
+        <v>383481.33</v>
       </c>
       <c r="J52" s="1">
-        <v>31.304638011017</v>
+        <v>94.951635076193</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>858307.05</v>
+        <v>787351.5</v>
       </c>
       <c r="N52" s="1">
-        <v>858307.05</v>
+        <v>787351.5</v>
       </c>
       <c r="O52" s="1">
-        <v>1.5</v>
+        <v>1.67</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>9000.0</v>
+        <v>7619.0</v>
       </c>
       <c r="D53" s="1">
-        <v>84.3</v>
+        <v>83.44</v>
       </c>
       <c r="E53" s="1">
-        <v>98.9639944444</v>
+        <v>98.9639939625</v>
       </c>
       <c r="F53" t="s">
         <v>36</v>
       </c>
       <c r="G53">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H53" s="1">
-        <v>959655.96</v>
+        <v>812402.09</v>
       </c>
       <c r="I53" s="1">
-        <v>-139927.15</v>
+        <v>-118071.2</v>
       </c>
       <c r="J53" s="1">
-        <v>-14.580970246879</v>
+        <v>-14.533591364838</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>819728.81</v>
+        <v>694330.89</v>
       </c>
       <c r="N53" s="1">
-        <v>819728.81</v>
+        <v>694330.89</v>
       </c>
       <c r="O53" s="1">
-        <v>1.43</v>
+        <v>1.48</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>3276.0</v>
+        <v>2396.0</v>
       </c>
       <c r="D54" s="1">
-        <v>275.0</v>
+        <v>235.8</v>
       </c>
       <c r="E54" s="1">
         <v>251.04</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>822407.04</v>
+        <v>601491.84</v>
       </c>
       <c r="I54" s="1">
-        <v>78492.96</v>
+        <v>-36515.04</v>
       </c>
       <c r="J54" s="1">
-        <v>9.5442957297642</v>
+        <v>-6.0707456978967</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>900900.0</v>
+        <v>564976.8</v>
       </c>
       <c r="N54" s="1">
-        <v>900900.0</v>
+        <v>564976.8</v>
       </c>
       <c r="O54" s="1">
-        <v>1.57</v>
+        <v>1.2</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>43595.0</v>
+        <v>29287.0</v>
       </c>
       <c r="D55" s="1">
-        <v>197.5</v>
+        <v>197.1</v>
       </c>
       <c r="E55" s="1">
-        <v>143.2166629201</v>
+        <v>143.2166630246</v>
       </c>
       <c r="F55" t="s">
         <v>123</v>
       </c>
       <c r="G55">
         <v>7.47</v>
       </c>
       <c r="H55" s="1">
-        <v>838154.47</v>
+        <v>563069.85</v>
       </c>
       <c r="I55" s="1">
-        <v>314149.13</v>
+        <v>209388.81</v>
       </c>
       <c r="J55" s="1">
-        <v>37.481054059164</v>
+        <v>37.187004418724</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1152303.6</v>
+        <v>772458.66</v>
       </c>
       <c r="N55" s="1">
-        <v>1152303.6</v>
+        <v>772458.66</v>
       </c>
       <c r="O55" s="1">
-        <v>2.01</v>
+        <v>1.64</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>15262.0</v>
+        <v>13546.0</v>
       </c>
       <c r="D56" s="1">
-        <v>43.12</v>
+        <v>45.42</v>
       </c>
       <c r="E56" s="1">
-        <v>43.6977696239</v>
+        <v>43.6977690831</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>666915.36</v>
+        <v>591929.98</v>
       </c>
       <c r="I56" s="1">
-        <v>-8817.92</v>
+        <v>23329.34</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.3221947684636</v>
+        <v>3.9412330492198</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>658097.44</v>
+        <v>615259.32</v>
       </c>
       <c r="N56" s="1">
-        <v>658097.44</v>
+        <v>615259.32</v>
       </c>
       <c r="O56" s="1">
-        <v>1.15</v>
+        <v>1.31</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>