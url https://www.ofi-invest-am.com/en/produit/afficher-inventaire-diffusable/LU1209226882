--- v4 (2026-08-11)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU1209226700</t>
   </si>
   <si>
@@ -440,50 +440,56 @@
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
+  </si>
+  <si>
+    <t>DE000SYM9999</t>
+  </si>
+  <si>
+    <t>SYMRISE AG</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>AT0000937503</t>
   </si>
   <si>
     <t>VOESTALPINE AG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -865,241 +871,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>15664.8</v>
+        <v>17583.63</v>
       </c>
       <c r="D2">
-        <v>162.92</v>
+        <v>166.76</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2552075.08</v>
+        <v>2932244.05</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2552075.08</v>
+        <v>2932244.05</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>23.82</v>
       </c>
       <c r="D3">
-        <v>18055.89</v>
+        <v>18490.8</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>430091.39</v>
+        <v>440450.9</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>430091.39</v>
+        <v>440450.9</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1573.05</v>
+        <v>1353.05</v>
       </c>
       <c r="D4">
-        <v>18655.21</v>
+        <v>19107.23</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>29345577.02</v>
+        <v>25853044.04</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>29345577.02</v>
+        <v>25853044.04</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>3043.0</v>
       </c>
       <c r="D5">
-        <v>119.8</v>
+        <v>122.71</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>364550.55</v>
+        <v>373408.64</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>364550.55</v>
+        <v>373408.64</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>123719.77</v>
+        <v>124429.99</v>
       </c>
       <c r="D6">
-        <v>116.07</v>
+        <v>118.82</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>14360305.36</v>
+        <v>14785164.73</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>14360305.36</v>
+        <v>14785164.73</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>113.73</v>
+        <v>116.38</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11373.24</v>
+        <v>11637.65</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11373.24</v>
+        <v>11637.65</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P56"/>
+  <dimension ref="A1:P57"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O56" sqref="O56"/>
+      <selection activeCell="O57" sqref="O57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1118,2789 +1124,2839 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>16864.0</v>
+        <v>14138.0</v>
       </c>
       <c r="D2" s="1">
-        <v>83.56</v>
+        <v>83.42</v>
       </c>
       <c r="E2" s="1">
-        <v>71.8510003558</v>
+        <v>71.8510001415</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H2" s="1">
-        <v>1309162.4</v>
+        <v>1097541.39</v>
       </c>
       <c r="I2" s="1">
-        <v>229889.41</v>
+        <v>192045.79</v>
       </c>
       <c r="J2" s="1">
-        <v>17.560037624056</v>
+        <v>17.497817553833</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1539051.81</v>
+        <v>1289587.18</v>
       </c>
       <c r="N2" s="1">
-        <v>1539051.81</v>
+        <v>1289587.18</v>
       </c>
       <c r="O2" s="1">
-        <v>3.27</v>
+        <v>2.9</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
-        <v>17751.0</v>
+        <v>16405.0</v>
       </c>
       <c r="D3" s="1">
-        <v>48.75</v>
+        <v>51.72</v>
       </c>
       <c r="E3" s="1">
-        <v>89.2446600192</v>
+        <v>89.2446601646</v>
       </c>
       <c r="F3" t="s">
         <v>36</v>
       </c>
       <c r="G3">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H3" s="1">
-        <v>1458250.42</v>
+        <v>1347676.08</v>
       </c>
       <c r="I3" s="1">
-        <v>-513120.18</v>
+        <v>-419933.91</v>
       </c>
       <c r="J3" s="1">
-        <v>-35.187384345139</v>
+        <v>-31.159854822088</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>945130.24</v>
+        <v>927742.17</v>
       </c>
       <c r="N3" s="1">
-        <v>945130.24</v>
+        <v>927742.17</v>
       </c>
       <c r="O3" s="1">
-        <v>2.01</v>
+        <v>2.09</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
-        <v>14070.0</v>
+        <v>13003.0</v>
       </c>
       <c r="D4" s="1">
-        <v>67.82</v>
+        <v>69.24</v>
       </c>
       <c r="E4" s="1">
-        <v>64.7606467662</v>
+        <v>64.7606467738</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>911182.3</v>
+        <v>842082.69</v>
       </c>
       <c r="I4" s="1">
-        <v>43045.1</v>
+        <v>58245.03</v>
       </c>
       <c r="J4" s="1">
-        <v>4.7240930821417</v>
+        <v>6.9167827211838</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>954227.4</v>
+        <v>900327.72</v>
       </c>
       <c r="N4" s="1">
-        <v>954227.4</v>
+        <v>900327.72</v>
       </c>
       <c r="O4" s="1">
         <v>2.03</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
-        <v>2433.0</v>
+        <v>2249.0</v>
       </c>
       <c r="D5" s="1">
-        <v>1305.6</v>
+        <v>1394.0</v>
       </c>
       <c r="E5" s="1">
-        <v>647.6155610358</v>
+        <v>647.6155624722</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1575648.66</v>
+        <v>1456487.4</v>
       </c>
       <c r="I5" s="1">
-        <v>1600876.14</v>
+        <v>1678618.6</v>
       </c>
       <c r="J5" s="1">
-        <v>101.60108535871</v>
+        <v>115.2511583691</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3176524.8</v>
+        <v>3135106.0</v>
       </c>
       <c r="N5" s="1">
-        <v>3176524.8</v>
+        <v>3135106.0</v>
       </c>
       <c r="O5" s="1">
-        <v>6.75</v>
+        <v>7.06</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
-        <v>50780.0</v>
+        <v>46926.0</v>
       </c>
       <c r="D6" s="1">
-        <v>180.05</v>
+        <v>172.8</v>
       </c>
       <c r="E6" s="1">
-        <v>155.7257398582</v>
+        <v>155.7257398883</v>
       </c>
       <c r="F6" t="s">
         <v>45</v>
       </c>
       <c r="G6">
-        <v>10.86</v>
+        <v>10.83</v>
       </c>
       <c r="H6" s="1">
-        <v>710634.97</v>
+        <v>656700.61</v>
       </c>
       <c r="I6" s="1">
-        <v>131213.65</v>
+        <v>91766.04</v>
       </c>
       <c r="J6" s="1">
-        <v>18.464282724505</v>
+        <v>13.973801547101</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>841848.62</v>
+        <v>748466.65</v>
       </c>
       <c r="N6" s="1">
-        <v>841848.62</v>
+        <v>748466.65</v>
       </c>
       <c r="O6" s="1">
-        <v>1.79</v>
+        <v>1.69</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
-        <v>25718.0</v>
+        <v>23767.0</v>
       </c>
       <c r="D7" s="1">
-        <v>39.5</v>
+        <v>39.57</v>
       </c>
       <c r="E7" s="1">
-        <v>29.4360498484</v>
+        <v>29.4360499853</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>757036.33</v>
+        <v>699606.6</v>
       </c>
       <c r="I7" s="1">
-        <v>258824.67</v>
+        <v>240853.59</v>
       </c>
       <c r="J7" s="1">
-        <v>34.189200668877</v>
+        <v>34.42700369036</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1015861.0</v>
+        <v>940460.19</v>
       </c>
       <c r="N7" s="1">
-        <v>1015861.0</v>
+        <v>940460.19</v>
       </c>
       <c r="O7" s="1">
-        <v>2.16</v>
+        <v>2.12</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>45112.0</v>
+        <v>41688.0</v>
       </c>
       <c r="D8" s="1">
-        <v>18.76</v>
+        <v>19.825</v>
       </c>
       <c r="E8" s="1">
-        <v>11.9558472247</v>
+        <v>11.9558472462</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>539352.18</v>
+        <v>498415.36</v>
       </c>
       <c r="I8" s="1">
-        <v>306948.94</v>
+        <v>328049.24</v>
       </c>
       <c r="J8" s="1">
-        <v>56.910670130229</v>
+        <v>65.818445081628</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>846301.12</v>
+        <v>826464.6</v>
       </c>
       <c r="N8" s="1">
-        <v>846301.12</v>
+        <v>826464.6</v>
       </c>
       <c r="O8" s="1">
-        <v>1.8</v>
+        <v>1.86</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>6846.0</v>
+        <v>6327.0</v>
       </c>
       <c r="D9" s="1">
-        <v>530.0</v>
+        <v>572.4</v>
       </c>
       <c r="E9" s="1">
-        <v>322.7027695004</v>
+        <v>322.7027690849</v>
       </c>
       <c r="F9" t="s">
         <v>45</v>
       </c>
       <c r="G9">
-        <v>10.86</v>
+        <v>10.83</v>
       </c>
       <c r="H9" s="1">
-        <v>196371.14</v>
+        <v>181484.11</v>
       </c>
       <c r="I9" s="1">
-        <v>137716.91</v>
+        <v>152797.62</v>
       </c>
       <c r="J9" s="1">
-        <v>70.13093166338</v>
+        <v>84.193387509243</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>334088.05</v>
+        <v>334281.73</v>
       </c>
       <c r="N9" s="1">
-        <v>334088.05</v>
+        <v>334281.73</v>
       </c>
       <c r="O9" s="1">
-        <v>0.71</v>
+        <v>0.75</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
-        <v>85150.0</v>
+        <v>78684.0</v>
       </c>
       <c r="D10" s="1">
-        <v>10.74</v>
+        <v>11.56</v>
       </c>
       <c r="E10" s="1">
-        <v>9.2054</v>
+        <v>9.2053999542</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>783839.81</v>
+        <v>724317.69</v>
       </c>
       <c r="I10" s="1">
-        <v>130671.19</v>
+        <v>185269.35</v>
       </c>
       <c r="J10" s="1">
-        <v>16.670649835966</v>
+        <v>25.57846543828</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>914511.0</v>
+        <v>909587.04</v>
       </c>
       <c r="N10" s="1">
-        <v>914511.0</v>
+        <v>909587.04</v>
       </c>
       <c r="O10" s="1">
-        <v>1.94</v>
+        <v>2.05</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>3879.0</v>
+        <v>3585.0</v>
       </c>
       <c r="D11" s="1">
-        <v>101.75</v>
+        <v>109.1</v>
       </c>
       <c r="E11" s="1">
-        <v>172.8924387729</v>
+        <v>172.8924407252</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>670649.77</v>
+        <v>619819.4</v>
       </c>
       <c r="I11" s="1">
-        <v>-275961.52</v>
+        <v>-228695.9</v>
       </c>
       <c r="J11" s="1">
-        <v>-41.148380621975</v>
+        <v>-36.89718327629</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>394688.25</v>
+        <v>391123.5</v>
       </c>
       <c r="N11" s="1">
-        <v>394688.25</v>
+        <v>391123.5</v>
       </c>
       <c r="O11" s="1">
-        <v>0.84</v>
+        <v>0.88</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>7788.0</v>
+        <v>7197.0</v>
       </c>
       <c r="D12" s="1">
-        <v>77.96</v>
+        <v>76.16</v>
       </c>
       <c r="E12" s="1">
-        <v>62.0546738572</v>
+        <v>62.0546741698</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>483281.8</v>
+        <v>446607.49</v>
       </c>
       <c r="I12" s="1">
-        <v>123870.68</v>
+        <v>101516.03</v>
       </c>
       <c r="J12" s="1">
-        <v>25.631149362546</v>
+        <v>22.730480852437</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>607152.48</v>
+        <v>548123.52</v>
       </c>
       <c r="N12" s="1">
-        <v>607152.48</v>
+        <v>548123.52</v>
       </c>
       <c r="O12" s="1">
-        <v>1.29</v>
+        <v>1.23</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>17751.0</v>
+        <v>16405.0</v>
       </c>
       <c r="D13" s="1">
-        <v>24.4</v>
+        <v>22.72</v>
       </c>
       <c r="E13" s="1">
-        <v>24.0253619514</v>
+        <v>24.0253617799</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>426474.2</v>
+        <v>394136.06</v>
       </c>
       <c r="I13" s="1">
-        <v>6650.2</v>
+        <v>-21414.46</v>
       </c>
       <c r="J13" s="1">
-        <v>1.5593440353484</v>
+        <v>-5.4332658625552</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>433124.4</v>
+        <v>372721.6</v>
       </c>
       <c r="N13" s="1">
-        <v>433124.4</v>
+        <v>372721.6</v>
       </c>
       <c r="O13" s="1">
-        <v>0.92</v>
+        <v>0.84</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>15089.0</v>
+        <v>13945.0</v>
       </c>
       <c r="D14" s="1">
-        <v>61.82</v>
+        <v>61.36</v>
       </c>
       <c r="E14" s="1">
-        <v>62.5046470939</v>
+        <v>62.5046468268</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>943132.62</v>
+        <v>871627.3</v>
       </c>
       <c r="I14" s="1">
-        <v>-10330.64</v>
+        <v>-15962.1</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.0953539068556</v>
+        <v>-1.8312987672598</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>932801.98</v>
+        <v>855665.2</v>
       </c>
       <c r="N14" s="1">
-        <v>932801.98</v>
+        <v>855665.2</v>
       </c>
       <c r="O14" s="1">
-        <v>1.98</v>
+        <v>1.93</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>5059.0</v>
+        <v>4676.0</v>
       </c>
       <c r="D15" s="1">
-        <v>135.2</v>
+        <v>131.0</v>
       </c>
       <c r="E15" s="1">
-        <v>87.8658885155</v>
+        <v>87.8658875107</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>444513.53</v>
+        <v>410860.89</v>
       </c>
       <c r="I15" s="1">
-        <v>239463.27</v>
+        <v>201695.11</v>
       </c>
       <c r="J15" s="1">
-        <v>53.870861928545</v>
+        <v>49.090851650543</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>683976.8</v>
+        <v>612556.0</v>
       </c>
       <c r="N15" s="1">
-        <v>683976.8</v>
+        <v>612556.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.45</v>
+        <v>1.38</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
-        <v>110028.0</v>
+        <v>101673.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.883</v>
+        <v>9.56</v>
       </c>
       <c r="E16" s="1">
-        <v>6.4660969026</v>
+        <v>6.4660968989</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>711451.71</v>
+        <v>657427.47</v>
       </c>
       <c r="I16" s="1">
-        <v>375955.01</v>
+        <v>314566.41</v>
       </c>
       <c r="J16" s="1">
-        <v>52.843363044275</v>
+        <v>47.848078207015</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1087406.72</v>
+        <v>971993.88</v>
       </c>
       <c r="N16" s="1">
-        <v>1087406.72</v>
+        <v>971993.88</v>
       </c>
       <c r="O16" s="1">
-        <v>2.31</v>
+        <v>2.19</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>32152.0</v>
+        <v>29712.0</v>
       </c>
       <c r="D17" s="1">
-        <v>275.0</v>
+        <v>266.5</v>
       </c>
       <c r="E17" s="1">
-        <v>231.7977674795</v>
+        <v>231.7977675687</v>
       </c>
       <c r="F17" t="s">
         <v>45</v>
       </c>
       <c r="G17">
-        <v>10.86</v>
+        <v>10.83</v>
       </c>
       <c r="H17" s="1">
-        <v>700052.37</v>
+        <v>646925.73</v>
       </c>
       <c r="I17" s="1">
-        <v>114068.46</v>
+        <v>83951.24</v>
       </c>
       <c r="J17" s="1">
-        <v>16.294275241151</v>
+        <v>12.976951774665</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>814120.83</v>
+        <v>730876.97</v>
       </c>
       <c r="N17" s="1">
-        <v>814120.83</v>
+        <v>730876.97</v>
       </c>
       <c r="O17" s="1">
-        <v>1.73</v>
+        <v>1.65</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>10015.0</v>
+        <v>8204.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.0</v>
+        <v>101.8</v>
       </c>
       <c r="E18" s="1">
-        <v>53.3615846231</v>
+        <v>53.3615845929</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>534416.27</v>
+        <v>437778.44</v>
       </c>
       <c r="I18" s="1">
-        <v>467083.73</v>
+        <v>397388.76</v>
       </c>
       <c r="J18" s="1">
-        <v>87.400731643144</v>
+        <v>90.773944920632</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1001500.0</v>
+        <v>835167.2</v>
       </c>
       <c r="N18" s="1">
-        <v>1001500.0</v>
+        <v>835167.2</v>
       </c>
       <c r="O18" s="1">
-        <v>2.13</v>
+        <v>1.88</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>3810.0</v>
+        <v>3521.0</v>
       </c>
       <c r="D19" s="1">
-        <v>167.0</v>
+        <v>172.8</v>
       </c>
       <c r="E19" s="1">
-        <v>282.0621968504</v>
+        <v>282.0621982391</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1074656.97</v>
+        <v>993141.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-438386.97</v>
+        <v>-384712.2</v>
       </c>
       <c r="J19" s="1">
-        <v>-40.793200271153</v>
+        <v>-38.736916510344</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>636270.0</v>
+        <v>608428.8</v>
       </c>
       <c r="N19" s="1">
-        <v>636270.0</v>
+        <v>608428.8</v>
       </c>
       <c r="O19" s="1">
-        <v>1.35</v>
+        <v>1.37</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>25267.0</v>
+        <v>23350.0</v>
       </c>
       <c r="D20" s="1">
-        <v>21.92</v>
+        <v>20.69</v>
       </c>
       <c r="E20" s="1">
-        <v>17.9404998615</v>
+        <v>17.9404997859</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>453302.61</v>
+        <v>418910.67</v>
       </c>
       <c r="I20" s="1">
-        <v>100550.03</v>
+        <v>64200.83</v>
       </c>
       <c r="J20" s="1">
-        <v>22.181656973032</v>
+        <v>15.325661196455</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>553852.64</v>
+        <v>483111.5</v>
       </c>
       <c r="N20" s="1">
-        <v>553852.64</v>
+        <v>483111.5</v>
       </c>
       <c r="O20" s="1">
-        <v>1.18</v>
+        <v>1.09</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>7545.0</v>
+        <v>4900.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.06</v>
+        <v>90.18</v>
       </c>
       <c r="E21" s="1">
-        <v>114.8940901259</v>
+        <v>114.8940897959</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>866875.91</v>
+        <v>562981.04</v>
       </c>
       <c r="I21" s="1">
-        <v>-134558.21</v>
+        <v>-121099.04</v>
       </c>
       <c r="J21" s="1">
-        <v>-15.522199711375</v>
+        <v>-21.510322976419</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>732317.7</v>
+        <v>441882.0</v>
       </c>
       <c r="N21" s="1">
-        <v>732317.7</v>
+        <v>441882.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.56</v>
+        <v>1.0</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>17058.0</v>
+        <v>14138.0</v>
       </c>
       <c r="D22" s="1">
-        <v>61.79</v>
+        <v>80.35</v>
       </c>
       <c r="E22" s="1">
-        <v>33.2524768437</v>
+        <v>33.2524770123</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>567220.75</v>
+        <v>470123.52</v>
       </c>
       <c r="I22" s="1">
-        <v>486793.07</v>
+        <v>665864.78</v>
       </c>
       <c r="J22" s="1">
-        <v>85.820744392725</v>
+        <v>141.63613426531</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1054013.82</v>
+        <v>1135988.3</v>
       </c>
       <c r="N22" s="1">
-        <v>1054013.82</v>
+        <v>1135988.3</v>
       </c>
       <c r="O22" s="1">
-        <v>2.24</v>
+        <v>2.56</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>43906.0</v>
+        <v>40574.0</v>
       </c>
       <c r="D23" s="1">
-        <v>25.72</v>
+        <v>26.5</v>
       </c>
       <c r="E23" s="1">
-        <v>17.1934824398</v>
+        <v>17.1934825258</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>754897.04</v>
+        <v>697608.36</v>
       </c>
       <c r="I23" s="1">
-        <v>374365.28</v>
+        <v>377602.64</v>
       </c>
       <c r="J23" s="1">
-        <v>49.591568142856</v>
+        <v>54.128170138328</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1129262.32</v>
+        <v>1075211.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1129262.32</v>
+        <v>1075211.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.4</v>
+        <v>2.42</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>200542.0</v>
+        <v>185315.0</v>
       </c>
       <c r="D24" s="1">
-        <v>5.858</v>
+        <v>5.694</v>
       </c>
       <c r="E24" s="1">
-        <v>3.250565318</v>
+        <v>3.2505653077</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>651874.87</v>
+        <v>602378.51</v>
       </c>
       <c r="I24" s="1">
-        <v>522900.17</v>
+        <v>452805.1</v>
       </c>
       <c r="J24" s="1">
-        <v>80.214807176107</v>
+        <v>75.169530865236</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1174775.04</v>
+        <v>1055183.61</v>
       </c>
       <c r="N24" s="1">
-        <v>1174775.04</v>
+        <v>1055183.61</v>
       </c>
       <c r="O24" s="1">
-        <v>2.5</v>
+        <v>2.38</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>7286.0</v>
+        <v>6733.0</v>
       </c>
       <c r="D25" s="1">
-        <v>116.1</v>
+        <v>113.65</v>
       </c>
       <c r="E25" s="1">
-        <v>69.5570189404</v>
+        <v>69.5570191594</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>506792.44</v>
+        <v>468327.41</v>
       </c>
       <c r="I25" s="1">
-        <v>339112.16</v>
+        <v>296878.04</v>
       </c>
       <c r="J25" s="1">
-        <v>66.913421202574</v>
+        <v>63.39113057679</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>845904.6</v>
+        <v>765205.45</v>
       </c>
       <c r="N25" s="1">
-        <v>845904.6</v>
+        <v>765205.45</v>
       </c>
       <c r="O25" s="1">
-        <v>1.8</v>
+        <v>1.72</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>2663.0</v>
+        <v>3000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>238.5</v>
+        <v>247.75</v>
       </c>
       <c r="E26" s="1">
-        <v>312.7806120916</v>
+        <v>301.8693466667</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>832934.77</v>
+        <v>905608.04</v>
       </c>
       <c r="I26" s="1">
-        <v>-197809.27</v>
+        <v>-162358.04</v>
       </c>
       <c r="J26" s="1">
-        <v>-23.748470723584</v>
+        <v>-17.928069631537</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>635125.5</v>
+        <v>743250.0</v>
       </c>
       <c r="N26" s="1">
-        <v>635125.5</v>
+        <v>743250.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.35</v>
+        <v>1.67</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>11955.0</v>
+        <v>11048.0</v>
       </c>
       <c r="D27" s="1">
-        <v>70.6</v>
+        <v>72.25</v>
       </c>
       <c r="E27" s="1">
-        <v>75.565455458</v>
+        <v>75.565455286</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>903385.02</v>
+        <v>834847.15</v>
       </c>
       <c r="I27" s="1">
-        <v>-59362.02</v>
+        <v>-36629.15</v>
       </c>
       <c r="J27" s="1">
-        <v>-6.5710653470876</v>
+        <v>-4.3875277049218</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>844023.0</v>
+        <v>798218.0</v>
       </c>
       <c r="N27" s="1">
-        <v>844023.0</v>
+        <v>798218.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.79</v>
+        <v>1.8</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>7450.0</v>
+        <v>6885.0</v>
       </c>
       <c r="D28" s="1">
-        <v>77.55</v>
+        <v>75.95</v>
       </c>
       <c r="E28" s="1">
-        <v>67.1233557047</v>
+        <v>67.1233551198</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>500069.0</v>
+        <v>462144.3</v>
       </c>
       <c r="I28" s="1">
-        <v>77678.5</v>
+        <v>60771.45</v>
       </c>
       <c r="J28" s="1">
-        <v>15.533556369221</v>
+        <v>13.149886301746</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>577747.5</v>
+        <v>522915.75</v>
       </c>
       <c r="N28" s="1">
-        <v>577747.5</v>
+        <v>522915.75</v>
       </c>
       <c r="O28" s="1">
-        <v>1.23</v>
+        <v>1.18</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>8875.0</v>
+        <v>8202.0</v>
       </c>
       <c r="D29" s="1">
-        <v>47.28</v>
+        <v>41.6</v>
       </c>
       <c r="E29" s="1">
-        <v>44.4449374648</v>
+        <v>44.44493782</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>394448.82</v>
+        <v>364537.38</v>
       </c>
       <c r="I29" s="1">
-        <v>25161.18</v>
+        <v>-23334.18</v>
       </c>
       <c r="J29" s="1">
-        <v>6.3788199442452</v>
+        <v>-6.4010390374781</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>419610.0</v>
+        <v>341203.2</v>
       </c>
       <c r="N29" s="1">
-        <v>419610.0</v>
+        <v>341203.2</v>
       </c>
       <c r="O29" s="1">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>6772.0</v>
+        <v>4861.0</v>
       </c>
       <c r="D30" s="1">
-        <v>103.0</v>
+        <v>100.9</v>
       </c>
       <c r="E30" s="1">
-        <v>75.4941863556</v>
+        <v>75.4941863814</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>511246.63</v>
+        <v>366977.24</v>
       </c>
       <c r="I30" s="1">
-        <v>186269.37</v>
+        <v>123497.66</v>
       </c>
       <c r="J30" s="1">
-        <v>36.434346765278</v>
+        <v>33.652675571924</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>697516.0</v>
+        <v>490474.9</v>
       </c>
       <c r="N30" s="1">
-        <v>697516.0</v>
+        <v>490474.9</v>
       </c>
       <c r="O30" s="1">
-        <v>1.48</v>
+        <v>1.1</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>21976.0</v>
+        <v>20308.0</v>
       </c>
       <c r="D31" s="1">
-        <v>296.7</v>
+        <v>322.9</v>
       </c>
       <c r="E31" s="1">
-        <v>257.1978531125</v>
+        <v>257.1978530628</v>
       </c>
       <c r="F31" t="s">
         <v>96</v>
       </c>
       <c r="G31">
-        <v>10.82</v>
+        <v>10.78</v>
       </c>
       <c r="H31" s="1">
-        <v>490378.16</v>
+        <v>453157.98</v>
       </c>
       <c r="I31" s="1">
-        <v>111984.92</v>
+        <v>154970.85</v>
       </c>
       <c r="J31" s="1">
-        <v>22.83644116614</v>
+        <v>34.197974401775</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>602363.08</v>
+        <v>608128.83</v>
       </c>
       <c r="N31" s="1">
-        <v>602363.08</v>
+        <v>608128.83</v>
       </c>
       <c r="O31" s="1">
-        <v>1.28</v>
+        <v>1.37</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
-        <v>118904.0</v>
+        <v>109875.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.588</v>
+        <v>4.43</v>
       </c>
       <c r="E32" s="1">
-        <v>3.6279745845</v>
+        <v>3.6279746075</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>431380.69</v>
+        <v>398623.71</v>
       </c>
       <c r="I32" s="1">
-        <v>114150.86</v>
+        <v>88122.54</v>
       </c>
       <c r="J32" s="1">
-        <v>26.461745424905</v>
+        <v>22.106698068712</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>545531.55</v>
+        <v>486746.25</v>
       </c>
       <c r="N32" s="1">
-        <v>545531.55</v>
+        <v>486746.25</v>
       </c>
       <c r="O32" s="1">
-        <v>1.16</v>
+        <v>1.1</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>7302.0</v>
+        <v>6748.0</v>
       </c>
       <c r="D33" s="1">
-        <v>176.0</v>
+        <v>177.42</v>
       </c>
       <c r="E33" s="1">
-        <v>172.6729471378</v>
+        <v>172.67294754</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1260857.86</v>
+        <v>1165197.05</v>
       </c>
       <c r="I33" s="1">
-        <v>24294.14</v>
+        <v>32033.11</v>
       </c>
       <c r="J33" s="1">
-        <v>1.9267945079868</v>
+        <v>2.7491581788677</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1285152.0</v>
+        <v>1197230.16</v>
       </c>
       <c r="N33" s="1">
-        <v>1285152.0</v>
+        <v>1197230.16</v>
       </c>
       <c r="O33" s="1">
-        <v>2.73</v>
+        <v>2.7</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>5079.0</v>
+        <v>4694.0</v>
       </c>
       <c r="D34" s="1">
-        <v>156.05</v>
+        <v>146.95</v>
       </c>
       <c r="E34" s="1">
-        <v>130.8170013782</v>
+        <v>130.8170025565</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>664419.55</v>
+        <v>614055.01</v>
       </c>
       <c r="I34" s="1">
-        <v>128158.4</v>
+        <v>75728.29</v>
       </c>
       <c r="J34" s="1">
-        <v>19.288776195703</v>
+        <v>12.332492816889</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>792577.95</v>
+        <v>689783.3</v>
       </c>
       <c r="N34" s="1">
-        <v>792577.95</v>
+        <v>689783.3</v>
       </c>
       <c r="O34" s="1">
-        <v>1.68</v>
+        <v>1.55</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>1608.0</v>
+        <v>1486.0</v>
       </c>
       <c r="D35" s="1">
-        <v>481.8</v>
+        <v>496.2</v>
       </c>
       <c r="E35" s="1">
-        <v>528.1253482587</v>
+        <v>525.6253432032</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
       <c r="G35">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H35" s="1">
-        <v>883562.19</v>
+        <v>812473.62</v>
       </c>
       <c r="I35" s="1">
-        <v>-37412.78</v>
+        <v>-6226.61</v>
       </c>
       <c r="J35" s="1">
-        <v>-4.2343120182633</v>
+        <v>-0.76637688248881</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>846149.41</v>
+        <v>806247.01</v>
       </c>
       <c r="N35" s="1">
-        <v>846149.41</v>
+        <v>806247.01</v>
       </c>
       <c r="O35" s="1">
-        <v>1.8</v>
+        <v>1.82</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>3551.0</v>
+        <v>3282.0</v>
       </c>
       <c r="D36" s="1">
-        <v>353.6</v>
+        <v>379.4</v>
       </c>
       <c r="E36" s="1">
-        <v>345.3921655872</v>
+        <v>345.392166362</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1226487.58</v>
+        <v>1133577.09</v>
       </c>
       <c r="I36" s="1">
-        <v>29146.02</v>
+        <v>111613.71</v>
       </c>
       <c r="J36" s="1">
-        <v>2.3763811778673</v>
+        <v>9.8461508250842</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1255633.6</v>
+        <v>1245190.8</v>
       </c>
       <c r="N36" s="1">
-        <v>1255633.6</v>
+        <v>1245190.8</v>
       </c>
       <c r="O36" s="1">
-        <v>2.67</v>
+        <v>2.8</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>2371.0</v>
+        <v>2499.0</v>
       </c>
       <c r="D37" s="1">
-        <v>452.0</v>
+        <v>469.8</v>
       </c>
       <c r="E37" s="1">
-        <v>633.8577730915</v>
+        <v>616.176222489</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1502876.78</v>
+        <v>1539824.38</v>
       </c>
       <c r="I37" s="1">
-        <v>-431184.78</v>
+        <v>-365794.18</v>
       </c>
       <c r="J37" s="1">
-        <v>-28.690627584252</v>
+        <v>-23.755577892591</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1071692.0</v>
+        <v>1174030.2</v>
       </c>
       <c r="N37" s="1">
-        <v>1071692.0</v>
+        <v>1174030.2</v>
       </c>
       <c r="O37" s="1">
-        <v>2.28</v>
+        <v>2.64</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>5079.0</v>
+        <v>4694.0</v>
       </c>
       <c r="D38" s="1">
-        <v>112.9</v>
+        <v>130.85</v>
       </c>
       <c r="E38" s="1">
-        <v>148.9734160268</v>
+        <v>148.9734149979</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>756635.98</v>
+        <v>699281.21</v>
       </c>
       <c r="I38" s="1">
-        <v>-183216.88</v>
+        <v>-85071.31</v>
       </c>
       <c r="J38" s="1">
-        <v>-24.214666608902</v>
+        <v>-12.165536379849</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>573419.1</v>
+        <v>614209.9</v>
       </c>
       <c r="N38" s="1">
-        <v>573419.1</v>
+        <v>614209.9</v>
       </c>
       <c r="O38" s="1">
-        <v>1.22</v>
+        <v>1.38</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>16076.0</v>
+        <v>14857.0</v>
       </c>
       <c r="D39" s="1">
-        <v>15.04</v>
+        <v>15.68</v>
       </c>
       <c r="E39" s="1">
-        <v>9.8588336651</v>
+        <v>9.8588342196</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>158490.61</v>
+        <v>146472.7</v>
       </c>
       <c r="I39" s="1">
-        <v>83292.43</v>
+        <v>86485.06</v>
       </c>
       <c r="J39" s="1">
-        <v>52.553542446458</v>
+        <v>59.04517360573</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>241783.04</v>
+        <v>232957.76</v>
       </c>
       <c r="N39" s="1">
-        <v>241783.04</v>
+        <v>232957.76</v>
       </c>
       <c r="O39" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>25765.0</v>
+        <v>23811.0</v>
       </c>
       <c r="D40" s="1">
-        <v>207.8</v>
+        <v>188.7</v>
       </c>
       <c r="E40" s="1">
-        <v>166.9426997865</v>
+        <v>166.9427000126</v>
       </c>
       <c r="F40" t="s">
         <v>45</v>
       </c>
       <c r="G40">
-        <v>10.86</v>
+        <v>10.83</v>
       </c>
       <c r="H40" s="1">
-        <v>393349.68</v>
+        <v>363518.31</v>
       </c>
       <c r="I40" s="1">
-        <v>99624.16</v>
+        <v>51210.98</v>
       </c>
       <c r="J40" s="1">
-        <v>25.327123693097</v>
+        <v>14.087593001849</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>492973.84</v>
+        <v>414729.29</v>
       </c>
       <c r="N40" s="1">
-        <v>492973.84</v>
+        <v>414729.29</v>
       </c>
       <c r="O40" s="1">
-        <v>1.05</v>
+        <v>0.93</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>9217.0</v>
+        <v>7868.0</v>
       </c>
       <c r="D41" s="1">
-        <v>62.1</v>
+        <v>67.2</v>
       </c>
       <c r="E41" s="1">
-        <v>87.6169512857</v>
+        <v>87.6169509405</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>807565.44</v>
+        <v>689370.17</v>
       </c>
       <c r="I41" s="1">
-        <v>-235189.74</v>
+        <v>-160640.57</v>
       </c>
       <c r="J41" s="1">
-        <v>-29.123304236496</v>
+        <v>-23.302512494847</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>572375.7</v>
+        <v>528729.6</v>
       </c>
       <c r="N41" s="1">
-        <v>572375.7</v>
+        <v>528729.6</v>
       </c>
       <c r="O41" s="1">
-        <v>1.22</v>
+        <v>1.19</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>90649.0</v>
+        <v>61860.0</v>
       </c>
       <c r="D42" s="1">
-        <v>11.39</v>
+        <v>13.545</v>
       </c>
       <c r="E42" s="1">
-        <v>6.8528000309</v>
+        <v>6.8528000323</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>621199.47</v>
+        <v>423914.21</v>
       </c>
       <c r="I42" s="1">
-        <v>411292.64</v>
+        <v>413979.49</v>
       </c>
       <c r="J42" s="1">
-        <v>66.209431891499</v>
+        <v>97.656431474661</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1032492.11</v>
+        <v>837893.7</v>
       </c>
       <c r="N42" s="1">
-        <v>1032492.11</v>
+        <v>837893.7</v>
       </c>
       <c r="O42" s="1">
-        <v>2.19</v>
+        <v>1.89</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>119</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>35499.0</v>
+        <v>27228.0</v>
       </c>
       <c r="D43" s="1">
-        <v>105.05</v>
+        <v>114.5</v>
       </c>
       <c r="E43" s="1">
-        <v>69.3887743317</v>
+        <v>69.3887744234</v>
       </c>
       <c r="F43" t="s">
         <v>96</v>
       </c>
       <c r="G43">
-        <v>10.82</v>
+        <v>10.78</v>
       </c>
       <c r="H43" s="1">
-        <v>218483.9</v>
+        <v>167578.79</v>
       </c>
       <c r="I43" s="1">
-        <v>126028.08</v>
+        <v>121543.53</v>
       </c>
       <c r="J43" s="1">
-        <v>57.683005475461</v>
+        <v>72.529184630107</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>344511.98</v>
+        <v>289122.32</v>
       </c>
       <c r="N43" s="1">
-        <v>344511.98</v>
+        <v>289122.32</v>
       </c>
       <c r="O43" s="1">
-        <v>0.73</v>
+        <v>0.65</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>121</v>
       </c>
       <c r="B44" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="1">
-        <v>21301.0</v>
+        <v>19684.0</v>
       </c>
       <c r="D44" s="1">
-        <v>300.0</v>
+        <v>284.9</v>
       </c>
       <c r="E44" s="1">
-        <v>413.6543204544</v>
+        <v>413.6543207681</v>
       </c>
       <c r="F44" t="s">
         <v>123</v>
       </c>
       <c r="G44">
         <v>7.47</v>
       </c>
       <c r="H44" s="1">
-        <v>1180785.08</v>
+        <v>1091149.4</v>
       </c>
       <c r="I44" s="1">
-        <v>-325649.49</v>
+        <v>-340763.49</v>
       </c>
       <c r="J44" s="1">
-        <v>-27.579065446864</v>
+        <v>-31.229773851317</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>855135.59</v>
+        <v>750385.91</v>
       </c>
       <c r="N44" s="1">
-        <v>855135.59</v>
+        <v>750385.91</v>
       </c>
       <c r="O44" s="1">
-        <v>1.82</v>
+        <v>1.69</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>12697.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>374.9</v>
+        <v>374.3</v>
       </c>
       <c r="E45" s="1">
-        <v>410.8591612192</v>
+        <v>410.859161</v>
       </c>
       <c r="F45" t="s">
         <v>123</v>
       </c>
       <c r="G45">
         <v>7.47</v>
       </c>
       <c r="H45" s="1">
-        <v>699216.59</v>
+        <v>550694.33</v>
       </c>
       <c r="I45" s="1">
-        <v>-62229.99</v>
+        <v>-49854.69</v>
       </c>
       <c r="J45" s="1">
-        <v>-8.8999590241416</v>
+        <v>-9.0530603429311</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>636986.6</v>
+        <v>500839.64</v>
       </c>
       <c r="N45" s="1">
-        <v>636986.6</v>
+        <v>500839.64</v>
       </c>
       <c r="O45" s="1">
-        <v>1.35</v>
+        <v>1.13</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>253.0</v>
+        <v>126.0</v>
       </c>
       <c r="D46" s="1">
-        <v>4799.52</v>
+        <v>4805.57</v>
       </c>
       <c r="E46" s="1">
-        <v>4799.1277470356</v>
+        <v>4801.2579365079</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1214179.32</v>
+        <v>604958.5</v>
       </c>
       <c r="I46" s="1">
-        <v>99.24</v>
+        <v>543.32</v>
       </c>
       <c r="J46" s="1">
-        <v>0.0081734220279752</v>
+        <v>0.089811119275124</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1214278.56</v>
+        <v>605501.82</v>
       </c>
       <c r="N46" s="1">
-        <v>1214278.56</v>
+        <v>605501.82</v>
       </c>
       <c r="O46" s="1">
-        <v>2.58</v>
+        <v>1.36</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>36220.0</v>
+        <v>33471.0</v>
       </c>
       <c r="D47" s="1">
-        <v>18.25</v>
+        <v>17.905</v>
       </c>
       <c r="E47" s="1">
-        <v>12.6562932082</v>
+        <v>12.656293209</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>458410.94</v>
+        <v>423618.79</v>
       </c>
       <c r="I47" s="1">
-        <v>202604.06</v>
+        <v>175679.47</v>
       </c>
       <c r="J47" s="1">
-        <v>44.19703857853</v>
+        <v>41.471123129359</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>661015.0</v>
+        <v>599298.26</v>
       </c>
       <c r="N47" s="1">
-        <v>661015.0</v>
+        <v>599298.26</v>
       </c>
       <c r="O47" s="1">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>7611.0</v>
+        <v>5655.0</v>
       </c>
       <c r="D48" s="1">
-        <v>156.9</v>
+        <v>149.3</v>
       </c>
       <c r="E48" s="1">
-        <v>41.1559992117</v>
+        <v>41.1559982317</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>313238.31</v>
+        <v>232737.17</v>
       </c>
       <c r="I48" s="1">
-        <v>880927.59</v>
+        <v>611554.33</v>
       </c>
       <c r="J48" s="1">
-        <v>281.23239140193</v>
+        <v>262.76607642862</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1194165.9</v>
+        <v>844291.5</v>
       </c>
       <c r="N48" s="1">
-        <v>1194165.9</v>
+        <v>844291.5</v>
       </c>
       <c r="O48" s="1">
-        <v>2.54</v>
+        <v>1.9</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>5753.0</v>
+        <v>5317.0</v>
       </c>
       <c r="D49" s="1">
-        <v>144.46</v>
+        <v>167.9</v>
       </c>
       <c r="E49" s="1">
-        <v>165.1386841648</v>
+        <v>165.1386853489</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>950042.85</v>
+        <v>878042.39</v>
       </c>
       <c r="I49" s="1">
-        <v>-118964.47</v>
+        <v>14681.91</v>
       </c>
       <c r="J49" s="1">
-        <v>-12.522010980873</v>
+        <v>1.6721185864386</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>831078.38</v>
+        <v>892724.3</v>
       </c>
       <c r="N49" s="1">
-        <v>831078.38</v>
+        <v>892724.3</v>
       </c>
       <c r="O49" s="1">
-        <v>1.77</v>
+        <v>2.01</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>5365.0</v>
+        <v>4959.0</v>
       </c>
       <c r="D50" s="1">
-        <v>274.65</v>
+        <v>276.2</v>
       </c>
       <c r="E50" s="1">
-        <v>173.5984473439</v>
+        <v>173.5984472676</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>931355.67</v>
+        <v>860874.7</v>
       </c>
       <c r="I50" s="1">
-        <v>542141.58</v>
+        <v>508801.1</v>
       </c>
       <c r="J50" s="1">
-        <v>58.20994035501</v>
+        <v>59.102805553468</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1473497.25</v>
+        <v>1369675.8</v>
       </c>
       <c r="N50" s="1">
-        <v>1473497.25</v>
+        <v>1369675.8</v>
       </c>
       <c r="O50" s="1">
-        <v>3.13</v>
+        <v>3.09</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>7169.0</v>
+        <v>6625.0</v>
       </c>
       <c r="D51" s="1">
-        <v>178.5</v>
+        <v>160.0</v>
       </c>
       <c r="E51" s="1">
-        <v>79.0104575255</v>
+        <v>79.0104573585</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>566425.97</v>
+        <v>523444.28</v>
       </c>
       <c r="I51" s="1">
-        <v>713240.53</v>
+        <v>536555.72</v>
       </c>
       <c r="J51" s="1">
-        <v>125.91946128459</v>
+        <v>102.50483967463</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1279666.5</v>
+        <v>1060000.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1279666.5</v>
+        <v>1060000.0</v>
       </c>
       <c r="O51" s="1">
-        <v>2.72</v>
+        <v>2.39</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>15650.0</v>
+        <v>12253.0</v>
       </c>
       <c r="D52" s="1">
-        <v>50.31</v>
+        <v>59.3</v>
       </c>
       <c r="E52" s="1">
-        <v>25.806400639</v>
+        <v>25.8064008814</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>403870.17</v>
+        <v>316205.83</v>
       </c>
       <c r="I52" s="1">
-        <v>383481.33</v>
+        <v>410397.07</v>
       </c>
       <c r="J52" s="1">
-        <v>94.951635076193</v>
+        <v>129.78795172752</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>787351.5</v>
+        <v>726602.9</v>
       </c>
       <c r="N52" s="1">
-        <v>787351.5</v>
+        <v>726602.9</v>
       </c>
       <c r="O52" s="1">
-        <v>1.67</v>
+        <v>1.64</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>7619.0</v>
+        <v>7042.0</v>
       </c>
       <c r="D53" s="1">
-        <v>83.44</v>
+        <v>93.9</v>
       </c>
       <c r="E53" s="1">
-        <v>98.9639939625</v>
+        <v>98.9639946038</v>
       </c>
       <c r="F53" t="s">
         <v>36</v>
       </c>
       <c r="G53">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H53" s="1">
-        <v>812402.09</v>
+        <v>750877.48</v>
       </c>
       <c r="I53" s="1">
-        <v>-118071.2</v>
+        <v>-27851.07</v>
       </c>
       <c r="J53" s="1">
-        <v>-14.533591364838</v>
+        <v>-3.7091364093114</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>694330.89</v>
+        <v>723026.41</v>
       </c>
       <c r="N53" s="1">
-        <v>694330.89</v>
+        <v>723026.41</v>
       </c>
       <c r="O53" s="1">
-        <v>1.48</v>
+        <v>1.63</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>2396.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>235.8</v>
+        <v>77.24</v>
       </c>
       <c r="E54" s="1">
-        <v>251.04</v>
+        <v>80.0622</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>601491.84</v>
+        <v>800622.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-36515.04</v>
+        <v>-28222.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-6.0707456978967</v>
+        <v>-3.5250093052652</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>564976.8</v>
+        <v>772400.0</v>
       </c>
       <c r="N54" s="1">
-        <v>564976.8</v>
+        <v>772400.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.2</v>
+        <v>1.74</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>29287.0</v>
+        <v>2214.0</v>
       </c>
       <c r="D55" s="1">
-        <v>197.1</v>
+        <v>254.2</v>
       </c>
       <c r="E55" s="1">
-        <v>143.2166630246</v>
+        <v>251.04</v>
       </c>
       <c r="F55" t="s">
-        <v>123</v>
+        <v>8</v>
       </c>
       <c r="G55">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>563069.85</v>
+        <v>555802.56</v>
       </c>
       <c r="I55" s="1">
-        <v>209388.81</v>
+        <v>6996.24</v>
       </c>
       <c r="J55" s="1">
-        <v>37.187004418724</v>
+        <v>1.2587635436584</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>772458.66</v>
+        <v>562798.8</v>
       </c>
       <c r="N55" s="1">
-        <v>772458.66</v>
+        <v>562798.8</v>
       </c>
       <c r="O55" s="1">
-        <v>1.64</v>
+        <v>1.27</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>13546.0</v>
+        <v>27065.0</v>
       </c>
       <c r="D56" s="1">
-        <v>45.42</v>
+        <v>181.45</v>
       </c>
       <c r="E56" s="1">
-        <v>43.6977690831</v>
+        <v>143.2166628487</v>
       </c>
       <c r="F56" t="s">
-        <v>8</v>
+        <v>123</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H56" s="1">
-        <v>591929.98</v>
+        <v>520349.83</v>
       </c>
       <c r="I56" s="1">
-        <v>23329.34</v>
+        <v>136768.94</v>
       </c>
       <c r="J56" s="1">
-        <v>3.9412330492198</v>
+        <v>26.284036645116</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>615259.32</v>
+        <v>657118.77</v>
       </c>
       <c r="N56" s="1">
-        <v>615259.32</v>
+        <v>657118.77</v>
       </c>
       <c r="O56" s="1">
-        <v>1.31</v>
+        <v>1.48</v>
       </c>
       <c r="P56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>148</v>
+      </c>
+      <c r="B57" t="s">
+        <v>149</v>
+      </c>
+      <c r="C57" s="1">
+        <v>12963.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>46.32</v>
+      </c>
+      <c r="E57" s="1">
+        <v>44.285939983</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>574078.64</v>
+      </c>
+      <c r="I57" s="1">
+        <v>26367.52</v>
+      </c>
+      <c r="J57" s="1">
+        <v>4.593015340198</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>600446.16</v>
+      </c>
+      <c r="N57" s="1">
+        <v>600446.16</v>
+      </c>
+      <c r="O57" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="P57">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>