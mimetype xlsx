--- v0 (2026-06-13)
+++ v1 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU1209226700</t>
   </si>
   <si>
@@ -118,59 +118,65 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>CH0012221716</t>
+  </si>
+  <si>
+    <t>ABB LTD</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON AG</t>
   </si>
   <si>
-    <t>CHF</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
@@ -196,56 +202,50 @@
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>ES0105563003</t>
   </si>
   <si>
     <t>CORPORACION ACCIONA ENERGIAS RENOV</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
-    <t>FR0014003TT8</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0003822393</t>
   </si>
   <si>
     <t>ELIA GROUP SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC CLASS A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
@@ -313,80 +313,80 @@
   <si>
     <t>KION GROUP AG</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NO0013536151</t>
   </si>
   <si>
     <t>KONGSBERG GRUPPEN</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
+  </si>
+  <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
-    <t>DE0007100000</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>SE0009806607</t>
   </si>
   <si>
     <t>MUNTERS GROUP</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK</t>
   </si>
   <si>
     <t>FI0009000681</t>
@@ -422,56 +422,50 @@
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
-  </si>
-[...4 lines deleted...]
-    <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
@@ -871,241 +865,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>14527.25</v>
+        <v>15060.71</v>
       </c>
       <c r="D2">
-        <v>151.64</v>
+        <v>157.99</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2202921.04</v>
+        <v>2379440.04</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2202921.04</v>
+        <v>2379440.04</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9.82</v>
       </c>
       <c r="D3">
-        <v>16782.9</v>
+        <v>17497.28</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>164808.1</v>
+        <v>171823.32</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>164808.1</v>
+        <v>171823.32</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>2250.05</v>
       </c>
       <c r="D4">
-        <v>17333.01</v>
+        <v>18074.25</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>39000129.16</v>
+        <v>40667973.58</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>39000129.16</v>
+        <v>40667973.58</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>3043.0</v>
       </c>
       <c r="D5">
-        <v>111.29</v>
+        <v>116.06</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>338646.61</v>
+        <v>353163.41</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>338646.61</v>
+        <v>353163.41</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>118930.29</v>
+        <v>121509.69</v>
       </c>
       <c r="D6">
-        <v>108.0</v>
+        <v>112.54</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>12844602.96</v>
+        <v>13674847.05</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>12844602.96</v>
+        <v>13674847.05</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>106.09</v>
+        <v>110.59</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10608.65</v>
+        <v>11059.12</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10608.65</v>
+        <v>11059.12</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P57"/>
+  <dimension ref="A1:P56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O57" sqref="O57"/>
+      <selection activeCell="O56" sqref="O56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1124,2839 +1118,2789 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>20000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>61.6</v>
+        <v>71.84</v>
       </c>
       <c r="E2" s="1">
-        <v>89.2446605</v>
+        <v>71.851</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>0.9</v>
+        <v>0.93</v>
       </c>
       <c r="H2" s="1">
-        <v>1643006.5</v>
+        <v>1474981.36</v>
       </c>
       <c r="I2" s="1">
-        <v>-280023.87</v>
+        <v>-225.81</v>
       </c>
       <c r="J2" s="1">
-        <v>-17.043381751685</v>
+        <v>-0.01530934601099</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1362982.63</v>
+        <v>1474755.55</v>
       </c>
       <c r="N2" s="1">
-        <v>1362982.63</v>
+        <v>1474755.55</v>
       </c>
       <c r="O2" s="1">
-        <v>2.5</v>
+        <v>2.58</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
-        <v>14000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>62.62</v>
+        <v>61.6</v>
       </c>
       <c r="E3" s="1">
-        <v>67.3815571429</v>
+        <v>89.2446605</v>
       </c>
       <c r="F3" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G3">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H3" s="1">
-        <v>943341.8</v>
+        <v>1643006.5</v>
       </c>
       <c r="I3" s="1">
-        <v>-66661.8</v>
+        <v>-311906.07</v>
       </c>
       <c r="J3" s="1">
-        <v>-7.0665584838921</v>
+        <v>-18.983860988986</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>876680.0</v>
+        <v>1331100.43</v>
       </c>
       <c r="N3" s="1">
-        <v>876680.0</v>
+        <v>1331100.43</v>
       </c>
       <c r="O3" s="1">
-        <v>1.61</v>
+        <v>2.32</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
-        <v>2944.0</v>
+        <v>20300.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1180.4</v>
+        <v>64.44</v>
       </c>
       <c r="E4" s="1">
-        <v>647.6155638587</v>
+        <v>64.7606463054</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1906580.22</v>
+        <v>1314641.12</v>
       </c>
       <c r="I4" s="1">
-        <v>1568517.38</v>
+        <v>-6509.12</v>
       </c>
       <c r="J4" s="1">
-        <v>82.268627542984</v>
+        <v>-0.49512523995902</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3475097.6</v>
+        <v>1308132.0</v>
       </c>
       <c r="N4" s="1">
-        <v>3475097.6</v>
+        <v>1308132.0</v>
       </c>
       <c r="O4" s="1">
-        <v>6.37</v>
+        <v>2.28</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
-        <v>60000.0</v>
+        <v>2944.0</v>
       </c>
       <c r="D5" s="1">
-        <v>175.25</v>
+        <v>1270.0</v>
       </c>
       <c r="E5" s="1">
-        <v>155.72574</v>
+        <v>647.6155638587</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G5">
-        <v>10.75</v>
+        <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>839663.22</v>
+        <v>1906580.22</v>
       </c>
       <c r="I5" s="1">
-        <v>138544.56</v>
+        <v>1832299.78</v>
       </c>
       <c r="J5" s="1">
-        <v>16.500015327574</v>
+        <v>96.103996085725</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>978207.78</v>
+        <v>3738880.0</v>
       </c>
       <c r="N5" s="1">
-        <v>978207.78</v>
+        <v>3738880.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.79</v>
+        <v>6.53</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" t="s">
         <v>44</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>179.5</v>
+      </c>
+      <c r="E6" s="1">
+        <v>155.72574</v>
+      </c>
+      <c r="F6" t="s">
         <v>45</v>
       </c>
-      <c r="C6" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G6">
-        <v>1.0</v>
+        <v>10.85</v>
       </c>
       <c r="H6" s="1">
-        <v>1159868.67</v>
+        <v>839663.22</v>
       </c>
       <c r="I6" s="1">
-        <v>342961.75</v>
+        <v>153055.0</v>
       </c>
       <c r="J6" s="1">
-        <v>29.569015774864</v>
+        <v>18.228141516071</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1502830.42</v>
+        <v>992718.22</v>
       </c>
       <c r="N6" s="1">
-        <v>1502830.42</v>
+        <v>992718.22</v>
       </c>
       <c r="O6" s="1">
-        <v>2.75</v>
+        <v>1.73</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
-        <v>67837.0</v>
+        <v>39403.0</v>
       </c>
       <c r="D7" s="1">
-        <v>18.185</v>
+        <v>41.11</v>
       </c>
       <c r="E7" s="1">
-        <v>11.9558472515</v>
+        <v>29.4360497932</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>811048.81</v>
+        <v>1159868.67</v>
       </c>
       <c r="I7" s="1">
-        <v>422567.04</v>
+        <v>459988.66</v>
       </c>
       <c r="J7" s="1">
-        <v>52.10130818144</v>
+        <v>39.6586848061</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1233615.85</v>
+        <v>1619857.33</v>
       </c>
       <c r="N7" s="1">
-        <v>1233615.85</v>
+        <v>1619857.33</v>
       </c>
       <c r="O7" s="1">
-        <v>2.26</v>
+        <v>2.83</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>11113.0</v>
+        <v>67837.0</v>
       </c>
       <c r="D8" s="1">
-        <v>642.6</v>
+        <v>19.705</v>
       </c>
       <c r="E8" s="1">
-        <v>322.7027697291</v>
+        <v>11.9558472515</v>
       </c>
       <c r="F8" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G8">
-        <v>10.75</v>
+        <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>318766.07</v>
+        <v>811048.81</v>
       </c>
       <c r="I8" s="1">
-        <v>345579.24</v>
+        <v>525679.28</v>
       </c>
       <c r="J8" s="1">
-        <v>108.41155082785</v>
+        <v>64.814752641089</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>664345.31</v>
+        <v>1336728.09</v>
       </c>
       <c r="N8" s="1">
-        <v>664345.31</v>
+        <v>1336728.09</v>
       </c>
       <c r="O8" s="1">
-        <v>1.22</v>
+        <v>2.33</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>114452.0</v>
+        <v>7713.0</v>
       </c>
       <c r="D9" s="1">
-        <v>9.876</v>
+        <v>543.8</v>
       </c>
       <c r="E9" s="1">
-        <v>9.205399993</v>
+        <v>322.7027693504</v>
       </c>
       <c r="F9" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G9">
-        <v>1.0</v>
+        <v>10.85</v>
       </c>
       <c r="H9" s="1">
-        <v>1053576.44</v>
+        <v>221240.23</v>
       </c>
       <c r="I9" s="1">
-        <v>76751.51</v>
+        <v>165369.54</v>
       </c>
       <c r="J9" s="1">
-        <v>7.2848544335331</v>
+        <v>74.74659558978</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1130327.95</v>
+        <v>386609.77</v>
       </c>
       <c r="N9" s="1">
-        <v>1130327.95</v>
+        <v>386609.77</v>
       </c>
       <c r="O9" s="1">
-        <v>2.07</v>
+        <v>0.68</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
-        <v>5400.0</v>
+        <v>114452.0</v>
       </c>
       <c r="D10" s="1">
-        <v>107.65</v>
+        <v>10.655</v>
       </c>
       <c r="E10" s="1">
-        <v>172.892437037</v>
+        <v>9.205399993</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>933619.16</v>
+        <v>1053576.44</v>
       </c>
       <c r="I10" s="1">
-        <v>-352309.16</v>
+        <v>165909.62</v>
       </c>
       <c r="J10" s="1">
-        <v>-37.735853664357</v>
+        <v>15.747278859045</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>581310.0</v>
+        <v>1219486.06</v>
       </c>
       <c r="N10" s="1">
-        <v>581310.0</v>
+        <v>1219486.06</v>
       </c>
       <c r="O10" s="1">
-        <v>1.07</v>
+        <v>2.13</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>9200.0</v>
+        <v>5400.0</v>
       </c>
       <c r="D11" s="1">
-        <v>72.22</v>
+        <v>100.3</v>
       </c>
       <c r="E11" s="1">
-        <v>62.054675</v>
+        <v>172.892437037</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>570903.01</v>
+        <v>933619.16</v>
       </c>
       <c r="I11" s="1">
-        <v>93520.99</v>
+        <v>-391999.16</v>
       </c>
       <c r="J11" s="1">
-        <v>16.381239608458</v>
+        <v>-41.987051765304</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>664424.0</v>
+        <v>541620.0</v>
       </c>
       <c r="N11" s="1">
-        <v>664424.0</v>
+        <v>541620.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.22</v>
+        <v>0.95</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>40504.0</v>
+        <v>9200.0</v>
       </c>
       <c r="D12" s="1">
-        <v>20.7</v>
+        <v>76.0</v>
       </c>
       <c r="E12" s="1">
-        <v>24.0253616927</v>
+        <v>62.054675</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>973123.25</v>
+        <v>570903.01</v>
       </c>
       <c r="I12" s="1">
-        <v>-134690.45</v>
+        <v>128296.99</v>
       </c>
       <c r="J12" s="1">
-        <v>-13.841047369899</v>
+        <v>22.472642069272</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>838432.8</v>
+        <v>699200.0</v>
       </c>
       <c r="N12" s="1">
-        <v>838432.8</v>
+        <v>699200.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.54</v>
+        <v>1.22</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>19000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>70.24</v>
+        <v>22.14</v>
       </c>
       <c r="E13" s="1">
-        <v>62.5046468421</v>
+        <v>24.0253615</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1187588.29</v>
+        <v>480507.23</v>
       </c>
       <c r="I13" s="1">
-        <v>146971.71</v>
+        <v>-37707.23</v>
       </c>
       <c r="J13" s="1">
-        <v>12.375644929945</v>
+        <v>-7.8473803609573</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1334560.0</v>
+        <v>442800.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1334560.0</v>
+        <v>442800.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.45</v>
+        <v>0.77</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>18000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>18.325</v>
+        <v>69.18</v>
       </c>
       <c r="E14" s="1">
-        <v>37.7029705556</v>
+        <v>62.5046470588</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>678653.47</v>
+        <v>1062579.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-348803.47</v>
+        <v>113481.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-51.396402644195</v>
+        <v>10.679770633525</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>329850.0</v>
+        <v>1176060.0</v>
       </c>
       <c r="N14" s="1">
-        <v>329850.0</v>
+        <v>1176060.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.6</v>
+        <v>2.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>5700.0</v>
       </c>
       <c r="D15" s="1">
-        <v>134.4</v>
+        <v>138.7</v>
       </c>
       <c r="E15" s="1">
         <v>87.8658894737</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>500835.57</v>
       </c>
       <c r="I15" s="1">
-        <v>265244.43</v>
+        <v>289754.43</v>
       </c>
       <c r="J15" s="1">
-        <v>52.96038178758</v>
+        <v>57.854203526319</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>766080.0</v>
+        <v>790590.0</v>
       </c>
       <c r="N15" s="1">
-        <v>766080.0</v>
+        <v>790590.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.4</v>
+        <v>1.38</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>157000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.486</v>
+        <v>9.866</v>
       </c>
       <c r="E16" s="1">
         <v>6.4660969427</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1015177.22</v>
       </c>
       <c r="I16" s="1">
-        <v>474124.78</v>
+        <v>533784.78</v>
       </c>
       <c r="J16" s="1">
-        <v>46.703646482532</v>
+        <v>52.580452898657</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1489302.0</v>
+        <v>1548962.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1489302.0</v>
+        <v>1548962.0</v>
       </c>
       <c r="O16" s="1">
-        <v>2.73</v>
+        <v>2.71</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>30000.0</v>
+        <v>37986.0</v>
       </c>
       <c r="D17" s="1">
-        <v>249.2</v>
+        <v>256.8</v>
       </c>
       <c r="E17" s="1">
-        <v>227.3515</v>
+        <v>231.7977673353</v>
       </c>
       <c r="F17" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G17">
-        <v>10.75</v>
+        <v>10.85</v>
       </c>
       <c r="H17" s="1">
-        <v>644146.48</v>
+        <v>827077.3</v>
       </c>
       <c r="I17" s="1">
-        <v>51343.9</v>
+        <v>72065.92</v>
       </c>
       <c r="J17" s="1">
-        <v>7.970842284196</v>
+        <v>8.7133234100368</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>695490.38</v>
+        <v>899143.22</v>
       </c>
       <c r="N17" s="1">
-        <v>695490.38</v>
+        <v>899143.22</v>
       </c>
       <c r="O17" s="1">
-        <v>1.27</v>
+        <v>1.57</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>12700.0</v>
       </c>
       <c r="D18" s="1">
-        <v>93.8</v>
+        <v>103.8</v>
       </c>
       <c r="E18" s="1">
         <v>53.361584252</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>677692.12</v>
       </c>
       <c r="I18" s="1">
-        <v>513567.88</v>
+        <v>640567.88</v>
       </c>
       <c r="J18" s="1">
-        <v>75.781887503724</v>
+        <v>94.521960798364</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1191260.0</v>
+        <v>1318260.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1191260.0</v>
+        <v>1318260.0</v>
       </c>
       <c r="O18" s="1">
-        <v>2.18</v>
+        <v>2.3</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>4500.0</v>
       </c>
       <c r="D19" s="1">
-        <v>210.8</v>
+        <v>199.25</v>
       </c>
       <c r="E19" s="1">
         <v>282.0622</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1269279.9</v>
       </c>
       <c r="I19" s="1">
-        <v>-320679.9</v>
+        <v>-372654.9</v>
       </c>
       <c r="J19" s="1">
-        <v>-25.26471111691</v>
+        <v>-29.359552609318</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>948600.0</v>
+        <v>896625.0</v>
       </c>
       <c r="N19" s="1">
-        <v>948600.0</v>
+        <v>896625.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.74</v>
+        <v>1.57</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>48783.0</v>
+        <v>33622.0</v>
       </c>
       <c r="D20" s="1">
-        <v>19.085</v>
+        <v>20.77</v>
       </c>
       <c r="E20" s="1">
-        <v>17.9404999693</v>
+        <v>17.9404999703</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>875191.41</v>
+        <v>603195.49</v>
       </c>
       <c r="I20" s="1">
-        <v>55832.15</v>
+        <v>95133.45</v>
       </c>
       <c r="J20" s="1">
-        <v>6.379421617038</v>
+        <v>15.771578464554</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>931023.56</v>
+        <v>698328.94</v>
       </c>
       <c r="N20" s="1">
-        <v>931023.56</v>
+        <v>698328.94</v>
       </c>
       <c r="O20" s="1">
-        <v>1.71</v>
+        <v>1.22</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>6500.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D21" s="1">
-        <v>74.98</v>
+        <v>91.92</v>
       </c>
       <c r="E21" s="1">
-        <v>124.1734415385</v>
+        <v>114.8940905882</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>807127.37</v>
+        <v>976599.77</v>
       </c>
       <c r="I21" s="1">
-        <v>-319757.37</v>
+        <v>-195279.77</v>
       </c>
       <c r="J21" s="1">
-        <v>-39.616717495282</v>
+        <v>-19.995885315435</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>487370.0</v>
+        <v>781320.0</v>
       </c>
       <c r="N21" s="1">
-        <v>487370.0</v>
+        <v>781320.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.89</v>
+        <v>1.36</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
         <v>22700.0</v>
       </c>
       <c r="D22" s="1">
-        <v>40.27</v>
+        <v>42.825</v>
       </c>
       <c r="E22" s="1">
         <v>33.252476652</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>754831.22</v>
       </c>
       <c r="I22" s="1">
-        <v>159297.78</v>
+        <v>217296.28</v>
       </c>
       <c r="J22" s="1">
-        <v>21.103761447493</v>
+        <v>28.787399652071</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>914129.0</v>
+        <v>972127.5</v>
       </c>
       <c r="N22" s="1">
-        <v>914129.0</v>
+        <v>972127.5</v>
       </c>
       <c r="O22" s="1">
-        <v>1.68</v>
+        <v>1.7</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
         <v>59794.0</v>
       </c>
       <c r="D23" s="1">
-        <v>22.89</v>
+        <v>24.585</v>
       </c>
       <c r="E23" s="1">
         <v>17.1934822892</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1028067.08</v>
       </c>
       <c r="I23" s="1">
-        <v>340617.58</v>
+        <v>441968.41</v>
       </c>
       <c r="J23" s="1">
-        <v>33.131843887074</v>
+        <v>42.990230754203</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1368684.66</v>
+        <v>1470035.49</v>
       </c>
       <c r="N23" s="1">
-        <v>1368684.66</v>
+        <v>1470035.49</v>
       </c>
       <c r="O23" s="1">
-        <v>2.51</v>
+        <v>2.57</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
         <v>237942.0</v>
       </c>
       <c r="D24" s="1">
-        <v>5.215</v>
+        <v>5.657</v>
       </c>
       <c r="E24" s="1">
         <v>3.2505653058</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>773446.01</v>
       </c>
       <c r="I24" s="1">
-        <v>467421.52</v>
+        <v>572591.88</v>
       </c>
       <c r="J24" s="1">
-        <v>60.433632594472</v>
+        <v>74.031266901228</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1240867.53</v>
+        <v>1346037.89</v>
       </c>
       <c r="N24" s="1">
-        <v>1240867.53</v>
+        <v>1346037.89</v>
       </c>
       <c r="O24" s="1">
-        <v>2.27</v>
+        <v>2.35</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
         <v>9447.0</v>
       </c>
       <c r="D25" s="1">
-        <v>108.0</v>
+        <v>114.8</v>
       </c>
       <c r="E25" s="1">
         <v>69.5570202181</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>657105.17</v>
       </c>
       <c r="I25" s="1">
-        <v>363170.83</v>
+        <v>427410.43</v>
       </c>
       <c r="J25" s="1">
-        <v>55.26829594112</v>
+        <v>65.044447907783</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1020276.0</v>
+        <v>1084515.6</v>
       </c>
       <c r="N25" s="1">
-        <v>1020276.0</v>
+        <v>1084515.6</v>
       </c>
       <c r="O25" s="1">
-        <v>1.87</v>
+        <v>1.89</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
         <v>3000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>255.75</v>
+        <v>276.45</v>
       </c>
       <c r="E26" s="1">
         <v>312.78061</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>938341.83</v>
       </c>
       <c r="I26" s="1">
-        <v>-171091.83</v>
+        <v>-108991.83</v>
       </c>
       <c r="J26" s="1">
-        <v>-18.233422461834</v>
+        <v>-11.615365159624</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>767250.0</v>
+        <v>829350.0</v>
       </c>
       <c r="N26" s="1">
-        <v>767250.0</v>
+        <v>829350.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.41</v>
+        <v>1.45</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>10000.0</v>
+        <v>13470.0</v>
       </c>
       <c r="D27" s="1">
-        <v>69.45</v>
+        <v>67.75</v>
       </c>
       <c r="E27" s="1">
-        <v>78.6121</v>
+        <v>75.5654558278</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>786121.0</v>
+        <v>1017866.69</v>
       </c>
       <c r="I27" s="1">
-        <v>-91621.0</v>
+        <v>-105274.19</v>
       </c>
       <c r="J27" s="1">
-        <v>-11.65482158599</v>
+        <v>-10.342630428352</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>694500.0</v>
+        <v>912592.5</v>
       </c>
       <c r="N27" s="1">
-        <v>694500.0</v>
+        <v>912592.5</v>
       </c>
       <c r="O27" s="1">
-        <v>1.27</v>
+        <v>1.59</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
         <v>8800.0</v>
       </c>
       <c r="D28" s="1">
-        <v>74.6</v>
+        <v>77.15</v>
       </c>
       <c r="E28" s="1">
         <v>67.1233568182</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>590685.54</v>
       </c>
       <c r="I28" s="1">
-        <v>65794.46</v>
+        <v>88234.46</v>
       </c>
       <c r="J28" s="1">
-        <v>11.138661020888</v>
+        <v>14.937636699216</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>656480.0</v>
+        <v>678920.0</v>
       </c>
       <c r="N28" s="1">
-        <v>656480.0</v>
+        <v>678920.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.2</v>
+        <v>1.19</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
         <v>10000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>48.02</v>
+        <v>45.04</v>
       </c>
       <c r="E29" s="1">
         <v>44.444938</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>444449.38</v>
       </c>
       <c r="I29" s="1">
-        <v>35750.62</v>
+        <v>5950.62</v>
       </c>
       <c r="J29" s="1">
-        <v>8.0438001735991</v>
+        <v>1.3388746317972</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>480200.0</v>
+        <v>450400.0</v>
       </c>
       <c r="N29" s="1">
-        <v>480200.0</v>
+        <v>450400.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.88</v>
+        <v>0.79</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
         <v>10020.0</v>
       </c>
       <c r="D30" s="1">
-        <v>103.1</v>
+        <v>106.2</v>
       </c>
       <c r="E30" s="1">
         <v>75.4941876248</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>756451.76</v>
       </c>
       <c r="I30" s="1">
-        <v>276610.24</v>
+        <v>307672.24</v>
       </c>
       <c r="J30" s="1">
-        <v>36.566805000229</v>
+        <v>40.673081387239</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1033062.0</v>
+        <v>1064124.0</v>
       </c>
       <c r="N30" s="1">
-        <v>1033062.0</v>
+        <v>1064124.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.89</v>
+        <v>1.86</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
         <v>24761.0</v>
       </c>
       <c r="D31" s="1">
-        <v>409.3</v>
+        <v>406.6</v>
       </c>
       <c r="E31" s="1">
         <v>308.5741904608</v>
       </c>
       <c r="F31" t="s">
         <v>96</v>
       </c>
       <c r="G31">
-        <v>11.15</v>
+        <v>11.14</v>
       </c>
       <c r="H31" s="1">
         <v>662892.2</v>
       </c>
       <c r="I31" s="1">
-        <v>246230.92</v>
+        <v>240943.21</v>
       </c>
       <c r="J31" s="1">
-        <v>37.144941515378</v>
+        <v>36.347268831946</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>909123.12</v>
+        <v>903835.41</v>
       </c>
       <c r="N31" s="1">
-        <v>909123.12</v>
+        <v>903835.41</v>
       </c>
       <c r="O31" s="1">
-        <v>1.67</v>
+        <v>1.58</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
         <v>134000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.758</v>
+        <v>4.824</v>
       </c>
       <c r="E32" s="1">
         <v>3.6279746269</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>486148.6</v>
       </c>
       <c r="I32" s="1">
-        <v>151423.4</v>
+        <v>160267.4</v>
       </c>
       <c r="J32" s="1">
-        <v>31.147554472028</v>
+        <v>32.966751318424</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>637572.0</v>
+        <v>646416.0</v>
       </c>
       <c r="N32" s="1">
-        <v>637572.0</v>
+        <v>646416.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.17</v>
+        <v>1.13</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>7500.0</v>
+        <v>8226.0</v>
       </c>
       <c r="D33" s="1">
-        <v>138.55</v>
+        <v>188.54</v>
       </c>
       <c r="E33" s="1">
-        <v>130.817</v>
+        <v>172.6729467542</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>981127.5</v>
+        <v>1420407.66</v>
       </c>
       <c r="I33" s="1">
-        <v>57997.5</v>
+        <v>130522.38</v>
       </c>
       <c r="J33" s="1">
-        <v>5.9113112210187</v>
+        <v>9.189078859234</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1039125.0</v>
+        <v>1550930.04</v>
       </c>
       <c r="N33" s="1">
-        <v>1039125.0</v>
+        <v>1550930.04</v>
       </c>
       <c r="O33" s="1">
-        <v>1.9</v>
+        <v>2.71</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>1900.0</v>
+        <v>6314.0</v>
       </c>
       <c r="D34" s="1">
-        <v>484.5</v>
+        <v>148.85</v>
       </c>
       <c r="E34" s="1">
-        <v>528.1253473684</v>
+        <v>130.8170003168</v>
       </c>
       <c r="F34" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G34">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1044010.04</v>
+        <v>825978.54</v>
       </c>
       <c r="I34" s="1">
-        <v>-25589.86</v>
+        <v>113860.36</v>
       </c>
       <c r="J34" s="1">
-        <v>-2.4511124433248</v>
+        <v>13.784905356016</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1018420.18</v>
+        <v>939838.9</v>
       </c>
       <c r="N34" s="1">
-        <v>1018420.18</v>
+        <v>939838.9</v>
       </c>
       <c r="O34" s="1">
-        <v>1.87</v>
+        <v>1.64</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>3700.0</v>
+        <v>1900.0</v>
       </c>
       <c r="D35" s="1">
-        <v>359.25</v>
+        <v>515.0</v>
       </c>
       <c r="E35" s="1">
-        <v>343.1355486486</v>
+        <v>528.1253473684</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H35" s="1">
-        <v>1269601.53</v>
+        <v>1044010.04</v>
       </c>
       <c r="I35" s="1">
-        <v>59623.47</v>
+        <v>13199.19</v>
       </c>
       <c r="J35" s="1">
-        <v>4.6962348887529</v>
+        <v>1.2642780715021</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1329225.0</v>
+        <v>1057209.23</v>
       </c>
       <c r="N35" s="1">
-        <v>1329225.0</v>
+        <v>1057209.23</v>
       </c>
       <c r="O35" s="1">
-        <v>2.44</v>
+        <v>1.85</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>2800.0</v>
+        <v>3700.0</v>
       </c>
       <c r="D36" s="1">
-        <v>495.0</v>
+        <v>358.9</v>
       </c>
       <c r="E36" s="1">
-        <v>633.8577714286</v>
+        <v>343.1355486486</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1774801.76</v>
+        <v>1269601.53</v>
       </c>
       <c r="I36" s="1">
-        <v>-388801.76</v>
+        <v>58328.47</v>
       </c>
       <c r="J36" s="1">
-        <v>-21.906771153979</v>
+        <v>4.5942343815543</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1386000.0</v>
+        <v>1327930.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1386000.0</v>
+        <v>1327930.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.54</v>
+        <v>2.32</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>14000.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D37" s="1">
-        <v>55.25</v>
+        <v>483.3</v>
       </c>
       <c r="E37" s="1">
-        <v>57.6194371429</v>
+        <v>633.8577714286</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>806672.12</v>
+        <v>1774801.76</v>
       </c>
       <c r="I37" s="1">
-        <v>-33172.12</v>
+        <v>-421561.76</v>
       </c>
       <c r="J37" s="1">
-        <v>-4.1122184810354</v>
+        <v>-23.752611108522</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>773500.0</v>
+        <v>1353240.0</v>
       </c>
       <c r="N37" s="1">
-        <v>773500.0</v>
+        <v>1353240.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.42</v>
+        <v>2.36</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
         <v>6000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>109.45</v>
+        <v>111.85</v>
       </c>
       <c r="E38" s="1">
         <v>148.9734166667</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>893840.5</v>
       </c>
       <c r="I38" s="1">
-        <v>-237140.5</v>
+        <v>-222740.5</v>
       </c>
       <c r="J38" s="1">
-        <v>-26.530516350512</v>
+        <v>-24.919490669756</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>656700.0</v>
+        <v>671100.0</v>
       </c>
       <c r="N38" s="1">
-        <v>656700.0</v>
+        <v>671100.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.2</v>
+        <v>1.17</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>35885.0</v>
+        <v>18113.0</v>
       </c>
       <c r="D39" s="1">
-        <v>16.205</v>
+        <v>16.33</v>
       </c>
       <c r="E39" s="1">
-        <v>9.8588332172</v>
+        <v>9.8588334345</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>353784.23</v>
+        <v>178573.05</v>
       </c>
       <c r="I39" s="1">
-        <v>227732.2</v>
+        <v>117212.24</v>
       </c>
       <c r="J39" s="1">
-        <v>64.370364953802</v>
+        <v>65.638258404614</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>581516.43</v>
+        <v>295785.29</v>
       </c>
       <c r="N39" s="1">
-        <v>581516.43</v>
+        <v>295785.29</v>
       </c>
       <c r="O39" s="1">
-        <v>1.07</v>
+        <v>0.52</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
         <v>50000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>169.4</v>
+        <v>191.85</v>
       </c>
       <c r="E40" s="1">
         <v>166.9427</v>
       </c>
       <c r="F40" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G40">
-        <v>10.75</v>
+        <v>10.85</v>
       </c>
       <c r="H40" s="1">
         <v>763341.11</v>
       </c>
       <c r="I40" s="1">
-        <v>24620.84</v>
+        <v>120841.76</v>
       </c>
       <c r="J40" s="1">
-        <v>3.2254046948945</v>
+        <v>15.83063697434</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>787961.95</v>
+        <v>884182.87</v>
       </c>
       <c r="N40" s="1">
-        <v>787961.95</v>
+        <v>884182.87</v>
       </c>
       <c r="O40" s="1">
-        <v>1.44</v>
+        <v>1.54</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>5400.0</v>
+        <v>7089.0</v>
       </c>
       <c r="D41" s="1">
-        <v>68.75</v>
+        <v>61.3</v>
       </c>
       <c r="E41" s="1">
-        <v>109.2755018519</v>
+        <v>99.1829581041</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>590087.71</v>
+        <v>703107.99</v>
       </c>
       <c r="I41" s="1">
-        <v>-218837.71</v>
+        <v>-268552.29</v>
       </c>
       <c r="J41" s="1">
-        <v>-37.085624101542</v>
+        <v>-38.195027480771</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>371250.0</v>
+        <v>434555.7</v>
       </c>
       <c r="N41" s="1">
-        <v>371250.0</v>
+        <v>434555.7</v>
       </c>
       <c r="O41" s="1">
-        <v>0.68</v>
+        <v>0.76</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
         <v>130000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>7.138</v>
+        <v>8.034</v>
       </c>
       <c r="E42" s="1">
         <v>6.8528</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>890864.0</v>
       </c>
       <c r="I42" s="1">
-        <v>37076.0</v>
+        <v>153556.0</v>
       </c>
       <c r="J42" s="1">
-        <v>4.1618024749008</v>
+        <v>17.23674994163</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>927940.0</v>
+        <v>1044420.0</v>
       </c>
       <c r="N42" s="1">
-        <v>927940.0</v>
+        <v>1044420.0</v>
       </c>
       <c r="O42" s="1">
-        <v>1.7</v>
+        <v>1.82</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>119</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>40000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>96.66</v>
+        <v>108.8</v>
       </c>
       <c r="E43" s="1">
-        <v>62.66810675</v>
+        <v>69.3887744231</v>
       </c>
       <c r="F43" t="s">
         <v>96</v>
       </c>
       <c r="G43">
-        <v>11.15</v>
+        <v>11.14</v>
       </c>
       <c r="H43" s="1">
-        <v>221808.3</v>
+        <v>320041.78</v>
       </c>
       <c r="I43" s="1">
-        <v>125024.02</v>
+        <v>187867.37</v>
       </c>
       <c r="J43" s="1">
-        <v>56.365798755051</v>
+        <v>58.700888990181</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>346832.32</v>
+        <v>507909.15</v>
       </c>
       <c r="N43" s="1">
-        <v>346832.32</v>
+        <v>507909.15</v>
       </c>
       <c r="O43" s="1">
-        <v>0.64</v>
+        <v>0.89</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>121</v>
       </c>
       <c r="B44" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="1">
         <v>24000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>247.0</v>
+        <v>240.65</v>
       </c>
       <c r="E44" s="1">
         <v>413.6543204167</v>
       </c>
       <c r="F44" t="s">
         <v>123</v>
       </c>
       <c r="G44">
         <v>7.47</v>
       </c>
       <c r="H44" s="1">
         <v>1330399.59</v>
       </c>
       <c r="I44" s="1">
-        <v>-537053.63</v>
+        <v>-557433.85</v>
       </c>
       <c r="J44" s="1">
-        <v>-40.367843919735</v>
+        <v>-41.899731042461</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>793345.96</v>
+        <v>772965.74</v>
       </c>
       <c r="N44" s="1">
-        <v>793345.96</v>
+        <v>772965.74</v>
       </c>
       <c r="O44" s="1">
-        <v>1.45</v>
+        <v>1.35</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
         <v>17500.0</v>
       </c>
       <c r="D45" s="1">
-        <v>354.3</v>
+        <v>382.8</v>
       </c>
       <c r="E45" s="1">
         <v>410.8591617143</v>
       </c>
       <c r="F45" t="s">
         <v>123</v>
       </c>
       <c r="G45">
         <v>7.47</v>
       </c>
       <c r="H45" s="1">
         <v>963715.07</v>
       </c>
       <c r="I45" s="1">
-        <v>-133933.82</v>
+        <v>-67167.96</v>
       </c>
       <c r="J45" s="1">
-        <v>-13.897657530664</v>
+        <v>-6.969690740646</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>829781.25</v>
+        <v>896547.11</v>
       </c>
       <c r="N45" s="1">
-        <v>829781.25</v>
+        <v>896547.11</v>
       </c>
       <c r="O45" s="1">
-        <v>1.52</v>
+        <v>1.57</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>11.0</v>
+        <v>216.0</v>
       </c>
       <c r="D46" s="1">
-        <v>4782.95</v>
+        <v>4790.39</v>
       </c>
       <c r="E46" s="1">
-        <v>4779.2745454545</v>
+        <v>4789.6203703704</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>52572.02</v>
+        <v>1034558.0</v>
       </c>
       <c r="I46" s="1">
-        <v>40.43</v>
+        <v>166.24</v>
       </c>
       <c r="J46" s="1">
-        <v>0.076904026134054</v>
+        <v>0.016068697936703</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>52612.45</v>
+        <v>1034724.24</v>
       </c>
       <c r="N46" s="1">
-        <v>52612.45</v>
+        <v>1034724.24</v>
       </c>
       <c r="O46" s="1">
-        <v>0.1</v>
+        <v>1.81</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
         <v>48000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>17.175</v>
+        <v>17.945</v>
       </c>
       <c r="E47" s="1">
         <v>12.656293125</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>607502.07</v>
       </c>
       <c r="I47" s="1">
-        <v>216897.93</v>
+        <v>253857.93</v>
       </c>
       <c r="J47" s="1">
-        <v>35.703241307474</v>
+        <v>41.78717119433</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>824400.0</v>
+        <v>861360.0</v>
       </c>
       <c r="N47" s="1">
-        <v>824400.0</v>
+        <v>861360.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.51</v>
+        <v>1.5</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
         <v>14200.0</v>
       </c>
       <c r="D48" s="1">
-        <v>101.55</v>
+        <v>119.8</v>
       </c>
       <c r="E48" s="1">
         <v>41.1559992958</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>584415.19</v>
       </c>
       <c r="I48" s="1">
-        <v>857594.81</v>
+        <v>1116744.81</v>
       </c>
       <c r="J48" s="1">
-        <v>146.74409985818</v>
+        <v>191.08757422955</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1442010.0</v>
+        <v>1701160.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1442010.0</v>
+        <v>1701160.0</v>
       </c>
       <c r="O48" s="1">
-        <v>2.64</v>
+        <v>2.97</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>9482.0</v>
+        <v>6482.0</v>
       </c>
       <c r="D49" s="1">
-        <v>167.02</v>
+        <v>139.38</v>
       </c>
       <c r="E49" s="1">
-        <v>165.1386859312</v>
+        <v>165.1386855909</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1565845.02</v>
+        <v>1070428.96</v>
       </c>
       <c r="I49" s="1">
-        <v>17838.62</v>
+        <v>-166967.8</v>
       </c>
       <c r="J49" s="1">
-        <v>1.1392327958485</v>
+        <v>-15.598214009457</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1583683.64</v>
+        <v>903461.16</v>
       </c>
       <c r="N49" s="1">
-        <v>1583683.64</v>
+        <v>903461.16</v>
       </c>
       <c r="O49" s="1">
-        <v>2.9</v>
+        <v>1.58</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
         <v>6669.0</v>
       </c>
       <c r="D50" s="1">
-        <v>254.75</v>
+        <v>260.2</v>
       </c>
       <c r="E50" s="1">
         <v>173.5984480432</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>1157728.05</v>
       </c>
       <c r="I50" s="1">
-        <v>541199.7</v>
+        <v>577545.75</v>
       </c>
       <c r="J50" s="1">
-        <v>46.746703597619</v>
+        <v>49.886132585282</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1698927.75</v>
+        <v>1735273.8</v>
       </c>
       <c r="N50" s="1">
-        <v>1698927.75</v>
+        <v>1735273.8</v>
       </c>
       <c r="O50" s="1">
-        <v>3.11</v>
+        <v>3.03</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>10000.0</v>
+        <v>8077.0</v>
       </c>
       <c r="D51" s="1">
-        <v>90.64</v>
+        <v>167.22</v>
       </c>
       <c r="E51" s="1">
-        <v>87.858566</v>
+        <v>79.0104580909</v>
       </c>
       <c r="F51" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G51">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>940072.64</v>
+        <v>638167.47</v>
       </c>
       <c r="I51" s="1">
-        <v>62693.15</v>
+        <v>712468.47</v>
       </c>
       <c r="J51" s="1">
-        <v>6.6689686873559</v>
+        <v>111.64286860313</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1002765.79</v>
+        <v>1350635.94</v>
       </c>
       <c r="N51" s="1">
-        <v>1002765.79</v>
+        <v>1350635.94</v>
       </c>
       <c r="O51" s="1">
-        <v>1.84</v>
+        <v>2.36</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>10000.0</v>
+        <v>25330.0</v>
       </c>
       <c r="D52" s="1">
-        <v>152.65</v>
+        <v>33.885</v>
       </c>
       <c r="E52" s="1">
-        <v>79.010458</v>
+        <v>25.806399921</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>790104.58</v>
+        <v>653676.11</v>
       </c>
       <c r="I52" s="1">
-        <v>736395.42</v>
+        <v>204630.94</v>
       </c>
       <c r="J52" s="1">
-        <v>93.202272033406</v>
+        <v>31.304638011017</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1526500.0</v>
+        <v>858307.05</v>
       </c>
       <c r="N52" s="1">
-        <v>1526500.0</v>
+        <v>858307.05</v>
       </c>
       <c r="O52" s="1">
-        <v>2.8</v>
+        <v>1.5</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>25330.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>28.95</v>
+        <v>84.3</v>
       </c>
       <c r="E53" s="1">
-        <v>25.806399921</v>
+        <v>98.9639944444</v>
       </c>
       <c r="F53" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G53">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H53" s="1">
-        <v>653676.11</v>
+        <v>959655.96</v>
       </c>
       <c r="I53" s="1">
-        <v>79627.39</v>
+        <v>-139927.15</v>
       </c>
       <c r="J53" s="1">
-        <v>12.181474706181</v>
+        <v>-14.580970246879</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>733303.5</v>
+        <v>819728.81</v>
       </c>
       <c r="N53" s="1">
-        <v>733303.5</v>
+        <v>819728.81</v>
       </c>
       <c r="O53" s="1">
-        <v>1.34</v>
+        <v>1.43</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>9000.0</v>
+        <v>3276.0</v>
       </c>
       <c r="D54" s="1">
-        <v>82.96</v>
+        <v>275.0</v>
       </c>
       <c r="E54" s="1">
-        <v>98.9639944444</v>
+        <v>251.04</v>
       </c>
       <c r="F54" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G54">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>959655.96</v>
+        <v>822407.04</v>
       </c>
       <c r="I54" s="1">
-        <v>-133635.38</v>
+        <v>78492.96</v>
       </c>
       <c r="J54" s="1">
-        <v>-13.92534257798</v>
+        <v>9.5442957297642</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>826020.58</v>
+        <v>900900.0</v>
       </c>
       <c r="N54" s="1">
-        <v>826020.58</v>
+        <v>900900.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.51</v>
+        <v>1.57</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>3276.0</v>
+        <v>43595.0</v>
       </c>
       <c r="D55" s="1">
-        <v>252.6</v>
+        <v>197.5</v>
       </c>
       <c r="E55" s="1">
-        <v>251.04</v>
+        <v>143.2166629201</v>
       </c>
       <c r="F55" t="s">
-        <v>8</v>
+        <v>123</v>
       </c>
       <c r="G55">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H55" s="1">
-        <v>822407.04</v>
+        <v>838154.47</v>
       </c>
       <c r="I55" s="1">
-        <v>5110.56</v>
+        <v>314149.13</v>
       </c>
       <c r="J55" s="1">
-        <v>0.62141491395794</v>
+        <v>37.481054059164</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>827517.6</v>
+        <v>1152303.6</v>
       </c>
       <c r="N55" s="1">
-        <v>827517.6</v>
+        <v>1152303.6</v>
       </c>
       <c r="O55" s="1">
-        <v>1.52</v>
+        <v>2.01</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>40000.0</v>
+        <v>15262.0</v>
       </c>
       <c r="D56" s="1">
-        <v>159.7</v>
+        <v>43.12</v>
       </c>
       <c r="E56" s="1">
-        <v>139.4397255</v>
+        <v>43.6977696239</v>
       </c>
       <c r="F56" t="s">
-        <v>123</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>749038.49</v>
+        <v>666915.36</v>
       </c>
       <c r="I56" s="1">
-        <v>105869.4</v>
+        <v>-8817.92</v>
       </c>
       <c r="J56" s="1">
-        <v>14.134040027769</v>
+        <v>-1.3221947684636</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>854907.89</v>
+        <v>658097.44</v>
       </c>
       <c r="N56" s="1">
-        <v>854907.89</v>
+        <v>658097.44</v>
       </c>
       <c r="O56" s="1">
-        <v>1.57</v>
+        <v>1.15</v>
       </c>
       <c r="P56">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P57">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>