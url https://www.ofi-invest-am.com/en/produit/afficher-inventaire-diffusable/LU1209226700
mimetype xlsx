--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU1209226700</t>
   </si>
   <si>
@@ -440,50 +440,56 @@
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
+  </si>
+  <si>
+    <t>DE000SYM9999</t>
+  </si>
+  <si>
+    <t>SYMRISE AG</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>AT0000937503</t>
   </si>
   <si>
     <t>VOESTALPINE AG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -865,241 +871,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>15060.71</v>
+        <v>17583.63</v>
       </c>
       <c r="D2">
-        <v>157.99</v>
+        <v>166.76</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2379440.04</v>
+        <v>2932244.05</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2379440.04</v>
+        <v>2932244.05</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>9.82</v>
+        <v>23.82</v>
       </c>
       <c r="D3">
-        <v>17497.28</v>
+        <v>18490.8</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>171823.32</v>
+        <v>440450.9</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>171823.32</v>
+        <v>440450.9</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2250.05</v>
+        <v>1353.05</v>
       </c>
       <c r="D4">
-        <v>18074.25</v>
+        <v>19107.23</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>40667973.58</v>
+        <v>25853044.04</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>40667973.58</v>
+        <v>25853044.04</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>3043.0</v>
       </c>
       <c r="D5">
-        <v>116.06</v>
+        <v>122.71</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>353163.41</v>
+        <v>373408.64</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>353163.41</v>
+        <v>373408.64</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>121509.69</v>
+        <v>124429.99</v>
       </c>
       <c r="D6">
-        <v>112.54</v>
+        <v>118.82</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13674847.05</v>
+        <v>14785164.73</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13674847.05</v>
+        <v>14785164.73</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>110.59</v>
+        <v>116.38</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11059.12</v>
+        <v>11637.65</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11059.12</v>
+        <v>11637.65</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P56"/>
+  <dimension ref="A1:P57"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O56" sqref="O56"/>
+      <selection activeCell="O57" sqref="O57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1118,2789 +1124,2839 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>19000.0</v>
+        <v>14138.0</v>
       </c>
       <c r="D2" s="1">
-        <v>71.84</v>
+        <v>83.42</v>
       </c>
       <c r="E2" s="1">
-        <v>71.851</v>
+        <v>71.8510001415</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="H2" s="1">
-        <v>1474981.36</v>
+        <v>1097541.39</v>
       </c>
       <c r="I2" s="1">
-        <v>-225.81</v>
+        <v>192045.79</v>
       </c>
       <c r="J2" s="1">
-        <v>-0.01530934601099</v>
+        <v>17.497817553833</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1474755.55</v>
+        <v>1289587.18</v>
       </c>
       <c r="N2" s="1">
-        <v>1474755.55</v>
+        <v>1289587.18</v>
       </c>
       <c r="O2" s="1">
-        <v>2.58</v>
+        <v>2.9</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
-        <v>20000.0</v>
+        <v>16405.0</v>
       </c>
       <c r="D3" s="1">
-        <v>61.6</v>
+        <v>51.72</v>
       </c>
       <c r="E3" s="1">
-        <v>89.2446605</v>
+        <v>89.2446601646</v>
       </c>
       <c r="F3" t="s">
         <v>36</v>
       </c>
       <c r="G3">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="H3" s="1">
-        <v>1643006.5</v>
+        <v>1347676.08</v>
       </c>
       <c r="I3" s="1">
-        <v>-311906.07</v>
+        <v>-419933.91</v>
       </c>
       <c r="J3" s="1">
-        <v>-18.983860988986</v>
+        <v>-31.159854822088</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1331100.43</v>
+        <v>927742.17</v>
       </c>
       <c r="N3" s="1">
-        <v>1331100.43</v>
+        <v>927742.17</v>
       </c>
       <c r="O3" s="1">
-        <v>2.32</v>
+        <v>2.09</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
-        <v>20300.0</v>
+        <v>13003.0</v>
       </c>
       <c r="D4" s="1">
-        <v>64.44</v>
+        <v>69.24</v>
       </c>
       <c r="E4" s="1">
-        <v>64.7606463054</v>
+        <v>64.7606467738</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1314641.12</v>
+        <v>842082.69</v>
       </c>
       <c r="I4" s="1">
-        <v>-6509.12</v>
+        <v>58245.03</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.49512523995902</v>
+        <v>6.9167827211838</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1308132.0</v>
+        <v>900327.72</v>
       </c>
       <c r="N4" s="1">
-        <v>1308132.0</v>
+        <v>900327.72</v>
       </c>
       <c r="O4" s="1">
-        <v>2.28</v>
+        <v>2.03</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
-        <v>2944.0</v>
+        <v>2249.0</v>
       </c>
       <c r="D5" s="1">
-        <v>1270.0</v>
+        <v>1394.0</v>
       </c>
       <c r="E5" s="1">
-        <v>647.6155638587</v>
+        <v>647.6155624722</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1906580.22</v>
+        <v>1456487.4</v>
       </c>
       <c r="I5" s="1">
-        <v>1832299.78</v>
+        <v>1678618.6</v>
       </c>
       <c r="J5" s="1">
-        <v>96.103996085725</v>
+        <v>115.2511583691</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3738880.0</v>
+        <v>3135106.0</v>
       </c>
       <c r="N5" s="1">
-        <v>3738880.0</v>
+        <v>3135106.0</v>
       </c>
       <c r="O5" s="1">
-        <v>6.53</v>
+        <v>7.06</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
-        <v>60000.0</v>
+        <v>46926.0</v>
       </c>
       <c r="D6" s="1">
-        <v>179.5</v>
+        <v>172.8</v>
       </c>
       <c r="E6" s="1">
-        <v>155.72574</v>
+        <v>155.7257398883</v>
       </c>
       <c r="F6" t="s">
         <v>45</v>
       </c>
       <c r="G6">
-        <v>10.85</v>
+        <v>10.83</v>
       </c>
       <c r="H6" s="1">
-        <v>839663.22</v>
+        <v>656700.61</v>
       </c>
       <c r="I6" s="1">
-        <v>153055.0</v>
+        <v>91766.04</v>
       </c>
       <c r="J6" s="1">
-        <v>18.228141516071</v>
+        <v>13.973801547101</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>992718.22</v>
+        <v>748466.65</v>
       </c>
       <c r="N6" s="1">
-        <v>992718.22</v>
+        <v>748466.65</v>
       </c>
       <c r="O6" s="1">
-        <v>1.73</v>
+        <v>1.69</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
-        <v>39403.0</v>
+        <v>23767.0</v>
       </c>
       <c r="D7" s="1">
-        <v>41.11</v>
+        <v>39.57</v>
       </c>
       <c r="E7" s="1">
-        <v>29.4360497932</v>
+        <v>29.4360499853</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1159868.67</v>
+        <v>699606.6</v>
       </c>
       <c r="I7" s="1">
-        <v>459988.66</v>
+        <v>240853.59</v>
       </c>
       <c r="J7" s="1">
-        <v>39.6586848061</v>
+        <v>34.42700369036</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1619857.33</v>
+        <v>940460.19</v>
       </c>
       <c r="N7" s="1">
-        <v>1619857.33</v>
+        <v>940460.19</v>
       </c>
       <c r="O7" s="1">
-        <v>2.83</v>
+        <v>2.12</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>67837.0</v>
+        <v>41688.0</v>
       </c>
       <c r="D8" s="1">
-        <v>19.705</v>
+        <v>19.825</v>
       </c>
       <c r="E8" s="1">
-        <v>11.9558472515</v>
+        <v>11.9558472462</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>811048.81</v>
+        <v>498415.36</v>
       </c>
       <c r="I8" s="1">
-        <v>525679.28</v>
+        <v>328049.24</v>
       </c>
       <c r="J8" s="1">
-        <v>64.814752641089</v>
+        <v>65.818445081628</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1336728.09</v>
+        <v>826464.6</v>
       </c>
       <c r="N8" s="1">
-        <v>1336728.09</v>
+        <v>826464.6</v>
       </c>
       <c r="O8" s="1">
-        <v>2.33</v>
+        <v>1.86</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>7713.0</v>
+        <v>6327.0</v>
       </c>
       <c r="D9" s="1">
-        <v>543.8</v>
+        <v>572.4</v>
       </c>
       <c r="E9" s="1">
-        <v>322.7027693504</v>
+        <v>322.7027690849</v>
       </c>
       <c r="F9" t="s">
         <v>45</v>
       </c>
       <c r="G9">
-        <v>10.85</v>
+        <v>10.83</v>
       </c>
       <c r="H9" s="1">
-        <v>221240.23</v>
+        <v>181484.11</v>
       </c>
       <c r="I9" s="1">
-        <v>165369.54</v>
+        <v>152797.62</v>
       </c>
       <c r="J9" s="1">
-        <v>74.74659558978</v>
+        <v>84.193387509243</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>386609.77</v>
+        <v>334281.73</v>
       </c>
       <c r="N9" s="1">
-        <v>386609.77</v>
+        <v>334281.73</v>
       </c>
       <c r="O9" s="1">
-        <v>0.68</v>
+        <v>0.75</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
-        <v>114452.0</v>
+        <v>78684.0</v>
       </c>
       <c r="D10" s="1">
-        <v>10.655</v>
+        <v>11.56</v>
       </c>
       <c r="E10" s="1">
-        <v>9.205399993</v>
+        <v>9.2053999542</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1053576.44</v>
+        <v>724317.69</v>
       </c>
       <c r="I10" s="1">
-        <v>165909.62</v>
+        <v>185269.35</v>
       </c>
       <c r="J10" s="1">
-        <v>15.747278859045</v>
+        <v>25.57846543828</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1219486.06</v>
+        <v>909587.04</v>
       </c>
       <c r="N10" s="1">
-        <v>1219486.06</v>
+        <v>909587.04</v>
       </c>
       <c r="O10" s="1">
-        <v>2.13</v>
+        <v>2.05</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>5400.0</v>
+        <v>3585.0</v>
       </c>
       <c r="D11" s="1">
-        <v>100.3</v>
+        <v>109.1</v>
       </c>
       <c r="E11" s="1">
-        <v>172.892437037</v>
+        <v>172.8924407252</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>933619.16</v>
+        <v>619819.4</v>
       </c>
       <c r="I11" s="1">
-        <v>-391999.16</v>
+        <v>-228695.9</v>
       </c>
       <c r="J11" s="1">
-        <v>-41.987051765304</v>
+        <v>-36.89718327629</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>541620.0</v>
+        <v>391123.5</v>
       </c>
       <c r="N11" s="1">
-        <v>541620.0</v>
+        <v>391123.5</v>
       </c>
       <c r="O11" s="1">
-        <v>0.95</v>
+        <v>0.88</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>9200.0</v>
+        <v>7197.0</v>
       </c>
       <c r="D12" s="1">
-        <v>76.0</v>
+        <v>76.16</v>
       </c>
       <c r="E12" s="1">
-        <v>62.054675</v>
+        <v>62.0546741698</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>570903.01</v>
+        <v>446607.49</v>
       </c>
       <c r="I12" s="1">
-        <v>128296.99</v>
+        <v>101516.03</v>
       </c>
       <c r="J12" s="1">
-        <v>22.472642069272</v>
+        <v>22.730480852437</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>699200.0</v>
+        <v>548123.52</v>
       </c>
       <c r="N12" s="1">
-        <v>699200.0</v>
+        <v>548123.52</v>
       </c>
       <c r="O12" s="1">
-        <v>1.22</v>
+        <v>1.23</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>20000.0</v>
+        <v>16405.0</v>
       </c>
       <c r="D13" s="1">
-        <v>22.14</v>
+        <v>22.72</v>
       </c>
       <c r="E13" s="1">
-        <v>24.0253615</v>
+        <v>24.0253617799</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>480507.23</v>
+        <v>394136.06</v>
       </c>
       <c r="I13" s="1">
-        <v>-37707.23</v>
+        <v>-21414.46</v>
       </c>
       <c r="J13" s="1">
-        <v>-7.8473803609573</v>
+        <v>-5.4332658625552</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>442800.0</v>
+        <v>372721.6</v>
       </c>
       <c r="N13" s="1">
-        <v>442800.0</v>
+        <v>372721.6</v>
       </c>
       <c r="O13" s="1">
-        <v>0.77</v>
+        <v>0.84</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>17000.0</v>
+        <v>13945.0</v>
       </c>
       <c r="D14" s="1">
-        <v>69.18</v>
+        <v>61.36</v>
       </c>
       <c r="E14" s="1">
-        <v>62.5046470588</v>
+        <v>62.5046468268</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1062579.0</v>
+        <v>871627.3</v>
       </c>
       <c r="I14" s="1">
-        <v>113481.0</v>
+        <v>-15962.1</v>
       </c>
       <c r="J14" s="1">
-        <v>10.679770633525</v>
+        <v>-1.8312987672598</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1176060.0</v>
+        <v>855665.2</v>
       </c>
       <c r="N14" s="1">
-        <v>1176060.0</v>
+        <v>855665.2</v>
       </c>
       <c r="O14" s="1">
-        <v>2.05</v>
+        <v>1.93</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>5700.0</v>
+        <v>4676.0</v>
       </c>
       <c r="D15" s="1">
-        <v>138.7</v>
+        <v>131.0</v>
       </c>
       <c r="E15" s="1">
-        <v>87.8658894737</v>
+        <v>87.8658875107</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>500835.57</v>
+        <v>410860.89</v>
       </c>
       <c r="I15" s="1">
-        <v>289754.43</v>
+        <v>201695.11</v>
       </c>
       <c r="J15" s="1">
-        <v>57.854203526319</v>
+        <v>49.090851650543</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>790590.0</v>
+        <v>612556.0</v>
       </c>
       <c r="N15" s="1">
-        <v>790590.0</v>
+        <v>612556.0</v>
       </c>
       <c r="O15" s="1">
         <v>1.38</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
-        <v>157000.0</v>
+        <v>101673.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.866</v>
+        <v>9.56</v>
       </c>
       <c r="E16" s="1">
-        <v>6.4660969427</v>
+        <v>6.4660968989</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1015177.22</v>
+        <v>657427.47</v>
       </c>
       <c r="I16" s="1">
-        <v>533784.78</v>
+        <v>314566.41</v>
       </c>
       <c r="J16" s="1">
-        <v>52.580452898657</v>
+        <v>47.848078207015</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1548962.0</v>
+        <v>971993.88</v>
       </c>
       <c r="N16" s="1">
-        <v>1548962.0</v>
+        <v>971993.88</v>
       </c>
       <c r="O16" s="1">
-        <v>2.71</v>
+        <v>2.19</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>37986.0</v>
+        <v>29712.0</v>
       </c>
       <c r="D17" s="1">
-        <v>256.8</v>
+        <v>266.5</v>
       </c>
       <c r="E17" s="1">
-        <v>231.7977673353</v>
+        <v>231.7977675687</v>
       </c>
       <c r="F17" t="s">
         <v>45</v>
       </c>
       <c r="G17">
-        <v>10.85</v>
+        <v>10.83</v>
       </c>
       <c r="H17" s="1">
-        <v>827077.3</v>
+        <v>646925.73</v>
       </c>
       <c r="I17" s="1">
-        <v>72065.92</v>
+        <v>83951.24</v>
       </c>
       <c r="J17" s="1">
-        <v>8.7133234100368</v>
+        <v>12.976951774665</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>899143.22</v>
+        <v>730876.97</v>
       </c>
       <c r="N17" s="1">
-        <v>899143.22</v>
+        <v>730876.97</v>
       </c>
       <c r="O17" s="1">
-        <v>1.57</v>
+        <v>1.65</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>12700.0</v>
+        <v>8204.0</v>
       </c>
       <c r="D18" s="1">
-        <v>103.8</v>
+        <v>101.8</v>
       </c>
       <c r="E18" s="1">
-        <v>53.361584252</v>
+        <v>53.3615845929</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>677692.12</v>
+        <v>437778.44</v>
       </c>
       <c r="I18" s="1">
-        <v>640567.88</v>
+        <v>397388.76</v>
       </c>
       <c r="J18" s="1">
-        <v>94.521960798364</v>
+        <v>90.773944920632</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1318260.0</v>
+        <v>835167.2</v>
       </c>
       <c r="N18" s="1">
-        <v>1318260.0</v>
+        <v>835167.2</v>
       </c>
       <c r="O18" s="1">
-        <v>2.3</v>
+        <v>1.88</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>4500.0</v>
+        <v>3521.0</v>
       </c>
       <c r="D19" s="1">
-        <v>199.25</v>
+        <v>172.8</v>
       </c>
       <c r="E19" s="1">
-        <v>282.0622</v>
+        <v>282.0621982391</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1269279.9</v>
+        <v>993141.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-372654.9</v>
+        <v>-384712.2</v>
       </c>
       <c r="J19" s="1">
-        <v>-29.359552609318</v>
+        <v>-38.736916510344</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>896625.0</v>
+        <v>608428.8</v>
       </c>
       <c r="N19" s="1">
-        <v>896625.0</v>
+        <v>608428.8</v>
       </c>
       <c r="O19" s="1">
-        <v>1.57</v>
+        <v>1.37</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>33622.0</v>
+        <v>23350.0</v>
       </c>
       <c r="D20" s="1">
-        <v>20.77</v>
+        <v>20.69</v>
       </c>
       <c r="E20" s="1">
-        <v>17.9404999703</v>
+        <v>17.9404997859</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>603195.49</v>
+        <v>418910.67</v>
       </c>
       <c r="I20" s="1">
-        <v>95133.45</v>
+        <v>64200.83</v>
       </c>
       <c r="J20" s="1">
-        <v>15.771578464554</v>
+        <v>15.325661196455</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>698328.94</v>
+        <v>483111.5</v>
       </c>
       <c r="N20" s="1">
-        <v>698328.94</v>
+        <v>483111.5</v>
       </c>
       <c r="O20" s="1">
-        <v>1.22</v>
+        <v>1.09</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>8500.0</v>
+        <v>4900.0</v>
       </c>
       <c r="D21" s="1">
-        <v>91.92</v>
+        <v>90.18</v>
       </c>
       <c r="E21" s="1">
-        <v>114.8940905882</v>
+        <v>114.8940897959</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>976599.77</v>
+        <v>562981.04</v>
       </c>
       <c r="I21" s="1">
-        <v>-195279.77</v>
+        <v>-121099.04</v>
       </c>
       <c r="J21" s="1">
-        <v>-19.995885315435</v>
+        <v>-21.510322976419</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>781320.0</v>
+        <v>441882.0</v>
       </c>
       <c r="N21" s="1">
-        <v>781320.0</v>
+        <v>441882.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.36</v>
+        <v>1.0</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>22700.0</v>
+        <v>14138.0</v>
       </c>
       <c r="D22" s="1">
-        <v>42.825</v>
+        <v>80.35</v>
       </c>
       <c r="E22" s="1">
-        <v>33.252476652</v>
+        <v>33.2524770123</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>754831.22</v>
+        <v>470123.52</v>
       </c>
       <c r="I22" s="1">
-        <v>217296.28</v>
+        <v>665864.78</v>
       </c>
       <c r="J22" s="1">
-        <v>28.787399652071</v>
+        <v>141.63613426531</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>972127.5</v>
+        <v>1135988.3</v>
       </c>
       <c r="N22" s="1">
-        <v>972127.5</v>
+        <v>1135988.3</v>
       </c>
       <c r="O22" s="1">
-        <v>1.7</v>
+        <v>2.56</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>59794.0</v>
+        <v>40574.0</v>
       </c>
       <c r="D23" s="1">
-        <v>24.585</v>
+        <v>26.5</v>
       </c>
       <c r="E23" s="1">
-        <v>17.1934822892</v>
+        <v>17.1934825258</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1028067.08</v>
+        <v>697608.36</v>
       </c>
       <c r="I23" s="1">
-        <v>441968.41</v>
+        <v>377602.64</v>
       </c>
       <c r="J23" s="1">
-        <v>42.990230754203</v>
+        <v>54.128170138328</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1470035.49</v>
+        <v>1075211.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1470035.49</v>
+        <v>1075211.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.57</v>
+        <v>2.42</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>237942.0</v>
+        <v>185315.0</v>
       </c>
       <c r="D24" s="1">
-        <v>5.657</v>
+        <v>5.694</v>
       </c>
       <c r="E24" s="1">
-        <v>3.2505653058</v>
+        <v>3.2505653077</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>773446.01</v>
+        <v>602378.51</v>
       </c>
       <c r="I24" s="1">
-        <v>572591.88</v>
+        <v>452805.1</v>
       </c>
       <c r="J24" s="1">
-        <v>74.031266901228</v>
+        <v>75.169530865236</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1346037.89</v>
+        <v>1055183.61</v>
       </c>
       <c r="N24" s="1">
-        <v>1346037.89</v>
+        <v>1055183.61</v>
       </c>
       <c r="O24" s="1">
-        <v>2.35</v>
+        <v>2.38</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>9447.0</v>
+        <v>6733.0</v>
       </c>
       <c r="D25" s="1">
-        <v>114.8</v>
+        <v>113.65</v>
       </c>
       <c r="E25" s="1">
-        <v>69.5570202181</v>
+        <v>69.5570191594</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>657105.17</v>
+        <v>468327.41</v>
       </c>
       <c r="I25" s="1">
-        <v>427410.43</v>
+        <v>296878.04</v>
       </c>
       <c r="J25" s="1">
-        <v>65.044447907783</v>
+        <v>63.39113057679</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1084515.6</v>
+        <v>765205.45</v>
       </c>
       <c r="N25" s="1">
-        <v>1084515.6</v>
+        <v>765205.45</v>
       </c>
       <c r="O25" s="1">
-        <v>1.89</v>
+        <v>1.72</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
         <v>3000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>276.45</v>
+        <v>247.75</v>
       </c>
       <c r="E26" s="1">
-        <v>312.78061</v>
+        <v>301.8693466667</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>938341.83</v>
+        <v>905608.04</v>
       </c>
       <c r="I26" s="1">
-        <v>-108991.83</v>
+        <v>-162358.04</v>
       </c>
       <c r="J26" s="1">
-        <v>-11.615365159624</v>
+        <v>-17.928069631537</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>829350.0</v>
+        <v>743250.0</v>
       </c>
       <c r="N26" s="1">
-        <v>829350.0</v>
+        <v>743250.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.45</v>
+        <v>1.67</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>13470.0</v>
+        <v>11048.0</v>
       </c>
       <c r="D27" s="1">
-        <v>67.75</v>
+        <v>72.25</v>
       </c>
       <c r="E27" s="1">
-        <v>75.5654558278</v>
+        <v>75.565455286</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1017866.69</v>
+        <v>834847.15</v>
       </c>
       <c r="I27" s="1">
-        <v>-105274.19</v>
+        <v>-36629.15</v>
       </c>
       <c r="J27" s="1">
-        <v>-10.342630428352</v>
+        <v>-4.3875277049218</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>912592.5</v>
+        <v>798218.0</v>
       </c>
       <c r="N27" s="1">
-        <v>912592.5</v>
+        <v>798218.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.59</v>
+        <v>1.8</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>8800.0</v>
+        <v>6885.0</v>
       </c>
       <c r="D28" s="1">
-        <v>77.15</v>
+        <v>75.95</v>
       </c>
       <c r="E28" s="1">
-        <v>67.1233568182</v>
+        <v>67.1233551198</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>590685.54</v>
+        <v>462144.3</v>
       </c>
       <c r="I28" s="1">
-        <v>88234.46</v>
+        <v>60771.45</v>
       </c>
       <c r="J28" s="1">
-        <v>14.937636699216</v>
+        <v>13.149886301746</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>678920.0</v>
+        <v>522915.75</v>
       </c>
       <c r="N28" s="1">
-        <v>678920.0</v>
+        <v>522915.75</v>
       </c>
       <c r="O28" s="1">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>10000.0</v>
+        <v>8202.0</v>
       </c>
       <c r="D29" s="1">
-        <v>45.04</v>
+        <v>41.6</v>
       </c>
       <c r="E29" s="1">
-        <v>44.444938</v>
+        <v>44.44493782</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>444449.38</v>
+        <v>364537.38</v>
       </c>
       <c r="I29" s="1">
-        <v>5950.62</v>
+        <v>-23334.18</v>
       </c>
       <c r="J29" s="1">
-        <v>1.3388746317972</v>
+        <v>-6.4010390374781</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>450400.0</v>
+        <v>341203.2</v>
       </c>
       <c r="N29" s="1">
-        <v>450400.0</v>
+        <v>341203.2</v>
       </c>
       <c r="O29" s="1">
-        <v>0.79</v>
+        <v>0.77</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>10020.0</v>
+        <v>4861.0</v>
       </c>
       <c r="D30" s="1">
-        <v>106.2</v>
+        <v>100.9</v>
       </c>
       <c r="E30" s="1">
-        <v>75.4941876248</v>
+        <v>75.4941863814</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>756451.76</v>
+        <v>366977.24</v>
       </c>
       <c r="I30" s="1">
-        <v>307672.24</v>
+        <v>123497.66</v>
       </c>
       <c r="J30" s="1">
-        <v>40.673081387239</v>
+        <v>33.652675571924</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1064124.0</v>
+        <v>490474.9</v>
       </c>
       <c r="N30" s="1">
-        <v>1064124.0</v>
+        <v>490474.9</v>
       </c>
       <c r="O30" s="1">
-        <v>1.86</v>
+        <v>1.1</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>24761.0</v>
+        <v>20308.0</v>
       </c>
       <c r="D31" s="1">
-        <v>406.6</v>
+        <v>322.9</v>
       </c>
       <c r="E31" s="1">
-        <v>308.5741904608</v>
+        <v>257.1978530628</v>
       </c>
       <c r="F31" t="s">
         <v>96</v>
       </c>
       <c r="G31">
-        <v>11.14</v>
+        <v>10.78</v>
       </c>
       <c r="H31" s="1">
-        <v>662892.2</v>
+        <v>453157.98</v>
       </c>
       <c r="I31" s="1">
-        <v>240943.21</v>
+        <v>154970.85</v>
       </c>
       <c r="J31" s="1">
-        <v>36.347268831946</v>
+        <v>34.197974401775</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>903835.41</v>
+        <v>608128.83</v>
       </c>
       <c r="N31" s="1">
-        <v>903835.41</v>
+        <v>608128.83</v>
       </c>
       <c r="O31" s="1">
-        <v>1.58</v>
+        <v>1.37</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
-        <v>134000.0</v>
+        <v>109875.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.824</v>
+        <v>4.43</v>
       </c>
       <c r="E32" s="1">
-        <v>3.6279746269</v>
+        <v>3.6279746075</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>486148.6</v>
+        <v>398623.71</v>
       </c>
       <c r="I32" s="1">
-        <v>160267.4</v>
+        <v>88122.54</v>
       </c>
       <c r="J32" s="1">
-        <v>32.966751318424</v>
+        <v>22.106698068712</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>646416.0</v>
+        <v>486746.25</v>
       </c>
       <c r="N32" s="1">
-        <v>646416.0</v>
+        <v>486746.25</v>
       </c>
       <c r="O32" s="1">
-        <v>1.13</v>
+        <v>1.1</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>8226.0</v>
+        <v>6748.0</v>
       </c>
       <c r="D33" s="1">
-        <v>188.54</v>
+        <v>177.42</v>
       </c>
       <c r="E33" s="1">
-        <v>172.6729467542</v>
+        <v>172.67294754</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1420407.66</v>
+        <v>1165197.05</v>
       </c>
       <c r="I33" s="1">
-        <v>130522.38</v>
+        <v>32033.11</v>
       </c>
       <c r="J33" s="1">
-        <v>9.189078859234</v>
+        <v>2.7491581788677</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1550930.04</v>
+        <v>1197230.16</v>
       </c>
       <c r="N33" s="1">
-        <v>1550930.04</v>
+        <v>1197230.16</v>
       </c>
       <c r="O33" s="1">
-        <v>2.71</v>
+        <v>2.7</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>6314.0</v>
+        <v>4694.0</v>
       </c>
       <c r="D34" s="1">
-        <v>148.85</v>
+        <v>146.95</v>
       </c>
       <c r="E34" s="1">
-        <v>130.8170003168</v>
+        <v>130.8170025565</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>825978.54</v>
+        <v>614055.01</v>
       </c>
       <c r="I34" s="1">
-        <v>113860.36</v>
+        <v>75728.29</v>
       </c>
       <c r="J34" s="1">
-        <v>13.784905356016</v>
+        <v>12.332492816889</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>939838.9</v>
+        <v>689783.3</v>
       </c>
       <c r="N34" s="1">
-        <v>939838.9</v>
+        <v>689783.3</v>
       </c>
       <c r="O34" s="1">
-        <v>1.64</v>
+        <v>1.55</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>1900.0</v>
+        <v>1486.0</v>
       </c>
       <c r="D35" s="1">
-        <v>515.0</v>
+        <v>496.2</v>
       </c>
       <c r="E35" s="1">
-        <v>528.1253473684</v>
+        <v>525.6253432032</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
       <c r="G35">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="H35" s="1">
-        <v>1044010.04</v>
+        <v>812473.62</v>
       </c>
       <c r="I35" s="1">
-        <v>13199.19</v>
+        <v>-6226.61</v>
       </c>
       <c r="J35" s="1">
-        <v>1.2642780715021</v>
+        <v>-0.76637688248881</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1057209.23</v>
+        <v>806247.01</v>
       </c>
       <c r="N35" s="1">
-        <v>1057209.23</v>
+        <v>806247.01</v>
       </c>
       <c r="O35" s="1">
-        <v>1.85</v>
+        <v>1.82</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>3700.0</v>
+        <v>3282.0</v>
       </c>
       <c r="D36" s="1">
-        <v>358.9</v>
+        <v>379.4</v>
       </c>
       <c r="E36" s="1">
-        <v>343.1355486486</v>
+        <v>345.392166362</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1269601.53</v>
+        <v>1133577.09</v>
       </c>
       <c r="I36" s="1">
-        <v>58328.47</v>
+        <v>111613.71</v>
       </c>
       <c r="J36" s="1">
-        <v>4.5942343815543</v>
+        <v>9.8461508250842</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1327930.0</v>
+        <v>1245190.8</v>
       </c>
       <c r="N36" s="1">
-        <v>1327930.0</v>
+        <v>1245190.8</v>
       </c>
       <c r="O36" s="1">
-        <v>2.32</v>
+        <v>2.8</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>2800.0</v>
+        <v>2499.0</v>
       </c>
       <c r="D37" s="1">
-        <v>483.3</v>
+        <v>469.8</v>
       </c>
       <c r="E37" s="1">
-        <v>633.8577714286</v>
+        <v>616.176222489</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1774801.76</v>
+        <v>1539824.38</v>
       </c>
       <c r="I37" s="1">
-        <v>-421561.76</v>
+        <v>-365794.18</v>
       </c>
       <c r="J37" s="1">
-        <v>-23.752611108522</v>
+        <v>-23.755577892591</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1353240.0</v>
+        <v>1174030.2</v>
       </c>
       <c r="N37" s="1">
-        <v>1353240.0</v>
+        <v>1174030.2</v>
       </c>
       <c r="O37" s="1">
-        <v>2.36</v>
+        <v>2.64</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>6000.0</v>
+        <v>4694.0</v>
       </c>
       <c r="D38" s="1">
-        <v>111.85</v>
+        <v>130.85</v>
       </c>
       <c r="E38" s="1">
-        <v>148.9734166667</v>
+        <v>148.9734149979</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>893840.5</v>
+        <v>699281.21</v>
       </c>
       <c r="I38" s="1">
-        <v>-222740.5</v>
+        <v>-85071.31</v>
       </c>
       <c r="J38" s="1">
-        <v>-24.919490669756</v>
+        <v>-12.165536379849</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>671100.0</v>
+        <v>614209.9</v>
       </c>
       <c r="N38" s="1">
-        <v>671100.0</v>
+        <v>614209.9</v>
       </c>
       <c r="O38" s="1">
-        <v>1.17</v>
+        <v>1.38</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>18113.0</v>
+        <v>14857.0</v>
       </c>
       <c r="D39" s="1">
-        <v>16.33</v>
+        <v>15.68</v>
       </c>
       <c r="E39" s="1">
-        <v>9.8588334345</v>
+        <v>9.8588342196</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>178573.05</v>
+        <v>146472.7</v>
       </c>
       <c r="I39" s="1">
-        <v>117212.24</v>
+        <v>86485.06</v>
       </c>
       <c r="J39" s="1">
-        <v>65.638258404614</v>
+        <v>59.04517360573</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>295785.29</v>
+        <v>232957.76</v>
       </c>
       <c r="N39" s="1">
-        <v>295785.29</v>
+        <v>232957.76</v>
       </c>
       <c r="O39" s="1">
         <v>0.52</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>50000.0</v>
+        <v>23811.0</v>
       </c>
       <c r="D40" s="1">
-        <v>191.85</v>
+        <v>188.7</v>
       </c>
       <c r="E40" s="1">
-        <v>166.9427</v>
+        <v>166.9427000126</v>
       </c>
       <c r="F40" t="s">
         <v>45</v>
       </c>
       <c r="G40">
-        <v>10.85</v>
+        <v>10.83</v>
       </c>
       <c r="H40" s="1">
-        <v>763341.11</v>
+        <v>363518.31</v>
       </c>
       <c r="I40" s="1">
-        <v>120841.76</v>
+        <v>51210.98</v>
       </c>
       <c r="J40" s="1">
-        <v>15.83063697434</v>
+        <v>14.087593001849</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>884182.87</v>
+        <v>414729.29</v>
       </c>
       <c r="N40" s="1">
-        <v>884182.87</v>
+        <v>414729.29</v>
       </c>
       <c r="O40" s="1">
-        <v>1.54</v>
+        <v>0.93</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>7089.0</v>
+        <v>7868.0</v>
       </c>
       <c r="D41" s="1">
-        <v>61.3</v>
+        <v>67.2</v>
       </c>
       <c r="E41" s="1">
-        <v>99.1829581041</v>
+        <v>87.6169509405</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>703107.99</v>
+        <v>689370.17</v>
       </c>
       <c r="I41" s="1">
-        <v>-268552.29</v>
+        <v>-160640.57</v>
       </c>
       <c r="J41" s="1">
-        <v>-38.195027480771</v>
+        <v>-23.302512494847</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>434555.7</v>
+        <v>528729.6</v>
       </c>
       <c r="N41" s="1">
-        <v>434555.7</v>
+        <v>528729.6</v>
       </c>
       <c r="O41" s="1">
-        <v>0.76</v>
+        <v>1.19</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>130000.0</v>
+        <v>61860.0</v>
       </c>
       <c r="D42" s="1">
-        <v>8.034</v>
+        <v>13.545</v>
       </c>
       <c r="E42" s="1">
-        <v>6.8528</v>
+        <v>6.8528000323</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>890864.0</v>
+        <v>423914.21</v>
       </c>
       <c r="I42" s="1">
-        <v>153556.0</v>
+        <v>413979.49</v>
       </c>
       <c r="J42" s="1">
-        <v>17.23674994163</v>
+        <v>97.656431474661</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1044420.0</v>
+        <v>837893.7</v>
       </c>
       <c r="N42" s="1">
-        <v>1044420.0</v>
+        <v>837893.7</v>
       </c>
       <c r="O42" s="1">
-        <v>1.82</v>
+        <v>1.89</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>119</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>52000.0</v>
+        <v>27228.0</v>
       </c>
       <c r="D43" s="1">
-        <v>108.8</v>
+        <v>114.5</v>
       </c>
       <c r="E43" s="1">
-        <v>69.3887744231</v>
+        <v>69.3887744234</v>
       </c>
       <c r="F43" t="s">
         <v>96</v>
       </c>
       <c r="G43">
-        <v>11.14</v>
+        <v>10.78</v>
       </c>
       <c r="H43" s="1">
-        <v>320041.78</v>
+        <v>167578.79</v>
       </c>
       <c r="I43" s="1">
-        <v>187867.37</v>
+        <v>121543.53</v>
       </c>
       <c r="J43" s="1">
-        <v>58.700888990181</v>
+        <v>72.529184630107</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>507909.15</v>
+        <v>289122.32</v>
       </c>
       <c r="N43" s="1">
-        <v>507909.15</v>
+        <v>289122.32</v>
       </c>
       <c r="O43" s="1">
-        <v>0.89</v>
+        <v>0.65</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>121</v>
       </c>
       <c r="B44" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="1">
-        <v>24000.0</v>
+        <v>19684.0</v>
       </c>
       <c r="D44" s="1">
-        <v>240.65</v>
+        <v>284.9</v>
       </c>
       <c r="E44" s="1">
-        <v>413.6543204167</v>
+        <v>413.6543207681</v>
       </c>
       <c r="F44" t="s">
         <v>123</v>
       </c>
       <c r="G44">
         <v>7.47</v>
       </c>
       <c r="H44" s="1">
-        <v>1330399.59</v>
+        <v>1091149.4</v>
       </c>
       <c r="I44" s="1">
-        <v>-557433.85</v>
+        <v>-340763.49</v>
       </c>
       <c r="J44" s="1">
-        <v>-41.899731042461</v>
+        <v>-31.229773851317</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>772965.74</v>
+        <v>750385.91</v>
       </c>
       <c r="N44" s="1">
-        <v>772965.74</v>
+        <v>750385.91</v>
       </c>
       <c r="O44" s="1">
-        <v>1.35</v>
+        <v>1.69</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>17500.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>382.8</v>
+        <v>374.3</v>
       </c>
       <c r="E45" s="1">
-        <v>410.8591617143</v>
+        <v>410.859161</v>
       </c>
       <c r="F45" t="s">
         <v>123</v>
       </c>
       <c r="G45">
         <v>7.47</v>
       </c>
       <c r="H45" s="1">
-        <v>963715.07</v>
+        <v>550694.33</v>
       </c>
       <c r="I45" s="1">
-        <v>-67167.96</v>
+        <v>-49854.69</v>
       </c>
       <c r="J45" s="1">
-        <v>-6.969690740646</v>
+        <v>-9.0530603429311</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>896547.11</v>
+        <v>500839.64</v>
       </c>
       <c r="N45" s="1">
-        <v>896547.11</v>
+        <v>500839.64</v>
       </c>
       <c r="O45" s="1">
-        <v>1.57</v>
+        <v>1.13</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>216.0</v>
+        <v>126.0</v>
       </c>
       <c r="D46" s="1">
-        <v>4790.39</v>
+        <v>4805.57</v>
       </c>
       <c r="E46" s="1">
-        <v>4789.6203703704</v>
+        <v>4801.2579365079</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1034558.0</v>
+        <v>604958.5</v>
       </c>
       <c r="I46" s="1">
-        <v>166.24</v>
+        <v>543.32</v>
       </c>
       <c r="J46" s="1">
-        <v>0.016068697936703</v>
+        <v>0.089811119275124</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1034724.24</v>
+        <v>605501.82</v>
       </c>
       <c r="N46" s="1">
-        <v>1034724.24</v>
+        <v>605501.82</v>
       </c>
       <c r="O46" s="1">
-        <v>1.81</v>
+        <v>1.36</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>48000.0</v>
+        <v>33471.0</v>
       </c>
       <c r="D47" s="1">
-        <v>17.945</v>
+        <v>17.905</v>
       </c>
       <c r="E47" s="1">
-        <v>12.656293125</v>
+        <v>12.656293209</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>607502.07</v>
+        <v>423618.79</v>
       </c>
       <c r="I47" s="1">
-        <v>253857.93</v>
+        <v>175679.47</v>
       </c>
       <c r="J47" s="1">
-        <v>41.78717119433</v>
+        <v>41.471123129359</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>861360.0</v>
+        <v>599298.26</v>
       </c>
       <c r="N47" s="1">
-        <v>861360.0</v>
+        <v>599298.26</v>
       </c>
       <c r="O47" s="1">
-        <v>1.5</v>
+        <v>1.35</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>14200.0</v>
+        <v>5655.0</v>
       </c>
       <c r="D48" s="1">
-        <v>119.8</v>
+        <v>149.3</v>
       </c>
       <c r="E48" s="1">
-        <v>41.1559992958</v>
+        <v>41.1559982317</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>584415.19</v>
+        <v>232737.17</v>
       </c>
       <c r="I48" s="1">
-        <v>1116744.81</v>
+        <v>611554.33</v>
       </c>
       <c r="J48" s="1">
-        <v>191.08757422955</v>
+        <v>262.76607642862</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1701160.0</v>
+        <v>844291.5</v>
       </c>
       <c r="N48" s="1">
-        <v>1701160.0</v>
+        <v>844291.5</v>
       </c>
       <c r="O48" s="1">
-        <v>2.97</v>
+        <v>1.9</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>6482.0</v>
+        <v>5317.0</v>
       </c>
       <c r="D49" s="1">
-        <v>139.38</v>
+        <v>167.9</v>
       </c>
       <c r="E49" s="1">
-        <v>165.1386855909</v>
+        <v>165.1386853489</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1070428.96</v>
+        <v>878042.39</v>
       </c>
       <c r="I49" s="1">
-        <v>-166967.8</v>
+        <v>14681.91</v>
       </c>
       <c r="J49" s="1">
-        <v>-15.598214009457</v>
+        <v>1.6721185864386</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>903461.16</v>
+        <v>892724.3</v>
       </c>
       <c r="N49" s="1">
-        <v>903461.16</v>
+        <v>892724.3</v>
       </c>
       <c r="O49" s="1">
-        <v>1.58</v>
+        <v>2.01</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>6669.0</v>
+        <v>4959.0</v>
       </c>
       <c r="D50" s="1">
-        <v>260.2</v>
+        <v>276.2</v>
       </c>
       <c r="E50" s="1">
-        <v>173.5984480432</v>
+        <v>173.5984472676</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1157728.05</v>
+        <v>860874.7</v>
       </c>
       <c r="I50" s="1">
-        <v>577545.75</v>
+        <v>508801.1</v>
       </c>
       <c r="J50" s="1">
-        <v>49.886132585282</v>
+        <v>59.102805553468</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1735273.8</v>
+        <v>1369675.8</v>
       </c>
       <c r="N50" s="1">
-        <v>1735273.8</v>
+        <v>1369675.8</v>
       </c>
       <c r="O50" s="1">
-        <v>3.03</v>
+        <v>3.09</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>8077.0</v>
+        <v>6625.0</v>
       </c>
       <c r="D51" s="1">
-        <v>167.22</v>
+        <v>160.0</v>
       </c>
       <c r="E51" s="1">
-        <v>79.0104580909</v>
+        <v>79.0104573585</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>638167.47</v>
+        <v>523444.28</v>
       </c>
       <c r="I51" s="1">
-        <v>712468.47</v>
+        <v>536555.72</v>
       </c>
       <c r="J51" s="1">
-        <v>111.64286860313</v>
+        <v>102.50483967463</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1350635.94</v>
+        <v>1060000.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1350635.94</v>
+        <v>1060000.0</v>
       </c>
       <c r="O51" s="1">
-        <v>2.36</v>
+        <v>2.39</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>25330.0</v>
+        <v>12253.0</v>
       </c>
       <c r="D52" s="1">
-        <v>33.885</v>
+        <v>59.3</v>
       </c>
       <c r="E52" s="1">
-        <v>25.806399921</v>
+        <v>25.8064008814</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>653676.11</v>
+        <v>316205.83</v>
       </c>
       <c r="I52" s="1">
-        <v>204630.94</v>
+        <v>410397.07</v>
       </c>
       <c r="J52" s="1">
-        <v>31.304638011017</v>
+        <v>129.78795172752</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>858307.05</v>
+        <v>726602.9</v>
       </c>
       <c r="N52" s="1">
-        <v>858307.05</v>
+        <v>726602.9</v>
       </c>
       <c r="O52" s="1">
-        <v>1.5</v>
+        <v>1.64</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>9000.0</v>
+        <v>7042.0</v>
       </c>
       <c r="D53" s="1">
-        <v>84.3</v>
+        <v>93.9</v>
       </c>
       <c r="E53" s="1">
-        <v>98.9639944444</v>
+        <v>98.9639946038</v>
       </c>
       <c r="F53" t="s">
         <v>36</v>
       </c>
       <c r="G53">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="H53" s="1">
-        <v>959655.96</v>
+        <v>750877.48</v>
       </c>
       <c r="I53" s="1">
-        <v>-139927.15</v>
+        <v>-27851.07</v>
       </c>
       <c r="J53" s="1">
-        <v>-14.580970246879</v>
+        <v>-3.7091364093114</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>819728.81</v>
+        <v>723026.41</v>
       </c>
       <c r="N53" s="1">
-        <v>819728.81</v>
+        <v>723026.41</v>
       </c>
       <c r="O53" s="1">
-        <v>1.43</v>
+        <v>1.63</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>3276.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>275.0</v>
+        <v>77.24</v>
       </c>
       <c r="E54" s="1">
-        <v>251.04</v>
+        <v>80.0622</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>822407.04</v>
+        <v>800622.0</v>
       </c>
       <c r="I54" s="1">
-        <v>78492.96</v>
+        <v>-28222.0</v>
       </c>
       <c r="J54" s="1">
-        <v>9.5442957297642</v>
+        <v>-3.5250093052652</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>900900.0</v>
+        <v>772400.0</v>
       </c>
       <c r="N54" s="1">
-        <v>900900.0</v>
+        <v>772400.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.57</v>
+        <v>1.74</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>43595.0</v>
+        <v>2214.0</v>
       </c>
       <c r="D55" s="1">
-        <v>197.5</v>
+        <v>254.2</v>
       </c>
       <c r="E55" s="1">
-        <v>143.2166629201</v>
+        <v>251.04</v>
       </c>
       <c r="F55" t="s">
-        <v>123</v>
+        <v>8</v>
       </c>
       <c r="G55">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>838154.47</v>
+        <v>555802.56</v>
       </c>
       <c r="I55" s="1">
-        <v>314149.13</v>
+        <v>6996.24</v>
       </c>
       <c r="J55" s="1">
-        <v>37.481054059164</v>
+        <v>1.2587635436584</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1152303.6</v>
+        <v>562798.8</v>
       </c>
       <c r="N55" s="1">
-        <v>1152303.6</v>
+        <v>562798.8</v>
       </c>
       <c r="O55" s="1">
-        <v>2.01</v>
+        <v>1.27</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>15262.0</v>
+        <v>27065.0</v>
       </c>
       <c r="D56" s="1">
-        <v>43.12</v>
+        <v>181.45</v>
       </c>
       <c r="E56" s="1">
-        <v>43.6977696239</v>
+        <v>143.2166628487</v>
       </c>
       <c r="F56" t="s">
-        <v>8</v>
+        <v>123</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H56" s="1">
-        <v>666915.36</v>
+        <v>520349.83</v>
       </c>
       <c r="I56" s="1">
-        <v>-8817.92</v>
+        <v>136768.94</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.3221947684636</v>
+        <v>26.284036645116</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>658097.44</v>
+        <v>657118.77</v>
       </c>
       <c r="N56" s="1">
-        <v>658097.44</v>
+        <v>657118.77</v>
       </c>
       <c r="O56" s="1">
-        <v>1.15</v>
+        <v>1.48</v>
       </c>
       <c r="P56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>148</v>
+      </c>
+      <c r="B57" t="s">
+        <v>149</v>
+      </c>
+      <c r="C57" s="1">
+        <v>12963.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>46.32</v>
+      </c>
+      <c r="E57" s="1">
+        <v>44.285939983</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>574078.64</v>
+      </c>
+      <c r="I57" s="1">
+        <v>26367.52</v>
+      </c>
+      <c r="J57" s="1">
+        <v>4.593015340198</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>600446.16</v>
+      </c>
+      <c r="N57" s="1">
+        <v>600446.16</v>
+      </c>
+      <c r="O57" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="P57">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>