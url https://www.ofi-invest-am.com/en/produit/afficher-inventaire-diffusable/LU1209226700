--- v2 (2026-09-01)
+++ v3 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU1209226700</t>
   </si>
   <si>
@@ -190,98 +190,98 @@
   <si>
     <t>SE0020050417</t>
   </si>
   <si>
     <t>BOLIDEN</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
-    <t>ES0105563003</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>BE0003822393</t>
   </si>
   <si>
     <t>ELIA GROUP SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC CLASS A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>IT0000072170</t>
   </si>
   <si>
     <t>FINECOBANK BANCA FINECO</t>
   </si>
   <si>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
+  </si>
+  <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD NV</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
@@ -355,147 +355,141 @@
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
+    <t>IT0004965148</t>
+  </si>
+  <si>
+    <t>MONCLER</t>
+  </si>
+  <si>
     <t>SE0009806607</t>
   </si>
   <si>
     <t>MUNTERS GROUP</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
-    <t>NO0005052605</t>
-[...4 lines deleted...]
-  <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>DK0060336014</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>FR0000133308</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>DE0007165631</t>
+  </si>
+  <si>
+    <t>SARTORIUS PREF AG</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>DE000SYM9999</t>
   </si>
   <si>
     <t>SYMRISE AG</t>
   </si>
   <si>
-    <t>BE0003739530</t>
-[...2 lines deleted...]
-    <t>UCB SA</t>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>AT0000937503</t>
   </si>
   <si>
     <t>VOESTALPINE AG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -816,3148 +810,3098 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>18247.34</v>
+      </c>
+      <c r="C2">
+        <v>172.61</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>3149703.65</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>3149703.65</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>24.1</v>
+      </c>
+      <c r="C3">
+        <v>19151.46</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>461550.1</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>461550.1</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1273.05</v>
+      </c>
+      <c r="C4">
+        <v>19792.68</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>25197068.06</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>25197068.06</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>3043.0</v>
+      </c>
+      <c r="C5">
+        <v>127.12</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>386829.33</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>386829.33</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>126138.22</v>
+      </c>
+      <c r="C6">
+        <v>123.02</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>15517873.92</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>15517873.92</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C7">
+        <v>120.51</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>12050.65</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>12050.65</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P57"/>
+  <dimension ref="A1:Z56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O57" sqref="O57"/>
+      <selection activeCell="N56" sqref="N56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="1">
+        <v>11642.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>88.56</v>
+      </c>
+      <c r="D2" s="1">
+        <v>72.1410419172</v>
+      </c>
+      <c r="E2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F2">
+        <v>0.92</v>
+      </c>
+      <c r="G2" s="1">
+        <v>907678.8</v>
+      </c>
+      <c r="H2" s="1">
+        <v>207656.03</v>
+      </c>
+      <c r="I2" s="1">
+        <v>22.87769968848</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1115334.83</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1115334.83</v>
+      </c>
+      <c r="N2" s="1">
+        <v>2.49</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>34</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="1">
+        <v>12689.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>52.78</v>
+      </c>
+      <c r="D3" s="1">
+        <v>89.2446599417</v>
+      </c>
+      <c r="E3" t="s">
         <v>36</v>
       </c>
-      <c r="G2">
-[...31 lines deleted...]
-      <c r="A3" t="s">
+      <c r="F3">
+        <v>0.92</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1042405.47</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-317908.04</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-30.497541422149</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>724497.43</v>
+      </c>
+      <c r="M3" s="1">
+        <v>724497.43</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>37</v>
       </c>
-      <c r="B3" t="s">
-[...11 lines deleted...]
-      <c r="F3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="1">
+        <v>13003.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>70.84</v>
+      </c>
+      <c r="D4" s="1">
+        <v>64.7606467738</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>842082.69</v>
+      </c>
+      <c r="H4" s="1">
+        <v>79049.83</v>
+      </c>
+      <c r="I4" s="1">
+        <v>9.387418948132</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>921132.52</v>
+      </c>
+      <c r="M4" s="1">
+        <v>921132.52</v>
+      </c>
+      <c r="N4" s="1">
+        <v>2.06</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1986.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>1655.8</v>
+      </c>
+      <c r="D5" s="1">
+        <v>647.6155639476</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1286164.51</v>
+      </c>
+      <c r="H5" s="1">
+        <v>2002254.29</v>
+      </c>
+      <c r="I5" s="1">
+        <v>155.67637533398</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>3288418.8</v>
+      </c>
+      <c r="M5" s="1">
+        <v>3288418.8</v>
+      </c>
+      <c r="N5" s="1">
+        <v>7.35</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="1">
+        <v>34953.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>195.8</v>
+      </c>
+      <c r="D6" s="1">
+        <v>155.7257399937</v>
+      </c>
+      <c r="E6" t="s">
+        <v>45</v>
+      </c>
+      <c r="F6">
+        <v>10.99</v>
+      </c>
+      <c r="G6" s="1">
+        <v>489145.81</v>
+      </c>
+      <c r="H6" s="1">
+        <v>133470.4</v>
+      </c>
+      <c r="I6" s="1">
+        <v>27.286424062387</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>622616.21</v>
+      </c>
+      <c r="M6" s="1">
+        <v>622616.21</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="1">
+        <v>23767.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>42.81</v>
+      </c>
+      <c r="D7" s="1">
+        <v>29.4360499853</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>699606.6</v>
+      </c>
+      <c r="H7" s="1">
+        <v>317858.67</v>
+      </c>
+      <c r="I7" s="1">
+        <v>45.433915288964</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1017465.27</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1017465.27</v>
+      </c>
+      <c r="N7" s="1">
+        <v>2.27</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="1">
+        <v>46245.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>21.75</v>
+      </c>
+      <c r="D8" s="1">
+        <v>12.7296014704</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>588680.42</v>
+      </c>
+      <c r="H8" s="1">
+        <v>417148.33</v>
+      </c>
+      <c r="I8" s="1">
+        <v>70.861594139652</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1005828.75</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1005828.75</v>
+      </c>
+      <c r="N8" s="1">
+        <v>2.25</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="1">
+        <v>9786.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>567.6</v>
+      </c>
+      <c r="D9" s="1">
+        <v>405.2261567545</v>
+      </c>
+      <c r="E9" t="s">
+        <v>45</v>
+      </c>
+      <c r="F9">
+        <v>10.99</v>
+      </c>
+      <c r="G9" s="1">
+        <v>358239.23</v>
+      </c>
+      <c r="H9" s="1">
+        <v>147085.88</v>
+      </c>
+      <c r="I9" s="1">
+        <v>41.058004730526</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>505325.11</v>
+      </c>
+      <c r="M9" s="1">
+        <v>505325.11</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="1">
+        <v>78684.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>12.72</v>
+      </c>
+      <c r="D10" s="1">
+        <v>9.2053999542</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>724317.69</v>
+      </c>
+      <c r="H10" s="1">
+        <v>276542.79</v>
+      </c>
+      <c r="I10" s="1">
+        <v>38.179764738315</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1000860.48</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1000860.48</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.24</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="1">
+        <v>4877.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>87.82</v>
+      </c>
+      <c r="D11" s="1">
+        <v>155.041265122</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>756136.25</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-327838.11</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-43.357015352722</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>428298.14</v>
+      </c>
+      <c r="M11" s="1">
+        <v>428298.14</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="1">
+        <v>9900.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="D12" s="1">
+        <v>66.9618545455</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>662922.36</v>
+      </c>
+      <c r="H12" s="1">
+        <v>110267.64</v>
+      </c>
+      <c r="I12" s="1">
+        <v>16.633567768026</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>773190.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>773190.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.73</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="1">
+        <v>19743.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>66.64</v>
+      </c>
+      <c r="D13" s="1">
+        <v>63.0826353644</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1245440.47</v>
+      </c>
+      <c r="H13" s="1">
+        <v>70233.05</v>
+      </c>
+      <c r="I13" s="1">
+        <v>5.6392137313476</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1315673.52</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1315673.52</v>
+      </c>
+      <c r="N13" s="1">
+        <v>2.94</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="1">
+        <v>4676.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>136.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>87.8658875107</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>410860.89</v>
+      </c>
+      <c r="H14" s="1">
+        <v>225075.11</v>
+      </c>
+      <c r="I14" s="1">
+        <v>54.781342171556</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>635936.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>635936.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="1">
+        <v>101673.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>9.821</v>
+      </c>
+      <c r="D15" s="1">
+        <v>6.4660968989</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>657427.47</v>
+      </c>
+      <c r="H15" s="1">
+        <v>341103.06</v>
+      </c>
+      <c r="I15" s="1">
+        <v>51.884515869104</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>998530.53</v>
+      </c>
+      <c r="M15" s="1">
+        <v>998530.53</v>
+      </c>
+      <c r="N15" s="1">
+        <v>2.23</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="1">
+        <v>29712.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>277.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>231.7977675687</v>
+      </c>
+      <c r="E16" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16">
+        <v>10.99</v>
+      </c>
+      <c r="G16" s="1">
+        <v>646925.73</v>
+      </c>
+      <c r="H16" s="1">
+        <v>101820.99</v>
+      </c>
+      <c r="I16" s="1">
+        <v>15.739208579631</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>748746.72</v>
+      </c>
+      <c r="M16" s="1">
+        <v>748746.72</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="1">
+        <v>8962.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>116.5</v>
+      </c>
+      <c r="D17" s="1">
+        <v>57.407725954</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>514488.04</v>
+      </c>
+      <c r="H17" s="1">
+        <v>529584.96</v>
+      </c>
+      <c r="I17" s="1">
+        <v>102.93435781325</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1044073.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1044073.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>2.33</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="1">
+        <v>3782.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>168.5</v>
+      </c>
+      <c r="D18" s="1">
+        <v>274.9828106822</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1039984.99</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-402717.99</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-38.723442537377</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>637267.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>637267.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1">
+        <v>23350.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>22.99</v>
+      </c>
+      <c r="D19" s="1">
+        <v>17.9404997859</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>418910.67</v>
+      </c>
+      <c r="H19" s="1">
+        <v>117905.83</v>
+      </c>
+      <c r="I19" s="1">
+        <v>28.145816863533</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>536816.5</v>
+      </c>
+      <c r="M19" s="1">
+        <v>536816.5</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="1">
+        <v>5035.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>71.8</v>
+      </c>
+      <c r="D20" s="1">
+        <v>72.9771996028</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>367440.2</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-5927.2</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-1.6131060237829</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>361513.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>361513.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="1">
+        <v>4597.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>81.78</v>
+      </c>
+      <c r="D21" s="1">
+        <v>114.8940896237</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>528168.13</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-152225.47</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-28.821403896521</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>375942.66</v>
+      </c>
+      <c r="M21" s="1">
+        <v>375942.66</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="1">
+        <v>11097.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>85.94</v>
+      </c>
+      <c r="D22" s="1">
+        <v>33.2524772461</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>369002.74</v>
+      </c>
+      <c r="H22" s="1">
+        <v>584673.44</v>
+      </c>
+      <c r="I22" s="1">
+        <v>158.44691017741</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>953676.18</v>
+      </c>
+      <c r="M22" s="1">
+        <v>953676.18</v>
+      </c>
+      <c r="N22" s="1">
+        <v>2.13</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" s="1">
+        <v>42271.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>28.175</v>
+      </c>
+      <c r="D23" s="1">
+        <v>17.5699096307</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>742697.65</v>
+      </c>
+      <c r="H23" s="1">
+        <v>448287.78</v>
+      </c>
+      <c r="I23" s="1">
+        <v>60.359391200443</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1190985.43</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1190985.43</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.66</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" s="1">
+        <v>185315.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>6.234</v>
+      </c>
+      <c r="D24" s="1">
+        <v>3.2505653077</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>602378.51</v>
+      </c>
+      <c r="H24" s="1">
+        <v>552875.2</v>
+      </c>
+      <c r="I24" s="1">
+        <v>91.782025889337</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1155253.71</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1155253.71</v>
+      </c>
+      <c r="N24" s="1">
+        <v>2.58</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" s="1">
+        <v>7415.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>121.55</v>
+      </c>
+      <c r="D25" s="1">
+        <v>73.4813364801</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>544864.11</v>
+      </c>
+      <c r="H25" s="1">
+        <v>356429.14</v>
+      </c>
+      <c r="I25" s="1">
+        <v>65.416153029422</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>901293.25</v>
+      </c>
+      <c r="M25" s="1">
+        <v>901293.25</v>
+      </c>
+      <c r="N25" s="1">
+        <v>2.02</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1961.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>266.1</v>
+      </c>
+      <c r="D26" s="1">
+        <v>301.8693472718</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>591965.79</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-70143.69</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-11.849281020108</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>521822.1</v>
+      </c>
+      <c r="M26" s="1">
+        <v>521822.1</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="1">
+        <v>11048.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>76.9</v>
+      </c>
+      <c r="D27" s="1">
+        <v>75.565455286</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>834847.15</v>
+      </c>
+      <c r="H27" s="1">
+        <v>14744.05</v>
+      </c>
+      <c r="I27" s="1">
+        <v>1.7660777784293</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>849591.2</v>
+      </c>
+      <c r="M27" s="1">
+        <v>849591.2</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="1">
+        <v>6885.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>84.85</v>
+      </c>
+      <c r="D28" s="1">
+        <v>67.1233551198</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>462144.3</v>
+      </c>
+      <c r="H28" s="1">
+        <v>122047.95</v>
+      </c>
+      <c r="I28" s="1">
+        <v>26.409056651786</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>584192.25</v>
+      </c>
+      <c r="M28" s="1">
+        <v>584192.25</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" s="1">
+        <v>12133.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>42.11</v>
+      </c>
+      <c r="D29" s="1">
+        <v>43.510855518</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>527917.21</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-16996.58</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-3.2195540660627</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>510920.63</v>
+      </c>
+      <c r="M29" s="1">
+        <v>510920.63</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" s="1">
+        <v>4861.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>104.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>75.4941863814</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>366977.24</v>
+      </c>
+      <c r="H30" s="1">
+        <v>138566.76</v>
+      </c>
+      <c r="I30" s="1">
+        <v>37.758952026562</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>505544.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>505544.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" s="1">
+        <v>20308.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>293.4</v>
+      </c>
+      <c r="D31" s="1">
+        <v>257.1978530628</v>
+      </c>
+      <c r="E31" t="s">
+        <v>96</v>
+      </c>
+      <c r="F31">
+        <v>11.07</v>
+      </c>
+      <c r="G31" s="1">
+        <v>453157.98</v>
+      </c>
+      <c r="H31" s="1">
+        <v>84948.04</v>
+      </c>
+      <c r="I31" s="1">
+        <v>18.745789271989</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>538106.02</v>
+      </c>
+      <c r="M31" s="1">
+        <v>538106.02</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" s="1">
+        <v>109875.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>4.361</v>
+      </c>
+      <c r="D32" s="1">
+        <v>3.6279746075</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>398623.71</v>
+      </c>
+      <c r="H32" s="1">
+        <v>80541.17</v>
+      </c>
+      <c r="I32" s="1">
+        <v>20.204811700739</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>479164.88</v>
+      </c>
+      <c r="M32" s="1">
+        <v>479164.88</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" s="1">
+        <v>6420.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>165.7</v>
+      </c>
+      <c r="D33" s="1">
+        <v>156.9925218069</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1007891.99</v>
+      </c>
+      <c r="H33" s="1">
+        <v>55902.01</v>
+      </c>
+      <c r="I33" s="1">
+        <v>5.5464286406324</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1063794.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1063794.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.38</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="1">
+        <v>4694.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>154.05</v>
+      </c>
+      <c r="D34" s="1">
+        <v>130.8170025565</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>614055.01</v>
+      </c>
+      <c r="H34" s="1">
+        <v>109055.69</v>
+      </c>
+      <c r="I34" s="1">
+        <v>17.759921867586</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>723110.7</v>
+      </c>
+      <c r="M34" s="1">
+        <v>723110.7</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1370.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>500.4</v>
+      </c>
+      <c r="D35" s="1">
+        <v>525.6253430657</v>
+      </c>
+      <c r="E35" t="s">
         <v>36</v>
       </c>
-      <c r="G3">
-[...146 lines deleted...]
-      <c r="F6" t="s">
+      <c r="F35">
+        <v>0.92</v>
+      </c>
+      <c r="G35" s="1">
+        <v>749050.38</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-7436.36</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-0.99277167444999</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>741614.02</v>
+      </c>
+      <c r="M35" s="1">
+        <v>741614.02</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="1">
+        <v>3282.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D36" s="1">
+        <v>345.392166362</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1133577.09</v>
+      </c>
+      <c r="H36" s="1">
+        <v>107347.11</v>
+      </c>
+      <c r="I36" s="1">
+        <v>9.4697670715981</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1240924.2</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1240924.2</v>
+      </c>
+      <c r="N36" s="1">
+        <v>2.77</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2499.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D37" s="1">
+        <v>616.176222489</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1539824.38</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-336930.73</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-21.881114130691</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1202893.65</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1202893.65</v>
+      </c>
+      <c r="N37" s="1">
+        <v>2.69</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="1">
+        <v>4891.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>133.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>148.6103639338</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>726853.29</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-76350.29</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-10.504222936103</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>650503.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>650503.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" s="1">
+        <v>14857.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>15.72</v>
+      </c>
+      <c r="D39" s="1">
+        <v>9.8588342196</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>146472.7</v>
+      </c>
+      <c r="H39" s="1">
+        <v>87079.34</v>
+      </c>
+      <c r="I39" s="1">
+        <v>59.450901089418</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>233552.04</v>
+      </c>
+      <c r="M39" s="1">
+        <v>233552.04</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="1">
+        <v>13130.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>51.22</v>
+      </c>
+      <c r="D40" s="1">
+        <v>54.9943998477</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>722076.47</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-49557.87</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-6.8632439996279</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>672518.6</v>
+      </c>
+      <c r="M40" s="1">
+        <v>672518.6</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="1">
+        <v>23811.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>178.1</v>
+      </c>
+      <c r="D41" s="1">
+        <v>166.9427000126</v>
+      </c>
+      <c r="E41" t="s">
         <v>45</v>
       </c>
-      <c r="G6">
-[...1446 lines deleted...]
-      <c r="F35" t="s">
+      <c r="F41">
+        <v>10.99</v>
+      </c>
+      <c r="G41" s="1">
+        <v>363518.31</v>
+      </c>
+      <c r="H41" s="1">
+        <v>22284.01</v>
+      </c>
+      <c r="I41" s="1">
+        <v>6.1300928693248</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>385802.32</v>
+      </c>
+      <c r="M41" s="1">
+        <v>385802.32</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B42" s="1">
+        <v>9746.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>53.5</v>
+      </c>
+      <c r="D42" s="1">
+        <v>84.1189780423</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>819823.56</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-298412.56</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-36.399607739987</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>521411.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>521411.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" s="1">
+        <v>52085.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>12.28</v>
+      </c>
+      <c r="D43" s="1">
+        <v>6.8528000384</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>356928.09</v>
+      </c>
+      <c r="H43" s="1">
+        <v>282675.71</v>
+      </c>
+      <c r="I43" s="1">
+        <v>79.196823651509</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>639603.8</v>
+      </c>
+      <c r="M43" s="1">
+        <v>639603.8</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" s="1">
+        <v>19684.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>299.95</v>
+      </c>
+      <c r="D44" s="1">
+        <v>413.6543207681</v>
+      </c>
+      <c r="E44" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44">
+        <v>7.47</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1091149.4</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-301245.49</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-27.608088314946</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>789903.91</v>
+      </c>
+      <c r="M44" s="1">
+        <v>789903.91</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" s="1">
+        <v>220.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>4811.69</v>
+      </c>
+      <c r="D45" s="1">
+        <v>4809.79</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1058153.8</v>
+      </c>
+      <c r="H45" s="1">
+        <v>418.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0.039502764153944</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>1058571.8</v>
+      </c>
+      <c r="M45" s="1">
+        <v>1058571.8</v>
+      </c>
+      <c r="N45" s="1">
+        <v>2.37</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46" s="1">
+        <v>5655.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>154.7</v>
+      </c>
+      <c r="D46" s="1">
+        <v>41.1559982317</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>232737.17</v>
+      </c>
+      <c r="H46" s="1">
+        <v>642091.33</v>
+      </c>
+      <c r="I46" s="1">
+        <v>275.88688562295</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>874828.5</v>
+      </c>
+      <c r="M46" s="1">
+        <v>874828.5</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47" s="1">
+        <v>5317.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>132.22</v>
+      </c>
+      <c r="D47" s="1">
+        <v>165.1386853489</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>878042.39</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-175028.65</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-19.933963552716</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>703013.74</v>
+      </c>
+      <c r="M47" s="1">
+        <v>703013.74</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>131</v>
+      </c>
+      <c r="B48" s="1">
+        <v>1822.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>213.1</v>
+      </c>
+      <c r="D48" s="1">
+        <v>231.7055982437</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>422167.6</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-33899.4</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-8.0298440714067</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>388268.2</v>
+      </c>
+      <c r="M48" s="1">
+        <v>388268.2</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49" s="1">
+        <v>4959.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D49" s="1">
+        <v>173.5984472676</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>860874.7</v>
+      </c>
+      <c r="H49" s="1">
+        <v>590872.55</v>
+      </c>
+      <c r="I49" s="1">
+        <v>68.636300962265</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>1451747.25</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1451747.25</v>
+      </c>
+      <c r="N49" s="1">
+        <v>3.25</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>135</v>
+      </c>
+      <c r="B50" s="1">
+        <v>6625.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>169.14</v>
+      </c>
+      <c r="D50" s="1">
+        <v>79.0104573585</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>523444.28</v>
+      </c>
+      <c r="H50" s="1">
+        <v>597108.22</v>
+      </c>
+      <c r="I50" s="1">
+        <v>114.07292864104</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1120552.5</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1120552.5</v>
+      </c>
+      <c r="N50" s="1">
+        <v>2.51</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>137</v>
+      </c>
+      <c r="B51" s="1">
+        <v>9624.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>69.35</v>
+      </c>
+      <c r="D51" s="1">
+        <v>25.806400665</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>248360.8</v>
+      </c>
+      <c r="H51" s="1">
+        <v>419063.6</v>
+      </c>
+      <c r="I51" s="1">
+        <v>168.73178053864</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>667424.4</v>
+      </c>
+      <c r="M51" s="1">
+        <v>667424.4</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>139</v>
+      </c>
+      <c r="B52" s="1">
+        <v>6438.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>105.35</v>
+      </c>
+      <c r="D52" s="1">
+        <v>98.9639950295</v>
+      </c>
+      <c r="E52" t="s">
         <v>36</v>
       </c>
-      <c r="G35">
-[...446 lines deleted...]
-      <c r="F44" t="s">
+      <c r="F52">
+        <v>0.92</v>
+      </c>
+      <c r="G52" s="1">
+        <v>686473.9</v>
+      </c>
+      <c r="H52" s="1">
+        <v>47238.02</v>
+      </c>
+      <c r="I52" s="1">
+        <v>6.8812550630111</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>733711.92</v>
+      </c>
+      <c r="M52" s="1">
+        <v>733711.92</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>141</v>
+      </c>
+      <c r="B53" s="1">
+        <v>6216.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>86.36</v>
+      </c>
+      <c r="D53" s="1">
+        <v>80.0622007722</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>497666.64</v>
+      </c>
+      <c r="H53" s="1">
+        <v>39147.12</v>
+      </c>
+      <c r="I53" s="1">
+        <v>7.8661330403822</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>536813.76</v>
+      </c>
+      <c r="M53" s="1">
+        <v>536813.76</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>143</v>
+      </c>
+      <c r="B54" s="1">
+        <v>1383.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>226.3</v>
+      </c>
+      <c r="D54" s="1">
+        <v>233.4587997108</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>322873.52</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-9900.62</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-3.0664081712244</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>312972.9</v>
+      </c>
+      <c r="M54" s="1">
+        <v>312972.9</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>145</v>
+      </c>
+      <c r="B55" s="1">
+        <v>29206.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>184.15</v>
+      </c>
+      <c r="D55" s="1">
+        <v>145.2055317401</v>
+      </c>
+      <c r="E55" t="s">
         <v>123</v>
       </c>
-      <c r="G44">
+      <c r="F55">
         <v>7.47</v>
       </c>
-      <c r="H44" s="1">
-[...528 lines deleted...]
-      <c r="A55" t="s">
+      <c r="G55" s="1">
+        <v>569144.88</v>
+      </c>
+      <c r="H55" s="1">
+        <v>150396.62</v>
+      </c>
+      <c r="I55" s="1">
+        <v>26.425015015509</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>719541.5</v>
+      </c>
+      <c r="M55" s="1">
+        <v>719541.5</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
         <v>144</v>
       </c>
-      <c r="B55" t="s">
-[...45 lines deleted...]
-    <row r="56" spans="1:16">
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
+        <v>147</v>
+      </c>
+      <c r="B56" s="1">
+        <v>9785.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>44.96</v>
+      </c>
+      <c r="D56" s="1">
+        <v>44.2859397036</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>433337.92</v>
+      </c>
+      <c r="H56" s="1">
+        <v>6595.68</v>
+      </c>
+      <c r="I56" s="1">
+        <v>1.5220638895391</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>439933.6</v>
+      </c>
+      <c r="M56" s="1">
+        <v>439933.6</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
         <v>146</v>
-      </c>
-[...93 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">