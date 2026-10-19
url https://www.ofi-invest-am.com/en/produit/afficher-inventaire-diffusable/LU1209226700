--- v3 (2026-09-22)
+++ v4 (2026-10-19)
@@ -178,110 +178,110 @@
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>SE0020050417</t>
   </si>
   <si>
     <t>BOLIDEN</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
+    <t>ES0105563003</t>
+  </si>
+  <si>
+    <t>CORPORACION ACCIONA ENERGIAS RENOV</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>BE0003822393</t>
   </si>
   <si>
     <t>ELIA GROUP SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC CLASS A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>IT0000072170</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
+    <t>NL0000008977</t>
+  </si>
+  <si>
+    <t>HEINEKEN HOLDING NV</t>
+  </si>
+  <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD NV</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
@@ -349,74 +349,62 @@
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
-    <t>FI0009014575</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>SE0009806607</t>
   </si>
   <si>
     <t>MUNTERS GROUP</t>
   </si>
   <si>
-    <t>DE0006452907</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
@@ -442,54 +430,66 @@
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>DE000SYM9999</t>
   </si>
   <si>
     <t>SYMRISE AG</t>
   </si>
   <si>
+    <t>CH0012453913</t>
+  </si>
+  <si>
+    <t>TEMENOS AG</t>
+  </si>
+  <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
+  </si>
+  <si>
+    <t>IT0005239360</t>
+  </si>
+  <si>
+    <t>UNICREDIT</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>AT0000937503</t>
   </si>
   <si>
     <t>VOESTALPINE AG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -862,211 +862,211 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>18247.34</v>
+        <v>15954.02</v>
       </c>
       <c r="C2">
-        <v>172.61</v>
+        <v>167.84</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>3149703.65</v>
+        <v>2677765.18</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>3149703.65</v>
+        <v>2677765.18</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>24.1</v>
+        <v>24.38</v>
       </c>
       <c r="C3">
-        <v>19151.46</v>
+        <v>18630.35</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>461550.1</v>
+        <v>454207.87</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>461550.1</v>
+        <v>454207.87</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>1273.05</v>
+        <v>1213.05</v>
       </c>
       <c r="C4">
-        <v>19792.68</v>
+        <v>19257.3</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>25197068.06</v>
+        <v>23360067.78</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>25197068.06</v>
+        <v>23360067.78</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>3043.0</v>
+        <v>3890.0</v>
       </c>
       <c r="C5">
-        <v>127.12</v>
+        <v>123.69</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>386829.33</v>
+        <v>481153.97</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>386829.33</v>
+        <v>481153.97</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
-        <v>126138.22</v>
+        <v>125702.45</v>
       </c>
       <c r="C6">
-        <v>123.02</v>
+        <v>119.62</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>15517873.92</v>
+        <v>15036921.7</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>15517873.92</v>
+        <v>15036921.7</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>100.0</v>
       </c>
       <c r="C7">
-        <v>120.51</v>
+        <v>117.71</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>12050.65</v>
+        <v>11770.5</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>12050.65</v>
+        <v>11770.5</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1115,2787 +1115,2787 @@
       </c>
       <c r="K1" t="s">
         <v>29</v>
       </c>
       <c r="L1" t="s">
         <v>30</v>
       </c>
       <c r="M1" t="s">
         <v>31</v>
       </c>
       <c r="N1" t="s">
         <v>32</v>
       </c>
       <c r="O1" t="s">
         <v>33</v>
       </c>
       <c r="Z1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="1">
-        <v>11642.0</v>
+        <v>11409.0</v>
       </c>
       <c r="C2" s="1">
-        <v>88.56</v>
+        <v>79.2</v>
       </c>
       <c r="D2" s="1">
-        <v>72.1410419172</v>
+        <v>72.1410421597</v>
       </c>
       <c r="E2" t="s">
         <v>36</v>
       </c>
       <c r="F2">
         <v>0.92</v>
       </c>
       <c r="G2" s="1">
-        <v>907678.8</v>
+        <v>889512.75</v>
       </c>
       <c r="H2" s="1">
-        <v>207656.03</v>
+        <v>89514.07</v>
       </c>
       <c r="I2" s="1">
-        <v>22.87769968848</v>
+        <v>10.063270031824</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>1115334.83</v>
+        <v>979026.82</v>
       </c>
       <c r="M2" s="1">
-        <v>1115334.83</v>
+        <v>979026.82</v>
       </c>
       <c r="N2" s="1">
-        <v>2.49</v>
+        <v>2.33</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="1">
-        <v>12689.0</v>
+        <v>12435.0</v>
       </c>
       <c r="C3" s="1">
-        <v>52.78</v>
+        <v>56.7</v>
       </c>
       <c r="D3" s="1">
-        <v>89.2446599417</v>
+        <v>89.2446602332</v>
       </c>
       <c r="E3" t="s">
         <v>36</v>
       </c>
       <c r="F3">
         <v>0.92</v>
       </c>
       <c r="G3" s="1">
-        <v>1042405.47</v>
+        <v>1021539.29</v>
       </c>
       <c r="H3" s="1">
-        <v>-317908.04</v>
+        <v>-257614.38</v>
       </c>
       <c r="I3" s="1">
-        <v>-30.497541422149</v>
+        <v>-25.21825469875</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>724497.43</v>
+        <v>763924.91</v>
       </c>
       <c r="M3" s="1">
-        <v>724497.43</v>
+        <v>763924.91</v>
       </c>
       <c r="N3" s="1">
-        <v>1.62</v>
+        <v>1.82</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="1">
-        <v>13003.0</v>
+        <v>10498.0</v>
       </c>
       <c r="C4" s="1">
-        <v>70.84</v>
+        <v>71.1</v>
       </c>
       <c r="D4" s="1">
-        <v>64.7606467738</v>
+        <v>64.7606467899</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>842082.69</v>
+        <v>679857.27</v>
       </c>
       <c r="H4" s="1">
-        <v>79049.83</v>
+        <v>66550.53</v>
       </c>
       <c r="I4" s="1">
-        <v>9.387418948132</v>
+        <v>9.7888973078129</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>921132.52</v>
+        <v>746407.8</v>
       </c>
       <c r="M4" s="1">
-        <v>921132.52</v>
+        <v>746407.8</v>
       </c>
       <c r="N4" s="1">
-        <v>2.06</v>
+        <v>1.78</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="1">
         <v>1986.0</v>
       </c>
       <c r="C5" s="1">
-        <v>1655.8</v>
+        <v>1537.0</v>
       </c>
       <c r="D5" s="1">
         <v>647.6155639476</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>1286164.51</v>
       </c>
       <c r="H5" s="1">
-        <v>2002254.29</v>
+        <v>1766317.49</v>
       </c>
       <c r="I5" s="1">
-        <v>155.67637533398</v>
+        <v>137.33215900974</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>3288418.8</v>
+        <v>3052482.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3288418.8</v>
+        <v>3052482.0</v>
       </c>
       <c r="N5" s="1">
-        <v>7.35</v>
+        <v>7.26</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="1">
-        <v>34953.0</v>
+        <v>34253.0</v>
       </c>
       <c r="C6" s="1">
-        <v>195.8</v>
+        <v>195.5</v>
       </c>
       <c r="D6" s="1">
-        <v>155.7257399937</v>
+        <v>155.7257399352</v>
       </c>
       <c r="E6" t="s">
         <v>45</v>
       </c>
       <c r="F6">
-        <v>10.99</v>
+        <v>11.04</v>
       </c>
       <c r="G6" s="1">
-        <v>489145.81</v>
+        <v>479349.74</v>
       </c>
       <c r="H6" s="1">
-        <v>133470.4</v>
+        <v>127373.18</v>
       </c>
       <c r="I6" s="1">
-        <v>27.286424062387</v>
+        <v>26.572076580244</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>622616.21</v>
+        <v>606722.92</v>
       </c>
       <c r="M6" s="1">
-        <v>622616.21</v>
+        <v>606722.92</v>
       </c>
       <c r="N6" s="1">
-        <v>1.39</v>
+        <v>1.44</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="1">
-        <v>23767.0</v>
+        <v>23291.0</v>
       </c>
       <c r="C7" s="1">
-        <v>42.81</v>
+        <v>44.8</v>
       </c>
       <c r="D7" s="1">
-        <v>29.4360499853</v>
+        <v>29.4360499764</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>699606.6</v>
+        <v>685595.04</v>
       </c>
       <c r="H7" s="1">
-        <v>317858.67</v>
+        <v>357841.76</v>
       </c>
       <c r="I7" s="1">
-        <v>45.433915288964</v>
+        <v>52.194333261221</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1017465.27</v>
+        <v>1043436.8</v>
       </c>
       <c r="M7" s="1">
-        <v>1017465.27</v>
+        <v>1043436.8</v>
       </c>
       <c r="N7" s="1">
-        <v>2.27</v>
+        <v>2.48</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="1">
-        <v>46245.0</v>
+        <v>45319.0</v>
       </c>
       <c r="C8" s="1">
-        <v>21.75</v>
+        <v>22.07</v>
       </c>
       <c r="D8" s="1">
-        <v>12.7296014704</v>
+        <v>12.7296014916</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>588680.42</v>
+        <v>576892.81</v>
       </c>
       <c r="H8" s="1">
-        <v>417148.33</v>
+        <v>423297.52</v>
       </c>
       <c r="I8" s="1">
-        <v>70.861594139652</v>
+        <v>73.375419603514</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>1005828.75</v>
+        <v>1000190.33</v>
       </c>
       <c r="M8" s="1">
-        <v>1005828.75</v>
+        <v>1000190.33</v>
       </c>
       <c r="N8" s="1">
-        <v>2.25</v>
+        <v>2.38</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="1">
-        <v>9786.0</v>
+        <v>9590.0</v>
       </c>
       <c r="C9" s="1">
-        <v>567.6</v>
+        <v>504.4</v>
       </c>
       <c r="D9" s="1">
-        <v>405.2261567545</v>
+        <v>405.2261564129</v>
       </c>
       <c r="E9" t="s">
         <v>45</v>
       </c>
       <c r="F9">
-        <v>10.99</v>
+        <v>11.04</v>
       </c>
       <c r="G9" s="1">
-        <v>358239.23</v>
+        <v>351064.2</v>
       </c>
       <c r="H9" s="1">
-        <v>147085.88</v>
+        <v>87202.74</v>
       </c>
       <c r="I9" s="1">
-        <v>41.058004730526</v>
+        <v>24.83954216921</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>505325.11</v>
+        <v>438266.94</v>
       </c>
       <c r="M9" s="1">
-        <v>505325.11</v>
+        <v>438266.94</v>
       </c>
       <c r="N9" s="1">
-        <v>1.13</v>
+        <v>1.04</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="1">
         <v>78684.0</v>
       </c>
       <c r="C10" s="1">
-        <v>12.72</v>
+        <v>12.47</v>
       </c>
       <c r="D10" s="1">
         <v>9.2053999542</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>724317.69</v>
       </c>
       <c r="H10" s="1">
-        <v>276542.79</v>
+        <v>256871.79</v>
       </c>
       <c r="I10" s="1">
-        <v>38.179764738315</v>
+        <v>35.463967475377</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>1000860.48</v>
+        <v>981189.48</v>
       </c>
       <c r="M10" s="1">
-        <v>1000860.48</v>
+        <v>981189.48</v>
       </c>
       <c r="N10" s="1">
-        <v>2.24</v>
+        <v>2.33</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="1">
-        <v>4877.0</v>
+        <v>9702.0</v>
       </c>
       <c r="C11" s="1">
-        <v>87.82</v>
+        <v>75.98</v>
       </c>
       <c r="D11" s="1">
-        <v>155.041265122</v>
+        <v>66.9618542569</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>756136.25</v>
+        <v>649663.91</v>
       </c>
       <c r="H11" s="1">
-        <v>-327838.11</v>
+        <v>87494.05</v>
       </c>
       <c r="I11" s="1">
-        <v>-43.357015352722</v>
+        <v>13.467586647995</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>428298.14</v>
+        <v>737157.96</v>
       </c>
       <c r="M11" s="1">
-        <v>428298.14</v>
+        <v>737157.96</v>
       </c>
       <c r="N11" s="1">
-        <v>0.96</v>
+        <v>1.75</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="1">
-        <v>9900.0</v>
+        <v>11549.0</v>
       </c>
       <c r="C12" s="1">
-        <v>78.1</v>
+        <v>21.34</v>
       </c>
       <c r="D12" s="1">
-        <v>66.9618545455</v>
+        <v>22.8259000779</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>662922.36</v>
+        <v>263616.32</v>
       </c>
       <c r="H12" s="1">
-        <v>110267.64</v>
+        <v>-17160.66</v>
       </c>
       <c r="I12" s="1">
-        <v>16.633567768026</v>
+        <v>-6.5097107796664</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>773190.0</v>
+        <v>246455.66</v>
       </c>
       <c r="M12" s="1">
-        <v>773190.0</v>
+        <v>246455.66</v>
       </c>
       <c r="N12" s="1">
-        <v>1.73</v>
+        <v>0.59</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="1">
-        <v>19743.0</v>
+        <v>13732.0</v>
       </c>
       <c r="C13" s="1">
-        <v>66.64</v>
+        <v>72.98</v>
       </c>
       <c r="D13" s="1">
-        <v>63.0826353644</v>
+        <v>63.08263545</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>1245440.47</v>
+        <v>866250.75</v>
       </c>
       <c r="H13" s="1">
-        <v>70233.05</v>
+        <v>135910.61</v>
       </c>
       <c r="I13" s="1">
-        <v>5.6392137313476</v>
+        <v>15.689522923934</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>1315673.52</v>
+        <v>1002161.36</v>
       </c>
       <c r="M13" s="1">
-        <v>1315673.52</v>
+        <v>1002161.36</v>
       </c>
       <c r="N13" s="1">
-        <v>2.94</v>
+        <v>2.38</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="1">
-        <v>4676.0</v>
+        <v>4582.0</v>
       </c>
       <c r="C14" s="1">
-        <v>136.0</v>
+        <v>138.9</v>
       </c>
       <c r="D14" s="1">
-        <v>87.8658875107</v>
+        <v>87.8658882584</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>410860.89</v>
+        <v>402601.5</v>
       </c>
       <c r="H14" s="1">
-        <v>225075.11</v>
+        <v>233838.3</v>
       </c>
       <c r="I14" s="1">
-        <v>54.781342171556</v>
+        <v>58.08182532852</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>635936.0</v>
+        <v>636439.8</v>
       </c>
       <c r="M14" s="1">
-        <v>635936.0</v>
+        <v>636439.8</v>
       </c>
       <c r="N14" s="1">
-        <v>1.42</v>
+        <v>1.51</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="1">
-        <v>101673.0</v>
+        <v>99638.0</v>
       </c>
       <c r="C15" s="1">
-        <v>9.821</v>
+        <v>10.168</v>
       </c>
       <c r="D15" s="1">
-        <v>6.4660968989</v>
+        <v>6.4660968707</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>657427.47</v>
+        <v>644268.96</v>
       </c>
       <c r="H15" s="1">
-        <v>341103.06</v>
+        <v>368850.22</v>
       </c>
       <c r="I15" s="1">
-        <v>51.884515869104</v>
+        <v>57.250968601685</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>998530.53</v>
+        <v>1013119.18</v>
       </c>
       <c r="M15" s="1">
-        <v>998530.53</v>
+        <v>1013119.18</v>
       </c>
       <c r="N15" s="1">
-        <v>2.23</v>
+        <v>2.41</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="1">
-        <v>29712.0</v>
+        <v>29117.0</v>
       </c>
       <c r="C16" s="1">
-        <v>277.0</v>
+        <v>235.0</v>
       </c>
       <c r="D16" s="1">
-        <v>231.7977675687</v>
+        <v>231.7977676272</v>
       </c>
       <c r="E16" t="s">
         <v>45</v>
       </c>
       <c r="F16">
-        <v>10.99</v>
+        <v>11.04</v>
       </c>
       <c r="G16" s="1">
-        <v>646925.73</v>
+        <v>633970.67</v>
       </c>
       <c r="H16" s="1">
-        <v>101820.99</v>
+        <v>-14016.61</v>
       </c>
       <c r="I16" s="1">
-        <v>15.739208579631</v>
+        <v>-2.2109240479532</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>748746.72</v>
+        <v>619954.06</v>
       </c>
       <c r="M16" s="1">
-        <v>748746.72</v>
+        <v>619954.06</v>
       </c>
       <c r="N16" s="1">
-        <v>1.67</v>
+        <v>1.48</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>67</v>
       </c>
       <c r="B17" s="1">
-        <v>8962.0</v>
+        <v>7669.0</v>
       </c>
       <c r="C17" s="1">
-        <v>116.5</v>
+        <v>111.7</v>
       </c>
       <c r="D17" s="1">
-        <v>57.407725954</v>
+        <v>57.4077259095</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>514488.04</v>
+        <v>440259.85</v>
       </c>
       <c r="H17" s="1">
-        <v>529584.96</v>
+        <v>416367.45</v>
       </c>
       <c r="I17" s="1">
-        <v>102.93435781325</v>
+        <v>94.573114037085</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>1044073.0</v>
+        <v>856627.3</v>
       </c>
       <c r="M17" s="1">
-        <v>1044073.0</v>
+        <v>856627.3</v>
       </c>
       <c r="N17" s="1">
-        <v>2.33</v>
+        <v>2.04</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="1">
-        <v>3782.0</v>
+        <v>3706.0</v>
       </c>
       <c r="C18" s="1">
-        <v>168.5</v>
+        <v>166.7</v>
       </c>
       <c r="D18" s="1">
-        <v>274.9828106822</v>
+        <v>274.9828116568</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>1039984.99</v>
+        <v>1019086.3</v>
       </c>
       <c r="H18" s="1">
-        <v>-402717.99</v>
+        <v>-401296.1</v>
       </c>
       <c r="I18" s="1">
-        <v>-38.723442537377</v>
+        <v>-39.378029122754</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>637267.0</v>
+        <v>617790.2</v>
       </c>
       <c r="M18" s="1">
-        <v>637267.0</v>
+        <v>617790.2</v>
       </c>
       <c r="N18" s="1">
-        <v>1.42</v>
+        <v>1.47</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="1">
-        <v>23350.0</v>
+        <v>7838.0</v>
       </c>
       <c r="C19" s="1">
-        <v>22.99</v>
+        <v>67.6</v>
       </c>
       <c r="D19" s="1">
-        <v>17.9404997859</v>
+        <v>73.5543199796</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>418910.67</v>
+        <v>576518.76</v>
       </c>
       <c r="H19" s="1">
-        <v>117905.83</v>
+        <v>-46669.96</v>
       </c>
       <c r="I19" s="1">
-        <v>28.145816863533</v>
+        <v>-8.0951329320142</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>536816.5</v>
+        <v>529848.8</v>
       </c>
       <c r="M19" s="1">
-        <v>536816.5</v>
+        <v>529848.8</v>
       </c>
       <c r="N19" s="1">
-        <v>1.2</v>
+        <v>1.26</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" s="1">
-        <v>5035.0</v>
+        <v>6468.0</v>
       </c>
       <c r="C20" s="1">
-        <v>71.8</v>
+        <v>71.2</v>
       </c>
       <c r="D20" s="1">
-        <v>72.9771996028</v>
+        <v>69.0004993816</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>367440.2</v>
+        <v>446295.23</v>
       </c>
       <c r="H20" s="1">
-        <v>-5927.2</v>
+        <v>14226.37</v>
       </c>
       <c r="I20" s="1">
-        <v>-1.6131060237829</v>
+        <v>3.1876589852865</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>361513.0</v>
+        <v>460521.6</v>
       </c>
       <c r="M20" s="1">
-        <v>361513.0</v>
+        <v>460521.6</v>
       </c>
       <c r="N20" s="1">
-        <v>0.81</v>
+        <v>1.1</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="1">
-        <v>4597.0</v>
+        <v>4505.0</v>
       </c>
       <c r="C21" s="1">
-        <v>81.78</v>
+        <v>88.2</v>
       </c>
       <c r="D21" s="1">
-        <v>114.8940896237</v>
+        <v>114.8940887902</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>528168.13</v>
+        <v>517597.87</v>
       </c>
       <c r="H21" s="1">
-        <v>-152225.47</v>
+        <v>-120256.87</v>
       </c>
       <c r="I21" s="1">
-        <v>-28.821403896521</v>
+        <v>-23.233648546506</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>375942.66</v>
+        <v>397341.0</v>
       </c>
       <c r="M21" s="1">
-        <v>375942.66</v>
+        <v>397341.0</v>
       </c>
       <c r="N21" s="1">
-        <v>0.84</v>
+        <v>0.95</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="1">
-        <v>11097.0</v>
+        <v>10875.0</v>
       </c>
       <c r="C22" s="1">
-        <v>85.94</v>
+        <v>63.66</v>
       </c>
       <c r="D22" s="1">
-        <v>33.2524772461</v>
+        <v>33.2524772414</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>369002.74</v>
+        <v>361620.69</v>
       </c>
       <c r="H22" s="1">
-        <v>584673.44</v>
+        <v>330681.81</v>
       </c>
       <c r="I22" s="1">
-        <v>158.44691017741</v>
+        <v>91.444383339902</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>953676.18</v>
+        <v>692302.5</v>
       </c>
       <c r="M22" s="1">
-        <v>953676.18</v>
+        <v>692302.5</v>
       </c>
       <c r="N22" s="1">
-        <v>2.13</v>
+        <v>1.65</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>79</v>
       </c>
       <c r="B23" s="1">
-        <v>42271.0</v>
+        <v>41425.0</v>
       </c>
       <c r="C23" s="1">
-        <v>28.175</v>
+        <v>28.37</v>
       </c>
       <c r="D23" s="1">
-        <v>17.5699096307</v>
+        <v>17.5699097164</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>742697.65</v>
+        <v>727833.51</v>
       </c>
       <c r="H23" s="1">
-        <v>448287.78</v>
+        <v>447393.74</v>
       </c>
       <c r="I23" s="1">
-        <v>60.359391200443</v>
+        <v>61.46924177756</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>1190985.43</v>
+        <v>1175227.25</v>
       </c>
       <c r="M23" s="1">
-        <v>1190985.43</v>
+        <v>1175227.25</v>
       </c>
       <c r="N23" s="1">
-        <v>2.66</v>
+        <v>2.8</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="1">
         <v>185315.0</v>
       </c>
       <c r="C24" s="1">
-        <v>6.234</v>
+        <v>6.282</v>
       </c>
       <c r="D24" s="1">
         <v>3.2505653077</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>602378.51</v>
       </c>
       <c r="H24" s="1">
-        <v>552875.2</v>
+        <v>561770.32</v>
       </c>
       <c r="I24" s="1">
-        <v>91.782025889337</v>
+        <v>93.258692113701</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>1155253.71</v>
+        <v>1164148.83</v>
       </c>
       <c r="M24" s="1">
-        <v>1155253.71</v>
+        <v>1164148.83</v>
       </c>
       <c r="N24" s="1">
-        <v>2.58</v>
+        <v>2.77</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="1">
-        <v>7415.0</v>
+        <v>7267.0</v>
       </c>
       <c r="C25" s="1">
-        <v>121.55</v>
+        <v>120.4</v>
       </c>
       <c r="D25" s="1">
-        <v>73.4813364801</v>
+        <v>73.4813361772</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>544864.11</v>
+        <v>533988.87</v>
       </c>
       <c r="H25" s="1">
-        <v>356429.14</v>
+        <v>340957.93</v>
       </c>
       <c r="I25" s="1">
-        <v>65.416153029422</v>
+        <v>63.85113045521</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>901293.25</v>
+        <v>874946.8</v>
       </c>
       <c r="M25" s="1">
-        <v>901293.25</v>
+        <v>874946.8</v>
       </c>
       <c r="N25" s="1">
-        <v>2.02</v>
+        <v>2.08</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="1">
-        <v>1961.0</v>
+        <v>1922.0</v>
       </c>
       <c r="C26" s="1">
-        <v>266.1</v>
+        <v>252.3</v>
       </c>
       <c r="D26" s="1">
-        <v>301.8693472718</v>
+        <v>301.8693496358</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>591965.79</v>
+        <v>580192.89</v>
       </c>
       <c r="H26" s="1">
-        <v>-70143.69</v>
+        <v>-95272.29</v>
       </c>
       <c r="I26" s="1">
-        <v>-11.849281020108</v>
+        <v>-16.420795849463</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>521822.1</v>
+        <v>484920.6</v>
       </c>
       <c r="M26" s="1">
-        <v>521822.1</v>
+        <v>484920.6</v>
       </c>
       <c r="N26" s="1">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>87</v>
       </c>
       <c r="B27" s="1">
-        <v>11048.0</v>
+        <v>10827.0</v>
       </c>
       <c r="C27" s="1">
-        <v>76.9</v>
+        <v>82.85</v>
       </c>
       <c r="D27" s="1">
-        <v>75.565455286</v>
+        <v>75.5654548813</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>834847.15</v>
+        <v>818147.18</v>
       </c>
       <c r="H27" s="1">
-        <v>14744.05</v>
+        <v>78869.77</v>
       </c>
       <c r="I27" s="1">
-        <v>1.7660777784293</v>
+        <v>9.640046672287</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>849591.2</v>
+        <v>897016.95</v>
       </c>
       <c r="M27" s="1">
-        <v>849591.2</v>
+        <v>897016.95</v>
       </c>
       <c r="N27" s="1">
-        <v>1.9</v>
+        <v>2.13</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="1">
-        <v>6885.0</v>
+        <v>5395.0</v>
       </c>
       <c r="C28" s="1">
-        <v>84.85</v>
+        <v>76.65</v>
       </c>
       <c r="D28" s="1">
-        <v>67.1233551198</v>
+        <v>67.1233549583</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>462144.3</v>
+        <v>362130.5</v>
       </c>
       <c r="H28" s="1">
-        <v>122047.95</v>
+        <v>51396.25</v>
       </c>
       <c r="I28" s="1">
-        <v>26.409056651786</v>
+        <v>14.192742671495</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>584192.25</v>
+        <v>413526.75</v>
       </c>
       <c r="M28" s="1">
-        <v>584192.25</v>
+        <v>413526.75</v>
       </c>
       <c r="N28" s="1">
-        <v>1.31</v>
+        <v>0.98</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>91</v>
       </c>
       <c r="B29" s="1">
-        <v>12133.0</v>
+        <v>11890.0</v>
       </c>
       <c r="C29" s="1">
-        <v>42.11</v>
+        <v>40.88</v>
       </c>
       <c r="D29" s="1">
-        <v>43.510855518</v>
+        <v>43.5108553406</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>527917.21</v>
+        <v>517344.07</v>
       </c>
       <c r="H29" s="1">
-        <v>-16996.58</v>
+        <v>-31280.87</v>
       </c>
       <c r="I29" s="1">
-        <v>-3.2195540660627</v>
+        <v>-6.0464344357905</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>510920.63</v>
+        <v>486063.2</v>
       </c>
       <c r="M29" s="1">
-        <v>510920.63</v>
+        <v>486063.2</v>
       </c>
       <c r="N29" s="1">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>93</v>
       </c>
       <c r="B30" s="1">
-        <v>4861.0</v>
+        <v>4764.0</v>
       </c>
       <c r="C30" s="1">
-        <v>104.0</v>
+        <v>103.1</v>
       </c>
       <c r="D30" s="1">
-        <v>75.4941863814</v>
+        <v>75.4941855584</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>366977.24</v>
+        <v>359654.3</v>
       </c>
       <c r="H30" s="1">
-        <v>138566.76</v>
+        <v>131514.1</v>
       </c>
       <c r="I30" s="1">
-        <v>37.758952026562</v>
+        <v>36.56680873828</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>505544.0</v>
+        <v>491168.4</v>
       </c>
       <c r="M30" s="1">
-        <v>505544.0</v>
+        <v>491168.4</v>
       </c>
       <c r="N30" s="1">
-        <v>1.13</v>
+        <v>1.17</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="1">
-        <v>20308.0</v>
+        <v>19902.0</v>
       </c>
       <c r="C31" s="1">
-        <v>293.4</v>
+        <v>277.5</v>
       </c>
       <c r="D31" s="1">
-        <v>257.1978530628</v>
+        <v>257.1978529796</v>
       </c>
       <c r="E31" t="s">
         <v>96</v>
       </c>
       <c r="F31">
-        <v>11.07</v>
+        <v>11.05</v>
       </c>
       <c r="G31" s="1">
-        <v>453157.98</v>
+        <v>444098.39</v>
       </c>
       <c r="H31" s="1">
-        <v>84948.04</v>
+        <v>55816.07</v>
       </c>
       <c r="I31" s="1">
-        <v>18.745789271989</v>
+        <v>12.568401790423</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>538106.02</v>
+        <v>499914.46</v>
       </c>
       <c r="M31" s="1">
-        <v>538106.02</v>
+        <v>499914.46</v>
       </c>
       <c r="N31" s="1">
-        <v>1.2</v>
+        <v>1.19</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="1">
-        <v>109875.0</v>
+        <v>107676.0</v>
       </c>
       <c r="C32" s="1">
-        <v>4.361</v>
+        <v>4.357</v>
       </c>
       <c r="D32" s="1">
-        <v>3.6279746075</v>
+        <v>3.6279745719</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>398623.71</v>
+        <v>390645.79</v>
       </c>
       <c r="H32" s="1">
-        <v>80541.17</v>
+        <v>78498.54</v>
       </c>
       <c r="I32" s="1">
-        <v>20.204811700739</v>
+        <v>20.094556759462</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>479164.88</v>
+        <v>469144.33</v>
       </c>
       <c r="M32" s="1">
-        <v>479164.88</v>
+        <v>469144.33</v>
       </c>
       <c r="N32" s="1">
-        <v>1.07</v>
+        <v>1.12</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="1">
-        <v>6420.0</v>
+        <v>6292.0</v>
       </c>
       <c r="C33" s="1">
-        <v>165.7</v>
+        <v>176.46</v>
       </c>
       <c r="D33" s="1">
-        <v>156.9925218069</v>
+        <v>156.9925222505</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>1007891.99</v>
+        <v>987796.95</v>
       </c>
       <c r="H33" s="1">
-        <v>55902.01</v>
+        <v>122489.37</v>
       </c>
       <c r="I33" s="1">
-        <v>5.5464286406324</v>
+        <v>12.400257967996</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>1063794.0</v>
+        <v>1110286.32</v>
       </c>
       <c r="M33" s="1">
-        <v>1063794.0</v>
+        <v>1110286.32</v>
       </c>
       <c r="N33" s="1">
-        <v>2.38</v>
+        <v>2.64</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="1">
-        <v>4694.0</v>
+        <v>4040.0</v>
       </c>
       <c r="C34" s="1">
-        <v>154.05</v>
+        <v>135.4</v>
       </c>
       <c r="D34" s="1">
-        <v>130.8170025565</v>
+        <v>130.8170024752</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>614055.01</v>
+        <v>528500.69</v>
       </c>
       <c r="H34" s="1">
-        <v>109055.69</v>
+        <v>18515.31</v>
       </c>
       <c r="I34" s="1">
-        <v>17.759921867586</v>
+        <v>3.5033653409232</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>723110.7</v>
+        <v>547016.0</v>
       </c>
       <c r="M34" s="1">
-        <v>723110.7</v>
+        <v>547016.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1.62</v>
+        <v>1.3</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" s="1">
-        <v>1370.0</v>
+        <v>1343.0</v>
       </c>
       <c r="C35" s="1">
-        <v>500.4</v>
+        <v>567.8</v>
       </c>
       <c r="D35" s="1">
-        <v>525.6253430657</v>
+        <v>525.6253462398</v>
       </c>
       <c r="E35" t="s">
         <v>36</v>
       </c>
       <c r="F35">
         <v>0.92</v>
       </c>
       <c r="G35" s="1">
-        <v>749050.38</v>
+        <v>734288.07</v>
       </c>
       <c r="H35" s="1">
-        <v>-7436.36</v>
+        <v>91927.22</v>
       </c>
       <c r="I35" s="1">
-        <v>-0.99277167444999</v>
+        <v>12.519231042389</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>741614.02</v>
+        <v>826215.29</v>
       </c>
       <c r="M35" s="1">
-        <v>741614.02</v>
+        <v>826215.29</v>
       </c>
       <c r="N35" s="1">
-        <v>1.66</v>
+        <v>1.97</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" s="1">
-        <v>3282.0</v>
+        <v>3216.0</v>
       </c>
       <c r="C36" s="1">
-        <v>378.1</v>
+        <v>381.75</v>
       </c>
       <c r="D36" s="1">
-        <v>345.392166362</v>
+        <v>345.3921672886</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>1133577.09</v>
+        <v>1110781.21</v>
       </c>
       <c r="H36" s="1">
-        <v>107347.11</v>
+        <v>116926.79</v>
       </c>
       <c r="I36" s="1">
-        <v>9.4697670715981</v>
+        <v>10.526536544492</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>1240924.2</v>
+        <v>1227708.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1240924.2</v>
+        <v>1227708.0</v>
       </c>
       <c r="N36" s="1">
-        <v>2.77</v>
+        <v>2.92</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" s="1">
-        <v>2499.0</v>
+        <v>2236.0</v>
       </c>
       <c r="C37" s="1">
-        <v>481.35</v>
+        <v>495.1</v>
       </c>
       <c r="D37" s="1">
-        <v>616.176222489</v>
+        <v>616.1762209302</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>1539824.38</v>
+        <v>1377770.03</v>
       </c>
       <c r="H37" s="1">
-        <v>-336930.73</v>
+        <v>-270726.43</v>
       </c>
       <c r="I37" s="1">
-        <v>-21.881114130691</v>
+        <v>-19.649609448973</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>1202893.65</v>
+        <v>1107043.6</v>
       </c>
       <c r="M37" s="1">
-        <v>1202893.65</v>
+        <v>1107043.6</v>
       </c>
       <c r="N37" s="1">
-        <v>2.69</v>
+        <v>2.63</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" s="1">
-        <v>4891.0</v>
+        <v>4793.0</v>
       </c>
       <c r="C38" s="1">
-        <v>133.0</v>
+        <v>136.3</v>
       </c>
       <c r="D38" s="1">
-        <v>148.6103639338</v>
+        <v>148.6103630294</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>726853.29</v>
+        <v>712289.47</v>
       </c>
       <c r="H38" s="1">
-        <v>-76350.29</v>
+        <v>-59003.57</v>
       </c>
       <c r="I38" s="1">
-        <v>-10.504222936103</v>
+        <v>-8.2836504658703</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>650503.0</v>
+        <v>653285.9</v>
       </c>
       <c r="M38" s="1">
-        <v>650503.0</v>
+        <v>653285.9</v>
       </c>
       <c r="N38" s="1">
-        <v>1.45</v>
+        <v>1.55</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" s="1">
-        <v>14857.0</v>
+        <v>12867.0</v>
       </c>
       <c r="C39" s="1">
-        <v>15.72</v>
+        <v>50.64</v>
       </c>
       <c r="D39" s="1">
-        <v>9.8588342196</v>
+        <v>54.994399627</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>146472.7</v>
+        <v>707612.94</v>
       </c>
       <c r="H39" s="1">
-        <v>87079.34</v>
+        <v>-56028.06</v>
       </c>
       <c r="I39" s="1">
-        <v>59.450901089418</v>
+        <v>-7.91789647035</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>233552.04</v>
+        <v>651584.88</v>
       </c>
       <c r="M39" s="1">
-        <v>233552.04</v>
+        <v>651584.88</v>
       </c>
       <c r="N39" s="1">
-        <v>0.52</v>
+        <v>1.55</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" s="1">
-        <v>13130.0</v>
+        <v>23334.0</v>
       </c>
       <c r="C40" s="1">
-        <v>51.22</v>
+        <v>181.2</v>
       </c>
       <c r="D40" s="1">
-        <v>54.9943998477</v>
+        <v>166.9426999229</v>
       </c>
       <c r="E40" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="F40">
-        <v>1.0</v>
+        <v>11.04</v>
       </c>
       <c r="G40" s="1">
-        <v>722076.47</v>
+        <v>356236.04</v>
       </c>
       <c r="H40" s="1">
-        <v>-49557.87</v>
+        <v>26846.55</v>
       </c>
       <c r="I40" s="1">
-        <v>-6.8632439996279</v>
+        <v>7.5361689962644</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>672518.6</v>
+        <v>383082.59</v>
       </c>
       <c r="M40" s="1">
-        <v>672518.6</v>
+        <v>383082.59</v>
       </c>
       <c r="N40" s="1">
-        <v>1.5</v>
+        <v>0.91</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" s="1">
-        <v>23811.0</v>
+        <v>52085.0</v>
       </c>
       <c r="C41" s="1">
-        <v>178.1</v>
+        <v>8.852</v>
       </c>
       <c r="D41" s="1">
-        <v>166.9427000126</v>
+        <v>6.8528000384</v>
       </c>
       <c r="E41" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F41">
-        <v>10.99</v>
+        <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>363518.31</v>
+        <v>356928.09</v>
       </c>
       <c r="H41" s="1">
-        <v>22284.01</v>
+        <v>104128.33</v>
       </c>
       <c r="I41" s="1">
-        <v>6.1300928693248</v>
+        <v>29.173475811332</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>385802.32</v>
+        <v>461056.42</v>
       </c>
       <c r="M41" s="1">
-        <v>385802.32</v>
+        <v>461056.42</v>
       </c>
       <c r="N41" s="1">
-        <v>0.86</v>
+        <v>1.1</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>118</v>
       </c>
       <c r="B42" s="1">
-        <v>9746.0</v>
+        <v>19290.0</v>
       </c>
       <c r="C42" s="1">
-        <v>53.5</v>
+        <v>329.9</v>
       </c>
       <c r="D42" s="1">
-        <v>84.1189780423</v>
+        <v>413.6543208917</v>
       </c>
       <c r="E42" t="s">
-        <v>8</v>
+        <v>119</v>
       </c>
       <c r="F42">
-        <v>1.0</v>
+        <v>7.48</v>
       </c>
       <c r="G42" s="1">
-        <v>819823.56</v>
+        <v>1069308.67</v>
       </c>
       <c r="H42" s="1">
-        <v>-298412.56</v>
+        <v>-218059.17</v>
       </c>
       <c r="I42" s="1">
-        <v>-36.399607739987</v>
+        <v>-20.392537357805</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>521411.0</v>
+        <v>851249.5</v>
       </c>
       <c r="M42" s="1">
-        <v>521411.0</v>
+        <v>851249.5</v>
       </c>
       <c r="N42" s="1">
-        <v>1.17</v>
+        <v>2.03</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" s="1">
+        <v>223.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>4819.08</v>
+      </c>
+      <c r="D43" s="1">
+        <v>4813.9805829596</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1073517.67</v>
+      </c>
+      <c r="H43" s="1">
+        <v>1137.17</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0.10592932298916</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1074654.84</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1074654.84</v>
+      </c>
+      <c r="N43" s="1">
+        <v>2.56</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>120</v>
-      </c>
-[...43 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
+        <v>123</v>
+      </c>
+      <c r="B44" s="1">
+        <v>5542.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>125.35</v>
+      </c>
+      <c r="D44" s="1">
+        <v>41.1559978347</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>228086.54</v>
+      </c>
+      <c r="H44" s="1">
+        <v>466603.16</v>
+      </c>
+      <c r="I44" s="1">
+        <v>204.57286080976</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>694689.7</v>
+      </c>
+      <c r="M44" s="1">
+        <v>694689.7</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
         <v>122</v>
-      </c>
-[...43 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" s="1">
-        <v>220.0</v>
+        <v>5211.0</v>
       </c>
       <c r="C45" s="1">
-        <v>4811.69</v>
+        <v>137.92</v>
       </c>
       <c r="D45" s="1">
-        <v>4809.79</v>
+        <v>165.138685473</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>1058153.8</v>
+        <v>860537.69</v>
       </c>
       <c r="H45" s="1">
-        <v>418.0</v>
+        <v>-141836.57</v>
       </c>
       <c r="I45" s="1">
-        <v>0.039502764153944</v>
+        <v>-16.482319327582</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>1058571.8</v>
+        <v>718701.12</v>
       </c>
       <c r="M45" s="1">
-        <v>1058571.8</v>
+        <v>718701.12</v>
       </c>
       <c r="N45" s="1">
-        <v>2.37</v>
+        <v>1.71</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46" s="1">
-        <v>5655.0</v>
+        <v>2186.0</v>
       </c>
       <c r="C46" s="1">
-        <v>154.7</v>
+        <v>243.4</v>
       </c>
       <c r="D46" s="1">
-        <v>41.1559982317</v>
+        <v>231.5468389753</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>232737.17</v>
+        <v>506161.39</v>
       </c>
       <c r="H46" s="1">
-        <v>642091.33</v>
+        <v>25911.01</v>
       </c>
       <c r="I46" s="1">
-        <v>275.88688562295</v>
+        <v>5.1191202078847</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>874828.5</v>
+        <v>532072.4</v>
       </c>
       <c r="M46" s="1">
-        <v>874828.5</v>
+        <v>532072.4</v>
       </c>
       <c r="N46" s="1">
-        <v>1.96</v>
+        <v>1.27</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>129</v>
       </c>
       <c r="B47" s="1">
-        <v>5317.0</v>
+        <v>4860.0</v>
       </c>
       <c r="C47" s="1">
-        <v>132.22</v>
+        <v>262.45</v>
       </c>
       <c r="D47" s="1">
-        <v>165.1386853489</v>
+        <v>173.5984465021</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>878042.39</v>
+        <v>843688.45</v>
       </c>
       <c r="H47" s="1">
-        <v>-175028.65</v>
+        <v>431818.55</v>
       </c>
       <c r="I47" s="1">
-        <v>-19.933963552716</v>
+        <v>51.182228463599</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>703013.74</v>
+        <v>1275507.0</v>
       </c>
       <c r="M47" s="1">
-        <v>703013.74</v>
+        <v>1275507.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1.57</v>
+        <v>3.04</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>131</v>
       </c>
       <c r="B48" s="1">
-        <v>1822.0</v>
+        <v>6492.0</v>
       </c>
       <c r="C48" s="1">
-        <v>213.1</v>
+        <v>147.66</v>
       </c>
       <c r="D48" s="1">
-        <v>231.7055982437</v>
+        <v>79.0104574861</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>422167.6</v>
+        <v>512935.89</v>
       </c>
       <c r="H48" s="1">
-        <v>-33899.4</v>
+        <v>445672.83</v>
       </c>
       <c r="I48" s="1">
-        <v>-8.0298440714067</v>
+        <v>86.886653612794</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>388268.2</v>
+        <v>958608.72</v>
       </c>
       <c r="M48" s="1">
-        <v>388268.2</v>
+        <v>958608.72</v>
       </c>
       <c r="N48" s="1">
-        <v>0.87</v>
+        <v>2.28</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>133</v>
       </c>
       <c r="B49" s="1">
-        <v>4959.0</v>
+        <v>9431.0</v>
       </c>
       <c r="C49" s="1">
-        <v>292.75</v>
+        <v>53.79</v>
       </c>
       <c r="D49" s="1">
-        <v>173.5984472676</v>
+        <v>25.8064001697</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>860874.7</v>
+        <v>243380.16</v>
       </c>
       <c r="H49" s="1">
-        <v>590872.55</v>
+        <v>263913.33</v>
       </c>
       <c r="I49" s="1">
-        <v>68.636300962265</v>
+        <v>108.43666550305</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>1451747.25</v>
+        <v>507293.49</v>
       </c>
       <c r="M49" s="1">
-        <v>1451747.25</v>
+        <v>507293.49</v>
       </c>
       <c r="N49" s="1">
-        <v>3.25</v>
+        <v>1.21</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>135</v>
       </c>
       <c r="B50" s="1">
-        <v>6625.0</v>
+        <v>6309.0</v>
       </c>
       <c r="C50" s="1">
-        <v>169.14</v>
+        <v>99.16</v>
       </c>
       <c r="D50" s="1">
-        <v>79.0104573585</v>
+        <v>98.9639942939</v>
       </c>
       <c r="E50" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="F50">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G50" s="1">
-        <v>523444.28</v>
+        <v>672718.83</v>
       </c>
       <c r="H50" s="1">
-        <v>597108.22</v>
+        <v>5108.18</v>
       </c>
       <c r="I50" s="1">
-        <v>114.07292864104</v>
+        <v>0.75933358369053</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>1120552.5</v>
+        <v>677827.01</v>
       </c>
       <c r="M50" s="1">
-        <v>1120552.5</v>
+        <v>677827.01</v>
       </c>
       <c r="N50" s="1">
-        <v>2.51</v>
+        <v>1.61</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>137</v>
       </c>
       <c r="B51" s="1">
-        <v>9624.0</v>
+        <v>6092.0</v>
       </c>
       <c r="C51" s="1">
-        <v>69.35</v>
+        <v>88.64</v>
       </c>
       <c r="D51" s="1">
-        <v>25.806400665</v>
+        <v>80.0622012475</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>248360.8</v>
+        <v>487738.93</v>
       </c>
       <c r="H51" s="1">
-        <v>419063.6</v>
+        <v>52255.95</v>
       </c>
       <c r="I51" s="1">
-        <v>168.73178053864</v>
+        <v>10.7139182021</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>667424.4</v>
+        <v>539994.88</v>
       </c>
       <c r="M51" s="1">
-        <v>667424.4</v>
+        <v>539994.88</v>
       </c>
       <c r="N51" s="1">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>139</v>
       </c>
       <c r="B52" s="1">
-        <v>6438.0</v>
+        <v>6007.0</v>
       </c>
       <c r="C52" s="1">
-        <v>105.35</v>
+        <v>68.35</v>
       </c>
       <c r="D52" s="1">
-        <v>98.9639950295</v>
+        <v>69.518223739</v>
       </c>
       <c r="E52" t="s">
         <v>36</v>
       </c>
       <c r="F52">
         <v>0.92</v>
       </c>
       <c r="G52" s="1">
-        <v>686473.9</v>
+        <v>454407.72</v>
       </c>
       <c r="H52" s="1">
-        <v>47238.02</v>
+        <v>-9553.23</v>
       </c>
       <c r="I52" s="1">
-        <v>6.8812550630111</v>
+        <v>-2.102347644974</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>733711.92</v>
+        <v>444854.49</v>
       </c>
       <c r="M52" s="1">
-        <v>733711.92</v>
+        <v>444854.49</v>
       </c>
       <c r="N52" s="1">
-        <v>1.64</v>
+        <v>1.06</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>141</v>
       </c>
       <c r="B53" s="1">
-        <v>6216.0</v>
+        <v>2086.0</v>
       </c>
       <c r="C53" s="1">
-        <v>86.36</v>
+        <v>223.1</v>
       </c>
       <c r="D53" s="1">
-        <v>80.0622007722</v>
+        <v>236.3011313519</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>497666.64</v>
+        <v>492924.16</v>
       </c>
       <c r="H53" s="1">
-        <v>39147.12</v>
+        <v>-27537.56</v>
       </c>
       <c r="I53" s="1">
-        <v>7.8661330403822</v>
+        <v>-5.5865713703301</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>536813.76</v>
+        <v>465386.6</v>
       </c>
       <c r="M53" s="1">
-        <v>536813.76</v>
+        <v>465386.6</v>
       </c>
       <c r="N53" s="1">
-        <v>1.2</v>
+        <v>1.11</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>143</v>
       </c>
       <c r="B54" s="1">
-        <v>1383.0</v>
+        <v>10721.0</v>
       </c>
       <c r="C54" s="1">
-        <v>226.3</v>
+        <v>80.6</v>
       </c>
       <c r="D54" s="1">
-        <v>233.4587997108</v>
+        <v>78.7805624475</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>322873.52</v>
+        <v>844606.41</v>
       </c>
       <c r="H54" s="1">
-        <v>-9900.62</v>
+        <v>19506.19</v>
       </c>
       <c r="I54" s="1">
-        <v>-3.0664081712244</v>
+        <v>2.3095005873801</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>312972.9</v>
+        <v>864112.6</v>
       </c>
       <c r="M54" s="1">
-        <v>312972.9</v>
+        <v>864112.6</v>
       </c>
       <c r="N54" s="1">
-        <v>0.7</v>
+        <v>2.06</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>145</v>
       </c>
       <c r="B55" s="1">
-        <v>29206.0</v>
+        <v>28621.0</v>
       </c>
       <c r="C55" s="1">
-        <v>184.15</v>
+        <v>177.4</v>
       </c>
       <c r="D55" s="1">
-        <v>145.2055317401</v>
+        <v>145.2055316027</v>
       </c>
       <c r="E55" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="F55">
-        <v>7.47</v>
+        <v>7.48</v>
       </c>
       <c r="G55" s="1">
-        <v>569144.88</v>
+        <v>557744.83</v>
       </c>
       <c r="H55" s="1">
-        <v>150396.62</v>
+        <v>121428.69</v>
       </c>
       <c r="I55" s="1">
-        <v>26.425015015509</v>
+        <v>21.77136989329</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>719541.5</v>
+        <v>679173.52</v>
       </c>
       <c r="M55" s="1">
-        <v>719541.5</v>
+        <v>679173.52</v>
       </c>
       <c r="N55" s="1">
-        <v>1.61</v>
+        <v>1.62</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>147</v>
       </c>
       <c r="B56" s="1">
-        <v>9785.0</v>
+        <v>6786.0</v>
       </c>
       <c r="C56" s="1">
-        <v>44.96</v>
+        <v>44.8</v>
       </c>
       <c r="D56" s="1">
-        <v>44.2859397036</v>
+        <v>44.2859401709</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>433337.92</v>
+        <v>300524.39</v>
       </c>
       <c r="H56" s="1">
-        <v>6595.68</v>
+        <v>3488.41</v>
       </c>
       <c r="I56" s="1">
-        <v>1.5220638895391</v>
+        <v>1.1607743384821</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>439933.6</v>
+        <v>304012.8</v>
       </c>
       <c r="M56" s="1">
-        <v>439933.6</v>
+        <v>304012.8</v>
       </c>
       <c r="N56" s="1">
-        <v>0.98</v>
+        <v>0.72</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>146</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>