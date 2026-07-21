--- v2 (2026-06-22)
+++ v3 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="270">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0336374540</t>
   </si>
   <si>
@@ -163,687 +163,693 @@
   <si>
     <t>CA784730103N</t>
   </si>
   <si>
     <t>SSR MINING INC</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>OVCT01737420</t>
   </si>
   <si>
     <t>EUR/HKD 21/05/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>OVCT01737459</t>
+    <t>OACT01993157</t>
   </si>
   <si>
     <t>EUR/JPY 21/05/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>1 220.00</t>
+    <t>12 072.00</t>
   </si>
   <si>
     <t>OVCT01737422</t>
   </si>
   <si>
     <t>EUR/SEK 21/05/26</t>
   </si>
   <si>
     <t>OVCT01737456</t>
   </si>
   <si>
     <t>EUR/USD 21/05/26</t>
   </si>
   <si>
-    <t>-12 858.70</t>
+    <t>-150 912.59</t>
   </si>
   <si>
     <t>US007973AE02</t>
   </si>
   <si>
     <t>ADVANCED ENERGY INDUSTRIES INC 2.5 15/09/2028</t>
   </si>
   <si>
+    <t>2 127.30</t>
+  </si>
+  <si>
+    <t>XS3304376851</t>
+  </si>
+  <si>
+    <t>ADVANTEST CORPORATION Z 28/03/2031</t>
+  </si>
+  <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>1 790.68</t>
+    <t>3 123.29</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
-    <t>1 610.55</t>
+    <t>2 983.53</t>
   </si>
   <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
-    <t>4 720.66</t>
+    <t>5 956.43</t>
   </si>
   <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
-    <t>3 933.88</t>
+    <t>4 963.69</t>
   </si>
   <si>
     <t>US00217DAC48</t>
   </si>
   <si>
     <t>AST SPACEMOBILE INC 2.375 15/10/2032</t>
   </si>
   <si>
-    <t>23 760.29</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>4 191.78</t>
+    <t>5 309.59</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
     <t>US18452BAC46</t>
   </si>
   <si>
     <t>CLEANSPARK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
+    <t>6 254.25</t>
+  </si>
+  <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
     <t>XS2676374239</t>
   </si>
   <si>
     <t>DAIFUKU CO. LTD. Z 13/09/2030</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>7 330.91</t>
+    <t>8 987.83</t>
   </si>
   <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
   </si>
   <si>
-    <t>1 147.68</t>
+    <t>1 457.20</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>22 670.55</t>
+    <t>26 550.00</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>4 520.55</t>
+    <t>5 835.62</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>8 353.59</t>
-[...8 lines deleted...]
-    <t>9 789.59</t>
+    <t>10 740.33</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>33 626.37</t>
+    <t>3 934.43</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
-    <t>8 195.59</t>
+    <t>10 341.03</t>
   </si>
   <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
-    <t>1 097.16</t>
+    <t>2 836.39</t>
   </si>
   <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>3 067.71</t>
+    <t>4 112.77</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
-    <t>1 263.17</t>
+    <t>2 340.03</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>14 301.37</t>
+    <t>2 054.79</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
-    <t>22 953.66</t>
-[...1 lines deleted...]
-  <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
+    <t>US465741AQ90</t>
+  </si>
+  <si>
+    <t>ITRON INC 1.375 15/07/2030</t>
+  </si>
+  <si>
+    <t>8 736.10</t>
+  </si>
+  <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
+    <t>3 456.86</t>
+  </si>
+  <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>8 169.44</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>5 010.58</t>
+    <t>7 102.22</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>7 528.85</t>
+    <t>10 298.08</t>
   </si>
   <si>
     <t>XS2523390867</t>
   </si>
   <si>
     <t>LENOVO GROUP LTD 2.5 26/08/2029</t>
   </si>
   <si>
-    <t>1 443.63</t>
+    <t>3 250.03</t>
   </si>
   <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
-    <t>1 894.76</t>
+    <t>3 510.04</t>
   </si>
   <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>6 744.44</t>
+    <t>9 785.57</t>
   </si>
   <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
-    <t>2 045.14</t>
+    <t>3 840.95</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
-    <t>1 311.29</t>
+    <t>1 654.56</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>US63954QAJ58</t>
   </si>
   <si>
     <t>NEBIUS GROUP NV 1.25 15/03/2031</t>
   </si>
   <si>
+    <t>3 388.90</t>
+  </si>
+  <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
-    <t>1 645.73</t>
+    <t>4 254.59</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2031</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>6 255.71</t>
+    <t>9 076.47</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
-    <t>1 920.03</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>1 539.87</t>
+    <t>4 443.69</t>
   </si>
   <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
-    <t>XS2809275899</t>
-[...4 lines deleted...]
-  <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
+    <t>6 318.07</t>
+  </si>
+  <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
+    <t>3 843.75</t>
+  </si>
+  <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>1 825.34</t>
+    <t>2 537.67</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>6 149.45</t>
+    <t>7 890.88</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>4 399.17</t>
+    <t>6 564.92</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>13 555.06</t>
+    <t>17 120.96</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
-    <t>2 463.19</t>
+    <t>4 563.05</t>
   </si>
   <si>
     <t>XS2635167963</t>
   </si>
   <si>
     <t>TOKYU CORP Z 30/09/2030</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
     <t>US90353TAR14</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
-    <t>3 308.31</t>
+    <t>4 056.05</t>
   </si>
   <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>6 842.19</t>
+    <t>9 927.39</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
-    <t>1 970.55</t>
+    <t>6 552.08</t>
   </si>
   <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
   </si>
   <si>
-    <t>4 268.43</t>
+    <t>5 519.68</t>
   </si>
   <si>
     <t>BABA2701CO01</t>
   </si>
   <si>
     <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
     <t>PANW2606CR01</t>
   </si>
   <si>
     <t>JUN26 PANW C @ 185.000000</t>
   </si>
   <si>
     <t>LITE2609CR01</t>
   </si>
   <si>
     <t>SEP26 LITE C @ 540.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1225,182 +1231,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1468629.51</v>
+        <v>1473751.51</v>
       </c>
       <c r="D2">
-        <v>82.51</v>
+        <v>86.64</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>121179608.06</v>
+        <v>127681477.31</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>121179608.06</v>
+        <v>127681477.31</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>196000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="D3">
-        <v>129.51</v>
+        <v>134.45</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>25384270.41</v>
+        <v>29174567.58</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>25384270.41</v>
+        <v>29174567.58</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>100.0</v>
       </c>
       <c r="D4">
-        <v>121.97</v>
+        <v>128.06</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>12196.58</v>
+        <v>12805.78</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>12196.58</v>
+        <v>12805.78</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>100.0</v>
       </c>
       <c r="D5">
-        <v>134.27</v>
+        <v>141.07</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>13427.22</v>
+        <v>14107.21</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>13427.22</v>
+        <v>14107.21</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>100.0</v>
       </c>
       <c r="D6">
-        <v>131.34</v>
+        <v>138.0</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13134.26</v>
+        <v>13799.87</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13134.26</v>
+        <v>13799.87</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1452,4784 +1458,4784 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>2321.0</v>
       </c>
       <c r="D2" s="1">
-        <v>496.27</v>
+        <v>404.92</v>
       </c>
       <c r="E2" s="1">
         <v>501.8005988798</v>
       </c>
       <c r="F2" t="s">
         <v>34</v>
       </c>
       <c r="G2">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H2" s="1">
         <v>1002909.83</v>
       </c>
       <c r="I2" s="1">
-        <v>-5211.55</v>
+        <v>-203199.72</v>
       </c>
       <c r="J2" s="1">
-        <v>-0.5196429274205</v>
+        <v>-20.261015888138</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>997698.28</v>
+        <v>799710.11</v>
       </c>
       <c r="N2" s="1">
-        <v>997698.28</v>
+        <v>799710.11</v>
       </c>
       <c r="O2" s="1">
-        <v>0.68</v>
+        <v>0.51</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>7000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>203.8</v>
+        <v>196.7</v>
       </c>
       <c r="E3" s="1">
         <v>101.4678842857</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>710275.19</v>
       </c>
       <c r="I3" s="1">
-        <v>716324.81</v>
+        <v>666624.81</v>
       </c>
       <c r="J3" s="1">
-        <v>100.85172903195</v>
+        <v>93.854441121617</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1426600.0</v>
+        <v>1376900.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1426600.0</v>
+        <v>1376900.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.97</v>
+        <v>0.88</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>1631.0</v>
+        <v>2601.0</v>
       </c>
       <c r="D4" s="1">
-        <v>4784.78</v>
+        <v>4793.7</v>
       </c>
       <c r="E4" s="1">
-        <v>4778.8125260576</v>
+        <v>4782.8131795463</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>7794243.23</v>
+        <v>12440097.08</v>
       </c>
       <c r="I4" s="1">
-        <v>9732.95</v>
+        <v>28316.62</v>
       </c>
       <c r="J4" s="1">
-        <v>0.12487357287668</v>
+        <v>0.22762378635714</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>7803976.18</v>
+        <v>12468413.7</v>
       </c>
       <c r="N4" s="1">
-        <v>7803976.18</v>
+        <v>12468413.7</v>
       </c>
       <c r="O4" s="1">
-        <v>5.32</v>
+        <v>7.95</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>6255.0</v>
       </c>
       <c r="D5" s="1">
-        <v>281.6</v>
+        <v>282.4</v>
       </c>
       <c r="E5" s="1">
         <v>251.5653717026</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1573541.4</v>
       </c>
       <c r="I5" s="1">
-        <v>187866.6</v>
+        <v>192870.6</v>
       </c>
       <c r="J5" s="1">
-        <v>11.939094834111</v>
+        <v>12.257103626253</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1761408.0</v>
+        <v>1766412.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1761408.0</v>
+        <v>1766412.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.2</v>
+        <v>1.13</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>85189.0</v>
       </c>
       <c r="D6" s="1">
-        <v>22.99</v>
+        <v>29.87</v>
       </c>
       <c r="E6" s="1">
         <v>29.0302638838</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H6" s="1">
         <v>2098124.33</v>
       </c>
       <c r="I6" s="1">
-        <v>-401723.2</v>
+        <v>67120.25</v>
       </c>
       <c r="J6" s="1">
-        <v>-19.146777636385</v>
+        <v>3.1990597049127</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1696401.13</v>
+        <v>2165244.58</v>
       </c>
       <c r="N6" s="1">
-        <v>1696401.13</v>
+        <v>2165244.58</v>
       </c>
       <c r="O6" s="1">
-        <v>1.16</v>
+        <v>1.38</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>70000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>288.1</v>
+        <v>320.1</v>
       </c>
       <c r="E7" s="1">
         <v>253.272567</v>
       </c>
       <c r="F7" t="s">
         <v>45</v>
       </c>
       <c r="G7">
-        <v>10.81</v>
+        <v>10.76</v>
       </c>
       <c r="H7" s="1">
         <v>1570195.71</v>
       </c>
       <c r="I7" s="1">
-        <v>295918.23</v>
+        <v>511948.97</v>
       </c>
       <c r="J7" s="1">
-        <v>18.845945643298</v>
+        <v>32.604150345055</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1866113.94</v>
+        <v>2082144.68</v>
       </c>
       <c r="N7" s="1">
-        <v>1866113.94</v>
+        <v>2082144.68</v>
       </c>
       <c r="O7" s="1">
-        <v>1.27</v>
+        <v>1.33</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>6365111.79</v>
       </c>
       <c r="D8" s="1">
-        <v>0.11062941</v>
+        <v>0.10864112</v>
       </c>
       <c r="E8" s="1">
         <v>0.1107562481</v>
       </c>
       <c r="F8" t="s">
         <v>48</v>
       </c>
       <c r="G8">
-        <v>9.04</v>
+        <v>9.2</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>7289.15</v>
+        <v>121555.27</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>31.69</v>
+        <v>369.69</v>
       </c>
       <c r="M8" s="1">
-        <v>7257.46</v>
+        <v>121185.58</v>
       </c>
       <c r="N8" s="1">
-        <v>7289.1500000004</v>
+        <v>121555.27</v>
       </c>
       <c r="O8" s="1">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
-        <v>11201168.95</v>
+        <v>9902542.6</v>
       </c>
       <c r="D9" s="1">
-        <v>0.00545258</v>
+        <v>0.00534483</v>
       </c>
       <c r="E9" s="1">
-        <v>0.0054710042</v>
+        <v>0.0053613899</v>
       </c>
       <c r="F9" t="s">
         <v>51</v>
       </c>
       <c r="G9">
-        <v>183.86</v>
+        <v>187.31</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>37722.64</v>
+        <v>215981.52</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>36502.639999999</v>
+        <v>203909.52</v>
       </c>
       <c r="N9" s="1">
-        <v>37722.639999999</v>
+        <v>215981.52</v>
       </c>
       <c r="O9" s="1">
-        <v>0.03</v>
+        <v>0.14</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
         <v>2098414.39</v>
       </c>
       <c r="D10" s="1">
-        <v>0.09256791</v>
+        <v>0.09293738</v>
       </c>
       <c r="E10" s="1">
         <v>0.0935768558</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10">
-        <v>10.81</v>
+        <v>10.76</v>
       </c>
       <c r="H10" s="1">
         <v>0.0</v>
       </c>
       <c r="I10" s="1">
-        <v>22625.08</v>
+        <v>14339.94</v>
       </c>
       <c r="J10" s="1">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>28.96</v>
+        <v>337.92</v>
       </c>
       <c r="M10" s="1">
-        <v>22596.12</v>
+        <v>14002.02</v>
       </c>
       <c r="N10" s="1">
-        <v>22625.08</v>
+        <v>14339.94</v>
       </c>
       <c r="O10" s="1">
         <v>0.01</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="1">
-        <v>92179677.65</v>
+        <v>93110220.34</v>
       </c>
       <c r="D11" s="1">
-        <v>0.86368899</v>
+        <v>0.84972431</v>
       </c>
       <c r="E11" s="1">
-        <v>0.8651469496</v>
+        <v>0.8635852309</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H11" s="1">
         <v>0.0</v>
       </c>
       <c r="I11" s="1">
-        <v>155342.79</v>
+        <v>1658186.66</v>
       </c>
       <c r="J11" s="1">
         <v>0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>57</v>
       </c>
       <c r="M11" s="1">
-        <v>168201.49000001</v>
+        <v>1809099.25</v>
       </c>
       <c r="N11" s="1">
-        <v>155342.79000001</v>
+        <v>1658186.66</v>
       </c>
       <c r="O11" s="1">
-        <v>0.11</v>
+        <v>1.06</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>236.218</v>
+        <v>285.539</v>
       </c>
       <c r="E12" s="1">
         <v>116.963</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H12" s="1">
         <v>1116645.19</v>
       </c>
       <c r="I12" s="1">
-        <v>929418.04</v>
+        <v>1313060.39</v>
       </c>
       <c r="J12" s="1">
-        <v>83.233067076571</v>
+        <v>117.58975919647</v>
       </c>
       <c r="K12">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>300.75</v>
+        <v>0.21</v>
+      </c>
+      <c r="L12" t="s">
+        <v>60</v>
       </c>
       <c r="M12" s="1">
-        <v>2046063.23</v>
+        <v>2429705.58</v>
       </c>
       <c r="N12" s="1">
-        <v>2046363.98</v>
+        <v>2431832.88</v>
       </c>
       <c r="O12" s="1">
-        <v>1.4</v>
+        <v>1.55</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>1800000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>101.568</v>
+        <v>116.425</v>
       </c>
       <c r="E13" s="1">
-        <v>105.565</v>
+        <v>102.5</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G13">
-        <v>1.15</v>
+        <v>187.31</v>
       </c>
       <c r="H13" s="1">
-        <v>1625049.17</v>
+        <v>945964.91</v>
       </c>
       <c r="I13" s="1">
-        <v>-41485.72</v>
+        <v>110696.73</v>
       </c>
       <c r="J13" s="1">
-        <v>-2.5528901380873</v>
+        <v>11.701991144682</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1583563.45</v>
+        <v>1056661.64</v>
       </c>
       <c r="N13" s="1">
-        <v>1583563.45</v>
+        <v>1056661.64</v>
       </c>
       <c r="O13" s="1">
-        <v>1.08</v>
+        <v>0.67</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>1900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>101.275</v>
+        <v>105.298</v>
       </c>
       <c r="E14" s="1">
-        <v>100.0</v>
+        <v>105.565</v>
       </c>
       <c r="F14" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G14">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H14" s="1">
-        <v>1900000.0</v>
+        <v>1625049.17</v>
       </c>
       <c r="I14" s="1">
-        <v>24225.0</v>
+        <v>-12247.94</v>
       </c>
       <c r="J14" s="1">
-        <v>1.275</v>
+        <v>-0.75369657891644</v>
       </c>
       <c r="K14">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1924225.0</v>
+        <v>1612801.23</v>
       </c>
       <c r="N14" s="1">
-        <v>1926015.68</v>
+        <v>1612801.23</v>
       </c>
       <c r="O14" s="1">
-        <v>1.31</v>
+        <v>1.03</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
-        <v>1700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>111.851</v>
+        <v>104.238</v>
       </c>
       <c r="E15" s="1">
-        <v>101.11</v>
+        <v>100.0</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G15">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1542555.86</v>
+        <v>1900000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>104448.9</v>
+        <v>80522.0</v>
       </c>
       <c r="J15" s="1">
-        <v>6.7711583553285</v>
+        <v>4.238</v>
       </c>
       <c r="K15">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="L15" t="s">
         <v>67</v>
       </c>
       <c r="M15" s="1">
-        <v>1647004.76</v>
+        <v>1980522.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1648615.31</v>
+        <v>1983645.29</v>
       </c>
       <c r="O15" s="1">
-        <v>1.12</v>
+        <v>1.26</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>93.27</v>
+        <v>109.048</v>
       </c>
       <c r="E16" s="1">
-        <v>99.6476</v>
+        <v>101.11</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
       <c r="G16">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H16" s="1">
-        <v>761068.12</v>
+        <v>1542555.86</v>
       </c>
       <c r="I16" s="1">
-        <v>-114762.36</v>
+        <v>34891.39</v>
       </c>
       <c r="J16" s="1">
-        <v>-15.0791180164</v>
+        <v>2.2619206801367</v>
       </c>
       <c r="K16">
-        <v>0.59</v>
+        <v>0.18</v>
       </c>
       <c r="L16" t="s">
         <v>70</v>
       </c>
       <c r="M16" s="1">
-        <v>646305.76</v>
+        <v>1577447.25</v>
       </c>
       <c r="N16" s="1">
-        <v>651026.42</v>
+        <v>1580430.78</v>
       </c>
       <c r="O16" s="1">
-        <v>0.44</v>
+        <v>1.01</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
       <c r="C17" s="1">
-        <v>2000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>128.957</v>
+        <v>94.511</v>
       </c>
       <c r="E17" s="1">
-        <v>101.95</v>
+        <v>99.6476</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H17" s="1">
-        <v>1834375.42</v>
+        <v>761068.12</v>
       </c>
       <c r="I17" s="1">
-        <v>399613.32</v>
+        <v>-117698.48</v>
       </c>
       <c r="J17" s="1">
-        <v>21.784707516414</v>
+        <v>-15.464907398828</v>
       </c>
       <c r="K17">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.74</v>
+      </c>
+      <c r="L17" t="s">
+        <v>73</v>
       </c>
       <c r="M17" s="1">
-        <v>2233988.74</v>
+        <v>643369.64</v>
       </c>
       <c r="N17" s="1">
-        <v>2233988.74</v>
+        <v>649326.07</v>
       </c>
       <c r="O17" s="1">
-        <v>1.52</v>
+        <v>0.41</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C18" s="1">
-        <v>13000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>106.378</v>
+        <v>139.1235</v>
       </c>
       <c r="E18" s="1">
-        <v>108.766</v>
+        <v>101.95</v>
       </c>
       <c r="F18" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G18">
-        <v>9.04</v>
+        <v>1.18</v>
       </c>
       <c r="H18" s="1">
-        <v>1548084.0</v>
+        <v>1834375.42</v>
       </c>
       <c r="I18" s="1">
-        <v>-18819.38</v>
+        <v>533281.15</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.2156562563789</v>
+        <v>29.071538147845</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1529264.62</v>
+        <v>2367656.57</v>
       </c>
       <c r="N18" s="1">
-        <v>1529264.62</v>
+        <v>2367656.57</v>
       </c>
       <c r="O18" s="1">
-        <v>1.04</v>
+        <v>1.51</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B19" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C19" s="1">
-        <v>170000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>111.2585</v>
+        <v>105.237</v>
       </c>
       <c r="E19" s="1">
-        <v>121.16835294</v>
+        <v>108.766</v>
       </c>
       <c r="F19" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G19">
-        <v>183.86</v>
+        <v>9.2</v>
       </c>
       <c r="H19" s="1">
-        <v>1309804.52</v>
+        <v>1548084.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-281089.45</v>
+        <v>-61346.48</v>
       </c>
       <c r="J19" s="1">
-        <v>-21.460412275872</v>
+        <v>-3.9627358722137</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1028715.07</v>
+        <v>1486737.52</v>
       </c>
       <c r="N19" s="1">
-        <v>1028715.07</v>
+        <v>1486737.52</v>
       </c>
       <c r="O19" s="1">
-        <v>0.7</v>
+        <v>0.95</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B20" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C20" s="1">
-        <v>1400000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>97.7435</v>
+        <v>111.4315</v>
       </c>
       <c r="E20" s="1">
-        <v>100.0</v>
+        <v>121.16835294</v>
       </c>
       <c r="F20" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G20">
-        <v>1.0</v>
+        <v>187.31</v>
       </c>
       <c r="H20" s="1">
-        <v>1400000.0</v>
+        <v>1309804.52</v>
       </c>
       <c r="I20" s="1">
-        <v>-31591.0</v>
+        <v>-298463.38</v>
       </c>
       <c r="J20" s="1">
-        <v>-2.2565</v>
+        <v>-22.786864409355</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1368409.0</v>
+        <v>1011341.14</v>
       </c>
       <c r="N20" s="1">
-        <v>1368409.0</v>
+        <v>1011341.14</v>
       </c>
       <c r="O20" s="1">
-        <v>0.93</v>
+        <v>0.64</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C21" s="1">
-        <v>1500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>89.478</v>
+        <v>100.0695</v>
       </c>
       <c r="E21" s="1">
-        <v>84.3</v>
+        <v>100.0</v>
       </c>
       <c r="F21" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G21">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1158179.15</v>
+        <v>1400000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>4376.07</v>
+        <v>973.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.37784050938924</v>
+        <v>0.0695</v>
       </c>
       <c r="K21">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1162555.22</v>
+        <v>1400973.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1166489.1</v>
+        <v>1400973.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.8</v>
+        <v>0.89</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>82</v>
       </c>
       <c r="B22" t="s">
         <v>83</v>
       </c>
       <c r="C22" s="1">
-        <v>1800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>157.373</v>
+        <v>93.13</v>
       </c>
       <c r="E22" s="1">
-        <v>106.7746</v>
+        <v>84.3</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
       <c r="G22">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H22" s="1">
-        <v>1648180.09</v>
+        <v>1158179.15</v>
       </c>
       <c r="I22" s="1">
-        <v>805448.32</v>
+        <v>30512.14</v>
       </c>
       <c r="J22" s="1">
-        <v>48.868950965182</v>
+        <v>2.6344922545014</v>
       </c>
       <c r="K22">
-        <v>1.32</v>
+        <v>0.33</v>
       </c>
       <c r="L22" t="s">
         <v>84</v>
       </c>
       <c r="M22" s="1">
-        <v>2453628.41</v>
+        <v>1188691.29</v>
       </c>
       <c r="N22" s="1">
-        <v>2477388.7</v>
+        <v>1193654.98</v>
       </c>
       <c r="O22" s="1">
-        <v>1.69</v>
+        <v>0.76</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" s="1">
-        <v>1700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>89.327</v>
+        <v>147.113</v>
       </c>
       <c r="E23" s="1">
-        <v>100.0</v>
+        <v>106.7746</v>
       </c>
       <c r="F23" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H23" s="1">
-        <v>1700000.0</v>
+        <v>1648180.09</v>
       </c>
       <c r="I23" s="1">
-        <v>-181441.0</v>
+        <v>605082.33</v>
       </c>
       <c r="J23" s="1">
-        <v>-10.673</v>
+        <v>36.712148973963</v>
       </c>
       <c r="K23">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>0.03</v>
+      </c>
+      <c r="L23">
+        <v>606.28</v>
       </c>
       <c r="M23" s="1">
-        <v>1518559.0</v>
+        <v>2253262.42</v>
       </c>
       <c r="N23" s="1">
-        <v>1522750.78</v>
+        <v>2253868.7</v>
       </c>
       <c r="O23" s="1">
-        <v>1.04</v>
+        <v>1.44</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>87</v>
+      </c>
+      <c r="B24" t="s">
         <v>88</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>90.164</v>
+      </c>
+      <c r="E24" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-167212.0</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-9.836</v>
+      </c>
+      <c r="K24">
+        <v>0.31</v>
+      </c>
+      <c r="L24" t="s">
         <v>89</v>
       </c>
-      <c r="C24" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>1384816.99</v>
+        <v>1532788.0</v>
       </c>
       <c r="N24" s="1">
-        <v>1384816.99</v>
+        <v>1538097.59</v>
       </c>
       <c r="O24" s="1">
-        <v>0.94</v>
+        <v>0.98</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>90</v>
       </c>
       <c r="B25" t="s">
         <v>91</v>
       </c>
       <c r="C25" s="1">
-        <v>1900000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>117.335</v>
+        <v>103.32</v>
       </c>
       <c r="E25" s="1">
-        <v>106.49</v>
+        <v>100.25</v>
       </c>
       <c r="F25" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G25">
-        <v>1.15</v>
+        <v>9.2</v>
       </c>
       <c r="H25" s="1">
-        <v>1730508.04</v>
+        <v>1316855.31</v>
       </c>
       <c r="I25" s="1">
-        <v>200514.05</v>
+        <v>30518.6</v>
       </c>
       <c r="J25" s="1">
-        <v>11.587004819694</v>
+        <v>2.3175363130821</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1931022.09</v>
+        <v>1347373.91</v>
       </c>
       <c r="N25" s="1">
-        <v>1931022.09</v>
+        <v>1347373.91</v>
       </c>
       <c r="O25" s="1">
-        <v>1.32</v>
+        <v>0.86</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>92</v>
       </c>
       <c r="B26" t="s">
         <v>93</v>
       </c>
       <c r="C26" s="1">
-        <v>1800000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.685</v>
+        <v>140.468</v>
       </c>
       <c r="E26" s="1">
-        <v>91.8498</v>
+        <v>106.49</v>
       </c>
       <c r="F26" t="s">
         <v>34</v>
       </c>
       <c r="G26">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H26" s="1">
-        <v>1406522.1</v>
+        <v>1730508.04</v>
       </c>
       <c r="I26" s="1">
-        <v>163274.35</v>
+        <v>540502.85</v>
       </c>
       <c r="J26" s="1">
-        <v>11.608374301406</v>
+        <v>31.233767050282</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1569796.45</v>
+        <v>2271010.89</v>
       </c>
       <c r="N26" s="1">
-        <v>1569796.45</v>
+        <v>2271010.89</v>
       </c>
       <c r="O26" s="1">
-        <v>1.07</v>
+        <v>1.45</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>94</v>
       </c>
       <c r="B27" t="s">
         <v>95</v>
       </c>
       <c r="C27" s="1">
-        <v>900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>97.384</v>
+        <v>114.777</v>
       </c>
       <c r="E27" s="1">
-        <v>110.2856</v>
+        <v>91.8498</v>
       </c>
       <c r="F27" t="s">
         <v>34</v>
       </c>
       <c r="G27">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H27" s="1">
-        <v>908364.97</v>
+        <v>1406522.1</v>
       </c>
       <c r="I27" s="1">
-        <v>-149199.97</v>
+        <v>351464.63</v>
       </c>
       <c r="J27" s="1">
-        <v>-16.425112694515</v>
+        <v>24.988205304417</v>
       </c>
       <c r="K27">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="L27">
-        <v>914.9</v>
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>759165.0</v>
+        <v>1757986.73</v>
       </c>
       <c r="N27" s="1">
-        <v>760079.9</v>
+        <v>1757986.73</v>
       </c>
       <c r="O27" s="1">
-        <v>0.52</v>
+        <v>1.12</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>96</v>
       </c>
       <c r="B28" t="s">
         <v>97</v>
       </c>
       <c r="C28" s="1">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>117.969</v>
+        <v>98.256</v>
       </c>
       <c r="E28" s="1">
-        <v>114.7748</v>
+        <v>110.2856</v>
       </c>
       <c r="F28" t="s">
         <v>34</v>
       </c>
       <c r="G28">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H28" s="1">
-        <v>1449046.08</v>
+        <v>908364.97</v>
       </c>
       <c r="I28" s="1">
-        <v>-18499.52</v>
+        <v>-155893.9</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.2766688551409</v>
+        <v>-17.162033450057</v>
       </c>
       <c r="K28">
-        <v>0.06</v>
+        <v>0.01</v>
       </c>
       <c r="L28">
-        <v>884.22</v>
+        <v>106.36</v>
       </c>
       <c r="M28" s="1">
-        <v>1430546.56</v>
+        <v>752471.07</v>
       </c>
       <c r="N28" s="1">
-        <v>1431430.78</v>
+        <v>752577.43</v>
       </c>
       <c r="O28" s="1">
-        <v>0.98</v>
+        <v>0.48</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>98</v>
       </c>
       <c r="B29" t="s">
         <v>99</v>
       </c>
       <c r="C29" s="1">
-        <v>2100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>103.769</v>
+        <v>119.818</v>
       </c>
       <c r="E29" s="1">
-        <v>100.6875</v>
+        <v>114.7748</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H29" s="1">
-        <v>1856561.16</v>
+        <v>1449046.08</v>
       </c>
       <c r="I29" s="1">
-        <v>30965.04</v>
+        <v>-21670.31</v>
       </c>
       <c r="J29" s="1">
-        <v>1.6678707207254</v>
+        <v>-1.4954879833773</v>
       </c>
       <c r="K29">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.45</v>
+      </c>
+      <c r="L29" t="s">
+        <v>100</v>
       </c>
       <c r="M29" s="1">
-        <v>1887526.2</v>
+        <v>1427375.77</v>
       </c>
       <c r="N29" s="1">
-        <v>1887526.2</v>
+        <v>1433630.02</v>
       </c>
       <c r="O29" s="1">
-        <v>1.29</v>
+        <v>0.91</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B30" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C30" s="1">
-        <v>190000000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>113.574</v>
+        <v>107.7685</v>
       </c>
       <c r="E30" s="1">
-        <v>106.46</v>
+        <v>100.6875</v>
       </c>
       <c r="F30" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G30">
-        <v>183.86</v>
+        <v>1.18</v>
       </c>
       <c r="H30" s="1">
-        <v>1435515.22</v>
+        <v>1856561.16</v>
       </c>
       <c r="I30" s="1">
-        <v>-261846.57</v>
+        <v>69186.37</v>
       </c>
       <c r="J30" s="1">
-        <v>-18.240598661155</v>
+        <v>3.7265871704437</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1173668.65</v>
+        <v>1925747.53</v>
       </c>
       <c r="N30" s="1">
-        <v>1173668.65</v>
+        <v>1925747.53</v>
       </c>
       <c r="O30" s="1">
-        <v>0.8</v>
+        <v>1.23</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C31" s="1">
-        <v>140000000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>171.815</v>
+        <v>109.9485</v>
       </c>
       <c r="E31" s="1">
-        <v>105.54355571</v>
+        <v>106.46</v>
       </c>
       <c r="F31" t="s">
         <v>51</v>
       </c>
       <c r="G31">
-        <v>183.86</v>
+        <v>187.31</v>
       </c>
       <c r="H31" s="1">
-        <v>921204.27</v>
+        <v>1435515.22</v>
       </c>
       <c r="I31" s="1">
-        <v>387079.92</v>
+        <v>-320235.81</v>
       </c>
       <c r="J31" s="1">
-        <v>42.018902061754</v>
+        <v>-22.308074866667</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1308284.19</v>
+        <v>1115279.41</v>
       </c>
       <c r="N31" s="1">
-        <v>1308284.19</v>
+        <v>1115279.41</v>
       </c>
       <c r="O31" s="1">
-        <v>0.89</v>
+        <v>0.71</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B32" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C32" s="1">
-        <v>2000000.0</v>
+        <v>140000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.461</v>
+        <v>189.484</v>
       </c>
       <c r="E32" s="1">
-        <v>96.32768</v>
+        <v>105.54355571</v>
       </c>
       <c r="F32" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G32">
-        <v>1.15</v>
+        <v>187.31</v>
       </c>
       <c r="H32" s="1">
-        <v>1641226.39</v>
+        <v>921204.27</v>
       </c>
       <c r="I32" s="1">
-        <v>81787.9</v>
+        <v>495050.4</v>
       </c>
       <c r="J32" s="1">
-        <v>4.9833405371943</v>
+        <v>53.73948168955</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1723014.29</v>
+        <v>1416254.67</v>
       </c>
       <c r="N32" s="1">
-        <v>1723014.29</v>
+        <v>1416254.67</v>
       </c>
       <c r="O32" s="1">
-        <v>1.18</v>
+        <v>0.9</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B33" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C33" s="1">
-        <v>1300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>104.625</v>
+        <v>99.865</v>
       </c>
       <c r="E33" s="1">
-        <v>103.6696</v>
+        <v>96.32768</v>
       </c>
       <c r="F33" t="s">
         <v>34</v>
       </c>
       <c r="G33">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H33" s="1">
-        <v>1292886.42</v>
+        <v>1641226.39</v>
       </c>
       <c r="I33" s="1">
-        <v>-114779.01</v>
+        <v>58314.11</v>
       </c>
       <c r="J33" s="1">
-        <v>-8.8777334361668</v>
+        <v>3.5530814246778</v>
       </c>
       <c r="K33">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>0.0</v>
+      </c>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1178107.41</v>
+        <v>1699540.5</v>
       </c>
       <c r="N33" s="1">
-        <v>1185438.32</v>
+        <v>1699540.5</v>
       </c>
       <c r="O33" s="1">
-        <v>0.81</v>
+        <v>1.08</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>109</v>
       </c>
       <c r="B34" t="s">
         <v>110</v>
       </c>
       <c r="C34" s="1">
-        <v>1900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>92.651</v>
+        <v>112.431</v>
       </c>
       <c r="E34" s="1">
-        <v>100.16421053</v>
+        <v>103.6696</v>
       </c>
       <c r="F34" t="s">
         <v>34</v>
       </c>
       <c r="G34">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H34" s="1">
-        <v>1683878.96</v>
+        <v>1292886.42</v>
       </c>
       <c r="I34" s="1">
-        <v>-159089.87</v>
+        <v>-49180.67</v>
       </c>
       <c r="J34" s="1">
-        <v>-9.4478210001507</v>
+        <v>-3.8039435822986</v>
       </c>
       <c r="K34">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.69</v>
+      </c>
+      <c r="L34" t="s">
+        <v>111</v>
       </c>
       <c r="M34" s="1">
-        <v>1524789.09</v>
+        <v>1243705.75</v>
       </c>
       <c r="N34" s="1">
-        <v>1524789.09</v>
+        <v>1252693.58</v>
       </c>
       <c r="O34" s="1">
-        <v>1.04</v>
+        <v>0.8</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B35" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C35" s="1">
-        <v>1400000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>97.969</v>
+        <v>97.973</v>
       </c>
       <c r="E35" s="1">
-        <v>100.67268571</v>
+        <v>100.16421053</v>
       </c>
       <c r="F35" t="s">
         <v>34</v>
       </c>
       <c r="G35">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H35" s="1">
-        <v>1269265.37</v>
+        <v>1683878.96</v>
       </c>
       <c r="I35" s="1">
-        <v>-81248.05</v>
+        <v>-99904.32</v>
       </c>
       <c r="J35" s="1">
-        <v>-6.4011870110346</v>
+        <v>-5.9329870123206</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1188017.32</v>
+        <v>1583974.64</v>
       </c>
       <c r="N35" s="1">
-        <v>1188017.32</v>
+        <v>1583974.64</v>
       </c>
       <c r="O35" s="1">
-        <v>0.81</v>
+        <v>1.01</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B36" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C36" s="1">
-        <v>1800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>102.3955</v>
+        <v>97.524</v>
       </c>
       <c r="E36" s="1">
-        <v>128.2777</v>
+        <v>100.67268571</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H36" s="1">
-        <v>1957442.01</v>
+        <v>1269265.37</v>
       </c>
       <c r="I36" s="1">
-        <v>-360976.87</v>
+        <v>-107475.04</v>
       </c>
       <c r="J36" s="1">
-        <v>-18.441254870176</v>
+        <v>-8.46749958994</v>
       </c>
       <c r="K36">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>0.0</v>
+      </c>
+      <c r="L36">
+        <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1596465.14</v>
+        <v>1161790.33</v>
       </c>
       <c r="N36" s="1">
-        <v>1597612.82</v>
+        <v>1161790.33</v>
       </c>
       <c r="O36" s="1">
-        <v>1.09</v>
+        <v>0.74</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>116</v>
       </c>
       <c r="B37" t="s">
         <v>117</v>
       </c>
       <c r="C37" s="1">
-        <v>1500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>135.7785</v>
+        <v>111.191</v>
       </c>
       <c r="E37" s="1">
-        <v>102.37</v>
+        <v>128.2777</v>
       </c>
       <c r="F37" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G37">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H37" s="1">
-        <v>1535550.0</v>
+        <v>1957442.01</v>
       </c>
       <c r="I37" s="1">
-        <v>501127.5</v>
+        <v>-254380.4</v>
       </c>
       <c r="J37" s="1">
-        <v>32.635049330859</v>
+        <v>-12.995552292249</v>
       </c>
       <c r="K37">
-        <v>1.51</v>
+        <v>0.08</v>
       </c>
       <c r="L37" t="s">
         <v>118</v>
       </c>
       <c r="M37" s="1">
-        <v>2036677.5</v>
+        <v>1703061.61</v>
       </c>
       <c r="N37" s="1">
-        <v>2059348.05</v>
+        <v>1704518.81</v>
       </c>
       <c r="O37" s="1">
-        <v>1.4</v>
+        <v>1.09</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>119</v>
       </c>
       <c r="B38" t="s">
         <v>120</v>
       </c>
       <c r="C38" s="1">
-        <v>1000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>101.281</v>
+        <v>131.917</v>
       </c>
       <c r="E38" s="1">
-        <v>100.0</v>
+        <v>102.37</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1000000.0</v>
+        <v>1535550.0</v>
       </c>
       <c r="I38" s="1">
-        <v>12810.0</v>
+        <v>443205.0</v>
       </c>
       <c r="J38" s="1">
-        <v>1.281</v>
+        <v>28.862948129335</v>
       </c>
       <c r="K38">
-        <v>0.45</v>
+        <v>1.77</v>
       </c>
       <c r="L38" t="s">
         <v>121</v>
       </c>
       <c r="M38" s="1">
-        <v>1012810.0</v>
+        <v>1978755.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1017330.55</v>
+        <v>2005305.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.69</v>
+        <v>1.28</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>122</v>
       </c>
       <c r="B39" t="s">
         <v>123</v>
       </c>
       <c r="C39" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>102.259</v>
+        <v>102.827</v>
       </c>
       <c r="E39" s="1">
-        <v>107.6</v>
+        <v>100.0</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1291200.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-64092.0</v>
+        <v>28270.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-4.9637546468401</v>
+        <v>2.827</v>
       </c>
       <c r="K39">
-        <v>0.7</v>
+        <v>0.58</v>
       </c>
       <c r="L39" t="s">
         <v>124</v>
       </c>
       <c r="M39" s="1">
-        <v>1227108.0</v>
+        <v>1028270.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1235461.59</v>
+        <v>1034105.62</v>
       </c>
       <c r="O39" s="1">
-        <v>0.84</v>
+        <v>0.66</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>125</v>
       </c>
       <c r="B40" t="s">
         <v>126</v>
       </c>
       <c r="C40" s="1">
-        <v>1500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>125.14</v>
+        <v>110.377</v>
       </c>
       <c r="E40" s="1">
-        <v>90.2782</v>
+        <v>107.6</v>
       </c>
       <c r="F40" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1299091.52</v>
+        <v>1291200.0</v>
       </c>
       <c r="I40" s="1">
-        <v>326807.14</v>
+        <v>33324.0</v>
       </c>
       <c r="J40" s="1">
-        <v>25.156590969049</v>
+        <v>2.5808550185874</v>
       </c>
       <c r="K40">
-        <v>0.65</v>
+        <v>0.9</v>
       </c>
       <c r="L40" t="s">
         <v>127</v>
       </c>
       <c r="M40" s="1">
-        <v>1625898.66</v>
+        <v>1324524.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1635688.25</v>
+        <v>1335264.33</v>
       </c>
       <c r="O40" s="1">
-        <v>1.12</v>
+        <v>0.85</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>128</v>
       </c>
       <c r="B41" t="s">
         <v>129</v>
       </c>
       <c r="C41" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>153.238</v>
+        <v>136.056</v>
       </c>
       <c r="E41" s="1">
         <v>104.99305556</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1889875.0</v>
       </c>
       <c r="I41" s="1">
-        <v>868409.0</v>
+        <v>559133.0</v>
       </c>
       <c r="J41" s="1">
-        <v>45.950605198757</v>
+        <v>29.585713340829</v>
       </c>
       <c r="K41">
-        <v>1.87</v>
+        <v>0.22</v>
       </c>
       <c r="L41" t="s">
         <v>130</v>
       </c>
       <c r="M41" s="1">
-        <v>2758284.0</v>
+        <v>2449008.0</v>
       </c>
       <c r="N41" s="1">
-        <v>2791910.37</v>
+        <v>2452942.43</v>
       </c>
       <c r="O41" s="1">
-        <v>1.9</v>
+        <v>1.56</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>131</v>
       </c>
       <c r="B42" t="s">
         <v>132</v>
       </c>
       <c r="C42" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>116.6595</v>
+        <v>124.658</v>
       </c>
       <c r="E42" s="1">
         <v>133.1139</v>
       </c>
       <c r="F42" t="s">
         <v>34</v>
       </c>
       <c r="G42">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H42" s="1">
         <v>2031239.57</v>
       </c>
       <c r="I42" s="1">
-        <v>-212382.06</v>
+        <v>-121910.1</v>
       </c>
       <c r="J42" s="1">
-        <v>-10.455785872663</v>
+        <v>-6.0017588176465</v>
       </c>
       <c r="K42">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="L42">
-        <v>552.19</v>
+        <v>707.33</v>
       </c>
       <c r="M42" s="1">
-        <v>1818857.51</v>
+        <v>1909329.47</v>
       </c>
       <c r="N42" s="1">
-        <v>1819409.7</v>
+        <v>1910036.8</v>
       </c>
       <c r="O42" s="1">
-        <v>1.24</v>
+        <v>1.22</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>133</v>
       </c>
       <c r="B43" t="s">
         <v>134</v>
       </c>
       <c r="C43" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>122.622</v>
+        <v>135.827</v>
       </c>
       <c r="E43" s="1">
         <v>108.5191</v>
       </c>
       <c r="F43" t="s">
         <v>34</v>
       </c>
       <c r="G43">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H43" s="1">
         <v>1295967.09</v>
       </c>
       <c r="I43" s="1">
-        <v>31685.57</v>
+        <v>148755.09</v>
       </c>
       <c r="J43" s="1">
-        <v>2.4449363139306</v>
+        <v>11.478307678322</v>
       </c>
       <c r="K43">
-        <v>0.66</v>
+        <v>0.83</v>
       </c>
       <c r="L43" t="s">
         <v>135</v>
       </c>
       <c r="M43" s="1">
-        <v>1327652.66</v>
+        <v>1444722.18</v>
       </c>
       <c r="N43" s="1">
-        <v>1335848.25</v>
+        <v>1455063.21</v>
       </c>
       <c r="O43" s="1">
-        <v>0.91</v>
+        <v>0.93</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>136</v>
       </c>
       <c r="B44" t="s">
         <v>137</v>
       </c>
       <c r="C44" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>88.359</v>
+        <v>89.815</v>
       </c>
       <c r="E44" s="1">
         <v>95.8663</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
       <c r="G44">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H44" s="1">
         <v>1465425.43</v>
       </c>
       <c r="I44" s="1">
-        <v>-240874.54</v>
+        <v>-242620.8</v>
       </c>
       <c r="J44" s="1">
-        <v>-16.437174834614</v>
+        <v>-16.55633886468</v>
       </c>
       <c r="K44">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="L44" t="s">
         <v>138</v>
       </c>
       <c r="M44" s="1">
-        <v>1224550.89</v>
+        <v>1222804.63</v>
       </c>
       <c r="N44" s="1">
-        <v>1225648.05</v>
+        <v>1225641.02</v>
       </c>
       <c r="O44" s="1">
-        <v>0.84</v>
+        <v>0.78</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>139</v>
       </c>
       <c r="B45" t="s">
         <v>140</v>
       </c>
       <c r="C45" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>181.483</v>
+        <v>200.917</v>
       </c>
       <c r="E45" s="1">
         <v>102.845</v>
       </c>
       <c r="F45" t="s">
         <v>34</v>
       </c>
       <c r="G45">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H45" s="1">
         <v>1448793.2</v>
       </c>
       <c r="I45" s="1">
-        <v>909149.63</v>
+        <v>1115668.17</v>
       </c>
       <c r="J45" s="1">
-        <v>62.752201625463</v>
+        <v>77.006723250772</v>
       </c>
       <c r="K45">
-        <v>0.2</v>
+        <v>0.27</v>
       </c>
       <c r="L45" t="s">
         <v>141</v>
       </c>
       <c r="M45" s="1">
-        <v>2357942.83</v>
+        <v>2564461.37</v>
       </c>
       <c r="N45" s="1">
-        <v>2361010.54</v>
+        <v>2568574.14</v>
       </c>
       <c r="O45" s="1">
-        <v>1.61</v>
+        <v>1.64</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>142</v>
       </c>
       <c r="B46" t="s">
         <v>143</v>
       </c>
       <c r="C46" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>94.1445</v>
+        <v>94.3765</v>
       </c>
       <c r="E46" s="1">
         <v>100.44</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
       <c r="G46">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H46" s="1">
         <v>1641600.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-92231.88</v>
+        <v>-115771.63</v>
       </c>
       <c r="J46" s="1">
-        <v>-5.6184137426901</v>
+        <v>-7.0523653752437</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1549368.12</v>
+        <v>1525828.37</v>
       </c>
       <c r="N46" s="1">
-        <v>1549368.12</v>
+        <v>1525828.37</v>
       </c>
       <c r="O46" s="1">
-        <v>1.06</v>
+        <v>0.97</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>144</v>
       </c>
       <c r="B47" t="s">
         <v>145</v>
       </c>
       <c r="C47" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>127.245</v>
+        <v>134.283</v>
       </c>
       <c r="E47" s="1">
         <v>100.85333333</v>
       </c>
       <c r="F47" t="s">
         <v>34</v>
       </c>
       <c r="G47">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H47" s="1">
         <v>1389416.89</v>
       </c>
       <c r="I47" s="1">
-        <v>263831.27</v>
+        <v>324542.43</v>
       </c>
       <c r="J47" s="1">
-        <v>18.9886327062</v>
+        <v>23.358175097468</v>
       </c>
       <c r="K47">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="L47" t="s">
         <v>146</v>
       </c>
       <c r="M47" s="1">
-        <v>1653248.16</v>
+        <v>1713959.32</v>
       </c>
       <c r="N47" s="1">
-        <v>1654511.33</v>
+        <v>1716299.35</v>
       </c>
       <c r="O47" s="1">
-        <v>1.13</v>
+        <v>1.09</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>147</v>
       </c>
       <c r="B48" t="s">
         <v>148</v>
       </c>
       <c r="C48" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>114.0505</v>
+        <v>116.6085</v>
       </c>
       <c r="E48" s="1">
         <v>101.876</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2037520.0</v>
       </c>
       <c r="I48" s="1">
-        <v>243490.0</v>
+        <v>294650.0</v>
       </c>
       <c r="J48" s="1">
-        <v>11.950312144175</v>
+        <v>14.461207742746</v>
       </c>
       <c r="K48">
-        <v>0.72</v>
+        <v>0.1</v>
       </c>
       <c r="L48" t="s">
         <v>149</v>
       </c>
       <c r="M48" s="1">
-        <v>2281010.0</v>
+        <v>2332170.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2295311.37</v>
+        <v>2334224.79</v>
       </c>
       <c r="O48" s="1">
-        <v>1.57</v>
+        <v>1.49</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>150</v>
       </c>
       <c r="B49" t="s">
         <v>151</v>
       </c>
       <c r="C49" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>171.002</v>
+        <v>239.48</v>
       </c>
       <c r="E49" s="1">
         <v>101.25</v>
       </c>
       <c r="F49" t="s">
         <v>34</v>
       </c>
       <c r="G49">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H49" s="1">
         <v>1562901.98</v>
       </c>
       <c r="I49" s="1">
-        <v>1103218.42</v>
+        <v>2105103.46</v>
       </c>
       <c r="J49" s="1">
-        <v>70.587818949465</v>
+        <v>134.69196961411</v>
       </c>
       <c r="K49">
-        <v>1.28</v>
+        <v>0.12</v>
       </c>
       <c r="L49" t="s">
-        <v>152</v>
+        <v>60</v>
       </c>
       <c r="M49" s="1">
-        <v>2666120.4</v>
+        <v>3668005.44</v>
       </c>
       <c r="N49" s="1">
-        <v>2689074.06</v>
+        <v>3670132.74</v>
       </c>
       <c r="O49" s="1">
-        <v>1.83</v>
+        <v>2.34</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>152</v>
+      </c>
+      <c r="B50" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="C50" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>78.817</v>
+        <v>87.489</v>
       </c>
       <c r="E50" s="1">
         <v>108.16</v>
       </c>
       <c r="F50" t="s">
         <v>34</v>
       </c>
       <c r="G50">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H50" s="1">
         <v>2054587.06</v>
       </c>
       <c r="I50" s="1">
-        <v>-552660.68</v>
+        <v>-416773.92</v>
       </c>
       <c r="J50" s="1">
-        <v>-26.898868914321</v>
+        <v>-20.285045502039</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1501926.38</v>
+        <v>1637813.14</v>
       </c>
       <c r="N50" s="1">
-        <v>1501926.38</v>
+        <v>1637813.14</v>
       </c>
       <c r="O50" s="1">
-        <v>1.02</v>
+        <v>1.04</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>154</v>
+      </c>
+      <c r="B51" t="s">
         <v>155</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" s="1">
+        <v>2800000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>103.884</v>
+      </c>
+      <c r="E51" s="1">
+        <v>106.4661</v>
+      </c>
+      <c r="F51" t="s">
+        <v>34</v>
+      </c>
+      <c r="G51">
+        <v>1.18</v>
+      </c>
+      <c r="H51" s="1">
+        <v>2523320.47</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-48208.14</v>
+      </c>
+      <c r="J51" s="1">
+        <v>-1.9105040589632</v>
+      </c>
+      <c r="K51">
+        <v>0.31</v>
+      </c>
+      <c r="L51" t="s">
         <v>156</v>
       </c>
-      <c r="C51" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>414037.38</v>
+        <v>2475112.33</v>
       </c>
       <c r="N51" s="1">
-        <v>414037.38</v>
+        <v>2483848.43</v>
       </c>
       <c r="O51" s="1">
-        <v>0.28</v>
+        <v>1.58</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>157</v>
       </c>
       <c r="B52" t="s">
         <v>158</v>
       </c>
       <c r="C52" s="1">
-        <v>1300000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>137.862</v>
+        <v>97.4655</v>
       </c>
       <c r="E52" s="1">
-        <v>114.6381</v>
+        <v>100.25</v>
       </c>
       <c r="F52" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G52">
-        <v>1.15</v>
+        <v>9.2</v>
       </c>
       <c r="H52" s="1">
-        <v>1429677.0</v>
+        <v>438282.5</v>
       </c>
       <c r="I52" s="1">
-        <v>122688.53</v>
+        <v>-14606.95</v>
       </c>
       <c r="J52" s="1">
-        <v>8.5815558339401</v>
+        <v>-3.3327705304227</v>
       </c>
       <c r="K52">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L52">
-        <v>488.73</v>
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1552365.53</v>
+        <v>423675.55</v>
       </c>
       <c r="N52" s="1">
-        <v>1552854.26</v>
+        <v>423675.55</v>
       </c>
       <c r="O52" s="1">
-        <v>1.06</v>
+        <v>0.27</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>159</v>
       </c>
       <c r="B53" t="s">
         <v>160</v>
       </c>
       <c r="C53" s="1">
-        <v>2800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>93.128</v>
+        <v>147.0675</v>
       </c>
       <c r="E53" s="1">
-        <v>103.5785</v>
+        <v>114.6381</v>
       </c>
       <c r="F53" t="s">
         <v>34</v>
       </c>
       <c r="G53">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H53" s="1">
-        <v>2437858.19</v>
+        <v>1429677.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-179231.94</v>
+        <v>197175.87</v>
       </c>
       <c r="J53" s="1">
-        <v>-7.3520248526023</v>
+        <v>13.791637551699</v>
       </c>
       <c r="K53">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.27</v>
+      </c>
+      <c r="L53" t="s">
+        <v>161</v>
       </c>
       <c r="M53" s="1">
-        <v>2258626.25</v>
+        <v>1626852.87</v>
       </c>
       <c r="N53" s="1">
-        <v>2258626.25</v>
+        <v>1630309.73</v>
       </c>
       <c r="O53" s="1">
-        <v>1.54</v>
+        <v>1.04</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B54" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C54" s="1">
-        <v>1700000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>103.384</v>
+        <v>96.634</v>
       </c>
       <c r="E54" s="1">
-        <v>100.0</v>
+        <v>103.5785</v>
       </c>
       <c r="F54" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G54">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H54" s="1">
-        <v>1700000.0</v>
+        <v>2437858.19</v>
       </c>
       <c r="I54" s="1">
-        <v>57528.0</v>
+        <v>-135482.42</v>
       </c>
       <c r="J54" s="1">
-        <v>3.384</v>
+        <v>-5.5574364643417</v>
       </c>
       <c r="K54">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>0.0</v>
+      </c>
+      <c r="L54">
+        <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1757528.0</v>
+        <v>2302375.77</v>
       </c>
       <c r="N54" s="1">
-        <v>1765697.44</v>
+        <v>2302375.77</v>
       </c>
       <c r="O54" s="1">
-        <v>1.2</v>
+        <v>1.47</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>164</v>
       </c>
       <c r="B55" t="s">
         <v>165</v>
       </c>
       <c r="C55" s="1">
-        <v>1800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>95.788</v>
+        <v>108.86</v>
       </c>
       <c r="E55" s="1">
-        <v>98.45</v>
+        <v>100.0</v>
       </c>
       <c r="F55" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G55">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1512095.23</v>
+        <v>1700000.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-18648.72</v>
+        <v>150620.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-1.2333032754822</v>
+        <v>8.86</v>
       </c>
       <c r="K55">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="L55">
-        <v>0.0</v>
+        <v>566.67</v>
       </c>
       <c r="M55" s="1">
-        <v>1493446.51</v>
+        <v>1850620.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1493446.51</v>
+        <v>1851186.67</v>
       </c>
       <c r="O55" s="1">
-        <v>1.02</v>
+        <v>1.18</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>166</v>
       </c>
       <c r="B56" t="s">
         <v>167</v>
       </c>
       <c r="C56" s="1">
-        <v>1700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>112.602</v>
+        <v>96.967</v>
       </c>
       <c r="E56" s="1">
-        <v>103.0</v>
+        <v>98.45</v>
       </c>
       <c r="F56" t="s">
         <v>34</v>
       </c>
       <c r="G56">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H56" s="1">
-        <v>1497477.13</v>
+        <v>1512095.23</v>
       </c>
       <c r="I56" s="1">
-        <v>160586.11</v>
+        <v>-26896.11</v>
       </c>
       <c r="J56" s="1">
-        <v>10.723777130406</v>
+        <v>-1.7787312244878</v>
       </c>
       <c r="K56">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>0.0</v>
+      </c>
+      <c r="L56">
+        <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1658063.24</v>
+        <v>1485199.12</v>
       </c>
       <c r="N56" s="1">
-        <v>1663073.82</v>
+        <v>1485199.12</v>
       </c>
       <c r="O56" s="1">
-        <v>1.13</v>
+        <v>0.95</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>168</v>
+      </c>
+      <c r="B57" t="s">
         <v>169</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>115.047</v>
+      </c>
+      <c r="E57" s="1">
+        <v>103.0</v>
+      </c>
+      <c r="F57" t="s">
+        <v>34</v>
+      </c>
+      <c r="G57">
+        <v>1.18</v>
+      </c>
+      <c r="H57" s="1">
+        <v>1497477.13</v>
+      </c>
+      <c r="I57" s="1">
+        <v>166749.39</v>
+      </c>
+      <c r="J57" s="1">
+        <v>11.135354701544</v>
+      </c>
+      <c r="K57">
+        <v>0.42</v>
+      </c>
+      <c r="L57" t="s">
         <v>170</v>
       </c>
-      <c r="C57" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>2288443.5</v>
+        <v>1664226.52</v>
       </c>
       <c r="N57" s="1">
-        <v>2295972.35</v>
+        <v>1671328.74</v>
       </c>
       <c r="O57" s="1">
-        <v>1.57</v>
+        <v>1.07</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>171</v>
+      </c>
+      <c r="B58" t="s">
         <v>172</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>115.152</v>
+      </c>
+      <c r="E58" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>318192.0</v>
+      </c>
+      <c r="J58" s="1">
+        <v>15.152</v>
+      </c>
+      <c r="K58">
+        <v>0.49</v>
+      </c>
+      <c r="L58" t="s">
         <v>173</v>
       </c>
-      <c r="C58" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>1052611.52</v>
+        <v>2418192.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1054055.15</v>
+        <v>2428490.08</v>
       </c>
       <c r="O58" s="1">
-        <v>0.72</v>
+        <v>1.55</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>174</v>
+      </c>
+      <c r="B59" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="C59" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>112.661</v>
+        <v>135.019</v>
       </c>
       <c r="E59" s="1">
-        <v>103.5</v>
+        <v>125.248</v>
       </c>
       <c r="F59" t="s">
         <v>34</v>
       </c>
       <c r="G59">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H59" s="1">
-        <v>1035828.66</v>
+        <v>1151441.04</v>
       </c>
       <c r="I59" s="1">
-        <v>-59986.3</v>
+        <v>-2538.72</v>
       </c>
       <c r="J59" s="1">
-        <v>-5.7911411719386</v>
+        <v>-0.2204819796939</v>
       </c>
       <c r="K59">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="L59" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="M59" s="1">
-        <v>975842.36</v>
+        <v>1148902.32</v>
       </c>
       <c r="N59" s="1">
-        <v>977737.12</v>
+        <v>1152152.35</v>
       </c>
       <c r="O59" s="1">
-        <v>0.67</v>
+        <v>0.73</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>177</v>
+      </c>
+      <c r="B60" t="s">
         <v>178</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>107.815</v>
+        <v>118.88</v>
       </c>
       <c r="E60" s="1">
-        <v>107.4925</v>
+        <v>103.5</v>
       </c>
       <c r="F60" t="s">
         <v>34</v>
       </c>
       <c r="G60">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H60" s="1">
-        <v>1374936.05</v>
+        <v>1035828.66</v>
       </c>
       <c r="I60" s="1">
-        <v>25865.17</v>
+        <v>-24256.16</v>
       </c>
       <c r="J60" s="1">
-        <v>1.8811907651996</v>
+        <v>-2.3417154725184</v>
       </c>
       <c r="K60">
-        <v>0.45</v>
+        <v>0.35</v>
       </c>
       <c r="L60" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="M60" s="1">
-        <v>1400801.22</v>
+        <v>1011572.5</v>
       </c>
       <c r="N60" s="1">
-        <v>1407545.66</v>
+        <v>1015082.54</v>
       </c>
       <c r="O60" s="1">
-        <v>0.96</v>
+        <v>0.65</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>180</v>
+      </c>
+      <c r="B61" t="s">
         <v>181</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>2500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>101.416</v>
+        <v>110.406</v>
       </c>
       <c r="E61" s="1">
-        <v>100.0</v>
+        <v>107.4925</v>
       </c>
       <c r="F61" t="s">
         <v>34</v>
       </c>
       <c r="G61">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H61" s="1">
-        <v>2314386.22</v>
+        <v>1374936.05</v>
       </c>
       <c r="I61" s="1">
-        <v>-118284.01</v>
+        <v>34262.38</v>
       </c>
       <c r="J61" s="1">
-        <v>-5.1108155146205</v>
+        <v>2.4919253517282</v>
       </c>
       <c r="K61">
-        <v>0.08</v>
+        <v>0.65</v>
       </c>
       <c r="L61" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="M61" s="1">
-        <v>2196102.21</v>
+        <v>1409198.43</v>
       </c>
       <c r="N61" s="1">
-        <v>2198147.35</v>
+        <v>1418984.0</v>
       </c>
       <c r="O61" s="1">
-        <v>1.5</v>
+        <v>0.9</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>183</v>
+      </c>
+      <c r="B62" t="s">
         <v>184</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1">
-        <v>2000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>109.062</v>
+        <v>104.772</v>
       </c>
       <c r="E62" s="1">
-        <v>111.6684</v>
+        <v>100.0</v>
       </c>
       <c r="F62" t="s">
         <v>34</v>
       </c>
       <c r="G62">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H62" s="1">
-        <v>1937510.2</v>
+        <v>2314386.22</v>
       </c>
       <c r="I62" s="1">
-        <v>-48172.82</v>
+        <v>-85574.1</v>
       </c>
       <c r="J62" s="1">
-        <v>-2.4863260074708</v>
+        <v>-3.6974857204257</v>
       </c>
       <c r="K62">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="L62" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="M62" s="1">
-        <v>1889337.38</v>
+        <v>2228812.12</v>
       </c>
       <c r="N62" s="1">
-        <v>1890648.67</v>
+        <v>2232653.07</v>
       </c>
       <c r="O62" s="1">
-        <v>1.29</v>
+        <v>1.42</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>186</v>
+      </c>
+      <c r="B63" t="s">
         <v>187</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>113.237</v>
+      </c>
+      <c r="E63" s="1">
+        <v>111.6684</v>
+      </c>
+      <c r="F63" t="s">
+        <v>34</v>
+      </c>
+      <c r="G63">
+        <v>1.18</v>
+      </c>
+      <c r="H63" s="1">
+        <v>1937510.2</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-10399.92</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-0.53676723869634</v>
+      </c>
+      <c r="K63">
+        <v>0.08</v>
+      </c>
+      <c r="L63" t="s">
         <v>188</v>
       </c>
-      <c r="C63" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>646173.5</v>
+        <v>1927110.28</v>
       </c>
       <c r="N63" s="1">
-        <v>646173.5</v>
+        <v>1928764.84</v>
       </c>
       <c r="O63" s="1">
-        <v>0.44</v>
+        <v>1.23</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>189</v>
       </c>
       <c r="B64" t="s">
         <v>190</v>
       </c>
       <c r="C64" s="1">
-        <v>3700000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.441</v>
+        <v>93.8325</v>
       </c>
       <c r="E64" s="1">
-        <v>101.92972973</v>
+        <v>100.0</v>
       </c>
       <c r="F64" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G64">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>3275917.48</v>
+        <v>700000.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-88982.01</v>
+        <v>-43172.5</v>
       </c>
       <c r="J64" s="1">
-        <v>-2.7162469916672</v>
+        <v>-6.1675</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3186935.47</v>
+        <v>656827.5</v>
       </c>
       <c r="N64" s="1">
-        <v>3186935.47</v>
+        <v>656827.5</v>
       </c>
       <c r="O64" s="1">
-        <v>2.17</v>
+        <v>0.42</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>191</v>
       </c>
       <c r="B65" t="s">
         <v>192</v>
       </c>
       <c r="C65" s="1">
-        <v>1200000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>135.382</v>
+        <v>118.8205</v>
       </c>
       <c r="E65" s="1">
-        <v>112.1426</v>
+        <v>101.92972973</v>
       </c>
       <c r="F65" t="s">
         <v>34</v>
       </c>
       <c r="G65">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H65" s="1">
-        <v>1285670.4</v>
+        <v>3275917.48</v>
       </c>
       <c r="I65" s="1">
-        <v>121505.0</v>
+        <v>465027.47</v>
       </c>
       <c r="J65" s="1">
-        <v>9.4507114731738</v>
+        <v>14.195335286651</v>
       </c>
       <c r="K65">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="L65" t="s">
         <v>193</v>
       </c>
       <c r="M65" s="1">
-        <v>1407175.4</v>
+        <v>3740944.95</v>
       </c>
       <c r="N65" s="1">
-        <v>1408821.13</v>
+        <v>3744333.85</v>
       </c>
       <c r="O65" s="1">
-        <v>0.96</v>
+        <v>2.39</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>194</v>
       </c>
       <c r="B66" t="s">
         <v>195</v>
       </c>
       <c r="C66" s="1">
-        <v>360000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>102.9105</v>
+        <v>136.363</v>
       </c>
       <c r="E66" s="1">
-        <v>103.625</v>
+        <v>112.1426</v>
       </c>
       <c r="F66" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G66">
-        <v>183.86</v>
+        <v>1.18</v>
       </c>
       <c r="H66" s="1">
-        <v>2026522.28</v>
+        <v>1285670.4</v>
       </c>
       <c r="I66" s="1">
-        <v>-11521.73</v>
+        <v>106736.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.56854691970127</v>
+        <v>8.3019722628755</v>
       </c>
       <c r="K66">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.35</v>
+      </c>
+      <c r="L66" t="s">
+        <v>196</v>
       </c>
       <c r="M66" s="1">
-        <v>2015000.55</v>
+        <v>1392406.4</v>
       </c>
       <c r="N66" s="1">
-        <v>2015000.55</v>
+        <v>1396660.99</v>
       </c>
       <c r="O66" s="1">
-        <v>1.37</v>
+        <v>0.89</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B67" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C67" s="1">
         <v>360000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>103.391</v>
+        <v>102.902</v>
       </c>
       <c r="E67" s="1">
-        <v>103.7</v>
+        <v>103.625</v>
       </c>
       <c r="F67" t="s">
         <v>51</v>
       </c>
       <c r="G67">
-        <v>183.86</v>
+        <v>187.31</v>
       </c>
       <c r="H67" s="1">
-        <v>2027985.14</v>
+        <v>2026522.28</v>
       </c>
       <c r="I67" s="1">
-        <v>-3576.34</v>
+        <v>-48791.87</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.17634941841832</v>
+        <v>-2.4076651158259</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>2024408.8</v>
+        <v>1977730.41</v>
       </c>
       <c r="N67" s="1">
-        <v>2024408.8</v>
+        <v>1977730.41</v>
       </c>
       <c r="O67" s="1">
-        <v>1.38</v>
+        <v>1.26</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B68" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C68" s="1">
-        <v>1600000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>97.236</v>
+        <v>103.649</v>
       </c>
       <c r="E68" s="1">
-        <v>97.3197</v>
+        <v>103.7</v>
       </c>
       <c r="F68" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G68">
-        <v>1.15</v>
+        <v>187.31</v>
       </c>
       <c r="H68" s="1">
-        <v>1446595.32</v>
+        <v>2027985.14</v>
       </c>
       <c r="I68" s="1">
-        <v>-99019.75</v>
+        <v>-35897.72</v>
       </c>
       <c r="J68" s="1">
-        <v>-6.8450207622682</v>
+        <v>-1.7701175068768</v>
       </c>
       <c r="K68">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L68">
-        <v>365.72</v>
+        <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1347575.57</v>
+        <v>1992087.42</v>
       </c>
       <c r="N68" s="1">
-        <v>1347941.29</v>
+        <v>1992087.42</v>
       </c>
       <c r="O68" s="1">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B69" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C69" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>126.9</v>
+        <v>111.853</v>
       </c>
       <c r="E69" s="1">
-        <v>97.224375</v>
+        <v>97.3197</v>
       </c>
       <c r="F69" t="s">
         <v>34</v>
       </c>
       <c r="G69">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H69" s="1">
-        <v>1435796.18</v>
+        <v>1446595.32</v>
       </c>
       <c r="I69" s="1">
-        <v>322887.24</v>
+        <v>76250.16</v>
       </c>
       <c r="J69" s="1">
-        <v>22.488375752609</v>
+        <v>5.2710083425405</v>
       </c>
       <c r="K69">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>0.06</v>
+      </c>
+      <c r="L69">
+        <v>945.46</v>
       </c>
       <c r="M69" s="1">
-        <v>1758683.42</v>
+        <v>1522845.48</v>
       </c>
       <c r="N69" s="1">
-        <v>1764939.13</v>
+        <v>1523790.94</v>
       </c>
       <c r="O69" s="1">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>203</v>
       </c>
       <c r="B70" t="s">
         <v>204</v>
       </c>
       <c r="C70" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>96.649</v>
+        <v>128.108</v>
       </c>
       <c r="E70" s="1">
-        <v>105.271</v>
+        <v>97.224375</v>
       </c>
       <c r="F70" t="s">
         <v>34</v>
       </c>
       <c r="G70">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H70" s="1">
-        <v>1564786.32</v>
+        <v>1435796.18</v>
       </c>
       <c r="I70" s="1">
-        <v>-225345.87</v>
+        <v>308356.31</v>
       </c>
       <c r="J70" s="1">
-        <v>-14.401063398867</v>
+        <v>21.476328903452</v>
       </c>
       <c r="K70">
-        <v>0.12</v>
+        <v>0.57</v>
       </c>
       <c r="L70" t="s">
         <v>205</v>
       </c>
       <c r="M70" s="1">
-        <v>1339440.45</v>
+        <v>1744152.49</v>
       </c>
       <c r="N70" s="1">
-        <v>1341360.48</v>
+        <v>1753228.96</v>
       </c>
       <c r="O70" s="1">
-        <v>0.91</v>
+        <v>1.12</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>206</v>
       </c>
       <c r="B71" t="s">
         <v>207</v>
       </c>
       <c r="C71" s="1">
-        <v>22000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>121.2195</v>
+        <v>100.149</v>
       </c>
       <c r="E71" s="1">
-        <v>100.95</v>
+        <v>105.271</v>
       </c>
       <c r="F71" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G71">
-        <v>9.04</v>
+        <v>1.18</v>
       </c>
       <c r="H71" s="1">
-        <v>2475767.93</v>
+        <v>1564786.32</v>
       </c>
       <c r="I71" s="1">
-        <v>473285.48</v>
+        <v>-201287.34</v>
       </c>
       <c r="J71" s="1">
-        <v>19.116714222888</v>
+        <v>-12.863567212167</v>
       </c>
       <c r="K71">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.31</v>
+      </c>
+      <c r="L71" t="s">
+        <v>84</v>
       </c>
       <c r="M71" s="1">
-        <v>2949053.41</v>
+        <v>1363498.98</v>
       </c>
       <c r="N71" s="1">
-        <v>2949053.41</v>
+        <v>1368462.67</v>
       </c>
       <c r="O71" s="1">
-        <v>2.01</v>
+        <v>0.87</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>208</v>
       </c>
       <c r="B72" t="s">
         <v>209</v>
       </c>
       <c r="C72" s="1">
-        <v>2000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>102.025</v>
+        <v>120.6805</v>
       </c>
       <c r="E72" s="1">
-        <v>113.5</v>
+        <v>100.95</v>
       </c>
       <c r="F72" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G72">
-        <v>1.15</v>
+        <v>9.2</v>
       </c>
       <c r="H72" s="1">
-        <v>1939839.34</v>
+        <v>2475767.93</v>
       </c>
       <c r="I72" s="1">
-        <v>-172407.55</v>
+        <v>409474.25</v>
       </c>
       <c r="J72" s="1">
-        <v>-8.8877231451549</v>
+        <v>16.539282419738</v>
       </c>
       <c r="K72">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>0.0</v>
+      </c>
+      <c r="L72">
+        <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1767431.79</v>
+        <v>2885242.18</v>
       </c>
       <c r="N72" s="1">
-        <v>1768971.66</v>
+        <v>2885242.18</v>
       </c>
       <c r="O72" s="1">
-        <v>1.21</v>
+        <v>1.84</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>210</v>
+      </c>
+      <c r="B73" t="s">
         <v>211</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>1600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>101.3295</v>
+        <v>101.8735</v>
       </c>
       <c r="E73" s="1">
-        <v>100.25</v>
+        <v>113.5</v>
       </c>
       <c r="F73" t="s">
         <v>34</v>
       </c>
       <c r="G73">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H73" s="1">
-        <v>1452503.85</v>
+        <v>1939839.34</v>
       </c>
       <c r="I73" s="1">
-        <v>-48197.22</v>
+        <v>-206117.42</v>
       </c>
       <c r="J73" s="1">
-        <v>-3.3182163338156</v>
+        <v>-10.625489222216</v>
       </c>
       <c r="K73">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.22</v>
+      </c>
+      <c r="L73" t="s">
+        <v>212</v>
       </c>
       <c r="M73" s="1">
-        <v>1404306.63</v>
+        <v>1733721.92</v>
       </c>
       <c r="N73" s="1">
-        <v>1404306.63</v>
+        <v>1738165.61</v>
       </c>
       <c r="O73" s="1">
-        <v>0.96</v>
+        <v>1.11</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>213</v>
       </c>
       <c r="B74" t="s">
         <v>214</v>
       </c>
       <c r="C74" s="1">
-        <v>190000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>251.1385</v>
+        <v>111.8585</v>
       </c>
       <c r="E74" s="1">
-        <v>102.5</v>
+        <v>100.25</v>
       </c>
       <c r="F74" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G74">
-        <v>183.86</v>
+        <v>1.18</v>
       </c>
       <c r="H74" s="1">
-        <v>1176028.7</v>
+        <v>1452503.85</v>
       </c>
       <c r="I74" s="1">
-        <v>1419225.35</v>
+        <v>70416.5</v>
       </c>
       <c r="J74" s="1">
-        <v>120.67948256705</v>
+        <v>4.8479389572702</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>2595254.05</v>
+        <v>1522920.35</v>
       </c>
       <c r="N74" s="1">
-        <v>2595254.05</v>
+        <v>1522920.35</v>
       </c>
       <c r="O74" s="1">
-        <v>1.77</v>
+        <v>0.97</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>215</v>
       </c>
       <c r="B75" t="s">
         <v>216</v>
       </c>
       <c r="C75" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>98.646</v>
+        <v>99.457</v>
       </c>
       <c r="E75" s="1">
         <v>105.15</v>
       </c>
       <c r="F75" t="s">
         <v>34</v>
       </c>
       <c r="G75">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H75" s="1">
         <v>1714402.17</v>
       </c>
       <c r="I75" s="1">
-        <v>-176396.1</v>
+        <v>-191064.86</v>
       </c>
       <c r="J75" s="1">
-        <v>-10.289073537512</v>
+        <v>-11.144693079804</v>
       </c>
       <c r="K75">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>893.24</v>
+        <v>0.35</v>
+      </c>
+      <c r="L75" t="s">
+        <v>217</v>
       </c>
       <c r="M75" s="1">
-        <v>1538006.07</v>
+        <v>1523337.31</v>
       </c>
       <c r="N75" s="1">
-        <v>1538899.31</v>
+        <v>1529655.38</v>
       </c>
       <c r="O75" s="1">
-        <v>1.05</v>
+        <v>0.97</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B76" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C76" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>87.471</v>
+        <v>89.614</v>
       </c>
       <c r="E76" s="1">
         <v>104.4789</v>
       </c>
       <c r="F76" t="s">
         <v>34</v>
       </c>
       <c r="G76">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H76" s="1">
         <v>1608329.94</v>
       </c>
       <c r="I76" s="1">
-        <v>-244555.15</v>
+        <v>-235753.36</v>
       </c>
       <c r="J76" s="1">
-        <v>-15.205533635717</v>
+        <v>-14.658270926673</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>1363774.79</v>
+        <v>1372576.58</v>
       </c>
       <c r="N76" s="1">
-        <v>1363774.79</v>
+        <v>1372576.58</v>
       </c>
       <c r="O76" s="1">
-        <v>0.93</v>
+        <v>0.87</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B77" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C77" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>201.7125</v>
+        <v>234.1345</v>
       </c>
       <c r="E77" s="1">
         <v>105.6</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>1267200.0</v>
       </c>
       <c r="I77" s="1">
-        <v>1153350.0</v>
+        <v>1542414.0</v>
       </c>
       <c r="J77" s="1">
-        <v>91.015625</v>
+        <v>121.71827651515</v>
       </c>
       <c r="K77">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>843.75</v>
+        <v>0.32</v>
+      </c>
+      <c r="L77" t="s">
+        <v>222</v>
       </c>
       <c r="M77" s="1">
-        <v>2420550.0</v>
+        <v>2809614.0</v>
       </c>
       <c r="N77" s="1">
-        <v>2421393.75</v>
+        <v>2813457.75</v>
       </c>
       <c r="O77" s="1">
-        <v>1.65</v>
+        <v>1.79</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B78" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C78" s="1">
         <v>500000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>105.661</v>
+        <v>112.348</v>
       </c>
       <c r="E78" s="1">
         <v>109.28</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>546400.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-18095.0</v>
+        <v>15340.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-3.3116764275256</v>
+        <v>2.807467057101</v>
       </c>
       <c r="K78">
-        <v>0.37</v>
+        <v>0.51</v>
       </c>
       <c r="L78" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="M78" s="1">
-        <v>528305.0</v>
+        <v>561740.0</v>
       </c>
       <c r="N78" s="1">
-        <v>530130.34</v>
+        <v>564277.67</v>
       </c>
       <c r="O78" s="1">
         <v>0.36</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B79" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C79" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>126.733</v>
+        <v>137.885</v>
       </c>
       <c r="E79" s="1">
         <v>124.766</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>1247660.0</v>
       </c>
       <c r="I79" s="1">
-        <v>19670.0</v>
+        <v>131190.0</v>
       </c>
       <c r="J79" s="1">
-        <v>1.5765513040412</v>
+        <v>10.514883862591</v>
       </c>
       <c r="K79">
-        <v>0.61</v>
+        <v>0.79</v>
       </c>
       <c r="L79" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M79" s="1">
-        <v>1267330.0</v>
+        <v>1378850.0</v>
       </c>
       <c r="N79" s="1">
-        <v>1273479.45</v>
+        <v>1386740.88</v>
       </c>
       <c r="O79" s="1">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B80" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C80" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.571</v>
+        <v>101.695</v>
       </c>
       <c r="E80" s="1">
         <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>1400000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-6006.0</v>
+        <v>23730.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.429</v>
+        <v>1.695</v>
       </c>
       <c r="K80">
-        <v>0.31</v>
+        <v>0.47</v>
       </c>
       <c r="L80" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="M80" s="1">
-        <v>1393994.0</v>
+        <v>1423730.0</v>
       </c>
       <c r="N80" s="1">
-        <v>1398393.17</v>
+        <v>1430294.92</v>
       </c>
       <c r="O80" s="1">
-        <v>0.95</v>
+        <v>0.91</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B81" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C81" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>216.837</v>
+        <v>249.335</v>
       </c>
       <c r="E81" s="1">
         <v>99.14</v>
       </c>
       <c r="F81" t="s">
         <v>34</v>
       </c>
       <c r="G81">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H81" s="1">
         <v>1114660.8</v>
       </c>
       <c r="I81" s="1">
-        <v>1139166.83</v>
+        <v>1431305.84</v>
       </c>
       <c r="J81" s="1">
-        <v>102.19851904723</v>
+        <v>128.40730022981</v>
       </c>
       <c r="K81">
-        <v>1.13</v>
+        <v>1.43</v>
       </c>
       <c r="L81" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="M81" s="1">
-        <v>2253827.63</v>
+        <v>2545966.64</v>
       </c>
       <c r="N81" s="1">
-        <v>2267382.69</v>
+        <v>2563087.6</v>
       </c>
       <c r="O81" s="1">
-        <v>1.55</v>
+        <v>1.63</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B82" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C82" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.5675</v>
+        <v>113.298</v>
       </c>
       <c r="E82" s="1">
         <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>34</v>
       </c>
       <c r="G82">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H82" s="1">
         <v>1438008.36</v>
       </c>
       <c r="I82" s="1">
-        <v>-44262.15</v>
+        <v>104510.36</v>
       </c>
       <c r="J82" s="1">
-        <v>-3.0780175714695</v>
+        <v>7.2677157454078</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>1393746.21</v>
+        <v>1542518.72</v>
       </c>
       <c r="N82" s="1">
-        <v>1393746.21</v>
+        <v>1542518.72</v>
       </c>
       <c r="O82" s="1">
-        <v>0.95</v>
+        <v>0.98</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B83" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C83" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>104.265</v>
+        <v>109.015</v>
       </c>
       <c r="E83" s="1">
         <v>103.0</v>
       </c>
       <c r="F83" t="s">
         <v>34</v>
       </c>
       <c r="G83">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H83" s="1">
         <v>2842604.57</v>
       </c>
       <c r="I83" s="1">
-        <v>47373.78</v>
+        <v>125809.32</v>
       </c>
       <c r="J83" s="1">
-        <v>1.6665624371384</v>
+        <v>4.4258466804618</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>2889978.35</v>
+        <v>2968413.89</v>
       </c>
       <c r="N83" s="1">
-        <v>2889978.35</v>
+        <v>2968413.89</v>
       </c>
       <c r="O83" s="1">
-        <v>1.97</v>
+        <v>1.89</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B84" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C84" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>101.693</v>
+        <v>102.996</v>
       </c>
       <c r="E84" s="1">
         <v>102.55357143</v>
       </c>
       <c r="F84" t="s">
         <v>34</v>
       </c>
       <c r="G84">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H84" s="1">
         <v>1372732.18</v>
       </c>
       <c r="I84" s="1">
-        <v>-139555.91</v>
+        <v>-145754.64</v>
       </c>
       <c r="J84" s="1">
-        <v>-10.166288226739</v>
+        <v>-10.617849725064</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1233176.27</v>
+        <v>1226977.54</v>
       </c>
       <c r="N84" s="1">
-        <v>1233176.27</v>
+        <v>1226977.54</v>
       </c>
       <c r="O84" s="1">
-        <v>0.84</v>
+        <v>0.78</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B85" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C85" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>105.81</v>
+        <v>108.491</v>
       </c>
       <c r="E85" s="1">
         <v>104.74</v>
       </c>
       <c r="F85" t="s">
         <v>34</v>
       </c>
       <c r="G85">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H85" s="1">
         <v>1258952.43</v>
       </c>
       <c r="I85" s="1">
-        <v>-67501.59</v>
+        <v>-58830.75</v>
       </c>
       <c r="J85" s="1">
-        <v>-5.3617268128233</v>
+        <v>-4.6729922909001</v>
       </c>
       <c r="K85">
-        <v>0.19</v>
+        <v>0.35</v>
       </c>
       <c r="L85" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M85" s="1">
-        <v>1191450.84</v>
+        <v>1200121.68</v>
       </c>
       <c r="N85" s="1">
-        <v>1193914.03</v>
+        <v>1204684.73</v>
       </c>
       <c r="O85" s="1">
-        <v>0.81</v>
+        <v>0.77</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B86" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C86" s="1">
         <v>180000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>106.886</v>
+        <v>104.628</v>
       </c>
       <c r="E86" s="1">
         <v>102.64666667</v>
       </c>
       <c r="F86" t="s">
         <v>51</v>
       </c>
       <c r="G86">
-        <v>183.86</v>
+        <v>187.31</v>
       </c>
       <c r="H86" s="1">
         <v>1220823.45</v>
       </c>
       <c r="I86" s="1">
-        <v>-174402.78</v>
+        <v>-215371.77</v>
       </c>
       <c r="J86" s="1">
-        <v>-14.285667595917</v>
+        <v>-17.641516469888</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1046420.67</v>
+        <v>1005451.68</v>
       </c>
       <c r="N86" s="1">
-        <v>1046420.67</v>
+        <v>1005451.68</v>
       </c>
       <c r="O86" s="1">
-        <v>0.71</v>
+        <v>0.64</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B87" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C87" s="1">
         <v>2600000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>93.772</v>
+        <v>94.356</v>
       </c>
       <c r="E87" s="1">
         <v>99.90307692</v>
       </c>
       <c r="F87" t="s">
         <v>34</v>
       </c>
       <c r="G87">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H87" s="1">
         <v>2345717.95</v>
       </c>
       <c r="I87" s="1">
-        <v>-233918.9</v>
+        <v>-258195.83</v>
       </c>
       <c r="J87" s="1">
-        <v>-9.9721665172916</v>
+        <v>-11.007113195344</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>2111799.05</v>
+        <v>2087522.12</v>
       </c>
       <c r="N87" s="1">
-        <v>2111799.05</v>
+        <v>2087522.12</v>
       </c>
       <c r="O87" s="1">
-        <v>1.44</v>
+        <v>1.33</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B88" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C88" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.147</v>
+        <v>104.572</v>
       </c>
       <c r="E88" s="1">
         <v>115.9281</v>
       </c>
       <c r="F88" t="s">
         <v>34</v>
       </c>
       <c r="G88">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H88" s="1">
         <v>1391813.22</v>
       </c>
       <c r="I88" s="1">
-        <v>-201637.39</v>
+        <v>-146061.01</v>
       </c>
       <c r="J88" s="1">
-        <v>-14.4873886167</v>
+        <v>-10.494296785024</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>1190175.83</v>
+        <v>1245752.21</v>
       </c>
       <c r="N88" s="1">
-        <v>1190175.83</v>
+        <v>1245752.21</v>
       </c>
       <c r="O88" s="1">
-        <v>0.81</v>
+        <v>0.79</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B89" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C89" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>69.905</v>
+        <v>81.628</v>
       </c>
       <c r="E89" s="1">
         <v>125.8419</v>
       </c>
       <c r="F89" t="s">
         <v>34</v>
       </c>
       <c r="G89">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H89" s="1">
         <v>1195182.95</v>
       </c>
       <c r="I89" s="1">
-        <v>-529132.72</v>
+        <v>-431135.98</v>
       </c>
       <c r="J89" s="1">
-        <v>-44.272110809479</v>
+        <v>-36.072802076034</v>
       </c>
       <c r="K89">
-        <v>0.3</v>
+        <v>0.37</v>
       </c>
       <c r="L89" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="M89" s="1">
-        <v>666050.23</v>
+        <v>764046.97</v>
       </c>
       <c r="N89" s="1">
-        <v>669358.54</v>
+        <v>768103.02</v>
       </c>
       <c r="O89" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B90" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C90" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>158.226</v>
+        <v>164.779</v>
       </c>
       <c r="E90" s="1">
         <v>115.979</v>
       </c>
       <c r="F90" t="s">
         <v>34</v>
       </c>
       <c r="G90">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H90" s="1">
         <v>1464249.25</v>
       </c>
       <c r="I90" s="1">
-        <v>454472.28</v>
+        <v>498740.88</v>
       </c>
       <c r="J90" s="1">
-        <v>31.037904236591</v>
+        <v>34.061200987468</v>
       </c>
       <c r="K90">
-        <v>0.49</v>
+        <v>0.71</v>
       </c>
       <c r="L90" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="M90" s="1">
-        <v>1918721.53</v>
+        <v>1962990.13</v>
       </c>
       <c r="N90" s="1">
-        <v>1925563.72</v>
+        <v>1972917.52</v>
       </c>
       <c r="O90" s="1">
-        <v>1.31</v>
+        <v>1.26</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B91" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C91" s="1">
         <v>200000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>90.3295</v>
+        <v>93.9415</v>
       </c>
       <c r="E91" s="1">
         <v>100.25</v>
       </c>
       <c r="F91" t="s">
         <v>34</v>
       </c>
       <c r="G91">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H91" s="1">
         <v>171705.06</v>
       </c>
       <c r="I91" s="1">
-        <v>-15222.6</v>
+        <v>-11831.85</v>
       </c>
       <c r="J91" s="1">
-        <v>-8.8655511957539</v>
+        <v>-6.8907986753565</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>156482.46</v>
+        <v>159873.21</v>
       </c>
       <c r="N91" s="1">
-        <v>156482.46</v>
+        <v>159873.21</v>
       </c>
       <c r="O91" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B92" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C92" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.148</v>
+        <v>99.988</v>
       </c>
       <c r="E92" s="1">
         <v>107.10142857</v>
       </c>
       <c r="F92" t="s">
         <v>34</v>
       </c>
       <c r="G92">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H92" s="1">
         <v>1390330.62</v>
       </c>
       <c r="I92" s="1">
-        <v>-175889.74</v>
+        <v>-199186.99</v>
       </c>
       <c r="J92" s="1">
-        <v>-12.650929028665</v>
+        <v>-14.326591613152</v>
       </c>
       <c r="K92">
-        <v>0.14</v>
+        <v>0.47</v>
       </c>
       <c r="L92" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="M92" s="1">
-        <v>1214440.88</v>
+        <v>1191143.63</v>
       </c>
       <c r="N92" s="1">
-        <v>1216411.43</v>
+        <v>1197695.71</v>
       </c>
       <c r="O92" s="1">
-        <v>0.83</v>
+        <v>0.76</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B93" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C93" s="1">
         <v>1114000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>92.222</v>
+        <v>94.1925</v>
       </c>
       <c r="E93" s="1">
         <v>100.0</v>
       </c>
       <c r="F93" t="s">
         <v>34</v>
       </c>
       <c r="G93">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H93" s="1">
         <v>1023897.06</v>
       </c>
       <c r="I93" s="1">
-        <v>-134028.65</v>
+        <v>-131023.97</v>
       </c>
       <c r="J93" s="1">
-        <v>-13.090051259645</v>
+        <v>-12.796595978115</v>
       </c>
       <c r="K93">
-        <v>0.38</v>
+        <v>0.5</v>
       </c>
       <c r="L93" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="M93" s="1">
-        <v>889868.41</v>
+        <v>892873.09</v>
       </c>
       <c r="N93" s="1">
-        <v>894136.84</v>
+        <v>898392.77</v>
       </c>
       <c r="O93" s="1">
-        <v>0.61</v>
+        <v>0.57</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B94" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C94" s="1">
         <v>130.0</v>
       </c>
       <c r="D94" s="1">
-        <v>8.55</v>
+        <v>11.7</v>
       </c>
       <c r="E94" s="1">
         <v>25.0081</v>
       </c>
       <c r="F94" t="s">
         <v>34</v>
       </c>
       <c r="G94">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H94" s="1">
         <v>275244.72</v>
       </c>
       <c r="I94" s="1">
-        <v>-178969.28</v>
+        <v>-145819.94</v>
       </c>
       <c r="J94" s="1">
-        <v>-65.021875805647</v>
+        <v>-52.978287830553</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>96275.44</v>
+        <v>129424.78</v>
       </c>
       <c r="N94" s="1">
-        <v>96275.44</v>
+        <v>129424.78</v>
       </c>
       <c r="O94" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B95" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C95" s="1">
         <v>125.0</v>
       </c>
       <c r="D95" s="1">
-        <v>5.8</v>
+        <v>9.2</v>
       </c>
       <c r="E95" s="1">
         <v>32.5933</v>
       </c>
       <c r="F95" t="s">
         <v>34</v>
       </c>
       <c r="G95">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H95" s="1">
         <v>361232.66</v>
       </c>
       <c r="I95" s="1">
-        <v>-298434.91</v>
+        <v>-263376.98</v>
       </c>
       <c r="J95" s="1">
-        <v>-82.615705346244</v>
+        <v>-72.910622201215</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>62797.75</v>
+        <v>97855.68</v>
       </c>
       <c r="N95" s="1">
-        <v>62797.75</v>
+        <v>97855.68</v>
       </c>
       <c r="O95" s="1">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B96" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C96" s="1">
         <v>46.0</v>
       </c>
       <c r="D96" s="1">
-        <v>273.85</v>
+        <v>365.6</v>
       </c>
       <c r="E96" s="1">
         <v>180.0</v>
       </c>
       <c r="F96" t="s">
         <v>34</v>
       </c>
       <c r="G96">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H96" s="1">
         <v>701011.73</v>
       </c>
       <c r="I96" s="1">
-        <v>390118.63</v>
+        <v>730029.79</v>
       </c>
       <c r="J96" s="1">
-        <v>55.650799167084</v>
+        <v>104.13945427133</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1091130.36</v>
+        <v>1431041.52</v>
       </c>
       <c r="N96" s="1">
-        <v>1091130.36</v>
+        <v>1431041.52</v>
       </c>
       <c r="O96" s="1">
-        <v>0.74</v>
+        <v>0.91</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>