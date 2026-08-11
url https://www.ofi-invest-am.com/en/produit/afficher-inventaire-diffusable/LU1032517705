--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="270">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0336374540</t>
   </si>
   <si>
@@ -172,684 +172,714 @@
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>OVCT01737420</t>
   </si>
   <si>
     <t>EUR/HKD 21/05/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
     <t>OACT01993157</t>
   </si>
   <si>
     <t>EUR/JPY 21/05/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>12 072.00</t>
+    <t>18 545.00</t>
   </si>
   <si>
     <t>OVCT01737422</t>
   </si>
   <si>
     <t>EUR/SEK 21/05/26</t>
   </si>
   <si>
     <t>OVCT01737456</t>
   </si>
   <si>
     <t>EUR/USD 21/05/26</t>
   </si>
   <si>
-    <t>-150 912.59</t>
+    <t>-245 416.96</t>
   </si>
   <si>
     <t>US007973AE02</t>
   </si>
   <si>
     <t>ADVANCED ENERGY INDUSTRIES INC 2.5 15/09/2028</t>
   </si>
   <si>
-    <t>2 127.30</t>
+    <t>3 301.26</t>
   </si>
   <si>
     <t>XS3304376851</t>
   </si>
   <si>
     <t>ADVANTEST CORPORATION Z 28/03/2031</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>3 123.29</t>
+    <t>3 956.16</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
-    <t>2 983.53</t>
+    <t>3 878.40</t>
   </si>
   <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
-    <t>5 956.43</t>
+    <t>6 791.17</t>
   </si>
   <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
-    <t>4 963.69</t>
+    <t>5 659.31</t>
   </si>
   <si>
     <t>US00217DAC48</t>
   </si>
   <si>
     <t>AST SPACEMOBILE INC 2.375 15/10/2032</t>
   </si>
   <si>
+    <t>2 620.97</t>
+  </si>
+  <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>5 309.59</t>
+    <t>6 008.22</t>
+  </si>
+  <si>
+    <t>US15643UAF12</t>
+  </si>
+  <si>
+    <t>CENTRUS ENERGY CORP Z 15/08/2032</t>
+  </si>
+  <si>
+    <t>XS3359531186</t>
+  </si>
+  <si>
+    <t>CHINA HONGQIAO GROUP LIMITED Z 03/05/2027</t>
+  </si>
+  <si>
+    <t>CNY</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
     <t>US18452BAC46</t>
   </si>
   <si>
     <t>CLEANSPARK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
-    <t>6 254.25</t>
+    <t>9 705.71</t>
   </si>
   <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
     <t>XS2676374239</t>
   </si>
   <si>
     <t>DAIFUKU CO. LTD. Z 13/09/2030</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>8 987.83</t>
+    <t>10 116.02</t>
   </si>
   <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
   </si>
   <si>
-    <t>1 457.20</t>
+    <t>1 665.96</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>26 550.00</t>
+    <t>28 974.66</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>5 835.62</t>
+    <t>6 657.53</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>10 740.33</t>
+    <t>12 232.04</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>3 934.43</t>
+    <t>7 868.85</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
-    <t>10 341.03</t>
+    <t>11 790.23</t>
   </si>
   <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
-    <t>2 836.39</t>
+    <t>3 961.52</t>
   </si>
   <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>4 112.77</t>
+    <t>4 810.42</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
-    <t>2 340.03</t>
+    <t>3 041.88</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>2 054.79</t>
+    <t>3 698.63</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
+    <t>4 244.48</t>
+  </si>
+  <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
     <t>US465741AQ90</t>
   </si>
   <si>
     <t>ITRON INC 1.375 15/07/2030</t>
   </si>
   <si>
-    <t>8 736.10</t>
+    <t>10 531.04</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
-    <t>3 456.86</t>
+    <t>5 364.55</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
+    <t>1 038.89</t>
+  </si>
+  <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>7 102.22</t>
+    <t>8 488.38</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>10 298.08</t>
+    <t>12 028.85</t>
   </si>
   <si>
     <t>XS2523390867</t>
   </si>
   <si>
     <t>LENOVO GROUP LTD 2.5 26/08/2029</t>
   </si>
   <si>
-    <t>3 250.03</t>
+    <t>4 421.33</t>
   </si>
   <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
-    <t>3 510.04</t>
+    <t>4 562.82</t>
   </si>
   <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>9 785.57</t>
+    <t>11 796.12</t>
   </si>
   <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
-    <t>3 840.95</t>
+    <t>5 010.85</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
-    <t>1 654.56</t>
+    <t>1 886.43</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>US63954QAJ58</t>
   </si>
   <si>
     <t>NEBIUS GROUP NV 1.25 15/03/2031</t>
   </si>
   <si>
-    <t>3 388.90</t>
+    <t>5 562.04</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
-    <t>4 254.59</t>
+    <t>5 942.28</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2031</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
+    <t>1 320.51</t>
+  </si>
+  <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>9 076.47</t>
+    <t>10 941.33</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
+    <t>6 932.66</t>
+  </si>
+  <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>4 443.69</t>
+    <t>6 319.56</t>
   </si>
   <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
-    <t>6 318.07</t>
+    <t>9 804.75</t>
   </si>
   <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>3 843.75</t>
+    <t>5 718.75</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>2 537.67</t>
+    <t>2 982.88</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>7 890.88</t>
+    <t>8 979.28</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>6 564.92</t>
+    <t>7 918.51</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>17 120.96</t>
+    <t>19 452.52</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
-    <t>4 563.05</t>
+    <t>5 931.66</t>
   </si>
   <si>
     <t>XS2635167963</t>
   </si>
   <si>
     <t>TOKYU CORP Z 30/09/2030</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
     <t>US90353TAR14</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
-    <t>4 056.05</t>
+    <t>4 565.18</t>
   </si>
   <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>9 927.39</t>
+    <t>11 967.08</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
-    <t>6 552.08</t>
+    <t>9 507.64</t>
   </si>
   <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
   </si>
   <si>
-    <t>5 519.68</t>
+    <t>6 360.29</t>
   </si>
   <si>
     <t>BABA2701CO01</t>
   </si>
   <si>
     <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
     <t>PANW2606CR01</t>
   </si>
   <si>
     <t>JUN26 PANW C @ 185.000000</t>
   </si>
   <si>
     <t>LITE2609CR01</t>
   </si>
   <si>
     <t>SEP26 LITE C @ 540.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1234,209 +1264,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>1473751.51</v>
       </c>
       <c r="D2">
-        <v>86.64</v>
+        <v>89.91</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>127681477.31</v>
+        <v>132503511.23</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>127681477.31</v>
+        <v>132503511.23</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>217000.0</v>
       </c>
       <c r="D3">
-        <v>134.45</v>
+        <v>139.71</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>29174567.58</v>
+        <v>30316157.4</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>29174567.58</v>
+        <v>30316157.4</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>100.0</v>
       </c>
       <c r="D4">
-        <v>128.06</v>
+        <v>133.0</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>12805.78</v>
+        <v>13299.56</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>12805.78</v>
+        <v>13299.56</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>100.0</v>
       </c>
       <c r="D5">
-        <v>141.07</v>
+        <v>146.57</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>14107.21</v>
+        <v>14656.78</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>14107.21</v>
+        <v>14656.78</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>100.0</v>
       </c>
       <c r="D6">
-        <v>138.0</v>
+        <v>143.38</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13799.87</v>
+        <v>14337.79</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13799.87</v>
+        <v>14337.79</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P96"/>
+  <dimension ref="A1:P98"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O96" sqref="O96"/>
+      <selection activeCell="O98" sqref="O98"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1458,4786 +1488,4886 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>2321.0</v>
       </c>
       <c r="D2" s="1">
-        <v>404.92</v>
+        <v>394.36</v>
       </c>
       <c r="E2" s="1">
         <v>501.8005988798</v>
       </c>
       <c r="F2" t="s">
         <v>34</v>
       </c>
       <c r="G2">
         <v>1.18</v>
       </c>
       <c r="H2" s="1">
         <v>1002909.83</v>
       </c>
       <c r="I2" s="1">
-        <v>-203199.72</v>
+        <v>-225906.81</v>
       </c>
       <c r="J2" s="1">
-        <v>-20.261015888138</v>
+        <v>-22.52513668153</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>799710.11</v>
+        <v>777003.02</v>
       </c>
       <c r="N2" s="1">
-        <v>799710.11</v>
+        <v>777003.02</v>
       </c>
       <c r="O2" s="1">
-        <v>0.51</v>
+        <v>0.48</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>7000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>196.7</v>
+        <v>206.4</v>
       </c>
       <c r="E3" s="1">
         <v>101.4678842857</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>710275.19</v>
       </c>
       <c r="I3" s="1">
-        <v>666624.81</v>
+        <v>734524.81</v>
       </c>
       <c r="J3" s="1">
-        <v>93.854441121617</v>
+        <v>103.41411615405</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1376900.0</v>
+        <v>1444800.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1376900.0</v>
+        <v>1444800.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.88</v>
+        <v>0.89</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>2601.0</v>
+        <v>1239.0</v>
       </c>
       <c r="D4" s="1">
-        <v>4793.7</v>
+        <v>4799.52</v>
       </c>
       <c r="E4" s="1">
-        <v>4782.8131795463</v>
+        <v>4782.8131799839</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>12440097.08</v>
+        <v>5925905.53</v>
       </c>
       <c r="I4" s="1">
-        <v>28316.62</v>
+        <v>20699.75</v>
       </c>
       <c r="J4" s="1">
-        <v>0.22762378635714</v>
+        <v>0.34930948350775</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>12468413.7</v>
+        <v>5946605.28</v>
       </c>
       <c r="N4" s="1">
-        <v>12468413.7</v>
+        <v>5946605.28</v>
       </c>
       <c r="O4" s="1">
-        <v>7.95</v>
+        <v>3.65</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>6255.0</v>
       </c>
       <c r="D5" s="1">
-        <v>282.4</v>
+        <v>284.4</v>
       </c>
       <c r="E5" s="1">
         <v>251.5653717026</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1573541.4</v>
       </c>
       <c r="I5" s="1">
-        <v>192870.6</v>
+        <v>205380.6</v>
       </c>
       <c r="J5" s="1">
-        <v>12.257103626253</v>
+        <v>13.052125606609</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1766412.0</v>
+        <v>1778922.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1766412.0</v>
+        <v>1778922.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.13</v>
+        <v>1.09</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>85189.0</v>
       </c>
       <c r="D6" s="1">
-        <v>29.87</v>
+        <v>34.74</v>
       </c>
       <c r="E6" s="1">
         <v>29.0302638838</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6">
         <v>1.18</v>
       </c>
       <c r="H6" s="1">
         <v>2098124.33</v>
       </c>
       <c r="I6" s="1">
-        <v>67120.25</v>
+        <v>414155.69</v>
       </c>
       <c r="J6" s="1">
-        <v>3.1990597049127</v>
+        <v>19.739330223581</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2165244.58</v>
+        <v>2512280.02</v>
       </c>
       <c r="N6" s="1">
-        <v>2165244.58</v>
+        <v>2512280.02</v>
       </c>
       <c r="O6" s="1">
-        <v>1.38</v>
+        <v>1.54</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>70000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>320.1</v>
+        <v>324.2</v>
       </c>
       <c r="E7" s="1">
         <v>253.272567</v>
       </c>
       <c r="F7" t="s">
         <v>45</v>
       </c>
       <c r="G7">
-        <v>10.76</v>
+        <v>10.86</v>
       </c>
       <c r="H7" s="1">
         <v>1570195.71</v>
       </c>
       <c r="I7" s="1">
-        <v>511948.97</v>
+        <v>519385.39</v>
       </c>
       <c r="J7" s="1">
-        <v>32.604150345055</v>
+        <v>33.077748633003</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2082144.68</v>
+        <v>2089581.1</v>
       </c>
       <c r="N7" s="1">
-        <v>2082144.68</v>
+        <v>2089581.1</v>
       </c>
       <c r="O7" s="1">
-        <v>1.33</v>
+        <v>1.28</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>6365111.79</v>
       </c>
       <c r="D8" s="1">
-        <v>0.10864112</v>
+        <v>0.108416</v>
       </c>
       <c r="E8" s="1">
         <v>0.1107562481</v>
       </c>
       <c r="F8" t="s">
         <v>48</v>
       </c>
       <c r="G8">
-        <v>9.2</v>
+        <v>9.22</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>121555.27</v>
+        <v>134493.12</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>369.69</v>
+        <v>580.95</v>
       </c>
       <c r="M8" s="1">
-        <v>121185.58</v>
+        <v>133912.17</v>
       </c>
       <c r="N8" s="1">
-        <v>121555.27</v>
+        <v>134493.12</v>
       </c>
       <c r="O8" s="1">
         <v>0.08</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>9902542.6</v>
       </c>
       <c r="D9" s="1">
-        <v>0.00534483</v>
+        <v>0.00540881</v>
       </c>
       <c r="E9" s="1">
         <v>0.0053613899</v>
       </c>
       <c r="F9" t="s">
         <v>51</v>
       </c>
       <c r="G9">
-        <v>187.31</v>
+        <v>184.95</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>215981.52</v>
+        <v>100039.48</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>203909.52</v>
+        <v>81494.48</v>
       </c>
       <c r="N9" s="1">
-        <v>215981.52</v>
+        <v>100039.48</v>
       </c>
       <c r="O9" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
         <v>2098414.39</v>
       </c>
       <c r="D10" s="1">
-        <v>0.09293738</v>
+        <v>0.09208276</v>
       </c>
       <c r="E10" s="1">
         <v>0.0935768558</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10">
-        <v>10.76</v>
+        <v>10.86</v>
       </c>
       <c r="H10" s="1">
         <v>0.0</v>
       </c>
       <c r="I10" s="1">
-        <v>14339.94</v>
+        <v>33504.37</v>
       </c>
       <c r="J10" s="1">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>337.92</v>
+        <v>531.02</v>
       </c>
       <c r="M10" s="1">
-        <v>14002.02</v>
+        <v>32973.35</v>
       </c>
       <c r="N10" s="1">
-        <v>14339.94</v>
+        <v>33504.37</v>
       </c>
       <c r="O10" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="1">
-        <v>93110220.34</v>
+        <v>103846265.03</v>
       </c>
       <c r="D11" s="1">
-        <v>0.84972431</v>
+        <v>0.84850127</v>
       </c>
       <c r="E11" s="1">
-        <v>0.8635852309</v>
+        <v>0.854666303</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11">
         <v>1.18</v>
       </c>
       <c r="H11" s="1">
         <v>0.0</v>
       </c>
       <c r="I11" s="1">
-        <v>1658186.66</v>
+        <v>1867260.06</v>
       </c>
       <c r="J11" s="1">
         <v>0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>57</v>
       </c>
       <c r="M11" s="1">
-        <v>1809099.25</v>
+        <v>2112677.02</v>
       </c>
       <c r="N11" s="1">
-        <v>1658186.66</v>
+        <v>1867260.06</v>
       </c>
       <c r="O11" s="1">
-        <v>1.06</v>
+        <v>1.15</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>285.539</v>
+        <v>264.164</v>
       </c>
       <c r="E12" s="1">
         <v>116.963</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12">
         <v>1.18</v>
       </c>
       <c r="H12" s="1">
         <v>1116645.19</v>
       </c>
       <c r="I12" s="1">
-        <v>1313060.39</v>
+        <v>1125833.59</v>
       </c>
       <c r="J12" s="1">
-        <v>117.58975919647</v>
+        <v>100.82285761693</v>
       </c>
       <c r="K12">
-        <v>0.21</v>
+        <v>0.33</v>
       </c>
       <c r="L12" t="s">
         <v>60</v>
       </c>
       <c r="M12" s="1">
-        <v>2429705.58</v>
+        <v>2242478.78</v>
       </c>
       <c r="N12" s="1">
-        <v>2431832.88</v>
+        <v>2245780.04</v>
       </c>
       <c r="O12" s="1">
-        <v>1.55</v>
+        <v>1.38</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
         <v>170000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>116.425</v>
+        <v>119.8525</v>
       </c>
       <c r="E13" s="1">
         <v>102.5</v>
       </c>
       <c r="F13" t="s">
         <v>51</v>
       </c>
       <c r="G13">
-        <v>187.31</v>
+        <v>184.95</v>
       </c>
       <c r="H13" s="1">
         <v>945964.91</v>
       </c>
       <c r="I13" s="1">
-        <v>110696.73</v>
+        <v>155668.81</v>
       </c>
       <c r="J13" s="1">
-        <v>11.701991144682</v>
+        <v>16.456087150209</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1056661.64</v>
+        <v>1101633.72</v>
       </c>
       <c r="N13" s="1">
-        <v>1056661.64</v>
+        <v>1101633.72</v>
       </c>
       <c r="O13" s="1">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>105.298</v>
+        <v>95.349</v>
       </c>
       <c r="E14" s="1">
         <v>105.565</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
       <c r="G14">
         <v>1.18</v>
       </c>
       <c r="H14" s="1">
         <v>1625049.17</v>
       </c>
       <c r="I14" s="1">
-        <v>-12247.94</v>
+        <v>-168103.5</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.75369657891644</v>
+        <v>-10.344517760038</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1612801.23</v>
+        <v>1456945.67</v>
       </c>
       <c r="N14" s="1">
-        <v>1612801.23</v>
+        <v>1456945.67</v>
       </c>
       <c r="O14" s="1">
-        <v>1.03</v>
+        <v>0.89</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>104.238</v>
+        <v>105.115</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1900000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>80522.0</v>
+        <v>97185.0</v>
       </c>
       <c r="J15" s="1">
-        <v>4.238</v>
+        <v>5.115</v>
       </c>
       <c r="K15">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="L15" t="s">
         <v>67</v>
       </c>
       <c r="M15" s="1">
-        <v>1980522.0</v>
+        <v>1997185.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1983645.29</v>
+        <v>2001141.16</v>
       </c>
       <c r="O15" s="1">
-        <v>1.26</v>
+        <v>1.23</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>109.048</v>
+        <v>140.086</v>
       </c>
       <c r="E16" s="1">
         <v>101.11</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
       <c r="G16">
         <v>1.18</v>
       </c>
       <c r="H16" s="1">
         <v>1542555.86</v>
       </c>
       <c r="I16" s="1">
-        <v>34891.39</v>
+        <v>479058.74</v>
       </c>
       <c r="J16" s="1">
-        <v>2.2619206801367</v>
+        <v>31.056168040488</v>
       </c>
       <c r="K16">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="L16" t="s">
         <v>70</v>
       </c>
       <c r="M16" s="1">
-        <v>1577447.25</v>
+        <v>2021614.6</v>
       </c>
       <c r="N16" s="1">
-        <v>1580430.78</v>
+        <v>2025493.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.01</v>
+        <v>1.24</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
       <c r="C17" s="1">
         <v>800000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>94.511</v>
+        <v>94.452</v>
       </c>
       <c r="E17" s="1">
         <v>99.6476</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17">
         <v>1.18</v>
       </c>
       <c r="H17" s="1">
         <v>761068.12</v>
       </c>
       <c r="I17" s="1">
-        <v>-117698.48</v>
+        <v>-119628.39</v>
       </c>
       <c r="J17" s="1">
-        <v>-15.464907398828</v>
+        <v>-15.718486539681</v>
       </c>
       <c r="K17">
-        <v>0.74</v>
+        <v>0.85</v>
       </c>
       <c r="L17" t="s">
         <v>73</v>
       </c>
       <c r="M17" s="1">
-        <v>643369.64</v>
+        <v>641439.73</v>
       </c>
       <c r="N17" s="1">
-        <v>649326.07</v>
+        <v>648230.9</v>
       </c>
       <c r="O17" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>74</v>
       </c>
       <c r="B18" t="s">
         <v>75</v>
       </c>
       <c r="C18" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>139.1235</v>
+        <v>136.9595</v>
       </c>
       <c r="E18" s="1">
         <v>101.95</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
       <c r="G18">
         <v>1.18</v>
       </c>
       <c r="H18" s="1">
         <v>1834375.42</v>
       </c>
       <c r="I18" s="1">
-        <v>533281.15</v>
+        <v>490913.2</v>
       </c>
       <c r="J18" s="1">
-        <v>29.071538147845</v>
+        <v>26.76187189643</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2367656.57</v>
+        <v>2325288.62</v>
       </c>
       <c r="N18" s="1">
-        <v>2367656.57</v>
+        <v>2325288.62</v>
       </c>
       <c r="O18" s="1">
-        <v>1.51</v>
+        <v>1.43</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>76</v>
       </c>
       <c r="B19" t="s">
         <v>77</v>
       </c>
       <c r="C19" s="1">
         <v>13000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>105.237</v>
+        <v>103.887</v>
       </c>
       <c r="E19" s="1">
         <v>108.766</v>
       </c>
       <c r="F19" t="s">
         <v>48</v>
       </c>
       <c r="G19">
-        <v>9.2</v>
+        <v>9.22</v>
       </c>
       <c r="H19" s="1">
         <v>1548084.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-61346.48</v>
+        <v>-83641.33</v>
       </c>
       <c r="J19" s="1">
-        <v>-3.9627358722137</v>
+        <v>-5.4028935122384</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1486737.52</v>
+        <v>1464442.67</v>
       </c>
       <c r="N19" s="1">
-        <v>1486737.52</v>
+        <v>1464442.67</v>
       </c>
       <c r="O19" s="1">
-        <v>0.95</v>
+        <v>0.9</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>78</v>
       </c>
       <c r="B20" t="s">
         <v>79</v>
       </c>
       <c r="C20" s="1">
         <v>170000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>111.4315</v>
+        <v>111.436</v>
       </c>
       <c r="E20" s="1">
         <v>121.16835294</v>
       </c>
       <c r="F20" t="s">
         <v>51</v>
       </c>
       <c r="G20">
-        <v>187.31</v>
+        <v>184.95</v>
       </c>
       <c r="H20" s="1">
         <v>1309804.52</v>
       </c>
       <c r="I20" s="1">
-        <v>-298463.38</v>
+        <v>-285531.72</v>
       </c>
       <c r="J20" s="1">
-        <v>-22.786864409355</v>
+        <v>-21.799567465228</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1011341.14</v>
+        <v>1024272.8</v>
       </c>
       <c r="N20" s="1">
-        <v>1011341.14</v>
+        <v>1024272.8</v>
       </c>
       <c r="O20" s="1">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>80</v>
       </c>
       <c r="B21" t="s">
         <v>81</v>
       </c>
       <c r="C21" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.0695</v>
+        <v>97.536</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1400000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>973.0</v>
+        <v>-34496.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.0695</v>
+        <v>-2.464</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1400973.0</v>
+        <v>1365504.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1400973.0</v>
+        <v>1365504.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.89</v>
+        <v>0.84</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>82</v>
       </c>
       <c r="B22" t="s">
         <v>83</v>
       </c>
       <c r="C22" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>93.13</v>
+        <v>94.638</v>
       </c>
       <c r="E22" s="1">
         <v>84.3</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
       <c r="G22">
         <v>1.18</v>
       </c>
       <c r="H22" s="1">
         <v>1158179.15</v>
       </c>
       <c r="I22" s="1">
-        <v>30512.14</v>
+        <v>46888.76</v>
       </c>
       <c r="J22" s="1">
-        <v>2.6344922545014</v>
+        <v>4.0484893895733</v>
       </c>
       <c r="K22">
-        <v>0.33</v>
+        <v>0.38</v>
       </c>
       <c r="L22" t="s">
         <v>84</v>
       </c>
       <c r="M22" s="1">
-        <v>1188691.29</v>
+        <v>1205067.91</v>
       </c>
       <c r="N22" s="1">
-        <v>1193654.98</v>
+        <v>1210727.22</v>
       </c>
       <c r="O22" s="1">
-        <v>0.76</v>
+        <v>0.74</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>147.113</v>
+        <v>149.782</v>
       </c>
       <c r="E23" s="1">
         <v>106.7746</v>
       </c>
       <c r="F23" t="s">
         <v>34</v>
       </c>
       <c r="G23">
         <v>1.18</v>
       </c>
       <c r="H23" s="1">
         <v>1648180.09</v>
       </c>
       <c r="I23" s="1">
-        <v>605082.33</v>
+        <v>640509.21</v>
       </c>
       <c r="J23" s="1">
-        <v>36.712148973963</v>
+        <v>38.861603406458</v>
       </c>
       <c r="K23">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>606.28</v>
+        <v>0.15</v>
+      </c>
+      <c r="L23" t="s">
+        <v>87</v>
       </c>
       <c r="M23" s="1">
-        <v>2253262.42</v>
+        <v>2288689.3</v>
       </c>
       <c r="N23" s="1">
-        <v>2253868.7</v>
+        <v>2291310.27</v>
       </c>
       <c r="O23" s="1">
-        <v>1.44</v>
+        <v>1.41</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C24" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>90.164</v>
+        <v>89.993</v>
       </c>
       <c r="E24" s="1">
         <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-167212.0</v>
+        <v>-170119.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-9.836</v>
+        <v>-10.007</v>
       </c>
       <c r="K24">
-        <v>0.31</v>
+        <v>0.35</v>
       </c>
       <c r="L24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M24" s="1">
-        <v>1532788.0</v>
+        <v>1529881.0</v>
       </c>
       <c r="N24" s="1">
-        <v>1538097.59</v>
+        <v>1535889.22</v>
       </c>
       <c r="O24" s="1">
-        <v>0.98</v>
+        <v>0.94</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C25" s="1">
-        <v>12000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>103.32</v>
+        <v>119.726</v>
       </c>
       <c r="E25" s="1">
-        <v>100.25</v>
+        <v>119.3027</v>
       </c>
       <c r="F25" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G25">
-        <v>9.2</v>
+        <v>1.18</v>
       </c>
       <c r="H25" s="1">
-        <v>1316855.31</v>
+        <v>2036142.85</v>
       </c>
       <c r="I25" s="1">
-        <v>30518.6</v>
+        <v>-3443.36</v>
       </c>
       <c r="J25" s="1">
-        <v>2.3175363130821</v>
+        <v>-0.1691119068586</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1347373.91</v>
+        <v>2032699.49</v>
       </c>
       <c r="N25" s="1">
-        <v>1347373.91</v>
+        <v>2032699.49</v>
       </c>
       <c r="O25" s="1">
-        <v>0.86</v>
+        <v>1.25</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C26" s="1">
-        <v>1900000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>140.468</v>
+        <v>100.491</v>
       </c>
       <c r="E26" s="1">
-        <v>106.49</v>
+        <v>100.85077821</v>
       </c>
       <c r="F26" t="s">
-        <v>34</v>
+        <v>95</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>8.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1730508.04</v>
+        <v>1764910.68</v>
       </c>
       <c r="I26" s="1">
-        <v>540502.85</v>
+        <v>-7405.64</v>
       </c>
       <c r="J26" s="1">
-        <v>31.233767050282</v>
+        <v>-0.41960423742237</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2271010.89</v>
+        <v>1757505.04</v>
       </c>
       <c r="N26" s="1">
-        <v>2271010.89</v>
+        <v>1757505.04</v>
       </c>
       <c r="O26" s="1">
-        <v>1.45</v>
+        <v>1.08</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C27" s="1">
-        <v>1800000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>114.777</v>
+        <v>106.112</v>
       </c>
       <c r="E27" s="1">
-        <v>91.8498</v>
+        <v>100.25</v>
       </c>
       <c r="F27" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>9.22</v>
       </c>
       <c r="H27" s="1">
-        <v>1406522.1</v>
+        <v>1316855.31</v>
       </c>
       <c r="I27" s="1">
-        <v>351464.63</v>
+        <v>63889.96</v>
       </c>
       <c r="J27" s="1">
-        <v>24.988205304417</v>
+        <v>4.8517069046864</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1757986.73</v>
+        <v>1380745.27</v>
       </c>
       <c r="N27" s="1">
-        <v>1757986.73</v>
+        <v>1380745.27</v>
       </c>
       <c r="O27" s="1">
-        <v>1.12</v>
+        <v>0.85</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C28" s="1">
-        <v>900000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>98.256</v>
+        <v>152.298</v>
       </c>
       <c r="E28" s="1">
-        <v>110.2856</v>
+        <v>106.49</v>
       </c>
       <c r="F28" t="s">
         <v>34</v>
       </c>
       <c r="G28">
         <v>1.18</v>
       </c>
       <c r="H28" s="1">
-        <v>908364.97</v>
+        <v>1730508.04</v>
       </c>
       <c r="I28" s="1">
-        <v>-155893.9</v>
+        <v>725911.31</v>
       </c>
       <c r="J28" s="1">
-        <v>-17.162033450057</v>
+        <v>41.947872718349</v>
       </c>
       <c r="K28">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L28">
-        <v>106.36</v>
+        <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>752471.07</v>
+        <v>2456419.35</v>
       </c>
       <c r="N28" s="1">
-        <v>752577.43</v>
+        <v>2456419.35</v>
       </c>
       <c r="O28" s="1">
-        <v>0.48</v>
+        <v>1.51</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B29" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C29" s="1">
-        <v>1400000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>119.818</v>
+        <v>129.529</v>
       </c>
       <c r="E29" s="1">
-        <v>114.7748</v>
+        <v>91.8498</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29">
         <v>1.18</v>
       </c>
       <c r="H29" s="1">
-        <v>1449046.08</v>
+        <v>1406522.1</v>
       </c>
       <c r="I29" s="1">
-        <v>-21670.31</v>
+        <v>572698.61</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.4954879833773</v>
+        <v>40.717355951961</v>
       </c>
       <c r="K29">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>0.0</v>
+      </c>
+      <c r="L29">
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1427375.77</v>
+        <v>1979220.71</v>
       </c>
       <c r="N29" s="1">
-        <v>1433630.02</v>
+        <v>1979220.71</v>
       </c>
       <c r="O29" s="1">
-        <v>0.91</v>
+        <v>1.22</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B30" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C30" s="1">
-        <v>2100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>107.7685</v>
+        <v>102.499</v>
       </c>
       <c r="E30" s="1">
-        <v>100.6875</v>
+        <v>110.2856</v>
       </c>
       <c r="F30" t="s">
         <v>34</v>
       </c>
       <c r="G30">
         <v>1.18</v>
       </c>
       <c r="H30" s="1">
-        <v>1856561.16</v>
+        <v>908364.97</v>
       </c>
       <c r="I30" s="1">
-        <v>69186.37</v>
+        <v>-125265.65</v>
       </c>
       <c r="J30" s="1">
-        <v>3.7265871704437</v>
+        <v>-13.790233456493</v>
       </c>
       <c r="K30">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="L30">
-        <v>0.0</v>
+        <v>212.22</v>
       </c>
       <c r="M30" s="1">
-        <v>1925747.53</v>
+        <v>783099.32</v>
       </c>
       <c r="N30" s="1">
-        <v>1925747.53</v>
+        <v>783311.54</v>
       </c>
       <c r="O30" s="1">
-        <v>1.23</v>
+        <v>0.48</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B31" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C31" s="1">
-        <v>190000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>109.9485</v>
+        <v>118.807</v>
       </c>
       <c r="E31" s="1">
-        <v>106.46</v>
+        <v>114.7748</v>
       </c>
       <c r="F31" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G31">
-        <v>187.31</v>
+        <v>1.18</v>
       </c>
       <c r="H31" s="1">
-        <v>1435515.22</v>
+        <v>1449046.08</v>
       </c>
       <c r="I31" s="1">
-        <v>-320235.81</v>
+        <v>-37078.33</v>
       </c>
       <c r="J31" s="1">
-        <v>-22.308074866667</v>
+        <v>-2.5588095859588</v>
       </c>
       <c r="K31">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.69</v>
+      </c>
+      <c r="L31" t="s">
+        <v>106</v>
       </c>
       <c r="M31" s="1">
-        <v>1115279.41</v>
+        <v>1411967.75</v>
       </c>
       <c r="N31" s="1">
-        <v>1115279.41</v>
+        <v>1421673.46</v>
       </c>
       <c r="O31" s="1">
-        <v>0.71</v>
+        <v>0.87</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B32" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C32" s="1">
-        <v>140000000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>189.484</v>
+        <v>118.886</v>
       </c>
       <c r="E32" s="1">
-        <v>105.54355571</v>
+        <v>100.6875</v>
       </c>
       <c r="F32" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G32">
-        <v>187.31</v>
+        <v>1.18</v>
       </c>
       <c r="H32" s="1">
-        <v>921204.27</v>
+        <v>1856561.16</v>
       </c>
       <c r="I32" s="1">
-        <v>495050.4</v>
+        <v>262798.77</v>
       </c>
       <c r="J32" s="1">
-        <v>53.73948168955</v>
+        <v>14.155136693692</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1416254.67</v>
+        <v>2119359.93</v>
       </c>
       <c r="N32" s="1">
-        <v>1416254.67</v>
+        <v>2119359.93</v>
       </c>
       <c r="O32" s="1">
-        <v>0.9</v>
+        <v>1.3</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B33" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C33" s="1">
-        <v>2000000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.865</v>
+        <v>107.3695</v>
       </c>
       <c r="E33" s="1">
-        <v>96.32768</v>
+        <v>106.46</v>
       </c>
       <c r="F33" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>184.95</v>
       </c>
       <c r="H33" s="1">
-        <v>1641226.39</v>
+        <v>1435515.22</v>
       </c>
       <c r="I33" s="1">
-        <v>58314.11</v>
+        <v>-332514.66</v>
       </c>
       <c r="J33" s="1">
-        <v>3.5530814246778</v>
+        <v>-23.163436748515</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1699540.5</v>
+        <v>1103000.56</v>
       </c>
       <c r="N33" s="1">
-        <v>1699540.5</v>
+        <v>1103000.56</v>
       </c>
       <c r="O33" s="1">
-        <v>1.08</v>
+        <v>0.68</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B34" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C34" s="1">
-        <v>1300000.0</v>
+        <v>140000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>112.431</v>
+        <v>221.9795</v>
       </c>
       <c r="E34" s="1">
-        <v>103.6696</v>
+        <v>105.54355571</v>
       </c>
       <c r="F34" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G34">
-        <v>1.18</v>
+        <v>184.95</v>
       </c>
       <c r="H34" s="1">
-        <v>1292886.42</v>
+        <v>921204.27</v>
       </c>
       <c r="I34" s="1">
-        <v>-49180.67</v>
+        <v>759077.47</v>
       </c>
       <c r="J34" s="1">
-        <v>-3.8039435822986</v>
+        <v>82.400559215819</v>
       </c>
       <c r="K34">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.0</v>
+      </c>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1243705.75</v>
+        <v>1680281.74</v>
       </c>
       <c r="N34" s="1">
-        <v>1252693.58</v>
+        <v>1680281.74</v>
       </c>
       <c r="O34" s="1">
-        <v>0.8</v>
+        <v>1.03</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B35" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C35" s="1">
-        <v>1900000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>97.973</v>
+        <v>122.738</v>
       </c>
       <c r="E35" s="1">
-        <v>100.16421053</v>
+        <v>96.32768</v>
       </c>
       <c r="F35" t="s">
         <v>34</v>
       </c>
       <c r="G35">
         <v>1.18</v>
       </c>
       <c r="H35" s="1">
-        <v>1683878.96</v>
+        <v>1641226.39</v>
       </c>
       <c r="I35" s="1">
-        <v>-99904.32</v>
+        <v>442610.62</v>
       </c>
       <c r="J35" s="1">
-        <v>-5.9329870123206</v>
+        <v>26.96828558795</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1583974.64</v>
+        <v>2083837.01</v>
       </c>
       <c r="N35" s="1">
-        <v>1583974.64</v>
+        <v>2083837.01</v>
       </c>
       <c r="O35" s="1">
-        <v>1.01</v>
+        <v>1.28</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B36" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C36" s="1">
-        <v>1400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>97.524</v>
+        <v>111.417</v>
       </c>
       <c r="E36" s="1">
-        <v>100.67268571</v>
+        <v>103.6696</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36">
         <v>1.18</v>
       </c>
       <c r="H36" s="1">
-        <v>1269265.37</v>
+        <v>1292886.42</v>
       </c>
       <c r="I36" s="1">
-        <v>-107475.04</v>
+        <v>-63327.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-8.46749958994</v>
+        <v>-4.8981100752841</v>
       </c>
       <c r="K36">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.78</v>
+      </c>
+      <c r="L36" t="s">
+        <v>117</v>
       </c>
       <c r="M36" s="1">
-        <v>1161790.33</v>
+        <v>1229559.42</v>
       </c>
       <c r="N36" s="1">
-        <v>1161790.33</v>
+        <v>1239675.44</v>
       </c>
       <c r="O36" s="1">
-        <v>0.74</v>
+        <v>0.76</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B37" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C37" s="1">
-        <v>1800000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>111.191</v>
+        <v>93.989</v>
       </c>
       <c r="E37" s="1">
-        <v>128.2777</v>
+        <v>100.16421053</v>
       </c>
       <c r="F37" t="s">
         <v>34</v>
       </c>
       <c r="G37">
         <v>1.18</v>
       </c>
       <c r="H37" s="1">
-        <v>1957442.01</v>
+        <v>1683878.96</v>
       </c>
       <c r="I37" s="1">
-        <v>-254380.4</v>
+        <v>-167927.35</v>
       </c>
       <c r="J37" s="1">
-        <v>-12.995552292249</v>
+        <v>-9.9726496968642</v>
       </c>
       <c r="K37">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>0.0</v>
+      </c>
+      <c r="L37">
+        <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1703061.61</v>
+        <v>1515951.61</v>
       </c>
       <c r="N37" s="1">
-        <v>1704518.81</v>
+        <v>1515951.61</v>
       </c>
       <c r="O37" s="1">
-        <v>1.09</v>
+        <v>0.93</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B38" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C38" s="1">
-        <v>1500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>131.917</v>
+        <v>99.147</v>
       </c>
       <c r="E38" s="1">
-        <v>102.37</v>
+        <v>100.67268571</v>
       </c>
       <c r="F38" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G38">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H38" s="1">
-        <v>1535550.0</v>
+        <v>1269265.37</v>
       </c>
       <c r="I38" s="1">
-        <v>443205.0</v>
+        <v>-90947.88</v>
       </c>
       <c r="J38" s="1">
-        <v>28.862948129335</v>
+        <v>-7.1653952080958</v>
       </c>
       <c r="K38">
-        <v>1.77</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>0.0</v>
+      </c>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1978755.0</v>
+        <v>1178317.49</v>
       </c>
       <c r="N38" s="1">
-        <v>2005305.0</v>
+        <v>1178317.49</v>
       </c>
       <c r="O38" s="1">
-        <v>1.28</v>
+        <v>0.72</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>122</v>
       </c>
       <c r="B39" t="s">
         <v>123</v>
       </c>
       <c r="C39" s="1">
-        <v>1000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>102.827</v>
+        <v>122.3695</v>
       </c>
       <c r="E39" s="1">
-        <v>100.0</v>
+        <v>128.2777</v>
       </c>
       <c r="F39" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G39">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H39" s="1">
-        <v>1000000.0</v>
+        <v>1957442.01</v>
       </c>
       <c r="I39" s="1">
-        <v>28270.0</v>
+        <v>-87619.43</v>
       </c>
       <c r="J39" s="1">
-        <v>2.827</v>
+        <v>-4.4762209839361</v>
       </c>
       <c r="K39">
-        <v>0.58</v>
+        <v>0.09</v>
       </c>
       <c r="L39" t="s">
         <v>124</v>
       </c>
       <c r="M39" s="1">
-        <v>1028270.0</v>
+        <v>1869822.58</v>
       </c>
       <c r="N39" s="1">
-        <v>1034105.62</v>
+        <v>1871488.54</v>
       </c>
       <c r="O39" s="1">
-        <v>0.66</v>
+        <v>1.15</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>125</v>
       </c>
       <c r="B40" t="s">
         <v>126</v>
       </c>
       <c r="C40" s="1">
-        <v>1200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>110.377</v>
+        <v>137.1055</v>
       </c>
       <c r="E40" s="1">
-        <v>107.6</v>
+        <v>102.37</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1291200.0</v>
+        <v>1535550.0</v>
       </c>
       <c r="I40" s="1">
-        <v>33324.0</v>
+        <v>521032.5</v>
       </c>
       <c r="J40" s="1">
-        <v>2.5808550185874</v>
+        <v>33.931327537364</v>
       </c>
       <c r="K40">
-        <v>0.9</v>
+        <v>1.93</v>
       </c>
       <c r="L40" t="s">
         <v>127</v>
       </c>
       <c r="M40" s="1">
-        <v>1324524.0</v>
+        <v>2056582.5</v>
       </c>
       <c r="N40" s="1">
-        <v>1335264.33</v>
+        <v>2085557.16</v>
       </c>
       <c r="O40" s="1">
-        <v>0.85</v>
+        <v>1.28</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>128</v>
       </c>
       <c r="B41" t="s">
         <v>129</v>
       </c>
       <c r="C41" s="1">
-        <v>1800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>136.056</v>
+        <v>101.086</v>
       </c>
       <c r="E41" s="1">
-        <v>104.99305556</v>
+        <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1889875.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>559133.0</v>
+        <v>10860.0</v>
       </c>
       <c r="J41" s="1">
-        <v>29.585713340829</v>
+        <v>1.086</v>
       </c>
       <c r="K41">
-        <v>0.22</v>
+        <v>0.67</v>
       </c>
       <c r="L41" t="s">
         <v>130</v>
       </c>
       <c r="M41" s="1">
-        <v>2449008.0</v>
+        <v>1010860.0</v>
       </c>
       <c r="N41" s="1">
-        <v>2452942.43</v>
+        <v>1017517.53</v>
       </c>
       <c r="O41" s="1">
-        <v>1.56</v>
+        <v>0.62</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>131</v>
       </c>
       <c r="B42" t="s">
         <v>132</v>
       </c>
       <c r="C42" s="1">
-        <v>1800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>124.658</v>
+        <v>113.385</v>
       </c>
       <c r="E42" s="1">
-        <v>133.1139</v>
+        <v>107.6</v>
       </c>
       <c r="F42" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>2031239.57</v>
+        <v>1291200.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-121910.1</v>
+        <v>69420.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-6.0017588176465</v>
+        <v>5.3763940520446</v>
       </c>
       <c r="K42">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>707.33</v>
+        <v>1.02</v>
+      </c>
+      <c r="L42" t="s">
+        <v>133</v>
       </c>
       <c r="M42" s="1">
-        <v>1909329.47</v>
+        <v>1360620.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1910036.8</v>
+        <v>1372852.04</v>
       </c>
       <c r="O42" s="1">
-        <v>1.22</v>
+        <v>0.84</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B43" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C43" s="1">
-        <v>1250000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>135.827</v>
+        <v>127.664</v>
       </c>
       <c r="E43" s="1">
-        <v>108.5191</v>
+        <v>104.99305556</v>
       </c>
       <c r="F43" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G43">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1295967.09</v>
+        <v>1889875.0</v>
       </c>
       <c r="I43" s="1">
-        <v>148755.09</v>
+        <v>408077.0</v>
       </c>
       <c r="J43" s="1">
-        <v>11.478307678322</v>
+        <v>21.592803756862</v>
       </c>
       <c r="K43">
-        <v>0.83</v>
+        <v>0.44</v>
       </c>
       <c r="L43" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M43" s="1">
-        <v>1444722.18</v>
+        <v>2297952.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1455063.21</v>
+        <v>2305820.85</v>
       </c>
       <c r="O43" s="1">
-        <v>0.93</v>
+        <v>1.42</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B44" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C44" s="1">
-        <v>1600000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>89.815</v>
+        <v>136.25</v>
       </c>
       <c r="E44" s="1">
-        <v>95.8663</v>
+        <v>133.1139</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
       <c r="G44">
         <v>1.18</v>
       </c>
       <c r="H44" s="1">
-        <v>1465425.43</v>
+        <v>2031239.57</v>
       </c>
       <c r="I44" s="1">
-        <v>-242620.8</v>
+        <v>50678.93</v>
       </c>
       <c r="J44" s="1">
-        <v>-16.55633886468</v>
+        <v>2.4949755188158</v>
       </c>
       <c r="K44">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>0.05</v>
+      </c>
+      <c r="L44">
+        <v>811.76</v>
       </c>
       <c r="M44" s="1">
-        <v>1222804.63</v>
+        <v>2081918.5</v>
       </c>
       <c r="N44" s="1">
-        <v>1225641.02</v>
+        <v>2082730.26</v>
       </c>
       <c r="O44" s="1">
-        <v>0.78</v>
+        <v>1.28</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>139</v>
       </c>
       <c r="B45" t="s">
         <v>140</v>
       </c>
       <c r="C45" s="1">
-        <v>1500000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>200.917</v>
+        <v>158.27</v>
       </c>
       <c r="E45" s="1">
-        <v>102.845</v>
+        <v>108.5191</v>
       </c>
       <c r="F45" t="s">
         <v>34</v>
       </c>
       <c r="G45">
         <v>1.18</v>
       </c>
       <c r="H45" s="1">
-        <v>1448793.2</v>
+        <v>1295967.09</v>
       </c>
       <c r="I45" s="1">
-        <v>1115668.17</v>
+        <v>383468.39</v>
       </c>
       <c r="J45" s="1">
-        <v>77.006723250772</v>
+        <v>29.589361717511</v>
       </c>
       <c r="K45">
-        <v>0.27</v>
+        <v>0.94</v>
       </c>
       <c r="L45" t="s">
         <v>141</v>
       </c>
       <c r="M45" s="1">
-        <v>2564461.37</v>
+        <v>1679435.48</v>
       </c>
       <c r="N45" s="1">
-        <v>2568574.14</v>
+        <v>1691225.71</v>
       </c>
       <c r="O45" s="1">
-        <v>1.64</v>
+        <v>1.04</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>142</v>
       </c>
       <c r="B46" t="s">
         <v>143</v>
       </c>
       <c r="C46" s="1">
-        <v>1900000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>94.3765</v>
+        <v>89.239</v>
       </c>
       <c r="E46" s="1">
-        <v>100.44</v>
+        <v>95.8663</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
       <c r="G46">
         <v>1.18</v>
       </c>
       <c r="H46" s="1">
-        <v>1641600.0</v>
+        <v>1465425.43</v>
       </c>
       <c r="I46" s="1">
-        <v>-115771.63</v>
+        <v>-253350.73</v>
       </c>
       <c r="J46" s="1">
-        <v>-7.0523653752437</v>
+        <v>-17.288544665149</v>
       </c>
       <c r="K46">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.25</v>
+      </c>
+      <c r="L46" t="s">
+        <v>144</v>
       </c>
       <c r="M46" s="1">
-        <v>1525828.37</v>
+        <v>1212074.7</v>
       </c>
       <c r="N46" s="1">
-        <v>1525828.37</v>
+        <v>1216036.22</v>
       </c>
       <c r="O46" s="1">
-        <v>0.97</v>
+        <v>0.75</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B47" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C47" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>134.283</v>
+        <v>198.602</v>
       </c>
       <c r="E47" s="1">
-        <v>100.85333333</v>
+        <v>102.845</v>
       </c>
       <c r="F47" t="s">
         <v>34</v>
       </c>
       <c r="G47">
         <v>1.18</v>
       </c>
       <c r="H47" s="1">
-        <v>1389416.89</v>
+        <v>1448793.2</v>
       </c>
       <c r="I47" s="1">
-        <v>324542.43</v>
+        <v>1080094.74</v>
       </c>
       <c r="J47" s="1">
-        <v>23.358175097468</v>
+        <v>74.551339694306</v>
       </c>
       <c r="K47">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="L47" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M47" s="1">
-        <v>1713959.32</v>
+        <v>2528887.94</v>
       </c>
       <c r="N47" s="1">
-        <v>1716299.35</v>
+        <v>2533698.36</v>
       </c>
       <c r="O47" s="1">
-        <v>1.09</v>
+        <v>1.56</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B48" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C48" s="1">
-        <v>2000000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>116.6085</v>
+        <v>94.6465</v>
       </c>
       <c r="E48" s="1">
-        <v>101.876</v>
+        <v>100.44</v>
       </c>
       <c r="F48" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G48">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H48" s="1">
-        <v>2037520.0</v>
+        <v>1641600.0</v>
       </c>
       <c r="I48" s="1">
-        <v>294650.0</v>
+        <v>-115043.55</v>
       </c>
       <c r="J48" s="1">
-        <v>14.461207742746</v>
+        <v>-7.0080135233918</v>
       </c>
       <c r="K48">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>0.0</v>
+      </c>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2332170.0</v>
+        <v>1526556.45</v>
       </c>
       <c r="N48" s="1">
-        <v>2334224.79</v>
+        <v>1526556.45</v>
       </c>
       <c r="O48" s="1">
-        <v>1.49</v>
+        <v>0.94</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>150</v>
       </c>
       <c r="B49" t="s">
         <v>151</v>
       </c>
       <c r="C49" s="1">
-        <v>1800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>239.48</v>
+        <v>130.983</v>
       </c>
       <c r="E49" s="1">
-        <v>101.25</v>
+        <v>100.85333333</v>
       </c>
       <c r="F49" t="s">
         <v>34</v>
       </c>
       <c r="G49">
         <v>1.18</v>
       </c>
       <c r="H49" s="1">
-        <v>1562901.98</v>
+        <v>1389416.89</v>
       </c>
       <c r="I49" s="1">
-        <v>2105103.46</v>
+        <v>278448.13</v>
       </c>
       <c r="J49" s="1">
-        <v>134.69196961411</v>
+        <v>20.040646691721</v>
       </c>
       <c r="K49">
-        <v>0.12</v>
+        <v>0.2</v>
       </c>
       <c r="L49" t="s">
-        <v>60</v>
+        <v>152</v>
       </c>
       <c r="M49" s="1">
-        <v>3668005.44</v>
+        <v>1667865.02</v>
       </c>
       <c r="N49" s="1">
-        <v>3670132.74</v>
+        <v>1670906.9</v>
       </c>
       <c r="O49" s="1">
-        <v>2.34</v>
+        <v>1.03</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B50" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C50" s="1">
-        <v>2200000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>87.489</v>
+        <v>114.923</v>
       </c>
       <c r="E50" s="1">
-        <v>108.16</v>
+        <v>101.876</v>
       </c>
       <c r="F50" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G50">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2054587.06</v>
+        <v>2037520.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-416773.92</v>
+        <v>260940.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-20.285045502039</v>
+        <v>12.806745455259</v>
       </c>
       <c r="K50">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.18</v>
+      </c>
+      <c r="L50" t="s">
+        <v>155</v>
       </c>
       <c r="M50" s="1">
-        <v>1637813.14</v>
+        <v>2298460.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1637813.14</v>
+        <v>2302158.63</v>
       </c>
       <c r="O50" s="1">
-        <v>1.04</v>
+        <v>1.41</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B51" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C51" s="1">
-        <v>2800000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>103.884</v>
+        <v>273.632</v>
       </c>
       <c r="E51" s="1">
-        <v>106.4661</v>
+        <v>101.25</v>
       </c>
       <c r="F51" t="s">
         <v>34</v>
       </c>
       <c r="G51">
         <v>1.18</v>
       </c>
       <c r="H51" s="1">
-        <v>2523320.47</v>
+        <v>1562901.98</v>
       </c>
       <c r="I51" s="1">
-        <v>-48208.14</v>
+        <v>2618232.15</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.9105040589632</v>
+        <v>167.52375923153</v>
       </c>
       <c r="K51">
-        <v>0.31</v>
+        <v>0.24</v>
       </c>
       <c r="L51" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M51" s="1">
-        <v>2475112.33</v>
+        <v>4181134.13</v>
       </c>
       <c r="N51" s="1">
-        <v>2483848.43</v>
+        <v>4185378.61</v>
       </c>
       <c r="O51" s="1">
-        <v>1.58</v>
+        <v>2.57</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B52" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C52" s="1">
-        <v>4000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>97.4655</v>
+        <v>97.3695</v>
       </c>
       <c r="E52" s="1">
-        <v>100.25</v>
+        <v>108.16</v>
       </c>
       <c r="F52" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G52">
-        <v>9.2</v>
+        <v>1.18</v>
       </c>
       <c r="H52" s="1">
-        <v>438282.5</v>
+        <v>2054587.06</v>
       </c>
       <c r="I52" s="1">
-        <v>-14606.95</v>
+        <v>-236141.39</v>
       </c>
       <c r="J52" s="1">
-        <v>-3.3327705304227</v>
+        <v>-11.493374731952</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>423675.55</v>
+        <v>1818445.67</v>
       </c>
       <c r="N52" s="1">
-        <v>423675.55</v>
+        <v>1818445.67</v>
       </c>
       <c r="O52" s="1">
-        <v>0.27</v>
+        <v>1.12</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B53" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C53" s="1">
-        <v>1300000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>147.0675</v>
+        <v>98.132</v>
       </c>
       <c r="E53" s="1">
-        <v>114.6381</v>
+        <v>106.4661</v>
       </c>
       <c r="F53" t="s">
         <v>34</v>
       </c>
       <c r="G53">
         <v>1.18</v>
       </c>
       <c r="H53" s="1">
-        <v>1429677.0</v>
+        <v>2523320.47</v>
       </c>
       <c r="I53" s="1">
-        <v>197175.87</v>
+        <v>-190811.14</v>
       </c>
       <c r="J53" s="1">
-        <v>13.791637551699</v>
+        <v>-7.5619067125469</v>
       </c>
       <c r="K53">
-        <v>0.27</v>
+        <v>0.38</v>
       </c>
       <c r="L53" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="M53" s="1">
-        <v>1626852.87</v>
+        <v>2332509.33</v>
       </c>
       <c r="N53" s="1">
-        <v>1630309.73</v>
+        <v>2343040.37</v>
       </c>
       <c r="O53" s="1">
-        <v>1.04</v>
+        <v>1.44</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B54" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C54" s="1">
-        <v>2800000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>96.634</v>
+        <v>94.4715</v>
       </c>
       <c r="E54" s="1">
-        <v>103.5785</v>
+        <v>100.25</v>
       </c>
       <c r="F54" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G54">
-        <v>1.18</v>
+        <v>9.22</v>
       </c>
       <c r="H54" s="1">
-        <v>2437858.19</v>
+        <v>438282.5</v>
       </c>
       <c r="I54" s="1">
-        <v>-135482.42</v>
+        <v>-28523.39</v>
       </c>
       <c r="J54" s="1">
-        <v>-5.5574364643417</v>
+        <v>-6.5079919914667</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>2302375.77</v>
+        <v>409759.11</v>
       </c>
       <c r="N54" s="1">
-        <v>2302375.77</v>
+        <v>409759.11</v>
       </c>
       <c r="O54" s="1">
-        <v>1.47</v>
+        <v>0.25</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B55" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C55" s="1">
-        <v>1700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>108.86</v>
+        <v>160.8945</v>
       </c>
       <c r="E55" s="1">
-        <v>100.0</v>
+        <v>114.6381</v>
       </c>
       <c r="F55" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G55">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H55" s="1">
-        <v>1700000.0</v>
+        <v>1429677.0</v>
       </c>
       <c r="I55" s="1">
-        <v>150620.0</v>
+        <v>345898.98</v>
       </c>
       <c r="J55" s="1">
-        <v>8.86</v>
+        <v>24.194204704979</v>
       </c>
       <c r="K55">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>566.67</v>
+        <v>0.41</v>
+      </c>
+      <c r="L55" t="s">
+        <v>168</v>
       </c>
       <c r="M55" s="1">
-        <v>1850620.0</v>
+        <v>1775575.98</v>
       </c>
       <c r="N55" s="1">
-        <v>1851186.67</v>
+        <v>1780940.53</v>
       </c>
       <c r="O55" s="1">
-        <v>1.18</v>
+        <v>1.09</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B56" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C56" s="1">
-        <v>1800000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>96.967</v>
+        <v>95.471</v>
       </c>
       <c r="E56" s="1">
-        <v>98.45</v>
+        <v>103.5785</v>
       </c>
       <c r="F56" t="s">
         <v>34</v>
       </c>
       <c r="G56">
         <v>1.18</v>
       </c>
       <c r="H56" s="1">
-        <v>1512095.23</v>
+        <v>2437858.19</v>
       </c>
       <c r="I56" s="1">
-        <v>-26896.11</v>
+        <v>-168598.43</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.7787312244878</v>
+        <v>-6.9158423854014</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1485199.12</v>
+        <v>2269259.76</v>
       </c>
       <c r="N56" s="1">
-        <v>1485199.12</v>
+        <v>2269259.76</v>
       </c>
       <c r="O56" s="1">
-        <v>0.95</v>
+        <v>1.39</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B57" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C57" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>115.047</v>
+        <v>109.422</v>
       </c>
       <c r="E57" s="1">
-        <v>103.0</v>
+        <v>100.0</v>
       </c>
       <c r="F57" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G57">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1497477.13</v>
+        <v>1700000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>166749.39</v>
+        <v>160174.0</v>
       </c>
       <c r="J57" s="1">
-        <v>11.135354701544</v>
+        <v>9.422</v>
       </c>
       <c r="K57">
-        <v>0.42</v>
+        <v>0.06</v>
       </c>
       <c r="L57" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="M57" s="1">
-        <v>1664226.52</v>
+        <v>1860174.0</v>
       </c>
       <c r="N57" s="1">
-        <v>1671328.74</v>
+        <v>1861212.89</v>
       </c>
       <c r="O57" s="1">
-        <v>1.07</v>
+        <v>1.14</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B58" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C58" s="1">
-        <v>2100000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>115.152</v>
+        <v>96.289</v>
       </c>
       <c r="E58" s="1">
-        <v>100.0</v>
+        <v>98.45</v>
       </c>
       <c r="F58" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G58">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H58" s="1">
-        <v>2100000.0</v>
+        <v>1512095.23</v>
       </c>
       <c r="I58" s="1">
-        <v>318192.0</v>
+        <v>-40786.23</v>
       </c>
       <c r="J58" s="1">
-        <v>15.152</v>
+        <v>-2.6973320985875</v>
       </c>
       <c r="K58">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2418192.0</v>
+        <v>1471309.0</v>
       </c>
       <c r="N58" s="1">
-        <v>2428490.08</v>
+        <v>1471309.0</v>
       </c>
       <c r="O58" s="1">
-        <v>1.55</v>
+        <v>0.9</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B59" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C59" s="1">
-        <v>1000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>135.019</v>
+        <v>124.25</v>
       </c>
       <c r="E59" s="1">
-        <v>125.248</v>
+        <v>103.0</v>
       </c>
       <c r="F59" t="s">
         <v>34</v>
       </c>
       <c r="G59">
         <v>1.18</v>
       </c>
       <c r="H59" s="1">
-        <v>1151441.04</v>
+        <v>1497477.13</v>
       </c>
       <c r="I59" s="1">
-        <v>-2538.72</v>
+        <v>295604.36</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.2204819796939</v>
+        <v>19.740158569233</v>
       </c>
       <c r="K59">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="L59" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="M59" s="1">
-        <v>1148902.32</v>
+        <v>1793081.49</v>
       </c>
       <c r="N59" s="1">
-        <v>1152152.35</v>
+        <v>1801569.87</v>
       </c>
       <c r="O59" s="1">
-        <v>0.73</v>
+        <v>1.11</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B60" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C60" s="1">
-        <v>1000000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>118.88</v>
+        <v>118.372</v>
       </c>
       <c r="E60" s="1">
-        <v>103.5</v>
+        <v>100.0</v>
       </c>
       <c r="F60" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G60">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1035828.66</v>
+        <v>2100000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-24256.16</v>
+        <v>385812.0</v>
       </c>
       <c r="J60" s="1">
-        <v>-2.3417154725184</v>
+        <v>18.372</v>
       </c>
       <c r="K60">
-        <v>0.35</v>
+        <v>0.57</v>
       </c>
       <c r="L60" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="M60" s="1">
-        <v>1011572.5</v>
+        <v>2485812.0</v>
       </c>
       <c r="N60" s="1">
-        <v>1015082.54</v>
+        <v>2497840.85</v>
       </c>
       <c r="O60" s="1">
-        <v>0.65</v>
+        <v>1.53</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B61" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C61" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>110.406</v>
+        <v>158.075</v>
       </c>
       <c r="E61" s="1">
-        <v>107.4925</v>
+        <v>125.248</v>
       </c>
       <c r="F61" t="s">
         <v>34</v>
       </c>
       <c r="G61">
         <v>1.18</v>
       </c>
       <c r="H61" s="1">
-        <v>1374936.05</v>
+        <v>1151441.04</v>
       </c>
       <c r="I61" s="1">
-        <v>34262.38</v>
+        <v>190452.0</v>
       </c>
       <c r="J61" s="1">
-        <v>2.4919253517282</v>
+        <v>16.540317166392</v>
       </c>
       <c r="K61">
-        <v>0.65</v>
+        <v>0.44</v>
       </c>
       <c r="L61" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="M61" s="1">
-        <v>1409198.43</v>
+        <v>1341893.04</v>
       </c>
       <c r="N61" s="1">
-        <v>1418984.0</v>
+        <v>1346314.37</v>
       </c>
       <c r="O61" s="1">
-        <v>0.9</v>
+        <v>0.83</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B62" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C62" s="1">
-        <v>2500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>104.772</v>
+        <v>122.369</v>
       </c>
       <c r="E62" s="1">
-        <v>100.0</v>
+        <v>103.5</v>
       </c>
       <c r="F62" t="s">
         <v>34</v>
       </c>
       <c r="G62">
         <v>1.18</v>
       </c>
       <c r="H62" s="1">
-        <v>2314386.22</v>
+        <v>1035828.66</v>
       </c>
       <c r="I62" s="1">
-        <v>-85574.1</v>
+        <v>2957.42</v>
       </c>
       <c r="J62" s="1">
-        <v>-3.6974857204257</v>
+        <v>0.2855124707594</v>
       </c>
       <c r="K62">
-        <v>0.15</v>
+        <v>0.46</v>
       </c>
       <c r="L62" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="M62" s="1">
-        <v>2228812.12</v>
+        <v>1038786.08</v>
       </c>
       <c r="N62" s="1">
-        <v>2232653.07</v>
+        <v>1043348.9</v>
       </c>
       <c r="O62" s="1">
-        <v>1.42</v>
+        <v>0.64</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B63" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C63" s="1">
-        <v>2000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>113.237</v>
+        <v>113.655</v>
       </c>
       <c r="E63" s="1">
-        <v>111.6684</v>
+        <v>107.4925</v>
       </c>
       <c r="F63" t="s">
         <v>34</v>
       </c>
       <c r="G63">
         <v>1.18</v>
       </c>
       <c r="H63" s="1">
-        <v>1937510.2</v>
+        <v>1374936.05</v>
       </c>
       <c r="I63" s="1">
-        <v>-10399.92</v>
+        <v>72283.81</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.53676723869634</v>
+        <v>5.2572488735022</v>
       </c>
       <c r="K63">
-        <v>0.08</v>
+        <v>0.79</v>
       </c>
       <c r="L63" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="M63" s="1">
-        <v>1927110.28</v>
+        <v>1447219.86</v>
       </c>
       <c r="N63" s="1">
-        <v>1928764.84</v>
+        <v>1459015.98</v>
       </c>
       <c r="O63" s="1">
-        <v>1.23</v>
+        <v>0.9</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B64" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C64" s="1">
-        <v>700000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>93.8325</v>
+        <v>104.019</v>
       </c>
       <c r="E64" s="1">
         <v>100.0</v>
       </c>
       <c r="F64" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G64">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H64" s="1">
-        <v>700000.0</v>
+        <v>2314386.22</v>
       </c>
       <c r="I64" s="1">
-        <v>-43172.5</v>
+        <v>-106852.27</v>
       </c>
       <c r="J64" s="1">
-        <v>-6.1675</v>
+        <v>-4.6168728916818</v>
       </c>
       <c r="K64">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.2</v>
+      </c>
+      <c r="L64" t="s">
+        <v>193</v>
       </c>
       <c r="M64" s="1">
-        <v>656827.5</v>
+        <v>2207533.95</v>
       </c>
       <c r="N64" s="1">
-        <v>656827.5</v>
+        <v>2212544.8</v>
       </c>
       <c r="O64" s="1">
-        <v>0.42</v>
+        <v>1.36</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B65" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C65" s="1">
-        <v>3700000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>118.8205</v>
+        <v>109.666</v>
       </c>
       <c r="E65" s="1">
-        <v>101.92972973</v>
+        <v>111.6684</v>
       </c>
       <c r="F65" t="s">
         <v>34</v>
       </c>
       <c r="G65">
         <v>1.18</v>
       </c>
       <c r="H65" s="1">
-        <v>3275917.48</v>
+        <v>1937510.2</v>
       </c>
       <c r="I65" s="1">
-        <v>465027.47</v>
+        <v>-75608.67</v>
       </c>
       <c r="J65" s="1">
-        <v>14.195335286651</v>
+        <v>-3.902362423692</v>
       </c>
       <c r="K65">
         <v>0.09</v>
       </c>
       <c r="L65" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="M65" s="1">
-        <v>3740944.95</v>
+        <v>1861901.53</v>
       </c>
       <c r="N65" s="1">
-        <v>3744333.85</v>
+        <v>1863787.96</v>
       </c>
       <c r="O65" s="1">
-        <v>2.39</v>
+        <v>1.14</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B66" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C66" s="1">
-        <v>1200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>136.363</v>
+        <v>92.7505</v>
       </c>
       <c r="E66" s="1">
-        <v>112.1426</v>
+        <v>100.0</v>
       </c>
       <c r="F66" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G66">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1285670.4</v>
+        <v>700000.0</v>
       </c>
       <c r="I66" s="1">
-        <v>106736.0</v>
+        <v>-50746.5</v>
       </c>
       <c r="J66" s="1">
-        <v>8.3019722628755</v>
+        <v>-7.2495</v>
       </c>
       <c r="K66">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>0.0</v>
+      </c>
+      <c r="L66">
+        <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1392406.4</v>
+        <v>649253.5</v>
       </c>
       <c r="N66" s="1">
-        <v>1396660.99</v>
+        <v>649253.5</v>
       </c>
       <c r="O66" s="1">
-        <v>0.89</v>
+        <v>0.4</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B67" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C67" s="1">
-        <v>360000000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>102.902</v>
+        <v>133.2345</v>
       </c>
       <c r="E67" s="1">
-        <v>103.625</v>
+        <v>101.92972973</v>
       </c>
       <c r="F67" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G67">
-        <v>187.31</v>
+        <v>1.18</v>
       </c>
       <c r="H67" s="1">
-        <v>2026522.28</v>
+        <v>3275917.48</v>
       </c>
       <c r="I67" s="1">
-        <v>-48791.87</v>
+        <v>908867.32</v>
       </c>
       <c r="J67" s="1">
-        <v>-2.4076651158259</v>
+        <v>27.743901534418</v>
       </c>
       <c r="K67">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.15</v>
+      </c>
+      <c r="L67" t="s">
+        <v>201</v>
       </c>
       <c r="M67" s="1">
-        <v>1977730.41</v>
+        <v>4184784.8</v>
       </c>
       <c r="N67" s="1">
-        <v>1977730.41</v>
+        <v>4190346.84</v>
       </c>
       <c r="O67" s="1">
-        <v>1.26</v>
+        <v>2.57</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B68" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C68" s="1">
-        <v>360000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>103.649</v>
+        <v>141.362</v>
       </c>
       <c r="E68" s="1">
-        <v>103.7</v>
+        <v>112.1426</v>
       </c>
       <c r="F68" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G68">
-        <v>187.31</v>
+        <v>1.18</v>
       </c>
       <c r="H68" s="1">
-        <v>2027985.14</v>
+        <v>1285670.4</v>
       </c>
       <c r="I68" s="1">
-        <v>-35897.72</v>
+        <v>154349.97</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.7701175068768</v>
+        <v>12.005407451241</v>
       </c>
       <c r="K68">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.5</v>
+      </c>
+      <c r="L68" t="s">
+        <v>204</v>
       </c>
       <c r="M68" s="1">
-        <v>1992087.42</v>
+        <v>1440020.37</v>
       </c>
       <c r="N68" s="1">
-        <v>1992087.42</v>
+        <v>1445962.65</v>
       </c>
       <c r="O68" s="1">
-        <v>1.27</v>
+        <v>0.89</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B69" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C69" s="1">
-        <v>1600000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>111.853</v>
+        <v>101.0285</v>
       </c>
       <c r="E69" s="1">
-        <v>97.3197</v>
+        <v>103.625</v>
       </c>
       <c r="F69" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G69">
-        <v>1.18</v>
+        <v>184.95</v>
       </c>
       <c r="H69" s="1">
-        <v>1446595.32</v>
+        <v>2026522.28</v>
       </c>
       <c r="I69" s="1">
-        <v>76250.16</v>
+        <v>-60051.0</v>
       </c>
       <c r="J69" s="1">
-        <v>5.2710083425405</v>
+        <v>-2.9632538755014</v>
       </c>
       <c r="K69">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L69">
-        <v>945.46</v>
+        <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1522845.48</v>
+        <v>1966471.28</v>
       </c>
       <c r="N69" s="1">
-        <v>1523790.94</v>
+        <v>1966471.28</v>
       </c>
       <c r="O69" s="1">
-        <v>0.97</v>
+        <v>1.21</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B70" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C70" s="1">
-        <v>1600000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>128.108</v>
+        <v>101.3935</v>
       </c>
       <c r="E70" s="1">
-        <v>97.224375</v>
+        <v>103.7</v>
       </c>
       <c r="F70" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>184.95</v>
       </c>
       <c r="H70" s="1">
-        <v>1435796.18</v>
+        <v>2027985.14</v>
       </c>
       <c r="I70" s="1">
-        <v>308356.31</v>
+        <v>-54409.31</v>
       </c>
       <c r="J70" s="1">
-        <v>21.476328903452</v>
+        <v>-2.6829244912514</v>
       </c>
       <c r="K70">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>0.0</v>
+      </c>
+      <c r="L70">
+        <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1744152.49</v>
+        <v>1973575.83</v>
       </c>
       <c r="N70" s="1">
-        <v>1753228.96</v>
+        <v>1973575.83</v>
       </c>
       <c r="O70" s="1">
-        <v>1.12</v>
+        <v>1.21</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B71" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C71" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.149</v>
+        <v>125.926</v>
       </c>
       <c r="E71" s="1">
-        <v>105.271</v>
+        <v>97.3197</v>
       </c>
       <c r="F71" t="s">
         <v>34</v>
       </c>
       <c r="G71">
         <v>1.18</v>
       </c>
       <c r="H71" s="1">
-        <v>1564786.32</v>
+        <v>1446595.32</v>
       </c>
       <c r="I71" s="1">
-        <v>-201287.34</v>
+        <v>263774.8</v>
       </c>
       <c r="J71" s="1">
-        <v>-12.863567212167</v>
+        <v>18.234180378795</v>
       </c>
       <c r="K71">
-        <v>0.31</v>
+        <v>0.08</v>
       </c>
       <c r="L71" t="s">
-        <v>84</v>
+        <v>211</v>
       </c>
       <c r="M71" s="1">
-        <v>1363498.98</v>
+        <v>1710370.12</v>
       </c>
       <c r="N71" s="1">
-        <v>1368462.67</v>
+        <v>1711690.63</v>
       </c>
       <c r="O71" s="1">
-        <v>0.87</v>
+        <v>1.05</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B72" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C72" s="1">
-        <v>22000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>120.6805</v>
+        <v>141.188</v>
       </c>
       <c r="E72" s="1">
-        <v>100.95</v>
+        <v>97.224375</v>
       </c>
       <c r="F72" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G72">
-        <v>9.2</v>
+        <v>1.18</v>
       </c>
       <c r="H72" s="1">
-        <v>2475767.93</v>
+        <v>1435796.18</v>
       </c>
       <c r="I72" s="1">
-        <v>409474.25</v>
+        <v>481867.66</v>
       </c>
       <c r="J72" s="1">
-        <v>16.539282419738</v>
+        <v>33.561007245471</v>
       </c>
       <c r="K72">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.68</v>
+      </c>
+      <c r="L72" t="s">
+        <v>214</v>
       </c>
       <c r="M72" s="1">
-        <v>2885242.18</v>
+        <v>1917663.84</v>
       </c>
       <c r="N72" s="1">
-        <v>2885242.18</v>
+        <v>1928605.17</v>
       </c>
       <c r="O72" s="1">
-        <v>1.84</v>
+        <v>1.18</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="B73" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="C73" s="1">
-        <v>2000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>101.8735</v>
+        <v>97.606</v>
       </c>
       <c r="E73" s="1">
-        <v>113.5</v>
+        <v>105.271</v>
       </c>
       <c r="F73" t="s">
         <v>34</v>
       </c>
       <c r="G73">
         <v>1.18</v>
       </c>
       <c r="H73" s="1">
-        <v>1939839.34</v>
+        <v>1564786.32</v>
       </c>
       <c r="I73" s="1">
-        <v>-206117.42</v>
+        <v>-239068.16</v>
       </c>
       <c r="J73" s="1">
-        <v>-10.625489222216</v>
+        <v>-15.278006776031</v>
       </c>
       <c r="K73">
-        <v>0.22</v>
+        <v>0.43</v>
       </c>
       <c r="L73" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="M73" s="1">
-        <v>1733721.92</v>
+        <v>1325718.16</v>
       </c>
       <c r="N73" s="1">
-        <v>1738165.61</v>
+        <v>1332650.82</v>
       </c>
       <c r="O73" s="1">
-        <v>1.11</v>
+        <v>0.82</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="B74" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="C74" s="1">
-        <v>1600000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>111.8585</v>
+        <v>125.6285</v>
       </c>
       <c r="E74" s="1">
-        <v>100.25</v>
+        <v>100.95</v>
       </c>
       <c r="F74" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G74">
-        <v>1.18</v>
+        <v>9.22</v>
       </c>
       <c r="H74" s="1">
-        <v>1452503.85</v>
+        <v>2475767.93</v>
       </c>
       <c r="I74" s="1">
-        <v>70416.5</v>
+        <v>521176.38</v>
       </c>
       <c r="J74" s="1">
-        <v>4.8479389572702</v>
+        <v>21.051099890449</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1522920.35</v>
+        <v>2996944.31</v>
       </c>
       <c r="N74" s="1">
-        <v>1522920.35</v>
+        <v>2996944.31</v>
       </c>
       <c r="O74" s="1">
-        <v>0.97</v>
+        <v>1.84</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="B75" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="C75" s="1">
-        <v>1800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.457</v>
+        <v>95.3955</v>
       </c>
       <c r="E75" s="1">
-        <v>105.15</v>
+        <v>113.5</v>
       </c>
       <c r="F75" t="s">
         <v>34</v>
       </c>
       <c r="G75">
         <v>1.18</v>
       </c>
       <c r="H75" s="1">
-        <v>1714402.17</v>
+        <v>1939839.34</v>
       </c>
       <c r="I75" s="1">
-        <v>-191064.86</v>
+        <v>-320221.34</v>
       </c>
       <c r="J75" s="1">
-        <v>-11.144693079804</v>
+        <v>-16.507621708507</v>
       </c>
       <c r="K75">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="L75" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="M75" s="1">
-        <v>1523337.31</v>
+        <v>1619618.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1529655.38</v>
+        <v>1625937.56</v>
       </c>
       <c r="O75" s="1">
-        <v>0.97</v>
+        <v>1.0</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="B76" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="C76" s="1">
-        <v>1800000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>89.614</v>
+        <v>113.0325</v>
       </c>
       <c r="E76" s="1">
-        <v>104.4789</v>
+        <v>100.25</v>
       </c>
       <c r="F76" t="s">
         <v>34</v>
       </c>
       <c r="G76">
         <v>1.18</v>
       </c>
       <c r="H76" s="1">
-        <v>1608329.94</v>
+        <v>1452503.85</v>
       </c>
       <c r="I76" s="1">
-        <v>-235753.36</v>
+        <v>82742.33</v>
       </c>
       <c r="J76" s="1">
-        <v>-14.658270926673</v>
+        <v>5.6965308560112</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>1372576.58</v>
+        <v>1535246.18</v>
       </c>
       <c r="N76" s="1">
-        <v>1372576.58</v>
+        <v>1535246.18</v>
       </c>
       <c r="O76" s="1">
-        <v>0.87</v>
+        <v>0.94</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="B77" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="C77" s="1">
-        <v>1200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>234.1345</v>
+        <v>99.248</v>
       </c>
       <c r="E77" s="1">
-        <v>105.6</v>
+        <v>105.15</v>
       </c>
       <c r="F77" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G77">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H77" s="1">
-        <v>1267200.0</v>
+        <v>1714402.17</v>
       </c>
       <c r="I77" s="1">
-        <v>1542414.0</v>
+        <v>-197879.25</v>
       </c>
       <c r="J77" s="1">
-        <v>121.71827651515</v>
+        <v>-11.54217216139</v>
       </c>
       <c r="K77">
-        <v>0.32</v>
+        <v>0.54</v>
       </c>
       <c r="L77" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="M77" s="1">
-        <v>2809614.0</v>
+        <v>1516522.92</v>
       </c>
       <c r="N77" s="1">
-        <v>2813457.75</v>
+        <v>1526327.67</v>
       </c>
       <c r="O77" s="1">
-        <v>1.79</v>
+        <v>0.94</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="B78" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="C78" s="1">
-        <v>500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>112.348</v>
+        <v>93.947</v>
       </c>
       <c r="E78" s="1">
-        <v>109.28</v>
+        <v>104.4789</v>
       </c>
       <c r="F78" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G78">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H78" s="1">
-        <v>546400.0</v>
+        <v>1608329.94</v>
       </c>
       <c r="I78" s="1">
-        <v>15340.0</v>
+        <v>-172807.02</v>
       </c>
       <c r="J78" s="1">
-        <v>2.807467057101</v>
+        <v>-10.744500596687</v>
       </c>
       <c r="K78">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>0.0</v>
+      </c>
+      <c r="L78">
+        <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>561740.0</v>
+        <v>1435522.92</v>
       </c>
       <c r="N78" s="1">
-        <v>564277.67</v>
+        <v>1435522.92</v>
       </c>
       <c r="O78" s="1">
-        <v>0.36</v>
+        <v>0.88</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="B79" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="C79" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>137.885</v>
+        <v>261.637</v>
       </c>
       <c r="E79" s="1">
-        <v>124.766</v>
+        <v>105.6</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1247660.0</v>
+        <v>1267200.0</v>
       </c>
       <c r="I79" s="1">
-        <v>131190.0</v>
+        <v>1872444.0</v>
       </c>
       <c r="J79" s="1">
-        <v>10.514883862591</v>
+        <v>147.76231060606</v>
       </c>
       <c r="K79">
-        <v>0.79</v>
+        <v>0.48</v>
       </c>
       <c r="L79" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="M79" s="1">
-        <v>1378850.0</v>
+        <v>3139644.0</v>
       </c>
       <c r="N79" s="1">
-        <v>1386740.88</v>
+        <v>3145362.75</v>
       </c>
       <c r="O79" s="1">
-        <v>0.88</v>
+        <v>1.93</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B80" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C80" s="1">
-        <v>1400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>101.695</v>
+        <v>113.9285</v>
       </c>
       <c r="E80" s="1">
-        <v>100.0</v>
+        <v>109.28</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>1400000.0</v>
+        <v>546400.0</v>
       </c>
       <c r="I80" s="1">
-        <v>23730.0</v>
+        <v>23242.5</v>
       </c>
       <c r="J80" s="1">
-        <v>1.695</v>
+        <v>4.2537518301611</v>
       </c>
       <c r="K80">
-        <v>0.47</v>
+        <v>0.6</v>
       </c>
       <c r="L80" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="M80" s="1">
-        <v>1423730.0</v>
+        <v>569642.5</v>
       </c>
       <c r="N80" s="1">
-        <v>1430294.92</v>
+        <v>572625.38</v>
       </c>
       <c r="O80" s="1">
-        <v>0.91</v>
+        <v>0.35</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B81" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C81" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>249.335</v>
+        <v>139.9495</v>
       </c>
       <c r="E81" s="1">
-        <v>99.14</v>
+        <v>124.766</v>
       </c>
       <c r="F81" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G81">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1114660.8</v>
+        <v>1247660.0</v>
       </c>
       <c r="I81" s="1">
-        <v>1431305.84</v>
+        <v>151835.0</v>
       </c>
       <c r="J81" s="1">
-        <v>128.40730022981</v>
+        <v>12.169581456487</v>
       </c>
       <c r="K81">
-        <v>1.43</v>
+        <v>0.9</v>
       </c>
       <c r="L81" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="M81" s="1">
-        <v>2545966.64</v>
+        <v>1399495.0</v>
       </c>
       <c r="N81" s="1">
-        <v>2563087.6</v>
+        <v>1408474.28</v>
       </c>
       <c r="O81" s="1">
-        <v>1.63</v>
+        <v>0.86</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B82" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C82" s="1">
-        <v>1600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>113.298</v>
+        <v>101.8615</v>
       </c>
       <c r="E82" s="1">
         <v>100.0</v>
       </c>
       <c r="F82" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G82">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1438008.36</v>
+        <v>1400000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>104510.36</v>
+        <v>26061.0</v>
       </c>
       <c r="J82" s="1">
-        <v>7.2677157454078</v>
+        <v>1.8615</v>
       </c>
       <c r="K82">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.57</v>
+      </c>
+      <c r="L82" t="s">
+        <v>241</v>
       </c>
       <c r="M82" s="1">
-        <v>1542518.72</v>
+        <v>1426061.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1542518.72</v>
+        <v>1433979.51</v>
       </c>
       <c r="O82" s="1">
-        <v>0.98</v>
+        <v>0.88</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="B83" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="C83" s="1">
-        <v>3200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>109.015</v>
+        <v>263.722</v>
       </c>
       <c r="E83" s="1">
-        <v>103.0</v>
+        <v>99.14</v>
       </c>
       <c r="F83" t="s">
         <v>34</v>
       </c>
       <c r="G83">
         <v>1.18</v>
       </c>
       <c r="H83" s="1">
-        <v>2842604.57</v>
+        <v>1114660.8</v>
       </c>
       <c r="I83" s="1">
-        <v>125809.32</v>
+        <v>1571811.19</v>
       </c>
       <c r="J83" s="1">
-        <v>4.4258466804618</v>
+        <v>141.01251160891</v>
       </c>
       <c r="K83">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.62</v>
+      </c>
+      <c r="L83" t="s">
+        <v>244</v>
       </c>
       <c r="M83" s="1">
-        <v>2968413.89</v>
+        <v>2686471.99</v>
       </c>
       <c r="N83" s="1">
-        <v>2968413.89</v>
+        <v>2705924.51</v>
       </c>
       <c r="O83" s="1">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="B84" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="C84" s="1">
-        <v>1400000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>102.996</v>
+        <v>135.996</v>
       </c>
       <c r="E84" s="1">
-        <v>102.55357143</v>
+        <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>34</v>
       </c>
       <c r="G84">
         <v>1.18</v>
       </c>
       <c r="H84" s="1">
-        <v>1372732.18</v>
+        <v>1438008.36</v>
       </c>
       <c r="I84" s="1">
-        <v>-145754.64</v>
+        <v>409135.95</v>
       </c>
       <c r="J84" s="1">
-        <v>-10.617849725064</v>
+        <v>28.451569641779</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1226977.54</v>
+        <v>1847144.31</v>
       </c>
       <c r="N84" s="1">
-        <v>1226977.54</v>
+        <v>1847144.31</v>
       </c>
       <c r="O84" s="1">
-        <v>0.78</v>
+        <v>1.13</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="B85" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="C85" s="1">
-        <v>1300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>108.491</v>
+        <v>113.679</v>
       </c>
       <c r="E85" s="1">
-        <v>104.74</v>
+        <v>103.0</v>
       </c>
       <c r="F85" t="s">
         <v>34</v>
       </c>
       <c r="G85">
         <v>1.18</v>
       </c>
       <c r="H85" s="1">
-        <v>1258952.43</v>
+        <v>2842604.57</v>
       </c>
       <c r="I85" s="1">
-        <v>-58830.75</v>
+        <v>245449.76</v>
       </c>
       <c r="J85" s="1">
-        <v>-4.6729922909001</v>
+        <v>8.6346783013861</v>
       </c>
       <c r="K85">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>0.0</v>
+      </c>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1200121.68</v>
+        <v>3088054.33</v>
       </c>
       <c r="N85" s="1">
-        <v>1204684.73</v>
+        <v>3088054.33</v>
       </c>
       <c r="O85" s="1">
-        <v>0.77</v>
+        <v>1.9</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="B86" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="C86" s="1">
-        <v>180000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>104.628</v>
+        <v>99.5655</v>
       </c>
       <c r="E86" s="1">
-        <v>102.64666667</v>
+        <v>102.55357143</v>
       </c>
       <c r="F86" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G86">
-        <v>187.31</v>
+        <v>1.18</v>
       </c>
       <c r="H86" s="1">
-        <v>1220823.45</v>
+        <v>1372732.18</v>
       </c>
       <c r="I86" s="1">
-        <v>-215371.77</v>
+        <v>-189441.01</v>
       </c>
       <c r="J86" s="1">
-        <v>-17.641516469888</v>
+        <v>-13.800289143072</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1005451.68</v>
+        <v>1183291.17</v>
       </c>
       <c r="N86" s="1">
-        <v>1005451.68</v>
+        <v>1183291.17</v>
       </c>
       <c r="O86" s="1">
-        <v>0.64</v>
+        <v>0.73</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="B87" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="C87" s="1">
-        <v>2600000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>94.356</v>
+        <v>106.59</v>
       </c>
       <c r="E87" s="1">
-        <v>99.90307692</v>
+        <v>104.74</v>
       </c>
       <c r="F87" t="s">
         <v>34</v>
       </c>
       <c r="G87">
         <v>1.18</v>
       </c>
       <c r="H87" s="1">
-        <v>2345717.95</v>
+        <v>1258952.43</v>
       </c>
       <c r="I87" s="1">
-        <v>-258195.83</v>
+        <v>-82662.1</v>
       </c>
       <c r="J87" s="1">
-        <v>-11.007113195344</v>
+        <v>-6.56594308333</v>
       </c>
       <c r="K87">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.46</v>
+      </c>
+      <c r="L87" t="s">
+        <v>253</v>
       </c>
       <c r="M87" s="1">
-        <v>2087522.12</v>
+        <v>1176290.33</v>
       </c>
       <c r="N87" s="1">
-        <v>2087522.12</v>
+        <v>1182221.99</v>
       </c>
       <c r="O87" s="1">
-        <v>1.33</v>
+        <v>0.73</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="B88" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="C88" s="1">
-        <v>1400000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>104.572</v>
+        <v>100.991</v>
       </c>
       <c r="E88" s="1">
-        <v>115.9281</v>
+        <v>102.64666667</v>
       </c>
       <c r="F88" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G88">
-        <v>1.18</v>
+        <v>184.95</v>
       </c>
       <c r="H88" s="1">
-        <v>1391813.22</v>
+        <v>1220823.45</v>
       </c>
       <c r="I88" s="1">
-        <v>-146061.01</v>
+        <v>-237952.77</v>
       </c>
       <c r="J88" s="1">
-        <v>-10.494296785024</v>
+        <v>-19.491169669128</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>1245752.21</v>
+        <v>982870.68</v>
       </c>
       <c r="N88" s="1">
-        <v>1245752.21</v>
+        <v>982870.68</v>
       </c>
       <c r="O88" s="1">
-        <v>0.79</v>
+        <v>0.6</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="B89" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="C89" s="1">
-        <v>1100000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>81.628</v>
+        <v>93.143</v>
       </c>
       <c r="E89" s="1">
-        <v>125.8419</v>
+        <v>99.90307692</v>
       </c>
       <c r="F89" t="s">
         <v>34</v>
       </c>
       <c r="G89">
         <v>1.18</v>
       </c>
       <c r="H89" s="1">
-        <v>1195182.95</v>
+        <v>2345717.95</v>
       </c>
       <c r="I89" s="1">
-        <v>-431135.98</v>
+        <v>-289930.17</v>
       </c>
       <c r="J89" s="1">
-        <v>-36.072802076034</v>
+        <v>-12.359975759234</v>
       </c>
       <c r="K89">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>764046.97</v>
+        <v>2055787.78</v>
       </c>
       <c r="N89" s="1">
-        <v>768103.02</v>
+        <v>2055787.78</v>
       </c>
       <c r="O89" s="1">
-        <v>0.49</v>
+        <v>1.26</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="B90" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="C90" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>164.779</v>
+        <v>119.748</v>
       </c>
       <c r="E90" s="1">
-        <v>115.979</v>
+        <v>115.9281</v>
       </c>
       <c r="F90" t="s">
         <v>34</v>
       </c>
       <c r="G90">
         <v>1.18</v>
       </c>
       <c r="H90" s="1">
-        <v>1464249.25</v>
+        <v>1391813.22</v>
       </c>
       <c r="I90" s="1">
-        <v>498740.88</v>
+        <v>31337.88</v>
       </c>
       <c r="J90" s="1">
-        <v>34.061200987468</v>
+        <v>2.2515866029782</v>
       </c>
       <c r="K90">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>1962990.13</v>
+        <v>1423151.1</v>
       </c>
       <c r="N90" s="1">
-        <v>1972917.52</v>
+        <v>1423151.1</v>
       </c>
       <c r="O90" s="1">
-        <v>1.26</v>
+        <v>0.87</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="B91" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C91" s="1">
-        <v>200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>93.9415</v>
+        <v>78.479</v>
       </c>
       <c r="E91" s="1">
-        <v>100.25</v>
+        <v>125.8419</v>
       </c>
       <c r="F91" t="s">
         <v>34</v>
       </c>
       <c r="G91">
         <v>1.18</v>
       </c>
       <c r="H91" s="1">
-        <v>171705.06</v>
+        <v>1195182.95</v>
       </c>
       <c r="I91" s="1">
-        <v>-11831.85</v>
+        <v>-462356.98</v>
       </c>
       <c r="J91" s="1">
-        <v>-6.8907986753565</v>
+        <v>-38.685038135793</v>
       </c>
       <c r="K91">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.42</v>
+      </c>
+      <c r="L91" t="s">
+        <v>262</v>
       </c>
       <c r="M91" s="1">
-        <v>159873.21</v>
+        <v>732825.97</v>
       </c>
       <c r="N91" s="1">
-        <v>159873.21</v>
+        <v>737391.15</v>
       </c>
       <c r="O91" s="1">
-        <v>0.1</v>
+        <v>0.45</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="B92" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="C92" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.988</v>
+        <v>171.487</v>
       </c>
       <c r="E92" s="1">
-        <v>107.10142857</v>
+        <v>115.979</v>
       </c>
       <c r="F92" t="s">
         <v>34</v>
       </c>
       <c r="G92">
         <v>1.18</v>
       </c>
       <c r="H92" s="1">
-        <v>1390330.62</v>
+        <v>1464249.25</v>
       </c>
       <c r="I92" s="1">
-        <v>-199186.99</v>
+        <v>573796.59</v>
       </c>
       <c r="J92" s="1">
-        <v>-14.326591613152</v>
+        <v>39.187084439347</v>
       </c>
       <c r="K92">
-        <v>0.47</v>
+        <v>0.85</v>
       </c>
       <c r="L92" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="M92" s="1">
-        <v>1191143.63</v>
+        <v>2038045.84</v>
       </c>
       <c r="N92" s="1">
-        <v>1197695.71</v>
+        <v>2050012.92</v>
       </c>
       <c r="O92" s="1">
-        <v>0.76</v>
+        <v>1.26</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="B93" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="C93" s="1">
-        <v>1114000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>94.1925</v>
+        <v>94.523</v>
       </c>
       <c r="E93" s="1">
-        <v>100.0</v>
+        <v>100.25</v>
       </c>
       <c r="F93" t="s">
         <v>34</v>
       </c>
       <c r="G93">
         <v>1.18</v>
       </c>
       <c r="H93" s="1">
-        <v>1023897.06</v>
+        <v>171705.06</v>
       </c>
       <c r="I93" s="1">
-        <v>-131023.97</v>
+        <v>-11224.58</v>
       </c>
       <c r="J93" s="1">
-        <v>-12.796595978115</v>
+        <v>-6.5371282593536</v>
       </c>
       <c r="K93">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>892873.09</v>
+        <v>160480.48</v>
       </c>
       <c r="N93" s="1">
-        <v>898392.77</v>
+        <v>160480.48</v>
       </c>
       <c r="O93" s="1">
-        <v>0.57</v>
+        <v>0.1</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B94" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="C94" s="1">
-        <v>130.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>11.7</v>
+        <v>100.36</v>
       </c>
       <c r="E94" s="1">
-        <v>25.0081</v>
+        <v>107.10142857</v>
       </c>
       <c r="F94" t="s">
         <v>34</v>
       </c>
       <c r="G94">
         <v>1.18</v>
       </c>
       <c r="H94" s="1">
-        <v>275244.72</v>
+        <v>1390330.62</v>
       </c>
       <c r="I94" s="1">
-        <v>-145819.94</v>
+        <v>-197597.17</v>
       </c>
       <c r="J94" s="1">
-        <v>-52.978287830553</v>
+        <v>-14.212243272036</v>
       </c>
       <c r="K94">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.68</v>
+      </c>
+      <c r="L94" t="s">
+        <v>270</v>
       </c>
       <c r="M94" s="1">
-        <v>129424.78</v>
+        <v>1192733.45</v>
       </c>
       <c r="N94" s="1">
-        <v>129424.78</v>
+        <v>1202241.09</v>
       </c>
       <c r="O94" s="1">
-        <v>0.08</v>
+        <v>0.74</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="B95" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="C95" s="1">
-        <v>125.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>9.2</v>
+        <v>94.287</v>
       </c>
       <c r="E95" s="1">
-        <v>32.5933</v>
+        <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>34</v>
       </c>
       <c r="G95">
         <v>1.18</v>
       </c>
       <c r="H95" s="1">
-        <v>361232.66</v>
+        <v>1023897.06</v>
       </c>
       <c r="I95" s="1">
-        <v>-263376.98</v>
+        <v>-132252.6</v>
       </c>
       <c r="J95" s="1">
-        <v>-72.910622201215</v>
+        <v>-12.916591439378</v>
       </c>
       <c r="K95">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.57</v>
+      </c>
+      <c r="L95" t="s">
+        <v>273</v>
       </c>
       <c r="M95" s="1">
-        <v>97855.68</v>
+        <v>891644.46</v>
       </c>
       <c r="N95" s="1">
-        <v>97855.68</v>
+        <v>898004.75</v>
       </c>
       <c r="O95" s="1">
-        <v>0.06</v>
+        <v>0.55</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="B96" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="C96" s="1">
-        <v>46.0</v>
+        <v>130.0</v>
       </c>
       <c r="D96" s="1">
-        <v>365.6</v>
+        <v>12.8</v>
       </c>
       <c r="E96" s="1">
-        <v>180.0</v>
+        <v>25.0081</v>
       </c>
       <c r="F96" t="s">
         <v>34</v>
       </c>
       <c r="G96">
         <v>1.18</v>
       </c>
       <c r="H96" s="1">
+        <v>275244.72</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-133988.35</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-48.679716726265</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>141256.37</v>
+      </c>
+      <c r="N96" s="1">
+        <v>141256.37</v>
+      </c>
+      <c r="O96" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P96">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16">
+      <c r="A97" t="s">
+        <v>276</v>
+      </c>
+      <c r="B97" t="s">
+        <v>277</v>
+      </c>
+      <c r="C97" s="1">
+        <v>125.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>33.95</v>
+      </c>
+      <c r="E97" s="1">
+        <v>32.5933</v>
+      </c>
+      <c r="F97" t="s">
+        <v>34</v>
+      </c>
+      <c r="G97">
+        <v>1.18</v>
+      </c>
+      <c r="H97" s="1">
+        <v>361232.66</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-982.24</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-0.27191339786386</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>360250.42</v>
+      </c>
+      <c r="N97" s="1">
+        <v>360250.42</v>
+      </c>
+      <c r="O97" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="P97">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16">
+      <c r="A98" t="s">
+        <v>278</v>
+      </c>
+      <c r="B98" t="s">
+        <v>279</v>
+      </c>
+      <c r="C98" s="1">
+        <v>46.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>553.45</v>
+      </c>
+      <c r="E98" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="F98" t="s">
+        <v>34</v>
+      </c>
+      <c r="G98">
+        <v>1.18</v>
+      </c>
+      <c r="H98" s="1">
         <v>701011.73</v>
       </c>
-      <c r="I96" s="1">
-[...20 lines deleted...]
-      <c r="P96">
+      <c r="I98" s="1">
+        <v>1460168.24</v>
+      </c>
+      <c r="J98" s="1">
+        <v>208.29440899655</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>2161179.97</v>
+      </c>
+      <c r="N98" s="1">
+        <v>2161179.97</v>
+      </c>
+      <c r="O98" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="P98">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>