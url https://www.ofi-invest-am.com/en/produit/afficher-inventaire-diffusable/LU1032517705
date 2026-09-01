--- v4 (2026-08-11)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0336374540</t>
   </si>
   <si>
@@ -154,732 +154,711 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CA784730103N</t>
   </si>
   <si>
     <t>SSR MINING INC</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01737420</t>
-[...2 lines deleted...]
-    <t>EUR/HKD 21/05/26</t>
+    <t>OVCT01751629</t>
+  </si>
+  <si>
+    <t>EUR/HKD 09/07/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>OACT01993157</t>
-[...2 lines deleted...]
-    <t>EUR/JPY 21/05/26</t>
+    <t>OVCT01751631</t>
+  </si>
+  <si>
+    <t>EUR/JPY 09/07/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>18 545.00</t>
-[...23 lines deleted...]
-    <t>3 301.26</t>
+    <t>4 606.00</t>
+  </si>
+  <si>
+    <t>OVCT01751630</t>
+  </si>
+  <si>
+    <t>EUR/SEK 09/07/26</t>
+  </si>
+  <si>
+    <t>OVCT01751628</t>
+  </si>
+  <si>
+    <t>EUR/USD 09/07/26</t>
+  </si>
+  <si>
+    <t>-58 053.33</t>
+  </si>
+  <si>
+    <t>US007973AF76</t>
+  </si>
+  <si>
+    <t>ADVANCED ENERGY INDUSTRIES INC Z 15/05/2031</t>
   </si>
   <si>
     <t>XS3304376851</t>
   </si>
   <si>
     <t>ADVANTEST CORPORATION Z 28/03/2031</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>3 956.16</t>
+    <t>4 830.68</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
-    <t>3 878.40</t>
+    <t>4 847.42</t>
   </si>
   <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
-    <t>6 791.17</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
-    <t>5 659.31</t>
-[...8 lines deleted...]
-    <t>2 620.97</t>
+    <t>US00217DAG51</t>
+  </si>
+  <si>
+    <t>AST SPACEMOBILE INC 2.25 15/04/2036</t>
+  </si>
+  <si>
+    <t>13 428.60</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>6 008.22</t>
+    <t>6 741.78</t>
   </si>
   <si>
     <t>US15643UAF12</t>
   </si>
   <si>
     <t>CENTRUS ENERGY CORP Z 15/08/2032</t>
   </si>
   <si>
     <t>XS3359531186</t>
   </si>
   <si>
     <t>CHINA HONGQIAO GROUP LIMITED Z 03/05/2027</t>
   </si>
   <si>
     <t>CNY</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
     <t>US18452BAC46</t>
   </si>
   <si>
     <t>CLEANSPARK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
-    <t>9 705.71</t>
+    <t>13 356.86</t>
   </si>
   <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
-    <t>XS2676374239</t>
-[...4 lines deleted...]
-  <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>10 116.02</t>
-[...1 lines deleted...]
-  <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
   </si>
   <si>
-    <t>1 665.96</t>
+    <t>1 904.54</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>28 974.66</t>
+    <t>31 520.55</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>6 657.53</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>12 232.04</t>
-[...1 lines deleted...]
-  <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>7 868.85</t>
+    <t>12 000.00</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
-    <t>11 790.23</t>
-[...1 lines deleted...]
-  <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
-    <t>3 961.52</t>
+    <t>5 164.84</t>
   </si>
   <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>4 810.42</t>
+    <t>5 595.25</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
-    <t>3 041.88</t>
+    <t>3 801.90</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>3 698.63</t>
+    <t>5 424.66</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
-    <t>4 244.48</t>
+    <t>3 586.70</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
     <t>US465741AQ90</t>
   </si>
   <si>
     <t>ITRON INC 1.375 15/07/2030</t>
   </si>
   <si>
-    <t>10 531.04</t>
+    <t>12 519.96</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
-    <t>5 364.55</t>
+    <t>7 382.62</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>1 038.89</t>
+    <t>1 511.11</t>
   </si>
   <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
+    <t>XS3353961116</t>
+  </si>
+  <si>
+    <t>JX ADVANCED METALS CORP Z 03/06/2031</t>
+  </si>
+  <si>
+    <t>XS3353961033</t>
+  </si>
+  <si>
+    <t>JX ADVANCED METALS CORP Z 04/06/2029</t>
+  </si>
+  <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>8 488.38</t>
+    <t>10 030.20</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>12 028.85</t>
+    <t>13 846.15</t>
   </si>
   <si>
     <t>XS2523390867</t>
   </si>
   <si>
     <t>LENOVO GROUP LTD 2.5 26/08/2029</t>
   </si>
   <si>
-    <t>4 421.33</t>
+    <t>5 678.94</t>
   </si>
   <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
-    <t>4 562.82</t>
+    <t>5 702.85</t>
   </si>
   <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>11 796.12</t>
+    <t>14 023.99</t>
   </si>
   <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
-    <t>5 010.85</t>
+    <t>6 276.72</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
-    <t>1 886.43</t>
+    <t>XS3250338608</t>
+  </si>
+  <si>
+    <t>MITAC HOLDINGS CORP Z 01/06/2031</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>US63954QAJ58</t>
   </si>
   <si>
     <t>NEBIUS GROUP NV 1.25 15/03/2031</t>
   </si>
   <si>
-    <t>5 562.04</t>
+    <t>7 851.88</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
-    <t>5 942.28</t>
+    <t>7 747.27</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2031</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
-    <t>1 320.51</t>
+    <t>1 721.61</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>10 941.33</t>
+    <t>13 007.76</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
-    <t>6 932.66</t>
+    <t>9 038.48</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>6 319.56</t>
+    <t>8 321.14</t>
   </si>
   <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
-    <t>9 804.75</t>
+    <t>13 493.16</t>
   </si>
   <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>5 718.75</t>
+    <t>7 687.50</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>2 982.88</t>
+    <t>3 450.34</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>8 979.28</t>
+    <t>US82982TAA43</t>
+  </si>
+  <si>
+    <t>SITIME CORP Z 15/06/2031</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>7 918.51</t>
+    <t>9 339.78</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>19 452.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
-    <t>5 931.66</t>
-[...5 lines deleted...]
-    <t>TOKYU CORP Z 30/09/2030</t>
+    <t>7 413.70</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
-    <t>US90353TAR14</t>
+    <t>US90353TAS96</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
-    <t>4 565.18</t>
-[...1 lines deleted...]
-  <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>11 967.08</t>
+    <t>14 227.24</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
-    <t>9 507.64</t>
+    <t>12 653.87</t>
   </si>
   <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
   </si>
   <si>
-    <t>6 360.29</t>
+    <t>7 315.24</t>
   </si>
   <si>
     <t>BABA2701CO01</t>
   </si>
   <si>
     <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
     <t>PANW2606CR01</t>
   </si>
   <si>
     <t>JUN26 PANW C @ 185.000000</t>
   </si>
   <si>
     <t>LITE2609CR01</t>
   </si>
   <si>
     <t>SEP26 LITE C @ 540.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1261,212 +1240,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1473751.51</v>
+        <v>1478411.51</v>
       </c>
       <c r="D2">
-        <v>89.91</v>
+        <v>92.38</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>132503511.23</v>
+        <v>136572351.59</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>132503511.23</v>
+        <v>136572351.59</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>217000.0</v>
       </c>
       <c r="D3">
-        <v>139.71</v>
+        <v>143.46</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>30316157.4</v>
+        <v>31131765.48</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>30316157.4</v>
+        <v>31131765.48</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>100.0</v>
       </c>
       <c r="D4">
-        <v>133.0</v>
+        <v>136.49</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>13299.56</v>
+        <v>13649.49</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>13299.56</v>
+        <v>13649.49</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>100.0</v>
       </c>
       <c r="D5">
-        <v>146.57</v>
+        <v>150.49</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>14656.78</v>
+        <v>15048.56</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>14656.78</v>
+        <v>15048.56</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>100.0</v>
       </c>
       <c r="D6">
-        <v>143.38</v>
+        <v>147.21</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>14337.79</v>
+        <v>14721.27</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>14337.79</v>
+        <v>14721.27</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P98"/>
+  <dimension ref="A1:P100"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O98" sqref="O98"/>
+      <selection activeCell="O100" sqref="O100"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1488,4886 +1467,4986 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>2321.0</v>
       </c>
       <c r="D2" s="1">
-        <v>394.36</v>
+        <v>476.88</v>
       </c>
       <c r="E2" s="1">
         <v>501.8005988798</v>
       </c>
       <c r="F2" t="s">
         <v>34</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
         <v>1002909.83</v>
       </c>
       <c r="I2" s="1">
-        <v>-225906.81</v>
+        <v>-50135.03</v>
       </c>
       <c r="J2" s="1">
-        <v>-22.52513668153</v>
+        <v>-4.9989568852865</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>777003.02</v>
+        <v>952774.8</v>
       </c>
       <c r="N2" s="1">
-        <v>777003.02</v>
+        <v>952774.8</v>
       </c>
       <c r="O2" s="1">
-        <v>0.48</v>
+        <v>0.57</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>7000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>206.4</v>
+        <v>196.5</v>
       </c>
       <c r="E3" s="1">
         <v>101.4678842857</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>710275.19</v>
       </c>
       <c r="I3" s="1">
-        <v>734524.81</v>
+        <v>665224.81</v>
       </c>
       <c r="J3" s="1">
-        <v>103.41411615405</v>
+        <v>93.657334419917</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1444800.0</v>
+        <v>1375500.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1444800.0</v>
+        <v>1375500.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.89</v>
+        <v>0.82</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>1239.0</v>
+        <v>1566.0</v>
       </c>
       <c r="D4" s="1">
-        <v>4799.52</v>
+        <v>4805.57</v>
       </c>
       <c r="E4" s="1">
-        <v>4782.8131799839</v>
+        <v>4787.6893422733</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>5925905.53</v>
+        <v>7497521.51</v>
       </c>
       <c r="I4" s="1">
-        <v>20699.75</v>
+        <v>28001.11</v>
       </c>
       <c r="J4" s="1">
-        <v>0.34930948350775</v>
+        <v>0.3734715527345</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>5946605.28</v>
+        <v>7525522.62</v>
       </c>
       <c r="N4" s="1">
-        <v>5946605.28</v>
+        <v>7525522.62</v>
       </c>
       <c r="O4" s="1">
-        <v>3.65</v>
+        <v>4.49</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>6255.0</v>
       </c>
       <c r="D5" s="1">
-        <v>284.4</v>
+        <v>297.0</v>
       </c>
       <c r="E5" s="1">
         <v>251.5653717026</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1573541.4</v>
       </c>
       <c r="I5" s="1">
-        <v>205380.6</v>
+        <v>284193.6</v>
       </c>
       <c r="J5" s="1">
-        <v>13.052125606609</v>
+        <v>18.060764082852</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1778922.0</v>
+        <v>1857735.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1778922.0</v>
+        <v>1857735.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.09</v>
+        <v>1.11</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>85189.0</v>
       </c>
       <c r="D6" s="1">
-        <v>34.74</v>
+        <v>29.82</v>
       </c>
       <c r="E6" s="1">
         <v>29.0302638838</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
         <v>2098124.33</v>
       </c>
       <c r="I6" s="1">
-        <v>414155.69</v>
+        <v>88615.78</v>
       </c>
       <c r="J6" s="1">
-        <v>19.739330223581</v>
+        <v>4.223571441069</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2512280.02</v>
+        <v>2186740.11</v>
       </c>
       <c r="N6" s="1">
-        <v>2512280.02</v>
+        <v>2186740.11</v>
       </c>
       <c r="O6" s="1">
-        <v>1.54</v>
+        <v>1.3</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>70000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>324.2</v>
+        <v>314.6</v>
       </c>
       <c r="E7" s="1">
         <v>253.272567</v>
       </c>
       <c r="F7" t="s">
         <v>45</v>
       </c>
       <c r="G7">
-        <v>10.86</v>
+        <v>10.83</v>
       </c>
       <c r="H7" s="1">
         <v>1570195.71</v>
       </c>
       <c r="I7" s="1">
-        <v>519385.39</v>
+        <v>462497.96</v>
       </c>
       <c r="J7" s="1">
-        <v>33.077748633003</v>
+        <v>29.454797071124</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2089581.1</v>
+        <v>2032693.67</v>
       </c>
       <c r="N7" s="1">
-        <v>2089581.1</v>
+        <v>2032693.67</v>
       </c>
       <c r="O7" s="1">
-        <v>1.28</v>
+        <v>1.21</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
-        <v>6365111.79</v>
+        <v>6099128.53</v>
       </c>
       <c r="D8" s="1">
-        <v>0.108416</v>
+        <v>0.10979344</v>
       </c>
       <c r="E8" s="1">
-        <v>0.1107562481</v>
+        <v>0.1098555742</v>
       </c>
       <c r="F8" t="s">
         <v>48</v>
       </c>
       <c r="G8">
-        <v>9.22</v>
+        <v>9.1</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>134493.12</v>
+        <v>3449.65</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>580.95</v>
+        <v>-943.47</v>
       </c>
       <c r="M8" s="1">
-        <v>133912.17</v>
+        <v>4393.1200000001</v>
       </c>
       <c r="N8" s="1">
-        <v>134493.12</v>
+        <v>3449.6500000004</v>
       </c>
       <c r="O8" s="1">
-        <v>0.08</v>
+        <v>0.01</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
-        <v>9902542.6</v>
+        <v>9686354.52</v>
       </c>
       <c r="D9" s="1">
-        <v>0.00540881</v>
+        <v>0.00539693</v>
       </c>
       <c r="E9" s="1">
-        <v>0.0053613899</v>
+        <v>0.0054199602</v>
       </c>
       <c r="F9" t="s">
         <v>51</v>
       </c>
       <c r="G9">
-        <v>184.95</v>
+        <v>185.56</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>100039.48</v>
+        <v>41162.48</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>81494.48</v>
+        <v>36556.48</v>
       </c>
       <c r="N9" s="1">
-        <v>100039.48</v>
+        <v>41162.48</v>
       </c>
       <c r="O9" s="1">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
-        <v>2098414.39</v>
+        <v>2007127.16</v>
       </c>
       <c r="D10" s="1">
-        <v>0.09208276</v>
+        <v>0.09233301</v>
       </c>
       <c r="E10" s="1">
-        <v>0.0935768558</v>
+        <v>0.09147451</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10">
-        <v>10.86</v>
+        <v>10.83</v>
       </c>
       <c r="H10" s="1">
         <v>0.0</v>
       </c>
       <c r="I10" s="1">
-        <v>33504.37</v>
+        <v>-18837.13</v>
       </c>
       <c r="J10" s="1">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>531.02</v>
+        <v>206.91</v>
       </c>
       <c r="M10" s="1">
-        <v>32973.35</v>
+        <v>-19044.04</v>
       </c>
       <c r="N10" s="1">
-        <v>33504.37</v>
+        <v>-18837.13</v>
       </c>
       <c r="O10" s="1">
-        <v>0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="1">
-        <v>103846265.03</v>
+        <v>105254038.05</v>
       </c>
       <c r="D11" s="1">
-        <v>0.84850127</v>
+        <v>0.85939099</v>
       </c>
       <c r="E11" s="1">
-        <v>0.854666303</v>
+        <v>0.8588379579</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
         <v>0.0</v>
       </c>
       <c r="I11" s="1">
-        <v>1867260.06</v>
+        <v>-67775.79</v>
       </c>
       <c r="J11" s="1">
         <v>0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>57</v>
       </c>
       <c r="M11" s="1">
-        <v>2112677.02</v>
+        <v>-9722.4600000083</v>
       </c>
       <c r="N11" s="1">
-        <v>1867260.06</v>
+        <v>-67775.790000007</v>
       </c>
       <c r="O11" s="1">
-        <v>1.15</v>
+        <v>-0.04</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="1">
-        <v>1000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>264.164</v>
+        <v>97.501</v>
       </c>
       <c r="E12" s="1">
-        <v>116.963</v>
+        <v>101.2855</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H12" s="1">
-        <v>1116645.19</v>
+        <v>2177901.78</v>
       </c>
       <c r="I12" s="1">
-        <v>1125833.59</v>
+        <v>-79662.13</v>
       </c>
       <c r="J12" s="1">
-        <v>100.82285761693</v>
+        <v>-3.6577466776302</v>
       </c>
       <c r="K12">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2242478.78</v>
+        <v>2098239.65</v>
       </c>
       <c r="N12" s="1">
-        <v>2245780.04</v>
+        <v>2098239.65</v>
       </c>
       <c r="O12" s="1">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C13" s="1">
         <v>170000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>119.8525</v>
+        <v>114.539</v>
       </c>
       <c r="E13" s="1">
         <v>102.5</v>
       </c>
       <c r="F13" t="s">
         <v>51</v>
       </c>
       <c r="G13">
-        <v>184.95</v>
+        <v>185.56</v>
       </c>
       <c r="H13" s="1">
         <v>945964.91</v>
       </c>
       <c r="I13" s="1">
-        <v>155668.81</v>
+        <v>103355.49</v>
       </c>
       <c r="J13" s="1">
-        <v>16.456087150209</v>
+        <v>10.925932760022</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1101633.72</v>
+        <v>1049320.4</v>
       </c>
       <c r="N13" s="1">
-        <v>1101633.72</v>
+        <v>1049320.4</v>
       </c>
       <c r="O13" s="1">
-        <v>0.68</v>
+        <v>0.63</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C14" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>95.349</v>
+        <v>104.299</v>
       </c>
       <c r="E14" s="1">
         <v>105.565</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
       <c r="G14">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
         <v>1625049.17</v>
       </c>
       <c r="I14" s="1">
-        <v>-168103.5</v>
+        <v>-8984.78</v>
       </c>
       <c r="J14" s="1">
-        <v>-10.344517760038</v>
+        <v>-0.55289280877575</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1456945.67</v>
+        <v>1616064.39</v>
       </c>
       <c r="N14" s="1">
-        <v>1456945.67</v>
+        <v>1616064.39</v>
       </c>
       <c r="O14" s="1">
-        <v>0.89</v>
+        <v>0.96</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C15" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>105.115</v>
+        <v>104.879</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1900000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>97185.0</v>
+        <v>92701.0</v>
       </c>
       <c r="J15" s="1">
-        <v>5.115</v>
+        <v>4.879</v>
       </c>
       <c r="K15">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
       <c r="L15" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M15" s="1">
-        <v>1997185.0</v>
+        <v>1992701.0</v>
       </c>
       <c r="N15" s="1">
-        <v>2001141.16</v>
+        <v>1997531.68</v>
       </c>
       <c r="O15" s="1">
-        <v>1.23</v>
+        <v>1.19</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="C16" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>140.086</v>
+        <v>140.612</v>
       </c>
       <c r="E16" s="1">
         <v>101.11</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
       <c r="G16">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H16" s="1">
         <v>1542555.86</v>
       </c>
       <c r="I16" s="1">
-        <v>479058.74</v>
+        <v>515121.68</v>
       </c>
       <c r="J16" s="1">
-        <v>31.056168040488</v>
+        <v>33.39403734786</v>
       </c>
       <c r="K16">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="L16" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M16" s="1">
-        <v>2021614.6</v>
+        <v>2057677.54</v>
       </c>
       <c r="N16" s="1">
-        <v>2025493.0</v>
+        <v>2062524.96</v>
       </c>
       <c r="O16" s="1">
-        <v>1.24</v>
+        <v>1.23</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C17" s="1">
         <v>800000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>94.452</v>
+        <v>94.758</v>
       </c>
       <c r="E17" s="1">
         <v>99.6476</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
         <v>761068.12</v>
       </c>
       <c r="I17" s="1">
-        <v>-119628.39</v>
+        <v>-108520.99</v>
       </c>
       <c r="J17" s="1">
-        <v>-15.718486539681</v>
+        <v>-14.259037679833</v>
       </c>
       <c r="K17">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>0.0</v>
+      </c>
+      <c r="L17">
+        <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>641439.73</v>
+        <v>652547.13</v>
       </c>
       <c r="N17" s="1">
-        <v>648230.9</v>
+        <v>652547.13</v>
       </c>
       <c r="O17" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B18" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C18" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>136.9595</v>
+        <v>127.4525</v>
       </c>
       <c r="E18" s="1">
         <v>101.95</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
       <c r="G18">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
         <v>1834375.42</v>
       </c>
       <c r="I18" s="1">
-        <v>490913.2</v>
+        <v>359865.78</v>
       </c>
       <c r="J18" s="1">
-        <v>26.76187189643</v>
+        <v>19.6178915219</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2325288.62</v>
+        <v>2194241.2</v>
       </c>
       <c r="N18" s="1">
-        <v>2325288.62</v>
+        <v>2194241.2</v>
       </c>
       <c r="O18" s="1">
-        <v>1.43</v>
+        <v>1.31</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C19" s="1">
         <v>13000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>103.887</v>
+        <v>95.403</v>
       </c>
       <c r="E19" s="1">
         <v>108.766</v>
       </c>
       <c r="F19" t="s">
         <v>48</v>
       </c>
       <c r="G19">
-        <v>9.22</v>
+        <v>9.1</v>
       </c>
       <c r="H19" s="1">
         <v>1548084.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-83641.33</v>
+        <v>-185902.51</v>
       </c>
       <c r="J19" s="1">
-        <v>-5.4028935122384</v>
+        <v>-12.008554445366</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1464442.67</v>
+        <v>1362181.49</v>
       </c>
       <c r="N19" s="1">
-        <v>1464442.67</v>
+        <v>1362181.49</v>
       </c>
       <c r="O19" s="1">
-        <v>0.9</v>
+        <v>0.81</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B20" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C20" s="1">
         <v>170000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>111.436</v>
+        <v>113.1875</v>
       </c>
       <c r="E20" s="1">
         <v>121.16835294</v>
       </c>
       <c r="F20" t="s">
         <v>51</v>
       </c>
       <c r="G20">
-        <v>184.95</v>
+        <v>185.56</v>
       </c>
       <c r="H20" s="1">
         <v>1309804.52</v>
       </c>
       <c r="I20" s="1">
-        <v>-285531.72</v>
+        <v>-272865.55</v>
       </c>
       <c r="J20" s="1">
-        <v>-21.799567465228</v>
+        <v>-20.832539957947</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1024272.8</v>
+        <v>1036938.97</v>
       </c>
       <c r="N20" s="1">
-        <v>1024272.8</v>
+        <v>1036938.97</v>
       </c>
       <c r="O20" s="1">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B21" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C21" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.536</v>
+        <v>97.247</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1400000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-34496.0</v>
+        <v>-38542.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-2.464</v>
+        <v>-2.753</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1365504.0</v>
+        <v>1361458.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1365504.0</v>
+        <v>1361458.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.84</v>
+        <v>0.81</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B22" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C22" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>94.638</v>
+        <v>94.317</v>
       </c>
       <c r="E22" s="1">
         <v>84.3</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
         <v>1158179.15</v>
       </c>
       <c r="I22" s="1">
-        <v>46888.76</v>
+        <v>59652.48</v>
       </c>
       <c r="J22" s="1">
-        <v>4.0484893895733</v>
+        <v>5.1505399661184</v>
       </c>
       <c r="K22">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>0.0</v>
+      </c>
+      <c r="L22">
+        <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1205067.91</v>
+        <v>1217831.63</v>
       </c>
       <c r="N22" s="1">
-        <v>1210727.22</v>
+        <v>1217831.63</v>
       </c>
       <c r="O22" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C23" s="1">
-        <v>1800000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>149.782</v>
+        <v>120.065</v>
       </c>
       <c r="E23" s="1">
-        <v>106.7746</v>
+        <v>135.2616</v>
       </c>
       <c r="F23" t="s">
         <v>34</v>
       </c>
       <c r="G23">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H23" s="1">
-        <v>1648180.09</v>
+        <v>2792617.66</v>
       </c>
       <c r="I23" s="1">
-        <v>640509.21</v>
+        <v>-312149.38</v>
       </c>
       <c r="J23" s="1">
-        <v>38.861603406458</v>
+        <v>-11.177662609209</v>
       </c>
       <c r="K23">
-        <v>0.15</v>
+        <v>0.56</v>
       </c>
       <c r="L23" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="M23" s="1">
-        <v>2288689.3</v>
+        <v>2480468.28</v>
       </c>
       <c r="N23" s="1">
-        <v>2291310.27</v>
+        <v>2493896.88</v>
       </c>
       <c r="O23" s="1">
-        <v>1.41</v>
+        <v>1.49</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C24" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>89.993</v>
+        <v>90.4635</v>
       </c>
       <c r="E24" s="1">
         <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-170119.0</v>
+        <v>-162120.5</v>
       </c>
       <c r="J24" s="1">
-        <v>-10.007</v>
+        <v>-9.5365</v>
       </c>
       <c r="K24">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="L24" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="M24" s="1">
-        <v>1529881.0</v>
+        <v>1537879.5</v>
       </c>
       <c r="N24" s="1">
-        <v>1535889.22</v>
+        <v>1544621.28</v>
       </c>
       <c r="O24" s="1">
-        <v>0.94</v>
+        <v>0.92</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B25" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C25" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>119.726</v>
+        <v>111.198</v>
       </c>
       <c r="E25" s="1">
         <v>119.3027</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
         <v>2036142.85</v>
       </c>
       <c r="I25" s="1">
-        <v>-3443.36</v>
+        <v>-121741.54</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.1691119068586</v>
+        <v>-5.9790274537958</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2032699.49</v>
+        <v>1914401.31</v>
       </c>
       <c r="N25" s="1">
-        <v>2032699.49</v>
+        <v>1914401.31</v>
       </c>
       <c r="O25" s="1">
-        <v>1.25</v>
+        <v>1.14</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B26" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C26" s="1">
         <v>14000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.491</v>
+        <v>98.413</v>
       </c>
       <c r="E26" s="1">
         <v>100.85077821</v>
       </c>
       <c r="F26" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="G26">
-        <v>8.0</v>
+        <v>7.86</v>
       </c>
       <c r="H26" s="1">
         <v>1764910.68</v>
       </c>
       <c r="I26" s="1">
-        <v>-7405.64</v>
+        <v>-11817.79</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.41960423742237</v>
+        <v>-0.66959705858882</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1757505.04</v>
+        <v>1753092.89</v>
       </c>
       <c r="N26" s="1">
-        <v>1757505.04</v>
+        <v>1753092.89</v>
       </c>
       <c r="O26" s="1">
-        <v>1.08</v>
+        <v>1.05</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B27" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C27" s="1">
         <v>12000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>106.112</v>
+        <v>100.9935</v>
       </c>
       <c r="E27" s="1">
         <v>100.25</v>
       </c>
       <c r="F27" t="s">
         <v>48</v>
       </c>
       <c r="G27">
-        <v>9.22</v>
+        <v>9.1</v>
       </c>
       <c r="H27" s="1">
         <v>1316855.31</v>
       </c>
       <c r="I27" s="1">
-        <v>63889.96</v>
+        <v>14225.0</v>
       </c>
       <c r="J27" s="1">
-        <v>4.8517069046864</v>
+        <v>1.0802249793107</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1380745.27</v>
+        <v>1331080.31</v>
       </c>
       <c r="N27" s="1">
-        <v>1380745.27</v>
+        <v>1331080.31</v>
       </c>
       <c r="O27" s="1">
-        <v>0.85</v>
+        <v>0.79</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B28" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C28" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>152.298</v>
+        <v>172.299</v>
       </c>
       <c r="E28" s="1">
         <v>106.49</v>
       </c>
       <c r="F28" t="s">
         <v>34</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H28" s="1">
         <v>1730508.04</v>
       </c>
       <c r="I28" s="1">
-        <v>725911.31</v>
+        <v>1087500.91</v>
       </c>
       <c r="J28" s="1">
-        <v>41.947872718349</v>
+        <v>62.842869542519</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2456419.35</v>
+        <v>2818008.95</v>
       </c>
       <c r="N28" s="1">
-        <v>2456419.35</v>
+        <v>2818008.95</v>
       </c>
       <c r="O28" s="1">
-        <v>1.51</v>
+        <v>1.68</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B29" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C29" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>129.529</v>
+        <v>153.55</v>
       </c>
       <c r="E29" s="1">
         <v>91.8498</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
         <v>1406522.1</v>
       </c>
       <c r="I29" s="1">
-        <v>572698.61</v>
+        <v>972663.58</v>
       </c>
       <c r="J29" s="1">
-        <v>40.717355951961</v>
+        <v>69.153807110461</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1979220.71</v>
+        <v>2379185.68</v>
       </c>
       <c r="N29" s="1">
-        <v>1979220.71</v>
+        <v>2379185.68</v>
       </c>
       <c r="O29" s="1">
-        <v>1.22</v>
+        <v>1.42</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B30" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C30" s="1">
         <v>900000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>102.499</v>
+        <v>96.86</v>
       </c>
       <c r="E30" s="1">
         <v>110.2856</v>
       </c>
       <c r="F30" t="s">
         <v>34</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
         <v>908364.97</v>
       </c>
       <c r="I30" s="1">
-        <v>-125265.65</v>
+        <v>-157964.69</v>
       </c>
       <c r="J30" s="1">
-        <v>-13.790233456493</v>
+        <v>-17.390002390779</v>
       </c>
       <c r="K30">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="L30">
-        <v>212.22</v>
+        <v>322.8</v>
       </c>
       <c r="M30" s="1">
-        <v>783099.32</v>
+        <v>750400.28</v>
       </c>
       <c r="N30" s="1">
-        <v>783311.54</v>
+        <v>750723.08</v>
       </c>
       <c r="O30" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B31" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C31" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>118.807</v>
+        <v>118.755</v>
       </c>
       <c r="E31" s="1">
         <v>114.7748</v>
       </c>
       <c r="F31" t="s">
         <v>34</v>
       </c>
       <c r="G31">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
         <v>1449046.08</v>
       </c>
       <c r="I31" s="1">
-        <v>-37078.33</v>
+        <v>-17893.45</v>
       </c>
       <c r="J31" s="1">
-        <v>-2.5588095859588</v>
+        <v>-1.2348434081544</v>
       </c>
       <c r="K31">
-        <v>0.69</v>
+        <v>0.95</v>
       </c>
       <c r="L31" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="M31" s="1">
-        <v>1411967.75</v>
+        <v>1431152.63</v>
       </c>
       <c r="N31" s="1">
-        <v>1421673.46</v>
+        <v>1444509.49</v>
       </c>
       <c r="O31" s="1">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B32" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C32" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>118.886</v>
+        <v>150.3605</v>
       </c>
       <c r="E32" s="1">
         <v>100.6875</v>
       </c>
       <c r="F32" t="s">
         <v>34</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
         <v>1856561.16</v>
       </c>
       <c r="I32" s="1">
-        <v>262798.77</v>
+        <v>861499.01</v>
       </c>
       <c r="J32" s="1">
-        <v>14.155136693692</v>
+        <v>46.40294263185</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2119359.93</v>
+        <v>2718060.17</v>
       </c>
       <c r="N32" s="1">
-        <v>2119359.93</v>
+        <v>2718060.17</v>
       </c>
       <c r="O32" s="1">
-        <v>1.3</v>
+        <v>1.62</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B33" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C33" s="1">
         <v>190000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>107.3695</v>
+        <v>111.6805</v>
       </c>
       <c r="E33" s="1">
         <v>106.46</v>
       </c>
       <c r="F33" t="s">
         <v>51</v>
       </c>
       <c r="G33">
-        <v>184.95</v>
+        <v>185.56</v>
       </c>
       <c r="H33" s="1">
         <v>1435515.22</v>
       </c>
       <c r="I33" s="1">
-        <v>-332514.66</v>
+        <v>-292013.67</v>
       </c>
       <c r="J33" s="1">
-        <v>-23.163436748515</v>
+        <v>-20.342081082219</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1103000.56</v>
+        <v>1143501.55</v>
       </c>
       <c r="N33" s="1">
-        <v>1103000.56</v>
+        <v>1143501.55</v>
       </c>
       <c r="O33" s="1">
         <v>0.68</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B34" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C34" s="1">
-        <v>140000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>221.9795</v>
+        <v>149.455</v>
       </c>
       <c r="E34" s="1">
-        <v>105.54355571</v>
+        <v>96.32768</v>
       </c>
       <c r="F34" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G34">
-        <v>184.95</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
-        <v>921204.27</v>
+        <v>1641226.39</v>
       </c>
       <c r="I34" s="1">
-        <v>759077.47</v>
+        <v>931813.12</v>
       </c>
       <c r="J34" s="1">
-        <v>82.400559215819</v>
+        <v>56.775416583449</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1680281.74</v>
+        <v>2573039.51</v>
       </c>
       <c r="N34" s="1">
-        <v>1680281.74</v>
+        <v>2573039.51</v>
       </c>
       <c r="O34" s="1">
-        <v>1.03</v>
+        <v>1.53</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B35" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C35" s="1">
-        <v>2000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>122.738</v>
+        <v>108.227</v>
       </c>
       <c r="E35" s="1">
-        <v>96.32768</v>
+        <v>103.6696</v>
       </c>
       <c r="F35" t="s">
         <v>34</v>
       </c>
       <c r="G35">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
-        <v>1641226.39</v>
+        <v>1292886.42</v>
       </c>
       <c r="I35" s="1">
-        <v>442610.62</v>
+        <v>-81772.54</v>
       </c>
       <c r="J35" s="1">
-        <v>26.96828558795</v>
+        <v>-6.3248046181814</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="L35">
-        <v>0.0</v>
+        <v>932.54</v>
       </c>
       <c r="M35" s="1">
-        <v>2083837.01</v>
+        <v>1211113.88</v>
       </c>
       <c r="N35" s="1">
-        <v>2083837.01</v>
+        <v>1212046.42</v>
       </c>
       <c r="O35" s="1">
-        <v>1.28</v>
+        <v>0.72</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B36" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C36" s="1">
-        <v>1300000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>111.417</v>
+        <v>95.003</v>
       </c>
       <c r="E36" s="1">
-        <v>103.6696</v>
+        <v>100.16421053</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>1292886.42</v>
+        <v>1683878.96</v>
       </c>
       <c r="I36" s="1">
-        <v>-63327.0</v>
+        <v>-130072.47</v>
       </c>
       <c r="J36" s="1">
-        <v>-4.8981100752841</v>
+        <v>-7.7245736237479</v>
       </c>
       <c r="K36">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>0.0</v>
+      </c>
+      <c r="L36">
+        <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1229559.42</v>
+        <v>1553806.49</v>
       </c>
       <c r="N36" s="1">
-        <v>1239675.44</v>
+        <v>1553806.49</v>
       </c>
       <c r="O36" s="1">
-        <v>0.76</v>
+        <v>0.93</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B37" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="C37" s="1">
-        <v>1900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>93.989</v>
+        <v>102.66</v>
       </c>
       <c r="E37" s="1">
-        <v>100.16421053</v>
+        <v>100.67268571</v>
       </c>
       <c r="F37" t="s">
         <v>34</v>
       </c>
       <c r="G37">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H37" s="1">
-        <v>1683878.96</v>
+        <v>1269265.37</v>
       </c>
       <c r="I37" s="1">
-        <v>-167927.35</v>
+        <v>-32078.49</v>
       </c>
       <c r="J37" s="1">
-        <v>-9.9726496968642</v>
+        <v>-2.527327283813</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1515951.61</v>
+        <v>1237186.88</v>
       </c>
       <c r="N37" s="1">
-        <v>1515951.61</v>
+        <v>1237186.88</v>
       </c>
       <c r="O37" s="1">
-        <v>0.93</v>
+        <v>0.74</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B38" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C38" s="1">
-        <v>1400000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.147</v>
+        <v>112.8845</v>
       </c>
       <c r="E38" s="1">
-        <v>100.67268571</v>
+        <v>128.2777</v>
       </c>
       <c r="F38" t="s">
         <v>34</v>
       </c>
       <c r="G38">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H38" s="1">
-        <v>1269265.37</v>
+        <v>1957442.01</v>
       </c>
       <c r="I38" s="1">
-        <v>-90947.88</v>
+        <v>-208349.3</v>
       </c>
       <c r="J38" s="1">
-        <v>-7.1653952080958</v>
+        <v>-10.643957723172</v>
       </c>
       <c r="K38">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.11</v>
+      </c>
+      <c r="L38" t="s">
+        <v>118</v>
       </c>
       <c r="M38" s="1">
-        <v>1178317.49</v>
+        <v>1749092.71</v>
       </c>
       <c r="N38" s="1">
-        <v>1178317.49</v>
+        <v>1750997.25</v>
       </c>
       <c r="O38" s="1">
-        <v>0.72</v>
+        <v>1.04</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B39" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C39" s="1">
-        <v>1800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>122.3695</v>
+        <v>136.514</v>
       </c>
       <c r="E39" s="1">
-        <v>128.2777</v>
+        <v>102.37</v>
       </c>
       <c r="F39" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1957442.01</v>
+        <v>1535550.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-87619.43</v>
+        <v>512160.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-4.4762209839361</v>
+        <v>33.353521539514</v>
       </c>
       <c r="K39">
-        <v>0.09</v>
+        <v>2.1</v>
       </c>
       <c r="L39" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="M39" s="1">
-        <v>1869822.58</v>
+        <v>2047710.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1871488.54</v>
+        <v>2079230.55</v>
       </c>
       <c r="O39" s="1">
-        <v>1.15</v>
+        <v>1.24</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B40" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C40" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>137.1055</v>
+        <v>102.822</v>
       </c>
       <c r="E40" s="1">
-        <v>102.37</v>
+        <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1535550.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>521032.5</v>
+        <v>28220.0</v>
       </c>
       <c r="J40" s="1">
-        <v>33.931327537364</v>
+        <v>2.822</v>
       </c>
       <c r="K40">
-        <v>1.93</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>0.0</v>
+      </c>
+      <c r="L40">
+        <v>41.1</v>
       </c>
       <c r="M40" s="1">
-        <v>2056582.5</v>
+        <v>1028220.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2085557.16</v>
+        <v>1028261.1</v>
       </c>
       <c r="O40" s="1">
-        <v>1.28</v>
+        <v>0.61</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B41" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C41" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>101.086</v>
+        <v>110.57</v>
       </c>
       <c r="E41" s="1">
-        <v>100.0</v>
+        <v>107.6</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1000000.0</v>
+        <v>1291200.0</v>
       </c>
       <c r="I41" s="1">
-        <v>10860.0</v>
+        <v>35640.0</v>
       </c>
       <c r="J41" s="1">
-        <v>1.086</v>
+        <v>2.7602230483271</v>
       </c>
       <c r="K41">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>0.02</v>
+      </c>
+      <c r="L41">
+        <v>293.48</v>
       </c>
       <c r="M41" s="1">
-        <v>1010860.0</v>
+        <v>1326840.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1017517.53</v>
+        <v>1327133.48</v>
       </c>
       <c r="O41" s="1">
-        <v>0.62</v>
+        <v>0.79</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="B42" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C42" s="1">
-        <v>1200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>113.385</v>
+        <v>147.266</v>
       </c>
       <c r="E42" s="1">
-        <v>107.6</v>
+        <v>104.99305556</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1291200.0</v>
+        <v>1889875.0</v>
       </c>
       <c r="I42" s="1">
-        <v>69420.0</v>
+        <v>760913.0</v>
       </c>
       <c r="J42" s="1">
-        <v>5.3763940520446</v>
+        <v>40.262609960976</v>
       </c>
       <c r="K42">
-        <v>1.02</v>
+        <v>0.67</v>
       </c>
       <c r="L42" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="M42" s="1">
-        <v>1360620.0</v>
+        <v>2650788.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1372852.04</v>
+        <v>2662788.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.84</v>
+        <v>1.59</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="B43" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="C43" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>127.664</v>
+        <v>126.295</v>
       </c>
       <c r="E43" s="1">
-        <v>104.99305556</v>
+        <v>133.1139</v>
       </c>
       <c r="F43" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G43">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H43" s="1">
-        <v>1889875.0</v>
+        <v>2031239.57</v>
       </c>
       <c r="I43" s="1">
-        <v>408077.0</v>
+        <v>-74357.42</v>
       </c>
       <c r="J43" s="1">
-        <v>21.592803756862</v>
+        <v>-3.6606917814229</v>
       </c>
       <c r="K43">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>0.05</v>
+      </c>
+      <c r="L43">
+        <v>930.75</v>
       </c>
       <c r="M43" s="1">
-        <v>2297952.0</v>
+        <v>1956882.15</v>
       </c>
       <c r="N43" s="1">
-        <v>2305820.85</v>
+        <v>1957812.9</v>
       </c>
       <c r="O43" s="1">
-        <v>1.42</v>
+        <v>1.17</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B44" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="C44" s="1">
-        <v>1800000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>136.25</v>
+        <v>154.993</v>
       </c>
       <c r="E44" s="1">
-        <v>133.1139</v>
+        <v>108.5191</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
       <c r="G44">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>2031239.57</v>
+        <v>1295967.09</v>
       </c>
       <c r="I44" s="1">
-        <v>50678.93</v>
+        <v>371772.0</v>
       </c>
       <c r="J44" s="1">
-        <v>2.4949755188158</v>
+        <v>28.686839570903</v>
       </c>
       <c r="K44">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L44">
-        <v>811.76</v>
+        <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>2081918.5</v>
+        <v>1667739.09</v>
       </c>
       <c r="N44" s="1">
-        <v>2082730.26</v>
+        <v>1667739.09</v>
       </c>
       <c r="O44" s="1">
-        <v>1.28</v>
+        <v>0.99</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="B45" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="C45" s="1">
-        <v>1250000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>158.27</v>
+        <v>90.307</v>
       </c>
       <c r="E45" s="1">
-        <v>108.5191</v>
+        <v>95.8663</v>
       </c>
       <c r="F45" t="s">
         <v>34</v>
       </c>
       <c r="G45">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H45" s="1">
-        <v>1295967.09</v>
+        <v>1465425.43</v>
       </c>
       <c r="I45" s="1">
-        <v>383468.39</v>
+        <v>-221634.43</v>
       </c>
       <c r="J45" s="1">
-        <v>29.589361717511</v>
+        <v>-15.124238017352</v>
       </c>
       <c r="K45">
-        <v>0.94</v>
+        <v>0.32</v>
       </c>
       <c r="L45" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="M45" s="1">
-        <v>1679435.48</v>
+        <v>1243791.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1691225.71</v>
+        <v>1248955.84</v>
       </c>
       <c r="O45" s="1">
-        <v>1.04</v>
+        <v>0.74</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="B46" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="C46" s="1">
-        <v>1600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>89.239</v>
+        <v>173.783</v>
       </c>
       <c r="E46" s="1">
-        <v>95.8663</v>
+        <v>102.845</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
       <c r="G46">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H46" s="1">
-        <v>1465425.43</v>
+        <v>1448793.2</v>
       </c>
       <c r="I46" s="1">
-        <v>-253350.73</v>
+        <v>795112.28</v>
       </c>
       <c r="J46" s="1">
-        <v>-17.288544665149</v>
+        <v>54.881005791579</v>
       </c>
       <c r="K46">
-        <v>0.25</v>
+        <v>0.37</v>
       </c>
       <c r="L46" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="M46" s="1">
-        <v>1212074.7</v>
+        <v>2243905.48</v>
       </c>
       <c r="N46" s="1">
-        <v>1216036.22</v>
+        <v>2249500.73</v>
       </c>
       <c r="O46" s="1">
-        <v>0.75</v>
+        <v>1.34</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="B47" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="C47" s="1">
-        <v>1500000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>198.602</v>
+        <v>95.194</v>
       </c>
       <c r="E47" s="1">
-        <v>102.845</v>
+        <v>100.44</v>
       </c>
       <c r="F47" t="s">
         <v>34</v>
       </c>
       <c r="G47">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>1448793.2</v>
+        <v>1641600.0</v>
       </c>
       <c r="I47" s="1">
-        <v>1080094.74</v>
+        <v>-84669.64</v>
       </c>
       <c r="J47" s="1">
-        <v>74.551339694306</v>
+        <v>-5.1577509746589</v>
       </c>
       <c r="K47">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>0.0</v>
+      </c>
+      <c r="L47">
+        <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2528887.94</v>
+        <v>1556930.36</v>
       </c>
       <c r="N47" s="1">
-        <v>2533698.36</v>
+        <v>1556930.36</v>
       </c>
       <c r="O47" s="1">
-        <v>1.56</v>
+        <v>0.93</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="B48" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="C48" s="1">
-        <v>1900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>94.6465</v>
+        <v>132.459</v>
       </c>
       <c r="E48" s="1">
-        <v>100.44</v>
+        <v>100.85333333</v>
       </c>
       <c r="F48" t="s">
         <v>34</v>
       </c>
       <c r="G48">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H48" s="1">
-        <v>1641600.0</v>
+        <v>1389416.89</v>
       </c>
       <c r="I48" s="1">
-        <v>-115043.55</v>
+        <v>320908.5</v>
       </c>
       <c r="J48" s="1">
-        <v>-7.0080135233918</v>
+        <v>23.096631566067</v>
       </c>
       <c r="K48">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.25</v>
+      </c>
+      <c r="L48" t="s">
+        <v>143</v>
       </c>
       <c r="M48" s="1">
-        <v>1526556.45</v>
+        <v>1710325.39</v>
       </c>
       <c r="N48" s="1">
-        <v>1526556.45</v>
+        <v>1714127.29</v>
       </c>
       <c r="O48" s="1">
-        <v>0.94</v>
+        <v>1.02</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B49" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="C49" s="1">
-        <v>1500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>130.983</v>
+        <v>115.0175</v>
       </c>
       <c r="E49" s="1">
-        <v>100.85333333</v>
+        <v>101.876</v>
       </c>
       <c r="F49" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1389416.89</v>
+        <v>2037520.0</v>
       </c>
       <c r="I49" s="1">
-        <v>278448.13</v>
+        <v>262830.0</v>
       </c>
       <c r="J49" s="1">
-        <v>20.040646691721</v>
+        <v>12.89950528093</v>
       </c>
       <c r="K49">
-        <v>0.2</v>
+        <v>0.27</v>
       </c>
       <c r="L49" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="M49" s="1">
-        <v>1667865.02</v>
+        <v>2300350.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1670906.9</v>
+        <v>2305774.66</v>
       </c>
       <c r="O49" s="1">
-        <v>1.03</v>
+        <v>1.37</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="B50" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="C50" s="1">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>114.923</v>
+        <v>311.803</v>
       </c>
       <c r="E50" s="1">
-        <v>101.876</v>
+        <v>101.25</v>
       </c>
       <c r="F50" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G50">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
-        <v>2037520.0</v>
+        <v>868278.88</v>
       </c>
       <c r="I50" s="1">
-        <v>260940.0</v>
+        <v>1815744.53</v>
       </c>
       <c r="J50" s="1">
-        <v>12.806745455259</v>
+        <v>209.11996961161</v>
       </c>
       <c r="K50">
-        <v>0.18</v>
+        <v>0.36</v>
       </c>
       <c r="L50" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="M50" s="1">
-        <v>2298460.0</v>
+        <v>2684023.41</v>
       </c>
       <c r="N50" s="1">
-        <v>2302158.63</v>
+        <v>2687610.11</v>
       </c>
       <c r="O50" s="1">
-        <v>1.41</v>
+        <v>1.6</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="B51" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="C51" s="1">
-        <v>1800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>273.632</v>
+        <v>105.214</v>
       </c>
       <c r="E51" s="1">
-        <v>101.25</v>
+        <v>108.16</v>
       </c>
       <c r="F51" t="s">
         <v>34</v>
       </c>
       <c r="G51">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H51" s="1">
-        <v>1562901.98</v>
+        <v>2054587.06</v>
       </c>
       <c r="I51" s="1">
-        <v>2618232.15</v>
+        <v>-62069.2</v>
       </c>
       <c r="J51" s="1">
-        <v>167.52375923153</v>
+        <v>-3.0210060799273</v>
       </c>
       <c r="K51">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>0.0</v>
+      </c>
+      <c r="L51">
+        <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>4181134.13</v>
+        <v>1992517.86</v>
       </c>
       <c r="N51" s="1">
-        <v>4185378.61</v>
+        <v>1992517.86</v>
       </c>
       <c r="O51" s="1">
-        <v>2.57</v>
+        <v>1.19</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="B52" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="C52" s="1">
-        <v>2200000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>97.3695</v>
+        <v>98.598</v>
       </c>
       <c r="E52" s="1">
-        <v>108.16</v>
+        <v>106.4661</v>
       </c>
       <c r="F52" t="s">
         <v>34</v>
       </c>
       <c r="G52">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H52" s="1">
-        <v>2054587.06</v>
+        <v>2523320.47</v>
       </c>
       <c r="I52" s="1">
-        <v>-236141.39</v>
+        <v>-146851.5</v>
       </c>
       <c r="J52" s="1">
-        <v>-11.493374731952</v>
+        <v>-5.8197720719953</v>
       </c>
       <c r="K52">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.45</v>
+      </c>
+      <c r="L52" t="s">
+        <v>154</v>
       </c>
       <c r="M52" s="1">
-        <v>1818445.67</v>
+        <v>2376468.97</v>
       </c>
       <c r="N52" s="1">
-        <v>1818445.67</v>
+        <v>2388988.93</v>
       </c>
       <c r="O52" s="1">
-        <v>1.12</v>
+        <v>1.42</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="B53" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="C53" s="1">
-        <v>2800000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.132</v>
+        <v>91.639</v>
       </c>
       <c r="E53" s="1">
-        <v>106.4661</v>
+        <v>100.25</v>
       </c>
       <c r="F53" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G53">
-        <v>1.18</v>
+        <v>9.1</v>
       </c>
       <c r="H53" s="1">
-        <v>2523320.47</v>
+        <v>438282.5</v>
       </c>
       <c r="I53" s="1">
-        <v>-190811.14</v>
+        <v>-35686.07</v>
       </c>
       <c r="J53" s="1">
-        <v>-7.5619067125469</v>
+        <v>-8.1422529989219</v>
       </c>
       <c r="K53">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2332509.33</v>
+        <v>402596.43</v>
       </c>
       <c r="N53" s="1">
-        <v>2343040.37</v>
+        <v>402596.43</v>
       </c>
       <c r="O53" s="1">
-        <v>1.44</v>
+        <v>0.24</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="B54" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="C54" s="1">
-        <v>4000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>94.4715</v>
+        <v>165.5305</v>
       </c>
       <c r="E54" s="1">
-        <v>100.25</v>
+        <v>114.6381</v>
       </c>
       <c r="F54" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G54">
-        <v>9.22</v>
+        <v>1.16</v>
       </c>
       <c r="H54" s="1">
-        <v>438282.5</v>
+        <v>1429677.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-28523.39</v>
+        <v>422691.51</v>
       </c>
       <c r="J54" s="1">
-        <v>-6.5079919914667</v>
+        <v>29.565524940249</v>
       </c>
       <c r="K54">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.57</v>
+      </c>
+      <c r="L54" t="s">
+        <v>159</v>
       </c>
       <c r="M54" s="1">
-        <v>409759.11</v>
+        <v>1852368.51</v>
       </c>
       <c r="N54" s="1">
-        <v>409759.11</v>
+        <v>1859751.13</v>
       </c>
       <c r="O54" s="1">
-        <v>0.25</v>
+        <v>1.11</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="B55" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="C55" s="1">
-        <v>1300000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>160.8945</v>
+        <v>92.053</v>
       </c>
       <c r="E55" s="1">
-        <v>114.6381</v>
+        <v>103.5785</v>
       </c>
       <c r="F55" t="s">
         <v>34</v>
       </c>
       <c r="G55">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
-        <v>1429677.0</v>
+        <v>2437858.19</v>
       </c>
       <c r="I55" s="1">
-        <v>345898.98</v>
+        <v>-219140.79</v>
       </c>
       <c r="J55" s="1">
-        <v>24.194204704979</v>
+        <v>-8.9890704430187</v>
       </c>
       <c r="K55">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>0.0</v>
+      </c>
+      <c r="L55">
+        <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1775575.98</v>
+        <v>2218717.4</v>
       </c>
       <c r="N55" s="1">
-        <v>1780940.53</v>
+        <v>2218717.4</v>
       </c>
       <c r="O55" s="1">
-        <v>1.09</v>
+        <v>1.32</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="B56" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="C56" s="1">
-        <v>2800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>95.471</v>
+        <v>115.024</v>
       </c>
       <c r="E56" s="1">
-        <v>103.5785</v>
+        <v>100.0</v>
       </c>
       <c r="F56" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>2437858.19</v>
+        <v>1700000.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-168598.43</v>
+        <v>255408.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-6.9158423854014</v>
+        <v>15.024</v>
       </c>
       <c r="K56">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.09</v>
+      </c>
+      <c r="L56" t="s">
+        <v>164</v>
       </c>
       <c r="M56" s="1">
-        <v>2269259.76</v>
+        <v>1955408.0</v>
       </c>
       <c r="N56" s="1">
-        <v>2269259.76</v>
+        <v>1956919.11</v>
       </c>
       <c r="O56" s="1">
-        <v>1.39</v>
+        <v>1.17</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="B57" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="C57" s="1">
-        <v>1700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>109.422</v>
+        <v>94.812</v>
       </c>
       <c r="E57" s="1">
-        <v>100.0</v>
+        <v>98.45</v>
       </c>
       <c r="F57" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G57">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>1700000.0</v>
+        <v>1512095.23</v>
       </c>
       <c r="I57" s="1">
-        <v>160174.0</v>
+        <v>-43027.48</v>
       </c>
       <c r="J57" s="1">
-        <v>9.422</v>
+        <v>-2.8455535832885</v>
       </c>
       <c r="K57">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1860174.0</v>
+        <v>1469067.75</v>
       </c>
       <c r="N57" s="1">
-        <v>1861212.89</v>
+        <v>1469067.75</v>
       </c>
       <c r="O57" s="1">
-        <v>1.14</v>
+        <v>0.88</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="B58" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="C58" s="1">
-        <v>1800000.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>96.289</v>
+        <v>113.893</v>
       </c>
       <c r="E58" s="1">
-        <v>98.45</v>
+        <v>114.0</v>
       </c>
       <c r="F58" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G58">
-        <v>1.18</v>
+        <v>185.56</v>
       </c>
       <c r="H58" s="1">
-        <v>1512095.23</v>
+        <v>1541145.75</v>
       </c>
       <c r="I58" s="1">
-        <v>-40786.23</v>
+        <v>-6730.71</v>
       </c>
       <c r="J58" s="1">
-        <v>-2.6973320985875</v>
+        <v>-0.43673416352736</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1471309.0</v>
+        <v>1534415.04</v>
       </c>
       <c r="N58" s="1">
-        <v>1471309.0</v>
+        <v>1534415.04</v>
       </c>
       <c r="O58" s="1">
-        <v>0.9</v>
+        <v>0.91</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="B59" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="C59" s="1">
-        <v>1700000.0</v>
+        <v>270000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>124.25</v>
+        <v>114.2025</v>
       </c>
       <c r="E59" s="1">
-        <v>103.0</v>
+        <v>113.25</v>
       </c>
       <c r="F59" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G59">
-        <v>1.18</v>
+        <v>185.56</v>
       </c>
       <c r="H59" s="1">
-        <v>1497477.13</v>
+        <v>1653487.17</v>
       </c>
       <c r="I59" s="1">
-        <v>295604.36</v>
+        <v>8184.37</v>
       </c>
       <c r="J59" s="1">
-        <v>19.740158569233</v>
+        <v>0.49497632328166</v>
       </c>
       <c r="K59">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1793081.49</v>
+        <v>1661671.54</v>
       </c>
       <c r="N59" s="1">
-        <v>1801569.87</v>
+        <v>1661671.54</v>
       </c>
       <c r="O59" s="1">
-        <v>1.11</v>
+        <v>0.99</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="B60" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="C60" s="1">
-        <v>2100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>118.372</v>
+        <v>114.174</v>
       </c>
       <c r="E60" s="1">
-        <v>100.0</v>
+        <v>103.0</v>
       </c>
       <c r="F60" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G60">
+        <v>1.16</v>
+      </c>
+      <c r="H60" s="1">
+        <v>1497477.13</v>
+      </c>
+      <c r="I60" s="1">
+        <v>173313.95</v>
+      </c>
+      <c r="J60" s="1">
+        <v>11.573729343032</v>
+      </c>
+      <c r="K60">
+        <v>0.59</v>
+      </c>
+      <c r="L60" t="s">
+        <v>173</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1670791.08</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1680821.28</v>
+      </c>
+      <c r="O60" s="1">
         <v>1.0</v>
-      </c>
-[...22 lines deleted...]
-        <v>1.53</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="B61" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="C61" s="1">
-        <v>1000000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>158.075</v>
+        <v>116.5865</v>
       </c>
       <c r="E61" s="1">
-        <v>125.248</v>
+        <v>100.0</v>
       </c>
       <c r="F61" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G61">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1151441.04</v>
+        <v>2100000.0</v>
       </c>
       <c r="I61" s="1">
-        <v>190452.0</v>
+        <v>348316.5</v>
       </c>
       <c r="J61" s="1">
-        <v>16.540317166392</v>
+        <v>16.5865</v>
       </c>
       <c r="K61">
-        <v>0.44</v>
+        <v>0.66</v>
       </c>
       <c r="L61" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="M61" s="1">
-        <v>1341893.04</v>
+        <v>2448316.5</v>
       </c>
       <c r="N61" s="1">
-        <v>1346314.37</v>
+        <v>2462162.65</v>
       </c>
       <c r="O61" s="1">
-        <v>0.83</v>
+        <v>1.47</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="B62" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="C62" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>122.369</v>
+        <v>296.043</v>
       </c>
       <c r="E62" s="1">
-        <v>103.5</v>
+        <v>125.248</v>
       </c>
       <c r="F62" t="s">
         <v>34</v>
       </c>
       <c r="G62">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H62" s="1">
-        <v>1035828.66</v>
+        <v>1151441.04</v>
       </c>
       <c r="I62" s="1">
-        <v>2957.42</v>
+        <v>1396919.12</v>
       </c>
       <c r="J62" s="1">
-        <v>0.2855124707594</v>
+        <v>121.31920536722</v>
       </c>
       <c r="K62">
-        <v>0.46</v>
+        <v>0.57</v>
       </c>
       <c r="L62" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="M62" s="1">
-        <v>1038786.08</v>
+        <v>2548360.16</v>
       </c>
       <c r="N62" s="1">
-        <v>1043348.9</v>
+        <v>2554039.1</v>
       </c>
       <c r="O62" s="1">
-        <v>0.64</v>
+        <v>1.52</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="B63" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="C63" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>113.655</v>
+        <v>120.967</v>
       </c>
       <c r="E63" s="1">
-        <v>107.4925</v>
+        <v>103.5</v>
       </c>
       <c r="F63" t="s">
         <v>34</v>
       </c>
       <c r="G63">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H63" s="1">
-        <v>1374936.05</v>
+        <v>1035828.66</v>
       </c>
       <c r="I63" s="1">
-        <v>72283.81</v>
+        <v>5464.27</v>
       </c>
       <c r="J63" s="1">
-        <v>5.2572488735022</v>
+        <v>0.52752643472908</v>
       </c>
       <c r="K63">
-        <v>0.79</v>
+        <v>0.57</v>
       </c>
       <c r="L63" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="M63" s="1">
-        <v>1447219.86</v>
+        <v>1041292.93</v>
       </c>
       <c r="N63" s="1">
-        <v>1459015.98</v>
+        <v>1046995.78</v>
       </c>
       <c r="O63" s="1">
-        <v>0.9</v>
+        <v>0.62</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="B64" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="C64" s="1">
-        <v>2500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>104.019</v>
+        <v>115.275</v>
       </c>
       <c r="E64" s="1">
-        <v>100.0</v>
+        <v>107.4925</v>
       </c>
       <c r="F64" t="s">
         <v>34</v>
       </c>
       <c r="G64">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H64" s="1">
-        <v>2314386.22</v>
+        <v>1374936.05</v>
       </c>
       <c r="I64" s="1">
-        <v>-106852.27</v>
+        <v>113507.61</v>
       </c>
       <c r="J64" s="1">
-        <v>-4.6168728916818</v>
+        <v>8.2554828640939</v>
       </c>
       <c r="K64">
-        <v>0.2</v>
+        <v>0.93</v>
       </c>
       <c r="L64" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="M64" s="1">
-        <v>2207533.95</v>
+        <v>1488443.66</v>
       </c>
       <c r="N64" s="1">
-        <v>2212544.8</v>
+        <v>1502467.65</v>
       </c>
       <c r="O64" s="1">
-        <v>1.36</v>
+        <v>0.9</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="B65" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="C65" s="1">
-        <v>2000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>109.666</v>
+        <v>107.7465</v>
       </c>
       <c r="E65" s="1">
-        <v>111.6684</v>
+        <v>100.0</v>
       </c>
       <c r="F65" t="s">
         <v>34</v>
       </c>
       <c r="G65">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H65" s="1">
-        <v>1937510.2</v>
+        <v>2314386.22</v>
       </c>
       <c r="I65" s="1">
-        <v>-75608.67</v>
+        <v>4338.5</v>
       </c>
       <c r="J65" s="1">
-        <v>-3.902362423692</v>
+        <v>0.18745790838661</v>
       </c>
       <c r="K65">
-        <v>0.09</v>
+        <v>0.25</v>
       </c>
       <c r="L65" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="M65" s="1">
-        <v>1861901.53</v>
+        <v>2318724.72</v>
       </c>
       <c r="N65" s="1">
-        <v>1863787.96</v>
+        <v>2325001.44</v>
       </c>
       <c r="O65" s="1">
-        <v>1.14</v>
+        <v>1.39</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="B66" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="C66" s="1">
-        <v>700000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>92.7505</v>
+        <v>106.673</v>
       </c>
       <c r="E66" s="1">
-        <v>100.0</v>
+        <v>111.6684</v>
       </c>
       <c r="F66" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G66">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H66" s="1">
-        <v>700000.0</v>
+        <v>1937510.2</v>
       </c>
       <c r="I66" s="1">
-        <v>-50746.5</v>
+        <v>-101011.96</v>
       </c>
       <c r="J66" s="1">
-        <v>-7.2495</v>
+        <v>-5.2134930696107</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>649253.5</v>
+        <v>1836498.24</v>
       </c>
       <c r="N66" s="1">
-        <v>649253.5</v>
+        <v>1836498.24</v>
       </c>
       <c r="O66" s="1">
-        <v>0.4</v>
+        <v>1.09</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="B67" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="C67" s="1">
-        <v>3700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>133.2345</v>
+        <v>103.606</v>
       </c>
       <c r="E67" s="1">
-        <v>101.92972973</v>
+        <v>100.25</v>
       </c>
       <c r="F67" t="s">
         <v>34</v>
       </c>
       <c r="G67">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
-        <v>3275917.48</v>
+        <v>862402.68</v>
       </c>
       <c r="I67" s="1">
-        <v>908867.32</v>
+        <v>29445.47</v>
       </c>
       <c r="J67" s="1">
-        <v>27.743901534418</v>
+        <v>3.4143527939871</v>
       </c>
       <c r="K67">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>0.0</v>
+      </c>
+      <c r="L67">
+        <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>4184784.8</v>
+        <v>891848.15</v>
       </c>
       <c r="N67" s="1">
-        <v>4190346.84</v>
+        <v>891848.15</v>
       </c>
       <c r="O67" s="1">
-        <v>2.57</v>
+        <v>0.53</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="B68" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="C68" s="1">
-        <v>1200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>141.362</v>
+        <v>96.054</v>
       </c>
       <c r="E68" s="1">
-        <v>112.1426</v>
+        <v>100.0</v>
       </c>
       <c r="F68" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G68">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1285670.4</v>
+        <v>700000.0</v>
       </c>
       <c r="I68" s="1">
-        <v>154349.97</v>
+        <v>-27622.0</v>
       </c>
       <c r="J68" s="1">
-        <v>12.005407451241</v>
+        <v>-3.946</v>
       </c>
       <c r="K68">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>0.0</v>
+      </c>
+      <c r="L68">
+        <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1440020.37</v>
+        <v>672378.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1445962.65</v>
+        <v>672378.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.89</v>
+        <v>0.4</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="B69" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="C69" s="1">
-        <v>360000000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>101.0285</v>
+        <v>168.703</v>
       </c>
       <c r="E69" s="1">
-        <v>103.625</v>
+        <v>101.92972973</v>
       </c>
       <c r="F69" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G69">
-        <v>184.95</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="1">
-        <v>2026522.28</v>
+        <v>3275917.48</v>
       </c>
       <c r="I69" s="1">
-        <v>-60051.0</v>
+        <v>2097252.01</v>
       </c>
       <c r="J69" s="1">
-        <v>-2.9632538755014</v>
+        <v>64.020294247461</v>
       </c>
       <c r="K69">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.21</v>
+      </c>
+      <c r="L69" t="s">
+        <v>197</v>
       </c>
       <c r="M69" s="1">
-        <v>1966471.28</v>
+        <v>5373169.49</v>
       </c>
       <c r="N69" s="1">
-        <v>1966471.28</v>
+        <v>5381021.37</v>
       </c>
       <c r="O69" s="1">
-        <v>1.21</v>
+        <v>3.21</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="B70" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="C70" s="1">
-        <v>360000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>101.3935</v>
+        <v>126.604</v>
       </c>
       <c r="E70" s="1">
-        <v>103.7</v>
+        <v>112.1426</v>
       </c>
       <c r="F70" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G70">
-        <v>184.95</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="1">
-        <v>2027985.14</v>
+        <v>1285670.4</v>
       </c>
       <c r="I70" s="1">
-        <v>-54409.31</v>
+        <v>22109.57</v>
       </c>
       <c r="J70" s="1">
-        <v>-2.6829244912514</v>
+        <v>1.7196919210398</v>
       </c>
       <c r="K70">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.65</v>
+      </c>
+      <c r="L70" t="s">
+        <v>200</v>
       </c>
       <c r="M70" s="1">
-        <v>1973575.83</v>
+        <v>1307779.97</v>
       </c>
       <c r="N70" s="1">
-        <v>1973575.83</v>
+        <v>1315527.24</v>
       </c>
       <c r="O70" s="1">
-        <v>1.21</v>
+        <v>0.78</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="B71" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="C71" s="1">
-        <v>1600000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>125.926</v>
+        <v>100.471</v>
       </c>
       <c r="E71" s="1">
-        <v>97.3197</v>
+        <v>103.625</v>
       </c>
       <c r="F71" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G71">
-        <v>1.18</v>
+        <v>185.56</v>
       </c>
       <c r="H71" s="1">
-        <v>1446595.32</v>
+        <v>2026522.28</v>
       </c>
       <c r="I71" s="1">
-        <v>263774.8</v>
+        <v>-77355.36</v>
       </c>
       <c r="J71" s="1">
-        <v>18.234180378795</v>
+        <v>-3.8171482624904</v>
       </c>
       <c r="K71">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>0.0</v>
+      </c>
+      <c r="L71">
+        <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1710370.12</v>
+        <v>1949166.92</v>
       </c>
       <c r="N71" s="1">
-        <v>1711690.63</v>
+        <v>1949166.92</v>
       </c>
       <c r="O71" s="1">
-        <v>1.05</v>
+        <v>1.16</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="B72" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="C72" s="1">
-        <v>1600000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>141.188</v>
+        <v>100.495</v>
       </c>
       <c r="E72" s="1">
-        <v>97.224375</v>
+        <v>103.7</v>
       </c>
       <c r="F72" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G72">
-        <v>1.18</v>
+        <v>185.56</v>
       </c>
       <c r="H72" s="1">
-        <v>1435796.18</v>
+        <v>2027985.14</v>
       </c>
       <c r="I72" s="1">
-        <v>481867.66</v>
+        <v>-78352.61</v>
       </c>
       <c r="J72" s="1">
-        <v>33.561007245471</v>
+        <v>-3.8635692370014</v>
       </c>
       <c r="K72">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>0.0</v>
+      </c>
+      <c r="L72">
+        <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1917663.84</v>
+        <v>1949632.53</v>
       </c>
       <c r="N72" s="1">
-        <v>1928605.17</v>
+        <v>1949632.53</v>
       </c>
       <c r="O72" s="1">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="B73" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="C73" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.606</v>
+        <v>135.254</v>
       </c>
       <c r="E73" s="1">
-        <v>105.271</v>
+        <v>97.3197</v>
       </c>
       <c r="F73" t="s">
         <v>34</v>
       </c>
       <c r="G73">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H73" s="1">
-        <v>1564786.32</v>
+        <v>1446595.32</v>
       </c>
       <c r="I73" s="1">
-        <v>-239068.16</v>
+        <v>416247.07</v>
       </c>
       <c r="J73" s="1">
-        <v>-15.278006776031</v>
+        <v>28.774258028154</v>
       </c>
       <c r="K73">
-        <v>0.43</v>
+        <v>0.11</v>
       </c>
       <c r="L73" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="M73" s="1">
-        <v>1325718.16</v>
+        <v>1862842.39</v>
       </c>
       <c r="N73" s="1">
-        <v>1332650.82</v>
+        <v>1864564.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.82</v>
+        <v>1.11</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="B74" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="C74" s="1">
-        <v>22000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>125.6285</v>
+        <v>154.474</v>
       </c>
       <c r="E74" s="1">
-        <v>100.95</v>
+        <v>97.224375</v>
       </c>
       <c r="F74" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G74">
-        <v>9.22</v>
+        <v>1.16</v>
       </c>
       <c r="H74" s="1">
-        <v>2475767.93</v>
+        <v>1435796.18</v>
       </c>
       <c r="I74" s="1">
-        <v>521176.38</v>
+        <v>691761.71</v>
       </c>
       <c r="J74" s="1">
-        <v>21.051099890449</v>
+        <v>48.179659455564</v>
       </c>
       <c r="K74">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.81</v>
+      </c>
+      <c r="L74" t="s">
+        <v>210</v>
       </c>
       <c r="M74" s="1">
-        <v>2996944.31</v>
+        <v>2127557.89</v>
       </c>
       <c r="N74" s="1">
-        <v>2996944.31</v>
+        <v>2140565.65</v>
       </c>
       <c r="O74" s="1">
-        <v>1.84</v>
+        <v>1.28</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="B75" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="C75" s="1">
-        <v>2000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>95.3955</v>
+        <v>101.899</v>
       </c>
       <c r="E75" s="1">
-        <v>113.5</v>
+        <v>105.271</v>
       </c>
       <c r="F75" t="s">
         <v>34</v>
       </c>
       <c r="G75">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H75" s="1">
-        <v>1939839.34</v>
+        <v>1564786.32</v>
       </c>
       <c r="I75" s="1">
-        <v>-320221.34</v>
+        <v>-161339.65</v>
       </c>
       <c r="J75" s="1">
-        <v>-16.507621708507</v>
+        <v>-10.310650594134</v>
       </c>
       <c r="K75">
-        <v>0.32</v>
+        <v>0.56</v>
       </c>
       <c r="L75" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="M75" s="1">
-        <v>1619618.0</v>
+        <v>1403446.67</v>
       </c>
       <c r="N75" s="1">
-        <v>1625937.56</v>
+        <v>1412485.15</v>
       </c>
       <c r="O75" s="1">
-        <v>1.0</v>
+        <v>0.84</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="B76" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="C76" s="1">
-        <v>1600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>113.0325</v>
+        <v>118.254</v>
       </c>
       <c r="E76" s="1">
-        <v>100.25</v>
+        <v>100.95</v>
       </c>
       <c r="F76" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G76">
-        <v>1.18</v>
+        <v>9.1</v>
       </c>
       <c r="H76" s="1">
-        <v>1452503.85</v>
+        <v>1688023.59</v>
       </c>
       <c r="I76" s="1">
-        <v>82742.33</v>
+        <v>260190.54</v>
       </c>
       <c r="J76" s="1">
-        <v>5.6965308560112</v>
+        <v>15.413916105284</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>1535246.18</v>
+        <v>1948214.13</v>
       </c>
       <c r="N76" s="1">
-        <v>1535246.18</v>
+        <v>1948214.13</v>
       </c>
       <c r="O76" s="1">
-        <v>0.94</v>
+        <v>1.16</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="B77" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="C77" s="1">
-        <v>1800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.248</v>
+        <v>97.3245</v>
       </c>
       <c r="E77" s="1">
-        <v>105.15</v>
+        <v>113.5</v>
       </c>
       <c r="F77" t="s">
         <v>34</v>
       </c>
       <c r="G77">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H77" s="1">
-        <v>1714402.17</v>
+        <v>1939839.34</v>
       </c>
       <c r="I77" s="1">
-        <v>-197879.25</v>
+        <v>-264286.27</v>
       </c>
       <c r="J77" s="1">
-        <v>-11.54217216139</v>
+        <v>-13.624131883004</v>
       </c>
       <c r="K77">
-        <v>0.54</v>
+        <v>0.42</v>
       </c>
       <c r="L77" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="M77" s="1">
-        <v>1516522.92</v>
+        <v>1675553.07</v>
       </c>
       <c r="N77" s="1">
-        <v>1526327.67</v>
+        <v>1683874.21</v>
       </c>
       <c r="O77" s="1">
-        <v>0.94</v>
+        <v>1.0</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="B78" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="C78" s="1">
-        <v>1800000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>93.947</v>
+        <v>120.5805</v>
       </c>
       <c r="E78" s="1">
-        <v>104.4789</v>
+        <v>100.25</v>
       </c>
       <c r="F78" t="s">
         <v>34</v>
       </c>
       <c r="G78">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H78" s="1">
-        <v>1608329.94</v>
+        <v>1452503.85</v>
       </c>
       <c r="I78" s="1">
-        <v>-172807.02</v>
+        <v>208241.61</v>
       </c>
       <c r="J78" s="1">
-        <v>-10.744500596687</v>
+        <v>14.336733771824</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1435522.92</v>
+        <v>1660745.46</v>
       </c>
       <c r="N78" s="1">
-        <v>1435522.92</v>
+        <v>1660745.46</v>
       </c>
       <c r="O78" s="1">
-        <v>0.88</v>
+        <v>0.99</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="B79" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="C79" s="1">
-        <v>1200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>261.637</v>
+        <v>98.96</v>
       </c>
       <c r="E79" s="1">
-        <v>105.6</v>
+        <v>105.15</v>
       </c>
       <c r="F79" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G79">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H79" s="1">
-        <v>1267200.0</v>
+        <v>1714402.17</v>
       </c>
       <c r="I79" s="1">
-        <v>1872444.0</v>
+        <v>-181063.1</v>
       </c>
       <c r="J79" s="1">
-        <v>147.76231060606</v>
+        <v>-10.561296711378</v>
       </c>
       <c r="K79">
-        <v>0.48</v>
+        <v>0.75</v>
       </c>
       <c r="L79" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="M79" s="1">
-        <v>3139644.0</v>
+        <v>1533339.07</v>
       </c>
       <c r="N79" s="1">
-        <v>3145362.75</v>
+        <v>1546832.23</v>
       </c>
       <c r="O79" s="1">
-        <v>1.93</v>
+        <v>0.92</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
       <c r="B80" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="C80" s="1">
-        <v>500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>113.9285</v>
+        <v>105.964</v>
       </c>
       <c r="E80" s="1">
-        <v>109.28</v>
+        <v>104.4789</v>
       </c>
       <c r="F80" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G80">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H80" s="1">
-        <v>546400.0</v>
+        <v>1608329.94</v>
       </c>
       <c r="I80" s="1">
-        <v>23242.5</v>
+        <v>33532.85</v>
       </c>
       <c r="J80" s="1">
-        <v>4.2537518301611</v>
+        <v>2.0849484403679</v>
       </c>
       <c r="K80">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>0.0</v>
+      </c>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>569642.5</v>
+        <v>1641862.79</v>
       </c>
       <c r="N80" s="1">
-        <v>572625.38</v>
+        <v>1641862.79</v>
       </c>
       <c r="O80" s="1">
-        <v>0.35</v>
+        <v>0.98</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="B81" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="C81" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>139.9495</v>
+        <v>262.716</v>
       </c>
       <c r="E81" s="1">
-        <v>124.766</v>
+        <v>105.6</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1247660.0</v>
+        <v>1267200.0</v>
       </c>
       <c r="I81" s="1">
-        <v>151835.0</v>
+        <v>1885392.0</v>
       </c>
       <c r="J81" s="1">
-        <v>12.169581456487</v>
+        <v>148.78409090909</v>
       </c>
       <c r="K81">
-        <v>0.9</v>
+        <v>0.64</v>
       </c>
       <c r="L81" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="M81" s="1">
-        <v>1399495.0</v>
+        <v>3152592.0</v>
       </c>
       <c r="N81" s="1">
-        <v>1408474.28</v>
+        <v>3160279.5</v>
       </c>
       <c r="O81" s="1">
-        <v>0.86</v>
+        <v>1.88</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="B82" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="C82" s="1">
-        <v>1400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>101.8615</v>
+        <v>115.302</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0</v>
+        <v>109.28</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1400000.0</v>
+        <v>546400.0</v>
       </c>
       <c r="I82" s="1">
-        <v>26061.0</v>
+        <v>30110.0</v>
       </c>
       <c r="J82" s="1">
-        <v>1.8615</v>
+        <v>5.5106149341142</v>
       </c>
       <c r="K82">
-        <v>0.57</v>
+        <v>0.69</v>
       </c>
       <c r="L82" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="M82" s="1">
-        <v>1426061.0</v>
+        <v>576510.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1433979.51</v>
+        <v>579960.34</v>
       </c>
       <c r="O82" s="1">
-        <v>0.88</v>
+        <v>0.35</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="B83" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="C83" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>263.722</v>
+        <v>141.2505</v>
       </c>
       <c r="E83" s="1">
-        <v>99.14</v>
+        <v>124.766</v>
       </c>
       <c r="F83" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G83">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1114660.8</v>
+        <v>1247660.0</v>
       </c>
       <c r="I83" s="1">
-        <v>1571811.19</v>
+        <v>164845.0</v>
       </c>
       <c r="J83" s="1">
-        <v>141.01251160891</v>
+        <v>13.21233348829</v>
       </c>
       <c r="K83">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>0.03</v>
+      </c>
+      <c r="L83">
+        <v>267.66</v>
       </c>
       <c r="M83" s="1">
-        <v>2686471.99</v>
+        <v>1412505.0</v>
       </c>
       <c r="N83" s="1">
-        <v>2705924.51</v>
+        <v>1412772.66</v>
       </c>
       <c r="O83" s="1">
-        <v>1.66</v>
+        <v>0.84</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
       <c r="B84" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="C84" s="1">
-        <v>1600000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>135.996</v>
+        <v>104.523</v>
       </c>
       <c r="E84" s="1">
-        <v>100.0</v>
+        <v>109.1586</v>
       </c>
       <c r="F84" t="s">
         <v>34</v>
       </c>
       <c r="G84">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H84" s="1">
-        <v>1438008.36</v>
+        <v>2159789.93</v>
       </c>
       <c r="I84" s="1">
-        <v>409135.95</v>
+        <v>-90383.89</v>
       </c>
       <c r="J84" s="1">
-        <v>28.451569641779</v>
+        <v>-4.1848463475334</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1847144.31</v>
+        <v>2069406.04</v>
       </c>
       <c r="N84" s="1">
-        <v>1847144.31</v>
+        <v>2069406.04</v>
       </c>
       <c r="O84" s="1">
-        <v>1.13</v>
+        <v>1.23</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="B85" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
       <c r="C85" s="1">
-        <v>3200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>113.679</v>
+        <v>101.771</v>
       </c>
       <c r="E85" s="1">
-        <v>103.0</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G85">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>2842604.57</v>
+        <v>1400000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>245449.76</v>
+        <v>24794.0</v>
       </c>
       <c r="J85" s="1">
-        <v>8.6346783013861</v>
+        <v>1.771</v>
       </c>
       <c r="K85">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.67</v>
+      </c>
+      <c r="L85" t="s">
+        <v>238</v>
       </c>
       <c r="M85" s="1">
-        <v>3088054.33</v>
+        <v>1424794.0</v>
       </c>
       <c r="N85" s="1">
-        <v>3088054.33</v>
+        <v>1434133.78</v>
       </c>
       <c r="O85" s="1">
-        <v>1.9</v>
+        <v>0.85</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="B86" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="C86" s="1">
-        <v>1400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.5655</v>
+        <v>221.699</v>
       </c>
       <c r="E86" s="1">
-        <v>102.55357143</v>
+        <v>99.14</v>
       </c>
       <c r="F86" t="s">
         <v>34</v>
       </c>
       <c r="G86">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H86" s="1">
-        <v>1372732.18</v>
+        <v>1114660.8</v>
       </c>
       <c r="I86" s="1">
-        <v>-189441.01</v>
+        <v>1175420.97</v>
       </c>
       <c r="J86" s="1">
-        <v>-13.800289143072</v>
+        <v>105.45100087847</v>
       </c>
       <c r="K86">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="L86">
-        <v>0.0</v>
+        <v>481.11</v>
       </c>
       <c r="M86" s="1">
-        <v>1183291.17</v>
+        <v>2290081.77</v>
       </c>
       <c r="N86" s="1">
-        <v>1183291.17</v>
+        <v>2290562.88</v>
       </c>
       <c r="O86" s="1">
-        <v>0.73</v>
+        <v>1.37</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="B87" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
       <c r="C87" s="1">
-        <v>1300000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>106.59</v>
+        <v>152.833</v>
       </c>
       <c r="E87" s="1">
-        <v>104.74</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>34</v>
       </c>
       <c r="G87">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H87" s="1">
-        <v>1258952.43</v>
+        <v>1438008.36</v>
       </c>
       <c r="I87" s="1">
-        <v>-82662.1</v>
+        <v>666948.17</v>
       </c>
       <c r="J87" s="1">
-        <v>-6.56594308333</v>
+        <v>46.379992533562</v>
       </c>
       <c r="K87">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1176290.33</v>
+        <v>2104956.53</v>
       </c>
       <c r="N87" s="1">
-        <v>1182221.99</v>
+        <v>2104956.53</v>
       </c>
       <c r="O87" s="1">
-        <v>0.73</v>
+        <v>1.25</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>254</v>
+        <v>243</v>
       </c>
       <c r="B88" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
       <c r="C88" s="1">
-        <v>180000000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.991</v>
+        <v>115.997</v>
       </c>
       <c r="E88" s="1">
-        <v>102.64666667</v>
+        <v>103.0</v>
       </c>
       <c r="F88" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G88">
-        <v>184.95</v>
+        <v>1.16</v>
       </c>
       <c r="H88" s="1">
-        <v>1220823.45</v>
+        <v>2842604.57</v>
       </c>
       <c r="I88" s="1">
-        <v>-237952.77</v>
+        <v>352630.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-19.491169669128</v>
+        <v>12.40517248588</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>982870.68</v>
+        <v>3195234.57</v>
       </c>
       <c r="N88" s="1">
-        <v>982870.68</v>
+        <v>3195234.57</v>
       </c>
       <c r="O88" s="1">
-        <v>0.6</v>
+        <v>1.9</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
       <c r="B89" t="s">
-        <v>257</v>
+        <v>246</v>
       </c>
       <c r="C89" s="1">
-        <v>2600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>93.143</v>
+        <v>97.9705</v>
       </c>
       <c r="E89" s="1">
-        <v>99.90307692</v>
+        <v>102.55357143</v>
       </c>
       <c r="F89" t="s">
         <v>34</v>
       </c>
       <c r="G89">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H89" s="1">
-        <v>2345717.95</v>
+        <v>1372732.18</v>
       </c>
       <c r="I89" s="1">
-        <v>-289930.17</v>
+        <v>-192059.89</v>
       </c>
       <c r="J89" s="1">
-        <v>-12.359975759234</v>
+        <v>-13.991067798819</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>2055787.78</v>
+        <v>1180672.29</v>
       </c>
       <c r="N89" s="1">
-        <v>2055787.78</v>
+        <v>1180672.29</v>
       </c>
       <c r="O89" s="1">
-        <v>1.26</v>
+        <v>0.7</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>258</v>
+        <v>247</v>
       </c>
       <c r="B90" t="s">
-        <v>259</v>
+        <v>248</v>
       </c>
       <c r="C90" s="1">
-        <v>1400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>119.748</v>
+        <v>104.658</v>
       </c>
       <c r="E90" s="1">
-        <v>115.9281</v>
+        <v>104.74</v>
       </c>
       <c r="F90" t="s">
         <v>34</v>
       </c>
       <c r="G90">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H90" s="1">
-        <v>1391813.22</v>
+        <v>1258952.43</v>
       </c>
       <c r="I90" s="1">
-        <v>31337.88</v>
+        <v>-87777.42</v>
       </c>
       <c r="J90" s="1">
-        <v>2.2515866029782</v>
+        <v>-6.9722586738246</v>
       </c>
       <c r="K90">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.57</v>
+      </c>
+      <c r="L90" t="s">
+        <v>249</v>
       </c>
       <c r="M90" s="1">
-        <v>1423151.1</v>
+        <v>1171175.01</v>
       </c>
       <c r="N90" s="1">
-        <v>1423151.1</v>
+        <v>1178588.71</v>
       </c>
       <c r="O90" s="1">
-        <v>0.87</v>
+        <v>0.7</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="B91" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
       <c r="C91" s="1">
-        <v>1100000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>78.479</v>
+        <v>91.594</v>
       </c>
       <c r="E91" s="1">
-        <v>125.8419</v>
+        <v>99.90307692</v>
       </c>
       <c r="F91" t="s">
         <v>34</v>
       </c>
       <c r="G91">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H91" s="1">
-        <v>1195182.95</v>
+        <v>2345717.95</v>
       </c>
       <c r="I91" s="1">
-        <v>-462356.98</v>
+        <v>-295753.24</v>
       </c>
       <c r="J91" s="1">
-        <v>-38.685038135793</v>
+        <v>-12.608218306894</v>
       </c>
       <c r="K91">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>732825.97</v>
+        <v>2049964.71</v>
       </c>
       <c r="N91" s="1">
-        <v>737391.15</v>
+        <v>2049964.71</v>
       </c>
       <c r="O91" s="1">
-        <v>0.45</v>
+        <v>1.22</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>263</v>
+        <v>252</v>
       </c>
       <c r="B92" t="s">
-        <v>264</v>
+        <v>253</v>
       </c>
       <c r="C92" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>171.487</v>
+        <v>122.809</v>
       </c>
       <c r="E92" s="1">
-        <v>115.979</v>
+        <v>115.9281</v>
       </c>
       <c r="F92" t="s">
         <v>34</v>
       </c>
       <c r="G92">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H92" s="1">
-        <v>1464249.25</v>
+        <v>1391813.22</v>
       </c>
       <c r="I92" s="1">
-        <v>573796.59</v>
+        <v>88195.39</v>
       </c>
       <c r="J92" s="1">
-        <v>39.187084439347</v>
+        <v>6.336725986839</v>
       </c>
       <c r="K92">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>2038045.84</v>
+        <v>1480008.61</v>
       </c>
       <c r="N92" s="1">
-        <v>2050012.92</v>
+        <v>1480008.61</v>
       </c>
       <c r="O92" s="1">
-        <v>1.26</v>
+        <v>0.88</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="B93" t="s">
-        <v>267</v>
+        <v>255</v>
       </c>
       <c r="C93" s="1">
-        <v>200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>94.523</v>
+        <v>81.858</v>
       </c>
       <c r="E93" s="1">
-        <v>100.25</v>
+        <v>125.8419</v>
       </c>
       <c r="F93" t="s">
         <v>34</v>
       </c>
       <c r="G93">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H93" s="1">
-        <v>171705.06</v>
+        <v>1195182.95</v>
       </c>
       <c r="I93" s="1">
-        <v>-11224.58</v>
+        <v>-420079.22</v>
       </c>
       <c r="J93" s="1">
-        <v>-6.5371282593536</v>
+        <v>-35.147691824084</v>
       </c>
       <c r="K93">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="L93">
-        <v>0.0</v>
+        <v>420.84</v>
       </c>
       <c r="M93" s="1">
-        <v>160480.48</v>
+        <v>775103.73</v>
       </c>
       <c r="N93" s="1">
-        <v>160480.48</v>
+        <v>775524.57</v>
       </c>
       <c r="O93" s="1">
-        <v>0.1</v>
+        <v>0.46</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="B94" t="s">
-        <v>269</v>
+        <v>257</v>
       </c>
       <c r="C94" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.36</v>
+        <v>159.971</v>
       </c>
       <c r="E94" s="1">
-        <v>107.10142857</v>
+        <v>115.979</v>
       </c>
       <c r="F94" t="s">
         <v>34</v>
       </c>
       <c r="G94">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H94" s="1">
-        <v>1390330.62</v>
+        <v>1464249.25</v>
       </c>
       <c r="I94" s="1">
-        <v>-197597.17</v>
+        <v>463609.92</v>
       </c>
       <c r="J94" s="1">
-        <v>-14.212243272036</v>
+        <v>31.661953728165</v>
       </c>
       <c r="K94">
-        <v>0.68</v>
+        <v>1.02</v>
       </c>
       <c r="L94" t="s">
-        <v>270</v>
+        <v>258</v>
       </c>
       <c r="M94" s="1">
-        <v>1192733.45</v>
+        <v>1927859.17</v>
       </c>
       <c r="N94" s="1">
-        <v>1202241.09</v>
+        <v>1942086.41</v>
       </c>
       <c r="O94" s="1">
-        <v>0.74</v>
+        <v>1.16</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="B95" t="s">
-        <v>272</v>
+        <v>260</v>
       </c>
       <c r="C95" s="1">
-        <v>1114000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>94.287</v>
+        <v>105.1635</v>
       </c>
       <c r="E95" s="1">
-        <v>100.0</v>
+        <v>100.25</v>
       </c>
       <c r="F95" t="s">
         <v>34</v>
       </c>
       <c r="G95">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H95" s="1">
-        <v>1023897.06</v>
+        <v>171705.06</v>
       </c>
       <c r="I95" s="1">
-        <v>-132252.6</v>
+        <v>9345.99</v>
       </c>
       <c r="J95" s="1">
-        <v>-12.916591439378</v>
+        <v>5.4430486789382</v>
       </c>
       <c r="K95">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>891644.46</v>
+        <v>181051.05</v>
       </c>
       <c r="N95" s="1">
-        <v>898004.75</v>
+        <v>181051.05</v>
       </c>
       <c r="O95" s="1">
-        <v>0.55</v>
+        <v>0.11</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>274</v>
+        <v>261</v>
       </c>
       <c r="B96" t="s">
-        <v>275</v>
+        <v>262</v>
       </c>
       <c r="C96" s="1">
-        <v>130.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>12.8</v>
+        <v>100.17</v>
       </c>
       <c r="E96" s="1">
-        <v>25.0081</v>
+        <v>107.10142857</v>
       </c>
       <c r="F96" t="s">
         <v>34</v>
       </c>
       <c r="G96">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H96" s="1">
-        <v>275244.72</v>
+        <v>1390330.62</v>
       </c>
       <c r="I96" s="1">
-        <v>-133988.35</v>
+        <v>-183151.49</v>
       </c>
       <c r="J96" s="1">
-        <v>-48.679716726265</v>
+        <v>-13.173232853061</v>
       </c>
       <c r="K96">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.9</v>
+      </c>
+      <c r="L96" t="s">
+        <v>263</v>
       </c>
       <c r="M96" s="1">
-        <v>141256.37</v>
+        <v>1207179.13</v>
       </c>
       <c r="N96" s="1">
-        <v>141256.37</v>
+        <v>1219833.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.09</v>
+        <v>0.73</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>276</v>
+        <v>264</v>
       </c>
       <c r="B97" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
       <c r="C97" s="1">
-        <v>125.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>33.95</v>
+        <v>93.483</v>
       </c>
       <c r="E97" s="1">
-        <v>32.5933</v>
+        <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>34</v>
       </c>
       <c r="G97">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H97" s="1">
-        <v>361232.66</v>
+        <v>1023897.06</v>
       </c>
       <c r="I97" s="1">
-        <v>-982.24</v>
+        <v>-127451.66</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.27191339786386</v>
+        <v>-12.447702506344</v>
       </c>
       <c r="K97">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.66</v>
+      </c>
+      <c r="L97" t="s">
+        <v>266</v>
       </c>
       <c r="M97" s="1">
-        <v>360250.42</v>
+        <v>896445.4</v>
       </c>
       <c r="N97" s="1">
-        <v>360250.42</v>
+        <v>903760.64</v>
       </c>
       <c r="O97" s="1">
-        <v>0.22</v>
+        <v>0.54</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>278</v>
+        <v>267</v>
       </c>
       <c r="B98" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
       <c r="C98" s="1">
-        <v>46.0</v>
+        <v>130.0</v>
       </c>
       <c r="D98" s="1">
-        <v>553.45</v>
+        <v>7.6</v>
       </c>
       <c r="E98" s="1">
-        <v>180.0</v>
+        <v>25.0081</v>
       </c>
       <c r="F98" t="s">
         <v>34</v>
       </c>
       <c r="G98">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H98" s="1">
+        <v>275244.72</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-190196.95</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-69.10103488997</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>85047.77</v>
+      </c>
+      <c r="N98" s="1">
+        <v>85047.77</v>
+      </c>
+      <c r="O98" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P98">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16">
+      <c r="A99" t="s">
+        <v>269</v>
+      </c>
+      <c r="B99" t="s">
+        <v>270</v>
+      </c>
+      <c r="C99" s="1">
+        <v>125.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>109.68</v>
+      </c>
+      <c r="E99" s="1">
+        <v>32.5933</v>
+      </c>
+      <c r="F99" t="s">
+        <v>34</v>
+      </c>
+      <c r="G99">
+        <v>1.16</v>
+      </c>
+      <c r="H99" s="1">
+        <v>361232.66</v>
+      </c>
+      <c r="I99" s="1">
+        <v>818934.34</v>
+      </c>
+      <c r="J99" s="1">
+        <v>226.70550885404</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>1180167.0</v>
+      </c>
+      <c r="N99" s="1">
+        <v>1180167.0</v>
+      </c>
+      <c r="O99" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="P99">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16">
+      <c r="A100" t="s">
+        <v>271</v>
+      </c>
+      <c r="B100" t="s">
+        <v>272</v>
+      </c>
+      <c r="C100" s="1">
+        <v>46.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>408.4</v>
+      </c>
+      <c r="E100" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="F100" t="s">
+        <v>34</v>
+      </c>
+      <c r="G100">
+        <v>1.16</v>
+      </c>
+      <c r="H100" s="1">
         <v>701011.73</v>
       </c>
-      <c r="I98" s="1">
-[...20 lines deleted...]
-      <c r="P98">
+      <c r="I100" s="1">
+        <v>916135.55</v>
+      </c>
+      <c r="J100" s="1">
+        <v>130.68762059089</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>1617147.28</v>
+      </c>
+      <c r="N100" s="1">
+        <v>1617147.28</v>
+      </c>
+      <c r="O100" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="P100">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>