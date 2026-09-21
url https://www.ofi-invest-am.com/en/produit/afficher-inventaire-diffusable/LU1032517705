--- v5 (2026-09-01)
+++ v6 (2026-09-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0336374540</t>
   </si>
   <si>
@@ -154,729 +154,753 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CA784730103N</t>
   </si>
   <si>
     <t>SSR MINING INC</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01751629</t>
+    <t>OACT02010443</t>
   </si>
   <si>
     <t>EUR/HKD 09/07/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
+    <t>-2 156.21</t>
+  </si>
+  <si>
     <t>OVCT01751631</t>
   </si>
   <si>
     <t>EUR/JPY 09/07/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>4 606.00</t>
+    <t>11 374.00</t>
   </si>
   <si>
     <t>OVCT01751630</t>
   </si>
   <si>
     <t>EUR/SEK 09/07/26</t>
   </si>
   <si>
     <t>OVCT01751628</t>
   </si>
   <si>
     <t>EUR/USD 09/07/26</t>
   </si>
   <si>
-    <t>-58 053.33</t>
+    <t>-138 434.87</t>
   </si>
   <si>
     <t>US007973AF76</t>
   </si>
   <si>
     <t>ADVANCED ENERGY INDUSTRIES INC Z 15/05/2031</t>
   </si>
   <si>
     <t>XS3304376851</t>
   </si>
   <si>
     <t>ADVANTEST CORPORATION Z 28/03/2031</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>4 830.68</t>
+    <t>5 580.27</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
-    <t>4 847.42</t>
+    <t>5 743.49</t>
   </si>
   <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
     <t>US00217DAG51</t>
   </si>
   <si>
     <t>AST SPACEMOBILE INC 2.25 15/04/2036</t>
   </si>
   <si>
-    <t>13 428.60</t>
+    <t>15 955.36</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>6 741.78</t>
+    <t>7 370.55</t>
   </si>
   <si>
     <t>US15643UAF12</t>
   </si>
   <si>
     <t>CENTRUS ENERGY CORP Z 15/08/2032</t>
   </si>
   <si>
     <t>XS3359531186</t>
   </si>
   <si>
     <t>CHINA HONGQIAO GROUP LIMITED Z 03/05/2027</t>
   </si>
   <si>
     <t>CNY</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
-    <t>US18452BAC46</t>
-[...2 lines deleted...]
-    <t>CLEANSPARK INC Z 15/06/2030</t>
+    <t>US18452BAD29</t>
+  </si>
+  <si>
+    <t>CLEANSPARK INC Z 15/02/2032</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
-    <t>13 356.86</t>
-[...2 lines deleted...]
-    <t>US23248VAC90</t>
+    <t>16 732.79</t>
+  </si>
+  <si>
+    <t>US23248VAD73</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>US25809KAA34</t>
+    <t>2 007.13</t>
+  </si>
+  <si>
+    <t>US25809KAB17</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
   </si>
   <si>
-    <t>1 904.54</t>
+    <t>2 125.20</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>31 520.55</t>
+    <t>33 702.74</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
+    <t>1 614.13</t>
+  </si>
+  <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>12 000.00</t>
+    <t>15 540.98</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
+    <t>1 040.80</t>
+  </si>
+  <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
+    <t>1 362.31</t>
+  </si>
+  <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
-    <t>5 164.84</t>
+    <t>6 277.52</t>
   </si>
   <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>5 595.25</t>
+    <t>6 321.11</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
-    <t>3 801.90</t>
+    <t>4 504.70</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>5 424.66</t>
+    <t>6 904.11</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
-    <t>3 586.70</t>
+    <t>4 722.67</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
     <t>US465741AQ90</t>
   </si>
   <si>
     <t>ITRON INC 1.375 15/07/2030</t>
   </si>
   <si>
-    <t>12 519.96</t>
+    <t>14 359.34</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
-    <t>7 382.62</t>
+    <t>9 248.56</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>1 511.11</t>
+    <t>1 936.11</t>
   </si>
   <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
     <t>XS3353961116</t>
   </si>
   <si>
     <t>JX ADVANCED METALS CORP Z 03/06/2031</t>
   </si>
   <si>
     <t>XS3353961033</t>
   </si>
   <si>
     <t>JX ADVANCED METALS CORP Z 04/06/2029</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>10 030.20</t>
+    <t>11 456.11</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>13 846.15</t>
+    <t>15 403.85</t>
   </si>
   <si>
     <t>XS2523390867</t>
   </si>
   <si>
     <t>LENOVO GROUP LTD 2.5 26/08/2029</t>
   </si>
   <si>
-    <t>5 678.94</t>
+    <t>XS3389097646</t>
+  </si>
+  <si>
+    <t>LENOVO GROUP LTD Z 25/06/2033</t>
   </si>
   <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
-    <t>5 702.85</t>
+    <t>6 757.05</t>
   </si>
   <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>14 023.99</t>
+    <t>16 084.33</t>
   </si>
   <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
-    <t>6 276.72</t>
+    <t>7 447.29</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
     <t>XS3250338608</t>
   </si>
   <si>
     <t>MITAC HOLDINGS CORP Z 01/06/2031</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>US63954QAJ58</t>
   </si>
   <si>
     <t>NEBIUS GROUP NV 1.25 15/03/2031</t>
   </si>
   <si>
-    <t>7 851.88</t>
+    <t>4 310.95</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
-    <t>7 747.27</t>
+    <t>9 416.28</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2031</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
-    <t>1 721.61</t>
+    <t>2 092.51</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>13 007.76</t>
+    <t>14 918.79</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
-    <t>9 038.48</t>
+    <t>10 985.66</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>8 321.14</t>
+    <t>10 171.91</t>
   </si>
   <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
-    <t>13 493.16</t>
-[...2 lines deleted...]
-    <t>US781154AC39</t>
+    <t>16 903.53</t>
+  </si>
+  <si>
+    <t>US781154AD12</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>7 687.50</t>
+    <t>9 375.00</t>
+  </si>
+  <si>
+    <t>FR00140190M5</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC SE 0.25 30/09/2034</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>3 450.34</t>
-[...5 lines deleted...]
-    <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
+    <t>3 851.03</t>
   </si>
   <si>
     <t>US82982TAA43</t>
   </si>
   <si>
     <t>SITIME CORP Z 15/06/2031</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>9 339.78</t>
+    <t>10 558.01</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>XS2211997239</t>
-[...2 lines deleted...]
-    <t>STMICROELECTRONICS NV Z 04/08/2027</t>
+    <t>2 680.13</t>
+  </si>
+  <si>
+    <t>XS3416917709</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV 0.625 23/06/2033</t>
+  </si>
+  <si>
+    <t>XS3416917022</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV Z 23/06/2031</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
-    <t>7 413.70</t>
+    <t>8 784.17</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
     <t>US90353TAS96</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>14 227.24</t>
+    <t>16 317.43</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
-    <t>12 653.87</t>
+    <t>15 563.01</t>
   </si>
   <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
   </si>
   <si>
-    <t>7 315.24</t>
-[...1 lines deleted...]
-  <si>
     <t>BABA2701CO01</t>
   </si>
   <si>
     <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
-    <t>PANW2606CR01</t>
-[...8 lines deleted...]
-    <t>SEP26 LITE C @ 540.000000</t>
+    <t>LITE2701CO01</t>
+  </si>
+  <si>
+    <t>JAN27 LITE C @ 900.000000</t>
+  </si>
+  <si>
+    <t>PANW2701CO01</t>
+  </si>
+  <si>
+    <t>JAN27 PANW C @ 280.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1185,5269 +1209,5369 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1478411.51</v>
+      </c>
+      <c r="C2">
+        <v>90.86</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>134335321.44</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>134335321.44</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>212500.0</v>
+      </c>
+      <c r="C3">
+        <v>141.24</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>30013865.04</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>30013865.04</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...8 lines deleted...]
-      <c r="E3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C4">
+        <v>134.31</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="E4">
+        <v>13431.46</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>13431.46</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
         <v>100.0</v>
       </c>
-      <c r="D4">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="C5">
+        <v>148.13</v>
+      </c>
+      <c r="D5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="E5">
+        <v>14813.29</v>
+      </c>
+      <c r="F5" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="G5">
+        <v>14813.29</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
         <v>100.0</v>
       </c>
-      <c r="D5">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="C6">
+        <v>144.91</v>
+      </c>
+      <c r="D6" t="s">
         <v>8</v>
       </c>
-      <c r="F5">
-[...2 lines deleted...]
-      <c r="G5" t="s">
+      <c r="E6">
+        <v>14491.34</v>
+      </c>
+      <c r="F6" t="s">
         <v>8</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5" t="s">
+      <c r="G6">
+        <v>14491.34</v>
+      </c>
+      <c r="H6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P100"/>
+  <dimension ref="A1:Z102"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O100" sqref="O100"/>
+      <selection activeCell="N102" sqref="N102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="1">
+        <v>2321.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>423.4</v>
+      </c>
+      <c r="D2" s="1">
+        <v>501.8005988798</v>
+      </c>
+      <c r="E2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F2">
+        <v>1.15</v>
+      </c>
+      <c r="G2" s="1">
+        <v>1002909.83</v>
+      </c>
+      <c r="H2" s="1">
+        <v>-146105.78</v>
+      </c>
+      <c r="I2" s="1">
+        <v>-14.56818705227</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>856804.05</v>
+      </c>
+      <c r="M2" s="1">
+        <v>856804.05</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>32</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="1">
+        <v>7000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>194.2</v>
+      </c>
+      <c r="D3" s="1">
+        <v>101.4678842857</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>710275.19</v>
+      </c>
+      <c r="H3" s="1">
+        <v>649124.81</v>
+      </c>
+      <c r="I3" s="1">
+        <v>91.390607350371</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1359400.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1359400.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1205.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>4810.41</v>
+      </c>
+      <c r="D4" s="1">
+        <v>4795.6545975104</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>5778763.79</v>
+      </c>
+      <c r="H4" s="1">
+        <v>17780.26</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.30768276133329</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>5796544.05</v>
+      </c>
+      <c r="M4" s="1">
+        <v>5796544.05</v>
+      </c>
+      <c r="N4" s="1">
+        <v>3.53</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>6255.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>329.4</v>
+      </c>
+      <c r="D5" s="1">
+        <v>251.5653717026</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1573541.4</v>
+      </c>
+      <c r="H5" s="1">
+        <v>486855.6</v>
+      </c>
+      <c r="I5" s="1">
+        <v>30.940120164617</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>2060397.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>2060397.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1">
+        <v>85189.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>30.95</v>
+      </c>
+      <c r="D6" s="1">
+        <v>29.0302638838</v>
+      </c>
+      <c r="E6" t="s">
         <v>34</v>
       </c>
-      <c r="G2">
+      <c r="F6">
+        <v>1.15</v>
+      </c>
+      <c r="G6" s="1">
+        <v>2098124.33</v>
+      </c>
+      <c r="H6" s="1">
+        <v>200667.73</v>
+      </c>
+      <c r="I6" s="1">
+        <v>9.5641486603418</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>2298792.06</v>
+      </c>
+      <c r="M6" s="1">
+        <v>2298792.06</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="1">
+        <v>70000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>321.6</v>
+      </c>
+      <c r="D7" s="1">
+        <v>253.272567</v>
+      </c>
+      <c r="E7" t="s">
+        <v>45</v>
+      </c>
+      <c r="F7">
+        <v>10.99</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1570195.71</v>
+      </c>
+      <c r="H7" s="1">
+        <v>479144.3</v>
+      </c>
+      <c r="I7" s="1">
+        <v>30.514941350846</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>2049340.01</v>
+      </c>
+      <c r="M7" s="1">
+        <v>2049340.01</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="1">
+        <v>4982451.21</v>
+      </c>
+      <c r="C8" s="1">
+        <v>0.11123152</v>
+      </c>
+      <c r="D8" s="1">
+        <v>0.1098555742</v>
+      </c>
+      <c r="E8" t="s">
+        <v>48</v>
+      </c>
+      <c r="F8">
+        <v>8.99</v>
+      </c>
+      <c r="G8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-70119.54</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8" t="s">
+        <v>49</v>
+      </c>
+      <c r="L8" s="1">
+        <v>-67963.33</v>
+      </c>
+      <c r="M8" s="1">
+        <v>-70119.54</v>
+      </c>
+      <c r="N8" s="1">
+        <v>-0.05</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="1">
+        <v>10442211.54</v>
+      </c>
+      <c r="C9" s="1">
+        <v>0.0054137</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.0053831599</v>
+      </c>
+      <c r="E9" t="s">
+        <v>52</v>
+      </c>
+      <c r="F9">
+        <v>184.85</v>
+      </c>
+      <c r="G9" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>6894.42</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>53</v>
+      </c>
+      <c r="L9" s="1">
+        <v>-4479.5799999997</v>
+      </c>
+      <c r="M9" s="1">
+        <v>6894.4200000003</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="1">
+        <v>2007127.16</v>
+      </c>
+      <c r="C10" s="1">
+        <v>0.09105622</v>
+      </c>
+      <c r="D10" s="1">
+        <v>0.09147451</v>
+      </c>
+      <c r="E10" t="s">
+        <v>45</v>
+      </c>
+      <c r="F10">
+        <v>10.99</v>
+      </c>
+      <c r="G10" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>9178.18</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>493.39</v>
+      </c>
+      <c r="L10" s="1">
+        <v>8684.7899999998</v>
+      </c>
+      <c r="M10" s="1">
+        <v>9178.1799999999</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="1">
+        <v>105254038.05</v>
+      </c>
+      <c r="C11" s="1">
+        <v>0.87116942</v>
+      </c>
+      <c r="D11" s="1">
+        <v>0.8588379579</v>
+      </c>
+      <c r="E11" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11">
+        <v>1.15</v>
+      </c>
+      <c r="G11" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-1511270.74</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11" t="s">
+        <v>58</v>
+      </c>
+      <c r="L11" s="1">
+        <v>-1372835.87</v>
+      </c>
+      <c r="M11" s="1">
+        <v>-1511270.74</v>
+      </c>
+      <c r="N11" s="1">
+        <v>-0.92</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>108.331</v>
+      </c>
+      <c r="D12" s="1">
+        <v>101.2855</v>
+      </c>
+      <c r="E12" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12">
+        <v>1.15</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2177901.78</v>
+      </c>
+      <c r="H12" s="1">
+        <v>183382.5</v>
+      </c>
+      <c r="I12" s="1">
+        <v>8.4201455586303</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>2361284.28</v>
+      </c>
+      <c r="M12" s="1">
+        <v>2361284.28</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="1">
+        <v>170000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>126.6335</v>
+      </c>
+      <c r="D13" s="1">
+        <v>102.5</v>
+      </c>
+      <c r="E13" t="s">
+        <v>52</v>
+      </c>
+      <c r="F13">
+        <v>184.85</v>
+      </c>
+      <c r="G13" s="1">
+        <v>945964.91</v>
+      </c>
+      <c r="H13" s="1">
+        <v>218613.98</v>
+      </c>
+      <c r="I13" s="1">
+        <v>23.110157437024</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1164578.89</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1164578.89</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>96.649</v>
+      </c>
+      <c r="D14" s="1">
+        <v>105.565</v>
+      </c>
+      <c r="E14" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14">
+        <v>1.15</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1625049.17</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-108259.42</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-6.6619165744997</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1516789.75</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1516789.75</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>108.816</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>167504.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>8.816</v>
+      </c>
+      <c r="J15">
+        <v>0.29</v>
+      </c>
+      <c r="K15" t="s">
+        <v>67</v>
+      </c>
+      <c r="L15" s="1">
+        <v>2067504.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>2073084.27</v>
+      </c>
+      <c r="N15" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>122.898</v>
+      </c>
+      <c r="D16" s="1">
+        <v>101.11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16">
+        <v>1.15</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1542555.86</v>
+      </c>
+      <c r="H16" s="1">
+        <v>279028.35</v>
+      </c>
+      <c r="I16" s="1">
+        <v>18.088703121584</v>
+      </c>
+      <c r="J16">
+        <v>0.34</v>
+      </c>
+      <c r="K16" t="s">
+        <v>70</v>
+      </c>
+      <c r="L16" s="1">
+        <v>1821584.21</v>
+      </c>
+      <c r="M16" s="1">
+        <v>1827327.7</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>94.497</v>
+      </c>
+      <c r="D17" s="1">
+        <v>99.6476</v>
+      </c>
+      <c r="E17" t="s">
+        <v>34</v>
+      </c>
+      <c r="F17">
+        <v>1.15</v>
+      </c>
+      <c r="G17" s="1">
+        <v>761068.12</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-101949.59</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-13.395593288023</v>
+      </c>
+      <c r="J17">
+        <v>0.1</v>
+      </c>
+      <c r="K17">
+        <v>784.69</v>
+      </c>
+      <c r="L17" s="1">
+        <v>659118.53</v>
+      </c>
+      <c r="M17" s="1">
+        <v>659903.22</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>113.252</v>
+      </c>
+      <c r="D18" s="1">
+        <v>101.95</v>
+      </c>
+      <c r="E18" t="s">
+        <v>34</v>
+      </c>
+      <c r="F18">
+        <v>1.15</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1834375.42</v>
+      </c>
+      <c r="H18" s="1">
+        <v>140462.19</v>
+      </c>
+      <c r="I18" s="1">
+        <v>7.6572215517367</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1974837.61</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1974837.61</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>91.694</v>
+      </c>
+      <c r="D19" s="1">
+        <v>108.766</v>
+      </c>
+      <c r="E19" t="s">
+        <v>48</v>
+      </c>
+      <c r="F19">
+        <v>8.99</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1548084.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-221832.04</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-14.329457574654</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>1326251.96</v>
+      </c>
+      <c r="M19" s="1">
+        <v>1326251.96</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" s="1">
+        <v>170000000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>114.203</v>
+      </c>
+      <c r="D20" s="1">
+        <v>121.16835294</v>
+      </c>
+      <c r="E20" t="s">
+        <v>52</v>
+      </c>
+      <c r="F20">
+        <v>184.85</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1309804.52</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-259542.12</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-19.815332443653</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1050262.4</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1050262.4</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>96.101</v>
+      </c>
+      <c r="D21" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-54586.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-3.899</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1345414.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1345414.0</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>93.653</v>
+      </c>
+      <c r="D22" s="1">
+        <v>84.3</v>
+      </c>
+      <c r="E22" t="s">
+        <v>34</v>
+      </c>
+      <c r="F22">
+        <v>1.15</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1158179.15</v>
+      </c>
+      <c r="H22" s="1">
+        <v>66630.12</v>
+      </c>
+      <c r="I22" s="1">
+        <v>5.7530063462116</v>
+      </c>
+      <c r="J22">
+        <v>0.04</v>
+      </c>
+      <c r="K22">
+        <v>653.91</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1224809.27</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1225463.18</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>101.623</v>
+      </c>
+      <c r="D23" s="1">
+        <v>135.2616</v>
+      </c>
+      <c r="E23" t="s">
+        <v>34</v>
+      </c>
+      <c r="F23">
+        <v>1.15</v>
+      </c>
+      <c r="G23" s="1">
+        <v>2792617.66</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-666150.07</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-23.8539661029</v>
+      </c>
+      <c r="J23">
+        <v>0.66</v>
+      </c>
+      <c r="K23" t="s">
+        <v>85</v>
+      </c>
+      <c r="L23" s="1">
+        <v>2126467.59</v>
+      </c>
+      <c r="M23" s="1">
+        <v>2142422.95</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>87</v>
+      </c>
+      <c r="B24" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>90.667</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-158661.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-9.333</v>
+      </c>
+      <c r="J24">
+        <v>0.43</v>
+      </c>
+      <c r="K24" t="s">
+        <v>88</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1541339.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1548709.55</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>90</v>
+      </c>
+      <c r="B25" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>111.951</v>
+      </c>
+      <c r="D25" s="1">
+        <v>119.3027</v>
+      </c>
+      <c r="E25" t="s">
+        <v>34</v>
+      </c>
+      <c r="F25">
+        <v>1.15</v>
+      </c>
+      <c r="G25" s="1">
+        <v>2036142.85</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-83991.49</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-4.1250293416299</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1952151.36</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1952151.36</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>97.466</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.85077821</v>
+      </c>
+      <c r="E26" t="s">
+        <v>93</v>
+      </c>
+      <c r="F26">
+        <v>7.76</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1764910.68</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-5517.21</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-0.31260562149241</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1759393.47</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1759393.47</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>97.67</v>
+      </c>
+      <c r="D27" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E27" t="s">
+        <v>48</v>
+      </c>
+      <c r="F27">
+        <v>8.99</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1316855.31</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-12835.46</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-0.97470541391522</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1304019.85</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1304019.85</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>200.935</v>
+      </c>
+      <c r="D28" s="1">
+        <v>106.49</v>
+      </c>
+      <c r="E28" t="s">
+        <v>34</v>
+      </c>
+      <c r="F28">
+        <v>1.15</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1730508.04</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1598115.7</v>
+      </c>
+      <c r="I28" s="1">
+        <v>92.349510262894</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>3328623.74</v>
+      </c>
+      <c r="M28" s="1">
+        <v>3328623.74</v>
+      </c>
+      <c r="N28" s="1">
+        <v>2.02</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>99</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>113.134</v>
+      </c>
+      <c r="D29" s="1">
+        <v>114.4687</v>
+      </c>
+      <c r="E29" t="s">
+        <v>34</v>
+      </c>
+      <c r="F29">
+        <v>1.15</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1975386.34</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-2606.36</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-0.13194178511936</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>1972779.98</v>
+      </c>
+      <c r="M29" s="1">
+        <v>1972779.98</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>101</v>
+      </c>
+      <c r="B30" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>92.861</v>
+      </c>
+      <c r="D30" s="1">
+        <v>110.2856</v>
+      </c>
+      <c r="E30" t="s">
+        <v>34</v>
+      </c>
+      <c r="F30">
+        <v>1.15</v>
+      </c>
+      <c r="G30" s="1">
+        <v>908364.97</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-179694.15</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-19.782153202143</v>
+      </c>
+      <c r="J30">
+        <v>0.05</v>
+      </c>
+      <c r="K30">
+        <v>425.04</v>
+      </c>
+      <c r="L30" s="1">
+        <v>728670.82</v>
+      </c>
+      <c r="M30" s="1">
+        <v>729095.86</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>103</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>121.867</v>
+      </c>
+      <c r="D31" s="1">
+        <v>114.7748</v>
+      </c>
+      <c r="E31" t="s">
+        <v>34</v>
+      </c>
+      <c r="F31">
+        <v>1.15</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1449046.08</v>
+      </c>
+      <c r="H31" s="1">
+        <v>38497.4</v>
+      </c>
+      <c r="I31" s="1">
+        <v>2.6567409091642</v>
+      </c>
+      <c r="J31">
+        <v>1.2</v>
+      </c>
+      <c r="K31" t="s">
+        <v>104</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1487543.48</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1504276.27</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>106</v>
+      </c>
+      <c r="B32" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>146.858</v>
+      </c>
+      <c r="D32" s="1">
+        <v>100.6875</v>
+      </c>
+      <c r="E32" t="s">
+        <v>34</v>
+      </c>
+      <c r="F32">
+        <v>1.15</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1830285.65</v>
+      </c>
+      <c r="H32" s="1">
+        <v>858600.53</v>
+      </c>
+      <c r="I32" s="1">
+        <v>46.910739315472</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>2688886.18</v>
+      </c>
+      <c r="M32" s="1">
+        <v>2688886.18</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>108</v>
+      </c>
+      <c r="B33" s="1">
+        <v>190000000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>109.7565</v>
+      </c>
+      <c r="D33" s="1">
+        <v>106.46</v>
+      </c>
+      <c r="E33" t="s">
+        <v>52</v>
+      </c>
+      <c r="F33">
+        <v>184.85</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1435515.22</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-307395.39</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-21.413593232401</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1128119.83</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1128119.83</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>110</v>
+      </c>
+      <c r="B34" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>129.897</v>
+      </c>
+      <c r="D34" s="1">
+        <v>96.32768</v>
+      </c>
+      <c r="E34" t="s">
+        <v>34</v>
+      </c>
+      <c r="F34">
+        <v>1.15</v>
+      </c>
+      <c r="G34" s="1">
+        <v>1641226.39</v>
+      </c>
+      <c r="H34" s="1">
+        <v>623859.27</v>
+      </c>
+      <c r="I34" s="1">
+        <v>38.011774231829</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>2265085.66</v>
+      </c>
+      <c r="M34" s="1">
+        <v>2265085.66</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>112</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>109.779</v>
+      </c>
+      <c r="D35" s="1">
+        <v>103.6696</v>
+      </c>
+      <c r="E35" t="s">
+        <v>34</v>
+      </c>
+      <c r="F35">
+        <v>1.15</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1292886.42</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-48606.37</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-3.7595235937276</v>
+      </c>
+      <c r="J35">
+        <v>0.15</v>
+      </c>
+      <c r="K35" t="s">
+        <v>113</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1244280.05</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1246287.18</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>115</v>
+      </c>
+      <c r="B36" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>96.437</v>
+      </c>
+      <c r="D36" s="1">
+        <v>100.1642</v>
+      </c>
+      <c r="E36" t="s">
+        <v>34</v>
+      </c>
+      <c r="F36">
+        <v>1.15</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1647366.2</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-49822.28</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-3.0243597325233</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1597543.92</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1597543.92</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>117</v>
+      </c>
+      <c r="B37" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>98.965</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.67268571</v>
+      </c>
+      <c r="E37" t="s">
+        <v>34</v>
+      </c>
+      <c r="F37">
+        <v>1.15</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1269265.37</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-61270.25</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-4.8272214343956</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1207995.12</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1207995.12</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>119</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>106.002</v>
+      </c>
+      <c r="D38" s="1">
+        <v>128.2777</v>
+      </c>
+      <c r="E38" t="s">
+        <v>34</v>
+      </c>
+      <c r="F38">
+        <v>1.15</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1957442.01</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-293868.18</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-15.012867737522</v>
+      </c>
+      <c r="J38">
+        <v>0.12</v>
+      </c>
+      <c r="K38" t="s">
+        <v>120</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1663573.83</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1665699.03</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>122</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>129.759</v>
+      </c>
+      <c r="D39" s="1">
+        <v>102.37</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1535550.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>410835.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>26.754908664648</v>
+      </c>
+      <c r="J39">
+        <v>2.25</v>
+      </c>
+      <c r="K39" t="s">
+        <v>123</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1946385.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1980087.74</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>125</v>
+      </c>
+      <c r="B40" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>105.756</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>57560.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>5.756</v>
+      </c>
+      <c r="J40">
+        <v>0.08</v>
+      </c>
+      <c r="K40">
+        <v>821.92</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1057560.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1058381.92</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>127</v>
+      </c>
+      <c r="B41" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>111.337</v>
+      </c>
+      <c r="D41" s="1">
+        <v>107.6</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1291200.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>44844.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>3.4730483271375</v>
+      </c>
+      <c r="J41">
+        <v>0.13</v>
+      </c>
+      <c r="K41" t="s">
+        <v>128</v>
+      </c>
+      <c r="L41" s="1">
+        <v>1336044.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>1337658.13</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>130</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>127.731</v>
+      </c>
+      <c r="D42" s="1">
+        <v>104.99305556</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1889875.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>409283.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>21.656617501157</v>
+      </c>
+      <c r="J42">
+        <v>0.86</v>
+      </c>
+      <c r="K42" t="s">
+        <v>131</v>
+      </c>
+      <c r="L42" s="1">
+        <v>2299158.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>2314698.98</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>133</v>
+      </c>
+      <c r="B43" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>117.2505</v>
+      </c>
+      <c r="D43" s="1">
+        <v>133.1139</v>
+      </c>
+      <c r="E43" t="s">
+        <v>34</v>
+      </c>
+      <c r="F43">
+        <v>1.15</v>
+      </c>
+      <c r="G43" s="1">
+        <v>2031239.57</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-191134.07</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-9.4097256090772</v>
+      </c>
+      <c r="J43">
+        <v>0.06</v>
+      </c>
+      <c r="K43" t="s">
+        <v>134</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1840105.5</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1841146.3</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>136</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>167.582</v>
+      </c>
+      <c r="D44" s="1">
+        <v>108.5191</v>
+      </c>
+      <c r="E44" t="s">
+        <v>34</v>
+      </c>
+      <c r="F44">
+        <v>1.15</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1295967.09</v>
+      </c>
+      <c r="H44" s="1">
+        <v>530420.28</v>
+      </c>
+      <c r="I44" s="1">
+        <v>40.928530060127</v>
+      </c>
+      <c r="J44">
+        <v>0.11</v>
+      </c>
+      <c r="K44" t="s">
+        <v>137</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1826387.37</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1827749.68</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>139</v>
+      </c>
+      <c r="B45" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>88.819</v>
+      </c>
+      <c r="D45" s="1">
+        <v>95.8663</v>
+      </c>
+      <c r="E45" t="s">
+        <v>34</v>
+      </c>
+      <c r="F45">
+        <v>1.15</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1465425.43</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-226396.7</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-15.449213270443</v>
+      </c>
+      <c r="J45">
+        <v>0.39</v>
+      </c>
+      <c r="K45" t="s">
+        <v>140</v>
+      </c>
+      <c r="L45" s="1">
+        <v>1239028.73</v>
+      </c>
+      <c r="M45" s="1">
+        <v>1245306.25</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>142</v>
+      </c>
+      <c r="B46" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>172.281</v>
+      </c>
+      <c r="D46" s="1">
+        <v>102.845</v>
+      </c>
+      <c r="E46" t="s">
+        <v>34</v>
+      </c>
+      <c r="F46">
+        <v>1.15</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1448793.2</v>
+      </c>
+      <c r="H46" s="1">
+        <v>804325.94</v>
+      </c>
+      <c r="I46" s="1">
+        <v>55.516959908426</v>
+      </c>
+      <c r="J46">
+        <v>0.42</v>
+      </c>
+      <c r="K46" t="s">
+        <v>143</v>
+      </c>
+      <c r="L46" s="1">
+        <v>2253119.14</v>
+      </c>
+      <c r="M46" s="1">
+        <v>2259440.25</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>145</v>
+      </c>
+      <c r="B47" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>93.716</v>
+      </c>
+      <c r="D47" s="1">
+        <v>100.44</v>
+      </c>
+      <c r="E47" t="s">
+        <v>34</v>
+      </c>
+      <c r="F47">
+        <v>1.15</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1641600.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-89131.28</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-5.429537037037</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1552468.72</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1552468.72</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>147</v>
+      </c>
+      <c r="B48" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>132.873</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.85333333</v>
+      </c>
+      <c r="E48" t="s">
+        <v>34</v>
+      </c>
+      <c r="F48">
+        <v>1.15</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1389416.89</v>
+      </c>
+      <c r="H48" s="1">
+        <v>348317.98</v>
+      </c>
+      <c r="I48" s="1">
+        <v>25.069364170461</v>
+      </c>
+      <c r="J48">
+        <v>0.3</v>
+      </c>
+      <c r="K48" t="s">
+        <v>148</v>
+      </c>
+      <c r="L48" s="1">
+        <v>1737734.87</v>
+      </c>
+      <c r="M48" s="1">
+        <v>1742239.57</v>
+      </c>
+      <c r="N48" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>150</v>
+      </c>
+      <c r="B49" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>121.093</v>
+      </c>
+      <c r="D49" s="1">
+        <v>101.876</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>2037520.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>384340.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>18.8631277239</v>
+      </c>
+      <c r="J49">
+        <v>0.35</v>
+      </c>
+      <c r="K49" t="s">
+        <v>151</v>
+      </c>
+      <c r="L49" s="1">
+        <v>2421860.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>2428764.11</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>153</v>
+      </c>
+      <c r="B50" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>203.354</v>
+      </c>
+      <c r="D50" s="1">
+        <v>101.25</v>
+      </c>
+      <c r="E50" t="s">
+        <v>34</v>
+      </c>
+      <c r="F50">
+        <v>1.15</v>
+      </c>
+      <c r="G50" s="1">
+        <v>868278.88</v>
+      </c>
+      <c r="H50" s="1">
+        <v>904719.07</v>
+      </c>
+      <c r="I50" s="1">
+        <v>104.19683017051</v>
+      </c>
+      <c r="J50">
+        <v>0.47</v>
+      </c>
+      <c r="K50" t="s">
+        <v>154</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1772997.95</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1777720.62</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>156</v>
+      </c>
+      <c r="B51" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>100.7665</v>
+      </c>
+      <c r="D51" s="1">
+        <v>108.16</v>
+      </c>
+      <c r="E51" t="s">
+        <v>34</v>
+      </c>
+      <c r="F51">
+        <v>1.15</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2054587.06</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-121753.89</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-5.9259542888389</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1932833.17</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1932833.17</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>158</v>
+      </c>
+      <c r="B52" s="1">
+        <v>2800000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>97.699</v>
+      </c>
+      <c r="D52" s="1">
+        <v>106.4661</v>
+      </c>
+      <c r="E52" t="s">
+        <v>34</v>
+      </c>
+      <c r="F52">
+        <v>1.15</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2523320.47</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-138236.56</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-5.4783592351232</v>
+      </c>
+      <c r="J52">
+        <v>0.51</v>
+      </c>
+      <c r="K52" t="s">
+        <v>159</v>
+      </c>
+      <c r="L52" s="1">
+        <v>2385083.91</v>
+      </c>
+      <c r="M52" s="1">
+        <v>2399443.25</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>161</v>
+      </c>
+      <c r="B53" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>90.642</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E53" t="s">
+        <v>48</v>
+      </c>
+      <c r="F53">
+        <v>8.99</v>
+      </c>
+      <c r="G53" s="1">
+        <v>438282.5</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-34886.82</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-7.9598934477192</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>403395.68</v>
+      </c>
+      <c r="M53" s="1">
+        <v>403395.68</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>163</v>
+      </c>
+      <c r="B54" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>161.1925</v>
+      </c>
+      <c r="D54" s="1">
+        <v>114.6381</v>
+      </c>
+      <c r="E54" t="s">
+        <v>34</v>
+      </c>
+      <c r="F54">
+        <v>1.15</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1429677.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>397344.67</v>
+      </c>
+      <c r="I54" s="1">
+        <v>27.792618192781</v>
+      </c>
+      <c r="J54">
+        <v>0.71</v>
+      </c>
+      <c r="K54" t="s">
+        <v>164</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1827021.67</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1836270.23</v>
+      </c>
+      <c r="N54" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>166</v>
+      </c>
+      <c r="B55" s="1">
+        <v>2800000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>92.155</v>
+      </c>
+      <c r="D55" s="1">
+        <v>103.5785</v>
+      </c>
+      <c r="E55" t="s">
+        <v>34</v>
+      </c>
+      <c r="F55">
+        <v>1.15</v>
+      </c>
+      <c r="G55" s="1">
+        <v>2437858.19</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-188117.57</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-7.7165099582761</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>2249740.62</v>
+      </c>
+      <c r="M55" s="1">
+        <v>2249740.62</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>168</v>
+      </c>
+      <c r="B56" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>114.804</v>
+      </c>
+      <c r="D56" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>251668.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>14.804</v>
+      </c>
+      <c r="J56">
+        <v>0.11</v>
+      </c>
+      <c r="K56" t="s">
+        <v>169</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1951668.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1953604.11</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>171</v>
+      </c>
+      <c r="B57" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>93.861</v>
+      </c>
+      <c r="D57" s="1">
+        <v>98.45</v>
+      </c>
+      <c r="E57" t="s">
+        <v>34</v>
+      </c>
+      <c r="F57">
+        <v>1.15</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1512095.23</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-39059.79</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-2.5831567499886</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>1473035.44</v>
+      </c>
+      <c r="M57" s="1">
+        <v>1473035.44</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>173</v>
+      </c>
+      <c r="B58" s="1">
+        <v>250000000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>128.1345</v>
+      </c>
+      <c r="D58" s="1">
+        <v>114.0</v>
+      </c>
+      <c r="E58" t="s">
+        <v>52</v>
+      </c>
+      <c r="F58">
+        <v>184.85</v>
+      </c>
+      <c r="G58" s="1">
+        <v>1541145.75</v>
+      </c>
+      <c r="H58" s="1">
+        <v>191770.08</v>
+      </c>
+      <c r="I58" s="1">
+        <v>12.44334482965</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>1732915.83</v>
+      </c>
+      <c r="M58" s="1">
+        <v>1732915.83</v>
+      </c>
+      <c r="N58" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>175</v>
+      </c>
+      <c r="B59" s="1">
+        <v>270000000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>127.6505</v>
+      </c>
+      <c r="D59" s="1">
+        <v>113.25</v>
+      </c>
+      <c r="E59" t="s">
+        <v>52</v>
+      </c>
+      <c r="F59">
+        <v>184.85</v>
+      </c>
+      <c r="G59" s="1">
+        <v>1653487.17</v>
+      </c>
+      <c r="H59" s="1">
+        <v>210992.56</v>
+      </c>
+      <c r="I59" s="1">
+        <v>12.760459459749</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>1864479.73</v>
+      </c>
+      <c r="M59" s="1">
+        <v>1864479.73</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>177</v>
+      </c>
+      <c r="B60" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>114.709</v>
+      </c>
+      <c r="D60" s="1">
+        <v>103.0</v>
+      </c>
+      <c r="E60" t="s">
+        <v>34</v>
+      </c>
+      <c r="F60">
+        <v>1.15</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1497477.13</v>
+      </c>
+      <c r="H60" s="1">
+        <v>202730.37</v>
+      </c>
+      <c r="I60" s="1">
+        <v>13.538127957921</v>
+      </c>
+      <c r="J60">
+        <v>0.67</v>
+      </c>
+      <c r="K60" t="s">
+        <v>178</v>
+      </c>
+      <c r="L60" s="1">
+        <v>1700207.5</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1711663.61</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>180</v>
+      </c>
+      <c r="B61" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>117.9375</v>
+      </c>
+      <c r="D61" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>376687.5</v>
+      </c>
+      <c r="I61" s="1">
+        <v>17.9375</v>
+      </c>
+      <c r="J61">
+        <v>0.73</v>
+      </c>
+      <c r="K61" t="s">
+        <v>181</v>
+      </c>
+      <c r="L61" s="1">
+        <v>2476687.5</v>
+      </c>
+      <c r="M61" s="1">
+        <v>2492091.35</v>
+      </c>
+      <c r="N61" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>183</v>
+      </c>
+      <c r="B62" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E62" t="s">
+        <v>34</v>
+      </c>
+      <c r="F62">
+        <v>1.15</v>
+      </c>
+      <c r="G62" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>-363.29</v>
+      </c>
+      <c r="L62" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>-363.29</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>185</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>98.457</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E63" t="s">
+        <v>34</v>
+      </c>
+      <c r="F63">
+        <v>1.15</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1557012.81</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-11848.68</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-0.76098795873105</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1545164.13</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1545164.13</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>187</v>
+      </c>
+      <c r="B64" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>120.762</v>
+      </c>
+      <c r="D64" s="1">
+        <v>103.5</v>
+      </c>
+      <c r="E64" t="s">
+        <v>34</v>
+      </c>
+      <c r="F64">
+        <v>1.15</v>
+      </c>
+      <c r="G64" s="1">
+        <v>1035828.66</v>
+      </c>
+      <c r="H64" s="1">
+        <v>17068.15</v>
+      </c>
+      <c r="I64" s="1">
+        <v>1.6477773457243</v>
+      </c>
+      <c r="J64">
+        <v>0.68</v>
+      </c>
+      <c r="K64" t="s">
+        <v>188</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1052896.81</v>
+      </c>
+      <c r="M64" s="1">
+        <v>1059653.86</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>190</v>
+      </c>
+      <c r="B65" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>115.655</v>
+      </c>
+      <c r="D65" s="1">
+        <v>107.4925</v>
+      </c>
+      <c r="E65" t="s">
+        <v>34</v>
+      </c>
+      <c r="F65">
+        <v>1.15</v>
+      </c>
+      <c r="G65" s="1">
+        <v>1374936.05</v>
+      </c>
+      <c r="H65" s="1">
+        <v>137618.99</v>
+      </c>
+      <c r="I65" s="1">
+        <v>10.009119333223</v>
+      </c>
+      <c r="J65">
+        <v>1.07</v>
+      </c>
+      <c r="K65" t="s">
+        <v>191</v>
+      </c>
+      <c r="L65" s="1">
+        <v>1512555.04</v>
+      </c>
+      <c r="M65" s="1">
+        <v>1528639.37</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>193</v>
+      </c>
+      <c r="B66" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="D66" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E66" t="s">
+        <v>34</v>
+      </c>
+      <c r="F66">
+        <v>1.15</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2314386.22</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-129243.01</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-5.5843319875971</v>
+      </c>
+      <c r="J66">
+        <v>0.3</v>
+      </c>
+      <c r="K66" t="s">
+        <v>194</v>
+      </c>
+      <c r="L66" s="1">
+        <v>2185143.21</v>
+      </c>
+      <c r="M66" s="1">
+        <v>2192590.5</v>
+      </c>
+      <c r="N66" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>196</v>
+      </c>
+      <c r="B67" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>108.816</v>
+      </c>
+      <c r="D67" s="1">
+        <v>111.6684</v>
+      </c>
+      <c r="E67" t="s">
+        <v>34</v>
+      </c>
+      <c r="F67">
+        <v>1.15</v>
+      </c>
+      <c r="G67" s="1">
+        <v>1937510.2</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-40025.57</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-2.0658249953987</v>
+      </c>
+      <c r="J67">
+        <v>0.01</v>
+      </c>
+      <c r="K67">
+        <v>217.97</v>
+      </c>
+      <c r="L67" s="1">
+        <v>1897484.63</v>
+      </c>
+      <c r="M67" s="1">
+        <v>1897702.6</v>
+      </c>
+      <c r="N67" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>198</v>
+      </c>
+      <c r="B68" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>101.501</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E68" t="s">
+        <v>34</v>
+      </c>
+      <c r="F68">
+        <v>1.15</v>
+      </c>
+      <c r="G68" s="1">
+        <v>862402.68</v>
+      </c>
+      <c r="H68" s="1">
+        <v>22561.79</v>
+      </c>
+      <c r="I68" s="1">
+        <v>2.6161549034147</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>884964.47</v>
+      </c>
+      <c r="M68" s="1">
+        <v>884964.47</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>200</v>
+      </c>
+      <c r="B69" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>99.7835</v>
+      </c>
+      <c r="D69" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-1515.5</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-0.2165</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>698484.5</v>
+      </c>
+      <c r="M69" s="1">
+        <v>698484.5</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>202</v>
+      </c>
+      <c r="B70" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>178.4045</v>
+      </c>
+      <c r="D70" s="1">
+        <v>101.92973</v>
+      </c>
+      <c r="E70" t="s">
+        <v>34</v>
+      </c>
+      <c r="F70">
+        <v>1.15</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1416612.96</v>
+      </c>
+      <c r="H70" s="1">
+        <v>1072137.2</v>
+      </c>
+      <c r="I70" s="1">
+        <v>75.683142133614</v>
+      </c>
+      <c r="J70">
+        <v>0.27</v>
+      </c>
+      <c r="K70" t="s">
+        <v>203</v>
+      </c>
+      <c r="L70" s="1">
+        <v>2488750.16</v>
+      </c>
+      <c r="M70" s="1">
+        <v>2493061.11</v>
+      </c>
+      <c r="N70" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>205</v>
+      </c>
+      <c r="B71" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>130.416</v>
+      </c>
+      <c r="D71" s="1">
+        <v>112.1426</v>
+      </c>
+      <c r="E71" t="s">
+        <v>34</v>
+      </c>
+      <c r="F71">
+        <v>1.15</v>
+      </c>
+      <c r="G71" s="1">
+        <v>1285670.4</v>
+      </c>
+      <c r="H71" s="1">
+        <v>78811.05</v>
+      </c>
+      <c r="I71" s="1">
+        <v>6.1299575692184</v>
+      </c>
+      <c r="J71">
+        <v>0.78</v>
+      </c>
+      <c r="K71" t="s">
+        <v>206</v>
+      </c>
+      <c r="L71" s="1">
+        <v>1364481.45</v>
+      </c>
+      <c r="M71" s="1">
+        <v>1373897.73</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>208</v>
+      </c>
+      <c r="B72" s="1">
+        <v>360000000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>101.6325</v>
+      </c>
+      <c r="D72" s="1">
+        <v>103.625</v>
+      </c>
+      <c r="E72" t="s">
+        <v>52</v>
+      </c>
+      <c r="F72">
+        <v>184.85</v>
+      </c>
+      <c r="G72" s="1">
+        <v>2026522.28</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-47245.67</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-2.3313669169233</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>1979276.61</v>
+      </c>
+      <c r="M72" s="1">
+        <v>1979276.61</v>
+      </c>
+      <c r="N72" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>210</v>
+      </c>
+      <c r="B73" s="1">
+        <v>360000000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>101.68</v>
+      </c>
+      <c r="D73" s="1">
+        <v>103.7</v>
+      </c>
+      <c r="E73" t="s">
+        <v>52</v>
+      </c>
+      <c r="F73">
+        <v>184.85</v>
+      </c>
+      <c r="G73" s="1">
+        <v>2027985.14</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-47783.48</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-2.3562046416178</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1980201.66</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1980201.66</v>
+      </c>
+      <c r="N73" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>212</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>137.12</v>
+      </c>
+      <c r="D74" s="1">
+        <v>97.3197</v>
+      </c>
+      <c r="E74" t="s">
+        <v>34</v>
+      </c>
+      <c r="F74">
+        <v>1.15</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1446595.32</v>
+      </c>
+      <c r="H74" s="1">
+        <v>466234.35</v>
+      </c>
+      <c r="I74" s="1">
+        <v>32.229770382501</v>
+      </c>
+      <c r="J74">
+        <v>0.13</v>
+      </c>
+      <c r="K74" t="s">
+        <v>213</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1912829.67</v>
+      </c>
+      <c r="M74" s="1">
+        <v>1914922.18</v>
+      </c>
+      <c r="N74" s="1">
         <v>1.16</v>
       </c>
-      <c r="H2" s="1">
-[...43 lines deleted...]
-      <c r="F3" t="s">
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>215</v>
+      </c>
+      <c r="B75" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>144.716</v>
+      </c>
+      <c r="D75" s="1">
+        <v>97.224375</v>
+      </c>
+      <c r="E75" t="s">
+        <v>34</v>
+      </c>
+      <c r="F75">
+        <v>1.15</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1435796.18</v>
+      </c>
+      <c r="H75" s="1">
+        <v>582998.02</v>
+      </c>
+      <c r="I75" s="1">
+        <v>40.604511150044</v>
+      </c>
+      <c r="J75">
+        <v>0.93</v>
+      </c>
+      <c r="K75" t="s">
+        <v>216</v>
+      </c>
+      <c r="L75" s="1">
+        <v>2018794.2</v>
+      </c>
+      <c r="M75" s="1">
+        <v>2033712.99</v>
+      </c>
+      <c r="N75" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>218</v>
+      </c>
+      <c r="B76" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>98.572</v>
+      </c>
+      <c r="D76" s="1">
+        <v>105.271</v>
+      </c>
+      <c r="E76" t="s">
+        <v>34</v>
+      </c>
+      <c r="F76">
+        <v>1.15</v>
+      </c>
+      <c r="G76" s="1">
+        <v>1564786.32</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-189702.84</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-12.12324248847</v>
+      </c>
+      <c r="J76">
+        <v>0.69</v>
+      </c>
+      <c r="K76" t="s">
+        <v>219</v>
+      </c>
+      <c r="L76" s="1">
+        <v>1375083.48</v>
+      </c>
+      <c r="M76" s="1">
+        <v>1386069.14</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>221</v>
+      </c>
+      <c r="B77" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>112.374</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.95</v>
+      </c>
+      <c r="E77" t="s">
+        <v>48</v>
+      </c>
+      <c r="F77">
+        <v>8.99</v>
+      </c>
+      <c r="G77" s="1">
+        <v>1688023.59</v>
+      </c>
+      <c r="H77" s="1">
+        <v>187397.81</v>
+      </c>
+      <c r="I77" s="1">
+        <v>11.101610848934</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>1875421.4</v>
+      </c>
+      <c r="M77" s="1">
+        <v>1875421.4</v>
+      </c>
+      <c r="N77" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>223</v>
+      </c>
+      <c r="B78" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>97.439</v>
+      </c>
+      <c r="D78" s="1">
+        <v>113.5</v>
+      </c>
+      <c r="E78" t="s">
+        <v>34</v>
+      </c>
+      <c r="F78">
+        <v>1.15</v>
+      </c>
+      <c r="G78" s="1">
+        <v>1939839.34</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-240741.74</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-12.410395801129</v>
+      </c>
+      <c r="J78">
+        <v>0.51</v>
+      </c>
+      <c r="K78" t="s">
+        <v>224</v>
+      </c>
+      <c r="L78" s="1">
+        <v>1699097.6</v>
+      </c>
+      <c r="M78" s="1">
+        <v>1709269.51</v>
+      </c>
+      <c r="N78" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>226</v>
+      </c>
+      <c r="B79" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>120.4175</v>
+      </c>
+      <c r="D79" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E79" t="s">
+        <v>34</v>
+      </c>
+      <c r="F79">
+        <v>1.15</v>
+      </c>
+      <c r="G79" s="1">
+        <v>1452503.85</v>
+      </c>
+      <c r="H79" s="1">
+        <v>227325.26</v>
+      </c>
+      <c r="I79" s="1">
+        <v>15.650578826349</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1679829.11</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1679829.11</v>
+      </c>
+      <c r="N79" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>228</v>
+      </c>
+      <c r="B80" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>98.338</v>
+      </c>
+      <c r="D80" s="1">
+        <v>105.15</v>
+      </c>
+      <c r="E80" t="s">
+        <v>34</v>
+      </c>
+      <c r="F80">
+        <v>1.15</v>
+      </c>
+      <c r="G80" s="1">
+        <v>1714402.17</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-171105.6</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-9.9804820009065</v>
+      </c>
+      <c r="J80">
+        <v>0.94</v>
+      </c>
+      <c r="K80" t="s">
+        <v>229</v>
+      </c>
+      <c r="L80" s="1">
+        <v>1543296.57</v>
+      </c>
+      <c r="M80" s="1">
+        <v>1560200.1</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>231</v>
+      </c>
+      <c r="B81" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>97.815</v>
+      </c>
+      <c r="D81" s="1">
+        <v>104.4789</v>
+      </c>
+      <c r="E81" t="s">
+        <v>34</v>
+      </c>
+      <c r="F81">
+        <v>1.15</v>
+      </c>
+      <c r="G81" s="1">
+        <v>1620176.78</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-85088.07</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-5.2517769079495</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>1535088.71</v>
+      </c>
+      <c r="M81" s="1">
+        <v>1535088.71</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>233</v>
+      </c>
+      <c r="B82" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>279.552</v>
+      </c>
+      <c r="D82" s="1">
+        <v>105.6</v>
+      </c>
+      <c r="E82" t="s">
         <v>8</v>
       </c>
-      <c r="G3">
+      <c r="F82">
         <v>1.0</v>
       </c>
-      <c r="H3" s="1">
-[...43 lines deleted...]
-      <c r="F4" t="s">
+      <c r="G82" s="1">
+        <v>1267200.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>2087424.0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>164.72727272727</v>
+      </c>
+      <c r="J82">
+        <v>0.78</v>
+      </c>
+      <c r="K82" t="s">
+        <v>234</v>
+      </c>
+      <c r="L82" s="1">
+        <v>3354624.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>3363999.0</v>
+      </c>
+      <c r="N82" s="1">
+        <v>2.05</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>236</v>
+      </c>
+      <c r="B83" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>102.666</v>
+      </c>
+      <c r="D83" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E83" t="s">
         <v>8</v>
       </c>
-      <c r="G4">
+      <c r="F83">
         <v>1.0</v>
       </c>
-      <c r="H4" s="1">
-[...43 lines deleted...]
-      <c r="F5" t="s">
+      <c r="G83" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>71982.0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>2.666</v>
+      </c>
+      <c r="J83">
+        <v>0.01</v>
+      </c>
+      <c r="K83">
+        <v>147.95</v>
+      </c>
+      <c r="L83" s="1">
+        <v>2771982.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>2772129.95</v>
+      </c>
+      <c r="N83" s="1">
+        <v>1.69</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>238</v>
+      </c>
+      <c r="B84" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>118.9545</v>
+      </c>
+      <c r="D84" s="1">
+        <v>109.28</v>
+      </c>
+      <c r="E84" t="s">
         <v>8</v>
       </c>
-      <c r="G5">
+      <c r="F84">
         <v>1.0</v>
       </c>
-      <c r="H5" s="1">
-[...20 lines deleted...]
-      <c r="O5" s="1">
+      <c r="G84" s="1">
+        <v>546400.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>48372.5</v>
+      </c>
+      <c r="I84" s="1">
+        <v>8.8529465592972</v>
+      </c>
+      <c r="J84">
+        <v>0.77</v>
+      </c>
+      <c r="K84" t="s">
+        <v>239</v>
+      </c>
+      <c r="L84" s="1">
+        <v>594772.5</v>
+      </c>
+      <c r="M84" s="1">
+        <v>598623.53</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>241</v>
+      </c>
+      <c r="B85" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>109.483</v>
+      </c>
+      <c r="D85" s="1">
+        <v>109.1586</v>
+      </c>
+      <c r="E85" t="s">
+        <v>34</v>
+      </c>
+      <c r="F85">
+        <v>1.15</v>
+      </c>
+      <c r="G85" s="1">
+        <v>2159789.93</v>
+      </c>
+      <c r="H85" s="1">
+        <v>35692.87</v>
+      </c>
+      <c r="I85" s="1">
+        <v>1.6526084090039</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>2195482.8</v>
+      </c>
+      <c r="M85" s="1">
+        <v>2195482.8</v>
+      </c>
+      <c r="N85" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>243</v>
+      </c>
+      <c r="B86" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>103.83</v>
+      </c>
+      <c r="D86" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>53620.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>3.83</v>
+      </c>
+      <c r="J86">
+        <v>0.75</v>
+      </c>
+      <c r="K86" t="s">
+        <v>244</v>
+      </c>
+      <c r="L86" s="1">
+        <v>1453620.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>1464178.01</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>246</v>
+      </c>
+      <c r="B87" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>176.865</v>
+      </c>
+      <c r="D87" s="1">
+        <v>99.14</v>
+      </c>
+      <c r="E87" t="s">
+        <v>34</v>
+      </c>
+      <c r="F87">
+        <v>1.15</v>
+      </c>
+      <c r="G87" s="1">
+        <v>1114660.8</v>
+      </c>
+      <c r="H87" s="1">
+        <v>735794.75</v>
+      </c>
+      <c r="I87" s="1">
+        <v>66.010641981848</v>
+      </c>
+      <c r="J87">
+        <v>0.22</v>
+      </c>
+      <c r="K87" t="s">
+        <v>247</v>
+      </c>
+      <c r="L87" s="1">
+        <v>1850455.55</v>
+      </c>
+      <c r="M87" s="1">
+        <v>1853135.68</v>
+      </c>
+      <c r="N87" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>249</v>
+      </c>
+      <c r="B88" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>102.224</v>
+      </c>
+      <c r="D88" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E88" t="s">
+        <v>34</v>
+      </c>
+      <c r="F88">
+        <v>1.15</v>
+      </c>
+      <c r="G88" s="1">
+        <v>1206116.73</v>
+      </c>
+      <c r="H88" s="1">
+        <v>41658.67</v>
+      </c>
+      <c r="I88" s="1">
+        <v>3.4539500998382</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>1247775.4</v>
+      </c>
+      <c r="M88" s="1">
+        <v>1247775.4</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>251</v>
+      </c>
+      <c r="B89" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>102.9285</v>
+      </c>
+      <c r="D89" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E89" t="s">
+        <v>34</v>
+      </c>
+      <c r="F89">
+        <v>1.15</v>
+      </c>
+      <c r="G89" s="1">
+        <v>1206116.73</v>
+      </c>
+      <c r="H89" s="1">
+        <v>50258.0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>4.1669266953954</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>1256374.73</v>
+      </c>
+      <c r="M89" s="1">
+        <v>1256374.73</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>253</v>
+      </c>
+      <c r="B90" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>119.258</v>
+      </c>
+      <c r="D90" s="1">
+        <v>103.0</v>
+      </c>
+      <c r="E90" t="s">
+        <v>34</v>
+      </c>
+      <c r="F90">
+        <v>1.15</v>
+      </c>
+      <c r="G90" s="1">
+        <v>2842604.57</v>
+      </c>
+      <c r="H90" s="1">
+        <v>484703.51</v>
+      </c>
+      <c r="I90" s="1">
+        <v>17.051387136833</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>3327308.08</v>
+      </c>
+      <c r="M90" s="1">
+        <v>3327308.08</v>
+      </c>
+      <c r="N90" s="1">
+        <v>2.02</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>255</v>
+      </c>
+      <c r="B91" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>98.3125</v>
+      </c>
+      <c r="D91" s="1">
+        <v>102.55357143</v>
+      </c>
+      <c r="E91" t="s">
+        <v>34</v>
+      </c>
+      <c r="F91">
+        <v>1.15</v>
+      </c>
+      <c r="G91" s="1">
+        <v>1372732.18</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-172701.66</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-12.580870654609</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>1200030.52</v>
+      </c>
+      <c r="M91" s="1">
+        <v>1200030.52</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>257</v>
+      </c>
+      <c r="B92" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>103.865</v>
+      </c>
+      <c r="D92" s="1">
+        <v>104.74</v>
+      </c>
+      <c r="E92" t="s">
+        <v>34</v>
+      </c>
+      <c r="F92">
+        <v>1.15</v>
+      </c>
+      <c r="G92" s="1">
+        <v>1258952.43</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-81704.08</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-6.4898464829207</v>
+      </c>
+      <c r="J92">
+        <v>0.68</v>
+      </c>
+      <c r="K92" t="s">
+        <v>258</v>
+      </c>
+      <c r="L92" s="1">
+        <v>1177248.35</v>
+      </c>
+      <c r="M92" s="1">
+        <v>1186032.52</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>260</v>
+      </c>
+      <c r="B93" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>90.473</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.90307692</v>
+      </c>
+      <c r="E93" t="s">
+        <v>34</v>
+      </c>
+      <c r="F93">
+        <v>1.15</v>
+      </c>
+      <c r="G93" s="1">
+        <v>2345717.95</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-294802.04</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-12.567667822127</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>2050915.91</v>
+      </c>
+      <c r="M93" s="1">
+        <v>2050915.91</v>
+      </c>
+      <c r="N93" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>262</v>
+      </c>
+      <c r="B94" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>112.462</v>
+      </c>
+      <c r="D94" s="1">
+        <v>115.9281</v>
+      </c>
+      <c r="E94" t="s">
+        <v>34</v>
+      </c>
+      <c r="F94">
+        <v>1.15</v>
+      </c>
+      <c r="G94" s="1">
+        <v>1391813.22</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-19069.86</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-1.3701450543773</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>1372743.36</v>
+      </c>
+      <c r="M94" s="1">
+        <v>1372743.36</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>264</v>
+      </c>
+      <c r="B95" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>80.533</v>
+      </c>
+      <c r="D95" s="1">
+        <v>125.8419</v>
+      </c>
+      <c r="E95" t="s">
+        <v>34</v>
+      </c>
+      <c r="F95">
+        <v>1.15</v>
+      </c>
+      <c r="G95" s="1">
+        <v>1195182.95</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-422818.85</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-35.376914471546</v>
+      </c>
+      <c r="J95">
+        <v>0.08</v>
+      </c>
+      <c r="K95">
+        <v>905.78</v>
+      </c>
+      <c r="L95" s="1">
+        <v>772364.1</v>
+      </c>
+      <c r="M95" s="1">
+        <v>773269.88</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>266</v>
+      </c>
+      <c r="B96" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>164.892</v>
+      </c>
+      <c r="D96" s="1">
+        <v>115.979</v>
+      </c>
+      <c r="E96" t="s">
+        <v>34</v>
+      </c>
+      <c r="F96">
+        <v>1.15</v>
+      </c>
+      <c r="G96" s="1">
+        <v>1464249.25</v>
+      </c>
+      <c r="H96" s="1">
+        <v>548469.7</v>
+      </c>
+      <c r="I96" s="1">
+        <v>37.457400097695</v>
+      </c>
+      <c r="J96">
+        <v>1.17</v>
+      </c>
+      <c r="K96" t="s">
+        <v>267</v>
+      </c>
+      <c r="L96" s="1">
+        <v>2012718.95</v>
+      </c>
+      <c r="M96" s="1">
+        <v>2029036.38</v>
+      </c>
+      <c r="N96" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>269</v>
+      </c>
+      <c r="B97" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>101.4305</v>
+      </c>
+      <c r="D97" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E97" t="s">
+        <v>34</v>
+      </c>
+      <c r="F97">
+        <v>1.15</v>
+      </c>
+      <c r="G97" s="1">
+        <v>171705.06</v>
+      </c>
+      <c r="H97" s="1">
+        <v>5164.9</v>
+      </c>
+      <c r="I97" s="1">
+        <v>3.0080068694539</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>176869.96</v>
+      </c>
+      <c r="M97" s="1">
+        <v>176869.96</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>271</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="D98" s="1">
+        <v>107.10142857</v>
+      </c>
+      <c r="E98" t="s">
+        <v>34</v>
+      </c>
+      <c r="F98">
+        <v>1.15</v>
+      </c>
+      <c r="G98" s="1">
+        <v>1390330.62</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-174023.02</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-12.516664561412</v>
+      </c>
+      <c r="J98">
         <v>1.11</v>
       </c>
-      <c r="P5">
-[...19 lines deleted...]
-      <c r="F6" t="s">
+      <c r="K98" t="s">
+        <v>272</v>
+      </c>
+      <c r="L98" s="1">
+        <v>1216307.6</v>
+      </c>
+      <c r="M98" s="1">
+        <v>1231870.61</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>274</v>
+      </c>
+      <c r="B99" s="1">
+        <v>1114000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>91.4555</v>
+      </c>
+      <c r="D99" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E99" t="s">
         <v>34</v>
       </c>
-      <c r="G6">
-[...173 lines deleted...]
-      <c r="O9" s="1">
+      <c r="F99">
+        <v>1.15</v>
+      </c>
+      <c r="G99" s="1">
+        <v>1023897.06</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-135615.73</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-13.245055123022</v>
+      </c>
+      <c r="J99">
+        <v>0.03</v>
+      </c>
+      <c r="K99">
+        <v>306.89</v>
+      </c>
+      <c r="L99" s="1">
+        <v>888281.33</v>
+      </c>
+      <c r="M99" s="1">
+        <v>888588.22</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>276</v>
+      </c>
+      <c r="B100" s="1">
+        <v>130.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>3.3</v>
+      </c>
+      <c r="D100" s="1">
+        <v>25.0081</v>
+      </c>
+      <c r="E100" t="s">
+        <v>34</v>
+      </c>
+      <c r="F100">
+        <v>1.15</v>
+      </c>
+      <c r="G100" s="1">
+        <v>275244.72</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-237841.17</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-86.410801994676</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>37403.55</v>
+      </c>
+      <c r="M100" s="1">
+        <v>37403.55</v>
+      </c>
+      <c r="N100" s="1">
         <v>0.02</v>
       </c>
-      <c r="P9">
-[...69 lines deleted...]
-      <c r="F11" t="s">
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>278</v>
+      </c>
+      <c r="B101" s="1">
+        <v>27.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>218.4</v>
+      </c>
+      <c r="D101" s="1">
+        <v>265.7</v>
+      </c>
+      <c r="E101" t="s">
         <v>34</v>
       </c>
-      <c r="G11">
-[...46 lines deleted...]
-      <c r="F12" t="s">
+      <c r="F101">
+        <v>1.15</v>
+      </c>
+      <c r="G101" s="1">
+        <v>620472.24</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-106343.46</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-17.139116489724</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>514128.78</v>
+      </c>
+      <c r="M101" s="1">
+        <v>514128.78</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>280</v>
+      </c>
+      <c r="B102" s="1">
+        <v>110.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>49.04</v>
+      </c>
+      <c r="D102" s="1">
+        <v>42.7592</v>
+      </c>
+      <c r="E102" t="s">
         <v>34</v>
       </c>
-      <c r="G12">
-[...211 lines deleted...]
-      <c r="K16">
+      <c r="F102">
+        <v>1.15</v>
+      </c>
+      <c r="G102" s="1">
+        <v>407512.74</v>
+      </c>
+      <c r="H102" s="1">
+        <v>62812.91</v>
+      </c>
+      <c r="I102" s="1">
+        <v>15.413729151143</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>470325.65</v>
+      </c>
+      <c r="M102" s="1">
+        <v>470325.65</v>
+      </c>
+      <c r="N102" s="1">
         <v>0.29</v>
       </c>
-      <c r="L16" t="s">
-[...4212 lines deleted...]
-        <v>1</v>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>279</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">