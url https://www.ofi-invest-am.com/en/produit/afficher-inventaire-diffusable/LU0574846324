--- v0 (2026-05-19)
+++ v1 (2026-06-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0574846324</t>
   </si>
   <si>
@@ -88,450 +88,459 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>TYH6COM</t>
-[...2 lines deleted...]
-    <t>US 10YR NOTE MAR 26</t>
+    <t>TYM6COM</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE JUN 26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>WNH6COM</t>
-[...2 lines deleted...]
-    <t>US ULTRA T-BOND MAR 26</t>
+    <t>WNM6COM</t>
+  </si>
+  <si>
+    <t>US ULTRA T-BOND JUN 26</t>
+  </si>
+  <si>
+    <t>USD-00034581</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-03-10</t>
   </si>
   <si>
     <t>XS2177363665</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 0.125 09/07/2030</t>
   </si>
   <si>
     <t>XS2200244072</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 0.5 09/07/2029</t>
   </si>
   <si>
     <t>US040114HT09</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 09/07/2035</t>
   </si>
   <si>
-    <t>3 896.56</t>
+    <t>5 930.30</t>
   </si>
   <si>
     <t>XS3198652847</t>
   </si>
   <si>
     <t>BAHRAIN (KINGDOM OF) 6.625 06/10/2037</t>
   </si>
   <si>
-    <t>16 646.60</t>
+    <t>19 429.83</t>
   </si>
   <si>
     <t>XS3282969008</t>
   </si>
   <si>
     <t>BAHRAIN (KINGDOM OF) 7.1 03/02/2038</t>
   </si>
   <si>
-    <t>4 292.36</t>
+    <t>9 799.02</t>
   </si>
   <si>
     <t>US105756CA66</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 4.5 30/05/2029</t>
   </si>
   <si>
-    <t>14 549.09</t>
+    <t>18 498.99</t>
   </si>
   <si>
     <t>US105756CF53</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 6 20/10/2033</t>
   </si>
   <si>
-    <t>28 546.51</t>
+    <t>33 831.77</t>
   </si>
   <si>
     <t>US168863DN50</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 2.55 27/01/2032</t>
   </si>
   <si>
-    <t>3 047.12</t>
+    <t>5 902.27</t>
   </si>
   <si>
     <t>US168863DL94</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 3.5 25/01/2050</t>
   </si>
   <si>
-    <t>1 983.70</t>
+    <t>3 689.97</t>
   </si>
   <si>
     <t>US168863DV76</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 3.5 31/01/2034</t>
   </si>
   <si>
-    <t>1 491.91</t>
+    <t>3 107.12</t>
   </si>
   <si>
     <t>US195325DP79</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 4.5 15/03/2029</t>
   </si>
   <si>
-    <t>25 693.94</t>
+    <t>29 455.27</t>
   </si>
   <si>
     <t>XS3239891503</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 6.5 26/11/2038</t>
   </si>
   <si>
-    <t>30 273.97</t>
+    <t>36 684.93</t>
   </si>
   <si>
     <t>US195325EL56</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 8 14/11/2035</t>
   </si>
   <si>
-    <t>25 485.89</t>
+    <t>31 302.42</t>
   </si>
   <si>
     <t>USP3579ECH82</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 4.875 23/09/2032</t>
   </si>
   <si>
-    <t>25 212.54</t>
+    <t>29 085.44</t>
   </si>
   <si>
     <t>USP3579ECB13</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC INTERNATIONAL B 6 19/07/2028</t>
   </si>
   <si>
-    <t>2 975.56</t>
+    <t>5 031.77</t>
   </si>
   <si>
     <t>XS2079842642</t>
   </si>
   <si>
     <t>EGYPT (ARAB REPUBLIC OF) 7.0529 15/01/2032</t>
   </si>
   <si>
-    <t>5 662.97</t>
+    <t>9 125.64</t>
   </si>
   <si>
     <t>US298785KG01</t>
   </si>
   <si>
     <t>EUROPEAN INVESTMENT BANK 4.5 14/03/2030</t>
   </si>
   <si>
-    <t>49 415.52</t>
+    <t>56 607.44</t>
   </si>
   <si>
     <t>XS2010026305</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 5.25 16/06/2029</t>
   </si>
   <si>
-    <t>15 621.68</t>
+    <t>20 881.85</t>
   </si>
   <si>
     <t>XS2574267188</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 6.125 22/05/2028</t>
   </si>
   <si>
-    <t>6 707.34</t>
+    <t>8 369.87</t>
   </si>
   <si>
     <t>US455780EE28</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 4.35 21/02/2031</t>
   </si>
   <si>
-    <t>2 876.37</t>
-[...5 lines deleted...]
-    <t>INDONESIA (REPUBLIC OF) 4.7 10/02/2034</t>
+    <t>5 003.02</t>
+  </si>
+  <si>
+    <t>XS3304516027</t>
+  </si>
+  <si>
+    <t>INDONESIA (REPUBLIC OF) 4.46 04/03/2038</t>
+  </si>
+  <si>
+    <t>1 221.92</t>
   </si>
   <si>
     <t>USY20721BB49</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 5.25 17/01/2042</t>
   </si>
   <si>
-    <t>3 967.41</t>
+    <t>6 541.30</t>
   </si>
   <si>
     <t>XS3218674136</t>
   </si>
   <si>
     <t>JORDAN (HASHEMITE KINGDOM OF) 5.75 12/11/2032</t>
   </si>
   <si>
-    <t>21 074.51</t>
+    <t>25 791.43</t>
   </si>
   <si>
     <t>USY57542AA32</t>
   </si>
   <si>
     <t>MALAYSIA WAKALA SUKUK BHD 2.07 28/04/2031</t>
   </si>
   <si>
-    <t>4 340.91</t>
+    <t>5 197.96</t>
   </si>
   <si>
     <t>USY57542AB15</t>
   </si>
   <si>
     <t>MALAYSIA WAKALA SUKUK BHD 3.075 28/04/2051</t>
   </si>
   <si>
-    <t>17 733.26</t>
+    <t>21 234.43</t>
   </si>
   <si>
     <t>US91087BAR15</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 3.5 12/02/2034</t>
   </si>
   <si>
+    <t>3 043.22</t>
+  </si>
+  <si>
     <t>US91087BBL36</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 5.625 22/09/2035</t>
   </si>
   <si>
-    <t>19 527.10</t>
+    <t>22 508.19</t>
   </si>
   <si>
     <t>US91087BBC37</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 6.875 13/05/2037</t>
   </si>
   <si>
-    <t>28 538.43</t>
+    <t>34 988.13</t>
   </si>
   <si>
     <t>XS3218072919</t>
   </si>
   <si>
     <t>NIGERIA (FEDERAL REPUBLIC OF) 8.6308 13/01/2036</t>
   </si>
   <si>
-    <t>19 566.82</t>
+    <t>23 988.92</t>
   </si>
   <si>
     <t>XS2288905370</t>
   </si>
   <si>
     <t>OMAN GOVERNMENT INTERNATIONAL BOND 6.25 25/01/2031</t>
   </si>
   <si>
-    <t>4 261.42</t>
+    <t>7 926.84</t>
   </si>
   <si>
     <t>US68205LAS25</t>
   </si>
   <si>
-    <t>5 313.50</t>
+    <t>9 883.84</t>
   </si>
   <si>
     <t>US698299BT07</t>
   </si>
   <si>
     <t>PANAMA REPUBLIC OF (GOVERNMENT) 6.4 14/02/2035</t>
   </si>
   <si>
-    <t>1 511.40</t>
+    <t>7 667.46</t>
   </si>
   <si>
     <t>US715638DU38</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 3 15/01/2034</t>
   </si>
   <si>
-    <t>4 928.37</t>
+    <t>7 941.86</t>
   </si>
   <si>
     <t>US715638BU55</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 4.125 25/08/2027</t>
   </si>
   <si>
-    <t>12 102.33</t>
-[...1 lines deleted...]
-  <si>
     <t>US731011AU68</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 3.25 06/04/2026</t>
   </si>
   <si>
-    <t>10 207.81</t>
+    <t>11 914.52</t>
   </si>
   <si>
     <t>US731011AY80</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5.125 18/09/2034</t>
   </si>
   <si>
-    <t>19 298.90</t>
+    <t>22 174.59</t>
   </si>
   <si>
     <t>US731011AZ55</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5.5 18/03/2054</t>
   </si>
   <si>
-    <t>21 260.17</t>
-[...2 lines deleted...]
-    <t>9 414.10</t>
+    <t>24 428.10</t>
+  </si>
+  <si>
+    <t>10 816.87</t>
   </si>
   <si>
     <t>XS1959337582</t>
   </si>
   <si>
     <t>QATAR (STATE OF) 4 14/03/2029</t>
   </si>
   <si>
-    <t>17 569.96</t>
+    <t>20 127.09</t>
   </si>
   <si>
     <t>US77586RAH30</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 14/02/2031</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>13 404.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3198384813</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 6.125 07/10/2037</t>
   </si>
   <si>
-    <t>45 308.22</t>
+    <t>51 349.32</t>
   </si>
   <si>
     <t>XS2747599095</t>
   </si>
   <si>
     <t>SAUDI ARABIA (KINGDOM OF) 5 16/01/2034</t>
   </si>
   <si>
+    <t>6 349.62</t>
+  </si>
+  <si>
     <t>XS2747599509</t>
   </si>
   <si>
     <t>SAUDI ARABIA (KINGDOM OF) 5.75 16/01/2054</t>
   </si>
   <si>
-    <t>6 811.20</t>
+    <t>11 099.13</t>
   </si>
   <si>
     <t>XS2850662631</t>
   </si>
   <si>
     <t>UNITED ARAB EMIRATES (GOVERNMENT O 4.857 02/07/2034</t>
   </si>
   <si>
-    <t>4 905.75</t>
+    <t>7 095.55</t>
   </si>
   <si>
     <t>XS2492385203</t>
   </si>
   <si>
     <t>UNITED ARAB EMIRATES (GOVERNMENT O 4.951 07/07/2052</t>
   </si>
   <si>
-    <t>5 549.05</t>
+    <t>8 311.22</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -904,93 +913,93 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>530050.71</v>
       </c>
       <c r="D2">
-        <v>99.51</v>
+        <v>99.33</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>52747193.98</v>
+        <v>52650955.05</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>52747193.98</v>
+        <v>52650955.05</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P50"/>
+  <dimension ref="A1:P51"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O50" sqref="O50"/>
+      <selection activeCell="O51" sqref="O51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -1012,2486 +1021,2536 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>19.0</v>
       </c>
       <c r="D2" s="1">
-        <v>112.9688</v>
+        <v>112.3594</v>
       </c>
       <c r="E2" s="1">
         <v>0.0</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
         <v>0.0</v>
       </c>
       <c r="I2" s="1">
-        <v>-5805.0</v>
+        <v>-11779.74</v>
       </c>
       <c r="J2" s="1">
         <v>0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>-5805.0</v>
+        <v>-11779.74</v>
       </c>
       <c r="N2" s="1">
-        <v>-5805.0</v>
+        <v>-11779.74</v>
       </c>
       <c r="O2" s="1">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="1">
-        <v>19.0</v>
+        <v>10.0</v>
       </c>
       <c r="D3" s="1">
-        <v>120.5313</v>
+        <v>119.5625</v>
       </c>
       <c r="E3" s="1">
         <v>0.0</v>
       </c>
       <c r="F3" t="s">
         <v>26</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-5678.81</v>
+        <v>-5997.7</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-5678.81</v>
+        <v>-5997.7</v>
       </c>
       <c r="N3" s="1">
-        <v>-5678.81</v>
+        <v>-5997.7</v>
       </c>
       <c r="O3" s="1">
         <v>-0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="1">
-        <v>230472.0</v>
+        <v>-13012.59</v>
       </c>
       <c r="D4" s="1">
-        <v>84.931</v>
+        <v>1.1593</v>
       </c>
       <c r="E4" s="1">
-        <v>89.754620951786</v>
+        <v>0.0</v>
       </c>
       <c r="F4" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="G4">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
-        <v>206859.27</v>
+        <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-11117.04</v>
+        <v>-73.75</v>
       </c>
       <c r="J4" s="1">
-        <v>-5.3742044047627</v>
+        <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
-        <v>32.01</v>
+        <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>195742.23</v>
+        <v>-73.75</v>
       </c>
       <c r="N4" s="1">
-        <v>195774.24</v>
+        <v>-73.75</v>
       </c>
       <c r="O4" s="1">
-        <v>0.37</v>
+        <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="1">
-        <v>7275.1</v>
+        <v>230472.0</v>
       </c>
       <c r="D5" s="1">
-        <v>89.5383</v>
+        <v>83.0563</v>
       </c>
       <c r="E5" s="1">
-        <v>92.332888894998</v>
+        <v>89.869819327294</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>6717.31</v>
+        <v>207124.77</v>
       </c>
       <c r="I5" s="1">
-        <v>-203.31</v>
+        <v>-15703.36</v>
       </c>
       <c r="J5" s="1">
-        <v>-3.0266579925595</v>
+        <v>-7.5815944177029</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
-        <v>4.04</v>
+        <v>48.01</v>
       </c>
       <c r="M5" s="1">
-        <v>6514.0</v>
+        <v>191421.41</v>
       </c>
       <c r="N5" s="1">
-        <v>6518.04</v>
+        <v>191469.42</v>
       </c>
       <c r="O5" s="1">
-        <v>0.01</v>
+        <v>0.36</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1">
-        <v>1000000.0</v>
+        <v>7275.1</v>
       </c>
       <c r="D6" s="1">
-        <v>77.15</v>
+        <v>88.7303</v>
       </c>
       <c r="E6" s="1">
-        <v>71.996521</v>
+        <v>92.444227570755</v>
       </c>
       <c r="F6" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>696680.41</v>
+        <v>6725.41</v>
       </c>
       <c r="I6" s="1">
-        <v>-40782.43</v>
+        <v>-270.19</v>
       </c>
       <c r="J6" s="1">
-        <v>-5.8538218406342</v>
+        <v>-4.0174502372346</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6" t="s">
-        <v>35</v>
+      <c r="L6">
+        <v>6.06</v>
       </c>
       <c r="M6" s="1">
-        <v>655897.98</v>
+        <v>6455.22</v>
       </c>
       <c r="N6" s="1">
-        <v>659794.54</v>
+        <v>6461.28</v>
       </c>
       <c r="O6" s="1">
-        <v>1.25</v>
+        <v>0.01</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
         <v>36</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>74.65</v>
+      </c>
+      <c r="E7" s="1">
+        <v>72.143602</v>
+      </c>
+      <c r="F7" t="s">
+        <v>26</v>
+      </c>
+      <c r="G7">
+        <v>1.16</v>
+      </c>
+      <c r="H7" s="1">
+        <v>697937.91</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-54014.85</v>
+      </c>
+      <c r="J7" s="1">
+        <v>-7.7392056264718</v>
+      </c>
+      <c r="K7">
+        <v>0.01</v>
+      </c>
+      <c r="L7" t="s">
         <v>37</v>
       </c>
-      <c r="C7" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M7" s="1">
-        <v>672605.31</v>
+        <v>643923.06</v>
       </c>
       <c r="N7" s="1">
-        <v>689251.91</v>
+        <v>649853.36</v>
       </c>
       <c r="O7" s="1">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
         <v>39</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>94.125</v>
+      </c>
+      <c r="E8" s="1">
+        <v>98.84476625</v>
+      </c>
+      <c r="F8" t="s">
+        <v>26</v>
+      </c>
+      <c r="G8">
+        <v>1.16</v>
+      </c>
+      <c r="H8" s="1">
+        <v>678179.24</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-28649.35</v>
+      </c>
+      <c r="J8" s="1">
+        <v>-4.2244510463045</v>
+      </c>
+      <c r="K8">
+        <v>0.02</v>
+      </c>
+      <c r="L8" t="s">
         <v>40</v>
       </c>
-      <c r="C8" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M8" s="1">
-        <v>1384025.5</v>
+        <v>649529.89</v>
       </c>
       <c r="N8" s="1">
-        <v>1388317.86</v>
+        <v>668959.72</v>
       </c>
       <c r="O8" s="1">
-        <v>2.63</v>
+        <v>1.27</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
         <v>42</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="1">
-        <v>1733000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.64</v>
+        <v>97.331</v>
       </c>
       <c r="E9" s="1">
-        <v>96.185084246971</v>
+        <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
-        <v>1567213.21</v>
+        <v>1338688.09</v>
       </c>
       <c r="I9" s="1">
-        <v>-99190.94</v>
+        <v>4619.08</v>
       </c>
       <c r="J9" s="1">
-        <v>-6.3291286320896</v>
+        <v>0.3450452748855</v>
       </c>
       <c r="K9">
         <v>0.01</v>
       </c>
       <c r="L9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="M9" s="1">
-        <v>1468022.27</v>
+        <v>1343307.17</v>
       </c>
       <c r="N9" s="1">
-        <v>1482571.36</v>
+        <v>1353106.19</v>
       </c>
       <c r="O9" s="1">
-        <v>2.81</v>
+        <v>2.57</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
         <v>45</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>1733000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.665</v>
+      </c>
+      <c r="E10" s="1">
+        <v>96.242499711483</v>
+      </c>
+      <c r="F10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G10">
+        <v>1.16</v>
+      </c>
+      <c r="H10" s="1">
+        <v>1568063.9</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-78204.11</v>
+      </c>
+      <c r="J10" s="1">
+        <v>-4.9873037699548</v>
+      </c>
+      <c r="K10">
+        <v>0.01</v>
+      </c>
+      <c r="L10" t="s">
         <v>46</v>
       </c>
-      <c r="C10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>1463068.65</v>
+        <v>1489859.79</v>
       </c>
       <c r="N10" s="1">
-        <v>1491615.16</v>
+        <v>1508358.78</v>
       </c>
       <c r="O10" s="1">
-        <v>2.83</v>
+        <v>2.86</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
         <v>48</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>1693000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>101.458</v>
+      </c>
+      <c r="E11" s="1">
+        <v>96.104299468399</v>
+      </c>
+      <c r="F11" t="s">
+        <v>26</v>
+      </c>
+      <c r="G11">
+        <v>1.16</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1530827.32</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-49171.2</v>
+      </c>
+      <c r="J11" s="1">
+        <v>-3.2120670540424</v>
+      </c>
+      <c r="K11">
+        <v>0.02</v>
+      </c>
+      <c r="L11" t="s">
         <v>49</v>
       </c>
-      <c r="C11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>1765696.07</v>
+        <v>1481656.12</v>
       </c>
       <c r="N11" s="1">
-        <v>1768743.19</v>
+        <v>1515487.89</v>
       </c>
       <c r="O11" s="1">
-        <v>3.35</v>
+        <v>2.88</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" t="s">
         <v>51</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1">
-        <v>1000000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>75.43</v>
+        <v>89.99</v>
       </c>
       <c r="E12" s="1">
-        <v>72.66761</v>
+        <v>88.804766956522</v>
       </c>
       <c r="F12" t="s">
         <v>26</v>
       </c>
       <c r="G12">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H12" s="1">
-        <v>690705.76</v>
+        <v>1964459.4</v>
       </c>
       <c r="I12" s="1">
-        <v>-49430.52</v>
+        <v>-179097.54</v>
       </c>
       <c r="J12" s="1">
-        <v>-7.1565234956199</v>
+        <v>-9.1168868137463</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M12" s="1">
-        <v>641275.24</v>
+        <v>1785361.86</v>
       </c>
       <c r="N12" s="1">
-        <v>643258.94</v>
+        <v>1791264.13</v>
       </c>
       <c r="O12" s="1">
-        <v>1.22</v>
+        <v>3.4</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
         <v>54</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>950000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>93.0</v>
+        <v>74.234</v>
       </c>
       <c r="E13" s="1">
-        <v>89.414276842105</v>
+        <v>72.723896</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H13" s="1">
-        <v>807443.87</v>
+        <v>691187.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-56328.04</v>
+        <v>-50852.32</v>
       </c>
       <c r="J13" s="1">
-        <v>-6.976093582827</v>
+        <v>-7.357244855589</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M13" s="1">
-        <v>751115.83</v>
+        <v>640334.68</v>
       </c>
       <c r="N13" s="1">
-        <v>752607.74</v>
+        <v>644024.65</v>
       </c>
       <c r="O13" s="1">
-        <v>1.43</v>
+        <v>1.22</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" t="s">
         <v>57</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>950000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>92.485</v>
+      </c>
+      <c r="E14" s="1">
+        <v>89.479910526316</v>
+      </c>
+      <c r="F14" t="s">
+        <v>26</v>
+      </c>
+      <c r="G14">
+        <v>1.16</v>
+      </c>
+      <c r="H14" s="1">
+        <v>807976.97</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-50099.37</v>
+      </c>
+      <c r="J14" s="1">
+        <v>-6.2005938114796</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" t="s">
         <v>58</v>
       </c>
-      <c r="C14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>1305852.92</v>
+        <v>757877.6</v>
       </c>
       <c r="N14" s="1">
-        <v>1331546.86</v>
+        <v>760984.72</v>
       </c>
       <c r="O14" s="1">
-        <v>2.52</v>
+        <v>1.45</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" t="s">
         <v>60</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>2000000.0</v>
+        <v>1570000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.957</v>
+        <v>97.245</v>
       </c>
       <c r="E15" s="1">
-        <v>99.596713</v>
+        <v>95.531799363057</v>
       </c>
       <c r="F15" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="G15">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
-        <v>1991934.26</v>
+        <v>1402025.07</v>
       </c>
       <c r="I15" s="1">
-        <v>27205.74</v>
+        <v>-85069.58</v>
       </c>
       <c r="J15" s="1">
-        <v>1.36579507398</v>
+        <v>-6.0676218863904</v>
       </c>
       <c r="K15">
         <v>0.02</v>
       </c>
       <c r="L15" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M15" s="1">
-        <v>2019140.0</v>
+        <v>1316955.49</v>
       </c>
       <c r="N15" s="1">
-        <v>2049413.97</v>
+        <v>1346410.76</v>
       </c>
       <c r="O15" s="1">
-        <v>3.89</v>
+        <v>2.56</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" t="s">
         <v>63</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1">
-        <v>1420000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>108.51</v>
+        <v>96.1304</v>
       </c>
       <c r="E16" s="1">
-        <v>101.07776619718</v>
+        <v>99.59827</v>
       </c>
       <c r="F16" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="G16">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1345964.9</v>
+        <v>1991965.4</v>
       </c>
       <c r="I16" s="1">
-        <v>-36003.58</v>
+        <v>-69357.9</v>
       </c>
       <c r="J16" s="1">
-        <v>-2.674927109912</v>
+        <v>-3.4818827676424</v>
       </c>
       <c r="K16">
         <v>0.02</v>
       </c>
       <c r="L16" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M16" s="1">
-        <v>1309961.32</v>
+        <v>1922607.5</v>
       </c>
       <c r="N16" s="1">
-        <v>1335447.21</v>
+        <v>1959292.43</v>
       </c>
       <c r="O16" s="1">
-        <v>2.53</v>
+        <v>3.72</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" t="s">
         <v>66</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>1500000.0</v>
+        <v>1420000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>96.4</v>
+        <v>105.455</v>
       </c>
       <c r="E17" s="1">
-        <v>94.751334666667</v>
+        <v>101.0723084507</v>
       </c>
       <c r="F17" t="s">
         <v>26</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
-        <v>1261280.81</v>
+        <v>1345898.66</v>
       </c>
       <c r="I17" s="1">
-        <v>-31950.31</v>
+        <v>-54204.53</v>
       </c>
       <c r="J17" s="1">
-        <v>-2.5331638875882</v>
+        <v>-4.0273856874187</v>
       </c>
       <c r="K17">
         <v>0.02</v>
       </c>
       <c r="L17" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M17" s="1">
-        <v>1229330.5</v>
+        <v>1291694.13</v>
       </c>
       <c r="N17" s="1">
-        <v>1254543.04</v>
+        <v>1322996.55</v>
       </c>
       <c r="O17" s="1">
-        <v>2.38</v>
+        <v>2.51</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" t="s">
         <v>69</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>94.75</v>
+      </c>
+      <c r="E18" s="1">
+        <v>94.790572666667</v>
+      </c>
+      <c r="F18" t="s">
+        <v>26</v>
+      </c>
+      <c r="G18">
+        <v>1.16</v>
+      </c>
+      <c r="H18" s="1">
+        <v>1261784.01</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-35828.69</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-2.8395263940617</v>
+      </c>
+      <c r="K18">
+        <v>0.02</v>
+      </c>
+      <c r="L18" t="s">
         <v>70</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>612667.38</v>
+        <v>1225955.32</v>
       </c>
       <c r="N18" s="1">
-        <v>615642.94</v>
+        <v>1255040.76</v>
       </c>
       <c r="O18" s="1">
-        <v>1.17</v>
+        <v>2.38</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
         <v>72</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>101.898</v>
+        <v>102.2</v>
       </c>
       <c r="E19" s="1">
-        <v>101.973461</v>
+        <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>26</v>
       </c>
       <c r="G19">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H19" s="1">
-        <v>871421.93</v>
+        <v>666222.52</v>
       </c>
       <c r="I19" s="1">
-        <v>-5126.5</v>
+        <v>-49126.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.58829136879766</v>
+        <v>-7.373812581418</v>
       </c>
       <c r="K19">
         <v>0.01</v>
       </c>
       <c r="L19" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M19" s="1">
-        <v>866295.43</v>
+        <v>617096.52</v>
       </c>
       <c r="N19" s="1">
-        <v>871958.4</v>
+        <v>622128.29</v>
       </c>
       <c r="O19" s="1">
-        <v>1.65</v>
+        <v>1.18</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" t="s">
         <v>75</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>96.375</v>
+      </c>
+      <c r="E20" s="1">
+        <v>101.956988</v>
+      </c>
+      <c r="F20" t="s">
+        <v>26</v>
+      </c>
+      <c r="G20">
+        <v>1.16</v>
+      </c>
+      <c r="H20" s="1">
+        <v>871281.09</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-39960.47</v>
+      </c>
+      <c r="J20" s="1">
+        <v>-4.5864039124274</v>
+      </c>
+      <c r="K20">
+        <v>0.01</v>
+      </c>
+      <c r="L20" t="s">
         <v>76</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>2636205.35</v>
+        <v>831320.62</v>
       </c>
       <c r="N20" s="1">
-        <v>2685620.87</v>
+        <v>840446.26</v>
       </c>
       <c r="O20" s="1">
-        <v>5.09</v>
+        <v>1.6</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" t="s">
         <v>78</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>103.1308</v>
+      </c>
+      <c r="E21" s="1">
+        <v>102.64929366667</v>
+      </c>
+      <c r="F21" t="s">
+        <v>26</v>
+      </c>
+      <c r="G21">
+        <v>1.16</v>
+      </c>
+      <c r="H21" s="1">
+        <v>2638700.72</v>
+      </c>
+      <c r="I21" s="1">
+        <v>30085.85</v>
+      </c>
+      <c r="J21" s="1">
+        <v>1.1401766699787</v>
+      </c>
+      <c r="K21">
+        <v>0.02</v>
+      </c>
+      <c r="L21" t="s">
         <v>79</v>
       </c>
-      <c r="C21" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>1744297.56</v>
+        <v>2668786.57</v>
       </c>
       <c r="N21" s="1">
-        <v>1759919.24</v>
+        <v>2725394.01</v>
       </c>
       <c r="O21" s="1">
-        <v>3.34</v>
+        <v>5.18</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" t="s">
         <v>81</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1">
-        <v>533000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>103.9945</v>
+        <v>101.7005</v>
       </c>
       <c r="E22" s="1">
-        <v>101.15262288931</v>
+        <v>100.891442</v>
       </c>
       <c r="F22" t="s">
         <v>26</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
-        <v>518729.87</v>
+        <v>1799192.94</v>
       </c>
       <c r="I22" s="1">
-        <v>-47494.43</v>
+        <v>-44677.28</v>
       </c>
       <c r="J22" s="1">
-        <v>-9.1559080644421</v>
+        <v>-2.4831844882628</v>
       </c>
       <c r="K22">
         <v>0.01</v>
       </c>
       <c r="L22" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="M22" s="1">
-        <v>471235.44</v>
+        <v>1754515.66</v>
       </c>
       <c r="N22" s="1">
-        <v>477942.78</v>
+        <v>1775397.51</v>
       </c>
       <c r="O22" s="1">
-        <v>0.91</v>
+        <v>3.37</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" t="s">
         <v>84</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>533000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>103.577</v>
+      </c>
+      <c r="E23" s="1">
+        <v>101.12742401501</v>
+      </c>
+      <c r="F23" t="s">
+        <v>26</v>
+      </c>
+      <c r="G23">
+        <v>1.16</v>
+      </c>
+      <c r="H23" s="1">
+        <v>518615.04</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-42409.22</v>
+      </c>
+      <c r="J23" s="1">
+        <v>-8.1773987888974</v>
+      </c>
+      <c r="K23">
+        <v>0.02</v>
+      </c>
+      <c r="L23" t="s">
         <v>85</v>
       </c>
-      <c r="C23" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>851681.11</v>
+        <v>476205.82</v>
       </c>
       <c r="N23" s="1">
-        <v>854557.48</v>
+        <v>484575.69</v>
       </c>
       <c r="O23" s="1">
-        <v>1.62</v>
+        <v>0.92</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="C24" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.5806</v>
+        <v>99.1574</v>
       </c>
       <c r="E24" s="1">
-        <v>95.533197</v>
+        <v>99.64034</v>
       </c>
       <c r="F24" t="s">
         <v>26</v>
       </c>
       <c r="G24">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
-        <v>929180.62</v>
+        <v>859337.45</v>
       </c>
       <c r="I24" s="1">
-        <v>-82586.55</v>
+        <v>-4015.91</v>
       </c>
       <c r="J24" s="1">
-        <v>-8.8881050919895</v>
+        <v>-0.46732631051981</v>
       </c>
       <c r="K24">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>998.94</v>
+        <v>0.01</v>
+      </c>
+      <c r="L24" t="s">
+        <v>88</v>
       </c>
       <c r="M24" s="1">
-        <v>846594.07</v>
+        <v>855321.54</v>
       </c>
       <c r="N24" s="1">
-        <v>847593.01</v>
+        <v>860324.56</v>
       </c>
       <c r="O24" s="1">
-        <v>1.61</v>
+        <v>1.63</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="C25" s="1">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.8332</v>
+        <v>97.927</v>
       </c>
       <c r="E25" s="1">
-        <v>96.615435</v>
+        <v>99.5805755</v>
       </c>
       <c r="F25" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>940074.86</v>
+        <v>1991611.51</v>
       </c>
       <c r="I25" s="1">
-        <v>-91333.44</v>
+        <v>-33071.19</v>
       </c>
       <c r="J25" s="1">
-        <v>-9.7155496744164</v>
+        <v>-1.6605241450929</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" t="s">
         <v>91</v>
       </c>
       <c r="M25" s="1">
-        <v>848741.42</v>
+        <v>1958540.32</v>
       </c>
       <c r="N25" s="1">
-        <v>852708.83</v>
+        <v>1959762.24</v>
       </c>
       <c r="O25" s="1">
-        <v>1.62</v>
+        <v>3.72</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>92</v>
       </c>
       <c r="B26" t="s">
         <v>93</v>
       </c>
       <c r="C26" s="1">
-        <v>1600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.2774</v>
+        <v>97.4861</v>
       </c>
       <c r="E26" s="1">
-        <v>98.699054375</v>
+        <v>96.625914</v>
       </c>
       <c r="F26" t="s">
         <v>26</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H26" s="1">
-        <v>1354357.58</v>
+        <v>940164.46</v>
       </c>
       <c r="I26" s="1">
-        <v>-3932.42</v>
+        <v>-99259.97</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.29035315769414</v>
+        <v>-10.557724124139</v>
       </c>
       <c r="K26">
         <v>0.01</v>
       </c>
       <c r="L26" t="s">
         <v>94</v>
       </c>
       <c r="M26" s="1">
-        <v>1350425.16</v>
+        <v>840904.49</v>
       </c>
       <c r="N26" s="1">
-        <v>1371499.67</v>
+        <v>847445.79</v>
       </c>
       <c r="O26" s="1">
-        <v>2.6</v>
+        <v>1.61</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>95</v>
       </c>
       <c r="B27" t="s">
         <v>96</v>
       </c>
       <c r="C27" s="1">
-        <v>800000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>91.8928</v>
+        <v>98.0</v>
       </c>
       <c r="E27" s="1">
-        <v>87.78666875</v>
+        <v>98.70858125</v>
       </c>
       <c r="F27" t="s">
         <v>26</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
-        <v>683188.09</v>
+        <v>1354487.91</v>
       </c>
       <c r="I27" s="1">
-        <v>-58199.94</v>
+        <v>-1947.58</v>
       </c>
       <c r="J27" s="1">
-        <v>-8.5188750875326</v>
+        <v>-0.14378718227171</v>
       </c>
       <c r="K27">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L27" t="s">
         <v>97</v>
       </c>
       <c r="M27" s="1">
-        <v>624988.15</v>
+        <v>1352540.33</v>
       </c>
       <c r="N27" s="1">
-        <v>629329.06</v>
+        <v>1378331.76</v>
       </c>
       <c r="O27" s="1">
-        <v>1.19</v>
+        <v>2.62</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>98</v>
       </c>
       <c r="B28" t="s">
         <v>99</v>
       </c>
       <c r="C28" s="1">
-        <v>2200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>73.3741</v>
+        <v>91.6172</v>
       </c>
       <c r="E28" s="1">
-        <v>70.124075454545</v>
+        <v>87.9027425</v>
       </c>
       <c r="F28" t="s">
         <v>26</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H28" s="1">
-        <v>1500703.23</v>
+        <v>683982.01</v>
       </c>
       <c r="I28" s="1">
-        <v>-128350.54</v>
+        <v>-51757.72</v>
       </c>
       <c r="J28" s="1">
-        <v>-8.5526929931376</v>
+        <v>-7.5671171526865</v>
       </c>
       <c r="K28">
         <v>0.01</v>
       </c>
       <c r="L28" t="s">
         <v>100</v>
       </c>
       <c r="M28" s="1">
-        <v>1372352.69</v>
+        <v>632224.29</v>
       </c>
       <c r="N28" s="1">
-        <v>1390085.95</v>
+        <v>637422.25</v>
       </c>
       <c r="O28" s="1">
-        <v>2.64</v>
+        <v>1.21</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>101</v>
       </c>
       <c r="B29" t="s">
         <v>102</v>
       </c>
       <c r="C29" s="1">
-        <v>1344000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>87.6</v>
+        <v>72.8536</v>
       </c>
       <c r="E29" s="1">
-        <v>82.648714285714</v>
+        <v>70.182534545455</v>
       </c>
       <c r="F29" t="s">
         <v>26</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
-        <v>1065571.78</v>
+        <v>1501802.83</v>
       </c>
       <c r="I29" s="1">
-        <v>-64641.71</v>
+        <v>-119262.41</v>
       </c>
       <c r="J29" s="1">
-        <v>-6.0663871935497</v>
+        <v>-7.9412828114061</v>
       </c>
       <c r="K29">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>777.62</v>
+        <v>0.01</v>
+      </c>
+      <c r="L29" t="s">
+        <v>103</v>
       </c>
       <c r="M29" s="1">
-        <v>1000930.07</v>
+        <v>1382540.42</v>
       </c>
       <c r="N29" s="1">
-        <v>1001707.69</v>
+        <v>1403774.85</v>
       </c>
       <c r="O29" s="1">
-        <v>1.9</v>
+        <v>2.67</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B30" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C30" s="1">
-        <v>1000000.0</v>
+        <v>1344000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.8</v>
+        <v>86.61</v>
       </c>
       <c r="E30" s="1">
-        <v>98.993026</v>
+        <v>82.755857142857</v>
       </c>
       <c r="F30" t="s">
         <v>26</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>851184.66</v>
+        <v>1066802.95</v>
       </c>
       <c r="I30" s="1">
-        <v>-2725.57</v>
+        <v>-62715.66</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.32020901316525</v>
+        <v>-5.8788420110762</v>
       </c>
       <c r="K30">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M30" s="1">
-        <v>848459.09</v>
+        <v>1004087.29</v>
       </c>
       <c r="N30" s="1">
-        <v>867986.19</v>
+        <v>1007130.51</v>
       </c>
       <c r="O30" s="1">
-        <v>1.65</v>
+        <v>1.91</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B31" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C31" s="1">
-        <v>1831000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>107.735</v>
+        <v>98.75</v>
       </c>
       <c r="E31" s="1">
-        <v>102.55488476243</v>
+        <v>98.998207</v>
       </c>
       <c r="F31" t="s">
         <v>26</v>
       </c>
       <c r="G31">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
-        <v>1702243.66</v>
+        <v>851228.96</v>
       </c>
       <c r="I31" s="1">
-        <v>-25195.54</v>
+        <v>578.17</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.4801371032864</v>
+        <v>0.067921796269713</v>
       </c>
       <c r="K31">
         <v>0.02</v>
       </c>
       <c r="L31" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M31" s="1">
-        <v>1677048.12</v>
+        <v>851807.13</v>
       </c>
       <c r="N31" s="1">
-        <v>1705586.55</v>
+        <v>874315.32</v>
       </c>
       <c r="O31" s="1">
-        <v>3.23</v>
+        <v>1.66</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B32" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C32" s="1">
-        <v>1000000.0</v>
+        <v>1831000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>107.931</v>
+        <v>107.025</v>
       </c>
       <c r="E32" s="1">
-        <v>107.436404</v>
+        <v>102.54366957947</v>
       </c>
       <c r="F32" t="s">
         <v>26</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
-        <v>915643.24</v>
+        <v>1702068.1</v>
       </c>
       <c r="I32" s="1">
-        <v>1942.31</v>
+        <v>-11713.79</v>
       </c>
       <c r="J32" s="1">
-        <v>0.2121251940876</v>
+        <v>-0.6882092438017</v>
       </c>
       <c r="K32">
         <v>0.02</v>
       </c>
       <c r="L32" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M32" s="1">
-        <v>917585.55</v>
+        <v>1690354.31</v>
       </c>
       <c r="N32" s="1">
-        <v>937152.37</v>
+        <v>1725342.44</v>
       </c>
       <c r="O32" s="1">
-        <v>1.78</v>
+        <v>3.28</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B33" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C33" s="1">
-        <v>1203000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>107.392</v>
+        <v>104.9823</v>
       </c>
       <c r="E33" s="1">
-        <v>102.91533832087</v>
+        <v>107.399378</v>
       </c>
       <c r="F33" t="s">
         <v>26</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
-        <v>1191271.99</v>
+        <v>915326.69</v>
       </c>
       <c r="I33" s="1">
-        <v>-92929.15</v>
+        <v>-9760.83</v>
       </c>
       <c r="J33" s="1">
-        <v>-7.8008339640387</v>
+        <v>-1.0663766397984</v>
       </c>
       <c r="K33">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="L33" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M33" s="1">
-        <v>1098342.84</v>
+        <v>905565.86</v>
       </c>
       <c r="N33" s="1">
-        <v>1102604.26</v>
+        <v>929554.78</v>
       </c>
       <c r="O33" s="1">
-        <v>2.09</v>
+        <v>1.77</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B34" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="C34" s="1">
-        <v>1500000.0</v>
+        <v>1203000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>107.2392</v>
+        <v>106.125</v>
       </c>
       <c r="E34" s="1">
-        <v>106.79418733333</v>
+        <v>102.88620365752</v>
       </c>
       <c r="F34" t="s">
         <v>26</v>
       </c>
       <c r="G34">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
-        <v>1373875.61</v>
+        <v>1190972.32</v>
       </c>
       <c r="I34" s="1">
-        <v>-6319.72</v>
+        <v>-89718.33</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.45999215314697</v>
+        <v>-7.5332002678282</v>
       </c>
       <c r="K34">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L34" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M34" s="1">
-        <v>1367555.89</v>
+        <v>1101253.99</v>
       </c>
       <c r="N34" s="1">
-        <v>1372869.39</v>
+        <v>1109180.83</v>
       </c>
       <c r="O34" s="1">
-        <v>2.6</v>
+        <v>2.11</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>119</v>
+      </c>
+      <c r="B35" t="s">
         <v>117</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>2000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>107.045</v>
+        <v>106.2044</v>
       </c>
       <c r="E35" s="1">
-        <v>104.4031135</v>
+        <v>106.72628133333</v>
       </c>
       <c r="F35" t="s">
         <v>26</v>
       </c>
       <c r="G35">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
-        <v>1788277.6</v>
+        <v>1373004.73</v>
       </c>
       <c r="I35" s="1">
-        <v>31828.67</v>
+        <v>1157.68</v>
       </c>
       <c r="J35" s="1">
-        <v>1.7798506227445</v>
+        <v>0.084317262330189</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L35" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M35" s="1">
-        <v>1820106.27</v>
+        <v>1374162.41</v>
       </c>
       <c r="N35" s="1">
-        <v>1821617.67</v>
+        <v>1384046.25</v>
       </c>
       <c r="O35" s="1">
-        <v>3.45</v>
+        <v>2.63</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B36" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C36" s="1">
-        <v>2046000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>87.945</v>
+        <v>106.325</v>
       </c>
       <c r="E36" s="1">
-        <v>85.188234604106</v>
+        <v>104.378965</v>
       </c>
       <c r="F36" t="s">
         <v>26</v>
       </c>
       <c r="G36">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>1615020.05</v>
+        <v>1787864.68</v>
       </c>
       <c r="I36" s="1">
-        <v>-85281.73</v>
+        <v>46431.88</v>
       </c>
       <c r="J36" s="1">
-        <v>-5.28053691965</v>
+        <v>2.5970578489195</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M36" s="1">
-        <v>1529738.32</v>
+        <v>1834296.56</v>
       </c>
       <c r="N36" s="1">
-        <v>1534666.69</v>
+        <v>1841964.02</v>
       </c>
       <c r="O36" s="1">
-        <v>2.91</v>
+        <v>3.5</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B37" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C37" s="1">
-        <v>714000.0</v>
+        <v>2046000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.555</v>
+        <v>87.528</v>
       </c>
       <c r="E37" s="1">
-        <v>99.084481792717</v>
+        <v>85.280583577713</v>
       </c>
       <c r="F37" t="s">
         <v>26</v>
       </c>
       <c r="G37">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H37" s="1">
-        <v>674129.73</v>
+        <v>1616635.5</v>
       </c>
       <c r="I37" s="1">
-        <v>-63746.99</v>
+        <v>-71890.5</v>
       </c>
       <c r="J37" s="1">
-        <v>-9.4561902795772</v>
+        <v>-4.4469207808439</v>
       </c>
       <c r="K37">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L37" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M37" s="1">
-        <v>610382.74</v>
+        <v>1544745.0</v>
       </c>
       <c r="N37" s="1">
-        <v>622485.07</v>
+        <v>1552686.86</v>
       </c>
       <c r="O37" s="1">
-        <v>1.18</v>
+        <v>2.95</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B38" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C38" s="1">
-        <v>1000000.0</v>
+        <v>714000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.9917</v>
+        <v>100.24</v>
       </c>
       <c r="E38" s="1">
-        <v>99.855995</v>
+        <v>99.114334733894</v>
       </c>
       <c r="F38" t="s">
         <v>26</v>
       </c>
       <c r="G38">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H38" s="1">
-        <v>973032.66</v>
+        <v>674311.97</v>
       </c>
       <c r="I38" s="1">
-        <v>-122944.16</v>
+        <v>-56944.94</v>
       </c>
       <c r="J38" s="1">
-        <v>-12.635152452128</v>
+        <v>-8.444895320485</v>
       </c>
       <c r="K38">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>0.0</v>
+      </c>
+      <c r="L38">
+        <v>987.98</v>
       </c>
       <c r="M38" s="1">
-        <v>850088.5</v>
+        <v>617367.03</v>
       </c>
       <c r="N38" s="1">
-        <v>860296.31</v>
+        <v>618355.01</v>
       </c>
       <c r="O38" s="1">
-        <v>1.63</v>
+        <v>1.17</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>129</v>
       </c>
       <c r="B39" t="s">
         <v>130</v>
       </c>
       <c r="C39" s="1">
-        <v>1056000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>103.4172</v>
+        <v>99.9854</v>
       </c>
       <c r="E39" s="1">
-        <v>99.610774621212</v>
+        <v>99.912346</v>
       </c>
       <c r="F39" t="s">
         <v>26</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H39" s="1">
-        <v>1002811.49</v>
+        <v>973514.44</v>
       </c>
       <c r="I39" s="1">
-        <v>-74364.63</v>
+        <v>-111051.14</v>
       </c>
       <c r="J39" s="1">
-        <v>-7.4156140751838</v>
+        <v>-11.407241170455</v>
       </c>
       <c r="K39">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="L39" t="s">
         <v>131</v>
       </c>
       <c r="M39" s="1">
-        <v>928446.86</v>
+        <v>862463.3</v>
       </c>
       <c r="N39" s="1">
-        <v>947745.76</v>
+        <v>874377.82</v>
       </c>
       <c r="O39" s="1">
-        <v>1.8</v>
+        <v>1.66</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>132</v>
       </c>
       <c r="B40" t="s">
         <v>133</v>
       </c>
       <c r="C40" s="1">
-        <v>1084000.0</v>
+        <v>1056000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.8374</v>
+        <v>101.7257</v>
       </c>
       <c r="E40" s="1">
-        <v>97.072642066421</v>
+        <v>99.613010416667</v>
       </c>
       <c r="F40" t="s">
         <v>26</v>
       </c>
       <c r="G40">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H40" s="1">
-        <v>1003118.69</v>
+        <v>1002831.67</v>
       </c>
       <c r="I40" s="1">
-        <v>-101475.85</v>
+        <v>-76218.08</v>
       </c>
       <c r="J40" s="1">
-        <v>-10.116036219004</v>
+        <v>-7.6002864967358</v>
       </c>
       <c r="K40">
         <v>0.02</v>
       </c>
       <c r="L40" t="s">
         <v>134</v>
       </c>
       <c r="M40" s="1">
-        <v>901642.84</v>
+        <v>926613.59</v>
       </c>
       <c r="N40" s="1">
-        <v>922903.01</v>
+        <v>948788.18</v>
       </c>
       <c r="O40" s="1">
-        <v>1.75</v>
+        <v>1.8</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B41" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C41" s="1">
-        <v>480000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>97.8374</v>
+        <v>94.0817</v>
       </c>
       <c r="E41" s="1">
-        <v>96.243970833333</v>
+        <v>97.077775830258</v>
       </c>
       <c r="F41" t="s">
         <v>26</v>
       </c>
       <c r="G41">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H41" s="1">
-        <v>415476.55</v>
+        <v>1003166.27</v>
       </c>
       <c r="I41" s="1">
-        <v>-16225.11</v>
+        <v>-123458.39</v>
       </c>
       <c r="J41" s="1">
-        <v>-3.9051806894998</v>
+        <v>-12.306872120013</v>
       </c>
       <c r="K41">
         <v>0.02</v>
       </c>
       <c r="L41" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="M41" s="1">
-        <v>399251.44</v>
+        <v>879707.88</v>
       </c>
       <c r="N41" s="1">
-        <v>408665.54</v>
+        <v>904135.98</v>
       </c>
       <c r="O41" s="1">
-        <v>0.77</v>
+        <v>1.72</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>135</v>
+      </c>
+      <c r="B42" t="s">
         <v>136</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" s="1">
-        <v>1200000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.5925</v>
+        <v>94.0817</v>
       </c>
       <c r="E42" s="1">
-        <v>98.124494166667</v>
+        <v>96.250564583333</v>
       </c>
       <c r="F42" t="s">
         <v>26</v>
       </c>
       <c r="G42">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H42" s="1">
-        <v>1143666.5</v>
+        <v>415503.6</v>
       </c>
       <c r="I42" s="1">
-        <v>-117430.58</v>
+        <v>-25965.06</v>
       </c>
       <c r="J42" s="1">
-        <v>-10.267904148631</v>
+        <v>-6.2490577698966</v>
       </c>
       <c r="K42">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L42" t="s">
         <v>138</v>
       </c>
       <c r="M42" s="1">
-        <v>1026235.92</v>
+        <v>389538.54</v>
       </c>
       <c r="N42" s="1">
-        <v>1043805.88</v>
+        <v>400355.41</v>
       </c>
       <c r="O42" s="1">
-        <v>1.98</v>
+        <v>0.76</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>139</v>
       </c>
       <c r="B43" t="s">
         <v>140</v>
       </c>
       <c r="C43" s="1">
-        <v>500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>92.166</v>
+        <v>99.607</v>
       </c>
       <c r="E43" s="1">
-        <v>84.896246</v>
+        <v>98.154661666667</v>
       </c>
       <c r="F43" t="s">
         <v>26</v>
       </c>
       <c r="G43">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H43" s="1">
-        <v>406836.23</v>
+        <v>1143976.01</v>
       </c>
       <c r="I43" s="1">
-        <v>-15057.31</v>
+        <v>-112936.59</v>
       </c>
       <c r="J43" s="1">
-        <v>-3.7010740169331</v>
+        <v>-9.8722865700654</v>
       </c>
       <c r="K43">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>177.11</v>
+        <v>0.02</v>
+      </c>
+      <c r="L43" t="s">
+        <v>141</v>
       </c>
       <c r="M43" s="1">
-        <v>391778.92</v>
+        <v>1031039.42</v>
       </c>
       <c r="N43" s="1">
-        <v>391956.03</v>
+        <v>1051166.51</v>
       </c>
       <c r="O43" s="1">
-        <v>0.74</v>
+        <v>2.0</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B44" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C44" s="1">
-        <v>1100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.8854</v>
+        <v>90.2533</v>
       </c>
       <c r="E44" s="1">
-        <v>97.31679</v>
+        <v>85.045538</v>
       </c>
       <c r="F44" t="s">
         <v>26</v>
       </c>
       <c r="G44">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>983493.84</v>
+        <v>407474.44</v>
       </c>
       <c r="I44" s="1">
-        <v>-58741.86</v>
+        <v>-18216.81</v>
       </c>
       <c r="J44" s="1">
-        <v>-5.9727735559584</v>
+        <v>-4.4706632396378</v>
       </c>
       <c r="K44">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>0.0</v>
+      </c>
+      <c r="L44">
+        <v>898.53</v>
       </c>
       <c r="M44" s="1">
-        <v>924751.98</v>
+        <v>389257.63</v>
       </c>
       <c r="N44" s="1">
-        <v>938156.16</v>
+        <v>390156.16</v>
       </c>
       <c r="O44" s="1">
-        <v>1.78</v>
+        <v>0.74</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>144</v>
       </c>
       <c r="B45" t="s">
         <v>145</v>
       </c>
       <c r="C45" s="1">
-        <v>2000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>104.5891</v>
+        <v>98.3542</v>
       </c>
       <c r="E45" s="1">
-        <v>101.0778225</v>
+        <v>97.446275454545</v>
       </c>
       <c r="F45" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="G45">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H45" s="1">
-        <v>2021556.45</v>
+        <v>984711.6</v>
       </c>
       <c r="I45" s="1">
-        <v>70226.15</v>
+        <v>-51479.22</v>
       </c>
       <c r="J45" s="1">
-        <v>3.47386539713</v>
+        <v>-5.2278474225347</v>
       </c>
       <c r="K45">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>0.0</v>
+      </c>
+      <c r="L45">
+        <v>948.85</v>
       </c>
       <c r="M45" s="1">
-        <v>2091782.6</v>
+        <v>933232.38</v>
       </c>
       <c r="N45" s="1">
-        <v>2137090.82</v>
+        <v>934181.23</v>
       </c>
       <c r="O45" s="1">
-        <v>4.05</v>
+        <v>1.77</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>146</v>
+      </c>
+      <c r="B46" t="s">
         <v>147</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>100.5917</v>
+      </c>
+      <c r="E46" s="1">
+        <v>101.073258</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>2021465.16</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-9631.86</v>
+      </c>
+      <c r="J46" s="1">
+        <v>-0.47647914941062</v>
+      </c>
+      <c r="K46">
+        <v>0.03</v>
+      </c>
+      <c r="L46" t="s">
         <v>148</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>872863.94</v>
+        <v>2011833.3</v>
       </c>
       <c r="N46" s="1">
-        <v>876760.5</v>
+        <v>2063182.62</v>
       </c>
       <c r="O46" s="1">
-        <v>1.66</v>
+        <v>3.92</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>149</v>
       </c>
       <c r="B47" t="s">
         <v>150</v>
       </c>
       <c r="C47" s="1">
-        <v>1520000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.9315</v>
+        <v>100.772</v>
       </c>
       <c r="E47" s="1">
-        <v>95.666076973684</v>
+        <v>97.95166</v>
       </c>
       <c r="F47" t="s">
         <v>26</v>
       </c>
       <c r="G47">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>1368317.99</v>
+        <v>943491.91</v>
       </c>
       <c r="I47" s="1">
-        <v>-76960.88</v>
+        <v>-74242.8</v>
       </c>
       <c r="J47" s="1">
-        <v>-5.6244879159997</v>
+        <v>-7.8689386960403</v>
       </c>
       <c r="K47">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L47" t="s">
         <v>151</v>
       </c>
       <c r="M47" s="1">
-        <v>1291357.11</v>
+        <v>869249.11</v>
       </c>
       <c r="N47" s="1">
-        <v>1298168.31</v>
+        <v>875598.73</v>
       </c>
       <c r="O47" s="1">
-        <v>2.46</v>
+        <v>1.66</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>152</v>
       </c>
       <c r="B48" t="s">
         <v>153</v>
       </c>
       <c r="C48" s="1">
-        <v>910000.0</v>
+        <v>1520000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>104.9308</v>
+        <v>96.937</v>
       </c>
       <c r="E48" s="1">
-        <v>100.47744505494</v>
+        <v>95.673728947368</v>
       </c>
       <c r="F48" t="s">
         <v>26</v>
       </c>
       <c r="G48">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H48" s="1">
-        <v>865168.76</v>
+        <v>1368417.44</v>
       </c>
       <c r="I48" s="1">
-        <v>-53377.19</v>
+        <v>-97441.51</v>
       </c>
       <c r="J48" s="1">
-        <v>-6.1695697380474</v>
+        <v>-7.1207445295348</v>
       </c>
       <c r="K48">
         <v>0.01</v>
       </c>
       <c r="L48" t="s">
         <v>154</v>
       </c>
       <c r="M48" s="1">
-        <v>811791.57</v>
+        <v>1270975.93</v>
       </c>
       <c r="N48" s="1">
-        <v>816697.32</v>
+        <v>1282075.06</v>
       </c>
       <c r="O48" s="1">
-        <v>1.55</v>
+        <v>2.44</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>155</v>
       </c>
       <c r="B49" t="s">
         <v>156</v>
       </c>
       <c r="C49" s="1">
-        <v>1130000.0</v>
+        <v>910000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>96.5</v>
+        <v>102.7695</v>
       </c>
       <c r="E49" s="1">
-        <v>93.318640707965</v>
+        <v>100.47463296703</v>
       </c>
       <c r="F49" t="s">
         <v>26</v>
       </c>
       <c r="G49">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H49" s="1">
-        <v>990940.35</v>
+        <v>865146.88</v>
       </c>
       <c r="I49" s="1">
-        <v>-63884.03</v>
+        <v>-58451.07</v>
       </c>
       <c r="J49" s="1">
-        <v>-6.4468088316315</v>
+        <v>-6.7562019064324</v>
       </c>
       <c r="K49">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L49" t="s">
         <v>157</v>
       </c>
       <c r="M49" s="1">
-        <v>927056.32</v>
+        <v>806695.81</v>
       </c>
       <c r="N49" s="1">
-        <v>932605.37</v>
+        <v>813791.36</v>
       </c>
       <c r="O49" s="1">
-        <v>1.77</v>
+        <v>1.55</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>158</v>
       </c>
       <c r="B50" t="s">
         <v>159</v>
       </c>
       <c r="C50" s="1">
+        <v>1130000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>92.868</v>
+      </c>
+      <c r="E50" s="1">
+        <v>93.331126548673</v>
+      </c>
+      <c r="F50" t="s">
+        <v>26</v>
+      </c>
+      <c r="G50">
+        <v>1.16</v>
+      </c>
+      <c r="H50" s="1">
+        <v>991060.97</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-85852.31</v>
+      </c>
+      <c r="J50" s="1">
+        <v>-8.6626668387516</v>
+      </c>
+      <c r="K50">
+        <v>0.01</v>
+      </c>
+      <c r="L50" t="s">
+        <v>160</v>
+      </c>
+      <c r="M50" s="1">
+        <v>905208.66</v>
+      </c>
+      <c r="N50" s="1">
+        <v>913519.88</v>
+      </c>
+      <c r="O50" s="1">
+        <v>1.74</v>
+      </c>
+      <c r="P50">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16">
+      <c r="A51" t="s">
+        <v>161</v>
+      </c>
+      <c r="B51" t="s">
+        <v>162</v>
+      </c>
+      <c r="C51" s="1">
         <v>1.8</v>
       </c>
-      <c r="D50" s="1">
-[...2 lines deleted...]
-      <c r="E50" s="1">
+      <c r="D51" s="1">
+        <v>4782.3893</v>
+      </c>
+      <c r="E51" s="1">
         <v>4309.4444444444</v>
       </c>
-      <c r="F50" t="s">
+      <c r="F51" t="s">
         <v>8</v>
       </c>
-      <c r="G50">
+      <c r="G51">
         <v>1.0</v>
       </c>
-      <c r="H50" s="1">
+      <c r="H51" s="1">
         <v>7757.0</v>
       </c>
-      <c r="I50" s="1">
-[...5 lines deleted...]
-      <c r="K50">
+      <c r="I51" s="1">
+        <v>837.91</v>
+      </c>
+      <c r="J51" s="1">
+        <v>10.801985303597</v>
+      </c>
+      <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L50">
+      <c r="L51">
         <v>0.0</v>
       </c>
-      <c r="M50" s="1">
-[...5 lines deleted...]
-      <c r="O50" s="1">
+      <c r="M51" s="1">
+        <v>8594.91</v>
+      </c>
+      <c r="N51" s="1">
+        <v>8594.91</v>
+      </c>
+      <c r="O51" s="1">
         <v>0.02</v>
       </c>
-      <c r="P50">
+      <c r="P51">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>