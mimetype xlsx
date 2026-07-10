--- v1 (2026-06-09)
+++ v2 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0574846324</t>
   </si>
   <si>
@@ -103,444 +103,435 @@
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>TYM6COM</t>
   </si>
   <si>
     <t>US 10YR NOTE JUN 26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>WNM6COM</t>
   </si>
   <si>
     <t>US ULTRA T-BOND JUN 26</t>
   </si>
   <si>
-    <t>USD-00034581</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2177363665</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 0.125 09/07/2030</t>
   </si>
   <si>
     <t>XS2200244072</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 0.5 09/07/2029</t>
   </si>
   <si>
     <t>US040114HT09</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 09/07/2035</t>
   </si>
   <si>
-    <t>5 930.30</t>
+    <t>8 890.38</t>
   </si>
   <si>
     <t>XS3198652847</t>
   </si>
   <si>
     <t>BAHRAIN (KINGDOM OF) 6.625 06/10/2037</t>
   </si>
   <si>
-    <t>19 429.83</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3282969008</t>
   </si>
   <si>
     <t>BAHRAIN (KINGDOM OF) 7.1 03/02/2038</t>
   </si>
   <si>
-    <t>9 799.02</t>
+    <t>18 026.36</t>
   </si>
   <si>
     <t>US105756CA66</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 4.5 30/05/2029</t>
   </si>
   <si>
-    <t>18 498.99</t>
+    <t>24 010.96</t>
   </si>
   <si>
     <t>US105756CF53</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 6 20/10/2033</t>
   </si>
   <si>
-    <t>33 831.77</t>
+    <t>40 898.95</t>
   </si>
   <si>
     <t>US168863DN50</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 2.55 27/01/2032</t>
   </si>
   <si>
-    <t>5 902.27</t>
+    <t>10 140.19</t>
   </si>
   <si>
     <t>US168863DL94</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 3.5 25/01/2050</t>
   </si>
   <si>
-    <t>3 689.97</t>
+    <t>6 217.05</t>
   </si>
   <si>
     <t>US168863DV76</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 3.5 31/01/2034</t>
   </si>
   <si>
-    <t>3 107.12</t>
+    <t>5 512.45</t>
   </si>
   <si>
     <t>US195325DP79</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 4.5 15/03/2029</t>
   </si>
   <si>
-    <t>29 455.27</t>
+    <t>4 183.19</t>
   </si>
   <si>
     <t>XS3239891503</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 6.5 26/11/2038</t>
   </si>
   <si>
-    <t>36 684.93</t>
+    <t>48 082.19</t>
   </si>
   <si>
     <t>US195325EL56</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 8 14/11/2035</t>
   </si>
   <si>
-    <t>31 302.42</t>
+    <t>39 281.33</t>
   </si>
   <si>
     <t>USP3579ECH82</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 4.875 23/09/2032</t>
   </si>
   <si>
-    <t>29 085.44</t>
+    <t>2 944.21</t>
   </si>
   <si>
     <t>USP3579ECB13</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC INTERNATIONAL B 6 19/07/2028</t>
   </si>
   <si>
-    <t>5 031.77</t>
+    <t>8 057.30</t>
   </si>
   <si>
     <t>XS2079842642</t>
   </si>
   <si>
     <t>EGYPT (ARAB REPUBLIC OF) 7.0529 15/01/2032</t>
   </si>
   <si>
-    <t>9 125.64</t>
+    <t>14 198.47</t>
   </si>
   <si>
     <t>US298785KG01</t>
   </si>
   <si>
     <t>EUROPEAN INVESTMENT BANK 4.5 14/03/2030</t>
   </si>
   <si>
-    <t>56 607.44</t>
+    <t>8 313.08</t>
   </si>
   <si>
     <t>XS2010026305</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 5.25 16/06/2029</t>
   </si>
   <si>
-    <t>20 881.85</t>
+    <t>28 349.75</t>
   </si>
   <si>
     <t>XS2574267188</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 6.125 22/05/2028</t>
   </si>
   <si>
-    <t>8 369.87</t>
+    <t>10 670.08</t>
   </si>
   <si>
     <t>US455780EE28</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 4.35 21/02/2031</t>
   </si>
   <si>
-    <t>5 003.02</t>
+    <t>8 139.00</t>
   </si>
   <si>
     <t>XS3304516027</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 4.46 04/03/2038</t>
   </si>
   <si>
-    <t>1 221.92</t>
+    <t>9 042.19</t>
   </si>
   <si>
     <t>USY20721BB49</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 5.25 17/01/2042</t>
   </si>
   <si>
-    <t>6 541.30</t>
+    <t>10 320.31</t>
   </si>
   <si>
     <t>XS3218674136</t>
   </si>
   <si>
     <t>JORDAN (HASHEMITE KINGDOM OF) 5.75 12/11/2032</t>
   </si>
   <si>
-    <t>25 791.43</t>
+    <t>32 248.13</t>
   </si>
   <si>
     <t>USY57542AA32</t>
   </si>
   <si>
     <t>MALAYSIA WAKALA SUKUK BHD 2.07 28/04/2031</t>
   </si>
   <si>
-    <t>5 197.96</t>
+    <t>6 353.75</t>
   </si>
   <si>
     <t>USY57542AB15</t>
   </si>
   <si>
     <t>MALAYSIA WAKALA SUKUK BHD 3.075 28/04/2051</t>
   </si>
   <si>
-    <t>21 234.43</t>
+    <t>25 956.00</t>
   </si>
   <si>
     <t>US91087BAR15</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 3.5 12/02/2034</t>
   </si>
   <si>
-    <t>3 043.22</t>
+    <t>6 461.76</t>
   </si>
   <si>
     <t>US91087BBL36</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 5.625 22/09/2035</t>
   </si>
   <si>
-    <t>22 508.19</t>
+    <t>2 398.00</t>
   </si>
   <si>
     <t>US91087BBC37</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 6.875 13/05/2037</t>
   </si>
   <si>
-    <t>34 988.13</t>
+    <t>43 826.16</t>
   </si>
   <si>
     <t>XS3218072919</t>
   </si>
   <si>
     <t>NIGERIA (FEDERAL REPUBLIC OF) 8.6308 13/01/2036</t>
   </si>
   <si>
-    <t>23 988.92</t>
+    <t>30 048.55</t>
+  </si>
+  <si>
+    <t>US68205LAS25</t>
+  </si>
+  <si>
+    <t>OMAN GOVERNMENT INTERNATIONAL BOND 6.25 25/01/2031</t>
+  </si>
+  <si>
+    <t>16 652.81</t>
   </si>
   <si>
     <t>XS2288905370</t>
   </si>
   <si>
-    <t>OMAN GOVERNMENT INTERNATIONAL BOND 6.25 25/01/2031</t>
-[...8 lines deleted...]
-    <t>9 883.84</t>
+    <t>13 355.55</t>
   </si>
   <si>
     <t>US698299BT07</t>
   </si>
   <si>
     <t>PANAMA REPUBLIC OF (GOVERNMENT) 6.4 14/02/2035</t>
   </si>
   <si>
-    <t>7 667.46</t>
+    <t>16 976.69</t>
   </si>
   <si>
     <t>US715638DU38</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 3 15/01/2034</t>
   </si>
   <si>
-    <t>7 941.86</t>
+    <t>12 356.65</t>
   </si>
   <si>
     <t>US715638BU55</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 4.125 25/08/2027</t>
   </si>
   <si>
-    <t>US731011AU68</t>
-[...5 lines deleted...]
-    <t>11 914.52</t>
+    <t>3 138.99</t>
   </si>
   <si>
     <t>US731011AY80</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5.125 18/09/2034</t>
   </si>
   <si>
-    <t>22 174.59</t>
+    <t>2 819.91</t>
   </si>
   <si>
     <t>US731011AZ55</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5.5 18/03/2054</t>
   </si>
   <si>
-    <t>24 428.10</t>
-[...2 lines deleted...]
-    <t>10 816.87</t>
+    <t>3 106.48</t>
+  </si>
+  <si>
+    <t>1 375.56</t>
   </si>
   <si>
     <t>XS1959337582</t>
   </si>
   <si>
     <t>QATAR (STATE OF) 4 14/03/2029</t>
   </si>
   <si>
-    <t>20 127.09</t>
+    <t>2 955.77</t>
   </si>
   <si>
     <t>US77586RAH30</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 14/02/2031</t>
   </si>
   <si>
+    <t>1 989.45</t>
+  </si>
+  <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
+    <t>3 360.76</t>
+  </si>
+  <si>
     <t>XS3198384813</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 6.125 07/10/2037</t>
   </si>
   <si>
-    <t>51 349.32</t>
+    <t>62 089.04</t>
   </si>
   <si>
     <t>XS2747599095</t>
   </si>
   <si>
     <t>SAUDI ARABIA (KINGDOM OF) 5 16/01/2034</t>
   </si>
   <si>
-    <t>6 349.62</t>
+    <t>9 947.28</t>
   </si>
   <si>
     <t>XS2747599509</t>
   </si>
   <si>
     <t>SAUDI ARABIA (KINGDOM OF) 5.75 16/01/2054</t>
   </si>
   <si>
-    <t>11 099.13</t>
+    <t>17 387.84</t>
   </si>
   <si>
     <t>XS2850662631</t>
   </si>
   <si>
     <t>UNITED ARAB EMIRATES (GOVERNMENT O 4.857 02/07/2034</t>
   </si>
   <si>
-    <t>7 095.55</t>
+    <t>10 258.66</t>
   </si>
   <si>
     <t>XS2492385203</t>
   </si>
   <si>
     <t>UNITED ARAB EMIRATES (GOVERNMENT O 4.951 07/07/2052</t>
   </si>
   <si>
-    <t>8 311.22</t>
+    <t>12 322.79</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -913,93 +904,93 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>530050.71</v>
       </c>
       <c r="D2">
-        <v>99.33</v>
+        <v>98.43</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>52650955.05</v>
+        <v>52175219.48</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>52650955.05</v>
+        <v>52175219.48</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P51"/>
+  <dimension ref="A1:P49"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O51" sqref="O51"/>
+      <selection activeCell="O49" sqref="O49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -1021,2536 +1012,2436 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>19.0</v>
       </c>
       <c r="D2" s="1">
-        <v>112.3594</v>
+        <v>111.0938</v>
       </c>
       <c r="E2" s="1">
         <v>0.0</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H2" s="1">
         <v>0.0</v>
       </c>
       <c r="I2" s="1">
-        <v>-11779.74</v>
+        <v>-32146.59</v>
       </c>
       <c r="J2" s="1">
         <v>0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>-11779.74</v>
+        <v>-32146.59</v>
       </c>
       <c r="N2" s="1">
-        <v>-11779.74</v>
+        <v>-32146.59</v>
       </c>
       <c r="O2" s="1">
-        <v>-0.02</v>
+        <v>-0.06</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="1">
         <v>10.0</v>
       </c>
       <c r="D3" s="1">
-        <v>119.5625</v>
+        <v>116.2813</v>
       </c>
       <c r="E3" s="1">
         <v>0.0</v>
       </c>
       <c r="F3" t="s">
         <v>26</v>
       </c>
       <c r="G3">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-5997.7</v>
+        <v>-33905.13</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-5997.7</v>
+        <v>-33905.13</v>
       </c>
       <c r="N3" s="1">
-        <v>-5997.7</v>
+        <v>-33905.13</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.01</v>
+        <v>-0.06</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="1">
-        <v>-13012.59</v>
+        <v>230472.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1.1593</v>
+        <v>84.3436</v>
       </c>
       <c r="E4" s="1">
-        <v>0.0</v>
+        <v>90.074612100385</v>
       </c>
       <c r="F4" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="G4">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>207596.76</v>
       </c>
       <c r="I4" s="1">
-        <v>-73.75</v>
+        <v>-13208.38</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>-6.3625174111581</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
-        <v>0.0</v>
+        <v>72.82</v>
       </c>
       <c r="M4" s="1">
-        <v>-73.75</v>
+        <v>194388.38</v>
       </c>
       <c r="N4" s="1">
-        <v>-73.75</v>
+        <v>194461.2</v>
       </c>
       <c r="O4" s="1">
-        <v>0.0</v>
+        <v>0.37</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="1">
-        <v>230472.0</v>
+        <v>7275.1</v>
       </c>
       <c r="D5" s="1">
-        <v>83.0563</v>
+        <v>88.3837</v>
       </c>
       <c r="E5" s="1">
-        <v>89.869819327294</v>
+        <v>92.642300449478</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>207124.77</v>
+        <v>6739.82</v>
       </c>
       <c r="I5" s="1">
-        <v>-15703.36</v>
+        <v>-309.82</v>
       </c>
       <c r="J5" s="1">
-        <v>-7.5815944177029</v>
+        <v>-4.5968586698161</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
-        <v>48.01</v>
+        <v>9.19</v>
       </c>
       <c r="M5" s="1">
-        <v>191421.41</v>
+        <v>6430.0</v>
       </c>
       <c r="N5" s="1">
-        <v>191469.42</v>
+        <v>6439.19</v>
       </c>
       <c r="O5" s="1">
-        <v>0.36</v>
+        <v>0.01</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1">
-        <v>7275.1</v>
+        <v>1000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>88.7303</v>
+        <v>75.1</v>
       </c>
       <c r="E6" s="1">
-        <v>92.444227570755</v>
+        <v>72.405079</v>
       </c>
       <c r="F6" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="G6">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H6" s="1">
-        <v>6725.41</v>
+        <v>700200.88</v>
       </c>
       <c r="I6" s="1">
-        <v>-270.19</v>
+        <v>-59880.29</v>
       </c>
       <c r="J6" s="1">
-        <v>-4.0174502372346</v>
+        <v>-8.5518729996455</v>
       </c>
       <c r="K6">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>6.06</v>
+        <v>0.01</v>
+      </c>
+      <c r="L6" t="s">
+        <v>35</v>
       </c>
       <c r="M6" s="1">
-        <v>6455.22</v>
+        <v>640320.59</v>
       </c>
       <c r="N6" s="1">
-        <v>6461.28</v>
+        <v>649210.97</v>
       </c>
       <c r="O6" s="1">
-        <v>0.01</v>
+        <v>1.24</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C7" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>74.65</v>
+        <v>96.6585</v>
       </c>
       <c r="E7" s="1">
-        <v>72.143602</v>
+        <v>98.85352</v>
       </c>
       <c r="F7" t="s">
         <v>26</v>
       </c>
       <c r="G7">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H7" s="1">
-        <v>697937.91</v>
+        <v>678239.82</v>
       </c>
       <c r="I7" s="1">
-        <v>-54014.85</v>
+        <v>-18933.0</v>
       </c>
       <c r="J7" s="1">
-        <v>-7.7392056264718</v>
+        <v>-2.7914904789872</v>
       </c>
       <c r="K7">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>0.0</v>
+      </c>
+      <c r="L7">
+        <v>502.1</v>
       </c>
       <c r="M7" s="1">
-        <v>643923.06</v>
+        <v>659306.82</v>
       </c>
       <c r="N7" s="1">
-        <v>649853.36</v>
+        <v>659808.92</v>
       </c>
       <c r="O7" s="1">
-        <v>1.23</v>
+        <v>1.26</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="1">
-        <v>800000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>94.125</v>
+        <v>99.75</v>
       </c>
       <c r="E8" s="1">
-        <v>98.84476625</v>
+        <v>100.0</v>
       </c>
       <c r="F8" t="s">
         <v>26</v>
       </c>
       <c r="G8">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H8" s="1">
-        <v>678179.24</v>
+        <v>1338688.09</v>
       </c>
       <c r="I8" s="1">
-        <v>-28649.35</v>
+        <v>22099.73</v>
       </c>
       <c r="J8" s="1">
-        <v>-4.2244510463045</v>
+        <v>1.6508498256678</v>
       </c>
       <c r="K8">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="L8" t="s">
         <v>40</v>
       </c>
       <c r="M8" s="1">
-        <v>649529.89</v>
+        <v>1360787.82</v>
       </c>
       <c r="N8" s="1">
-        <v>668959.72</v>
+        <v>1378814.18</v>
       </c>
       <c r="O8" s="1">
-        <v>1.27</v>
+        <v>2.64</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="1">
-        <v>1600000.0</v>
+        <v>1733000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>97.331</v>
+        <v>99.65</v>
       </c>
       <c r="E9" s="1">
-        <v>100.0</v>
+        <v>96.344572417773</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
       <c r="G9">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H9" s="1">
-        <v>1338688.09</v>
+        <v>1569594.81</v>
       </c>
       <c r="I9" s="1">
-        <v>4619.08</v>
+        <v>-97169.1</v>
       </c>
       <c r="J9" s="1">
-        <v>0.3450452748855</v>
+        <v>-6.1907123660787</v>
       </c>
       <c r="K9">
         <v>0.01</v>
       </c>
       <c r="L9" t="s">
         <v>43</v>
       </c>
       <c r="M9" s="1">
-        <v>1343307.17</v>
+        <v>1472425.71</v>
       </c>
       <c r="N9" s="1">
-        <v>1353106.19</v>
+        <v>1496436.67</v>
       </c>
       <c r="O9" s="1">
-        <v>2.57</v>
+        <v>2.87</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>1733000.0</v>
+        <v>1693000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.665</v>
+        <v>101.05</v>
       </c>
       <c r="E10" s="1">
-        <v>96.242499711483</v>
+        <v>96.149112226816</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
       <c r="G10">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H10" s="1">
-        <v>1568063.9</v>
+        <v>1531483.93</v>
       </c>
       <c r="I10" s="1">
-        <v>-78204.11</v>
+        <v>-72834.91</v>
       </c>
       <c r="J10" s="1">
-        <v>-4.9873037699548</v>
+        <v>-4.7558389985849</v>
       </c>
       <c r="K10">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L10" t="s">
         <v>46</v>
       </c>
       <c r="M10" s="1">
-        <v>1489859.79</v>
+        <v>1458649.02</v>
       </c>
       <c r="N10" s="1">
-        <v>1508358.78</v>
+        <v>1499547.97</v>
       </c>
       <c r="O10" s="1">
-        <v>2.86</v>
+        <v>2.87</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>1693000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>101.458</v>
+        <v>89.15</v>
       </c>
       <c r="E11" s="1">
-        <v>96.104299468399</v>
+        <v>88.971391304348</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
       <c r="G11">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H11" s="1">
-        <v>1530827.32</v>
+        <v>1967776.11</v>
       </c>
       <c r="I11" s="1">
-        <v>-49171.2</v>
+        <v>-219513.33</v>
       </c>
       <c r="J11" s="1">
-        <v>-3.2120670540424</v>
+        <v>-11.155401718949</v>
       </c>
       <c r="K11">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>49</v>
       </c>
       <c r="M11" s="1">
-        <v>1481656.12</v>
+        <v>1748262.78</v>
       </c>
       <c r="N11" s="1">
-        <v>1515487.89</v>
+        <v>1758402.97</v>
       </c>
       <c r="O11" s="1">
-        <v>2.88</v>
+        <v>3.37</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>2300000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>89.99</v>
+        <v>72.9</v>
       </c>
       <c r="E12" s="1">
-        <v>88.804766956522</v>
+        <v>72.82396</v>
       </c>
       <c r="F12" t="s">
         <v>26</v>
       </c>
       <c r="G12">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H12" s="1">
-        <v>1964459.4</v>
+        <v>692052.99</v>
       </c>
       <c r="I12" s="1">
-        <v>-179097.54</v>
+        <v>-70490.13</v>
       </c>
       <c r="J12" s="1">
-        <v>-9.1168868137463</v>
+        <v>-10.185655003094</v>
       </c>
       <c r="K12">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L12" t="s">
         <v>52</v>
       </c>
       <c r="M12" s="1">
-        <v>1785361.86</v>
+        <v>621562.86</v>
       </c>
       <c r="N12" s="1">
-        <v>1791264.13</v>
+        <v>627779.91</v>
       </c>
       <c r="O12" s="1">
-        <v>3.4</v>
+        <v>1.2</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="1">
-        <v>1000000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>74.234</v>
+        <v>91.2</v>
       </c>
       <c r="E13" s="1">
-        <v>72.723896</v>
+        <v>89.596593684211</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
       <c r="G13">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H13" s="1">
-        <v>691187.0</v>
+        <v>808936.31</v>
       </c>
       <c r="I13" s="1">
-        <v>-50852.32</v>
+        <v>-70222.92</v>
       </c>
       <c r="J13" s="1">
-        <v>-7.357244855589</v>
+        <v>-8.6808960275253</v>
       </c>
       <c r="K13">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L13" t="s">
         <v>55</v>
       </c>
       <c r="M13" s="1">
-        <v>640334.68</v>
+        <v>738713.39</v>
       </c>
       <c r="N13" s="1">
-        <v>644024.65</v>
+        <v>744225.84</v>
       </c>
       <c r="O13" s="1">
-        <v>1.22</v>
+        <v>1.43</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
-        <v>950000.0</v>
+        <v>1570000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>92.485</v>
+        <v>97.4</v>
       </c>
       <c r="E14" s="1">
-        <v>89.479910526316</v>
+        <v>95.661549681529</v>
       </c>
       <c r="F14" t="s">
         <v>26</v>
       </c>
       <c r="G14">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H14" s="1">
-        <v>807976.97</v>
+        <v>1403788.07</v>
       </c>
       <c r="I14" s="1">
-        <v>-50099.37</v>
+        <v>-99972.58</v>
       </c>
       <c r="J14" s="1">
-        <v>-6.2005938114796</v>
+        <v>-7.121629121695</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" t="s">
         <v>58</v>
       </c>
       <c r="M14" s="1">
-        <v>757877.6</v>
+        <v>1303815.49</v>
       </c>
       <c r="N14" s="1">
-        <v>760984.72</v>
+        <v>1307998.68</v>
       </c>
       <c r="O14" s="1">
-        <v>1.45</v>
+        <v>2.51</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>1570000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.245</v>
+        <v>98.7475</v>
       </c>
       <c r="E15" s="1">
-        <v>95.531799363057</v>
+        <v>99.601038</v>
       </c>
       <c r="F15" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="G15">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1402025.07</v>
+        <v>1992020.76</v>
       </c>
       <c r="I15" s="1">
-        <v>-85069.58</v>
+        <v>-17070.76</v>
       </c>
       <c r="J15" s="1">
-        <v>-6.0676218863904</v>
+        <v>-0.85695693251711</v>
       </c>
       <c r="K15">
         <v>0.02</v>
       </c>
       <c r="L15" t="s">
         <v>61</v>
       </c>
       <c r="M15" s="1">
-        <v>1316955.49</v>
+        <v>1974950.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1346410.76</v>
+        <v>2023032.19</v>
       </c>
       <c r="O15" s="1">
-        <v>2.56</v>
+        <v>3.88</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="1">
-        <v>2000000.0</v>
+        <v>1420000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>96.1304</v>
+        <v>107.15</v>
       </c>
       <c r="E16" s="1">
-        <v>99.59827</v>
+        <v>101.06260704225</v>
       </c>
       <c r="F16" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="G16">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H16" s="1">
-        <v>1991965.4</v>
+        <v>1345779.45</v>
       </c>
       <c r="I16" s="1">
-        <v>-69357.9</v>
+        <v>-48486.53</v>
       </c>
       <c r="J16" s="1">
-        <v>-3.4818827676424</v>
+        <v>-3.6028585516</v>
       </c>
       <c r="K16">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="L16" t="s">
         <v>64</v>
       </c>
       <c r="M16" s="1">
-        <v>1922607.5</v>
+        <v>1297292.92</v>
       </c>
       <c r="N16" s="1">
-        <v>1959292.43</v>
+        <v>1336574.25</v>
       </c>
       <c r="O16" s="1">
-        <v>3.72</v>
+        <v>2.56</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>1420000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>105.455</v>
+        <v>94.5</v>
       </c>
       <c r="E17" s="1">
-        <v>101.0723084507</v>
+        <v>94.860329333333</v>
       </c>
       <c r="F17" t="s">
         <v>26</v>
       </c>
       <c r="G17">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H17" s="1">
-        <v>1345898.66</v>
+        <v>1262689.56</v>
       </c>
       <c r="I17" s="1">
-        <v>-54204.53</v>
+        <v>-54095.11</v>
       </c>
       <c r="J17" s="1">
-        <v>-4.0273856874187</v>
+        <v>-4.2841179426557</v>
       </c>
       <c r="K17">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>67</v>
       </c>
       <c r="M17" s="1">
-        <v>1291694.13</v>
+        <v>1208594.45</v>
       </c>
       <c r="N17" s="1">
-        <v>1322996.55</v>
+        <v>1211538.66</v>
       </c>
       <c r="O17" s="1">
-        <v>2.51</v>
+        <v>2.32</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>1500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>94.75</v>
+        <v>101.7</v>
       </c>
       <c r="E18" s="1">
-        <v>94.790572666667</v>
+        <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>26</v>
       </c>
       <c r="G18">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H18" s="1">
-        <v>1261784.01</v>
+        <v>666222.52</v>
       </c>
       <c r="I18" s="1">
-        <v>-35828.69</v>
+        <v>-59239.53</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.8395263940617</v>
+        <v>-8.8918534305925</v>
       </c>
       <c r="K18">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="L18" t="s">
         <v>70</v>
       </c>
       <c r="M18" s="1">
-        <v>1225955.32</v>
+        <v>606982.99</v>
       </c>
       <c r="N18" s="1">
-        <v>1255040.76</v>
+        <v>615040.29</v>
       </c>
       <c r="O18" s="1">
-        <v>2.38</v>
+        <v>1.18</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" t="s">
         <v>72</v>
       </c>
       <c r="C19" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>102.2</v>
+        <v>98.791</v>
       </c>
       <c r="E19" s="1">
-        <v>100.0</v>
+        <v>101.927703</v>
       </c>
       <c r="F19" t="s">
         <v>26</v>
       </c>
       <c r="G19">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H19" s="1">
-        <v>666222.52</v>
+        <v>871027.64</v>
       </c>
       <c r="I19" s="1">
-        <v>-49126.0</v>
+        <v>-28711.91</v>
       </c>
       <c r="J19" s="1">
-        <v>-7.373812581418</v>
+        <v>-3.2963259351908</v>
       </c>
       <c r="K19">
         <v>0.01</v>
       </c>
       <c r="L19" t="s">
         <v>73</v>
       </c>
       <c r="M19" s="1">
-        <v>617096.52</v>
+        <v>842315.73</v>
       </c>
       <c r="N19" s="1">
-        <v>622128.29</v>
+        <v>856514.2</v>
       </c>
       <c r="O19" s="1">
-        <v>1.18</v>
+        <v>1.64</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>1000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.375</v>
+        <v>102.186</v>
       </c>
       <c r="E20" s="1">
-        <v>101.956988</v>
+        <v>102.591468</v>
       </c>
       <c r="F20" t="s">
         <v>26</v>
       </c>
       <c r="G20">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H20" s="1">
-        <v>871281.09</v>
+        <v>2637199.37</v>
       </c>
       <c r="I20" s="1">
-        <v>-39960.47</v>
+        <v>-23412.95</v>
       </c>
       <c r="J20" s="1">
-        <v>-4.5864039124274</v>
+        <v>-0.88779598032438</v>
       </c>
       <c r="K20">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L20" t="s">
         <v>76</v>
       </c>
       <c r="M20" s="1">
-        <v>831320.62</v>
+        <v>2613786.42</v>
       </c>
       <c r="N20" s="1">
-        <v>840446.26</v>
+        <v>2622099.5</v>
       </c>
       <c r="O20" s="1">
-        <v>1.6</v>
+        <v>5.03</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>77</v>
       </c>
       <c r="B21" t="s">
         <v>78</v>
       </c>
       <c r="C21" s="1">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>103.1308</v>
+        <v>101.0535</v>
       </c>
       <c r="E21" s="1">
-        <v>102.64929366667</v>
+        <v>100.86757</v>
       </c>
       <c r="F21" t="s">
         <v>26</v>
       </c>
       <c r="G21">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H21" s="1">
-        <v>2638700.72</v>
+        <v>1798779.72</v>
       </c>
       <c r="I21" s="1">
-        <v>30085.85</v>
+        <v>-75567.03</v>
       </c>
       <c r="J21" s="1">
-        <v>1.1401766699787</v>
+        <v>-4.2010163423457</v>
       </c>
       <c r="K21">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="L21" t="s">
         <v>79</v>
       </c>
       <c r="M21" s="1">
-        <v>2668786.57</v>
+        <v>1723212.69</v>
       </c>
       <c r="N21" s="1">
-        <v>2725394.01</v>
+        <v>1751562.44</v>
       </c>
       <c r="O21" s="1">
-        <v>5.18</v>
+        <v>3.36</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>80</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
       <c r="C22" s="1">
-        <v>2000000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>101.7005</v>
+        <v>102.7375</v>
       </c>
       <c r="E22" s="1">
-        <v>100.891442</v>
+        <v>101.08262664165</v>
       </c>
       <c r="F22" t="s">
         <v>26</v>
       </c>
       <c r="G22">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H22" s="1">
-        <v>1799192.94</v>
+        <v>518408.4</v>
       </c>
       <c r="I22" s="1">
-        <v>-44677.28</v>
+        <v>-51519.3</v>
       </c>
       <c r="J22" s="1">
-        <v>-2.4831844882628</v>
+        <v>-9.937975542063</v>
       </c>
       <c r="K22">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L22" t="s">
         <v>82</v>
       </c>
       <c r="M22" s="1">
-        <v>1754515.66</v>
+        <v>466889.1</v>
       </c>
       <c r="N22" s="1">
-        <v>1775397.51</v>
+        <v>477559.18</v>
       </c>
       <c r="O22" s="1">
-        <v>3.37</v>
+        <v>0.92</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>83</v>
       </c>
       <c r="B23" t="s">
         <v>84</v>
       </c>
       <c r="C23" s="1">
-        <v>533000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>103.577</v>
+        <v>98.621</v>
       </c>
       <c r="E23" s="1">
-        <v>101.12742401501</v>
+        <v>99.646704</v>
       </c>
       <c r="F23" t="s">
         <v>26</v>
       </c>
       <c r="G23">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H23" s="1">
-        <v>518615.04</v>
+        <v>859392.53</v>
       </c>
       <c r="I23" s="1">
-        <v>-42409.22</v>
+        <v>-18526.28</v>
       </c>
       <c r="J23" s="1">
-        <v>-8.1773987888974</v>
+        <v>-2.1557413351033</v>
       </c>
       <c r="K23">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="L23" t="s">
         <v>85</v>
       </c>
       <c r="M23" s="1">
-        <v>476205.82</v>
+        <v>840866.25</v>
       </c>
       <c r="N23" s="1">
-        <v>484575.69</v>
+        <v>849005.25</v>
       </c>
       <c r="O23" s="1">
-        <v>0.92</v>
+        <v>1.63</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>86</v>
       </c>
       <c r="B24" t="s">
         <v>87</v>
       </c>
       <c r="C24" s="1">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.1574</v>
+        <v>96.5363</v>
       </c>
       <c r="E24" s="1">
-        <v>99.64034</v>
+        <v>99.583645</v>
       </c>
       <c r="F24" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="G24">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>859337.45</v>
+        <v>1991672.9</v>
       </c>
       <c r="I24" s="1">
-        <v>-4015.91</v>
+        <v>-60945.96</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.46732631051981</v>
+        <v>-3.0600386238122</v>
       </c>
       <c r="K24">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L24" t="s">
         <v>88</v>
       </c>
       <c r="M24" s="1">
-        <v>855321.54</v>
+        <v>1930726.94</v>
       </c>
       <c r="N24" s="1">
-        <v>860324.56</v>
+        <v>1939769.13</v>
       </c>
       <c r="O24" s="1">
-        <v>1.63</v>
+        <v>3.72</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="C25" s="1">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.927</v>
+        <v>97.9008</v>
       </c>
       <c r="E25" s="1">
-        <v>99.5805755</v>
+        <v>96.644543</v>
       </c>
       <c r="F25" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="G25">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H25" s="1">
-        <v>1991611.51</v>
+        <v>940325.69</v>
       </c>
       <c r="I25" s="1">
-        <v>-33071.19</v>
+        <v>-105599.97</v>
       </c>
       <c r="J25" s="1">
-        <v>-1.6605241450929</v>
+        <v>-11.230148354237</v>
       </c>
       <c r="K25">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L25" t="s">
         <v>91</v>
       </c>
       <c r="M25" s="1">
-        <v>1958540.32</v>
+        <v>834725.72</v>
       </c>
       <c r="N25" s="1">
-        <v>1959762.24</v>
+        <v>845046.03</v>
       </c>
       <c r="O25" s="1">
-        <v>3.72</v>
+        <v>1.62</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>92</v>
       </c>
       <c r="B26" t="s">
         <v>93</v>
       </c>
       <c r="C26" s="1">
-        <v>1000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>97.4861</v>
+        <v>98.0</v>
       </c>
       <c r="E26" s="1">
-        <v>96.625914</v>
+        <v>98.72551875</v>
       </c>
       <c r="F26" t="s">
         <v>26</v>
       </c>
       <c r="G26">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H26" s="1">
-        <v>940164.46</v>
+        <v>1354722.45</v>
       </c>
       <c r="I26" s="1">
-        <v>-99259.97</v>
+        <v>-17808.1</v>
       </c>
       <c r="J26" s="1">
-        <v>-10.557724124139</v>
+        <v>-1.314520180868</v>
       </c>
       <c r="K26">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L26" t="s">
         <v>94</v>
       </c>
       <c r="M26" s="1">
-        <v>840904.49</v>
+        <v>1336914.35</v>
       </c>
       <c r="N26" s="1">
-        <v>847445.79</v>
+        <v>1369162.48</v>
       </c>
       <c r="O26" s="1">
-        <v>1.61</v>
+        <v>2.62</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>95</v>
       </c>
       <c r="B27" t="s">
         <v>96</v>
       </c>
       <c r="C27" s="1">
-        <v>1600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>98.0</v>
+        <v>90.6405</v>
       </c>
       <c r="E27" s="1">
-        <v>98.70858125</v>
+        <v>88.1090975</v>
       </c>
       <c r="F27" t="s">
         <v>26</v>
       </c>
       <c r="G27">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H27" s="1">
-        <v>1354487.91</v>
+        <v>685410.72</v>
       </c>
       <c r="I27" s="1">
-        <v>-1947.58</v>
+        <v>-67152.66</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.14378718227171</v>
+        <v>-9.7974335738431</v>
       </c>
       <c r="K27">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="L27" t="s">
         <v>97</v>
       </c>
       <c r="M27" s="1">
-        <v>1352540.33</v>
+        <v>618258.06</v>
       </c>
       <c r="N27" s="1">
-        <v>1378331.76</v>
+        <v>624611.81</v>
       </c>
       <c r="O27" s="1">
-        <v>2.62</v>
+        <v>1.2</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>98</v>
       </c>
       <c r="B28" t="s">
         <v>99</v>
       </c>
       <c r="C28" s="1">
-        <v>800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>91.6172</v>
+        <v>71.0982</v>
       </c>
       <c r="E28" s="1">
-        <v>87.9027425</v>
+        <v>70.286461818182</v>
       </c>
       <c r="F28" t="s">
         <v>26</v>
       </c>
       <c r="G28">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H28" s="1">
-        <v>683982.01</v>
+        <v>1503781.58</v>
       </c>
       <c r="I28" s="1">
-        <v>-51757.72</v>
+        <v>-170141.43</v>
       </c>
       <c r="J28" s="1">
-        <v>-7.5671171526865</v>
+        <v>-11.314238202067</v>
       </c>
       <c r="K28">
         <v>0.01</v>
       </c>
       <c r="L28" t="s">
         <v>100</v>
       </c>
       <c r="M28" s="1">
-        <v>632224.29</v>
+        <v>1333640.15</v>
       </c>
       <c r="N28" s="1">
-        <v>637422.25</v>
+        <v>1359596.15</v>
       </c>
       <c r="O28" s="1">
-        <v>1.21</v>
+        <v>2.61</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>101</v>
       </c>
       <c r="B29" t="s">
         <v>102</v>
       </c>
       <c r="C29" s="1">
-        <v>2200000.0</v>
+        <v>1344000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>72.8536</v>
+        <v>85.9</v>
       </c>
       <c r="E29" s="1">
-        <v>70.182534545455</v>
+        <v>82.946333333333</v>
       </c>
       <c r="F29" t="s">
         <v>26</v>
       </c>
       <c r="G29">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H29" s="1">
-        <v>1501802.83</v>
+        <v>1069018.52</v>
       </c>
       <c r="I29" s="1">
-        <v>-119262.41</v>
+        <v>-84667.58</v>
       </c>
       <c r="J29" s="1">
-        <v>-7.9412828114061</v>
+        <v>-7.9201228431478</v>
       </c>
       <c r="K29">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L29" t="s">
         <v>103</v>
       </c>
       <c r="M29" s="1">
-        <v>1382540.42</v>
+        <v>984350.94</v>
       </c>
       <c r="N29" s="1">
-        <v>1403774.85</v>
+        <v>990812.7</v>
       </c>
       <c r="O29" s="1">
-        <v>2.67</v>
+        <v>1.9</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>104</v>
       </c>
       <c r="B30" t="s">
         <v>105</v>
       </c>
       <c r="C30" s="1">
-        <v>1344000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>86.61</v>
+        <v>97.8</v>
       </c>
       <c r="E30" s="1">
-        <v>82.755857142857</v>
+        <v>99.007418</v>
       </c>
       <c r="F30" t="s">
         <v>26</v>
       </c>
       <c r="G30">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H30" s="1">
-        <v>1066802.95</v>
+        <v>851308.68</v>
       </c>
       <c r="I30" s="1">
-        <v>-62715.66</v>
+        <v>-17442.46</v>
       </c>
       <c r="J30" s="1">
-        <v>-5.8788420110762</v>
+        <v>-2.0488995836387</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" t="s">
         <v>106</v>
       </c>
       <c r="M30" s="1">
-        <v>1004087.29</v>
+        <v>833866.22</v>
       </c>
       <c r="N30" s="1">
-        <v>1007130.51</v>
+        <v>836264.22</v>
       </c>
       <c r="O30" s="1">
-        <v>1.91</v>
+        <v>1.6</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>107</v>
       </c>
       <c r="B31" t="s">
         <v>108</v>
       </c>
       <c r="C31" s="1">
-        <v>1000000.0</v>
+        <v>1831000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.75</v>
+        <v>105.75</v>
       </c>
       <c r="E31" s="1">
-        <v>98.998207</v>
+        <v>102.52373129437</v>
       </c>
       <c r="F31" t="s">
         <v>26</v>
       </c>
       <c r="G31">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H31" s="1">
-        <v>851228.96</v>
+        <v>1701752.14</v>
       </c>
       <c r="I31" s="1">
-        <v>578.17</v>
+        <v>-50831.31</v>
       </c>
       <c r="J31" s="1">
-        <v>0.067921796269713</v>
+        <v>-2.9869984473767</v>
       </c>
       <c r="K31">
         <v>0.02</v>
       </c>
       <c r="L31" t="s">
         <v>109</v>
       </c>
       <c r="M31" s="1">
-        <v>851807.13</v>
+        <v>1650920.83</v>
       </c>
       <c r="N31" s="1">
-        <v>874315.32</v>
+        <v>1694746.99</v>
       </c>
       <c r="O31" s="1">
-        <v>1.66</v>
+        <v>3.25</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>110</v>
       </c>
       <c r="B32" t="s">
         <v>111</v>
       </c>
       <c r="C32" s="1">
-        <v>1831000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>107.025</v>
+        <v>107.363</v>
       </c>
       <c r="E32" s="1">
-        <v>102.54366957947</v>
+        <v>107.333554</v>
       </c>
       <c r="F32" t="s">
         <v>26</v>
       </c>
       <c r="G32">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H32" s="1">
-        <v>1702068.1</v>
+        <v>914757.02</v>
       </c>
       <c r="I32" s="1">
-        <v>-11713.79</v>
+        <v>645.63</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.6882092438017</v>
+        <v>0.070579398231893</v>
       </c>
       <c r="K32">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="L32" t="s">
         <v>112</v>
       </c>
       <c r="M32" s="1">
-        <v>1690354.31</v>
+        <v>915402.65</v>
       </c>
       <c r="N32" s="1">
-        <v>1725342.44</v>
+        <v>945451.2</v>
       </c>
       <c r="O32" s="1">
-        <v>3.28</v>
+        <v>1.81</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>113</v>
       </c>
       <c r="B33" t="s">
         <v>114</v>
       </c>
       <c r="C33" s="1">
-        <v>1000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>104.9823</v>
+        <v>106.0217</v>
       </c>
       <c r="E33" s="1">
-        <v>107.399378</v>
+        <v>106.60555933333</v>
       </c>
       <c r="F33" t="s">
         <v>26</v>
       </c>
       <c r="G33">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H33" s="1">
-        <v>915326.69</v>
+        <v>1371437.54</v>
       </c>
       <c r="I33" s="1">
-        <v>-9760.83</v>
+        <v>-15487.94</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.0663766397984</v>
+        <v>-1.1293215730408</v>
       </c>
       <c r="K33">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="L33" t="s">
         <v>115</v>
       </c>
       <c r="M33" s="1">
-        <v>905565.86</v>
+        <v>1355949.6</v>
       </c>
       <c r="N33" s="1">
-        <v>929554.78</v>
+        <v>1372602.41</v>
       </c>
       <c r="O33" s="1">
-        <v>1.77</v>
+        <v>2.63</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>116</v>
       </c>
       <c r="B34" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C34" s="1">
         <v>1203000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>106.125</v>
+        <v>106.346</v>
       </c>
       <c r="E34" s="1">
-        <v>102.88620365752</v>
+        <v>102.83440897756</v>
       </c>
       <c r="F34" t="s">
         <v>26</v>
       </c>
       <c r="G34">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H34" s="1">
-        <v>1190972.32</v>
+        <v>1190433.05</v>
       </c>
       <c r="I34" s="1">
-        <v>-89718.33</v>
+        <v>-99635.1</v>
       </c>
       <c r="J34" s="1">
-        <v>-7.5332002678282</v>
+        <v>-8.3696516994383</v>
       </c>
       <c r="K34">
         <v>0.01</v>
       </c>
       <c r="L34" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="M34" s="1">
-        <v>1101253.99</v>
+        <v>1090797.95</v>
       </c>
       <c r="N34" s="1">
-        <v>1109180.83</v>
+        <v>1104153.5</v>
       </c>
       <c r="O34" s="1">
-        <v>2.11</v>
+        <v>2.12</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>118</v>
+      </c>
+      <c r="B35" t="s">
         <v>119</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>1500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>106.2044</v>
+        <v>105.1</v>
       </c>
       <c r="E35" s="1">
-        <v>106.72628133333</v>
+        <v>104.336035</v>
       </c>
       <c r="F35" t="s">
         <v>26</v>
       </c>
       <c r="G35">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H35" s="1">
-        <v>1373004.73</v>
+        <v>1787121.61</v>
       </c>
       <c r="I35" s="1">
-        <v>1157.68</v>
+        <v>5093.93</v>
       </c>
       <c r="J35" s="1">
-        <v>0.084317262330189</v>
+        <v>0.28503544311123</v>
       </c>
       <c r="K35">
         <v>0.01</v>
       </c>
       <c r="L35" t="s">
         <v>120</v>
       </c>
       <c r="M35" s="1">
-        <v>1374162.41</v>
+        <v>1792215.54</v>
       </c>
       <c r="N35" s="1">
-        <v>1384046.25</v>
+        <v>1809192.23</v>
       </c>
       <c r="O35" s="1">
-        <v>2.63</v>
+        <v>3.47</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>121</v>
       </c>
       <c r="B36" t="s">
         <v>122</v>
       </c>
       <c r="C36" s="1">
-        <v>2000000.0</v>
+        <v>2046000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>106.325</v>
+        <v>86.55</v>
       </c>
       <c r="E36" s="1">
-        <v>104.378965</v>
+        <v>85.444759530792</v>
       </c>
       <c r="F36" t="s">
         <v>26</v>
       </c>
       <c r="G36">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H36" s="1">
-        <v>1787864.68</v>
+        <v>1619542.58</v>
       </c>
       <c r="I36" s="1">
-        <v>46431.88</v>
+        <v>-109705.01</v>
       </c>
       <c r="J36" s="1">
-        <v>2.5970578489195</v>
+        <v>-6.7738268418975</v>
       </c>
       <c r="K36">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L36" t="s">
         <v>123</v>
       </c>
       <c r="M36" s="1">
-        <v>1834296.56</v>
+        <v>1509837.57</v>
       </c>
       <c r="N36" s="1">
-        <v>1841964.02</v>
+        <v>1522194.22</v>
       </c>
       <c r="O36" s="1">
-        <v>3.5</v>
+        <v>2.92</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>124</v>
       </c>
       <c r="B37" t="s">
         <v>125</v>
       </c>
       <c r="C37" s="1">
-        <v>2046000.0</v>
+        <v>714000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>87.528</v>
+        <v>100.25</v>
       </c>
       <c r="E37" s="1">
-        <v>85.280583577713</v>
+        <v>99.167404761905</v>
       </c>
       <c r="F37" t="s">
         <v>26</v>
       </c>
       <c r="G37">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H37" s="1">
-        <v>1616635.5</v>
+        <v>674639.93</v>
       </c>
       <c r="I37" s="1">
-        <v>-71890.5</v>
+        <v>-64344.5</v>
       </c>
       <c r="J37" s="1">
-        <v>-4.4469207808439</v>
+        <v>-9.5376062309268</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
         <v>126</v>
       </c>
       <c r="M37" s="1">
-        <v>1544745.0</v>
+        <v>610295.43</v>
       </c>
       <c r="N37" s="1">
-        <v>1552686.86</v>
+        <v>613434.42</v>
       </c>
       <c r="O37" s="1">
-        <v>2.95</v>
+        <v>1.18</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>127</v>
       </c>
       <c r="B38" t="s">
         <v>128</v>
       </c>
       <c r="C38" s="1">
-        <v>714000.0</v>
+        <v>1056000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.24</v>
+        <v>101.5466</v>
       </c>
       <c r="E38" s="1">
-        <v>99.114334733894</v>
+        <v>99.616983901515</v>
       </c>
       <c r="F38" t="s">
         <v>26</v>
       </c>
       <c r="G38">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H38" s="1">
-        <v>674311.97</v>
+        <v>1002867.99</v>
       </c>
       <c r="I38" s="1">
-        <v>-56944.94</v>
+        <v>-88571.84</v>
       </c>
       <c r="J38" s="1">
-        <v>-8.444895320485</v>
+        <v>-8.8318543300998</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38">
-        <v>987.98</v>
+      <c r="L38" t="s">
+        <v>129</v>
       </c>
       <c r="M38" s="1">
-        <v>617367.03</v>
+        <v>914296.15</v>
       </c>
       <c r="N38" s="1">
-        <v>618355.01</v>
+        <v>917116.06</v>
       </c>
       <c r="O38" s="1">
-        <v>1.17</v>
+        <v>1.76</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B39" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C39" s="1">
-        <v>1000000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.9854</v>
+        <v>94.6046</v>
       </c>
       <c r="E39" s="1">
-        <v>99.912346</v>
+        <v>97.086902214022</v>
       </c>
       <c r="F39" t="s">
         <v>26</v>
       </c>
       <c r="G39">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H39" s="1">
-        <v>973514.44</v>
+        <v>1003251.87</v>
       </c>
       <c r="I39" s="1">
-        <v>-111051.14</v>
+        <v>-128873.94</v>
       </c>
       <c r="J39" s="1">
-        <v>-11.407241170455</v>
+        <v>-12.845621708136</v>
       </c>
       <c r="K39">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L39" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M39" s="1">
-        <v>862463.3</v>
+        <v>874377.93</v>
       </c>
       <c r="N39" s="1">
-        <v>874377.82</v>
+        <v>877484.41</v>
       </c>
       <c r="O39" s="1">
-        <v>1.66</v>
+        <v>1.68</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B40" t="s">
+        <v>131</v>
+      </c>
+      <c r="C40" s="1">
+        <v>480000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>94.6046</v>
+      </c>
+      <c r="E40" s="1">
+        <v>96.262289583333</v>
+      </c>
+      <c r="F40" t="s">
+        <v>26</v>
+      </c>
+      <c r="G40">
+        <v>1.17</v>
+      </c>
+      <c r="H40" s="1">
+        <v>415552.31</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-28373.89</v>
+      </c>
+      <c r="J40" s="1">
+        <v>-6.8279947715848</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" t="s">
         <v>133</v>
       </c>
-      <c r="C40" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>926613.59</v>
+        <v>387178.42</v>
       </c>
       <c r="N40" s="1">
-        <v>948788.18</v>
+        <v>388553.98</v>
       </c>
       <c r="O40" s="1">
-        <v>1.8</v>
+        <v>0.74</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>134</v>
+      </c>
+      <c r="B41" t="s">
         <v>135</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.349</v>
+      </c>
+      <c r="E41" s="1">
+        <v>98.208291666667</v>
+      </c>
+      <c r="F41" t="s">
+        <v>26</v>
+      </c>
+      <c r="G41">
+        <v>1.17</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1144532.99</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-128044.95</v>
+      </c>
+      <c r="J41" s="1">
+        <v>-11.187528111357</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" t="s">
         <v>136</v>
       </c>
-      <c r="C41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>879707.88</v>
+        <v>1016488.04</v>
       </c>
       <c r="N41" s="1">
-        <v>904135.98</v>
+        <v>1019443.81</v>
       </c>
       <c r="O41" s="1">
-        <v>1.72</v>
+        <v>1.95</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B42" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C42" s="1">
-        <v>480000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>94.0817</v>
+        <v>90.6883</v>
       </c>
       <c r="E42" s="1">
-        <v>96.250564583333</v>
+        <v>85.310948</v>
       </c>
       <c r="F42" t="s">
         <v>26</v>
       </c>
       <c r="G42">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H42" s="1">
-        <v>415503.6</v>
+        <v>408622.94</v>
       </c>
       <c r="I42" s="1">
-        <v>-25965.06</v>
+        <v>-22007.95</v>
       </c>
       <c r="J42" s="1">
-        <v>-6.2490577698966</v>
+        <v>-5.3858821533612</v>
       </c>
       <c r="K42">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L42" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M42" s="1">
-        <v>389538.54</v>
+        <v>386614.99</v>
       </c>
       <c r="N42" s="1">
-        <v>400355.41</v>
+        <v>388604.44</v>
       </c>
       <c r="O42" s="1">
-        <v>0.76</v>
+        <v>0.74</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B43" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C43" s="1">
-        <v>1200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.607</v>
+        <v>98.6073</v>
       </c>
       <c r="E43" s="1">
-        <v>98.154661666667</v>
+        <v>97.676471818182</v>
       </c>
       <c r="F43" t="s">
         <v>26</v>
       </c>
       <c r="G43">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H43" s="1">
-        <v>1143976.01</v>
+        <v>986903.06</v>
       </c>
       <c r="I43" s="1">
-        <v>-112936.59</v>
+        <v>-62078.74</v>
       </c>
       <c r="J43" s="1">
-        <v>-9.8722865700654</v>
+        <v>-6.2902571200863</v>
       </c>
       <c r="K43">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L43" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="M43" s="1">
-        <v>1031039.42</v>
+        <v>924824.32</v>
       </c>
       <c r="N43" s="1">
-        <v>1051166.51</v>
+        <v>928185.08</v>
       </c>
       <c r="O43" s="1">
-        <v>2.0</v>
+        <v>1.78</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B44" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C44" s="1">
-        <v>500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>90.2533</v>
+        <v>100.6053</v>
       </c>
       <c r="E44" s="1">
-        <v>85.045538</v>
+        <v>101.0651435</v>
       </c>
       <c r="F44" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="G44">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>407474.44</v>
+        <v>2021302.87</v>
       </c>
       <c r="I44" s="1">
-        <v>-18216.81</v>
+        <v>-9196.97</v>
       </c>
       <c r="J44" s="1">
-        <v>-4.4706632396378</v>
+        <v>-0.45500207497355</v>
       </c>
       <c r="K44">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>898.53</v>
+        <v>0.03</v>
+      </c>
+      <c r="L44" t="s">
+        <v>145</v>
       </c>
       <c r="M44" s="1">
-        <v>389257.63</v>
+        <v>2012105.9</v>
       </c>
       <c r="N44" s="1">
-        <v>390156.16</v>
+        <v>2074194.94</v>
       </c>
       <c r="O44" s="1">
-        <v>0.74</v>
+        <v>3.98</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B45" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C45" s="1">
-        <v>1100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.3542</v>
+        <v>100.6495</v>
       </c>
       <c r="E45" s="1">
-        <v>97.446275454545</v>
+        <v>97.974504</v>
       </c>
       <c r="F45" t="s">
         <v>26</v>
       </c>
       <c r="G45">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H45" s="1">
-        <v>984711.6</v>
+        <v>943689.62</v>
       </c>
       <c r="I45" s="1">
-        <v>-51479.22</v>
+        <v>-85528.06</v>
       </c>
       <c r="J45" s="1">
-        <v>-5.2278474225347</v>
+        <v>-9.0631557439405</v>
       </c>
       <c r="K45">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>948.85</v>
+        <v>0.01</v>
+      </c>
+      <c r="L45" t="s">
+        <v>148</v>
       </c>
       <c r="M45" s="1">
-        <v>933232.38</v>
+        <v>858161.56</v>
       </c>
       <c r="N45" s="1">
-        <v>934181.23</v>
+        <v>868108.84</v>
       </c>
       <c r="O45" s="1">
-        <v>1.77</v>
+        <v>1.66</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B46" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C46" s="1">
-        <v>2000000.0</v>
+        <v>1520000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.5917</v>
+        <v>96.375</v>
       </c>
       <c r="E46" s="1">
-        <v>101.073258</v>
+        <v>95.687331578947</v>
       </c>
       <c r="F46" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="G46">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H46" s="1">
-        <v>2021465.16</v>
+        <v>1368596.4</v>
       </c>
       <c r="I46" s="1">
-        <v>-9631.86</v>
+        <v>-119587.58</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.47647914941062</v>
+        <v>-8.7379727142348</v>
       </c>
       <c r="K46">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="L46" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="M46" s="1">
-        <v>2011833.3</v>
+        <v>1249008.82</v>
       </c>
       <c r="N46" s="1">
-        <v>2063182.62</v>
+        <v>1266396.66</v>
       </c>
       <c r="O46" s="1">
-        <v>3.92</v>
+        <v>2.43</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B47" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C47" s="1">
-        <v>1000000.0</v>
+        <v>910000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.772</v>
+        <v>101.75</v>
       </c>
       <c r="E47" s="1">
-        <v>97.95166</v>
+        <v>100.46963516483</v>
       </c>
       <c r="F47" t="s">
         <v>26</v>
       </c>
       <c r="G47">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H47" s="1">
-        <v>943491.91</v>
+        <v>865107.53</v>
       </c>
       <c r="I47" s="1">
-        <v>-74242.8</v>
+        <v>-75641.7</v>
       </c>
       <c r="J47" s="1">
-        <v>-7.8689386960403</v>
+        <v>-8.7436182644255</v>
       </c>
       <c r="K47">
         <v>0.01</v>
       </c>
       <c r="L47" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="M47" s="1">
-        <v>869249.11</v>
+        <v>789465.83</v>
       </c>
       <c r="N47" s="1">
-        <v>875598.73</v>
+        <v>799724.49</v>
       </c>
       <c r="O47" s="1">
-        <v>1.66</v>
+        <v>1.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B48" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C48" s="1">
-        <v>1520000.0</v>
+        <v>1130000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>96.937</v>
+        <v>91.0</v>
       </c>
       <c r="E48" s="1">
-        <v>95.673728947368</v>
+        <v>93.353323893805</v>
       </c>
       <c r="F48" t="s">
         <v>26</v>
       </c>
       <c r="G48">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H48" s="1">
-        <v>1368417.44</v>
+        <v>991278.02</v>
       </c>
       <c r="I48" s="1">
-        <v>-97441.51</v>
+        <v>-114524.81</v>
       </c>
       <c r="J48" s="1">
-        <v>-7.1207445295348</v>
+        <v>-11.553248199733</v>
       </c>
       <c r="K48">
         <v>0.01</v>
       </c>
       <c r="L48" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="M48" s="1">
-        <v>1270975.93</v>
+        <v>876753.21</v>
       </c>
       <c r="N48" s="1">
-        <v>1282075.06</v>
+        <v>889076.0</v>
       </c>
       <c r="O48" s="1">
-        <v>2.44</v>
+        <v>1.7</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B49" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C49" s="1">
-        <v>910000.0</v>
+        <v>1.8</v>
       </c>
       <c r="D49" s="1">
-        <v>102.7695</v>
+        <v>4791.2419</v>
       </c>
       <c r="E49" s="1">
-        <v>100.47463296703</v>
+        <v>4309.4444444444</v>
       </c>
       <c r="F49" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>865146.88</v>
+        <v>7757.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-58451.07</v>
+        <v>853.82</v>
       </c>
       <c r="J49" s="1">
-        <v>-6.7562019064324</v>
+        <v>11.007090369988</v>
       </c>
       <c r="K49">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>0.0</v>
+      </c>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>806695.81</v>
+        <v>8610.82</v>
       </c>
       <c r="N49" s="1">
-        <v>813791.36</v>
+        <v>8610.82</v>
       </c>
       <c r="O49" s="1">
-        <v>1.55</v>
+        <v>0.02</v>
       </c>
       <c r="P49">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P51">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>