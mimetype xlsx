--- v2 (2026-07-10)
+++ v3 (2026-07-31)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0574846324</t>
   </si>
   <si>
@@ -121,417 +121,423 @@
   <si>
     <t>WNM6COM</t>
   </si>
   <si>
     <t>US ULTRA T-BOND JUN 26</t>
   </si>
   <si>
     <t>XS2177363665</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 0.125 09/07/2030</t>
   </si>
   <si>
     <t>XS2200244072</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 0.5 09/07/2029</t>
   </si>
   <si>
     <t>US040114HT09</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 09/07/2035</t>
   </si>
   <si>
-    <t>8 890.38</t>
+    <t>10 842.46</t>
   </si>
   <si>
     <t>XS3198652847</t>
   </si>
   <si>
     <t>BAHRAIN (KINGDOM OF) 6.625 06/10/2037</t>
   </si>
   <si>
+    <t>3 012.09</t>
+  </si>
+  <si>
     <t>XS3282969008</t>
   </si>
   <si>
     <t>BAHRAIN (KINGDOM OF) 7.1 03/02/2038</t>
   </si>
   <si>
-    <t>18 026.36</t>
+    <t>23 403.38</t>
   </si>
   <si>
     <t>US105756CA66</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 4.5 30/05/2029</t>
   </si>
   <si>
-    <t>24 010.96</t>
+    <t>27 700.23</t>
+  </si>
+  <si>
+    <t>XS3344411726</t>
+  </si>
+  <si>
+    <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 5.5 23/04/2036</t>
+  </si>
+  <si>
+    <t>1 054.79</t>
   </si>
   <si>
     <t>US105756CF53</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 6 20/10/2033</t>
   </si>
   <si>
-    <t>40 898.95</t>
+    <t>2 405.41</t>
   </si>
   <si>
     <t>US168863DN50</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 2.55 27/01/2032</t>
   </si>
   <si>
-    <t>10 140.19</t>
+    <t>12 916.12</t>
   </si>
   <si>
     <t>US168863DL94</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 3.5 25/01/2050</t>
   </si>
   <si>
-    <t>6 217.05</t>
+    <t>7 873.59</t>
   </si>
   <si>
     <t>US168863DV76</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 3.5 31/01/2034</t>
   </si>
   <si>
-    <t>5 512.45</t>
+    <t>7 086.23</t>
   </si>
   <si>
     <t>US195325DP79</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 4.5 15/03/2029</t>
   </si>
   <si>
-    <t>4 183.19</t>
+    <t>7 528.45</t>
   </si>
   <si>
     <t>XS3239891503</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 6.5 26/11/2038</t>
   </si>
   <si>
-    <t>48 082.19</t>
-[...8 lines deleted...]
-    <t>39 281.33</t>
+    <t>55 205.48</t>
   </si>
   <si>
     <t>USP3579ECH82</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 4.875 23/09/2032</t>
   </si>
   <si>
-    <t>2 944.21</t>
+    <t>6 406.91</t>
   </si>
   <si>
     <t>USP3579ECB13</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC INTERNATIONAL B 6 19/07/2028</t>
   </si>
   <si>
-    <t>8 057.30</t>
+    <t>10 045.04</t>
   </si>
   <si>
     <t>XS2079842642</t>
   </si>
   <si>
     <t>EGYPT (ARAB REPUBLIC OF) 7.0529 15/01/2032</t>
   </si>
   <si>
-    <t>14 198.47</t>
+    <t>17 536.30</t>
   </si>
   <si>
     <t>US298785KG01</t>
   </si>
   <si>
     <t>EUROPEAN INVESTMENT BANK 4.5 14/03/2030</t>
   </si>
   <si>
-    <t>8 313.08</t>
+    <t>14 705.26</t>
   </si>
   <si>
     <t>XS2010026305</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 5.25 16/06/2029</t>
   </si>
   <si>
-    <t>28 349.75</t>
+    <t>33 317.70</t>
   </si>
   <si>
     <t>XS2574267188</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 6.125 22/05/2028</t>
   </si>
   <si>
-    <t>10 670.08</t>
+    <t>12 214.38</t>
   </si>
   <si>
     <t>US455780EE28</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 4.35 21/02/2031</t>
   </si>
   <si>
-    <t>8 139.00</t>
+    <t>10 197.78</t>
   </si>
   <si>
     <t>XS3304516027</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 4.46 04/03/2038</t>
   </si>
   <si>
-    <t>9 042.19</t>
+    <t>13 929.86</t>
   </si>
   <si>
     <t>USY20721BB49</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 5.25 17/01/2042</t>
   </si>
   <si>
-    <t>10 320.31</t>
+    <t>12 804.94</t>
   </si>
   <si>
     <t>XS3218674136</t>
   </si>
   <si>
     <t>JORDAN (HASHEMITE KINGDOM OF) 5.75 12/11/2032</t>
   </si>
   <si>
-    <t>32 248.13</t>
+    <t>36 599.74</t>
   </si>
   <si>
     <t>USY57542AA32</t>
   </si>
   <si>
     <t>MALAYSIA WAKALA SUKUK BHD 2.07 28/04/2031</t>
   </si>
   <si>
-    <t>6 353.75</t>
-[...1 lines deleted...]
-  <si>
     <t>USY57542AB15</t>
   </si>
   <si>
     <t>MALAYSIA WAKALA SUKUK BHD 3.075 28/04/2051</t>
   </si>
   <si>
-    <t>25 956.00</t>
-[...1 lines deleted...]
-  <si>
     <t>US91087BAR15</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 3.5 12/02/2034</t>
   </si>
   <si>
-    <t>6 461.76</t>
+    <t>8 688.46</t>
   </si>
   <si>
     <t>US91087BBL36</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 5.625 22/09/2035</t>
   </si>
   <si>
-    <t>2 398.00</t>
+    <t>5 061.59</t>
   </si>
   <si>
     <t>US91087BBC37</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 6.875 13/05/2037</t>
   </si>
   <si>
-    <t>43 826.16</t>
+    <t>18 188.47</t>
+  </si>
+  <si>
+    <t>49 780.41</t>
   </si>
   <si>
     <t>XS3218072919</t>
   </si>
   <si>
     <t>NIGERIA (FEDERAL REPUBLIC OF) 8.6308 13/01/2036</t>
   </si>
   <si>
-    <t>30 048.55</t>
+    <t>34 130.97</t>
+  </si>
+  <si>
+    <t>XS2288905370</t>
+  </si>
+  <si>
+    <t>OMAN GOVERNMENT INTERNATIONAL BOND 6.25 25/01/2031</t>
+  </si>
+  <si>
+    <t>16 914.16</t>
   </si>
   <si>
     <t>US68205LAS25</t>
   </si>
   <si>
-    <t>OMAN GOVERNMENT INTERNATIONAL BOND 6.25 25/01/2031</t>
-[...8 lines deleted...]
-    <t>13 355.55</t>
+    <t>21 089.96</t>
   </si>
   <si>
     <t>US698299BT07</t>
   </si>
   <si>
     <t>PANAMA REPUBLIC OF (GOVERNMENT) 6.4 14/02/2035</t>
   </si>
   <si>
-    <t>16 976.69</t>
+    <t>23 035.86</t>
   </si>
   <si>
     <t>US715638DU38</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 3 15/01/2034</t>
   </si>
   <si>
-    <t>12 356.65</t>
+    <t>15 261.50</t>
   </si>
   <si>
     <t>US715638BU55</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 4.125 25/08/2027</t>
   </si>
   <si>
-    <t>3 138.99</t>
+    <t>4 533.32</t>
   </si>
   <si>
     <t>US731011AY80</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5.125 18/09/2034</t>
   </si>
   <si>
-    <t>2 819.91</t>
+    <t>5 382.55</t>
   </si>
   <si>
     <t>US731011AZ55</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5.5 18/03/2054</t>
   </si>
   <si>
-    <t>3 106.48</t>
-[...2 lines deleted...]
-    <t>1 375.56</t>
+    <t>2 625.63</t>
+  </si>
+  <si>
+    <t>5 929.56</t>
   </si>
   <si>
     <t>XS1959337582</t>
   </si>
   <si>
     <t>QATAR (STATE OF) 4 14/03/2029</t>
   </si>
   <si>
-    <t>2 955.77</t>
+    <t>5 228.53</t>
   </si>
   <si>
     <t>US77586RAH30</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 14/02/2031</t>
   </si>
   <si>
-    <t>1 989.45</t>
+    <t>2 699.52</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>3 360.76</t>
+    <t>4 923.06</t>
   </si>
   <si>
     <t>XS3198384813</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 6.125 07/10/2037</t>
   </si>
   <si>
-    <t>62 089.04</t>
+    <t>68 801.37</t>
   </si>
   <si>
     <t>XS2747599095</t>
   </si>
   <si>
     <t>SAUDI ARABIA (KINGDOM OF) 5 16/01/2034</t>
   </si>
   <si>
-    <t>9 947.28</t>
+    <t>12 313.58</t>
   </si>
   <si>
     <t>XS2747599509</t>
   </si>
   <si>
     <t>SAUDI ARABIA (KINGDOM OF) 5.75 16/01/2054</t>
   </si>
   <si>
-    <t>17 387.84</t>
+    <t>21 524.14</t>
+  </si>
+  <si>
+    <t>XS3250317867</t>
+  </si>
+  <si>
+    <t>SOUTH AFRICA (REPUBLIC OF) 7.25 11/12/2055</t>
   </si>
   <si>
     <t>XS2850662631</t>
   </si>
   <si>
     <t>UNITED ARAB EMIRATES (GOVERNMENT O 4.857 02/07/2034</t>
   </si>
   <si>
-    <t>10 258.66</t>
+    <t>12 350.16</t>
   </si>
   <si>
     <t>XS2492385203</t>
   </si>
   <si>
     <t>UNITED ARAB EMIRATES (GOVERNMENT O 4.951 07/07/2052</t>
   </si>
   <si>
-    <t>12 322.79</t>
+    <t>14 970.31</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -857,140 +863,140 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>530050.71</v>
       </c>
       <c r="D2">
-        <v>98.43</v>
+        <v>98.59</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>52175219.48</v>
+        <v>52258778.4</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>52175219.48</v>
+        <v>52258778.4</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P49"/>
+  <dimension ref="A1:P51"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O49" sqref="O49"/>
+      <selection activeCell="O51" sqref="O51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -1012,2436 +1018,2536 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>19.0</v>
       </c>
       <c r="D2" s="1">
-        <v>111.0938</v>
+        <v>110.5938</v>
       </c>
       <c r="E2" s="1">
         <v>0.0</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2">
         <v>1.17</v>
       </c>
       <c r="H2" s="1">
         <v>0.0</v>
       </c>
       <c r="I2" s="1">
-        <v>-32146.59</v>
+        <v>-40239.66</v>
       </c>
       <c r="J2" s="1">
         <v>0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>-32146.59</v>
+        <v>-40239.66</v>
       </c>
       <c r="N2" s="1">
-        <v>-32146.59</v>
+        <v>-40239.66</v>
       </c>
       <c r="O2" s="1">
-        <v>-0.06</v>
+        <v>-0.08</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="1">
         <v>10.0</v>
       </c>
       <c r="D3" s="1">
-        <v>116.2813</v>
+        <v>115.0313</v>
       </c>
       <c r="E3" s="1">
         <v>0.0</v>
       </c>
       <c r="F3" t="s">
         <v>26</v>
       </c>
       <c r="G3">
         <v>1.17</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-33905.13</v>
+        <v>-44555.33</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-33905.13</v>
+        <v>-44555.33</v>
       </c>
       <c r="N3" s="1">
-        <v>-33905.13</v>
+        <v>-44555.33</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.06</v>
+        <v>-0.09</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="1">
         <v>230472.0</v>
       </c>
       <c r="D4" s="1">
-        <v>84.3436</v>
+        <v>84.5842</v>
       </c>
       <c r="E4" s="1">
-        <v>90.074612100385</v>
+        <v>90.202610295394</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>207596.76</v>
+        <v>207891.76</v>
       </c>
       <c r="I4" s="1">
-        <v>-13208.38</v>
+        <v>-12948.82</v>
       </c>
       <c r="J4" s="1">
-        <v>-6.3625174111581</v>
+        <v>-6.228635516867</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
-        <v>72.82</v>
+        <v>88.83</v>
       </c>
       <c r="M4" s="1">
-        <v>194388.38</v>
+        <v>194942.94</v>
       </c>
       <c r="N4" s="1">
-        <v>194461.2</v>
+        <v>195031.77</v>
       </c>
       <c r="O4" s="1">
         <v>0.37</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="1">
         <v>7275.1</v>
       </c>
       <c r="D5" s="1">
-        <v>88.3837</v>
+        <v>88.7258</v>
       </c>
       <c r="E5" s="1">
-        <v>92.642300449478</v>
+        <v>92.766010089208</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>6739.82</v>
+        <v>6748.82</v>
       </c>
       <c r="I5" s="1">
-        <v>-309.82</v>
+        <v>-293.93</v>
       </c>
       <c r="J5" s="1">
-        <v>-4.5968586698161</v>
+        <v>-4.3552798859653</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
-        <v>9.19</v>
+        <v>11.22</v>
       </c>
       <c r="M5" s="1">
-        <v>6430.0</v>
+        <v>6454.89</v>
       </c>
       <c r="N5" s="1">
-        <v>6439.19</v>
+        <v>6466.11</v>
       </c>
       <c r="O5" s="1">
         <v>0.01</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>75.1</v>
+        <v>74.75</v>
       </c>
       <c r="E6" s="1">
-        <v>72.405079</v>
+        <v>72.568502</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
       <c r="G6">
         <v>1.17</v>
       </c>
       <c r="H6" s="1">
-        <v>700200.88</v>
+        <v>701592.53</v>
       </c>
       <c r="I6" s="1">
-        <v>-59880.29</v>
+        <v>-64364.79</v>
       </c>
       <c r="J6" s="1">
-        <v>-8.5518729996455</v>
+        <v>-9.1740985326625</v>
       </c>
       <c r="K6">
         <v>0.01</v>
       </c>
       <c r="L6" t="s">
         <v>35</v>
       </c>
       <c r="M6" s="1">
-        <v>640320.59</v>
+        <v>637227.74</v>
       </c>
       <c r="N6" s="1">
-        <v>649210.97</v>
+        <v>648070.2</v>
       </c>
       <c r="O6" s="1">
         <v>1.24</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="1">
         <v>800000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>96.6585</v>
+        <v>95.141</v>
       </c>
       <c r="E7" s="1">
-        <v>98.85352</v>
+        <v>98.85899125</v>
       </c>
       <c r="F7" t="s">
         <v>26</v>
       </c>
       <c r="G7">
         <v>1.17</v>
       </c>
       <c r="H7" s="1">
-        <v>678239.82</v>
+        <v>678277.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-18933.0</v>
+        <v>-29431.76</v>
       </c>
       <c r="J7" s="1">
-        <v>-2.7914904789872</v>
+        <v>-4.3391942419756</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7">
-        <v>502.1</v>
+      <c r="L7" t="s">
+        <v>38</v>
       </c>
       <c r="M7" s="1">
-        <v>659306.82</v>
+        <v>648845.32</v>
       </c>
       <c r="N7" s="1">
-        <v>659808.92</v>
+        <v>651857.41</v>
       </c>
       <c r="O7" s="1">
-        <v>1.26</v>
+        <v>1.25</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C8" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.75</v>
+        <v>97.75</v>
       </c>
       <c r="E8" s="1">
         <v>100.0</v>
       </c>
       <c r="F8" t="s">
         <v>26</v>
       </c>
       <c r="G8">
         <v>1.17</v>
       </c>
       <c r="H8" s="1">
         <v>1338688.09</v>
       </c>
       <c r="I8" s="1">
-        <v>22099.73</v>
+        <v>-5411.59</v>
       </c>
       <c r="J8" s="1">
-        <v>1.6508498256678</v>
+        <v>-0.40424577169429</v>
       </c>
       <c r="K8">
         <v>0.01</v>
       </c>
       <c r="L8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M8" s="1">
-        <v>1360787.82</v>
+        <v>1333276.5</v>
       </c>
       <c r="N8" s="1">
-        <v>1378814.18</v>
+        <v>1356679.88</v>
       </c>
       <c r="O8" s="1">
-        <v>2.64</v>
+        <v>2.6</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>1733000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.65</v>
+        <v>99.725</v>
       </c>
       <c r="E9" s="1">
-        <v>96.344572417773</v>
+        <v>96.408367570687</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
       <c r="G9">
         <v>1.17</v>
       </c>
       <c r="H9" s="1">
-        <v>1569594.81</v>
+        <v>1570536.26</v>
       </c>
       <c r="I9" s="1">
-        <v>-97169.1</v>
+        <v>-97253.58</v>
       </c>
       <c r="J9" s="1">
-        <v>-6.1907123660787</v>
+        <v>-6.1923804293446</v>
       </c>
       <c r="K9">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M9" s="1">
-        <v>1472425.71</v>
+        <v>1473282.68</v>
       </c>
       <c r="N9" s="1">
-        <v>1496436.67</v>
+        <v>1500982.91</v>
       </c>
       <c r="O9" s="1">
         <v>2.87</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>1693000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>101.05</v>
+        <v>100.009</v>
       </c>
       <c r="E10" s="1">
-        <v>96.149112226816</v>
+        <v>99.05264</v>
       </c>
       <c r="F10" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="G10">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1531483.93</v>
+        <v>990526.4</v>
       </c>
       <c r="I10" s="1">
-        <v>-72834.91</v>
+        <v>9563.6</v>
       </c>
       <c r="J10" s="1">
-        <v>-4.7558389985849</v>
+        <v>0.96550682546169</v>
       </c>
       <c r="K10">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M10" s="1">
-        <v>1458649.02</v>
+        <v>1000090.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1499547.97</v>
+        <v>1001144.79</v>
       </c>
       <c r="O10" s="1">
-        <v>2.87</v>
+        <v>1.92</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>2300000.0</v>
+        <v>1693000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>89.15</v>
+        <v>101.13</v>
       </c>
       <c r="E11" s="1">
-        <v>88.971391304348</v>
+        <v>96.177119905493</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
       <c r="G11">
         <v>1.17</v>
       </c>
       <c r="H11" s="1">
-        <v>1967776.11</v>
+        <v>1531887.71</v>
       </c>
       <c r="I11" s="1">
-        <v>-219513.33</v>
+        <v>-72332.79</v>
       </c>
       <c r="J11" s="1">
-        <v>-11.155401718949</v>
+        <v>-4.7218075794864</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M11" s="1">
-        <v>1748262.78</v>
+        <v>1459554.92</v>
       </c>
       <c r="N11" s="1">
-        <v>1758402.97</v>
+        <v>1461960.33</v>
       </c>
       <c r="O11" s="1">
-        <v>3.37</v>
+        <v>2.8</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C12" s="1">
-        <v>1000000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>72.9</v>
+        <v>89.4</v>
       </c>
       <c r="E12" s="1">
-        <v>72.82396</v>
+        <v>89.07553173913</v>
       </c>
       <c r="F12" t="s">
         <v>26</v>
       </c>
       <c r="G12">
         <v>1.17</v>
       </c>
       <c r="H12" s="1">
-        <v>692052.99</v>
+        <v>1969815.78</v>
       </c>
       <c r="I12" s="1">
-        <v>-70490.13</v>
+        <v>-216949.32</v>
       </c>
       <c r="J12" s="1">
-        <v>-10.185655003094</v>
+        <v>-11.013685756949</v>
       </c>
       <c r="K12">
         <v>0.01</v>
       </c>
       <c r="L12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M12" s="1">
-        <v>621562.86</v>
+        <v>1752866.46</v>
       </c>
       <c r="N12" s="1">
-        <v>627779.91</v>
+        <v>1765782.58</v>
       </c>
       <c r="O12" s="1">
-        <v>1.2</v>
+        <v>3.38</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>950000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>91.2</v>
+        <v>72.36</v>
       </c>
       <c r="E13" s="1">
-        <v>89.596593684211</v>
+        <v>72.8865</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
       <c r="G13">
         <v>1.17</v>
       </c>
       <c r="H13" s="1">
-        <v>808936.31</v>
+        <v>692585.56</v>
       </c>
       <c r="I13" s="1">
-        <v>-70222.92</v>
+        <v>-75732.06</v>
       </c>
       <c r="J13" s="1">
-        <v>-8.6808960275253</v>
+        <v>-10.934686538945</v>
       </c>
       <c r="K13">
         <v>0.01</v>
       </c>
       <c r="L13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M13" s="1">
-        <v>738713.39</v>
+        <v>616853.5</v>
       </c>
       <c r="N13" s="1">
-        <v>744225.84</v>
+        <v>624727.09</v>
       </c>
       <c r="O13" s="1">
-        <v>1.43</v>
+        <v>1.2</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C14" s="1">
-        <v>1570000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>97.4</v>
+        <v>91.44</v>
       </c>
       <c r="E14" s="1">
-        <v>95.661549681529</v>
+        <v>89.66952</v>
       </c>
       <c r="F14" t="s">
         <v>26</v>
       </c>
       <c r="G14">
         <v>1.17</v>
       </c>
       <c r="H14" s="1">
-        <v>1403788.07</v>
+        <v>809526.27</v>
       </c>
       <c r="I14" s="1">
-        <v>-99972.58</v>
+        <v>-68995.18</v>
       </c>
       <c r="J14" s="1">
-        <v>-7.121629121695</v>
+        <v>-8.5229080953729</v>
       </c>
       <c r="K14">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M14" s="1">
-        <v>1303815.49</v>
+        <v>740531.09</v>
       </c>
       <c r="N14" s="1">
-        <v>1307998.68</v>
+        <v>747617.32</v>
       </c>
       <c r="O14" s="1">
-        <v>2.51</v>
+        <v>1.43</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C15" s="1">
-        <v>2000000.0</v>
+        <v>1570000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.7475</v>
+        <v>97.045</v>
       </c>
       <c r="E15" s="1">
-        <v>99.601038</v>
+        <v>95.742643312102</v>
       </c>
       <c r="F15" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="G15">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H15" s="1">
-        <v>1992020.76</v>
+        <v>1404872.25</v>
       </c>
       <c r="I15" s="1">
-        <v>-17070.76</v>
+        <v>-106030.34</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.85695693251711</v>
+        <v>-7.5473296593338</v>
       </c>
       <c r="K15">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M15" s="1">
-        <v>1974950.0</v>
+        <v>1298841.91</v>
       </c>
       <c r="N15" s="1">
-        <v>2023032.19</v>
+        <v>1306370.36</v>
       </c>
       <c r="O15" s="1">
-        <v>3.88</v>
+        <v>2.5</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>1420000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>107.15</v>
+        <v>98.9149</v>
       </c>
       <c r="E16" s="1">
-        <v>101.06260704225</v>
+        <v>99.602768</v>
       </c>
       <c r="F16" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="G16">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1345779.45</v>
+        <v>1992055.36</v>
       </c>
       <c r="I16" s="1">
-        <v>-48486.53</v>
+        <v>-13758.36</v>
       </c>
       <c r="J16" s="1">
-        <v>-3.6028585516</v>
+        <v>-0.6906615286033</v>
       </c>
       <c r="K16">
         <v>0.03</v>
       </c>
       <c r="L16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M16" s="1">
-        <v>1297292.92</v>
+        <v>1978297.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1336574.25</v>
+        <v>2033502.48</v>
       </c>
       <c r="O16" s="1">
-        <v>2.56</v>
+        <v>3.89</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>94.5</v>
+        <v>94.595</v>
       </c>
       <c r="E17" s="1">
-        <v>94.860329333333</v>
+        <v>94.903927333333</v>
       </c>
       <c r="F17" t="s">
         <v>26</v>
       </c>
       <c r="G17">
         <v>1.17</v>
       </c>
       <c r="H17" s="1">
-        <v>1262689.56</v>
+        <v>1263246.45</v>
       </c>
       <c r="I17" s="1">
-        <v>-54095.11</v>
+        <v>-53643.28</v>
       </c>
       <c r="J17" s="1">
-        <v>-4.2841179426557</v>
+        <v>-4.2464619631427</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M17" s="1">
-        <v>1208594.45</v>
+        <v>1209603.17</v>
       </c>
       <c r="N17" s="1">
-        <v>1211538.66</v>
+        <v>1216010.08</v>
       </c>
       <c r="O17" s="1">
-        <v>2.32</v>
+        <v>2.33</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C18" s="1">
         <v>700000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.7</v>
+        <v>101.615</v>
       </c>
       <c r="E18" s="1">
         <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>26</v>
       </c>
       <c r="G18">
         <v>1.17</v>
       </c>
       <c r="H18" s="1">
         <v>666222.52</v>
       </c>
       <c r="I18" s="1">
-        <v>-59239.53</v>
+        <v>-59850.24</v>
       </c>
       <c r="J18" s="1">
-        <v>-8.8918534305925</v>
+        <v>-8.9835210013615</v>
       </c>
       <c r="K18">
         <v>0.01</v>
       </c>
       <c r="L18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M18" s="1">
-        <v>606982.99</v>
+        <v>606372.28</v>
       </c>
       <c r="N18" s="1">
-        <v>615040.29</v>
+        <v>616417.32</v>
       </c>
       <c r="O18" s="1">
         <v>1.18</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.791</v>
+        <v>98.468</v>
       </c>
       <c r="E19" s="1">
-        <v>101.927703</v>
+        <v>101.9094</v>
       </c>
       <c r="F19" t="s">
         <v>26</v>
       </c>
       <c r="G19">
         <v>1.17</v>
       </c>
       <c r="H19" s="1">
-        <v>871027.64</v>
+        <v>870871.76</v>
       </c>
       <c r="I19" s="1">
-        <v>-28711.91</v>
+        <v>-31453.15</v>
       </c>
       <c r="J19" s="1">
-        <v>-3.2963259351908</v>
+        <v>-3.611685605697</v>
       </c>
       <c r="K19">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M19" s="1">
-        <v>842315.73</v>
+        <v>839418.61</v>
       </c>
       <c r="N19" s="1">
-        <v>856514.2</v>
+        <v>856954.91</v>
       </c>
       <c r="O19" s="1">
         <v>1.64</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C20" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>102.186</v>
+        <v>101.8973</v>
       </c>
       <c r="E20" s="1">
-        <v>102.591468</v>
+        <v>102.555327</v>
       </c>
       <c r="F20" t="s">
         <v>26</v>
       </c>
       <c r="G20">
         <v>1.17</v>
       </c>
       <c r="H20" s="1">
-        <v>2637199.37</v>
+        <v>2636276.09</v>
       </c>
       <c r="I20" s="1">
-        <v>-23412.95</v>
+        <v>-30317.17</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.88779598032438</v>
+        <v>-1.1499998090109</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M20" s="1">
-        <v>2613786.42</v>
+        <v>2605958.92</v>
       </c>
       <c r="N20" s="1">
-        <v>2622099.5</v>
+        <v>2620664.18</v>
       </c>
       <c r="O20" s="1">
-        <v>5.03</v>
+        <v>5.01</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C21" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>101.0535</v>
+        <v>101.7625</v>
       </c>
       <c r="E21" s="1">
-        <v>100.86757</v>
+        <v>100.85265</v>
       </c>
       <c r="F21" t="s">
         <v>26</v>
       </c>
       <c r="G21">
         <v>1.17</v>
       </c>
       <c r="H21" s="1">
-        <v>1798779.72</v>
+        <v>1798525.61</v>
       </c>
       <c r="I21" s="1">
-        <v>-75567.03</v>
+        <v>-63518.58</v>
       </c>
       <c r="J21" s="1">
-        <v>-4.2010163423457</v>
+        <v>-3.5317028374147</v>
       </c>
       <c r="K21">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M21" s="1">
-        <v>1723212.69</v>
+        <v>1735007.03</v>
       </c>
       <c r="N21" s="1">
-        <v>1751562.44</v>
+        <v>1768324.73</v>
       </c>
       <c r="O21" s="1">
-        <v>3.36</v>
+        <v>3.38</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C22" s="1">
         <v>533000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>102.7375</v>
+        <v>102.975</v>
       </c>
       <c r="E22" s="1">
-        <v>101.08262664165</v>
+        <v>101.05462288931</v>
       </c>
       <c r="F22" t="s">
         <v>26</v>
       </c>
       <c r="G22">
         <v>1.17</v>
       </c>
       <c r="H22" s="1">
-        <v>518408.4</v>
+        <v>518281.3</v>
       </c>
       <c r="I22" s="1">
-        <v>-51519.3</v>
+        <v>-50392.68</v>
       </c>
       <c r="J22" s="1">
-        <v>-9.937975542063</v>
+        <v>-9.7230365054653</v>
       </c>
       <c r="K22">
         <v>0.02</v>
       </c>
       <c r="L22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M22" s="1">
-        <v>466889.1</v>
+        <v>467888.62</v>
       </c>
       <c r="N22" s="1">
-        <v>477559.18</v>
+        <v>480103.0</v>
       </c>
       <c r="O22" s="1">
         <v>0.92</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C23" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.621</v>
+        <v>99.0878</v>
       </c>
       <c r="E23" s="1">
-        <v>99.646704</v>
+        <v>99.650681</v>
       </c>
       <c r="F23" t="s">
         <v>26</v>
       </c>
       <c r="G23">
         <v>1.17</v>
       </c>
       <c r="H23" s="1">
-        <v>859392.53</v>
+        <v>859426.4</v>
       </c>
       <c r="I23" s="1">
-        <v>-18526.28</v>
+        <v>-14724.21</v>
       </c>
       <c r="J23" s="1">
-        <v>-2.1557413351033</v>
+        <v>-1.7132601465349</v>
       </c>
       <c r="K23">
         <v>0.01</v>
       </c>
       <c r="L23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M23" s="1">
-        <v>840866.25</v>
+        <v>844702.19</v>
       </c>
       <c r="N23" s="1">
-        <v>849005.25</v>
+        <v>854899.97</v>
       </c>
       <c r="O23" s="1">
-        <v>1.63</v>
+        <v>1.64</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C24" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>96.5363</v>
+        <v>97.4476</v>
       </c>
       <c r="E24" s="1">
-        <v>99.583645</v>
+        <v>99.5855635</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1991672.9</v>
+        <v>1991711.27</v>
       </c>
       <c r="I24" s="1">
-        <v>-60945.96</v>
+        <v>-42758.59</v>
       </c>
       <c r="J24" s="1">
-        <v>-3.0600386238122</v>
+        <v>-2.1468267335757</v>
       </c>
       <c r="K24">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M24" s="1">
-        <v>1930726.94</v>
+        <v>1948952.68</v>
       </c>
       <c r="N24" s="1">
-        <v>1939769.13</v>
+        <v>1962882.54</v>
       </c>
       <c r="O24" s="1">
-        <v>3.72</v>
+        <v>3.76</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C25" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.9008</v>
+        <v>97.6521</v>
       </c>
       <c r="E25" s="1">
-        <v>96.644543</v>
+        <v>96.656186</v>
       </c>
       <c r="F25" t="s">
         <v>26</v>
       </c>
       <c r="G25">
         <v>1.17</v>
       </c>
       <c r="H25" s="1">
-        <v>940325.69</v>
+        <v>940424.83</v>
       </c>
       <c r="I25" s="1">
-        <v>-105599.97</v>
+        <v>-107961.64</v>
       </c>
       <c r="J25" s="1">
-        <v>-11.230148354237</v>
+        <v>-11.480092459915</v>
       </c>
       <c r="K25">
         <v>0.01</v>
       </c>
       <c r="L25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M25" s="1">
-        <v>834725.72</v>
+        <v>832463.19</v>
       </c>
       <c r="N25" s="1">
-        <v>845046.03</v>
+        <v>845268.13</v>
       </c>
       <c r="O25" s="1">
         <v>1.62</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C26" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.0</v>
+        <v>97.675</v>
       </c>
       <c r="E26" s="1">
-        <v>98.72551875</v>
+        <v>98.736104375</v>
       </c>
       <c r="F26" t="s">
         <v>26</v>
       </c>
       <c r="G26">
         <v>1.17</v>
       </c>
       <c r="H26" s="1">
-        <v>1354722.45</v>
+        <v>1354866.69</v>
       </c>
       <c r="I26" s="1">
-        <v>-17808.1</v>
+        <v>-22613.16</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.314520180868</v>
+        <v>-1.6690321023392</v>
       </c>
       <c r="K26">
         <v>0.02</v>
       </c>
       <c r="L26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M26" s="1">
-        <v>1336914.35</v>
+        <v>1332253.53</v>
       </c>
       <c r="N26" s="1">
-        <v>1369162.48</v>
+        <v>1368853.27</v>
       </c>
       <c r="O26" s="1">
         <v>2.62</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B27" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C27" s="1">
         <v>800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>90.6405</v>
+        <v>90.784</v>
       </c>
       <c r="E27" s="1">
-        <v>88.1090975</v>
+        <v>88.23806875</v>
       </c>
       <c r="F27" t="s">
         <v>26</v>
       </c>
       <c r="G27">
         <v>1.17</v>
       </c>
       <c r="H27" s="1">
-        <v>685410.72</v>
+        <v>686289.33</v>
       </c>
       <c r="I27" s="1">
-        <v>-67152.66</v>
+        <v>-67157.78</v>
       </c>
       <c r="J27" s="1">
-        <v>-9.7974335738431</v>
+        <v>-9.7856366206364</v>
       </c>
       <c r="K27">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>0.0</v>
+      </c>
+      <c r="L27">
+        <v>78.43</v>
       </c>
       <c r="M27" s="1">
-        <v>618258.06</v>
+        <v>619131.55</v>
       </c>
       <c r="N27" s="1">
-        <v>624611.81</v>
+        <v>619209.98</v>
       </c>
       <c r="O27" s="1">
-        <v>1.2</v>
+        <v>1.18</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>98</v>
       </c>
       <c r="B28" t="s">
         <v>99</v>
       </c>
       <c r="C28" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>71.0982</v>
+        <v>70.5109</v>
       </c>
       <c r="E28" s="1">
-        <v>70.286461818182</v>
+        <v>70.351416363636</v>
       </c>
       <c r="F28" t="s">
         <v>26</v>
       </c>
       <c r="G28">
         <v>1.17</v>
       </c>
       <c r="H28" s="1">
-        <v>1503781.58</v>
+        <v>1504998.45</v>
       </c>
       <c r="I28" s="1">
-        <v>-170141.43</v>
+        <v>-182599.59</v>
       </c>
       <c r="J28" s="1">
-        <v>-11.314238202067</v>
+        <v>-12.132875618576</v>
       </c>
       <c r="K28">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>0.0</v>
+      </c>
+      <c r="L28">
+        <v>320.39</v>
       </c>
       <c r="M28" s="1">
-        <v>1333640.15</v>
+        <v>1322398.86</v>
       </c>
       <c r="N28" s="1">
-        <v>1359596.15</v>
+        <v>1322719.25</v>
       </c>
       <c r="O28" s="1">
-        <v>2.61</v>
+        <v>2.53</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>100</v>
+      </c>
+      <c r="B29" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C29" s="1">
         <v>1344000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>85.9</v>
+        <v>85.75</v>
       </c>
       <c r="E29" s="1">
-        <v>82.946333333333</v>
+        <v>83.065380952381</v>
       </c>
       <c r="F29" t="s">
         <v>26</v>
       </c>
       <c r="G29">
         <v>1.17</v>
       </c>
       <c r="H29" s="1">
-        <v>1069018.52</v>
+        <v>1070381.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-84667.58</v>
+        <v>-87916.48</v>
       </c>
       <c r="J29" s="1">
-        <v>-7.9201228431478</v>
+        <v>-8.2135688133478</v>
       </c>
       <c r="K29">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L29" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="M29" s="1">
-        <v>984350.94</v>
+        <v>982464.52</v>
       </c>
       <c r="N29" s="1">
-        <v>990812.7</v>
+        <v>991152.98</v>
       </c>
       <c r="O29" s="1">
         <v>1.9</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>103</v>
+      </c>
+      <c r="B30" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="C30" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>97.8</v>
+        <v>98.05</v>
       </c>
       <c r="E30" s="1">
-        <v>99.007418</v>
+        <v>99.013175</v>
       </c>
       <c r="F30" t="s">
         <v>26</v>
       </c>
       <c r="G30">
         <v>1.17</v>
       </c>
       <c r="H30" s="1">
-        <v>851308.68</v>
+        <v>851357.71</v>
       </c>
       <c r="I30" s="1">
-        <v>-17442.46</v>
+        <v>-15502.46</v>
       </c>
       <c r="J30" s="1">
-        <v>-2.0488995836387</v>
+        <v>-1.8209102728394</v>
       </c>
       <c r="K30">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L30" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="M30" s="1">
-        <v>833866.22</v>
+        <v>835855.25</v>
       </c>
       <c r="N30" s="1">
-        <v>836264.22</v>
+        <v>840916.84</v>
       </c>
       <c r="O30" s="1">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>106</v>
+      </c>
+      <c r="B31" t="s">
         <v>107</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1">
+        <v>669000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>105.695</v>
+      </c>
+      <c r="E31" s="1">
+        <v>106.02850373692</v>
+      </c>
+      <c r="F31" t="s">
+        <v>26</v>
+      </c>
+      <c r="G31">
+        <v>1.17</v>
+      </c>
+      <c r="H31" s="1">
+        <v>606265.57</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-3478.35</v>
+      </c>
+      <c r="J31" s="1">
+        <v>-0.5737337187068</v>
+      </c>
+      <c r="K31">
+        <v>0.03</v>
+      </c>
+      <c r="L31" t="s">
         <v>108</v>
       </c>
-      <c r="C31" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>1650920.83</v>
+        <v>602787.22</v>
       </c>
       <c r="N31" s="1">
-        <v>1694746.99</v>
+        <v>620975.69</v>
       </c>
       <c r="O31" s="1">
-        <v>3.25</v>
+        <v>1.19</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B32" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C32" s="1">
-        <v>1000000.0</v>
+        <v>1831000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>107.363</v>
+        <v>105.695</v>
       </c>
       <c r="E32" s="1">
-        <v>107.333554</v>
+        <v>102.51126979792</v>
       </c>
       <c r="F32" t="s">
         <v>26</v>
       </c>
       <c r="G32">
         <v>1.17</v>
       </c>
       <c r="H32" s="1">
-        <v>914757.02</v>
+        <v>1701557.84</v>
       </c>
       <c r="I32" s="1">
-        <v>645.63</v>
+        <v>-51776.97</v>
       </c>
       <c r="J32" s="1">
-        <v>0.070579398231893</v>
+        <v>-3.042915661333</v>
       </c>
       <c r="K32">
         <v>0.03</v>
       </c>
       <c r="L32" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="M32" s="1">
-        <v>915402.65</v>
+        <v>1649780.87</v>
       </c>
       <c r="N32" s="1">
-        <v>945451.2</v>
+        <v>1699561.28</v>
       </c>
       <c r="O32" s="1">
-        <v>1.81</v>
+        <v>3.25</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B33" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C33" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>106.0217</v>
+        <v>109.625</v>
       </c>
       <c r="E33" s="1">
-        <v>106.60555933333</v>
+        <v>107.292414</v>
       </c>
       <c r="F33" t="s">
         <v>26</v>
       </c>
       <c r="G33">
         <v>1.17</v>
       </c>
       <c r="H33" s="1">
-        <v>1371437.54</v>
+        <v>914406.69</v>
       </c>
       <c r="I33" s="1">
-        <v>-15487.94</v>
+        <v>20122.95</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.1293215730408</v>
+        <v>2.200656471575</v>
       </c>
       <c r="K33">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="L33" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="M33" s="1">
-        <v>1355949.6</v>
+        <v>934529.64</v>
       </c>
       <c r="N33" s="1">
-        <v>1372602.41</v>
+        <v>968660.61</v>
       </c>
       <c r="O33" s="1">
-        <v>2.63</v>
+        <v>1.85</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B34" t="s">
         <v>114</v>
       </c>
       <c r="C34" s="1">
         <v>1203000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>106.346</v>
+        <v>106.487</v>
       </c>
       <c r="E34" s="1">
-        <v>102.83440897756</v>
+        <v>102.80203740648</v>
       </c>
       <c r="F34" t="s">
         <v>26</v>
       </c>
       <c r="G34">
         <v>1.17</v>
       </c>
       <c r="H34" s="1">
-        <v>1190433.05</v>
+        <v>1190101.42</v>
       </c>
       <c r="I34" s="1">
-        <v>-99635.1</v>
+        <v>-98043.44</v>
       </c>
       <c r="J34" s="1">
-        <v>-8.3696516994383</v>
+        <v>-8.2382424180285</v>
       </c>
       <c r="K34">
         <v>0.01</v>
       </c>
       <c r="L34" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="M34" s="1">
-        <v>1090797.95</v>
+        <v>1092057.98</v>
       </c>
       <c r="N34" s="1">
-        <v>1104153.5</v>
+        <v>1108972.14</v>
       </c>
       <c r="O34" s="1">
         <v>2.12</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B35" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="C35" s="1">
-        <v>2000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>105.1</v>
+        <v>106.2493</v>
       </c>
       <c r="E35" s="1">
-        <v>104.336035</v>
+        <v>106.530108</v>
       </c>
       <c r="F35" t="s">
         <v>26</v>
       </c>
       <c r="G35">
         <v>1.17</v>
       </c>
       <c r="H35" s="1">
-        <v>1787121.61</v>
+        <v>1370473.78</v>
       </c>
       <c r="I35" s="1">
-        <v>5093.93</v>
+        <v>-11845.21</v>
       </c>
       <c r="J35" s="1">
-        <v>0.28503544311123</v>
+        <v>-0.86431496704738</v>
       </c>
       <c r="K35">
         <v>0.01</v>
       </c>
       <c r="L35" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="M35" s="1">
-        <v>1792215.54</v>
+        <v>1358628.57</v>
       </c>
       <c r="N35" s="1">
-        <v>1809192.23</v>
+        <v>1379718.53</v>
       </c>
       <c r="O35" s="1">
-        <v>3.47</v>
+        <v>2.64</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B36" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C36" s="1">
-        <v>2046000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>86.55</v>
+        <v>107.0</v>
       </c>
       <c r="E36" s="1">
-        <v>85.444759530792</v>
+        <v>104.3092035</v>
       </c>
       <c r="F36" t="s">
         <v>26</v>
       </c>
       <c r="G36">
         <v>1.17</v>
       </c>
       <c r="H36" s="1">
-        <v>1619542.58</v>
+        <v>1786664.64</v>
       </c>
       <c r="I36" s="1">
-        <v>-109705.01</v>
+        <v>37639.52</v>
       </c>
       <c r="J36" s="1">
-        <v>-6.7738268418975</v>
+        <v>2.1066919419192</v>
       </c>
       <c r="K36">
         <v>0.01</v>
       </c>
       <c r="L36" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="M36" s="1">
-        <v>1509837.57</v>
+        <v>1824304.16</v>
       </c>
       <c r="N36" s="1">
-        <v>1522194.22</v>
+        <v>1847340.02</v>
       </c>
       <c r="O36" s="1">
-        <v>2.92</v>
+        <v>3.53</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="B37" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C37" s="1">
-        <v>714000.0</v>
+        <v>2046000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.25</v>
+        <v>86.5</v>
       </c>
       <c r="E37" s="1">
-        <v>99.167404761905</v>
+        <v>85.547369501466</v>
       </c>
       <c r="F37" t="s">
         <v>26</v>
       </c>
       <c r="G37">
         <v>1.17</v>
       </c>
       <c r="H37" s="1">
-        <v>674639.93</v>
+        <v>1621330.34</v>
       </c>
       <c r="I37" s="1">
-        <v>-64344.5</v>
+        <v>-112622.27</v>
       </c>
       <c r="J37" s="1">
-        <v>-9.5376062309268</v>
+        <v>-6.9462877009999</v>
       </c>
       <c r="K37">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L37" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="M37" s="1">
-        <v>610295.43</v>
+        <v>1508708.07</v>
       </c>
       <c r="N37" s="1">
-        <v>613434.42</v>
+        <v>1523969.57</v>
       </c>
       <c r="O37" s="1">
-        <v>1.18</v>
+        <v>2.92</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B38" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="C38" s="1">
-        <v>1056000.0</v>
+        <v>714000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>101.5466</v>
+        <v>100.195</v>
       </c>
       <c r="E38" s="1">
-        <v>99.616983901515</v>
+        <v>99.200574229692</v>
       </c>
       <c r="F38" t="s">
         <v>26</v>
       </c>
       <c r="G38">
         <v>1.17</v>
       </c>
       <c r="H38" s="1">
-        <v>1002867.99</v>
+        <v>674841.59</v>
       </c>
       <c r="I38" s="1">
-        <v>-88571.84</v>
+        <v>-64984.98</v>
       </c>
       <c r="J38" s="1">
-        <v>-8.8318543300998</v>
+        <v>-9.6296643483399</v>
       </c>
       <c r="K38">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L38" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="M38" s="1">
-        <v>914296.15</v>
+        <v>609856.61</v>
       </c>
       <c r="N38" s="1">
-        <v>917116.06</v>
+        <v>614389.93</v>
       </c>
       <c r="O38" s="1">
-        <v>1.76</v>
+        <v>1.18</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B39" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C39" s="1">
-        <v>1084000.0</v>
+        <v>1056000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>94.6046</v>
+        <v>100.6384</v>
       </c>
       <c r="E39" s="1">
-        <v>97.086902214022</v>
+        <v>99.61946780303</v>
       </c>
       <c r="F39" t="s">
         <v>26</v>
       </c>
       <c r="G39">
         <v>1.17</v>
       </c>
       <c r="H39" s="1">
-        <v>1003251.87</v>
+        <v>1002890.33</v>
       </c>
       <c r="I39" s="1">
-        <v>-128873.94</v>
+        <v>-96925.88</v>
       </c>
       <c r="J39" s="1">
-        <v>-12.845621708136</v>
+        <v>-9.6646539607177</v>
       </c>
       <c r="K39">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L39" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="M39" s="1">
-        <v>874377.93</v>
+        <v>905964.45</v>
       </c>
       <c r="N39" s="1">
-        <v>877484.41</v>
+        <v>911347.0</v>
       </c>
       <c r="O39" s="1">
-        <v>1.68</v>
+        <v>1.74</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>130</v>
       </c>
       <c r="B40" t="s">
         <v>131</v>
       </c>
       <c r="C40" s="1">
         <v>480000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>94.6046</v>
+        <v>93.3252</v>
       </c>
       <c r="E40" s="1">
-        <v>96.262289583333</v>
+        <v>96.269616666667</v>
       </c>
       <c r="F40" t="s">
         <v>26</v>
       </c>
       <c r="G40">
         <v>1.17</v>
       </c>
       <c r="H40" s="1">
-        <v>415552.31</v>
+        <v>415582.25</v>
       </c>
       <c r="I40" s="1">
-        <v>-28373.89</v>
+        <v>-33705.17</v>
       </c>
       <c r="J40" s="1">
-        <v>-6.8279947715848</v>
+        <v>-8.1103487937707</v>
       </c>
       <c r="K40">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L40" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="M40" s="1">
-        <v>387178.42</v>
+        <v>381877.08</v>
       </c>
       <c r="N40" s="1">
-        <v>388553.98</v>
+        <v>384502.71</v>
       </c>
       <c r="O40" s="1">
         <v>0.74</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="B41" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="C41" s="1">
-        <v>1200000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.349</v>
+        <v>93.3252</v>
       </c>
       <c r="E41" s="1">
-        <v>98.208291666667</v>
+        <v>97.092606088561</v>
       </c>
       <c r="F41" t="s">
         <v>26</v>
       </c>
       <c r="G41">
         <v>1.17</v>
       </c>
       <c r="H41" s="1">
-        <v>1144532.99</v>
+        <v>1003304.53</v>
       </c>
       <c r="I41" s="1">
-        <v>-128044.95</v>
+        <v>-140898.78</v>
       </c>
       <c r="J41" s="1">
-        <v>-11.187528111357</v>
+        <v>-14.043470929011</v>
       </c>
       <c r="K41">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L41" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="M41" s="1">
-        <v>1016488.04</v>
+        <v>862405.75</v>
       </c>
       <c r="N41" s="1">
-        <v>1019443.81</v>
+        <v>868335.31</v>
       </c>
       <c r="O41" s="1">
-        <v>1.95</v>
+        <v>1.66</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B42" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C42" s="1">
-        <v>500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>90.6883</v>
+        <v>99.0984</v>
       </c>
       <c r="E42" s="1">
-        <v>85.310948</v>
+        <v>98.241810833333</v>
       </c>
       <c r="F42" t="s">
         <v>26</v>
       </c>
       <c r="G42">
         <v>1.17</v>
       </c>
       <c r="H42" s="1">
-        <v>408622.94</v>
+        <v>1144875.51</v>
       </c>
       <c r="I42" s="1">
-        <v>-22007.95</v>
+        <v>-131124.2</v>
       </c>
       <c r="J42" s="1">
-        <v>-5.3858821533612</v>
+        <v>-11.45314043795</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="M42" s="1">
-        <v>386614.99</v>
+        <v>1013751.31</v>
       </c>
       <c r="N42" s="1">
-        <v>388604.44</v>
+        <v>1018979.84</v>
       </c>
       <c r="O42" s="1">
-        <v>0.74</v>
+        <v>1.95</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B43" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C43" s="1">
-        <v>1100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.6073</v>
+        <v>89.6828</v>
       </c>
       <c r="E43" s="1">
-        <v>97.676471818182</v>
+        <v>85.476828</v>
       </c>
       <c r="F43" t="s">
         <v>26</v>
       </c>
       <c r="G43">
         <v>1.17</v>
       </c>
       <c r="H43" s="1">
-        <v>986903.06</v>
+        <v>409329.23</v>
       </c>
       <c r="I43" s="1">
-        <v>-62078.74</v>
+        <v>-27065.85</v>
       </c>
       <c r="J43" s="1">
-        <v>-6.2902571200863</v>
+        <v>-6.6122446227454</v>
       </c>
       <c r="K43">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L43" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="M43" s="1">
-        <v>924824.32</v>
+        <v>382263.38</v>
       </c>
       <c r="N43" s="1">
-        <v>928185.08</v>
+        <v>384962.9</v>
       </c>
       <c r="O43" s="1">
-        <v>1.78</v>
+        <v>0.74</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B44" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C44" s="1">
-        <v>2000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>100.6053</v>
+        <v>98.5363</v>
       </c>
       <c r="E44" s="1">
-        <v>101.0651435</v>
+        <v>97.820344545455</v>
       </c>
       <c r="F44" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="G44">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H44" s="1">
-        <v>2021302.87</v>
+        <v>988250.75</v>
       </c>
       <c r="I44" s="1">
-        <v>-9196.97</v>
+        <v>-64249.81</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.45500207497355</v>
+        <v>-6.5013671884388</v>
       </c>
       <c r="K44">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L44" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="M44" s="1">
-        <v>2012105.9</v>
+        <v>924000.94</v>
       </c>
       <c r="N44" s="1">
-        <v>2074194.94</v>
+        <v>928924.0</v>
       </c>
       <c r="O44" s="1">
-        <v>3.98</v>
+        <v>1.78</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="B45" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C45" s="1">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.6495</v>
+        <v>97.7686</v>
       </c>
       <c r="E45" s="1">
-        <v>97.974504</v>
+        <v>101.060072</v>
       </c>
       <c r="F45" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="G45">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>943689.62</v>
+        <v>2021201.44</v>
       </c>
       <c r="I45" s="1">
-        <v>-85528.06</v>
+        <v>-65828.64</v>
       </c>
       <c r="J45" s="1">
-        <v>-9.0631557439405</v>
+        <v>-3.2569064466924</v>
       </c>
       <c r="K45">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="L45" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="M45" s="1">
-        <v>858161.56</v>
+        <v>1955372.8</v>
       </c>
       <c r="N45" s="1">
-        <v>868108.84</v>
+        <v>2024174.17</v>
       </c>
       <c r="O45" s="1">
-        <v>1.66</v>
+        <v>3.87</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B46" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C46" s="1">
-        <v>1520000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>96.375</v>
+        <v>100.3057</v>
       </c>
       <c r="E46" s="1">
-        <v>95.687331578947</v>
+        <v>97.988781</v>
       </c>
       <c r="F46" t="s">
         <v>26</v>
       </c>
       <c r="G46">
         <v>1.17</v>
       </c>
       <c r="H46" s="1">
-        <v>1368596.4</v>
+        <v>943811.2</v>
       </c>
       <c r="I46" s="1">
-        <v>-119587.58</v>
+        <v>-88726.63</v>
       </c>
       <c r="J46" s="1">
-        <v>-8.7379727142348</v>
+        <v>-9.4008875927728</v>
       </c>
       <c r="K46">
         <v>0.01</v>
       </c>
       <c r="L46" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="M46" s="1">
-        <v>1249008.82</v>
+        <v>855084.57</v>
       </c>
       <c r="N46" s="1">
-        <v>1266396.66</v>
+        <v>867398.15</v>
       </c>
       <c r="O46" s="1">
-        <v>2.43</v>
+        <v>1.66</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B47" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C47" s="1">
-        <v>910000.0</v>
+        <v>1520000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>101.75</v>
+        <v>96.125</v>
       </c>
       <c r="E47" s="1">
-        <v>100.46963516483</v>
+        <v>95.695833552632</v>
       </c>
       <c r="F47" t="s">
         <v>26</v>
       </c>
       <c r="G47">
         <v>1.17</v>
       </c>
       <c r="H47" s="1">
-        <v>865107.53</v>
+        <v>1368706.46</v>
       </c>
       <c r="I47" s="1">
-        <v>-75641.7</v>
+        <v>-123150.01</v>
       </c>
       <c r="J47" s="1">
-        <v>-8.7436182644255</v>
+        <v>-8.997547216954</v>
       </c>
       <c r="K47">
         <v>0.01</v>
       </c>
       <c r="L47" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="M47" s="1">
-        <v>789465.83</v>
+        <v>1245556.45</v>
       </c>
       <c r="N47" s="1">
-        <v>799724.49</v>
+        <v>1267080.59</v>
       </c>
       <c r="O47" s="1">
-        <v>1.53</v>
+        <v>2.42</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B48" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C48" s="1">
-        <v>1130000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>91.0</v>
+        <v>94.47</v>
       </c>
       <c r="E48" s="1">
-        <v>93.353323893805</v>
+        <v>94.5</v>
       </c>
       <c r="F48" t="s">
         <v>26</v>
       </c>
       <c r="G48">
         <v>1.17</v>
       </c>
       <c r="H48" s="1">
-        <v>991278.02</v>
+        <v>403846.15</v>
       </c>
       <c r="I48" s="1">
-        <v>-114524.81</v>
+        <v>-1177.89</v>
       </c>
       <c r="J48" s="1">
-        <v>-11.553248199733</v>
+        <v>-0.29166800277779</v>
       </c>
       <c r="K48">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>0.0</v>
+      </c>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>876753.21</v>
+        <v>402668.26</v>
       </c>
       <c r="N48" s="1">
-        <v>889076.0</v>
+        <v>402668.26</v>
       </c>
       <c r="O48" s="1">
-        <v>1.7</v>
+        <v>0.77</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>154</v>
+      </c>
+      <c r="B49" t="s">
+        <v>155</v>
+      </c>
+      <c r="C49" s="1">
+        <v>910000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>102.0</v>
+      </c>
+      <c r="E49" s="1">
+        <v>100.46651098901</v>
+      </c>
+      <c r="F49" t="s">
+        <v>26</v>
+      </c>
+      <c r="G49">
+        <v>1.17</v>
+      </c>
+      <c r="H49" s="1">
+        <v>865083.33</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-73812.71</v>
+      </c>
+      <c r="J49" s="1">
+        <v>-8.5324392969172</v>
+      </c>
+      <c r="K49">
+        <v>0.01</v>
+      </c>
+      <c r="L49" t="s">
+        <v>156</v>
+      </c>
+      <c r="M49" s="1">
+        <v>791270.62</v>
+      </c>
+      <c r="N49" s="1">
+        <v>803620.78</v>
+      </c>
+      <c r="O49" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="P49">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16">
+      <c r="A50" t="s">
+        <v>157</v>
+      </c>
+      <c r="B50" t="s">
         <v>158</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C50" s="1">
+        <v>1130000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>90.75</v>
+      </c>
+      <c r="E50" s="1">
+        <v>93.367197345133</v>
+      </c>
+      <c r="F50" t="s">
+        <v>26</v>
+      </c>
+      <c r="G50">
+        <v>1.17</v>
+      </c>
+      <c r="H50" s="1">
+        <v>991411.52</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-117216.05</v>
+      </c>
+      <c r="J50" s="1">
+        <v>-11.82314786901</v>
+      </c>
+      <c r="K50">
+        <v>0.01</v>
+      </c>
+      <c r="L50" t="s">
         <v>159</v>
       </c>
-      <c r="C49" s="1">
+      <c r="M50" s="1">
+        <v>874195.47</v>
+      </c>
+      <c r="N50" s="1">
+        <v>889165.78</v>
+      </c>
+      <c r="O50" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="P50">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16">
+      <c r="A51" t="s">
+        <v>160</v>
+      </c>
+      <c r="B51" t="s">
+        <v>161</v>
+      </c>
+      <c r="C51" s="1">
         <v>1.8</v>
       </c>
-      <c r="D49" s="1">
-[...2 lines deleted...]
-      <c r="E49" s="1">
+      <c r="D51" s="1">
+        <v>4796.0216</v>
+      </c>
+      <c r="E51" s="1">
         <v>4309.4444444444</v>
       </c>
-      <c r="F49" t="s">
+      <c r="F51" t="s">
         <v>8</v>
       </c>
-      <c r="G49">
+      <c r="G51">
         <v>1.0</v>
       </c>
-      <c r="H49" s="1">
+      <c r="H51" s="1">
         <v>7757.0</v>
       </c>
-      <c r="I49" s="1">
-[...5 lines deleted...]
-      <c r="K49">
+      <c r="I51" s="1">
+        <v>862.41</v>
+      </c>
+      <c r="J51" s="1">
+        <v>11.117829057625</v>
+      </c>
+      <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L49">
+      <c r="L51">
         <v>0.0</v>
       </c>
-      <c r="M49" s="1">
-[...5 lines deleted...]
-      <c r="O49" s="1">
+      <c r="M51" s="1">
+        <v>8619.41</v>
+      </c>
+      <c r="N51" s="1">
+        <v>8619.41</v>
+      </c>
+      <c r="O51" s="1">
         <v>0.02</v>
       </c>
-      <c r="P49">
+      <c r="P51">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>