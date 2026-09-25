--- v3 (2026-07-31)
+++ v4 (2026-09-25)
@@ -14,530 +14,581 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0574846324</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
+    <t>IXL_E</t>
+  </si>
+  <si>
+    <t>LU3371826077</t>
+  </si>
+  <si>
     <t>CodeTitre</t>
   </si>
   <si>
     <t>LibTitre</t>
   </si>
   <si>
     <t>Quantite</t>
   </si>
   <si>
     <t>Cours</t>
   </si>
   <si>
     <t>Prix de revient unitaire</t>
   </si>
   <si>
     <t>Cours Dev</t>
   </si>
   <si>
     <t>Prix de revient total (EUR)</t>
   </si>
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>TYM6COM</t>
-[...2 lines deleted...]
-    <t>US 10YR NOTE JUN 26</t>
+    <t>USD-00034999</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-06-26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>WNM6COM</t>
-[...2 lines deleted...]
-    <t>US ULTRA T-BOND JUN 26</t>
+    <t>USD-00035006</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-06-30</t>
+  </si>
+  <si>
+    <t>EUR-00035005</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-07-31</t>
   </si>
   <si>
     <t>XS2177363665</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 0.125 09/07/2030</t>
   </si>
   <si>
     <t>XS2200244072</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 0.5 09/07/2029</t>
   </si>
   <si>
     <t>US040114HT09</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 09/07/2035</t>
   </si>
   <si>
-    <t>10 842.46</t>
+    <t>16 719.40</t>
   </si>
   <si>
     <t>XS3198652847</t>
   </si>
   <si>
     <t>BAHRAIN (KINGDOM OF) 6.625 06/10/2037</t>
   </si>
   <si>
-    <t>3 012.09</t>
+    <t>10 223.32</t>
   </si>
   <si>
     <t>XS3282969008</t>
   </si>
   <si>
     <t>BAHRAIN (KINGDOM OF) 7.1 03/02/2038</t>
   </si>
   <si>
-    <t>23 403.38</t>
+    <t>39 387.24</t>
   </si>
   <si>
     <t>US105756CA66</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 4.5 30/05/2029</t>
   </si>
   <si>
-    <t>27 700.23</t>
+    <t>4 760.36</t>
   </si>
   <si>
     <t>XS3344411726</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 5.5 23/04/2036</t>
   </si>
   <si>
-    <t>1 054.79</t>
+    <t>9 493.15</t>
   </si>
   <si>
     <t>US105756CF53</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 6 20/10/2033</t>
   </si>
   <si>
-    <t>2 405.41</t>
+    <t>16 121.68</t>
   </si>
   <si>
     <t>US168863DN50</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 2.55 27/01/2032</t>
   </si>
   <si>
-    <t>12 916.12</t>
+    <t>21 194.28</t>
   </si>
   <si>
     <t>US168863DL94</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 3.5 25/01/2050</t>
   </si>
   <si>
-    <t>7 873.59</t>
+    <t>12 818.82</t>
   </si>
   <si>
     <t>US168863DV76</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 3.5 31/01/2034</t>
   </si>
   <si>
-    <t>7 086.23</t>
+    <t>11 771.95</t>
   </si>
   <si>
     <t>US195325DP79</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 4.5 15/03/2029</t>
   </si>
   <si>
-    <t>7 528.45</t>
+    <t>17 250.47</t>
   </si>
   <si>
     <t>XS3239891503</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 6.5 26/11/2038</t>
   </si>
   <si>
-    <t>55 205.48</t>
+    <t>93 938.36</t>
+  </si>
+  <si>
+    <t>USP3699PGK77</t>
+  </si>
+  <si>
+    <t>COSTA RICA (REPUBLIC OF) 6.125 19/02/2031</t>
+  </si>
+  <si>
+    <t>65 952.84</t>
   </si>
   <si>
     <t>USP3579ECH82</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 4.875 23/09/2032</t>
   </si>
   <si>
-    <t>6 406.91</t>
+    <t>16 426.41</t>
   </si>
   <si>
     <t>USP3579ECB13</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC INTERNATIONAL B 6 19/07/2028</t>
   </si>
   <si>
-    <t>10 045.04</t>
+    <t>15 997.89</t>
   </si>
   <si>
     <t>XS2079842642</t>
   </si>
   <si>
     <t>EGYPT (ARAB REPUBLIC OF) 7.0529 15/01/2032</t>
   </si>
   <si>
-    <t>17 536.30</t>
+    <t>55 106.97</t>
   </si>
   <si>
     <t>US298785KG01</t>
   </si>
   <si>
     <t>EUROPEAN INVESTMENT BANK 4.5 14/03/2030</t>
   </si>
   <si>
-    <t>14 705.26</t>
+    <t>33 292.31</t>
   </si>
   <si>
     <t>XS2010026305</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 5.25 16/06/2029</t>
   </si>
   <si>
-    <t>33 317.70</t>
+    <t>2 307.39</t>
   </si>
   <si>
     <t>XS2574267188</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 6.125 22/05/2028</t>
   </si>
   <si>
-    <t>12 214.38</t>
+    <t>12 500.98</t>
   </si>
   <si>
     <t>US455780EE28</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 4.35 21/02/2031</t>
   </si>
   <si>
-    <t>10 197.78</t>
+    <t>16 356.81</t>
   </si>
   <si>
     <t>XS3304516027</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 4.46 04/03/2038</t>
   </si>
   <si>
-    <t>13 929.86</t>
+    <t>27 615.34</t>
+  </si>
+  <si>
+    <t>XS3385337996</t>
+  </si>
+  <si>
+    <t>INDONESIA (REPUBLIC OF) 5.125 29/05/2038</t>
+  </si>
+  <si>
+    <t>7 582.19</t>
   </si>
   <si>
     <t>USY20721BB49</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 5.25 17/01/2042</t>
   </si>
   <si>
-    <t>12 804.94</t>
+    <t>20 253.74</t>
   </si>
   <si>
     <t>XS3218674136</t>
   </si>
   <si>
     <t>JORDAN (HASHEMITE KINGDOM OF) 5.75 12/11/2032</t>
   </si>
   <si>
-    <t>36 599.74</t>
+    <t>9 659.29</t>
   </si>
   <si>
     <t>USY57542AA32</t>
   </si>
   <si>
     <t>MALAYSIA WAKALA SUKUK BHD 2.07 28/04/2031</t>
   </si>
   <si>
+    <t>2 304.75</t>
+  </si>
+  <si>
     <t>USY57542AB15</t>
   </si>
   <si>
     <t>MALAYSIA WAKALA SUKUK BHD 3.075 28/04/2051</t>
   </si>
   <si>
+    <t>9 415.24</t>
+  </si>
+  <si>
     <t>US91087BAR15</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 3.5 12/02/2034</t>
   </si>
   <si>
-    <t>8 688.46</t>
+    <t>28 415.06</t>
+  </si>
+  <si>
+    <t>45 464.09</t>
   </si>
   <si>
     <t>US91087BBL36</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 5.625 22/09/2035</t>
   </si>
   <si>
-    <t>5 061.59</t>
+    <t>12 773.04</t>
   </si>
   <si>
     <t>US91087BBC37</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 6.875 13/05/2037</t>
   </si>
   <si>
-    <t>18 188.47</t>
-[...2 lines deleted...]
-    <t>49 780.41</t>
+    <t>4 716.69</t>
+  </si>
+  <si>
+    <t>12 909.20</t>
   </si>
   <si>
     <t>XS3218072919</t>
   </si>
   <si>
     <t>NIGERIA (FEDERAL REPUBLIC OF) 8.6308 13/01/2036</t>
   </si>
   <si>
-    <t>34 130.97</t>
+    <t>93 567.03</t>
   </si>
   <si>
     <t>XS2288905370</t>
   </si>
   <si>
     <t>OMAN GOVERNMENT INTERNATIONAL BOND 6.25 25/01/2031</t>
   </si>
   <si>
-    <t>16 914.16</t>
+    <t>27 537.57</t>
   </si>
   <si>
     <t>US68205LAS25</t>
   </si>
   <si>
-    <t>21 089.96</t>
+    <t>34 336.13</t>
   </si>
   <si>
     <t>US698299BT07</t>
   </si>
   <si>
     <t>PANAMA REPUBLIC OF (GOVERNMENT) 6.4 14/02/2035</t>
   </si>
   <si>
-    <t>23 035.86</t>
+    <t>40 942.10</t>
   </si>
   <si>
     <t>US715638DU38</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 3 15/01/2034</t>
   </si>
   <si>
-    <t>15 261.50</t>
+    <t>23 979.26</t>
   </si>
   <si>
     <t>US715638BU55</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 4.125 25/08/2027</t>
   </si>
   <si>
-    <t>4 533.32</t>
+    <t>8 629.63</t>
   </si>
   <si>
     <t>US731011AY80</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5.125 18/09/2034</t>
   </si>
   <si>
-    <t>5 382.55</t>
+    <t>12 817.94</t>
   </si>
   <si>
     <t>US731011AZ55</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5.5 18/03/2054</t>
   </si>
   <si>
-    <t>2 625.63</t>
-[...2 lines deleted...]
-    <t>5 929.56</t>
+    <t>6 252.65</t>
+  </si>
+  <si>
+    <t>14 120.58</t>
   </si>
   <si>
     <t>XS1959337582</t>
   </si>
   <si>
     <t>QATAR (STATE OF) 4 14/03/2029</t>
   </si>
   <si>
-    <t>5 228.53</t>
+    <t>11 837.27</t>
   </si>
   <si>
     <t>US77586RAH30</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 14/02/2031</t>
   </si>
   <si>
-    <t>2 699.52</t>
+    <t>4 797.90</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>4 923.06</t>
+    <t>9 507.91</t>
   </si>
   <si>
     <t>XS3198384813</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 6.125 07/10/2037</t>
   </si>
   <si>
-    <t>68 801.37</t>
+    <t>131 393.84</t>
   </si>
   <si>
     <t>XS2747599095</t>
   </si>
   <si>
     <t>SAUDI ARABIA (KINGDOM OF) 5 16/01/2034</t>
   </si>
   <si>
-    <t>12 313.58</t>
+    <t>97 056.80</t>
   </si>
   <si>
     <t>XS2747599509</t>
   </si>
   <si>
     <t>SAUDI ARABIA (KINGDOM OF) 5.75 16/01/2054</t>
   </si>
   <si>
-    <t>21 524.14</t>
-[...5 lines deleted...]
-    <t>SOUTH AFRICA (REPUBLIC OF) 7.25 11/12/2055</t>
+    <t>33 931.06</t>
+  </si>
+  <si>
+    <t>US900123CM05</t>
+  </si>
+  <si>
+    <t>TURKEY (REPUBLIC OF) 5.75 11/05/2047</t>
+  </si>
+  <si>
+    <t>24 709.81</t>
+  </si>
+  <si>
+    <t>US900123DS65</t>
+  </si>
+  <si>
+    <t>TURKEY (REPUBLIC OF) 6.8 04/11/2036</t>
+  </si>
+  <si>
+    <t>16 935.50</t>
   </si>
   <si>
     <t>XS2850662631</t>
   </si>
   <si>
     <t>UNITED ARAB EMIRATES (GOVERNMENT O 4.857 02/07/2034</t>
   </si>
   <si>
-    <t>12 350.16</t>
+    <t>18 670.00</t>
   </si>
   <si>
     <t>XS2492385203</t>
   </si>
   <si>
     <t>UNITED ARAB EMIRATES (GOVERNMENT O 4.951 07/07/2052</t>
   </si>
   <si>
-    <t>14 970.31</t>
+    <t>22 949.30</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -852,2703 +903,3032 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>530050.71</v>
+      </c>
+      <c r="C2">
+        <v>102.37</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>54263712.1</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>54263712.1</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>23434.0</v>
+      </c>
+      <c r="C3">
+        <v>1008.24</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>23627105.31</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>23627105.31</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P51"/>
+  <dimension ref="A1:Z57"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O51" sqref="O51"/>
+      <selection activeCell="N57" sqref="N57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1" t="s">
+        <v>19</v>
+      </c>
+      <c r="J1" t="s">
+        <v>20</v>
+      </c>
+      <c r="K1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L1" t="s">
+        <v>22</v>
+      </c>
+      <c r="M1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1" t="s">
+        <v>24</v>
+      </c>
+      <c r="O1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z1" t="s">
         <v>11</v>
       </c>
-      <c r="D1" t="s">
-[...39 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>27</v>
+      </c>
+      <c r="B2" s="1">
+        <v>-2000000.0</v>
       </c>
       <c r="C2" s="1">
-        <v>19.0</v>
+        <v>1.1377</v>
       </c>
       <c r="D2" s="1">
-        <v>110.5938</v>
-[...1 lines deleted...]
-      <c r="E2" s="1">
         <v>0.0</v>
       </c>
-      <c r="F2" t="s">
-[...3 lines deleted...]
-        <v>1.17</v>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2">
+        <v>1.14</v>
+      </c>
+      <c r="G2" s="1">
+        <v>0.0</v>
       </c>
       <c r="H2" s="1">
+        <v>-5080.65</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0</v>
+      </c>
+      <c r="J2">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>-5080.6499999999</v>
+      </c>
+      <c r="M2" s="1">
+        <v>-5080.6499999999</v>
+      </c>
+      <c r="N2" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="1">
+        <v>-370839.99</v>
+      </c>
+      <c r="C3" s="1">
+        <v>1.1377</v>
+      </c>
+      <c r="D3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...25 lines deleted...]
-      <c r="E3" s="1">
+      <c r="E3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
       </c>
-      <c r="F3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H3" s="1">
+        <v>-370839.99</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>-370839.99</v>
+      </c>
+      <c r="M3" s="1">
+        <v>-370839.99</v>
+      </c>
+      <c r="N3" s="1">
+        <v>-0.48</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="1">
+        <v>20043839.08</v>
+      </c>
+      <c r="C4" s="1">
+        <v>1.1392</v>
+      </c>
+      <c r="D4" s="1">
         <v>0.0</v>
       </c>
-      <c r="M3" s="1">
-[...32 lines deleted...]
-        <v>1.0</v>
+      <c r="E4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>0.0</v>
       </c>
       <c r="H4" s="1">
-        <v>207891.76</v>
+        <v>55885.27</v>
       </c>
       <c r="I4" s="1">
-        <v>-12948.82</v>
-[...2 lines deleted...]
-        <v>-6.228635516867</v>
+        <v>0</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
-        <v>88.83</v>
+      <c r="L4" s="1">
+        <v>55885.27</v>
       </c>
       <c r="M4" s="1">
-        <v>194942.94</v>
+        <v>55885.27</v>
       </c>
       <c r="N4" s="1">
-        <v>195031.77</v>
-[...8 lines deleted...]
-    <row r="5" spans="1:16">
+        <v>0.07</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>34</v>
+      </c>
+      <c r="B5" s="1">
+        <v>230472.0</v>
       </c>
       <c r="C5" s="1">
+        <v>86.63</v>
+      </c>
+      <c r="D5" s="1">
+        <v>90.560996563574</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>208717.74</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-9059.78</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-4.340685176066</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>132.84</v>
+      </c>
+      <c r="L5" s="1">
+        <v>199657.96</v>
+      </c>
+      <c r="M5" s="1">
+        <v>199790.8</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="1">
         <v>7275.1</v>
       </c>
-      <c r="D5" s="1">
-[...5 lines deleted...]
-      <c r="F5" t="s">
+      <c r="C6" s="1">
+        <v>90.2289</v>
+      </c>
+      <c r="D6" s="1">
+        <v>93.112671990763</v>
+      </c>
+      <c r="E6" t="s">
         <v>8</v>
       </c>
-      <c r="G5">
+      <c r="F6">
         <v>1.0</v>
       </c>
-      <c r="H5" s="1">
-[...8 lines deleted...]
-      <c r="K5">
+      <c r="G6" s="1">
+        <v>6774.04</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-209.8</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-3.0971178203849</v>
+      </c>
+      <c r="J6">
         <v>0.0</v>
       </c>
-      <c r="L5">
-[...8 lines deleted...]
-      <c r="O5" s="1">
+      <c r="K6">
+        <v>16.77</v>
+      </c>
+      <c r="L6" s="1">
+        <v>6564.24</v>
+      </c>
+      <c r="M6" s="1">
+        <v>6581.01</v>
+      </c>
+      <c r="N6" s="1">
         <v>0.01</v>
       </c>
-      <c r="P5">
-[...10 lines deleted...]
-      <c r="C6" s="1">
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="1">
         <v>1000000.0</v>
       </c>
-      <c r="D6" s="1">
-[...20 lines deleted...]
-      <c r="K6">
+      <c r="C7" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>79.788369</v>
+      </c>
+      <c r="E7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7">
+        <v>1.14</v>
+      </c>
+      <c r="G7" s="1">
+        <v>697116.94</v>
+      </c>
+      <c r="H7" s="1">
+        <v>6087.03</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0.87317201042339</v>
+      </c>
+      <c r="J7">
+        <v>0.02</v>
+      </c>
+      <c r="K7" t="s">
+        <v>39</v>
+      </c>
+      <c r="L7" s="1">
+        <v>703203.97</v>
+      </c>
+      <c r="M7" s="1">
+        <v>719923.37</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>73.02609</v>
+      </c>
+      <c r="E8" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8">
+        <v>1.14</v>
+      </c>
+      <c r="G8" s="1">
+        <v>705534.13</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-2330.16</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-0.33026892689089</v>
+      </c>
+      <c r="J8">
+        <v>0.02</v>
+      </c>
+      <c r="K8" t="s">
+        <v>39</v>
+      </c>
+      <c r="L8" s="1">
+        <v>703203.97</v>
+      </c>
+      <c r="M8" s="1">
+        <v>719923.37</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>94.89</v>
+      </c>
+      <c r="D9" s="1">
+        <v>98.87430625</v>
+      </c>
+      <c r="E9" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>678382.61</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-11112.36</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-1.6380667540991</v>
+      </c>
+      <c r="J9">
         <v>0.01</v>
       </c>
-      <c r="L6" t="s">
-[...46 lines deleted...]
-      <c r="K7">
+      <c r="K9" t="s">
+        <v>42</v>
+      </c>
+      <c r="L9" s="1">
+        <v>667270.25</v>
+      </c>
+      <c r="M9" s="1">
+        <v>677493.57</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>97.906</v>
+      </c>
+      <c r="D10" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E10" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10">
+        <v>1.14</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1338688.09</v>
+      </c>
+      <c r="H10" s="1">
+        <v>38269.67</v>
+      </c>
+      <c r="I10" s="1">
+        <v>2.8587443397663</v>
+      </c>
+      <c r="J10">
+        <v>0.02</v>
+      </c>
+      <c r="K10" t="s">
+        <v>45</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1376957.76</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1416345.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.82</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1733000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>99.005</v>
+      </c>
+      <c r="D11" s="1">
+        <v>96.58699422966</v>
+      </c>
+      <c r="E11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11">
+        <v>1.14</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1573202.76</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-65044.14</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-4.1345045695191</v>
+      </c>
+      <c r="J11">
         <v>0.0</v>
       </c>
-      <c r="L7" t="s">
-[...25 lines deleted...]
-      <c r="D8" s="1">
+      <c r="K11" t="s">
+        <v>48</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1508158.62</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1512918.98</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>101.1795</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.067198</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>990671.98</v>
+      </c>
+      <c r="H12" s="1">
+        <v>21122.74</v>
+      </c>
+      <c r="I12" s="1">
+        <v>2.1321628577806</v>
+      </c>
+      <c r="J12">
+        <v>0.01</v>
+      </c>
+      <c r="K12" t="s">
+        <v>51</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1011794.72</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1021287.87</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="1">
+        <v>1693000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="D13" s="1">
+        <v>96.255540460721</v>
+      </c>
+      <c r="E13" t="s">
+        <v>28</v>
+      </c>
+      <c r="F13">
+        <v>1.14</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1533031.35</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-35202.93</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-2.2962955062856</v>
+      </c>
+      <c r="J13">
+        <v>0.01</v>
+      </c>
+      <c r="K13" t="s">
+        <v>54</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1497828.42</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1513950.1</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>89.3</v>
+      </c>
+      <c r="D14" s="1">
+        <v>89.367125652174</v>
+      </c>
+      <c r="E14" t="s">
+        <v>28</v>
+      </c>
+      <c r="F14">
+        <v>1.14</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1975592.84</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-170204.54</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-8.6153652996637</v>
+      </c>
+      <c r="J14">
+        <v>0.01</v>
+      </c>
+      <c r="K14" t="s">
+        <v>57</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1805388.3</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1826582.58</v>
+      </c>
+      <c r="N14" s="1">
+        <v>2.35</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>73.195</v>
+      </c>
+      <c r="D15" s="1">
+        <v>73.061612</v>
+      </c>
+      <c r="E15" t="s">
+        <v>28</v>
+      </c>
+      <c r="F15">
+        <v>1.14</v>
+      </c>
+      <c r="G15" s="1">
+        <v>694093.98</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-50706.3</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-7.3053940044257</v>
+      </c>
+      <c r="J15">
+        <v>0.01</v>
+      </c>
+      <c r="K15" t="s">
+        <v>60</v>
+      </c>
+      <c r="L15" s="1">
+        <v>643387.68</v>
+      </c>
+      <c r="M15" s="1">
+        <v>656206.5</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" s="1">
+        <v>950000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>91.09</v>
+      </c>
+      <c r="D16" s="1">
+        <v>89.873715789474</v>
+      </c>
+      <c r="E16" t="s">
+        <v>28</v>
+      </c>
+      <c r="F16">
+        <v>1.14</v>
+      </c>
+      <c r="G16" s="1">
+        <v>811197.24</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-50545.9</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-6.2310246519083</v>
+      </c>
+      <c r="J16">
+        <v>0.01</v>
+      </c>
+      <c r="K16" t="s">
+        <v>63</v>
+      </c>
+      <c r="L16" s="1">
+        <v>760651.34</v>
+      </c>
+      <c r="M16" s="1">
+        <v>772423.29</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="1">
+        <v>1570000.0</v>
+      </c>
+      <c r="C17" s="1">
         <v>97.75</v>
       </c>
-      <c r="E8" s="1">
+      <c r="D17" s="1">
+        <v>95.969705732484</v>
+      </c>
+      <c r="E17" t="s">
+        <v>28</v>
+      </c>
+      <c r="F17">
+        <v>1.14</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1407942.98</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-58956.03</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-4.1873876170752</v>
+      </c>
+      <c r="J17">
+        <v>0.01</v>
+      </c>
+      <c r="K17" t="s">
+        <v>66</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1348986.95</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1366237.42</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.75</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>105.3391</v>
+      </c>
+      <c r="D18" s="1">
+        <v>99.5436224</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>2488590.56</v>
+      </c>
+      <c r="H18" s="1">
+        <v>144885.84</v>
+      </c>
+      <c r="I18" s="1">
+        <v>5.8220039217701</v>
+      </c>
+      <c r="J18">
+        <v>0.04</v>
+      </c>
+      <c r="K18" t="s">
+        <v>69</v>
+      </c>
+      <c r="L18" s="1">
+        <v>2633476.4</v>
+      </c>
+      <c r="M18" s="1">
+        <v>2727414.76</v>
+      </c>
+      <c r="N18" s="1">
+        <v>3.5</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>103.275</v>
+      </c>
+      <c r="D19" s="1">
+        <v>103.10590085714</v>
+      </c>
+      <c r="E19" t="s">
+        <v>28</v>
+      </c>
+      <c r="F19">
+        <v>1.14</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3109295.76</v>
+      </c>
+      <c r="H19" s="1">
+        <v>67977.57</v>
+      </c>
+      <c r="I19" s="1">
+        <v>2.1862690218958</v>
+      </c>
+      <c r="J19">
+        <v>0.02</v>
+      </c>
+      <c r="K19" t="s">
+        <v>72</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3177273.33</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3243226.17</v>
+      </c>
+      <c r="N19" s="1">
+        <v>4.16</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>95.21</v>
+      </c>
+      <c r="D20" s="1">
+        <v>95.025999333333</v>
+      </c>
+      <c r="E20" t="s">
+        <v>28</v>
+      </c>
+      <c r="F20">
+        <v>1.14</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1264823.74</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-9472.8</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-0.74894229926456</v>
+      </c>
+      <c r="J20">
+        <v>0.01</v>
+      </c>
+      <c r="K20" t="s">
+        <v>75</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1255350.94</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1271777.35</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>101.445</v>
+      </c>
+      <c r="D21" s="1">
         <v>100.0</v>
       </c>
-      <c r="F8" t="s">
-[...14 lines deleted...]
-      <c r="K8">
+      <c r="E21" t="s">
+        <v>28</v>
+      </c>
+      <c r="F21">
+        <v>1.14</v>
+      </c>
+      <c r="G21" s="1">
+        <v>666222.52</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-42027.91</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-6.3083892751029</v>
+      </c>
+      <c r="J21">
+        <v>0.02</v>
+      </c>
+      <c r="K21" t="s">
+        <v>78</v>
+      </c>
+      <c r="L21" s="1">
+        <v>624194.61</v>
+      </c>
+      <c r="M21" s="1">
+        <v>640192.5</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>100.591</v>
+      </c>
+      <c r="D22" s="1">
+        <v>100.9907235</v>
+      </c>
+      <c r="E22" t="s">
+        <v>28</v>
+      </c>
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1731594.76</v>
+      </c>
+      <c r="H22" s="1">
+        <v>36805.01</v>
+      </c>
+      <c r="I22" s="1">
+        <v>2.125497884967</v>
+      </c>
+      <c r="J22">
+        <v>0.03</v>
+      </c>
+      <c r="K22" t="s">
+        <v>81</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1768399.77</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1823506.74</v>
+      </c>
+      <c r="N22" s="1">
+        <v>2.34</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>101.1562</v>
+      </c>
+      <c r="D23" s="1">
+        <v>102.454131</v>
+      </c>
+      <c r="E23" t="s">
+        <v>28</v>
+      </c>
+      <c r="F23">
+        <v>1.14</v>
+      </c>
+      <c r="G23" s="1">
+        <v>2633661.02</v>
+      </c>
+      <c r="H23" s="1">
+        <v>33843.57</v>
+      </c>
+      <c r="I23" s="1">
+        <v>1.2850389531148</v>
+      </c>
+      <c r="J23">
         <v>0.01</v>
       </c>
-      <c r="L8" t="s">
-[...46 lines deleted...]
-      <c r="K9">
+      <c r="K23" t="s">
+        <v>84</v>
+      </c>
+      <c r="L23" s="1">
+        <v>2667504.59</v>
+      </c>
+      <c r="M23" s="1">
+        <v>2700796.9</v>
+      </c>
+      <c r="N23" s="1">
+        <v>3.47</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>101.437</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.810874</v>
+      </c>
+      <c r="E24" t="s">
+        <v>28</v>
+      </c>
+      <c r="F24">
+        <v>1.14</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1797805.92</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-14533.39</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-0.80839593630885</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24" t="s">
+        <v>87</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1783272.53</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1785579.92</v>
+      </c>
+      <c r="N24" s="1">
+        <v>2.29</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" s="1">
+        <v>2533000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>102.5</v>
+      </c>
+      <c r="D25" s="1">
+        <v>102.24028306356</v>
+      </c>
+      <c r="E25" t="s">
+        <v>28</v>
+      </c>
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>2275940.16</v>
+      </c>
+      <c r="H25" s="1">
+        <v>6242.41</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0.27427830088468</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25" t="s">
+        <v>90</v>
+      </c>
+      <c r="L25" s="1">
+        <v>2282182.57</v>
+      </c>
+      <c r="M25" s="1">
+        <v>2294683.55</v>
+      </c>
+      <c r="N25" s="1">
+        <v>2.95</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>98.0716</v>
+      </c>
+      <c r="D26" s="1">
+        <v>99.661815</v>
+      </c>
+      <c r="E26" t="s">
+        <v>28</v>
+      </c>
+      <c r="F26">
+        <v>1.14</v>
+      </c>
+      <c r="G26" s="1">
+        <v>859522.31</v>
+      </c>
+      <c r="H26" s="1">
+        <v>2531.5</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.29452405953256</v>
+      </c>
+      <c r="J26">
         <v>0.02</v>
       </c>
-      <c r="L9" t="s">
-[...31 lines deleted...]
-      <c r="F10" t="s">
+      <c r="K26" t="s">
+        <v>93</v>
+      </c>
+      <c r="L26" s="1">
+        <v>862053.81</v>
+      </c>
+      <c r="M26" s="1">
+        <v>878410.62</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>96.9316</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.5909335</v>
+      </c>
+      <c r="E27" t="s">
         <v>8</v>
       </c>
-      <c r="G10">
+      <c r="F27">
         <v>1.0</v>
       </c>
-      <c r="H10" s="1">
-[...108 lines deleted...]
-      <c r="K12">
+      <c r="G27" s="1">
+        <v>1991818.67</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-53185.95</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-2.6702204774494</v>
+      </c>
+      <c r="J27">
         <v>0.01</v>
       </c>
-      <c r="L12" t="s">
-[...669 lines deleted...]
-      <c r="B26" t="s">
+      <c r="K27" t="s">
+        <v>96</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1938632.72</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1966248.06</v>
+      </c>
+      <c r="N27" s="1">
+        <v>2.52</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>94</v>
       </c>
-      <c r="C26" s="1">
-[...92 lines deleted...]
-    <row r="28" spans="1:16">
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>98</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>102.5301</v>
+      </c>
+      <c r="D28" s="1">
+        <v>100.620158</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>2012403.16</v>
+      </c>
+      <c r="H28" s="1">
+        <v>38198.14</v>
+      </c>
+      <c r="I28" s="1">
+        <v>1.8981355604709</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28" t="s">
         <v>99</v>
       </c>
-      <c r="C28" s="1">
+      <c r="L28" s="1">
+        <v>2050601.3</v>
+      </c>
+      <c r="M28" s="1">
+        <v>2058183.49</v>
+      </c>
+      <c r="N28" s="1">
+        <v>2.64</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>101</v>
+      </c>
+      <c r="B29" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>97.2581</v>
+      </c>
+      <c r="D29" s="1">
+        <v>96.68879</v>
+      </c>
+      <c r="E29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>940705.68</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-85802.37</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-9.1210643056817</v>
+      </c>
+      <c r="J29">
+        <v>0.02</v>
+      </c>
+      <c r="K29" t="s">
+        <v>102</v>
+      </c>
+      <c r="L29" s="1">
+        <v>854903.31</v>
+      </c>
+      <c r="M29" s="1">
+        <v>875157.05</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>104</v>
+      </c>
+      <c r="B30" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>98.8445</v>
+      </c>
+      <c r="D30" s="1">
+        <v>98.765744375</v>
+      </c>
+      <c r="E30" t="s">
+        <v>28</v>
+      </c>
+      <c r="F30">
+        <v>1.14</v>
+      </c>
+      <c r="G30" s="1">
+        <v>1355275.19</v>
+      </c>
+      <c r="H30" s="1">
+        <v>34881.71</v>
+      </c>
+      <c r="I30" s="1">
+        <v>2.5737732275613</v>
+      </c>
+      <c r="J30">
+        <v>0.01</v>
+      </c>
+      <c r="K30" t="s">
+        <v>105</v>
+      </c>
+      <c r="L30" s="1">
+        <v>1390156.9</v>
+      </c>
+      <c r="M30" s="1">
+        <v>1399816.19</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>107</v>
+      </c>
+      <c r="B31" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>90.648</v>
+      </c>
+      <c r="D31" s="1">
+        <v>88.59918625</v>
+      </c>
+      <c r="E31" t="s">
+        <v>28</v>
+      </c>
+      <c r="F31">
+        <v>1.14</v>
+      </c>
+      <c r="G31" s="1">
+        <v>688777.83</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-51337.23</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-7.4533801414601</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31" t="s">
+        <v>108</v>
+      </c>
+      <c r="L31" s="1">
+        <v>637440.6</v>
+      </c>
+      <c r="M31" s="1">
+        <v>639745.35</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>110</v>
+      </c>
+      <c r="B32" s="1">
         <v>2200000.0</v>
       </c>
-      <c r="D28" s="1">
-[...20 lines deleted...]
-      <c r="K28">
+      <c r="C32" s="1">
+        <v>72.414</v>
+      </c>
+      <c r="D32" s="1">
+        <v>70.533289090909</v>
+      </c>
+      <c r="E32" t="s">
+        <v>28</v>
+      </c>
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1508445.02</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-108095.53</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-7.1660238568059</v>
+      </c>
+      <c r="J32">
         <v>0.0</v>
       </c>
-      <c r="L28">
-[...46 lines deleted...]
-      <c r="K29">
+      <c r="K32" t="s">
+        <v>111</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1400349.49</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1409764.73</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.81</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>113</v>
+      </c>
+      <c r="B33" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>85.6</v>
+      </c>
+      <c r="D33" s="1">
+        <v>84.93438</v>
+      </c>
+      <c r="E33" t="s">
+        <v>28</v>
+      </c>
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1925507.9</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-44437.27</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-2.3078207053838</v>
+      </c>
+      <c r="J33">
         <v>0.01</v>
       </c>
-      <c r="L29" t="s">
-[...199 lines deleted...]
-      <c r="L33" t="s">
+      <c r="K33" t="s">
+        <v>114</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1881070.63</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1909485.69</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.45</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
         <v>112</v>
       </c>
-      <c r="M33" s="1">
-[...12 lines deleted...]
-    <row r="34" spans="1:16">
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>113</v>
       </c>
-      <c r="B34" t="s">
-        <v>114</v>
+      <c r="B34" s="1">
+        <v>4000000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>1203000.0</v>
+        <v>85.6</v>
       </c>
       <c r="D34" s="1">
-        <v>106.487</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>84.525357</v>
+      </c>
+      <c r="E34" t="s">
+        <v>28</v>
+      </c>
+      <c r="F34">
+        <v>1.14</v>
+      </c>
+      <c r="G34" s="1">
+        <v>2915196.55</v>
       </c>
       <c r="H34" s="1">
-        <v>1190101.42</v>
+        <v>94516.45</v>
       </c>
       <c r="I34" s="1">
-        <v>-98043.44</v>
-[...4 lines deleted...]
-      <c r="K34">
+        <v>3.2421981975795</v>
+      </c>
+      <c r="J34">
         <v>0.01</v>
       </c>
-      <c r="L34" t="s">
+      <c r="K34" t="s">
         <v>115</v>
       </c>
+      <c r="L34" s="1">
+        <v>3009713.0</v>
+      </c>
       <c r="M34" s="1">
-        <v>1092057.98</v>
+        <v>3055177.09</v>
       </c>
       <c r="N34" s="1">
-        <v>1108972.14</v>
-[...8 lines deleted...]
-    <row r="35" spans="1:16">
+        <v>3.92</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
+        <v>117</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>97.5</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.029291</v>
+      </c>
+      <c r="E35" t="s">
+        <v>28</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>851496.52</v>
+      </c>
+      <c r="H35" s="1">
+        <v>5533.32</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.64983471688176</v>
+      </c>
+      <c r="J35">
+        <v>0.01</v>
+      </c>
+      <c r="K35" t="s">
+        <v>118</v>
+      </c>
+      <c r="L35" s="1">
+        <v>857029.84</v>
+      </c>
+      <c r="M35" s="1">
+        <v>869802.88</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>116</v>
       </c>
-      <c r="B35" t="s">
-[...26 lines deleted...]
-      <c r="K35">
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>120</v>
+      </c>
+      <c r="B36" s="1">
+        <v>669000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>105.4</v>
+      </c>
+      <c r="D36" s="1">
+        <v>105.9447309417</v>
+      </c>
+      <c r="E36" t="s">
+        <v>28</v>
+      </c>
+      <c r="F36">
+        <v>1.14</v>
+      </c>
+      <c r="G36" s="1">
+        <v>605782.83</v>
+      </c>
+      <c r="H36" s="1">
+        <v>14026.43</v>
+      </c>
+      <c r="I36" s="1">
+        <v>2.3154221786048</v>
+      </c>
+      <c r="J36">
         <v>0.01</v>
       </c>
-      <c r="L35" t="s">
-[...19 lines deleted...]
-      <c r="B36" t="s">
+      <c r="K36" t="s">
+        <v>121</v>
+      </c>
+      <c r="L36" s="1">
+        <v>619809.26</v>
+      </c>
+      <c r="M36" s="1">
+        <v>624525.95</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
         <v>119</v>
       </c>
-      <c r="C36" s="1">
-[...23 lines deleted...]
-      <c r="K36">
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>120</v>
+      </c>
+      <c r="B37" s="1">
+        <v>1831000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>105.4</v>
+      </c>
+      <c r="D37" s="1">
+        <v>102.4763784817</v>
+      </c>
+      <c r="E37" t="s">
+        <v>28</v>
+      </c>
+      <c r="F37">
+        <v>1.14</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1701007.51</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-4638.68</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-0.27270191182166</v>
+      </c>
+      <c r="J37">
         <v>0.01</v>
       </c>
-      <c r="L36" t="s">
-[...19 lines deleted...]
-      <c r="B37" t="s">
+      <c r="K37" t="s">
         <v>122</v>
       </c>
-      <c r="C37" s="1">
-[...27 lines deleted...]
-        <v>123</v>
+      <c r="L37" s="1">
+        <v>1696368.83</v>
       </c>
       <c r="M37" s="1">
-        <v>1508708.07</v>
+        <v>1709278.03</v>
       </c>
       <c r="N37" s="1">
-        <v>1523969.57</v>
-[...8 lines deleted...]
-    <row r="38" spans="1:16">
+        <v>2.19</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>124</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>108.225</v>
+      </c>
+      <c r="D38" s="1">
+        <v>108.2475485</v>
+      </c>
+      <c r="E38" t="s">
+        <v>28</v>
+      </c>
+      <c r="F38">
+        <v>1.14</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1853819.07</v>
+      </c>
+      <c r="H38" s="1">
+        <v>48787.18</v>
+      </c>
+      <c r="I38" s="1">
+        <v>2.6317120580705</v>
+      </c>
+      <c r="J38">
+        <v>0.05</v>
+      </c>
+      <c r="K38" t="s">
         <v>125</v>
       </c>
-      <c r="C38" s="1">
-[...27 lines deleted...]
-        <v>126</v>
+      <c r="L38" s="1">
+        <v>1902606.25</v>
       </c>
       <c r="M38" s="1">
-        <v>609856.61</v>
+        <v>1996173.28</v>
       </c>
       <c r="N38" s="1">
-        <v>614389.93</v>
-[...8 lines deleted...]
-    <row r="39" spans="1:16">
+        <v>2.56</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>127</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1">
+        <v>1203000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>105.5</v>
+      </c>
+      <c r="D39" s="1">
+        <v>102.71139567747</v>
+      </c>
+      <c r="E39" t="s">
+        <v>28</v>
+      </c>
+      <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1189162.15</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-73559.81</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-6.1858519462632</v>
+      </c>
+      <c r="J39">
+        <v>0.02</v>
+      </c>
+      <c r="K39" t="s">
         <v>128</v>
       </c>
-      <c r="C39" s="1">
+      <c r="L39" s="1">
+        <v>1115602.34</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1143139.91</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>127</v>
+      </c>
+      <c r="B40" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>105.5403</v>
+      </c>
+      <c r="D40" s="1">
+        <v>106.31884533333</v>
+      </c>
+      <c r="E40" t="s">
+        <v>28</v>
+      </c>
+      <c r="F40">
+        <v>1.14</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1367744.09</v>
+      </c>
+      <c r="H40" s="1">
+        <v>23812.65</v>
+      </c>
+      <c r="I40" s="1">
+        <v>1.7410164791865</v>
+      </c>
+      <c r="J40">
+        <v>0.02</v>
+      </c>
+      <c r="K40" t="s">
+        <v>130</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1391556.74</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1425892.87</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.83</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>132</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>106.1</v>
+      </c>
+      <c r="D41" s="1">
+        <v>104.2340755</v>
+      </c>
+      <c r="E41" t="s">
+        <v>28</v>
+      </c>
+      <c r="F41">
+        <v>1.14</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1785370.37</v>
+      </c>
+      <c r="H41" s="1">
+        <v>79878.17</v>
+      </c>
+      <c r="I41" s="1">
+        <v>4.4740391877345</v>
+      </c>
+      <c r="J41">
+        <v>0.02</v>
+      </c>
+      <c r="K41" t="s">
+        <v>133</v>
+      </c>
+      <c r="L41" s="1">
+        <v>1865248.54</v>
+      </c>
+      <c r="M41" s="1">
+        <v>1906190.64</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.45</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>135</v>
+      </c>
+      <c r="B42" s="1">
+        <v>2046000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>87.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>85.834677419355</v>
+      </c>
+      <c r="E42" t="s">
+        <v>28</v>
+      </c>
+      <c r="F42">
+        <v>1.14</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1626393.88</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-61747.46</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-3.7965870850424</v>
+      </c>
+      <c r="J42">
+        <v>0.01</v>
+      </c>
+      <c r="K42" t="s">
+        <v>136</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1564646.42</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1588625.68</v>
+      </c>
+      <c r="N42" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>138</v>
+      </c>
+      <c r="B43" s="1">
+        <v>714000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>100.155</v>
+      </c>
+      <c r="D43" s="1">
+        <v>99.293448179272</v>
+      </c>
+      <c r="E43" t="s">
+        <v>28</v>
+      </c>
+      <c r="F43">
+        <v>1.14</v>
+      </c>
+      <c r="G43" s="1">
+        <v>675412.79</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-46830.45</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-6.9336042629575</v>
+      </c>
+      <c r="J43">
+        <v>0.01</v>
+      </c>
+      <c r="K43" t="s">
+        <v>139</v>
+      </c>
+      <c r="L43" s="1">
+        <v>628582.34</v>
+      </c>
+      <c r="M43" s="1">
+        <v>637211.97</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>141</v>
+      </c>
+      <c r="B44" s="1">
         <v>1056000.0</v>
       </c>
-      <c r="D39" s="1">
-[...20 lines deleted...]
-      <c r="K39">
+      <c r="C44" s="1">
+        <v>100.8856</v>
+      </c>
+      <c r="D44" s="1">
+        <v>99.626422348485</v>
+      </c>
+      <c r="E44" t="s">
+        <v>28</v>
+      </c>
+      <c r="F44">
+        <v>1.14</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1002953.56</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-66503.47</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-6.6307626446832</v>
+      </c>
+      <c r="J44">
         <v>0.01</v>
       </c>
-      <c r="L39" t="s">
-[...22 lines deleted...]
-      <c r="C40" s="1">
+      <c r="K44" t="s">
+        <v>142</v>
+      </c>
+      <c r="L44" s="1">
+        <v>936450.09</v>
+      </c>
+      <c r="M44" s="1">
+        <v>949268.03</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>144</v>
+      </c>
+      <c r="B45" s="1">
         <v>480000.0</v>
       </c>
-      <c r="D40" s="1">
-[...20 lines deleted...]
-      <c r="K40">
+      <c r="C45" s="1">
+        <v>95.2882</v>
+      </c>
+      <c r="D45" s="1">
+        <v>96.290133333333</v>
+      </c>
+      <c r="E45" t="s">
+        <v>28</v>
+      </c>
+      <c r="F45">
+        <v>1.14</v>
+      </c>
+      <c r="G45" s="1">
+        <v>415667.06</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-13625.02</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-3.2778685903088</v>
+      </c>
+      <c r="J45">
         <v>0.01</v>
       </c>
-      <c r="L40" t="s">
-[...22 lines deleted...]
-      <c r="C41" s="1">
+      <c r="K45" t="s">
+        <v>145</v>
+      </c>
+      <c r="L45" s="1">
+        <v>402042.04</v>
+      </c>
+      <c r="M45" s="1">
+        <v>408294.69</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>144</v>
+      </c>
+      <c r="B46" s="1">
         <v>1084000.0</v>
       </c>
-      <c r="D41" s="1">
-[...20 lines deleted...]
-      <c r="K41">
+      <c r="C46" s="1">
+        <v>95.2882</v>
+      </c>
+      <c r="D46" s="1">
+        <v>97.108580258303</v>
+      </c>
+      <c r="E46" t="s">
+        <v>28</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1003453.66</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-95508.7</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-9.5179980707829</v>
+      </c>
+      <c r="J46">
         <v>0.01</v>
       </c>
-      <c r="L41" t="s">
-[...22 lines deleted...]
-      <c r="C42" s="1">
+      <c r="K46" t="s">
+        <v>146</v>
+      </c>
+      <c r="L46" s="1">
+        <v>907944.96</v>
+      </c>
+      <c r="M46" s="1">
+        <v>922065.54</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>148</v>
+      </c>
+      <c r="B47" s="1">
         <v>1200000.0</v>
       </c>
-      <c r="D42" s="1">
-[...46 lines deleted...]
-      <c r="C43" s="1">
+      <c r="C47" s="1">
+        <v>98.838</v>
+      </c>
+      <c r="D47" s="1">
+        <v>98.335665833333</v>
+      </c>
+      <c r="E47" t="s">
+        <v>28</v>
+      </c>
+      <c r="F47">
+        <v>1.14</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1145845.68</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-103296.57</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-9.0148762440681</v>
+      </c>
+      <c r="J47">
+        <v>0.01</v>
+      </c>
+      <c r="K47" t="s">
+        <v>149</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1042549.11</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1054386.38</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>151</v>
+      </c>
+      <c r="B48" s="1">
         <v>500000.0</v>
       </c>
-      <c r="D43" s="1">
-[...20 lines deleted...]
-      <c r="K43">
+      <c r="C48" s="1">
+        <v>90.1427</v>
+      </c>
+      <c r="D48" s="1">
+        <v>85.941292</v>
+      </c>
+      <c r="E48" t="s">
+        <v>28</v>
+      </c>
+      <c r="F48">
+        <v>1.14</v>
+      </c>
+      <c r="G48" s="1">
+        <v>411329.66</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-15150.13</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-3.6832087430797</v>
+      </c>
+      <c r="J48">
         <v>0.01</v>
       </c>
-      <c r="L43" t="s">
-[...169 lines deleted...]
-      <c r="B47" t="s">
+      <c r="K48" t="s">
+        <v>152</v>
+      </c>
+      <c r="L48" s="1">
+        <v>396179.53</v>
+      </c>
+      <c r="M48" s="1">
+        <v>400977.43</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>150</v>
       </c>
-      <c r="C47" s="1">
-[...92 lines deleted...]
-    <row r="49" spans="1:16">
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>154</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>98.849</v>
+      </c>
+      <c r="D49" s="1">
+        <v>98.223188181818</v>
+      </c>
+      <c r="E49" t="s">
+        <v>28</v>
+      </c>
+      <c r="F49">
+        <v>1.14</v>
+      </c>
+      <c r="G49" s="1">
+        <v>992067.84</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-36291.64</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-3.6581812792157</v>
+      </c>
+      <c r="J49">
+        <v>0.01</v>
+      </c>
+      <c r="K49" t="s">
         <v>155</v>
       </c>
-      <c r="C49" s="1">
-[...27 lines deleted...]
-        <v>156</v>
+      <c r="L49" s="1">
+        <v>955776.2</v>
       </c>
       <c r="M49" s="1">
-        <v>791270.62</v>
+        <v>965284.11</v>
       </c>
       <c r="N49" s="1">
-        <v>803620.78</v>
-[...8 lines deleted...]
-    <row r="50" spans="1:16">
+        <v>1.24</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>157</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B50" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>102.0125</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.24583133333</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>3007374.94</v>
+      </c>
+      <c r="H50" s="1">
+        <v>53001.11</v>
+      </c>
+      <c r="I50" s="1">
+        <v>1.7623712060326</v>
+      </c>
+      <c r="J50">
+        <v>0.04</v>
+      </c>
+      <c r="K50" t="s">
         <v>158</v>
       </c>
-      <c r="C50" s="1">
-[...27 lines deleted...]
-        <v>159</v>
+      <c r="L50" s="1">
+        <v>3060376.05</v>
       </c>
       <c r="M50" s="1">
-        <v>874195.47</v>
+        <v>3191769.89</v>
       </c>
       <c r="N50" s="1">
-        <v>889165.78</v>
-[...8 lines deleted...]
-    <row r="51" spans="1:16">
+        <v>4.1</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>160</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>100.1022</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.2185178</v>
+      </c>
+      <c r="E51" t="s">
+        <v>28</v>
+      </c>
+      <c r="F51">
+        <v>1.14</v>
+      </c>
+      <c r="G51" s="1">
+        <v>4376332.81</v>
+      </c>
+      <c r="H51" s="1">
+        <v>23183.69</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0.52975152956889</v>
+      </c>
+      <c r="J51">
+        <v>0.02</v>
+      </c>
+      <c r="K51" t="s">
         <v>161</v>
       </c>
-      <c r="C51" s="1">
+      <c r="L51" s="1">
+        <v>4399516.5</v>
+      </c>
+      <c r="M51" s="1">
+        <v>4496573.3</v>
+      </c>
+      <c r="N51" s="1">
+        <v>5.77</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>163</v>
+      </c>
+      <c r="B52" s="1">
+        <v>1520000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>96.875</v>
+      </c>
+      <c r="D52" s="1">
+        <v>95.719640131579</v>
+      </c>
+      <c r="E52" t="s">
+        <v>28</v>
+      </c>
+      <c r="F52">
+        <v>1.14</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1369018.17</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-74683.36</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-5.4552497283509</v>
+      </c>
+      <c r="J52">
+        <v>0.02</v>
+      </c>
+      <c r="K52" t="s">
+        <v>164</v>
+      </c>
+      <c r="L52" s="1">
+        <v>1294334.81</v>
+      </c>
+      <c r="M52" s="1">
+        <v>1328265.87</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>166</v>
+      </c>
+      <c r="B53" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>81.0756</v>
+      </c>
+      <c r="D53" s="1">
+        <v>77.53815075</v>
+      </c>
+      <c r="E53" t="s">
+        <v>28</v>
+      </c>
+      <c r="F53">
+        <v>1.14</v>
+      </c>
+      <c r="G53" s="1">
+        <v>2669212.15</v>
+      </c>
+      <c r="H53" s="1">
+        <v>181422.79</v>
+      </c>
+      <c r="I53" s="1">
+        <v>6.7968666334746</v>
+      </c>
+      <c r="J53">
+        <v>0.01</v>
+      </c>
+      <c r="K53" t="s">
+        <v>167</v>
+      </c>
+      <c r="L53" s="1">
+        <v>2850634.94</v>
+      </c>
+      <c r="M53" s="1">
+        <v>2875344.75</v>
+      </c>
+      <c r="N53" s="1">
+        <v>3.69</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>169</v>
+      </c>
+      <c r="B54" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>98.7875</v>
+      </c>
+      <c r="D54" s="1">
+        <v>98.8009505</v>
+      </c>
+      <c r="E54" t="s">
+        <v>28</v>
+      </c>
+      <c r="F54">
+        <v>1.14</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1726459.45</v>
+      </c>
+      <c r="H54" s="1">
+        <v>10235.12</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.59283871393562</v>
+      </c>
+      <c r="J54">
+        <v>0.01</v>
+      </c>
+      <c r="K54" t="s">
+        <v>170</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1736694.57</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1753630.07</v>
+      </c>
+      <c r="N54" s="1">
+        <v>2.25</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>172</v>
+      </c>
+      <c r="B55" s="1">
+        <v>910000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>101.5</v>
+      </c>
+      <c r="D55" s="1">
+        <v>100.45776373626</v>
+      </c>
+      <c r="E55" t="s">
+        <v>28</v>
+      </c>
+      <c r="F55">
+        <v>1.14</v>
+      </c>
+      <c r="G55" s="1">
+        <v>865014.77</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-53121.83</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-6.1411471621461</v>
+      </c>
+      <c r="J55">
+        <v>0.02</v>
+      </c>
+      <c r="K55" t="s">
+        <v>173</v>
+      </c>
+      <c r="L55" s="1">
+        <v>811892.94</v>
+      </c>
+      <c r="M55" s="1">
+        <v>830562.94</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>175</v>
+      </c>
+      <c r="B56" s="1">
+        <v>1130000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>92.5</v>
+      </c>
+      <c r="D56" s="1">
+        <v>93.406039823009</v>
+      </c>
+      <c r="E56" t="s">
+        <v>28</v>
+      </c>
+      <c r="F56">
+        <v>1.14</v>
+      </c>
+      <c r="G56" s="1">
+        <v>991789.6</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-73009.66</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-7.3614060885494</v>
+      </c>
+      <c r="J56">
+        <v>0.02</v>
+      </c>
+      <c r="K56" t="s">
+        <v>176</v>
+      </c>
+      <c r="L56" s="1">
+        <v>918779.94</v>
+      </c>
+      <c r="M56" s="1">
+        <v>941729.24</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>178</v>
+      </c>
+      <c r="B57" s="1">
         <v>1.8</v>
       </c>
-      <c r="D51" s="1">
-[...2 lines deleted...]
-      <c r="E51" s="1">
+      <c r="C57" s="1">
+        <v>4812.5195</v>
+      </c>
+      <c r="D57" s="1">
         <v>4309.4444444444</v>
       </c>
-      <c r="F51" t="s">
+      <c r="E57" t="s">
         <v>8</v>
       </c>
-      <c r="G51">
+      <c r="F57">
         <v>1.0</v>
       </c>
-      <c r="H51" s="1">
+      <c r="G57" s="1">
         <v>7757.0</v>
       </c>
-      <c r="I51" s="1">
-[...5 lines deleted...]
-      <c r="K51">
+      <c r="H57" s="1">
+        <v>892.06</v>
+      </c>
+      <c r="I57" s="1">
+        <v>11.500064457909</v>
+      </c>
+      <c r="J57">
         <v>0.0</v>
       </c>
-      <c r="L51">
+      <c r="K57">
         <v>0.0</v>
       </c>
-      <c r="M51" s="1">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="L57" s="1">
+        <v>8649.06</v>
+      </c>
+      <c r="M57" s="1">
+        <v>8649.06</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>177</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">